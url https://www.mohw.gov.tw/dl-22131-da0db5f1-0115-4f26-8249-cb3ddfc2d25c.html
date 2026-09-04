--- v0 (2026-05-25)
+++ v1 (2026-09-04)
@@ -1,94 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150520\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150820\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF8400EF-E1E2-4277-B400-52F6DB692B3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EB5B09F-E43C-4C44-B277-E0151A8F865C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="41" r:id="rId1"/>
-    <sheet name="Q1, 2026" sheetId="90" r:id="rId2"/>
-[...14 lines deleted...]
-    <sheet name="2015" sheetId="36" r:id="rId17"/>
+    <sheet name="Q2, 2026" sheetId="91" r:id="rId2"/>
+    <sheet name="Q1, 2026" sheetId="90" r:id="rId3"/>
+    <sheet name="2025" sheetId="89" r:id="rId4"/>
+    <sheet name="Q4, 2025" sheetId="88" state="hidden" r:id="rId5"/>
+    <sheet name="Q3, 2025" sheetId="87" state="hidden" r:id="rId6"/>
+    <sheet name="Q2, 2025" sheetId="86" state="hidden" r:id="rId7"/>
+    <sheet name="Q1, 2025" sheetId="85" state="hidden" r:id="rId8"/>
+    <sheet name="2024" sheetId="84" r:id="rId9"/>
+    <sheet name="Q4, 2024" sheetId="83" state="hidden" r:id="rId10"/>
+    <sheet name="Q3, 2024" sheetId="82" state="hidden" r:id="rId11"/>
+    <sheet name="Q2, 2024" sheetId="81" state="hidden" r:id="rId12"/>
+    <sheet name="Q1, 2024" sheetId="80" state="hidden" r:id="rId13"/>
+    <sheet name="2023" sheetId="79" r:id="rId14"/>
+    <sheet name="2022" sheetId="74" r:id="rId15"/>
+    <sheet name="2021" sheetId="69" r:id="rId16"/>
+    <sheet name="2020" sheetId="64" r:id="rId17"/>
+    <sheet name="2019" sheetId="53" r:id="rId18"/>
+    <sheet name="2018" sheetId="58" r:id="rId19"/>
+    <sheet name="2017" sheetId="48" r:id="rId20"/>
+    <sheet name="2016" sheetId="42" r:id="rId21"/>
+    <sheet name="2015" sheetId="36" r:id="rId22"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蕭永興</author>
   </authors>
   <commentList>
     <comment ref="A18" authorId="0" shapeId="0" xr:uid="{F7A278C4-FEDF-48FF-863E-66D978BB3AE1}">
@@ -109,51 +119,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1719" uniqueCount="188">
   <si>
     <t>Total</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Male</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Years</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Years &amp; Over</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>計</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>男</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
@@ -2202,105 +2212,261 @@
   <si>
     <r>
       <t xml:space="preserve"> 113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2024</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第二季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Apr.-June, 2024</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, Jan.-Mar., 2024</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第三季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> July-Sept., 2024</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第四季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Oct.-Dec., 2024</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>2025/7/21</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q1</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第二季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q2</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第三季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q3</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第四季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q4</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>第一季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q1</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
@@ -2535,127 +2701,157 @@
   <si>
     <r>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年第一季</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Jan.-Mar., 2026</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...18 lines deleted...]
-    <r>
       <t xml:space="preserve"> 114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 2025</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第二季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Apr.-June, 2026</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/08/20</t>
+    </r>
+    <phoneticPr fontId="8" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第一季</t>
+      <t>第二季</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> Q1</t>
+      <t xml:space="preserve"> Q2</t>
     </r>
     <phoneticPr fontId="8" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="5">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0"/>
     <numFmt numFmtId="179" formatCode="##0"/>
     <numFmt numFmtId="180" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
-    <numFmt numFmtId="181" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="新細明體"/>
@@ -2778,57 +2974,50 @@
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="細明體"/>
       <family val="3"/>
-      <charset val="136"/>
-[...5 lines deleted...]
-      <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -3256,222 +3445,224 @@
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="19" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="28" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_y02-01" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="千分位 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="千分位[0]" xfId="5" builtinId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3751,2051 +3942,2263 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="E33" sqref="E33"/>
+      <selection pane="bottomRight" activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" customWidth="1"/>
     <col min="3" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...9 lines deleted...]
-      <c r="L1" s="78"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="79"/>
-[...10 lines deleted...]
-      <c r="L2" s="79"/>
+      <c r="A2" s="98"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="87" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="103" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="81" t="s">
+      <c r="M4" s="88" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="88"/>
-      <c r="M5" s="85" t="s">
+      <c r="L5" s="95"/>
+      <c r="M5" s="93" t="s">
         <v>69</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="88" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="95" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>70</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>70</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>70</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="L7" s="95"/>
+      <c r="L7" s="96"/>
       <c r="M7" s="10" t="s">
         <v>72</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="89" t="s">
+      <c r="A8" s="81" t="s">
         <v>91</v>
       </c>
-      <c r="B8" s="90"/>
+      <c r="B8" s="82"/>
       <c r="C8" s="34">
         <v>9470</v>
       </c>
       <c r="D8" s="34">
         <v>3312</v>
       </c>
       <c r="E8" s="34">
         <v>6158</v>
       </c>
       <c r="F8" s="34">
         <v>1027</v>
       </c>
       <c r="G8" s="34">
         <v>1397</v>
       </c>
       <c r="H8" s="34">
         <v>2160</v>
       </c>
       <c r="I8" s="34">
         <v>2058</v>
       </c>
       <c r="J8" s="34">
         <v>1773</v>
       </c>
       <c r="K8" s="60">
         <v>1055</v>
       </c>
       <c r="L8" s="59">
         <v>47530000</v>
       </c>
       <c r="M8" s="33">
         <v>54</v>
       </c>
       <c r="N8" s="34">
         <v>144</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="89" t="s">
+      <c r="A9" s="81" t="s">
         <v>92</v>
       </c>
-      <c r="B9" s="90"/>
+      <c r="B9" s="82"/>
       <c r="C9" s="34">
         <v>9448</v>
       </c>
       <c r="D9" s="34">
         <v>3305</v>
       </c>
       <c r="E9" s="34">
         <v>6143</v>
       </c>
       <c r="F9" s="34">
         <v>1111</v>
       </c>
       <c r="G9" s="34">
         <v>1311</v>
       </c>
       <c r="H9" s="34">
         <v>1983</v>
       </c>
       <c r="I9" s="34">
         <v>2050</v>
       </c>
       <c r="J9" s="34">
         <v>1866</v>
       </c>
       <c r="K9" s="60">
         <v>1127</v>
       </c>
       <c r="L9" s="65">
         <v>47455000</v>
       </c>
       <c r="M9" s="34">
         <v>69</v>
       </c>
       <c r="N9" s="34">
         <v>117</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="89" t="s">
+      <c r="A10" s="81" t="s">
         <v>121</v>
       </c>
-      <c r="B10" s="90"/>
+      <c r="B10" s="82"/>
       <c r="C10" s="34">
         <v>9360</v>
       </c>
       <c r="D10" s="34">
         <v>3259</v>
       </c>
       <c r="E10" s="34">
         <v>6101</v>
       </c>
       <c r="F10" s="34">
         <v>949</v>
       </c>
       <c r="G10" s="34">
         <v>1250</v>
       </c>
       <c r="H10" s="34">
         <v>2006</v>
       </c>
       <c r="I10" s="34">
         <v>2077</v>
       </c>
       <c r="J10" s="34">
         <v>1838</v>
       </c>
       <c r="K10" s="60">
         <v>1240</v>
       </c>
       <c r="L10" s="65">
         <v>46937842</v>
       </c>
       <c r="M10" s="34">
         <v>72</v>
       </c>
       <c r="N10" s="34">
         <v>106</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="89" t="s">
+      <c r="A11" s="81" t="s">
         <v>130</v>
       </c>
-      <c r="B11" s="90"/>
+      <c r="B11" s="82"/>
       <c r="C11" s="34">
         <v>8745</v>
       </c>
       <c r="D11" s="34">
         <v>3001</v>
       </c>
       <c r="E11" s="34">
         <v>5744</v>
       </c>
       <c r="F11" s="34">
         <v>960</v>
       </c>
       <c r="G11" s="34">
         <v>1243</v>
       </c>
       <c r="H11" s="34">
         <v>1694</v>
       </c>
       <c r="I11" s="34">
         <v>2020</v>
       </c>
       <c r="J11" s="34">
         <v>1722</v>
       </c>
       <c r="K11" s="60">
         <v>1106</v>
       </c>
       <c r="L11" s="59">
         <v>43779149</v>
       </c>
       <c r="M11" s="33">
         <v>48</v>
       </c>
       <c r="N11" s="34">
         <v>128</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="89" t="s">
+      <c r="A12" s="81" t="s">
         <v>151</v>
       </c>
-      <c r="B12" s="90"/>
+      <c r="B12" s="82"/>
       <c r="C12" s="34">
         <v>8597</v>
       </c>
       <c r="D12" s="34">
         <v>2877</v>
       </c>
       <c r="E12" s="34">
         <v>5720</v>
       </c>
       <c r="F12" s="34">
         <v>874</v>
       </c>
       <c r="G12" s="34">
         <v>1153</v>
       </c>
       <c r="H12" s="34">
         <v>1495</v>
       </c>
       <c r="I12" s="34">
         <v>2119</v>
       </c>
       <c r="J12" s="34">
         <v>1834</v>
       </c>
       <c r="K12" s="60">
         <v>1122</v>
       </c>
       <c r="L12" s="59">
         <v>42959500</v>
       </c>
       <c r="M12" s="33">
         <v>71</v>
       </c>
       <c r="N12" s="34">
         <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="89" t="s">
+      <c r="A13" s="81" t="s">
         <v>154</v>
       </c>
-      <c r="B13" s="90"/>
+      <c r="B13" s="82"/>
       <c r="C13" s="34">
         <v>8465</v>
       </c>
       <c r="D13" s="34">
         <v>3019</v>
       </c>
       <c r="E13" s="34">
         <v>5446</v>
       </c>
       <c r="F13" s="34">
         <v>853</v>
       </c>
       <c r="G13" s="34">
         <v>1038</v>
       </c>
       <c r="H13" s="34">
         <v>1508</v>
       </c>
       <c r="I13" s="34">
         <v>2062</v>
       </c>
       <c r="J13" s="34">
         <v>1661</v>
       </c>
       <c r="K13" s="60">
         <v>1343</v>
       </c>
       <c r="L13" s="65">
         <v>42393008</v>
       </c>
       <c r="M13" s="34">
         <v>120</v>
       </c>
       <c r="N13" s="34">
         <v>331</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="89" t="s">
+      <c r="A14" s="81" t="s">
         <v>156</v>
       </c>
-      <c r="B14" s="90"/>
+      <c r="B14" s="82"/>
       <c r="C14" s="34">
         <v>7640</v>
       </c>
       <c r="D14" s="34">
         <v>2675</v>
       </c>
       <c r="E14" s="34">
         <v>4965</v>
       </c>
       <c r="F14" s="34">
         <v>777</v>
       </c>
       <c r="G14" s="34">
         <v>1035</v>
       </c>
       <c r="H14" s="34">
         <v>1280</v>
       </c>
       <c r="I14" s="34">
         <v>1923</v>
       </c>
       <c r="J14" s="34">
         <v>1382</v>
       </c>
       <c r="K14" s="60">
         <v>1243</v>
       </c>
       <c r="L14" s="65">
         <v>38231500</v>
       </c>
       <c r="M14" s="34">
         <v>68</v>
       </c>
       <c r="N14" s="34">
         <v>243</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="89" t="s">
+      <c r="A15" s="81" t="s">
         <v>158</v>
       </c>
-      <c r="B15" s="90"/>
+      <c r="B15" s="82"/>
       <c r="C15" s="34">
         <v>6427</v>
       </c>
       <c r="D15" s="34">
         <v>2185</v>
       </c>
       <c r="E15" s="34">
         <v>4242</v>
       </c>
       <c r="F15" s="34">
         <v>659</v>
       </c>
       <c r="G15" s="34">
         <v>1037</v>
       </c>
       <c r="H15" s="34">
         <v>1033</v>
       </c>
       <c r="I15" s="34">
         <v>1471</v>
       </c>
       <c r="J15" s="34">
         <v>1211</v>
       </c>
       <c r="K15" s="60">
         <v>1016</v>
       </c>
       <c r="L15" s="65">
         <v>32163000</v>
       </c>
       <c r="M15" s="34">
         <v>55</v>
       </c>
       <c r="N15" s="34">
         <v>208</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="89" t="s">
+      <c r="A16" s="81" t="s">
         <v>160</v>
       </c>
-      <c r="B16" s="90"/>
+      <c r="B16" s="82"/>
       <c r="C16" s="19">
         <v>5406</v>
       </c>
       <c r="D16" s="19">
         <v>1816</v>
       </c>
       <c r="E16" s="19">
         <v>3590</v>
       </c>
       <c r="F16" s="19">
         <v>615</v>
       </c>
       <c r="G16" s="19">
         <v>971</v>
       </c>
       <c r="H16" s="19">
         <v>862</v>
       </c>
       <c r="I16" s="19">
         <v>1196</v>
       </c>
       <c r="J16" s="19">
         <v>958</v>
       </c>
       <c r="K16" s="14">
         <v>804</v>
       </c>
       <c r="L16" s="13">
         <v>27080000</v>
       </c>
       <c r="M16" s="19">
         <v>12</v>
       </c>
       <c r="N16" s="19">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="89" t="s">
+      <c r="A17" s="81" t="s">
         <v>163</v>
       </c>
-      <c r="B17" s="90"/>
+      <c r="B17" s="82"/>
       <c r="C17" s="19">
         <v>4758</v>
       </c>
       <c r="D17" s="19">
         <v>1572</v>
       </c>
       <c r="E17" s="19">
         <v>3186</v>
       </c>
       <c r="F17" s="19">
         <v>484</v>
       </c>
       <c r="G17" s="19">
         <v>1004</v>
       </c>
       <c r="H17" s="19">
         <v>787</v>
       </c>
       <c r="I17" s="19">
         <v>1039</v>
       </c>
       <c r="J17" s="19">
         <v>814</v>
       </c>
       <c r="K17" s="14">
         <v>630</v>
       </c>
       <c r="L17" s="13">
         <v>23850000</v>
       </c>
       <c r="M17" s="19">
         <v>8</v>
       </c>
       <c r="N17" s="19">
         <v>39</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B18" s="90"/>
+    <row r="18" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="41"/>
+      <c r="B18" s="75" t="s">
+        <v>169</v>
+      </c>
       <c r="C18" s="19">
-        <v>4470</v>
+        <v>1182</v>
       </c>
       <c r="D18" s="19">
-        <v>1510</v>
+        <v>386</v>
       </c>
       <c r="E18" s="19">
-        <v>2960</v>
+        <v>796</v>
       </c>
       <c r="F18" s="19">
-        <v>506</v>
+        <v>127</v>
       </c>
       <c r="G18" s="19">
-        <v>995</v>
+        <v>234</v>
       </c>
       <c r="H18" s="19">
-        <v>662</v>
+        <v>203</v>
       </c>
       <c r="I18" s="19">
-        <v>980</v>
+        <v>251</v>
       </c>
       <c r="J18" s="19">
-        <v>839</v>
+        <v>204</v>
       </c>
       <c r="K18" s="14">
-        <v>488</v>
+        <v>163</v>
       </c>
       <c r="L18" s="13">
-        <v>22380000</v>
+        <v>5915000</v>
       </c>
       <c r="M18" s="19">
         <v>0</v>
       </c>
       <c r="N18" s="19">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="41"/>
-[...1 lines deleted...]
-        <v>167</v>
+      <c r="A19" s="71"/>
+      <c r="B19" s="67" t="s">
+        <v>170</v>
       </c>
       <c r="C19" s="19">
-        <v>1158</v>
+        <v>1149</v>
       </c>
       <c r="D19" s="19">
-        <v>398</v>
+        <v>375</v>
       </c>
       <c r="E19" s="19">
-        <v>760</v>
+        <v>774</v>
       </c>
       <c r="F19" s="19">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="G19" s="19">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="H19" s="19">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="I19" s="19">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="J19" s="19">
-        <v>211</v>
+        <v>188</v>
       </c>
       <c r="K19" s="14">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="L19" s="13">
-        <v>5805000</v>
+        <v>5755000</v>
       </c>
       <c r="M19" s="19">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N19" s="19">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="71"/>
+      <c r="A20" s="41"/>
       <c r="B20" s="67" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C20" s="19">
-        <v>1122</v>
+        <v>1195</v>
       </c>
       <c r="D20" s="19">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="E20" s="19">
-        <v>734</v>
+        <v>795</v>
       </c>
       <c r="F20" s="19">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="G20" s="19">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="H20" s="19">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="I20" s="19">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="J20" s="19">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="K20" s="14">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="L20" s="13">
-        <v>5640000</v>
+        <v>6005000</v>
       </c>
       <c r="M20" s="19">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N20" s="19">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="41"/>
+      <c r="A21" s="71"/>
       <c r="B21" s="67" t="s">
         <v>172</v>
       </c>
       <c r="C21" s="19">
+        <v>1232</v>
+      </c>
+      <c r="D21" s="19">
+        <v>411</v>
+      </c>
+      <c r="E21" s="19">
+        <v>821</v>
+      </c>
+      <c r="F21" s="19">
+        <v>132</v>
+      </c>
+      <c r="G21" s="19">
+        <v>252</v>
+      </c>
+      <c r="H21" s="19">
+        <v>214</v>
+      </c>
+      <c r="I21" s="19">
+        <v>270</v>
+      </c>
+      <c r="J21" s="19">
+        <v>214</v>
+      </c>
+      <c r="K21" s="14">
+        <v>150</v>
+      </c>
+      <c r="L21" s="13">
+        <v>6175000</v>
+      </c>
+      <c r="M21" s="19">
+        <v>2</v>
+      </c>
+      <c r="N21" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="81" t="s">
+        <v>184</v>
+      </c>
+      <c r="B22" s="82"/>
+      <c r="C22" s="19">
+        <v>4470</v>
+      </c>
+      <c r="D22" s="19">
+        <v>1510</v>
+      </c>
+      <c r="E22" s="19">
+        <v>2960</v>
+      </c>
+      <c r="F22" s="19">
+        <v>506</v>
+      </c>
+      <c r="G22" s="19">
+        <v>995</v>
+      </c>
+      <c r="H22" s="19">
+        <v>662</v>
+      </c>
+      <c r="I22" s="19">
+        <v>980</v>
+      </c>
+      <c r="J22" s="19">
+        <v>839</v>
+      </c>
+      <c r="K22" s="14">
+        <v>488</v>
+      </c>
+      <c r="L22" s="13">
+        <v>22380000</v>
+      </c>
+      <c r="M22" s="19">
+        <v>0</v>
+      </c>
+      <c r="N22" s="19">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="41"/>
+      <c r="B23" s="75" t="s">
+        <v>173</v>
+      </c>
+      <c r="C23" s="19">
+        <v>1158</v>
+      </c>
+      <c r="D23" s="19">
+        <v>398</v>
+      </c>
+      <c r="E23" s="19">
+        <v>760</v>
+      </c>
+      <c r="F23" s="19">
+        <v>117</v>
+      </c>
+      <c r="G23" s="19">
+        <v>247</v>
+      </c>
+      <c r="H23" s="19">
+        <v>190</v>
+      </c>
+      <c r="I23" s="19">
+        <v>254</v>
+      </c>
+      <c r="J23" s="19">
+        <v>211</v>
+      </c>
+      <c r="K23" s="14">
+        <v>139</v>
+      </c>
+      <c r="L23" s="13">
+        <v>5805000</v>
+      </c>
+      <c r="M23" s="19">
+        <v>0</v>
+      </c>
+      <c r="N23" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="71"/>
+      <c r="B24" s="67" t="s">
+        <v>175</v>
+      </c>
+      <c r="C24" s="19">
+        <v>1122</v>
+      </c>
+      <c r="D24" s="19">
+        <v>388</v>
+      </c>
+      <c r="E24" s="19">
+        <v>734</v>
+      </c>
+      <c r="F24" s="19">
+        <v>126</v>
+      </c>
+      <c r="G24" s="19">
+        <v>248</v>
+      </c>
+      <c r="H24" s="19">
+        <v>167</v>
+      </c>
+      <c r="I24" s="19">
+        <v>255</v>
+      </c>
+      <c r="J24" s="19">
+        <v>202</v>
+      </c>
+      <c r="K24" s="14">
+        <v>124</v>
+      </c>
+      <c r="L24" s="13">
+        <v>5640000</v>
+      </c>
+      <c r="M24" s="19">
+        <v>0</v>
+      </c>
+      <c r="N24" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="41"/>
+      <c r="B25" s="67" t="s">
+        <v>178</v>
+      </c>
+      <c r="C25" s="19">
         <v>1101</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D25" s="19">
         <v>368</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E25" s="19">
         <v>733</v>
       </c>
-      <c r="F21" s="19">
+      <c r="F25" s="19">
         <v>134</v>
       </c>
-      <c r="G21" s="19">
+      <c r="G25" s="19">
         <v>256</v>
       </c>
-      <c r="H21" s="19">
+      <c r="H25" s="19">
         <v>157</v>
       </c>
-      <c r="I21" s="19">
+      <c r="I25" s="19">
         <v>239</v>
       </c>
-      <c r="J21" s="19">
+      <c r="J25" s="19">
         <v>207</v>
       </c>
-      <c r="K21" s="14">
+      <c r="K25" s="14">
         <v>108</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L25" s="13">
         <v>5505000</v>
       </c>
-      <c r="M21" s="19">
-[...2 lines deleted...]
-      <c r="N21" s="19">
+      <c r="M25" s="19">
+        <v>0</v>
+      </c>
+      <c r="N25" s="19">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C22" s="19">
+    <row r="26" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="71"/>
+      <c r="B26" s="67" t="s">
+        <v>182</v>
+      </c>
+      <c r="C26" s="19">
         <v>1089</v>
       </c>
-      <c r="D22" s="19">
+      <c r="D26" s="19">
         <v>356</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E26" s="19">
         <v>733</v>
       </c>
-      <c r="F22" s="19">
+      <c r="F26" s="19">
         <v>129</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G26" s="19">
         <v>244</v>
       </c>
-      <c r="H22" s="19">
+      <c r="H26" s="19">
         <v>148</v>
       </c>
-      <c r="I22" s="19">
+      <c r="I26" s="19">
         <v>232</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J26" s="19">
         <v>219</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K26" s="14">
         <v>117</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L26" s="13">
         <v>5430000</v>
       </c>
-      <c r="M22" s="19">
-[...2 lines deleted...]
-      <c r="N22" s="19">
+      <c r="M26" s="19">
+        <v>0</v>
+      </c>
+      <c r="N26" s="19">
         <v>8</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="C24" s="68">
+    <row r="27" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="86" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27" s="87"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="20"/>
+      <c r="N27" s="20"/>
+    </row>
+    <row r="28" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="41"/>
+      <c r="B28" s="75" t="s">
+        <v>169</v>
+      </c>
+      <c r="C28" s="19">
         <v>1013</v>
       </c>
-      <c r="D24" s="68">
+      <c r="D28" s="19">
         <v>343</v>
       </c>
-      <c r="E24" s="68">
+      <c r="E28" s="19">
         <v>670</v>
       </c>
-      <c r="F24" s="68">
+      <c r="F28" s="19">
         <v>94</v>
       </c>
-      <c r="G24" s="68">
+      <c r="G28" s="19">
         <v>230</v>
       </c>
-      <c r="H24" s="68">
+      <c r="H28" s="19">
         <v>135</v>
       </c>
-      <c r="I24" s="68">
+      <c r="I28" s="19">
         <v>206</v>
       </c>
-      <c r="J24" s="68">
+      <c r="J28" s="19">
         <v>231</v>
       </c>
-      <c r="K24" s="69">
+      <c r="K28" s="14">
         <v>117</v>
       </c>
-      <c r="L24" s="70">
+      <c r="L28" s="13">
         <v>5080000</v>
       </c>
-      <c r="M24" s="68">
-[...2 lines deleted...]
-      <c r="N24" s="68">
+      <c r="M28" s="19">
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="A28" s="97" t="s">
+    <row r="29" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="78"/>
+      <c r="B29" s="79" t="s">
+        <v>187</v>
+      </c>
+      <c r="C29" s="68">
+        <v>1016</v>
+      </c>
+      <c r="D29" s="68">
+        <v>345</v>
+      </c>
+      <c r="E29" s="68">
+        <v>671</v>
+      </c>
+      <c r="F29" s="68">
+        <v>96</v>
+      </c>
+      <c r="G29" s="68">
+        <v>217</v>
+      </c>
+      <c r="H29" s="68">
+        <v>156</v>
+      </c>
+      <c r="I29" s="68">
+        <v>199</v>
+      </c>
+      <c r="J29" s="68">
+        <v>233</v>
+      </c>
+      <c r="K29" s="69">
+        <v>115</v>
+      </c>
+      <c r="L29" s="70">
+        <v>5095000</v>
+      </c>
+      <c r="M29" s="68">
+        <v>0</v>
+      </c>
+      <c r="N29" s="68">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="41"/>
+      <c r="B30" s="67" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="20"/>
+    </row>
+    <row r="31" spans="1:14" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="42"/>
+      <c r="B31" s="77" t="s">
+        <v>182</v>
+      </c>
+      <c r="C31" s="68"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="69"/>
+      <c r="L31" s="70"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="68"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="83" t="s">
         <v>93</v>
       </c>
-      <c r="B28" s="97"/>
-[...12 lines deleted...]
-      <c r="A29" s="96" t="s">
+      <c r="B32" s="83"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="84"/>
+      <c r="E32" s="84"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="84"/>
+      <c r="H32" s="84"/>
+      <c r="I32" s="84"/>
+      <c r="J32" s="84"/>
+      <c r="K32" s="84"/>
+      <c r="L32" s="85"/>
+    </row>
+    <row r="33" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B29" s="96"/>
-[...12 lines deleted...]
-      <c r="A30" t="s">
+      <c r="B33" s="80"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="80"/>
+      <c r="E33" s="80"/>
+      <c r="F33" s="80"/>
+      <c r="G33" s="80"/>
+      <c r="H33" s="80"/>
+      <c r="I33" s="80"/>
+      <c r="J33" s="80"/>
+      <c r="K33" s="80"/>
+      <c r="L33" s="80"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A34" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-      <c r="N36" s="133"/>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="J35" s="76"/>
+      <c r="K35" s="76"/>
+      <c r="L35" s="76"/>
+      <c r="M35" s="76"/>
+      <c r="N35" s="76"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A37" s="72" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="C39" s="76"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="76"/>
+      <c r="J39" s="76"/>
+      <c r="K39" s="76"/>
+      <c r="L39" s="76"/>
+      <c r="M39" s="76"/>
+      <c r="N39" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A29:L29"/>
-[...10 lines deleted...]
-    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A22:B22"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
-    <mergeCell ref="A1:L1"/>
-[...3 lines deleted...]
-    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="A33:L33"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E730EBB1-A110-41DB-82DC-0992EBC534A9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="S15" sqref="S15"/>
+      <selection pane="bottomRight" activeCell="Q27" sqref="Q27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>159</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>6427</v>
+        <v>1232</v>
       </c>
       <c r="D8" s="56">
-        <v>2185</v>
+        <v>411</v>
       </c>
       <c r="E8" s="57">
-        <v>4242</v>
+        <v>821</v>
       </c>
       <c r="F8" s="55">
-        <v>659</v>
+        <v>132</v>
       </c>
       <c r="G8" s="56">
-        <v>1037</v>
+        <v>252</v>
       </c>
       <c r="H8" s="56">
-        <v>1033</v>
+        <v>214</v>
       </c>
       <c r="I8" s="56">
-        <v>1471</v>
+        <v>270</v>
       </c>
       <c r="J8" s="56">
-        <v>1211</v>
+        <v>214</v>
       </c>
       <c r="K8" s="57">
-        <v>1016</v>
+        <v>150</v>
       </c>
       <c r="L8" s="55">
-        <v>32163000</v>
+        <v>6175000</v>
       </c>
       <c r="M8" s="58">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="N8" s="56">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>314</v>
+        <v>68</v>
       </c>
       <c r="D9" s="34">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E9" s="60">
-        <v>250</v>
+        <v>50</v>
       </c>
       <c r="F9" s="59">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G9" s="34">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="H9" s="34">
-        <v>111</v>
+        <v>21</v>
       </c>
       <c r="I9" s="34">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="J9" s="34">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="K9" s="60">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L9" s="59">
-        <v>1570000</v>
+        <v>340000</v>
       </c>
       <c r="M9" s="33">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="N9" s="34">
-        <v>117</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>230</v>
+        <v>62</v>
       </c>
       <c r="D10" s="34">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="E10" s="60">
-        <v>184</v>
+        <v>47</v>
       </c>
       <c r="F10" s="59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G10" s="34">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="H10" s="34">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I10" s="34">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="J10" s="34">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="K10" s="60">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="L10" s="59">
-        <v>1180000</v>
+        <v>325000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>364</v>
+        <v>63</v>
       </c>
       <c r="D11" s="34">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="E11" s="60">
-        <v>248</v>
+        <v>51</v>
       </c>
       <c r="F11" s="59">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="G11" s="34">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="H11" s="34">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="I11" s="34">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="J11" s="34">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="K11" s="60">
-        <v>57</v>
+        <v>3</v>
       </c>
       <c r="L11" s="59">
-        <v>1820000</v>
+        <v>315000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>577</v>
+        <v>153</v>
       </c>
       <c r="D12" s="34">
-        <v>186</v>
+        <v>52</v>
       </c>
       <c r="E12" s="60">
-        <v>391</v>
+        <v>101</v>
       </c>
       <c r="F12" s="59">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G12" s="34">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="H12" s="34">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="I12" s="34">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="J12" s="34">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="K12" s="60">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="L12" s="59">
-        <v>2885000</v>
+        <v>765000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>828</v>
+        <v>157</v>
       </c>
       <c r="D13" s="34">
-        <v>351</v>
+        <v>84</v>
       </c>
       <c r="E13" s="60">
-        <v>477</v>
+        <v>73</v>
       </c>
       <c r="F13" s="59">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="G13" s="34">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="H13" s="34">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="I13" s="34">
-        <v>254</v>
+        <v>49</v>
       </c>
       <c r="J13" s="34">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="K13" s="60">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="L13" s="59">
-        <v>4140000</v>
+        <v>785000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>2284</v>
+        <v>378</v>
       </c>
       <c r="D14" s="34">
-        <v>831</v>
+        <v>120</v>
       </c>
       <c r="E14" s="60">
-        <v>1453</v>
+        <v>258</v>
       </c>
       <c r="F14" s="59">
-        <v>277</v>
+        <v>40</v>
       </c>
       <c r="G14" s="34">
-        <v>380</v>
+        <v>64</v>
       </c>
       <c r="H14" s="34">
-        <v>259</v>
+        <v>69</v>
       </c>
       <c r="I14" s="34">
-        <v>567</v>
+        <v>82</v>
       </c>
       <c r="J14" s="34">
-        <v>366</v>
+        <v>59</v>
       </c>
       <c r="K14" s="60">
-        <v>435</v>
+        <v>64</v>
       </c>
       <c r="L14" s="59">
-        <v>11420000</v>
+        <v>1890000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="D15" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E15" s="60">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
+        <v>0</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3</v>
+      </c>
+      <c r="I15" s="34">
+        <v>2</v>
+      </c>
+      <c r="J15" s="34">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K15" s="60">
         <v>6</v>
       </c>
       <c r="L15" s="59">
-        <v>300000</v>
+        <v>115000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="D16" s="34">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="E16" s="60">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="F16" s="59">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G16" s="34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" s="34">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="I16" s="34">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="J16" s="34">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="K16" s="60">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="L16" s="59">
-        <v>555000</v>
+        <v>150000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="D17" s="34">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E17" s="60">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="F17" s="59">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="G17" s="34">
+        <v>9</v>
+      </c>
+      <c r="H17" s="34">
+        <v>3</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
         <v>6</v>
       </c>
-      <c r="H17" s="34">
-[...7 lines deleted...]
-      </c>
       <c r="K17" s="60">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="L17" s="59">
-        <v>455000</v>
+        <v>135000</v>
       </c>
       <c r="M17" s="33">
         <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>247</v>
+        <v>57</v>
       </c>
       <c r="D18" s="34">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="E18" s="60">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="F18" s="59">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="G18" s="34">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="H18" s="34">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="I18" s="34">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="J18" s="34">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="K18" s="60">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="L18" s="59">
-        <v>1235000</v>
+        <v>285000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="D19" s="34">
-        <v>65</v>
+        <v>3</v>
       </c>
       <c r="E19" s="60">
-        <v>176</v>
+        <v>19</v>
       </c>
       <c r="F19" s="59">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="G19" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H19" s="34">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="I19" s="34">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="J19" s="34">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="K19" s="60">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="L19" s="59">
-        <v>1205000</v>
+        <v>110000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>213</v>
+        <v>71</v>
       </c>
       <c r="D20" s="34">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="E20" s="60">
-        <v>152</v>
+        <v>49</v>
       </c>
       <c r="F20" s="59">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="G20" s="34">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="H20" s="34">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I20" s="34">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="J20" s="34">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K20" s="60">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="L20" s="59">
-        <v>1065000</v>
+        <v>355000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="D21" s="34">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="F21" s="59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G21" s="34">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="H21" s="34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I21" s="34">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J21" s="34">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="K21" s="60">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="L21" s="59">
-        <v>290000</v>
+        <v>55000</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="D22" s="34">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="E22" s="60">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="F22" s="59">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="G22" s="34">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="H22" s="34">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="I22" s="34">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="J22" s="34">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K22" s="60">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="L22" s="59">
-        <v>843000</v>
+        <v>95000</v>
       </c>
       <c r="M22" s="33">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="N22" s="34">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="D23" s="34">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="E23" s="60">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F23" s="59">
         <v>0</v>
       </c>
       <c r="G23" s="34">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J23" s="34">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K23" s="60">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="L23" s="59">
-        <v>205000</v>
+        <v>25000</v>
       </c>
       <c r="M23" s="33">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="N23" s="34">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>205</v>
+        <v>24</v>
       </c>
       <c r="D24" s="34">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="E24" s="60">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="F24" s="59">
         <v>0</v>
       </c>
       <c r="G24" s="34">
-        <v>48</v>
+        <v>3</v>
       </c>
       <c r="H24" s="34">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="I24" s="34">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J24" s="34">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="K24" s="60">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="L24" s="59">
-        <v>1025000</v>
+        <v>120000</v>
       </c>
       <c r="M24" s="33">
         <v>0</v>
       </c>
       <c r="N24" s="34">
-        <v>44</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
         <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0</v>
       </c>
       <c r="E25" s="60">
         <v>0</v>
       </c>
       <c r="F25" s="59">
         <v>0</v>
       </c>
       <c r="G25" s="34">
         <v>0</v>
       </c>
       <c r="H25" s="34">
@@ -5806,166 +6209,166 @@
       </c>
       <c r="J25" s="34">
         <v>0</v>
       </c>
       <c r="K25" s="60">
         <v>0</v>
       </c>
       <c r="L25" s="59">
         <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>161</v>
+        <v>22</v>
       </c>
       <c r="D26" s="34">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="E26" s="60">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="F26" s="59">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G26" s="34">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="H26" s="34">
-        <v>53</v>
+        <v>4</v>
       </c>
       <c r="I26" s="34">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J26" s="34">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="K26" s="60">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="L26" s="59">
-        <v>805000</v>
+        <v>110000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="D27" s="34">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="E27" s="60">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="F27" s="59">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G27" s="34">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="H27" s="34">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="I27" s="34">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="J27" s="34">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K27" s="60">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="L27" s="59">
-        <v>780000</v>
+        <v>125000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="D28" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E28" s="60">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="F28" s="59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G28" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H28" s="34">
         <v>0</v>
       </c>
       <c r="I28" s="34">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J28" s="34">
-        <v>48</v>
+        <v>3</v>
       </c>
       <c r="K28" s="60">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="L28" s="59">
-        <v>385000</v>
+        <v>75000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="59">
         <v>0</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="60">
         <v>0</v>
       </c>
       <c r="F29" s="59">
@@ -6019,1248 +6422,1248 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC2742C8-138B-47A9-8D0B-DF16421B1093}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="S12" sqref="S12"/>
+      <selection pane="bottomRight" activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>157</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>7640</v>
+        <v>1195</v>
       </c>
       <c r="D8" s="56">
-        <v>2675</v>
+        <v>400</v>
       </c>
       <c r="E8" s="57">
-        <v>4965</v>
+        <v>795</v>
       </c>
       <c r="F8" s="55">
-        <v>777</v>
+        <v>117</v>
       </c>
       <c r="G8" s="56">
-        <v>1035</v>
+        <v>254</v>
       </c>
       <c r="H8" s="56">
-        <v>1280</v>
+        <v>187</v>
       </c>
       <c r="I8" s="56">
-        <v>1923</v>
+        <v>267</v>
       </c>
       <c r="J8" s="56">
-        <v>1382</v>
+        <v>208</v>
       </c>
       <c r="K8" s="57">
-        <v>1243</v>
+        <v>162</v>
       </c>
       <c r="L8" s="55">
-        <v>38231500</v>
+        <v>6005000</v>
       </c>
       <c r="M8" s="58">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="N8" s="56">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>434</v>
+        <v>71</v>
       </c>
       <c r="D9" s="34">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="E9" s="60">
-        <v>354</v>
+        <v>47</v>
       </c>
       <c r="F9" s="59">
+        <v>6</v>
+      </c>
+      <c r="G9" s="34">
         <v>5</v>
       </c>
-      <c r="G9" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="34">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="I9" s="34">
-        <v>138</v>
+        <v>28</v>
       </c>
       <c r="J9" s="34">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="K9" s="60">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="L9" s="59">
-        <v>2170000</v>
+        <v>355000</v>
       </c>
       <c r="M9" s="33">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="N9" s="34">
-        <v>202</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>309</v>
+        <v>57</v>
       </c>
       <c r="D10" s="34">
+        <v>11</v>
+      </c>
+      <c r="E10" s="60">
         <v>46</v>
       </c>
-      <c r="E10" s="60">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="59">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G10" s="34">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="H10" s="34">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="I10" s="34">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="J10" s="34">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="K10" s="60">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="L10" s="59">
-        <v>1585000</v>
+        <v>315000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>473</v>
+        <v>64</v>
       </c>
       <c r="D11" s="34">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="E11" s="60">
-        <v>312</v>
+        <v>51</v>
       </c>
       <c r="F11" s="59">
-        <v>66</v>
+        <v>3</v>
       </c>
       <c r="G11" s="34">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="H11" s="34">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="I11" s="34">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="J11" s="34">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="K11" s="60">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="L11" s="59">
-        <v>2365000</v>
+        <v>320000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>639</v>
+        <v>132</v>
       </c>
       <c r="D12" s="34">
-        <v>225</v>
+        <v>43</v>
       </c>
       <c r="E12" s="60">
-        <v>414</v>
+        <v>89</v>
       </c>
       <c r="F12" s="59">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="G12" s="34">
-        <v>141</v>
+        <v>38</v>
       </c>
       <c r="H12" s="34">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="I12" s="34">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="J12" s="34">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="K12" s="60">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="L12" s="59">
-        <v>3195000</v>
+        <v>660000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>948</v>
+        <v>161</v>
       </c>
       <c r="D13" s="34">
-        <v>426</v>
+        <v>78</v>
       </c>
       <c r="E13" s="60">
-        <v>522</v>
+        <v>83</v>
       </c>
       <c r="F13" s="59">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G13" s="34">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="H13" s="34">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="I13" s="34">
-        <v>265</v>
+        <v>51</v>
       </c>
       <c r="J13" s="34">
-        <v>185</v>
+        <v>27</v>
       </c>
       <c r="K13" s="60">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="L13" s="59">
-        <v>4740000</v>
+        <v>805000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>2521</v>
+        <v>382</v>
       </c>
       <c r="D14" s="34">
-        <v>1026</v>
+        <v>121</v>
       </c>
       <c r="E14" s="60">
-        <v>1495</v>
+        <v>261</v>
       </c>
       <c r="F14" s="59">
-        <v>289</v>
+        <v>45</v>
       </c>
       <c r="G14" s="34">
-        <v>337</v>
+        <v>75</v>
       </c>
       <c r="H14" s="34">
-        <v>342</v>
+        <v>54</v>
       </c>
       <c r="I14" s="34">
-        <v>643</v>
+        <v>82</v>
       </c>
       <c r="J14" s="34">
-        <v>417</v>
+        <v>64</v>
       </c>
       <c r="K14" s="60">
-        <v>493</v>
+        <v>62</v>
       </c>
       <c r="L14" s="59">
-        <v>12596500</v>
+        <v>1910000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="D15" s="34">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E15" s="60">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H15" s="34">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="I15" s="34">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J15" s="34">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K15" s="60">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L15" s="59">
-        <v>395000</v>
+        <v>90000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="D16" s="34">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E16" s="60">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="F16" s="59">
         <v>0</v>
       </c>
       <c r="G16" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H16" s="34">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="I16" s="34">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="J16" s="34">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="K16" s="60">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="L16" s="59">
-        <v>765000</v>
+        <v>155000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="D17" s="34">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E17" s="60">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F17" s="59">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G17" s="34">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H17" s="34">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="I17" s="34">
         <v>0</v>
       </c>
       <c r="J17" s="34">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="K17" s="60">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L17" s="59">
-        <v>420000</v>
+        <v>115000</v>
       </c>
       <c r="M17" s="33">
         <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>316</v>
+        <v>44</v>
       </c>
       <c r="D18" s="34">
-        <v>143</v>
+        <v>30</v>
       </c>
       <c r="E18" s="60">
-        <v>173</v>
+        <v>14</v>
       </c>
       <c r="F18" s="59">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G18" s="34">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H18" s="34">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="I18" s="34">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="J18" s="34">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="K18" s="60">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="L18" s="59">
-        <v>1580000</v>
+        <v>220000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>325</v>
+        <v>27</v>
       </c>
       <c r="D19" s="34">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="E19" s="60">
-        <v>232</v>
+        <v>24</v>
       </c>
       <c r="F19" s="59">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="G19" s="34">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="H19" s="34">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="I19" s="34">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="J19" s="34">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="K19" s="60">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="L19" s="59">
-        <v>1625000</v>
+        <v>135000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>262</v>
+        <v>65</v>
       </c>
       <c r="D20" s="34">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E20" s="60">
-        <v>208</v>
+        <v>45</v>
       </c>
       <c r="F20" s="59">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="G20" s="34">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="H20" s="34">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I20" s="34">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="J20" s="34">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="K20" s="60">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="L20" s="59">
-        <v>1310000</v>
+        <v>325000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="D21" s="34">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="E21" s="60">
-        <v>57</v>
+        <v>5</v>
       </c>
       <c r="F21" s="59">
         <v>0</v>
       </c>
       <c r="G21" s="34">
         <v>2</v>
       </c>
       <c r="H21" s="34">
         <v>0</v>
       </c>
       <c r="I21" s="34">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="J21" s="34">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="K21" s="60">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="L21" s="59">
-        <v>495000</v>
+        <v>30000</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="D22" s="34">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="E22" s="60">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="F22" s="59">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="G22" s="34">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="H22" s="34">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="I22" s="34">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="J22" s="34">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="K22" s="60">
-        <v>48</v>
+        <v>3</v>
       </c>
       <c r="L22" s="59">
-        <v>1035000</v>
+        <v>120000</v>
       </c>
       <c r="M22" s="33">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N22" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D23" s="34">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="E23" s="60">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F23" s="59">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G23" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="J23" s="34">
         <v>0</v>
       </c>
       <c r="K23" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L23" s="59">
-        <v>190000</v>
+        <v>30000</v>
       </c>
       <c r="M23" s="33">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="N23" s="34">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>290</v>
+        <v>20</v>
       </c>
       <c r="D24" s="34">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="E24" s="60">
-        <v>206</v>
+        <v>20</v>
       </c>
       <c r="F24" s="59">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>5</v>
+      </c>
+      <c r="H24" s="34">
+        <v>8</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>3</v>
+      </c>
+      <c r="K24" s="60">
+        <v>4</v>
+      </c>
+      <c r="L24" s="59">
+        <v>100000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="D25" s="34">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F25" s="59">
         <v>0</v>
       </c>
       <c r="G25" s="34">
         <v>0</v>
       </c>
       <c r="H25" s="34">
         <v>0</v>
       </c>
       <c r="I25" s="34">
         <v>0</v>
       </c>
       <c r="J25" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K25" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L25" s="59">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>196</v>
+        <v>22</v>
       </c>
       <c r="D26" s="34">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="E26" s="60">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="F26" s="59">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="G26" s="34">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="H26" s="34">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="I26" s="34">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="J26" s="34">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="K26" s="60">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L26" s="59">
-        <v>980000</v>
+        <v>110000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>136</v>
+        <v>25</v>
       </c>
       <c r="D27" s="34">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E27" s="60">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="F27" s="59">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G27" s="34">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="H27" s="34">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="I27" s="34">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="J27" s="34">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K27" s="60">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="L27" s="59">
-        <v>680000</v>
+        <v>125000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="D28" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E28" s="60">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="F28" s="59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G28" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H28" s="34">
         <v>0</v>
       </c>
       <c r="I28" s="34">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="J28" s="34">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="K28" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L28" s="59">
-        <v>475000</v>
+        <v>85000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="59">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F29" s="59">
         <v>0</v>
       </c>
       <c r="G29" s="34">
         <v>0</v>
       </c>
       <c r="H29" s="34">
         <v>0</v>
       </c>
       <c r="I29" s="34">
         <v>0</v>
       </c>
       <c r="J29" s="34">
         <v>0</v>
       </c>
       <c r="K29" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L29" s="59">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="61">
         <v>0</v>
       </c>
       <c r="D30" s="62">
         <v>0</v>
       </c>
       <c r="E30" s="63">
         <v>0</v>
       </c>
       <c r="F30" s="61">
@@ -7270,1248 +7673,1248 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEB7E177-66BE-4211-B184-283DE8461B64}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="S17" sqref="S17"/>
+      <selection pane="bottomRight" activeCell="Q34" sqref="Q34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>155</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>8465</v>
+        <v>1149</v>
       </c>
       <c r="D8" s="56">
-        <v>3019</v>
+        <v>375</v>
       </c>
       <c r="E8" s="57">
-        <v>5446</v>
+        <v>774</v>
       </c>
       <c r="F8" s="55">
-        <v>853</v>
+        <v>108</v>
       </c>
       <c r="G8" s="56">
-        <v>1038</v>
+        <v>264</v>
       </c>
       <c r="H8" s="56">
-        <v>1508</v>
+        <v>183</v>
       </c>
       <c r="I8" s="56">
-        <v>2062</v>
+        <v>251</v>
       </c>
       <c r="J8" s="56">
-        <v>1661</v>
+        <v>188</v>
       </c>
       <c r="K8" s="57">
-        <v>1343</v>
+        <v>155</v>
       </c>
       <c r="L8" s="55">
-        <v>42393008</v>
+        <v>5755000</v>
       </c>
       <c r="M8" s="58">
-        <v>120</v>
+        <v>3</v>
       </c>
       <c r="N8" s="56">
-        <v>331</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>716</v>
+        <v>57</v>
       </c>
       <c r="D9" s="34">
-        <v>212</v>
+        <v>17</v>
       </c>
       <c r="E9" s="60">
-        <v>504</v>
+        <v>40</v>
       </c>
       <c r="F9" s="59">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="G9" s="34">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="H9" s="34">
-        <v>210</v>
+        <v>20</v>
       </c>
       <c r="I9" s="34">
-        <v>194</v>
+        <v>18</v>
       </c>
       <c r="J9" s="34">
-        <v>153</v>
+        <v>3</v>
       </c>
       <c r="K9" s="60">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="L9" s="59">
-        <v>3590000</v>
+        <v>285000</v>
       </c>
       <c r="M9" s="33">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="N9" s="34">
-        <v>242</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>289</v>
+        <v>50</v>
       </c>
       <c r="D10" s="34">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E10" s="60">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="F10" s="59">
         <v>0</v>
       </c>
       <c r="G10" s="34">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="H10" s="34">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="I10" s="34">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="J10" s="34">
-        <v>87</v>
+        <v>9</v>
       </c>
       <c r="K10" s="60">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="L10" s="59">
-        <v>1480000</v>
+        <v>260000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>535</v>
+        <v>66</v>
       </c>
       <c r="D11" s="34">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="E11" s="60">
-        <v>313</v>
+        <v>54</v>
       </c>
       <c r="F11" s="59">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="G11" s="34">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="H11" s="34">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="I11" s="34">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="J11" s="34">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="K11" s="60">
-        <v>140</v>
+        <v>5</v>
       </c>
       <c r="L11" s="59">
-        <v>2675000</v>
+        <v>330000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>878</v>
+        <v>123</v>
       </c>
       <c r="D12" s="34">
-        <v>291</v>
+        <v>39</v>
       </c>
       <c r="E12" s="60">
-        <v>587</v>
+        <v>84</v>
       </c>
       <c r="F12" s="59">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="G12" s="34">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="H12" s="34">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="I12" s="34">
-        <v>250</v>
+        <v>18</v>
       </c>
       <c r="J12" s="34">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="K12" s="60">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="L12" s="59">
-        <v>4390000</v>
+        <v>615000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>909</v>
+        <v>152</v>
       </c>
       <c r="D13" s="34">
-        <v>369</v>
+        <v>71</v>
       </c>
       <c r="E13" s="60">
-        <v>540</v>
+        <v>81</v>
       </c>
       <c r="F13" s="59">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G13" s="34">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="H13" s="34">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="I13" s="34">
-        <v>220</v>
+        <v>45</v>
       </c>
       <c r="J13" s="34">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="K13" s="60">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="L13" s="59">
-        <v>4545000</v>
+        <v>760000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>2654</v>
+        <v>389</v>
       </c>
       <c r="D14" s="34">
-        <v>1095</v>
+        <v>126</v>
       </c>
       <c r="E14" s="60">
-        <v>1559</v>
+        <v>263</v>
       </c>
       <c r="F14" s="59">
-        <v>284</v>
+        <v>51</v>
       </c>
       <c r="G14" s="34">
-        <v>294</v>
+        <v>82</v>
       </c>
       <c r="H14" s="34">
-        <v>410</v>
+        <v>55</v>
       </c>
       <c r="I14" s="34">
-        <v>676</v>
+        <v>85</v>
       </c>
       <c r="J14" s="34">
-        <v>518</v>
+        <v>56</v>
       </c>
       <c r="K14" s="60">
-        <v>472</v>
+        <v>60</v>
       </c>
       <c r="L14" s="59">
-        <v>13355000</v>
+        <v>1945000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="D15" s="34">
+        <v>3</v>
+      </c>
+      <c r="E15" s="60">
         <v>15</v>
       </c>
-      <c r="E15" s="60">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H15" s="34">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="I15" s="34">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="J15" s="34">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="K15" s="60">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L15" s="59">
-        <v>510000</v>
+        <v>90000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="D16" s="34">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="E16" s="60">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="F16" s="59">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G16" s="34">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="H16" s="34">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="I16" s="34">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="J16" s="34">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="K16" s="60">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L16" s="59">
-        <v>665000</v>
+        <v>140000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="D17" s="34">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E17" s="60">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F17" s="59">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G17" s="34">
+        <v>9</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>3</v>
+      </c>
+      <c r="K17" s="60">
         <v>6</v>
       </c>
-      <c r="H17" s="34">
-[...10 lines deleted...]
-      </c>
       <c r="L17" s="59">
-        <v>440000</v>
+        <v>105000</v>
       </c>
       <c r="M17" s="33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>405</v>
+        <v>37</v>
       </c>
       <c r="D18" s="34">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="E18" s="60">
-        <v>263</v>
+        <v>12</v>
       </c>
       <c r="F18" s="59">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="G18" s="34">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H18" s="34">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="I18" s="34">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="J18" s="34">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="K18" s="60">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="L18" s="59">
-        <v>2025000</v>
+        <v>185000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>333</v>
+        <v>24</v>
       </c>
       <c r="D19" s="34">
-        <v>107</v>
+        <v>3</v>
       </c>
       <c r="E19" s="60">
-        <v>226</v>
+        <v>21</v>
       </c>
       <c r="F19" s="59">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="G19" s="34">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="H19" s="34">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="I19" s="34">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="J19" s="34">
-        <v>57</v>
+        <v>3</v>
       </c>
       <c r="K19" s="60">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="L19" s="59">
-        <v>1665000</v>
+        <v>120000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>274</v>
+        <v>56</v>
       </c>
       <c r="D20" s="34">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="E20" s="60">
-        <v>218</v>
+        <v>40</v>
       </c>
       <c r="F20" s="59">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="G20" s="34">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H20" s="34">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="I20" s="34">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="J20" s="34">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="K20" s="60">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="L20" s="59">
-        <v>1370000</v>
+        <v>280000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="D21" s="34">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="E21" s="60">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="F21" s="59">
         <v>0</v>
       </c>
       <c r="G21" s="34">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="H21" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I21" s="34">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="J21" s="34">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="K21" s="60">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="L21" s="59">
-        <v>578008</v>
+        <v>45000</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="D22" s="34">
-        <v>63</v>
+        <v>3</v>
       </c>
       <c r="E22" s="60">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="F22" s="59">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="G22" s="34">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="H22" s="34">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="I22" s="34">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="J22" s="34">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="K22" s="60">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="L22" s="59">
-        <v>1115000</v>
+        <v>115000</v>
       </c>
       <c r="M22" s="33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N22" s="34">
-        <v>23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D23" s="34">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="E23" s="60">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F23" s="59">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G23" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="J23" s="34">
         <v>0</v>
       </c>
       <c r="K23" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L23" s="59">
-        <v>205000</v>
+        <v>30000</v>
       </c>
       <c r="M23" s="33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N23" s="34">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="D24" s="34">
-        <v>126</v>
+        <v>0</v>
       </c>
       <c r="E24" s="60">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="F24" s="59">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G24" s="34">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="H24" s="34">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="I24" s="34">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="J24" s="34">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="K24" s="60">
-        <v>73</v>
+        <v>6</v>
       </c>
       <c r="L24" s="59">
-        <v>1645000</v>
+        <v>110000</v>
       </c>
       <c r="M24" s="33">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N24" s="34">
-        <v>36</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="D25" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="F25" s="59">
         <v>0</v>
       </c>
       <c r="G25" s="34">
         <v>0</v>
       </c>
       <c r="H25" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I25" s="34">
         <v>0</v>
       </c>
       <c r="J25" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K25" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L25" s="59">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D26" s="34">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E26" s="60">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="F26" s="59">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="G26" s="34">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="H26" s="34">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="I26" s="34">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="J26" s="34">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="K26" s="60">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="L26" s="59">
-        <v>800000</v>
+        <v>125000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>121</v>
+        <v>25</v>
       </c>
       <c r="D27" s="34">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E27" s="60">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="F27" s="59">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="G27" s="34">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="H27" s="34">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="I27" s="34">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J27" s="34">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K27" s="60">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L27" s="59">
-        <v>605000</v>
+        <v>125000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="D28" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E28" s="60">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="F28" s="59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G28" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H28" s="34">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I28" s="34">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="J28" s="34">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="K28" s="60">
         <v>0</v>
       </c>
       <c r="L28" s="59">
-        <v>495000</v>
+        <v>90000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="59">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F29" s="59">
         <v>0</v>
       </c>
       <c r="G29" s="34">
         <v>0</v>
       </c>
       <c r="H29" s="34">
         <v>0</v>
       </c>
       <c r="I29" s="34">
         <v>0</v>
       </c>
       <c r="J29" s="34">
         <v>0</v>
       </c>
       <c r="K29" s="60">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L29" s="59">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="61">
         <v>0</v>
       </c>
       <c r="D30" s="62">
         <v>0</v>
       </c>
       <c r="E30" s="63">
         <v>0</v>
       </c>
       <c r="F30" s="61">
@@ -8521,8764 +8924,6252 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EB2C909-9D11-413A-A035-82861138586D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="D33" sqref="D33"/>
+      <selection pane="bottomRight" activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>152</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+    <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
-[...37 lines deleted...]
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B8" s="108"/>
+      <c r="C8" s="55">
+        <v>1182</v>
+      </c>
+      <c r="D8" s="56">
+        <v>386</v>
+      </c>
+      <c r="E8" s="57">
+        <v>796</v>
+      </c>
+      <c r="F8" s="55">
+        <v>127</v>
+      </c>
+      <c r="G8" s="56">
+        <v>234</v>
+      </c>
+      <c r="H8" s="56">
+        <v>203</v>
+      </c>
+      <c r="I8" s="56">
+        <v>251</v>
+      </c>
+      <c r="J8" s="56">
+        <v>204</v>
+      </c>
+      <c r="K8" s="57">
+        <v>163</v>
+      </c>
+      <c r="L8" s="55">
+        <v>5915000</v>
+      </c>
+      <c r="M8" s="58">
+        <v>0</v>
+      </c>
+      <c r="N8" s="56">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="15">
-[...33 lines deleted...]
-        <v>75</v>
+      <c r="C9" s="59">
+        <v>57</v>
+      </c>
+      <c r="D9" s="34">
+        <v>16</v>
+      </c>
+      <c r="E9" s="60">
+        <v>41</v>
+      </c>
+      <c r="F9" s="59">
+        <v>6</v>
+      </c>
+      <c r="G9" s="34">
+        <v>4</v>
+      </c>
+      <c r="H9" s="34">
+        <v>19</v>
+      </c>
+      <c r="I9" s="34">
+        <v>20</v>
+      </c>
+      <c r="J9" s="34">
+        <v>2</v>
+      </c>
+      <c r="K9" s="60">
+        <v>6</v>
+      </c>
+      <c r="L9" s="59">
+        <v>285000</v>
+      </c>
+      <c r="M9" s="33">
+        <v>0</v>
+      </c>
+      <c r="N9" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="C10" s="15">
-[...8 lines deleted...]
-      <c r="F10" s="15">
+      <c r="C10" s="59">
+        <v>47</v>
+      </c>
+      <c r="D10" s="34">
+        <v>9</v>
+      </c>
+      <c r="E10" s="60">
+        <v>38</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="34">
         <v>10</v>
       </c>
-      <c r="G10" s="19">
-[...20 lines deleted...]
-      <c r="N10" s="19">
+      <c r="H10" s="34">
+        <v>4</v>
+      </c>
+      <c r="I10" s="34">
+        <v>9</v>
+      </c>
+      <c r="J10" s="34">
+        <v>9</v>
+      </c>
+      <c r="K10" s="60">
+        <v>15</v>
+      </c>
+      <c r="L10" s="59">
+        <v>240000</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="C11" s="15">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="C11" s="59">
+        <v>66</v>
+      </c>
+      <c r="D11" s="34">
+        <v>11</v>
+      </c>
+      <c r="E11" s="60">
+        <v>55</v>
+      </c>
+      <c r="F11" s="59">
+        <v>3</v>
+      </c>
+      <c r="G11" s="34">
+        <v>23</v>
+      </c>
+      <c r="H11" s="34">
+        <v>8</v>
+      </c>
+      <c r="I11" s="34">
+        <v>12</v>
+      </c>
+      <c r="J11" s="34">
+        <v>11</v>
+      </c>
+      <c r="K11" s="60">
+        <v>9</v>
+      </c>
+      <c r="L11" s="59">
+        <v>330000</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="15">
-[...32 lines deleted...]
-      <c r="N12" s="19">
+      <c r="C12" s="59">
+        <v>126</v>
+      </c>
+      <c r="D12" s="34">
+        <v>44</v>
+      </c>
+      <c r="E12" s="60">
+        <v>82</v>
+      </c>
+      <c r="F12" s="59">
+        <v>17</v>
+      </c>
+      <c r="G12" s="34">
+        <v>32</v>
+      </c>
+      <c r="H12" s="34">
+        <v>27</v>
+      </c>
+      <c r="I12" s="34">
+        <v>18</v>
+      </c>
+      <c r="J12" s="34">
+        <v>26</v>
+      </c>
+      <c r="K12" s="60">
+        <v>6</v>
+      </c>
+      <c r="L12" s="59">
+        <v>630000</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="15">
-[...32 lines deleted...]
-      <c r="N13" s="19">
+      <c r="C13" s="59">
+        <v>164</v>
+      </c>
+      <c r="D13" s="34">
+        <v>76</v>
+      </c>
+      <c r="E13" s="60">
+        <v>88</v>
+      </c>
+      <c r="F13" s="59">
+        <v>17</v>
+      </c>
+      <c r="G13" s="34">
+        <v>24</v>
+      </c>
+      <c r="H13" s="34">
+        <v>21</v>
+      </c>
+      <c r="I13" s="34">
+        <v>45</v>
+      </c>
+      <c r="J13" s="34">
+        <v>34</v>
+      </c>
+      <c r="K13" s="60">
+        <v>23</v>
+      </c>
+      <c r="L13" s="59">
+        <v>820000</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="15">
-[...33 lines deleted...]
-        <v>3</v>
+      <c r="C14" s="59">
+        <v>401</v>
+      </c>
+      <c r="D14" s="34">
+        <v>135</v>
+      </c>
+      <c r="E14" s="60">
+        <v>266</v>
+      </c>
+      <c r="F14" s="59">
+        <v>57</v>
+      </c>
+      <c r="G14" s="34">
+        <v>75</v>
+      </c>
+      <c r="H14" s="34">
+        <v>67</v>
+      </c>
+      <c r="I14" s="34">
+        <v>81</v>
+      </c>
+      <c r="J14" s="34">
+        <v>60</v>
+      </c>
+      <c r="K14" s="60">
+        <v>61</v>
+      </c>
+      <c r="L14" s="59">
+        <v>2005000</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="15">
-[...32 lines deleted...]
-      <c r="N15" s="19">
+      <c r="C15" s="59">
+        <v>17</v>
+      </c>
+      <c r="D15" s="34">
+        <v>3</v>
+      </c>
+      <c r="E15" s="60">
+        <v>14</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>0</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3</v>
+      </c>
+      <c r="I15" s="34">
+        <v>0</v>
+      </c>
+      <c r="J15" s="34">
+        <v>8</v>
+      </c>
+      <c r="K15" s="60">
+        <v>6</v>
+      </c>
+      <c r="L15" s="59">
+        <v>85000</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="15">
-[...20 lines deleted...]
-      <c r="J16" s="19">
+      <c r="C16" s="59">
         <v>30</v>
       </c>
-      <c r="K16" s="14">
+      <c r="D16" s="34">
+        <v>15</v>
+      </c>
+      <c r="E16" s="60">
+        <v>15</v>
+      </c>
+      <c r="F16" s="59">
+        <v>3</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>9</v>
+      </c>
+      <c r="I16" s="34">
         <v>6</v>
       </c>
-      <c r="L16" s="15">
-[...5 lines deleted...]
-      <c r="N16" s="19">
+      <c r="J16" s="34">
+        <v>9</v>
+      </c>
+      <c r="K16" s="60">
+        <v>3</v>
+      </c>
+      <c r="L16" s="59">
+        <v>150000</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="15">
-[...17 lines deleted...]
-      <c r="I17" s="19">
+      <c r="C17" s="59">
+        <v>21</v>
+      </c>
+      <c r="D17" s="34">
         <v>12</v>
       </c>
-      <c r="J17" s="19">
-[...11 lines deleted...]
-      <c r="N17" s="19">
+      <c r="E17" s="60">
+        <v>9</v>
+      </c>
+      <c r="F17" s="59">
+        <v>3</v>
+      </c>
+      <c r="G17" s="34">
+        <v>9</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>3</v>
+      </c>
+      <c r="K17" s="60">
+        <v>6</v>
+      </c>
+      <c r="L17" s="59">
+        <v>105000</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="15">
-[...32 lines deleted...]
-      <c r="N18" s="19">
+      <c r="C18" s="59">
+        <v>30</v>
+      </c>
+      <c r="D18" s="34">
+        <v>19</v>
+      </c>
+      <c r="E18" s="60">
+        <v>11</v>
+      </c>
+      <c r="F18" s="59">
+        <v>1</v>
+      </c>
+      <c r="G18" s="34">
+        <v>12</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6</v>
+      </c>
+      <c r="I18" s="34">
+        <v>6</v>
+      </c>
+      <c r="J18" s="34">
+        <v>5</v>
+      </c>
+      <c r="K18" s="60">
+        <v>0</v>
+      </c>
+      <c r="L18" s="59">
+        <v>150000</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="C19" s="15">
-[...8 lines deleted...]
-      <c r="F19" s="15">
+      <c r="C19" s="59">
         <v>25</v>
       </c>
-      <c r="G19" s="19">
-[...20 lines deleted...]
-      <c r="N19" s="19">
+      <c r="D19" s="34">
+        <v>3</v>
+      </c>
+      <c r="E19" s="60">
+        <v>22</v>
+      </c>
+      <c r="F19" s="59">
+        <v>0</v>
+      </c>
+      <c r="G19" s="34">
+        <v>3</v>
+      </c>
+      <c r="H19" s="34">
+        <v>3</v>
+      </c>
+      <c r="I19" s="34">
+        <v>3</v>
+      </c>
+      <c r="J19" s="34">
+        <v>3</v>
+      </c>
+      <c r="K19" s="60">
+        <v>13</v>
+      </c>
+      <c r="L19" s="59">
+        <v>125000</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C20" s="15">
-[...8 lines deleted...]
-      <c r="F20" s="15">
+      <c r="C20" s="59">
+        <v>58</v>
+      </c>
+      <c r="D20" s="34">
+        <v>15</v>
+      </c>
+      <c r="E20" s="60">
+        <v>43</v>
+      </c>
+      <c r="F20" s="59">
         <v>6</v>
       </c>
-      <c r="G20" s="19">
-[...20 lines deleted...]
-      <c r="N20" s="19">
+      <c r="G20" s="34">
+        <v>18</v>
+      </c>
+      <c r="H20" s="34">
+        <v>18</v>
+      </c>
+      <c r="I20" s="34">
+        <v>7</v>
+      </c>
+      <c r="J20" s="34">
+        <v>9</v>
+      </c>
+      <c r="K20" s="60">
+        <v>0</v>
+      </c>
+      <c r="L20" s="59">
+        <v>290000</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="15">
-[...32 lines deleted...]
-      <c r="N21" s="19">
+      <c r="C21" s="59">
+        <v>9</v>
+      </c>
+      <c r="D21" s="34">
+        <v>3</v>
+      </c>
+      <c r="E21" s="60">
+        <v>6</v>
+      </c>
+      <c r="F21" s="59">
+        <v>0</v>
+      </c>
+      <c r="G21" s="34">
+        <v>3</v>
+      </c>
+      <c r="H21" s="34">
+        <v>0</v>
+      </c>
+      <c r="I21" s="34">
+        <v>3</v>
+      </c>
+      <c r="J21" s="34">
+        <v>3</v>
+      </c>
+      <c r="K21" s="60">
+        <v>0</v>
+      </c>
+      <c r="L21" s="59">
+        <v>45000</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="15">
-[...33 lines deleted...]
-        <v>24</v>
+      <c r="C22" s="59">
+        <v>23</v>
+      </c>
+      <c r="D22" s="34">
+        <v>5</v>
+      </c>
+      <c r="E22" s="60">
+        <v>18</v>
+      </c>
+      <c r="F22" s="59">
+        <v>8</v>
+      </c>
+      <c r="G22" s="34">
+        <v>3</v>
+      </c>
+      <c r="H22" s="34">
+        <v>6</v>
+      </c>
+      <c r="I22" s="34">
+        <v>6</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="60">
+        <v>0</v>
+      </c>
+      <c r="L22" s="59">
+        <v>115000</v>
+      </c>
+      <c r="M22" s="33">
+        <v>0</v>
+      </c>
+      <c r="N22" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="15">
-[...33 lines deleted...]
-        <v>12</v>
+      <c r="C23" s="59">
+        <v>3</v>
+      </c>
+      <c r="D23" s="34">
+        <v>3</v>
+      </c>
+      <c r="E23" s="60">
+        <v>0</v>
+      </c>
+      <c r="F23" s="59">
+        <v>0</v>
+      </c>
+      <c r="G23" s="34">
+        <v>0</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>3</v>
+      </c>
+      <c r="J23" s="34">
+        <v>0</v>
+      </c>
+      <c r="K23" s="60">
+        <v>0</v>
+      </c>
+      <c r="L23" s="59">
+        <v>15000</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0</v>
+      </c>
+      <c r="N23" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="15">
-[...33 lines deleted...]
-        <v>54</v>
+      <c r="C24" s="59">
+        <v>28</v>
+      </c>
+      <c r="D24" s="34">
+        <v>2</v>
+      </c>
+      <c r="E24" s="60">
+        <v>26</v>
+      </c>
+      <c r="F24" s="59">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>6</v>
+      </c>
+      <c r="H24" s="34">
+        <v>6</v>
+      </c>
+      <c r="I24" s="34">
+        <v>2</v>
+      </c>
+      <c r="J24" s="34">
+        <v>8</v>
+      </c>
+      <c r="K24" s="60">
+        <v>6</v>
+      </c>
+      <c r="L24" s="59">
+        <v>140000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="15">
-[...32 lines deleted...]
-      <c r="N25" s="19">
+      <c r="C25" s="59">
+        <v>0</v>
+      </c>
+      <c r="D25" s="34">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
+        <v>0</v>
+      </c>
+      <c r="F25" s="59">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
+        <v>0</v>
+      </c>
+      <c r="K25" s="60">
+        <v>0</v>
+      </c>
+      <c r="L25" s="59">
+        <v>0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="15">
-[...32 lines deleted...]
-      <c r="N26" s="19">
+      <c r="C26" s="59">
+        <v>24</v>
+      </c>
+      <c r="D26" s="34">
+        <v>6</v>
+      </c>
+      <c r="E26" s="60">
+        <v>18</v>
+      </c>
+      <c r="F26" s="59">
+        <v>3</v>
+      </c>
+      <c r="G26" s="34">
+        <v>3</v>
+      </c>
+      <c r="H26" s="34">
+        <v>6</v>
+      </c>
+      <c r="I26" s="34">
+        <v>9</v>
+      </c>
+      <c r="J26" s="34">
+        <v>3</v>
+      </c>
+      <c r="K26" s="60">
+        <v>0</v>
+      </c>
+      <c r="L26" s="59">
+        <v>120000</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="15">
-[...32 lines deleted...]
-      <c r="N27" s="19">
+      <c r="C27" s="59">
+        <v>30</v>
+      </c>
+      <c r="D27" s="34">
+        <v>9</v>
+      </c>
+      <c r="E27" s="60">
+        <v>21</v>
+      </c>
+      <c r="F27" s="59">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>6</v>
+      </c>
+      <c r="H27" s="34">
+        <v>0</v>
+      </c>
+      <c r="I27" s="34">
+        <v>15</v>
+      </c>
+      <c r="J27" s="34">
+        <v>3</v>
+      </c>
+      <c r="K27" s="60">
+        <v>6</v>
+      </c>
+      <c r="L27" s="59">
+        <v>150000</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="15">
-[...32 lines deleted...]
-      <c r="N28" s="19">
+      <c r="C28" s="59">
+        <v>23</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="60">
+        <v>23</v>
+      </c>
+      <c r="F28" s="59">
+        <v>3</v>
+      </c>
+      <c r="G28" s="34">
+        <v>3</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>6</v>
+      </c>
+      <c r="J28" s="34">
+        <v>8</v>
+      </c>
+      <c r="K28" s="60">
+        <v>3</v>
+      </c>
+      <c r="L28" s="59">
+        <v>115000</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="15">
-[...32 lines deleted...]
-      <c r="N29" s="19">
+      <c r="C29" s="59">
+        <v>0</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
+        <v>0</v>
+      </c>
+      <c r="F29" s="59">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>0</v>
+      </c>
+      <c r="L29" s="59">
+        <v>0</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="18">
-[...32 lines deleted...]
-      <c r="N30" s="21">
+      <c r="C30" s="61">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0</v>
+      </c>
+      <c r="F30" s="61">
+        <v>0</v>
+      </c>
+      <c r="G30" s="62">
+        <v>0</v>
+      </c>
+      <c r="H30" s="62">
+        <v>0</v>
+      </c>
+      <c r="I30" s="62">
+        <v>0</v>
+      </c>
+      <c r="J30" s="62">
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="61">
+        <v>0</v>
+      </c>
+      <c r="M30" s="64">
+        <v>0</v>
+      </c>
+      <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A32:L32"/>
-[...5 lines deleted...]
-    <mergeCell ref="A31:L31"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{118C853D-0B59-42FD-98D6-DFDF0EA2A315}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="E36" sqref="E36"/>
+      <selection pane="bottomRight" activeCell="M34" sqref="M34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>153</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="73" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+    <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
-[...34 lines deleted...]
-        <v>128</v>
+      <c r="B8" s="108"/>
+      <c r="C8" s="55">
+        <v>5406</v>
+      </c>
+      <c r="D8" s="56">
+        <v>1816</v>
+      </c>
+      <c r="E8" s="57">
+        <v>3590</v>
+      </c>
+      <c r="F8" s="55">
+        <v>615</v>
+      </c>
+      <c r="G8" s="56">
+        <v>971</v>
+      </c>
+      <c r="H8" s="56">
+        <v>862</v>
+      </c>
+      <c r="I8" s="56">
+        <v>1196</v>
+      </c>
+      <c r="J8" s="56">
+        <v>958</v>
+      </c>
+      <c r="K8" s="57">
+        <v>804</v>
+      </c>
+      <c r="L8" s="55">
+        <v>27080000</v>
+      </c>
+      <c r="M8" s="58">
+        <v>12</v>
+      </c>
+      <c r="N8" s="56">
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="15">
-[...32 lines deleted...]
-      <c r="N9" s="19">
+      <c r="C9" s="59">
+        <v>269</v>
+      </c>
+      <c r="D9" s="34">
+        <v>63</v>
+      </c>
+      <c r="E9" s="60">
+        <v>206</v>
+      </c>
+      <c r="F9" s="59">
+        <v>22</v>
+      </c>
+      <c r="G9" s="34">
         <v>12</v>
+      </c>
+      <c r="H9" s="34">
+        <v>101</v>
+      </c>
+      <c r="I9" s="34">
+        <v>87</v>
+      </c>
+      <c r="J9" s="34">
+        <v>32</v>
+      </c>
+      <c r="K9" s="60">
+        <v>15</v>
+      </c>
+      <c r="L9" s="59">
+        <v>1345000</v>
+      </c>
+      <c r="M9" s="33">
+        <v>0</v>
+      </c>
+      <c r="N9" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="C10" s="15">
-[...32 lines deleted...]
-      <c r="N10" s="19">
+      <c r="C10" s="59">
+        <v>185</v>
+      </c>
+      <c r="D10" s="34">
+        <v>37</v>
+      </c>
+      <c r="E10" s="60">
+        <v>148</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="34">
+        <v>24</v>
+      </c>
+      <c r="H10" s="34">
+        <v>9</v>
+      </c>
+      <c r="I10" s="34">
+        <v>45</v>
+      </c>
+      <c r="J10" s="34">
+        <v>40</v>
+      </c>
+      <c r="K10" s="60">
+        <v>67</v>
+      </c>
+      <c r="L10" s="59">
+        <v>970000</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="C11" s="15">
-[...33 lines deleted...]
-        <v>12</v>
+      <c r="C11" s="59">
+        <v>287</v>
+      </c>
+      <c r="D11" s="34">
+        <v>85</v>
+      </c>
+      <c r="E11" s="60">
+        <v>202</v>
+      </c>
+      <c r="F11" s="59">
+        <v>17</v>
+      </c>
+      <c r="G11" s="34">
+        <v>68</v>
+      </c>
+      <c r="H11" s="34">
+        <v>24</v>
+      </c>
+      <c r="I11" s="34">
+        <v>56</v>
+      </c>
+      <c r="J11" s="34">
+        <v>53</v>
+      </c>
+      <c r="K11" s="60">
+        <v>69</v>
+      </c>
+      <c r="L11" s="59">
+        <v>1435000</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="15">
-[...33 lines deleted...]
-        <v>5</v>
+      <c r="C12" s="59">
+        <v>515</v>
+      </c>
+      <c r="D12" s="34">
+        <v>192</v>
+      </c>
+      <c r="E12" s="60">
+        <v>323</v>
+      </c>
+      <c r="F12" s="59">
+        <v>79</v>
+      </c>
+      <c r="G12" s="34">
+        <v>132</v>
+      </c>
+      <c r="H12" s="34">
+        <v>110</v>
+      </c>
+      <c r="I12" s="34">
+        <v>88</v>
+      </c>
+      <c r="J12" s="34">
+        <v>92</v>
+      </c>
+      <c r="K12" s="60">
+        <v>14</v>
+      </c>
+      <c r="L12" s="59">
+        <v>2575000</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="15">
-[...23 lines deleted...]
-      <c r="K13" s="14">
+      <c r="C13" s="59">
+        <v>720</v>
+      </c>
+      <c r="D13" s="34">
+        <v>309</v>
+      </c>
+      <c r="E13" s="60">
+        <v>411</v>
+      </c>
+      <c r="F13" s="59">
+        <v>78</v>
+      </c>
+      <c r="G13" s="34">
+        <v>84</v>
+      </c>
+      <c r="H13" s="34">
+        <v>103</v>
+      </c>
+      <c r="I13" s="34">
+        <v>231</v>
+      </c>
+      <c r="J13" s="34">
         <v>107</v>
       </c>
-      <c r="L13" s="15">
-[...5 lines deleted...]
-      <c r="N13" s="19">
+      <c r="K13" s="60">
+        <v>117</v>
+      </c>
+      <c r="L13" s="59">
+        <v>3600000</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="15">
-[...32 lines deleted...]
-      <c r="N14" s="19">
+      <c r="C14" s="59">
+        <v>1940</v>
+      </c>
+      <c r="D14" s="34">
+        <v>649</v>
+      </c>
+      <c r="E14" s="60">
+        <v>1291</v>
+      </c>
+      <c r="F14" s="59">
+        <v>268</v>
+      </c>
+      <c r="G14" s="34">
+        <v>390</v>
+      </c>
+      <c r="H14" s="34">
+        <v>266</v>
+      </c>
+      <c r="I14" s="34">
+        <v>383</v>
+      </c>
+      <c r="J14" s="34">
+        <v>323</v>
+      </c>
+      <c r="K14" s="60">
+        <v>310</v>
+      </c>
+      <c r="L14" s="59">
+        <v>9700000</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="15">
-[...2 lines deleted...]
-      <c r="D15" s="19">
+      <c r="C15" s="59">
+        <v>57</v>
+      </c>
+      <c r="D15" s="34">
+        <v>9</v>
+      </c>
+      <c r="E15" s="60">
+        <v>48</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>0</v>
+      </c>
+      <c r="H15" s="34">
+        <v>12</v>
+      </c>
+      <c r="I15" s="34">
+        <v>9</v>
+      </c>
+      <c r="J15" s="34">
         <v>24</v>
       </c>
-      <c r="E15" s="14">
-[...2 lines deleted...]
-      <c r="F15" s="15">
+      <c r="K15" s="60">
         <v>12</v>
       </c>
-      <c r="G15" s="19">
-[...21 lines deleted...]
-        <v>11</v>
+      <c r="L15" s="59">
+        <v>285000</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="15">
-[...32 lines deleted...]
-      <c r="N16" s="19">
+      <c r="C16" s="59">
+        <v>117</v>
+      </c>
+      <c r="D16" s="34">
+        <v>57</v>
+      </c>
+      <c r="E16" s="60">
+        <v>60</v>
+      </c>
+      <c r="F16" s="59">
+        <v>4</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>36</v>
+      </c>
+      <c r="I16" s="34">
+        <v>33</v>
+      </c>
+      <c r="J16" s="34">
+        <v>36</v>
+      </c>
+      <c r="K16" s="60">
+        <v>8</v>
+      </c>
+      <c r="L16" s="59">
+        <v>585000</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="15">
-[...8 lines deleted...]
-      <c r="F17" s="15">
+      <c r="C17" s="59">
+        <v>101</v>
+      </c>
+      <c r="D17" s="34">
+        <v>51</v>
+      </c>
+      <c r="E17" s="60">
+        <v>50</v>
+      </c>
+      <c r="F17" s="59">
+        <v>24</v>
+      </c>
+      <c r="G17" s="34">
+        <v>24</v>
+      </c>
+      <c r="H17" s="34">
         <v>10</v>
       </c>
-      <c r="G17" s="19">
-[...20 lines deleted...]
-      <c r="N17" s="19">
+      <c r="I17" s="34">
+        <v>16</v>
+      </c>
+      <c r="J17" s="34">
+        <v>8</v>
+      </c>
+      <c r="K17" s="60">
+        <v>19</v>
+      </c>
+      <c r="L17" s="59">
+        <v>505000</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="15">
-[...32 lines deleted...]
-      <c r="N18" s="19">
+      <c r="C18" s="59">
+        <v>170</v>
+      </c>
+      <c r="D18" s="34">
+        <v>97</v>
+      </c>
+      <c r="E18" s="60">
+        <v>73</v>
+      </c>
+      <c r="F18" s="59">
+        <v>33</v>
+      </c>
+      <c r="G18" s="34">
+        <v>42</v>
+      </c>
+      <c r="H18" s="34">
+        <v>44</v>
+      </c>
+      <c r="I18" s="34">
+        <v>15</v>
+      </c>
+      <c r="J18" s="34">
+        <v>34</v>
+      </c>
+      <c r="K18" s="60">
+        <v>2</v>
+      </c>
+      <c r="L18" s="59">
+        <v>850000</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="C19" s="15">
-[...32 lines deleted...]
-      <c r="N19" s="19">
+      <c r="C19" s="59">
+        <v>145</v>
+      </c>
+      <c r="D19" s="34">
+        <v>28</v>
+      </c>
+      <c r="E19" s="60">
+        <v>117</v>
+      </c>
+      <c r="F19" s="59">
+        <v>19</v>
+      </c>
+      <c r="G19" s="34">
+        <v>5</v>
+      </c>
+      <c r="H19" s="34">
+        <v>0</v>
+      </c>
+      <c r="I19" s="34">
+        <v>23</v>
+      </c>
+      <c r="J19" s="34">
+        <v>32</v>
+      </c>
+      <c r="K19" s="60">
+        <v>66</v>
+      </c>
+      <c r="L19" s="59">
+        <v>725000</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C20" s="15">
-[...32 lines deleted...]
-      <c r="N20" s="19">
+      <c r="C20" s="59">
+        <v>216</v>
+      </c>
+      <c r="D20" s="34">
+        <v>69</v>
+      </c>
+      <c r="E20" s="60">
+        <v>147</v>
+      </c>
+      <c r="F20" s="59">
+        <v>38</v>
+      </c>
+      <c r="G20" s="34">
+        <v>58</v>
+      </c>
+      <c r="H20" s="34">
+        <v>41</v>
+      </c>
+      <c r="I20" s="34">
+        <v>35</v>
+      </c>
+      <c r="J20" s="34">
+        <v>41</v>
+      </c>
+      <c r="K20" s="60">
+        <v>3</v>
+      </c>
+      <c r="L20" s="59">
+        <v>1080000</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="15">
-[...32 lines deleted...]
-      <c r="N21" s="19">
+      <c r="C21" s="59">
+        <v>41</v>
+      </c>
+      <c r="D21" s="34">
+        <v>10</v>
+      </c>
+      <c r="E21" s="60">
+        <v>31</v>
+      </c>
+      <c r="F21" s="59">
+        <v>0</v>
+      </c>
+      <c r="G21" s="34">
+        <v>15</v>
+      </c>
+      <c r="H21" s="34">
+        <v>3</v>
+      </c>
+      <c r="I21" s="34">
+        <v>1</v>
+      </c>
+      <c r="J21" s="34">
+        <v>12</v>
+      </c>
+      <c r="K21" s="60">
+        <v>10</v>
+      </c>
+      <c r="L21" s="59">
+        <v>205000</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="15">
-[...8 lines deleted...]
-      <c r="F22" s="15">
+      <c r="C22" s="59">
+        <v>144</v>
+      </c>
+      <c r="D22" s="34">
         <v>27</v>
       </c>
-      <c r="G22" s="19">
-[...14 lines deleted...]
-      <c r="L22" s="15">
+      <c r="E22" s="60">
+        <v>117</v>
+      </c>
+      <c r="F22" s="59">
+        <v>21</v>
+      </c>
+      <c r="G22" s="34">
+        <v>12</v>
+      </c>
+      <c r="H22" s="34">
+        <v>27</v>
+      </c>
+      <c r="I22" s="34">
+        <v>60</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="60">
+        <v>24</v>
+      </c>
+      <c r="L22" s="59">
         <v>720000</v>
       </c>
-      <c r="M22" s="22">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="M22" s="33">
+        <v>0</v>
+      </c>
+      <c r="N22" s="34">
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="15">
-[...32 lines deleted...]
-      <c r="N23" s="19">
+      <c r="C23" s="59">
+        <v>24</v>
+      </c>
+      <c r="D23" s="34">
+        <v>24</v>
+      </c>
+      <c r="E23" s="60">
+        <v>0</v>
+      </c>
+      <c r="F23" s="59">
+        <v>0</v>
+      </c>
+      <c r="G23" s="34">
         <v>12</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>12</v>
+      </c>
+      <c r="J23" s="34">
+        <v>0</v>
+      </c>
+      <c r="K23" s="60">
+        <v>0</v>
+      </c>
+      <c r="L23" s="59">
+        <v>120000</v>
+      </c>
+      <c r="M23" s="33">
+        <v>12</v>
+      </c>
+      <c r="N23" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="15">
-[...11 lines deleted...]
-      <c r="G24" s="19">
+      <c r="C24" s="59">
+        <v>150</v>
+      </c>
+      <c r="D24" s="34">
         <v>32</v>
       </c>
-      <c r="H24" s="19">
-[...14 lines deleted...]
-      <c r="M24" s="22">
+      <c r="E24" s="60">
+        <v>118</v>
+      </c>
+      <c r="F24" s="59">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>40</v>
+      </c>
+      <c r="H24" s="34">
+        <v>22</v>
+      </c>
+      <c r="I24" s="34">
+        <v>26</v>
+      </c>
+      <c r="J24" s="34">
+        <v>41</v>
+      </c>
+      <c r="K24" s="60">
         <v>21</v>
       </c>
-      <c r="N24" s="19">
-        <v>48</v>
+      <c r="L24" s="59">
+        <v>755000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="15">
-[...32 lines deleted...]
-      <c r="N25" s="19">
+      <c r="C25" s="59">
+        <v>7</v>
+      </c>
+      <c r="D25" s="34">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
+        <v>7</v>
+      </c>
+      <c r="F25" s="59">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
+        <v>7</v>
+      </c>
+      <c r="K25" s="60">
+        <v>0</v>
+      </c>
+      <c r="L25" s="59">
+        <v>35000</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="15">
-[...20 lines deleted...]
-      <c r="J26" s="19">
+      <c r="C26" s="59">
+        <v>106</v>
+      </c>
+      <c r="D26" s="34">
+        <v>24</v>
+      </c>
+      <c r="E26" s="60">
+        <v>82</v>
+      </c>
+      <c r="F26" s="59">
+        <v>12</v>
+      </c>
+      <c r="G26" s="34">
+        <v>24</v>
+      </c>
+      <c r="H26" s="34">
+        <v>29</v>
+      </c>
+      <c r="I26" s="34">
         <v>14</v>
       </c>
-      <c r="K26" s="14">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="J26" s="34">
+        <v>16</v>
+      </c>
+      <c r="K26" s="60">
+        <v>11</v>
+      </c>
+      <c r="L26" s="59">
+        <v>530000</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="15">
+      <c r="C27" s="59">
+        <v>126</v>
+      </c>
+      <c r="D27" s="34">
+        <v>41</v>
+      </c>
+      <c r="E27" s="60">
+        <v>85</v>
+      </c>
+      <c r="F27" s="59">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>29</v>
+      </c>
+      <c r="H27" s="34">
+        <v>25</v>
+      </c>
+      <c r="I27" s="34">
         <v>36</v>
       </c>
-      <c r="D27" s="19">
-[...29 lines deleted...]
-      <c r="N27" s="19">
+      <c r="J27" s="34">
+        <v>12</v>
+      </c>
+      <c r="K27" s="60">
+        <v>24</v>
+      </c>
+      <c r="L27" s="59">
+        <v>630000</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="15">
-[...14 lines deleted...]
-      <c r="H28" s="19">
+      <c r="C28" s="59">
+        <v>86</v>
+      </c>
+      <c r="D28" s="34">
         <v>12</v>
       </c>
-      <c r="I28" s="19">
-[...14 lines deleted...]
-      <c r="N28" s="19">
+      <c r="E28" s="60">
+        <v>74</v>
+      </c>
+      <c r="F28" s="59">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>26</v>
+      </c>
+      <c r="J28" s="34">
+        <v>48</v>
+      </c>
+      <c r="K28" s="60">
+        <v>12</v>
+      </c>
+      <c r="L28" s="59">
+        <v>430000</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="15">
-[...32 lines deleted...]
-      <c r="N29" s="19">
+      <c r="C29" s="59">
+        <v>0</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
+        <v>0</v>
+      </c>
+      <c r="F29" s="59">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>0</v>
+      </c>
+      <c r="L29" s="59">
+        <v>0</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="18">
-[...32 lines deleted...]
-      <c r="N30" s="21">
+      <c r="C30" s="61">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0</v>
+      </c>
+      <c r="F30" s="61">
+        <v>0</v>
+      </c>
+      <c r="G30" s="62">
+        <v>0</v>
+      </c>
+      <c r="H30" s="62">
+        <v>0</v>
+      </c>
+      <c r="I30" s="62">
+        <v>0</v>
+      </c>
+      <c r="J30" s="62">
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="61">
+        <v>0</v>
+      </c>
+      <c r="M30" s="64">
+        <v>0</v>
+      </c>
+      <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+      <selection pane="bottomRight" activeCell="S15" sqref="S15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>127</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="66" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
-[...14 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="A4" s="99" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+    <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
-[...34 lines deleted...]
-        <v>106</v>
+      <c r="B8" s="108"/>
+      <c r="C8" s="55">
+        <v>6427</v>
+      </c>
+      <c r="D8" s="56">
+        <v>2185</v>
+      </c>
+      <c r="E8" s="57">
+        <v>4242</v>
+      </c>
+      <c r="F8" s="55">
+        <v>659</v>
+      </c>
+      <c r="G8" s="56">
+        <v>1037</v>
+      </c>
+      <c r="H8" s="56">
+        <v>1033</v>
+      </c>
+      <c r="I8" s="56">
+        <v>1471</v>
+      </c>
+      <c r="J8" s="56">
+        <v>1211</v>
+      </c>
+      <c r="K8" s="57">
+        <v>1016</v>
+      </c>
+      <c r="L8" s="55">
+        <v>32163000</v>
+      </c>
+      <c r="M8" s="58">
+        <v>55</v>
+      </c>
+      <c r="N8" s="56">
+        <v>208</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
-        <v>131</v>
-[...35 lines deleted...]
-        <v>12</v>
+        <v>58</v>
+      </c>
+      <c r="C9" s="59">
+        <v>314</v>
+      </c>
+      <c r="D9" s="34">
+        <v>64</v>
+      </c>
+      <c r="E9" s="60">
+        <v>250</v>
+      </c>
+      <c r="F9" s="59">
+        <v>8</v>
+      </c>
+      <c r="G9" s="34">
+        <v>56</v>
+      </c>
+      <c r="H9" s="34">
+        <v>111</v>
+      </c>
+      <c r="I9" s="34">
+        <v>88</v>
+      </c>
+      <c r="J9" s="34">
+        <v>46</v>
+      </c>
+      <c r="K9" s="60">
+        <v>5</v>
+      </c>
+      <c r="L9" s="59">
+        <v>1570000</v>
+      </c>
+      <c r="M9" s="33">
+        <v>34</v>
+      </c>
+      <c r="N9" s="34">
+        <v>117</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="C10" s="15">
-[...32 lines deleted...]
-      <c r="N10" s="19">
+      <c r="C10" s="59">
+        <v>230</v>
+      </c>
+      <c r="D10" s="34">
+        <v>46</v>
+      </c>
+      <c r="E10" s="60">
+        <v>184</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="34">
+        <v>30</v>
+      </c>
+      <c r="H10" s="34">
+        <v>5</v>
+      </c>
+      <c r="I10" s="34">
+        <v>72</v>
+      </c>
+      <c r="J10" s="34">
+        <v>72</v>
+      </c>
+      <c r="K10" s="60">
+        <v>51</v>
+      </c>
+      <c r="L10" s="59">
+        <v>1180000</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="C11" s="15">
-[...33 lines deleted...]
-        <v>18</v>
+      <c r="C11" s="59">
+        <v>364</v>
+      </c>
+      <c r="D11" s="34">
+        <v>116</v>
+      </c>
+      <c r="E11" s="60">
+        <v>248</v>
+      </c>
+      <c r="F11" s="59">
+        <v>48</v>
+      </c>
+      <c r="G11" s="34">
+        <v>65</v>
+      </c>
+      <c r="H11" s="34">
+        <v>34</v>
+      </c>
+      <c r="I11" s="34">
+        <v>86</v>
+      </c>
+      <c r="J11" s="34">
+        <v>74</v>
+      </c>
+      <c r="K11" s="60">
+        <v>57</v>
+      </c>
+      <c r="L11" s="59">
+        <v>1820000</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
-        <v>134</v>
-[...31 lines deleted...]
-      <c r="M12" s="22">
+        <v>57</v>
+      </c>
+      <c r="C12" s="59">
+        <v>577</v>
+      </c>
+      <c r="D12" s="34">
+        <v>186</v>
+      </c>
+      <c r="E12" s="60">
+        <v>391</v>
+      </c>
+      <c r="F12" s="59">
+        <v>84</v>
+      </c>
+      <c r="G12" s="34">
+        <v>129</v>
+      </c>
+      <c r="H12" s="34">
+        <v>109</v>
+      </c>
+      <c r="I12" s="34">
+        <v>128</v>
+      </c>
+      <c r="J12" s="34">
+        <v>109</v>
+      </c>
+      <c r="K12" s="60">
+        <v>18</v>
+      </c>
+      <c r="L12" s="59">
+        <v>2885000</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
-        <v>135</v>
-[...13 lines deleted...]
-      <c r="G13" s="19">
+        <v>56</v>
+      </c>
+      <c r="C13" s="59">
+        <v>828</v>
+      </c>
+      <c r="D13" s="34">
+        <v>351</v>
+      </c>
+      <c r="E13" s="60">
+        <v>477</v>
+      </c>
+      <c r="F13" s="59">
+        <v>69</v>
+      </c>
+      <c r="G13" s="34">
+        <v>121</v>
+      </c>
+      <c r="H13" s="34">
+        <v>123</v>
+      </c>
+      <c r="I13" s="34">
+        <v>254</v>
+      </c>
+      <c r="J13" s="34">
+        <v>142</v>
+      </c>
+      <c r="K13" s="60">
         <v>119</v>
       </c>
-      <c r="H13" s="19">
-[...17 lines deleted...]
-      <c r="N13" s="19">
+      <c r="L13" s="59">
+        <v>4140000</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
-        <v>136</v>
-[...34 lines deleted...]
-      <c r="N14" s="19">
+        <v>65</v>
+      </c>
+      <c r="C14" s="59">
+        <v>2284</v>
+      </c>
+      <c r="D14" s="34">
+        <v>831</v>
+      </c>
+      <c r="E14" s="60">
+        <v>1453</v>
+      </c>
+      <c r="F14" s="59">
+        <v>277</v>
+      </c>
+      <c r="G14" s="34">
+        <v>380</v>
+      </c>
+      <c r="H14" s="34">
+        <v>259</v>
+      </c>
+      <c r="I14" s="34">
+        <v>567</v>
+      </c>
+      <c r="J14" s="34">
+        <v>366</v>
+      </c>
+      <c r="K14" s="60">
+        <v>435</v>
+      </c>
+      <c r="L14" s="59">
+        <v>11420000</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="15">
-[...8 lines deleted...]
-      <c r="F15" s="15">
+      <c r="C15" s="59">
+        <v>60</v>
+      </c>
+      <c r="D15" s="34">
+        <v>0</v>
+      </c>
+      <c r="E15" s="60">
+        <v>60</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
         <v>12</v>
       </c>
-      <c r="G15" s="19">
-[...20 lines deleted...]
-      <c r="N15" s="19">
+      <c r="H15" s="34">
+        <v>12</v>
+      </c>
+      <c r="I15" s="34">
+        <v>12</v>
+      </c>
+      <c r="J15" s="34">
+        <v>18</v>
+      </c>
+      <c r="K15" s="60">
+        <v>6</v>
+      </c>
+      <c r="L15" s="59">
+        <v>300000</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="15">
-[...32 lines deleted...]
-      <c r="N16" s="19">
+      <c r="C16" s="59">
+        <v>111</v>
+      </c>
+      <c r="D16" s="34">
+        <v>53</v>
+      </c>
+      <c r="E16" s="60">
+        <v>58</v>
+      </c>
+      <c r="F16" s="59">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>1</v>
+      </c>
+      <c r="H16" s="34">
+        <v>36</v>
+      </c>
+      <c r="I16" s="34">
+        <v>47</v>
+      </c>
+      <c r="J16" s="34">
+        <v>16</v>
+      </c>
+      <c r="K16" s="60">
+        <v>11</v>
+      </c>
+      <c r="L16" s="59">
+        <v>555000</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="15">
-[...17 lines deleted...]
-      <c r="I17" s="19">
+      <c r="C17" s="59">
+        <v>91</v>
+      </c>
+      <c r="D17" s="34">
         <v>34</v>
       </c>
-      <c r="J17" s="19">
-[...2 lines deleted...]
-      <c r="K17" s="14">
+      <c r="E17" s="60">
+        <v>57</v>
+      </c>
+      <c r="F17" s="59">
+        <v>18</v>
+      </c>
+      <c r="G17" s="34">
+        <v>6</v>
+      </c>
+      <c r="H17" s="34">
+        <v>30</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
         <v>12</v>
       </c>
-      <c r="L17" s="15">
-[...5 lines deleted...]
-      <c r="N17" s="19">
+      <c r="K17" s="60">
+        <v>25</v>
+      </c>
+      <c r="L17" s="59">
+        <v>455000</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="15">
-[...32 lines deleted...]
-      <c r="N18" s="19">
+      <c r="C18" s="59">
+        <v>247</v>
+      </c>
+      <c r="D18" s="34">
+        <v>144</v>
+      </c>
+      <c r="E18" s="60">
+        <v>103</v>
+      </c>
+      <c r="F18" s="59">
+        <v>52</v>
+      </c>
+      <c r="G18" s="34">
+        <v>25</v>
+      </c>
+      <c r="H18" s="34">
+        <v>66</v>
+      </c>
+      <c r="I18" s="34">
+        <v>25</v>
+      </c>
+      <c r="J18" s="34">
+        <v>59</v>
+      </c>
+      <c r="K18" s="60">
+        <v>20</v>
+      </c>
+      <c r="L18" s="59">
+        <v>1235000</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="C19" s="15">
-[...33 lines deleted...]
-        <v>1</v>
+      <c r="C19" s="59">
+        <v>241</v>
+      </c>
+      <c r="D19" s="34">
+        <v>65</v>
+      </c>
+      <c r="E19" s="60">
+        <v>176</v>
+      </c>
+      <c r="F19" s="59">
+        <v>26</v>
+      </c>
+      <c r="G19" s="34">
+        <v>0</v>
+      </c>
+      <c r="H19" s="34">
+        <v>32</v>
+      </c>
+      <c r="I19" s="34">
+        <v>32</v>
+      </c>
+      <c r="J19" s="34">
+        <v>68</v>
+      </c>
+      <c r="K19" s="60">
+        <v>83</v>
+      </c>
+      <c r="L19" s="59">
+        <v>1205000</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C20" s="15">
-[...17 lines deleted...]
-      <c r="I20" s="19">
+      <c r="C20" s="59">
+        <v>213</v>
+      </c>
+      <c r="D20" s="34">
+        <v>61</v>
+      </c>
+      <c r="E20" s="60">
+        <v>152</v>
+      </c>
+      <c r="F20" s="59">
+        <v>30</v>
+      </c>
+      <c r="G20" s="34">
         <v>54</v>
       </c>
-      <c r="J20" s="19">
-[...11 lines deleted...]
-      <c r="N20" s="19">
+      <c r="H20" s="34">
+        <v>32</v>
+      </c>
+      <c r="I20" s="34">
+        <v>67</v>
+      </c>
+      <c r="J20" s="34">
+        <v>3</v>
+      </c>
+      <c r="K20" s="60">
+        <v>27</v>
+      </c>
+      <c r="L20" s="59">
+        <v>1065000</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="15">
-[...11 lines deleted...]
-      <c r="G21" s="19">
+      <c r="C21" s="59">
+        <v>58</v>
+      </c>
+      <c r="D21" s="34">
+        <v>17</v>
+      </c>
+      <c r="E21" s="60">
+        <v>41</v>
+      </c>
+      <c r="F21" s="59">
+        <v>0</v>
+      </c>
+      <c r="G21" s="34">
+        <v>11</v>
+      </c>
+      <c r="H21" s="34">
+        <v>1</v>
+      </c>
+      <c r="I21" s="34">
+        <v>2</v>
+      </c>
+      <c r="J21" s="34">
         <v>12</v>
       </c>
-      <c r="H21" s="19">
-[...17 lines deleted...]
-      <c r="N21" s="19">
+      <c r="K21" s="60">
+        <v>32</v>
+      </c>
+      <c r="L21" s="59">
+        <v>290000</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="15">
-[...14 lines deleted...]
-      <c r="H22" s="19">
+      <c r="C22" s="59">
+        <v>169</v>
+      </c>
+      <c r="D22" s="34">
+        <v>36</v>
+      </c>
+      <c r="E22" s="60">
+        <v>133</v>
+      </c>
+      <c r="F22" s="59">
+        <v>18</v>
+      </c>
+      <c r="G22" s="34">
+        <v>30</v>
+      </c>
+      <c r="H22" s="34">
+        <v>33</v>
+      </c>
+      <c r="I22" s="34">
+        <v>29</v>
+      </c>
+      <c r="J22" s="34">
+        <v>20</v>
+      </c>
+      <c r="K22" s="60">
+        <v>39</v>
+      </c>
+      <c r="L22" s="59">
+        <v>843000</v>
+      </c>
+      <c r="M22" s="33">
         <v>9</v>
       </c>
-      <c r="I22" s="19">
-[...15 lines deleted...]
-        <v>3</v>
+      <c r="N22" s="34">
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="15">
-[...33 lines deleted...]
-        <v>21</v>
+      <c r="C23" s="59">
+        <v>41</v>
+      </c>
+      <c r="D23" s="34">
+        <v>31</v>
+      </c>
+      <c r="E23" s="60">
+        <v>10</v>
+      </c>
+      <c r="F23" s="59">
+        <v>0</v>
+      </c>
+      <c r="G23" s="34">
+        <v>12</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>11</v>
+      </c>
+      <c r="J23" s="34">
+        <v>10</v>
+      </c>
+      <c r="K23" s="60">
+        <v>8</v>
+      </c>
+      <c r="L23" s="59">
+        <v>205000</v>
+      </c>
+      <c r="M23" s="33">
+        <v>12</v>
+      </c>
+      <c r="N23" s="34">
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="15">
-[...11 lines deleted...]
-      <c r="G24" s="19">
+      <c r="C24" s="59">
+        <v>205</v>
+      </c>
+      <c r="D24" s="34">
+        <v>40</v>
+      </c>
+      <c r="E24" s="60">
+        <v>165</v>
+      </c>
+      <c r="F24" s="59">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>48</v>
+      </c>
+      <c r="H24" s="34">
+        <v>45</v>
+      </c>
+      <c r="I24" s="34">
+        <v>15</v>
+      </c>
+      <c r="J24" s="34">
+        <v>70</v>
+      </c>
+      <c r="K24" s="60">
         <v>27</v>
       </c>
-      <c r="H24" s="19">
-[...18 lines deleted...]
-        <v>51</v>
+      <c r="L24" s="59">
+        <v>1025000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="15">
-[...32 lines deleted...]
-      <c r="N25" s="19">
+      <c r="C25" s="59">
+        <v>0</v>
+      </c>
+      <c r="D25" s="34">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
+        <v>0</v>
+      </c>
+      <c r="F25" s="59">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
+        <v>0</v>
+      </c>
+      <c r="K25" s="60">
+        <v>0</v>
+      </c>
+      <c r="L25" s="59">
+        <v>0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="15">
-[...8 lines deleted...]
-      <c r="F26" s="15">
+      <c r="C26" s="59">
+        <v>161</v>
+      </c>
+      <c r="D26" s="34">
+        <v>45</v>
+      </c>
+      <c r="E26" s="60">
+        <v>116</v>
+      </c>
+      <c r="F26" s="59">
         <v>11</v>
       </c>
-      <c r="G26" s="19">
-[...20 lines deleted...]
-      <c r="N26" s="19">
+      <c r="G26" s="34">
+        <v>31</v>
+      </c>
+      <c r="H26" s="34">
+        <v>53</v>
+      </c>
+      <c r="I26" s="34">
+        <v>0</v>
+      </c>
+      <c r="J26" s="34">
+        <v>54</v>
+      </c>
+      <c r="K26" s="60">
+        <v>12</v>
+      </c>
+      <c r="L26" s="59">
+        <v>805000</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="15">
-[...2 lines deleted...]
-      <c r="D27" s="19">
+      <c r="C27" s="59">
+        <v>156</v>
+      </c>
+      <c r="D27" s="34">
+        <v>53</v>
+      </c>
+      <c r="E27" s="60">
+        <v>103</v>
+      </c>
+      <c r="F27" s="59">
+        <v>18</v>
+      </c>
+      <c r="G27" s="34">
+        <v>26</v>
+      </c>
+      <c r="H27" s="34">
+        <v>52</v>
+      </c>
+      <c r="I27" s="34">
+        <v>24</v>
+      </c>
+      <c r="J27" s="34">
         <v>12</v>
       </c>
-      <c r="E27" s="14">
-[...26 lines deleted...]
-      <c r="N27" s="19">
+      <c r="K27" s="60">
+        <v>24</v>
+      </c>
+      <c r="L27" s="59">
+        <v>780000</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="15">
-[...14 lines deleted...]
-      <c r="H28" s="19">
+      <c r="C28" s="59">
+        <v>77</v>
+      </c>
+      <c r="D28" s="34">
         <v>12</v>
       </c>
-      <c r="I28" s="19">
-[...14 lines deleted...]
-      <c r="N28" s="19">
+      <c r="E28" s="60">
+        <v>65</v>
+      </c>
+      <c r="F28" s="59">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>12</v>
+      </c>
+      <c r="J28" s="34">
+        <v>48</v>
+      </c>
+      <c r="K28" s="60">
+        <v>17</v>
+      </c>
+      <c r="L28" s="59">
+        <v>385000</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="15">
-[...32 lines deleted...]
-      <c r="N29" s="19">
+      <c r="C29" s="59">
+        <v>0</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
+        <v>0</v>
+      </c>
+      <c r="F29" s="59">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>0</v>
+      </c>
+      <c r="L29" s="59">
+        <v>0</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="18">
-[...32 lines deleted...]
-      <c r="N30" s="21">
+      <c r="C30" s="61">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0</v>
+      </c>
+      <c r="F30" s="61">
+        <v>0</v>
+      </c>
+      <c r="G30" s="62">
+        <v>0</v>
+      </c>
+      <c r="H30" s="62">
+        <v>0</v>
+      </c>
+      <c r="I30" s="62">
+        <v>0</v>
+      </c>
+      <c r="J30" s="62">
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="61">
+        <v>0</v>
+      </c>
+      <c r="M30" s="64">
+        <v>0</v>
+      </c>
+      <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="G37" sqref="G37"/>
+      <selection pane="bottomRight" activeCell="S12" sqref="S12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
-[...21 lines deleted...]
-        <v>120</v>
+      <c r="A1" s="97" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="54" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-[...17 lines deleted...]
-      <c r="N4" s="91"/>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...6 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+    <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
-[...34 lines deleted...]
-        <v>117</v>
+      <c r="B8" s="108"/>
+      <c r="C8" s="55">
+        <v>7640</v>
+      </c>
+      <c r="D8" s="56">
+        <v>2675</v>
+      </c>
+      <c r="E8" s="57">
+        <v>4965</v>
+      </c>
+      <c r="F8" s="55">
+        <v>777</v>
+      </c>
+      <c r="G8" s="56">
+        <v>1035</v>
+      </c>
+      <c r="H8" s="56">
+        <v>1280</v>
+      </c>
+      <c r="I8" s="56">
+        <v>1923</v>
+      </c>
+      <c r="J8" s="56">
+        <v>1382</v>
+      </c>
+      <c r="K8" s="57">
+        <v>1243</v>
+      </c>
+      <c r="L8" s="55">
+        <v>38231500</v>
+      </c>
+      <c r="M8" s="58">
+        <v>68</v>
+      </c>
+      <c r="N8" s="56">
+        <v>243</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
-        <v>131</v>
-[...35 lines deleted...]
-        <v>12</v>
+        <v>58</v>
+      </c>
+      <c r="C9" s="59">
+        <v>434</v>
+      </c>
+      <c r="D9" s="34">
+        <v>80</v>
+      </c>
+      <c r="E9" s="60">
+        <v>354</v>
+      </c>
+      <c r="F9" s="59">
+        <v>5</v>
+      </c>
+      <c r="G9" s="34">
+        <v>66</v>
+      </c>
+      <c r="H9" s="34">
+        <v>122</v>
+      </c>
+      <c r="I9" s="34">
+        <v>138</v>
+      </c>
+      <c r="J9" s="34">
+        <v>84</v>
+      </c>
+      <c r="K9" s="60">
+        <v>19</v>
+      </c>
+      <c r="L9" s="59">
+        <v>2170000</v>
+      </c>
+      <c r="M9" s="33">
+        <v>44</v>
+      </c>
+      <c r="N9" s="34">
+        <v>202</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="C10" s="15">
-[...11 lines deleted...]
-      <c r="G10" s="19">
+      <c r="C10" s="59">
+        <v>309</v>
+      </c>
+      <c r="D10" s="34">
+        <v>46</v>
+      </c>
+      <c r="E10" s="60">
+        <v>263</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="34">
+        <v>32</v>
+      </c>
+      <c r="H10" s="34">
         <v>39</v>
       </c>
-      <c r="H10" s="19">
-[...17 lines deleted...]
-      <c r="N10" s="19">
+      <c r="I10" s="34">
+        <v>65</v>
+      </c>
+      <c r="J10" s="34">
+        <v>80</v>
+      </c>
+      <c r="K10" s="60">
+        <v>93</v>
+      </c>
+      <c r="L10" s="59">
+        <v>1585000</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="C11" s="15">
-[...33 lines deleted...]
-        <v>24</v>
+      <c r="C11" s="59">
+        <v>473</v>
+      </c>
+      <c r="D11" s="34">
+        <v>161</v>
+      </c>
+      <c r="E11" s="60">
+        <v>312</v>
+      </c>
+      <c r="F11" s="59">
+        <v>66</v>
+      </c>
+      <c r="G11" s="34">
+        <v>63</v>
+      </c>
+      <c r="H11" s="34">
+        <v>64</v>
+      </c>
+      <c r="I11" s="34">
+        <v>92</v>
+      </c>
+      <c r="J11" s="34">
+        <v>103</v>
+      </c>
+      <c r="K11" s="60">
+        <v>85</v>
+      </c>
+      <c r="L11" s="59">
+        <v>2365000</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
-        <v>134</v>
-[...35 lines deleted...]
-        <v>0</v>
+        <v>57</v>
+      </c>
+      <c r="C12" s="59">
+        <v>639</v>
+      </c>
+      <c r="D12" s="34">
+        <v>225</v>
+      </c>
+      <c r="E12" s="60">
+        <v>414</v>
+      </c>
+      <c r="F12" s="59">
+        <v>116</v>
+      </c>
+      <c r="G12" s="34">
+        <v>141</v>
+      </c>
+      <c r="H12" s="34">
+        <v>97</v>
+      </c>
+      <c r="I12" s="34">
+        <v>152</v>
+      </c>
+      <c r="J12" s="34">
+        <v>106</v>
+      </c>
+      <c r="K12" s="60">
+        <v>27</v>
+      </c>
+      <c r="L12" s="59">
+        <v>3195000</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
-        <v>135</v>
-[...34 lines deleted...]
-      <c r="N13" s="19">
+        <v>56</v>
+      </c>
+      <c r="C13" s="59">
+        <v>948</v>
+      </c>
+      <c r="D13" s="34">
+        <v>426</v>
+      </c>
+      <c r="E13" s="60">
+        <v>522</v>
+      </c>
+      <c r="F13" s="59">
+        <v>83</v>
+      </c>
+      <c r="G13" s="34">
+        <v>120</v>
+      </c>
+      <c r="H13" s="34">
+        <v>166</v>
+      </c>
+      <c r="I13" s="34">
+        <v>265</v>
+      </c>
+      <c r="J13" s="34">
+        <v>185</v>
+      </c>
+      <c r="K13" s="60">
+        <v>129</v>
+      </c>
+      <c r="L13" s="59">
+        <v>4740000</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
-        <v>136</v>
-[...34 lines deleted...]
-      <c r="N14" s="19">
+        <v>65</v>
+      </c>
+      <c r="C14" s="59">
+        <v>2521</v>
+      </c>
+      <c r="D14" s="34">
+        <v>1026</v>
+      </c>
+      <c r="E14" s="60">
+        <v>1495</v>
+      </c>
+      <c r="F14" s="59">
+        <v>289</v>
+      </c>
+      <c r="G14" s="34">
+        <v>337</v>
+      </c>
+      <c r="H14" s="34">
+        <v>342</v>
+      </c>
+      <c r="I14" s="34">
+        <v>643</v>
+      </c>
+      <c r="J14" s="34">
+        <v>417</v>
+      </c>
+      <c r="K14" s="60">
+        <v>493</v>
+      </c>
+      <c r="L14" s="59">
+        <v>12596500</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="15">
-[...8 lines deleted...]
-      <c r="F15" s="15">
+      <c r="C15" s="59">
+        <v>79</v>
+      </c>
+      <c r="D15" s="34">
+        <v>1</v>
+      </c>
+      <c r="E15" s="60">
+        <v>78</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
         <v>12</v>
       </c>
-      <c r="G15" s="19">
-[...8 lines deleted...]
-      <c r="J15" s="19">
+      <c r="H15" s="34">
+        <v>20</v>
+      </c>
+      <c r="I15" s="34">
+        <v>25</v>
+      </c>
+      <c r="J15" s="34">
         <v>22</v>
       </c>
-      <c r="K15" s="14">
-[...8 lines deleted...]
-      <c r="N15" s="19">
+      <c r="K15" s="60">
+        <v>0</v>
+      </c>
+      <c r="L15" s="59">
+        <v>395000</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="15">
-[...2 lines deleted...]
-      <c r="D16" s="19">
+      <c r="C16" s="59">
+        <v>153</v>
+      </c>
+      <c r="D16" s="34">
+        <v>60</v>
+      </c>
+      <c r="E16" s="60">
+        <v>93</v>
+      </c>
+      <c r="F16" s="59">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>12</v>
+      </c>
+      <c r="H16" s="34">
+        <v>33</v>
+      </c>
+      <c r="I16" s="34">
+        <v>64</v>
+      </c>
+      <c r="J16" s="34">
+        <v>21</v>
+      </c>
+      <c r="K16" s="60">
         <v>23</v>
       </c>
-      <c r="E16" s="14">
-[...26 lines deleted...]
-      <c r="N16" s="19">
+      <c r="L16" s="59">
+        <v>765000</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="15">
-[...8 lines deleted...]
-      <c r="F17" s="15">
+      <c r="C17" s="59">
+        <v>84</v>
+      </c>
+      <c r="D17" s="34">
+        <v>33</v>
+      </c>
+      <c r="E17" s="60">
+        <v>51</v>
+      </c>
+      <c r="F17" s="59">
         <v>12</v>
       </c>
-      <c r="G17" s="19">
-[...2 lines deleted...]
-      <c r="H17" s="19">
+      <c r="G17" s="34">
+        <v>0</v>
+      </c>
+      <c r="H17" s="34">
+        <v>36</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>24</v>
+      </c>
+      <c r="K17" s="60">
         <v>12</v>
       </c>
-      <c r="I17" s="19">
-[...14 lines deleted...]
-      <c r="N17" s="19">
+      <c r="L17" s="59">
+        <v>420000</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="15">
-[...32 lines deleted...]
-      <c r="N18" s="19">
+      <c r="C18" s="59">
+        <v>316</v>
+      </c>
+      <c r="D18" s="34">
+        <v>143</v>
+      </c>
+      <c r="E18" s="60">
+        <v>173</v>
+      </c>
+      <c r="F18" s="59">
+        <v>60</v>
+      </c>
+      <c r="G18" s="34">
+        <v>39</v>
+      </c>
+      <c r="H18" s="34">
+        <v>76</v>
+      </c>
+      <c r="I18" s="34">
+        <v>75</v>
+      </c>
+      <c r="J18" s="34">
+        <v>53</v>
+      </c>
+      <c r="K18" s="60">
+        <v>13</v>
+      </c>
+      <c r="L18" s="59">
+        <v>1580000</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="C19" s="15">
-[...32 lines deleted...]
-      <c r="N19" s="19">
+      <c r="C19" s="59">
+        <v>325</v>
+      </c>
+      <c r="D19" s="34">
+        <v>93</v>
+      </c>
+      <c r="E19" s="60">
+        <v>232</v>
+      </c>
+      <c r="F19" s="59">
+        <v>44</v>
+      </c>
+      <c r="G19" s="34">
+        <v>11</v>
+      </c>
+      <c r="H19" s="34">
+        <v>36</v>
+      </c>
+      <c r="I19" s="34">
+        <v>93</v>
+      </c>
+      <c r="J19" s="34">
+        <v>69</v>
+      </c>
+      <c r="K19" s="60">
+        <v>72</v>
+      </c>
+      <c r="L19" s="59">
+        <v>1625000</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C20" s="15">
-[...32 lines deleted...]
-      <c r="N20" s="19">
+      <c r="C20" s="59">
+        <v>262</v>
+      </c>
+      <c r="D20" s="34">
+        <v>54</v>
+      </c>
+      <c r="E20" s="60">
+        <v>208</v>
+      </c>
+      <c r="F20" s="59">
+        <v>24</v>
+      </c>
+      <c r="G20" s="34">
+        <v>43</v>
+      </c>
+      <c r="H20" s="34">
+        <v>55</v>
+      </c>
+      <c r="I20" s="34">
+        <v>81</v>
+      </c>
+      <c r="J20" s="34">
+        <v>2</v>
+      </c>
+      <c r="K20" s="60">
+        <v>57</v>
+      </c>
+      <c r="L20" s="59">
+        <v>1310000</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="15">
-[...32 lines deleted...]
-      <c r="N21" s="19">
+      <c r="C21" s="59">
+        <v>99</v>
+      </c>
+      <c r="D21" s="34">
+        <v>42</v>
+      </c>
+      <c r="E21" s="60">
+        <v>57</v>
+      </c>
+      <c r="F21" s="59">
+        <v>0</v>
+      </c>
+      <c r="G21" s="34">
+        <v>2</v>
+      </c>
+      <c r="H21" s="34">
+        <v>0</v>
+      </c>
+      <c r="I21" s="34">
+        <v>30</v>
+      </c>
+      <c r="J21" s="34">
+        <v>24</v>
+      </c>
+      <c r="K21" s="60">
+        <v>43</v>
+      </c>
+      <c r="L21" s="59">
+        <v>495000</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="15">
-[...17 lines deleted...]
-      <c r="I22" s="19">
+      <c r="C22" s="59">
+        <v>207</v>
+      </c>
+      <c r="D22" s="34">
+        <v>58</v>
+      </c>
+      <c r="E22" s="60">
+        <v>149</v>
+      </c>
+      <c r="F22" s="59">
+        <v>19</v>
+      </c>
+      <c r="G22" s="34">
+        <v>58</v>
+      </c>
+      <c r="H22" s="34">
+        <v>18</v>
+      </c>
+      <c r="I22" s="34">
         <v>33</v>
       </c>
-      <c r="J22" s="19">
-[...2 lines deleted...]
-      <c r="K22" s="14">
+      <c r="J22" s="34">
+        <v>31</v>
+      </c>
+      <c r="K22" s="60">
+        <v>48</v>
+      </c>
+      <c r="L22" s="59">
+        <v>1035000</v>
+      </c>
+      <c r="M22" s="33">
         <v>12</v>
       </c>
-      <c r="L22" s="15">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="N22" s="34">
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="15">
-[...23 lines deleted...]
-      <c r="K23" s="14">
+      <c r="C23" s="59">
+        <v>38</v>
+      </c>
+      <c r="D23" s="34">
+        <v>27</v>
+      </c>
+      <c r="E23" s="60">
         <v>11</v>
       </c>
-      <c r="L23" s="15">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="F23" s="59">
+        <v>12</v>
+      </c>
+      <c r="G23" s="34">
+        <v>0</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>14</v>
+      </c>
+      <c r="J23" s="34">
+        <v>0</v>
+      </c>
+      <c r="K23" s="60">
+        <v>12</v>
+      </c>
+      <c r="L23" s="59">
+        <v>190000</v>
+      </c>
+      <c r="M23" s="33">
+        <v>12</v>
+      </c>
+      <c r="N23" s="34">
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="15">
-[...33 lines deleted...]
-        <v>57</v>
+      <c r="C24" s="59">
+        <v>290</v>
+      </c>
+      <c r="D24" s="34">
+        <v>84</v>
+      </c>
+      <c r="E24" s="60">
+        <v>206</v>
+      </c>
+      <c r="F24" s="59">
+        <v>6</v>
+      </c>
+      <c r="G24" s="34">
+        <v>48</v>
+      </c>
+      <c r="H24" s="34">
+        <v>70</v>
+      </c>
+      <c r="I24" s="34">
+        <v>45</v>
+      </c>
+      <c r="J24" s="34">
+        <v>62</v>
+      </c>
+      <c r="K24" s="60">
+        <v>59</v>
+      </c>
+      <c r="L24" s="59">
+        <v>1450000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="15">
-[...14 lines deleted...]
-      <c r="H25" s="19">
+      <c r="C25" s="59">
+        <v>24</v>
+      </c>
+      <c r="D25" s="34">
+        <v>6</v>
+      </c>
+      <c r="E25" s="60">
+        <v>18</v>
+      </c>
+      <c r="F25" s="59">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
         <v>12</v>
       </c>
-      <c r="I25" s="19">
-[...14 lines deleted...]
-      <c r="N25" s="19">
+      <c r="K25" s="60">
+        <v>12</v>
+      </c>
+      <c r="L25" s="59">
+        <v>120000</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="15">
-[...14 lines deleted...]
-      <c r="H26" s="19">
+      <c r="C26" s="59">
+        <v>196</v>
+      </c>
+      <c r="D26" s="34">
+        <v>61</v>
+      </c>
+      <c r="E26" s="60">
+        <v>135</v>
+      </c>
+      <c r="F26" s="59">
+        <v>17</v>
+      </c>
+      <c r="G26" s="34">
+        <v>32</v>
+      </c>
+      <c r="H26" s="34">
+        <v>60</v>
+      </c>
+      <c r="I26" s="34">
+        <v>45</v>
+      </c>
+      <c r="J26" s="34">
         <v>36</v>
       </c>
-      <c r="I26" s="19">
-[...14 lines deleted...]
-      <c r="N26" s="19">
+      <c r="K26" s="60">
+        <v>6</v>
+      </c>
+      <c r="L26" s="59">
+        <v>980000</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="15">
-[...14 lines deleted...]
-      <c r="H27" s="19">
+      <c r="C27" s="59">
+        <v>136</v>
+      </c>
+      <c r="D27" s="34">
+        <v>37</v>
+      </c>
+      <c r="E27" s="60">
+        <v>99</v>
+      </c>
+      <c r="F27" s="59">
+        <v>24</v>
+      </c>
+      <c r="G27" s="34">
+        <v>19</v>
+      </c>
+      <c r="H27" s="34">
+        <v>46</v>
+      </c>
+      <c r="I27" s="34">
+        <v>27</v>
+      </c>
+      <c r="J27" s="34">
         <v>4</v>
       </c>
-      <c r="I27" s="19">
-[...14 lines deleted...]
-      <c r="N27" s="19">
+      <c r="K27" s="60">
+        <v>16</v>
+      </c>
+      <c r="L27" s="59">
+        <v>680000</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="15">
-[...32 lines deleted...]
-      <c r="N28" s="19">
+      <c r="C28" s="59">
+        <v>95</v>
+      </c>
+      <c r="D28" s="34">
+        <v>12</v>
+      </c>
+      <c r="E28" s="60">
+        <v>83</v>
+      </c>
+      <c r="F28" s="59">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>36</v>
+      </c>
+      <c r="J28" s="34">
+        <v>47</v>
+      </c>
+      <c r="K28" s="60">
+        <v>12</v>
+      </c>
+      <c r="L28" s="59">
+        <v>475000</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="15">
-[...32 lines deleted...]
-      <c r="N29" s="19">
+      <c r="C29" s="59">
+        <v>12</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
+        <v>12</v>
+      </c>
+      <c r="F29" s="59">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>12</v>
+      </c>
+      <c r="L29" s="59">
+        <v>60000</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="C30" s="18">
-[...32 lines deleted...]
-      <c r="N30" s="21">
+      <c r="C30" s="61">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0</v>
+      </c>
+      <c r="F30" s="61">
+        <v>0</v>
+      </c>
+      <c r="G30" s="62">
+        <v>0</v>
+      </c>
+      <c r="H30" s="62">
+        <v>0</v>
+      </c>
+      <c r="I30" s="62">
+        <v>0</v>
+      </c>
+      <c r="J30" s="62">
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="61">
+        <v>0</v>
+      </c>
+      <c r="M30" s="64">
+        <v>0</v>
+      </c>
+      <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...2521 lines deleted...]
-      <c r="A35" s="72"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{383EB725-00C1-43EC-A6C7-4F4CB3FE85FB}">
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="A32" sqref="A32:L32"/>
+      <selection pane="bottomRight" activeCell="S17" sqref="S17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>174</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>4470</v>
+        <v>8465</v>
       </c>
       <c r="D8" s="56">
-        <v>1510</v>
+        <v>3019</v>
       </c>
       <c r="E8" s="57">
-        <v>2960</v>
+        <v>5446</v>
       </c>
       <c r="F8" s="55">
-        <v>506</v>
+        <v>853</v>
       </c>
       <c r="G8" s="56">
-        <v>995</v>
+        <v>1038</v>
       </c>
       <c r="H8" s="56">
-        <v>662</v>
+        <v>1508</v>
       </c>
       <c r="I8" s="56">
-        <v>980</v>
+        <v>2062</v>
       </c>
       <c r="J8" s="56">
-        <v>839</v>
+        <v>1661</v>
       </c>
       <c r="K8" s="57">
-        <v>488</v>
+        <v>1343</v>
       </c>
       <c r="L8" s="55">
-        <v>22380000</v>
+        <v>42393008</v>
       </c>
       <c r="M8" s="58">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="N8" s="56">
-        <v>30</v>
+        <v>331</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>252</v>
+        <v>716</v>
       </c>
       <c r="D9" s="34">
-        <v>48</v>
+        <v>212</v>
       </c>
       <c r="E9" s="60">
-        <v>204</v>
+        <v>504</v>
       </c>
       <c r="F9" s="59">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G9" s="34">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="H9" s="34">
-        <v>51</v>
+        <v>210</v>
       </c>
       <c r="I9" s="34">
-        <v>111</v>
+        <v>194</v>
       </c>
       <c r="J9" s="34">
-        <v>39</v>
+        <v>153</v>
       </c>
       <c r="K9" s="60">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="L9" s="59">
-        <v>1260000</v>
+        <v>3590000</v>
       </c>
       <c r="M9" s="33">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="N9" s="34">
-        <v>0</v>
+        <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>210</v>
+        <v>289</v>
       </c>
       <c r="D10" s="34">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E10" s="60">
-        <v>149</v>
+        <v>234</v>
       </c>
       <c r="F10" s="59">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G10" s="34">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H10" s="34">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="I10" s="34">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J10" s="34">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="K10" s="60">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="L10" s="59">
-        <v>1085000</v>
+        <v>1480000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>238</v>
+        <v>535</v>
       </c>
       <c r="D11" s="34">
+        <v>222</v>
+      </c>
+      <c r="E11" s="60">
+        <v>313</v>
+      </c>
+      <c r="F11" s="59">
+        <v>53</v>
+      </c>
+      <c r="G11" s="34">
         <v>48</v>
       </c>
-      <c r="E11" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="34">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="I11" s="34">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="J11" s="34">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="K11" s="60">
-        <v>7</v>
+        <v>140</v>
       </c>
       <c r="L11" s="59">
-        <v>1190000</v>
+        <v>2675000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>575</v>
+        <v>878</v>
       </c>
       <c r="D12" s="34">
-        <v>206</v>
+        <v>291</v>
       </c>
       <c r="E12" s="60">
-        <v>369</v>
+        <v>587</v>
       </c>
       <c r="F12" s="59">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="G12" s="34">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="H12" s="34">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="I12" s="34">
-        <v>114</v>
+        <v>250</v>
       </c>
       <c r="J12" s="34">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="K12" s="60">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="L12" s="59">
-        <v>2875000</v>
+        <v>4390000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>601</v>
+        <v>909</v>
       </c>
       <c r="D13" s="34">
-        <v>241</v>
+        <v>369</v>
       </c>
       <c r="E13" s="60">
-        <v>360</v>
+        <v>540</v>
       </c>
       <c r="F13" s="59">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="G13" s="34">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="H13" s="34">
-        <v>70</v>
+        <v>195</v>
       </c>
       <c r="I13" s="34">
-        <v>161</v>
+        <v>220</v>
       </c>
       <c r="J13" s="34">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="K13" s="60">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="L13" s="59">
-        <v>3005000</v>
+        <v>4545000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>1336</v>
+        <v>2654</v>
       </c>
       <c r="D14" s="34">
-        <v>485</v>
+        <v>1095</v>
       </c>
       <c r="E14" s="60">
-        <v>851</v>
+        <v>1559</v>
       </c>
       <c r="F14" s="59">
-        <v>131</v>
+        <v>284</v>
       </c>
       <c r="G14" s="34">
-        <v>263</v>
+        <v>294</v>
       </c>
       <c r="H14" s="34">
-        <v>246</v>
+        <v>410</v>
       </c>
       <c r="I14" s="34">
-        <v>249</v>
+        <v>676</v>
       </c>
       <c r="J14" s="34">
-        <v>237</v>
+        <v>518</v>
       </c>
       <c r="K14" s="60">
-        <v>210</v>
+        <v>472</v>
       </c>
       <c r="L14" s="59">
-        <v>6680000</v>
+        <v>13355000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
         <v>102</v>
       </c>
       <c r="D15" s="34">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E15" s="60">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H15" s="34">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="I15" s="34">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J15" s="34">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="K15" s="60">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L15" s="59">
         <v>510000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
         <v>133</v>
       </c>
       <c r="D16" s="34">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="E16" s="60">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="F16" s="59">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G16" s="34">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H16" s="34">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="I16" s="34">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="J16" s="34">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="K16" s="60">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="L16" s="59">
-        <v>695000</v>
+        <v>665000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D17" s="34">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="E17" s="60">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="F17" s="59">
         <v>12</v>
       </c>
       <c r="G17" s="34">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="H17" s="34">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I17" s="34">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J17" s="34">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="K17" s="60">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L17" s="59">
-        <v>400000</v>
+        <v>440000</v>
       </c>
       <c r="M17" s="33">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>202</v>
+        <v>405</v>
       </c>
       <c r="D18" s="34">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="E18" s="60">
-        <v>131</v>
+        <v>263</v>
       </c>
       <c r="F18" s="59">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="G18" s="34">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="H18" s="34">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="I18" s="34">
+        <v>94</v>
+      </c>
+      <c r="J18" s="34">
+        <v>83</v>
+      </c>
+      <c r="K18" s="60">
         <v>24</v>
       </c>
-      <c r="J18" s="34">
-[...4 lines deleted...]
-      </c>
       <c r="L18" s="59">
-        <v>1010000</v>
+        <v>2025000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>85</v>
+        <v>333</v>
       </c>
       <c r="D19" s="34">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="E19" s="60">
-        <v>73</v>
+        <v>226</v>
       </c>
       <c r="F19" s="59">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="G19" s="34">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H19" s="34">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="I19" s="34">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="J19" s="34">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="K19" s="60">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="L19" s="59">
-        <v>425000</v>
+        <v>1665000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D20" s="34">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="E20" s="60">
-        <v>186</v>
+        <v>218</v>
       </c>
       <c r="F20" s="59">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G20" s="34">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="H20" s="34">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="I20" s="34">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="J20" s="34">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K20" s="60">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="L20" s="59">
-        <v>1410000</v>
+        <v>1370000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>38</v>
+        <v>116</v>
       </c>
       <c r="D21" s="34">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="E21" s="60">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="F21" s="59">
+        <v>0</v>
+      </c>
+      <c r="G21" s="34">
+        <v>15</v>
+      </c>
+      <c r="H21" s="34">
         <v>12</v>
       </c>
-      <c r="G21" s="34">
-[...4 lines deleted...]
-      </c>
       <c r="I21" s="34">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J21" s="34">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="K21" s="60">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="L21" s="59">
-        <v>190000</v>
+        <v>578008</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
-        <v>50</v>
+        <v>235</v>
       </c>
       <c r="D22" s="34">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E22" s="60">
-        <v>36</v>
+        <v>172</v>
       </c>
       <c r="F22" s="59">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="G22" s="34">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="H22" s="34">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I22" s="34">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="J22" s="34">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="K22" s="60">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="L22" s="59">
-        <v>250000</v>
+        <v>1115000</v>
       </c>
       <c r="M22" s="33">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N22" s="34">
-        <v>2</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D23" s="34">
+        <v>20</v>
+      </c>
+      <c r="E23" s="60">
+        <v>21</v>
+      </c>
+      <c r="F23" s="59">
         <v>11</v>
       </c>
-      <c r="E23" s="60">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="34">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J23" s="34">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="K23" s="60">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L23" s="59">
-        <v>80000</v>
+        <v>205000</v>
       </c>
       <c r="M23" s="33">
         <v>0</v>
       </c>
       <c r="N23" s="34">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>84</v>
+        <v>329</v>
       </c>
       <c r="D24" s="34">
-        <v>4</v>
+        <v>126</v>
       </c>
       <c r="E24" s="60">
-        <v>80</v>
+        <v>203</v>
       </c>
       <c r="F24" s="59">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G24" s="34">
+        <v>37</v>
+      </c>
+      <c r="H24" s="34">
+        <v>69</v>
+      </c>
+      <c r="I24" s="34">
+        <v>78</v>
+      </c>
+      <c r="J24" s="34">
+        <v>60</v>
+      </c>
+      <c r="K24" s="60">
+        <v>73</v>
+      </c>
+      <c r="L24" s="59">
+        <v>1645000</v>
+      </c>
+      <c r="M24" s="33">
         <v>12</v>
       </c>
-      <c r="H24" s="34">
-[...16 lines deleted...]
-      </c>
       <c r="N24" s="34">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="D25" s="34">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E25" s="60">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F25" s="59">
         <v>0</v>
       </c>
       <c r="G25" s="34">
         <v>0</v>
       </c>
       <c r="H25" s="34">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I25" s="34">
         <v>0</v>
       </c>
       <c r="J25" s="34">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K25" s="60">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L25" s="59">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>68</v>
+        <v>160</v>
       </c>
       <c r="D26" s="34">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="E26" s="60">
-        <v>36</v>
+        <v>114</v>
       </c>
       <c r="F26" s="59">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G26" s="34">
         <v>12</v>
       </c>
       <c r="H26" s="34">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="I26" s="34">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J26" s="34">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="K26" s="60">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="L26" s="59">
-        <v>340000</v>
+        <v>800000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="D27" s="34">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E27" s="60">
-        <v>37</v>
+        <v>94</v>
       </c>
       <c r="F27" s="59">
-        <v>2</v>
+        <v>39</v>
       </c>
       <c r="G27" s="34">
+        <v>16</v>
+      </c>
+      <c r="H27" s="34">
+        <v>33</v>
+      </c>
+      <c r="I27" s="34">
+        <v>13</v>
+      </c>
+      <c r="J27" s="34">
+        <v>8</v>
+      </c>
+      <c r="K27" s="60">
         <v>12</v>
       </c>
-      <c r="H27" s="34">
-[...10 lines deleted...]
-      </c>
       <c r="L27" s="59">
-        <v>305000</v>
+        <v>605000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="D28" s="34">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E28" s="60">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="F28" s="59">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G28" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H28" s="34">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I28" s="34">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="J28" s="34">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="K28" s="60">
         <v>0</v>
       </c>
       <c r="L28" s="59">
-        <v>250000</v>
+        <v>495000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="59">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F29" s="59">
         <v>0</v>
       </c>
       <c r="G29" s="34">
         <v>0</v>
       </c>
       <c r="H29" s="34">
         <v>0</v>
       </c>
       <c r="I29" s="34">
         <v>0</v>
       </c>
       <c r="J29" s="34">
         <v>0</v>
       </c>
       <c r="K29" s="60">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="L29" s="59">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="61">
         <v>0</v>
       </c>
       <c r="D30" s="62">
         <v>0</v>
       </c>
       <c r="E30" s="63">
         <v>0</v>
       </c>
       <c r="F30" s="61">
@@ -17288,1028 +15179,3530 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="K35" sqref="K35"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomRight" activeCell="D33" sqref="D33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="89"/>
+    </row>
+    <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="24">
+        <v>8597</v>
+      </c>
+      <c r="D8" s="30">
+        <v>2877</v>
+      </c>
+      <c r="E8" s="31">
+        <v>5720</v>
+      </c>
+      <c r="F8" s="24">
+        <v>874</v>
+      </c>
+      <c r="G8" s="30">
+        <v>1153</v>
+      </c>
+      <c r="H8" s="30">
+        <v>1495</v>
+      </c>
+      <c r="I8" s="30">
+        <v>2119</v>
+      </c>
+      <c r="J8" s="30">
+        <v>1834</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1122</v>
+      </c>
+      <c r="L8" s="24">
+        <v>42959500</v>
+      </c>
+      <c r="M8" s="32">
+        <v>71</v>
+      </c>
+      <c r="N8" s="30">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="15">
+        <v>825</v>
+      </c>
+      <c r="D9" s="19">
+        <v>267</v>
+      </c>
+      <c r="E9" s="14">
+        <v>558</v>
+      </c>
+      <c r="F9" s="15">
+        <v>47</v>
+      </c>
+      <c r="G9" s="19">
+        <v>140</v>
+      </c>
+      <c r="H9" s="19">
+        <v>284</v>
+      </c>
+      <c r="I9" s="19">
+        <v>170</v>
+      </c>
+      <c r="J9" s="19">
+        <v>155</v>
+      </c>
+      <c r="K9" s="14">
+        <v>29</v>
+      </c>
+      <c r="L9" s="15">
+        <v>4130000</v>
+      </c>
+      <c r="M9" s="22">
+        <v>34</v>
+      </c>
+      <c r="N9" s="19">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="15">
+        <v>307</v>
+      </c>
+      <c r="D10" s="19">
+        <v>55</v>
+      </c>
+      <c r="E10" s="14">
+        <v>252</v>
+      </c>
+      <c r="F10" s="15">
+        <v>10</v>
+      </c>
+      <c r="G10" s="19">
+        <v>42</v>
+      </c>
+      <c r="H10" s="19">
+        <v>11</v>
+      </c>
+      <c r="I10" s="19">
+        <v>60</v>
+      </c>
+      <c r="J10" s="19">
+        <v>93</v>
+      </c>
+      <c r="K10" s="14">
+        <v>91</v>
+      </c>
+      <c r="L10" s="15">
+        <v>1585000</v>
+      </c>
+      <c r="M10" s="22">
+        <v>0</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="15">
+        <v>619</v>
+      </c>
+      <c r="D11" s="19">
+        <v>215</v>
+      </c>
+      <c r="E11" s="14">
+        <v>404</v>
+      </c>
+      <c r="F11" s="15">
+        <v>73</v>
+      </c>
+      <c r="G11" s="19">
+        <v>45</v>
+      </c>
+      <c r="H11" s="19">
+        <v>75</v>
+      </c>
+      <c r="I11" s="19">
+        <v>110</v>
+      </c>
+      <c r="J11" s="19">
+        <v>160</v>
+      </c>
+      <c r="K11" s="14">
+        <v>156</v>
+      </c>
+      <c r="L11" s="15">
+        <v>3095000</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0</v>
+      </c>
+      <c r="N11" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="15">
+        <v>916</v>
+      </c>
+      <c r="D12" s="19">
+        <v>277</v>
+      </c>
+      <c r="E12" s="14">
+        <v>639</v>
+      </c>
+      <c r="F12" s="15">
+        <v>148</v>
+      </c>
+      <c r="G12" s="19">
+        <v>131</v>
+      </c>
+      <c r="H12" s="19">
+        <v>121</v>
+      </c>
+      <c r="I12" s="19">
+        <v>258</v>
+      </c>
+      <c r="J12" s="19">
+        <v>140</v>
+      </c>
+      <c r="K12" s="14">
+        <v>118</v>
+      </c>
+      <c r="L12" s="15">
+        <v>4580000</v>
+      </c>
+      <c r="M12" s="22">
+        <v>0</v>
+      </c>
+      <c r="N12" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="15">
+        <v>942</v>
+      </c>
+      <c r="D13" s="19">
+        <v>345</v>
+      </c>
+      <c r="E13" s="14">
+        <v>597</v>
+      </c>
+      <c r="F13" s="15">
+        <v>91</v>
+      </c>
+      <c r="G13" s="19">
+        <v>188</v>
+      </c>
+      <c r="H13" s="19">
+        <v>135</v>
+      </c>
+      <c r="I13" s="19">
+        <v>237</v>
+      </c>
+      <c r="J13" s="19">
+        <v>180</v>
+      </c>
+      <c r="K13" s="14">
+        <v>111</v>
+      </c>
+      <c r="L13" s="15">
+        <v>4710000</v>
+      </c>
+      <c r="M13" s="22">
+        <v>0</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="15">
+        <v>2646</v>
+      </c>
+      <c r="D14" s="19">
+        <v>930</v>
+      </c>
+      <c r="E14" s="14">
+        <v>1716</v>
+      </c>
+      <c r="F14" s="15">
+        <v>328</v>
+      </c>
+      <c r="G14" s="19">
+        <v>330</v>
+      </c>
+      <c r="H14" s="19">
+        <v>460</v>
+      </c>
+      <c r="I14" s="19">
+        <v>646</v>
+      </c>
+      <c r="J14" s="19">
+        <v>536</v>
+      </c>
+      <c r="K14" s="14">
+        <v>346</v>
+      </c>
+      <c r="L14" s="15">
+        <v>13212500</v>
+      </c>
+      <c r="M14" s="22">
+        <v>0</v>
+      </c>
+      <c r="N14" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="15">
+        <v>103</v>
+      </c>
+      <c r="D15" s="19">
+        <v>16</v>
+      </c>
+      <c r="E15" s="14">
+        <v>87</v>
+      </c>
+      <c r="F15" s="15">
+        <v>7</v>
+      </c>
+      <c r="G15" s="19">
+        <v>15</v>
+      </c>
+      <c r="H15" s="19">
+        <v>24</v>
+      </c>
+      <c r="I15" s="19">
+        <v>45</v>
+      </c>
+      <c r="J15" s="19">
+        <v>12</v>
+      </c>
+      <c r="K15" s="14">
+        <v>0</v>
+      </c>
+      <c r="L15" s="15">
+        <v>515000</v>
+      </c>
+      <c r="M15" s="22">
+        <v>0</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="15">
+        <v>104</v>
+      </c>
+      <c r="D16" s="19">
+        <v>52</v>
+      </c>
+      <c r="E16" s="14">
+        <v>52</v>
+      </c>
+      <c r="F16" s="15">
+        <v>3</v>
+      </c>
+      <c r="G16" s="19">
+        <v>24</v>
+      </c>
+      <c r="H16" s="19">
+        <v>34</v>
+      </c>
+      <c r="I16" s="19">
+        <v>7</v>
+      </c>
+      <c r="J16" s="19">
+        <v>30</v>
+      </c>
+      <c r="K16" s="14">
+        <v>6</v>
+      </c>
+      <c r="L16" s="15">
+        <v>520000</v>
+      </c>
+      <c r="M16" s="22">
+        <v>0</v>
+      </c>
+      <c r="N16" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="15">
+        <v>109</v>
+      </c>
+      <c r="D17" s="19">
+        <v>41</v>
+      </c>
+      <c r="E17" s="14">
+        <v>68</v>
+      </c>
+      <c r="F17" s="15">
+        <v>5</v>
+      </c>
+      <c r="G17" s="19">
+        <v>0</v>
+      </c>
+      <c r="H17" s="19">
+        <v>0</v>
+      </c>
+      <c r="I17" s="19">
+        <v>12</v>
+      </c>
+      <c r="J17" s="19">
+        <v>82</v>
+      </c>
+      <c r="K17" s="14">
+        <v>10</v>
+      </c>
+      <c r="L17" s="15">
+        <v>545000</v>
+      </c>
+      <c r="M17" s="22">
+        <v>12</v>
+      </c>
+      <c r="N17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="15">
+        <v>434</v>
+      </c>
+      <c r="D18" s="19">
+        <v>158</v>
+      </c>
+      <c r="E18" s="14">
+        <v>276</v>
+      </c>
+      <c r="F18" s="15">
+        <v>51</v>
+      </c>
+      <c r="G18" s="19">
+        <v>82</v>
+      </c>
+      <c r="H18" s="19">
+        <v>75</v>
+      </c>
+      <c r="I18" s="19">
+        <v>120</v>
+      </c>
+      <c r="J18" s="19">
+        <v>99</v>
+      </c>
+      <c r="K18" s="14">
+        <v>7</v>
+      </c>
+      <c r="L18" s="15">
+        <v>2170000</v>
+      </c>
+      <c r="M18" s="22">
+        <v>0</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="15">
+        <v>341</v>
+      </c>
+      <c r="D19" s="19">
+        <v>95</v>
+      </c>
+      <c r="E19" s="14">
+        <v>246</v>
+      </c>
+      <c r="F19" s="15">
+        <v>25</v>
+      </c>
+      <c r="G19" s="19">
+        <v>24</v>
+      </c>
+      <c r="H19" s="19">
+        <v>63</v>
+      </c>
+      <c r="I19" s="19">
+        <v>95</v>
+      </c>
+      <c r="J19" s="19">
+        <v>96</v>
+      </c>
+      <c r="K19" s="14">
+        <v>38</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1705000</v>
+      </c>
+      <c r="M19" s="22">
+        <v>0</v>
+      </c>
+      <c r="N19" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="15">
+        <v>169</v>
+      </c>
+      <c r="D20" s="19">
+        <v>57</v>
+      </c>
+      <c r="E20" s="14">
+        <v>112</v>
+      </c>
+      <c r="F20" s="15">
+        <v>6</v>
+      </c>
+      <c r="G20" s="19">
+        <v>12</v>
+      </c>
+      <c r="H20" s="19">
+        <v>40</v>
+      </c>
+      <c r="I20" s="19">
+        <v>59</v>
+      </c>
+      <c r="J20" s="19">
+        <v>36</v>
+      </c>
+      <c r="K20" s="14">
+        <v>16</v>
+      </c>
+      <c r="L20" s="15">
+        <v>845000</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="15">
+        <v>97</v>
+      </c>
+      <c r="D21" s="19">
+        <v>40</v>
+      </c>
+      <c r="E21" s="14">
+        <v>57</v>
+      </c>
+      <c r="F21" s="15">
+        <v>7</v>
+      </c>
+      <c r="G21" s="19">
+        <v>10</v>
+      </c>
+      <c r="H21" s="19">
+        <v>15</v>
+      </c>
+      <c r="I21" s="19">
+        <v>16</v>
+      </c>
+      <c r="J21" s="19">
+        <v>26</v>
+      </c>
+      <c r="K21" s="14">
+        <v>23</v>
+      </c>
+      <c r="L21" s="15">
+        <v>482000</v>
+      </c>
+      <c r="M21" s="22">
+        <v>0</v>
+      </c>
+      <c r="N21" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="15">
+        <v>175</v>
+      </c>
+      <c r="D22" s="19">
+        <v>33</v>
+      </c>
+      <c r="E22" s="14">
+        <v>142</v>
+      </c>
+      <c r="F22" s="15">
+        <v>17</v>
+      </c>
+      <c r="G22" s="19">
+        <v>24</v>
+      </c>
+      <c r="H22" s="19">
+        <v>20</v>
+      </c>
+      <c r="I22" s="19">
+        <v>40</v>
+      </c>
+      <c r="J22" s="19">
+        <v>42</v>
+      </c>
+      <c r="K22" s="14">
+        <v>32</v>
+      </c>
+      <c r="L22" s="15">
+        <v>815000</v>
+      </c>
+      <c r="M22" s="22">
+        <v>0</v>
+      </c>
+      <c r="N22" s="19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="15">
+        <v>53</v>
+      </c>
+      <c r="D23" s="19">
+        <v>24</v>
+      </c>
+      <c r="E23" s="14">
+        <v>29</v>
+      </c>
+      <c r="F23" s="15">
+        <v>12</v>
+      </c>
+      <c r="G23" s="19">
+        <v>8</v>
+      </c>
+      <c r="H23" s="19">
+        <v>0</v>
+      </c>
+      <c r="I23" s="19">
+        <v>12</v>
+      </c>
+      <c r="J23" s="19">
+        <v>21</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="15">
+        <v>265000</v>
+      </c>
+      <c r="M23" s="22">
+        <v>12</v>
+      </c>
+      <c r="N23" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="15">
+        <v>347</v>
+      </c>
+      <c r="D24" s="19">
+        <v>157</v>
+      </c>
+      <c r="E24" s="14">
+        <v>190</v>
+      </c>
+      <c r="F24" s="15">
+        <v>30</v>
+      </c>
+      <c r="G24" s="19">
+        <v>35</v>
+      </c>
+      <c r="H24" s="19">
+        <v>59</v>
+      </c>
+      <c r="I24" s="19">
+        <v>85</v>
+      </c>
+      <c r="J24" s="19">
+        <v>35</v>
+      </c>
+      <c r="K24" s="14">
+        <v>103</v>
+      </c>
+      <c r="L24" s="15">
+        <v>1735000</v>
+      </c>
+      <c r="M24" s="22">
+        <v>13</v>
+      </c>
+      <c r="N24" s="19">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="15">
+        <v>36</v>
+      </c>
+      <c r="D25" s="19">
+        <v>12</v>
+      </c>
+      <c r="E25" s="14">
+        <v>24</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="19">
+        <v>5</v>
+      </c>
+      <c r="H25" s="19">
+        <v>7</v>
+      </c>
+      <c r="I25" s="19">
+        <v>12</v>
+      </c>
+      <c r="J25" s="19">
+        <v>9</v>
+      </c>
+      <c r="K25" s="14">
+        <v>3</v>
+      </c>
+      <c r="L25" s="15">
+        <v>180000</v>
+      </c>
+      <c r="M25" s="22">
+        <v>0</v>
+      </c>
+      <c r="N25" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="15">
+        <v>198</v>
+      </c>
+      <c r="D26" s="19">
+        <v>72</v>
+      </c>
+      <c r="E26" s="14">
+        <v>126</v>
+      </c>
+      <c r="F26" s="15">
+        <v>2</v>
+      </c>
+      <c r="G26" s="19">
+        <v>38</v>
+      </c>
+      <c r="H26" s="19">
+        <v>38</v>
+      </c>
+      <c r="I26" s="19">
+        <v>56</v>
+      </c>
+      <c r="J26" s="19">
+        <v>35</v>
+      </c>
+      <c r="K26" s="14">
+        <v>29</v>
+      </c>
+      <c r="L26" s="15">
+        <v>990000</v>
+      </c>
+      <c r="M26" s="22">
+        <v>0</v>
+      </c>
+      <c r="N26" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="15">
+        <v>60</v>
+      </c>
+      <c r="D27" s="19">
+        <v>19</v>
+      </c>
+      <c r="E27" s="14">
+        <v>41</v>
+      </c>
+      <c r="F27" s="15">
+        <v>12</v>
+      </c>
+      <c r="G27" s="19">
+        <v>0</v>
+      </c>
+      <c r="H27" s="19">
+        <v>20</v>
+      </c>
+      <c r="I27" s="19">
+        <v>24</v>
+      </c>
+      <c r="J27" s="19">
+        <v>0</v>
+      </c>
+      <c r="K27" s="14">
+        <v>4</v>
+      </c>
+      <c r="L27" s="15">
+        <v>300000</v>
+      </c>
+      <c r="M27" s="22">
+        <v>0</v>
+      </c>
+      <c r="N27" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="15">
+        <v>105</v>
+      </c>
+      <c r="D28" s="19">
+        <v>12</v>
+      </c>
+      <c r="E28" s="14">
+        <v>93</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" s="19">
+        <v>0</v>
+      </c>
+      <c r="H28" s="19">
+        <v>14</v>
+      </c>
+      <c r="I28" s="19">
+        <v>55</v>
+      </c>
+      <c r="J28" s="19">
+        <v>36</v>
+      </c>
+      <c r="K28" s="14">
+        <v>0</v>
+      </c>
+      <c r="L28" s="15">
+        <v>525000</v>
+      </c>
+      <c r="M28" s="22">
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="15">
+        <v>11</v>
+      </c>
+      <c r="D29" s="19">
+        <v>0</v>
+      </c>
+      <c r="E29" s="14">
+        <v>11</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>0</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0</v>
+      </c>
+      <c r="I29" s="19">
+        <v>0</v>
+      </c>
+      <c r="J29" s="19">
+        <v>11</v>
+      </c>
+      <c r="K29" s="14">
+        <v>0</v>
+      </c>
+      <c r="L29" s="15">
+        <v>55000</v>
+      </c>
+      <c r="M29" s="22">
+        <v>0</v>
+      </c>
+      <c r="N29" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="18">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>0</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0</v>
+      </c>
+      <c r="J30" s="21">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="23">
+        <v>0</v>
+      </c>
+      <c r="N30" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49D954CB-5F99-42EF-9E6F-90D286A79CF5}">
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="G38" sqref="G38"/>
+      <selection pane="bottomRight" activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>173</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
+    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="24">
+        <v>8745</v>
+      </c>
+      <c r="D8" s="30">
+        <v>3001</v>
+      </c>
+      <c r="E8" s="31">
+        <v>5744</v>
+      </c>
+      <c r="F8" s="24">
+        <v>960</v>
+      </c>
+      <c r="G8" s="30">
+        <v>1243</v>
+      </c>
+      <c r="H8" s="30">
+        <v>1694</v>
+      </c>
+      <c r="I8" s="30">
+        <v>2020</v>
+      </c>
+      <c r="J8" s="30">
+        <v>1722</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1106</v>
+      </c>
+      <c r="L8" s="24">
+        <v>43779149</v>
+      </c>
+      <c r="M8" s="32">
+        <v>48</v>
+      </c>
+      <c r="N8" s="30">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="15">
+        <v>874</v>
+      </c>
+      <c r="D9" s="19">
+        <v>335</v>
+      </c>
+      <c r="E9" s="14">
+        <v>539</v>
+      </c>
+      <c r="F9" s="15">
+        <v>43</v>
+      </c>
+      <c r="G9" s="19">
+        <v>213</v>
+      </c>
+      <c r="H9" s="19">
+        <v>237</v>
+      </c>
+      <c r="I9" s="19">
+        <v>172</v>
+      </c>
+      <c r="J9" s="19">
+        <v>156</v>
+      </c>
+      <c r="K9" s="14">
+        <v>53</v>
+      </c>
+      <c r="L9" s="15">
+        <v>4380000</v>
+      </c>
+      <c r="M9" s="22">
+        <v>0</v>
+      </c>
+      <c r="N9" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="15">
+        <v>374</v>
+      </c>
+      <c r="D10" s="19">
+        <v>72</v>
+      </c>
+      <c r="E10" s="14">
+        <v>302</v>
+      </c>
+      <c r="F10" s="15">
+        <v>50</v>
+      </c>
+      <c r="G10" s="19">
+        <v>27</v>
+      </c>
+      <c r="H10" s="19">
+        <v>51</v>
+      </c>
+      <c r="I10" s="19">
+        <v>76</v>
+      </c>
+      <c r="J10" s="19">
+        <v>105</v>
+      </c>
+      <c r="K10" s="14">
+        <v>65</v>
+      </c>
+      <c r="L10" s="15">
+        <v>1905000</v>
+      </c>
+      <c r="M10" s="22">
+        <v>0</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="15">
+        <v>748</v>
+      </c>
+      <c r="D11" s="19">
+        <v>330</v>
+      </c>
+      <c r="E11" s="14">
+        <v>418</v>
+      </c>
+      <c r="F11" s="15">
+        <v>83</v>
+      </c>
+      <c r="G11" s="19">
+        <v>73</v>
+      </c>
+      <c r="H11" s="19">
+        <v>112</v>
+      </c>
+      <c r="I11" s="19">
+        <v>101</v>
+      </c>
+      <c r="J11" s="19">
+        <v>215</v>
+      </c>
+      <c r="K11" s="14">
+        <v>164</v>
+      </c>
+      <c r="L11" s="15">
+        <v>3740000</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0</v>
+      </c>
+      <c r="N11" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="15">
+        <v>1004</v>
+      </c>
+      <c r="D12" s="19">
+        <v>272</v>
+      </c>
+      <c r="E12" s="14">
+        <v>732</v>
+      </c>
+      <c r="F12" s="15">
+        <v>145</v>
+      </c>
+      <c r="G12" s="19">
+        <v>138</v>
+      </c>
+      <c r="H12" s="19">
+        <v>182</v>
+      </c>
+      <c r="I12" s="19">
+        <v>246</v>
+      </c>
+      <c r="J12" s="19">
+        <v>162</v>
+      </c>
+      <c r="K12" s="14">
+        <v>131</v>
+      </c>
+      <c r="L12" s="15">
+        <v>5020000</v>
+      </c>
+      <c r="M12" s="22">
+        <v>0</v>
+      </c>
+      <c r="N12" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="15">
+        <v>944</v>
+      </c>
+      <c r="D13" s="19">
+        <v>349</v>
+      </c>
+      <c r="E13" s="14">
+        <v>595</v>
+      </c>
+      <c r="F13" s="15">
+        <v>147</v>
+      </c>
+      <c r="G13" s="19">
+        <v>133</v>
+      </c>
+      <c r="H13" s="19">
+        <v>189</v>
+      </c>
+      <c r="I13" s="19">
+        <v>260</v>
+      </c>
+      <c r="J13" s="19">
+        <v>108</v>
+      </c>
+      <c r="K13" s="14">
+        <v>107</v>
+      </c>
+      <c r="L13" s="15">
+        <v>4720000</v>
+      </c>
+      <c r="M13" s="22">
+        <v>0</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="15">
+        <v>2565</v>
+      </c>
+      <c r="D14" s="19">
+        <v>888</v>
+      </c>
+      <c r="E14" s="14">
+        <v>1677</v>
+      </c>
+      <c r="F14" s="15">
+        <v>254</v>
+      </c>
+      <c r="G14" s="19">
+        <v>359</v>
+      </c>
+      <c r="H14" s="19">
+        <v>556</v>
+      </c>
+      <c r="I14" s="19">
+        <v>620</v>
+      </c>
+      <c r="J14" s="19">
+        <v>479</v>
+      </c>
+      <c r="K14" s="14">
+        <v>297</v>
+      </c>
+      <c r="L14" s="15">
+        <v>12825000</v>
+      </c>
+      <c r="M14" s="22">
+        <v>0</v>
+      </c>
+      <c r="N14" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="15">
+        <v>146</v>
+      </c>
+      <c r="D15" s="19">
+        <v>24</v>
+      </c>
+      <c r="E15" s="14">
+        <v>122</v>
+      </c>
+      <c r="F15" s="15">
+        <v>12</v>
+      </c>
+      <c r="G15" s="19">
+        <v>17</v>
+      </c>
+      <c r="H15" s="19">
+        <v>67</v>
+      </c>
+      <c r="I15" s="19">
+        <v>47</v>
+      </c>
+      <c r="J15" s="19">
+        <v>2</v>
+      </c>
+      <c r="K15" s="14">
+        <v>1</v>
+      </c>
+      <c r="L15" s="15">
+        <v>730000</v>
+      </c>
+      <c r="M15" s="22">
+        <v>0</v>
+      </c>
+      <c r="N15" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="15">
+        <v>91</v>
+      </c>
+      <c r="D16" s="19">
+        <v>38</v>
+      </c>
+      <c r="E16" s="14">
+        <v>53</v>
+      </c>
+      <c r="F16" s="15">
+        <v>2</v>
+      </c>
+      <c r="G16" s="19">
+        <v>24</v>
+      </c>
+      <c r="H16" s="19">
+        <v>24</v>
+      </c>
+      <c r="I16" s="19">
+        <v>16</v>
+      </c>
+      <c r="J16" s="19">
+        <v>25</v>
+      </c>
+      <c r="K16" s="14">
+        <v>0</v>
+      </c>
+      <c r="L16" s="15">
+        <v>455000</v>
+      </c>
+      <c r="M16" s="22">
+        <v>0</v>
+      </c>
+      <c r="N16" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="15">
+        <v>114</v>
+      </c>
+      <c r="D17" s="19">
+        <v>39</v>
+      </c>
+      <c r="E17" s="14">
+        <v>75</v>
+      </c>
+      <c r="F17" s="15">
+        <v>10</v>
+      </c>
+      <c r="G17" s="19">
+        <v>0</v>
+      </c>
+      <c r="H17" s="19">
+        <v>0</v>
+      </c>
+      <c r="I17" s="19">
+        <v>12</v>
+      </c>
+      <c r="J17" s="19">
+        <v>80</v>
+      </c>
+      <c r="K17" s="14">
+        <v>12</v>
+      </c>
+      <c r="L17" s="15">
+        <v>570000</v>
+      </c>
+      <c r="M17" s="22">
+        <v>12</v>
+      </c>
+      <c r="N17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="15">
+        <v>413</v>
+      </c>
+      <c r="D18" s="19">
+        <v>172</v>
+      </c>
+      <c r="E18" s="14">
+        <v>241</v>
+      </c>
+      <c r="F18" s="15">
+        <v>69</v>
+      </c>
+      <c r="G18" s="19">
+        <v>93</v>
+      </c>
+      <c r="H18" s="19">
+        <v>79</v>
+      </c>
+      <c r="I18" s="19">
+        <v>65</v>
+      </c>
+      <c r="J18" s="19">
+        <v>95</v>
+      </c>
+      <c r="K18" s="14">
+        <v>12</v>
+      </c>
+      <c r="L18" s="15">
+        <v>2100000</v>
+      </c>
+      <c r="M18" s="22">
+        <v>0</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="15">
+        <v>306</v>
+      </c>
+      <c r="D19" s="19">
+        <v>111</v>
+      </c>
+      <c r="E19" s="14">
+        <v>195</v>
+      </c>
+      <c r="F19" s="15">
+        <v>26</v>
+      </c>
+      <c r="G19" s="19">
+        <v>26</v>
+      </c>
+      <c r="H19" s="19">
+        <v>65</v>
+      </c>
+      <c r="I19" s="19">
+        <v>50</v>
+      </c>
+      <c r="J19" s="19">
+        <v>122</v>
+      </c>
+      <c r="K19" s="14">
+        <v>17</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1530000</v>
+      </c>
+      <c r="M19" s="22">
+        <v>10</v>
+      </c>
+      <c r="N19" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="15">
+        <v>156</v>
+      </c>
+      <c r="D20" s="19">
+        <v>27</v>
+      </c>
+      <c r="E20" s="14">
+        <v>129</v>
+      </c>
+      <c r="F20" s="15">
+        <v>21</v>
+      </c>
+      <c r="G20" s="19">
+        <v>12</v>
+      </c>
+      <c r="H20" s="19">
+        <v>34</v>
+      </c>
+      <c r="I20" s="19">
+        <v>54</v>
+      </c>
+      <c r="J20" s="19">
+        <v>23</v>
+      </c>
+      <c r="K20" s="14">
+        <v>12</v>
+      </c>
+      <c r="L20" s="15">
+        <v>780000</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="15">
+        <v>111</v>
+      </c>
+      <c r="D21" s="19">
+        <v>19</v>
+      </c>
+      <c r="E21" s="14">
+        <v>92</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0</v>
+      </c>
+      <c r="G21" s="19">
+        <v>20</v>
+      </c>
+      <c r="H21" s="19">
+        <v>19</v>
+      </c>
+      <c r="I21" s="19">
+        <v>20</v>
+      </c>
+      <c r="J21" s="19">
+        <v>29</v>
+      </c>
+      <c r="K21" s="14">
+        <v>23</v>
+      </c>
+      <c r="L21" s="15">
+        <v>554149</v>
+      </c>
+      <c r="M21" s="22">
+        <v>0</v>
+      </c>
+      <c r="N21" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="15">
+        <v>152</v>
+      </c>
+      <c r="D22" s="19">
+        <v>29</v>
+      </c>
+      <c r="E22" s="14">
+        <v>123</v>
+      </c>
+      <c r="F22" s="15">
+        <v>27</v>
+      </c>
+      <c r="G22" s="19">
+        <v>18</v>
+      </c>
+      <c r="H22" s="19">
+        <v>2</v>
+      </c>
+      <c r="I22" s="19">
+        <v>32</v>
+      </c>
+      <c r="J22" s="19">
+        <v>18</v>
+      </c>
+      <c r="K22" s="14">
+        <v>55</v>
+      </c>
+      <c r="L22" s="15">
+        <v>720000</v>
+      </c>
+      <c r="M22" s="22">
+        <v>3</v>
+      </c>
+      <c r="N22" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="15">
+        <v>45</v>
+      </c>
+      <c r="D23" s="19">
+        <v>20</v>
+      </c>
+      <c r="E23" s="14">
+        <v>25</v>
+      </c>
+      <c r="F23" s="15">
+        <v>3</v>
+      </c>
+      <c r="G23" s="19">
+        <v>9</v>
+      </c>
+      <c r="H23" s="19">
+        <v>2</v>
+      </c>
+      <c r="I23" s="19">
+        <v>20</v>
+      </c>
+      <c r="J23" s="19">
+        <v>11</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="15">
+        <v>225000</v>
+      </c>
+      <c r="M23" s="22">
+        <v>2</v>
+      </c>
+      <c r="N23" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="15">
+        <v>339</v>
+      </c>
+      <c r="D24" s="19">
+        <v>158</v>
+      </c>
+      <c r="E24" s="14">
+        <v>181</v>
+      </c>
+      <c r="F24" s="15">
+        <v>48</v>
+      </c>
+      <c r="G24" s="19">
+        <v>32</v>
+      </c>
+      <c r="H24" s="19">
+        <v>35</v>
+      </c>
+      <c r="I24" s="19">
+        <v>77</v>
+      </c>
+      <c r="J24" s="19">
+        <v>31</v>
+      </c>
+      <c r="K24" s="14">
+        <v>116</v>
+      </c>
+      <c r="L24" s="15">
+        <v>1695000</v>
+      </c>
+      <c r="M24" s="22">
+        <v>21</v>
+      </c>
+      <c r="N24" s="19">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="15">
+        <v>32</v>
+      </c>
+      <c r="D25" s="19">
+        <v>12</v>
+      </c>
+      <c r="E25" s="14">
+        <v>20</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="19">
+        <v>12</v>
+      </c>
+      <c r="H25" s="19">
+        <v>0</v>
+      </c>
+      <c r="I25" s="19">
+        <v>8</v>
+      </c>
+      <c r="J25" s="19">
+        <v>12</v>
+      </c>
+      <c r="K25" s="14">
+        <v>0</v>
+      </c>
+      <c r="L25" s="15">
+        <v>160000</v>
+      </c>
+      <c r="M25" s="22">
+        <v>0</v>
+      </c>
+      <c r="N25" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="15">
+        <v>176</v>
+      </c>
+      <c r="D26" s="19">
+        <v>66</v>
+      </c>
+      <c r="E26" s="14">
+        <v>110</v>
+      </c>
+      <c r="F26" s="15">
+        <v>5</v>
+      </c>
+      <c r="G26" s="19">
+        <v>19</v>
+      </c>
+      <c r="H26" s="19">
+        <v>28</v>
+      </c>
+      <c r="I26" s="19">
+        <v>69</v>
+      </c>
+      <c r="J26" s="19">
+        <v>14</v>
+      </c>
+      <c r="K26" s="14">
+        <v>41</v>
+      </c>
+      <c r="L26" s="15">
+        <v>880000</v>
+      </c>
+      <c r="M26" s="22">
+        <v>0</v>
+      </c>
+      <c r="N26" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="15">
+        <v>36</v>
+      </c>
+      <c r="D27" s="19">
+        <v>14</v>
+      </c>
+      <c r="E27" s="14">
+        <v>22</v>
+      </c>
+      <c r="F27" s="15">
+        <v>15</v>
+      </c>
+      <c r="G27" s="19">
+        <v>0</v>
+      </c>
+      <c r="H27" s="19">
+        <v>0</v>
+      </c>
+      <c r="I27" s="19">
+        <v>20</v>
+      </c>
+      <c r="J27" s="19">
+        <v>1</v>
+      </c>
+      <c r="K27" s="14">
+        <v>0</v>
+      </c>
+      <c r="L27" s="15">
+        <v>180000</v>
+      </c>
+      <c r="M27" s="22">
+        <v>0</v>
+      </c>
+      <c r="N27" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="15">
+        <v>114</v>
+      </c>
+      <c r="D28" s="19">
+        <v>21</v>
+      </c>
+      <c r="E28" s="14">
+        <v>93</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" s="19">
+        <v>13</v>
+      </c>
+      <c r="H28" s="19">
+        <v>12</v>
+      </c>
+      <c r="I28" s="19">
+        <v>55</v>
+      </c>
+      <c r="J28" s="19">
+        <v>34</v>
+      </c>
+      <c r="K28" s="14">
+        <v>0</v>
+      </c>
+      <c r="L28" s="15">
+        <v>570000</v>
+      </c>
+      <c r="M28" s="22">
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="15">
+        <v>5</v>
+      </c>
+      <c r="D29" s="19">
+        <v>5</v>
+      </c>
+      <c r="E29" s="14">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>5</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0</v>
+      </c>
+      <c r="I29" s="19">
+        <v>0</v>
+      </c>
+      <c r="J29" s="19">
+        <v>0</v>
+      </c>
+      <c r="K29" s="14">
+        <v>0</v>
+      </c>
+      <c r="L29" s="15">
+        <v>40000</v>
+      </c>
+      <c r="M29" s="22">
+        <v>0</v>
+      </c>
+      <c r="N29" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="18">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>0</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0</v>
+      </c>
+      <c r="J30" s="21">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="23">
+        <v>0</v>
+      </c>
+      <c r="N30" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81B9AE8C-E03F-4E1A-9771-A4338F3D5688}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="K35" sqref="K35"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomRight" activeCell="A21" sqref="A21:XFD21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="89"/>
+    </row>
+    <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>1089</v>
+        <v>1016</v>
       </c>
       <c r="D8" s="56">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="E8" s="57">
-        <v>733</v>
+        <v>671</v>
       </c>
       <c r="F8" s="55">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="G8" s="56">
-        <v>244</v>
+        <v>217</v>
       </c>
       <c r="H8" s="56">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="I8" s="56">
-        <v>232</v>
+        <v>199</v>
       </c>
       <c r="J8" s="56">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="K8" s="57">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L8" s="55">
-        <v>5430000</v>
+        <v>5095000</v>
       </c>
       <c r="M8" s="58">
         <v>0</v>
       </c>
       <c r="N8" s="56">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D9" s="34">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E9" s="60">
         <v>52</v>
       </c>
       <c r="F9" s="59">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G9" s="34">
+        <v>12</v>
+      </c>
+      <c r="H9" s="34">
         <v>6</v>
       </c>
-      <c r="H9" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="I9" s="34">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J9" s="34">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="K9" s="60">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L9" s="59">
-        <v>310000</v>
+        <v>335000</v>
       </c>
       <c r="M9" s="33">
         <v>0</v>
       </c>
       <c r="N9" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D10" s="34">
         <v>16</v>
       </c>
       <c r="E10" s="60">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F10" s="59">
         <v>0</v>
       </c>
       <c r="G10" s="34">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H10" s="34">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I10" s="34">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J10" s="34">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K10" s="60">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="L10" s="59">
-        <v>265000</v>
+        <v>235000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D11" s="34">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E11" s="60">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="59">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G11" s="34">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H11" s="34">
         <v>3</v>
       </c>
       <c r="I11" s="34">
         <v>6</v>
       </c>
       <c r="J11" s="34">
         <v>3</v>
       </c>
       <c r="K11" s="60">
         <v>3</v>
       </c>
       <c r="L11" s="59">
-        <v>255000</v>
+        <v>250000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="D12" s="34">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E12" s="60">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="F12" s="59">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G12" s="34">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H12" s="34">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I12" s="34">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J12" s="34">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K12" s="60">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L12" s="59">
-        <v>685000</v>
+        <v>590000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="D13" s="34">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="E13" s="60">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F13" s="59">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G13" s="34">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H13" s="34">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="I13" s="34">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J13" s="34">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="K13" s="60">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="L13" s="59">
-        <v>755000</v>
+        <v>815000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="D14" s="34">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="E14" s="60">
-        <v>196</v>
+        <v>176</v>
       </c>
       <c r="F14" s="59">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G14" s="34">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="H14" s="34">
+        <v>47</v>
+      </c>
+      <c r="I14" s="34">
+        <v>47</v>
+      </c>
+      <c r="J14" s="34">
         <v>61</v>
       </c>
-      <c r="I14" s="34">
-[...4 lines deleted...]
-      </c>
       <c r="K14" s="60">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L14" s="59">
-        <v>1615000</v>
+        <v>1395000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" s="34">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E15" s="60">
         <v>18</v>
       </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
         <v>0</v>
       </c>
       <c r="H15" s="34">
         <v>3</v>
       </c>
       <c r="I15" s="34">
         <v>9</v>
       </c>
       <c r="J15" s="34">
         <v>9</v>
       </c>
       <c r="K15" s="60">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L15" s="59">
-        <v>120000</v>
+        <v>135000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D16" s="34">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E16" s="60">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F16" s="59">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G16" s="34">
+        <v>3</v>
+      </c>
+      <c r="H16" s="34">
+        <v>6</v>
+      </c>
+      <c r="I16" s="34">
+        <v>0</v>
+      </c>
+      <c r="J16" s="34">
         <v>7</v>
       </c>
-      <c r="H16" s="34">
-[...7 lines deleted...]
-      </c>
       <c r="K16" s="60">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L16" s="59">
-        <v>195000</v>
+        <v>130000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D17" s="34">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E17" s="60">
         <v>9</v>
       </c>
       <c r="F17" s="59">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G17" s="34">
         <v>9</v>
       </c>
       <c r="H17" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I17" s="34">
         <v>0</v>
       </c>
       <c r="J17" s="34">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K17" s="60">
         <v>3</v>
       </c>
       <c r="L17" s="59">
-        <v>70000</v>
+        <v>90000</v>
       </c>
       <c r="M17" s="33">
         <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D18" s="34">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E18" s="60">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F18" s="59">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="G18" s="34">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="H18" s="34">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I18" s="34">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J18" s="34">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="K18" s="60">
         <v>3</v>
       </c>
       <c r="L18" s="59">
-        <v>255000</v>
+        <v>290000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D19" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E19" s="60">
         <v>18</v>
       </c>
       <c r="F19" s="59">
         <v>0</v>
       </c>
       <c r="G19" s="34">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H19" s="34">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I19" s="34">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J19" s="34">
         <v>6</v>
       </c>
       <c r="K19" s="60">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L19" s="59">
-        <v>105000</v>
+        <v>90000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D20" s="34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" s="60">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F20" s="59">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G20" s="34">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H20" s="34">
         <v>6</v>
       </c>
       <c r="I20" s="34">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J20" s="34">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K20" s="60">
         <v>0</v>
       </c>
       <c r="L20" s="59">
-        <v>355000</v>
+        <v>310000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D21" s="34">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F21" s="59">
         <v>3</v>
       </c>
       <c r="G21" s="34">
         <v>0</v>
       </c>
       <c r="H21" s="34">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I21" s="34">
         <v>0</v>
       </c>
       <c r="J21" s="34">
         <v>0</v>
       </c>
       <c r="K21" s="60">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L21" s="59">
-        <v>60000</v>
+        <v>70000</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D22" s="34">
         <v>3</v>
       </c>
       <c r="E22" s="60">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F22" s="59">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G22" s="34">
         <v>3</v>
       </c>
       <c r="H22" s="34">
         <v>0</v>
       </c>
       <c r="I22" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J22" s="34">
         <v>0</v>
       </c>
       <c r="K22" s="60">
         <v>0</v>
       </c>
       <c r="L22" s="59">
-        <v>55000</v>
+        <v>30000</v>
       </c>
       <c r="M22" s="33">
         <v>0</v>
       </c>
       <c r="N22" s="34">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D23" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E23" s="60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F23" s="59">
         <v>0</v>
       </c>
       <c r="G23" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23" s="34">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K23" s="60">
         <v>0</v>
       </c>
       <c r="L23" s="59">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="M23" s="33">
         <v>0</v>
       </c>
       <c r="N23" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D24" s="34">
         <v>0</v>
       </c>
       <c r="E24" s="60">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F24" s="59">
         <v>0</v>
       </c>
       <c r="G24" s="34">
         <v>3</v>
       </c>
       <c r="H24" s="34">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I24" s="34">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J24" s="34">
         <v>0</v>
       </c>
       <c r="K24" s="60">
         <v>3</v>
       </c>
       <c r="L24" s="59">
-        <v>105000</v>
+        <v>120000</v>
       </c>
       <c r="M24" s="33">
         <v>0</v>
       </c>
       <c r="N24" s="34">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
         <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0</v>
       </c>
       <c r="E25" s="60">
         <v>0</v>
       </c>
       <c r="F25" s="59">
@@ -18326,154 +18719,154 @@
       </c>
       <c r="J25" s="34">
         <v>0</v>
       </c>
       <c r="K25" s="60">
         <v>0</v>
       </c>
       <c r="L25" s="59">
         <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D26" s="34">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E26" s="60">
+        <v>3</v>
+      </c>
+      <c r="F26" s="59">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>3</v>
+      </c>
+      <c r="H26" s="34">
+        <v>1</v>
+      </c>
+      <c r="I26" s="34">
+        <v>3</v>
+      </c>
+      <c r="J26" s="34">
         <v>6</v>
       </c>
-      <c r="F26" s="59">
-[...13 lines deleted...]
-      </c>
       <c r="K26" s="60">
         <v>0</v>
       </c>
       <c r="L26" s="59">
-        <v>75000</v>
+        <v>65000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D27" s="34">
         <v>6</v>
       </c>
       <c r="E27" s="60">
+        <v>9</v>
+      </c>
+      <c r="F27" s="59">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
         <v>6</v>
       </c>
-      <c r="F27" s="59">
-[...4 lines deleted...]
-      </c>
       <c r="H27" s="34">
         <v>3</v>
       </c>
       <c r="I27" s="34">
         <v>3</v>
       </c>
       <c r="J27" s="34">
         <v>3</v>
       </c>
       <c r="K27" s="60">
         <v>0</v>
       </c>
       <c r="L27" s="59">
-        <v>60000</v>
+        <v>75000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
         <v>12</v>
       </c>
       <c r="D28" s="34">
         <v>0</v>
       </c>
       <c r="E28" s="60">
         <v>12</v>
       </c>
       <c r="F28" s="59">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G28" s="34">
         <v>3</v>
       </c>
       <c r="H28" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I28" s="34">
         <v>3</v>
       </c>
       <c r="J28" s="34">
         <v>3</v>
       </c>
       <c r="K28" s="60">
         <v>0</v>
       </c>
       <c r="L28" s="59">
         <v>60000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
@@ -18539,295 +18932,7812 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+    <row r="34" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="K35" sqref="K35"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomRight" activeCell="L36" sqref="L36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>128</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="89"/>
+    </row>
+    <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="24">
+        <v>9360</v>
+      </c>
+      <c r="D8" s="30">
+        <v>3259</v>
+      </c>
+      <c r="E8" s="31">
+        <v>6101</v>
+      </c>
+      <c r="F8" s="24">
+        <v>949</v>
+      </c>
+      <c r="G8" s="30">
+        <v>1250</v>
+      </c>
+      <c r="H8" s="30">
+        <v>2006</v>
+      </c>
+      <c r="I8" s="30">
+        <v>2077</v>
+      </c>
+      <c r="J8" s="30">
+        <v>1838</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1240</v>
+      </c>
+      <c r="L8" s="24">
+        <v>46937842</v>
+      </c>
+      <c r="M8" s="32">
+        <v>72</v>
+      </c>
+      <c r="N8" s="30">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>131</v>
+      </c>
+      <c r="C9" s="15">
+        <v>1007</v>
+      </c>
+      <c r="D9" s="19">
+        <v>386</v>
+      </c>
+      <c r="E9" s="14">
+        <v>621</v>
+      </c>
+      <c r="F9" s="15">
+        <v>99</v>
+      </c>
+      <c r="G9" s="19">
+        <v>221</v>
+      </c>
+      <c r="H9" s="19">
+        <v>295</v>
+      </c>
+      <c r="I9" s="19">
+        <v>173</v>
+      </c>
+      <c r="J9" s="19">
+        <v>138</v>
+      </c>
+      <c r="K9" s="14">
+        <v>81</v>
+      </c>
+      <c r="L9" s="15">
+        <v>5040000</v>
+      </c>
+      <c r="M9" s="22">
+        <v>0</v>
+      </c>
+      <c r="N9" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="15">
+        <v>430</v>
+      </c>
+      <c r="D10" s="19">
+        <v>103</v>
+      </c>
+      <c r="E10" s="14">
+        <v>327</v>
+      </c>
+      <c r="F10" s="15">
+        <v>28</v>
+      </c>
+      <c r="G10" s="19">
+        <v>28</v>
+      </c>
+      <c r="H10" s="19">
+        <v>86</v>
+      </c>
+      <c r="I10" s="19">
+        <v>103</v>
+      </c>
+      <c r="J10" s="19">
+        <v>124</v>
+      </c>
+      <c r="K10" s="14">
+        <v>61</v>
+      </c>
+      <c r="L10" s="15">
+        <v>2195000</v>
+      </c>
+      <c r="M10" s="22">
+        <v>0</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="15">
+        <v>779</v>
+      </c>
+      <c r="D11" s="19">
+        <v>332</v>
+      </c>
+      <c r="E11" s="14">
+        <v>447</v>
+      </c>
+      <c r="F11" s="15">
+        <v>55</v>
+      </c>
+      <c r="G11" s="19">
+        <v>98</v>
+      </c>
+      <c r="H11" s="19">
+        <v>141</v>
+      </c>
+      <c r="I11" s="19">
+        <v>112</v>
+      </c>
+      <c r="J11" s="19">
+        <v>234</v>
+      </c>
+      <c r="K11" s="14">
+        <v>139</v>
+      </c>
+      <c r="L11" s="15">
+        <v>3895000</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0</v>
+      </c>
+      <c r="N11" s="19">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>134</v>
+      </c>
+      <c r="C12" s="15">
+        <v>1099</v>
+      </c>
+      <c r="D12" s="19">
+        <v>310</v>
+      </c>
+      <c r="E12" s="14">
+        <v>789</v>
+      </c>
+      <c r="F12" s="15">
+        <v>149</v>
+      </c>
+      <c r="G12" s="19">
+        <v>122</v>
+      </c>
+      <c r="H12" s="19">
+        <v>223</v>
+      </c>
+      <c r="I12" s="19">
+        <v>269</v>
+      </c>
+      <c r="J12" s="19">
+        <v>180</v>
+      </c>
+      <c r="K12" s="14">
+        <v>156</v>
+      </c>
+      <c r="L12" s="15">
+        <v>5495000</v>
+      </c>
+      <c r="M12" s="22">
+        <v>12</v>
+      </c>
+      <c r="N12" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" s="15">
+        <v>1044</v>
+      </c>
+      <c r="D13" s="19">
+        <v>338</v>
+      </c>
+      <c r="E13" s="14">
+        <v>706</v>
+      </c>
+      <c r="F13" s="15">
+        <v>132</v>
+      </c>
+      <c r="G13" s="19">
+        <v>119</v>
+      </c>
+      <c r="H13" s="19">
+        <v>267</v>
+      </c>
+      <c r="I13" s="19">
+        <v>253</v>
+      </c>
+      <c r="J13" s="19">
+        <v>125</v>
+      </c>
+      <c r="K13" s="14">
+        <v>148</v>
+      </c>
+      <c r="L13" s="15">
+        <v>5220000</v>
+      </c>
+      <c r="M13" s="22">
+        <v>0</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="C14" s="15">
+        <v>2604</v>
+      </c>
+      <c r="D14" s="19">
+        <v>922</v>
+      </c>
+      <c r="E14" s="14">
+        <v>1682</v>
+      </c>
+      <c r="F14" s="15">
+        <v>303</v>
+      </c>
+      <c r="G14" s="19">
+        <v>334</v>
+      </c>
+      <c r="H14" s="19">
+        <v>592</v>
+      </c>
+      <c r="I14" s="19">
+        <v>505</v>
+      </c>
+      <c r="J14" s="19">
+        <v>566</v>
+      </c>
+      <c r="K14" s="14">
+        <v>304</v>
+      </c>
+      <c r="L14" s="15">
+        <v>13020000</v>
+      </c>
+      <c r="M14" s="22">
+        <v>0</v>
+      </c>
+      <c r="N14" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="15">
+        <v>128</v>
+      </c>
+      <c r="D15" s="19">
+        <v>20</v>
+      </c>
+      <c r="E15" s="14">
+        <v>108</v>
+      </c>
+      <c r="F15" s="15">
+        <v>12</v>
+      </c>
+      <c r="G15" s="19">
+        <v>21</v>
+      </c>
+      <c r="H15" s="19">
+        <v>50</v>
+      </c>
+      <c r="I15" s="19">
+        <v>29</v>
+      </c>
+      <c r="J15" s="19">
+        <v>8</v>
+      </c>
+      <c r="K15" s="14">
+        <v>8</v>
+      </c>
+      <c r="L15" s="15">
+        <v>640000</v>
+      </c>
+      <c r="M15" s="22">
+        <v>0</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="15">
+        <v>81</v>
+      </c>
+      <c r="D16" s="19">
+        <v>48</v>
+      </c>
+      <c r="E16" s="14">
+        <v>33</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0</v>
+      </c>
+      <c r="G16" s="19">
+        <v>23</v>
+      </c>
+      <c r="H16" s="19">
+        <v>18</v>
+      </c>
+      <c r="I16" s="19">
+        <v>22</v>
+      </c>
+      <c r="J16" s="19">
+        <v>18</v>
+      </c>
+      <c r="K16" s="14">
+        <v>0</v>
+      </c>
+      <c r="L16" s="15">
+        <v>405000</v>
+      </c>
+      <c r="M16" s="22">
+        <v>0</v>
+      </c>
+      <c r="N16" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="15">
+        <v>123</v>
+      </c>
+      <c r="D17" s="19">
+        <v>27</v>
+      </c>
+      <c r="E17" s="14">
+        <v>96</v>
+      </c>
+      <c r="F17" s="15">
+        <v>2</v>
+      </c>
+      <c r="G17" s="19">
+        <v>0</v>
+      </c>
+      <c r="H17" s="19">
+        <v>0</v>
+      </c>
+      <c r="I17" s="19">
+        <v>34</v>
+      </c>
+      <c r="J17" s="19">
+        <v>75</v>
+      </c>
+      <c r="K17" s="14">
+        <v>12</v>
+      </c>
+      <c r="L17" s="15">
+        <v>615000</v>
+      </c>
+      <c r="M17" s="22">
+        <v>12</v>
+      </c>
+      <c r="N17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="15">
+        <v>386</v>
+      </c>
+      <c r="D18" s="19">
+        <v>170</v>
+      </c>
+      <c r="E18" s="14">
+        <v>216</v>
+      </c>
+      <c r="F18" s="15">
+        <v>60</v>
+      </c>
+      <c r="G18" s="19">
+        <v>90</v>
+      </c>
+      <c r="H18" s="19">
+        <v>69</v>
+      </c>
+      <c r="I18" s="19">
+        <v>67</v>
+      </c>
+      <c r="J18" s="19">
+        <v>84</v>
+      </c>
+      <c r="K18" s="14">
+        <v>16</v>
+      </c>
+      <c r="L18" s="15">
+        <v>1990000</v>
+      </c>
+      <c r="M18" s="22">
+        <v>0</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="15">
+        <v>359</v>
+      </c>
+      <c r="D19" s="19">
+        <v>120</v>
+      </c>
+      <c r="E19" s="14">
+        <v>239</v>
+      </c>
+      <c r="F19" s="15">
+        <v>12</v>
+      </c>
+      <c r="G19" s="19">
+        <v>50</v>
+      </c>
+      <c r="H19" s="19">
+        <v>63</v>
+      </c>
+      <c r="I19" s="19">
+        <v>109</v>
+      </c>
+      <c r="J19" s="19">
+        <v>107</v>
+      </c>
+      <c r="K19" s="14">
+        <v>18</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1795000</v>
+      </c>
+      <c r="M19" s="22">
+        <v>24</v>
+      </c>
+      <c r="N19" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="15">
+        <v>140</v>
+      </c>
+      <c r="D20" s="19">
+        <v>2</v>
+      </c>
+      <c r="E20" s="14">
+        <v>138</v>
+      </c>
+      <c r="F20" s="15">
+        <v>12</v>
+      </c>
+      <c r="G20" s="19">
+        <v>12</v>
+      </c>
+      <c r="H20" s="19">
+        <v>47</v>
+      </c>
+      <c r="I20" s="19">
+        <v>54</v>
+      </c>
+      <c r="J20" s="19">
+        <v>3</v>
+      </c>
+      <c r="K20" s="14">
+        <v>12</v>
+      </c>
+      <c r="L20" s="15">
+        <v>700000</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="15">
+        <v>161</v>
+      </c>
+      <c r="D21" s="19">
+        <v>13</v>
+      </c>
+      <c r="E21" s="14">
+        <v>148</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0</v>
+      </c>
+      <c r="G21" s="19">
+        <v>12</v>
+      </c>
+      <c r="H21" s="19">
+        <v>71</v>
+      </c>
+      <c r="I21" s="19">
+        <v>30</v>
+      </c>
+      <c r="J21" s="19">
+        <v>24</v>
+      </c>
+      <c r="K21" s="14">
+        <v>24</v>
+      </c>
+      <c r="L21" s="15">
+        <v>802842</v>
+      </c>
+      <c r="M21" s="22">
+        <v>0</v>
+      </c>
+      <c r="N21" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="15">
+        <v>159</v>
+      </c>
+      <c r="D22" s="19">
+        <v>70</v>
+      </c>
+      <c r="E22" s="14">
+        <v>89</v>
+      </c>
+      <c r="F22" s="15">
+        <v>25</v>
+      </c>
+      <c r="G22" s="19">
+        <v>12</v>
+      </c>
+      <c r="H22" s="19">
+        <v>9</v>
+      </c>
+      <c r="I22" s="19">
+        <v>56</v>
+      </c>
+      <c r="J22" s="19">
+        <v>19</v>
+      </c>
+      <c r="K22" s="14">
+        <v>38</v>
+      </c>
+      <c r="L22" s="15">
+        <v>795000</v>
+      </c>
+      <c r="M22" s="22">
+        <v>0</v>
+      </c>
+      <c r="N22" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="15">
+        <v>66</v>
+      </c>
+      <c r="D23" s="19">
+        <v>18</v>
+      </c>
+      <c r="E23" s="14">
+        <v>48</v>
+      </c>
+      <c r="F23" s="15">
+        <v>0</v>
+      </c>
+      <c r="G23" s="19">
+        <v>17</v>
+      </c>
+      <c r="H23" s="19">
+        <v>0</v>
+      </c>
+      <c r="I23" s="19">
+        <v>33</v>
+      </c>
+      <c r="J23" s="19">
+        <v>16</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="15">
+        <v>330000</v>
+      </c>
+      <c r="M23" s="22">
+        <v>0</v>
+      </c>
+      <c r="N23" s="19">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="15">
+        <v>413</v>
+      </c>
+      <c r="D24" s="19">
+        <v>227</v>
+      </c>
+      <c r="E24" s="14">
+        <v>186</v>
+      </c>
+      <c r="F24" s="15">
+        <v>39</v>
+      </c>
+      <c r="G24" s="19">
+        <v>27</v>
+      </c>
+      <c r="H24" s="19">
+        <v>40</v>
+      </c>
+      <c r="I24" s="19">
+        <v>86</v>
+      </c>
+      <c r="J24" s="19">
+        <v>55</v>
+      </c>
+      <c r="K24" s="14">
+        <v>166</v>
+      </c>
+      <c r="L24" s="15">
+        <v>2065000</v>
+      </c>
+      <c r="M24" s="22">
+        <v>24</v>
+      </c>
+      <c r="N24" s="19">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="15">
+        <v>16</v>
+      </c>
+      <c r="D25" s="19">
+        <v>12</v>
+      </c>
+      <c r="E25" s="14">
+        <v>4</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="19">
+        <v>12</v>
+      </c>
+      <c r="H25" s="19">
+        <v>0</v>
+      </c>
+      <c r="I25" s="19">
+        <v>0</v>
+      </c>
+      <c r="J25" s="19">
+        <v>4</v>
+      </c>
+      <c r="K25" s="14">
+        <v>0</v>
+      </c>
+      <c r="L25" s="15">
+        <v>80000</v>
+      </c>
+      <c r="M25" s="22">
+        <v>0</v>
+      </c>
+      <c r="N25" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="15">
+        <v>154</v>
+      </c>
+      <c r="D26" s="19">
+        <v>48</v>
+      </c>
+      <c r="E26" s="14">
+        <v>106</v>
+      </c>
+      <c r="F26" s="15">
+        <v>11</v>
+      </c>
+      <c r="G26" s="19">
+        <v>20</v>
+      </c>
+      <c r="H26" s="19">
+        <v>23</v>
+      </c>
+      <c r="I26" s="19">
+        <v>46</v>
+      </c>
+      <c r="J26" s="19">
+        <v>17</v>
+      </c>
+      <c r="K26" s="14">
+        <v>37</v>
+      </c>
+      <c r="L26" s="15">
+        <v>800000</v>
+      </c>
+      <c r="M26" s="22">
+        <v>0</v>
+      </c>
+      <c r="N26" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="15">
+        <v>41</v>
+      </c>
+      <c r="D27" s="19">
+        <v>12</v>
+      </c>
+      <c r="E27" s="14">
+        <v>29</v>
+      </c>
+      <c r="F27" s="15">
+        <v>10</v>
+      </c>
+      <c r="G27" s="19">
+        <v>5</v>
+      </c>
+      <c r="H27" s="19">
+        <v>0</v>
+      </c>
+      <c r="I27" s="19">
+        <v>12</v>
+      </c>
+      <c r="J27" s="19">
+        <v>2</v>
+      </c>
+      <c r="K27" s="14">
+        <v>12</v>
+      </c>
+      <c r="L27" s="15">
+        <v>205000</v>
+      </c>
+      <c r="M27" s="22">
+        <v>0</v>
+      </c>
+      <c r="N27" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="15">
+        <v>170</v>
+      </c>
+      <c r="D28" s="19">
+        <v>81</v>
+      </c>
+      <c r="E28" s="14">
+        <v>89</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" s="19">
+        <v>27</v>
+      </c>
+      <c r="H28" s="19">
+        <v>12</v>
+      </c>
+      <c r="I28" s="19">
+        <v>84</v>
+      </c>
+      <c r="J28" s="19">
+        <v>39</v>
+      </c>
+      <c r="K28" s="14">
+        <v>8</v>
+      </c>
+      <c r="L28" s="15">
+        <v>850000</v>
+      </c>
+      <c r="M28" s="22">
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0</v>
+      </c>
+      <c r="D29" s="19">
+        <v>0</v>
+      </c>
+      <c r="E29" s="14">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>0</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0</v>
+      </c>
+      <c r="I29" s="19">
+        <v>0</v>
+      </c>
+      <c r="J29" s="19">
+        <v>0</v>
+      </c>
+      <c r="K29" s="14">
+        <v>0</v>
+      </c>
+      <c r="L29" s="15">
+        <v>0</v>
+      </c>
+      <c r="M29" s="22">
+        <v>0</v>
+      </c>
+      <c r="N29" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="18">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>0</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0</v>
+      </c>
+      <c r="J30" s="21">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="23">
+        <v>0</v>
+      </c>
+      <c r="N30" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="K35" sqref="K35"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomRight" activeCell="G37" sqref="G37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="49" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>114</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>115</v>
+      </c>
+      <c r="N4" s="89"/>
+    </row>
+    <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>119</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>95</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="24">
+        <v>9448</v>
+      </c>
+      <c r="D8" s="30">
+        <v>3305</v>
+      </c>
+      <c r="E8" s="31">
+        <v>6143</v>
+      </c>
+      <c r="F8" s="24">
+        <v>1111</v>
+      </c>
+      <c r="G8" s="30">
+        <v>1311</v>
+      </c>
+      <c r="H8" s="30">
+        <v>1983</v>
+      </c>
+      <c r="I8" s="30">
+        <v>2050</v>
+      </c>
+      <c r="J8" s="30">
+        <v>1866</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1127</v>
+      </c>
+      <c r="L8" s="24">
+        <v>47455000</v>
+      </c>
+      <c r="M8" s="32">
+        <v>69</v>
+      </c>
+      <c r="N8" s="30">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>131</v>
+      </c>
+      <c r="C9" s="15">
+        <v>1071</v>
+      </c>
+      <c r="D9" s="19">
+        <v>409</v>
+      </c>
+      <c r="E9" s="14">
+        <v>662</v>
+      </c>
+      <c r="F9" s="15">
+        <v>139</v>
+      </c>
+      <c r="G9" s="19">
+        <v>200</v>
+      </c>
+      <c r="H9" s="19">
+        <v>257</v>
+      </c>
+      <c r="I9" s="19">
+        <v>270</v>
+      </c>
+      <c r="J9" s="19">
+        <v>135</v>
+      </c>
+      <c r="K9" s="14">
+        <v>70</v>
+      </c>
+      <c r="L9" s="15">
+        <v>5355000</v>
+      </c>
+      <c r="M9" s="22">
+        <v>2</v>
+      </c>
+      <c r="N9" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="15">
+        <v>561</v>
+      </c>
+      <c r="D10" s="19">
+        <v>184</v>
+      </c>
+      <c r="E10" s="14">
+        <v>377</v>
+      </c>
+      <c r="F10" s="15">
+        <v>35</v>
+      </c>
+      <c r="G10" s="19">
+        <v>39</v>
+      </c>
+      <c r="H10" s="19">
+        <v>92</v>
+      </c>
+      <c r="I10" s="19">
+        <v>133</v>
+      </c>
+      <c r="J10" s="19">
+        <v>162</v>
+      </c>
+      <c r="K10" s="14">
+        <v>100</v>
+      </c>
+      <c r="L10" s="15">
+        <v>2935000</v>
+      </c>
+      <c r="M10" s="22">
+        <v>0</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="15">
+        <v>575</v>
+      </c>
+      <c r="D11" s="19">
+        <v>269</v>
+      </c>
+      <c r="E11" s="14">
+        <v>306</v>
+      </c>
+      <c r="F11" s="15">
+        <v>51</v>
+      </c>
+      <c r="G11" s="19">
+        <v>115</v>
+      </c>
+      <c r="H11" s="19">
+        <v>71</v>
+      </c>
+      <c r="I11" s="19">
+        <v>102</v>
+      </c>
+      <c r="J11" s="19">
+        <v>149</v>
+      </c>
+      <c r="K11" s="14">
+        <v>87</v>
+      </c>
+      <c r="L11" s="15">
+        <v>2875000</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0</v>
+      </c>
+      <c r="N11" s="19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>134</v>
+      </c>
+      <c r="C12" s="15">
+        <v>1112</v>
+      </c>
+      <c r="D12" s="19">
+        <v>296</v>
+      </c>
+      <c r="E12" s="14">
+        <v>816</v>
+      </c>
+      <c r="F12" s="15">
+        <v>133</v>
+      </c>
+      <c r="G12" s="19">
+        <v>98</v>
+      </c>
+      <c r="H12" s="19">
+        <v>280</v>
+      </c>
+      <c r="I12" s="19">
+        <v>286</v>
+      </c>
+      <c r="J12" s="19">
+        <v>212</v>
+      </c>
+      <c r="K12" s="14">
+        <v>103</v>
+      </c>
+      <c r="L12" s="15">
+        <v>5560000</v>
+      </c>
+      <c r="M12" s="22">
+        <v>4</v>
+      </c>
+      <c r="N12" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" s="15">
+        <v>1074</v>
+      </c>
+      <c r="D13" s="19">
+        <v>306</v>
+      </c>
+      <c r="E13" s="14">
+        <v>768</v>
+      </c>
+      <c r="F13" s="15">
+        <v>178</v>
+      </c>
+      <c r="G13" s="19">
+        <v>163</v>
+      </c>
+      <c r="H13" s="19">
+        <v>284</v>
+      </c>
+      <c r="I13" s="19">
+        <v>164</v>
+      </c>
+      <c r="J13" s="19">
+        <v>144</v>
+      </c>
+      <c r="K13" s="14">
+        <v>141</v>
+      </c>
+      <c r="L13" s="15">
+        <v>5370000</v>
+      </c>
+      <c r="M13" s="22">
+        <v>0</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="C14" s="15">
+        <v>2476</v>
+      </c>
+      <c r="D14" s="19">
+        <v>892</v>
+      </c>
+      <c r="E14" s="14">
+        <v>1584</v>
+      </c>
+      <c r="F14" s="15">
+        <v>358</v>
+      </c>
+      <c r="G14" s="19">
+        <v>357</v>
+      </c>
+      <c r="H14" s="19">
+        <v>476</v>
+      </c>
+      <c r="I14" s="19">
+        <v>466</v>
+      </c>
+      <c r="J14" s="19">
+        <v>571</v>
+      </c>
+      <c r="K14" s="14">
+        <v>248</v>
+      </c>
+      <c r="L14" s="15">
+        <v>12380000</v>
+      </c>
+      <c r="M14" s="22">
+        <v>0</v>
+      </c>
+      <c r="N14" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="15">
+        <v>100</v>
+      </c>
+      <c r="D15" s="19">
+        <v>14</v>
+      </c>
+      <c r="E15" s="14">
+        <v>86</v>
+      </c>
+      <c r="F15" s="15">
+        <v>12</v>
+      </c>
+      <c r="G15" s="19">
+        <v>0</v>
+      </c>
+      <c r="H15" s="19">
+        <v>34</v>
+      </c>
+      <c r="I15" s="19">
+        <v>14</v>
+      </c>
+      <c r="J15" s="19">
+        <v>22</v>
+      </c>
+      <c r="K15" s="14">
+        <v>18</v>
+      </c>
+      <c r="L15" s="15">
+        <v>500000</v>
+      </c>
+      <c r="M15" s="22">
+        <v>0</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="15">
+        <v>35</v>
+      </c>
+      <c r="D16" s="19">
+        <v>23</v>
+      </c>
+      <c r="E16" s="14">
+        <v>12</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0</v>
+      </c>
+      <c r="G16" s="19">
+        <v>5</v>
+      </c>
+      <c r="H16" s="19">
+        <v>13</v>
+      </c>
+      <c r="I16" s="19">
+        <v>8</v>
+      </c>
+      <c r="J16" s="19">
+        <v>9</v>
+      </c>
+      <c r="K16" s="14">
+        <v>0</v>
+      </c>
+      <c r="L16" s="15">
+        <v>175000</v>
+      </c>
+      <c r="M16" s="22">
+        <v>0</v>
+      </c>
+      <c r="N16" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="15">
+        <v>144</v>
+      </c>
+      <c r="D17" s="19">
+        <v>39</v>
+      </c>
+      <c r="E17" s="14">
+        <v>105</v>
+      </c>
+      <c r="F17" s="15">
+        <v>12</v>
+      </c>
+      <c r="G17" s="19">
+        <v>2</v>
+      </c>
+      <c r="H17" s="19">
+        <v>12</v>
+      </c>
+      <c r="I17" s="19">
+        <v>80</v>
+      </c>
+      <c r="J17" s="19">
+        <v>37</v>
+      </c>
+      <c r="K17" s="14">
+        <v>1</v>
+      </c>
+      <c r="L17" s="15">
+        <v>720000</v>
+      </c>
+      <c r="M17" s="22">
+        <v>12</v>
+      </c>
+      <c r="N17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="15">
+        <v>351</v>
+      </c>
+      <c r="D18" s="19">
+        <v>170</v>
+      </c>
+      <c r="E18" s="14">
+        <v>181</v>
+      </c>
+      <c r="F18" s="15">
+        <v>82</v>
+      </c>
+      <c r="G18" s="19">
+        <v>89</v>
+      </c>
+      <c r="H18" s="19">
+        <v>51</v>
+      </c>
+      <c r="I18" s="19">
+        <v>44</v>
+      </c>
+      <c r="J18" s="19">
+        <v>68</v>
+      </c>
+      <c r="K18" s="14">
+        <v>17</v>
+      </c>
+      <c r="L18" s="15">
+        <v>1830000</v>
+      </c>
+      <c r="M18" s="22">
+        <v>0</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="15">
+        <v>465</v>
+      </c>
+      <c r="D19" s="19">
+        <v>179</v>
+      </c>
+      <c r="E19" s="14">
+        <v>286</v>
+      </c>
+      <c r="F19" s="15">
+        <v>12</v>
+      </c>
+      <c r="G19" s="19">
+        <v>83</v>
+      </c>
+      <c r="H19" s="19">
+        <v>127</v>
+      </c>
+      <c r="I19" s="19">
+        <v>110</v>
+      </c>
+      <c r="J19" s="19">
+        <v>99</v>
+      </c>
+      <c r="K19" s="14">
+        <v>34</v>
+      </c>
+      <c r="L19" s="15">
+        <v>2325000</v>
+      </c>
+      <c r="M19" s="22">
+        <v>27</v>
+      </c>
+      <c r="N19" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="15">
+        <v>170</v>
+      </c>
+      <c r="D20" s="19">
+        <v>18</v>
+      </c>
+      <c r="E20" s="14">
+        <v>152</v>
+      </c>
+      <c r="F20" s="15">
+        <v>12</v>
+      </c>
+      <c r="G20" s="19">
+        <v>27</v>
+      </c>
+      <c r="H20" s="19">
+        <v>56</v>
+      </c>
+      <c r="I20" s="19">
+        <v>51</v>
+      </c>
+      <c r="J20" s="19">
+        <v>12</v>
+      </c>
+      <c r="K20" s="14">
+        <v>12</v>
+      </c>
+      <c r="L20" s="15">
+        <v>850000</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="15">
+        <v>237</v>
+      </c>
+      <c r="D21" s="19">
+        <v>58</v>
+      </c>
+      <c r="E21" s="14">
+        <v>179</v>
+      </c>
+      <c r="F21" s="15">
+        <v>12</v>
+      </c>
+      <c r="G21" s="19">
+        <v>35</v>
+      </c>
+      <c r="H21" s="19">
+        <v>61</v>
+      </c>
+      <c r="I21" s="19">
+        <v>37</v>
+      </c>
+      <c r="J21" s="19">
+        <v>52</v>
+      </c>
+      <c r="K21" s="14">
+        <v>40</v>
+      </c>
+      <c r="L21" s="15">
+        <v>1185000</v>
+      </c>
+      <c r="M21" s="22">
+        <v>0</v>
+      </c>
+      <c r="N21" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="15">
+        <v>150</v>
+      </c>
+      <c r="D22" s="19">
+        <v>63</v>
+      </c>
+      <c r="E22" s="14">
+        <v>87</v>
+      </c>
+      <c r="F22" s="15">
+        <v>27</v>
+      </c>
+      <c r="G22" s="19">
+        <v>0</v>
+      </c>
+      <c r="H22" s="19">
+        <v>40</v>
+      </c>
+      <c r="I22" s="19">
+        <v>33</v>
+      </c>
+      <c r="J22" s="19">
+        <v>38</v>
+      </c>
+      <c r="K22" s="14">
+        <v>12</v>
+      </c>
+      <c r="L22" s="15">
+        <v>750000</v>
+      </c>
+      <c r="M22" s="22">
+        <v>0</v>
+      </c>
+      <c r="N22" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="15">
+        <v>114</v>
+      </c>
+      <c r="D23" s="19">
+        <v>54</v>
+      </c>
+      <c r="E23" s="14">
+        <v>60</v>
+      </c>
+      <c r="F23" s="15">
+        <v>19</v>
+      </c>
+      <c r="G23" s="19">
+        <v>24</v>
+      </c>
+      <c r="H23" s="19">
+        <v>22</v>
+      </c>
+      <c r="I23" s="19">
+        <v>20</v>
+      </c>
+      <c r="J23" s="19">
+        <v>18</v>
+      </c>
+      <c r="K23" s="14">
+        <v>11</v>
+      </c>
+      <c r="L23" s="15">
+        <v>570000</v>
+      </c>
+      <c r="M23" s="22">
+        <v>0</v>
+      </c>
+      <c r="N23" s="19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="15">
+        <v>377</v>
+      </c>
+      <c r="D24" s="19">
+        <v>177</v>
+      </c>
+      <c r="E24" s="14">
+        <v>200</v>
+      </c>
+      <c r="F24" s="15">
+        <v>24</v>
+      </c>
+      <c r="G24" s="19">
+        <v>22</v>
+      </c>
+      <c r="H24" s="19">
+        <v>27</v>
+      </c>
+      <c r="I24" s="19">
+        <v>80</v>
+      </c>
+      <c r="J24" s="19">
+        <v>68</v>
+      </c>
+      <c r="K24" s="14">
+        <v>156</v>
+      </c>
+      <c r="L24" s="15">
+        <v>1885000</v>
+      </c>
+      <c r="M24" s="22">
+        <v>24</v>
+      </c>
+      <c r="N24" s="19">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="15">
+        <v>21</v>
+      </c>
+      <c r="D25" s="19">
+        <v>21</v>
+      </c>
+      <c r="E25" s="14">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="19">
+        <v>9</v>
+      </c>
+      <c r="H25" s="19">
+        <v>12</v>
+      </c>
+      <c r="I25" s="19">
+        <v>0</v>
+      </c>
+      <c r="J25" s="19">
+        <v>0</v>
+      </c>
+      <c r="K25" s="14">
+        <v>0</v>
+      </c>
+      <c r="L25" s="15">
+        <v>105000</v>
+      </c>
+      <c r="M25" s="22">
+        <v>0</v>
+      </c>
+      <c r="N25" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="15">
+        <v>122</v>
+      </c>
+      <c r="D26" s="19">
+        <v>44</v>
+      </c>
+      <c r="E26" s="14">
+        <v>78</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="19">
+        <v>12</v>
+      </c>
+      <c r="H26" s="19">
+        <v>36</v>
+      </c>
+      <c r="I26" s="19">
+        <v>29</v>
+      </c>
+      <c r="J26" s="19">
+        <v>14</v>
+      </c>
+      <c r="K26" s="14">
+        <v>31</v>
+      </c>
+      <c r="L26" s="15">
+        <v>620000</v>
+      </c>
+      <c r="M26" s="22">
+        <v>0</v>
+      </c>
+      <c r="N26" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="15">
+        <v>79</v>
+      </c>
+      <c r="D27" s="19">
+        <v>23</v>
+      </c>
+      <c r="E27" s="14">
+        <v>56</v>
+      </c>
+      <c r="F27" s="15">
+        <v>5</v>
+      </c>
+      <c r="G27" s="19">
+        <v>12</v>
+      </c>
+      <c r="H27" s="19">
+        <v>4</v>
+      </c>
+      <c r="I27" s="19">
+        <v>13</v>
+      </c>
+      <c r="J27" s="19">
+        <v>21</v>
+      </c>
+      <c r="K27" s="14">
+        <v>24</v>
+      </c>
+      <c r="L27" s="15">
+        <v>395000</v>
+      </c>
+      <c r="M27" s="22">
+        <v>0</v>
+      </c>
+      <c r="N27" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="15">
+        <v>214</v>
+      </c>
+      <c r="D28" s="19">
+        <v>66</v>
+      </c>
+      <c r="E28" s="14">
+        <v>148</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" s="19">
+        <v>19</v>
+      </c>
+      <c r="H28" s="19">
+        <v>28</v>
+      </c>
+      <c r="I28" s="19">
+        <v>110</v>
+      </c>
+      <c r="J28" s="19">
+        <v>35</v>
+      </c>
+      <c r="K28" s="14">
+        <v>22</v>
+      </c>
+      <c r="L28" s="15">
+        <v>1070000</v>
+      </c>
+      <c r="M28" s="22">
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0</v>
+      </c>
+      <c r="D29" s="19">
+        <v>0</v>
+      </c>
+      <c r="E29" s="14">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>0</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0</v>
+      </c>
+      <c r="I29" s="19">
+        <v>0</v>
+      </c>
+      <c r="J29" s="19">
+        <v>0</v>
+      </c>
+      <c r="K29" s="14">
+        <v>0</v>
+      </c>
+      <c r="L29" s="15">
+        <v>0</v>
+      </c>
+      <c r="M29" s="22">
+        <v>0</v>
+      </c>
+      <c r="N29" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="18">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>0</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0</v>
+      </c>
+      <c r="J30" s="21">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="23">
+        <v>0</v>
+      </c>
+      <c r="N30" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2600-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="H19" sqref="H19"/>
+      <selection pane="topRight" activeCell="H19" sqref="H19"/>
+      <selection pane="bottomLeft" activeCell="H19" sqref="H19"/>
+      <selection pane="bottomRight" activeCell="G34" sqref="G34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="112" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="113"/>
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+    </row>
+    <row r="4" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="115"/>
+      <c r="C4" s="120" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="121"/>
+      <c r="E4" s="121"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="121"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="121"/>
+      <c r="J4" s="121"/>
+      <c r="K4" s="121"/>
+      <c r="L4" s="122" t="s">
+        <v>52</v>
+      </c>
+      <c r="M4" s="129" t="s">
+        <v>63</v>
+      </c>
+      <c r="N4" s="130"/>
+    </row>
+    <row r="5" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="116"/>
+      <c r="B5" s="117"/>
+      <c r="C5" s="120" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="121"/>
+      <c r="E5" s="121"/>
+      <c r="F5" s="131" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="131" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" s="131" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" s="123"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="116"/>
+      <c r="B6" s="117"/>
+      <c r="C6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="124" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N6" s="11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="118"/>
+      <c r="B7" s="119"/>
+      <c r="C7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="125"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="133" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="24">
+        <v>9470</v>
+      </c>
+      <c r="D8" s="30">
+        <v>3312</v>
+      </c>
+      <c r="E8" s="31">
+        <v>6158</v>
+      </c>
+      <c r="F8" s="24">
+        <v>1027</v>
+      </c>
+      <c r="G8" s="30">
+        <v>1397</v>
+      </c>
+      <c r="H8" s="30">
+        <v>2160</v>
+      </c>
+      <c r="I8" s="30">
+        <v>2058</v>
+      </c>
+      <c r="J8" s="30">
+        <v>1773</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1055</v>
+      </c>
+      <c r="L8" s="24">
+        <v>47530000</v>
+      </c>
+      <c r="M8" s="32">
+        <v>54</v>
+      </c>
+      <c r="N8" s="30">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>149</v>
+      </c>
+      <c r="C9" s="15">
+        <v>1037</v>
+      </c>
+      <c r="D9" s="19">
+        <v>347</v>
+      </c>
+      <c r="E9" s="14">
+        <v>690</v>
+      </c>
+      <c r="F9" s="15">
+        <v>164</v>
+      </c>
+      <c r="G9" s="19">
+        <v>192</v>
+      </c>
+      <c r="H9" s="19">
+        <v>262</v>
+      </c>
+      <c r="I9" s="19">
+        <v>278</v>
+      </c>
+      <c r="J9" s="19">
+        <v>90</v>
+      </c>
+      <c r="K9" s="14">
+        <v>51</v>
+      </c>
+      <c r="L9" s="15">
+        <v>5185000</v>
+      </c>
+      <c r="M9" s="22">
+        <v>0</v>
+      </c>
+      <c r="N9" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="15">
+        <v>533</v>
+      </c>
+      <c r="D10" s="19">
+        <v>204</v>
+      </c>
+      <c r="E10" s="14">
+        <v>329</v>
+      </c>
+      <c r="F10" s="15">
+        <v>50</v>
+      </c>
+      <c r="G10" s="19">
+        <v>47</v>
+      </c>
+      <c r="H10" s="19">
+        <v>103</v>
+      </c>
+      <c r="I10" s="19">
+        <v>106</v>
+      </c>
+      <c r="J10" s="19">
+        <v>142</v>
+      </c>
+      <c r="K10" s="14">
+        <v>85</v>
+      </c>
+      <c r="L10" s="15">
+        <v>2750000</v>
+      </c>
+      <c r="M10" s="22">
+        <v>0</v>
+      </c>
+      <c r="N10" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" s="15">
+        <v>485</v>
+      </c>
+      <c r="D11" s="19">
+        <v>231</v>
+      </c>
+      <c r="E11" s="14">
+        <v>254</v>
+      </c>
+      <c r="F11" s="15">
+        <v>42</v>
+      </c>
+      <c r="G11" s="19">
+        <v>86</v>
+      </c>
+      <c r="H11" s="19">
+        <v>50</v>
+      </c>
+      <c r="I11" s="19">
+        <v>67</v>
+      </c>
+      <c r="J11" s="19">
+        <v>155</v>
+      </c>
+      <c r="K11" s="14">
+        <v>85</v>
+      </c>
+      <c r="L11" s="15">
+        <v>2425000</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0</v>
+      </c>
+      <c r="N11" s="19">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="15">
+        <v>1132</v>
+      </c>
+      <c r="D12" s="19">
+        <v>299</v>
+      </c>
+      <c r="E12" s="14">
+        <v>833</v>
+      </c>
+      <c r="F12" s="15">
+        <v>117</v>
+      </c>
+      <c r="G12" s="19">
+        <v>145</v>
+      </c>
+      <c r="H12" s="19">
+        <v>281</v>
+      </c>
+      <c r="I12" s="19">
+        <v>297</v>
+      </c>
+      <c r="J12" s="19">
+        <v>188</v>
+      </c>
+      <c r="K12" s="14">
+        <v>104</v>
+      </c>
+      <c r="L12" s="15">
+        <v>5660000</v>
+      </c>
+      <c r="M12" s="22">
+        <v>0</v>
+      </c>
+      <c r="N12" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="15">
+        <v>1061</v>
+      </c>
+      <c r="D13" s="19">
+        <v>319</v>
+      </c>
+      <c r="E13" s="14">
+        <v>742</v>
+      </c>
+      <c r="F13" s="15">
+        <v>121</v>
+      </c>
+      <c r="G13" s="19">
+        <v>158</v>
+      </c>
+      <c r="H13" s="19">
+        <v>294</v>
+      </c>
+      <c r="I13" s="19">
+        <v>216</v>
+      </c>
+      <c r="J13" s="19">
+        <v>156</v>
+      </c>
+      <c r="K13" s="14">
+        <v>116</v>
+      </c>
+      <c r="L13" s="15">
+        <v>5305000</v>
+      </c>
+      <c r="M13" s="22">
+        <v>0</v>
+      </c>
+      <c r="N13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="15">
+        <v>2534</v>
+      </c>
+      <c r="D14" s="19">
+        <v>974</v>
+      </c>
+      <c r="E14" s="14">
+        <v>1560</v>
+      </c>
+      <c r="F14" s="15">
+        <v>355</v>
+      </c>
+      <c r="G14" s="19">
+        <v>388</v>
+      </c>
+      <c r="H14" s="19">
+        <v>537</v>
+      </c>
+      <c r="I14" s="19">
+        <v>484</v>
+      </c>
+      <c r="J14" s="19">
+        <v>525</v>
+      </c>
+      <c r="K14" s="14">
+        <v>245</v>
+      </c>
+      <c r="L14" s="15">
+        <v>12670000</v>
+      </c>
+      <c r="M14" s="22">
+        <v>0</v>
+      </c>
+      <c r="N14" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="15">
+        <v>100</v>
+      </c>
+      <c r="D15" s="19">
+        <v>32</v>
+      </c>
+      <c r="E15" s="14">
+        <v>68</v>
+      </c>
+      <c r="F15" s="15">
+        <v>4</v>
+      </c>
+      <c r="G15" s="19">
+        <v>14</v>
+      </c>
+      <c r="H15" s="19">
+        <v>41</v>
+      </c>
+      <c r="I15" s="19">
+        <v>0</v>
+      </c>
+      <c r="J15" s="19">
+        <v>36</v>
+      </c>
+      <c r="K15" s="14">
+        <v>5</v>
+      </c>
+      <c r="L15" s="15">
+        <v>500000</v>
+      </c>
+      <c r="M15" s="22">
+        <v>0</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="15">
+        <v>6</v>
+      </c>
+      <c r="D16" s="19">
+        <v>1</v>
+      </c>
+      <c r="E16" s="14">
+        <v>5</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0</v>
+      </c>
+      <c r="G16" s="19">
+        <v>0</v>
+      </c>
+      <c r="H16" s="19">
+        <v>3</v>
+      </c>
+      <c r="I16" s="19">
+        <v>3</v>
+      </c>
+      <c r="J16" s="19">
+        <v>0</v>
+      </c>
+      <c r="K16" s="14">
+        <v>0</v>
+      </c>
+      <c r="L16" s="15">
+        <v>30000</v>
+      </c>
+      <c r="M16" s="22">
+        <v>0</v>
+      </c>
+      <c r="N16" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="15">
+        <v>189</v>
+      </c>
+      <c r="D17" s="19">
+        <v>53</v>
+      </c>
+      <c r="E17" s="14">
+        <v>136</v>
+      </c>
+      <c r="F17" s="15">
+        <v>12</v>
+      </c>
+      <c r="G17" s="19">
+        <v>12</v>
+      </c>
+      <c r="H17" s="19">
+        <v>12</v>
+      </c>
+      <c r="I17" s="19">
+        <v>84</v>
+      </c>
+      <c r="J17" s="19">
+        <v>51</v>
+      </c>
+      <c r="K17" s="14">
+        <v>18</v>
+      </c>
+      <c r="L17" s="15">
+        <v>960000</v>
+      </c>
+      <c r="M17" s="22">
+        <v>2</v>
+      </c>
+      <c r="N17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="15">
+        <v>307</v>
+      </c>
+      <c r="D18" s="19">
+        <v>133</v>
+      </c>
+      <c r="E18" s="14">
+        <v>174</v>
+      </c>
+      <c r="F18" s="15">
+        <v>62</v>
+      </c>
+      <c r="G18" s="19">
+        <v>86</v>
+      </c>
+      <c r="H18" s="19">
+        <v>65</v>
+      </c>
+      <c r="I18" s="19">
+        <v>16</v>
+      </c>
+      <c r="J18" s="19">
+        <v>46</v>
+      </c>
+      <c r="K18" s="14">
+        <v>32</v>
+      </c>
+      <c r="L18" s="15">
+        <v>1600000</v>
+      </c>
+      <c r="M18" s="22">
+        <v>0</v>
+      </c>
+      <c r="N18" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="15">
+        <v>450</v>
+      </c>
+      <c r="D19" s="19">
+        <v>218</v>
+      </c>
+      <c r="E19" s="14">
+        <v>232</v>
+      </c>
+      <c r="F19" s="15">
+        <v>5</v>
+      </c>
+      <c r="G19" s="19">
+        <v>107</v>
+      </c>
+      <c r="H19" s="19">
+        <v>91</v>
+      </c>
+      <c r="I19" s="19">
+        <v>105</v>
+      </c>
+      <c r="J19" s="19">
+        <v>90</v>
+      </c>
+      <c r="K19" s="14">
+        <v>52</v>
+      </c>
+      <c r="L19" s="15">
+        <v>2250000</v>
+      </c>
+      <c r="M19" s="22">
+        <v>25</v>
+      </c>
+      <c r="N19" s="19">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="15">
+        <v>199</v>
+      </c>
+      <c r="D20" s="19">
+        <v>16</v>
+      </c>
+      <c r="E20" s="14">
+        <v>183</v>
+      </c>
+      <c r="F20" s="15">
+        <v>12</v>
+      </c>
+      <c r="G20" s="19">
+        <v>25</v>
+      </c>
+      <c r="H20" s="19">
+        <v>76</v>
+      </c>
+      <c r="I20" s="19">
+        <v>49</v>
+      </c>
+      <c r="J20" s="19">
+        <v>9</v>
+      </c>
+      <c r="K20" s="14">
+        <v>28</v>
+      </c>
+      <c r="L20" s="15">
+        <v>995000</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0</v>
+      </c>
+      <c r="N20" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="15">
+        <v>272</v>
+      </c>
+      <c r="D21" s="19">
+        <v>79</v>
+      </c>
+      <c r="E21" s="14">
+        <v>193</v>
+      </c>
+      <c r="F21" s="15">
+        <v>9</v>
+      </c>
+      <c r="G21" s="19">
+        <v>50</v>
+      </c>
+      <c r="H21" s="19">
+        <v>53</v>
+      </c>
+      <c r="I21" s="19">
+        <v>71</v>
+      </c>
+      <c r="J21" s="19">
+        <v>40</v>
+      </c>
+      <c r="K21" s="14">
+        <v>49</v>
+      </c>
+      <c r="L21" s="15">
+        <v>1360000</v>
+      </c>
+      <c r="M21" s="22">
+        <v>0</v>
+      </c>
+      <c r="N21" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="15">
+        <v>181</v>
+      </c>
+      <c r="D22" s="19">
+        <v>55</v>
+      </c>
+      <c r="E22" s="14">
+        <v>126</v>
+      </c>
+      <c r="F22" s="15">
+        <v>9</v>
+      </c>
+      <c r="G22" s="19">
+        <v>12</v>
+      </c>
+      <c r="H22" s="19">
+        <v>50</v>
+      </c>
+      <c r="I22" s="19">
+        <v>42</v>
+      </c>
+      <c r="J22" s="19">
+        <v>56</v>
+      </c>
+      <c r="K22" s="14">
+        <v>12</v>
+      </c>
+      <c r="L22" s="15">
+        <v>905000</v>
+      </c>
+      <c r="M22" s="22">
+        <v>0</v>
+      </c>
+      <c r="N22" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="15">
+        <v>136</v>
+      </c>
+      <c r="D23" s="19">
+        <v>37</v>
+      </c>
+      <c r="E23" s="14">
+        <v>99</v>
+      </c>
+      <c r="F23" s="15">
+        <v>5</v>
+      </c>
+      <c r="G23" s="19">
+        <v>24</v>
+      </c>
+      <c r="H23" s="19">
+        <v>30</v>
+      </c>
+      <c r="I23" s="19">
+        <v>50</v>
+      </c>
+      <c r="J23" s="19">
+        <v>6</v>
+      </c>
+      <c r="K23" s="14">
+        <v>21</v>
+      </c>
+      <c r="L23" s="15">
+        <v>685000</v>
+      </c>
+      <c r="M23" s="22">
+        <v>3</v>
+      </c>
+      <c r="N23" s="19">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="15">
+        <v>404</v>
+      </c>
+      <c r="D24" s="19">
+        <v>177</v>
+      </c>
+      <c r="E24" s="14">
+        <v>227</v>
+      </c>
+      <c r="F24" s="15">
+        <v>19</v>
+      </c>
+      <c r="G24" s="19">
+        <v>32</v>
+      </c>
+      <c r="H24" s="19">
+        <v>45</v>
+      </c>
+      <c r="I24" s="19">
+        <v>110</v>
+      </c>
+      <c r="J24" s="19">
+        <v>106</v>
+      </c>
+      <c r="K24" s="14">
+        <v>92</v>
+      </c>
+      <c r="L24" s="15">
+        <v>2015000</v>
+      </c>
+      <c r="M24" s="22">
+        <v>24</v>
+      </c>
+      <c r="N24" s="19">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="15">
+        <v>6</v>
+      </c>
+      <c r="D25" s="19">
+        <v>5</v>
+      </c>
+      <c r="E25" s="14">
+        <v>1</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" s="19">
+        <v>0</v>
+      </c>
+      <c r="H25" s="19">
+        <v>6</v>
+      </c>
+      <c r="I25" s="19">
+        <v>0</v>
+      </c>
+      <c r="J25" s="19">
+        <v>0</v>
+      </c>
+      <c r="K25" s="14">
+        <v>0</v>
+      </c>
+      <c r="L25" s="15">
+        <v>30000</v>
+      </c>
+      <c r="M25" s="22">
+        <v>0</v>
+      </c>
+      <c r="N25" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="15">
+        <v>122</v>
+      </c>
+      <c r="D26" s="19">
+        <v>63</v>
+      </c>
+      <c r="E26" s="14">
+        <v>59</v>
+      </c>
+      <c r="F26" s="15">
+        <v>15</v>
+      </c>
+      <c r="G26" s="19">
+        <v>7</v>
+      </c>
+      <c r="H26" s="19">
+        <v>45</v>
+      </c>
+      <c r="I26" s="19">
+        <v>1</v>
+      </c>
+      <c r="J26" s="19">
+        <v>25</v>
+      </c>
+      <c r="K26" s="14">
+        <v>29</v>
+      </c>
+      <c r="L26" s="15">
+        <v>620000</v>
+      </c>
+      <c r="M26" s="22">
+        <v>0</v>
+      </c>
+      <c r="N26" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="15">
+        <v>125</v>
+      </c>
+      <c r="D27" s="19">
+        <v>27</v>
+      </c>
+      <c r="E27" s="14">
+        <v>98</v>
+      </c>
+      <c r="F27" s="15">
+        <v>21</v>
+      </c>
+      <c r="G27" s="19">
+        <v>12</v>
+      </c>
+      <c r="H27" s="19">
+        <v>45</v>
+      </c>
+      <c r="I27" s="19">
+        <v>24</v>
+      </c>
+      <c r="J27" s="19">
+        <v>14</v>
+      </c>
+      <c r="K27" s="14">
+        <v>9</v>
+      </c>
+      <c r="L27" s="15">
+        <v>625000</v>
+      </c>
+      <c r="M27" s="22">
+        <v>0</v>
+      </c>
+      <c r="N27" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="15">
+        <v>191</v>
+      </c>
+      <c r="D28" s="19">
+        <v>42</v>
+      </c>
+      <c r="E28" s="14">
+        <v>149</v>
+      </c>
+      <c r="F28" s="15">
+        <v>5</v>
+      </c>
+      <c r="G28" s="19">
+        <v>0</v>
+      </c>
+      <c r="H28" s="19">
+        <v>71</v>
+      </c>
+      <c r="I28" s="19">
+        <v>55</v>
+      </c>
+      <c r="J28" s="19">
+        <v>38</v>
+      </c>
+      <c r="K28" s="14">
+        <v>22</v>
+      </c>
+      <c r="L28" s="15">
+        <v>960000</v>
+      </c>
+      <c r="M28" s="22">
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0</v>
+      </c>
+      <c r="D29" s="19">
+        <v>0</v>
+      </c>
+      <c r="E29" s="14">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19">
+        <v>0</v>
+      </c>
+      <c r="H29" s="19">
+        <v>0</v>
+      </c>
+      <c r="I29" s="19">
+        <v>0</v>
+      </c>
+      <c r="J29" s="19">
+        <v>0</v>
+      </c>
+      <c r="K29" s="14">
+        <v>0</v>
+      </c>
+      <c r="L29" s="15">
+        <v>0</v>
+      </c>
+      <c r="M29" s="22">
+        <v>0</v>
+      </c>
+      <c r="N29" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="18">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>0</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0</v>
+      </c>
+      <c r="J30" s="21">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="23">
+        <v>0</v>
+      </c>
+      <c r="N30" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="126" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="126"/>
+      <c r="C31" s="126"/>
+      <c r="D31" s="127"/>
+      <c r="E31" s="127"/>
+      <c r="F31" s="127"/>
+      <c r="G31" s="127"/>
+      <c r="H31" s="127"/>
+      <c r="I31" s="127"/>
+      <c r="J31" s="127"/>
+      <c r="K31" s="127"/>
+      <c r="L31" s="128"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A34" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16C67E49-282C-4BE5-BCFB-2BC51927B514}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N35"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="K35" sqref="K35"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomRight" activeCell="C38" sqref="C38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="89"/>
+    </row>
+    <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="55">
+        <v>1013</v>
+      </c>
+      <c r="D8" s="56">
+        <v>343</v>
+      </c>
+      <c r="E8" s="57">
+        <v>670</v>
+      </c>
+      <c r="F8" s="55">
+        <v>94</v>
+      </c>
+      <c r="G8" s="56">
+        <v>230</v>
+      </c>
+      <c r="H8" s="56">
+        <v>135</v>
+      </c>
+      <c r="I8" s="56">
+        <v>206</v>
+      </c>
+      <c r="J8" s="56">
+        <v>231</v>
+      </c>
+      <c r="K8" s="57">
+        <v>117</v>
+      </c>
+      <c r="L8" s="55">
+        <v>5080000</v>
+      </c>
+      <c r="M8" s="58">
+        <v>0</v>
+      </c>
+      <c r="N8" s="56">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="59">
+        <v>63</v>
+      </c>
+      <c r="D9" s="34">
+        <v>12</v>
+      </c>
+      <c r="E9" s="60">
+        <v>51</v>
+      </c>
+      <c r="F9" s="59">
+        <v>0</v>
+      </c>
+      <c r="G9" s="34">
+        <v>12</v>
+      </c>
+      <c r="H9" s="34">
+        <v>3</v>
+      </c>
+      <c r="I9" s="34">
+        <v>33</v>
+      </c>
+      <c r="J9" s="34">
+        <v>12</v>
+      </c>
+      <c r="K9" s="60">
+        <v>3</v>
+      </c>
+      <c r="L9" s="59">
+        <v>315000</v>
+      </c>
+      <c r="M9" s="33">
+        <v>0</v>
+      </c>
+      <c r="N9" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="59">
+        <v>50</v>
+      </c>
+      <c r="D10" s="34">
+        <v>18</v>
+      </c>
+      <c r="E10" s="60">
+        <v>32</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="34">
+        <v>5</v>
+      </c>
+      <c r="H10" s="34">
+        <v>10</v>
+      </c>
+      <c r="I10" s="34">
+        <v>5</v>
+      </c>
+      <c r="J10" s="34">
+        <v>18</v>
+      </c>
+      <c r="K10" s="60">
+        <v>12</v>
+      </c>
+      <c r="L10" s="59">
+        <v>265000</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="59">
+        <v>48</v>
+      </c>
+      <c r="D11" s="34">
+        <v>9</v>
+      </c>
+      <c r="E11" s="60">
+        <v>39</v>
+      </c>
+      <c r="F11" s="59">
+        <v>6</v>
+      </c>
+      <c r="G11" s="34">
+        <v>27</v>
+      </c>
+      <c r="H11" s="34">
+        <v>3</v>
+      </c>
+      <c r="I11" s="34">
+        <v>6</v>
+      </c>
+      <c r="J11" s="34">
+        <v>3</v>
+      </c>
+      <c r="K11" s="60">
+        <v>3</v>
+      </c>
+      <c r="L11" s="59">
+        <v>240000</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="59">
+        <v>124</v>
+      </c>
+      <c r="D12" s="34">
+        <v>45</v>
+      </c>
+      <c r="E12" s="60">
+        <v>79</v>
+      </c>
+      <c r="F12" s="59">
+        <v>17</v>
+      </c>
+      <c r="G12" s="34">
+        <v>35</v>
+      </c>
+      <c r="H12" s="34">
+        <v>19</v>
+      </c>
+      <c r="I12" s="34">
+        <v>17</v>
+      </c>
+      <c r="J12" s="34">
+        <v>27</v>
+      </c>
+      <c r="K12" s="60">
+        <v>9</v>
+      </c>
+      <c r="L12" s="59">
+        <v>620000</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="59">
+        <v>154</v>
+      </c>
+      <c r="D13" s="34">
+        <v>48</v>
+      </c>
+      <c r="E13" s="60">
+        <v>106</v>
+      </c>
+      <c r="F13" s="59">
+        <v>15</v>
+      </c>
+      <c r="G13" s="34">
+        <v>27</v>
+      </c>
+      <c r="H13" s="34">
+        <v>19</v>
+      </c>
+      <c r="I13" s="34">
+        <v>42</v>
+      </c>
+      <c r="J13" s="34">
+        <v>39</v>
+      </c>
+      <c r="K13" s="60">
+        <v>12</v>
+      </c>
+      <c r="L13" s="59">
+        <v>770000</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="59">
+        <v>288</v>
+      </c>
+      <c r="D14" s="34">
+        <v>109</v>
+      </c>
+      <c r="E14" s="60">
+        <v>179</v>
+      </c>
+      <c r="F14" s="59">
+        <v>21</v>
+      </c>
+      <c r="G14" s="34">
+        <v>60</v>
+      </c>
+      <c r="H14" s="34">
+        <v>42</v>
+      </c>
+      <c r="I14" s="34">
+        <v>48</v>
+      </c>
+      <c r="J14" s="34">
+        <v>66</v>
+      </c>
+      <c r="K14" s="60">
+        <v>51</v>
+      </c>
+      <c r="L14" s="59">
+        <v>1440000</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="59">
+        <v>27</v>
+      </c>
+      <c r="D15" s="34">
+        <v>9</v>
+      </c>
+      <c r="E15" s="60">
+        <v>18</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>0</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3</v>
+      </c>
+      <c r="I15" s="34">
+        <v>9</v>
+      </c>
+      <c r="J15" s="34">
+        <v>9</v>
+      </c>
+      <c r="K15" s="60">
+        <v>6</v>
+      </c>
+      <c r="L15" s="59">
+        <v>135000</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="59">
+        <v>21</v>
+      </c>
+      <c r="D16" s="34">
+        <v>15</v>
+      </c>
+      <c r="E16" s="60">
+        <v>6</v>
+      </c>
+      <c r="F16" s="59">
+        <v>6</v>
+      </c>
+      <c r="G16" s="34">
+        <v>3</v>
+      </c>
+      <c r="H16" s="34">
+        <v>3</v>
+      </c>
+      <c r="I16" s="34">
+        <v>0</v>
+      </c>
+      <c r="J16" s="34">
+        <v>6</v>
+      </c>
+      <c r="K16" s="60">
+        <v>3</v>
+      </c>
+      <c r="L16" s="59">
+        <v>105000</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="59">
+        <v>18</v>
+      </c>
+      <c r="D17" s="34">
+        <v>9</v>
+      </c>
+      <c r="E17" s="60">
+        <v>9</v>
+      </c>
+      <c r="F17" s="59">
+        <v>3</v>
+      </c>
+      <c r="G17" s="34">
+        <v>9</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>3</v>
+      </c>
+      <c r="K17" s="60">
+        <v>3</v>
+      </c>
+      <c r="L17" s="59">
+        <v>90000</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="59">
+        <v>52</v>
+      </c>
+      <c r="D18" s="34">
+        <v>19</v>
+      </c>
+      <c r="E18" s="60">
+        <v>33</v>
+      </c>
+      <c r="F18" s="59">
+        <v>7</v>
+      </c>
+      <c r="G18" s="34">
+        <v>15</v>
+      </c>
+      <c r="H18" s="34">
+        <v>12</v>
+      </c>
+      <c r="I18" s="34">
+        <v>3</v>
+      </c>
+      <c r="J18" s="34">
+        <v>12</v>
+      </c>
+      <c r="K18" s="60">
+        <v>3</v>
+      </c>
+      <c r="L18" s="59">
+        <v>260000</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="59">
+        <v>21</v>
+      </c>
+      <c r="D19" s="34">
+        <v>3</v>
+      </c>
+      <c r="E19" s="60">
+        <v>18</v>
+      </c>
+      <c r="F19" s="59">
+        <v>0</v>
+      </c>
+      <c r="G19" s="34">
+        <v>3</v>
+      </c>
+      <c r="H19" s="34">
+        <v>3</v>
+      </c>
+      <c r="I19" s="34">
+        <v>3</v>
+      </c>
+      <c r="J19" s="34">
+        <v>9</v>
+      </c>
+      <c r="K19" s="60">
+        <v>3</v>
+      </c>
+      <c r="L19" s="59">
+        <v>105000</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="59">
+        <v>62</v>
+      </c>
+      <c r="D20" s="34">
+        <v>26</v>
+      </c>
+      <c r="E20" s="60">
+        <v>36</v>
+      </c>
+      <c r="F20" s="59">
+        <v>10</v>
+      </c>
+      <c r="G20" s="34">
+        <v>15</v>
+      </c>
+      <c r="H20" s="34">
+        <v>3</v>
+      </c>
+      <c r="I20" s="34">
+        <v>19</v>
+      </c>
+      <c r="J20" s="34">
+        <v>15</v>
+      </c>
+      <c r="K20" s="60">
+        <v>0</v>
+      </c>
+      <c r="L20" s="59">
+        <v>310000</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="59">
+        <v>15</v>
+      </c>
+      <c r="D21" s="34">
+        <v>0</v>
+      </c>
+      <c r="E21" s="60">
+        <v>15</v>
+      </c>
+      <c r="F21" s="59">
+        <v>3</v>
+      </c>
+      <c r="G21" s="34">
+        <v>0</v>
+      </c>
+      <c r="H21" s="34">
+        <v>6</v>
+      </c>
+      <c r="I21" s="34">
+        <v>0</v>
+      </c>
+      <c r="J21" s="34">
+        <v>0</v>
+      </c>
+      <c r="K21" s="60">
+        <v>6</v>
+      </c>
+      <c r="L21" s="59">
+        <v>75000</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="59">
+        <v>6</v>
+      </c>
+      <c r="D22" s="34">
+        <v>3</v>
+      </c>
+      <c r="E22" s="60">
+        <v>3</v>
+      </c>
+      <c r="F22" s="59">
+        <v>3</v>
+      </c>
+      <c r="G22" s="34">
+        <v>3</v>
+      </c>
+      <c r="H22" s="34">
+        <v>0</v>
+      </c>
+      <c r="I22" s="34">
+        <v>0</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="60">
+        <v>0</v>
+      </c>
+      <c r="L22" s="59">
+        <v>30000</v>
+      </c>
+      <c r="M22" s="33">
+        <v>0</v>
+      </c>
+      <c r="N22" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="59">
+        <v>2</v>
+      </c>
+      <c r="D23" s="34">
+        <v>0</v>
+      </c>
+      <c r="E23" s="60">
+        <v>2</v>
+      </c>
+      <c r="F23" s="59">
+        <v>0</v>
+      </c>
+      <c r="G23" s="34">
+        <v>2</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>0</v>
+      </c>
+      <c r="J23" s="34">
+        <v>0</v>
+      </c>
+      <c r="K23" s="60">
+        <v>0</v>
+      </c>
+      <c r="L23" s="59">
+        <v>10000</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0</v>
+      </c>
+      <c r="N23" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="59">
+        <v>24</v>
+      </c>
+      <c r="D24" s="34">
+        <v>3</v>
+      </c>
+      <c r="E24" s="60">
+        <v>21</v>
+      </c>
+      <c r="F24" s="59">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>3</v>
+      </c>
+      <c r="H24" s="34">
+        <v>6</v>
+      </c>
+      <c r="I24" s="34">
+        <v>12</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="60">
+        <v>3</v>
+      </c>
+      <c r="L24" s="59">
+        <v>120000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="59">
+        <v>0</v>
+      </c>
+      <c r="D25" s="34">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
+        <v>0</v>
+      </c>
+      <c r="F25" s="59">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
+        <v>0</v>
+      </c>
+      <c r="K25" s="60">
+        <v>0</v>
+      </c>
+      <c r="L25" s="59">
+        <v>0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="59">
+        <v>12</v>
+      </c>
+      <c r="D26" s="34">
+        <v>9</v>
+      </c>
+      <c r="E26" s="60">
+        <v>3</v>
+      </c>
+      <c r="F26" s="59">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>3</v>
+      </c>
+      <c r="H26" s="34">
+        <v>0</v>
+      </c>
+      <c r="I26" s="34">
+        <v>3</v>
+      </c>
+      <c r="J26" s="34">
+        <v>6</v>
+      </c>
+      <c r="K26" s="60">
+        <v>0</v>
+      </c>
+      <c r="L26" s="59">
+        <v>60000</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="59">
+        <v>14</v>
+      </c>
+      <c r="D27" s="34">
+        <v>6</v>
+      </c>
+      <c r="E27" s="60">
+        <v>8</v>
+      </c>
+      <c r="F27" s="59">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>5</v>
+      </c>
+      <c r="H27" s="34">
+        <v>3</v>
+      </c>
+      <c r="I27" s="34">
+        <v>3</v>
+      </c>
+      <c r="J27" s="34">
+        <v>3</v>
+      </c>
+      <c r="K27" s="60">
+        <v>0</v>
+      </c>
+      <c r="L27" s="59">
+        <v>70000</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="59">
+        <v>12</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="60">
+        <v>12</v>
+      </c>
+      <c r="F28" s="59">
+        <v>3</v>
+      </c>
+      <c r="G28" s="34">
+        <v>3</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>3</v>
+      </c>
+      <c r="J28" s="34">
+        <v>3</v>
+      </c>
+      <c r="K28" s="60">
+        <v>0</v>
+      </c>
+      <c r="L28" s="59">
+        <v>60000</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="59">
+        <v>0</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
+        <v>0</v>
+      </c>
+      <c r="F29" s="59">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>0</v>
+      </c>
+      <c r="L29" s="59">
+        <v>0</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="61">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0</v>
+      </c>
+      <c r="F30" s="61">
+        <v>0</v>
+      </c>
+      <c r="G30" s="62">
+        <v>0</v>
+      </c>
+      <c r="H30" s="62">
+        <v>0</v>
+      </c>
+      <c r="I30" s="62">
+        <v>0</v>
+      </c>
+      <c r="J30" s="62">
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="61">
+        <v>0</v>
+      </c>
+      <c r="M30" s="64">
+        <v>0</v>
+      </c>
+      <c r="N30" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="72"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{383EB725-00C1-43EC-A6C7-4F4CB3FE85FB}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="K35" sqref="K35"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomRight" activeCell="A32" sqref="A32:L32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="73" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="89"/>
+    </row>
+    <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="55">
+        <v>4470</v>
+      </c>
+      <c r="D8" s="56">
+        <v>1510</v>
+      </c>
+      <c r="E8" s="57">
+        <v>2960</v>
+      </c>
+      <c r="F8" s="55">
+        <v>506</v>
+      </c>
+      <c r="G8" s="56">
+        <v>995</v>
+      </c>
+      <c r="H8" s="56">
+        <v>662</v>
+      </c>
+      <c r="I8" s="56">
+        <v>980</v>
+      </c>
+      <c r="J8" s="56">
+        <v>839</v>
+      </c>
+      <c r="K8" s="57">
+        <v>488</v>
+      </c>
+      <c r="L8" s="55">
+        <v>22380000</v>
+      </c>
+      <c r="M8" s="58">
+        <v>0</v>
+      </c>
+      <c r="N8" s="56">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="59">
+        <v>252</v>
+      </c>
+      <c r="D9" s="34">
+        <v>48</v>
+      </c>
+      <c r="E9" s="60">
+        <v>204</v>
+      </c>
+      <c r="F9" s="59">
+        <v>10</v>
+      </c>
+      <c r="G9" s="34">
+        <v>24</v>
+      </c>
+      <c r="H9" s="34">
+        <v>51</v>
+      </c>
+      <c r="I9" s="34">
+        <v>111</v>
+      </c>
+      <c r="J9" s="34">
+        <v>39</v>
+      </c>
+      <c r="K9" s="60">
+        <v>17</v>
+      </c>
+      <c r="L9" s="59">
+        <v>1260000</v>
+      </c>
+      <c r="M9" s="33">
+        <v>0</v>
+      </c>
+      <c r="N9" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="59">
+        <v>210</v>
+      </c>
+      <c r="D10" s="34">
+        <v>61</v>
+      </c>
+      <c r="E10" s="60">
+        <v>149</v>
+      </c>
+      <c r="F10" s="59">
+        <v>5</v>
+      </c>
+      <c r="G10" s="34">
+        <v>23</v>
+      </c>
+      <c r="H10" s="34">
+        <v>31</v>
+      </c>
+      <c r="I10" s="34">
+        <v>17</v>
+      </c>
+      <c r="J10" s="34">
+        <v>60</v>
+      </c>
+      <c r="K10" s="60">
+        <v>74</v>
+      </c>
+      <c r="L10" s="59">
+        <v>1085000</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="59">
+        <v>238</v>
+      </c>
+      <c r="D11" s="34">
+        <v>48</v>
+      </c>
+      <c r="E11" s="60">
+        <v>190</v>
+      </c>
+      <c r="F11" s="59">
+        <v>30</v>
+      </c>
+      <c r="G11" s="34">
+        <v>127</v>
+      </c>
+      <c r="H11" s="34">
+        <v>17</v>
+      </c>
+      <c r="I11" s="34">
+        <v>27</v>
+      </c>
+      <c r="J11" s="34">
+        <v>30</v>
+      </c>
+      <c r="K11" s="60">
+        <v>7</v>
+      </c>
+      <c r="L11" s="59">
+        <v>1190000</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="59">
+        <v>575</v>
+      </c>
+      <c r="D12" s="34">
+        <v>206</v>
+      </c>
+      <c r="E12" s="60">
+        <v>369</v>
+      </c>
+      <c r="F12" s="59">
+        <v>82</v>
+      </c>
+      <c r="G12" s="34">
+        <v>156</v>
+      </c>
+      <c r="H12" s="34">
+        <v>98</v>
+      </c>
+      <c r="I12" s="34">
+        <v>114</v>
+      </c>
+      <c r="J12" s="34">
+        <v>96</v>
+      </c>
+      <c r="K12" s="60">
+        <v>29</v>
+      </c>
+      <c r="L12" s="59">
+        <v>2875000</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="59">
+        <v>601</v>
+      </c>
+      <c r="D13" s="34">
+        <v>241</v>
+      </c>
+      <c r="E13" s="60">
+        <v>360</v>
+      </c>
+      <c r="F13" s="59">
+        <v>42</v>
+      </c>
+      <c r="G13" s="34">
+        <v>141</v>
+      </c>
+      <c r="H13" s="34">
+        <v>70</v>
+      </c>
+      <c r="I13" s="34">
+        <v>161</v>
+      </c>
+      <c r="J13" s="34">
+        <v>154</v>
+      </c>
+      <c r="K13" s="60">
+        <v>33</v>
+      </c>
+      <c r="L13" s="59">
+        <v>3005000</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="59">
+        <v>1336</v>
+      </c>
+      <c r="D14" s="34">
+        <v>485</v>
+      </c>
+      <c r="E14" s="60">
+        <v>851</v>
+      </c>
+      <c r="F14" s="59">
+        <v>131</v>
+      </c>
+      <c r="G14" s="34">
+        <v>263</v>
+      </c>
+      <c r="H14" s="34">
+        <v>246</v>
+      </c>
+      <c r="I14" s="34">
+        <v>249</v>
+      </c>
+      <c r="J14" s="34">
+        <v>237</v>
+      </c>
+      <c r="K14" s="60">
+        <v>210</v>
+      </c>
+      <c r="L14" s="59">
+        <v>6680000</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="59">
+        <v>102</v>
+      </c>
+      <c r="D15" s="34">
+        <v>30</v>
+      </c>
+      <c r="E15" s="60">
+        <v>72</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>9</v>
+      </c>
+      <c r="H15" s="34">
+        <v>9</v>
+      </c>
+      <c r="I15" s="34">
+        <v>33</v>
+      </c>
+      <c r="J15" s="34">
+        <v>36</v>
+      </c>
+      <c r="K15" s="60">
+        <v>15</v>
+      </c>
+      <c r="L15" s="59">
+        <v>510000</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="59">
+        <v>133</v>
+      </c>
+      <c r="D16" s="34">
+        <v>79</v>
+      </c>
+      <c r="E16" s="60">
+        <v>54</v>
+      </c>
+      <c r="F16" s="59">
+        <v>42</v>
+      </c>
+      <c r="G16" s="34">
+        <v>13</v>
+      </c>
+      <c r="H16" s="34">
+        <v>15</v>
+      </c>
+      <c r="I16" s="34">
+        <v>15</v>
+      </c>
+      <c r="J16" s="34">
+        <v>24</v>
+      </c>
+      <c r="K16" s="60">
+        <v>24</v>
+      </c>
+      <c r="L16" s="59">
+        <v>695000</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="59">
+        <v>87</v>
+      </c>
+      <c r="D17" s="34">
+        <v>48</v>
+      </c>
+      <c r="E17" s="60">
+        <v>39</v>
+      </c>
+      <c r="F17" s="59">
+        <v>12</v>
+      </c>
+      <c r="G17" s="34">
+        <v>36</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>24</v>
+      </c>
+      <c r="K17" s="60">
+        <v>15</v>
+      </c>
+      <c r="L17" s="59">
+        <v>400000</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="59">
+        <v>202</v>
+      </c>
+      <c r="D18" s="34">
+        <v>71</v>
+      </c>
+      <c r="E18" s="60">
+        <v>131</v>
+      </c>
+      <c r="F18" s="59">
+        <v>73</v>
+      </c>
+      <c r="G18" s="34">
+        <v>41</v>
+      </c>
+      <c r="H18" s="34">
+        <v>15</v>
+      </c>
+      <c r="I18" s="34">
+        <v>24</v>
+      </c>
+      <c r="J18" s="34">
+        <v>39</v>
+      </c>
+      <c r="K18" s="60">
+        <v>10</v>
+      </c>
+      <c r="L18" s="59">
+        <v>1010000</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="59">
+        <v>85</v>
+      </c>
+      <c r="D19" s="34">
+        <v>12</v>
+      </c>
+      <c r="E19" s="60">
+        <v>73</v>
+      </c>
+      <c r="F19" s="59">
+        <v>0</v>
+      </c>
+      <c r="G19" s="34">
+        <v>23</v>
+      </c>
+      <c r="H19" s="34">
+        <v>1</v>
+      </c>
+      <c r="I19" s="34">
+        <v>24</v>
+      </c>
+      <c r="J19" s="34">
+        <v>24</v>
+      </c>
+      <c r="K19" s="60">
+        <v>13</v>
+      </c>
+      <c r="L19" s="59">
+        <v>425000</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="59">
+        <v>282</v>
+      </c>
+      <c r="D20" s="34">
+        <v>96</v>
+      </c>
+      <c r="E20" s="60">
+        <v>186</v>
+      </c>
+      <c r="F20" s="59">
+        <v>36</v>
+      </c>
+      <c r="G20" s="34">
+        <v>77</v>
+      </c>
+      <c r="H20" s="34">
+        <v>24</v>
+      </c>
+      <c r="I20" s="34">
+        <v>110</v>
+      </c>
+      <c r="J20" s="34">
+        <v>35</v>
+      </c>
+      <c r="K20" s="60">
+        <v>0</v>
+      </c>
+      <c r="L20" s="59">
+        <v>1410000</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="59">
+        <v>38</v>
+      </c>
+      <c r="D21" s="34">
+        <v>0</v>
+      </c>
+      <c r="E21" s="60">
+        <v>38</v>
+      </c>
+      <c r="F21" s="59">
+        <v>12</v>
+      </c>
+      <c r="G21" s="34">
+        <v>0</v>
+      </c>
+      <c r="H21" s="34">
+        <v>8</v>
+      </c>
+      <c r="I21" s="34">
+        <v>0</v>
+      </c>
+      <c r="J21" s="34">
+        <v>3</v>
+      </c>
+      <c r="K21" s="60">
+        <v>15</v>
+      </c>
+      <c r="L21" s="59">
+        <v>190000</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="59">
+        <v>50</v>
+      </c>
+      <c r="D22" s="34">
+        <v>14</v>
+      </c>
+      <c r="E22" s="60">
+        <v>36</v>
+      </c>
+      <c r="F22" s="59">
+        <v>17</v>
+      </c>
+      <c r="G22" s="34">
+        <v>9</v>
+      </c>
+      <c r="H22" s="34">
+        <v>12</v>
+      </c>
+      <c r="I22" s="34">
+        <v>12</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="60">
+        <v>0</v>
+      </c>
+      <c r="L22" s="59">
+        <v>250000</v>
+      </c>
+      <c r="M22" s="33">
+        <v>0</v>
+      </c>
+      <c r="N22" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="59">
+        <v>16</v>
+      </c>
+      <c r="D23" s="34">
+        <v>11</v>
+      </c>
+      <c r="E23" s="60">
+        <v>5</v>
+      </c>
+      <c r="F23" s="59">
+        <v>0</v>
+      </c>
+      <c r="G23" s="34">
+        <v>5</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>0</v>
+      </c>
+      <c r="J23" s="34">
+        <v>11</v>
+      </c>
+      <c r="K23" s="60">
+        <v>0</v>
+      </c>
+      <c r="L23" s="59">
+        <v>80000</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0</v>
+      </c>
+      <c r="N23" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="59">
+        <v>84</v>
+      </c>
+      <c r="D24" s="34">
+        <v>4</v>
+      </c>
+      <c r="E24" s="60">
+        <v>80</v>
+      </c>
+      <c r="F24" s="59">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>12</v>
+      </c>
+      <c r="H24" s="34">
+        <v>40</v>
+      </c>
+      <c r="I24" s="34">
+        <v>16</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="60">
+        <v>16</v>
+      </c>
+      <c r="L24" s="59">
+        <v>420000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="59">
+        <v>0</v>
+      </c>
+      <c r="D25" s="34">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
+        <v>0</v>
+      </c>
+      <c r="F25" s="59">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
+        <v>0</v>
+      </c>
+      <c r="K25" s="60">
+        <v>0</v>
+      </c>
+      <c r="L25" s="59">
+        <v>0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="59">
+        <v>68</v>
+      </c>
+      <c r="D26" s="34">
+        <v>32</v>
+      </c>
+      <c r="E26" s="60">
+        <v>36</v>
+      </c>
+      <c r="F26" s="59">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>12</v>
+      </c>
+      <c r="H26" s="34">
+        <v>13</v>
+      </c>
+      <c r="I26" s="34">
+        <v>31</v>
+      </c>
+      <c r="J26" s="34">
+        <v>6</v>
+      </c>
+      <c r="K26" s="60">
+        <v>6</v>
+      </c>
+      <c r="L26" s="59">
+        <v>340000</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="59">
+        <v>61</v>
+      </c>
+      <c r="D27" s="34">
+        <v>24</v>
+      </c>
+      <c r="E27" s="60">
+        <v>37</v>
+      </c>
+      <c r="F27" s="59">
+        <v>2</v>
+      </c>
+      <c r="G27" s="34">
+        <v>12</v>
+      </c>
+      <c r="H27" s="34">
+        <v>12</v>
+      </c>
+      <c r="I27" s="34">
+        <v>18</v>
+      </c>
+      <c r="J27" s="34">
+        <v>13</v>
+      </c>
+      <c r="K27" s="60">
+        <v>4</v>
+      </c>
+      <c r="L27" s="59">
+        <v>305000</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="59">
+        <v>50</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="60">
+        <v>50</v>
+      </c>
+      <c r="F28" s="59">
+        <v>12</v>
+      </c>
+      <c r="G28" s="34">
+        <v>12</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>18</v>
+      </c>
+      <c r="J28" s="34">
+        <v>8</v>
+      </c>
+      <c r="K28" s="60">
+        <v>0</v>
+      </c>
+      <c r="L28" s="59">
+        <v>250000</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="59">
+        <v>0</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
+        <v>0</v>
+      </c>
+      <c r="F29" s="59">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>0</v>
+      </c>
+      <c r="L29" s="59">
+        <v>0</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="61">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0</v>
+      </c>
+      <c r="F30" s="61">
+        <v>0</v>
+      </c>
+      <c r="G30" s="62">
+        <v>0</v>
+      </c>
+      <c r="H30" s="62">
+        <v>0</v>
+      </c>
+      <c r="I30" s="62">
+        <v>0</v>
+      </c>
+      <c r="J30" s="62">
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="61">
+        <v>0</v>
+      </c>
+      <c r="M30" s="64">
+        <v>0</v>
+      </c>
+      <c r="N30" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49D954CB-5F99-42EF-9E6F-90D286A79CF5}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="K35" sqref="K35"/>
+      <selection pane="topRight" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
+      <selection pane="bottomRight" activeCell="G38" sqref="G38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.83203125" customWidth="1"/>
+    <col min="2" max="12" width="15.83203125" customWidth="1"/>
+    <col min="13" max="14" width="18.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="99" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="89"/>
+    </row>
+    <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="91" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="94"/>
+    </row>
+    <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="55">
+        <v>1089</v>
+      </c>
+      <c r="D8" s="56">
+        <v>356</v>
+      </c>
+      <c r="E8" s="57">
+        <v>733</v>
+      </c>
+      <c r="F8" s="55">
+        <v>129</v>
+      </c>
+      <c r="G8" s="56">
+        <v>244</v>
+      </c>
+      <c r="H8" s="56">
+        <v>148</v>
+      </c>
+      <c r="I8" s="56">
+        <v>232</v>
+      </c>
+      <c r="J8" s="56">
+        <v>219</v>
+      </c>
+      <c r="K8" s="57">
+        <v>117</v>
+      </c>
+      <c r="L8" s="55">
+        <v>5430000</v>
+      </c>
+      <c r="M8" s="58">
+        <v>0</v>
+      </c>
+      <c r="N8" s="56">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="59">
+        <v>62</v>
+      </c>
+      <c r="D9" s="34">
+        <v>10</v>
+      </c>
+      <c r="E9" s="60">
+        <v>52</v>
+      </c>
+      <c r="F9" s="59">
+        <v>4</v>
+      </c>
+      <c r="G9" s="34">
+        <v>6</v>
+      </c>
+      <c r="H9" s="34">
+        <v>4</v>
+      </c>
+      <c r="I9" s="34">
+        <v>33</v>
+      </c>
+      <c r="J9" s="34">
+        <v>12</v>
+      </c>
+      <c r="K9" s="60">
+        <v>3</v>
+      </c>
+      <c r="L9" s="59">
+        <v>310000</v>
+      </c>
+      <c r="M9" s="33">
+        <v>0</v>
+      </c>
+      <c r="N9" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="59">
+        <v>52</v>
+      </c>
+      <c r="D10" s="34">
+        <v>16</v>
+      </c>
+      <c r="E10" s="60">
+        <v>36</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="34">
+        <v>5</v>
+      </c>
+      <c r="H10" s="34">
+        <v>7</v>
+      </c>
+      <c r="I10" s="34">
+        <v>3</v>
+      </c>
+      <c r="J10" s="34">
+        <v>16</v>
+      </c>
+      <c r="K10" s="60">
+        <v>21</v>
+      </c>
+      <c r="L10" s="59">
+        <v>265000</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="59">
+        <v>51</v>
+      </c>
+      <c r="D11" s="34">
+        <v>9</v>
+      </c>
+      <c r="E11" s="60">
+        <v>42</v>
+      </c>
+      <c r="F11" s="59">
+        <v>9</v>
+      </c>
+      <c r="G11" s="34">
+        <v>27</v>
+      </c>
+      <c r="H11" s="34">
+        <v>3</v>
+      </c>
+      <c r="I11" s="34">
+        <v>6</v>
+      </c>
+      <c r="J11" s="34">
+        <v>3</v>
+      </c>
+      <c r="K11" s="60">
+        <v>3</v>
+      </c>
+      <c r="L11" s="59">
+        <v>255000</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="59">
+        <v>137</v>
+      </c>
+      <c r="D12" s="34">
+        <v>45</v>
+      </c>
+      <c r="E12" s="60">
+        <v>92</v>
+      </c>
+      <c r="F12" s="59">
+        <v>21</v>
+      </c>
+      <c r="G12" s="34">
+        <v>37</v>
+      </c>
+      <c r="H12" s="34">
+        <v>23</v>
+      </c>
+      <c r="I12" s="34">
+        <v>25</v>
+      </c>
+      <c r="J12" s="34">
+        <v>25</v>
+      </c>
+      <c r="K12" s="60">
+        <v>6</v>
+      </c>
+      <c r="L12" s="59">
+        <v>685000</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="59">
+        <v>151</v>
+      </c>
+      <c r="D13" s="34">
+        <v>45</v>
+      </c>
+      <c r="E13" s="60">
+        <v>106</v>
+      </c>
+      <c r="F13" s="59">
+        <v>12</v>
+      </c>
+      <c r="G13" s="34">
+        <v>36</v>
+      </c>
+      <c r="H13" s="34">
+        <v>13</v>
+      </c>
+      <c r="I13" s="34">
+        <v>39</v>
+      </c>
+      <c r="J13" s="34">
+        <v>42</v>
+      </c>
+      <c r="K13" s="60">
+        <v>9</v>
+      </c>
+      <c r="L13" s="59">
+        <v>755000</v>
+      </c>
+      <c r="M13" s="33">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="59">
+        <v>323</v>
+      </c>
+      <c r="D14" s="34">
+        <v>127</v>
+      </c>
+      <c r="E14" s="60">
+        <v>196</v>
+      </c>
+      <c r="F14" s="59">
+        <v>27</v>
+      </c>
+      <c r="G14" s="34">
+        <v>65</v>
+      </c>
+      <c r="H14" s="34">
+        <v>61</v>
+      </c>
+      <c r="I14" s="34">
+        <v>55</v>
+      </c>
+      <c r="J14" s="34">
+        <v>67</v>
+      </c>
+      <c r="K14" s="60">
+        <v>48</v>
+      </c>
+      <c r="L14" s="59">
+        <v>1615000</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="59">
+        <v>24</v>
+      </c>
+      <c r="D15" s="34">
+        <v>6</v>
+      </c>
+      <c r="E15" s="60">
+        <v>18</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>0</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3</v>
+      </c>
+      <c r="I15" s="34">
+        <v>9</v>
+      </c>
+      <c r="J15" s="34">
+        <v>9</v>
+      </c>
+      <c r="K15" s="60">
+        <v>3</v>
+      </c>
+      <c r="L15" s="59">
+        <v>120000</v>
+      </c>
+      <c r="M15" s="33">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="59">
+        <v>36</v>
+      </c>
+      <c r="D16" s="34">
+        <v>21</v>
+      </c>
+      <c r="E16" s="60">
+        <v>15</v>
+      </c>
+      <c r="F16" s="59">
+        <v>12</v>
+      </c>
+      <c r="G16" s="34">
+        <v>7</v>
+      </c>
+      <c r="H16" s="34">
+        <v>3</v>
+      </c>
+      <c r="I16" s="34">
+        <v>2</v>
+      </c>
+      <c r="J16" s="34">
+        <v>6</v>
+      </c>
+      <c r="K16" s="60">
+        <v>6</v>
+      </c>
+      <c r="L16" s="59">
+        <v>195000</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="59">
+        <v>21</v>
+      </c>
+      <c r="D17" s="34">
+        <v>12</v>
+      </c>
+      <c r="E17" s="60">
+        <v>9</v>
+      </c>
+      <c r="F17" s="59">
+        <v>3</v>
+      </c>
+      <c r="G17" s="34">
+        <v>9</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>6</v>
+      </c>
+      <c r="K17" s="60">
+        <v>3</v>
+      </c>
+      <c r="L17" s="59">
+        <v>70000</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="59">
+        <v>51</v>
+      </c>
+      <c r="D18" s="34">
+        <v>18</v>
+      </c>
+      <c r="E18" s="60">
+        <v>33</v>
+      </c>
+      <c r="F18" s="59">
+        <v>21</v>
+      </c>
+      <c r="G18" s="34">
+        <v>6</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6</v>
+      </c>
+      <c r="I18" s="34">
+        <v>3</v>
+      </c>
+      <c r="J18" s="34">
+        <v>12</v>
+      </c>
+      <c r="K18" s="60">
+        <v>3</v>
+      </c>
+      <c r="L18" s="59">
+        <v>255000</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="59">
+        <v>21</v>
+      </c>
+      <c r="D19" s="34">
+        <v>3</v>
+      </c>
+      <c r="E19" s="60">
+        <v>18</v>
+      </c>
+      <c r="F19" s="59">
+        <v>0</v>
+      </c>
+      <c r="G19" s="34">
+        <v>5</v>
+      </c>
+      <c r="H19" s="34">
+        <v>1</v>
+      </c>
+      <c r="I19" s="34">
+        <v>6</v>
+      </c>
+      <c r="J19" s="34">
+        <v>6</v>
+      </c>
+      <c r="K19" s="60">
+        <v>3</v>
+      </c>
+      <c r="L19" s="59">
+        <v>105000</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="59">
+        <v>71</v>
+      </c>
+      <c r="D20" s="34">
+        <v>23</v>
+      </c>
+      <c r="E20" s="60">
+        <v>48</v>
+      </c>
+      <c r="F20" s="59">
+        <v>9</v>
+      </c>
+      <c r="G20" s="34">
+        <v>23</v>
+      </c>
+      <c r="H20" s="34">
+        <v>6</v>
+      </c>
+      <c r="I20" s="34">
+        <v>27</v>
+      </c>
+      <c r="J20" s="34">
+        <v>6</v>
+      </c>
+      <c r="K20" s="60">
+        <v>0</v>
+      </c>
+      <c r="L20" s="59">
+        <v>355000</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="59">
+        <v>12</v>
+      </c>
+      <c r="D21" s="34">
+        <v>0</v>
+      </c>
+      <c r="E21" s="60">
+        <v>12</v>
+      </c>
+      <c r="F21" s="59">
+        <v>3</v>
+      </c>
+      <c r="G21" s="34">
+        <v>0</v>
+      </c>
+      <c r="H21" s="34">
+        <v>3</v>
+      </c>
+      <c r="I21" s="34">
+        <v>0</v>
+      </c>
+      <c r="J21" s="34">
+        <v>0</v>
+      </c>
+      <c r="K21" s="60">
+        <v>6</v>
+      </c>
+      <c r="L21" s="59">
+        <v>60000</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="59">
+        <v>11</v>
+      </c>
+      <c r="D22" s="34">
+        <v>3</v>
+      </c>
+      <c r="E22" s="60">
+        <v>8</v>
+      </c>
+      <c r="F22" s="59">
+        <v>5</v>
+      </c>
+      <c r="G22" s="34">
+        <v>3</v>
+      </c>
+      <c r="H22" s="34">
+        <v>0</v>
+      </c>
+      <c r="I22" s="34">
+        <v>3</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="60">
+        <v>0</v>
+      </c>
+      <c r="L22" s="59">
+        <v>55000</v>
+      </c>
+      <c r="M22" s="33">
+        <v>0</v>
+      </c>
+      <c r="N22" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="59">
+        <v>6</v>
+      </c>
+      <c r="D23" s="34">
+        <v>3</v>
+      </c>
+      <c r="E23" s="60">
+        <v>3</v>
+      </c>
+      <c r="F23" s="59">
+        <v>0</v>
+      </c>
+      <c r="G23" s="34">
+        <v>3</v>
+      </c>
+      <c r="H23" s="34">
+        <v>0</v>
+      </c>
+      <c r="I23" s="34">
+        <v>0</v>
+      </c>
+      <c r="J23" s="34">
+        <v>3</v>
+      </c>
+      <c r="K23" s="60">
+        <v>0</v>
+      </c>
+      <c r="L23" s="59">
+        <v>30000</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0</v>
+      </c>
+      <c r="N23" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="59">
+        <v>21</v>
+      </c>
+      <c r="D24" s="34">
+        <v>0</v>
+      </c>
+      <c r="E24" s="60">
+        <v>21</v>
+      </c>
+      <c r="F24" s="59">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>3</v>
+      </c>
+      <c r="H24" s="34">
+        <v>9</v>
+      </c>
+      <c r="I24" s="34">
+        <v>6</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="60">
+        <v>3</v>
+      </c>
+      <c r="L24" s="59">
+        <v>105000</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="59">
+        <v>0</v>
+      </c>
+      <c r="D25" s="34">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
+        <v>0</v>
+      </c>
+      <c r="F25" s="59">
+        <v>0</v>
+      </c>
+      <c r="G25" s="34">
+        <v>0</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>0</v>
+      </c>
+      <c r="J25" s="34">
+        <v>0</v>
+      </c>
+      <c r="K25" s="60">
+        <v>0</v>
+      </c>
+      <c r="L25" s="59">
+        <v>0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="59">
+        <v>15</v>
+      </c>
+      <c r="D26" s="34">
+        <v>9</v>
+      </c>
+      <c r="E26" s="60">
+        <v>6</v>
+      </c>
+      <c r="F26" s="59">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>3</v>
+      </c>
+      <c r="H26" s="34">
+        <v>3</v>
+      </c>
+      <c r="I26" s="34">
+        <v>9</v>
+      </c>
+      <c r="J26" s="34">
+        <v>0</v>
+      </c>
+      <c r="K26" s="60">
+        <v>0</v>
+      </c>
+      <c r="L26" s="59">
+        <v>75000</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="59">
+        <v>12</v>
+      </c>
+      <c r="D27" s="34">
+        <v>6</v>
+      </c>
+      <c r="E27" s="60">
+        <v>6</v>
+      </c>
+      <c r="F27" s="59">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>3</v>
+      </c>
+      <c r="H27" s="34">
+        <v>3</v>
+      </c>
+      <c r="I27" s="34">
+        <v>3</v>
+      </c>
+      <c r="J27" s="34">
+        <v>3</v>
+      </c>
+      <c r="K27" s="60">
+        <v>0</v>
+      </c>
+      <c r="L27" s="59">
+        <v>60000</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="59">
+        <v>12</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="60">
+        <v>12</v>
+      </c>
+      <c r="F28" s="59">
+        <v>3</v>
+      </c>
+      <c r="G28" s="34">
+        <v>3</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>3</v>
+      </c>
+      <c r="J28" s="34">
+        <v>3</v>
+      </c>
+      <c r="K28" s="60">
+        <v>0</v>
+      </c>
+      <c r="L28" s="59">
+        <v>60000</v>
+      </c>
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="59">
+        <v>0</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
+        <v>0</v>
+      </c>
+      <c r="F29" s="59">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>0</v>
+      </c>
+      <c r="L29" s="59">
+        <v>0</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="61">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0</v>
+      </c>
+      <c r="F30" s="61">
+        <v>0</v>
+      </c>
+      <c r="G30" s="62">
+        <v>0</v>
+      </c>
+      <c r="H30" s="62">
+        <v>0</v>
+      </c>
+      <c r="I30" s="62">
+        <v>0</v>
+      </c>
+      <c r="J30" s="62">
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="61">
+        <v>0</v>
+      </c>
+      <c r="M30" s="64">
+        <v>0</v>
+      </c>
+      <c r="N30" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
+    </row>
+    <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:K4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7C813B7-B34F-476B-86E0-54B9F3EEAE17}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
       <selection pane="bottomRight" activeCell="S23" sqref="S23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...9 lines deleted...]
-      <c r="L1" s="78"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A2" s="51" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
         <v>1101</v>
       </c>
       <c r="D8" s="56">
         <v>368</v>
       </c>
       <c r="E8" s="57">
         <v>733</v>
       </c>
       <c r="F8" s="55">
         <v>134</v>
       </c>
       <c r="G8" s="56">
         <v>256</v>
       </c>
       <c r="H8" s="56">
         <v>157</v>
       </c>
       <c r="I8" s="56">
         <v>239</v>
       </c>
       <c r="J8" s="56">
         <v>207</v>
       </c>
       <c r="K8" s="57">
@@ -19790,2285 +27700,1034 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...1260 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8596C9A3-6A1C-4465-A74F-4E88C1858F59}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD4EBB01-EC3E-4D94-8ABD-F1D8329EC201}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N35"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="C57" sqref="C57"/>
+      <selection pane="bottomRight" activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...9 lines deleted...]
-      <c r="L1" s="78"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A2" s="51" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>1158</v>
+        <v>1122</v>
       </c>
       <c r="D8" s="56">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="E8" s="57">
-        <v>760</v>
+        <v>734</v>
       </c>
       <c r="F8" s="55">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="G8" s="56">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H8" s="56">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="I8" s="56">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J8" s="56">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="K8" s="57">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="L8" s="55">
-        <v>5805000</v>
+        <v>5640000</v>
       </c>
       <c r="M8" s="58">
         <v>0</v>
       </c>
       <c r="N8" s="56">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D9" s="34">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E9" s="60">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F9" s="59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G9" s="34">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H9" s="34">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="I9" s="34">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="J9" s="34">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K9" s="60">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L9" s="59">
-        <v>325000</v>
+        <v>315000</v>
       </c>
       <c r="M9" s="33">
         <v>0</v>
       </c>
       <c r="N9" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D10" s="34">
         <v>15</v>
       </c>
       <c r="E10" s="60">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F10" s="59">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G10" s="34">
         <v>6</v>
       </c>
       <c r="H10" s="34">
         <v>9</v>
       </c>
       <c r="I10" s="34">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J10" s="34">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="K10" s="60">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="L10" s="59">
-        <v>285000</v>
+        <v>280000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D11" s="34">
         <v>12</v>
       </c>
       <c r="E11" s="60">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F11" s="59">
         <v>6</v>
       </c>
       <c r="G11" s="34">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H11" s="34">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I11" s="34">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J11" s="34">
         <v>9</v>
       </c>
       <c r="K11" s="60">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L11" s="59">
-        <v>320000</v>
+        <v>300000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D12" s="34">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E12" s="60">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="F12" s="59">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G12" s="34">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H12" s="34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I12" s="34">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J12" s="34">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="K12" s="60">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L12" s="59">
-        <v>730000</v>
+        <v>745000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D13" s="34">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E13" s="60">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F13" s="59">
         <v>9</v>
       </c>
       <c r="G13" s="34">
         <v>36</v>
       </c>
       <c r="H13" s="34">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I13" s="34">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J13" s="34">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K13" s="60">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="L13" s="59">
-        <v>780000</v>
+        <v>735000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>354</v>
+        <v>333</v>
       </c>
       <c r="D14" s="34">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E14" s="60">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="F14" s="59">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G14" s="34">
+        <v>67</v>
+      </c>
+      <c r="H14" s="34">
+        <v>60</v>
+      </c>
+      <c r="I14" s="34">
         <v>65</v>
       </c>
-      <c r="H14" s="34">
-[...4 lines deleted...]
-      </c>
       <c r="J14" s="34">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="K14" s="60">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L14" s="59">
-        <v>1770000</v>
+        <v>1665000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" s="34">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E15" s="60">
         <v>18</v>
       </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
         <v>3</v>
       </c>
       <c r="H15" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I15" s="34">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J15" s="34">
         <v>9</v>
       </c>
       <c r="K15" s="60">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L15" s="59">
-        <v>120000</v>
+        <v>135000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D16" s="34">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E16" s="60">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F16" s="59">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G16" s="34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H16" s="34">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I16" s="34">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J16" s="34">
         <v>6</v>
       </c>
       <c r="K16" s="60">
         <v>6</v>
       </c>
       <c r="L16" s="59">
-        <v>135000</v>
+        <v>170000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D17" s="34">
         <v>12</v>
       </c>
       <c r="E17" s="60">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="59">
         <v>3</v>
       </c>
       <c r="G17" s="34">
         <v>9</v>
       </c>
       <c r="H17" s="34">
         <v>0</v>
       </c>
       <c r="I17" s="34">
         <v>0</v>
       </c>
       <c r="J17" s="34">
         <v>6</v>
       </c>
       <c r="K17" s="60">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L17" s="59">
-        <v>120000</v>
+        <v>105000</v>
       </c>
       <c r="M17" s="33">
         <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D18" s="34">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E18" s="60">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F18" s="59">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G18" s="34">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H18" s="34">
         <v>3</v>
       </c>
       <c r="I18" s="34">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J18" s="34">
         <v>9</v>
       </c>
       <c r="K18" s="60">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L18" s="59">
-        <v>265000</v>
+        <v>245000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D19" s="34">
         <v>3</v>
       </c>
       <c r="E19" s="60">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F19" s="59">
         <v>0</v>
       </c>
       <c r="G19" s="34">
         <v>6</v>
       </c>
       <c r="H19" s="34">
         <v>0</v>
       </c>
       <c r="I19" s="34">
         <v>6</v>
       </c>
       <c r="J19" s="34">
         <v>6</v>
       </c>
       <c r="K19" s="60">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L19" s="59">
-        <v>110000</v>
+        <v>105000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D20" s="34">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E20" s="60">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F20" s="59">
         <v>9</v>
       </c>
       <c r="G20" s="34">
         <v>18</v>
       </c>
       <c r="H20" s="34">
         <v>6</v>
       </c>
       <c r="I20" s="34">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J20" s="34">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="K20" s="60">
         <v>0</v>
       </c>
       <c r="L20" s="59">
-        <v>350000</v>
+        <v>365000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D21" s="34">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F21" s="59">
         <v>3</v>
       </c>
       <c r="G21" s="34">
         <v>0</v>
       </c>
       <c r="H21" s="34">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I21" s="34">
         <v>0</v>
       </c>
       <c r="J21" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K21" s="60">
         <v>3</v>
       </c>
       <c r="L21" s="59">
-        <v>45000</v>
+        <v>40000</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
+        <v>17</v>
+      </c>
+      <c r="D22" s="34">
+        <v>5</v>
+      </c>
+      <c r="E22" s="60">
         <v>12</v>
       </c>
-      <c r="D22" s="34">
-[...4 lines deleted...]
-      </c>
       <c r="F22" s="59">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G22" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H22" s="34">
         <v>6</v>
       </c>
       <c r="I22" s="34">
         <v>3</v>
       </c>
       <c r="J22" s="34">
         <v>0</v>
       </c>
       <c r="K22" s="60">
         <v>0</v>
       </c>
       <c r="L22" s="59">
-        <v>60000</v>
+        <v>85000</v>
       </c>
       <c r="M22" s="33">
         <v>0</v>
       </c>
       <c r="N22" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D23" s="34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E23" s="60">
         <v>0</v>
       </c>
       <c r="F23" s="59">
         <v>0</v>
       </c>
       <c r="G23" s="34">
         <v>0</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
         <v>0</v>
       </c>
       <c r="J23" s="34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K23" s="60">
         <v>0</v>
       </c>
       <c r="L23" s="59">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="M23" s="33">
         <v>0</v>
       </c>
       <c r="N23" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D24" s="34">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E24" s="60">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F24" s="59">
         <v>0</v>
       </c>
       <c r="G24" s="34">
         <v>3</v>
       </c>
       <c r="H24" s="34">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="I24" s="34">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J24" s="34">
         <v>0</v>
       </c>
       <c r="K24" s="60">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L24" s="59">
-        <v>120000</v>
+        <v>100000</v>
       </c>
       <c r="M24" s="33">
         <v>0</v>
       </c>
       <c r="N24" s="34">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
         <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0</v>
       </c>
       <c r="E25" s="60">
         <v>0</v>
       </c>
       <c r="F25" s="59">
         <v>0</v>
       </c>
       <c r="G25" s="34">
         <v>0</v>
       </c>
       <c r="H25" s="34">
@@ -22079,166 +28738,166 @@
       </c>
       <c r="J25" s="34">
         <v>0</v>
       </c>
       <c r="K25" s="60">
         <v>0</v>
       </c>
       <c r="L25" s="59">
         <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D26" s="34">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E26" s="60">
         <v>12</v>
       </c>
       <c r="F26" s="59">
         <v>0</v>
       </c>
       <c r="G26" s="34">
         <v>3</v>
       </c>
       <c r="H26" s="34">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I26" s="34">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J26" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K26" s="60">
         <v>3</v>
       </c>
       <c r="L26" s="59">
-        <v>90000</v>
+        <v>100000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D27" s="34">
         <v>6</v>
       </c>
       <c r="E27" s="60">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F27" s="59">
         <v>0</v>
       </c>
       <c r="G27" s="34">
         <v>3</v>
       </c>
       <c r="H27" s="34">
         <v>3</v>
       </c>
       <c r="I27" s="34">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J27" s="34">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K27" s="60">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L27" s="59">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D28" s="34">
         <v>0</v>
       </c>
       <c r="E28" s="60">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F28" s="59">
         <v>3</v>
       </c>
       <c r="G28" s="34">
         <v>3</v>
       </c>
       <c r="H28" s="34">
         <v>0</v>
       </c>
       <c r="I28" s="34">
         <v>6</v>
       </c>
       <c r="J28" s="34">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K28" s="60">
         <v>0</v>
       </c>
       <c r="L28" s="59">
-        <v>70000</v>
+        <v>60000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="59">
         <v>0</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="60">
         <v>0</v>
       </c>
       <c r="F29" s="59">
@@ -22292,1040 +28951,1034 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...14 lines deleted...]
-      </c>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{942E5927-4764-488B-9F81-AD4F539B4B89}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8596C9A3-6A1C-4465-A74F-4E88C1858F59}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="D39" sqref="D39"/>
+      <selection pane="bottomRight" activeCell="Q26" sqref="Q26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...13 lines deleted...]
-        <v>162</v>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>4758</v>
+        <v>1158</v>
       </c>
       <c r="D8" s="56">
-        <v>1572</v>
+        <v>398</v>
       </c>
       <c r="E8" s="57">
-        <v>3186</v>
+        <v>760</v>
       </c>
       <c r="F8" s="55">
-        <v>484</v>
+        <v>117</v>
       </c>
       <c r="G8" s="56">
-        <v>1004</v>
+        <v>247</v>
       </c>
       <c r="H8" s="56">
-        <v>787</v>
+        <v>190</v>
       </c>
       <c r="I8" s="56">
-        <v>1039</v>
+        <v>254</v>
       </c>
       <c r="J8" s="56">
-        <v>814</v>
+        <v>211</v>
       </c>
       <c r="K8" s="57">
-        <v>630</v>
+        <v>139</v>
       </c>
       <c r="L8" s="55">
-        <v>23850000</v>
+        <v>5805000</v>
       </c>
       <c r="M8" s="58">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N8" s="56">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="D9" s="34">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="E9" s="60">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="F9" s="59">
+        <v>1</v>
+      </c>
+      <c r="G9" s="34">
+        <v>3</v>
+      </c>
+      <c r="H9" s="34">
+        <v>24</v>
+      </c>
+      <c r="I9" s="34">
         <v>22</v>
       </c>
-      <c r="G9" s="34">
-[...7 lines deleted...]
-      </c>
       <c r="J9" s="34">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="K9" s="60">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L9" s="59">
-        <v>1265000</v>
+        <v>325000</v>
       </c>
       <c r="M9" s="33">
         <v>0</v>
       </c>
       <c r="N9" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>216</v>
+        <v>54</v>
       </c>
       <c r="D10" s="34">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E10" s="60">
-        <v>172</v>
+        <v>39</v>
       </c>
       <c r="F10" s="59">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G10" s="34">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="H10" s="34">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="I10" s="34">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="J10" s="34">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="K10" s="60">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="L10" s="59">
-        <v>1140000</v>
+        <v>285000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>259</v>
+        <v>64</v>
       </c>
       <c r="D11" s="34">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E11" s="60">
-        <v>211</v>
+        <v>52</v>
       </c>
       <c r="F11" s="59">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="G11" s="34">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="H11" s="34">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="I11" s="34">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="J11" s="34">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="K11" s="60">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="L11" s="59">
-        <v>1295000</v>
+        <v>320000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>534</v>
+        <v>146</v>
       </c>
       <c r="D12" s="34">
-        <v>178</v>
+        <v>58</v>
       </c>
       <c r="E12" s="60">
-        <v>356</v>
+        <v>88</v>
       </c>
       <c r="F12" s="59">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G12" s="34">
-        <v>152</v>
+        <v>39</v>
       </c>
       <c r="H12" s="34">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="I12" s="34">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="J12" s="34">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="K12" s="60">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="L12" s="59">
-        <v>2670000</v>
+        <v>730000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>634</v>
+        <v>156</v>
       </c>
       <c r="D13" s="34">
-        <v>309</v>
+        <v>84</v>
       </c>
       <c r="E13" s="60">
-        <v>325</v>
+        <v>72</v>
       </c>
       <c r="F13" s="59">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="G13" s="34">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="H13" s="34">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="I13" s="34">
-        <v>190</v>
+        <v>39</v>
       </c>
       <c r="J13" s="34">
-        <v>118</v>
+        <v>40</v>
       </c>
       <c r="K13" s="60">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="L13" s="59">
-        <v>3170000</v>
+        <v>780000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>1550</v>
+        <v>354</v>
       </c>
       <c r="D14" s="34">
-        <v>502</v>
+        <v>118</v>
       </c>
       <c r="E14" s="60">
-        <v>1048</v>
+        <v>236</v>
       </c>
       <c r="F14" s="59">
-        <v>193</v>
+        <v>37</v>
       </c>
       <c r="G14" s="34">
-        <v>296</v>
+        <v>65</v>
       </c>
       <c r="H14" s="34">
-        <v>245</v>
+        <v>66</v>
       </c>
       <c r="I14" s="34">
-        <v>330</v>
+        <v>70</v>
       </c>
       <c r="J14" s="34">
-        <v>239</v>
+        <v>59</v>
       </c>
       <c r="K14" s="60">
-        <v>247</v>
+        <v>57</v>
       </c>
       <c r="L14" s="59">
-        <v>7750000</v>
+        <v>1770000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D15" s="34">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E15" s="60">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H15" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I15" s="34">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J15" s="34">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="K15" s="60">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L15" s="59">
-        <v>380000</v>
+        <v>120000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="D16" s="34">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E16" s="60">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F16" s="59">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G16" s="34">
         <v>0</v>
       </c>
       <c r="H16" s="34">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="I16" s="34">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="J16" s="34">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="K16" s="60">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="L16" s="59">
-        <v>595000</v>
+        <v>135000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="D17" s="34">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E17" s="60">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F17" s="59">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G17" s="34">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="H17" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I17" s="34">
         <v>0</v>
       </c>
       <c r="J17" s="34">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="K17" s="60">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L17" s="59">
-        <v>460000</v>
+        <v>120000</v>
       </c>
       <c r="M17" s="33">
         <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>168</v>
+        <v>53</v>
       </c>
       <c r="D18" s="34">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="E18" s="60">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="F18" s="59">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G18" s="34">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="H18" s="34">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="I18" s="34">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="J18" s="34">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="K18" s="60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L18" s="59">
-        <v>840000</v>
+        <v>265000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="D19" s="34">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E19" s="60">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="F19" s="59">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G19" s="34">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="H19" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I19" s="34">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="J19" s="34">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="K19" s="60">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="L19" s="59">
-        <v>490000</v>
+        <v>110000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="D20" s="34">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="E20" s="60">
-        <v>177</v>
+        <v>50</v>
       </c>
       <c r="F20" s="59">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="G20" s="34">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="H20" s="34">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="I20" s="34">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="J20" s="34">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="K20" s="60">
         <v>0</v>
       </c>
       <c r="L20" s="59">
-        <v>1250000</v>
+        <v>350000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D21" s="34">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F21" s="59">
         <v>3</v>
       </c>
       <c r="G21" s="34">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="H21" s="34">
         <v>0</v>
       </c>
       <c r="I21" s="34">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J21" s="34">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="K21" s="60">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L21" s="59">
-        <v>175000</v>
+        <v>45000</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="D22" s="34">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="E22" s="60">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="F22" s="59">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="G22" s="34">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="H22" s="34">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="I22" s="34">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="J22" s="34">
         <v>0</v>
       </c>
       <c r="K22" s="60">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L22" s="59">
-        <v>445000</v>
+        <v>60000</v>
       </c>
       <c r="M22" s="33">
         <v>0</v>
       </c>
       <c r="N22" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D23" s="34">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="E23" s="60">
         <v>0</v>
       </c>
       <c r="F23" s="59">
         <v>0</v>
       </c>
       <c r="G23" s="34">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J23" s="34">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K23" s="60">
         <v>0</v>
       </c>
       <c r="L23" s="59">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="M23" s="33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N23" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="D24" s="34">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E24" s="60">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="F24" s="59">
         <v>0</v>
       </c>
       <c r="G24" s="34">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="H24" s="34">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I24" s="34">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J24" s="34">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="K24" s="60">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="L24" s="59">
-        <v>470000</v>
+        <v>120000</v>
       </c>
       <c r="M24" s="33">
         <v>0</v>
       </c>
       <c r="N24" s="34">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
         <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0</v>
       </c>
       <c r="E25" s="60">
         <v>0</v>
       </c>
       <c r="F25" s="59">
         <v>0</v>
       </c>
       <c r="G25" s="34">
         <v>0</v>
       </c>
       <c r="H25" s="34">
@@ -23336,166 +29989,166 @@
       </c>
       <c r="J25" s="34">
         <v>0</v>
       </c>
       <c r="K25" s="60">
         <v>0</v>
       </c>
       <c r="L25" s="59">
         <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D26" s="34">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="E26" s="60">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="F26" s="59">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G26" s="34">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H26" s="34">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="I26" s="34">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="J26" s="34">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K26" s="60">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="L26" s="59">
-        <v>465000</v>
+        <v>90000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="D27" s="34">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="E27" s="60">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="F27" s="59">
         <v>0</v>
       </c>
       <c r="G27" s="34">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="H27" s="34">
+        <v>3</v>
+      </c>
+      <c r="I27" s="34">
+        <v>7</v>
+      </c>
+      <c r="J27" s="34">
         <v>4</v>
       </c>
-      <c r="I27" s="34">
-[...4 lines deleted...]
-      </c>
       <c r="K27" s="60">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="L27" s="59">
-        <v>525000</v>
+        <v>100000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D28" s="34">
         <v>0</v>
       </c>
       <c r="E28" s="60">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="F28" s="59">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G28" s="34">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="H28" s="34">
         <v>0</v>
       </c>
       <c r="I28" s="34">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="J28" s="34">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="K28" s="60">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L28" s="59">
-        <v>365000</v>
+        <v>70000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="59">
         <v>0</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="60">
         <v>0</v>
       </c>
       <c r="F29" s="59">
@@ -23549,1204 +30202,1210 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="72" t="s">
+        <v>168</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A32:L32"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A31:L31"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{118C853D-0B59-42FD-98D6-DFDF0EA2A315}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{942E5927-4764-488B-9F81-AD4F539B4B89}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="K35" sqref="K35"/>
       <selection pane="topRight" activeCell="K35" sqref="K35"/>
       <selection pane="bottomLeft" activeCell="K35" sqref="K35"/>
-      <selection pane="bottomRight" activeCell="E37" sqref="E37"/>
+      <selection pane="bottomRight" activeCell="A31" sqref="A31:L31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="12" width="15.83203125" customWidth="1"/>
     <col min="13" max="14" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="78"/>
-[...9 lines deleted...]
-      <c r="L1" s="78"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="73" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="81"/>
-      <c r="C4" s="86" t="s">
+      <c r="B4" s="88"/>
+      <c r="C4" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="86"/>
-[...7 lines deleted...]
-      <c r="L4" s="91" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="91"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-[...1 lines deleted...]
-      <c r="C5" s="86" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="D5" s="86"/>
-[...1 lines deleted...]
-      <c r="F5" s="92" t="s">
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="92" t="s">
+      <c r="G5" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="H5" s="92" t="s">
+      <c r="H5" s="91" t="s">
         <v>82</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="K5" s="92" t="s">
+      <c r="K5" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="L5" s="103"/>
-      <c r="M5" s="102" t="s">
+      <c r="L5" s="104"/>
+      <c r="M5" s="106" t="s">
         <v>64</v>
       </c>
       <c r="N5" s="94"/>
     </row>
     <row r="6" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="100"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F6" s="93"/>
-[...5 lines deleted...]
-      <c r="L6" s="103" t="s">
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="104" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="43" t="s">
         <v>89</v>
       </c>
       <c r="N6" s="36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="37" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="84"/>
-      <c r="B7" s="85"/>
+      <c r="A7" s="102"/>
+      <c r="B7" s="93"/>
       <c r="C7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="94"/>
       <c r="M7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="107" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="105"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="55">
-        <v>5406</v>
+        <v>4758</v>
       </c>
       <c r="D8" s="56">
-        <v>1816</v>
+        <v>1572</v>
       </c>
       <c r="E8" s="57">
-        <v>3590</v>
+        <v>3186</v>
       </c>
       <c r="F8" s="55">
-        <v>615</v>
+        <v>484</v>
       </c>
       <c r="G8" s="56">
-        <v>971</v>
+        <v>1004</v>
       </c>
       <c r="H8" s="56">
-        <v>862</v>
+        <v>787</v>
       </c>
       <c r="I8" s="56">
-        <v>1196</v>
+        <v>1039</v>
       </c>
       <c r="J8" s="56">
-        <v>958</v>
+        <v>814</v>
       </c>
       <c r="K8" s="57">
-        <v>804</v>
+        <v>630</v>
       </c>
       <c r="L8" s="55">
-        <v>27080000</v>
+        <v>23850000</v>
       </c>
       <c r="M8" s="58">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N8" s="56">
-        <v>74</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="59">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="D9" s="34">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E9" s="60">
-        <v>206</v>
+        <v>178</v>
       </c>
       <c r="F9" s="59">
         <v>22</v>
       </c>
       <c r="G9" s="34">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="H9" s="34">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I9" s="34">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="J9" s="34">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="K9" s="60">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="L9" s="59">
-        <v>1345000</v>
+        <v>1265000</v>
       </c>
       <c r="M9" s="33">
         <v>0</v>
       </c>
       <c r="N9" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="59">
-        <v>185</v>
+        <v>216</v>
       </c>
       <c r="D10" s="34">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E10" s="60">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="F10" s="59">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G10" s="34">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H10" s="34">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="I10" s="34">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J10" s="34">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="K10" s="60">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L10" s="59">
-        <v>970000</v>
+        <v>1140000</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="59">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="D11" s="34">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="E11" s="60">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="F11" s="59">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G11" s="34">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="H11" s="34">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I11" s="34">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="J11" s="34">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="K11" s="60">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="L11" s="59">
-        <v>1435000</v>
+        <v>1295000</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="59">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="D12" s="34">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="E12" s="60">
-        <v>323</v>
+        <v>356</v>
       </c>
       <c r="F12" s="59">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="G12" s="34">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="H12" s="34">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I12" s="34">
+        <v>93</v>
+      </c>
+      <c r="J12" s="34">
         <v>88</v>
       </c>
-      <c r="J12" s="34">
-[...1 lines deleted...]
-      </c>
       <c r="K12" s="60">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="L12" s="59">
-        <v>2575000</v>
+        <v>2670000</v>
       </c>
       <c r="M12" s="33">
         <v>0</v>
       </c>
       <c r="N12" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="59">
-        <v>720</v>
+        <v>634</v>
       </c>
       <c r="D13" s="34">
         <v>309</v>
       </c>
       <c r="E13" s="60">
-        <v>411</v>
+        <v>325</v>
       </c>
       <c r="F13" s="59">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="G13" s="34">
+        <v>115</v>
+      </c>
+      <c r="H13" s="34">
+        <v>69</v>
+      </c>
+      <c r="I13" s="34">
+        <v>190</v>
+      </c>
+      <c r="J13" s="34">
+        <v>118</v>
+      </c>
+      <c r="K13" s="60">
         <v>84</v>
       </c>
-      <c r="H13" s="34">
-[...10 lines deleted...]
-      </c>
       <c r="L13" s="59">
-        <v>3600000</v>
+        <v>3170000</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="59">
-        <v>1940</v>
+        <v>1550</v>
       </c>
       <c r="D14" s="34">
-        <v>649</v>
+        <v>502</v>
       </c>
       <c r="E14" s="60">
-        <v>1291</v>
+        <v>1048</v>
       </c>
       <c r="F14" s="59">
-        <v>268</v>
+        <v>193</v>
       </c>
       <c r="G14" s="34">
-        <v>390</v>
+        <v>296</v>
       </c>
       <c r="H14" s="34">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="I14" s="34">
-        <v>383</v>
+        <v>330</v>
       </c>
       <c r="J14" s="34">
-        <v>323</v>
+        <v>239</v>
       </c>
       <c r="K14" s="60">
-        <v>310</v>
+        <v>247</v>
       </c>
       <c r="L14" s="59">
-        <v>9700000</v>
+        <v>7750000</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="59">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="D15" s="34">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E15" s="60">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="F15" s="59">
         <v>0</v>
       </c>
       <c r="G15" s="34">
         <v>0</v>
       </c>
       <c r="H15" s="34">
         <v>12</v>
       </c>
       <c r="I15" s="34">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J15" s="34">
+        <v>38</v>
+      </c>
+      <c r="K15" s="60">
         <v>24</v>
       </c>
-      <c r="K15" s="60">
-[...1 lines deleted...]
-      </c>
       <c r="L15" s="59">
-        <v>285000</v>
+        <v>380000</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="59">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D16" s="34">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E16" s="60">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F16" s="59">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G16" s="34">
         <v>0</v>
       </c>
       <c r="H16" s="34">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I16" s="34">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="J16" s="34">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="K16" s="60">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="L16" s="59">
-        <v>585000</v>
+        <v>595000</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="59">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="D17" s="34">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E17" s="60">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F17" s="59">
+        <v>12</v>
+      </c>
+      <c r="G17" s="34">
+        <v>36</v>
+      </c>
+      <c r="H17" s="34">
+        <v>3</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>17</v>
+      </c>
+      <c r="K17" s="60">
         <v>24</v>
       </c>
-      <c r="G17" s="34">
-[...13 lines deleted...]
-      </c>
       <c r="L17" s="59">
-        <v>505000</v>
+        <v>460000</v>
       </c>
       <c r="M17" s="33">
         <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="59">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D18" s="34">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="E18" s="60">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="F18" s="59">
         <v>33</v>
       </c>
       <c r="G18" s="34">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="H18" s="34">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="I18" s="34">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="J18" s="34">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K18" s="60">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L18" s="59">
-        <v>850000</v>
+        <v>840000</v>
       </c>
       <c r="M18" s="33">
         <v>0</v>
       </c>
       <c r="N18" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="59">
-        <v>145</v>
+        <v>98</v>
       </c>
       <c r="D19" s="34">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E19" s="60">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="F19" s="59">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="G19" s="34">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="H19" s="34">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I19" s="34">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="J19" s="34">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="K19" s="60">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="L19" s="59">
-        <v>725000</v>
+        <v>490000</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="59">
-        <v>216</v>
+        <v>250</v>
       </c>
       <c r="D20" s="34">
+        <v>73</v>
+      </c>
+      <c r="E20" s="60">
+        <v>177</v>
+      </c>
+      <c r="F20" s="59">
+        <v>25</v>
+      </c>
+      <c r="G20" s="34">
+        <v>70</v>
+      </c>
+      <c r="H20" s="34">
         <v>69</v>
       </c>
-      <c r="E20" s="60">
-[...10 lines deleted...]
-      </c>
       <c r="I20" s="34">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="J20" s="34">
         <v>41</v>
       </c>
       <c r="K20" s="60">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L20" s="59">
-        <v>1080000</v>
+        <v>1250000</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="59">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D21" s="34">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E21" s="60">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F21" s="59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G21" s="34">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="H21" s="34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I21" s="34">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J21" s="34">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="K21" s="60">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L21" s="59">
-        <v>205000</v>
+        <v>175000</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="59">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="D22" s="34">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E22" s="60">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="F22" s="59">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G22" s="34">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H22" s="34">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="I22" s="34">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="J22" s="34">
         <v>0</v>
       </c>
       <c r="K22" s="60">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="L22" s="59">
-        <v>720000</v>
+        <v>445000</v>
       </c>
       <c r="M22" s="33">
         <v>0</v>
       </c>
       <c r="N22" s="34">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="59">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D23" s="34">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E23" s="60">
         <v>0</v>
       </c>
       <c r="F23" s="59">
         <v>0</v>
       </c>
       <c r="G23" s="34">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="H23" s="34">
         <v>0</v>
       </c>
       <c r="I23" s="34">
         <v>12</v>
       </c>
       <c r="J23" s="34">
         <v>0</v>
       </c>
       <c r="K23" s="60">
         <v>0</v>
       </c>
       <c r="L23" s="59">
-        <v>120000</v>
+        <v>100000</v>
       </c>
       <c r="M23" s="33">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N23" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="59">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="D24" s="34">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="E24" s="60">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="F24" s="59">
         <v>0</v>
       </c>
       <c r="G24" s="34">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H24" s="34">
+        <v>34</v>
+      </c>
+      <c r="I24" s="34">
+        <v>2</v>
+      </c>
+      <c r="J24" s="34">
+        <v>16</v>
+      </c>
+      <c r="K24" s="60">
         <v>22</v>
       </c>
-      <c r="I24" s="34">
-[...7 lines deleted...]
-      </c>
       <c r="L24" s="59">
-        <v>755000</v>
+        <v>470000</v>
       </c>
       <c r="M24" s="33">
         <v>0</v>
       </c>
       <c r="N24" s="34">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="59">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F25" s="59">
         <v>0</v>
       </c>
       <c r="G25" s="34">
         <v>0</v>
       </c>
       <c r="H25" s="34">
         <v>0</v>
       </c>
       <c r="I25" s="34">
         <v>0</v>
       </c>
       <c r="J25" s="34">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K25" s="60">
         <v>0</v>
       </c>
       <c r="L25" s="59">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0</v>
       </c>
       <c r="N25" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="59">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="D26" s="34">
         <v>24</v>
       </c>
       <c r="E26" s="60">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="F26" s="59">
         <v>12</v>
       </c>
       <c r="G26" s="34">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="H26" s="34">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I26" s="34">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="J26" s="34">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="K26" s="60">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L26" s="59">
-        <v>530000</v>
+        <v>465000</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="59">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="D27" s="34">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E27" s="60">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="F27" s="59">
         <v>0</v>
       </c>
       <c r="G27" s="34">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H27" s="34">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="I27" s="34">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J27" s="34">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="K27" s="60">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="L27" s="59">
-        <v>630000</v>
+        <v>525000</v>
       </c>
       <c r="M27" s="33">
         <v>0</v>
       </c>
       <c r="N27" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="59">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="60">
+        <v>73</v>
+      </c>
+      <c r="F28" s="59">
         <v>12</v>
       </c>
-      <c r="E28" s="60">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="34">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H28" s="34">
         <v>0</v>
       </c>
       <c r="I28" s="34">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J28" s="34">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="K28" s="60">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L28" s="59">
-        <v>430000</v>
+        <v>365000</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="59">
         <v>0</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="60">
         <v>0</v>
       </c>
       <c r="F29" s="59">
@@ -24800,134 +31459,139 @@
         <v>0</v>
       </c>
       <c r="H30" s="62">
         <v>0</v>
       </c>
       <c r="I30" s="62">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>0</v>
       </c>
       <c r="K30" s="63">
         <v>0</v>
       </c>
       <c r="L30" s="61">
         <v>0</v>
       </c>
       <c r="M30" s="64">
         <v>0</v>
       </c>
       <c r="N30" s="62">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="106" t="s">
+      <c r="A31" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="106"/>
-[...9 lines deleted...]
-      <c r="L31" s="108"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="96"/>
-[...9 lines deleted...]
-      <c r="L32" s="96"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A32:L32"/>
-[...5 lines deleted...]
-    <mergeCell ref="A31:L31"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A31:L31"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>Q2, 2026</vt:lpstr>
       <vt:lpstr>Q1, 2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q4, 2025</vt:lpstr>
       <vt:lpstr>Q3, 2025</vt:lpstr>
       <vt:lpstr>Q2, 2025</vt:lpstr>
       <vt:lpstr>Q1, 2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>Q4, 2024</vt:lpstr>
+      <vt:lpstr>Q3, 2024</vt:lpstr>
+      <vt:lpstr>Q2, 2024</vt:lpstr>
+      <vt:lpstr>Q1, 2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>