--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -20,60 +20,60 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\styhshiau\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\J2B6Z0PY\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E43F8045-11E0-4250-A581-88D36A479D1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18729890-98D3-4904-A86D-C032640D584B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="671" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="577" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年月monthly (2023~)" sheetId="33" r:id="rId1"/>
     <sheet name="2026" sheetId="38" r:id="rId2"/>
     <sheet name="2025" sheetId="37" r:id="rId3"/>
     <sheet name="2024" sheetId="34" r:id="rId4"/>
     <sheet name="2023" sheetId="32" r:id="rId5"/>
     <sheet name="歷年2022以前" sheetId="23" state="hidden" r:id="rId6"/>
     <sheet name="2022" sheetId="31" r:id="rId7"/>
     <sheet name="2021" sheetId="29" r:id="rId8"/>
     <sheet name="2020" sheetId="28" r:id="rId9"/>
     <sheet name="2019" sheetId="25" r:id="rId10"/>
     <sheet name="2018" sheetId="24" r:id="rId11"/>
     <sheet name="2017" sheetId="22" r:id="rId12"/>
     <sheet name="2016" sheetId="27" r:id="rId13"/>
     <sheet name="2015" sheetId="18" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -1349,51 +1349,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>高雄市資料修正。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="282">
   <si>
     <r>
       <t>金額</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
@@ -8469,144 +8469,167 @@
   <si>
     <r>
       <t xml:space="preserve"> 114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2025</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/6/1</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Mar. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Mar. </t>
+      <t xml:space="preserve">  Apr. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/4/30</t>
-[...3 lines deleted...]
-  <si>
+      <t>115</t>
+    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115</t>
+      <t>1-4</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1-3</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">  Jan.-Mar.,2026</t>
+      <t xml:space="preserve">  Jan.-Apr.,2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
@@ -9263,174 +9286,174 @@
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_y02-01" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -9843,266 +9866,268 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI58"/>
+  <dimension ref="A1:AI54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="K68" sqref="K68"/>
+      <selection pane="bottomRight" activeCell="A55" sqref="A55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" customWidth="1"/>
     <col min="3" max="3" width="9.83203125" customWidth="1"/>
     <col min="4" max="4" width="11.5" customWidth="1"/>
-    <col min="5" max="5" width="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="13.6640625" customWidth="1"/>
+    <col min="5" max="5" width="15.5" customWidth="1"/>
+    <col min="6" max="6" width="13.1640625" customWidth="1"/>
+    <col min="7" max="7" width="11.33203125" customWidth="1"/>
     <col min="8" max="8" width="14.5" customWidth="1"/>
-    <col min="9" max="9" width="13" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="23" max="23" width="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.83203125" customWidth="1"/>
+    <col min="10" max="10" width="10.1640625" customWidth="1"/>
+    <col min="11" max="11" width="16.6640625" customWidth="1"/>
+    <col min="12" max="12" width="12.1640625" customWidth="1"/>
+    <col min="13" max="13" width="12.33203125" customWidth="1"/>
+    <col min="14" max="14" width="18.1640625" customWidth="1"/>
+    <col min="15" max="15" width="12.83203125" customWidth="1"/>
+    <col min="16" max="16" width="11.5" customWidth="1"/>
+    <col min="17" max="17" width="15" customWidth="1"/>
+    <col min="18" max="18" width="10.6640625" customWidth="1"/>
+    <col min="19" max="19" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="18.6640625" customWidth="1"/>
+    <col min="21" max="21" width="10.83203125" customWidth="1"/>
+    <col min="22" max="22" width="10.6640625" customWidth="1"/>
+    <col min="23" max="23" width="16" customWidth="1"/>
     <col min="24" max="25" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="91" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="94"/>
-[...12 lines deleted...]
-      <c r="O1" s="94"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
     </row>
     <row r="2" spans="1:27" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="101" t="s">
         <v>187</v>
       </c>
-      <c r="B3" s="91" t="s">
+      <c r="B3" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="93"/>
-      <c r="E3" s="92"/>
-      <c r="F3" s="96" t="s">
+      <c r="E3" s="100"/>
+      <c r="F3" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G3" s="93"/>
       <c r="H3" s="93"/>
       <c r="I3" s="93"/>
       <c r="J3" s="93"/>
       <c r="K3" s="93"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93"/>
-      <c r="N3" s="92"/>
+      <c r="N3" s="100"/>
       <c r="O3" s="107" t="s">
         <v>233</v>
       </c>
-      <c r="P3" s="98"/>
+      <c r="P3" s="96"/>
       <c r="Q3" s="108"/>
-      <c r="R3" s="96" t="s">
+      <c r="R3" s="94" t="s">
         <v>232</v>
       </c>
       <c r="S3" s="93"/>
       <c r="T3" s="93"/>
       <c r="U3" s="93"/>
       <c r="V3" s="93"/>
       <c r="W3" s="93"/>
-      <c r="X3" s="97" t="s">
+      <c r="X3" s="95" t="s">
         <v>188</v>
       </c>
-      <c r="Y3" s="98"/>
+      <c r="Y3" s="96"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
     </row>
     <row r="4" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102"/>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>189</v>
       </c>
       <c r="C4" s="103"/>
       <c r="D4" s="103"/>
       <c r="E4" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="91" t="s">
+      <c r="F4" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G4" s="93"/>
-      <c r="H4" s="92"/>
-      <c r="I4" s="91" t="s">
+      <c r="H4" s="100"/>
+      <c r="I4" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="93"/>
-      <c r="K4" s="92"/>
-      <c r="L4" s="91" t="s">
+      <c r="K4" s="100"/>
+      <c r="L4" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
+      <c r="N4" s="100"/>
       <c r="O4" s="109"/>
-      <c r="P4" s="100"/>
+      <c r="P4" s="98"/>
       <c r="Q4" s="110"/>
-      <c r="R4" s="96" t="s">
+      <c r="R4" s="94" t="s">
         <v>234</v>
       </c>
       <c r="S4" s="93"/>
-      <c r="T4" s="92"/>
-      <c r="U4" s="96" t="s">
+      <c r="T4" s="100"/>
+      <c r="U4" s="94" t="s">
         <v>235</v>
       </c>
       <c r="V4" s="93"/>
       <c r="W4" s="93"/>
-      <c r="X4" s="99"/>
-      <c r="Y4" s="100"/>
+      <c r="X4" s="97"/>
+      <c r="Y4" s="98"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
     </row>
-    <row r="5" spans="1:27" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:27" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>190</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>191</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="105"/>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="92"/>
+      <c r="G5" s="100"/>
       <c r="H5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="91" t="s">
+      <c r="I5" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="92"/>
+      <c r="J5" s="100"/>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="91" t="s">
+      <c r="L5" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="92"/>
+      <c r="M5" s="100"/>
       <c r="N5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="91" t="s">
+      <c r="O5" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="92"/>
+      <c r="P5" s="100"/>
       <c r="Q5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R5" s="91" t="s">
+      <c r="R5" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S5" s="92"/>
+      <c r="S5" s="100"/>
       <c r="T5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U5" s="91" t="s">
+      <c r="U5" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="V5" s="92"/>
+      <c r="V5" s="100"/>
       <c r="W5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X5" s="95" t="s">
+      <c r="X5" s="92" t="s">
         <v>44</v>
       </c>
       <c r="Y5" s="93"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
     </row>
     <row r="6" spans="1:27" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="106"/>
       <c r="B6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>46</v>
@@ -12465,156 +12490,204 @@
       <c r="S36" s="3">
         <v>75952</v>
       </c>
       <c r="T36" s="3">
         <v>1205759341</v>
       </c>
       <c r="U36" s="3">
         <v>25960</v>
       </c>
       <c r="V36" s="3">
         <v>31221</v>
       </c>
       <c r="W36" s="3">
         <v>265354354</v>
       </c>
       <c r="X36" s="3">
         <v>2285</v>
       </c>
       <c r="Y36" s="3">
         <v>2778</v>
       </c>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
     </row>
     <row r="37" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="83" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="84">
+      <c r="A37" s="30" t="s">
+        <v>279</v>
+      </c>
+      <c r="B37" s="24">
         <v>245590</v>
       </c>
-      <c r="C37" s="84">
+      <c r="C37" s="24">
         <v>117514</v>
       </c>
-      <c r="D37" s="84">
+      <c r="D37" s="24">
         <v>128076</v>
       </c>
-      <c r="E37" s="84">
+      <c r="E37" s="24">
         <v>1886760396</v>
       </c>
-      <c r="F37" s="84">
+      <c r="F37" s="24">
         <v>422</v>
       </c>
-      <c r="G37" s="84">
+      <c r="G37" s="24">
         <v>143</v>
       </c>
-      <c r="H37" s="84">
+      <c r="H37" s="24">
         <v>4753691</v>
       </c>
-      <c r="I37" s="84">
+      <c r="I37" s="24">
         <v>8330</v>
       </c>
-      <c r="J37" s="84">
+      <c r="J37" s="24">
         <v>4068</v>
       </c>
-      <c r="K37" s="84">
+      <c r="K37" s="24">
         <v>105494792</v>
       </c>
-      <c r="L37" s="84">
+      <c r="L37" s="24">
         <v>11419</v>
       </c>
-      <c r="M37" s="84">
+      <c r="M37" s="24">
         <v>6734</v>
       </c>
-      <c r="N37" s="84">
+      <c r="N37" s="24">
         <v>155673169</v>
       </c>
-      <c r="O37" s="84">
+      <c r="O37" s="24">
         <v>6250</v>
       </c>
-      <c r="P37" s="85">
+      <c r="P37" s="25">
         <v>5800</v>
       </c>
-      <c r="Q37" s="85">
+      <c r="Q37" s="25">
         <v>105101089</v>
       </c>
-      <c r="R37" s="86">
+      <c r="R37" s="3">
         <v>63499</v>
       </c>
-      <c r="S37" s="86">
+      <c r="S37" s="3">
         <v>78262</v>
       </c>
-      <c r="T37" s="86">
+      <c r="T37" s="3">
         <v>1239031391</v>
       </c>
-      <c r="U37" s="86">
+      <c r="U37" s="3">
         <v>27594</v>
       </c>
-      <c r="V37" s="86">
+      <c r="V37" s="3">
         <v>33069</v>
       </c>
-      <c r="W37" s="86">
+      <c r="W37" s="3">
         <v>276706264</v>
       </c>
-      <c r="X37" s="86">
+      <c r="X37" s="3">
         <v>2315</v>
       </c>
-      <c r="Y37" s="86">
+      <c r="Y37" s="3">
         <v>2841</v>
       </c>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
     </row>
-    <row r="38" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y38" s="13"/>
+    <row r="38" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="83" t="s">
+        <v>280</v>
+      </c>
+      <c r="B38" s="84">
+        <v>250696</v>
+      </c>
+      <c r="C38" s="84">
+        <v>120062</v>
+      </c>
+      <c r="D38" s="84">
+        <v>130634</v>
+      </c>
+      <c r="E38" s="84">
+        <v>1908389530</v>
+      </c>
+      <c r="F38" s="84">
+        <v>423</v>
+      </c>
+      <c r="G38" s="84">
+        <v>148</v>
+      </c>
+      <c r="H38" s="84">
+        <v>4865691</v>
+      </c>
+      <c r="I38" s="84">
+        <v>8408</v>
+      </c>
+      <c r="J38" s="84">
+        <v>4098</v>
+      </c>
+      <c r="K38" s="84">
+        <v>106070145</v>
+      </c>
+      <c r="L38" s="84">
+        <v>11684</v>
+      </c>
+      <c r="M38" s="84">
+        <v>6854</v>
+      </c>
+      <c r="N38" s="84">
+        <v>159081533</v>
+      </c>
+      <c r="O38" s="84">
+        <v>6375</v>
+      </c>
+      <c r="P38" s="85">
+        <v>5935</v>
+      </c>
+      <c r="Q38" s="85">
+        <v>107105134</v>
+      </c>
+      <c r="R38" s="86">
+        <v>64542</v>
+      </c>
+      <c r="S38" s="86">
+        <v>79402</v>
+      </c>
+      <c r="T38" s="86">
+        <v>1247192220</v>
+      </c>
+      <c r="U38" s="86">
+        <v>28630</v>
+      </c>
+      <c r="V38" s="86">
+        <v>34197</v>
+      </c>
+      <c r="W38" s="86">
+        <v>284074807</v>
+      </c>
+      <c r="X38" s="86">
+        <v>2405</v>
+      </c>
+      <c r="Y38" s="86">
+        <v>2927</v>
+      </c>
       <c r="Z38" s="3"/>
       <c r="AA38" s="3"/>
     </row>
     <row r="39" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="30" t="s">
         <v>231</v>
       </c>
       <c r="B39" s="87"/>
       <c r="C39" s="87"/>
       <c r="D39" s="87"/>
       <c r="E39" s="87"/>
       <c r="F39" s="87"/>
       <c r="G39" s="87"/>
       <c r="H39" s="87"/>
       <c r="I39" s="87"/>
       <c r="J39" s="87"/>
       <c r="K39" s="87"/>
       <c r="L39" s="87"/>
       <c r="M39" s="87"/>
       <c r="N39" s="87"/>
       <c r="O39" s="87"/>
       <c r="P39" s="88"/>
       <c r="Q39" s="88"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
@@ -13002,51 +13075,51 @@
       <c r="N51" s="79"/>
       <c r="O51" s="79"/>
       <c r="P51" s="79"/>
       <c r="Q51" s="79"/>
       <c r="R51" s="3"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
       <c r="U51" s="3"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
       <c r="X51" s="3"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
       <c r="AA51" s="3"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
       <c r="AD51" s="3"/>
       <c r="AE51" s="3"/>
       <c r="AF51" s="3"/>
       <c r="AG51" s="3"/>
       <c r="AH51" s="3"/>
       <c r="AI51" s="3"/>
     </row>
     <row r="52" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A52" s="74" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
       <c r="R52" s="3"/>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="3"/>
       <c r="W52" s="3"/>
       <c r="X52" s="3"/>
       <c r="Y52" s="3"/>
@@ -13113,194 +13186,74 @@
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
       <c r="S54" s="3"/>
       <c r="T54" s="3"/>
       <c r="U54" s="3"/>
       <c r="V54" s="3"/>
       <c r="W54" s="3"/>
       <c r="X54" s="3"/>
       <c r="Y54" s="3"/>
       <c r="Z54" s="3"/>
       <c r="AA54" s="3"/>
       <c r="AB54" s="3"/>
       <c r="AC54" s="3"/>
       <c r="AD54" s="3"/>
       <c r="AE54" s="3"/>
       <c r="AF54" s="3"/>
       <c r="AG54" s="3"/>
       <c r="AH54" s="3"/>
       <c r="AI54" s="3"/>
     </row>
-    <row r="55" spans="1:35" x14ac:dyDescent="0.2">
-[...118 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="R3:W3"/>
     <mergeCell ref="X3:Y4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:N3"/>
     <mergeCell ref="O3:Q4"/>
-    <mergeCell ref="I5:J5"/>
-[...4 lines deleted...]
-    <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
@@ -13372,168 +13325,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="96" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="94" t="s">
         <v>236</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="97" t="s">
+      <c r="U4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="98"/>
+      <c r="V4" s="96"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="96" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="96" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="99"/>
-      <c r="V5" s="100"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="98"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="95" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="93"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -15684,69 +15637,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -15822,168 +15775,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="96" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="94" t="s">
         <v>236</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="97" t="s">
+      <c r="U4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="98"/>
+      <c r="V4" s="96"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="96" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="96" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="99"/>
-      <c r="V5" s="100"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="98"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="95" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="93"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -18137,69 +18090,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="3" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -18275,168 +18228,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="96" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="94" t="s">
         <v>236</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="97" t="s">
+      <c r="U4" s="95" t="s">
         <v>101</v>
       </c>
-      <c r="V4" s="98"/>
+      <c r="V4" s="96"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="96" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="96" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="99"/>
-      <c r="V5" s="100"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="98"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>88</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="95" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="93"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -20590,307 +20543,307 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A6:A7"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:T1"/>
       <selection pane="topRight" sqref="A1:T1"/>
       <selection pane="bottomLeft" sqref="A1:T1"/>
       <selection pane="bottomRight" activeCell="AA12" sqref="AA12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.1640625" customWidth="1"/>
     <col min="15" max="16" width="10.5" customWidth="1"/>
     <col min="17" max="17" width="13.83203125" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="48" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="113" t="s">
         <v>137</v>
       </c>
-      <c r="B1" s="112"/>
-[...17 lines deleted...]
-      <c r="T1" s="112"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
+      <c r="N1" s="113"/>
+      <c r="O1" s="113"/>
+      <c r="P1" s="113"/>
+      <c r="Q1" s="113"/>
+      <c r="R1" s="113"/>
+      <c r="S1" s="113"/>
+      <c r="T1" s="113"/>
     </row>
     <row r="2" spans="1:25" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="113" t="s">
+      <c r="A2" s="114" t="s">
         <v>138</v>
       </c>
-      <c r="B2" s="114"/>
-[...17 lines deleted...]
-      <c r="T2" s="114"/>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="115"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="115"/>
+      <c r="N2" s="115"/>
+      <c r="O2" s="115"/>
+      <c r="P2" s="115"/>
+      <c r="Q2" s="115"/>
+      <c r="R2" s="115"/>
+      <c r="S2" s="115"/>
+      <c r="T2" s="115"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>139</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="96" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="94" t="s">
         <v>236</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="97" t="s">
+      <c r="U4" s="95" t="s">
         <v>141</v>
       </c>
-      <c r="V4" s="98"/>
+      <c r="V4" s="96"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>142</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>143</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="96" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="96" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="99"/>
-      <c r="V5" s="100"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="98"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>144</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>145</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>146</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>147</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>148</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>149</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>147</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>147</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>147</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="54" t="s">
         <v>143</v>
       </c>
-      <c r="U6" s="95" t="s">
+      <c r="U6" s="92" t="s">
         <v>147</v>
       </c>
       <c r="V6" s="93"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>154</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>155</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -22518,72 +22471,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>268668</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="58">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="115" t="s">
+      <c r="A31" s="112" t="s">
         <v>160</v>
       </c>
-      <c r="B31" s="115"/>
-[...17 lines deleted...]
-      <c r="T31" s="115"/>
+      <c r="B31" s="112"/>
+      <c r="C31" s="112"/>
+      <c r="D31" s="112"/>
+      <c r="E31" s="112"/>
+      <c r="F31" s="112"/>
+      <c r="G31" s="112"/>
+      <c r="H31" s="112"/>
+      <c r="I31" s="112"/>
+      <c r="J31" s="112"/>
+      <c r="K31" s="112"/>
+      <c r="L31" s="112"/>
+      <c r="M31" s="112"/>
+      <c r="N31" s="112"/>
+      <c r="O31" s="112"/>
+      <c r="P31" s="112"/>
+      <c r="Q31" s="112"/>
+      <c r="R31" s="112"/>
+      <c r="S31" s="112"/>
+      <c r="T31" s="112"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -23063,316 +23016,316 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A31:T31"/>
-[...5 lines deleted...]
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="W25" sqref="W25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.1640625" customWidth="1"/>
     <col min="15" max="16" width="10.5" customWidth="1"/>
     <col min="17" max="17" width="13.83203125" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="129" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="117"/>
-[...17 lines deleted...]
-      <c r="T1" s="117"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
+      <c r="R1" s="130"/>
+      <c r="S1" s="130"/>
+      <c r="T1" s="130"/>
     </row>
     <row r="2" spans="1:25" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
+      <c r="A2" s="131" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="114"/>
-[...17 lines deleted...]
-      <c r="T2" s="114"/>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="115"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="115"/>
+      <c r="N2" s="115"/>
+      <c r="O2" s="115"/>
+      <c r="P2" s="115"/>
+      <c r="Q2" s="115"/>
+      <c r="R2" s="115"/>
+      <c r="S2" s="115"/>
+      <c r="T2" s="115"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="119" t="s">
+      <c r="A4" s="132" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="121" t="s">
+      <c r="B4" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="122"/>
-[...2 lines deleted...]
-      <c r="F4" s="91" t="s">
+      <c r="C4" s="128"/>
+      <c r="D4" s="128"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="99" t="s">
         <v>239</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="91" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="99" t="s">
         <v>240</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="124" t="s">
+      <c r="U4" s="121" t="s">
         <v>99</v>
       </c>
-      <c r="V4" s="125"/>
+      <c r="V4" s="122"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="120"/>
-      <c r="B5" s="128" t="s">
+      <c r="A5" s="117"/>
+      <c r="B5" s="125" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="128"/>
-[...1 lines deleted...]
-      <c r="E5" s="129" t="s">
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="126" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>241</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>242</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>243</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="91" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="99" t="s">
         <v>244</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="91" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="99" t="s">
         <v>245</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="126"/>
-      <c r="V5" s="127"/>
+      <c r="U5" s="123"/>
+      <c r="V5" s="124"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="120" t="s">
+      <c r="A6" s="117" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="130"/>
-      <c r="F6" s="121" t="s">
+      <c r="E6" s="127"/>
+      <c r="F6" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="123"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="121" t="s">
+      <c r="I6" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="123"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="121" t="s">
+      <c r="L6" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="123"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="121" t="s">
+      <c r="O6" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="123"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="121" t="s">
+      <c r="R6" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="S6" s="123"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="U6" s="121" t="s">
+      <c r="U6" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="V6" s="122"/>
+      <c r="V6" s="128"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="132"/>
+      <c r="A7" s="118"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="s">
@@ -24994,72 +24947,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>345600</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="37">
         <v>0</v>
       </c>
       <c r="U30" s="35">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="131" t="s">
+      <c r="A31" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="131"/>
-[...17 lines deleted...]
-      <c r="T31" s="131"/>
+      <c r="B31" s="116"/>
+      <c r="C31" s="116"/>
+      <c r="D31" s="116"/>
+      <c r="E31" s="116"/>
+      <c r="F31" s="116"/>
+      <c r="G31" s="116"/>
+      <c r="H31" s="116"/>
+      <c r="I31" s="116"/>
+      <c r="J31" s="116"/>
+      <c r="K31" s="116"/>
+      <c r="L31" s="116"/>
+      <c r="M31" s="116"/>
+      <c r="N31" s="116"/>
+      <c r="O31" s="116"/>
+      <c r="P31" s="116"/>
+      <c r="Q31" s="116"/>
+      <c r="R31" s="116"/>
+      <c r="S31" s="116"/>
+      <c r="T31" s="116"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -25533,147 +25486,147 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A31:T31"/>
-[...5 lines deleted...]
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64107463-567E-431D-9A47-9300FB769CBD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AA19" sqref="AA19"/>
+      <selection pane="bottomRight" activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="14.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="17" width="14" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="13.83203125" customWidth="1"/>
     <col min="21" max="22" width="10.5" customWidth="1"/>
     <col min="23" max="23" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -25683,183 +25636,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
+      <c r="N4" s="100"/>
       <c r="O4" s="107" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="98"/>
+      <c r="P4" s="96"/>
       <c r="Q4" s="108"/>
-      <c r="R4" s="96" t="s">
+      <c r="R4" s="94" t="s">
         <v>232</v>
       </c>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
       <c r="U4" s="93"/>
       <c r="V4" s="93"/>
       <c r="W4" s="93"/>
-      <c r="X4" s="97" t="s">
+      <c r="X4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="98"/>
+      <c r="Y4" s="96"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
+      <c r="N5" s="100"/>
       <c r="O5" s="109"/>
-      <c r="P5" s="100"/>
+      <c r="P5" s="98"/>
       <c r="Q5" s="110"/>
-      <c r="R5" s="96" t="s">
+      <c r="R5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="S5" s="93"/>
-      <c r="T5" s="92"/>
-      <c r="U5" s="96" t="s">
+      <c r="T5" s="100"/>
+      <c r="U5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="V5" s="93"/>
       <c r="W5" s="93"/>
-      <c r="X5" s="99"/>
-      <c r="Y5" s="100"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="98"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="91" t="s">
+      <c r="U6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="92"/>
+      <c r="V6" s="100"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="95" t="s">
+      <c r="X6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="Y6" s="93"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -25900,1842 +25853,1842 @@
       </c>
       <c r="T7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>45</v>
       </c>
       <c r="Y7" s="53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>110</v>
       </c>
       <c r="B8" s="26">
-        <v>245590</v>
+        <v>250696</v>
       </c>
       <c r="C8" s="27">
-        <v>117514</v>
+        <v>120062</v>
       </c>
       <c r="D8" s="27">
-        <v>128076</v>
+        <v>130634</v>
       </c>
       <c r="E8" s="27">
-        <v>5487526014</v>
+        <v>7395915544</v>
       </c>
       <c r="F8" s="27">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G8" s="27">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="H8" s="27">
-        <v>14032256</v>
+        <v>18897947</v>
       </c>
       <c r="I8" s="27">
-        <v>8330</v>
+        <v>8408</v>
       </c>
       <c r="J8" s="27">
-        <v>4068</v>
+        <v>4098</v>
       </c>
       <c r="K8" s="27">
-        <v>311290716</v>
+        <v>417360861</v>
       </c>
       <c r="L8" s="27">
-        <v>11419</v>
+        <v>11684</v>
       </c>
       <c r="M8" s="27">
-        <v>6734</v>
+        <v>6854</v>
       </c>
       <c r="N8" s="27">
-        <v>459709512</v>
+        <v>618791045</v>
       </c>
       <c r="O8" s="27">
-        <v>6250</v>
+        <v>6375</v>
       </c>
       <c r="P8" s="27">
-        <v>5800</v>
+        <v>5935</v>
       </c>
       <c r="Q8" s="27">
-        <v>309050718</v>
+        <v>416155852</v>
       </c>
       <c r="R8" s="27">
-        <v>63499</v>
+        <v>64542</v>
       </c>
       <c r="S8" s="27">
-        <v>78262</v>
+        <v>79402</v>
       </c>
       <c r="T8" s="27">
-        <v>3602981150</v>
+        <v>4850173370</v>
       </c>
       <c r="U8" s="27">
-        <v>27594</v>
+        <v>28630</v>
       </c>
       <c r="V8" s="27">
-        <v>33069</v>
+        <v>34197</v>
       </c>
       <c r="W8" s="27">
-        <v>790461662</v>
+        <v>1074536469</v>
       </c>
       <c r="X8" s="56">
-        <v>2315</v>
+        <v>2405</v>
       </c>
       <c r="Y8" s="27">
-        <v>2841</v>
+        <v>2927</v>
       </c>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
     </row>
     <row r="9" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>200</v>
       </c>
       <c r="B9" s="64">
-        <v>29986</v>
+        <v>30671</v>
       </c>
       <c r="C9" s="65">
-        <v>14763</v>
+        <v>15101</v>
       </c>
       <c r="D9" s="65">
-        <v>15223</v>
+        <v>15570</v>
       </c>
       <c r="E9" s="65">
-        <v>698460546</v>
+        <v>939477534</v>
       </c>
       <c r="F9" s="65">
         <v>22</v>
       </c>
       <c r="G9" s="65">
         <v>5</v>
       </c>
       <c r="H9" s="65">
-        <v>659816</v>
+        <v>882531</v>
       </c>
       <c r="I9" s="65">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="J9" s="65">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="K9" s="65">
-        <v>15416979</v>
+        <v>20655920</v>
       </c>
       <c r="L9" s="65">
-        <v>1748</v>
+        <v>1805</v>
       </c>
       <c r="M9" s="65">
-        <v>1019</v>
+        <v>1037</v>
       </c>
       <c r="N9" s="65">
-        <v>70766315</v>
+        <v>95609767</v>
       </c>
       <c r="O9" s="65">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="P9" s="65">
-        <v>697</v>
+        <v>711</v>
       </c>
       <c r="Q9" s="65">
-        <v>39390275</v>
+        <v>52753461</v>
       </c>
       <c r="R9" s="65">
-        <v>8762</v>
+        <v>8932</v>
       </c>
       <c r="S9" s="65">
-        <v>10173</v>
+        <v>10351</v>
       </c>
       <c r="T9" s="65">
-        <v>489973139</v>
+        <v>658210044</v>
       </c>
       <c r="U9" s="65">
-        <v>2976</v>
+        <v>3083</v>
       </c>
       <c r="V9" s="65">
-        <v>3134</v>
+        <v>3269</v>
       </c>
       <c r="W9" s="65">
-        <v>82254022</v>
+        <v>111365811</v>
       </c>
       <c r="X9" s="66">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="Y9" s="65">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
     </row>
     <row r="10" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B10" s="32">
-        <v>15417</v>
+        <v>15738</v>
       </c>
       <c r="C10" s="33">
-        <v>7416</v>
+        <v>7578</v>
       </c>
       <c r="D10" s="33">
-        <v>8001</v>
+        <v>8160</v>
       </c>
       <c r="E10" s="33">
-        <v>378635876</v>
+        <v>510556051</v>
       </c>
       <c r="F10" s="33">
         <v>241</v>
       </c>
       <c r="G10" s="33">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H10" s="33">
-        <v>7937766</v>
+        <v>10723375</v>
       </c>
       <c r="I10" s="33">
-        <v>1736</v>
+        <v>1752</v>
       </c>
       <c r="J10" s="33">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="K10" s="33">
-        <v>72195681</v>
+        <v>96882837</v>
       </c>
       <c r="L10" s="33">
-        <v>1361</v>
+        <v>1377</v>
       </c>
       <c r="M10" s="33">
-        <v>1454</v>
+        <v>1470</v>
       </c>
       <c r="N10" s="33">
-        <v>72775360</v>
+        <v>97341051</v>
       </c>
       <c r="O10" s="33">
-        <v>842</v>
+        <v>860</v>
       </c>
       <c r="P10" s="33">
-        <v>916</v>
+        <v>932</v>
       </c>
       <c r="Q10" s="33">
-        <v>45880144</v>
+        <v>61655938</v>
       </c>
       <c r="R10" s="33">
-        <v>2559</v>
+        <v>2625</v>
       </c>
       <c r="S10" s="33">
-        <v>3690</v>
+        <v>3771</v>
       </c>
       <c r="T10" s="33">
-        <v>160515966</v>
+        <v>217280057</v>
       </c>
       <c r="U10" s="33">
-        <v>677</v>
+        <v>723</v>
       </c>
       <c r="V10" s="33">
-        <v>744</v>
+        <v>781</v>
       </c>
       <c r="W10" s="33">
-        <v>19330959</v>
+        <v>26672793</v>
       </c>
       <c r="X10" s="57">
         <v>32</v>
       </c>
       <c r="Y10" s="33">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
     </row>
     <row r="11" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>173</v>
       </c>
       <c r="B11" s="32">
-        <v>15132</v>
+        <v>15014</v>
       </c>
       <c r="C11" s="33">
-        <v>7221</v>
+        <v>7169</v>
       </c>
       <c r="D11" s="33">
-        <v>7911</v>
+        <v>7845</v>
       </c>
       <c r="E11" s="33">
-        <v>328970052</v>
+        <v>440494863</v>
       </c>
       <c r="F11" s="33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G11" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H11" s="33">
-        <v>541385</v>
+        <v>757939</v>
       </c>
       <c r="I11" s="33">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="J11" s="33">
         <v>134</v>
       </c>
       <c r="K11" s="33">
-        <v>11494020</v>
+        <v>15308702</v>
       </c>
       <c r="L11" s="33">
-        <v>944</v>
+        <v>960</v>
       </c>
       <c r="M11" s="33">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="N11" s="33">
-        <v>36642394</v>
+        <v>49273487</v>
       </c>
       <c r="O11" s="33">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="P11" s="33">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="Q11" s="33">
-        <v>15342018</v>
+        <v>20731229</v>
       </c>
       <c r="R11" s="33">
-        <v>4030</v>
+        <v>4011</v>
       </c>
       <c r="S11" s="33">
-        <v>5180</v>
+        <v>5140</v>
       </c>
       <c r="T11" s="33">
-        <v>224296873</v>
+        <v>300399426</v>
       </c>
       <c r="U11" s="33">
-        <v>1559</v>
+        <v>1519</v>
       </c>
       <c r="V11" s="33">
-        <v>1748</v>
+        <v>1693</v>
       </c>
       <c r="W11" s="33">
-        <v>40653362</v>
+        <v>54024080</v>
       </c>
       <c r="X11" s="57">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="Y11" s="33">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
     </row>
     <row r="12" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="32">
-        <v>31435</v>
+        <v>32236</v>
       </c>
       <c r="C12" s="33">
-        <v>14706</v>
+        <v>15075</v>
       </c>
       <c r="D12" s="33">
-        <v>16729</v>
+        <v>17161</v>
       </c>
       <c r="E12" s="33">
-        <v>739580424</v>
+        <v>989856858</v>
       </c>
       <c r="F12" s="33">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G12" s="33">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" s="33">
-        <v>3269134</v>
+        <v>4385220</v>
       </c>
       <c r="I12" s="33">
-        <v>1565</v>
+        <v>1580</v>
       </c>
       <c r="J12" s="33">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="K12" s="33">
-        <v>60158837</v>
+        <v>80281701</v>
       </c>
       <c r="L12" s="33">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="M12" s="33">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="N12" s="33">
-        <v>35314625</v>
+        <v>47175122</v>
       </c>
       <c r="O12" s="33">
-        <v>894</v>
+        <v>908</v>
       </c>
       <c r="P12" s="33">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="Q12" s="33">
-        <v>45063490</v>
+        <v>59919540</v>
       </c>
       <c r="R12" s="33">
-        <v>7850</v>
+        <v>8012</v>
       </c>
       <c r="S12" s="33">
-        <v>10307</v>
+        <v>10534</v>
       </c>
       <c r="T12" s="33">
-        <v>484967357</v>
+        <v>649461598</v>
       </c>
       <c r="U12" s="33">
-        <v>3547</v>
+        <v>3720</v>
       </c>
       <c r="V12" s="33">
-        <v>4169</v>
+        <v>4359</v>
       </c>
       <c r="W12" s="33">
-        <v>110806981</v>
+        <v>148633677</v>
       </c>
       <c r="X12" s="57">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Y12" s="33">
         <v>103</v>
       </c>
       <c r="AA12" s="13"/>
     </row>
     <row r="13" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="32">
-        <v>21853</v>
+        <v>22192</v>
       </c>
       <c r="C13" s="33">
-        <v>10814</v>
+        <v>10970</v>
       </c>
       <c r="D13" s="33">
-        <v>11039</v>
+        <v>11222</v>
       </c>
       <c r="E13" s="33">
-        <v>474325147</v>
+        <v>637574667</v>
       </c>
       <c r="F13" s="33">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G13" s="33">
         <v>10</v>
       </c>
       <c r="H13" s="33">
-        <v>724623</v>
+        <v>957835</v>
       </c>
       <c r="I13" s="33">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="J13" s="33">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K13" s="33">
-        <v>19704896</v>
+        <v>26392324</v>
       </c>
       <c r="L13" s="33">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="M13" s="33">
         <v>422</v>
       </c>
       <c r="N13" s="33">
-        <v>35464123</v>
+        <v>47382922</v>
       </c>
       <c r="O13" s="33">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P13" s="33">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="Q13" s="33">
-        <v>10111407</v>
+        <v>13559614</v>
       </c>
       <c r="R13" s="33">
-        <v>6025</v>
+        <v>6108</v>
       </c>
       <c r="S13" s="33">
-        <v>6823</v>
+        <v>6908</v>
       </c>
       <c r="T13" s="33">
-        <v>325790994</v>
+        <v>437873364</v>
       </c>
       <c r="U13" s="33">
-        <v>2968</v>
+        <v>3032</v>
       </c>
       <c r="V13" s="33">
-        <v>3411</v>
+        <v>3506</v>
       </c>
       <c r="W13" s="33">
-        <v>82529104</v>
+        <v>111408608</v>
       </c>
       <c r="X13" s="57">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Y13" s="33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
     </row>
     <row r="14" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>176</v>
       </c>
       <c r="B14" s="32">
-        <v>46863</v>
+        <v>47535</v>
       </c>
       <c r="C14" s="33">
-        <v>21085</v>
+        <v>21408</v>
       </c>
       <c r="D14" s="33">
-        <v>25778</v>
+        <v>26127</v>
       </c>
       <c r="E14" s="33">
-        <v>1055942613</v>
+        <v>1416561665</v>
       </c>
       <c r="F14" s="33">
         <v>5</v>
       </c>
       <c r="G14" s="33">
         <v>7</v>
       </c>
       <c r="H14" s="33">
-        <v>299844</v>
+        <v>399792</v>
       </c>
       <c r="I14" s="33">
-        <v>1691</v>
+        <v>1702</v>
       </c>
       <c r="J14" s="33">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="K14" s="33">
-        <v>63694062</v>
+        <v>85245351</v>
       </c>
       <c r="L14" s="33">
-        <v>904</v>
+        <v>918</v>
       </c>
       <c r="M14" s="33">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="N14" s="33">
-        <v>39667567</v>
+        <v>53318799</v>
       </c>
       <c r="O14" s="33">
-        <v>1227</v>
+        <v>1262</v>
       </c>
       <c r="P14" s="33">
-        <v>1430</v>
+        <v>1466</v>
       </c>
       <c r="Q14" s="33">
-        <v>67622799</v>
+        <v>90909793</v>
       </c>
       <c r="R14" s="33">
-        <v>12695</v>
+        <v>12838</v>
       </c>
       <c r="S14" s="33">
-        <v>16589</v>
+        <v>16774</v>
       </c>
       <c r="T14" s="33">
-        <v>742487745</v>
+        <v>995567900</v>
       </c>
       <c r="U14" s="33">
-        <v>4563</v>
+        <v>4683</v>
       </c>
       <c r="V14" s="33">
-        <v>6211</v>
+        <v>6326</v>
       </c>
       <c r="W14" s="33">
-        <v>142170596</v>
+        <v>191120030</v>
       </c>
       <c r="X14" s="57">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="Y14" s="33">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="32">
-        <v>4259</v>
+        <v>4367</v>
       </c>
       <c r="C15" s="33">
-        <v>2080</v>
+        <v>2144</v>
       </c>
       <c r="D15" s="33">
-        <v>2179</v>
+        <v>2223</v>
       </c>
       <c r="E15" s="33">
-        <v>89014681</v>
+        <v>119845305</v>
       </c>
       <c r="F15" s="33">
         <v>0</v>
       </c>
       <c r="G15" s="33">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>0</v>
       </c>
       <c r="I15" s="33">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J15" s="33">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K15" s="33">
-        <v>2165887</v>
+        <v>2915497</v>
       </c>
       <c r="L15" s="33">
-        <v>319</v>
+        <v>341</v>
       </c>
       <c r="M15" s="33">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N15" s="33">
-        <v>11771773</v>
+        <v>15857841</v>
       </c>
       <c r="O15" s="33">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="P15" s="33">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="Q15" s="33">
-        <v>8970626</v>
+        <v>12027369</v>
       </c>
       <c r="R15" s="33">
-        <v>919</v>
+        <v>929</v>
       </c>
       <c r="S15" s="33">
-        <v>1176</v>
+        <v>1195</v>
       </c>
       <c r="T15" s="33">
-        <v>50858744</v>
+        <v>68439420</v>
       </c>
       <c r="U15" s="33">
-        <v>569</v>
+        <v>592</v>
       </c>
       <c r="V15" s="33">
-        <v>667</v>
+        <v>700</v>
       </c>
       <c r="W15" s="33">
-        <v>15247651</v>
+        <v>20605178</v>
       </c>
       <c r="X15" s="57">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Y15" s="33">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="32">
-        <v>2605</v>
+        <v>2677</v>
       </c>
       <c r="C16" s="33">
-        <v>1374</v>
+        <v>1414</v>
       </c>
       <c r="D16" s="33">
-        <v>1231</v>
+        <v>1263</v>
       </c>
       <c r="E16" s="33">
-        <v>55216337</v>
+        <v>74635106</v>
       </c>
       <c r="F16" s="33">
         <v>0</v>
       </c>
       <c r="G16" s="33">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>0</v>
       </c>
       <c r="I16" s="33">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J16" s="33">
         <v>12</v>
       </c>
       <c r="K16" s="33">
-        <v>1382614</v>
+        <v>1865696</v>
       </c>
       <c r="L16" s="33">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M16" s="33">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N16" s="33">
-        <v>7129624</v>
+        <v>9644982</v>
       </c>
       <c r="O16" s="33">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P16" s="33">
         <v>69</v>
       </c>
       <c r="Q16" s="33">
-        <v>4306093</v>
+        <v>5722023</v>
       </c>
       <c r="R16" s="33">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="S16" s="33">
-        <v>653</v>
+        <v>671</v>
       </c>
       <c r="T16" s="33">
-        <v>31863086</v>
+        <v>43040769</v>
       </c>
       <c r="U16" s="33">
-        <v>420</v>
+        <v>441</v>
       </c>
       <c r="V16" s="33">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="W16" s="33">
-        <v>10534920</v>
+        <v>14361636</v>
       </c>
       <c r="X16" s="57">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="Y16" s="33">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="32">
-        <v>4483</v>
+        <v>4560</v>
       </c>
       <c r="C17" s="33">
-        <v>2248</v>
+        <v>2285</v>
       </c>
       <c r="D17" s="33">
-        <v>2235</v>
+        <v>2275</v>
       </c>
       <c r="E17" s="33">
-        <v>88660245</v>
+        <v>120318029</v>
       </c>
       <c r="F17" s="33">
         <v>0</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>0</v>
       </c>
       <c r="I17" s="33">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="J17" s="33">
         <v>68</v>
       </c>
       <c r="K17" s="33">
-        <v>6604897</v>
+        <v>8812082</v>
       </c>
       <c r="L17" s="33">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="M17" s="33">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="N17" s="33">
-        <v>9890688</v>
+        <v>13247275</v>
       </c>
       <c r="O17" s="33">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="P17" s="33">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="Q17" s="33">
-        <v>5272258</v>
+        <v>6988032</v>
       </c>
       <c r="R17" s="33">
-        <v>1000</v>
+        <v>1039</v>
       </c>
       <c r="S17" s="33">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="T17" s="33">
-        <v>50402962</v>
+        <v>68518544</v>
       </c>
       <c r="U17" s="33">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="V17" s="33">
-        <v>745</v>
+        <v>810</v>
       </c>
       <c r="W17" s="33">
-        <v>16489440</v>
+        <v>22752096</v>
       </c>
       <c r="X17" s="57">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="Y17" s="33">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="32">
-        <v>14651</v>
+        <v>15028</v>
       </c>
       <c r="C18" s="33">
-        <v>7152</v>
+        <v>7329</v>
       </c>
       <c r="D18" s="33">
-        <v>7499</v>
+        <v>7699</v>
       </c>
       <c r="E18" s="33">
-        <v>337524329</v>
+        <v>454308193</v>
       </c>
       <c r="F18" s="33">
         <v>1</v>
       </c>
       <c r="G18" s="33">
         <v>0</v>
       </c>
       <c r="H18" s="33">
-        <v>24987</v>
+        <v>33316</v>
       </c>
       <c r="I18" s="33">
         <v>10</v>
       </c>
       <c r="J18" s="33">
         <v>4</v>
       </c>
       <c r="K18" s="33">
-        <v>333160</v>
+        <v>449766</v>
       </c>
       <c r="L18" s="33">
-        <v>861</v>
+        <v>875</v>
       </c>
       <c r="M18" s="33">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="N18" s="33">
-        <v>30184880</v>
+        <v>40838946</v>
       </c>
       <c r="O18" s="33">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="P18" s="33">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="Q18" s="33">
-        <v>11051310</v>
+        <v>15366773</v>
       </c>
       <c r="R18" s="33">
-        <v>4324</v>
+        <v>4396</v>
       </c>
       <c r="S18" s="33">
-        <v>4993</v>
+        <v>5103</v>
       </c>
       <c r="T18" s="33">
-        <v>244170343</v>
+        <v>328072769</v>
       </c>
       <c r="U18" s="33">
-        <v>1686</v>
+        <v>1768</v>
       </c>
       <c r="V18" s="33">
-        <v>2017</v>
+        <v>2084</v>
       </c>
       <c r="W18" s="33">
-        <v>51759649</v>
+        <v>69546623</v>
       </c>
       <c r="X18" s="57">
         <v>44</v>
       </c>
       <c r="Y18" s="33">
         <v>59</v>
       </c>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="32">
-        <v>8063</v>
+        <v>8281</v>
       </c>
       <c r="C19" s="33">
-        <v>3825</v>
+        <v>3931</v>
       </c>
       <c r="D19" s="33">
-        <v>4238</v>
+        <v>4350</v>
       </c>
       <c r="E19" s="33">
-        <v>170724664</v>
+        <v>234557796</v>
       </c>
       <c r="F19" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" s="33">
         <v>0</v>
       </c>
       <c r="H19" s="33">
         <v>24987</v>
       </c>
       <c r="I19" s="33">
         <v>28</v>
       </c>
       <c r="J19" s="33">
         <v>8</v>
       </c>
       <c r="K19" s="33">
-        <v>924519</v>
+        <v>1224363</v>
       </c>
       <c r="L19" s="33">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M19" s="33">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N19" s="33">
-        <v>10311302</v>
+        <v>13801153</v>
       </c>
       <c r="O19" s="33">
         <v>169</v>
       </c>
       <c r="P19" s="33">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Q19" s="33">
-        <v>7555445</v>
+        <v>10181972</v>
       </c>
       <c r="R19" s="33">
-        <v>2092</v>
+        <v>2136</v>
       </c>
       <c r="S19" s="33">
-        <v>2500</v>
+        <v>2548</v>
       </c>
       <c r="T19" s="33">
-        <v>116721116</v>
+        <v>159778944</v>
       </c>
       <c r="U19" s="33">
-        <v>1219</v>
+        <v>1279</v>
       </c>
       <c r="V19" s="33">
-        <v>1514</v>
+        <v>1573</v>
       </c>
       <c r="W19" s="33">
-        <v>35187295</v>
+        <v>49546377</v>
       </c>
       <c r="X19" s="57">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Y19" s="33">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="32">
-        <v>7638</v>
+        <v>7812</v>
       </c>
       <c r="C20" s="33">
-        <v>3755</v>
+        <v>3846</v>
       </c>
       <c r="D20" s="33">
-        <v>3883</v>
+        <v>3966</v>
       </c>
       <c r="E20" s="33">
-        <v>170905875</v>
+        <v>230881913</v>
       </c>
       <c r="F20" s="33">
         <v>2</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
-        <v>41645</v>
+        <v>58303</v>
       </c>
       <c r="I20" s="33">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="J20" s="33">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="K20" s="33">
-        <v>23600222</v>
+        <v>31850097</v>
       </c>
       <c r="L20" s="33">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M20" s="33">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N20" s="33">
-        <v>4859973</v>
+        <v>6559089</v>
       </c>
       <c r="O20" s="33">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="P20" s="33">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q20" s="33">
-        <v>5347218</v>
+        <v>7212918</v>
       </c>
       <c r="R20" s="33">
-        <v>1904</v>
+        <v>1946</v>
       </c>
       <c r="S20" s="33">
-        <v>2444</v>
+        <v>2478</v>
       </c>
       <c r="T20" s="33">
-        <v>111571138</v>
+        <v>150496731</v>
       </c>
       <c r="U20" s="33">
-        <v>909</v>
+        <v>945</v>
       </c>
       <c r="V20" s="33">
-        <v>1033</v>
+        <v>1072</v>
       </c>
       <c r="W20" s="33">
-        <v>25485679</v>
+        <v>34704775</v>
       </c>
       <c r="X20" s="57">
         <v>3</v>
       </c>
       <c r="Y20" s="33">
         <v>13</v>
       </c>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="32">
-        <v>8300</v>
+        <v>8291</v>
       </c>
       <c r="C21" s="33">
-        <v>4165</v>
+        <v>4175</v>
       </c>
       <c r="D21" s="33">
-        <v>4135</v>
+        <v>4116</v>
       </c>
       <c r="E21" s="33">
-        <v>163003741</v>
+        <v>221809421</v>
       </c>
       <c r="F21" s="33">
         <v>0</v>
       </c>
       <c r="G21" s="33">
         <v>0</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
         <v>89</v>
       </c>
       <c r="J21" s="33">
         <v>19</v>
       </c>
       <c r="K21" s="33">
-        <v>2681938</v>
+        <v>3581470</v>
       </c>
       <c r="L21" s="33">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="M21" s="33">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N21" s="33">
-        <v>7329520</v>
+        <v>9936497</v>
       </c>
       <c r="O21" s="33">
         <v>8</v>
       </c>
       <c r="P21" s="33">
         <v>4</v>
       </c>
       <c r="Q21" s="33">
-        <v>374805</v>
+        <v>474753</v>
       </c>
       <c r="R21" s="33">
-        <v>2646</v>
+        <v>2651</v>
       </c>
       <c r="S21" s="33">
-        <v>2682</v>
+        <v>2752</v>
       </c>
       <c r="T21" s="33">
-        <v>126613298</v>
+        <v>171594065</v>
       </c>
       <c r="U21" s="33">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="V21" s="33">
-        <v>1375</v>
+        <v>1281</v>
       </c>
       <c r="W21" s="33">
-        <v>26004180</v>
+        <v>36222636</v>
       </c>
       <c r="X21" s="57">
         <v>13</v>
       </c>
       <c r="Y21" s="33">
         <v>17</v>
       </c>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="32">
-        <v>16547</v>
+        <v>17158</v>
       </c>
       <c r="C22" s="33">
-        <v>7954</v>
+        <v>8310</v>
       </c>
       <c r="D22" s="33">
-        <v>8593</v>
+        <v>8848</v>
       </c>
       <c r="E22" s="33">
-        <v>325356546</v>
+        <v>444315391</v>
       </c>
       <c r="F22" s="33">
         <v>3</v>
       </c>
       <c r="G22" s="33">
         <v>1</v>
       </c>
       <c r="H22" s="33">
-        <v>99948</v>
+        <v>133264</v>
       </c>
       <c r="I22" s="33">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J22" s="33">
         <v>49</v>
       </c>
       <c r="K22" s="33">
-        <v>4822491</v>
+        <v>6446646</v>
       </c>
       <c r="L22" s="33">
-        <v>1143</v>
+        <v>1206</v>
       </c>
       <c r="M22" s="33">
-        <v>410</v>
+        <v>440</v>
       </c>
       <c r="N22" s="33">
-        <v>38122180</v>
+        <v>51786715</v>
       </c>
       <c r="O22" s="33">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P22" s="33">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="Q22" s="33">
-        <v>7861075</v>
+        <v>10874903</v>
       </c>
       <c r="R22" s="33">
-        <v>4197</v>
+        <v>4319</v>
       </c>
       <c r="S22" s="33">
-        <v>4993</v>
+        <v>4981</v>
       </c>
       <c r="T22" s="33">
-        <v>213746105</v>
+        <v>290871549</v>
       </c>
       <c r="U22" s="33">
-        <v>2258</v>
+        <v>2428</v>
       </c>
       <c r="V22" s="33">
-        <v>2994</v>
+        <v>3220</v>
       </c>
       <c r="W22" s="33">
-        <v>60704747</v>
+        <v>84202314</v>
       </c>
       <c r="X22" s="57">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="Y22" s="33">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="32">
-        <v>2785</v>
+        <v>2956</v>
       </c>
       <c r="C23" s="33">
-        <v>1497</v>
+        <v>1581</v>
       </c>
       <c r="D23" s="33">
-        <v>1288</v>
+        <v>1375</v>
       </c>
       <c r="E23" s="33">
-        <v>60724634</v>
+        <v>84673974</v>
       </c>
       <c r="F23" s="33">
         <v>5</v>
       </c>
       <c r="G23" s="33">
         <v>1</v>
       </c>
       <c r="H23" s="33">
-        <v>158251</v>
+        <v>208225</v>
       </c>
       <c r="I23" s="33">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J23" s="33">
         <v>30</v>
       </c>
       <c r="K23" s="33">
-        <v>3201597</v>
+        <v>4285454</v>
       </c>
       <c r="L23" s="33">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="M23" s="33">
         <v>151</v>
       </c>
       <c r="N23" s="33">
-        <v>13237507</v>
+        <v>18032117</v>
       </c>
       <c r="O23" s="33">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="P23" s="33">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="Q23" s="33">
-        <v>9439301</v>
+        <v>13011587</v>
       </c>
       <c r="R23" s="33">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="S23" s="33">
-        <v>470</v>
+        <v>497</v>
       </c>
       <c r="T23" s="33">
-        <v>23120014</v>
+        <v>32531433</v>
       </c>
       <c r="U23" s="33">
-        <v>393</v>
+        <v>432</v>
       </c>
       <c r="V23" s="33">
-        <v>470</v>
+        <v>521</v>
       </c>
       <c r="W23" s="33">
-        <v>11567964</v>
+        <v>16605158</v>
       </c>
       <c r="X23" s="57">
-        <v>569</v>
+        <v>599</v>
       </c>
       <c r="Y23" s="33">
-        <v>450</v>
+        <v>477</v>
       </c>
       <c r="AB23" s="3"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="32">
-        <v>4706</v>
+        <v>4963</v>
       </c>
       <c r="C24" s="33">
-        <v>2270</v>
+        <v>2389</v>
       </c>
       <c r="D24" s="33">
-        <v>2436</v>
+        <v>2574</v>
       </c>
       <c r="E24" s="33">
-        <v>104243319</v>
+        <v>144212703</v>
       </c>
       <c r="F24" s="33">
         <v>0</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="33">
         <v>16</v>
       </c>
       <c r="J24" s="33">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K24" s="33">
-        <v>682978</v>
+        <v>916190</v>
       </c>
       <c r="L24" s="33">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="M24" s="33">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="N24" s="33">
-        <v>18747657</v>
+        <v>25527463</v>
       </c>
       <c r="O24" s="33">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="P24" s="33">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="Q24" s="33">
-        <v>12926959</v>
+        <v>17641173</v>
       </c>
       <c r="R24" s="33">
+        <v>931</v>
+      </c>
+      <c r="S24" s="33">
+        <v>1175</v>
+      </c>
+      <c r="T24" s="33">
+        <v>72114234</v>
+      </c>
+      <c r="U24" s="33">
+        <v>669</v>
+      </c>
+      <c r="V24" s="33">
         <v>907</v>
       </c>
-      <c r="S24" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="W24" s="33">
-        <v>19496883</v>
+        <v>28013643</v>
       </c>
       <c r="X24" s="57">
-        <v>439</v>
+        <v>477</v>
       </c>
       <c r="Y24" s="33">
-        <v>469</v>
+        <v>500</v>
       </c>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="32">
-        <v>1061</v>
+        <v>1078</v>
       </c>
       <c r="C25" s="33">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="D25" s="33">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="E25" s="33">
-        <v>22895967</v>
+        <v>30766707</v>
       </c>
       <c r="F25" s="33">
         <v>3</v>
       </c>
       <c r="G25" s="33">
         <v>1</v>
       </c>
       <c r="H25" s="33">
-        <v>99948</v>
+        <v>133264</v>
       </c>
       <c r="I25" s="33">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J25" s="33">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K25" s="33">
-        <v>2565333</v>
+        <v>3448207</v>
       </c>
       <c r="L25" s="33">
         <v>8</v>
       </c>
       <c r="M25" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N25" s="33">
-        <v>274857</v>
+        <v>374805</v>
       </c>
       <c r="O25" s="33">
         <v>10</v>
       </c>
       <c r="P25" s="33">
         <v>7</v>
       </c>
       <c r="Q25" s="33">
-        <v>433108</v>
+        <v>574701</v>
       </c>
       <c r="R25" s="33">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="S25" s="33">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="T25" s="33">
-        <v>15700169</v>
+        <v>21026566</v>
       </c>
       <c r="U25" s="33">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="V25" s="33">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="W25" s="33">
-        <v>3822552</v>
+        <v>5209164</v>
       </c>
       <c r="X25" s="57">
         <v>0</v>
       </c>
       <c r="Y25" s="33">
         <v>1</v>
       </c>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="32">
-        <v>4526</v>
+        <v>4739</v>
       </c>
       <c r="C26" s="33">
-        <v>2206</v>
+        <v>2310</v>
       </c>
       <c r="D26" s="33">
-        <v>2320</v>
+        <v>2429</v>
       </c>
       <c r="E26" s="33">
-        <v>101031673</v>
+        <v>136874264</v>
       </c>
       <c r="F26" s="33">
         <v>2</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
-        <v>49974</v>
+        <v>66632</v>
       </c>
       <c r="I26" s="33">
-        <v>348</v>
+        <v>371</v>
       </c>
       <c r="J26" s="33">
+        <v>169</v>
+      </c>
+      <c r="K26" s="33">
+        <v>16895377</v>
+      </c>
+      <c r="L26" s="33">
+        <v>169</v>
+      </c>
+      <c r="M26" s="33">
+        <v>98</v>
+      </c>
+      <c r="N26" s="33">
+        <v>9631448</v>
+      </c>
+      <c r="O26" s="33">
+        <v>143</v>
+      </c>
+      <c r="P26" s="33">
         <v>165</v>
       </c>
-      <c r="K26" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="Q26" s="33">
-        <v>7800457</v>
+        <v>10449079</v>
       </c>
       <c r="R26" s="33">
-        <v>941</v>
+        <v>965</v>
       </c>
       <c r="S26" s="33">
-        <v>1211</v>
+        <v>1250</v>
       </c>
       <c r="T26" s="33">
-        <v>55994139</v>
+        <v>75694424</v>
       </c>
       <c r="U26" s="33">
-        <v>613</v>
+        <v>660</v>
       </c>
       <c r="V26" s="33">
-        <v>690</v>
+        <v>747</v>
       </c>
       <c r="W26" s="33">
-        <v>17540263</v>
+        <v>24137304</v>
       </c>
       <c r="X26" s="57">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Y26" s="33">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="32">
-        <v>2297</v>
+        <v>2360</v>
       </c>
       <c r="C27" s="33">
-        <v>1029</v>
+        <v>1061</v>
       </c>
       <c r="D27" s="33">
-        <v>1268</v>
+        <v>1299</v>
       </c>
       <c r="E27" s="33">
-        <v>53508652</v>
+        <v>72402619</v>
       </c>
       <c r="F27" s="33">
         <v>0</v>
       </c>
       <c r="G27" s="33">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>0</v>
       </c>
       <c r="I27" s="33">
         <v>109</v>
       </c>
       <c r="J27" s="33">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K27" s="33">
-        <v>4630924</v>
+        <v>6280066</v>
       </c>
       <c r="L27" s="33">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M27" s="33">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="N27" s="33">
-        <v>4097868</v>
+        <v>5680378</v>
       </c>
       <c r="O27" s="33">
+        <v>23</v>
+      </c>
+      <c r="P27" s="33">
+        <v>18</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>1415930</v>
+      </c>
+      <c r="R27" s="33">
+        <v>556</v>
+      </c>
+      <c r="S27" s="33">
+        <v>786</v>
+      </c>
+      <c r="T27" s="33">
+        <v>47546098</v>
+      </c>
+      <c r="U27" s="33">
+        <v>283</v>
+      </c>
+      <c r="V27" s="33">
+        <v>339</v>
+      </c>
+      <c r="W27" s="33">
+        <v>11480147</v>
+      </c>
+      <c r="X27" s="57">
+        <v>7</v>
+      </c>
+      <c r="Y27" s="33">
         <v>13</v>
-      </c>
-[...28 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="32">
-        <v>2880</v>
+        <v>2933</v>
       </c>
       <c r="C28" s="33">
-        <v>1324</v>
+        <v>1345</v>
       </c>
       <c r="D28" s="33">
-        <v>1556</v>
+        <v>1588</v>
       </c>
       <c r="E28" s="33">
-        <v>66472780</v>
+        <v>88640018</v>
       </c>
       <c r="F28" s="33">
         <v>2</v>
       </c>
       <c r="G28" s="33">
         <v>0</v>
       </c>
       <c r="H28" s="33">
-        <v>49974</v>
+        <v>66632</v>
       </c>
       <c r="I28" s="33">
         <v>57</v>
       </c>
       <c r="J28" s="33">
         <v>32</v>
       </c>
       <c r="K28" s="33">
-        <v>2215514</v>
+        <v>2956795</v>
       </c>
       <c r="L28" s="33">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M28" s="33">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N28" s="33">
-        <v>5439068</v>
+        <v>7263119</v>
       </c>
       <c r="O28" s="33">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P28" s="33">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q28" s="33">
-        <v>2985948</v>
+        <v>3968770</v>
       </c>
       <c r="R28" s="33">
-        <v>734</v>
+        <v>744</v>
       </c>
       <c r="S28" s="33">
-        <v>1002</v>
+        <v>1018</v>
       </c>
       <c r="T28" s="33">
-        <v>45705396</v>
+        <v>60993278</v>
       </c>
       <c r="U28" s="33">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="V28" s="33">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="W28" s="33">
-        <v>10076880</v>
+        <v>13391424</v>
       </c>
       <c r="X28" s="57">
         <v>2</v>
       </c>
       <c r="Y28" s="33">
         <v>3</v>
       </c>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="32">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C29" s="33">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D29" s="33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" s="33">
-        <v>1944788</v>
+        <v>2636081</v>
       </c>
       <c r="F29" s="33">
         <v>0</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>15</v>
       </c>
       <c r="J29" s="33">
         <v>4</v>
       </c>
       <c r="K29" s="33">
-        <v>474753</v>
+        <v>633004</v>
       </c>
       <c r="L29" s="33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M29" s="33">
         <v>4</v>
       </c>
       <c r="N29" s="33">
-        <v>249870</v>
+        <v>374805</v>
       </c>
       <c r="O29" s="33">
         <v>7</v>
       </c>
       <c r="P29" s="33">
         <v>10</v>
       </c>
       <c r="Q29" s="33">
-        <v>424779</v>
+        <v>566372</v>
       </c>
       <c r="R29" s="33">
         <v>11</v>
       </c>
       <c r="S29" s="33">
         <v>7</v>
       </c>
       <c r="T29" s="33">
-        <v>478919</v>
+        <v>628841</v>
       </c>
       <c r="U29" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="V29" s="33">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="W29" s="33">
-        <v>316467</v>
+        <v>433059</v>
       </c>
       <c r="X29" s="57">
         <v>0</v>
       </c>
       <c r="Y29" s="33">
         <v>0</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="35">
         <v>19</v>
       </c>
       <c r="C30" s="36">
         <v>15</v>
       </c>
       <c r="D30" s="36">
         <v>4</v>
       </c>
       <c r="E30" s="36">
-        <v>383125</v>
+        <v>516386</v>
       </c>
       <c r="F30" s="36">
         <v>2</v>
       </c>
       <c r="G30" s="36">
         <v>0</v>
       </c>
       <c r="H30" s="36">
-        <v>49974</v>
+        <v>66632</v>
       </c>
       <c r="I30" s="36">
         <v>1</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>24987</v>
+        <v>33316</v>
       </c>
       <c r="L30" s="36">
         <v>4</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
-        <v>99948</v>
+        <v>133264</v>
       </c>
       <c r="O30" s="36">
         <v>3</v>
       </c>
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
-        <v>108277</v>
+        <v>149922</v>
       </c>
       <c r="R30" s="36">
         <v>1</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
-        <v>24987</v>
+        <v>33316</v>
       </c>
       <c r="U30" s="36">
         <v>4</v>
       </c>
       <c r="V30" s="36">
         <v>2</v>
       </c>
       <c r="W30" s="36">
-        <v>74952</v>
+        <v>99936</v>
       </c>
       <c r="X30" s="58">
         <v>1</v>
       </c>
       <c r="Y30" s="36">
         <v>0</v>
       </c>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
     </row>
     <row r="31" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="51"/>
       <c r="C31" s="51"/>
       <c r="D31" s="51"/>
       <c r="E31" s="51"/>
       <c r="F31" s="51"/>
       <c r="G31" s="51"/>
       <c r="H31" s="51"/>
       <c r="I31" s="51"/>
       <c r="J31" s="51"/>
       <c r="K31" s="51"/>
       <c r="L31" s="51"/>
@@ -28266,71 +28219,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A6:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="11" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{071FB239-DAEC-40B2-AC24-0EACC906EA2F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -28416,183 +28369,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
+      <c r="N4" s="100"/>
       <c r="O4" s="107" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="98"/>
+      <c r="P4" s="96"/>
       <c r="Q4" s="108"/>
-      <c r="R4" s="96" t="s">
+      <c r="R4" s="94" t="s">
         <v>232</v>
       </c>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
       <c r="U4" s="93"/>
       <c r="V4" s="93"/>
       <c r="W4" s="93"/>
-      <c r="X4" s="97" t="s">
+      <c r="X4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="98"/>
+      <c r="Y4" s="96"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
+      <c r="N5" s="100"/>
       <c r="O5" s="109"/>
-      <c r="P5" s="100"/>
+      <c r="P5" s="98"/>
       <c r="Q5" s="110"/>
-      <c r="R5" s="96" t="s">
+      <c r="R5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="S5" s="93"/>
-      <c r="T5" s="92"/>
-      <c r="U5" s="96" t="s">
+      <c r="T5" s="100"/>
+      <c r="U5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="V5" s="93"/>
       <c r="W5" s="93"/>
-      <c r="X5" s="99"/>
-      <c r="Y5" s="100"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="98"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="91" t="s">
+      <c r="U6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="92"/>
+      <c r="V6" s="100"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="95" t="s">
+      <c r="X6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="Y6" s="93"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -30999,71 +30952,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A6:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="10" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -31149,183 +31102,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
+      <c r="N4" s="100"/>
       <c r="O4" s="107" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="98"/>
+      <c r="P4" s="96"/>
       <c r="Q4" s="108"/>
-      <c r="R4" s="96" t="s">
+      <c r="R4" s="94" t="s">
         <v>232</v>
       </c>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
       <c r="U4" s="93"/>
       <c r="V4" s="93"/>
       <c r="W4" s="93"/>
-      <c r="X4" s="97" t="s">
+      <c r="X4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="98"/>
+      <c r="Y4" s="96"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
+      <c r="N5" s="100"/>
       <c r="O5" s="109"/>
-      <c r="P5" s="100"/>
+      <c r="P5" s="98"/>
       <c r="Q5" s="110"/>
-      <c r="R5" s="96" t="s">
+      <c r="R5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="S5" s="93"/>
-      <c r="T5" s="92"/>
-      <c r="U5" s="96" t="s">
+      <c r="T5" s="100"/>
+      <c r="U5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="V5" s="93"/>
       <c r="W5" s="93"/>
-      <c r="X5" s="99"/>
-      <c r="Y5" s="100"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="98"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="91" t="s">
+      <c r="U6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="92"/>
+      <c r="V6" s="100"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="95" t="s">
+      <c r="X6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="Y6" s="93"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -33732,71 +33685,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A6:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -33882,183 +33835,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>195</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="91" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="99" t="s">
         <v>237</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
+      <c r="N4" s="100"/>
       <c r="O4" s="107" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="98"/>
+      <c r="P4" s="96"/>
       <c r="Q4" s="108"/>
-      <c r="R4" s="96" t="s">
+      <c r="R4" s="94" t="s">
         <v>232</v>
       </c>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
       <c r="U4" s="93"/>
       <c r="V4" s="93"/>
       <c r="W4" s="93"/>
-      <c r="X4" s="97" t="s">
+      <c r="X4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="98"/>
+      <c r="Y4" s="96"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>196</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>197</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
+      <c r="N5" s="100"/>
       <c r="O5" s="109"/>
-      <c r="P5" s="100"/>
+      <c r="P5" s="98"/>
       <c r="Q5" s="110"/>
-      <c r="R5" s="96" t="s">
+      <c r="R5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="S5" s="93"/>
-      <c r="T5" s="92"/>
-      <c r="U5" s="96" t="s">
+      <c r="T5" s="100"/>
+      <c r="U5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="V5" s="93"/>
       <c r="W5" s="93"/>
-      <c r="X5" s="99"/>
-      <c r="Y5" s="100"/>
+      <c r="X5" s="97"/>
+      <c r="Y5" s="98"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="91" t="s">
+      <c r="U6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="92"/>
+      <c r="V6" s="100"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="95" t="s">
+      <c r="X6" s="92" t="s">
         <v>198</v>
       </c>
       <c r="Y6" s="93"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -36465,267 +36418,267 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R5:T5"/>
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="U6:V6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="R4:W4"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="X6:Y6"/>
-    <mergeCell ref="O6:P6"/>
-[...3 lines deleted...]
-    <mergeCell ref="U6:V6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="8" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="8.5" customWidth="1"/>
     <col min="3" max="4" width="7.83203125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="9.6640625" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="12.1640625" customWidth="1"/>
     <col min="13" max="13" width="14.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.5" customWidth="1"/>
     <col min="15" max="15" width="16.33203125" customWidth="1"/>
     <col min="16" max="17" width="10" bestFit="1" customWidth="1"/>
     <col min="18" max="22" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="91" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="94"/>
-[...12 lines deleted...]
-      <c r="O1" s="94"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
     </row>
     <row r="2" spans="1:35" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:35" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="101" t="s">
         <v>183</v>
       </c>
       <c r="B3" s="93" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="93"/>
-      <c r="E3" s="92"/>
-      <c r="F3" s="96" t="s">
+      <c r="E3" s="100"/>
+      <c r="F3" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G3" s="93"/>
       <c r="H3" s="93"/>
       <c r="I3" s="93"/>
       <c r="J3" s="93"/>
-      <c r="K3" s="92"/>
+      <c r="K3" s="100"/>
       <c r="L3" s="111" t="s">
         <v>236</v>
       </c>
       <c r="M3" s="103"/>
       <c r="N3" s="103"/>
-      <c r="O3" s="91"/>
-      <c r="P3" s="97" t="s">
+      <c r="O3" s="99"/>
+      <c r="P3" s="95" t="s">
         <v>101</v>
       </c>
-      <c r="Q3" s="98"/>
+      <c r="Q3" s="96"/>
     </row>
     <row r="4" spans="1:35" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102"/>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="103"/>
       <c r="D4" s="103"/>
       <c r="E4" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="91" t="s">
+      <c r="F4" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="G4" s="92"/>
-      <c r="H4" s="91" t="s">
+      <c r="G4" s="100"/>
+      <c r="H4" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="I4" s="92"/>
-      <c r="J4" s="91" t="s">
+      <c r="I4" s="100"/>
+      <c r="J4" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="92"/>
+      <c r="K4" s="100"/>
       <c r="L4" s="111" t="s">
         <v>234</v>
       </c>
       <c r="M4" s="103"/>
       <c r="N4" s="111" t="s">
         <v>235</v>
       </c>
-      <c r="O4" s="91"/>
-[...1 lines deleted...]
-      <c r="Q4" s="100"/>
+      <c r="O4" s="99"/>
+      <c r="P4" s="97"/>
+      <c r="Q4" s="98"/>
     </row>
     <row r="5" spans="1:35" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="105"/>
       <c r="F5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="P5" s="95" t="s">
+      <c r="P5" s="92" t="s">
         <v>44</v>
       </c>
       <c r="Q5" s="93"/>
     </row>
     <row r="6" spans="1:35" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="106"/>
       <c r="B6" s="52" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
@@ -39061,168 +39014,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="96" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="94" t="s">
         <v>236</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="97" t="s">
+      <c r="U4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="98"/>
+      <c r="V4" s="96"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="96" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="96" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="99"/>
-      <c r="V5" s="100"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="98"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="95" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="93"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -41374,69 +41327,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -41512,168 +41465,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="96" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="94" t="s">
         <v>236</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="97" t="s">
+      <c r="U4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="98"/>
+      <c r="V4" s="96"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="96" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="96" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="99"/>
-      <c r="V5" s="100"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="98"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="95" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="93"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -43827,69 +43780,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="6" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -43966,168 +43919,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="91" t="s">
+      <c r="B4" s="99" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
-      <c r="E4" s="92"/>
-      <c r="F4" s="96" t="s">
+      <c r="E4" s="100"/>
+      <c r="F4" s="94" t="s">
         <v>238</v>
       </c>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
-      <c r="N4" s="92"/>
-      <c r="O4" s="96" t="s">
+      <c r="N4" s="100"/>
+      <c r="O4" s="94" t="s">
         <v>236</v>
       </c>
       <c r="P4" s="93"/>
       <c r="Q4" s="93"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
-      <c r="U4" s="97" t="s">
+      <c r="U4" s="95" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="98"/>
+      <c r="V4" s="96"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="102"/>
       <c r="B5" s="103" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="103"/>
       <c r="D5" s="103"/>
       <c r="E5" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="91" t="s">
+      <c r="F5" s="99" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="93"/>
-      <c r="H5" s="92"/>
-      <c r="I5" s="91" t="s">
+      <c r="H5" s="100"/>
+      <c r="I5" s="99" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="93"/>
-      <c r="K5" s="92"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="99" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="93"/>
-      <c r="N5" s="92"/>
-      <c r="O5" s="96" t="s">
+      <c r="N5" s="100"/>
+      <c r="O5" s="94" t="s">
         <v>234</v>
       </c>
       <c r="P5" s="93"/>
-      <c r="Q5" s="92"/>
-      <c r="R5" s="96" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="94" t="s">
         <v>235</v>
       </c>
       <c r="S5" s="93"/>
       <c r="T5" s="93"/>
-      <c r="U5" s="99"/>
-      <c r="V5" s="100"/>
+      <c r="U5" s="97"/>
+      <c r="V5" s="98"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="102" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="105"/>
-      <c r="F6" s="91" t="s">
+      <c r="F6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="92"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="91" t="s">
+      <c r="I6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="92"/>
+      <c r="J6" s="100"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="91" t="s">
+      <c r="L6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="92"/>
+      <c r="M6" s="100"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="91" t="s">
+      <c r="O6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="92"/>
+      <c r="P6" s="100"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="91" t="s">
+      <c r="R6" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="92"/>
+      <c r="S6" s="100"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="95" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="93"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="106"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -46278,69 +46231,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>