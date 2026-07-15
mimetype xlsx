--- v1 (2026-06-03)
+++ v2 (2026-07-15)
@@ -20,60 +20,60 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150630\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18729890-98D3-4904-A86D-C032640D584B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B634800-C94D-4F69-8518-511FFEEFB2F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="577" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="671" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年月monthly (2023~)" sheetId="33" r:id="rId1"/>
     <sheet name="2026" sheetId="38" r:id="rId2"/>
     <sheet name="2025" sheetId="37" r:id="rId3"/>
     <sheet name="2024" sheetId="34" r:id="rId4"/>
     <sheet name="2023" sheetId="32" r:id="rId5"/>
     <sheet name="歷年2022以前" sheetId="23" state="hidden" r:id="rId6"/>
     <sheet name="2022" sheetId="31" r:id="rId7"/>
     <sheet name="2021" sheetId="29" r:id="rId8"/>
     <sheet name="2020" sheetId="28" r:id="rId9"/>
     <sheet name="2019" sheetId="25" r:id="rId10"/>
     <sheet name="2018" sheetId="24" r:id="rId11"/>
     <sheet name="2017" sheetId="22" r:id="rId12"/>
     <sheet name="2016" sheetId="27" r:id="rId13"/>
     <sheet name="2015" sheetId="18" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -1349,51 +1349,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>高雄市資料修正。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1237" uniqueCount="282">
   <si>
     <r>
       <t>金額</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
@@ -7816,831 +7816,850 @@
   <si>
     <r>
       <t>11</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Nov. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Jan.-Dec., 2024</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Dec. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  2024</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Jan. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 95</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   2006</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 96</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   2007</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 97</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   2008</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 98</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   2009</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 99</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   2010</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>100</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  2011</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Feb. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Mar. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Apr. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  May </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  June </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  July </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>8</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Aug. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>9</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Sept. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Oct. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>11</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Nov. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Jan.-Dec.,2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Dec. </t>
+      <t xml:space="preserve">  2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <t>12</t>
+    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>113</t>
+      <t xml:space="preserve">  Dec. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1-12</t>
+      <t xml:space="preserve">  2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Jan.-Dec., 2024</t>
+      <t xml:space="preserve">  Mar. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Dec. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 113</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  2024</t>
+      <t xml:space="preserve">  Apr. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Jan. </t>
+      <t>2026/6/30</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">   2006</t>
-[...5 lines deleted...]
-      <t xml:space="preserve"> 96</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">   2007</t>
-[...5 lines deleted...]
-      <t xml:space="preserve"> 97</t>
+      <t>1-5</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">   2008</t>
+      <t xml:space="preserve">  Jan.-May,2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 98</t>
-[...136 lines deleted...]
-    <r>
       <t>5</t>
-    </r>
-[...221 lines deleted...]
-      <t xml:space="preserve"> 115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  2026</t>
-[...171 lines deleted...]
-      <t xml:space="preserve">  Jan.-Apr.,2026</t>
+      <t xml:space="preserve">  May </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="179" formatCode="_-* #,##0.0000_-;\-* #,##0.0000_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
@@ -9057,56 +9076,59 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="133">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -9286,180 +9308,187 @@
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_y02-01" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="千分位" xfId="3" builtinId="3"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
@@ -9866,276 +9895,274 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI54"/>
+  <dimension ref="A1:AI56"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A55" sqref="A55"/>
+      <selection pane="bottomRight" activeCell="T64" sqref="T64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" customWidth="1"/>
     <col min="3" max="3" width="9.83203125" customWidth="1"/>
     <col min="4" max="4" width="11.5" customWidth="1"/>
-    <col min="5" max="5" width="15.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="11.33203125" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="15.1640625" customWidth="1"/>
+    <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="14.5" customWidth="1"/>
-    <col min="9" max="9" width="11.83203125" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="23" max="23" width="16" customWidth="1"/>
+    <col min="9" max="9" width="13" customWidth="1"/>
+    <col min="10" max="10" width="11" customWidth="1"/>
+    <col min="11" max="11" width="14" customWidth="1"/>
+    <col min="12" max="12" width="15.1640625" customWidth="1"/>
+    <col min="13" max="13" width="14.6640625" customWidth="1"/>
+    <col min="14" max="14" width="14.6640625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.6640625" customWidth="1"/>
+    <col min="16" max="16" width="10.1640625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.33203125" customWidth="1"/>
+    <col min="18" max="19" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="14" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="95" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="91"/>
-[...12 lines deleted...]
-      <c r="O1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
     </row>
     <row r="2" spans="1:27" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="101" t="s">
+      <c r="A3" s="102" t="s">
         <v>187</v>
       </c>
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="93"/>
-[...2 lines deleted...]
-      <c r="F3" s="94" t="s">
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G3" s="93"/>
-[...7 lines deleted...]
-      <c r="O3" s="107" t="s">
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="94"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="108" t="s">
         <v>233</v>
       </c>
-      <c r="P3" s="96"/>
-[...1 lines deleted...]
-      <c r="R3" s="94" t="s">
+      <c r="P3" s="99"/>
+      <c r="Q3" s="109"/>
+      <c r="R3" s="97" t="s">
         <v>232</v>
       </c>
-      <c r="S3" s="93"/>
-[...4 lines deleted...]
-      <c r="X3" s="95" t="s">
+      <c r="S3" s="94"/>
+      <c r="T3" s="94"/>
+      <c r="U3" s="94"/>
+      <c r="V3" s="94"/>
+      <c r="W3" s="94"/>
+      <c r="X3" s="98" t="s">
         <v>188</v>
       </c>
-      <c r="Y3" s="96"/>
+      <c r="Y3" s="99"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
     </row>
     <row r="4" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102"/>
-      <c r="B4" s="100" t="s">
+      <c r="A4" s="103"/>
+      <c r="B4" s="93" t="s">
         <v>189</v>
       </c>
-      <c r="C4" s="103"/>
-[...1 lines deleted...]
-      <c r="E4" s="104" t="s">
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="99" t="s">
+      <c r="F4" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G4" s="93"/>
-[...1 lines deleted...]
-      <c r="I4" s="99" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="93"/>
-[...1 lines deleted...]
-      <c r="L4" s="99" t="s">
+      <c r="J4" s="94"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M4" s="93"/>
-[...4 lines deleted...]
-      <c r="R4" s="94" t="s">
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="110"/>
+      <c r="P4" s="101"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="S4" s="93"/>
-[...1 lines deleted...]
-      <c r="U4" s="94" t="s">
+      <c r="S4" s="94"/>
+      <c r="T4" s="93"/>
+      <c r="U4" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="V4" s="93"/>
-[...2 lines deleted...]
-      <c r="Y4" s="98"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="101"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
     </row>
-    <row r="5" spans="1:27" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102" t="s">
+    <row r="5" spans="1:27" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="103" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>190</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>191</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="99" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="100"/>
+      <c r="G5" s="93"/>
       <c r="H5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="99" t="s">
+      <c r="I5" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="100"/>
+      <c r="J5" s="93"/>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="99" t="s">
+      <c r="L5" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="100"/>
+      <c r="M5" s="93"/>
       <c r="N5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="99" t="s">
+      <c r="O5" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="100"/>
+      <c r="P5" s="93"/>
       <c r="Q5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R5" s="99" t="s">
+      <c r="R5" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S5" s="100"/>
+      <c r="S5" s="93"/>
       <c r="T5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U5" s="99" t="s">
+      <c r="U5" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="V5" s="100"/>
+      <c r="V5" s="93"/>
       <c r="W5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X5" s="92" t="s">
+      <c r="X5" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="Y5" s="93"/>
+      <c r="Y5" s="94"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
     </row>
     <row r="6" spans="1:27" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="106"/>
+      <c r="A6" s="107"/>
       <c r="B6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="38" t="s">
@@ -10248,51 +10275,51 @@
         <v>70533</v>
       </c>
       <c r="T7" s="3">
         <v>11553496186</v>
       </c>
       <c r="U7" s="3">
         <v>20708</v>
       </c>
       <c r="V7" s="3">
         <v>25037</v>
       </c>
       <c r="W7" s="3">
         <v>1998918154</v>
       </c>
       <c r="X7" s="3">
         <v>1854</v>
       </c>
       <c r="Y7" s="3">
         <v>2166</v>
       </c>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
     <row r="8" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B8" s="24">
         <v>223705</v>
       </c>
       <c r="C8" s="24">
         <v>106162</v>
       </c>
       <c r="D8" s="24">
         <v>117543</v>
       </c>
       <c r="E8" s="24">
         <v>18982403224</v>
       </c>
       <c r="F8" s="24">
         <v>453</v>
       </c>
       <c r="G8" s="24">
         <v>147</v>
       </c>
       <c r="H8" s="24">
         <v>62005176</v>
       </c>
       <c r="I8" s="24">
         <v>7625</v>
       </c>
@@ -11196,51 +11223,51 @@
         <v>69904</v>
       </c>
       <c r="T19" s="3">
         <v>1054025280</v>
       </c>
       <c r="U19" s="3">
         <v>25738</v>
       </c>
       <c r="V19" s="3">
         <v>31378</v>
       </c>
       <c r="W19" s="3">
         <v>243806879</v>
       </c>
       <c r="X19" s="3">
         <v>1997</v>
       </c>
       <c r="Y19" s="3">
         <v>2337</v>
       </c>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B20" s="24">
         <v>223705</v>
       </c>
       <c r="C20" s="24">
         <v>106162</v>
       </c>
       <c r="D20" s="24">
         <v>117543</v>
       </c>
       <c r="E20" s="24">
         <v>1641178814</v>
       </c>
       <c r="F20" s="24">
         <v>453</v>
       </c>
       <c r="G20" s="24">
         <v>147</v>
       </c>
       <c r="H20" s="24">
         <v>5036877</v>
       </c>
       <c r="I20" s="24">
         <v>7625</v>
       </c>
@@ -11275,51 +11302,51 @@
         <v>70015</v>
       </c>
       <c r="T20" s="3">
         <v>1050803119</v>
       </c>
       <c r="U20" s="3">
         <v>25918</v>
       </c>
       <c r="V20" s="3">
         <v>31649</v>
       </c>
       <c r="W20" s="3">
         <v>244289110</v>
       </c>
       <c r="X20" s="3">
         <v>2004</v>
       </c>
       <c r="Y20" s="3">
         <v>2353</v>
       </c>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
     <row r="21" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B21" s="24">
         <v>235010</v>
       </c>
       <c r="C21" s="24">
         <v>111933</v>
       </c>
       <c r="D21" s="24">
         <v>123077</v>
       </c>
       <c r="E21" s="24">
         <v>20294518145</v>
       </c>
       <c r="F21" s="24">
         <v>423</v>
       </c>
       <c r="G21" s="24">
         <v>149</v>
       </c>
       <c r="H21" s="24">
         <v>58027028</v>
       </c>
       <c r="I21" s="24">
         <v>8045</v>
       </c>
@@ -11354,51 +11381,51 @@
         <v>76702</v>
       </c>
       <c r="T21" s="3">
         <v>13558076373</v>
       </c>
       <c r="U21" s="3">
         <v>24439</v>
       </c>
       <c r="V21" s="3">
         <v>29542</v>
       </c>
       <c r="W21" s="3">
         <v>2521824465</v>
       </c>
       <c r="X21" s="3">
         <v>2583</v>
       </c>
       <c r="Y21" s="3">
         <v>2632</v>
       </c>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
     <row r="22" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B22" s="24">
         <v>211658</v>
       </c>
       <c r="C22" s="24">
         <v>100558</v>
       </c>
       <c r="D22" s="24">
         <v>111100</v>
       </c>
       <c r="E22" s="24">
         <v>1611591252</v>
       </c>
       <c r="F22" s="24">
         <v>439</v>
       </c>
       <c r="G22" s="24">
         <v>143</v>
       </c>
       <c r="H22" s="24">
         <v>4856531</v>
       </c>
       <c r="I22" s="24">
         <v>7664</v>
       </c>
@@ -11433,51 +11460,51 @@
         <v>71420</v>
       </c>
       <c r="T22" s="3">
         <v>1087956576</v>
       </c>
       <c r="U22" s="3">
         <v>19936</v>
       </c>
       <c r="V22" s="3">
         <v>24741</v>
       </c>
       <c r="W22" s="3">
         <v>194030008</v>
       </c>
       <c r="X22" s="3">
         <v>1987</v>
       </c>
       <c r="Y22" s="3">
         <v>2362</v>
       </c>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
     <row r="23" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B23" s="24">
         <v>214748</v>
       </c>
       <c r="C23" s="24">
         <v>101980</v>
       </c>
       <c r="D23" s="24">
         <v>112768</v>
       </c>
       <c r="E23" s="24">
         <v>1631258806</v>
       </c>
       <c r="F23" s="24">
         <v>440</v>
       </c>
       <c r="G23" s="24">
         <v>144</v>
       </c>
       <c r="H23" s="24">
         <v>4870297</v>
       </c>
       <c r="I23" s="24">
         <v>7739</v>
       </c>
@@ -11512,51 +11539,51 @@
         <v>72662</v>
       </c>
       <c r="T23" s="3">
         <v>1104070759</v>
       </c>
       <c r="U23" s="3">
         <v>20208</v>
       </c>
       <c r="V23" s="3">
         <v>24978</v>
       </c>
       <c r="W23" s="3">
         <v>193949152</v>
       </c>
       <c r="X23" s="3">
         <v>2062</v>
       </c>
       <c r="Y23" s="3">
         <v>2424</v>
       </c>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
     <row r="24" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B24" s="24">
         <v>218378</v>
       </c>
       <c r="C24" s="24">
         <v>103783</v>
       </c>
       <c r="D24" s="24">
         <v>114595</v>
       </c>
       <c r="E24" s="24">
         <v>1671034203</v>
       </c>
       <c r="F24" s="24">
         <v>442</v>
       </c>
       <c r="G24" s="24">
         <v>145</v>
       </c>
       <c r="H24" s="24">
         <v>4945258</v>
       </c>
       <c r="I24" s="24">
         <v>7821</v>
       </c>
@@ -11591,51 +11618,51 @@
         <v>73478</v>
       </c>
       <c r="T24" s="3">
         <v>1124400348</v>
       </c>
       <c r="U24" s="3">
         <v>20813</v>
       </c>
       <c r="V24" s="3">
         <v>25610</v>
       </c>
       <c r="W24" s="3">
         <v>202193030</v>
       </c>
       <c r="X24" s="3">
         <v>2090</v>
       </c>
       <c r="Y24" s="3">
         <v>2475</v>
       </c>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B25" s="24">
         <v>220583</v>
       </c>
       <c r="C25" s="24">
         <v>104926</v>
       </c>
       <c r="D25" s="24">
         <v>115657</v>
       </c>
       <c r="E25" s="24">
         <v>1680620437</v>
       </c>
       <c r="F25" s="24">
         <v>436</v>
       </c>
       <c r="G25" s="24">
         <v>145</v>
       </c>
       <c r="H25" s="24">
         <v>4895284</v>
       </c>
       <c r="I25" s="24">
         <v>7852</v>
       </c>
@@ -11670,51 +11697,51 @@
         <v>73889</v>
       </c>
       <c r="T25" s="3">
         <v>1128654226</v>
       </c>
       <c r="U25" s="3">
         <v>21236</v>
       </c>
       <c r="V25" s="3">
         <v>25991</v>
       </c>
       <c r="W25" s="3">
         <v>204544970</v>
       </c>
       <c r="X25" s="3">
         <v>2137</v>
       </c>
       <c r="Y25" s="3">
         <v>2528</v>
       </c>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
     <row r="26" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="30" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B26" s="24">
         <v>221994</v>
       </c>
       <c r="C26" s="24">
         <v>105521</v>
       </c>
       <c r="D26" s="24">
         <v>116473</v>
       </c>
       <c r="E26" s="24">
         <v>1682009092</v>
       </c>
       <c r="F26" s="24">
         <v>435</v>
       </c>
       <c r="G26" s="24">
         <v>146</v>
       </c>
       <c r="H26" s="24">
         <v>4892970</v>
       </c>
       <c r="I26" s="24">
         <v>7888</v>
       </c>
@@ -11749,51 +11776,51 @@
         <v>74206</v>
       </c>
       <c r="T26" s="3">
         <v>1126925929</v>
       </c>
       <c r="U26" s="3">
         <v>21444</v>
       </c>
       <c r="V26" s="3">
         <v>26378</v>
       </c>
       <c r="W26" s="3">
         <v>205982660</v>
       </c>
       <c r="X26" s="3">
         <v>2181</v>
       </c>
       <c r="Y26" s="3">
         <v>2554</v>
       </c>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
     </row>
     <row r="27" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B27" s="24">
         <v>223503</v>
       </c>
       <c r="C27" s="24">
         <v>106153</v>
       </c>
       <c r="D27" s="24">
         <v>117350</v>
       </c>
       <c r="E27" s="24">
         <v>1686077357</v>
       </c>
       <c r="F27" s="24">
         <v>430</v>
       </c>
       <c r="G27" s="24">
         <v>145</v>
       </c>
       <c r="H27" s="24">
         <v>4820323</v>
       </c>
       <c r="I27" s="24">
         <v>7926</v>
       </c>
@@ -11828,51 +11855,51 @@
         <v>74506</v>
       </c>
       <c r="T27" s="3">
         <v>1127418110</v>
       </c>
       <c r="U27" s="3">
         <v>21731</v>
       </c>
       <c r="V27" s="3">
         <v>26755</v>
       </c>
       <c r="W27" s="3">
         <v>207523503</v>
       </c>
       <c r="X27" s="3">
         <v>2199</v>
       </c>
       <c r="Y27" s="3">
         <v>2586</v>
       </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B28" s="24">
         <v>224878</v>
       </c>
       <c r="C28" s="24">
         <v>106765</v>
       </c>
       <c r="D28" s="24">
         <v>118113</v>
       </c>
       <c r="E28" s="24">
         <v>1693489630</v>
       </c>
       <c r="F28" s="24">
         <v>431</v>
       </c>
       <c r="G28" s="24">
         <v>144</v>
       </c>
       <c r="H28" s="24">
         <v>4803665</v>
       </c>
       <c r="I28" s="24">
         <v>7952</v>
       </c>
@@ -11907,51 +11934,51 @@
         <v>74738</v>
       </c>
       <c r="T28" s="3">
         <v>1129928767</v>
       </c>
       <c r="U28" s="3">
         <v>22044</v>
       </c>
       <c r="V28" s="3">
         <v>27135</v>
       </c>
       <c r="W28" s="3">
         <v>209938885</v>
       </c>
       <c r="X28" s="3">
         <v>2224</v>
       </c>
       <c r="Y28" s="3">
         <v>2608</v>
       </c>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B29" s="24">
         <v>226176</v>
       </c>
       <c r="C29" s="24">
         <v>107386</v>
       </c>
       <c r="D29" s="24">
         <v>118790</v>
       </c>
       <c r="E29" s="24">
         <v>1699292085</v>
       </c>
       <c r="F29" s="24">
         <v>429</v>
       </c>
       <c r="G29" s="24">
         <v>146</v>
       </c>
       <c r="H29" s="24">
         <v>4864819</v>
       </c>
       <c r="I29" s="24">
         <v>7988</v>
       </c>
@@ -11986,51 +12013,51 @@
         <v>74986</v>
       </c>
       <c r="T29" s="3">
         <v>1132546929</v>
       </c>
       <c r="U29" s="3">
         <v>22336</v>
       </c>
       <c r="V29" s="3">
         <v>27518</v>
       </c>
       <c r="W29" s="3">
         <v>212634556</v>
       </c>
       <c r="X29" s="3">
         <v>2236</v>
       </c>
       <c r="Y29" s="3">
         <v>2645</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
     <row r="30" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B30" s="24">
         <v>227747</v>
       </c>
       <c r="C30" s="24">
         <v>108192</v>
       </c>
       <c r="D30" s="24">
         <v>119555</v>
       </c>
       <c r="E30" s="24">
         <v>1711154650</v>
       </c>
       <c r="F30" s="24">
         <v>421</v>
       </c>
       <c r="G30" s="24">
         <v>145</v>
       </c>
       <c r="H30" s="24">
         <v>4720375</v>
       </c>
       <c r="I30" s="24">
         <v>8022</v>
       </c>
@@ -12065,51 +12092,51 @@
         <v>75313</v>
       </c>
       <c r="T30" s="3">
         <v>1137012413</v>
       </c>
       <c r="U30" s="3">
         <v>22661</v>
       </c>
       <c r="V30" s="3">
         <v>27822</v>
       </c>
       <c r="W30" s="3">
         <v>214990860</v>
       </c>
       <c r="X30" s="3">
         <v>2252</v>
       </c>
       <c r="Y30" s="3">
         <v>2663</v>
       </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B31" s="24">
         <v>229316</v>
       </c>
       <c r="C31" s="24">
         <v>108923</v>
       </c>
       <c r="D31" s="24">
         <v>120393</v>
       </c>
       <c r="E31" s="24">
         <v>1721476825</v>
       </c>
       <c r="F31" s="24">
         <v>419</v>
       </c>
       <c r="G31" s="24">
         <v>146</v>
       </c>
       <c r="H31" s="24">
         <v>4753692</v>
       </c>
       <c r="I31" s="24">
         <v>8044</v>
       </c>
@@ -12144,51 +12171,51 @@
         <v>75548</v>
       </c>
       <c r="T31" s="3">
         <v>1141292156</v>
       </c>
       <c r="U31" s="3">
         <v>22973</v>
       </c>
       <c r="V31" s="3">
         <v>28222</v>
       </c>
       <c r="W31" s="3">
         <v>218354517</v>
       </c>
       <c r="X31" s="3">
         <v>2267</v>
       </c>
       <c r="Y31" s="3">
         <v>2693</v>
       </c>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
     <row r="32" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B32" s="90">
         <v>231505</v>
       </c>
       <c r="C32" s="24">
         <v>110019</v>
       </c>
       <c r="D32" s="24">
         <v>121486</v>
       </c>
       <c r="E32" s="24">
         <v>1738652756</v>
       </c>
       <c r="F32" s="24">
         <v>423</v>
       </c>
       <c r="G32" s="24">
         <v>148</v>
       </c>
       <c r="H32" s="24">
         <v>4816807</v>
       </c>
       <c r="I32" s="24">
         <v>8060</v>
       </c>
@@ -12223,51 +12250,51 @@
         <v>76029</v>
       </c>
       <c r="T32" s="3">
         <v>1150804506</v>
       </c>
       <c r="U32" s="3">
         <v>23484</v>
       </c>
       <c r="V32" s="3">
         <v>28729</v>
       </c>
       <c r="W32" s="3">
         <v>223464422</v>
       </c>
       <c r="X32" s="3">
         <v>2277</v>
       </c>
       <c r="Y32" s="3">
         <v>2714</v>
       </c>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B33" s="90">
         <v>235010</v>
       </c>
       <c r="C33" s="24">
         <v>111933</v>
       </c>
       <c r="D33" s="24">
         <v>123077</v>
       </c>
       <c r="E33" s="24">
         <v>1767861052</v>
       </c>
       <c r="F33" s="24">
         <v>423</v>
       </c>
       <c r="G33" s="24">
         <v>149</v>
       </c>
       <c r="H33" s="24">
         <v>4787007</v>
       </c>
       <c r="I33" s="24">
         <v>8045</v>
       </c>
@@ -12302,51 +12329,51 @@
         <v>76702</v>
       </c>
       <c r="T33" s="3">
         <v>1167065654</v>
       </c>
       <c r="U33" s="3">
         <v>24439</v>
       </c>
       <c r="V33" s="3">
         <v>29542</v>
       </c>
       <c r="W33" s="3">
         <v>234217902</v>
       </c>
       <c r="X33" s="3">
         <v>2583</v>
       </c>
       <c r="Y33" s="3">
         <v>2632</v>
       </c>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
     <row r="34" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B34" s="87"/>
       <c r="C34" s="87"/>
       <c r="D34" s="87"/>
       <c r="E34" s="87"/>
       <c r="F34" s="87"/>
       <c r="G34" s="87"/>
       <c r="H34" s="87"/>
       <c r="I34" s="87"/>
       <c r="J34" s="87"/>
       <c r="K34" s="87"/>
       <c r="L34" s="87"/>
       <c r="M34" s="87"/>
       <c r="N34" s="87"/>
       <c r="O34" s="87"/>
       <c r="P34" s="88"/>
       <c r="Q34" s="88"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="13"/>
       <c r="W34" s="13"/>
       <c r="X34" s="13"/>
       <c r="Y34" s="13"/>
@@ -12491,51 +12518,51 @@
         <v>75952</v>
       </c>
       <c r="T36" s="3">
         <v>1205759341</v>
       </c>
       <c r="U36" s="3">
         <v>25960</v>
       </c>
       <c r="V36" s="3">
         <v>31221</v>
       </c>
       <c r="W36" s="3">
         <v>265354354</v>
       </c>
       <c r="X36" s="3">
         <v>2285</v>
       </c>
       <c r="Y36" s="3">
         <v>2778</v>
       </c>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
     </row>
     <row r="37" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="30" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B37" s="24">
         <v>245590</v>
       </c>
       <c r="C37" s="24">
         <v>117514</v>
       </c>
       <c r="D37" s="24">
         <v>128076</v>
       </c>
       <c r="E37" s="24">
         <v>1886760396</v>
       </c>
       <c r="F37" s="24">
         <v>422</v>
       </c>
       <c r="G37" s="24">
         <v>143</v>
       </c>
       <c r="H37" s="24">
         <v>4753691</v>
       </c>
       <c r="I37" s="24">
         <v>8330</v>
       </c>
@@ -12569,156 +12596,204 @@
       <c r="S37" s="3">
         <v>78262</v>
       </c>
       <c r="T37" s="3">
         <v>1239031391</v>
       </c>
       <c r="U37" s="3">
         <v>27594</v>
       </c>
       <c r="V37" s="3">
         <v>33069</v>
       </c>
       <c r="W37" s="3">
         <v>276706264</v>
       </c>
       <c r="X37" s="3">
         <v>2315</v>
       </c>
       <c r="Y37" s="3">
         <v>2841</v>
       </c>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
     </row>
     <row r="38" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="83" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="84">
+      <c r="A38" s="30" t="s">
+        <v>278</v>
+      </c>
+      <c r="B38" s="24">
         <v>250696</v>
       </c>
-      <c r="C38" s="84">
+      <c r="C38" s="24">
         <v>120062</v>
       </c>
-      <c r="D38" s="84">
+      <c r="D38" s="24">
         <v>130634</v>
       </c>
-      <c r="E38" s="84">
+      <c r="E38" s="24">
         <v>1908389530</v>
       </c>
-      <c r="F38" s="84">
+      <c r="F38" s="24">
         <v>423</v>
       </c>
-      <c r="G38" s="84">
+      <c r="G38" s="24">
         <v>148</v>
       </c>
-      <c r="H38" s="84">
+      <c r="H38" s="24">
         <v>4865691</v>
       </c>
-      <c r="I38" s="84">
+      <c r="I38" s="24">
         <v>8408</v>
       </c>
-      <c r="J38" s="84">
+      <c r="J38" s="24">
         <v>4098</v>
       </c>
-      <c r="K38" s="84">
+      <c r="K38" s="24">
         <v>106070145</v>
       </c>
-      <c r="L38" s="84">
+      <c r="L38" s="24">
         <v>11684</v>
       </c>
-      <c r="M38" s="84">
+      <c r="M38" s="24">
         <v>6854</v>
       </c>
-      <c r="N38" s="84">
+      <c r="N38" s="24">
         <v>159081533</v>
       </c>
-      <c r="O38" s="84">
+      <c r="O38" s="24">
         <v>6375</v>
       </c>
-      <c r="P38" s="85">
+      <c r="P38" s="25">
         <v>5935</v>
       </c>
-      <c r="Q38" s="85">
+      <c r="Q38" s="25">
         <v>107105134</v>
       </c>
-      <c r="R38" s="86">
+      <c r="R38" s="3">
         <v>64542</v>
       </c>
-      <c r="S38" s="86">
+      <c r="S38" s="3">
         <v>79402</v>
       </c>
-      <c r="T38" s="86">
+      <c r="T38" s="3">
         <v>1247192220</v>
       </c>
-      <c r="U38" s="86">
+      <c r="U38" s="3">
         <v>28630</v>
       </c>
-      <c r="V38" s="86">
+      <c r="V38" s="3">
         <v>34197</v>
       </c>
-      <c r="W38" s="86">
+      <c r="W38" s="3">
         <v>284074807</v>
       </c>
-      <c r="X38" s="86">
+      <c r="X38" s="3">
         <v>2405</v>
       </c>
-      <c r="Y38" s="86">
+      <c r="Y38" s="3">
         <v>2927</v>
       </c>
       <c r="Z38" s="3"/>
       <c r="AA38" s="3"/>
     </row>
-    <row r="39" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y39" s="13"/>
+    <row r="39" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="83" t="s">
+        <v>281</v>
+      </c>
+      <c r="B39" s="84">
+        <v>252854</v>
+      </c>
+      <c r="C39" s="84">
+        <v>121070</v>
+      </c>
+      <c r="D39" s="84">
+        <v>131784</v>
+      </c>
+      <c r="E39" s="84">
+        <v>1895826848</v>
+      </c>
+      <c r="F39" s="84">
+        <v>420</v>
+      </c>
+      <c r="G39" s="84">
+        <v>147</v>
+      </c>
+      <c r="H39" s="84">
+        <v>4770349</v>
+      </c>
+      <c r="I39" s="84">
+        <v>8449</v>
+      </c>
+      <c r="J39" s="84">
+        <v>4120</v>
+      </c>
+      <c r="K39" s="84">
+        <v>106244360</v>
+      </c>
+      <c r="L39" s="84">
+        <v>11831</v>
+      </c>
+      <c r="M39" s="84">
+        <v>6895</v>
+      </c>
+      <c r="N39" s="84">
+        <v>159752351</v>
+      </c>
+      <c r="O39" s="84">
+        <v>6473</v>
+      </c>
+      <c r="P39" s="85">
+        <v>6025</v>
+      </c>
+      <c r="Q39" s="85">
+        <v>108155220</v>
+      </c>
+      <c r="R39" s="86">
+        <v>64871</v>
+      </c>
+      <c r="S39" s="86">
+        <v>79882</v>
+      </c>
+      <c r="T39" s="86">
+        <v>1237293530</v>
+      </c>
+      <c r="U39" s="86">
+        <v>29026</v>
+      </c>
+      <c r="V39" s="86">
+        <v>34715</v>
+      </c>
+      <c r="W39" s="86">
+        <v>279611038</v>
+      </c>
+      <c r="X39" s="86">
+        <v>2437</v>
+      </c>
+      <c r="Y39" s="86">
+        <v>2987</v>
+      </c>
       <c r="Z39" s="3"/>
       <c r="AA39" s="3"/>
     </row>
     <row r="40" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="30" t="s">
         <v>246</v>
       </c>
       <c r="B40" s="87"/>
       <c r="C40" s="87"/>
       <c r="D40" s="87"/>
       <c r="E40" s="87"/>
       <c r="F40" s="87"/>
       <c r="G40" s="87"/>
       <c r="H40" s="87"/>
       <c r="I40" s="87"/>
       <c r="J40" s="87"/>
       <c r="K40" s="87"/>
       <c r="L40" s="87"/>
       <c r="M40" s="87"/>
       <c r="N40" s="87"/>
       <c r="O40" s="87"/>
       <c r="P40" s="88"/>
       <c r="Q40" s="88"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
@@ -12865,52 +12940,52 @@
       <c r="E45" s="87"/>
       <c r="F45" s="87"/>
       <c r="G45" s="87"/>
       <c r="H45" s="87"/>
       <c r="I45" s="87"/>
       <c r="J45" s="87"/>
       <c r="K45" s="87"/>
       <c r="L45" s="87"/>
       <c r="M45" s="87"/>
       <c r="N45" s="87"/>
       <c r="O45" s="87"/>
       <c r="P45" s="88"/>
       <c r="Q45" s="88"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="13"/>
       <c r="Y45" s="13"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
     </row>
     <row r="46" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="83" t="s">
-        <v>252</v>
+      <c r="A46" s="91" t="s">
+        <v>277</v>
       </c>
       <c r="B46" s="89"/>
       <c r="C46" s="84"/>
       <c r="D46" s="84"/>
       <c r="E46" s="84"/>
       <c r="F46" s="84"/>
       <c r="G46" s="84"/>
       <c r="H46" s="84"/>
       <c r="I46" s="84"/>
       <c r="J46" s="84"/>
       <c r="K46" s="84"/>
       <c r="L46" s="84"/>
       <c r="M46" s="84"/>
       <c r="N46" s="84"/>
       <c r="O46" s="84"/>
       <c r="P46" s="85"/>
       <c r="Q46" s="85"/>
       <c r="R46" s="86"/>
       <c r="S46" s="86"/>
       <c r="T46" s="86"/>
       <c r="U46" s="86"/>
       <c r="V46" s="86"/>
       <c r="W46" s="86"/>
       <c r="X46" s="86"/>
       <c r="Y46" s="86"/>
@@ -12942,318 +13017,328 @@
       <c r="W47" s="14"/>
       <c r="X47" s="14"/>
       <c r="Y47" s="14"/>
       <c r="Z47" s="3"/>
     </row>
     <row r="48" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
       <c r="Q48" s="3"/>
-      <c r="R48" s="3"/>
-[...5 lines deleted...]
-      <c r="X48" s="3"/>
+      <c r="R48" s="78"/>
+      <c r="S48" s="78"/>
+      <c r="T48" s="78"/>
+      <c r="U48" s="78"/>
+      <c r="V48" s="78"/>
+      <c r="W48" s="78"/>
+      <c r="X48" s="78"/>
       <c r="Y48" s="3"/>
       <c r="Z48" s="3"/>
       <c r="AA48" s="3"/>
       <c r="AB48" s="3"/>
       <c r="AC48" s="3"/>
       <c r="AD48" s="3"/>
       <c r="AE48" s="3"/>
       <c r="AF48" s="3"/>
       <c r="AG48" s="3"/>
       <c r="AH48" s="3"/>
       <c r="AI48" s="3"/>
     </row>
     <row r="49" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A49" t="s">
         <v>225</v>
       </c>
       <c r="B49" s="3"/>
       <c r="C49" s="79"/>
       <c r="D49" s="79"/>
       <c r="E49" s="79"/>
       <c r="F49" s="79"/>
       <c r="G49" s="79"/>
       <c r="H49" s="79"/>
       <c r="I49" s="79"/>
       <c r="J49" s="79"/>
       <c r="K49" s="79"/>
       <c r="L49" s="79"/>
       <c r="M49" s="79"/>
       <c r="N49" s="79"/>
       <c r="O49" s="79"/>
       <c r="P49" s="79"/>
       <c r="Q49" s="79"/>
-      <c r="R49" s="3"/>
-[...5 lines deleted...]
-      <c r="X49" s="3"/>
+      <c r="R49" s="78"/>
+      <c r="S49" s="78"/>
+      <c r="T49" s="78"/>
+      <c r="U49" s="78"/>
+      <c r="V49" s="78"/>
+      <c r="W49" s="78"/>
+      <c r="X49" s="78"/>
       <c r="Y49" s="3"/>
       <c r="Z49" s="3"/>
       <c r="AA49" s="3"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
       <c r="AD49" s="3"/>
       <c r="AE49" s="3"/>
       <c r="AF49" s="3"/>
       <c r="AG49" s="3"/>
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
     </row>
     <row r="50" spans="1:35" x14ac:dyDescent="0.2">
       <c r="B50" s="13"/>
       <c r="C50" s="78"/>
       <c r="D50" s="78"/>
       <c r="E50" s="78"/>
       <c r="F50" s="78"/>
       <c r="G50" s="78"/>
       <c r="H50" s="78"/>
       <c r="I50" s="78"/>
       <c r="J50" s="78"/>
       <c r="K50" s="78"/>
       <c r="L50" s="78"/>
       <c r="M50" s="78"/>
       <c r="N50" s="78"/>
       <c r="O50" s="3"/>
       <c r="P50" s="78"/>
       <c r="Q50" s="79"/>
       <c r="R50" s="78"/>
-      <c r="S50" s="76"/>
-      <c r="T50" s="76"/>
+      <c r="S50" s="78"/>
+      <c r="T50" s="78"/>
       <c r="U50" s="78"/>
-      <c r="V50" s="76"/>
-[...1 lines deleted...]
-      <c r="X50" s="3"/>
+      <c r="V50" s="78"/>
+      <c r="W50" s="78"/>
+      <c r="X50" s="78"/>
       <c r="Y50" s="3"/>
       <c r="Z50" s="3"/>
       <c r="AA50" s="3"/>
       <c r="AB50" s="3"/>
       <c r="AC50" s="3"/>
       <c r="AD50" s="3"/>
       <c r="AE50" s="3"/>
       <c r="AF50" s="3"/>
       <c r="AG50" s="3"/>
       <c r="AH50" s="3"/>
       <c r="AI50" s="3"/>
     </row>
     <row r="51" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A51" s="74"/>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="79"/>
       <c r="G51" s="79"/>
       <c r="H51" s="79"/>
       <c r="I51" s="79"/>
       <c r="J51" s="79"/>
       <c r="K51" s="79"/>
       <c r="L51" s="79"/>
       <c r="M51" s="79"/>
       <c r="N51" s="79"/>
       <c r="O51" s="79"/>
       <c r="P51" s="79"/>
       <c r="Q51" s="79"/>
-      <c r="R51" s="3"/>
-[...5 lines deleted...]
-      <c r="X51" s="3"/>
+      <c r="R51" s="78"/>
+      <c r="S51" s="78"/>
+      <c r="T51" s="78"/>
+      <c r="U51" s="78"/>
+      <c r="V51" s="78"/>
+      <c r="W51" s="78"/>
+      <c r="X51" s="78"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
       <c r="AA51" s="3"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
       <c r="AD51" s="3"/>
       <c r="AE51" s="3"/>
       <c r="AF51" s="3"/>
       <c r="AG51" s="3"/>
       <c r="AH51" s="3"/>
       <c r="AI51" s="3"/>
     </row>
     <row r="52" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A52" s="74" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
-      <c r="R52" s="3"/>
-[...5 lines deleted...]
-      <c r="X52" s="3"/>
+      <c r="R52" s="78"/>
+      <c r="S52" s="78"/>
+      <c r="T52" s="78"/>
+      <c r="U52" s="78"/>
+      <c r="V52" s="78"/>
+      <c r="W52" s="78"/>
+      <c r="X52" s="78"/>
       <c r="Y52" s="3"/>
       <c r="Z52" s="3"/>
       <c r="AA52" s="3"/>
       <c r="AB52" s="3"/>
       <c r="AC52" s="3"/>
       <c r="AD52" s="3"/>
       <c r="AE52" s="3"/>
       <c r="AF52" s="3"/>
       <c r="AG52" s="3"/>
       <c r="AH52" s="3"/>
       <c r="AI52" s="3"/>
     </row>
     <row r="53" spans="1:35" x14ac:dyDescent="0.2">
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
-      <c r="E53" s="3"/>
-[...18 lines deleted...]
-      <c r="X53" s="3"/>
+      <c r="X53" s="78"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
       <c r="AA53" s="3"/>
       <c r="AB53" s="3"/>
       <c r="AC53" s="3"/>
       <c r="AD53" s="3"/>
       <c r="AE53" s="3"/>
       <c r="AF53" s="3"/>
       <c r="AG53" s="3"/>
       <c r="AH53" s="3"/>
       <c r="AI53" s="3"/>
     </row>
-    <row r="54" spans="1:35" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AI54" s="3"/>
+    <row r="54" spans="1:35" s="134" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54" s="136"/>
+    </row>
+    <row r="55" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="3"/>
+      <c r="K55" s="3"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="78"/>
+      <c r="S55" s="78"/>
+      <c r="T55" s="78"/>
+      <c r="U55" s="78"/>
+      <c r="V55" s="78"/>
+      <c r="W55" s="78"/>
+      <c r="X55" s="78"/>
+      <c r="Y55" s="3"/>
+      <c r="Z55" s="3"/>
+      <c r="AA55" s="3"/>
+      <c r="AB55" s="3"/>
+      <c r="AC55" s="3"/>
+      <c r="AD55" s="3"/>
+      <c r="AE55" s="3"/>
+      <c r="AF55" s="3"/>
+      <c r="AG55" s="3"/>
+      <c r="AH55" s="3"/>
+      <c r="AI55" s="3"/>
+    </row>
+    <row r="56" spans="1:35" s="135" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="R56" s="78"/>
+      <c r="S56" s="78"/>
+      <c r="T56" s="78"/>
+      <c r="U56" s="78"/>
+      <c r="V56" s="78"/>
+      <c r="W56" s="78"/>
+      <c r="X56" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="I5:J5"/>
-[...4 lines deleted...]
-    <mergeCell ref="L4:N4"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="R3:W3"/>
     <mergeCell ref="X3:Y4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:N3"/>
     <mergeCell ref="O3:Q4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
@@ -13322,177 +13407,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="94" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="97" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="95" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="96"/>
+      <c r="V4" s="99"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="98"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="101"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -15637,69 +15722,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -15772,177 +15857,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="94" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="97" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="95" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="96"/>
+      <c r="V4" s="99"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="98"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="101"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -18090,69 +18175,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="3" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -18225,177 +18310,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="94" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="97" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="95" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="98" t="s">
         <v>101</v>
       </c>
-      <c r="V4" s="96"/>
+      <c r="V4" s="99"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="98"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="101"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>88</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -20543,69 +20628,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A7"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:T1"/>
       <selection pane="topRight" sqref="A1:T1"/>
@@ -20679,177 +20764,177 @@
       <c r="T2" s="115"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>139</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>140</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="94" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="97" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="95" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="98" t="s">
         <v>141</v>
       </c>
-      <c r="V4" s="96"/>
+      <c r="V4" s="99"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>142</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>143</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="98"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="101"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>144</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>145</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>147</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>148</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>149</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>147</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>147</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>147</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="54" t="s">
         <v>143</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="96" t="s">
         <v>147</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>154</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>155</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>153</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>154</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -22471,72 +22556,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>268668</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="58">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="112" t="s">
+      <c r="A31" s="116" t="s">
         <v>160</v>
       </c>
-      <c r="B31" s="112"/>
-[...17 lines deleted...]
-      <c r="T31" s="112"/>
+      <c r="B31" s="116"/>
+      <c r="C31" s="116"/>
+      <c r="D31" s="116"/>
+      <c r="E31" s="116"/>
+      <c r="F31" s="116"/>
+      <c r="G31" s="116"/>
+      <c r="H31" s="116"/>
+      <c r="I31" s="116"/>
+      <c r="J31" s="116"/>
+      <c r="K31" s="116"/>
+      <c r="L31" s="116"/>
+      <c r="M31" s="116"/>
+      <c r="N31" s="116"/>
+      <c r="O31" s="116"/>
+      <c r="P31" s="116"/>
+      <c r="Q31" s="116"/>
+      <c r="R31" s="116"/>
+      <c r="S31" s="116"/>
+      <c r="T31" s="116"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -23016,316 +23101,316 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="R6:S6"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A31:T31"/>
-[...5 lines deleted...]
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="W25" sqref="W25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.1640625" customWidth="1"/>
     <col min="15" max="16" width="10.5" customWidth="1"/>
     <col min="17" max="17" width="13.83203125" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="130"/>
-[...17 lines deleted...]
-      <c r="T1" s="130"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
+      <c r="N1" s="118"/>
+      <c r="O1" s="118"/>
+      <c r="P1" s="118"/>
+      <c r="Q1" s="118"/>
+      <c r="R1" s="118"/>
+      <c r="S1" s="118"/>
+      <c r="T1" s="118"/>
     </row>
     <row r="2" spans="1:25" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="131" t="s">
+      <c r="A2" s="119" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
       <c r="E2" s="115"/>
       <c r="F2" s="115"/>
       <c r="G2" s="115"/>
       <c r="H2" s="115"/>
       <c r="I2" s="115"/>
       <c r="J2" s="115"/>
       <c r="K2" s="115"/>
       <c r="L2" s="115"/>
       <c r="M2" s="115"/>
       <c r="N2" s="115"/>
       <c r="O2" s="115"/>
       <c r="P2" s="115"/>
       <c r="Q2" s="115"/>
       <c r="R2" s="115"/>
       <c r="S2" s="115"/>
       <c r="T2" s="115"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="132" t="s">
+      <c r="A4" s="120" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="119" t="s">
+      <c r="B4" s="122" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="128"/>
-[...2 lines deleted...]
-      <c r="F4" s="99" t="s">
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="124"/>
+      <c r="F4" s="92" t="s">
         <v>239</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="99" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="92" t="s">
         <v>240</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="121" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="125" t="s">
         <v>99</v>
       </c>
-      <c r="V4" s="122"/>
+      <c r="V4" s="126"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="117"/>
-      <c r="B5" s="125" t="s">
+      <c r="A5" s="121"/>
+      <c r="B5" s="129" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="125"/>
-[...1 lines deleted...]
-      <c r="E5" s="126" t="s">
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="130" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>241</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>242</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>243</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="99" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="92" t="s">
         <v>244</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="99" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="92" t="s">
         <v>245</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="124"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="127"/>
+      <c r="V5" s="128"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="117" t="s">
+      <c r="A6" s="121" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="127"/>
-      <c r="F6" s="119" t="s">
+      <c r="E6" s="131"/>
+      <c r="F6" s="122" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="120"/>
+      <c r="G6" s="124"/>
       <c r="H6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="119" t="s">
+      <c r="I6" s="122" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="120"/>
+      <c r="J6" s="124"/>
       <c r="K6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="119" t="s">
+      <c r="L6" s="122" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="120"/>
+      <c r="M6" s="124"/>
       <c r="N6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="119" t="s">
+      <c r="O6" s="122" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="120"/>
+      <c r="P6" s="124"/>
       <c r="Q6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="119" t="s">
+      <c r="R6" s="122" t="s">
         <v>16</v>
       </c>
-      <c r="S6" s="120"/>
+      <c r="S6" s="124"/>
       <c r="T6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="U6" s="119" t="s">
+      <c r="U6" s="122" t="s">
         <v>16</v>
       </c>
-      <c r="V6" s="128"/>
+      <c r="V6" s="123"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="118"/>
+      <c r="A7" s="133"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="s">
@@ -24947,72 +25032,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>345600</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="37">
         <v>0</v>
       </c>
       <c r="U30" s="35">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="116" t="s">
+      <c r="A31" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="116"/>
-[...17 lines deleted...]
-      <c r="T31" s="116"/>
+      <c r="B31" s="132"/>
+      <c r="C31" s="132"/>
+      <c r="D31" s="132"/>
+      <c r="E31" s="132"/>
+      <c r="F31" s="132"/>
+      <c r="G31" s="132"/>
+      <c r="H31" s="132"/>
+      <c r="I31" s="132"/>
+      <c r="J31" s="132"/>
+      <c r="K31" s="132"/>
+      <c r="L31" s="132"/>
+      <c r="M31" s="132"/>
+      <c r="N31" s="132"/>
+      <c r="O31" s="132"/>
+      <c r="P31" s="132"/>
+      <c r="Q31" s="132"/>
+      <c r="R31" s="132"/>
+      <c r="S31" s="132"/>
+      <c r="T31" s="132"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -25486,339 +25571,339 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="R6:S6"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A31:T31"/>
-[...5 lines deleted...]
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64107463-567E-431D-9A47-9300FB769CBD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A8" sqref="A8:XFD8"/>
+      <selection pane="bottomRight" activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="14.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="17" width="14" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="13.83203125" customWidth="1"/>
     <col min="21" max="22" width="10.5" customWidth="1"/>
     <col min="23" max="23" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="107" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="108" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="96"/>
-[...1 lines deleted...]
-      <c r="R4" s="94" t="s">
+      <c r="P4" s="99"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="97" t="s">
         <v>232</v>
       </c>
-      <c r="S4" s="93"/>
-[...4 lines deleted...]
-      <c r="X4" s="95" t="s">
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="96"/>
+      <c r="Y4" s="99"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...4 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="110"/>
+      <c r="P5" s="101"/>
+      <c r="Q5" s="111"/>
+      <c r="R5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="S5" s="93"/>
-[...1 lines deleted...]
-      <c r="U5" s="94" t="s">
+      <c r="S5" s="94"/>
+      <c r="T5" s="93"/>
+      <c r="U5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="V5" s="93"/>
-[...2 lines deleted...]
-      <c r="Y5" s="98"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="101"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="99" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="100"/>
+      <c r="V6" s="93"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="92" t="s">
+      <c r="X6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="Y6" s="93"/>
+      <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -25853,1842 +25938,1842 @@
       </c>
       <c r="T7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>45</v>
       </c>
       <c r="Y7" s="53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>110</v>
       </c>
       <c r="B8" s="26">
-        <v>250696</v>
+        <v>252854</v>
       </c>
       <c r="C8" s="27">
-        <v>120062</v>
+        <v>121070</v>
       </c>
       <c r="D8" s="27">
-        <v>130634</v>
+        <v>131784</v>
       </c>
       <c r="E8" s="27">
-        <v>7395915544</v>
+        <v>9291742392</v>
       </c>
       <c r="F8" s="27">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="G8" s="27">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H8" s="27">
-        <v>18897947</v>
+        <v>23668296</v>
       </c>
       <c r="I8" s="27">
-        <v>8408</v>
+        <v>8449</v>
       </c>
       <c r="J8" s="27">
-        <v>4098</v>
+        <v>4120</v>
       </c>
       <c r="K8" s="27">
-        <v>417360861</v>
+        <v>523605221</v>
       </c>
       <c r="L8" s="27">
-        <v>11684</v>
+        <v>11831</v>
       </c>
       <c r="M8" s="27">
-        <v>6854</v>
+        <v>6895</v>
       </c>
       <c r="N8" s="27">
-        <v>618791045</v>
+        <v>778543396</v>
       </c>
       <c r="O8" s="27">
-        <v>6375</v>
+        <v>6473</v>
       </c>
       <c r="P8" s="27">
-        <v>5935</v>
+        <v>6025</v>
       </c>
       <c r="Q8" s="27">
-        <v>416155852</v>
+        <v>524311072</v>
       </c>
       <c r="R8" s="27">
-        <v>64542</v>
+        <v>64871</v>
       </c>
       <c r="S8" s="27">
-        <v>79402</v>
+        <v>79882</v>
       </c>
       <c r="T8" s="27">
-        <v>4850173370</v>
+        <v>6087466900</v>
       </c>
       <c r="U8" s="27">
-        <v>28630</v>
+        <v>29026</v>
       </c>
       <c r="V8" s="27">
-        <v>34197</v>
+        <v>34715</v>
       </c>
       <c r="W8" s="27">
-        <v>1074536469</v>
+        <v>1354147507</v>
       </c>
       <c r="X8" s="56">
-        <v>2405</v>
+        <v>2437</v>
       </c>
       <c r="Y8" s="27">
-        <v>2927</v>
+        <v>2987</v>
       </c>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
     </row>
     <row r="9" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>200</v>
       </c>
       <c r="B9" s="64">
-        <v>30671</v>
+        <v>31228</v>
       </c>
       <c r="C9" s="65">
-        <v>15101</v>
+        <v>15360</v>
       </c>
       <c r="D9" s="65">
-        <v>15570</v>
+        <v>15868</v>
       </c>
       <c r="E9" s="65">
-        <v>939477534</v>
+        <v>1181465601</v>
       </c>
       <c r="F9" s="65">
         <v>22</v>
       </c>
       <c r="G9" s="65">
         <v>5</v>
       </c>
       <c r="H9" s="65">
-        <v>882531</v>
+        <v>1105246</v>
       </c>
       <c r="I9" s="65">
         <v>425</v>
       </c>
       <c r="J9" s="65">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="K9" s="65">
-        <v>20655920</v>
+        <v>25911519</v>
       </c>
       <c r="L9" s="65">
-        <v>1805</v>
+        <v>1829</v>
       </c>
       <c r="M9" s="65">
-        <v>1037</v>
+        <v>1045</v>
       </c>
       <c r="N9" s="65">
-        <v>95609767</v>
+        <v>120186569</v>
       </c>
       <c r="O9" s="65">
-        <v>834</v>
+        <v>852</v>
       </c>
       <c r="P9" s="65">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="Q9" s="65">
-        <v>52753461</v>
+        <v>66381905</v>
       </c>
       <c r="R9" s="65">
-        <v>8932</v>
+        <v>9041</v>
       </c>
       <c r="S9" s="65">
-        <v>10351</v>
+        <v>10506</v>
       </c>
       <c r="T9" s="65">
-        <v>658210044</v>
+        <v>827015165</v>
       </c>
       <c r="U9" s="65">
-        <v>3083</v>
+        <v>3191</v>
       </c>
       <c r="V9" s="65">
-        <v>3269</v>
+        <v>3385</v>
       </c>
       <c r="W9" s="65">
-        <v>111365811</v>
+        <v>140865197</v>
       </c>
       <c r="X9" s="66">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="Y9" s="65">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
     </row>
     <row r="10" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B10" s="32">
-        <v>15738</v>
+        <v>15978</v>
       </c>
       <c r="C10" s="33">
-        <v>7578</v>
+        <v>7703</v>
       </c>
       <c r="D10" s="33">
-        <v>8160</v>
+        <v>8275</v>
       </c>
       <c r="E10" s="33">
-        <v>510556051</v>
+        <v>642397000</v>
       </c>
       <c r="F10" s="33">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="G10" s="33">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H10" s="33">
-        <v>10723375</v>
+        <v>13438629</v>
       </c>
       <c r="I10" s="33">
-        <v>1752</v>
+        <v>1762</v>
       </c>
       <c r="J10" s="33">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="K10" s="33">
-        <v>96882837</v>
+        <v>121461716</v>
       </c>
       <c r="L10" s="33">
-        <v>1377</v>
+        <v>1397</v>
       </c>
       <c r="M10" s="33">
-        <v>1470</v>
+        <v>1479</v>
       </c>
       <c r="N10" s="33">
-        <v>97341051</v>
+        <v>122140501</v>
       </c>
       <c r="O10" s="33">
-        <v>860</v>
+        <v>879</v>
       </c>
       <c r="P10" s="33">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="Q10" s="33">
-        <v>61655938</v>
+        <v>77652136</v>
       </c>
       <c r="R10" s="33">
-        <v>2625</v>
+        <v>2676</v>
       </c>
       <c r="S10" s="33">
-        <v>3771</v>
+        <v>3829</v>
       </c>
       <c r="T10" s="33">
-        <v>217280057</v>
+        <v>273920971</v>
       </c>
       <c r="U10" s="33">
-        <v>723</v>
+        <v>751</v>
       </c>
       <c r="V10" s="33">
-        <v>781</v>
+        <v>805</v>
       </c>
       <c r="W10" s="33">
-        <v>26672793</v>
+        <v>33783047</v>
       </c>
       <c r="X10" s="57">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Y10" s="33">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
     </row>
     <row r="11" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>173</v>
       </c>
       <c r="B11" s="32">
-        <v>15014</v>
+        <v>15207</v>
       </c>
       <c r="C11" s="33">
-        <v>7169</v>
+        <v>7253</v>
       </c>
       <c r="D11" s="33">
-        <v>7845</v>
+        <v>7954</v>
       </c>
       <c r="E11" s="33">
-        <v>440494863</v>
+        <v>553018218</v>
       </c>
       <c r="F11" s="33">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G11" s="33">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H11" s="33">
-        <v>757939</v>
+        <v>957835</v>
       </c>
       <c r="I11" s="33">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="J11" s="33">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K11" s="33">
-        <v>15308702</v>
+        <v>19131713</v>
       </c>
       <c r="L11" s="33">
-        <v>960</v>
+        <v>987</v>
       </c>
       <c r="M11" s="33">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="N11" s="33">
-        <v>49273487</v>
+        <v>62181668</v>
       </c>
       <c r="O11" s="33">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="P11" s="33">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="Q11" s="33">
-        <v>20731229</v>
+        <v>25982779</v>
       </c>
       <c r="R11" s="33">
-        <v>4011</v>
+        <v>3992</v>
       </c>
       <c r="S11" s="33">
-        <v>5140</v>
+        <v>5181</v>
       </c>
       <c r="T11" s="33">
-        <v>300399426</v>
+        <v>376723774</v>
       </c>
       <c r="U11" s="33">
-        <v>1519</v>
+        <v>1592</v>
       </c>
       <c r="V11" s="33">
-        <v>1693</v>
+        <v>1777</v>
       </c>
       <c r="W11" s="33">
-        <v>54024080</v>
+        <v>68040449</v>
       </c>
       <c r="X11" s="57">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="Y11" s="33">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
     </row>
     <row r="12" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="32">
-        <v>32236</v>
+        <v>32774</v>
       </c>
       <c r="C12" s="33">
-        <v>15075</v>
+        <v>15314</v>
       </c>
       <c r="D12" s="33">
-        <v>17161</v>
+        <v>17460</v>
       </c>
       <c r="E12" s="33">
-        <v>989856858</v>
+        <v>1238518734</v>
       </c>
       <c r="F12" s="33">
         <v>96</v>
       </c>
       <c r="G12" s="33">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H12" s="33">
-        <v>4385220</v>
+        <v>5484648</v>
       </c>
       <c r="I12" s="33">
-        <v>1580</v>
+        <v>1592</v>
       </c>
       <c r="J12" s="33">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="K12" s="33">
-        <v>80281701</v>
+        <v>100715861</v>
       </c>
       <c r="L12" s="33">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="M12" s="33">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="N12" s="33">
-        <v>47175122</v>
+        <v>59144473</v>
       </c>
       <c r="O12" s="33">
-        <v>908</v>
+        <v>928</v>
       </c>
       <c r="P12" s="33">
-        <v>811</v>
+        <v>826</v>
       </c>
       <c r="Q12" s="33">
-        <v>59919540</v>
+        <v>75100187</v>
       </c>
       <c r="R12" s="33">
-        <v>8012</v>
+        <v>8108</v>
       </c>
       <c r="S12" s="33">
-        <v>10534</v>
+        <v>10698</v>
       </c>
       <c r="T12" s="33">
-        <v>649461598</v>
+        <v>812682651</v>
       </c>
       <c r="U12" s="33">
-        <v>3720</v>
+        <v>3820</v>
       </c>
       <c r="V12" s="33">
-        <v>4359</v>
+        <v>4472</v>
       </c>
       <c r="W12" s="33">
-        <v>148633677</v>
+        <v>185390914</v>
       </c>
       <c r="X12" s="57">
         <v>71</v>
       </c>
       <c r="Y12" s="33">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AA12" s="13"/>
     </row>
     <row r="13" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="32">
-        <v>22192</v>
+        <v>22507</v>
       </c>
       <c r="C13" s="33">
-        <v>10970</v>
+        <v>11106</v>
       </c>
       <c r="D13" s="33">
-        <v>11222</v>
+        <v>11401</v>
       </c>
       <c r="E13" s="33">
-        <v>637574667</v>
+        <v>801957206</v>
       </c>
       <c r="F13" s="33">
         <v>18</v>
       </c>
       <c r="G13" s="33">
         <v>10</v>
       </c>
       <c r="H13" s="33">
-        <v>957835</v>
+        <v>1191047</v>
       </c>
       <c r="I13" s="33">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="J13" s="33">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K13" s="33">
-        <v>26392324</v>
+        <v>33021449</v>
       </c>
       <c r="L13" s="33">
-        <v>985</v>
+        <v>1006</v>
       </c>
       <c r="M13" s="33">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="N13" s="33">
-        <v>47382922</v>
+        <v>59518276</v>
       </c>
       <c r="O13" s="33">
         <v>236</v>
       </c>
       <c r="P13" s="33">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="Q13" s="33">
-        <v>13559614</v>
+        <v>16991162</v>
       </c>
       <c r="R13" s="33">
-        <v>6108</v>
+        <v>6166</v>
       </c>
       <c r="S13" s="33">
-        <v>6908</v>
+        <v>6979</v>
       </c>
       <c r="T13" s="33">
-        <v>437873364</v>
+        <v>550426661</v>
       </c>
       <c r="U13" s="33">
-        <v>3032</v>
+        <v>3095</v>
       </c>
       <c r="V13" s="33">
-        <v>3506</v>
+        <v>3613</v>
       </c>
       <c r="W13" s="33">
-        <v>111408608</v>
+        <v>140808611</v>
       </c>
       <c r="X13" s="57">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Y13" s="33">
         <v>31</v>
       </c>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
     </row>
     <row r="14" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>176</v>
       </c>
       <c r="B14" s="32">
-        <v>47535</v>
+        <v>47967</v>
       </c>
       <c r="C14" s="33">
-        <v>21408</v>
+        <v>21609</v>
       </c>
       <c r="D14" s="33">
-        <v>26127</v>
+        <v>26358</v>
       </c>
       <c r="E14" s="33">
-        <v>1416561665</v>
+        <v>1777366488</v>
       </c>
       <c r="F14" s="33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G14" s="33">
         <v>7</v>
       </c>
       <c r="H14" s="33">
-        <v>399792</v>
+        <v>508069</v>
       </c>
       <c r="I14" s="33">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="J14" s="33">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="K14" s="33">
-        <v>85245351</v>
+        <v>106809366</v>
       </c>
       <c r="L14" s="33">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="M14" s="33">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="N14" s="33">
-        <v>53318799</v>
+        <v>67182071</v>
       </c>
       <c r="O14" s="33">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="P14" s="33">
-        <v>1466</v>
+        <v>1484</v>
       </c>
       <c r="Q14" s="33">
-        <v>90909793</v>
+        <v>114437136</v>
       </c>
       <c r="R14" s="33">
-        <v>12838</v>
+        <v>12954</v>
       </c>
       <c r="S14" s="33">
-        <v>16774</v>
+        <v>16854</v>
       </c>
       <c r="T14" s="33">
-        <v>995567900</v>
+        <v>1248412036</v>
       </c>
       <c r="U14" s="33">
-        <v>4683</v>
+        <v>4751</v>
       </c>
       <c r="V14" s="33">
-        <v>6326</v>
+        <v>6443</v>
       </c>
       <c r="W14" s="33">
-        <v>191120030</v>
+        <v>240017810</v>
       </c>
       <c r="X14" s="57">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Y14" s="33">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="32">
-        <v>4367</v>
+        <v>4436</v>
       </c>
       <c r="C15" s="33">
-        <v>2144</v>
+        <v>2206</v>
       </c>
       <c r="D15" s="33">
-        <v>2223</v>
+        <v>2230</v>
       </c>
       <c r="E15" s="33">
-        <v>119845305</v>
+        <v>151056399</v>
       </c>
       <c r="F15" s="33">
         <v>0</v>
       </c>
       <c r="G15" s="33">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>0</v>
       </c>
       <c r="I15" s="33">
         <v>61</v>
       </c>
       <c r="J15" s="33">
         <v>29</v>
       </c>
       <c r="K15" s="33">
-        <v>2915497</v>
+        <v>3665107</v>
       </c>
       <c r="L15" s="33">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="M15" s="33">
         <v>153</v>
       </c>
       <c r="N15" s="33">
-        <v>15857841</v>
+        <v>20088973</v>
       </c>
       <c r="O15" s="33">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="P15" s="33">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="Q15" s="33">
-        <v>12027369</v>
+        <v>15201067</v>
       </c>
       <c r="R15" s="33">
-        <v>929</v>
+        <v>946</v>
       </c>
       <c r="S15" s="33">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="T15" s="33">
-        <v>68439420</v>
+        <v>86067874</v>
       </c>
       <c r="U15" s="33">
-        <v>592</v>
+        <v>622</v>
       </c>
       <c r="V15" s="33">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="W15" s="33">
-        <v>20605178</v>
+        <v>26033378</v>
       </c>
       <c r="X15" s="57">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="Y15" s="33">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="32">
-        <v>2677</v>
+        <v>2695</v>
       </c>
       <c r="C16" s="33">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="D16" s="33">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="E16" s="33">
-        <v>74635106</v>
+        <v>93816506</v>
       </c>
       <c r="F16" s="33">
         <v>0</v>
       </c>
       <c r="G16" s="33">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>0</v>
       </c>
       <c r="I16" s="33">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J16" s="33">
         <v>12</v>
       </c>
       <c r="K16" s="33">
-        <v>1865696</v>
+        <v>2348778</v>
       </c>
       <c r="L16" s="33">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M16" s="33">
         <v>85</v>
       </c>
       <c r="N16" s="33">
-        <v>9644982</v>
+        <v>12176998</v>
       </c>
       <c r="O16" s="33">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P16" s="33">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="33">
-        <v>5722023</v>
+        <v>7121295</v>
       </c>
       <c r="R16" s="33">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="S16" s="33">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="T16" s="33">
-        <v>43040769</v>
+        <v>54047707</v>
       </c>
       <c r="U16" s="33">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="V16" s="33">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="W16" s="33">
-        <v>14361636</v>
+        <v>18121728</v>
       </c>
       <c r="X16" s="57">
         <v>22</v>
       </c>
       <c r="Y16" s="33">
         <v>43</v>
       </c>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="32">
-        <v>4560</v>
+        <v>4428</v>
       </c>
       <c r="C17" s="33">
-        <v>2285</v>
+        <v>2260</v>
       </c>
       <c r="D17" s="33">
-        <v>2275</v>
+        <v>2168</v>
       </c>
       <c r="E17" s="33">
-        <v>120318029</v>
+        <v>151313720</v>
       </c>
       <c r="F17" s="33">
         <v>0</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>0</v>
       </c>
       <c r="I17" s="33">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="J17" s="33">
         <v>68</v>
       </c>
       <c r="K17" s="33">
-        <v>8812082</v>
+        <v>11052583</v>
       </c>
       <c r="L17" s="33">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="M17" s="33">
         <v>154</v>
       </c>
       <c r="N17" s="33">
-        <v>13247275</v>
+        <v>16587204</v>
       </c>
       <c r="O17" s="33">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="P17" s="33">
         <v>100</v>
       </c>
       <c r="Q17" s="33">
-        <v>6988032</v>
+        <v>8745451</v>
       </c>
       <c r="R17" s="33">
         <v>1039</v>
       </c>
       <c r="S17" s="33">
-        <v>1143</v>
+        <v>1119</v>
       </c>
       <c r="T17" s="33">
-        <v>68518544</v>
+        <v>86392590</v>
       </c>
       <c r="U17" s="33">
-        <v>694</v>
+        <v>662</v>
       </c>
       <c r="V17" s="33">
-        <v>810</v>
+        <v>727</v>
       </c>
       <c r="W17" s="33">
-        <v>22752096</v>
+        <v>28535892</v>
       </c>
       <c r="X17" s="57">
         <v>22</v>
       </c>
       <c r="Y17" s="33">
         <v>36</v>
       </c>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="32">
-        <v>15028</v>
+        <v>15245</v>
       </c>
       <c r="C18" s="33">
-        <v>7329</v>
+        <v>7425</v>
       </c>
       <c r="D18" s="33">
-        <v>7699</v>
+        <v>7820</v>
       </c>
       <c r="E18" s="33">
-        <v>454308193</v>
+        <v>570093396</v>
       </c>
       <c r="F18" s="33">
         <v>1</v>
       </c>
       <c r="G18" s="33">
         <v>0</v>
       </c>
       <c r="H18" s="33">
-        <v>33316</v>
+        <v>41645</v>
       </c>
       <c r="I18" s="33">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J18" s="33">
         <v>4</v>
       </c>
       <c r="K18" s="33">
-        <v>449766</v>
+        <v>574701</v>
       </c>
       <c r="L18" s="33">
-        <v>875</v>
+        <v>892</v>
       </c>
       <c r="M18" s="33">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="N18" s="33">
-        <v>40838946</v>
+        <v>51511289</v>
       </c>
       <c r="O18" s="33">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="P18" s="33">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="Q18" s="33">
-        <v>15366773</v>
+        <v>19426119</v>
       </c>
       <c r="R18" s="33">
-        <v>4396</v>
+        <v>4429</v>
       </c>
       <c r="S18" s="33">
-        <v>5103</v>
+        <v>5168</v>
       </c>
       <c r="T18" s="33">
-        <v>328072769</v>
+        <v>411252999</v>
       </c>
       <c r="U18" s="33">
-        <v>1768</v>
+        <v>1807</v>
       </c>
       <c r="V18" s="33">
-        <v>2084</v>
+        <v>2134</v>
       </c>
       <c r="W18" s="33">
-        <v>69546623</v>
+        <v>87286643</v>
       </c>
       <c r="X18" s="57">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="Y18" s="33">
         <v>59</v>
       </c>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="32">
-        <v>8281</v>
+        <v>8412</v>
       </c>
       <c r="C19" s="33">
-        <v>3931</v>
+        <v>3997</v>
       </c>
       <c r="D19" s="33">
-        <v>4350</v>
+        <v>4415</v>
       </c>
       <c r="E19" s="33">
-        <v>234557796</v>
+        <v>295208283</v>
       </c>
       <c r="F19" s="33">
         <v>0</v>
       </c>
       <c r="G19" s="33">
         <v>0</v>
       </c>
       <c r="H19" s="33">
         <v>24987</v>
       </c>
       <c r="I19" s="33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J19" s="33">
         <v>8</v>
       </c>
       <c r="K19" s="33">
-        <v>1224363</v>
+        <v>1532536</v>
       </c>
       <c r="L19" s="33">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="M19" s="33">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N19" s="33">
-        <v>13801153</v>
+        <v>17382854</v>
       </c>
       <c r="O19" s="33">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="P19" s="33">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="Q19" s="33">
-        <v>10181972</v>
+        <v>12838923</v>
       </c>
       <c r="R19" s="33">
-        <v>2136</v>
+        <v>2165</v>
       </c>
       <c r="S19" s="33">
-        <v>2548</v>
+        <v>2580</v>
       </c>
       <c r="T19" s="33">
-        <v>159778944</v>
+        <v>200977680</v>
       </c>
       <c r="U19" s="33">
-        <v>1279</v>
+        <v>1307</v>
       </c>
       <c r="V19" s="33">
-        <v>1573</v>
+        <v>1599</v>
       </c>
       <c r="W19" s="33">
-        <v>49546377</v>
+        <v>62451303</v>
       </c>
       <c r="X19" s="57">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="Y19" s="33">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="32">
-        <v>7812</v>
+        <v>7927</v>
       </c>
       <c r="C20" s="33">
-        <v>3846</v>
+        <v>3901</v>
       </c>
       <c r="D20" s="33">
-        <v>3966</v>
+        <v>4026</v>
       </c>
       <c r="E20" s="33">
-        <v>230881913</v>
+        <v>290591420</v>
       </c>
       <c r="F20" s="33">
         <v>2</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
-        <v>58303</v>
+        <v>74961</v>
       </c>
       <c r="I20" s="33">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="J20" s="33">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="K20" s="33">
-        <v>31850097</v>
+        <v>40237400</v>
       </c>
       <c r="L20" s="33">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M20" s="33">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N20" s="33">
-        <v>6559089</v>
+        <v>8308179</v>
       </c>
       <c r="O20" s="33">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="P20" s="33">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="Q20" s="33">
-        <v>7212918</v>
+        <v>9228536</v>
       </c>
       <c r="R20" s="33">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="S20" s="33">
-        <v>2478</v>
+        <v>2495</v>
       </c>
       <c r="T20" s="33">
-        <v>150496731</v>
+        <v>188918409</v>
       </c>
       <c r="U20" s="33">
-        <v>945</v>
+        <v>967</v>
       </c>
       <c r="V20" s="33">
-        <v>1072</v>
+        <v>1099</v>
       </c>
       <c r="W20" s="33">
-        <v>34704775</v>
+        <v>43823935</v>
       </c>
       <c r="X20" s="57">
         <v>3</v>
       </c>
       <c r="Y20" s="33">
         <v>13</v>
       </c>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="32">
-        <v>8291</v>
+        <v>7819</v>
       </c>
       <c r="C21" s="33">
-        <v>4175</v>
+        <v>3914</v>
       </c>
       <c r="D21" s="33">
-        <v>4116</v>
+        <v>3905</v>
       </c>
       <c r="E21" s="33">
-        <v>221809421</v>
+        <v>277679240</v>
       </c>
       <c r="F21" s="33">
         <v>0</v>
       </c>
       <c r="G21" s="33">
         <v>0</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J21" s="33">
         <v>19</v>
       </c>
       <c r="K21" s="33">
-        <v>3581470</v>
+        <v>4489331</v>
       </c>
       <c r="L21" s="33">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="M21" s="33">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N21" s="33">
-        <v>9936497</v>
+        <v>12443526</v>
       </c>
       <c r="O21" s="33">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P21" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q21" s="33">
-        <v>474753</v>
+        <v>591359</v>
       </c>
       <c r="R21" s="33">
-        <v>2651</v>
+        <v>2534</v>
       </c>
       <c r="S21" s="33">
-        <v>2752</v>
+        <v>2639</v>
       </c>
       <c r="T21" s="33">
-        <v>171594065</v>
+        <v>214679982</v>
       </c>
       <c r="U21" s="33">
-        <v>1174</v>
+        <v>1034</v>
       </c>
       <c r="V21" s="33">
-        <v>1281</v>
+        <v>1188</v>
       </c>
       <c r="W21" s="33">
-        <v>36222636</v>
+        <v>45475042</v>
       </c>
       <c r="X21" s="57">
         <v>13</v>
       </c>
       <c r="Y21" s="33">
         <v>17</v>
       </c>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="32">
-        <v>17158</v>
+        <v>16741</v>
       </c>
       <c r="C22" s="33">
-        <v>8310</v>
+        <v>8114</v>
       </c>
       <c r="D22" s="33">
-        <v>8848</v>
+        <v>8627</v>
       </c>
       <c r="E22" s="33">
-        <v>444315391</v>
+        <v>560557429</v>
       </c>
       <c r="F22" s="33">
         <v>3</v>
       </c>
       <c r="G22" s="33">
         <v>1</v>
       </c>
       <c r="H22" s="33">
-        <v>133264</v>
+        <v>166580</v>
       </c>
       <c r="I22" s="33">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="J22" s="33">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K22" s="33">
-        <v>6446646</v>
+        <v>8087459</v>
       </c>
       <c r="L22" s="33">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="M22" s="33">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="N22" s="33">
-        <v>51786715</v>
+        <v>65283977</v>
       </c>
       <c r="O22" s="33">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="P22" s="33">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="Q22" s="33">
-        <v>10874903</v>
+        <v>13751647</v>
       </c>
       <c r="R22" s="33">
-        <v>4319</v>
+        <v>4214</v>
       </c>
       <c r="S22" s="33">
-        <v>4981</v>
+        <v>4875</v>
       </c>
       <c r="T22" s="33">
-        <v>290871549</v>
+        <v>366275309</v>
       </c>
       <c r="U22" s="33">
-        <v>2428</v>
+        <v>2347</v>
       </c>
       <c r="V22" s="33">
-        <v>3220</v>
+        <v>3133</v>
       </c>
       <c r="W22" s="33">
-        <v>84202314</v>
+        <v>106992457</v>
       </c>
       <c r="X22" s="57">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="Y22" s="33">
-        <v>411</v>
+        <v>419</v>
       </c>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="32">
-        <v>2956</v>
+        <v>3068</v>
       </c>
       <c r="C23" s="33">
-        <v>1581</v>
+        <v>1630</v>
       </c>
       <c r="D23" s="33">
-        <v>1375</v>
+        <v>1438</v>
       </c>
       <c r="E23" s="33">
-        <v>84673974</v>
+        <v>108497361</v>
       </c>
       <c r="F23" s="33">
         <v>5</v>
       </c>
       <c r="G23" s="33">
         <v>1</v>
       </c>
       <c r="H23" s="33">
-        <v>208225</v>
+        <v>258199</v>
       </c>
       <c r="I23" s="33">
         <v>94</v>
       </c>
       <c r="J23" s="33">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K23" s="33">
-        <v>4285454</v>
+        <v>5344324</v>
       </c>
       <c r="L23" s="33">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M23" s="33">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="N23" s="33">
-        <v>18032117</v>
+        <v>22757310</v>
       </c>
       <c r="O23" s="33">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="P23" s="33">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="Q23" s="33">
-        <v>13011587</v>
+        <v>16805465</v>
       </c>
       <c r="R23" s="33">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="S23" s="33">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="T23" s="33">
-        <v>32531433</v>
+        <v>41479429</v>
       </c>
       <c r="U23" s="33">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="V23" s="33">
-        <v>521</v>
+        <v>559</v>
       </c>
       <c r="W23" s="33">
-        <v>16605158</v>
+        <v>21852634</v>
       </c>
       <c r="X23" s="57">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="Y23" s="33">
-        <v>477</v>
+        <v>499</v>
       </c>
       <c r="AB23" s="3"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="32">
-        <v>4963</v>
+        <v>5037</v>
       </c>
       <c r="C24" s="33">
-        <v>2389</v>
+        <v>2422</v>
       </c>
       <c r="D24" s="33">
-        <v>2574</v>
+        <v>2615</v>
       </c>
       <c r="E24" s="33">
-        <v>144212703</v>
+        <v>181619194</v>
       </c>
       <c r="F24" s="33">
         <v>0</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="33">
         <v>16</v>
       </c>
       <c r="J24" s="33">
         <v>12</v>
       </c>
       <c r="K24" s="33">
-        <v>916190</v>
+        <v>1149402</v>
       </c>
       <c r="L24" s="33">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="M24" s="33">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="N24" s="33">
-        <v>25527463</v>
+        <v>32182334</v>
       </c>
       <c r="O24" s="33">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="P24" s="33">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="Q24" s="33">
-        <v>17641173</v>
+        <v>22438908</v>
       </c>
       <c r="R24" s="33">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="S24" s="33">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="T24" s="33">
-        <v>72114234</v>
+        <v>90380427</v>
       </c>
       <c r="U24" s="33">
-        <v>669</v>
+        <v>690</v>
       </c>
       <c r="V24" s="33">
-        <v>907</v>
+        <v>926</v>
       </c>
       <c r="W24" s="33">
-        <v>28013643</v>
+        <v>35468123</v>
       </c>
       <c r="X24" s="57">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="Y24" s="33">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="32">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="C25" s="33">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="D25" s="33">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="E25" s="33">
-        <v>30766707</v>
+        <v>38699915</v>
       </c>
       <c r="F25" s="33">
         <v>3</v>
       </c>
       <c r="G25" s="33">
         <v>1</v>
       </c>
       <c r="H25" s="33">
-        <v>133264</v>
+        <v>166580</v>
       </c>
       <c r="I25" s="33">
         <v>80</v>
       </c>
       <c r="J25" s="33">
         <v>24</v>
       </c>
       <c r="K25" s="33">
-        <v>3448207</v>
+        <v>4314423</v>
       </c>
       <c r="L25" s="33">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M25" s="33">
         <v>4</v>
       </c>
       <c r="N25" s="33">
-        <v>374805</v>
+        <v>466424</v>
       </c>
       <c r="O25" s="33">
         <v>10</v>
       </c>
       <c r="P25" s="33">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q25" s="33">
-        <v>574701</v>
+        <v>749610</v>
       </c>
       <c r="R25" s="33">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="S25" s="33">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="T25" s="33">
-        <v>21026566</v>
+        <v>26423758</v>
       </c>
       <c r="U25" s="33">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="V25" s="33">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="W25" s="33">
-        <v>5209164</v>
+        <v>6579120</v>
       </c>
       <c r="X25" s="57">
         <v>0</v>
       </c>
       <c r="Y25" s="33">
         <v>1</v>
       </c>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="32">
-        <v>4739</v>
+        <v>4814</v>
       </c>
       <c r="C26" s="33">
-        <v>2310</v>
+        <v>2332</v>
       </c>
       <c r="D26" s="33">
-        <v>2429</v>
+        <v>2482</v>
       </c>
       <c r="E26" s="33">
-        <v>136874264</v>
+        <v>172263507</v>
       </c>
       <c r="F26" s="33">
         <v>2</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
-        <v>66632</v>
+        <v>83290</v>
       </c>
       <c r="I26" s="33">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="J26" s="33">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K26" s="33">
-        <v>16895377</v>
+        <v>21380659</v>
       </c>
       <c r="L26" s="33">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M26" s="33">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N26" s="33">
-        <v>9631448</v>
+        <v>11955239</v>
       </c>
       <c r="O26" s="33">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="P26" s="33">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Q26" s="33">
-        <v>10449079</v>
+        <v>13150567</v>
       </c>
       <c r="R26" s="33">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="S26" s="33">
-        <v>1250</v>
+        <v>1256</v>
       </c>
       <c r="T26" s="33">
-        <v>75694424</v>
+        <v>94956278</v>
       </c>
       <c r="U26" s="33">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="V26" s="33">
-        <v>747</v>
+        <v>786</v>
       </c>
       <c r="W26" s="33">
-        <v>24137304</v>
+        <v>30737474</v>
       </c>
       <c r="X26" s="57">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Y26" s="33">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="32">
-        <v>2360</v>
+        <v>2404</v>
       </c>
       <c r="C27" s="33">
-        <v>1061</v>
+        <v>1082</v>
       </c>
       <c r="D27" s="33">
-        <v>1299</v>
+        <v>1322</v>
       </c>
       <c r="E27" s="33">
-        <v>72402619</v>
+        <v>90596962</v>
       </c>
       <c r="F27" s="33">
         <v>0</v>
       </c>
       <c r="G27" s="33">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>0</v>
       </c>
       <c r="I27" s="33">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J27" s="33">
         <v>74</v>
       </c>
       <c r="K27" s="33">
-        <v>6280066</v>
+        <v>7854247</v>
       </c>
       <c r="L27" s="33">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M27" s="33">
         <v>82</v>
       </c>
       <c r="N27" s="33">
-        <v>5680378</v>
+        <v>7146282</v>
       </c>
       <c r="O27" s="33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P27" s="33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Q27" s="33">
-        <v>1415930</v>
+        <v>1882354</v>
       </c>
       <c r="R27" s="33">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="S27" s="33">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="T27" s="33">
-        <v>47546098</v>
+        <v>59252508</v>
       </c>
       <c r="U27" s="33">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="V27" s="33">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="W27" s="33">
-        <v>11480147</v>
+        <v>14461571</v>
       </c>
       <c r="X27" s="57">
         <v>7</v>
       </c>
       <c r="Y27" s="33">
         <v>13</v>
       </c>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="32">
-        <v>2933</v>
+        <v>2968</v>
       </c>
       <c r="C28" s="33">
-        <v>1345</v>
+        <v>1369</v>
       </c>
       <c r="D28" s="33">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="E28" s="33">
-        <v>88640018</v>
+        <v>111023810</v>
       </c>
       <c r="F28" s="33">
         <v>2</v>
       </c>
       <c r="G28" s="33">
         <v>0</v>
       </c>
       <c r="H28" s="33">
-        <v>66632</v>
+        <v>83290</v>
       </c>
       <c r="I28" s="33">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J28" s="33">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="K28" s="33">
-        <v>2956795</v>
+        <v>3698076</v>
       </c>
       <c r="L28" s="33">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="M28" s="33">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="N28" s="33">
-        <v>7263119</v>
+        <v>9241258</v>
       </c>
       <c r="O28" s="33">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="P28" s="33">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q28" s="33">
-        <v>3968770</v>
+        <v>4934934</v>
       </c>
       <c r="R28" s="33">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="S28" s="33">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="T28" s="33">
-        <v>60993278</v>
+        <v>76360284</v>
       </c>
       <c r="U28" s="33">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="V28" s="33">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="W28" s="33">
-        <v>13391424</v>
+        <v>16705968</v>
       </c>
       <c r="X28" s="57">
         <v>2</v>
       </c>
       <c r="Y28" s="33">
         <v>3</v>
       </c>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="32">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C29" s="33">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D29" s="33">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E29" s="33">
-        <v>2636081</v>
+        <v>3356520</v>
       </c>
       <c r="F29" s="33">
         <v>0</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J29" s="33">
         <v>4</v>
       </c>
       <c r="K29" s="33">
-        <v>633004</v>
+        <v>782926</v>
       </c>
       <c r="L29" s="33">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M29" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N29" s="33">
-        <v>374805</v>
+        <v>491411</v>
       </c>
       <c r="O29" s="33">
         <v>7</v>
       </c>
       <c r="P29" s="33">
         <v>10</v>
       </c>
       <c r="Q29" s="33">
-        <v>566372</v>
+        <v>707965</v>
       </c>
       <c r="R29" s="33">
         <v>11</v>
       </c>
       <c r="S29" s="33">
         <v>7</v>
       </c>
       <c r="T29" s="33">
-        <v>628841</v>
+        <v>778763</v>
       </c>
       <c r="U29" s="33">
         <v>15</v>
       </c>
       <c r="V29" s="33">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="W29" s="33">
-        <v>433059</v>
+        <v>595455</v>
       </c>
       <c r="X29" s="57">
         <v>0</v>
       </c>
       <c r="Y29" s="33">
         <v>0</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="35">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C30" s="36">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D30" s="36">
         <v>4</v>
       </c>
       <c r="E30" s="36">
-        <v>516386</v>
+        <v>645483</v>
       </c>
       <c r="F30" s="36">
         <v>2</v>
       </c>
       <c r="G30" s="36">
         <v>0</v>
       </c>
       <c r="H30" s="36">
-        <v>66632</v>
+        <v>83290</v>
       </c>
       <c r="I30" s="36">
         <v>1</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>33316</v>
+        <v>41645</v>
       </c>
       <c r="L30" s="36">
         <v>4</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
-        <v>133264</v>
+        <v>166580</v>
       </c>
       <c r="O30" s="36">
         <v>3</v>
       </c>
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
-        <v>149922</v>
+        <v>191567</v>
       </c>
       <c r="R30" s="36">
         <v>1</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
-        <v>33316</v>
+        <v>41645</v>
       </c>
       <c r="U30" s="36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="V30" s="36">
         <v>2</v>
       </c>
       <c r="W30" s="36">
-        <v>99936</v>
+        <v>120756</v>
       </c>
       <c r="X30" s="58">
         <v>1</v>
       </c>
       <c r="Y30" s="36">
         <v>0</v>
       </c>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
     </row>
     <row r="31" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="51"/>
       <c r="C31" s="51"/>
       <c r="D31" s="51"/>
       <c r="E31" s="51"/>
       <c r="F31" s="51"/>
       <c r="G31" s="51"/>
       <c r="H31" s="51"/>
       <c r="I31" s="51"/>
       <c r="J31" s="51"/>
       <c r="K31" s="51"/>
       <c r="L31" s="51"/>
@@ -28219,71 +28304,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A4:A5"/>
-[...8 lines deleted...]
-    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="11" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{071FB239-DAEC-40B2-AC24-0EACC906EA2F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -28315,243 +28400,243 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="107" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="108" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="96"/>
-[...1 lines deleted...]
-      <c r="R4" s="94" t="s">
+      <c r="P4" s="99"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="97" t="s">
         <v>232</v>
       </c>
-      <c r="S4" s="93"/>
-[...4 lines deleted...]
-      <c r="X4" s="95" t="s">
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="96"/>
+      <c r="Y4" s="99"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...4 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="110"/>
+      <c r="P5" s="101"/>
+      <c r="Q5" s="111"/>
+      <c r="R5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="S5" s="93"/>
-[...1 lines deleted...]
-      <c r="U5" s="94" t="s">
+      <c r="S5" s="94"/>
+      <c r="T5" s="93"/>
+      <c r="U5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="V5" s="93"/>
-[...2 lines deleted...]
-      <c r="Y5" s="98"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="101"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="99" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="100"/>
+      <c r="V6" s="93"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="92" t="s">
+      <c r="X6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="Y6" s="93"/>
+      <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -30952,71 +31037,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A4:A5"/>
-[...8 lines deleted...]
-    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="10" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -31048,243 +31133,243 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="107" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="108" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="96"/>
-[...1 lines deleted...]
-      <c r="R4" s="94" t="s">
+      <c r="P4" s="99"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="97" t="s">
         <v>232</v>
       </c>
-      <c r="S4" s="93"/>
-[...4 lines deleted...]
-      <c r="X4" s="95" t="s">
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="96"/>
+      <c r="Y4" s="99"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...4 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="110"/>
+      <c r="P5" s="101"/>
+      <c r="Q5" s="111"/>
+      <c r="R5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="S5" s="93"/>
-[...1 lines deleted...]
-      <c r="U5" s="94" t="s">
+      <c r="S5" s="94"/>
+      <c r="T5" s="93"/>
+      <c r="U5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="V5" s="93"/>
-[...2 lines deleted...]
-      <c r="Y5" s="98"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="101"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="99" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="100"/>
+      <c r="V6" s="93"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="92" t="s">
+      <c r="X6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="Y6" s="93"/>
+      <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -33685,71 +33770,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A4:A5"/>
-[...8 lines deleted...]
-    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -33832,192 +33917,192 @@
       <c r="A3" s="45" t="s">
         <v>194</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>195</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="99" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="92" t="s">
         <v>237</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="107" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="108" t="s">
         <v>233</v>
       </c>
-      <c r="P4" s="96"/>
-[...1 lines deleted...]
-      <c r="R4" s="94" t="s">
+      <c r="P4" s="99"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="97" t="s">
         <v>232</v>
       </c>
-      <c r="S4" s="93"/>
-[...4 lines deleted...]
-      <c r="X4" s="95" t="s">
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="96"/>
+      <c r="Y4" s="99"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>196</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>197</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...4 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="110"/>
+      <c r="P5" s="101"/>
+      <c r="Q5" s="111"/>
+      <c r="R5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="S5" s="93"/>
-[...1 lines deleted...]
-      <c r="U5" s="94" t="s">
+      <c r="S5" s="94"/>
+      <c r="T5" s="93"/>
+      <c r="U5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="V5" s="93"/>
-[...2 lines deleted...]
-      <c r="Y5" s="98"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="101"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="99" t="s">
+      <c r="U6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="100"/>
+      <c r="V6" s="93"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="92" t="s">
+      <c r="X6" s="96" t="s">
         <v>198</v>
       </c>
-      <c r="Y6" s="93"/>
+      <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -36418,273 +36503,273 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="O6:P6"/>
-[...3 lines deleted...]
-    <mergeCell ref="U6:V6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="R4:W4"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R5:T5"/>
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="U6:V6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="8" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="8.5" customWidth="1"/>
     <col min="3" max="4" width="7.83203125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="9.6640625" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="12.1640625" customWidth="1"/>
     <col min="13" max="13" width="14.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.5" customWidth="1"/>
     <col min="15" max="15" width="16.33203125" customWidth="1"/>
     <col min="16" max="17" width="10" bestFit="1" customWidth="1"/>
     <col min="18" max="22" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="95" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="91"/>
-[...12 lines deleted...]
-      <c r="O1" s="91"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
     </row>
     <row r="2" spans="1:35" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:35" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="101" t="s">
+      <c r="A3" s="102" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="93" t="s">
+      <c r="B3" s="94" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="93"/>
-[...2 lines deleted...]
-      <c r="F3" s="94" t="s">
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G3" s="93"/>
-[...4 lines deleted...]
-      <c r="L3" s="111" t="s">
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="112" t="s">
         <v>236</v>
       </c>
-      <c r="M3" s="103"/>
-[...2 lines deleted...]
-      <c r="P3" s="95" t="s">
+      <c r="M3" s="104"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="98" t="s">
         <v>101</v>
       </c>
-      <c r="Q3" s="96"/>
+      <c r="Q3" s="99"/>
     </row>
     <row r="4" spans="1:35" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102"/>
-      <c r="B4" s="100" t="s">
+      <c r="A4" s="103"/>
+      <c r="B4" s="93" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="103"/>
-[...1 lines deleted...]
-      <c r="E4" s="104" t="s">
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="99" t="s">
+      <c r="F4" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="G4" s="100"/>
-      <c r="H4" s="99" t="s">
+      <c r="G4" s="93"/>
+      <c r="H4" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="I4" s="100"/>
-      <c r="J4" s="99" t="s">
+      <c r="I4" s="93"/>
+      <c r="J4" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="100"/>
-      <c r="L4" s="111" t="s">
+      <c r="K4" s="93"/>
+      <c r="L4" s="112" t="s">
         <v>234</v>
       </c>
-      <c r="M4" s="103"/>
-      <c r="N4" s="111" t="s">
+      <c r="M4" s="104"/>
+      <c r="N4" s="112" t="s">
         <v>235</v>
       </c>
-      <c r="O4" s="99"/>
-[...1 lines deleted...]
-      <c r="Q4" s="98"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="101"/>
     </row>
     <row r="5" spans="1:35" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102" t="s">
+      <c r="A5" s="103" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E5" s="105"/>
+      <c r="E5" s="106"/>
       <c r="F5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="P5" s="92" t="s">
+      <c r="P5" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="Q5" s="93"/>
+      <c r="Q5" s="94"/>
     </row>
     <row r="6" spans="1:35" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="106"/>
+      <c r="A6" s="107"/>
       <c r="B6" s="52" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="9" t="s">
@@ -37544,51 +37629,51 @@
       </c>
       <c r="Q18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
       <c r="AF18" s="3"/>
       <c r="AG18" s="3"/>
       <c r="AH18" s="3"/>
       <c r="AI18" s="3"/>
     </row>
     <row r="19" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B19" s="24">
         <v>140544</v>
       </c>
       <c r="C19" s="24">
         <v>65844</v>
       </c>
       <c r="D19" s="24">
         <v>74700</v>
       </c>
       <c r="E19" s="24">
         <v>8673015499</v>
       </c>
       <c r="F19" s="24">
         <v>2110</v>
       </c>
       <c r="G19" s="24">
         <v>155573970</v>
       </c>
       <c r="H19" s="24">
         <v>5309</v>
       </c>
       <c r="I19" s="24">
         <v>383941450</v>
       </c>
@@ -37615,51 +37700,51 @@
       </c>
       <c r="Q19" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
       <c r="AI19" s="3"/>
     </row>
     <row r="20" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B20" s="24">
         <v>134644</v>
       </c>
       <c r="C20" s="24">
         <v>62634</v>
       </c>
       <c r="D20" s="24">
         <v>72010</v>
       </c>
       <c r="E20" s="24">
         <v>8466957511</v>
       </c>
       <c r="F20" s="24">
         <v>2085</v>
       </c>
       <c r="G20" s="24">
         <v>152743275</v>
       </c>
       <c r="H20" s="24">
         <v>4902</v>
       </c>
       <c r="I20" s="24">
         <v>353604106</v>
       </c>
@@ -37686,51 +37771,51 @@
       </c>
       <c r="Q20" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
     </row>
     <row r="21" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B21" s="24">
         <v>125951</v>
       </c>
       <c r="C21" s="24">
         <v>58409</v>
       </c>
       <c r="D21" s="24">
         <v>67542</v>
       </c>
       <c r="E21" s="24">
         <v>7858750353</v>
       </c>
       <c r="F21" s="24">
         <v>1980</v>
       </c>
       <c r="G21" s="24">
         <v>144334275</v>
       </c>
       <c r="H21" s="24">
         <v>4723</v>
       </c>
       <c r="I21" s="24">
         <v>337148964</v>
       </c>
@@ -37757,51 +37842,51 @@
       </c>
       <c r="Q21" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
     </row>
     <row r="22" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B22" s="24">
         <v>122523</v>
       </c>
       <c r="C22" s="24">
         <v>56887</v>
       </c>
       <c r="D22" s="24">
         <v>65636</v>
       </c>
       <c r="E22" s="24">
         <v>7688978071</v>
       </c>
       <c r="F22" s="24">
         <v>1929</v>
       </c>
       <c r="G22" s="24">
         <v>140182524</v>
       </c>
       <c r="H22" s="24">
         <v>4774</v>
       </c>
       <c r="I22" s="24">
         <v>341688464</v>
       </c>
@@ -37828,51 +37913,51 @@
       </c>
       <c r="Q22" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
     </row>
     <row r="23" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B23" s="24">
         <v>119861</v>
       </c>
       <c r="C23" s="24">
         <v>55486</v>
       </c>
       <c r="D23" s="24">
         <v>64375</v>
       </c>
       <c r="E23" s="24">
         <v>7609079377</v>
       </c>
       <c r="F23" s="24">
         <v>1890</v>
       </c>
       <c r="G23" s="24">
         <v>135364659</v>
       </c>
       <c r="H23" s="24">
         <v>4833</v>
       </c>
       <c r="I23" s="24">
         <v>347858044</v>
       </c>
@@ -37899,51 +37984,51 @@
       </c>
       <c r="Q23" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
       <c r="AG23" s="3"/>
       <c r="AH23" s="3"/>
       <c r="AI23" s="3"/>
     </row>
     <row r="24" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B24" s="24">
         <v>120266</v>
       </c>
       <c r="C24" s="24">
         <v>55279</v>
       </c>
       <c r="D24" s="24">
         <v>64987</v>
       </c>
       <c r="E24" s="24">
         <v>7618135992</v>
       </c>
       <c r="F24" s="24">
         <v>1821</v>
       </c>
       <c r="G24" s="24">
         <v>130394343</v>
       </c>
       <c r="H24" s="24">
         <v>5177</v>
       </c>
       <c r="I24" s="24">
         <v>358499454</v>
       </c>
@@ -39011,177 +39096,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="94" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="97" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="95" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="96"/>
+      <c r="V4" s="99"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="98"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="101"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -41327,69 +41412,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -41462,177 +41547,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="94" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="97" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="95" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="96"/>
+      <c r="V4" s="99"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="98"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="101"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -43780,69 +43865,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="6" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -43916,177 +44001,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="93"/>
-[...2 lines deleted...]
-      <c r="F4" s="94" t="s">
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="97" t="s">
         <v>238</v>
       </c>
-      <c r="G4" s="93"/>
-[...7 lines deleted...]
-      <c r="O4" s="94" t="s">
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="97" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="93"/>
-[...4 lines deleted...]
-      <c r="U4" s="95" t="s">
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="96"/>
+      <c r="V4" s="99"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="102"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="103"/>
-[...1 lines deleted...]
-      <c r="E5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="99" t="s">
+      <c r="F5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="93"/>
-[...1 lines deleted...]
-      <c r="I5" s="99" t="s">
+      <c r="G5" s="94"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="93"/>
-[...1 lines deleted...]
-      <c r="L5" s="99" t="s">
+      <c r="J5" s="94"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="M5" s="93"/>
-[...1 lines deleted...]
-      <c r="O5" s="94" t="s">
+      <c r="M5" s="94"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="97" t="s">
         <v>234</v>
       </c>
-      <c r="P5" s="93"/>
-[...1 lines deleted...]
-      <c r="R5" s="94" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="93"/>
+      <c r="R5" s="97" t="s">
         <v>235</v>
       </c>
-      <c r="S5" s="93"/>
-[...2 lines deleted...]
-      <c r="V5" s="98"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="101"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="102" t="s">
+      <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="105"/>
-      <c r="F6" s="99" t="s">
+      <c r="E6" s="106"/>
+      <c r="F6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="100"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="93"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="99" t="s">
+      <c r="L6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="100"/>
+      <c r="M6" s="93"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="99" t="s">
+      <c r="O6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="100"/>
+      <c r="P6" s="93"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="99" t="s">
+      <c r="R6" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="100"/>
+      <c r="S6" s="93"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="106"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -46231,69 +46316,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>