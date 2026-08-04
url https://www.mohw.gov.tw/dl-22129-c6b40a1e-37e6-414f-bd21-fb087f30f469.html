--- v2 (2026-07-15)
+++ v3 (2026-08-04)
@@ -20,58 +20,58 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150630\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150731\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B634800-C94D-4F69-8518-511FFEEFB2F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3302F2F-71A7-42B0-A755-C8B1426EC315}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="671" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年月monthly (2023~)" sheetId="33" r:id="rId1"/>
     <sheet name="2026" sheetId="38" r:id="rId2"/>
     <sheet name="2025" sheetId="37" r:id="rId3"/>
     <sheet name="2024" sheetId="34" r:id="rId4"/>
     <sheet name="2023" sheetId="32" r:id="rId5"/>
     <sheet name="歷年2022以前" sheetId="23" state="hidden" r:id="rId6"/>
     <sheet name="2022" sheetId="31" r:id="rId7"/>
     <sheet name="2021" sheetId="29" r:id="rId8"/>
     <sheet name="2020" sheetId="28" r:id="rId9"/>
     <sheet name="2019" sheetId="25" r:id="rId10"/>
     <sheet name="2018" sheetId="24" r:id="rId11"/>
     <sheet name="2017" sheetId="22" r:id="rId12"/>
     <sheet name="2016" sheetId="27" r:id="rId13"/>
     <sheet name="2015" sheetId="18" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -1349,51 +1349,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>高雄市資料修正。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1237" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1226" uniqueCount="279">
   <si>
     <r>
       <t>金額</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
@@ -6722,1216 +6722,1101 @@
   <si>
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Feb. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中低收入老人</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Middle-Low-Income  Elders</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>低</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>收</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>入</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">戶
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Middle-Low-Income  Households</t>
+    </r>
+    <phoneticPr fontId="9" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>最低生活費</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>倍以上未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">倍
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>above 1 Times and Under 1.5Times Minimum of Subsistence</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>最低生活費</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>倍以上未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">倍
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>above 1.5 Times and Under 2.5Times Minimum of Subsistence</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中低收入</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Middle-Low-Income</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>低收入戶</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Low-Income  Households</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>低收入戶</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Low-Income  Households</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>低收入戶</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Low-Income  Households</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中低收入</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Middle-Low-Income</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>款</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>省、新北、臺中、臺南</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>、第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>類</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺北</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>、第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>類</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>高雄</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>) Class 1</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>款</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>省、新北、臺中、臺南</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>、第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>類</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺北</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>、第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>類</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>高雄</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>) Class 2</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
       <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>款</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>省、新北、臺中、臺南</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>、第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>類</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>臺北、高雄</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>) Class 3</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>最低生活費</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>倍以上未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">倍
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>above 1 Times and Under 1.5Times Minimum of Subsistence</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>最低生活費</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>倍以上未滿</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">倍
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>above 1.5 Times and Under 2.5Times Minimum of Subsistence</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Mar. </t>
+      <t xml:space="preserve">  July </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>4</t>
+      <t>8</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Apr. </t>
+      <t xml:space="preserve">  Aug. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>5</t>
+      <t>9</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  May </t>
+      <t xml:space="preserve">  Sept. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-[...878 lines deleted...]
-      <t>6</t>
+      <t>10</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  June </t>
+      <t xml:space="preserve"> Oct. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>7</t>
+      <t>11</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  July </t>
+      <t xml:space="preserve">  Nov. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Aug. </t>
-[...5 lines deleted...]
-      <t>9</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Sept. </t>
-[...5 lines deleted...]
-      <t>10</t>
+      <t>1-12</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
-        <family val="4"/>
-[...6 lines deleted...]
-        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> Oct. </t>
-[...75 lines deleted...]
-      </rPr>
       <t xml:space="preserve">  Jan.-Dec., 2024</t>
-    </r>
-[...21 lines deleted...]
-      <t xml:space="preserve">  Dec. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2024</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -8393,50 +8278,54 @@
     <r>
       <t xml:space="preserve"> 115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="9" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Dec. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 114</t>
@@ -8523,143 +8412,164 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Apr. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/6/30</t>
+      <t>2026/7/31</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <t>5</t>
+    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115</t>
-[...33 lines deleted...]
-      <t xml:space="preserve">  Jan.-May,2026</t>
+      <t xml:space="preserve">  May </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>5</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  May </t>
+      <t xml:space="preserve">  June </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Jan.-June,2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
-    <numFmt numFmtId="179" formatCode="_-* #,##0.0000_-;\-* #,##0.0000_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
@@ -9080,55 +8990,55 @@
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -9311,185 +9221,192 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_y02-01" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="千分位" xfId="3" builtinId="3"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6"/>
+    <cellStyle name="百分比" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -9895,266 +9812,266 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI56"/>
+  <dimension ref="A1:AI44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="T64" sqref="T64"/>
+      <selection pane="bottomRight" activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" customWidth="1"/>
     <col min="3" max="3" width="9.83203125" customWidth="1"/>
     <col min="4" max="4" width="11.5" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="15.1640625" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="14.5" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="15.1640625" customWidth="1"/>
     <col min="13" max="13" width="14.6640625" customWidth="1"/>
     <col min="14" max="14" width="14.6640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.6640625" customWidth="1"/>
     <col min="16" max="16" width="10.1640625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.33203125" customWidth="1"/>
     <col min="18" max="19" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="14" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="92" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="95"/>
-[...12 lines deleted...]
-      <c r="O1" s="95"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
     </row>
     <row r="2" spans="1:27" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="102" t="s">
         <v>187</v>
       </c>
-      <c r="B3" s="92" t="s">
+      <c r="B3" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="94"/>
       <c r="D3" s="94"/>
-      <c r="E3" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E3" s="101"/>
+      <c r="F3" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G3" s="94"/>
       <c r="H3" s="94"/>
       <c r="I3" s="94"/>
       <c r="J3" s="94"/>
       <c r="K3" s="94"/>
       <c r="L3" s="94"/>
       <c r="M3" s="94"/>
-      <c r="N3" s="93"/>
+      <c r="N3" s="101"/>
       <c r="O3" s="108" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="P3" s="99"/>
+        <v>230</v>
+      </c>
+      <c r="P3" s="97"/>
       <c r="Q3" s="109"/>
-      <c r="R3" s="97" t="s">
-        <v>232</v>
+      <c r="R3" s="95" t="s">
+        <v>229</v>
       </c>
       <c r="S3" s="94"/>
       <c r="T3" s="94"/>
       <c r="U3" s="94"/>
       <c r="V3" s="94"/>
       <c r="W3" s="94"/>
-      <c r="X3" s="98" t="s">
+      <c r="X3" s="96" t="s">
         <v>188</v>
       </c>
-      <c r="Y3" s="99"/>
+      <c r="Y3" s="97"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
     </row>
     <row r="4" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="103"/>
-      <c r="B4" s="93" t="s">
+      <c r="B4" s="101" t="s">
         <v>189</v>
       </c>
       <c r="C4" s="104"/>
       <c r="D4" s="104"/>
       <c r="E4" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="92" t="s">
+      <c r="F4" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G4" s="94"/>
-      <c r="H4" s="93"/>
-      <c r="I4" s="92" t="s">
+      <c r="H4" s="101"/>
+      <c r="I4" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="94"/>
-      <c r="K4" s="93"/>
-      <c r="L4" s="92" t="s">
+      <c r="K4" s="101"/>
+      <c r="L4" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
+      <c r="N4" s="101"/>
       <c r="O4" s="110"/>
-      <c r="P4" s="101"/>
+      <c r="P4" s="99"/>
       <c r="Q4" s="111"/>
-      <c r="R4" s="97" t="s">
-        <v>234</v>
+      <c r="R4" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="S4" s="94"/>
-      <c r="T4" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="T4" s="101"/>
+      <c r="U4" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="V4" s="94"/>
       <c r="W4" s="94"/>
-      <c r="X4" s="100"/>
-      <c r="Y4" s="101"/>
+      <c r="X4" s="98"/>
+      <c r="Y4" s="99"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
     </row>
     <row r="5" spans="1:27" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>190</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>191</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="106"/>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="93"/>
+      <c r="G5" s="101"/>
       <c r="H5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="92" t="s">
+      <c r="I5" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="93"/>
+      <c r="J5" s="101"/>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="92" t="s">
+      <c r="L5" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="93"/>
+      <c r="M5" s="101"/>
       <c r="N5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="92" t="s">
+      <c r="O5" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="93"/>
+      <c r="P5" s="101"/>
       <c r="Q5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R5" s="92" t="s">
+      <c r="R5" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S5" s="93"/>
+      <c r="S5" s="101"/>
       <c r="T5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U5" s="92" t="s">
+      <c r="U5" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="V5" s="93"/>
+      <c r="V5" s="101"/>
       <c r="W5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X5" s="96" t="s">
+      <c r="X5" s="93" t="s">
         <v>44</v>
       </c>
       <c r="Y5" s="94"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
     </row>
     <row r="6" spans="1:27" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="107"/>
       <c r="B6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>46</v>
@@ -10275,51 +10192,51 @@
         <v>70533</v>
       </c>
       <c r="T7" s="3">
         <v>11553496186</v>
       </c>
       <c r="U7" s="3">
         <v>20708</v>
       </c>
       <c r="V7" s="3">
         <v>25037</v>
       </c>
       <c r="W7" s="3">
         <v>1998918154</v>
       </c>
       <c r="X7" s="3">
         <v>1854</v>
       </c>
       <c r="Y7" s="3">
         <v>2166</v>
       </c>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
     <row r="8" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B8" s="24">
         <v>223705</v>
       </c>
       <c r="C8" s="24">
         <v>106162</v>
       </c>
       <c r="D8" s="24">
         <v>117543</v>
       </c>
       <c r="E8" s="24">
         <v>18982403224</v>
       </c>
       <c r="F8" s="24">
         <v>453</v>
       </c>
       <c r="G8" s="24">
         <v>147</v>
       </c>
       <c r="H8" s="24">
         <v>62005176</v>
       </c>
       <c r="I8" s="24">
         <v>7625</v>
       </c>
@@ -10352,2993 +10269,2143 @@
       </c>
       <c r="S8" s="3">
         <v>70015</v>
       </c>
       <c r="T8" s="3">
         <v>12377089215</v>
       </c>
       <c r="U8" s="3">
         <v>25918</v>
       </c>
       <c r="V8" s="3">
         <v>31649</v>
       </c>
       <c r="W8" s="3">
         <v>2672361494</v>
       </c>
       <c r="X8" s="3">
         <v>2004</v>
       </c>
       <c r="Y8" s="3">
         <v>2353</v>
       </c>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
     </row>
-    <row r="9" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>226</v>
+    <row r="9" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>271</v>
       </c>
       <c r="B9" s="24">
-        <v>198296</v>
+        <v>235010</v>
       </c>
       <c r="C9" s="24">
-        <v>93925</v>
+        <v>111933</v>
       </c>
       <c r="D9" s="24">
-        <v>104371</v>
+        <v>123077</v>
       </c>
       <c r="E9" s="24">
-        <v>1467047168</v>
+        <v>20294518145</v>
       </c>
       <c r="F9" s="24">
-        <v>472</v>
+        <v>423</v>
       </c>
       <c r="G9" s="24">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="H9" s="24">
-        <v>5281016</v>
+        <v>58027028</v>
       </c>
       <c r="I9" s="24">
-        <v>7160</v>
+        <v>8045</v>
       </c>
       <c r="J9" s="24">
-        <v>3316</v>
+        <v>3884</v>
       </c>
       <c r="K9" s="24">
-        <v>87709242</v>
+        <v>1188313706</v>
       </c>
       <c r="L9" s="24">
-        <v>9596</v>
+        <v>11549</v>
       </c>
       <c r="M9" s="24">
-        <v>5619</v>
+        <v>6857</v>
       </c>
       <c r="N9" s="24">
-        <v>128069348</v>
+        <v>1797246686</v>
       </c>
       <c r="O9" s="24">
-        <v>4787</v>
+        <v>6381</v>
       </c>
       <c r="P9" s="25">
-        <v>4460</v>
+        <v>5943</v>
       </c>
       <c r="Q9" s="25">
-        <v>78265982</v>
+        <v>1171029887</v>
       </c>
       <c r="R9" s="3">
-        <v>51266</v>
+        <v>61096</v>
       </c>
       <c r="S9" s="3">
-        <v>65129</v>
+        <v>76702</v>
       </c>
       <c r="T9" s="3">
-        <v>972288071</v>
+        <v>13558076373</v>
       </c>
       <c r="U9" s="3">
-        <v>20644</v>
+        <v>24439</v>
       </c>
       <c r="V9" s="3">
-        <v>25693</v>
+        <v>29542</v>
       </c>
       <c r="W9" s="3">
-        <v>195433509</v>
+        <v>2521824465</v>
       </c>
       <c r="X9" s="3">
-        <v>1789</v>
+        <v>2583</v>
       </c>
       <c r="Y9" s="3">
-        <v>2106</v>
+        <v>2632</v>
       </c>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
     </row>
     <row r="10" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
-        <v>228</v>
+        <v>250</v>
       </c>
       <c r="B10" s="24">
-        <v>202845</v>
+        <v>211658</v>
       </c>
       <c r="C10" s="24">
-        <v>96308</v>
+        <v>100558</v>
       </c>
       <c r="D10" s="24">
-        <v>106537</v>
+        <v>111100</v>
       </c>
       <c r="E10" s="24">
-        <v>1531695616</v>
+        <v>1611591252</v>
       </c>
       <c r="F10" s="24">
-        <v>476</v>
+        <v>439</v>
       </c>
       <c r="G10" s="24">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="H10" s="24">
-        <v>5285765</v>
+        <v>4856531</v>
       </c>
       <c r="I10" s="24">
-        <v>7326</v>
+        <v>7664</v>
       </c>
       <c r="J10" s="24">
-        <v>3391</v>
+        <v>3664</v>
       </c>
       <c r="K10" s="24">
-        <v>90802530</v>
+        <v>95688668</v>
       </c>
       <c r="L10" s="24">
-        <v>9879</v>
+        <v>10366</v>
       </c>
       <c r="M10" s="24">
-        <v>5771</v>
+        <v>6124</v>
       </c>
       <c r="N10" s="24">
-        <v>134428682</v>
+        <v>139566078</v>
       </c>
       <c r="O10" s="24">
-        <v>4859</v>
+        <v>5362</v>
       </c>
       <c r="P10" s="25">
-        <v>4523</v>
+        <v>5008</v>
       </c>
       <c r="Q10" s="25">
-        <v>81887076</v>
+        <v>89493391</v>
       </c>
       <c r="R10" s="3">
-        <v>52326</v>
+        <v>56791</v>
       </c>
       <c r="S10" s="3">
-        <v>66407</v>
+        <v>71420</v>
       </c>
       <c r="T10" s="3">
-        <v>1010991989</v>
+        <v>1087956576</v>
       </c>
       <c r="U10" s="3">
-        <v>21442</v>
+        <v>19936</v>
       </c>
       <c r="V10" s="3">
-        <v>26289</v>
+        <v>24741</v>
       </c>
       <c r="W10" s="3">
-        <v>208299574</v>
+        <v>194030008</v>
       </c>
       <c r="X10" s="3">
-        <v>1830</v>
+        <v>1987</v>
       </c>
       <c r="Y10" s="3">
-        <v>2118</v>
+        <v>2362</v>
       </c>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
     <row r="11" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="B11" s="24">
-        <v>206448</v>
+        <v>214748</v>
       </c>
       <c r="C11" s="24">
-        <v>97884</v>
+        <v>101980</v>
       </c>
       <c r="D11" s="24">
-        <v>108564</v>
+        <v>112768</v>
       </c>
       <c r="E11" s="24">
-        <v>1555102415</v>
+        <v>1631258806</v>
       </c>
       <c r="F11" s="24">
-        <v>476</v>
+        <v>440</v>
       </c>
       <c r="G11" s="24">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="H11" s="24">
-        <v>5320714</v>
+        <v>4870297</v>
       </c>
       <c r="I11" s="24">
-        <v>7385</v>
+        <v>7739</v>
       </c>
       <c r="J11" s="24">
-        <v>3433</v>
+        <v>3721</v>
       </c>
       <c r="K11" s="24">
-        <v>91658931</v>
+        <v>96860263</v>
       </c>
       <c r="L11" s="24">
-        <v>10189</v>
+        <v>10502</v>
       </c>
       <c r="M11" s="24">
-        <v>5925</v>
+        <v>6213</v>
       </c>
       <c r="N11" s="24">
-        <v>137602747</v>
+        <v>141787930</v>
       </c>
       <c r="O11" s="24">
-        <v>5019</v>
+        <v>5393</v>
       </c>
       <c r="P11" s="25">
-        <v>4644</v>
+        <v>5050</v>
       </c>
       <c r="Q11" s="25">
-        <v>84725642</v>
+        <v>89720405</v>
       </c>
       <c r="R11" s="3">
-        <v>53030</v>
+        <v>57698</v>
       </c>
       <c r="S11" s="3">
-        <v>67380</v>
+        <v>72662</v>
       </c>
       <c r="T11" s="3">
-        <v>1023765432</v>
+        <v>1104070759</v>
       </c>
       <c r="U11" s="3">
-        <v>21785</v>
+        <v>20208</v>
       </c>
       <c r="V11" s="3">
-        <v>27026</v>
+        <v>24978</v>
       </c>
       <c r="W11" s="3">
-        <v>212028949</v>
+        <v>193949152</v>
       </c>
       <c r="X11" s="3">
-        <v>1851</v>
+        <v>2062</v>
       </c>
       <c r="Y11" s="3">
-        <v>2137</v>
+        <v>2424</v>
       </c>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
     <row r="12" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="B12" s="24">
-        <v>208445</v>
+        <v>218378</v>
       </c>
       <c r="C12" s="24">
-        <v>98852</v>
+        <v>103783</v>
       </c>
       <c r="D12" s="24">
-        <v>109593</v>
+        <v>114595</v>
       </c>
       <c r="E12" s="24">
-        <v>1567202690</v>
+        <v>1671034203</v>
       </c>
       <c r="F12" s="24">
-        <v>470</v>
+        <v>442</v>
       </c>
       <c r="G12" s="24">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="H12" s="24">
-        <v>5250467</v>
+        <v>4945258</v>
       </c>
       <c r="I12" s="24">
-        <v>7403</v>
+        <v>7821</v>
       </c>
       <c r="J12" s="24">
-        <v>3466</v>
+        <v>3774</v>
       </c>
       <c r="K12" s="24">
-        <v>91669719</v>
+        <v>98472093</v>
       </c>
       <c r="L12" s="24">
-        <v>10244</v>
+        <v>10784</v>
       </c>
       <c r="M12" s="24">
-        <v>6009</v>
+        <v>6412</v>
       </c>
       <c r="N12" s="24">
-        <v>139314164</v>
+        <v>147340276</v>
       </c>
       <c r="O12" s="24">
-        <v>5123</v>
+        <v>5559</v>
       </c>
       <c r="P12" s="25">
-        <v>4752</v>
+        <v>5176</v>
       </c>
       <c r="Q12" s="25">
-        <v>85800085</v>
+        <v>93683198</v>
       </c>
       <c r="R12" s="3">
-        <v>53476</v>
+        <v>58364</v>
       </c>
       <c r="S12" s="3">
-        <v>67821</v>
+        <v>73478</v>
       </c>
       <c r="T12" s="3">
-        <v>1030510724</v>
+        <v>1124400348</v>
       </c>
       <c r="U12" s="3">
-        <v>22136</v>
+        <v>20813</v>
       </c>
       <c r="V12" s="3">
-        <v>27390</v>
+        <v>25610</v>
       </c>
       <c r="W12" s="3">
-        <v>214657531</v>
+        <v>202193030</v>
       </c>
       <c r="X12" s="3">
-        <v>1880</v>
+        <v>2090</v>
       </c>
       <c r="Y12" s="3">
-        <v>2164</v>
+        <v>2475</v>
       </c>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
     <row r="13" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
-        <v>231</v>
+        <v>259</v>
       </c>
       <c r="B13" s="24">
-        <v>210233</v>
+        <v>220583</v>
       </c>
       <c r="C13" s="24">
-        <v>99738</v>
+        <v>104926</v>
       </c>
       <c r="D13" s="24">
-        <v>110495</v>
+        <v>115657</v>
       </c>
       <c r="E13" s="24">
-        <v>1569386551</v>
+        <v>1680620437</v>
       </c>
       <c r="F13" s="24">
-        <v>465</v>
+        <v>436</v>
       </c>
       <c r="G13" s="24">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="H13" s="24">
-        <v>5195725</v>
+        <v>4895284</v>
       </c>
       <c r="I13" s="24">
-        <v>7462</v>
+        <v>7852</v>
       </c>
       <c r="J13" s="24">
-        <v>3494</v>
+        <v>3775</v>
       </c>
       <c r="K13" s="24">
-        <v>92461549</v>
+        <v>98255575</v>
       </c>
       <c r="L13" s="24">
-        <v>10333</v>
+        <v>10967</v>
       </c>
       <c r="M13" s="24">
-        <v>6069</v>
+        <v>6530</v>
       </c>
       <c r="N13" s="24">
-        <v>139465226</v>
+        <v>149791785</v>
       </c>
       <c r="O13" s="24">
-        <v>5218</v>
+        <v>5625</v>
       </c>
       <c r="P13" s="25">
-        <v>4900</v>
+        <v>5327</v>
       </c>
       <c r="Q13" s="25">
-        <v>87278294</v>
+        <v>94478597</v>
       </c>
       <c r="R13" s="3">
-        <v>53748</v>
+        <v>58810</v>
       </c>
       <c r="S13" s="3">
-        <v>68145</v>
+        <v>73889</v>
       </c>
       <c r="T13" s="3">
-        <v>1029230456</v>
+        <v>1128654226</v>
       </c>
       <c r="U13" s="3">
-        <v>22512</v>
+        <v>21236</v>
       </c>
       <c r="V13" s="3">
-        <v>27732</v>
+        <v>25991</v>
       </c>
       <c r="W13" s="3">
-        <v>215755301</v>
+        <v>204544970</v>
       </c>
       <c r="X13" s="3">
-        <v>1895</v>
+        <v>2137</v>
       </c>
       <c r="Y13" s="3">
-        <v>2191</v>
+        <v>2528</v>
       </c>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
     <row r="14" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B14" s="24">
-        <v>211676</v>
+        <v>221994</v>
       </c>
       <c r="C14" s="24">
-        <v>100339</v>
+        <v>105521</v>
       </c>
       <c r="D14" s="24">
-        <v>111337</v>
+        <v>116473</v>
       </c>
       <c r="E14" s="24">
-        <v>1575487427</v>
+        <v>1682009092</v>
       </c>
       <c r="F14" s="24">
-        <v>462</v>
+        <v>435</v>
       </c>
       <c r="G14" s="24">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="H14" s="24">
-        <v>5145752</v>
+        <v>4892970</v>
       </c>
       <c r="I14" s="24">
-        <v>7496</v>
+        <v>7888</v>
       </c>
       <c r="J14" s="24">
-        <v>3521</v>
+        <v>3817</v>
       </c>
       <c r="K14" s="24">
-        <v>92910758</v>
+        <v>99243171</v>
       </c>
       <c r="L14" s="24">
-        <v>10417</v>
+        <v>10997</v>
       </c>
       <c r="M14" s="24">
-        <v>6147</v>
+        <v>6535</v>
       </c>
       <c r="N14" s="24">
-        <v>140332155</v>
+        <v>148576547</v>
       </c>
       <c r="O14" s="24">
-        <v>5321</v>
+        <v>5757</v>
       </c>
       <c r="P14" s="25">
-        <v>4963</v>
+        <v>5391</v>
       </c>
       <c r="Q14" s="25">
-        <v>88544118</v>
+        <v>96387815</v>
       </c>
       <c r="R14" s="3">
-        <v>53914</v>
+        <v>59000</v>
       </c>
       <c r="S14" s="3">
-        <v>68351</v>
+        <v>74206</v>
       </c>
       <c r="T14" s="3">
-        <v>1030600529</v>
+        <v>1126925929</v>
       </c>
       <c r="U14" s="3">
-        <v>22729</v>
+        <v>21444</v>
       </c>
       <c r="V14" s="3">
-        <v>28203</v>
+        <v>26378</v>
       </c>
       <c r="W14" s="3">
-        <v>217954115</v>
+        <v>205982660</v>
       </c>
       <c r="X14" s="3">
-        <v>1928</v>
+        <v>2181</v>
       </c>
       <c r="Y14" s="3">
-        <v>2219</v>
+        <v>2554</v>
       </c>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
-    <row r="15" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...76 lines deleted...]
-      <c r="AA15" s="3"/>
+    <row r="15" spans="1:27" s="139" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="135" t="s">
+        <v>261</v>
+      </c>
+      <c r="B15" s="136">
+        <v>223503</v>
+      </c>
+      <c r="C15" s="136">
+        <v>106153</v>
+      </c>
+      <c r="D15" s="136">
+        <v>117350</v>
+      </c>
+      <c r="E15" s="136">
+        <v>1686077357</v>
+      </c>
+      <c r="F15" s="136">
+        <v>430</v>
+      </c>
+      <c r="G15" s="136">
+        <v>145</v>
+      </c>
+      <c r="H15" s="136">
+        <v>4820323</v>
+      </c>
+      <c r="I15" s="136">
+        <v>7926</v>
+      </c>
+      <c r="J15" s="136">
+        <v>3847</v>
+      </c>
+      <c r="K15" s="136">
+        <v>99281612</v>
+      </c>
+      <c r="L15" s="136">
+        <v>11077</v>
+      </c>
+      <c r="M15" s="136">
+        <v>6602</v>
+      </c>
+      <c r="N15" s="136">
+        <v>150305947</v>
+      </c>
+      <c r="O15" s="136">
+        <v>5804</v>
+      </c>
+      <c r="P15" s="137">
+        <v>5495</v>
+      </c>
+      <c r="Q15" s="137">
+        <v>96727862</v>
+      </c>
+      <c r="R15" s="138">
+        <v>59185</v>
+      </c>
+      <c r="S15" s="138">
+        <v>74506</v>
+      </c>
+      <c r="T15" s="138">
+        <v>1127418110</v>
+      </c>
+      <c r="U15" s="138">
+        <v>21731</v>
+      </c>
+      <c r="V15" s="138">
+        <v>26755</v>
+      </c>
+      <c r="W15" s="138">
+        <v>207523503</v>
+      </c>
+      <c r="X15" s="138">
+        <v>2199</v>
+      </c>
+      <c r="Y15" s="138">
+        <v>2586</v>
+      </c>
+      <c r="Z15" s="138"/>
+      <c r="AA15" s="138"/>
     </row>
     <row r="16" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B16" s="24">
-        <v>215690</v>
+        <v>224878</v>
       </c>
       <c r="C16" s="24">
-        <v>102271</v>
+        <v>106765</v>
       </c>
       <c r="D16" s="24">
-        <v>113419</v>
+        <v>118113</v>
       </c>
       <c r="E16" s="24">
-        <v>1603204265</v>
+        <v>1693489630</v>
       </c>
       <c r="F16" s="24">
-        <v>456</v>
+        <v>431</v>
       </c>
       <c r="G16" s="24">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="H16" s="24">
-        <v>5179067</v>
+        <v>4803665</v>
       </c>
       <c r="I16" s="24">
-        <v>7521</v>
+        <v>7952</v>
       </c>
       <c r="J16" s="24">
-        <v>3570</v>
+        <v>3847</v>
       </c>
       <c r="K16" s="24">
-        <v>93451669</v>
+        <v>99485501</v>
       </c>
       <c r="L16" s="24">
-        <v>10511</v>
+        <v>11106</v>
       </c>
       <c r="M16" s="24">
-        <v>6237</v>
+        <v>6659</v>
       </c>
       <c r="N16" s="24">
-        <v>142269293</v>
+        <v>150515675</v>
       </c>
       <c r="O16" s="24">
-        <v>5537</v>
+        <v>5906</v>
       </c>
       <c r="P16" s="25">
-        <v>5147</v>
+        <v>5590</v>
       </c>
       <c r="Q16" s="25">
-        <v>91938028</v>
+        <v>98817137</v>
       </c>
       <c r="R16" s="3">
-        <v>54531</v>
+        <v>59326</v>
       </c>
       <c r="S16" s="3">
-        <v>69055</v>
+        <v>74738</v>
       </c>
       <c r="T16" s="3">
-        <v>1043061603</v>
+        <v>1129928767</v>
       </c>
       <c r="U16" s="3">
-        <v>23715</v>
+        <v>22044</v>
       </c>
       <c r="V16" s="3">
-        <v>29256</v>
+        <v>27135</v>
       </c>
       <c r="W16" s="3">
-        <v>227304605</v>
+        <v>209938885</v>
       </c>
       <c r="X16" s="3">
-        <v>1950</v>
+        <v>2224</v>
       </c>
       <c r="Y16" s="3">
-        <v>2270</v>
+        <v>2608</v>
       </c>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
     </row>
     <row r="17" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="B17" s="24">
-        <v>217500</v>
+        <v>226176</v>
       </c>
       <c r="C17" s="24">
-        <v>103133</v>
+        <v>107386</v>
       </c>
       <c r="D17" s="24">
-        <v>114367</v>
+        <v>118790</v>
       </c>
       <c r="E17" s="24">
-        <v>1609790403</v>
+        <v>1699292085</v>
       </c>
       <c r="F17" s="24">
-        <v>452</v>
+        <v>429</v>
       </c>
       <c r="G17" s="24">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="H17" s="24">
-        <v>5031985</v>
+        <v>4864819</v>
       </c>
       <c r="I17" s="24">
-        <v>7591</v>
+        <v>7988</v>
       </c>
       <c r="J17" s="24">
-        <v>3575</v>
+        <v>3841</v>
       </c>
       <c r="K17" s="24">
-        <v>94088908</v>
+        <v>99403232</v>
       </c>
       <c r="L17" s="24">
-        <v>10585</v>
+        <v>11200</v>
       </c>
       <c r="M17" s="24">
-        <v>6325</v>
+        <v>6677</v>
       </c>
       <c r="N17" s="24">
-        <v>143242187</v>
+        <v>151180799</v>
       </c>
       <c r="O17" s="24">
-        <v>5675</v>
+        <v>5953</v>
       </c>
       <c r="P17" s="25">
-        <v>5247</v>
+        <v>5622</v>
       </c>
       <c r="Q17" s="25">
-        <v>93265887</v>
+        <v>98661750</v>
       </c>
       <c r="R17" s="3">
-        <v>54643</v>
+        <v>59480</v>
       </c>
       <c r="S17" s="3">
-        <v>69306</v>
+        <v>74986</v>
       </c>
       <c r="T17" s="3">
-        <v>1043752093</v>
+        <v>1132546929</v>
       </c>
       <c r="U17" s="3">
-        <v>24187</v>
+        <v>22336</v>
       </c>
       <c r="V17" s="3">
-        <v>29759</v>
+        <v>27518</v>
       </c>
       <c r="W17" s="3">
-        <v>230409343</v>
+        <v>212634556</v>
       </c>
       <c r="X17" s="3">
-        <v>1967</v>
+        <v>2236</v>
       </c>
       <c r="Y17" s="3">
-        <v>2292</v>
+        <v>2645</v>
       </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="B18" s="24">
-        <v>221382</v>
+        <v>227747</v>
       </c>
       <c r="C18" s="24">
-        <v>105108</v>
+        <v>108192</v>
       </c>
       <c r="D18" s="24">
-        <v>116274</v>
+        <v>119555</v>
       </c>
       <c r="E18" s="24">
-        <v>1632127033</v>
+        <v>1711154650</v>
       </c>
       <c r="F18" s="24">
-        <v>455</v>
+        <v>421</v>
       </c>
       <c r="G18" s="24">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="H18" s="24">
-        <v>5095180</v>
+        <v>4720375</v>
       </c>
       <c r="I18" s="24">
-        <v>7605</v>
+        <v>8022</v>
       </c>
       <c r="J18" s="24">
-        <v>3609</v>
+        <v>3850</v>
       </c>
       <c r="K18" s="24">
-        <v>94441878</v>
+        <v>100230448</v>
       </c>
       <c r="L18" s="24">
-        <v>10789</v>
+        <v>11293</v>
       </c>
       <c r="M18" s="24">
-        <v>6395</v>
+        <v>6746</v>
       </c>
       <c r="N18" s="24">
-        <v>145557018</v>
+        <v>152941905</v>
       </c>
       <c r="O18" s="24">
-        <v>5886</v>
+        <v>6062</v>
       </c>
       <c r="P18" s="25">
-        <v>5433</v>
+        <v>5679</v>
       </c>
       <c r="Q18" s="25">
-        <v>96503726</v>
+        <v>101258649</v>
       </c>
       <c r="R18" s="3">
-        <v>55036</v>
+        <v>59733</v>
       </c>
       <c r="S18" s="3">
-        <v>69699</v>
+        <v>75313</v>
       </c>
       <c r="T18" s="3">
-        <v>1050177346</v>
+        <v>1137012413</v>
       </c>
       <c r="U18" s="3">
-        <v>25337</v>
+        <v>22661</v>
       </c>
       <c r="V18" s="3">
-        <v>30987</v>
+        <v>27822</v>
       </c>
       <c r="W18" s="3">
-        <v>240351885</v>
+        <v>214990860</v>
       </c>
       <c r="X18" s="3">
-        <v>1983</v>
+        <v>2252</v>
       </c>
       <c r="Y18" s="3">
-        <v>2321</v>
+        <v>2663</v>
       </c>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
     <row r="19" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="B19" s="24">
-        <v>222795</v>
+        <v>229316</v>
       </c>
       <c r="C19" s="24">
-        <v>105781</v>
+        <v>108923</v>
       </c>
       <c r="D19" s="24">
-        <v>117014</v>
+        <v>120393</v>
       </c>
       <c r="E19" s="24">
-        <v>1641723531</v>
+        <v>1721476825</v>
       </c>
       <c r="F19" s="24">
-        <v>453</v>
+        <v>419</v>
       </c>
       <c r="G19" s="24">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="H19" s="24">
-        <v>5020219</v>
+        <v>4753692</v>
       </c>
       <c r="I19" s="24">
-        <v>7599</v>
+        <v>8044</v>
       </c>
       <c r="J19" s="24">
-        <v>3616</v>
+        <v>3871</v>
       </c>
       <c r="K19" s="24">
-        <v>94317857</v>
+        <v>100557628</v>
       </c>
       <c r="L19" s="24">
-        <v>10805</v>
+        <v>11335</v>
       </c>
       <c r="M19" s="24">
-        <v>6448</v>
+        <v>6818</v>
       </c>
       <c r="N19" s="24">
-        <v>145990608</v>
+        <v>153991349</v>
       </c>
       <c r="O19" s="24">
-        <v>5983</v>
+        <v>6147</v>
       </c>
       <c r="P19" s="25">
-        <v>5518</v>
+        <v>5788</v>
       </c>
       <c r="Q19" s="25">
-        <v>98562688</v>
+        <v>102527483</v>
       </c>
       <c r="R19" s="3">
-        <v>55203</v>
+        <v>60005</v>
       </c>
       <c r="S19" s="3">
-        <v>69904</v>
+        <v>75548</v>
       </c>
       <c r="T19" s="3">
-        <v>1054025280</v>
+        <v>1141292156</v>
       </c>
       <c r="U19" s="3">
-        <v>25738</v>
+        <v>22973</v>
       </c>
       <c r="V19" s="3">
-        <v>31378</v>
+        <v>28222</v>
       </c>
       <c r="W19" s="3">
-        <v>243806879</v>
+        <v>218354517</v>
       </c>
       <c r="X19" s="3">
-        <v>1997</v>
+        <v>2267</v>
       </c>
       <c r="Y19" s="3">
-        <v>2337</v>
+        <v>2693</v>
       </c>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>223705</v>
+        <v>266</v>
+      </c>
+      <c r="B20" s="90">
+        <v>231505</v>
       </c>
       <c r="C20" s="24">
-        <v>106162</v>
+        <v>110019</v>
       </c>
       <c r="D20" s="24">
-        <v>117543</v>
+        <v>121486</v>
       </c>
       <c r="E20" s="24">
-        <v>1641178814</v>
+        <v>1738652756</v>
       </c>
       <c r="F20" s="24">
-        <v>453</v>
+        <v>423</v>
       </c>
       <c r="G20" s="24">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H20" s="24">
-        <v>5036877</v>
+        <v>4816807</v>
       </c>
       <c r="I20" s="24">
-        <v>7625</v>
+        <v>8060</v>
       </c>
       <c r="J20" s="24">
-        <v>3651</v>
+        <v>3870</v>
       </c>
       <c r="K20" s="24">
-        <v>94780782</v>
+        <v>100366711</v>
       </c>
       <c r="L20" s="24">
-        <v>10890</v>
+        <v>11436</v>
       </c>
       <c r="M20" s="24">
-        <v>6483</v>
+        <v>6863</v>
       </c>
       <c r="N20" s="24">
-        <v>146728465</v>
+        <v>155569164</v>
       </c>
       <c r="O20" s="24">
-        <v>6079</v>
+        <v>6223</v>
       </c>
       <c r="P20" s="25">
-        <v>5598</v>
+        <v>5847</v>
       </c>
       <c r="Q20" s="25">
-        <v>99540461</v>
+        <v>103631146</v>
       </c>
       <c r="R20" s="3">
-        <v>55197</v>
+        <v>60393</v>
       </c>
       <c r="S20" s="3">
-        <v>70015</v>
+        <v>76029</v>
       </c>
       <c r="T20" s="3">
-        <v>1050803119</v>
+        <v>1150804506</v>
       </c>
       <c r="U20" s="3">
-        <v>25918</v>
+        <v>23484</v>
       </c>
       <c r="V20" s="3">
-        <v>31649</v>
+        <v>28729</v>
       </c>
       <c r="W20" s="3">
-        <v>244289110</v>
+        <v>223464422</v>
       </c>
       <c r="X20" s="3">
-        <v>2004</v>
+        <v>2277</v>
       </c>
       <c r="Y20" s="3">
-        <v>2353</v>
+        <v>2714</v>
       </c>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
-    <row r="21" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B21" s="24">
+    <row r="21" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>270</v>
+      </c>
+      <c r="B21" s="90">
         <v>235010</v>
       </c>
       <c r="C21" s="24">
         <v>111933</v>
       </c>
       <c r="D21" s="24">
         <v>123077</v>
       </c>
       <c r="E21" s="24">
-        <v>20294518145</v>
+        <v>1767861052</v>
       </c>
       <c r="F21" s="24">
         <v>423</v>
       </c>
       <c r="G21" s="24">
         <v>149</v>
       </c>
       <c r="H21" s="24">
-        <v>58027028</v>
+        <v>4787007</v>
       </c>
       <c r="I21" s="24">
         <v>8045</v>
       </c>
       <c r="J21" s="24">
         <v>3884</v>
       </c>
       <c r="K21" s="24">
-        <v>1188313706</v>
+        <v>100468804</v>
       </c>
       <c r="L21" s="24">
         <v>11549</v>
       </c>
       <c r="M21" s="24">
         <v>6857</v>
       </c>
       <c r="N21" s="24">
-        <v>1797246686</v>
+        <v>155679231</v>
       </c>
       <c r="O21" s="24">
         <v>6381</v>
       </c>
       <c r="P21" s="25">
         <v>5943</v>
       </c>
       <c r="Q21" s="25">
-        <v>1171029887</v>
+        <v>105642454</v>
       </c>
       <c r="R21" s="3">
         <v>61096</v>
       </c>
       <c r="S21" s="3">
         <v>76702</v>
       </c>
       <c r="T21" s="3">
-        <v>13558076373</v>
+        <v>1167065654</v>
       </c>
       <c r="U21" s="3">
         <v>24439</v>
       </c>
       <c r="V21" s="3">
         <v>29542</v>
       </c>
       <c r="W21" s="3">
-        <v>2521824465</v>
+        <v>234217902</v>
       </c>
       <c r="X21" s="3">
         <v>2583</v>
       </c>
       <c r="Y21" s="3">
         <v>2632</v>
       </c>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
-    <row r="22" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...74 lines deleted...]
-      </c>
+    <row r="22" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="29" t="s">
+        <v>268</v>
+      </c>
+      <c r="B22" s="87"/>
+      <c r="C22" s="87"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="87"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
+      <c r="N22" s="87"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="88"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
+      <c r="U22" s="13"/>
+      <c r="V22" s="13"/>
+      <c r="W22" s="13"/>
+      <c r="X22" s="13"/>
+      <c r="Y22" s="13"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
-    <row r="23" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
-        <v>262</v>
+        <v>226</v>
       </c>
       <c r="B23" s="24">
-        <v>214748</v>
+        <v>230227</v>
       </c>
       <c r="C23" s="24">
-        <v>101980</v>
+        <v>110303</v>
       </c>
       <c r="D23" s="24">
-        <v>112768</v>
+        <v>119924</v>
       </c>
       <c r="E23" s="24">
-        <v>1631258806</v>
+        <v>1763228671</v>
       </c>
       <c r="F23" s="24">
-        <v>440</v>
+        <v>405</v>
       </c>
       <c r="G23" s="24">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H23" s="24">
-        <v>4870297</v>
+        <v>4570453</v>
       </c>
       <c r="I23" s="24">
-        <v>7739</v>
+        <v>8110</v>
       </c>
       <c r="J23" s="24">
-        <v>3721</v>
+        <v>3896</v>
       </c>
       <c r="K23" s="24">
-        <v>96860263</v>
+        <v>101619445</v>
       </c>
       <c r="L23" s="24">
-        <v>10502</v>
+        <v>11010</v>
       </c>
       <c r="M23" s="24">
-        <v>6213</v>
+        <v>6495</v>
       </c>
       <c r="N23" s="24">
-        <v>141787930</v>
+        <v>149744038</v>
       </c>
       <c r="O23" s="24">
-        <v>5393</v>
+        <v>6037</v>
       </c>
       <c r="P23" s="25">
-        <v>5050</v>
+        <v>5571</v>
       </c>
       <c r="Q23" s="25">
-        <v>89720405</v>
+        <v>100703273</v>
       </c>
       <c r="R23" s="3">
-        <v>57698</v>
+        <v>59889</v>
       </c>
       <c r="S23" s="3">
-        <v>72662</v>
+        <v>73831</v>
       </c>
       <c r="T23" s="3">
-        <v>1104070759</v>
+        <v>1158190418</v>
       </c>
       <c r="U23" s="3">
-        <v>20208</v>
+        <v>24852</v>
       </c>
       <c r="V23" s="3">
-        <v>24978</v>
+        <v>29991</v>
       </c>
       <c r="W23" s="3">
-        <v>193949152</v>
+        <v>248401044</v>
       </c>
       <c r="X23" s="3">
-        <v>2062</v>
+        <v>2208</v>
       </c>
       <c r="Y23" s="3">
-        <v>2424</v>
+        <v>2669</v>
       </c>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
-    <row r="24" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
-        <v>263</v>
+        <v>228</v>
       </c>
       <c r="B24" s="24">
-        <v>218378</v>
+        <v>237094</v>
       </c>
       <c r="C24" s="24">
-        <v>103783</v>
+        <v>113475</v>
       </c>
       <c r="D24" s="24">
-        <v>114595</v>
+        <v>123619</v>
       </c>
       <c r="E24" s="24">
-        <v>1671034203</v>
+        <v>1837536947</v>
       </c>
       <c r="F24" s="24">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="G24" s="24">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H24" s="24">
-        <v>4945258</v>
+        <v>4708112</v>
       </c>
       <c r="I24" s="24">
-        <v>7821</v>
+        <v>8220</v>
       </c>
       <c r="J24" s="24">
-        <v>3774</v>
+        <v>3998</v>
       </c>
       <c r="K24" s="24">
-        <v>98472093</v>
+        <v>104176479</v>
       </c>
       <c r="L24" s="24">
-        <v>10784</v>
+        <v>11211</v>
       </c>
       <c r="M24" s="24">
-        <v>6412</v>
+        <v>6633</v>
       </c>
       <c r="N24" s="24">
-        <v>147340276</v>
+        <v>154292305</v>
       </c>
       <c r="O24" s="24">
-        <v>5559</v>
+        <v>6091</v>
       </c>
       <c r="P24" s="25">
-        <v>5176</v>
+        <v>5669</v>
       </c>
       <c r="Q24" s="25">
-        <v>93683198</v>
+        <v>103246356</v>
       </c>
       <c r="R24" s="3">
-        <v>58364</v>
+        <v>61581</v>
       </c>
       <c r="S24" s="3">
-        <v>73478</v>
+        <v>75952</v>
       </c>
       <c r="T24" s="3">
-        <v>1124400348</v>
+        <v>1205759341</v>
       </c>
       <c r="U24" s="3">
-        <v>20813</v>
+        <v>25960</v>
       </c>
       <c r="V24" s="3">
-        <v>25610</v>
+        <v>31221</v>
       </c>
       <c r="W24" s="3">
-        <v>202193030</v>
+        <v>265354354</v>
       </c>
       <c r="X24" s="3">
-        <v>2090</v>
+        <v>2285</v>
       </c>
       <c r="Y24" s="3">
-        <v>2475</v>
+        <v>2778</v>
       </c>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
-    <row r="25" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B25" s="24">
-        <v>220583</v>
+        <v>245590</v>
       </c>
       <c r="C25" s="24">
-        <v>104926</v>
+        <v>117514</v>
       </c>
       <c r="D25" s="24">
-        <v>115657</v>
+        <v>128076</v>
       </c>
       <c r="E25" s="24">
-        <v>1680620437</v>
+        <v>1886760396</v>
       </c>
       <c r="F25" s="24">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="G25" s="24">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H25" s="24">
-        <v>4895284</v>
+        <v>4753691</v>
       </c>
       <c r="I25" s="24">
-        <v>7852</v>
+        <v>8330</v>
       </c>
       <c r="J25" s="24">
-        <v>3775</v>
+        <v>4068</v>
       </c>
       <c r="K25" s="24">
-        <v>98255575</v>
+        <v>105494792</v>
       </c>
       <c r="L25" s="24">
-        <v>10967</v>
+        <v>11419</v>
       </c>
       <c r="M25" s="24">
-        <v>6530</v>
+        <v>6734</v>
       </c>
       <c r="N25" s="24">
-        <v>149791785</v>
+        <v>155673169</v>
       </c>
       <c r="O25" s="24">
-        <v>5625</v>
+        <v>6250</v>
       </c>
       <c r="P25" s="25">
-        <v>5327</v>
+        <v>5800</v>
       </c>
       <c r="Q25" s="25">
-        <v>94478597</v>
+        <v>105101089</v>
       </c>
       <c r="R25" s="3">
-        <v>58810</v>
+        <v>63499</v>
       </c>
       <c r="S25" s="3">
-        <v>73889</v>
+        <v>78262</v>
       </c>
       <c r="T25" s="3">
-        <v>1128654226</v>
+        <v>1239031391</v>
       </c>
       <c r="U25" s="3">
-        <v>21236</v>
+        <v>27594</v>
       </c>
       <c r="V25" s="3">
-        <v>25991</v>
+        <v>33069</v>
       </c>
       <c r="W25" s="3">
-        <v>204544970</v>
+        <v>276706264</v>
       </c>
       <c r="X25" s="3">
-        <v>2137</v>
+        <v>2315</v>
       </c>
       <c r="Y25" s="3">
-        <v>2528</v>
+        <v>2841</v>
       </c>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
-    <row r="26" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="30" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="B26" s="24">
-        <v>221994</v>
+        <v>250696</v>
       </c>
       <c r="C26" s="24">
-        <v>105521</v>
+        <v>120062</v>
       </c>
       <c r="D26" s="24">
-        <v>116473</v>
+        <v>130634</v>
       </c>
       <c r="E26" s="24">
-        <v>1682009092</v>
+        <v>1908389530</v>
       </c>
       <c r="F26" s="24">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="G26" s="24">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H26" s="24">
-        <v>4892970</v>
+        <v>4865691</v>
       </c>
       <c r="I26" s="24">
-        <v>7888</v>
+        <v>8408</v>
       </c>
       <c r="J26" s="24">
-        <v>3817</v>
+        <v>4098</v>
       </c>
       <c r="K26" s="24">
-        <v>99243171</v>
+        <v>106070145</v>
       </c>
       <c r="L26" s="24">
-        <v>10997</v>
+        <v>11684</v>
       </c>
       <c r="M26" s="24">
-        <v>6535</v>
+        <v>6854</v>
       </c>
       <c r="N26" s="24">
-        <v>148576547</v>
+        <v>159081533</v>
       </c>
       <c r="O26" s="24">
-        <v>5757</v>
+        <v>6375</v>
       </c>
       <c r="P26" s="25">
-        <v>5391</v>
+        <v>5935</v>
       </c>
       <c r="Q26" s="25">
-        <v>96387815</v>
+        <v>107105134</v>
       </c>
       <c r="R26" s="3">
-        <v>59000</v>
+        <v>64542</v>
       </c>
       <c r="S26" s="3">
-        <v>74206</v>
+        <v>79402</v>
       </c>
       <c r="T26" s="3">
-        <v>1126925929</v>
+        <v>1247192220</v>
       </c>
       <c r="U26" s="3">
-        <v>21444</v>
+        <v>28630</v>
       </c>
       <c r="V26" s="3">
-        <v>26378</v>
+        <v>34197</v>
       </c>
       <c r="W26" s="3">
-        <v>205982660</v>
+        <v>284074807</v>
       </c>
       <c r="X26" s="3">
-        <v>2181</v>
+        <v>2405</v>
       </c>
       <c r="Y26" s="3">
-        <v>2554</v>
+        <v>2927</v>
       </c>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
     </row>
-    <row r="27" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B27" s="24">
-        <v>223503</v>
+        <v>252854</v>
       </c>
       <c r="C27" s="24">
-        <v>106153</v>
+        <v>121070</v>
       </c>
       <c r="D27" s="24">
-        <v>117350</v>
+        <v>131784</v>
       </c>
       <c r="E27" s="24">
-        <v>1686077357</v>
+        <v>1895826848</v>
       </c>
       <c r="F27" s="24">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="G27" s="24">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H27" s="24">
-        <v>4820323</v>
+        <v>4770349</v>
       </c>
       <c r="I27" s="24">
-        <v>7926</v>
+        <v>8449</v>
       </c>
       <c r="J27" s="24">
-        <v>3847</v>
+        <v>4120</v>
       </c>
       <c r="K27" s="24">
-        <v>99281612</v>
+        <v>106244360</v>
       </c>
       <c r="L27" s="24">
-        <v>11077</v>
+        <v>11831</v>
       </c>
       <c r="M27" s="24">
-        <v>6602</v>
+        <v>6895</v>
       </c>
       <c r="N27" s="24">
-        <v>150305947</v>
+        <v>159752351</v>
       </c>
       <c r="O27" s="24">
-        <v>5804</v>
+        <v>6473</v>
       </c>
       <c r="P27" s="25">
-        <v>5495</v>
+        <v>6025</v>
       </c>
       <c r="Q27" s="25">
-        <v>96727862</v>
+        <v>108155220</v>
       </c>
       <c r="R27" s="3">
-        <v>59185</v>
+        <v>64871</v>
       </c>
       <c r="S27" s="3">
-        <v>74506</v>
+        <v>79882</v>
       </c>
       <c r="T27" s="3">
-        <v>1127418110</v>
+        <v>1237293530</v>
       </c>
       <c r="U27" s="3">
-        <v>21731</v>
+        <v>29026</v>
       </c>
       <c r="V27" s="3">
-        <v>26755</v>
+        <v>34715</v>
       </c>
       <c r="W27" s="3">
-        <v>207523503</v>
+        <v>279611038</v>
       </c>
       <c r="X27" s="3">
-        <v>2199</v>
+        <v>2437</v>
       </c>
       <c r="Y27" s="3">
-        <v>2586</v>
+        <v>2987</v>
       </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
-    <row r="28" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-        <v>2608</v>
+    <row r="28" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="83" t="s">
+        <v>277</v>
+      </c>
+      <c r="B28" s="84">
+        <v>255985</v>
+      </c>
+      <c r="C28" s="84">
+        <v>122473</v>
+      </c>
+      <c r="D28" s="84">
+        <v>133512</v>
+      </c>
+      <c r="E28" s="84">
+        <v>1911329035</v>
+      </c>
+      <c r="F28" s="84">
+        <v>427</v>
+      </c>
+      <c r="G28" s="84">
+        <v>148</v>
+      </c>
+      <c r="H28" s="84">
+        <v>4870297</v>
+      </c>
+      <c r="I28" s="84">
+        <v>8476</v>
+      </c>
+      <c r="J28" s="84">
+        <v>4140</v>
+      </c>
+      <c r="K28" s="84">
+        <v>106452583</v>
+      </c>
+      <c r="L28" s="84">
+        <v>11918</v>
+      </c>
+      <c r="M28" s="84">
+        <v>6979</v>
+      </c>
+      <c r="N28" s="84">
+        <v>161589329</v>
+      </c>
+      <c r="O28" s="84">
+        <v>6610</v>
+      </c>
+      <c r="P28" s="85">
+        <v>6128</v>
+      </c>
+      <c r="Q28" s="85">
+        <v>109882964</v>
+      </c>
+      <c r="R28" s="86">
+        <v>65331</v>
+      </c>
+      <c r="S28" s="86">
+        <v>80565</v>
+      </c>
+      <c r="T28" s="86">
+        <v>1243021671</v>
+      </c>
+      <c r="U28" s="86">
+        <v>29711</v>
+      </c>
+      <c r="V28" s="86">
+        <v>35552</v>
+      </c>
+      <c r="W28" s="86">
+        <v>285512191</v>
+      </c>
+      <c r="X28" s="86">
+        <v>2505</v>
+      </c>
+      <c r="Y28" s="86">
+        <v>3049</v>
       </c>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
-        <v>268</v>
-[...72 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="B29" s="87"/>
+      <c r="C29" s="87"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="87"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="87"/>
+      <c r="M29" s="87"/>
+      <c r="N29" s="87"/>
+      <c r="O29" s="87"/>
+      <c r="P29" s="88"/>
+      <c r="Q29" s="88"/>
+      <c r="R29" s="13"/>
+      <c r="S29" s="13"/>
+      <c r="T29" s="13"/>
+      <c r="U29" s="13"/>
+      <c r="V29" s="13"/>
+      <c r="W29" s="13"/>
+      <c r="X29" s="13"/>
+      <c r="Y29" s="13"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
     <row r="30" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
-        <v>269</v>
-[...72 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="B30" s="87"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="87"/>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88"/>
+      <c r="R30" s="13"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="13"/>
+      <c r="U30" s="13"/>
+      <c r="V30" s="13"/>
+      <c r="W30" s="13"/>
+      <c r="X30" s="13"/>
+      <c r="Y30" s="13"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>270</v>
-[...72 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="B31" s="87"/>
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="87"/>
+      <c r="I31" s="87"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87"/>
+      <c r="L31" s="87"/>
+      <c r="M31" s="87"/>
+      <c r="N31" s="87"/>
+      <c r="O31" s="87"/>
+      <c r="P31" s="88"/>
+      <c r="Q31" s="88"/>
+      <c r="R31" s="13"/>
+      <c r="S31" s="13"/>
+      <c r="T31" s="13"/>
+      <c r="U31" s="13"/>
+      <c r="V31" s="13"/>
+      <c r="W31" s="13"/>
+      <c r="X31" s="13"/>
+      <c r="Y31" s="13"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
     <row r="32" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
-        <v>271</v>
-[...72 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="B32" s="87"/>
+      <c r="C32" s="87"/>
+      <c r="D32" s="87"/>
+      <c r="E32" s="87"/>
+      <c r="F32" s="87"/>
+      <c r="G32" s="87"/>
+      <c r="H32" s="87"/>
+      <c r="I32" s="87"/>
+      <c r="J32" s="87"/>
+      <c r="K32" s="87"/>
+      <c r="L32" s="87"/>
+      <c r="M32" s="87"/>
+      <c r="N32" s="87"/>
+      <c r="O32" s="87"/>
+      <c r="P32" s="88"/>
+      <c r="Q32" s="88"/>
+      <c r="R32" s="13"/>
+      <c r="S32" s="13"/>
+      <c r="T32" s="13"/>
+      <c r="U32" s="13"/>
+      <c r="V32" s="13"/>
+      <c r="W32" s="13"/>
+      <c r="X32" s="13"/>
+      <c r="Y32" s="13"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
-        <v>274</v>
-[...72 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="B33" s="87"/>
+      <c r="C33" s="87"/>
+      <c r="D33" s="87"/>
+      <c r="E33" s="87"/>
+      <c r="F33" s="87"/>
+      <c r="G33" s="87"/>
+      <c r="H33" s="87"/>
+      <c r="I33" s="87"/>
+      <c r="J33" s="87"/>
+      <c r="K33" s="87"/>
+      <c r="L33" s="87"/>
+      <c r="M33" s="87"/>
+      <c r="N33" s="87"/>
+      <c r="O33" s="87"/>
+      <c r="P33" s="88"/>
+      <c r="Q33" s="88"/>
+      <c r="R33" s="13"/>
+      <c r="S33" s="13"/>
+      <c r="T33" s="13"/>
+      <c r="U33" s="13"/>
+      <c r="V33" s="13"/>
+      <c r="W33" s="13"/>
+      <c r="X33" s="13"/>
+      <c r="Y33" s="13"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
-    <row r="34" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="29" t="s">
+    <row r="34" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="91" t="s">
         <v>273</v>
       </c>
-      <c r="B34" s="87"/>
-[...22 lines deleted...]
-      <c r="Y34" s="13"/>
+      <c r="B34" s="89"/>
+      <c r="C34" s="84"/>
+      <c r="D34" s="84"/>
+      <c r="E34" s="84"/>
+      <c r="F34" s="84"/>
+      <c r="G34" s="84"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="84"/>
+      <c r="O34" s="84"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="86"/>
+      <c r="S34" s="86"/>
+      <c r="T34" s="86"/>
+      <c r="U34" s="86"/>
+      <c r="V34" s="86"/>
+      <c r="W34" s="86"/>
+      <c r="X34" s="86"/>
+      <c r="Y34" s="86"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
     </row>
-    <row r="35" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...74 lines deleted...]
-      </c>
+    <row r="35" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" t="s">
+        <v>192</v>
+      </c>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="14"/>
+      <c r="O35" s="14"/>
+      <c r="P35" s="14"/>
+      <c r="Q35" s="14"/>
+      <c r="R35" s="14"/>
+      <c r="S35" s="14"/>
+      <c r="T35" s="14"/>
+      <c r="U35" s="14"/>
+      <c r="V35" s="14"/>
+      <c r="W35" s="14"/>
+      <c r="X35" s="14"/>
+      <c r="Y35" s="14"/>
       <c r="Z35" s="3"/>
-      <c r="AA35" s="3"/>
-[...76 lines deleted...]
-      </c>
+    </row>
+    <row r="36" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A36" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+      <c r="T36" s="3"/>
+      <c r="U36" s="3"/>
+      <c r="V36" s="3"/>
+      <c r="W36" s="3"/>
+      <c r="X36" s="3"/>
+      <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
-    </row>
-[...75 lines deleted...]
-      </c>
+      <c r="AB36" s="3"/>
+      <c r="AC36" s="3"/>
+      <c r="AD36" s="3"/>
+      <c r="AE36" s="3"/>
+      <c r="AF36" s="3"/>
+      <c r="AG36" s="3"/>
+      <c r="AH36" s="3"/>
+      <c r="AI36" s="3"/>
+    </row>
+    <row r="37" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A37" t="s">
+        <v>225</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="79"/>
+      <c r="J37" s="79"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="79"/>
+      <c r="M37" s="79"/>
+      <c r="N37" s="79"/>
+      <c r="O37" s="79"/>
+      <c r="P37" s="79"/>
+      <c r="Q37" s="79"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+      <c r="V37" s="3"/>
+      <c r="W37" s="3"/>
+      <c r="X37" s="3"/>
+      <c r="Y37" s="3"/>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
-    </row>
-[...75 lines deleted...]
-      </c>
+      <c r="AB37" s="3"/>
+      <c r="AC37" s="3"/>
+      <c r="AD37" s="3"/>
+      <c r="AE37" s="3"/>
+      <c r="AF37" s="3"/>
+      <c r="AG37" s="3"/>
+      <c r="AH37" s="3"/>
+      <c r="AI37" s="3"/>
+    </row>
+    <row r="38" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B38" s="13"/>
+      <c r="C38" s="78"/>
+      <c r="D38" s="78"/>
+      <c r="E38" s="78"/>
+      <c r="F38" s="78"/>
+      <c r="G38" s="78"/>
+      <c r="H38" s="78"/>
+      <c r="I38" s="78"/>
+      <c r="J38" s="78"/>
+      <c r="K38" s="78"/>
+      <c r="L38" s="78"/>
+      <c r="M38" s="78"/>
+      <c r="N38" s="78"/>
+      <c r="O38" s="3"/>
+      <c r="P38" s="78"/>
+      <c r="Q38" s="79"/>
+      <c r="R38" s="78"/>
+      <c r="S38" s="76"/>
+      <c r="T38" s="76"/>
+      <c r="U38" s="78"/>
+      <c r="V38" s="76"/>
+      <c r="W38" s="3"/>
+      <c r="X38" s="3"/>
+      <c r="Y38" s="3"/>
       <c r="Z38" s="3"/>
       <c r="AA38" s="3"/>
-    </row>
-[...75 lines deleted...]
-      </c>
+      <c r="AB38" s="3"/>
+      <c r="AC38" s="3"/>
+      <c r="AD38" s="3"/>
+      <c r="AE38" s="3"/>
+      <c r="AF38" s="3"/>
+      <c r="AG38" s="3"/>
+      <c r="AH38" s="3"/>
+      <c r="AI38" s="3"/>
+    </row>
+    <row r="39" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A39" s="74"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="79"/>
+      <c r="K39" s="79"/>
+      <c r="L39" s="79"/>
+      <c r="M39" s="79"/>
+      <c r="N39" s="79"/>
+      <c r="O39" s="79"/>
+      <c r="P39" s="79"/>
+      <c r="Q39" s="79"/>
+      <c r="R39" s="3"/>
+      <c r="S39" s="3"/>
+      <c r="T39" s="3"/>
+      <c r="U39" s="3"/>
+      <c r="V39" s="3"/>
+      <c r="W39" s="3"/>
+      <c r="X39" s="3"/>
+      <c r="Y39" s="3"/>
       <c r="Z39" s="3"/>
       <c r="AA39" s="3"/>
-    </row>
-[...27 lines deleted...]
-      <c r="Y40" s="13"/>
+      <c r="AB39" s="3"/>
+      <c r="AC39" s="3"/>
+      <c r="AD39" s="3"/>
+      <c r="AE39" s="3"/>
+      <c r="AF39" s="3"/>
+      <c r="AG39" s="3"/>
+      <c r="AH39" s="3"/>
+      <c r="AI39" s="3"/>
+    </row>
+    <row r="40" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A40" s="74" t="s">
+        <v>275</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+      <c r="R40" s="3"/>
+      <c r="S40" s="3"/>
+      <c r="T40" s="3"/>
+      <c r="U40" s="3"/>
+      <c r="V40" s="3"/>
+      <c r="W40" s="3"/>
+      <c r="X40" s="3"/>
+      <c r="Y40" s="3"/>
       <c r="Z40" s="3"/>
       <c r="AA40" s="3"/>
-    </row>
-[...27 lines deleted...]
-      <c r="Y41" s="13"/>
+      <c r="AB40" s="3"/>
+      <c r="AC40" s="3"/>
+      <c r="AD40" s="3"/>
+      <c r="AE40" s="3"/>
+      <c r="AF40" s="3"/>
+      <c r="AG40" s="3"/>
+      <c r="AH40" s="3"/>
+      <c r="AI40" s="3"/>
+    </row>
+    <row r="41" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="3"/>
+      <c r="X41" s="3"/>
+      <c r="Y41" s="3"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
-    </row>
-[...27 lines deleted...]
-      <c r="Y42" s="13"/>
+      <c r="AB41" s="3"/>
+      <c r="AC41" s="3"/>
+      <c r="AD41" s="3"/>
+      <c r="AE41" s="3"/>
+      <c r="AF41" s="3"/>
+      <c r="AG41" s="3"/>
+      <c r="AH41" s="3"/>
+      <c r="AI41" s="3"/>
+    </row>
+    <row r="42" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B42" s="134"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+      <c r="S42" s="3"/>
+      <c r="T42" s="3"/>
+      <c r="U42" s="3"/>
+      <c r="V42" s="3"/>
+      <c r="W42" s="3"/>
+      <c r="X42" s="3"/>
+      <c r="Y42" s="3"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
-    </row>
-[...27 lines deleted...]
-      <c r="Y43" s="13"/>
+      <c r="AB42" s="3"/>
+      <c r="AC42" s="3"/>
+      <c r="AD42" s="3"/>
+      <c r="AE42" s="3"/>
+      <c r="AF42" s="3"/>
+      <c r="AG42" s="3"/>
+      <c r="AH42" s="3"/>
+      <c r="AI42" s="3"/>
+    </row>
+    <row r="43" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B43" s="134"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="3"/>
+      <c r="T43" s="3"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="3"/>
+      <c r="X43" s="3"/>
+      <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
-    </row>
-[...392 lines deleted...]
-      <c r="X56" s="78"/>
+      <c r="AB43" s="3"/>
+      <c r="AC43" s="3"/>
+      <c r="AD43" s="3"/>
+      <c r="AE43" s="3"/>
+      <c r="AF43" s="3"/>
+      <c r="AG43" s="3"/>
+      <c r="AH43" s="3"/>
+      <c r="AI43" s="3"/>
+    </row>
+    <row r="44" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+      <c r="Y44" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="R3:W3"/>
     <mergeCell ref="X3:Y4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:N3"/>
     <mergeCell ref="O3:Q4"/>
-    <mergeCell ref="I5:J5"/>
-[...4 lines deleted...]
-    <mergeCell ref="L4:N4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
@@ -13410,168 +12477,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="95" t="s">
+        <v>233</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="98" t="s">
+      <c r="U4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="99"/>
+      <c r="V4" s="97"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="N5" s="101"/>
+      <c r="O5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="P5" s="94"/>
-      <c r="Q5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="100"/>
-      <c r="V5" s="101"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="99"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="96" t="s">
+      <c r="U6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -15722,69 +14789,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -15860,168 +14927,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="95" t="s">
+        <v>233</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="98" t="s">
+      <c r="U4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="99"/>
+      <c r="V4" s="97"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="N5" s="101"/>
+      <c r="O5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="P5" s="94"/>
-      <c r="Q5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="100"/>
-      <c r="V5" s="101"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="99"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="96" t="s">
+      <c r="U6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -18175,69 +17242,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="3" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -18313,168 +17380,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="95" t="s">
+        <v>233</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="98" t="s">
+      <c r="U4" s="96" t="s">
         <v>101</v>
       </c>
-      <c r="V4" s="99"/>
+      <c r="V4" s="97"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="N5" s="101"/>
+      <c r="O5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="P5" s="94"/>
-      <c r="Q5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="100"/>
-      <c r="V5" s="101"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="99"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>88</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="96" t="s">
+      <c r="U6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -20628,307 +19695,307 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A6:A7"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:T1"/>
       <selection pane="topRight" sqref="A1:T1"/>
       <selection pane="bottomLeft" sqref="A1:T1"/>
       <selection pane="bottomRight" activeCell="AA12" sqref="AA12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.1640625" customWidth="1"/>
     <col min="15" max="16" width="10.5" customWidth="1"/>
     <col min="17" max="17" width="13.83203125" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="48" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="113" t="s">
+      <c r="A1" s="114" t="s">
         <v>137</v>
       </c>
-      <c r="B1" s="113"/>
-[...17 lines deleted...]
-      <c r="T1" s="113"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
+      <c r="N1" s="114"/>
+      <c r="O1" s="114"/>
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
+      <c r="R1" s="114"/>
+      <c r="S1" s="114"/>
+      <c r="T1" s="114"/>
     </row>
     <row r="2" spans="1:25" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="114" t="s">
+      <c r="A2" s="115" t="s">
         <v>138</v>
       </c>
-      <c r="B2" s="115"/>
-[...17 lines deleted...]
-      <c r="T2" s="115"/>
+      <c r="B2" s="116"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="116"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="116"/>
+      <c r="M2" s="116"/>
+      <c r="N2" s="116"/>
+      <c r="O2" s="116"/>
+      <c r="P2" s="116"/>
+      <c r="Q2" s="116"/>
+      <c r="R2" s="116"/>
+      <c r="S2" s="116"/>
+      <c r="T2" s="116"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>139</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="95" t="s">
+        <v>233</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="98" t="s">
+      <c r="U4" s="96" t="s">
         <v>141</v>
       </c>
-      <c r="V4" s="99"/>
+      <c r="V4" s="97"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>142</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>143</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="N5" s="101"/>
+      <c r="O5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="P5" s="94"/>
-      <c r="Q5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="100"/>
-      <c r="V5" s="101"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="99"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>144</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>145</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>146</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>147</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>148</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>149</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>147</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>147</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>147</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="54" t="s">
         <v>143</v>
       </c>
-      <c r="U6" s="96" t="s">
+      <c r="U6" s="93" t="s">
         <v>147</v>
       </c>
       <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>154</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>155</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -22556,72 +21623,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>268668</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="58">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="116" t="s">
+      <c r="A31" s="113" t="s">
         <v>160</v>
       </c>
-      <c r="B31" s="116"/>
-[...17 lines deleted...]
-      <c r="T31" s="116"/>
+      <c r="B31" s="113"/>
+      <c r="C31" s="113"/>
+      <c r="D31" s="113"/>
+      <c r="E31" s="113"/>
+      <c r="F31" s="113"/>
+      <c r="G31" s="113"/>
+      <c r="H31" s="113"/>
+      <c r="I31" s="113"/>
+      <c r="J31" s="113"/>
+      <c r="K31" s="113"/>
+      <c r="L31" s="113"/>
+      <c r="M31" s="113"/>
+      <c r="N31" s="113"/>
+      <c r="O31" s="113"/>
+      <c r="P31" s="113"/>
+      <c r="Q31" s="113"/>
+      <c r="R31" s="113"/>
+      <c r="S31" s="113"/>
+      <c r="T31" s="113"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -23101,316 +22168,316 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A31:T31"/>
-[...5 lines deleted...]
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="W25" sqref="W25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.1640625" customWidth="1"/>
     <col min="15" max="16" width="10.5" customWidth="1"/>
     <col min="17" max="17" width="13.83203125" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="130" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="118"/>
-[...17 lines deleted...]
-      <c r="T1" s="118"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
+      <c r="K1" s="131"/>
+      <c r="L1" s="131"/>
+      <c r="M1" s="131"/>
+      <c r="N1" s="131"/>
+      <c r="O1" s="131"/>
+      <c r="P1" s="131"/>
+      <c r="Q1" s="131"/>
+      <c r="R1" s="131"/>
+      <c r="S1" s="131"/>
+      <c r="T1" s="131"/>
     </row>
     <row r="2" spans="1:25" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="119" t="s">
+      <c r="A2" s="132" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="115"/>
-[...17 lines deleted...]
-      <c r="T2" s="115"/>
+      <c r="B2" s="116"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="116"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="116"/>
+      <c r="M2" s="116"/>
+      <c r="N2" s="116"/>
+      <c r="O2" s="116"/>
+      <c r="P2" s="116"/>
+      <c r="Q2" s="116"/>
+      <c r="R2" s="116"/>
+      <c r="S2" s="116"/>
+      <c r="T2" s="116"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="120" t="s">
+      <c r="A4" s="133" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="122" t="s">
+      <c r="B4" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="123"/>
-[...3 lines deleted...]
-        <v>239</v>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="121"/>
+      <c r="F4" s="100" t="s">
+        <v>236</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>240</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="100" t="s">
+        <v>237</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="125" t="s">
+      <c r="U4" s="122" t="s">
         <v>99</v>
       </c>
-      <c r="V4" s="126"/>
+      <c r="V4" s="123"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="121"/>
-      <c r="B5" s="129" t="s">
+      <c r="A5" s="118"/>
+      <c r="B5" s="126" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="129"/>
-[...1 lines deleted...]
-      <c r="E5" s="130" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="127" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
+        <v>238</v>
+      </c>
+      <c r="G5" s="94"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
+        <v>239</v>
+      </c>
+      <c r="J5" s="94"/>
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
+        <v>240</v>
+      </c>
+      <c r="M5" s="94"/>
+      <c r="N5" s="101"/>
+      <c r="O5" s="100" t="s">
         <v>241</v>
       </c>
-      <c r="G5" s="94"/>
-[...1 lines deleted...]
-      <c r="I5" s="92" t="s">
+      <c r="P5" s="94"/>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="100" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>245</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="127"/>
-      <c r="V5" s="128"/>
+      <c r="U5" s="124"/>
+      <c r="V5" s="125"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="121" t="s">
+      <c r="A6" s="118" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="131"/>
-      <c r="F6" s="122" t="s">
+      <c r="E6" s="128"/>
+      <c r="F6" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="124"/>
+      <c r="G6" s="121"/>
       <c r="H6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="122" t="s">
+      <c r="I6" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="124"/>
+      <c r="J6" s="121"/>
       <c r="K6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="122" t="s">
+      <c r="L6" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="124"/>
+      <c r="M6" s="121"/>
       <c r="N6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="122" t="s">
+      <c r="O6" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="124"/>
+      <c r="P6" s="121"/>
       <c r="Q6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="122" t="s">
+      <c r="R6" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="S6" s="124"/>
+      <c r="S6" s="121"/>
       <c r="T6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="U6" s="122" t="s">
+      <c r="U6" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="V6" s="123"/>
+      <c r="V6" s="129"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="133"/>
+      <c r="A7" s="119"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="s">
@@ -25032,72 +24099,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>345600</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="37">
         <v>0</v>
       </c>
       <c r="U30" s="35">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="132" t="s">
+      <c r="A31" s="117" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="132"/>
-[...17 lines deleted...]
-      <c r="T31" s="132"/>
+      <c r="B31" s="117"/>
+      <c r="C31" s="117"/>
+      <c r="D31" s="117"/>
+      <c r="E31" s="117"/>
+      <c r="F31" s="117"/>
+      <c r="G31" s="117"/>
+      <c r="H31" s="117"/>
+      <c r="I31" s="117"/>
+      <c r="J31" s="117"/>
+      <c r="K31" s="117"/>
+      <c r="L31" s="117"/>
+      <c r="M31" s="117"/>
+      <c r="N31" s="117"/>
+      <c r="O31" s="117"/>
+      <c r="P31" s="117"/>
+      <c r="Q31" s="117"/>
+      <c r="R31" s="117"/>
+      <c r="S31" s="117"/>
+      <c r="T31" s="117"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -25571,147 +24638,147 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A31:T31"/>
-[...5 lines deleted...]
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A1:T1"/>
-[...4 lines deleted...]
-    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="A31:T31"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64107463-567E-431D-9A47-9300FB769CBD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D36" sqref="D36"/>
+      <selection pane="bottomRight" activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="14.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="17" width="14" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="13.83203125" customWidth="1"/>
     <col min="21" max="22" width="10.5" customWidth="1"/>
     <col min="23" max="23" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -25721,183 +24788,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
+      <c r="N4" s="101"/>
       <c r="O4" s="108" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="P4" s="99"/>
+        <v>230</v>
+      </c>
+      <c r="P4" s="97"/>
       <c r="Q4" s="109"/>
-      <c r="R4" s="97" t="s">
-        <v>232</v>
+      <c r="R4" s="95" t="s">
+        <v>229</v>
       </c>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
       <c r="U4" s="94"/>
       <c r="V4" s="94"/>
       <c r="W4" s="94"/>
-      <c r="X4" s="98" t="s">
+      <c r="X4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="99"/>
+      <c r="Y4" s="97"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
+      <c r="N5" s="101"/>
       <c r="O5" s="110"/>
-      <c r="P5" s="101"/>
+      <c r="P5" s="99"/>
       <c r="Q5" s="111"/>
-      <c r="R5" s="97" t="s">
-        <v>234</v>
+      <c r="R5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="S5" s="94"/>
-      <c r="T5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="T5" s="101"/>
+      <c r="U5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="V5" s="94"/>
       <c r="W5" s="94"/>
-      <c r="X5" s="100"/>
-      <c r="Y5" s="101"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="99"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="101"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="96" t="s">
+      <c r="X6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -25938,1842 +25005,1842 @@
       </c>
       <c r="T7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>45</v>
       </c>
       <c r="Y7" s="53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>110</v>
       </c>
       <c r="B8" s="26">
-        <v>252854</v>
+        <v>255985</v>
       </c>
       <c r="C8" s="27">
-        <v>121070</v>
+        <v>122473</v>
       </c>
       <c r="D8" s="27">
-        <v>131784</v>
+        <v>133512</v>
       </c>
       <c r="E8" s="27">
-        <v>9291742392</v>
+        <v>11203071427</v>
       </c>
       <c r="F8" s="27">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="G8" s="27">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H8" s="27">
-        <v>23668296</v>
+        <v>28538593</v>
       </c>
       <c r="I8" s="27">
-        <v>8449</v>
+        <v>8476</v>
       </c>
       <c r="J8" s="27">
-        <v>4120</v>
+        <v>4140</v>
       </c>
       <c r="K8" s="27">
-        <v>523605221</v>
+        <v>630057804</v>
       </c>
       <c r="L8" s="27">
-        <v>11831</v>
+        <v>11918</v>
       </c>
       <c r="M8" s="27">
-        <v>6895</v>
+        <v>6979</v>
       </c>
       <c r="N8" s="27">
-        <v>778543396</v>
+        <v>940132725</v>
       </c>
       <c r="O8" s="27">
-        <v>6473</v>
+        <v>6610</v>
       </c>
       <c r="P8" s="27">
-        <v>6025</v>
+        <v>6128</v>
       </c>
       <c r="Q8" s="27">
-        <v>524311072</v>
+        <v>634194036</v>
       </c>
       <c r="R8" s="27">
-        <v>64871</v>
+        <v>65331</v>
       </c>
       <c r="S8" s="27">
-        <v>79882</v>
+        <v>80565</v>
       </c>
       <c r="T8" s="27">
-        <v>6087466900</v>
+        <v>7330488571</v>
       </c>
       <c r="U8" s="27">
-        <v>29026</v>
+        <v>29711</v>
       </c>
       <c r="V8" s="27">
-        <v>34715</v>
+        <v>35552</v>
       </c>
       <c r="W8" s="27">
-        <v>1354147507</v>
+        <v>1639659698</v>
       </c>
       <c r="X8" s="56">
-        <v>2437</v>
+        <v>2505</v>
       </c>
       <c r="Y8" s="27">
-        <v>2987</v>
+        <v>3049</v>
       </c>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
     </row>
     <row r="9" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>200</v>
       </c>
       <c r="B9" s="64">
-        <v>31228</v>
+        <v>31776</v>
       </c>
       <c r="C9" s="65">
-        <v>15360</v>
+        <v>15623</v>
       </c>
       <c r="D9" s="65">
-        <v>15868</v>
+        <v>16153</v>
       </c>
       <c r="E9" s="65">
-        <v>1181465601</v>
+        <v>1427668319</v>
       </c>
       <c r="F9" s="65">
         <v>22</v>
       </c>
       <c r="G9" s="65">
         <v>5</v>
       </c>
       <c r="H9" s="65">
-        <v>1105246</v>
+        <v>1327961</v>
       </c>
       <c r="I9" s="65">
         <v>425</v>
       </c>
       <c r="J9" s="65">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K9" s="65">
-        <v>25911519</v>
+        <v>31142131</v>
       </c>
       <c r="L9" s="65">
-        <v>1829</v>
+        <v>1860</v>
       </c>
       <c r="M9" s="65">
-        <v>1045</v>
+        <v>1068</v>
       </c>
       <c r="N9" s="65">
-        <v>120186569</v>
+        <v>145630161</v>
       </c>
       <c r="O9" s="65">
-        <v>852</v>
+        <v>871</v>
       </c>
       <c r="P9" s="65">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="Q9" s="65">
-        <v>66381905</v>
+        <v>80214292</v>
       </c>
       <c r="R9" s="65">
-        <v>9041</v>
+        <v>9169</v>
       </c>
       <c r="S9" s="65">
-        <v>10506</v>
+        <v>10658</v>
       </c>
       <c r="T9" s="65">
-        <v>827015165</v>
+        <v>998582039</v>
       </c>
       <c r="U9" s="65">
-        <v>3191</v>
+        <v>3276</v>
       </c>
       <c r="V9" s="65">
-        <v>3385</v>
+        <v>3487</v>
       </c>
       <c r="W9" s="65">
-        <v>140865197</v>
+        <v>170771735</v>
       </c>
       <c r="X9" s="66">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="Y9" s="65">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
     </row>
     <row r="10" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B10" s="32">
-        <v>15978</v>
+        <v>16103</v>
       </c>
       <c r="C10" s="33">
-        <v>7703</v>
+        <v>7770</v>
       </c>
       <c r="D10" s="33">
-        <v>8275</v>
+        <v>8333</v>
       </c>
       <c r="E10" s="33">
-        <v>642397000</v>
+        <v>773287572</v>
       </c>
       <c r="F10" s="33">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G10" s="33">
         <v>83</v>
       </c>
       <c r="H10" s="33">
-        <v>13438629</v>
+        <v>16195528</v>
       </c>
       <c r="I10" s="33">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="J10" s="33">
         <v>1129</v>
       </c>
       <c r="K10" s="33">
-        <v>121461716</v>
+        <v>145985184</v>
       </c>
       <c r="L10" s="33">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="M10" s="33">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="N10" s="33">
-        <v>122140501</v>
+        <v>146752779</v>
       </c>
       <c r="O10" s="33">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="P10" s="33">
-        <v>950</v>
+        <v>965</v>
       </c>
       <c r="Q10" s="33">
-        <v>77652136</v>
+        <v>93772766</v>
       </c>
       <c r="R10" s="33">
-        <v>2676</v>
+        <v>2700</v>
       </c>
       <c r="S10" s="33">
-        <v>3829</v>
+        <v>3851</v>
       </c>
       <c r="T10" s="33">
-        <v>273920971</v>
+        <v>329849270</v>
       </c>
       <c r="U10" s="33">
-        <v>751</v>
+        <v>769</v>
       </c>
       <c r="V10" s="33">
-        <v>805</v>
+        <v>818</v>
       </c>
       <c r="W10" s="33">
-        <v>33783047</v>
+        <v>40732045</v>
       </c>
       <c r="X10" s="57">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Y10" s="33">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
     </row>
     <row r="11" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>173</v>
       </c>
       <c r="B11" s="32">
-        <v>15207</v>
+        <v>15460</v>
       </c>
       <c r="C11" s="33">
-        <v>7253</v>
+        <v>7370</v>
       </c>
       <c r="D11" s="33">
-        <v>7954</v>
+        <v>8090</v>
       </c>
       <c r="E11" s="33">
-        <v>553018218</v>
+        <v>667393318</v>
       </c>
       <c r="F11" s="33">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" s="33">
         <v>4</v>
       </c>
       <c r="H11" s="33">
-        <v>957835</v>
+        <v>1199376</v>
       </c>
       <c r="I11" s="33">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="J11" s="33">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K11" s="33">
-        <v>19131713</v>
+        <v>23013027</v>
       </c>
       <c r="L11" s="33">
-        <v>987</v>
+        <v>958</v>
       </c>
       <c r="M11" s="33">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="N11" s="33">
-        <v>62181668</v>
+        <v>74839748</v>
       </c>
       <c r="O11" s="33">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="P11" s="33">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="Q11" s="33">
-        <v>25982779</v>
+        <v>31340061</v>
       </c>
       <c r="R11" s="33">
-        <v>3992</v>
+        <v>4107</v>
       </c>
       <c r="S11" s="33">
-        <v>5181</v>
+        <v>5267</v>
       </c>
       <c r="T11" s="33">
-        <v>376723774</v>
+        <v>454694793</v>
       </c>
       <c r="U11" s="33">
-        <v>1592</v>
+        <v>1610</v>
       </c>
       <c r="V11" s="33">
-        <v>1777</v>
+        <v>1816</v>
       </c>
       <c r="W11" s="33">
-        <v>68040449</v>
+        <v>82306313</v>
       </c>
       <c r="X11" s="57">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="Y11" s="33">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
     </row>
     <row r="12" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="32">
-        <v>32774</v>
+        <v>33340</v>
       </c>
       <c r="C12" s="33">
-        <v>15314</v>
+        <v>15583</v>
       </c>
       <c r="D12" s="33">
-        <v>17460</v>
+        <v>17757</v>
       </c>
       <c r="E12" s="33">
-        <v>1238518734</v>
+        <v>1490405109</v>
       </c>
       <c r="F12" s="33">
         <v>96</v>
       </c>
       <c r="G12" s="33">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H12" s="33">
-        <v>5484648</v>
+        <v>6600734</v>
       </c>
       <c r="I12" s="33">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="J12" s="33">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="K12" s="33">
-        <v>100715861</v>
+        <v>120899920</v>
       </c>
       <c r="L12" s="33">
-        <v>770</v>
+        <v>787</v>
       </c>
       <c r="M12" s="33">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="N12" s="33">
-        <v>59144473</v>
+        <v>71334312</v>
       </c>
       <c r="O12" s="33">
-        <v>928</v>
+        <v>946</v>
       </c>
       <c r="P12" s="33">
-        <v>826</v>
+        <v>845</v>
       </c>
       <c r="Q12" s="33">
-        <v>75100187</v>
+        <v>90601848</v>
       </c>
       <c r="R12" s="33">
-        <v>8108</v>
+        <v>8195</v>
       </c>
       <c r="S12" s="33">
-        <v>10698</v>
+        <v>10835</v>
       </c>
       <c r="T12" s="33">
-        <v>812682651</v>
+        <v>977018511</v>
       </c>
       <c r="U12" s="33">
-        <v>3820</v>
+        <v>3962</v>
       </c>
       <c r="V12" s="33">
-        <v>4472</v>
+        <v>4608</v>
       </c>
       <c r="W12" s="33">
-        <v>185390914</v>
+        <v>223949784</v>
       </c>
       <c r="X12" s="57">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Y12" s="33">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AA12" s="13"/>
     </row>
     <row r="13" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="32">
-        <v>22507</v>
+        <v>22778</v>
       </c>
       <c r="C13" s="33">
-        <v>11106</v>
+        <v>11243</v>
       </c>
       <c r="D13" s="33">
-        <v>11401</v>
+        <v>11535</v>
       </c>
       <c r="E13" s="33">
-        <v>801957206</v>
+        <v>967238493</v>
       </c>
       <c r="F13" s="33">
         <v>18</v>
       </c>
       <c r="G13" s="33">
         <v>10</v>
       </c>
       <c r="H13" s="33">
-        <v>1191047</v>
+        <v>1424259</v>
       </c>
       <c r="I13" s="33">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="J13" s="33">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="K13" s="33">
-        <v>33021449</v>
+        <v>39633916</v>
       </c>
       <c r="L13" s="33">
-        <v>1006</v>
+        <v>1020</v>
       </c>
       <c r="M13" s="33">
         <v>424</v>
       </c>
       <c r="N13" s="33">
-        <v>59518276</v>
+        <v>71786893</v>
       </c>
       <c r="O13" s="33">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="P13" s="33">
         <v>169</v>
       </c>
       <c r="Q13" s="33">
-        <v>16991162</v>
+        <v>20522658</v>
       </c>
       <c r="R13" s="33">
-        <v>6166</v>
+        <v>6211</v>
       </c>
       <c r="S13" s="33">
-        <v>6979</v>
+        <v>7034</v>
       </c>
       <c r="T13" s="33">
-        <v>550426661</v>
+        <v>663212440</v>
       </c>
       <c r="U13" s="33">
-        <v>3095</v>
+        <v>3168</v>
       </c>
       <c r="V13" s="33">
-        <v>3613</v>
+        <v>3693</v>
       </c>
       <c r="W13" s="33">
-        <v>140808611</v>
+        <v>170658327</v>
       </c>
       <c r="X13" s="57">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Y13" s="33">
         <v>31</v>
       </c>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
     </row>
     <row r="14" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>176</v>
       </c>
       <c r="B14" s="32">
-        <v>47967</v>
+        <v>48592</v>
       </c>
       <c r="C14" s="33">
-        <v>21609</v>
+        <v>21902</v>
       </c>
       <c r="D14" s="33">
-        <v>26358</v>
+        <v>26690</v>
       </c>
       <c r="E14" s="33">
-        <v>1777366488</v>
+        <v>2142890659</v>
       </c>
       <c r="F14" s="33">
         <v>6</v>
       </c>
       <c r="G14" s="33">
         <v>7</v>
       </c>
       <c r="H14" s="33">
-        <v>508069</v>
+        <v>616346</v>
       </c>
       <c r="I14" s="33">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="J14" s="33">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="K14" s="33">
-        <v>106809366</v>
+        <v>128741474</v>
       </c>
       <c r="L14" s="33">
-        <v>922</v>
+        <v>942</v>
       </c>
       <c r="M14" s="33">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="N14" s="33">
-        <v>67182071</v>
+        <v>81399774</v>
       </c>
       <c r="O14" s="33">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="P14" s="33">
-        <v>1484</v>
+        <v>1506</v>
       </c>
       <c r="Q14" s="33">
-        <v>114437136</v>
+        <v>138522875</v>
       </c>
       <c r="R14" s="33">
-        <v>12954</v>
+        <v>13062</v>
       </c>
       <c r="S14" s="33">
-        <v>16854</v>
+        <v>16984</v>
       </c>
       <c r="T14" s="33">
-        <v>1248412036</v>
+        <v>1503285113</v>
       </c>
       <c r="U14" s="33">
-        <v>4751</v>
+        <v>4871</v>
       </c>
       <c r="V14" s="33">
-        <v>6443</v>
+        <v>6599</v>
       </c>
       <c r="W14" s="33">
-        <v>240017810</v>
+        <v>290325077</v>
       </c>
       <c r="X14" s="57">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="Y14" s="33">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="32">
-        <v>4436</v>
+        <v>4383</v>
       </c>
       <c r="C15" s="33">
-        <v>2206</v>
+        <v>2144</v>
       </c>
       <c r="D15" s="33">
-        <v>2230</v>
+        <v>2239</v>
       </c>
       <c r="E15" s="33">
-        <v>151056399</v>
+        <v>182138028</v>
       </c>
       <c r="F15" s="33">
         <v>0</v>
       </c>
       <c r="G15" s="33">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>0</v>
       </c>
       <c r="I15" s="33">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J15" s="33">
         <v>29</v>
       </c>
       <c r="K15" s="33">
-        <v>3665107</v>
+        <v>4423046</v>
       </c>
       <c r="L15" s="33">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M15" s="33">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="N15" s="33">
-        <v>20088973</v>
+        <v>24302522</v>
       </c>
       <c r="O15" s="33">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P15" s="33">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="Q15" s="33">
-        <v>15201067</v>
+        <v>18326986</v>
       </c>
       <c r="R15" s="33">
-        <v>946</v>
+        <v>919</v>
       </c>
       <c r="S15" s="33">
-        <v>1196</v>
+        <v>1213</v>
       </c>
       <c r="T15" s="33">
-        <v>86067874</v>
+        <v>103781115</v>
       </c>
       <c r="U15" s="33">
-        <v>622</v>
+        <v>585</v>
       </c>
       <c r="V15" s="33">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="W15" s="33">
-        <v>26033378</v>
+        <v>31304359</v>
       </c>
       <c r="X15" s="57">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Y15" s="33">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="32">
-        <v>2695</v>
+        <v>2732</v>
       </c>
       <c r="C16" s="33">
-        <v>1427</v>
+        <v>1455</v>
       </c>
       <c r="D16" s="33">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="E16" s="33">
-        <v>93816506</v>
+        <v>113260257</v>
       </c>
       <c r="F16" s="33">
         <v>0</v>
       </c>
       <c r="G16" s="33">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>0</v>
       </c>
       <c r="I16" s="33">
         <v>46</v>
       </c>
       <c r="J16" s="33">
         <v>12</v>
       </c>
       <c r="K16" s="33">
-        <v>2348778</v>
+        <v>2831860</v>
       </c>
       <c r="L16" s="33">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="M16" s="33">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N16" s="33">
-        <v>12176998</v>
+        <v>14825620</v>
       </c>
       <c r="O16" s="33">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P16" s="33">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q16" s="33">
-        <v>7121295</v>
+        <v>8595528</v>
       </c>
       <c r="R16" s="33">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="S16" s="33">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="T16" s="33">
-        <v>54047707</v>
+        <v>65021329</v>
       </c>
       <c r="U16" s="33">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="V16" s="33">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="W16" s="33">
-        <v>18121728</v>
+        <v>21985920</v>
       </c>
       <c r="X16" s="57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y16" s="33">
         <v>43</v>
       </c>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="32">
-        <v>4428</v>
+        <v>4545</v>
       </c>
       <c r="C17" s="33">
-        <v>2260</v>
+        <v>2312</v>
       </c>
       <c r="D17" s="33">
-        <v>2168</v>
+        <v>2233</v>
       </c>
       <c r="E17" s="33">
-        <v>151313720</v>
+        <v>182946528</v>
       </c>
       <c r="F17" s="33">
         <v>0</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>0</v>
       </c>
       <c r="I17" s="33">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="J17" s="33">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="K17" s="33">
-        <v>11052583</v>
+        <v>13243110</v>
       </c>
       <c r="L17" s="33">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="M17" s="33">
         <v>154</v>
       </c>
       <c r="N17" s="33">
-        <v>16587204</v>
+        <v>20027081</v>
       </c>
       <c r="O17" s="33">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="P17" s="33">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q17" s="33">
-        <v>8745451</v>
+        <v>10644463</v>
       </c>
       <c r="R17" s="33">
-        <v>1039</v>
+        <v>1024</v>
       </c>
       <c r="S17" s="33">
-        <v>1119</v>
+        <v>1136</v>
       </c>
       <c r="T17" s="33">
-        <v>86392590</v>
+        <v>104329098</v>
       </c>
       <c r="U17" s="33">
-        <v>662</v>
+        <v>705</v>
       </c>
       <c r="V17" s="33">
-        <v>727</v>
+        <v>776</v>
       </c>
       <c r="W17" s="33">
-        <v>28535892</v>
+        <v>34702776</v>
       </c>
       <c r="X17" s="57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y17" s="33">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="32">
-        <v>15245</v>
+        <v>15441</v>
       </c>
       <c r="C18" s="33">
-        <v>7425</v>
+        <v>7510</v>
       </c>
       <c r="D18" s="33">
-        <v>7820</v>
+        <v>7931</v>
       </c>
       <c r="E18" s="33">
-        <v>570093396</v>
+        <v>686331819</v>
       </c>
       <c r="F18" s="33">
         <v>1</v>
       </c>
       <c r="G18" s="33">
         <v>0</v>
       </c>
       <c r="H18" s="33">
-        <v>41645</v>
+        <v>49974</v>
       </c>
       <c r="I18" s="33">
         <v>11</v>
       </c>
       <c r="J18" s="33">
         <v>4</v>
       </c>
       <c r="K18" s="33">
-        <v>574701</v>
+        <v>699636</v>
       </c>
       <c r="L18" s="33">
-        <v>892</v>
+        <v>912</v>
       </c>
       <c r="M18" s="33">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="N18" s="33">
-        <v>51511289</v>
+        <v>62714487</v>
       </c>
       <c r="O18" s="33">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="P18" s="33">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="Q18" s="33">
-        <v>19426119</v>
+        <v>23549436</v>
       </c>
       <c r="R18" s="33">
-        <v>4429</v>
+        <v>4452</v>
       </c>
       <c r="S18" s="33">
-        <v>5168</v>
+        <v>5213</v>
       </c>
       <c r="T18" s="33">
-        <v>411252999</v>
+        <v>494171902</v>
       </c>
       <c r="U18" s="33">
-        <v>1807</v>
+        <v>1852</v>
       </c>
       <c r="V18" s="33">
-        <v>2134</v>
+        <v>2184</v>
       </c>
       <c r="W18" s="33">
-        <v>87286643</v>
+        <v>105146384</v>
       </c>
       <c r="X18" s="57">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="Y18" s="33">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="32">
-        <v>8412</v>
+        <v>8530</v>
       </c>
       <c r="C19" s="33">
-        <v>3997</v>
+        <v>4044</v>
       </c>
       <c r="D19" s="33">
-        <v>4415</v>
+        <v>4486</v>
       </c>
       <c r="E19" s="33">
-        <v>295208283</v>
+        <v>355872811</v>
       </c>
       <c r="F19" s="33">
         <v>0</v>
       </c>
       <c r="G19" s="33">
         <v>0</v>
       </c>
       <c r="H19" s="33">
         <v>24987</v>
       </c>
       <c r="I19" s="33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J19" s="33">
         <v>8</v>
       </c>
       <c r="K19" s="33">
-        <v>1532536</v>
+        <v>1849038</v>
       </c>
       <c r="L19" s="33">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M19" s="33">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N19" s="33">
-        <v>17382854</v>
+        <v>20947666</v>
       </c>
       <c r="O19" s="33">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="P19" s="33">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="Q19" s="33">
-        <v>12838923</v>
+        <v>15537519</v>
       </c>
       <c r="R19" s="33">
-        <v>2165</v>
+        <v>2183</v>
       </c>
       <c r="S19" s="33">
-        <v>2580</v>
+        <v>2592</v>
       </c>
       <c r="T19" s="33">
-        <v>200977680</v>
+        <v>241754155</v>
       </c>
       <c r="U19" s="33">
-        <v>1307</v>
+        <v>1330</v>
       </c>
       <c r="V19" s="33">
-        <v>1599</v>
+        <v>1653</v>
       </c>
       <c r="W19" s="33">
-        <v>62451303</v>
+        <v>75759446</v>
       </c>
       <c r="X19" s="57">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y19" s="33">
         <v>75</v>
       </c>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="32">
-        <v>7927</v>
+        <v>7986</v>
       </c>
       <c r="C20" s="33">
-        <v>3901</v>
+        <v>3936</v>
       </c>
       <c r="D20" s="33">
-        <v>4026</v>
+        <v>4050</v>
       </c>
       <c r="E20" s="33">
-        <v>290591420</v>
+        <v>350113544</v>
       </c>
       <c r="F20" s="33">
         <v>2</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
-        <v>74961</v>
+        <v>91619</v>
       </c>
       <c r="I20" s="33">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="J20" s="33">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="K20" s="33">
-        <v>40237400</v>
+        <v>48641361</v>
       </c>
       <c r="L20" s="33">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M20" s="33">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="N20" s="33">
-        <v>8308179</v>
+        <v>10007295</v>
       </c>
       <c r="O20" s="33">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="P20" s="33">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Q20" s="33">
-        <v>9228536</v>
+        <v>11231661</v>
       </c>
       <c r="R20" s="33">
-        <v>1964</v>
+        <v>1984</v>
       </c>
       <c r="S20" s="33">
-        <v>2495</v>
+        <v>2510</v>
       </c>
       <c r="T20" s="33">
-        <v>188918409</v>
+        <v>227344253</v>
       </c>
       <c r="U20" s="33">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="V20" s="33">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="W20" s="33">
-        <v>43823935</v>
+        <v>52797355</v>
       </c>
       <c r="X20" s="57">
         <v>3</v>
       </c>
       <c r="Y20" s="33">
         <v>13</v>
       </c>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="32">
-        <v>7819</v>
+        <v>7964</v>
       </c>
       <c r="C21" s="33">
-        <v>3914</v>
+        <v>4004</v>
       </c>
       <c r="D21" s="33">
-        <v>3905</v>
+        <v>3960</v>
       </c>
       <c r="E21" s="33">
-        <v>277679240</v>
+        <v>334340267</v>
       </c>
       <c r="F21" s="33">
         <v>0</v>
       </c>
       <c r="G21" s="33">
         <v>0</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J21" s="33">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K21" s="33">
-        <v>4489331</v>
+        <v>5430508</v>
       </c>
       <c r="L21" s="33">
         <v>247</v>
       </c>
       <c r="M21" s="33">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="N21" s="33">
-        <v>12443526</v>
+        <v>14942226</v>
       </c>
       <c r="O21" s="33">
         <v>9</v>
       </c>
       <c r="P21" s="33">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Q21" s="33">
-        <v>591359</v>
+        <v>724623</v>
       </c>
       <c r="R21" s="33">
-        <v>2534</v>
+        <v>2563</v>
       </c>
       <c r="S21" s="33">
-        <v>2639</v>
+        <v>2651</v>
       </c>
       <c r="T21" s="33">
-        <v>214679982</v>
+        <v>258103224</v>
       </c>
       <c r="U21" s="33">
-        <v>1034</v>
+        <v>1093</v>
       </c>
       <c r="V21" s="33">
-        <v>1188</v>
+        <v>1228</v>
       </c>
       <c r="W21" s="33">
-        <v>45475042</v>
+        <v>55139686</v>
       </c>
       <c r="X21" s="57">
         <v>13</v>
       </c>
       <c r="Y21" s="33">
         <v>17</v>
       </c>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="32">
-        <v>16741</v>
+        <v>16488</v>
       </c>
       <c r="C22" s="33">
-        <v>8114</v>
+        <v>7929</v>
       </c>
       <c r="D22" s="33">
-        <v>8627</v>
+        <v>8559</v>
       </c>
       <c r="E22" s="33">
-        <v>560557429</v>
+        <v>675008982</v>
       </c>
       <c r="F22" s="33">
         <v>3</v>
       </c>
       <c r="G22" s="33">
         <v>1</v>
       </c>
       <c r="H22" s="33">
-        <v>166580</v>
+        <v>199896</v>
       </c>
       <c r="I22" s="33">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="J22" s="33">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="K22" s="33">
-        <v>8087459</v>
+        <v>9753259</v>
       </c>
       <c r="L22" s="33">
-        <v>1201</v>
+        <v>1161</v>
       </c>
       <c r="M22" s="33">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="N22" s="33">
-        <v>65283977</v>
+        <v>78577754</v>
       </c>
       <c r="O22" s="33">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="P22" s="33">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="Q22" s="33">
-        <v>13751647</v>
+        <v>16612659</v>
       </c>
       <c r="R22" s="33">
-        <v>4214</v>
+        <v>4088</v>
       </c>
       <c r="S22" s="33">
-        <v>4875</v>
+        <v>4815</v>
       </c>
       <c r="T22" s="33">
-        <v>366275309</v>
+        <v>440249370</v>
       </c>
       <c r="U22" s="33">
-        <v>2347</v>
+        <v>2334</v>
       </c>
       <c r="V22" s="33">
-        <v>3133</v>
+        <v>3104</v>
       </c>
       <c r="W22" s="33">
-        <v>106992457</v>
+        <v>129616044</v>
       </c>
       <c r="X22" s="57">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="Y22" s="33">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="32">
-        <v>3068</v>
+        <v>3144</v>
       </c>
       <c r="C23" s="33">
-        <v>1630</v>
+        <v>1671</v>
       </c>
       <c r="D23" s="33">
-        <v>1438</v>
+        <v>1473</v>
       </c>
       <c r="E23" s="33">
-        <v>108497361</v>
+        <v>131842205</v>
       </c>
       <c r="F23" s="33">
         <v>5</v>
       </c>
       <c r="G23" s="33">
         <v>1</v>
       </c>
       <c r="H23" s="33">
-        <v>258199</v>
+        <v>308173</v>
       </c>
       <c r="I23" s="33">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J23" s="33">
         <v>29</v>
       </c>
       <c r="K23" s="33">
-        <v>5344324</v>
+        <v>6394865</v>
       </c>
       <c r="L23" s="33">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="M23" s="33">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N23" s="33">
-        <v>22757310</v>
+        <v>27639826</v>
       </c>
       <c r="O23" s="33">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P23" s="33">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="Q23" s="33">
-        <v>16805465</v>
+        <v>20449511</v>
       </c>
       <c r="R23" s="33">
+        <v>481</v>
+      </c>
+      <c r="S23" s="33">
+        <v>516</v>
+      </c>
+      <c r="T23" s="33">
+        <v>50312448</v>
+      </c>
+      <c r="U23" s="33">
         <v>471</v>
       </c>
-      <c r="S23" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="V23" s="33">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="W23" s="33">
-        <v>21852634</v>
+        <v>26737382</v>
       </c>
       <c r="X23" s="57">
-        <v>602</v>
+        <v>624</v>
       </c>
       <c r="Y23" s="33">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="AB23" s="3"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="32">
-        <v>5037</v>
+        <v>5209</v>
       </c>
       <c r="C24" s="33">
-        <v>2422</v>
+        <v>2497</v>
       </c>
       <c r="D24" s="33">
-        <v>2615</v>
+        <v>2712</v>
       </c>
       <c r="E24" s="33">
-        <v>181619194</v>
+        <v>221136487</v>
       </c>
       <c r="F24" s="33">
         <v>0</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="33">
         <v>16</v>
       </c>
       <c r="J24" s="33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K24" s="33">
-        <v>1149402</v>
+        <v>1399272</v>
       </c>
       <c r="L24" s="33">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="M24" s="33">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="N24" s="33">
-        <v>32182334</v>
+        <v>38987589</v>
       </c>
       <c r="O24" s="33">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="P24" s="33">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="Q24" s="33">
-        <v>22438908</v>
+        <v>27395010</v>
       </c>
       <c r="R24" s="33">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="S24" s="33">
-        <v>1179</v>
+        <v>1199</v>
       </c>
       <c r="T24" s="33">
-        <v>90380427</v>
+        <v>109335961</v>
       </c>
       <c r="U24" s="33">
-        <v>690</v>
+        <v>735</v>
       </c>
       <c r="V24" s="33">
-        <v>926</v>
+        <v>987</v>
       </c>
       <c r="W24" s="33">
-        <v>35468123</v>
+        <v>44018655</v>
       </c>
       <c r="X24" s="57">
-        <v>484</v>
+        <v>505</v>
       </c>
       <c r="Y24" s="33">
-        <v>510</v>
+        <v>535</v>
       </c>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="32">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="C25" s="33">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D25" s="33">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="E25" s="33">
-        <v>38699915</v>
+        <v>46649779</v>
       </c>
       <c r="F25" s="33">
         <v>3</v>
       </c>
       <c r="G25" s="33">
         <v>1</v>
       </c>
       <c r="H25" s="33">
-        <v>166580</v>
+        <v>199896</v>
       </c>
       <c r="I25" s="33">
         <v>80</v>
       </c>
       <c r="J25" s="33">
         <v>24</v>
       </c>
       <c r="K25" s="33">
-        <v>4314423</v>
+        <v>5180639</v>
       </c>
       <c r="L25" s="33">
         <v>7</v>
       </c>
       <c r="M25" s="33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N25" s="33">
-        <v>466424</v>
+        <v>599688</v>
       </c>
       <c r="O25" s="33">
         <v>10</v>
       </c>
       <c r="P25" s="33">
         <v>8</v>
       </c>
       <c r="Q25" s="33">
-        <v>749610</v>
+        <v>899532</v>
       </c>
       <c r="R25" s="33">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="S25" s="33">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="T25" s="33">
-        <v>26423758</v>
+        <v>31804292</v>
       </c>
       <c r="U25" s="33">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="V25" s="33">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="W25" s="33">
-        <v>6579120</v>
+        <v>7965732</v>
       </c>
       <c r="X25" s="57">
         <v>0</v>
       </c>
       <c r="Y25" s="33">
         <v>1</v>
       </c>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="32">
-        <v>4814</v>
+        <v>4864</v>
       </c>
       <c r="C26" s="33">
-        <v>2332</v>
+        <v>2357</v>
       </c>
       <c r="D26" s="33">
-        <v>2482</v>
+        <v>2507</v>
       </c>
       <c r="E26" s="33">
-        <v>172263507</v>
+        <v>207439788</v>
       </c>
       <c r="F26" s="33">
         <v>2</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
-        <v>83290</v>
+        <v>99948</v>
       </c>
       <c r="I26" s="33">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="J26" s="33">
+        <v>171</v>
+      </c>
+      <c r="K26" s="33">
+        <v>25911635</v>
+      </c>
+      <c r="L26" s="33">
+        <v>173</v>
+      </c>
+      <c r="M26" s="33">
+        <v>101</v>
+      </c>
+      <c r="N26" s="33">
+        <v>14262372</v>
+      </c>
+      <c r="O26" s="33">
+        <v>147</v>
+      </c>
+      <c r="P26" s="33">
         <v>170</v>
       </c>
-      <c r="K26" s="33">
-[...16 lines deleted...]
-      </c>
       <c r="Q26" s="33">
-        <v>13150567</v>
+        <v>15882479</v>
       </c>
       <c r="R26" s="33">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="S26" s="33">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="T26" s="33">
-        <v>94956278</v>
+        <v>114020202</v>
       </c>
       <c r="U26" s="33">
-        <v>675</v>
+        <v>689</v>
       </c>
       <c r="V26" s="33">
-        <v>786</v>
+        <v>805</v>
       </c>
       <c r="W26" s="33">
-        <v>30737474</v>
+        <v>37263152</v>
       </c>
       <c r="X26" s="57">
         <v>91</v>
       </c>
       <c r="Y26" s="33">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="32">
-        <v>2404</v>
+        <v>2440</v>
       </c>
       <c r="C27" s="33">
-        <v>1082</v>
+        <v>1094</v>
       </c>
       <c r="D27" s="33">
-        <v>1322</v>
+        <v>1346</v>
       </c>
       <c r="E27" s="33">
-        <v>90596962</v>
+        <v>108853766</v>
       </c>
       <c r="F27" s="33">
         <v>0</v>
       </c>
       <c r="G27" s="33">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>0</v>
       </c>
       <c r="I27" s="33">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J27" s="33">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K27" s="33">
-        <v>7854247</v>
+        <v>9461744</v>
       </c>
       <c r="L27" s="33">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M27" s="33">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N27" s="33">
-        <v>7146282</v>
+        <v>8670489</v>
       </c>
       <c r="O27" s="33">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="P27" s="33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q27" s="33">
-        <v>1882354</v>
+        <v>2311300</v>
       </c>
       <c r="R27" s="33">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="S27" s="33">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="T27" s="33">
-        <v>59252508</v>
+        <v>70896450</v>
       </c>
       <c r="U27" s="33">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="V27" s="33">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="W27" s="33">
-        <v>14461571</v>
+        <v>17513783</v>
       </c>
       <c r="X27" s="57">
         <v>7</v>
       </c>
       <c r="Y27" s="33">
         <v>13</v>
       </c>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="32">
-        <v>2968</v>
+        <v>3002</v>
       </c>
       <c r="C28" s="33">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="D28" s="33">
-        <v>1599</v>
+        <v>1620</v>
       </c>
       <c r="E28" s="33">
-        <v>111023810</v>
+        <v>133435468</v>
       </c>
       <c r="F28" s="33">
         <v>2</v>
       </c>
       <c r="G28" s="33">
         <v>0</v>
       </c>
       <c r="H28" s="33">
-        <v>83290</v>
+        <v>99948</v>
       </c>
       <c r="I28" s="33">
         <v>59</v>
       </c>
       <c r="J28" s="33">
         <v>30</v>
       </c>
       <c r="K28" s="33">
-        <v>3698076</v>
+        <v>4439357</v>
       </c>
       <c r="L28" s="33">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="M28" s="33">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N28" s="33">
-        <v>9241258</v>
+        <v>11093188</v>
       </c>
       <c r="O28" s="33">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P28" s="33">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q28" s="33">
-        <v>4934934</v>
+        <v>5976059</v>
       </c>
       <c r="R28" s="33">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="S28" s="33">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="T28" s="33">
-        <v>76360284</v>
+        <v>91718960</v>
       </c>
       <c r="U28" s="33">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="V28" s="33">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="W28" s="33">
-        <v>16705968</v>
+        <v>20107956</v>
       </c>
       <c r="X28" s="57">
         <v>2</v>
       </c>
       <c r="Y28" s="33">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="32">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C29" s="33">
         <v>54</v>
       </c>
       <c r="D29" s="33">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E29" s="33">
-        <v>3356520</v>
+        <v>4043648</v>
       </c>
       <c r="F29" s="33">
         <v>0</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>14</v>
       </c>
       <c r="J29" s="33">
         <v>4</v>
       </c>
       <c r="K29" s="33">
-        <v>782926</v>
+        <v>932848</v>
       </c>
       <c r="L29" s="33">
         <v>7</v>
       </c>
       <c r="M29" s="33">
         <v>5</v>
       </c>
       <c r="N29" s="33">
-        <v>491411</v>
+        <v>591359</v>
       </c>
       <c r="O29" s="33">
         <v>7</v>
       </c>
       <c r="P29" s="33">
         <v>10</v>
       </c>
       <c r="Q29" s="33">
-        <v>707965</v>
+        <v>849558</v>
       </c>
       <c r="R29" s="33">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="S29" s="33">
         <v>7</v>
       </c>
       <c r="T29" s="33">
-        <v>778763</v>
+        <v>953672</v>
       </c>
       <c r="U29" s="33">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V29" s="33">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="W29" s="33">
-        <v>595455</v>
+        <v>716211</v>
       </c>
       <c r="X29" s="57">
         <v>0</v>
       </c>
       <c r="Y29" s="33">
         <v>0</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="35">
         <v>18</v>
       </c>
       <c r="C30" s="36">
         <v>14</v>
       </c>
       <c r="D30" s="36">
         <v>4</v>
       </c>
       <c r="E30" s="36">
-        <v>645483</v>
+        <v>774580</v>
       </c>
       <c r="F30" s="36">
         <v>2</v>
       </c>
       <c r="G30" s="36">
         <v>0</v>
       </c>
       <c r="H30" s="36">
-        <v>83290</v>
+        <v>99948</v>
       </c>
       <c r="I30" s="36">
         <v>1</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>41645</v>
+        <v>49974</v>
       </c>
       <c r="L30" s="36">
         <v>4</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
-        <v>166580</v>
+        <v>199896</v>
       </c>
       <c r="O30" s="36">
         <v>3</v>
       </c>
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
-        <v>191567</v>
+        <v>233212</v>
       </c>
       <c r="R30" s="36">
         <v>1</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
-        <v>41645</v>
+        <v>49974</v>
       </c>
       <c r="U30" s="36">
         <v>3</v>
       </c>
       <c r="V30" s="36">
         <v>2</v>
       </c>
       <c r="W30" s="36">
-        <v>120756</v>
+        <v>141576</v>
       </c>
       <c r="X30" s="58">
         <v>1</v>
       </c>
       <c r="Y30" s="36">
         <v>0</v>
       </c>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
     </row>
     <row r="31" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="51"/>
       <c r="C31" s="51"/>
       <c r="D31" s="51"/>
       <c r="E31" s="51"/>
       <c r="F31" s="51"/>
       <c r="G31" s="51"/>
       <c r="H31" s="51"/>
       <c r="I31" s="51"/>
       <c r="J31" s="51"/>
       <c r="K31" s="51"/>
       <c r="L31" s="51"/>
@@ -28304,71 +27371,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A6:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="11" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{071FB239-DAEC-40B2-AC24-0EACC906EA2F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -28400,51 +27467,51 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -28454,183 +27521,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
+      <c r="N4" s="101"/>
       <c r="O4" s="108" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="P4" s="99"/>
+        <v>230</v>
+      </c>
+      <c r="P4" s="97"/>
       <c r="Q4" s="109"/>
-      <c r="R4" s="97" t="s">
-        <v>232</v>
+      <c r="R4" s="95" t="s">
+        <v>229</v>
       </c>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
       <c r="U4" s="94"/>
       <c r="V4" s="94"/>
       <c r="W4" s="94"/>
-      <c r="X4" s="98" t="s">
+      <c r="X4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="99"/>
+      <c r="Y4" s="97"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
+      <c r="N5" s="101"/>
       <c r="O5" s="110"/>
-      <c r="P5" s="101"/>
+      <c r="P5" s="99"/>
       <c r="Q5" s="111"/>
-      <c r="R5" s="97" t="s">
-        <v>234</v>
+      <c r="R5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="S5" s="94"/>
-      <c r="T5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="T5" s="101"/>
+      <c r="U5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="V5" s="94"/>
       <c r="W5" s="94"/>
-      <c r="X5" s="100"/>
-      <c r="Y5" s="101"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="99"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="101"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="96" t="s">
+      <c r="X6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -31037,71 +30104,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A6:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="10" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -31133,51 +30200,51 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -31187,183 +30254,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
+      <c r="N4" s="101"/>
       <c r="O4" s="108" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="P4" s="99"/>
+        <v>230</v>
+      </c>
+      <c r="P4" s="97"/>
       <c r="Q4" s="109"/>
-      <c r="R4" s="97" t="s">
-        <v>232</v>
+      <c r="R4" s="95" t="s">
+        <v>229</v>
       </c>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
       <c r="U4" s="94"/>
       <c r="V4" s="94"/>
       <c r="W4" s="94"/>
-      <c r="X4" s="98" t="s">
+      <c r="X4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="99"/>
+      <c r="Y4" s="97"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
+      <c r="N5" s="101"/>
       <c r="O5" s="110"/>
-      <c r="P5" s="101"/>
+      <c r="P5" s="99"/>
       <c r="Q5" s="111"/>
-      <c r="R5" s="97" t="s">
-        <v>234</v>
+      <c r="R5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="S5" s="94"/>
-      <c r="T5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="T5" s="101"/>
+      <c r="U5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="V5" s="94"/>
       <c r="W5" s="94"/>
-      <c r="X5" s="100"/>
-      <c r="Y5" s="101"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="99"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="101"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="96" t="s">
+      <c r="X6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -33770,71 +32837,71 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:N4"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R4:W4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
-    <mergeCell ref="A6:A7"/>
-[...8 lines deleted...]
-    <mergeCell ref="R4:W4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -33920,183 +32987,183 @@
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>195</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>237</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="100" t="s">
+        <v>234</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
+      <c r="N4" s="101"/>
       <c r="O4" s="108" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="P4" s="99"/>
+        <v>230</v>
+      </c>
+      <c r="P4" s="97"/>
       <c r="Q4" s="109"/>
-      <c r="R4" s="97" t="s">
-        <v>232</v>
+      <c r="R4" s="95" t="s">
+        <v>229</v>
       </c>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
       <c r="U4" s="94"/>
       <c r="V4" s="94"/>
       <c r="W4" s="94"/>
-      <c r="X4" s="98" t="s">
+      <c r="X4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="99"/>
+      <c r="Y4" s="97"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>196</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>197</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
+      <c r="N5" s="101"/>
       <c r="O5" s="110"/>
-      <c r="P5" s="101"/>
+      <c r="P5" s="99"/>
       <c r="Q5" s="111"/>
-      <c r="R5" s="97" t="s">
-        <v>234</v>
+      <c r="R5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="S5" s="94"/>
-      <c r="T5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="T5" s="101"/>
+      <c r="U5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="V5" s="94"/>
       <c r="W5" s="94"/>
-      <c r="X5" s="100"/>
-      <c r="Y5" s="101"/>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="99"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="92" t="s">
+      <c r="U6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="93"/>
+      <c r="V6" s="101"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="96" t="s">
+      <c r="X6" s="93" t="s">
         <v>198</v>
       </c>
       <c r="Y6" s="94"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -36503,267 +35570,267 @@
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O4:Q5"/>
+    <mergeCell ref="R5:T5"/>
+    <mergeCell ref="U5:W5"/>
+    <mergeCell ref="U6:V6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="R4:W4"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="X6:Y6"/>
-    <mergeCell ref="O6:P6"/>
-[...3 lines deleted...]
-    <mergeCell ref="U6:V6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="8" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="8.5" customWidth="1"/>
     <col min="3" max="4" width="7.83203125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="9.6640625" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="12.1640625" customWidth="1"/>
     <col min="13" max="13" width="14.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.5" customWidth="1"/>
     <col min="15" max="15" width="16.33203125" customWidth="1"/>
     <col min="16" max="17" width="10" bestFit="1" customWidth="1"/>
     <col min="18" max="22" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="92" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="95"/>
-[...12 lines deleted...]
-      <c r="O1" s="95"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
     </row>
     <row r="2" spans="1:35" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:35" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="102" t="s">
         <v>183</v>
       </c>
       <c r="B3" s="94" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="94"/>
       <c r="D3" s="94"/>
-      <c r="E3" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E3" s="101"/>
+      <c r="F3" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G3" s="94"/>
       <c r="H3" s="94"/>
       <c r="I3" s="94"/>
       <c r="J3" s="94"/>
-      <c r="K3" s="93"/>
+      <c r="K3" s="101"/>
       <c r="L3" s="112" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="M3" s="104"/>
       <c r="N3" s="104"/>
-      <c r="O3" s="92"/>
-      <c r="P3" s="98" t="s">
+      <c r="O3" s="100"/>
+      <c r="P3" s="96" t="s">
         <v>101</v>
       </c>
-      <c r="Q3" s="99"/>
+      <c r="Q3" s="97"/>
     </row>
     <row r="4" spans="1:35" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="103"/>
-      <c r="B4" s="93" t="s">
+      <c r="B4" s="101" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="104"/>
       <c r="D4" s="104"/>
       <c r="E4" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="92" t="s">
+      <c r="F4" s="100" t="s">
         <v>37</v>
       </c>
-      <c r="G4" s="93"/>
-      <c r="H4" s="92" t="s">
+      <c r="G4" s="101"/>
+      <c r="H4" s="100" t="s">
         <v>38</v>
       </c>
-      <c r="I4" s="93"/>
-      <c r="J4" s="92" t="s">
+      <c r="I4" s="101"/>
+      <c r="J4" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="93"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="112" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="M4" s="104"/>
       <c r="N4" s="112" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      <c r="Q4" s="101"/>
+        <v>232</v>
+      </c>
+      <c r="O4" s="100"/>
+      <c r="P4" s="98"/>
+      <c r="Q4" s="99"/>
     </row>
     <row r="5" spans="1:35" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="106"/>
       <c r="F5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="P5" s="96" t="s">
+      <c r="P5" s="93" t="s">
         <v>44</v>
       </c>
       <c r="Q5" s="94"/>
     </row>
     <row r="6" spans="1:35" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="107"/>
       <c r="B6" s="52" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
@@ -37629,51 +36696,51 @@
       </c>
       <c r="Q18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
       <c r="AF18" s="3"/>
       <c r="AG18" s="3"/>
       <c r="AH18" s="3"/>
       <c r="AI18" s="3"/>
     </row>
     <row r="19" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B19" s="24">
         <v>140544</v>
       </c>
       <c r="C19" s="24">
         <v>65844</v>
       </c>
       <c r="D19" s="24">
         <v>74700</v>
       </c>
       <c r="E19" s="24">
         <v>8673015499</v>
       </c>
       <c r="F19" s="24">
         <v>2110</v>
       </c>
       <c r="G19" s="24">
         <v>155573970</v>
       </c>
       <c r="H19" s="24">
         <v>5309</v>
       </c>
       <c r="I19" s="24">
         <v>383941450</v>
       </c>
@@ -37700,51 +36767,51 @@
       </c>
       <c r="Q19" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
       <c r="AI19" s="3"/>
     </row>
     <row r="20" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B20" s="24">
         <v>134644</v>
       </c>
       <c r="C20" s="24">
         <v>62634</v>
       </c>
       <c r="D20" s="24">
         <v>72010</v>
       </c>
       <c r="E20" s="24">
         <v>8466957511</v>
       </c>
       <c r="F20" s="24">
         <v>2085</v>
       </c>
       <c r="G20" s="24">
         <v>152743275</v>
       </c>
       <c r="H20" s="24">
         <v>4902</v>
       </c>
       <c r="I20" s="24">
         <v>353604106</v>
       </c>
@@ -37771,51 +36838,51 @@
       </c>
       <c r="Q20" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
     </row>
     <row r="21" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B21" s="24">
         <v>125951</v>
       </c>
       <c r="C21" s="24">
         <v>58409</v>
       </c>
       <c r="D21" s="24">
         <v>67542</v>
       </c>
       <c r="E21" s="24">
         <v>7858750353</v>
       </c>
       <c r="F21" s="24">
         <v>1980</v>
       </c>
       <c r="G21" s="24">
         <v>144334275</v>
       </c>
       <c r="H21" s="24">
         <v>4723</v>
       </c>
       <c r="I21" s="24">
         <v>337148964</v>
       </c>
@@ -37842,51 +36909,51 @@
       </c>
       <c r="Q21" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
     </row>
     <row r="22" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B22" s="24">
         <v>122523</v>
       </c>
       <c r="C22" s="24">
         <v>56887</v>
       </c>
       <c r="D22" s="24">
         <v>65636</v>
       </c>
       <c r="E22" s="24">
         <v>7688978071</v>
       </c>
       <c r="F22" s="24">
         <v>1929</v>
       </c>
       <c r="G22" s="24">
         <v>140182524</v>
       </c>
       <c r="H22" s="24">
         <v>4774</v>
       </c>
       <c r="I22" s="24">
         <v>341688464</v>
       </c>
@@ -37913,51 +36980,51 @@
       </c>
       <c r="Q22" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
     </row>
     <row r="23" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B23" s="24">
         <v>119861</v>
       </c>
       <c r="C23" s="24">
         <v>55486</v>
       </c>
       <c r="D23" s="24">
         <v>64375</v>
       </c>
       <c r="E23" s="24">
         <v>7609079377</v>
       </c>
       <c r="F23" s="24">
         <v>1890</v>
       </c>
       <c r="G23" s="24">
         <v>135364659</v>
       </c>
       <c r="H23" s="24">
         <v>4833</v>
       </c>
       <c r="I23" s="24">
         <v>347858044</v>
       </c>
@@ -37984,51 +37051,51 @@
       </c>
       <c r="Q23" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
       <c r="AG23" s="3"/>
       <c r="AH23" s="3"/>
       <c r="AI23" s="3"/>
     </row>
     <row r="24" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B24" s="24">
         <v>120266</v>
       </c>
       <c r="C24" s="24">
         <v>55279</v>
       </c>
       <c r="D24" s="24">
         <v>64987</v>
       </c>
       <c r="E24" s="24">
         <v>7618135992</v>
       </c>
       <c r="F24" s="24">
         <v>1821</v>
       </c>
       <c r="G24" s="24">
         <v>130394343</v>
       </c>
       <c r="H24" s="24">
         <v>5177</v>
       </c>
       <c r="I24" s="24">
         <v>358499454</v>
       </c>
@@ -39099,168 +38166,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="95" t="s">
+        <v>233</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="98" t="s">
+      <c r="U4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="99"/>
+      <c r="V4" s="97"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="N5" s="101"/>
+      <c r="O5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="P5" s="94"/>
-      <c r="Q5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="100"/>
-      <c r="V5" s="101"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="99"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="96" t="s">
+      <c r="U6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -41412,69 +40479,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
@@ -41550,168 +40617,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="95" t="s">
+        <v>233</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="98" t="s">
+      <c r="U4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="99"/>
+      <c r="V4" s="97"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="N5" s="101"/>
+      <c r="O5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="P5" s="94"/>
-      <c r="Q5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="100"/>
-      <c r="V5" s="101"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="99"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="96" t="s">
+      <c r="U6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -43865,69 +42932,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="6" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
@@ -44004,168 +43071,168 @@
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="100" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
-      <c r="E4" s="93"/>
-[...1 lines deleted...]
-        <v>238</v>
+      <c r="E4" s="101"/>
+      <c r="F4" s="95" t="s">
+        <v>235</v>
       </c>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="94"/>
       <c r="J4" s="94"/>
       <c r="K4" s="94"/>
       <c r="L4" s="94"/>
       <c r="M4" s="94"/>
-      <c r="N4" s="93"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="N4" s="101"/>
+      <c r="O4" s="95" t="s">
+        <v>233</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
-      <c r="U4" s="98" t="s">
+      <c r="U4" s="96" t="s">
         <v>100</v>
       </c>
-      <c r="V4" s="99"/>
+      <c r="V4" s="97"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="103"/>
       <c r="B5" s="104" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="104"/>
       <c r="D5" s="104"/>
       <c r="E5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="92" t="s">
+      <c r="F5" s="100" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="94"/>
-      <c r="H5" s="93"/>
-      <c r="I5" s="92" t="s">
+      <c r="H5" s="101"/>
+      <c r="I5" s="100" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="94"/>
-      <c r="K5" s="93"/>
-      <c r="L5" s="92" t="s">
+      <c r="K5" s="101"/>
+      <c r="L5" s="100" t="s">
         <v>68</v>
       </c>
       <c r="M5" s="94"/>
-      <c r="N5" s="93"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="N5" s="101"/>
+      <c r="O5" s="95" t="s">
+        <v>231</v>
       </c>
       <c r="P5" s="94"/>
-      <c r="Q5" s="93"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="Q5" s="101"/>
+      <c r="R5" s="95" t="s">
+        <v>232</v>
       </c>
       <c r="S5" s="94"/>
       <c r="T5" s="94"/>
-      <c r="U5" s="100"/>
-      <c r="V5" s="101"/>
+      <c r="U5" s="98"/>
+      <c r="V5" s="99"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="106"/>
-      <c r="F6" s="92" t="s">
+      <c r="F6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="93"/>
+      <c r="G6" s="101"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="92" t="s">
+      <c r="I6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="93"/>
+      <c r="J6" s="101"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="93"/>
+      <c r="M6" s="101"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="93"/>
+      <c r="P6" s="101"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="92" t="s">
+      <c r="R6" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="93"/>
+      <c r="S6" s="101"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="96" t="s">
+      <c r="U6" s="93" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="94"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="107"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
@@ -46316,69 +45383,69 @@
       <c r="T44" s="3"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:S6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="L6:M6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>