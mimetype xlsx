--- v3 (2026-08-04)
+++ v4 (2026-09-13)
@@ -20,58 +20,58 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150731\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150831\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3302F2F-71A7-42B0-A755-C8B1426EC315}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61461D38-A279-4073-91A9-C56063E13F94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="671" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年月monthly (2023~)" sheetId="33" r:id="rId1"/>
     <sheet name="2026" sheetId="38" r:id="rId2"/>
     <sheet name="2025" sheetId="37" r:id="rId3"/>
     <sheet name="2024" sheetId="34" r:id="rId4"/>
     <sheet name="2023" sheetId="32" r:id="rId5"/>
     <sheet name="歷年2022以前" sheetId="23" state="hidden" r:id="rId6"/>
     <sheet name="2022" sheetId="31" r:id="rId7"/>
     <sheet name="2021" sheetId="29" r:id="rId8"/>
     <sheet name="2020" sheetId="28" r:id="rId9"/>
     <sheet name="2019" sheetId="25" r:id="rId10"/>
     <sheet name="2018" sheetId="24" r:id="rId11"/>
     <sheet name="2017" sheetId="22" r:id="rId12"/>
     <sheet name="2016" sheetId="27" r:id="rId13"/>
     <sheet name="2015" sheetId="18" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -1349,51 +1349,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>高雄市資料修正。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1226" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1225" uniqueCount="278">
   <si>
     <r>
       <t>金額</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
@@ -7601,73 +7601,50 @@
       </rPr>
       <t>2.5</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">倍
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>above 1.5 Times and Under 2.5Times Minimum of Subsistence</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>7</t>
-[...21 lines deleted...]
-    <r>
       <t>8</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Aug. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>9</t>
     </r>
@@ -8278,54 +8255,50 @@
     <r>
       <t xml:space="preserve"> 115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...2 lines deleted...]
-  <si>
     <r>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Dec. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 114</t>
@@ -8398,167 +8371,190 @@
   <si>
     <r>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Apr. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>5</t>
+    </r>
+    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/7/31</t>
+      <t xml:space="preserve">  May </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  May </t>
+      <t>2026/8/31</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>6</t>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  June </t>
+      <t xml:space="preserve">  July </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <t>6</t>
+    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115</t>
-    </r>
+      <t xml:space="preserve">  June </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1-6</t>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Jan.-June,2026</t>
+      <t>1-7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Jan.-July,2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
@@ -8986,59 +8982,56 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="140">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -9347,66 +9340,55 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_y02-01" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位[0]" xfId="2" builtinId="6"/>
-    <cellStyle name="百分比" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -9812,68 +9794,67 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI44"/>
+  <dimension ref="A1:AI40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="I27" sqref="I27"/>
+      <selection pane="bottomRight" activeCell="A56" sqref="A56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" customWidth="1"/>
     <col min="3" max="3" width="9.83203125" customWidth="1"/>
     <col min="4" max="4" width="11.5" customWidth="1"/>
-    <col min="5" max="5" width="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="13.6640625" customWidth="1"/>
+    <col min="5" max="5" width="16" customWidth="1"/>
+    <col min="6" max="7" width="13.1640625" customWidth="1"/>
     <col min="8" max="8" width="14.5" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="15.1640625" customWidth="1"/>
     <col min="13" max="13" width="14.6640625" customWidth="1"/>
     <col min="14" max="14" width="14.6640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.6640625" customWidth="1"/>
     <col min="16" max="16" width="10.1640625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.33203125" customWidth="1"/>
     <col min="18" max="19" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="14" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="92" t="s">
         <v>185</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
       <c r="E1" s="92"/>
@@ -10192,51 +10173,51 @@
         <v>70533</v>
       </c>
       <c r="T7" s="3">
         <v>11553496186</v>
       </c>
       <c r="U7" s="3">
         <v>20708</v>
       </c>
       <c r="V7" s="3">
         <v>25037</v>
       </c>
       <c r="W7" s="3">
         <v>1998918154</v>
       </c>
       <c r="X7" s="3">
         <v>1854</v>
       </c>
       <c r="Y7" s="3">
         <v>2166</v>
       </c>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
     <row r="8" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B8" s="24">
         <v>223705</v>
       </c>
       <c r="C8" s="24">
         <v>106162</v>
       </c>
       <c r="D8" s="24">
         <v>117543</v>
       </c>
       <c r="E8" s="24">
         <v>18982403224</v>
       </c>
       <c r="F8" s="24">
         <v>453</v>
       </c>
       <c r="G8" s="24">
         <v>147</v>
       </c>
       <c r="H8" s="24">
         <v>62005176</v>
       </c>
       <c r="I8" s="24">
         <v>7625</v>
       </c>
@@ -10271,51 +10252,51 @@
         <v>70015</v>
       </c>
       <c r="T8" s="3">
         <v>12377089215</v>
       </c>
       <c r="U8" s="3">
         <v>25918</v>
       </c>
       <c r="V8" s="3">
         <v>31649</v>
       </c>
       <c r="W8" s="3">
         <v>2672361494</v>
       </c>
       <c r="X8" s="3">
         <v>2004</v>
       </c>
       <c r="Y8" s="3">
         <v>2353</v>
       </c>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
     </row>
     <row r="9" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B9" s="24">
         <v>235010</v>
       </c>
       <c r="C9" s="24">
         <v>111933</v>
       </c>
       <c r="D9" s="24">
         <v>123077</v>
       </c>
       <c r="E9" s="24">
         <v>20294518145</v>
       </c>
       <c r="F9" s="24">
         <v>423</v>
       </c>
       <c r="G9" s="24">
         <v>149</v>
       </c>
       <c r="H9" s="24">
         <v>58027028</v>
       </c>
       <c r="I9" s="24">
         <v>8045</v>
       </c>
@@ -10350,51 +10331,51 @@
         <v>76702</v>
       </c>
       <c r="T9" s="3">
         <v>13558076373</v>
       </c>
       <c r="U9" s="3">
         <v>24439</v>
       </c>
       <c r="V9" s="3">
         <v>29542</v>
       </c>
       <c r="W9" s="3">
         <v>2521824465</v>
       </c>
       <c r="X9" s="3">
         <v>2583</v>
       </c>
       <c r="Y9" s="3">
         <v>2632</v>
       </c>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
     </row>
     <row r="10" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B10" s="24">
         <v>211658</v>
       </c>
       <c r="C10" s="24">
         <v>100558</v>
       </c>
       <c r="D10" s="24">
         <v>111100</v>
       </c>
       <c r="E10" s="24">
         <v>1611591252</v>
       </c>
       <c r="F10" s="24">
         <v>439</v>
       </c>
       <c r="G10" s="24">
         <v>143</v>
       </c>
       <c r="H10" s="24">
         <v>4856531</v>
       </c>
       <c r="I10" s="24">
         <v>7664</v>
       </c>
@@ -10429,51 +10410,51 @@
         <v>71420</v>
       </c>
       <c r="T10" s="3">
         <v>1087956576</v>
       </c>
       <c r="U10" s="3">
         <v>19936</v>
       </c>
       <c r="V10" s="3">
         <v>24741</v>
       </c>
       <c r="W10" s="3">
         <v>194030008</v>
       </c>
       <c r="X10" s="3">
         <v>1987</v>
       </c>
       <c r="Y10" s="3">
         <v>2362</v>
       </c>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
     <row r="11" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B11" s="24">
         <v>214748</v>
       </c>
       <c r="C11" s="24">
         <v>101980</v>
       </c>
       <c r="D11" s="24">
         <v>112768</v>
       </c>
       <c r="E11" s="24">
         <v>1631258806</v>
       </c>
       <c r="F11" s="24">
         <v>440</v>
       </c>
       <c r="G11" s="24">
         <v>144</v>
       </c>
       <c r="H11" s="24">
         <v>4870297</v>
       </c>
       <c r="I11" s="24">
         <v>7739</v>
       </c>
@@ -10508,51 +10489,51 @@
         <v>72662</v>
       </c>
       <c r="T11" s="3">
         <v>1104070759</v>
       </c>
       <c r="U11" s="3">
         <v>20208</v>
       </c>
       <c r="V11" s="3">
         <v>24978</v>
       </c>
       <c r="W11" s="3">
         <v>193949152</v>
       </c>
       <c r="X11" s="3">
         <v>2062</v>
       </c>
       <c r="Y11" s="3">
         <v>2424</v>
       </c>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
     <row r="12" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B12" s="24">
         <v>218378</v>
       </c>
       <c r="C12" s="24">
         <v>103783</v>
       </c>
       <c r="D12" s="24">
         <v>114595</v>
       </c>
       <c r="E12" s="24">
         <v>1671034203</v>
       </c>
       <c r="F12" s="24">
         <v>442</v>
       </c>
       <c r="G12" s="24">
         <v>145</v>
       </c>
       <c r="H12" s="24">
         <v>4945258</v>
       </c>
       <c r="I12" s="24">
         <v>7821</v>
       </c>
@@ -10587,51 +10568,51 @@
         <v>73478</v>
       </c>
       <c r="T12" s="3">
         <v>1124400348</v>
       </c>
       <c r="U12" s="3">
         <v>20813</v>
       </c>
       <c r="V12" s="3">
         <v>25610</v>
       </c>
       <c r="W12" s="3">
         <v>202193030</v>
       </c>
       <c r="X12" s="3">
         <v>2090</v>
       </c>
       <c r="Y12" s="3">
         <v>2475</v>
       </c>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
     <row r="13" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B13" s="24">
         <v>220583</v>
       </c>
       <c r="C13" s="24">
         <v>104926</v>
       </c>
       <c r="D13" s="24">
         <v>115657</v>
       </c>
       <c r="E13" s="24">
         <v>1680620437</v>
       </c>
       <c r="F13" s="24">
         <v>436</v>
       </c>
       <c r="G13" s="24">
         <v>145</v>
       </c>
       <c r="H13" s="24">
         <v>4895284</v>
       </c>
       <c r="I13" s="24">
         <v>7852</v>
       </c>
@@ -10666,51 +10647,51 @@
         <v>73889</v>
       </c>
       <c r="T13" s="3">
         <v>1128654226</v>
       </c>
       <c r="U13" s="3">
         <v>21236</v>
       </c>
       <c r="V13" s="3">
         <v>25991</v>
       </c>
       <c r="W13" s="3">
         <v>204544970</v>
       </c>
       <c r="X13" s="3">
         <v>2137</v>
       </c>
       <c r="Y13" s="3">
         <v>2528</v>
       </c>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
     <row r="14" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B14" s="24">
         <v>221994</v>
       </c>
       <c r="C14" s="24">
         <v>105521</v>
       </c>
       <c r="D14" s="24">
         <v>116473</v>
       </c>
       <c r="E14" s="24">
         <v>1682009092</v>
       </c>
       <c r="F14" s="24">
         <v>435</v>
       </c>
       <c r="G14" s="24">
         <v>146</v>
       </c>
       <c r="H14" s="24">
         <v>4892970</v>
       </c>
       <c r="I14" s="24">
         <v>7888</v>
       </c>
@@ -10743,132 +10724,132 @@
       </c>
       <c r="S14" s="3">
         <v>74206</v>
       </c>
       <c r="T14" s="3">
         <v>1126925929</v>
       </c>
       <c r="U14" s="3">
         <v>21444</v>
       </c>
       <c r="V14" s="3">
         <v>26378</v>
       </c>
       <c r="W14" s="3">
         <v>205982660</v>
       </c>
       <c r="X14" s="3">
         <v>2181</v>
       </c>
       <c r="Y14" s="3">
         <v>2554</v>
       </c>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
-    <row r="15" spans="1:27" s="139" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="136">
+    <row r="15" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>260</v>
+      </c>
+      <c r="B15" s="24">
         <v>223503</v>
       </c>
-      <c r="C15" s="136">
+      <c r="C15" s="24">
         <v>106153</v>
       </c>
-      <c r="D15" s="136">
+      <c r="D15" s="24">
         <v>117350</v>
       </c>
-      <c r="E15" s="136">
+      <c r="E15" s="24">
         <v>1686077357</v>
       </c>
-      <c r="F15" s="136">
+      <c r="F15" s="24">
         <v>430</v>
       </c>
-      <c r="G15" s="136">
+      <c r="G15" s="24">
         <v>145</v>
       </c>
-      <c r="H15" s="136">
+      <c r="H15" s="24">
         <v>4820323</v>
       </c>
-      <c r="I15" s="136">
+      <c r="I15" s="24">
         <v>7926</v>
       </c>
-      <c r="J15" s="136">
+      <c r="J15" s="24">
         <v>3847</v>
       </c>
-      <c r="K15" s="136">
+      <c r="K15" s="24">
         <v>99281612</v>
       </c>
-      <c r="L15" s="136">
+      <c r="L15" s="24">
         <v>11077</v>
       </c>
-      <c r="M15" s="136">
+      <c r="M15" s="24">
         <v>6602</v>
       </c>
-      <c r="N15" s="136">
+      <c r="N15" s="24">
         <v>150305947</v>
       </c>
-      <c r="O15" s="136">
+      <c r="O15" s="24">
         <v>5804</v>
       </c>
-      <c r="P15" s="137">
+      <c r="P15" s="25">
         <v>5495</v>
       </c>
-      <c r="Q15" s="137">
+      <c r="Q15" s="25">
         <v>96727862</v>
       </c>
-      <c r="R15" s="138">
+      <c r="R15" s="3">
         <v>59185</v>
       </c>
-      <c r="S15" s="138">
+      <c r="S15" s="3">
         <v>74506</v>
       </c>
-      <c r="T15" s="138">
+      <c r="T15" s="3">
         <v>1127418110</v>
       </c>
-      <c r="U15" s="138">
+      <c r="U15" s="3">
         <v>21731</v>
       </c>
-      <c r="V15" s="138">
+      <c r="V15" s="3">
         <v>26755</v>
       </c>
-      <c r="W15" s="138">
+      <c r="W15" s="3">
         <v>207523503</v>
       </c>
-      <c r="X15" s="138">
+      <c r="X15" s="3">
         <v>2199</v>
       </c>
-      <c r="Y15" s="138">
+      <c r="Y15" s="3">
         <v>2586</v>
       </c>
-      <c r="Z15" s="138"/>
-      <c r="AA15" s="138"/>
+      <c r="Z15" s="3"/>
+      <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B16" s="24">
         <v>224878</v>
       </c>
       <c r="C16" s="24">
         <v>106765</v>
       </c>
       <c r="D16" s="24">
         <v>118113</v>
       </c>
       <c r="E16" s="24">
         <v>1693489630</v>
       </c>
       <c r="F16" s="24">
         <v>431</v>
       </c>
       <c r="G16" s="24">
         <v>144</v>
       </c>
       <c r="H16" s="24">
         <v>4803665</v>
       </c>
       <c r="I16" s="24">
         <v>7952</v>
       </c>
@@ -10903,51 +10884,51 @@
         <v>74738</v>
       </c>
       <c r="T16" s="3">
         <v>1129928767</v>
       </c>
       <c r="U16" s="3">
         <v>22044</v>
       </c>
       <c r="V16" s="3">
         <v>27135</v>
       </c>
       <c r="W16" s="3">
         <v>209938885</v>
       </c>
       <c r="X16" s="3">
         <v>2224</v>
       </c>
       <c r="Y16" s="3">
         <v>2608</v>
       </c>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
     </row>
     <row r="17" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B17" s="24">
         <v>226176</v>
       </c>
       <c r="C17" s="24">
         <v>107386</v>
       </c>
       <c r="D17" s="24">
         <v>118790</v>
       </c>
       <c r="E17" s="24">
         <v>1699292085</v>
       </c>
       <c r="F17" s="24">
         <v>429</v>
       </c>
       <c r="G17" s="24">
         <v>146</v>
       </c>
       <c r="H17" s="24">
         <v>4864819</v>
       </c>
       <c r="I17" s="24">
         <v>7988</v>
       </c>
@@ -10982,51 +10963,51 @@
         <v>74986</v>
       </c>
       <c r="T17" s="3">
         <v>1132546929</v>
       </c>
       <c r="U17" s="3">
         <v>22336</v>
       </c>
       <c r="V17" s="3">
         <v>27518</v>
       </c>
       <c r="W17" s="3">
         <v>212634556</v>
       </c>
       <c r="X17" s="3">
         <v>2236</v>
       </c>
       <c r="Y17" s="3">
         <v>2645</v>
       </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B18" s="24">
         <v>227747</v>
       </c>
       <c r="C18" s="24">
         <v>108192</v>
       </c>
       <c r="D18" s="24">
         <v>119555</v>
       </c>
       <c r="E18" s="24">
         <v>1711154650</v>
       </c>
       <c r="F18" s="24">
         <v>421</v>
       </c>
       <c r="G18" s="24">
         <v>145</v>
       </c>
       <c r="H18" s="24">
         <v>4720375</v>
       </c>
       <c r="I18" s="24">
         <v>8022</v>
       </c>
@@ -11061,51 +11042,51 @@
         <v>75313</v>
       </c>
       <c r="T18" s="3">
         <v>1137012413</v>
       </c>
       <c r="U18" s="3">
         <v>22661</v>
       </c>
       <c r="V18" s="3">
         <v>27822</v>
       </c>
       <c r="W18" s="3">
         <v>214990860</v>
       </c>
       <c r="X18" s="3">
         <v>2252</v>
       </c>
       <c r="Y18" s="3">
         <v>2663</v>
       </c>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
     <row r="19" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B19" s="24">
         <v>229316</v>
       </c>
       <c r="C19" s="24">
         <v>108923</v>
       </c>
       <c r="D19" s="24">
         <v>120393</v>
       </c>
       <c r="E19" s="24">
         <v>1721476825</v>
       </c>
       <c r="F19" s="24">
         <v>419</v>
       </c>
       <c r="G19" s="24">
         <v>146</v>
       </c>
       <c r="H19" s="24">
         <v>4753692</v>
       </c>
       <c r="I19" s="24">
         <v>8044</v>
       </c>
@@ -11140,51 +11121,51 @@
         <v>75548</v>
       </c>
       <c r="T19" s="3">
         <v>1141292156</v>
       </c>
       <c r="U19" s="3">
         <v>22973</v>
       </c>
       <c r="V19" s="3">
         <v>28222</v>
       </c>
       <c r="W19" s="3">
         <v>218354517</v>
       </c>
       <c r="X19" s="3">
         <v>2267</v>
       </c>
       <c r="Y19" s="3">
         <v>2693</v>
       </c>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B20" s="90">
         <v>231505</v>
       </c>
       <c r="C20" s="24">
         <v>110019</v>
       </c>
       <c r="D20" s="24">
         <v>121486</v>
       </c>
       <c r="E20" s="24">
         <v>1738652756</v>
       </c>
       <c r="F20" s="24">
         <v>423</v>
       </c>
       <c r="G20" s="24">
         <v>148</v>
       </c>
       <c r="H20" s="24">
         <v>4816807</v>
       </c>
       <c r="I20" s="24">
         <v>8060</v>
       </c>
@@ -11219,51 +11200,51 @@
         <v>76029</v>
       </c>
       <c r="T20" s="3">
         <v>1150804506</v>
       </c>
       <c r="U20" s="3">
         <v>23484</v>
       </c>
       <c r="V20" s="3">
         <v>28729</v>
       </c>
       <c r="W20" s="3">
         <v>223464422</v>
       </c>
       <c r="X20" s="3">
         <v>2277</v>
       </c>
       <c r="Y20" s="3">
         <v>2714</v>
       </c>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
     <row r="21" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B21" s="90">
         <v>235010</v>
       </c>
       <c r="C21" s="24">
         <v>111933</v>
       </c>
       <c r="D21" s="24">
         <v>123077</v>
       </c>
       <c r="E21" s="24">
         <v>1767861052</v>
       </c>
       <c r="F21" s="24">
         <v>423</v>
       </c>
       <c r="G21" s="24">
         <v>149</v>
       </c>
       <c r="H21" s="24">
         <v>4787007</v>
       </c>
       <c r="I21" s="24">
         <v>8045</v>
       </c>
@@ -11298,51 +11279,51 @@
         <v>76702</v>
       </c>
       <c r="T21" s="3">
         <v>1167065654</v>
       </c>
       <c r="U21" s="3">
         <v>24439</v>
       </c>
       <c r="V21" s="3">
         <v>29542</v>
       </c>
       <c r="W21" s="3">
         <v>234217902</v>
       </c>
       <c r="X21" s="3">
         <v>2583</v>
       </c>
       <c r="Y21" s="3">
         <v>2632</v>
       </c>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
     <row r="22" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B22" s="87"/>
       <c r="C22" s="87"/>
       <c r="D22" s="87"/>
       <c r="E22" s="87"/>
       <c r="F22" s="87"/>
       <c r="G22" s="87"/>
       <c r="H22" s="87"/>
       <c r="I22" s="87"/>
       <c r="J22" s="87"/>
       <c r="K22" s="87"/>
       <c r="L22" s="87"/>
       <c r="M22" s="87"/>
       <c r="N22" s="87"/>
       <c r="O22" s="87"/>
       <c r="P22" s="88"/>
       <c r="Q22" s="88"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
@@ -11487,51 +11468,51 @@
         <v>75952</v>
       </c>
       <c r="T24" s="3">
         <v>1205759341</v>
       </c>
       <c r="U24" s="3">
         <v>25960</v>
       </c>
       <c r="V24" s="3">
         <v>31221</v>
       </c>
       <c r="W24" s="3">
         <v>265354354</v>
       </c>
       <c r="X24" s="3">
         <v>2285</v>
       </c>
       <c r="Y24" s="3">
         <v>2778</v>
       </c>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B25" s="24">
         <v>245590</v>
       </c>
       <c r="C25" s="24">
         <v>117514</v>
       </c>
       <c r="D25" s="24">
         <v>128076</v>
       </c>
       <c r="E25" s="24">
         <v>1886760396</v>
       </c>
       <c r="F25" s="24">
         <v>422</v>
       </c>
       <c r="G25" s="24">
         <v>143</v>
       </c>
       <c r="H25" s="24">
         <v>4753691</v>
       </c>
       <c r="I25" s="24">
         <v>8330</v>
       </c>
@@ -11566,51 +11547,51 @@
         <v>78262</v>
       </c>
       <c r="T25" s="3">
         <v>1239031391</v>
       </c>
       <c r="U25" s="3">
         <v>27594</v>
       </c>
       <c r="V25" s="3">
         <v>33069</v>
       </c>
       <c r="W25" s="3">
         <v>276706264</v>
       </c>
       <c r="X25" s="3">
         <v>2315</v>
       </c>
       <c r="Y25" s="3">
         <v>2841</v>
       </c>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
     <row r="26" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="30" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B26" s="24">
         <v>250696</v>
       </c>
       <c r="C26" s="24">
         <v>120062</v>
       </c>
       <c r="D26" s="24">
         <v>130634</v>
       </c>
       <c r="E26" s="24">
         <v>1908389530</v>
       </c>
       <c r="F26" s="24">
         <v>423</v>
       </c>
       <c r="G26" s="24">
         <v>148</v>
       </c>
       <c r="H26" s="24">
         <v>4865691</v>
       </c>
       <c r="I26" s="24">
         <v>8408</v>
       </c>
@@ -11645,51 +11626,51 @@
         <v>79402</v>
       </c>
       <c r="T26" s="3">
         <v>1247192220</v>
       </c>
       <c r="U26" s="3">
         <v>28630</v>
       </c>
       <c r="V26" s="3">
         <v>34197</v>
       </c>
       <c r="W26" s="3">
         <v>284074807</v>
       </c>
       <c r="X26" s="3">
         <v>2405</v>
       </c>
       <c r="Y26" s="3">
         <v>2927</v>
       </c>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
     </row>
     <row r="27" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B27" s="24">
         <v>252854</v>
       </c>
       <c r="C27" s="24">
         <v>121070</v>
       </c>
       <c r="D27" s="24">
         <v>131784</v>
       </c>
       <c r="E27" s="24">
         <v>1895826848</v>
       </c>
       <c r="F27" s="24">
         <v>420</v>
       </c>
       <c r="G27" s="24">
         <v>147</v>
       </c>
       <c r="H27" s="24">
         <v>4770349</v>
       </c>
       <c r="I27" s="24">
         <v>8449</v>
       </c>
@@ -11723,286 +11704,382 @@
       <c r="S27" s="3">
         <v>79882</v>
       </c>
       <c r="T27" s="3">
         <v>1237293530</v>
       </c>
       <c r="U27" s="3">
         <v>29026</v>
       </c>
       <c r="V27" s="3">
         <v>34715</v>
       </c>
       <c r="W27" s="3">
         <v>279611038</v>
       </c>
       <c r="X27" s="3">
         <v>2437</v>
       </c>
       <c r="Y27" s="3">
         <v>2987</v>
       </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="83" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="84">
+      <c r="A28" s="30" t="s">
+        <v>276</v>
+      </c>
+      <c r="B28" s="24">
         <v>255985</v>
       </c>
-      <c r="C28" s="84">
+      <c r="C28" s="24">
         <v>122473</v>
       </c>
-      <c r="D28" s="84">
+      <c r="D28" s="24">
         <v>133512</v>
       </c>
-      <c r="E28" s="84">
+      <c r="E28" s="24">
         <v>1911329035</v>
       </c>
-      <c r="F28" s="84">
+      <c r="F28" s="24">
         <v>427</v>
       </c>
-      <c r="G28" s="84">
+      <c r="G28" s="24">
         <v>148</v>
       </c>
-      <c r="H28" s="84">
+      <c r="H28" s="24">
         <v>4870297</v>
       </c>
-      <c r="I28" s="84">
+      <c r="I28" s="24">
         <v>8476</v>
       </c>
-      <c r="J28" s="84">
+      <c r="J28" s="24">
         <v>4140</v>
       </c>
-      <c r="K28" s="84">
+      <c r="K28" s="24">
         <v>106452583</v>
       </c>
-      <c r="L28" s="84">
+      <c r="L28" s="24">
         <v>11918</v>
       </c>
-      <c r="M28" s="84">
+      <c r="M28" s="24">
         <v>6979</v>
       </c>
-      <c r="N28" s="84">
+      <c r="N28" s="24">
         <v>161589329</v>
       </c>
-      <c r="O28" s="84">
+      <c r="O28" s="24">
         <v>6610</v>
       </c>
-      <c r="P28" s="85">
+      <c r="P28" s="25">
         <v>6128</v>
       </c>
-      <c r="Q28" s="85">
+      <c r="Q28" s="25">
         <v>109882964</v>
       </c>
-      <c r="R28" s="86">
+      <c r="R28" s="3">
         <v>65331</v>
       </c>
-      <c r="S28" s="86">
+      <c r="S28" s="3">
         <v>80565</v>
       </c>
-      <c r="T28" s="86">
+      <c r="T28" s="3">
         <v>1243021671</v>
       </c>
-      <c r="U28" s="86">
+      <c r="U28" s="3">
         <v>29711</v>
       </c>
-      <c r="V28" s="86">
+      <c r="V28" s="3">
         <v>35552</v>
       </c>
-      <c r="W28" s="86">
+      <c r="W28" s="3">
         <v>285512191</v>
       </c>
-      <c r="X28" s="86">
+      <c r="X28" s="3">
         <v>2505</v>
       </c>
-      <c r="Y28" s="86">
+      <c r="Y28" s="3">
         <v>3049</v>
       </c>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
-    <row r="29" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y29" s="13"/>
+    <row r="29" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="83" t="s">
+        <v>275</v>
+      </c>
+      <c r="B29" s="84">
+        <v>257532</v>
+      </c>
+      <c r="C29" s="84">
+        <v>123193</v>
+      </c>
+      <c r="D29" s="84">
+        <v>134339</v>
+      </c>
+      <c r="E29" s="84">
+        <v>1917714733</v>
+      </c>
+      <c r="F29" s="84">
+        <v>419</v>
+      </c>
+      <c r="G29" s="84">
+        <v>151</v>
+      </c>
+      <c r="H29" s="84">
+        <v>4803665</v>
+      </c>
+      <c r="I29" s="84">
+        <v>8506</v>
+      </c>
+      <c r="J29" s="84">
+        <v>4153</v>
+      </c>
+      <c r="K29" s="84">
+        <v>106584921</v>
+      </c>
+      <c r="L29" s="84">
+        <v>11973</v>
+      </c>
+      <c r="M29" s="84">
+        <v>7036</v>
+      </c>
+      <c r="N29" s="84">
+        <v>161600301</v>
+      </c>
+      <c r="O29" s="84">
+        <v>6664</v>
+      </c>
+      <c r="P29" s="85">
+        <v>6182</v>
+      </c>
+      <c r="Q29" s="85">
+        <v>110709105</v>
+      </c>
+      <c r="R29" s="86">
+        <v>65583</v>
+      </c>
+      <c r="S29" s="86">
+        <v>80891</v>
+      </c>
+      <c r="T29" s="86">
+        <v>1246591774</v>
+      </c>
+      <c r="U29" s="86">
+        <v>30048</v>
+      </c>
+      <c r="V29" s="86">
+        <v>35926</v>
+      </c>
+      <c r="W29" s="86">
+        <v>287424967</v>
+      </c>
+      <c r="X29" s="86">
+        <v>2559</v>
+      </c>
+      <c r="Y29" s="86">
+        <v>3098</v>
+      </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
     <row r="30" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
-        <v>244</v>
-[...24 lines deleted...]
-      <c r="Y30" s="13"/>
+        <v>243</v>
+      </c>
+      <c r="B30" s="87">
+        <v>0</v>
+      </c>
+      <c r="C30" s="87">
+        <v>0</v>
+      </c>
+      <c r="D30" s="87">
+        <v>0</v>
+      </c>
+      <c r="E30" s="87">
+        <v>0</v>
+      </c>
+      <c r="F30" s="87">
+        <v>0</v>
+      </c>
+      <c r="G30" s="87">
+        <v>0</v>
+      </c>
+      <c r="H30" s="87">
+        <v>0</v>
+      </c>
+      <c r="I30" s="87">
+        <v>0</v>
+      </c>
+      <c r="J30" s="87">
+        <v>0</v>
+      </c>
+      <c r="K30" s="87">
+        <v>0</v>
+      </c>
+      <c r="L30" s="87">
+        <v>0</v>
+      </c>
+      <c r="M30" s="87">
+        <v>0</v>
+      </c>
+      <c r="N30" s="87">
+        <v>0</v>
+      </c>
+      <c r="O30" s="87">
+        <v>0</v>
+      </c>
+      <c r="P30" s="88">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="88">
+        <v>0</v>
+      </c>
+      <c r="R30" s="13">
+        <v>0</v>
+      </c>
+      <c r="S30" s="13">
+        <v>0</v>
+      </c>
+      <c r="T30" s="13">
+        <v>0</v>
+      </c>
+      <c r="U30" s="13">
+        <v>0</v>
+      </c>
+      <c r="V30" s="13">
+        <v>0</v>
+      </c>
+      <c r="W30" s="13">
+        <v>0</v>
+      </c>
+      <c r="X30" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="13">
+        <v>0</v>
+      </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B31" s="87"/>
       <c r="C31" s="87"/>
       <c r="D31" s="87"/>
       <c r="E31" s="87"/>
       <c r="F31" s="87"/>
       <c r="G31" s="87"/>
       <c r="H31" s="87"/>
       <c r="I31" s="87"/>
       <c r="J31" s="87"/>
       <c r="K31" s="87"/>
       <c r="L31" s="87"/>
       <c r="M31" s="87"/>
       <c r="N31" s="87"/>
       <c r="O31" s="87"/>
       <c r="P31" s="88"/>
       <c r="Q31" s="88"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
       <c r="Y31" s="13"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
     <row r="32" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B32" s="87"/>
       <c r="C32" s="87"/>
       <c r="D32" s="87"/>
       <c r="E32" s="87"/>
       <c r="F32" s="87"/>
       <c r="G32" s="87"/>
       <c r="H32" s="87"/>
       <c r="I32" s="87"/>
       <c r="J32" s="87"/>
       <c r="K32" s="87"/>
       <c r="L32" s="87"/>
       <c r="M32" s="87"/>
       <c r="N32" s="87"/>
       <c r="O32" s="87"/>
       <c r="P32" s="88"/>
       <c r="Q32" s="88"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B33" s="87"/>
       <c r="C33" s="87"/>
       <c r="D33" s="87"/>
       <c r="E33" s="87"/>
       <c r="F33" s="87"/>
       <c r="G33" s="87"/>
       <c r="H33" s="87"/>
       <c r="I33" s="87"/>
       <c r="J33" s="87"/>
       <c r="K33" s="87"/>
       <c r="L33" s="87"/>
       <c r="M33" s="87"/>
       <c r="N33" s="87"/>
       <c r="O33" s="87"/>
       <c r="P33" s="88"/>
       <c r="Q33" s="88"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="13"/>
       <c r="W33" s="13"/>
       <c r="X33" s="13"/>
       <c r="Y33" s="13"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
     <row r="34" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="91" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B34" s="89"/>
       <c r="C34" s="84"/>
       <c r="D34" s="84"/>
       <c r="E34" s="84"/>
       <c r="F34" s="84"/>
       <c r="G34" s="84"/>
       <c r="H34" s="84"/>
       <c r="I34" s="84"/>
       <c r="J34" s="84"/>
       <c r="K34" s="84"/>
       <c r="L34" s="84"/>
       <c r="M34" s="84"/>
       <c r="N34" s="84"/>
       <c r="O34" s="84"/>
       <c r="P34" s="85"/>
       <c r="Q34" s="85"/>
       <c r="R34" s="86"/>
       <c r="S34" s="86"/>
       <c r="T34" s="86"/>
       <c r="U34" s="86"/>
       <c r="V34" s="86"/>
       <c r="W34" s="86"/>
       <c r="X34" s="86"/>
       <c r="Y34" s="86"/>
@@ -12167,220 +12244,86 @@
       <c r="N39" s="79"/>
       <c r="O39" s="79"/>
       <c r="P39" s="79"/>
       <c r="Q39" s="79"/>
       <c r="R39" s="3"/>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
       <c r="U39" s="3"/>
       <c r="V39" s="3"/>
       <c r="W39" s="3"/>
       <c r="X39" s="3"/>
       <c r="Y39" s="3"/>
       <c r="Z39" s="3"/>
       <c r="AA39" s="3"/>
       <c r="AB39" s="3"/>
       <c r="AC39" s="3"/>
       <c r="AD39" s="3"/>
       <c r="AE39" s="3"/>
       <c r="AF39" s="3"/>
       <c r="AG39" s="3"/>
       <c r="AH39" s="3"/>
       <c r="AI39" s="3"/>
     </row>
     <row r="40" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A40" s="74" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
       <c r="Z40" s="3"/>
       <c r="AA40" s="3"/>
       <c r="AB40" s="3"/>
       <c r="AC40" s="3"/>
       <c r="AD40" s="3"/>
       <c r="AE40" s="3"/>
       <c r="AF40" s="3"/>
       <c r="AG40" s="3"/>
       <c r="AH40" s="3"/>
       <c r="AI40" s="3"/>
-    </row>
-[...132 lines deleted...]
-      <c r="Y44" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="R3:W3"/>
     <mergeCell ref="X3:Y4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:N3"/>
     <mergeCell ref="O3:Q4"/>
@@ -24682,103 +24625,104 @@
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64107463-567E-431D-9A47-9300FB769CBD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="A8" sqref="A8:XFD8"/>
+      <pane xSplit="4" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="1" max="1" width="28.5" customWidth="1"/>
+    <col min="2" max="2" width="10.83203125" customWidth="1"/>
+    <col min="3" max="4" width="9.1640625" customWidth="1"/>
+    <col min="5" max="5" width="17.33203125" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="14.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="17" width="14" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="13.83203125" customWidth="1"/>
     <col min="21" max="22" width="10.5" customWidth="1"/>
     <col min="23" max="23" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -25005,1845 +24949,1845 @@
       </c>
       <c r="T7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>45</v>
       </c>
       <c r="Y7" s="53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>110</v>
       </c>
       <c r="B8" s="26">
-        <v>255985</v>
+        <v>257532</v>
       </c>
       <c r="C8" s="27">
-        <v>122473</v>
+        <v>123193</v>
       </c>
       <c r="D8" s="27">
-        <v>133512</v>
+        <v>134339</v>
       </c>
       <c r="E8" s="27">
-        <v>11203071427</v>
+        <v>13120786160</v>
       </c>
       <c r="F8" s="27">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="G8" s="27">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H8" s="27">
-        <v>28538593</v>
+        <v>33342258</v>
       </c>
       <c r="I8" s="27">
-        <v>8476</v>
+        <v>8506</v>
       </c>
       <c r="J8" s="27">
-        <v>4140</v>
+        <v>4153</v>
       </c>
       <c r="K8" s="27">
-        <v>630057804</v>
+        <v>736642725</v>
       </c>
       <c r="L8" s="27">
-        <v>11918</v>
+        <v>11973</v>
       </c>
       <c r="M8" s="27">
-        <v>6979</v>
+        <v>7036</v>
       </c>
       <c r="N8" s="27">
-        <v>940132725</v>
+        <v>1101733026</v>
       </c>
       <c r="O8" s="27">
-        <v>6610</v>
+        <v>6664</v>
       </c>
       <c r="P8" s="27">
-        <v>6128</v>
+        <v>6182</v>
       </c>
       <c r="Q8" s="27">
-        <v>634194036</v>
+        <v>744903141</v>
       </c>
       <c r="R8" s="27">
-        <v>65331</v>
+        <v>65583</v>
       </c>
       <c r="S8" s="27">
-        <v>80565</v>
+        <v>80891</v>
       </c>
       <c r="T8" s="27">
-        <v>7330488571</v>
+        <v>8577080345</v>
       </c>
       <c r="U8" s="27">
-        <v>29711</v>
+        <v>30048</v>
       </c>
       <c r="V8" s="27">
-        <v>35552</v>
+        <v>35926</v>
       </c>
       <c r="W8" s="27">
-        <v>1639659698</v>
+        <v>1927084665</v>
       </c>
       <c r="X8" s="56">
-        <v>2505</v>
+        <v>2559</v>
       </c>
       <c r="Y8" s="27">
-        <v>3049</v>
+        <v>3098</v>
       </c>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
     </row>
     <row r="9" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>200</v>
       </c>
       <c r="B9" s="64">
-        <v>31776</v>
+        <v>32291</v>
       </c>
       <c r="C9" s="65">
-        <v>15623</v>
+        <v>15864</v>
       </c>
       <c r="D9" s="65">
-        <v>16153</v>
+        <v>16427</v>
       </c>
       <c r="E9" s="65">
-        <v>1427668319</v>
+        <v>1676265199</v>
       </c>
       <c r="F9" s="65">
         <v>22</v>
       </c>
       <c r="G9" s="65">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H9" s="65">
-        <v>1327961</v>
+        <v>1559005</v>
       </c>
       <c r="I9" s="65">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="J9" s="65">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="K9" s="65">
-        <v>31142131</v>
+        <v>36398077</v>
       </c>
       <c r="L9" s="65">
-        <v>1860</v>
+        <v>1880</v>
       </c>
       <c r="M9" s="65">
-        <v>1068</v>
+        <v>1081</v>
       </c>
       <c r="N9" s="65">
-        <v>145630161</v>
+        <v>171046456</v>
       </c>
       <c r="O9" s="65">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="P9" s="65">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="Q9" s="65">
-        <v>80214292</v>
+        <v>94134596</v>
       </c>
       <c r="R9" s="65">
-        <v>9169</v>
+        <v>9284</v>
       </c>
       <c r="S9" s="65">
-        <v>10658</v>
+        <v>10822</v>
       </c>
       <c r="T9" s="65">
-        <v>998582039</v>
+        <v>1171736633</v>
       </c>
       <c r="U9" s="65">
-        <v>3276</v>
+        <v>3371</v>
       </c>
       <c r="V9" s="65">
-        <v>3487</v>
+        <v>3577</v>
       </c>
       <c r="W9" s="65">
-        <v>170771735</v>
+        <v>201390432</v>
       </c>
       <c r="X9" s="66">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="Y9" s="65">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
     </row>
     <row r="10" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B10" s="32">
-        <v>16103</v>
+        <v>16272</v>
       </c>
       <c r="C10" s="33">
-        <v>7770</v>
+        <v>7850</v>
       </c>
       <c r="D10" s="33">
-        <v>8333</v>
+        <v>8422</v>
       </c>
       <c r="E10" s="33">
-        <v>773287572</v>
+        <v>905853606</v>
       </c>
       <c r="F10" s="33">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="G10" s="33">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H10" s="33">
-        <v>16195528</v>
+        <v>18910782</v>
       </c>
       <c r="I10" s="33">
-        <v>1765</v>
+        <v>1773</v>
       </c>
       <c r="J10" s="33">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="K10" s="33">
-        <v>145985184</v>
+        <v>170672571</v>
       </c>
       <c r="L10" s="33">
-        <v>1406</v>
+        <v>1425</v>
       </c>
       <c r="M10" s="33">
-        <v>1487</v>
+        <v>1505</v>
       </c>
       <c r="N10" s="33">
-        <v>146752779</v>
+        <v>171981855</v>
       </c>
       <c r="O10" s="33">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="P10" s="33">
-        <v>965</v>
+        <v>979</v>
       </c>
       <c r="Q10" s="33">
-        <v>93772766</v>
+        <v>110039353</v>
       </c>
       <c r="R10" s="33">
-        <v>2700</v>
+        <v>2733</v>
       </c>
       <c r="S10" s="33">
-        <v>3851</v>
+        <v>3880</v>
       </c>
       <c r="T10" s="33">
-        <v>329849270</v>
+        <v>386274999</v>
       </c>
       <c r="U10" s="33">
-        <v>769</v>
+        <v>792</v>
       </c>
       <c r="V10" s="33">
-        <v>818</v>
+        <v>841</v>
       </c>
       <c r="W10" s="33">
-        <v>40732045</v>
+        <v>47974046</v>
       </c>
       <c r="X10" s="57">
         <v>32</v>
       </c>
       <c r="Y10" s="33">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
     </row>
     <row r="11" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>173</v>
       </c>
       <c r="B11" s="32">
-        <v>15460</v>
+        <v>15576</v>
       </c>
       <c r="C11" s="33">
-        <v>7370</v>
+        <v>7419</v>
       </c>
       <c r="D11" s="33">
-        <v>8090</v>
+        <v>8157</v>
       </c>
       <c r="E11" s="33">
-        <v>667393318</v>
+        <v>782582634</v>
       </c>
       <c r="F11" s="33">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G11" s="33">
         <v>4</v>
       </c>
       <c r="H11" s="33">
-        <v>1199376</v>
+        <v>1415930</v>
       </c>
       <c r="I11" s="33">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J11" s="33">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="K11" s="33">
-        <v>23013027</v>
+        <v>26894341</v>
       </c>
       <c r="L11" s="33">
-        <v>958</v>
+        <v>974</v>
       </c>
       <c r="M11" s="33">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="N11" s="33">
-        <v>74839748</v>
+        <v>87731040</v>
       </c>
       <c r="O11" s="33">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="P11" s="33">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="Q11" s="33">
-        <v>31340061</v>
+        <v>36694412</v>
       </c>
       <c r="R11" s="33">
-        <v>4107</v>
+        <v>4120</v>
       </c>
       <c r="S11" s="33">
-        <v>5267</v>
+        <v>5304</v>
       </c>
       <c r="T11" s="33">
-        <v>454694793</v>
+        <v>533120321</v>
       </c>
       <c r="U11" s="33">
-        <v>1610</v>
+        <v>1627</v>
       </c>
       <c r="V11" s="33">
-        <v>1816</v>
+        <v>1839</v>
       </c>
       <c r="W11" s="33">
-        <v>82306313</v>
+        <v>96726590</v>
       </c>
       <c r="X11" s="57">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="Y11" s="33">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
     </row>
     <row r="12" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="32">
-        <v>33340</v>
+        <v>33907</v>
       </c>
       <c r="C12" s="33">
-        <v>15583</v>
+        <v>15833</v>
       </c>
       <c r="D12" s="33">
-        <v>17757</v>
+        <v>18074</v>
       </c>
       <c r="E12" s="33">
-        <v>1490405109</v>
+        <v>1745911803</v>
       </c>
       <c r="F12" s="33">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G12" s="33">
         <v>36</v>
       </c>
       <c r="H12" s="33">
-        <v>6600734</v>
+        <v>7708491</v>
       </c>
       <c r="I12" s="33">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="J12" s="33">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K12" s="33">
-        <v>120899920</v>
+        <v>141270456</v>
       </c>
       <c r="L12" s="33">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="M12" s="33">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="N12" s="33">
-        <v>71334312</v>
+        <v>83424748</v>
       </c>
       <c r="O12" s="33">
-        <v>946</v>
+        <v>972</v>
       </c>
       <c r="P12" s="33">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="Q12" s="33">
-        <v>90601848</v>
+        <v>106504569</v>
       </c>
       <c r="R12" s="33">
-        <v>8195</v>
+        <v>8296</v>
       </c>
       <c r="S12" s="33">
-        <v>10835</v>
+        <v>10986</v>
       </c>
       <c r="T12" s="33">
-        <v>977018511</v>
+        <v>1143724439</v>
       </c>
       <c r="U12" s="33">
-        <v>3962</v>
+        <v>4080</v>
       </c>
       <c r="V12" s="33">
-        <v>4608</v>
+        <v>4748</v>
       </c>
       <c r="W12" s="33">
-        <v>223949784</v>
+        <v>263279100</v>
       </c>
       <c r="X12" s="57">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="Y12" s="33">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AA12" s="13"/>
     </row>
     <row r="13" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="32">
-        <v>22778</v>
+        <v>23031</v>
       </c>
       <c r="C13" s="33">
-        <v>11243</v>
+        <v>11365</v>
       </c>
       <c r="D13" s="33">
-        <v>11535</v>
+        <v>11666</v>
       </c>
       <c r="E13" s="33">
-        <v>967238493</v>
+        <v>1134247956</v>
       </c>
       <c r="F13" s="33">
         <v>18</v>
       </c>
       <c r="G13" s="33">
         <v>10</v>
       </c>
       <c r="H13" s="33">
-        <v>1424259</v>
+        <v>1657471</v>
       </c>
       <c r="I13" s="33">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="J13" s="33">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="K13" s="33">
-        <v>39633916</v>
+        <v>46229725</v>
       </c>
       <c r="L13" s="33">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="M13" s="33">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="N13" s="33">
-        <v>71786893</v>
+        <v>83997208</v>
       </c>
       <c r="O13" s="33">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="P13" s="33">
         <v>169</v>
       </c>
       <c r="Q13" s="33">
-        <v>20522658</v>
+        <v>24054154</v>
       </c>
       <c r="R13" s="33">
-        <v>6211</v>
+        <v>6241</v>
       </c>
       <c r="S13" s="33">
-        <v>7034</v>
+        <v>7095</v>
       </c>
       <c r="T13" s="33">
-        <v>663212440</v>
+        <v>777060164</v>
       </c>
       <c r="U13" s="33">
-        <v>3168</v>
+        <v>3254</v>
       </c>
       <c r="V13" s="33">
-        <v>3693</v>
+        <v>3763</v>
       </c>
       <c r="W13" s="33">
-        <v>170658327</v>
+        <v>201249234</v>
       </c>
       <c r="X13" s="57">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y13" s="33">
         <v>31</v>
       </c>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
     </row>
     <row r="14" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>176</v>
       </c>
       <c r="B14" s="32">
-        <v>48592</v>
+        <v>48965</v>
       </c>
       <c r="C14" s="33">
-        <v>21902</v>
+        <v>22075</v>
       </c>
       <c r="D14" s="33">
-        <v>26690</v>
+        <v>26890</v>
       </c>
       <c r="E14" s="33">
-        <v>2142890659</v>
+        <v>2507831631</v>
       </c>
       <c r="F14" s="33">
         <v>6</v>
       </c>
       <c r="G14" s="33">
         <v>7</v>
       </c>
       <c r="H14" s="33">
-        <v>616346</v>
+        <v>724623</v>
       </c>
       <c r="I14" s="33">
-        <v>1718</v>
+        <v>1729</v>
       </c>
       <c r="J14" s="33">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="K14" s="33">
-        <v>128741474</v>
+        <v>150596770</v>
       </c>
       <c r="L14" s="33">
-        <v>942</v>
+        <v>957</v>
       </c>
       <c r="M14" s="33">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="N14" s="33">
-        <v>81399774</v>
+        <v>95625360</v>
       </c>
       <c r="O14" s="33">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="P14" s="33">
-        <v>1506</v>
+        <v>1516</v>
       </c>
       <c r="Q14" s="33">
-        <v>138522875</v>
+        <v>162397954</v>
       </c>
       <c r="R14" s="33">
-        <v>13062</v>
+        <v>13125</v>
       </c>
       <c r="S14" s="33">
-        <v>16984</v>
+        <v>17067</v>
       </c>
       <c r="T14" s="33">
-        <v>1503285113</v>
+        <v>1757966317</v>
       </c>
       <c r="U14" s="33">
-        <v>4871</v>
+        <v>4949</v>
       </c>
       <c r="V14" s="33">
-        <v>6599</v>
+        <v>6695</v>
       </c>
       <c r="W14" s="33">
-        <v>290325077</v>
+        <v>340520607</v>
       </c>
       <c r="X14" s="57">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Y14" s="33">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="32">
-        <v>4383</v>
+        <v>4247</v>
       </c>
       <c r="C15" s="33">
-        <v>2144</v>
+        <v>2080</v>
       </c>
       <c r="D15" s="33">
-        <v>2239</v>
+        <v>2167</v>
       </c>
       <c r="E15" s="33">
-        <v>182138028</v>
+        <v>213619691</v>
       </c>
       <c r="F15" s="33">
         <v>0</v>
       </c>
       <c r="G15" s="33">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>0</v>
       </c>
       <c r="I15" s="33">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J15" s="33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K15" s="33">
-        <v>4423046</v>
+        <v>5172656</v>
       </c>
       <c r="L15" s="33">
-        <v>354</v>
+        <v>336</v>
       </c>
       <c r="M15" s="33">
+        <v>152</v>
+      </c>
+      <c r="N15" s="33">
+        <v>28530530</v>
+      </c>
+      <c r="O15" s="33">
+        <v>212</v>
+      </c>
+      <c r="P15" s="33">
         <v>155</v>
       </c>
-      <c r="N15" s="33">
-[...7 lines deleted...]
-      </c>
       <c r="Q15" s="33">
-        <v>18326986</v>
+        <v>21542328</v>
       </c>
       <c r="R15" s="33">
-        <v>919</v>
+        <v>897</v>
       </c>
       <c r="S15" s="33">
-        <v>1213</v>
+        <v>1155</v>
       </c>
       <c r="T15" s="33">
-        <v>103781115</v>
+        <v>121422747</v>
       </c>
       <c r="U15" s="33">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="V15" s="33">
-        <v>686</v>
+        <v>675</v>
       </c>
       <c r="W15" s="33">
-        <v>31304359</v>
+        <v>36951430</v>
       </c>
       <c r="X15" s="57">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="Y15" s="33">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="32">
-        <v>2732</v>
+        <v>2759</v>
       </c>
       <c r="C16" s="33">
-        <v>1455</v>
+        <v>1467</v>
       </c>
       <c r="D16" s="33">
-        <v>1277</v>
+        <v>1292</v>
       </c>
       <c r="E16" s="33">
-        <v>113260257</v>
+        <v>132843130</v>
       </c>
       <c r="F16" s="33">
         <v>0</v>
       </c>
       <c r="G16" s="33">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>0</v>
       </c>
       <c r="I16" s="33">
         <v>46</v>
       </c>
       <c r="J16" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="K16" s="33">
-        <v>2831860</v>
+        <v>3306613</v>
       </c>
       <c r="L16" s="33">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="M16" s="33">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N16" s="33">
-        <v>14825620</v>
+        <v>17515887</v>
       </c>
       <c r="O16" s="33">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P16" s="33">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q16" s="33">
-        <v>8595528</v>
+        <v>10086419</v>
       </c>
       <c r="R16" s="33">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="S16" s="33">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="T16" s="33">
-        <v>65021329</v>
+        <v>76054951</v>
       </c>
       <c r="U16" s="33">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="V16" s="33">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="W16" s="33">
-        <v>21985920</v>
+        <v>25879260</v>
       </c>
       <c r="X16" s="57">
         <v>23</v>
       </c>
       <c r="Y16" s="33">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="32">
-        <v>4545</v>
+        <v>4561</v>
       </c>
       <c r="C17" s="33">
-        <v>2312</v>
+        <v>2270</v>
       </c>
       <c r="D17" s="33">
-        <v>2233</v>
+        <v>2291</v>
       </c>
       <c r="E17" s="33">
-        <v>182946528</v>
+        <v>214633452</v>
       </c>
       <c r="F17" s="33">
         <v>0</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>0</v>
       </c>
       <c r="I17" s="33">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="J17" s="33">
         <v>66</v>
       </c>
       <c r="K17" s="33">
-        <v>13243110</v>
+        <v>15408650</v>
       </c>
       <c r="L17" s="33">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="M17" s="33">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="N17" s="33">
-        <v>20027081</v>
+        <v>23466958</v>
       </c>
       <c r="O17" s="33">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="P17" s="33">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="Q17" s="33">
-        <v>10644463</v>
+        <v>12468514</v>
       </c>
       <c r="R17" s="33">
-        <v>1024</v>
+        <v>1012</v>
       </c>
       <c r="S17" s="33">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="T17" s="33">
-        <v>104329098</v>
+        <v>122286422</v>
       </c>
       <c r="U17" s="33">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="V17" s="33">
-        <v>776</v>
+        <v>812</v>
       </c>
       <c r="W17" s="33">
-        <v>34702776</v>
+        <v>41002908</v>
       </c>
       <c r="X17" s="57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Y17" s="33">
         <v>39</v>
       </c>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="32">
-        <v>15441</v>
+        <v>15648</v>
       </c>
       <c r="C18" s="33">
-        <v>7510</v>
+        <v>7617</v>
       </c>
       <c r="D18" s="33">
-        <v>7931</v>
+        <v>8031</v>
       </c>
       <c r="E18" s="33">
-        <v>686331819</v>
+        <v>803115031</v>
       </c>
       <c r="F18" s="33">
         <v>1</v>
       </c>
       <c r="G18" s="33">
         <v>0</v>
       </c>
       <c r="H18" s="33">
-        <v>49974</v>
+        <v>58303</v>
       </c>
       <c r="I18" s="33">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J18" s="33">
         <v>4</v>
       </c>
       <c r="K18" s="33">
-        <v>699636</v>
+        <v>816242</v>
       </c>
       <c r="L18" s="33">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="M18" s="33">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="N18" s="33">
-        <v>62714487</v>
+        <v>73697893</v>
       </c>
       <c r="O18" s="33">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="P18" s="33">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="Q18" s="33">
-        <v>23549436</v>
+        <v>27742971</v>
       </c>
       <c r="R18" s="33">
-        <v>4452</v>
+        <v>4491</v>
       </c>
       <c r="S18" s="33">
-        <v>5213</v>
+        <v>5248</v>
       </c>
       <c r="T18" s="33">
-        <v>494171902</v>
+        <v>577273227</v>
       </c>
       <c r="U18" s="33">
-        <v>1852</v>
+        <v>1905</v>
       </c>
       <c r="V18" s="33">
-        <v>2184</v>
+        <v>2240</v>
       </c>
       <c r="W18" s="33">
-        <v>105146384</v>
+        <v>123526395</v>
       </c>
       <c r="X18" s="57">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Y18" s="33">
         <v>60</v>
       </c>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="32">
-        <v>8530</v>
+        <v>7466</v>
       </c>
       <c r="C19" s="33">
-        <v>4044</v>
+        <v>3582</v>
       </c>
       <c r="D19" s="33">
-        <v>4486</v>
+        <v>3884</v>
       </c>
       <c r="E19" s="33">
-        <v>355872811</v>
+        <v>410551419</v>
       </c>
       <c r="F19" s="33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G19" s="33">
         <v>0</v>
       </c>
       <c r="H19" s="33">
-        <v>24987</v>
+        <v>33316</v>
       </c>
       <c r="I19" s="33">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J19" s="33">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K19" s="33">
-        <v>1849038</v>
+        <v>2165540</v>
       </c>
       <c r="L19" s="33">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="M19" s="33">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="N19" s="33">
-        <v>20947666</v>
+        <v>24279266</v>
       </c>
       <c r="O19" s="33">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="P19" s="33">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="Q19" s="33">
-        <v>15537519</v>
+        <v>17996540</v>
       </c>
       <c r="R19" s="33">
-        <v>2183</v>
+        <v>2010</v>
       </c>
       <c r="S19" s="33">
-        <v>2592</v>
+        <v>2361</v>
       </c>
       <c r="T19" s="33">
-        <v>241754155</v>
+        <v>279727684</v>
       </c>
       <c r="U19" s="33">
-        <v>1330</v>
+        <v>1063</v>
       </c>
       <c r="V19" s="33">
-        <v>1653</v>
+        <v>1309</v>
       </c>
       <c r="W19" s="33">
-        <v>75759446</v>
+        <v>86349073</v>
       </c>
       <c r="X19" s="57">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="Y19" s="33">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="32">
-        <v>7986</v>
+        <v>8059</v>
       </c>
       <c r="C20" s="33">
-        <v>3936</v>
+        <v>3970</v>
       </c>
       <c r="D20" s="33">
-        <v>4050</v>
+        <v>4089</v>
       </c>
       <c r="E20" s="33">
-        <v>350113544</v>
+        <v>410089546</v>
       </c>
       <c r="F20" s="33">
         <v>2</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
-        <v>91619</v>
+        <v>108277</v>
       </c>
       <c r="I20" s="33">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="J20" s="33">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="K20" s="33">
-        <v>48641361</v>
+        <v>56928716</v>
       </c>
       <c r="L20" s="33">
         <v>119</v>
       </c>
       <c r="M20" s="33">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="N20" s="33">
-        <v>10007295</v>
+        <v>11706411</v>
       </c>
       <c r="O20" s="33">
         <v>131</v>
       </c>
       <c r="P20" s="33">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="Q20" s="33">
-        <v>11231661</v>
+        <v>13247279</v>
       </c>
       <c r="R20" s="33">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="S20" s="33">
-        <v>2510</v>
+        <v>2523</v>
       </c>
       <c r="T20" s="33">
-        <v>227344253</v>
+        <v>265907524</v>
       </c>
       <c r="U20" s="33">
-        <v>974</v>
+        <v>1000</v>
       </c>
       <c r="V20" s="33">
-        <v>1107</v>
+        <v>1132</v>
       </c>
       <c r="W20" s="33">
-        <v>52797355</v>
+        <v>62191339</v>
       </c>
       <c r="X20" s="57">
         <v>3</v>
       </c>
       <c r="Y20" s="33">
         <v>13</v>
       </c>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="32">
-        <v>7964</v>
+        <v>8031</v>
       </c>
       <c r="C21" s="33">
-        <v>4004</v>
+        <v>4013</v>
       </c>
       <c r="D21" s="33">
-        <v>3960</v>
+        <v>4018</v>
       </c>
       <c r="E21" s="33">
-        <v>334340267</v>
+        <v>391401076</v>
       </c>
       <c r="F21" s="33">
         <v>0</v>
       </c>
       <c r="G21" s="33">
         <v>0</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="J21" s="33">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="K21" s="33">
-        <v>5430508</v>
+        <v>6446646</v>
       </c>
       <c r="L21" s="33">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="M21" s="33">
         <v>53</v>
       </c>
       <c r="N21" s="33">
-        <v>14942226</v>
+        <v>17415939</v>
       </c>
       <c r="O21" s="33">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="P21" s="33">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Q21" s="33">
-        <v>724623</v>
+        <v>832900</v>
       </c>
       <c r="R21" s="33">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="S21" s="33">
-        <v>2651</v>
+        <v>2682</v>
       </c>
       <c r="T21" s="33">
-        <v>258103224</v>
+        <v>301780505</v>
       </c>
       <c r="U21" s="33">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="V21" s="33">
-        <v>1228</v>
+        <v>1252</v>
       </c>
       <c r="W21" s="33">
-        <v>55139686</v>
+        <v>64925086</v>
       </c>
       <c r="X21" s="57">
         <v>13</v>
       </c>
       <c r="Y21" s="33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="32">
-        <v>16488</v>
+        <v>16538</v>
       </c>
       <c r="C22" s="33">
-        <v>7929</v>
+        <v>7986</v>
       </c>
       <c r="D22" s="33">
-        <v>8559</v>
+        <v>8552</v>
       </c>
       <c r="E22" s="33">
-        <v>675008982</v>
+        <v>789547364</v>
       </c>
       <c r="F22" s="33">
         <v>3</v>
       </c>
       <c r="G22" s="33">
         <v>1</v>
       </c>
       <c r="H22" s="33">
-        <v>199896</v>
+        <v>233212</v>
       </c>
       <c r="I22" s="33">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="J22" s="33">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="K22" s="33">
-        <v>9753259</v>
+        <v>11435717</v>
       </c>
       <c r="L22" s="33">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="M22" s="33">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="N22" s="33">
-        <v>78577754</v>
+        <v>91887960</v>
       </c>
       <c r="O22" s="33">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P22" s="33">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="Q22" s="33">
-        <v>16612659</v>
+        <v>19475868</v>
       </c>
       <c r="R22" s="33">
-        <v>4088</v>
+        <v>4102</v>
       </c>
       <c r="S22" s="33">
-        <v>4815</v>
+        <v>4768</v>
       </c>
       <c r="T22" s="33">
-        <v>440249370</v>
+        <v>514003626</v>
       </c>
       <c r="U22" s="33">
-        <v>2334</v>
+        <v>2362</v>
       </c>
       <c r="V22" s="33">
-        <v>3104</v>
+        <v>3150</v>
       </c>
       <c r="W22" s="33">
-        <v>129616044</v>
+        <v>152510981</v>
       </c>
       <c r="X22" s="57">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="Y22" s="33">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="32">
-        <v>3144</v>
+        <v>3180</v>
       </c>
       <c r="C23" s="33">
-        <v>1671</v>
+        <v>1683</v>
       </c>
       <c r="D23" s="33">
-        <v>1473</v>
+        <v>1497</v>
       </c>
       <c r="E23" s="33">
-        <v>131842205</v>
+        <v>154868432</v>
       </c>
       <c r="F23" s="33">
         <v>5</v>
       </c>
       <c r="G23" s="33">
         <v>1</v>
       </c>
       <c r="H23" s="33">
-        <v>308173</v>
+        <v>358147</v>
       </c>
       <c r="I23" s="33">
         <v>95</v>
       </c>
       <c r="J23" s="33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K23" s="33">
-        <v>6394865</v>
+        <v>7428748</v>
       </c>
       <c r="L23" s="33">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M23" s="33">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="N23" s="33">
-        <v>27639826</v>
+        <v>32456520</v>
       </c>
       <c r="O23" s="33">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="P23" s="33">
         <v>187</v>
       </c>
       <c r="Q23" s="33">
-        <v>20449511</v>
+        <v>24157100</v>
       </c>
       <c r="R23" s="33">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="S23" s="33">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="T23" s="33">
-        <v>50312448</v>
+        <v>59021675</v>
       </c>
       <c r="U23" s="33">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="V23" s="33">
-        <v>582</v>
+        <v>597</v>
       </c>
       <c r="W23" s="33">
-        <v>26737382</v>
+        <v>31446242</v>
       </c>
       <c r="X23" s="57">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="Y23" s="33">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="AB23" s="3"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="32">
-        <v>5209</v>
+        <v>5338</v>
       </c>
       <c r="C24" s="33">
-        <v>2497</v>
+        <v>2572</v>
       </c>
       <c r="D24" s="33">
-        <v>2712</v>
+        <v>2766</v>
       </c>
       <c r="E24" s="33">
-        <v>221136487</v>
+        <v>260573274</v>
       </c>
       <c r="F24" s="33">
         <v>0</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="33">
         <v>16</v>
       </c>
       <c r="J24" s="33">
         <v>13</v>
       </c>
       <c r="K24" s="33">
-        <v>1399272</v>
+        <v>1640813</v>
       </c>
       <c r="L24" s="33">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="M24" s="33">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="N24" s="33">
-        <v>38987589</v>
+        <v>45671727</v>
       </c>
       <c r="O24" s="33">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="P24" s="33">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="Q24" s="33">
-        <v>27395010</v>
+        <v>32633951</v>
       </c>
       <c r="R24" s="33">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="S24" s="33">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="T24" s="33">
-        <v>109335961</v>
+        <v>128059436</v>
       </c>
       <c r="U24" s="33">
-        <v>735</v>
+        <v>781</v>
       </c>
       <c r="V24" s="33">
-        <v>987</v>
+        <v>1021</v>
       </c>
       <c r="W24" s="33">
-        <v>44018655</v>
+        <v>52567347</v>
       </c>
       <c r="X24" s="57">
-        <v>505</v>
+        <v>530</v>
       </c>
       <c r="Y24" s="33">
-        <v>535</v>
+        <v>557</v>
       </c>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="32">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="C25" s="33">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="D25" s="33">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="E25" s="33">
-        <v>46649779</v>
+        <v>54649615</v>
       </c>
       <c r="F25" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G25" s="33">
         <v>1</v>
       </c>
       <c r="H25" s="33">
-        <v>199896</v>
+        <v>224883</v>
       </c>
       <c r="I25" s="33">
         <v>80</v>
       </c>
       <c r="J25" s="33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K25" s="33">
-        <v>5180639</v>
+        <v>6071842</v>
       </c>
       <c r="L25" s="33">
         <v>7</v>
       </c>
       <c r="M25" s="33">
         <v>5</v>
       </c>
       <c r="N25" s="33">
-        <v>599688</v>
+        <v>699636</v>
       </c>
       <c r="O25" s="33">
         <v>10</v>
       </c>
       <c r="P25" s="33">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q25" s="33">
-        <v>899532</v>
+        <v>1074441</v>
       </c>
       <c r="R25" s="33">
         <v>313</v>
       </c>
       <c r="S25" s="33">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="T25" s="33">
-        <v>31804292</v>
+        <v>37209813</v>
       </c>
       <c r="U25" s="33">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="V25" s="33">
         <v>158</v>
       </c>
       <c r="W25" s="33">
-        <v>7965732</v>
+        <v>9369000</v>
       </c>
       <c r="X25" s="57">
         <v>0</v>
       </c>
       <c r="Y25" s="33">
         <v>1</v>
       </c>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="32">
-        <v>4864</v>
+        <v>4948</v>
       </c>
       <c r="C26" s="33">
-        <v>2357</v>
+        <v>2399</v>
       </c>
       <c r="D26" s="33">
-        <v>2507</v>
+        <v>2549</v>
       </c>
       <c r="E26" s="33">
-        <v>207439788</v>
+        <v>243491283</v>
       </c>
       <c r="F26" s="33">
         <v>2</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
-        <v>99948</v>
+        <v>116606</v>
       </c>
       <c r="I26" s="33">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="J26" s="33">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="K26" s="33">
-        <v>25911635</v>
+        <v>30409295</v>
       </c>
       <c r="L26" s="33">
         <v>173</v>
       </c>
       <c r="M26" s="33">
         <v>101</v>
       </c>
       <c r="N26" s="33">
-        <v>14262372</v>
+        <v>16569505</v>
       </c>
       <c r="O26" s="33">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="P26" s="33">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="Q26" s="33">
-        <v>15882479</v>
+        <v>18708902</v>
       </c>
       <c r="R26" s="33">
-        <v>978</v>
+        <v>994</v>
       </c>
       <c r="S26" s="33">
-        <v>1260</v>
+        <v>1271</v>
       </c>
       <c r="T26" s="33">
-        <v>114020202</v>
+        <v>133611634</v>
       </c>
       <c r="U26" s="33">
-        <v>689</v>
+        <v>710</v>
       </c>
       <c r="V26" s="33">
-        <v>805</v>
+        <v>829</v>
       </c>
       <c r="W26" s="33">
-        <v>37263152</v>
+        <v>44075341</v>
       </c>
       <c r="X26" s="57">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Y26" s="33">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="32">
-        <v>2440</v>
+        <v>2461</v>
       </c>
       <c r="C27" s="33">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="D27" s="33">
-        <v>1346</v>
+        <v>1361</v>
       </c>
       <c r="E27" s="33">
-        <v>108853766</v>
+        <v>127093916</v>
       </c>
       <c r="F27" s="33">
         <v>0</v>
       </c>
       <c r="G27" s="33">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>0</v>
       </c>
       <c r="I27" s="33">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="J27" s="33">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K27" s="33">
-        <v>9461744</v>
+        <v>11027596</v>
       </c>
       <c r="L27" s="33">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M27" s="33">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N27" s="33">
-        <v>8670489</v>
+        <v>10153051</v>
       </c>
       <c r="O27" s="33">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="P27" s="33">
         <v>20</v>
       </c>
       <c r="Q27" s="33">
-        <v>2311300</v>
+        <v>2736079</v>
       </c>
       <c r="R27" s="33">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="S27" s="33">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="T27" s="33">
-        <v>70896450</v>
+        <v>82665327</v>
       </c>
       <c r="U27" s="33">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="V27" s="33">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="W27" s="33">
-        <v>17513783</v>
+        <v>20511863</v>
       </c>
       <c r="X27" s="57">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Y27" s="33">
         <v>13</v>
       </c>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="32">
-        <v>3002</v>
+        <v>3030</v>
       </c>
       <c r="C28" s="33">
-        <v>1382</v>
+        <v>1390</v>
       </c>
       <c r="D28" s="33">
-        <v>1620</v>
+        <v>1640</v>
       </c>
       <c r="E28" s="33">
-        <v>133435468</v>
+        <v>155919188</v>
       </c>
       <c r="F28" s="33">
         <v>2</v>
       </c>
       <c r="G28" s="33">
         <v>0</v>
       </c>
       <c r="H28" s="33">
-        <v>99948</v>
+        <v>116606</v>
       </c>
       <c r="I28" s="33">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J28" s="33">
         <v>30</v>
       </c>
       <c r="K28" s="33">
-        <v>4439357</v>
+        <v>5188967</v>
       </c>
       <c r="L28" s="33">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M28" s="33">
         <v>72</v>
       </c>
       <c r="N28" s="33">
-        <v>11093188</v>
+        <v>12942228</v>
       </c>
       <c r="O28" s="33">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P28" s="33">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="Q28" s="33">
-        <v>5976059</v>
+        <v>7083816</v>
       </c>
       <c r="R28" s="33">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="S28" s="33">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="T28" s="33">
-        <v>91718960</v>
+        <v>107002675</v>
       </c>
       <c r="U28" s="33">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="V28" s="33">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="W28" s="33">
-        <v>20107956</v>
+        <v>23584896</v>
       </c>
       <c r="X28" s="57">
         <v>2</v>
       </c>
       <c r="Y28" s="33">
         <v>5</v>
       </c>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="32">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C29" s="33">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D29" s="33">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E29" s="33">
-        <v>4043648</v>
+        <v>4751593</v>
       </c>
       <c r="F29" s="33">
         <v>0</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>14</v>
       </c>
       <c r="J29" s="33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K29" s="33">
-        <v>932848</v>
+        <v>1074441</v>
       </c>
       <c r="L29" s="33">
         <v>7</v>
       </c>
       <c r="M29" s="33">
         <v>5</v>
       </c>
       <c r="N29" s="33">
-        <v>591359</v>
+        <v>691307</v>
       </c>
       <c r="O29" s="33">
         <v>7</v>
       </c>
       <c r="P29" s="33">
         <v>10</v>
       </c>
       <c r="Q29" s="33">
-        <v>849558</v>
+        <v>991151</v>
       </c>
       <c r="R29" s="33">
         <v>12</v>
       </c>
       <c r="S29" s="33">
         <v>7</v>
       </c>
       <c r="T29" s="33">
-        <v>953672</v>
+        <v>1111923</v>
       </c>
       <c r="U29" s="33">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="V29" s="33">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="W29" s="33">
-        <v>716211</v>
+        <v>882771</v>
       </c>
       <c r="X29" s="57">
         <v>0</v>
       </c>
       <c r="Y29" s="33">
         <v>0</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="46" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="35">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C30" s="36">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D30" s="36">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E30" s="36">
-        <v>774580</v>
+        <v>945321</v>
       </c>
       <c r="F30" s="36">
         <v>2</v>
       </c>
       <c r="G30" s="36">
         <v>0</v>
       </c>
       <c r="H30" s="36">
-        <v>99948</v>
+        <v>116606</v>
       </c>
       <c r="I30" s="36">
         <v>1</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>49974</v>
+        <v>58303</v>
       </c>
       <c r="L30" s="36">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
-        <v>199896</v>
+        <v>241541</v>
       </c>
       <c r="O30" s="36">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
-        <v>233212</v>
+        <v>299844</v>
       </c>
       <c r="R30" s="36">
         <v>1</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
-        <v>49974</v>
+        <v>58303</v>
       </c>
       <c r="U30" s="36">
         <v>3</v>
       </c>
       <c r="V30" s="36">
+        <v>3</v>
+      </c>
+      <c r="W30" s="36">
+        <v>170724</v>
+      </c>
+      <c r="X30" s="58">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Y30" s="36">
         <v>0</v>
       </c>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
     </row>
     <row r="31" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="51"/>
       <c r="C31" s="51"/>
       <c r="D31" s="51"/>
       <c r="E31" s="51"/>
       <c r="F31" s="51"/>
       <c r="G31" s="51"/>
       <c r="H31" s="51"/>
       <c r="I31" s="51"/>
       <c r="J31" s="51"/>
       <c r="K31" s="51"/>
       <c r="L31" s="51"/>
       <c r="M31" s="51"/>
       <c r="N31" s="51"/>
       <c r="O31" s="51"/>
@@ -27467,51 +27411,51 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -30200,51 +30144,51 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -36696,51 +36640,51 @@
       </c>
       <c r="Q18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
       <c r="AF18" s="3"/>
       <c r="AG18" s="3"/>
       <c r="AH18" s="3"/>
       <c r="AI18" s="3"/>
     </row>
     <row r="19" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B19" s="24">
         <v>140544</v>
       </c>
       <c r="C19" s="24">
         <v>65844</v>
       </c>
       <c r="D19" s="24">
         <v>74700</v>
       </c>
       <c r="E19" s="24">
         <v>8673015499</v>
       </c>
       <c r="F19" s="24">
         <v>2110</v>
       </c>
       <c r="G19" s="24">
         <v>155573970</v>
       </c>
       <c r="H19" s="24">
         <v>5309</v>
       </c>
       <c r="I19" s="24">
         <v>383941450</v>
       </c>
@@ -36767,51 +36711,51 @@
       </c>
       <c r="Q19" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
       <c r="AI19" s="3"/>
     </row>
     <row r="20" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B20" s="24">
         <v>134644</v>
       </c>
       <c r="C20" s="24">
         <v>62634</v>
       </c>
       <c r="D20" s="24">
         <v>72010</v>
       </c>
       <c r="E20" s="24">
         <v>8466957511</v>
       </c>
       <c r="F20" s="24">
         <v>2085</v>
       </c>
       <c r="G20" s="24">
         <v>152743275</v>
       </c>
       <c r="H20" s="24">
         <v>4902</v>
       </c>
       <c r="I20" s="24">
         <v>353604106</v>
       </c>
@@ -36838,51 +36782,51 @@
       </c>
       <c r="Q20" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
     </row>
     <row r="21" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B21" s="24">
         <v>125951</v>
       </c>
       <c r="C21" s="24">
         <v>58409</v>
       </c>
       <c r="D21" s="24">
         <v>67542</v>
       </c>
       <c r="E21" s="24">
         <v>7858750353</v>
       </c>
       <c r="F21" s="24">
         <v>1980</v>
       </c>
       <c r="G21" s="24">
         <v>144334275</v>
       </c>
       <c r="H21" s="24">
         <v>4723</v>
       </c>
       <c r="I21" s="24">
         <v>337148964</v>
       </c>
@@ -36909,51 +36853,51 @@
       </c>
       <c r="Q21" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
     </row>
     <row r="22" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B22" s="24">
         <v>122523</v>
       </c>
       <c r="C22" s="24">
         <v>56887</v>
       </c>
       <c r="D22" s="24">
         <v>65636</v>
       </c>
       <c r="E22" s="24">
         <v>7688978071</v>
       </c>
       <c r="F22" s="24">
         <v>1929</v>
       </c>
       <c r="G22" s="24">
         <v>140182524</v>
       </c>
       <c r="H22" s="24">
         <v>4774</v>
       </c>
       <c r="I22" s="24">
         <v>341688464</v>
       </c>
@@ -36980,51 +36924,51 @@
       </c>
       <c r="Q22" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
     </row>
     <row r="23" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B23" s="24">
         <v>119861</v>
       </c>
       <c r="C23" s="24">
         <v>55486</v>
       </c>
       <c r="D23" s="24">
         <v>64375</v>
       </c>
       <c r="E23" s="24">
         <v>7609079377</v>
       </c>
       <c r="F23" s="24">
         <v>1890</v>
       </c>
       <c r="G23" s="24">
         <v>135364659</v>
       </c>
       <c r="H23" s="24">
         <v>4833</v>
       </c>
       <c r="I23" s="24">
         <v>347858044</v>
       </c>
@@ -37051,51 +36995,51 @@
       </c>
       <c r="Q23" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
       <c r="AG23" s="3"/>
       <c r="AH23" s="3"/>
       <c r="AI23" s="3"/>
     </row>
     <row r="24" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B24" s="24">
         <v>120266</v>
       </c>
       <c r="C24" s="24">
         <v>55279</v>
       </c>
       <c r="D24" s="24">
         <v>64987</v>
       </c>
       <c r="E24" s="24">
         <v>7618135992</v>
       </c>
       <c r="F24" s="24">
         <v>1821</v>
       </c>
       <c r="G24" s="24">
         <v>130394343</v>
       </c>
       <c r="H24" s="24">
         <v>5177</v>
       </c>
       <c r="I24" s="24">
         <v>358499454</v>
       </c>