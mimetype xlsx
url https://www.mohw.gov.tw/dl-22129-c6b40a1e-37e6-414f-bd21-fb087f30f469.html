--- v4 (2026-09-13)
+++ v5 (2026-10-04)
@@ -6,173 +6,314 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150831\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1151002\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61461D38-A279-4073-91A9-C56063E13F94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2991D31E-8B4E-4B3C-B789-B7E43D02CAAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="671" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年月monthly (2023~)" sheetId="33" r:id="rId1"/>
     <sheet name="2026" sheetId="38" r:id="rId2"/>
     <sheet name="2025" sheetId="37" r:id="rId3"/>
     <sheet name="2024" sheetId="34" r:id="rId4"/>
     <sheet name="2023" sheetId="32" r:id="rId5"/>
     <sheet name="歷年2022以前" sheetId="23" state="hidden" r:id="rId6"/>
     <sheet name="2022" sheetId="31" r:id="rId7"/>
     <sheet name="2021" sheetId="29" r:id="rId8"/>
     <sheet name="2020" sheetId="28" r:id="rId9"/>
     <sheet name="2019" sheetId="25" r:id="rId10"/>
     <sheet name="2018" sheetId="24" r:id="rId11"/>
     <sheet name="2017" sheetId="22" r:id="rId12"/>
     <sheet name="2016" sheetId="27" r:id="rId13"/>
     <sheet name="2015" sheetId="18" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Y34" i="38" l="1"/>
+  <c r="H8" i="38" l="1"/>
+  <c r="E8" i="38"/>
+  <c r="W30" i="38"/>
+  <c r="W34" i="38" s="1"/>
+  <c r="W29" i="38"/>
+  <c r="W28" i="38"/>
+  <c r="W27" i="38"/>
+  <c r="W26" i="38"/>
+  <c r="W25" i="38"/>
+  <c r="W24" i="38"/>
+  <c r="W23" i="38"/>
+  <c r="W22" i="38"/>
+  <c r="W21" i="38"/>
+  <c r="W20" i="38"/>
+  <c r="W19" i="38"/>
+  <c r="W18" i="38"/>
+  <c r="W17" i="38"/>
+  <c r="W16" i="38"/>
+  <c r="W15" i="38"/>
+  <c r="W14" i="38"/>
+  <c r="W13" i="38"/>
+  <c r="W12" i="38"/>
+  <c r="W32" i="38" s="1"/>
+  <c r="W11" i="38"/>
+  <c r="W10" i="38"/>
+  <c r="W9" i="38"/>
+  <c r="W8" i="38"/>
+  <c r="T30" i="38"/>
+  <c r="T29" i="38"/>
+  <c r="T28" i="38"/>
+  <c r="T27" i="38"/>
+  <c r="T26" i="38"/>
+  <c r="T25" i="38"/>
+  <c r="T24" i="38"/>
+  <c r="T23" i="38"/>
+  <c r="T22" i="38"/>
+  <c r="T21" i="38"/>
+  <c r="T20" i="38"/>
+  <c r="T19" i="38"/>
+  <c r="T18" i="38"/>
+  <c r="T17" i="38"/>
+  <c r="T16" i="38"/>
+  <c r="T15" i="38"/>
+  <c r="T14" i="38"/>
+  <c r="T13" i="38"/>
+  <c r="T12" i="38"/>
+  <c r="T11" i="38"/>
+  <c r="T10" i="38"/>
+  <c r="T9" i="38"/>
+  <c r="T8" i="38"/>
+  <c r="Q30" i="38"/>
+  <c r="Q29" i="38"/>
+  <c r="Q28" i="38"/>
+  <c r="Q27" i="38"/>
+  <c r="Q26" i="38"/>
+  <c r="Q25" i="38"/>
+  <c r="Q24" i="38"/>
+  <c r="Q23" i="38"/>
+  <c r="Q22" i="38"/>
+  <c r="Q21" i="38"/>
+  <c r="Q20" i="38"/>
+  <c r="Q19" i="38"/>
+  <c r="Q18" i="38"/>
+  <c r="Q17" i="38"/>
+  <c r="Q16" i="38"/>
+  <c r="Q15" i="38"/>
+  <c r="Q14" i="38"/>
+  <c r="Q13" i="38"/>
+  <c r="Q12" i="38"/>
+  <c r="Q11" i="38"/>
+  <c r="Q10" i="38"/>
+  <c r="Q9" i="38"/>
+  <c r="Q8" i="38"/>
+  <c r="N30" i="38"/>
+  <c r="N29" i="38"/>
+  <c r="N28" i="38"/>
+  <c r="N27" i="38"/>
+  <c r="N26" i="38"/>
+  <c r="N25" i="38"/>
+  <c r="N24" i="38"/>
+  <c r="N23" i="38"/>
+  <c r="N22" i="38"/>
+  <c r="N21" i="38"/>
+  <c r="N20" i="38"/>
+  <c r="N19" i="38"/>
+  <c r="N18" i="38"/>
+  <c r="N17" i="38"/>
+  <c r="N16" i="38"/>
+  <c r="N15" i="38"/>
+  <c r="N14" i="38"/>
+  <c r="N13" i="38"/>
+  <c r="N12" i="38"/>
+  <c r="N11" i="38"/>
+  <c r="N10" i="38"/>
+  <c r="N9" i="38"/>
+  <c r="N8" i="38"/>
+  <c r="K30" i="38"/>
+  <c r="K29" i="38"/>
+  <c r="K34" i="38" s="1"/>
+  <c r="K28" i="38"/>
+  <c r="K27" i="38"/>
+  <c r="K26" i="38"/>
+  <c r="K25" i="38"/>
+  <c r="K24" i="38"/>
+  <c r="K23" i="38"/>
+  <c r="K22" i="38"/>
+  <c r="K21" i="38"/>
+  <c r="K20" i="38"/>
+  <c r="K19" i="38"/>
+  <c r="K18" i="38"/>
+  <c r="K17" i="38"/>
+  <c r="K16" i="38"/>
+  <c r="K15" i="38"/>
+  <c r="K14" i="38"/>
+  <c r="K13" i="38"/>
+  <c r="K12" i="38"/>
+  <c r="K11" i="38"/>
+  <c r="K10" i="38"/>
+  <c r="K9" i="38"/>
+  <c r="K8" i="38"/>
+  <c r="H30" i="38"/>
+  <c r="H28" i="38"/>
+  <c r="H26" i="38"/>
+  <c r="H25" i="38"/>
+  <c r="H23" i="38"/>
+  <c r="H22" i="38"/>
+  <c r="H20" i="38"/>
+  <c r="H19" i="38"/>
+  <c r="H18" i="38"/>
+  <c r="H14" i="38"/>
+  <c r="H13" i="38"/>
+  <c r="H12" i="38"/>
+  <c r="H11" i="38"/>
+  <c r="H10" i="38"/>
+  <c r="H9" i="38"/>
+  <c r="E30" i="38"/>
+  <c r="E34" i="38" s="1"/>
+  <c r="E29" i="38"/>
+  <c r="E28" i="38"/>
+  <c r="E27" i="38"/>
+  <c r="E26" i="38"/>
+  <c r="E25" i="38"/>
+  <c r="E24" i="38"/>
+  <c r="E23" i="38"/>
+  <c r="E22" i="38"/>
+  <c r="E21" i="38"/>
+  <c r="E20" i="38"/>
+  <c r="E19" i="38"/>
+  <c r="E18" i="38"/>
+  <c r="E17" i="38"/>
+  <c r="E16" i="38"/>
+  <c r="E15" i="38"/>
+  <c r="E14" i="38"/>
+  <c r="E13" i="38"/>
+  <c r="E12" i="38"/>
+  <c r="E11" i="38"/>
+  <c r="E10" i="38"/>
+  <c r="E9" i="38"/>
+  <c r="D32" i="38"/>
+  <c r="C32" i="38"/>
+  <c r="B32" i="38"/>
+  <c r="Y34" i="38"/>
   <c r="X34" i="38"/>
-  <c r="W34" i="38"/>
   <c r="V34" i="38"/>
   <c r="U34" i="38"/>
   <c r="T34" i="38"/>
   <c r="S34" i="38"/>
   <c r="R34" i="38"/>
   <c r="N34" i="38"/>
   <c r="M34" i="38"/>
   <c r="L34" i="38"/>
-  <c r="K34" i="38"/>
   <c r="J34" i="38"/>
   <c r="I34" i="38"/>
   <c r="H34" i="38"/>
   <c r="G34" i="38"/>
   <c r="F34" i="38"/>
-  <c r="E34" i="38"/>
   <c r="D34" i="38"/>
   <c r="C34" i="38"/>
   <c r="B34" i="38"/>
   <c r="Y33" i="38"/>
   <c r="X33" i="38"/>
-  <c r="W33" i="38"/>
   <c r="V33" i="38"/>
   <c r="U33" i="38"/>
-  <c r="T33" i="38"/>
   <c r="S33" i="38"/>
   <c r="R33" i="38"/>
-  <c r="N33" i="38"/>
   <c r="M33" i="38"/>
   <c r="L33" i="38"/>
-  <c r="K33" i="38"/>
   <c r="J33" i="38"/>
   <c r="I33" i="38"/>
-  <c r="H33" i="38"/>
   <c r="G33" i="38"/>
   <c r="F33" i="38"/>
-  <c r="E33" i="38"/>
   <c r="D33" i="38"/>
   <c r="C33" i="38"/>
   <c r="B33" i="38"/>
   <c r="Y32" i="38"/>
   <c r="X32" i="38"/>
-  <c r="W32" i="38"/>
   <c r="V32" i="38"/>
   <c r="U32" i="38"/>
-  <c r="T32" i="38"/>
   <c r="S32" i="38"/>
   <c r="R32" i="38"/>
-  <c r="N32" i="38"/>
   <c r="M32" i="38"/>
   <c r="L32" i="38"/>
-  <c r="K32" i="38"/>
   <c r="J32" i="38"/>
   <c r="I32" i="38"/>
-  <c r="H32" i="38"/>
   <c r="G32" i="38"/>
   <c r="F32" i="38"/>
-  <c r="E32" i="38"/>
-[...2 lines deleted...]
-  <c r="B32" i="38"/>
   <c r="Y34" i="37"/>
   <c r="X34" i="37"/>
   <c r="W34" i="37"/>
   <c r="V34" i="37"/>
   <c r="U34" i="37"/>
   <c r="T34" i="37"/>
   <c r="S34" i="37"/>
   <c r="R34" i="37"/>
   <c r="N34" i="37"/>
   <c r="M34" i="37"/>
   <c r="L34" i="37"/>
   <c r="K34" i="37"/>
   <c r="J34" i="37"/>
   <c r="I34" i="37"/>
   <c r="H34" i="37"/>
   <c r="G34" i="37"/>
   <c r="F34" i="37"/>
   <c r="E34" i="37"/>
   <c r="D34" i="37"/>
   <c r="C34" i="37"/>
   <c r="B34" i="37"/>
   <c r="Y33" i="37"/>
   <c r="X33" i="37"/>
   <c r="W33" i="37"/>
   <c r="V33" i="37"/>
@@ -192,51 +333,62 @@
   <c r="E33" i="37"/>
   <c r="D33" i="37"/>
   <c r="C33" i="37"/>
   <c r="B33" i="37"/>
   <c r="Y32" i="37"/>
   <c r="X32" i="37"/>
   <c r="W32" i="37"/>
   <c r="V32" i="37"/>
   <c r="U32" i="37"/>
   <c r="T32" i="37"/>
   <c r="S32" i="37"/>
   <c r="R32" i="37"/>
   <c r="N32" i="37"/>
   <c r="M32" i="37"/>
   <c r="L32" i="37"/>
   <c r="K32" i="37"/>
   <c r="J32" i="37"/>
   <c r="I32" i="37"/>
   <c r="H32" i="37"/>
   <c r="G32" i="37"/>
   <c r="F32" i="37"/>
   <c r="E32" i="37"/>
   <c r="D32" i="37"/>
   <c r="C32" i="37"/>
   <c r="B32" i="37"/>
-  <c r="Y34" i="34" l="1"/>
+  <c r="W33" i="38" l="1"/>
+  <c r="T33" i="38"/>
+  <c r="T32" i="38"/>
+  <c r="N33" i="38"/>
+  <c r="N32" i="38"/>
+  <c r="K33" i="38"/>
+  <c r="K32" i="38"/>
+  <c r="H33" i="38"/>
+  <c r="H32" i="38"/>
+  <c r="E33" i="38"/>
+  <c r="E32" i="38"/>
+  <c r="Y34" i="34"/>
   <c r="X34" i="34"/>
   <c r="W34" i="34"/>
   <c r="V34" i="34"/>
   <c r="U34" i="34"/>
   <c r="T34" i="34"/>
   <c r="S34" i="34"/>
   <c r="R34" i="34"/>
   <c r="N34" i="34"/>
   <c r="M34" i="34"/>
   <c r="L34" i="34"/>
   <c r="K34" i="34"/>
   <c r="J34" i="34"/>
   <c r="I34" i="34"/>
   <c r="H34" i="34"/>
   <c r="G34" i="34"/>
   <c r="F34" i="34"/>
   <c r="E34" i="34"/>
   <c r="D34" i="34"/>
   <c r="C34" i="34"/>
   <c r="B34" i="34"/>
   <c r="Y33" i="34"/>
   <c r="X33" i="34"/>
   <c r="W33" i="34"/>
   <c r="V33" i="34"/>
   <c r="U33" i="34"/>
@@ -866,210 +1018,50 @@
   <c r="Q32" i="18"/>
   <c r="P32" i="18"/>
   <c r="O32" i="18"/>
   <c r="N32" i="18"/>
   <c r="M32" i="18"/>
   <c r="L32" i="18"/>
   <c r="K32" i="18"/>
   <c r="J32" i="18"/>
   <c r="I32" i="18"/>
   <c r="H32" i="18"/>
   <c r="G32" i="18"/>
   <c r="F32" i="18"/>
   <c r="E32" i="18"/>
   <c r="D32" i="18"/>
   <c r="C32" i="18"/>
   <c r="B32" i="18"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蕭永興</author>
   </authors>
   <commentList>
-    <comment ref="O3" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
-[...158 lines deleted...]
-  <commentList>
     <comment ref="O4" authorId="0" shapeId="0" xr:uid="{C5028648-EB5D-487C-AF06-CBB6F4944B40}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>112</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年新增</t>
         </r>
         <r>
           <rPr>
@@ -1100,51 +1092,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年修訂</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蕭永興</author>
   </authors>
   <commentList>
     <comment ref="O4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>112</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
@@ -1180,51 +1172,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年修訂</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蕭永興</author>
   </authors>
   <commentList>
     <comment ref="O4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>112</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
@@ -1260,140 +1252,140 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>年修訂</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蕭永興</author>
   </authors>
   <commentList>
     <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1110502</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>styhh</author>
   </authors>
   <commentList>
     <comment ref="A14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0A00-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1070131</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>高雄市資料修正。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1225" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="286">
   <si>
     <r>
       <t>金額</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
@@ -6722,50 +6714,119 @@
   <si>
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Feb. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Mar. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Apr. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  May </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中低收入老人</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Middle-Low-Income  Elders</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -7601,199 +7662,268 @@
       </rPr>
       <t>2.5</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">倍
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>above 1.5 Times and Under 2.5Times Minimum of Subsistence</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>8</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Aug. </t>
+      <t xml:space="preserve">  June </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>9</t>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Sept. </t>
+      <t xml:space="preserve">  July </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>10</t>
+      <t>8</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
-        <family val="4"/>
-[...6 lines deleted...]
-        <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> Oct. </t>
+      <t xml:space="preserve">  Aug. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>11</t>
+      <t>9</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  Nov. </t>
+      <t xml:space="preserve">  Sept. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <r>
+      <t>10</t>
+    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>113</t>
+      <t xml:space="preserve"> Oct. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>11</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1-12</t>
-    </r>
+      <t xml:space="preserve">  Nov. </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>1-12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
       <t xml:space="preserve">  Jan.-Dec., 2024</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  Dec. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2024</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -8255,50 +8385,54 @@
     <r>
       <t xml:space="preserve"> 115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="9" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Dec. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 114</t>
@@ -8394,178 +8528,204 @@
   <si>
     <r>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  May </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>6</t>
+    </r>
+    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/8/31</t>
+      <t xml:space="preserve">  June </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/10/2</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">  July </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>8</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  July </t>
+      <t xml:space="preserve">  Aug. </t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>月</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">  June </t>
-[...3 lines deleted...]
-  <si>
+      <t>115</t>
+    </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115</t>
+      <t>1-8</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1-7</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">  Jan.-July,2026</t>
+      <t xml:space="preserve">  Jan.-Aug,2026</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="5">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="178" formatCode="###,##0"/>
+    <numFmt numFmtId="179" formatCode="#,###,###,##0"/>
+    <numFmt numFmtId="180" formatCode="###,##0;\-###,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
@@ -8987,51 +9147,51 @@
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -9213,50 +9373,97 @@
     <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="26" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -9734,333 +9941,334 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI40"/>
+  <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A56" sqref="A56"/>
+      <selection pane="bottomRight" activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" customWidth="1"/>
     <col min="3" max="3" width="9.83203125" customWidth="1"/>
     <col min="4" max="4" width="11.5" customWidth="1"/>
-    <col min="5" max="5" width="16" customWidth="1"/>
-    <col min="6" max="7" width="13.1640625" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="15.1640625" customWidth="1"/>
+    <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="14.5" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="15.1640625" customWidth="1"/>
     <col min="13" max="13" width="14.6640625" customWidth="1"/>
     <col min="14" max="14" width="14.6640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.6640625" customWidth="1"/>
     <col min="16" max="16" width="10.1640625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.33203125" customWidth="1"/>
     <col min="18" max="19" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="14" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="111" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="92"/>
-[...12 lines deleted...]
-      <c r="O1" s="92"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
+      <c r="N1" s="111"/>
+      <c r="O1" s="111"/>
     </row>
     <row r="2" spans="1:27" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="102" t="s">
+      <c r="A3" s="121" t="s">
         <v>187</v>
       </c>
-      <c r="B3" s="100" t="s">
+      <c r="B3" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="94"/>
-[...26 lines deleted...]
-      <c r="X3" s="96" t="s">
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="127" t="s">
+        <v>233</v>
+      </c>
+      <c r="P3" s="116"/>
+      <c r="Q3" s="128"/>
+      <c r="R3" s="114" t="s">
+        <v>232</v>
+      </c>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="115" t="s">
         <v>188</v>
       </c>
-      <c r="Y3" s="97"/>
+      <c r="Y3" s="116"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
     </row>
     <row r="4" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="103"/>
-      <c r="B4" s="101" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="120" t="s">
         <v>189</v>
       </c>
-      <c r="C4" s="104"/>
-[...1 lines deleted...]
-      <c r="E4" s="105" t="s">
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="G4" s="94"/>
-[...1 lines deleted...]
-      <c r="I4" s="100" t="s">
+      <c r="G4" s="113"/>
+      <c r="H4" s="120"/>
+      <c r="I4" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="94"/>
-[...1 lines deleted...]
-      <c r="L4" s="100" t="s">
+      <c r="J4" s="113"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="119" t="s">
         <v>68</v>
       </c>
-      <c r="M4" s="94"/>
-[...15 lines deleted...]
-      <c r="Y4" s="99"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="129"/>
+      <c r="P4" s="118"/>
+      <c r="Q4" s="130"/>
+      <c r="R4" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="S4" s="113"/>
+      <c r="T4" s="120"/>
+      <c r="U4" s="114" t="s">
+        <v>235</v>
+      </c>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="117"/>
+      <c r="Y4" s="118"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
     </row>
     <row r="5" spans="1:27" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="103" t="s">
+      <c r="A5" s="122" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>190</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>191</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="100" t="s">
+      <c r="E5" s="125"/>
+      <c r="F5" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="101"/>
+      <c r="G5" s="120"/>
       <c r="H5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="100" t="s">
+      <c r="I5" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="101"/>
+      <c r="J5" s="120"/>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="100" t="s">
+      <c r="L5" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="101"/>
+      <c r="M5" s="120"/>
       <c r="N5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="100" t="s">
+      <c r="O5" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="101"/>
+      <c r="P5" s="120"/>
       <c r="Q5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R5" s="100" t="s">
+      <c r="R5" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S5" s="101"/>
+      <c r="S5" s="120"/>
       <c r="T5" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U5" s="100" t="s">
+      <c r="U5" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="V5" s="101"/>
+      <c r="V5" s="120"/>
       <c r="W5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X5" s="93" t="s">
+      <c r="X5" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="Y5" s="94"/>
+      <c r="Y5" s="113"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
     </row>
     <row r="6" spans="1:27" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="107"/>
+      <c r="A6" s="126"/>
       <c r="B6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="38" t="s">
@@ -10173,51 +10381,51 @@
         <v>70533</v>
       </c>
       <c r="T7" s="3">
         <v>11553496186</v>
       </c>
       <c r="U7" s="3">
         <v>20708</v>
       </c>
       <c r="V7" s="3">
         <v>25037</v>
       </c>
       <c r="W7" s="3">
         <v>1998918154</v>
       </c>
       <c r="X7" s="3">
         <v>1854</v>
       </c>
       <c r="Y7" s="3">
         <v>2166</v>
       </c>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
     </row>
     <row r="8" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B8" s="24">
         <v>223705</v>
       </c>
       <c r="C8" s="24">
         <v>106162</v>
       </c>
       <c r="D8" s="24">
         <v>117543</v>
       </c>
       <c r="E8" s="24">
         <v>18982403224</v>
       </c>
       <c r="F8" s="24">
         <v>453</v>
       </c>
       <c r="G8" s="24">
         <v>147</v>
       </c>
       <c r="H8" s="24">
         <v>62005176</v>
       </c>
       <c r="I8" s="24">
         <v>7625</v>
       </c>
@@ -10250,2112 +10458,3169 @@
       </c>
       <c r="S8" s="3">
         <v>70015</v>
       </c>
       <c r="T8" s="3">
         <v>12377089215</v>
       </c>
       <c r="U8" s="3">
         <v>25918</v>
       </c>
       <c r="V8" s="3">
         <v>31649</v>
       </c>
       <c r="W8" s="3">
         <v>2672361494</v>
       </c>
       <c r="X8" s="3">
         <v>2004</v>
       </c>
       <c r="Y8" s="3">
         <v>2353</v>
       </c>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
     </row>
-    <row r="9" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>269</v>
+    <row r="9" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>226</v>
       </c>
       <c r="B9" s="24">
-        <v>235010</v>
+        <v>198296</v>
       </c>
       <c r="C9" s="24">
-        <v>111933</v>
+        <v>93925</v>
       </c>
       <c r="D9" s="24">
-        <v>123077</v>
+        <v>104371</v>
       </c>
       <c r="E9" s="24">
-        <v>20294518145</v>
+        <v>1467047168</v>
       </c>
       <c r="F9" s="24">
-        <v>423</v>
+        <v>472</v>
       </c>
       <c r="G9" s="24">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H9" s="24">
-        <v>58027028</v>
+        <v>5281016</v>
       </c>
       <c r="I9" s="24">
-        <v>8045</v>
+        <v>7160</v>
       </c>
       <c r="J9" s="24">
-        <v>3884</v>
+        <v>3316</v>
       </c>
       <c r="K9" s="24">
-        <v>1188313706</v>
+        <v>87709242</v>
       </c>
       <c r="L9" s="24">
-        <v>11549</v>
+        <v>9596</v>
       </c>
       <c r="M9" s="24">
-        <v>6857</v>
+        <v>5619</v>
       </c>
       <c r="N9" s="24">
-        <v>1797246686</v>
+        <v>128069348</v>
       </c>
       <c r="O9" s="24">
-        <v>6381</v>
+        <v>4787</v>
       </c>
       <c r="P9" s="25">
-        <v>5943</v>
+        <v>4460</v>
       </c>
       <c r="Q9" s="25">
-        <v>1171029887</v>
+        <v>78265982</v>
       </c>
       <c r="R9" s="3">
-        <v>61096</v>
+        <v>51266</v>
       </c>
       <c r="S9" s="3">
-        <v>76702</v>
+        <v>65129</v>
       </c>
       <c r="T9" s="3">
-        <v>13558076373</v>
+        <v>972288071</v>
       </c>
       <c r="U9" s="3">
-        <v>24439</v>
+        <v>20644</v>
       </c>
       <c r="V9" s="3">
-        <v>29542</v>
+        <v>25693</v>
       </c>
       <c r="W9" s="3">
-        <v>2521824465</v>
+        <v>195433509</v>
       </c>
       <c r="X9" s="3">
-        <v>2583</v>
+        <v>1789</v>
       </c>
       <c r="Y9" s="3">
-        <v>2632</v>
+        <v>2106</v>
       </c>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
     </row>
     <row r="10" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="B10" s="24">
-        <v>211658</v>
+        <v>202845</v>
       </c>
       <c r="C10" s="24">
-        <v>100558</v>
+        <v>96308</v>
       </c>
       <c r="D10" s="24">
-        <v>111100</v>
+        <v>106537</v>
       </c>
       <c r="E10" s="24">
-        <v>1611591252</v>
+        <v>1531695616</v>
       </c>
       <c r="F10" s="24">
-        <v>439</v>
+        <v>476</v>
       </c>
       <c r="G10" s="24">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="H10" s="24">
-        <v>4856531</v>
+        <v>5285765</v>
       </c>
       <c r="I10" s="24">
-        <v>7664</v>
+        <v>7326</v>
       </c>
       <c r="J10" s="24">
-        <v>3664</v>
+        <v>3391</v>
       </c>
       <c r="K10" s="24">
-        <v>95688668</v>
+        <v>90802530</v>
       </c>
       <c r="L10" s="24">
-        <v>10366</v>
+        <v>9879</v>
       </c>
       <c r="M10" s="24">
-        <v>6124</v>
+        <v>5771</v>
       </c>
       <c r="N10" s="24">
-        <v>139566078</v>
+        <v>134428682</v>
       </c>
       <c r="O10" s="24">
-        <v>5362</v>
+        <v>4859</v>
       </c>
       <c r="P10" s="25">
-        <v>5008</v>
+        <v>4523</v>
       </c>
       <c r="Q10" s="25">
-        <v>89493391</v>
+        <v>81887076</v>
       </c>
       <c r="R10" s="3">
-        <v>56791</v>
+        <v>52326</v>
       </c>
       <c r="S10" s="3">
-        <v>71420</v>
+        <v>66407</v>
       </c>
       <c r="T10" s="3">
-        <v>1087956576</v>
+        <v>1010991989</v>
       </c>
       <c r="U10" s="3">
-        <v>19936</v>
+        <v>21442</v>
       </c>
       <c r="V10" s="3">
-        <v>24741</v>
+        <v>26289</v>
       </c>
       <c r="W10" s="3">
-        <v>194030008</v>
+        <v>208299574</v>
       </c>
       <c r="X10" s="3">
-        <v>1987</v>
+        <v>1830</v>
       </c>
       <c r="Y10" s="3">
-        <v>2362</v>
+        <v>2118</v>
       </c>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
     <row r="11" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
-        <v>256</v>
+        <v>229</v>
       </c>
       <c r="B11" s="24">
-        <v>214748</v>
+        <v>206448</v>
       </c>
       <c r="C11" s="24">
-        <v>101980</v>
+        <v>97884</v>
       </c>
       <c r="D11" s="24">
-        <v>112768</v>
+        <v>108564</v>
       </c>
       <c r="E11" s="24">
-        <v>1631258806</v>
+        <v>1555102415</v>
       </c>
       <c r="F11" s="24">
-        <v>440</v>
+        <v>476</v>
       </c>
       <c r="G11" s="24">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="H11" s="24">
-        <v>4870297</v>
+        <v>5320714</v>
       </c>
       <c r="I11" s="24">
-        <v>7739</v>
+        <v>7385</v>
       </c>
       <c r="J11" s="24">
-        <v>3721</v>
+        <v>3433</v>
       </c>
       <c r="K11" s="24">
-        <v>96860263</v>
+        <v>91658931</v>
       </c>
       <c r="L11" s="24">
-        <v>10502</v>
+        <v>10189</v>
       </c>
       <c r="M11" s="24">
-        <v>6213</v>
+        <v>5925</v>
       </c>
       <c r="N11" s="24">
-        <v>141787930</v>
+        <v>137602747</v>
       </c>
       <c r="O11" s="24">
-        <v>5393</v>
+        <v>5019</v>
       </c>
       <c r="P11" s="25">
-        <v>5050</v>
+        <v>4644</v>
       </c>
       <c r="Q11" s="25">
-        <v>89720405</v>
+        <v>84725642</v>
       </c>
       <c r="R11" s="3">
-        <v>57698</v>
+        <v>53030</v>
       </c>
       <c r="S11" s="3">
-        <v>72662</v>
+        <v>67380</v>
       </c>
       <c r="T11" s="3">
-        <v>1104070759</v>
+        <v>1023765432</v>
       </c>
       <c r="U11" s="3">
-        <v>20208</v>
+        <v>21785</v>
       </c>
       <c r="V11" s="3">
-        <v>24978</v>
+        <v>27026</v>
       </c>
       <c r="W11" s="3">
-        <v>193949152</v>
+        <v>212028949</v>
       </c>
       <c r="X11" s="3">
-        <v>2062</v>
+        <v>1851</v>
       </c>
       <c r="Y11" s="3">
-        <v>2424</v>
+        <v>2137</v>
       </c>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
     <row r="12" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
-        <v>257</v>
+        <v>230</v>
       </c>
       <c r="B12" s="24">
-        <v>218378</v>
+        <v>208445</v>
       </c>
       <c r="C12" s="24">
-        <v>103783</v>
+        <v>98852</v>
       </c>
       <c r="D12" s="24">
-        <v>114595</v>
+        <v>109593</v>
       </c>
       <c r="E12" s="24">
-        <v>1671034203</v>
+        <v>1567202690</v>
       </c>
       <c r="F12" s="24">
-        <v>442</v>
+        <v>470</v>
       </c>
       <c r="G12" s="24">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="H12" s="24">
-        <v>4945258</v>
+        <v>5250467</v>
       </c>
       <c r="I12" s="24">
-        <v>7821</v>
+        <v>7403</v>
       </c>
       <c r="J12" s="24">
-        <v>3774</v>
+        <v>3466</v>
       </c>
       <c r="K12" s="24">
-        <v>98472093</v>
+        <v>91669719</v>
       </c>
       <c r="L12" s="24">
-        <v>10784</v>
+        <v>10244</v>
       </c>
       <c r="M12" s="24">
-        <v>6412</v>
+        <v>6009</v>
       </c>
       <c r="N12" s="24">
-        <v>147340276</v>
+        <v>139314164</v>
       </c>
       <c r="O12" s="24">
-        <v>5559</v>
+        <v>5123</v>
       </c>
       <c r="P12" s="25">
-        <v>5176</v>
+        <v>4752</v>
       </c>
       <c r="Q12" s="25">
-        <v>93683198</v>
+        <v>85800085</v>
       </c>
       <c r="R12" s="3">
-        <v>58364</v>
+        <v>53476</v>
       </c>
       <c r="S12" s="3">
-        <v>73478</v>
+        <v>67821</v>
       </c>
       <c r="T12" s="3">
-        <v>1124400348</v>
+        <v>1030510724</v>
       </c>
       <c r="U12" s="3">
-        <v>20813</v>
+        <v>22136</v>
       </c>
       <c r="V12" s="3">
-        <v>25610</v>
+        <v>27390</v>
       </c>
       <c r="W12" s="3">
-        <v>202193030</v>
+        <v>214657531</v>
       </c>
       <c r="X12" s="3">
-        <v>2090</v>
+        <v>1880</v>
       </c>
       <c r="Y12" s="3">
-        <v>2475</v>
+        <v>2164</v>
       </c>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
     <row r="13" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="B13" s="24">
-        <v>220583</v>
+        <v>210233</v>
       </c>
       <c r="C13" s="24">
-        <v>104926</v>
+        <v>99738</v>
       </c>
       <c r="D13" s="24">
-        <v>115657</v>
+        <v>110495</v>
       </c>
       <c r="E13" s="24">
-        <v>1680620437</v>
+        <v>1569386551</v>
       </c>
       <c r="F13" s="24">
-        <v>436</v>
+        <v>465</v>
       </c>
       <c r="G13" s="24">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="H13" s="24">
-        <v>4895284</v>
+        <v>5195725</v>
       </c>
       <c r="I13" s="24">
-        <v>7852</v>
+        <v>7462</v>
       </c>
       <c r="J13" s="24">
-        <v>3775</v>
+        <v>3494</v>
       </c>
       <c r="K13" s="24">
-        <v>98255575</v>
+        <v>92461549</v>
       </c>
       <c r="L13" s="24">
-        <v>10967</v>
+        <v>10333</v>
       </c>
       <c r="M13" s="24">
-        <v>6530</v>
+        <v>6069</v>
       </c>
       <c r="N13" s="24">
-        <v>149791785</v>
+        <v>139465226</v>
       </c>
       <c r="O13" s="24">
-        <v>5625</v>
+        <v>5218</v>
       </c>
       <c r="P13" s="25">
-        <v>5327</v>
+        <v>4900</v>
       </c>
       <c r="Q13" s="25">
-        <v>94478597</v>
+        <v>87278294</v>
       </c>
       <c r="R13" s="3">
-        <v>58810</v>
+        <v>53748</v>
       </c>
       <c r="S13" s="3">
-        <v>73889</v>
+        <v>68145</v>
       </c>
       <c r="T13" s="3">
-        <v>1128654226</v>
+        <v>1029230456</v>
       </c>
       <c r="U13" s="3">
-        <v>21236</v>
+        <v>22512</v>
       </c>
       <c r="V13" s="3">
-        <v>25991</v>
+        <v>27732</v>
       </c>
       <c r="W13" s="3">
-        <v>204544970</v>
+        <v>215755301</v>
       </c>
       <c r="X13" s="3">
-        <v>2137</v>
+        <v>1895</v>
       </c>
       <c r="Y13" s="3">
-        <v>2528</v>
+        <v>2191</v>
       </c>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
     <row r="14" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B14" s="24">
-        <v>221994</v>
+        <v>211676</v>
       </c>
       <c r="C14" s="24">
-        <v>105521</v>
+        <v>100339</v>
       </c>
       <c r="D14" s="24">
-        <v>116473</v>
+        <v>111337</v>
       </c>
       <c r="E14" s="24">
-        <v>1682009092</v>
+        <v>1575487427</v>
       </c>
       <c r="F14" s="24">
-        <v>435</v>
+        <v>462</v>
       </c>
       <c r="G14" s="24">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H14" s="24">
-        <v>4892970</v>
+        <v>5145752</v>
       </c>
       <c r="I14" s="24">
-        <v>7888</v>
+        <v>7496</v>
       </c>
       <c r="J14" s="24">
-        <v>3817</v>
+        <v>3521</v>
       </c>
       <c r="K14" s="24">
-        <v>99243171</v>
+        <v>92910758</v>
       </c>
       <c r="L14" s="24">
-        <v>10997</v>
+        <v>10417</v>
       </c>
       <c r="M14" s="24">
-        <v>6535</v>
+        <v>6147</v>
       </c>
       <c r="N14" s="24">
-        <v>148576547</v>
+        <v>140332155</v>
       </c>
       <c r="O14" s="24">
-        <v>5757</v>
+        <v>5321</v>
       </c>
       <c r="P14" s="25">
-        <v>5391</v>
+        <v>4963</v>
       </c>
       <c r="Q14" s="25">
-        <v>96387815</v>
+        <v>88544118</v>
       </c>
       <c r="R14" s="3">
-        <v>59000</v>
+        <v>53914</v>
       </c>
       <c r="S14" s="3">
-        <v>74206</v>
+        <v>68351</v>
       </c>
       <c r="T14" s="3">
-        <v>1126925929</v>
+        <v>1030600529</v>
       </c>
       <c r="U14" s="3">
-        <v>21444</v>
+        <v>22729</v>
       </c>
       <c r="V14" s="3">
-        <v>26378</v>
+        <v>28203</v>
       </c>
       <c r="W14" s="3">
-        <v>205982660</v>
+        <v>217954115</v>
       </c>
       <c r="X14" s="3">
-        <v>2181</v>
+        <v>1928</v>
       </c>
       <c r="Y14" s="3">
-        <v>2554</v>
+        <v>2219</v>
       </c>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
     <row r="15" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="B15" s="24">
-        <v>223503</v>
+        <v>213646</v>
       </c>
       <c r="C15" s="24">
-        <v>106153</v>
+        <v>101294</v>
       </c>
       <c r="D15" s="24">
-        <v>117350</v>
+        <v>112352</v>
       </c>
       <c r="E15" s="24">
-        <v>1686077357</v>
+        <v>1588457311</v>
       </c>
       <c r="F15" s="24">
-        <v>430</v>
+        <v>458</v>
       </c>
       <c r="G15" s="24">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="H15" s="24">
-        <v>4820323</v>
+        <v>5162409</v>
       </c>
       <c r="I15" s="24">
-        <v>7926</v>
+        <v>7520</v>
       </c>
       <c r="J15" s="24">
-        <v>3847</v>
+        <v>3536</v>
       </c>
       <c r="K15" s="24">
-        <v>99281612</v>
+        <v>93150370</v>
       </c>
       <c r="L15" s="24">
-        <v>11077</v>
+        <v>10467</v>
       </c>
       <c r="M15" s="24">
-        <v>6602</v>
+        <v>6147</v>
       </c>
       <c r="N15" s="24">
-        <v>150305947</v>
+        <v>140743856</v>
       </c>
       <c r="O15" s="24">
-        <v>5804</v>
+        <v>5397</v>
       </c>
       <c r="P15" s="25">
-        <v>5495</v>
+        <v>5030</v>
       </c>
       <c r="Q15" s="25">
-        <v>96727862</v>
+        <v>89447410</v>
       </c>
       <c r="R15" s="3">
-        <v>59185</v>
+        <v>54256</v>
       </c>
       <c r="S15" s="3">
-        <v>74506</v>
+        <v>68743</v>
       </c>
       <c r="T15" s="3">
-        <v>1127418110</v>
+        <v>1037882573</v>
       </c>
       <c r="U15" s="3">
-        <v>21731</v>
+        <v>23196</v>
       </c>
       <c r="V15" s="3">
-        <v>26755</v>
+        <v>28743</v>
       </c>
       <c r="W15" s="3">
-        <v>207523503</v>
+        <v>222070693</v>
       </c>
       <c r="X15" s="3">
-        <v>2199</v>
+        <v>1934</v>
       </c>
       <c r="Y15" s="3">
-        <v>2586</v>
+        <v>2240</v>
       </c>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="B16" s="24">
-        <v>224878</v>
+        <v>215690</v>
       </c>
       <c r="C16" s="24">
-        <v>106765</v>
+        <v>102271</v>
       </c>
       <c r="D16" s="24">
-        <v>118113</v>
+        <v>113419</v>
       </c>
       <c r="E16" s="24">
-        <v>1693489630</v>
+        <v>1603204265</v>
       </c>
       <c r="F16" s="24">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="G16" s="24">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="H16" s="24">
-        <v>4803665</v>
+        <v>5179067</v>
       </c>
       <c r="I16" s="24">
-        <v>7952</v>
+        <v>7521</v>
       </c>
       <c r="J16" s="24">
-        <v>3847</v>
+        <v>3570</v>
       </c>
       <c r="K16" s="24">
-        <v>99485501</v>
+        <v>93451669</v>
       </c>
       <c r="L16" s="24">
-        <v>11106</v>
+        <v>10511</v>
       </c>
       <c r="M16" s="24">
-        <v>6659</v>
+        <v>6237</v>
       </c>
       <c r="N16" s="24">
-        <v>150515675</v>
+        <v>142269293</v>
       </c>
       <c r="O16" s="24">
-        <v>5906</v>
+        <v>5537</v>
       </c>
       <c r="P16" s="25">
-        <v>5590</v>
+        <v>5147</v>
       </c>
       <c r="Q16" s="25">
-        <v>98817137</v>
+        <v>91938028</v>
       </c>
       <c r="R16" s="3">
-        <v>59326</v>
+        <v>54531</v>
       </c>
       <c r="S16" s="3">
-        <v>74738</v>
+        <v>69055</v>
       </c>
       <c r="T16" s="3">
-        <v>1129928767</v>
+        <v>1043061603</v>
       </c>
       <c r="U16" s="3">
-        <v>22044</v>
+        <v>23715</v>
       </c>
       <c r="V16" s="3">
-        <v>27135</v>
+        <v>29256</v>
       </c>
       <c r="W16" s="3">
-        <v>209938885</v>
+        <v>227304605</v>
       </c>
       <c r="X16" s="3">
-        <v>2224</v>
+        <v>1950</v>
       </c>
       <c r="Y16" s="3">
-        <v>2608</v>
+        <v>2270</v>
       </c>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
     </row>
     <row r="17" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="B17" s="24">
-        <v>226176</v>
+        <v>217500</v>
       </c>
       <c r="C17" s="24">
-        <v>107386</v>
+        <v>103133</v>
       </c>
       <c r="D17" s="24">
-        <v>118790</v>
+        <v>114367</v>
       </c>
       <c r="E17" s="24">
-        <v>1699292085</v>
+        <v>1609790403</v>
       </c>
       <c r="F17" s="24">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="G17" s="24">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="H17" s="24">
-        <v>4864819</v>
+        <v>5031985</v>
       </c>
       <c r="I17" s="24">
-        <v>7988</v>
+        <v>7591</v>
       </c>
       <c r="J17" s="24">
-        <v>3841</v>
+        <v>3575</v>
       </c>
       <c r="K17" s="24">
-        <v>99403232</v>
+        <v>94088908</v>
       </c>
       <c r="L17" s="24">
-        <v>11200</v>
+        <v>10585</v>
       </c>
       <c r="M17" s="24">
-        <v>6677</v>
+        <v>6325</v>
       </c>
       <c r="N17" s="24">
-        <v>151180799</v>
+        <v>143242187</v>
       </c>
       <c r="O17" s="24">
-        <v>5953</v>
+        <v>5675</v>
       </c>
       <c r="P17" s="25">
-        <v>5622</v>
+        <v>5247</v>
       </c>
       <c r="Q17" s="25">
-        <v>98661750</v>
+        <v>93265887</v>
       </c>
       <c r="R17" s="3">
-        <v>59480</v>
+        <v>54643</v>
       </c>
       <c r="S17" s="3">
-        <v>74986</v>
+        <v>69306</v>
       </c>
       <c r="T17" s="3">
-        <v>1132546929</v>
+        <v>1043752093</v>
       </c>
       <c r="U17" s="3">
-        <v>22336</v>
+        <v>24187</v>
       </c>
       <c r="V17" s="3">
-        <v>27518</v>
+        <v>29759</v>
       </c>
       <c r="W17" s="3">
-        <v>212634556</v>
+        <v>230409343</v>
       </c>
       <c r="X17" s="3">
-        <v>2236</v>
+        <v>1967</v>
       </c>
       <c r="Y17" s="3">
-        <v>2645</v>
+        <v>2292</v>
       </c>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="B18" s="24">
-        <v>227747</v>
+        <v>221382</v>
       </c>
       <c r="C18" s="24">
-        <v>108192</v>
+        <v>105108</v>
       </c>
       <c r="D18" s="24">
-        <v>119555</v>
+        <v>116274</v>
       </c>
       <c r="E18" s="24">
-        <v>1711154650</v>
+        <v>1632127033</v>
       </c>
       <c r="F18" s="24">
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="G18" s="24">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H18" s="24">
-        <v>4720375</v>
+        <v>5095180</v>
       </c>
       <c r="I18" s="24">
-        <v>8022</v>
+        <v>7605</v>
       </c>
       <c r="J18" s="24">
-        <v>3850</v>
+        <v>3609</v>
       </c>
       <c r="K18" s="24">
-        <v>100230448</v>
+        <v>94441878</v>
       </c>
       <c r="L18" s="24">
-        <v>11293</v>
+        <v>10789</v>
       </c>
       <c r="M18" s="24">
-        <v>6746</v>
+        <v>6395</v>
       </c>
       <c r="N18" s="24">
-        <v>152941905</v>
+        <v>145557018</v>
       </c>
       <c r="O18" s="24">
-        <v>6062</v>
+        <v>5886</v>
       </c>
       <c r="P18" s="25">
-        <v>5679</v>
+        <v>5433</v>
       </c>
       <c r="Q18" s="25">
-        <v>101258649</v>
+        <v>96503726</v>
       </c>
       <c r="R18" s="3">
-        <v>59733</v>
+        <v>55036</v>
       </c>
       <c r="S18" s="3">
-        <v>75313</v>
+        <v>69699</v>
       </c>
       <c r="T18" s="3">
-        <v>1137012413</v>
+        <v>1050177346</v>
       </c>
       <c r="U18" s="3">
-        <v>22661</v>
+        <v>25337</v>
       </c>
       <c r="V18" s="3">
-        <v>27822</v>
+        <v>30987</v>
       </c>
       <c r="W18" s="3">
-        <v>214990860</v>
+        <v>240351885</v>
       </c>
       <c r="X18" s="3">
-        <v>2252</v>
+        <v>1983</v>
       </c>
       <c r="Y18" s="3">
-        <v>2663</v>
+        <v>2321</v>
       </c>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
     </row>
     <row r="19" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="B19" s="24">
-        <v>229316</v>
+        <v>222795</v>
       </c>
       <c r="C19" s="24">
-        <v>108923</v>
+        <v>105781</v>
       </c>
       <c r="D19" s="24">
-        <v>120393</v>
+        <v>117014</v>
       </c>
       <c r="E19" s="24">
-        <v>1721476825</v>
+        <v>1641723531</v>
       </c>
       <c r="F19" s="24">
-        <v>419</v>
+        <v>453</v>
       </c>
       <c r="G19" s="24">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H19" s="24">
-        <v>4753692</v>
+        <v>5020219</v>
       </c>
       <c r="I19" s="24">
-        <v>8044</v>
+        <v>7599</v>
       </c>
       <c r="J19" s="24">
-        <v>3871</v>
+        <v>3616</v>
       </c>
       <c r="K19" s="24">
-        <v>100557628</v>
+        <v>94317857</v>
       </c>
       <c r="L19" s="24">
-        <v>11335</v>
+        <v>10805</v>
       </c>
       <c r="M19" s="24">
-        <v>6818</v>
+        <v>6448</v>
       </c>
       <c r="N19" s="24">
-        <v>153991349</v>
+        <v>145990608</v>
       </c>
       <c r="O19" s="24">
-        <v>6147</v>
+        <v>5983</v>
       </c>
       <c r="P19" s="25">
-        <v>5788</v>
+        <v>5518</v>
       </c>
       <c r="Q19" s="25">
-        <v>102527483</v>
+        <v>98562688</v>
       </c>
       <c r="R19" s="3">
-        <v>60005</v>
+        <v>55203</v>
       </c>
       <c r="S19" s="3">
-        <v>75548</v>
+        <v>69904</v>
       </c>
       <c r="T19" s="3">
-        <v>1141292156</v>
+        <v>1054025280</v>
       </c>
       <c r="U19" s="3">
-        <v>22973</v>
+        <v>25738</v>
       </c>
       <c r="V19" s="3">
-        <v>28222</v>
+        <v>31378</v>
       </c>
       <c r="W19" s="3">
-        <v>218354517</v>
+        <v>243806879</v>
       </c>
       <c r="X19" s="3">
-        <v>2267</v>
+        <v>1997</v>
       </c>
       <c r="Y19" s="3">
-        <v>2693</v>
+        <v>2337</v>
       </c>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>231505</v>
+        <v>253</v>
+      </c>
+      <c r="B20" s="24">
+        <v>223705</v>
       </c>
       <c r="C20" s="24">
-        <v>110019</v>
+        <v>106162</v>
       </c>
       <c r="D20" s="24">
-        <v>121486</v>
+        <v>117543</v>
       </c>
       <c r="E20" s="24">
-        <v>1738652756</v>
+        <v>1641178814</v>
       </c>
       <c r="F20" s="24">
-        <v>423</v>
+        <v>453</v>
       </c>
       <c r="G20" s="24">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H20" s="24">
-        <v>4816807</v>
+        <v>5036877</v>
       </c>
       <c r="I20" s="24">
-        <v>8060</v>
+        <v>7625</v>
       </c>
       <c r="J20" s="24">
-        <v>3870</v>
+        <v>3651</v>
       </c>
       <c r="K20" s="24">
-        <v>100366711</v>
+        <v>94780782</v>
       </c>
       <c r="L20" s="24">
-        <v>11436</v>
+        <v>10890</v>
       </c>
       <c r="M20" s="24">
-        <v>6863</v>
+        <v>6483</v>
       </c>
       <c r="N20" s="24">
-        <v>155569164</v>
+        <v>146728465</v>
       </c>
       <c r="O20" s="24">
-        <v>6223</v>
+        <v>6079</v>
       </c>
       <c r="P20" s="25">
-        <v>5847</v>
+        <v>5598</v>
       </c>
       <c r="Q20" s="25">
-        <v>103631146</v>
+        <v>99540461</v>
       </c>
       <c r="R20" s="3">
-        <v>60393</v>
+        <v>55197</v>
       </c>
       <c r="S20" s="3">
-        <v>76029</v>
+        <v>70015</v>
       </c>
       <c r="T20" s="3">
-        <v>1150804506</v>
+        <v>1050803119</v>
       </c>
       <c r="U20" s="3">
-        <v>23484</v>
+        <v>25918</v>
       </c>
       <c r="V20" s="3">
-        <v>28729</v>
+        <v>31649</v>
       </c>
       <c r="W20" s="3">
-        <v>223464422</v>
+        <v>244289110</v>
       </c>
       <c r="X20" s="3">
-        <v>2277</v>
+        <v>2004</v>
       </c>
       <c r="Y20" s="3">
-        <v>2714</v>
+        <v>2353</v>
       </c>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
     </row>
-    <row r="21" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B21" s="90">
+    <row r="21" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="B21" s="24">
         <v>235010</v>
       </c>
       <c r="C21" s="24">
         <v>111933</v>
       </c>
       <c r="D21" s="24">
         <v>123077</v>
       </c>
       <c r="E21" s="24">
-        <v>1767861052</v>
+        <v>20294518145</v>
       </c>
       <c r="F21" s="24">
         <v>423</v>
       </c>
       <c r="G21" s="24">
         <v>149</v>
       </c>
       <c r="H21" s="24">
-        <v>4787007</v>
+        <v>58027028</v>
       </c>
       <c r="I21" s="24">
         <v>8045</v>
       </c>
       <c r="J21" s="24">
         <v>3884</v>
       </c>
       <c r="K21" s="24">
-        <v>100468804</v>
+        <v>1188313706</v>
       </c>
       <c r="L21" s="24">
         <v>11549</v>
       </c>
       <c r="M21" s="24">
         <v>6857</v>
       </c>
       <c r="N21" s="24">
-        <v>155679231</v>
+        <v>1797246686</v>
       </c>
       <c r="O21" s="24">
         <v>6381</v>
       </c>
       <c r="P21" s="25">
         <v>5943</v>
       </c>
       <c r="Q21" s="25">
-        <v>105642454</v>
+        <v>1171029887</v>
       </c>
       <c r="R21" s="3">
         <v>61096</v>
       </c>
       <c r="S21" s="3">
         <v>76702</v>
       </c>
       <c r="T21" s="3">
-        <v>1167065654</v>
+        <v>13558076373</v>
       </c>
       <c r="U21" s="3">
         <v>24439</v>
       </c>
       <c r="V21" s="3">
         <v>29542</v>
       </c>
       <c r="W21" s="3">
-        <v>234217902</v>
+        <v>2521824465</v>
       </c>
       <c r="X21" s="3">
         <v>2583</v>
       </c>
       <c r="Y21" s="3">
         <v>2632</v>
       </c>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
     </row>
-    <row r="22" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y22" s="13"/>
+    <row r="22" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="B22" s="24">
+        <v>211658</v>
+      </c>
+      <c r="C22" s="24">
+        <v>100558</v>
+      </c>
+      <c r="D22" s="24">
+        <v>111100</v>
+      </c>
+      <c r="E22" s="24">
+        <v>1611591252</v>
+      </c>
+      <c r="F22" s="24">
+        <v>439</v>
+      </c>
+      <c r="G22" s="24">
+        <v>143</v>
+      </c>
+      <c r="H22" s="24">
+        <v>4856531</v>
+      </c>
+      <c r="I22" s="24">
+        <v>7664</v>
+      </c>
+      <c r="J22" s="24">
+        <v>3664</v>
+      </c>
+      <c r="K22" s="24">
+        <v>95688668</v>
+      </c>
+      <c r="L22" s="24">
+        <v>10366</v>
+      </c>
+      <c r="M22" s="24">
+        <v>6124</v>
+      </c>
+      <c r="N22" s="24">
+        <v>139566078</v>
+      </c>
+      <c r="O22" s="24">
+        <v>5362</v>
+      </c>
+      <c r="P22" s="25">
+        <v>5008</v>
+      </c>
+      <c r="Q22" s="25">
+        <v>89493391</v>
+      </c>
+      <c r="R22" s="3">
+        <v>56791</v>
+      </c>
+      <c r="S22" s="3">
+        <v>71420</v>
+      </c>
+      <c r="T22" s="3">
+        <v>1087956576</v>
+      </c>
+      <c r="U22" s="3">
+        <v>19936</v>
+      </c>
+      <c r="V22" s="3">
+        <v>24741</v>
+      </c>
+      <c r="W22" s="3">
+        <v>194030008</v>
+      </c>
+      <c r="X22" s="3">
+        <v>1987</v>
+      </c>
+      <c r="Y22" s="3">
+        <v>2362</v>
+      </c>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
     </row>
-    <row r="23" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
-        <v>226</v>
+        <v>262</v>
       </c>
       <c r="B23" s="24">
-        <v>230227</v>
+        <v>214748</v>
       </c>
       <c r="C23" s="24">
-        <v>110303</v>
+        <v>101980</v>
       </c>
       <c r="D23" s="24">
-        <v>119924</v>
+        <v>112768</v>
       </c>
       <c r="E23" s="24">
-        <v>1763228671</v>
+        <v>1631258806</v>
       </c>
       <c r="F23" s="24">
-        <v>405</v>
+        <v>440</v>
       </c>
       <c r="G23" s="24">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H23" s="24">
-        <v>4570453</v>
+        <v>4870297</v>
       </c>
       <c r="I23" s="24">
-        <v>8110</v>
+        <v>7739</v>
       </c>
       <c r="J23" s="24">
-        <v>3896</v>
+        <v>3721</v>
       </c>
       <c r="K23" s="24">
-        <v>101619445</v>
+        <v>96860263</v>
       </c>
       <c r="L23" s="24">
-        <v>11010</v>
+        <v>10502</v>
       </c>
       <c r="M23" s="24">
-        <v>6495</v>
+        <v>6213</v>
       </c>
       <c r="N23" s="24">
-        <v>149744038</v>
+        <v>141787930</v>
       </c>
       <c r="O23" s="24">
-        <v>6037</v>
+        <v>5393</v>
       </c>
       <c r="P23" s="25">
-        <v>5571</v>
+        <v>5050</v>
       </c>
       <c r="Q23" s="25">
-        <v>100703273</v>
+        <v>89720405</v>
       </c>
       <c r="R23" s="3">
-        <v>59889</v>
+        <v>57698</v>
       </c>
       <c r="S23" s="3">
-        <v>73831</v>
+        <v>72662</v>
       </c>
       <c r="T23" s="3">
-        <v>1158190418</v>
+        <v>1104070759</v>
       </c>
       <c r="U23" s="3">
-        <v>24852</v>
+        <v>20208</v>
       </c>
       <c r="V23" s="3">
-        <v>29991</v>
+        <v>24978</v>
       </c>
       <c r="W23" s="3">
-        <v>248401044</v>
+        <v>193949152</v>
       </c>
       <c r="X23" s="3">
-        <v>2208</v>
+        <v>2062</v>
       </c>
       <c r="Y23" s="3">
-        <v>2669</v>
+        <v>2424</v>
       </c>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
     </row>
-    <row r="24" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="B24" s="24">
-        <v>237094</v>
+        <v>218378</v>
       </c>
       <c r="C24" s="24">
-        <v>113475</v>
+        <v>103783</v>
       </c>
       <c r="D24" s="24">
-        <v>123619</v>
+        <v>114595</v>
       </c>
       <c r="E24" s="24">
-        <v>1837536947</v>
+        <v>1671034203</v>
       </c>
       <c r="F24" s="24">
-        <v>412</v>
+        <v>442</v>
       </c>
       <c r="G24" s="24">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="H24" s="24">
-        <v>4708112</v>
+        <v>4945258</v>
       </c>
       <c r="I24" s="24">
-        <v>8220</v>
+        <v>7821</v>
       </c>
       <c r="J24" s="24">
-        <v>3998</v>
+        <v>3774</v>
       </c>
       <c r="K24" s="24">
-        <v>104176479</v>
+        <v>98472093</v>
       </c>
       <c r="L24" s="24">
-        <v>11211</v>
+        <v>10784</v>
       </c>
       <c r="M24" s="24">
-        <v>6633</v>
+        <v>6412</v>
       </c>
       <c r="N24" s="24">
-        <v>154292305</v>
+        <v>147340276</v>
       </c>
       <c r="O24" s="24">
-        <v>6091</v>
+        <v>5559</v>
       </c>
       <c r="P24" s="25">
-        <v>5669</v>
+        <v>5176</v>
       </c>
       <c r="Q24" s="25">
-        <v>103246356</v>
+        <v>93683198</v>
       </c>
       <c r="R24" s="3">
-        <v>61581</v>
+        <v>58364</v>
       </c>
       <c r="S24" s="3">
-        <v>75952</v>
+        <v>73478</v>
       </c>
       <c r="T24" s="3">
-        <v>1205759341</v>
+        <v>1124400348</v>
       </c>
       <c r="U24" s="3">
-        <v>25960</v>
+        <v>20813</v>
       </c>
       <c r="V24" s="3">
-        <v>31221</v>
+        <v>25610</v>
       </c>
       <c r="W24" s="3">
-        <v>265354354</v>
+        <v>202193030</v>
       </c>
       <c r="X24" s="3">
-        <v>2285</v>
+        <v>2090</v>
       </c>
       <c r="Y24" s="3">
-        <v>2778</v>
+        <v>2475</v>
       </c>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
     </row>
-    <row r="25" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B25" s="24">
-        <v>245590</v>
+        <v>220583</v>
       </c>
       <c r="C25" s="24">
-        <v>117514</v>
+        <v>104926</v>
       </c>
       <c r="D25" s="24">
-        <v>128076</v>
+        <v>115657</v>
       </c>
       <c r="E25" s="24">
-        <v>1886760396</v>
+        <v>1680620437</v>
       </c>
       <c r="F25" s="24">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="G25" s="24">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H25" s="24">
-        <v>4753691</v>
+        <v>4895284</v>
       </c>
       <c r="I25" s="24">
-        <v>8330</v>
+        <v>7852</v>
       </c>
       <c r="J25" s="24">
-        <v>4068</v>
+        <v>3775</v>
       </c>
       <c r="K25" s="24">
-        <v>105494792</v>
+        <v>98255575</v>
       </c>
       <c r="L25" s="24">
-        <v>11419</v>
+        <v>10967</v>
       </c>
       <c r="M25" s="24">
-        <v>6734</v>
+        <v>6530</v>
       </c>
       <c r="N25" s="24">
-        <v>155673169</v>
+        <v>149791785</v>
       </c>
       <c r="O25" s="24">
-        <v>6250</v>
+        <v>5625</v>
       </c>
       <c r="P25" s="25">
-        <v>5800</v>
+        <v>5327</v>
       </c>
       <c r="Q25" s="25">
-        <v>105101089</v>
+        <v>94478597</v>
       </c>
       <c r="R25" s="3">
-        <v>63499</v>
+        <v>58810</v>
       </c>
       <c r="S25" s="3">
-        <v>78262</v>
+        <v>73889</v>
       </c>
       <c r="T25" s="3">
-        <v>1239031391</v>
+        <v>1128654226</v>
       </c>
       <c r="U25" s="3">
-        <v>27594</v>
+        <v>21236</v>
       </c>
       <c r="V25" s="3">
-        <v>33069</v>
+        <v>25991</v>
       </c>
       <c r="W25" s="3">
-        <v>276706264</v>
+        <v>204544970</v>
       </c>
       <c r="X25" s="3">
-        <v>2315</v>
+        <v>2137</v>
       </c>
       <c r="Y25" s="3">
-        <v>2841</v>
+        <v>2528</v>
       </c>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
     </row>
-    <row r="26" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="30" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B26" s="24">
-        <v>250696</v>
+        <v>221994</v>
       </c>
       <c r="C26" s="24">
-        <v>120062</v>
+        <v>105521</v>
       </c>
       <c r="D26" s="24">
-        <v>130634</v>
+        <v>116473</v>
       </c>
       <c r="E26" s="24">
-        <v>1908389530</v>
+        <v>1682009092</v>
       </c>
       <c r="F26" s="24">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="G26" s="24">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="H26" s="24">
-        <v>4865691</v>
+        <v>4892970</v>
       </c>
       <c r="I26" s="24">
-        <v>8408</v>
+        <v>7888</v>
       </c>
       <c r="J26" s="24">
-        <v>4098</v>
+        <v>3817</v>
       </c>
       <c r="K26" s="24">
-        <v>106070145</v>
+        <v>99243171</v>
       </c>
       <c r="L26" s="24">
-        <v>11684</v>
+        <v>10997</v>
       </c>
       <c r="M26" s="24">
-        <v>6854</v>
+        <v>6535</v>
       </c>
       <c r="N26" s="24">
-        <v>159081533</v>
+        <v>148576547</v>
       </c>
       <c r="O26" s="24">
-        <v>6375</v>
+        <v>5757</v>
       </c>
       <c r="P26" s="25">
-        <v>5935</v>
+        <v>5391</v>
       </c>
       <c r="Q26" s="25">
-        <v>107105134</v>
+        <v>96387815</v>
       </c>
       <c r="R26" s="3">
-        <v>64542</v>
+        <v>59000</v>
       </c>
       <c r="S26" s="3">
-        <v>79402</v>
+        <v>74206</v>
       </c>
       <c r="T26" s="3">
-        <v>1247192220</v>
+        <v>1126925929</v>
       </c>
       <c r="U26" s="3">
-        <v>28630</v>
+        <v>21444</v>
       </c>
       <c r="V26" s="3">
-        <v>34197</v>
+        <v>26378</v>
       </c>
       <c r="W26" s="3">
-        <v>284074807</v>
+        <v>205982660</v>
       </c>
       <c r="X26" s="3">
-        <v>2405</v>
+        <v>2181</v>
       </c>
       <c r="Y26" s="3">
-        <v>2927</v>
+        <v>2554</v>
       </c>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
     </row>
-    <row r="27" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="B27" s="24">
-        <v>252854</v>
+        <v>223503</v>
       </c>
       <c r="C27" s="24">
-        <v>121070</v>
+        <v>106153</v>
       </c>
       <c r="D27" s="24">
-        <v>131784</v>
+        <v>117350</v>
       </c>
       <c r="E27" s="24">
-        <v>1895826848</v>
+        <v>1686077357</v>
       </c>
       <c r="F27" s="24">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="G27" s="24">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="H27" s="24">
-        <v>4770349</v>
+        <v>4820323</v>
       </c>
       <c r="I27" s="24">
-        <v>8449</v>
+        <v>7926</v>
       </c>
       <c r="J27" s="24">
-        <v>4120</v>
+        <v>3847</v>
       </c>
       <c r="K27" s="24">
-        <v>106244360</v>
+        <v>99281612</v>
       </c>
       <c r="L27" s="24">
-        <v>11831</v>
+        <v>11077</v>
       </c>
       <c r="M27" s="24">
-        <v>6895</v>
+        <v>6602</v>
       </c>
       <c r="N27" s="24">
-        <v>159752351</v>
+        <v>150305947</v>
       </c>
       <c r="O27" s="24">
-        <v>6473</v>
+        <v>5804</v>
       </c>
       <c r="P27" s="25">
-        <v>6025</v>
+        <v>5495</v>
       </c>
       <c r="Q27" s="25">
-        <v>108155220</v>
+        <v>96727862</v>
       </c>
       <c r="R27" s="3">
-        <v>64871</v>
+        <v>59185</v>
       </c>
       <c r="S27" s="3">
-        <v>79882</v>
+        <v>74506</v>
       </c>
       <c r="T27" s="3">
-        <v>1237293530</v>
+        <v>1127418110</v>
       </c>
       <c r="U27" s="3">
-        <v>29026</v>
+        <v>21731</v>
       </c>
       <c r="V27" s="3">
-        <v>34715</v>
+        <v>26755</v>
       </c>
       <c r="W27" s="3">
-        <v>279611038</v>
+        <v>207523503</v>
       </c>
       <c r="X27" s="3">
-        <v>2437</v>
+        <v>2199</v>
       </c>
       <c r="Y27" s="3">
-        <v>2987</v>
+        <v>2586</v>
       </c>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
     </row>
-    <row r="28" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="B28" s="24">
-        <v>255985</v>
+        <v>224878</v>
       </c>
       <c r="C28" s="24">
-        <v>122473</v>
+        <v>106765</v>
       </c>
       <c r="D28" s="24">
-        <v>133512</v>
+        <v>118113</v>
       </c>
       <c r="E28" s="24">
-        <v>1911329035</v>
+        <v>1693489630</v>
       </c>
       <c r="F28" s="24">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="G28" s="24">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H28" s="24">
-        <v>4870297</v>
+        <v>4803665</v>
       </c>
       <c r="I28" s="24">
-        <v>8476</v>
+        <v>7952</v>
       </c>
       <c r="J28" s="24">
-        <v>4140</v>
+        <v>3847</v>
       </c>
       <c r="K28" s="24">
-        <v>106452583</v>
+        <v>99485501</v>
       </c>
       <c r="L28" s="24">
-        <v>11918</v>
+        <v>11106</v>
       </c>
       <c r="M28" s="24">
-        <v>6979</v>
+        <v>6659</v>
       </c>
       <c r="N28" s="24">
-        <v>161589329</v>
+        <v>150515675</v>
       </c>
       <c r="O28" s="24">
-        <v>6610</v>
+        <v>5906</v>
       </c>
       <c r="P28" s="25">
-        <v>6128</v>
+        <v>5590</v>
       </c>
       <c r="Q28" s="25">
-        <v>109882964</v>
+        <v>98817137</v>
       </c>
       <c r="R28" s="3">
-        <v>65331</v>
+        <v>59326</v>
       </c>
       <c r="S28" s="3">
-        <v>80565</v>
+        <v>74738</v>
       </c>
       <c r="T28" s="3">
-        <v>1243021671</v>
+        <v>1129928767</v>
       </c>
       <c r="U28" s="3">
-        <v>29711</v>
+        <v>22044</v>
       </c>
       <c r="V28" s="3">
-        <v>35552</v>
+        <v>27135</v>
       </c>
       <c r="W28" s="3">
-        <v>285512191</v>
+        <v>209938885</v>
       </c>
       <c r="X28" s="3">
-        <v>2505</v>
+        <v>2224</v>
       </c>
       <c r="Y28" s="3">
-        <v>3049</v>
+        <v>2608</v>
       </c>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
     </row>
-    <row r="29" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-        <v>3098</v>
+    <row r="29" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>268</v>
+      </c>
+      <c r="B29" s="24">
+        <v>226176</v>
+      </c>
+      <c r="C29" s="24">
+        <v>107386</v>
+      </c>
+      <c r="D29" s="24">
+        <v>118790</v>
+      </c>
+      <c r="E29" s="24">
+        <v>1699292085</v>
+      </c>
+      <c r="F29" s="24">
+        <v>429</v>
+      </c>
+      <c r="G29" s="24">
+        <v>146</v>
+      </c>
+      <c r="H29" s="24">
+        <v>4864819</v>
+      </c>
+      <c r="I29" s="24">
+        <v>7988</v>
+      </c>
+      <c r="J29" s="24">
+        <v>3841</v>
+      </c>
+      <c r="K29" s="24">
+        <v>99403232</v>
+      </c>
+      <c r="L29" s="24">
+        <v>11200</v>
+      </c>
+      <c r="M29" s="24">
+        <v>6677</v>
+      </c>
+      <c r="N29" s="24">
+        <v>151180799</v>
+      </c>
+      <c r="O29" s="24">
+        <v>5953</v>
+      </c>
+      <c r="P29" s="25">
+        <v>5622</v>
+      </c>
+      <c r="Q29" s="25">
+        <v>98661750</v>
+      </c>
+      <c r="R29" s="3">
+        <v>59480</v>
+      </c>
+      <c r="S29" s="3">
+        <v>74986</v>
+      </c>
+      <c r="T29" s="3">
+        <v>1132546929</v>
+      </c>
+      <c r="U29" s="3">
+        <v>22336</v>
+      </c>
+      <c r="V29" s="3">
+        <v>27518</v>
+      </c>
+      <c r="W29" s="3">
+        <v>212634556</v>
+      </c>
+      <c r="X29" s="3">
+        <v>2236</v>
+      </c>
+      <c r="Y29" s="3">
+        <v>2645</v>
       </c>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
     </row>
     <row r="30" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
-        <v>243</v>
-[...71 lines deleted...]
-        <v>0</v>
+        <v>269</v>
+      </c>
+      <c r="B30" s="24">
+        <v>227747</v>
+      </c>
+      <c r="C30" s="24">
+        <v>108192</v>
+      </c>
+      <c r="D30" s="24">
+        <v>119555</v>
+      </c>
+      <c r="E30" s="24">
+        <v>1711154650</v>
+      </c>
+      <c r="F30" s="24">
+        <v>421</v>
+      </c>
+      <c r="G30" s="24">
+        <v>145</v>
+      </c>
+      <c r="H30" s="24">
+        <v>4720375</v>
+      </c>
+      <c r="I30" s="24">
+        <v>8022</v>
+      </c>
+      <c r="J30" s="24">
+        <v>3850</v>
+      </c>
+      <c r="K30" s="24">
+        <v>100230448</v>
+      </c>
+      <c r="L30" s="24">
+        <v>11293</v>
+      </c>
+      <c r="M30" s="24">
+        <v>6746</v>
+      </c>
+      <c r="N30" s="24">
+        <v>152941905</v>
+      </c>
+      <c r="O30" s="24">
+        <v>6062</v>
+      </c>
+      <c r="P30" s="25">
+        <v>5679</v>
+      </c>
+      <c r="Q30" s="25">
+        <v>101258649</v>
+      </c>
+      <c r="R30" s="3">
+        <v>59733</v>
+      </c>
+      <c r="S30" s="3">
+        <v>75313</v>
+      </c>
+      <c r="T30" s="3">
+        <v>1137012413</v>
+      </c>
+      <c r="U30" s="3">
+        <v>22661</v>
+      </c>
+      <c r="V30" s="3">
+        <v>27822</v>
+      </c>
+      <c r="W30" s="3">
+        <v>214990860</v>
+      </c>
+      <c r="X30" s="3">
+        <v>2252</v>
+      </c>
+      <c r="Y30" s="3">
+        <v>2663</v>
       </c>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
     </row>
     <row r="31" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>244</v>
-[...24 lines deleted...]
-      <c r="Y31" s="13"/>
+        <v>270</v>
+      </c>
+      <c r="B31" s="24">
+        <v>229316</v>
+      </c>
+      <c r="C31" s="24">
+        <v>108923</v>
+      </c>
+      <c r="D31" s="24">
+        <v>120393</v>
+      </c>
+      <c r="E31" s="24">
+        <v>1721476825</v>
+      </c>
+      <c r="F31" s="24">
+        <v>419</v>
+      </c>
+      <c r="G31" s="24">
+        <v>146</v>
+      </c>
+      <c r="H31" s="24">
+        <v>4753692</v>
+      </c>
+      <c r="I31" s="24">
+        <v>8044</v>
+      </c>
+      <c r="J31" s="24">
+        <v>3871</v>
+      </c>
+      <c r="K31" s="24">
+        <v>100557628</v>
+      </c>
+      <c r="L31" s="24">
+        <v>11335</v>
+      </c>
+      <c r="M31" s="24">
+        <v>6818</v>
+      </c>
+      <c r="N31" s="24">
+        <v>153991349</v>
+      </c>
+      <c r="O31" s="24">
+        <v>6147</v>
+      </c>
+      <c r="P31" s="25">
+        <v>5788</v>
+      </c>
+      <c r="Q31" s="25">
+        <v>102527483</v>
+      </c>
+      <c r="R31" s="3">
+        <v>60005</v>
+      </c>
+      <c r="S31" s="3">
+        <v>75548</v>
+      </c>
+      <c r="T31" s="3">
+        <v>1141292156</v>
+      </c>
+      <c r="U31" s="3">
+        <v>22973</v>
+      </c>
+      <c r="V31" s="3">
+        <v>28222</v>
+      </c>
+      <c r="W31" s="3">
+        <v>218354517</v>
+      </c>
+      <c r="X31" s="3">
+        <v>2267</v>
+      </c>
+      <c r="Y31" s="3">
+        <v>2693</v>
+      </c>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
     </row>
     <row r="32" spans="1:27" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
-        <v>245</v>
-[...24 lines deleted...]
-      <c r="Y32" s="13"/>
+        <v>271</v>
+      </c>
+      <c r="B32" s="90">
+        <v>231505</v>
+      </c>
+      <c r="C32" s="24">
+        <v>110019</v>
+      </c>
+      <c r="D32" s="24">
+        <v>121486</v>
+      </c>
+      <c r="E32" s="24">
+        <v>1738652756</v>
+      </c>
+      <c r="F32" s="24">
+        <v>423</v>
+      </c>
+      <c r="G32" s="24">
+        <v>148</v>
+      </c>
+      <c r="H32" s="24">
+        <v>4816807</v>
+      </c>
+      <c r="I32" s="24">
+        <v>8060</v>
+      </c>
+      <c r="J32" s="24">
+        <v>3870</v>
+      </c>
+      <c r="K32" s="24">
+        <v>100366711</v>
+      </c>
+      <c r="L32" s="24">
+        <v>11436</v>
+      </c>
+      <c r="M32" s="24">
+        <v>6863</v>
+      </c>
+      <c r="N32" s="24">
+        <v>155569164</v>
+      </c>
+      <c r="O32" s="24">
+        <v>6223</v>
+      </c>
+      <c r="P32" s="25">
+        <v>5847</v>
+      </c>
+      <c r="Q32" s="25">
+        <v>103631146</v>
+      </c>
+      <c r="R32" s="3">
+        <v>60393</v>
+      </c>
+      <c r="S32" s="3">
+        <v>76029</v>
+      </c>
+      <c r="T32" s="3">
+        <v>1150804506</v>
+      </c>
+      <c r="U32" s="3">
+        <v>23484</v>
+      </c>
+      <c r="V32" s="3">
+        <v>28729</v>
+      </c>
+      <c r="W32" s="3">
+        <v>223464422</v>
+      </c>
+      <c r="X32" s="3">
+        <v>2277</v>
+      </c>
+      <c r="Y32" s="3">
+        <v>2714</v>
+      </c>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
     </row>
     <row r="33" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
-        <v>246</v>
-[...24 lines deleted...]
-      <c r="Y33" s="13"/>
+        <v>275</v>
+      </c>
+      <c r="B33" s="90">
+        <v>235010</v>
+      </c>
+      <c r="C33" s="24">
+        <v>111933</v>
+      </c>
+      <c r="D33" s="24">
+        <v>123077</v>
+      </c>
+      <c r="E33" s="24">
+        <v>1767861052</v>
+      </c>
+      <c r="F33" s="24">
+        <v>423</v>
+      </c>
+      <c r="G33" s="24">
+        <v>149</v>
+      </c>
+      <c r="H33" s="24">
+        <v>4787007</v>
+      </c>
+      <c r="I33" s="24">
+        <v>8045</v>
+      </c>
+      <c r="J33" s="24">
+        <v>3884</v>
+      </c>
+      <c r="K33" s="24">
+        <v>100468804</v>
+      </c>
+      <c r="L33" s="24">
+        <v>11549</v>
+      </c>
+      <c r="M33" s="24">
+        <v>6857</v>
+      </c>
+      <c r="N33" s="24">
+        <v>155679231</v>
+      </c>
+      <c r="O33" s="24">
+        <v>6381</v>
+      </c>
+      <c r="P33" s="25">
+        <v>5943</v>
+      </c>
+      <c r="Q33" s="25">
+        <v>105642454</v>
+      </c>
+      <c r="R33" s="3">
+        <v>61096</v>
+      </c>
+      <c r="S33" s="3">
+        <v>76702</v>
+      </c>
+      <c r="T33" s="3">
+        <v>1167065654</v>
+      </c>
+      <c r="U33" s="3">
+        <v>24439</v>
+      </c>
+      <c r="V33" s="3">
+        <v>29542</v>
+      </c>
+      <c r="W33" s="3">
+        <v>234217902</v>
+      </c>
+      <c r="X33" s="3">
+        <v>2583</v>
+      </c>
+      <c r="Y33" s="3">
+        <v>2632</v>
+      </c>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
     </row>
-    <row r="34" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y34" s="86"/>
+    <row r="34" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="29" t="s">
+        <v>273</v>
+      </c>
+      <c r="B34" s="87"/>
+      <c r="C34" s="87"/>
+      <c r="D34" s="87"/>
+      <c r="E34" s="87"/>
+      <c r="F34" s="87"/>
+      <c r="G34" s="87"/>
+      <c r="H34" s="87"/>
+      <c r="I34" s="87"/>
+      <c r="J34" s="87"/>
+      <c r="K34" s="87"/>
+      <c r="L34" s="87"/>
+      <c r="M34" s="87"/>
+      <c r="N34" s="87"/>
+      <c r="O34" s="87"/>
+      <c r="P34" s="88"/>
+      <c r="Q34" s="87"/>
+      <c r="R34" s="13"/>
+      <c r="S34" s="13"/>
+      <c r="T34" s="87"/>
+      <c r="U34" s="13"/>
+      <c r="V34" s="13"/>
+      <c r="W34" s="87"/>
+      <c r="X34" s="13"/>
+      <c r="Y34" s="13"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
     </row>
-    <row r="35" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="Y35" s="14"/>
+    <row r="35" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="B35" s="24">
+        <v>230227</v>
+      </c>
+      <c r="C35" s="24">
+        <v>110303</v>
+      </c>
+      <c r="D35" s="24">
+        <v>119924</v>
+      </c>
+      <c r="E35" s="24">
+        <v>1763228671</v>
+      </c>
+      <c r="F35" s="24">
+        <v>405</v>
+      </c>
+      <c r="G35" s="24">
+        <v>140</v>
+      </c>
+      <c r="H35" s="24">
+        <v>4570453</v>
+      </c>
+      <c r="I35" s="24">
+        <v>8110</v>
+      </c>
+      <c r="J35" s="24">
+        <v>3896</v>
+      </c>
+      <c r="K35" s="24">
+        <v>101619445</v>
+      </c>
+      <c r="L35" s="24">
+        <v>11010</v>
+      </c>
+      <c r="M35" s="24">
+        <v>6495</v>
+      </c>
+      <c r="N35" s="24">
+        <v>149744038</v>
+      </c>
+      <c r="O35" s="24">
+        <v>6037</v>
+      </c>
+      <c r="P35" s="25">
+        <v>5571</v>
+      </c>
+      <c r="Q35" s="25">
+        <v>100703273</v>
+      </c>
+      <c r="R35" s="3">
+        <v>59889</v>
+      </c>
+      <c r="S35" s="3">
+        <v>73831</v>
+      </c>
+      <c r="T35" s="3">
+        <v>1158190418</v>
+      </c>
+      <c r="U35" s="3">
+        <v>24852</v>
+      </c>
+      <c r="V35" s="3">
+        <v>29991</v>
+      </c>
+      <c r="W35" s="3">
+        <v>248401044</v>
+      </c>
+      <c r="X35" s="3">
+        <v>2208</v>
+      </c>
+      <c r="Y35" s="3">
+        <v>2669</v>
+      </c>
       <c r="Z35" s="3"/>
-    </row>
-[...27 lines deleted...]
-      <c r="Y36" s="3"/>
+      <c r="AA35" s="3"/>
+    </row>
+    <row r="36" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="30" t="s">
+        <v>228</v>
+      </c>
+      <c r="B36" s="24">
+        <v>237094</v>
+      </c>
+      <c r="C36" s="24">
+        <v>113475</v>
+      </c>
+      <c r="D36" s="24">
+        <v>123619</v>
+      </c>
+      <c r="E36" s="24">
+        <v>1837536947</v>
+      </c>
+      <c r="F36" s="24">
+        <v>412</v>
+      </c>
+      <c r="G36" s="24">
+        <v>146</v>
+      </c>
+      <c r="H36" s="24">
+        <v>4708112</v>
+      </c>
+      <c r="I36" s="24">
+        <v>8220</v>
+      </c>
+      <c r="J36" s="24">
+        <v>3998</v>
+      </c>
+      <c r="K36" s="24">
+        <v>104176479</v>
+      </c>
+      <c r="L36" s="24">
+        <v>11211</v>
+      </c>
+      <c r="M36" s="24">
+        <v>6633</v>
+      </c>
+      <c r="N36" s="24">
+        <v>154292305</v>
+      </c>
+      <c r="O36" s="24">
+        <v>6091</v>
+      </c>
+      <c r="P36" s="25">
+        <v>5669</v>
+      </c>
+      <c r="Q36" s="25">
+        <v>103246356</v>
+      </c>
+      <c r="R36" s="3">
+        <v>61581</v>
+      </c>
+      <c r="S36" s="3">
+        <v>75952</v>
+      </c>
+      <c r="T36" s="3">
+        <v>1205759341</v>
+      </c>
+      <c r="U36" s="3">
+        <v>25960</v>
+      </c>
+      <c r="V36" s="3">
+        <v>31221</v>
+      </c>
+      <c r="W36" s="3">
+        <v>265354354</v>
+      </c>
+      <c r="X36" s="3">
+        <v>2285</v>
+      </c>
+      <c r="Y36" s="3">
+        <v>2778</v>
+      </c>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
-      <c r="AB36" s="3"/>
-[...35 lines deleted...]
-      <c r="Y37" s="3"/>
+    </row>
+    <row r="37" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30" t="s">
+        <v>277</v>
+      </c>
+      <c r="B37" s="24">
+        <v>245590</v>
+      </c>
+      <c r="C37" s="24">
+        <v>117514</v>
+      </c>
+      <c r="D37" s="24">
+        <v>128076</v>
+      </c>
+      <c r="E37" s="24">
+        <v>1886760396</v>
+      </c>
+      <c r="F37" s="24">
+        <v>422</v>
+      </c>
+      <c r="G37" s="24">
+        <v>143</v>
+      </c>
+      <c r="H37" s="24">
+        <v>4753691</v>
+      </c>
+      <c r="I37" s="24">
+        <v>8330</v>
+      </c>
+      <c r="J37" s="24">
+        <v>4068</v>
+      </c>
+      <c r="K37" s="24">
+        <v>105494792</v>
+      </c>
+      <c r="L37" s="24">
+        <v>11419</v>
+      </c>
+      <c r="M37" s="24">
+        <v>6734</v>
+      </c>
+      <c r="N37" s="24">
+        <v>155673169</v>
+      </c>
+      <c r="O37" s="24">
+        <v>6250</v>
+      </c>
+      <c r="P37" s="25">
+        <v>5800</v>
+      </c>
+      <c r="Q37" s="25">
+        <v>105101089</v>
+      </c>
+      <c r="R37" s="3">
+        <v>63499</v>
+      </c>
+      <c r="S37" s="3">
+        <v>78262</v>
+      </c>
+      <c r="T37" s="3">
+        <v>1239031391</v>
+      </c>
+      <c r="U37" s="3">
+        <v>27594</v>
+      </c>
+      <c r="V37" s="3">
+        <v>33069</v>
+      </c>
+      <c r="W37" s="3">
+        <v>276706264</v>
+      </c>
+      <c r="X37" s="3">
+        <v>2315</v>
+      </c>
+      <c r="Y37" s="3">
+        <v>2841</v>
+      </c>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
-      <c r="AB37" s="3"/>
-[...32 lines deleted...]
-      <c r="Y38" s="3"/>
+    </row>
+    <row r="38" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="30" t="s">
+        <v>279</v>
+      </c>
+      <c r="B38" s="24">
+        <v>250696</v>
+      </c>
+      <c r="C38" s="24">
+        <v>120062</v>
+      </c>
+      <c r="D38" s="24">
+        <v>130634</v>
+      </c>
+      <c r="E38" s="24">
+        <v>1908389530</v>
+      </c>
+      <c r="F38" s="24">
+        <v>423</v>
+      </c>
+      <c r="G38" s="24">
+        <v>148</v>
+      </c>
+      <c r="H38" s="24">
+        <v>4865691</v>
+      </c>
+      <c r="I38" s="24">
+        <v>8408</v>
+      </c>
+      <c r="J38" s="24">
+        <v>4098</v>
+      </c>
+      <c r="K38" s="24">
+        <v>106070145</v>
+      </c>
+      <c r="L38" s="24">
+        <v>11684</v>
+      </c>
+      <c r="M38" s="24">
+        <v>6854</v>
+      </c>
+      <c r="N38" s="24">
+        <v>159081533</v>
+      </c>
+      <c r="O38" s="24">
+        <v>6375</v>
+      </c>
+      <c r="P38" s="25">
+        <v>5935</v>
+      </c>
+      <c r="Q38" s="25">
+        <v>107105134</v>
+      </c>
+      <c r="R38" s="3">
+        <v>64542</v>
+      </c>
+      <c r="S38" s="3">
+        <v>79402</v>
+      </c>
+      <c r="T38" s="3">
+        <v>1247192220</v>
+      </c>
+      <c r="U38" s="3">
+        <v>28630</v>
+      </c>
+      <c r="V38" s="3">
+        <v>34197</v>
+      </c>
+      <c r="W38" s="3">
+        <v>284074807</v>
+      </c>
+      <c r="X38" s="3">
+        <v>2405</v>
+      </c>
+      <c r="Y38" s="3">
+        <v>2927</v>
+      </c>
       <c r="Z38" s="3"/>
       <c r="AA38" s="3"/>
-      <c r="AB38" s="3"/>
-[...33 lines deleted...]
-      <c r="Y39" s="3"/>
+    </row>
+    <row r="39" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="30" t="s">
+        <v>280</v>
+      </c>
+      <c r="B39" s="24">
+        <v>252854</v>
+      </c>
+      <c r="C39" s="24">
+        <v>121070</v>
+      </c>
+      <c r="D39" s="24">
+        <v>131784</v>
+      </c>
+      <c r="E39" s="24">
+        <v>1895826848</v>
+      </c>
+      <c r="F39" s="24">
+        <v>420</v>
+      </c>
+      <c r="G39" s="24">
+        <v>147</v>
+      </c>
+      <c r="H39" s="24">
+        <v>4770349</v>
+      </c>
+      <c r="I39" s="24">
+        <v>8449</v>
+      </c>
+      <c r="J39" s="24">
+        <v>4120</v>
+      </c>
+      <c r="K39" s="24">
+        <v>106244360</v>
+      </c>
+      <c r="L39" s="24">
+        <v>11831</v>
+      </c>
+      <c r="M39" s="24">
+        <v>6895</v>
+      </c>
+      <c r="N39" s="24">
+        <v>159752351</v>
+      </c>
+      <c r="O39" s="24">
+        <v>6473</v>
+      </c>
+      <c r="P39" s="25">
+        <v>6025</v>
+      </c>
+      <c r="Q39" s="25">
+        <v>108155220</v>
+      </c>
+      <c r="R39" s="3">
+        <v>64871</v>
+      </c>
+      <c r="S39" s="3">
+        <v>79882</v>
+      </c>
+      <c r="T39" s="3">
+        <v>1237293530</v>
+      </c>
+      <c r="U39" s="3">
+        <v>29026</v>
+      </c>
+      <c r="V39" s="3">
+        <v>34715</v>
+      </c>
+      <c r="W39" s="3">
+        <v>279611038</v>
+      </c>
+      <c r="X39" s="3">
+        <v>2437</v>
+      </c>
+      <c r="Y39" s="3">
+        <v>2987</v>
+      </c>
       <c r="Z39" s="3"/>
       <c r="AA39" s="3"/>
-      <c r="AB39" s="3"/>
-[...35 lines deleted...]
-      <c r="Y40" s="3"/>
+    </row>
+    <row r="40" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="30" t="s">
+        <v>281</v>
+      </c>
+      <c r="B40" s="24">
+        <v>255985</v>
+      </c>
+      <c r="C40" s="24">
+        <v>122473</v>
+      </c>
+      <c r="D40" s="24">
+        <v>133512</v>
+      </c>
+      <c r="E40" s="24">
+        <v>1911329035</v>
+      </c>
+      <c r="F40" s="24">
+        <v>427</v>
+      </c>
+      <c r="G40" s="24">
+        <v>148</v>
+      </c>
+      <c r="H40" s="24">
+        <v>4870297</v>
+      </c>
+      <c r="I40" s="24">
+        <v>8476</v>
+      </c>
+      <c r="J40" s="24">
+        <v>4140</v>
+      </c>
+      <c r="K40" s="24">
+        <v>106452583</v>
+      </c>
+      <c r="L40" s="24">
+        <v>11918</v>
+      </c>
+      <c r="M40" s="24">
+        <v>6979</v>
+      </c>
+      <c r="N40" s="24">
+        <v>161589329</v>
+      </c>
+      <c r="O40" s="24">
+        <v>6610</v>
+      </c>
+      <c r="P40" s="25">
+        <v>6128</v>
+      </c>
+      <c r="Q40" s="25">
+        <v>109882964</v>
+      </c>
+      <c r="R40" s="3">
+        <v>65331</v>
+      </c>
+      <c r="S40" s="3">
+        <v>80565</v>
+      </c>
+      <c r="T40" s="3">
+        <v>1243021671</v>
+      </c>
+      <c r="U40" s="3">
+        <v>29711</v>
+      </c>
+      <c r="V40" s="3">
+        <v>35552</v>
+      </c>
+      <c r="W40" s="3">
+        <v>285512191</v>
+      </c>
+      <c r="X40" s="3">
+        <v>2505</v>
+      </c>
+      <c r="Y40" s="3">
+        <v>3049</v>
+      </c>
       <c r="Z40" s="3"/>
       <c r="AA40" s="3"/>
-      <c r="AB40" s="3"/>
-[...6 lines deleted...]
-      <c r="AI40" s="3"/>
+    </row>
+    <row r="41" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="92" t="s">
+        <v>283</v>
+      </c>
+      <c r="B41" s="24">
+        <v>257532</v>
+      </c>
+      <c r="C41" s="24">
+        <v>123193</v>
+      </c>
+      <c r="D41" s="24">
+        <v>134339</v>
+      </c>
+      <c r="E41" s="24">
+        <v>1917714733</v>
+      </c>
+      <c r="F41" s="24">
+        <v>419</v>
+      </c>
+      <c r="G41" s="24">
+        <v>151</v>
+      </c>
+      <c r="H41" s="24">
+        <v>4803665</v>
+      </c>
+      <c r="I41" s="24">
+        <v>8506</v>
+      </c>
+      <c r="J41" s="24">
+        <v>4153</v>
+      </c>
+      <c r="K41" s="24">
+        <v>106584921</v>
+      </c>
+      <c r="L41" s="24">
+        <v>11973</v>
+      </c>
+      <c r="M41" s="24">
+        <v>7036</v>
+      </c>
+      <c r="N41" s="24">
+        <v>161600301</v>
+      </c>
+      <c r="O41" s="24">
+        <v>6664</v>
+      </c>
+      <c r="P41" s="25">
+        <v>6182</v>
+      </c>
+      <c r="Q41" s="25">
+        <v>110709105</v>
+      </c>
+      <c r="R41" s="3">
+        <v>65583</v>
+      </c>
+      <c r="S41" s="3">
+        <v>80891</v>
+      </c>
+      <c r="T41" s="3">
+        <v>1246591774</v>
+      </c>
+      <c r="U41" s="3">
+        <v>30048</v>
+      </c>
+      <c r="V41" s="3">
+        <v>35926</v>
+      </c>
+      <c r="W41" s="3">
+        <v>287424967</v>
+      </c>
+      <c r="X41" s="3">
+        <v>2559</v>
+      </c>
+      <c r="Y41" s="3">
+        <v>3098</v>
+      </c>
+      <c r="Z41" s="3"/>
+      <c r="AA41" s="3"/>
+    </row>
+    <row r="42" spans="1:35" s="94" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="83" t="s">
+        <v>284</v>
+      </c>
+      <c r="B42" s="84">
+        <v>261423</v>
+      </c>
+      <c r="C42" s="84">
+        <v>125070</v>
+      </c>
+      <c r="D42" s="84">
+        <v>136353</v>
+      </c>
+      <c r="E42" s="84">
+        <v>1933476168</v>
+      </c>
+      <c r="F42" s="84">
+        <v>424</v>
+      </c>
+      <c r="G42" s="84">
+        <v>154</v>
+      </c>
+      <c r="H42" s="84">
+        <v>4936929</v>
+      </c>
+      <c r="I42" s="84">
+        <v>8516</v>
+      </c>
+      <c r="J42" s="84">
+        <v>4173</v>
+      </c>
+      <c r="K42" s="110">
+        <v>106836013</v>
+      </c>
+      <c r="L42" s="84">
+        <v>12081</v>
+      </c>
+      <c r="M42" s="84">
+        <v>7121</v>
+      </c>
+      <c r="N42" s="84">
+        <v>162944135</v>
+      </c>
+      <c r="O42" s="84">
+        <v>6798</v>
+      </c>
+      <c r="P42" s="84">
+        <v>6337</v>
+      </c>
+      <c r="Q42" s="84">
+        <v>112081249</v>
+      </c>
+      <c r="R42" s="84">
+        <v>66355</v>
+      </c>
+      <c r="S42" s="84">
+        <v>81715</v>
+      </c>
+      <c r="T42" s="84">
+        <v>1254736007</v>
+      </c>
+      <c r="U42" s="84">
+        <v>30896</v>
+      </c>
+      <c r="V42" s="84">
+        <v>36853</v>
+      </c>
+      <c r="W42" s="84">
+        <v>291941835</v>
+      </c>
+      <c r="X42" s="84">
+        <v>2597</v>
+      </c>
+      <c r="Y42" s="84">
+        <v>3153</v>
+      </c>
+      <c r="Z42" s="93"/>
+      <c r="AA42" s="93"/>
+    </row>
+    <row r="43" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="B43" s="87"/>
+      <c r="C43" s="87"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="87"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="87"/>
+      <c r="H43" s="87"/>
+      <c r="I43" s="87"/>
+      <c r="J43" s="87"/>
+      <c r="K43" s="87"/>
+      <c r="L43" s="87"/>
+      <c r="M43" s="87"/>
+      <c r="N43" s="87"/>
+      <c r="O43" s="87"/>
+      <c r="P43" s="88"/>
+      <c r="Q43" s="88"/>
+      <c r="R43" s="13"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="13"/>
+      <c r="U43" s="13"/>
+      <c r="V43" s="13"/>
+      <c r="W43" s="13"/>
+      <c r="X43" s="13"/>
+      <c r="Y43" s="13"/>
+      <c r="Z43" s="3"/>
+      <c r="AA43" s="3"/>
+    </row>
+    <row r="44" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="B44" s="87"/>
+      <c r="C44" s="87"/>
+      <c r="D44" s="87"/>
+      <c r="E44" s="87"/>
+      <c r="F44" s="87"/>
+      <c r="G44" s="87"/>
+      <c r="H44" s="87"/>
+      <c r="I44" s="87"/>
+      <c r="J44" s="87"/>
+      <c r="K44" s="87"/>
+      <c r="L44" s="87"/>
+      <c r="M44" s="87"/>
+      <c r="N44" s="87"/>
+      <c r="O44" s="87"/>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88"/>
+      <c r="R44" s="13"/>
+      <c r="S44" s="13"/>
+      <c r="T44" s="13"/>
+      <c r="U44" s="13"/>
+      <c r="V44" s="13"/>
+      <c r="W44" s="13"/>
+      <c r="X44" s="13"/>
+      <c r="Y44" s="13"/>
+      <c r="Z44" s="3"/>
+      <c r="AA44" s="3"/>
+    </row>
+    <row r="45" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="B45" s="87"/>
+      <c r="C45" s="87"/>
+      <c r="D45" s="87"/>
+      <c r="E45" s="87"/>
+      <c r="F45" s="87"/>
+      <c r="G45" s="87"/>
+      <c r="H45" s="87"/>
+      <c r="I45" s="87"/>
+      <c r="J45" s="87"/>
+      <c r="K45" s="87"/>
+      <c r="L45" s="87"/>
+      <c r="M45" s="87"/>
+      <c r="N45" s="87"/>
+      <c r="O45" s="87"/>
+      <c r="P45" s="88"/>
+      <c r="Q45" s="88"/>
+      <c r="R45" s="13"/>
+      <c r="S45" s="13"/>
+      <c r="T45" s="13"/>
+      <c r="U45" s="13"/>
+      <c r="V45" s="13"/>
+      <c r="W45" s="13"/>
+      <c r="X45" s="13"/>
+      <c r="Y45" s="13"/>
+      <c r="Z45" s="3"/>
+      <c r="AA45" s="3"/>
+    </row>
+    <row r="46" spans="1:35" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="91" t="s">
+        <v>278</v>
+      </c>
+      <c r="B46" s="89"/>
+      <c r="C46" s="84"/>
+      <c r="D46" s="84"/>
+      <c r="E46" s="84"/>
+      <c r="F46" s="84"/>
+      <c r="G46" s="84"/>
+      <c r="H46" s="84"/>
+      <c r="I46" s="84"/>
+      <c r="J46" s="84"/>
+      <c r="K46" s="84"/>
+      <c r="L46" s="84"/>
+      <c r="M46" s="84"/>
+      <c r="N46" s="84"/>
+      <c r="O46" s="84"/>
+      <c r="P46" s="85"/>
+      <c r="Q46" s="85"/>
+      <c r="R46" s="86"/>
+      <c r="S46" s="86"/>
+      <c r="T46" s="86"/>
+      <c r="U46" s="86"/>
+      <c r="V46" s="86"/>
+      <c r="W46" s="86"/>
+      <c r="X46" s="86"/>
+      <c r="Y46" s="86"/>
+      <c r="Z46" s="3"/>
+      <c r="AA46" s="3"/>
+    </row>
+    <row r="47" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" t="s">
+        <v>192</v>
+      </c>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="14"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="14"/>
+      <c r="S47" s="14"/>
+      <c r="T47" s="14"/>
+      <c r="U47" s="14"/>
+      <c r="V47" s="14"/>
+      <c r="W47" s="14"/>
+      <c r="X47" s="14"/>
+      <c r="Y47" s="14"/>
+      <c r="Z47" s="3"/>
+    </row>
+    <row r="48" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+      <c r="X48" s="3"/>
+      <c r="Y48" s="3"/>
+      <c r="Z48" s="3"/>
+      <c r="AA48" s="3"/>
+      <c r="AB48" s="3"/>
+      <c r="AC48" s="3"/>
+      <c r="AD48" s="3"/>
+      <c r="AE48" s="3"/>
+      <c r="AF48" s="3"/>
+      <c r="AG48" s="3"/>
+      <c r="AH48" s="3"/>
+      <c r="AI48" s="3"/>
+    </row>
+    <row r="49" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A49" t="s">
+        <v>225</v>
+      </c>
+      <c r="B49" s="3"/>
+      <c r="C49" s="79"/>
+      <c r="D49" s="79"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="79"/>
+      <c r="H49" s="79"/>
+      <c r="I49" s="79"/>
+      <c r="J49" s="79"/>
+      <c r="K49" s="79"/>
+      <c r="L49" s="79"/>
+      <c r="M49" s="79"/>
+      <c r="N49" s="79"/>
+      <c r="O49" s="79"/>
+      <c r="P49" s="79"/>
+      <c r="Q49" s="79"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+      <c r="T49" s="3"/>
+      <c r="U49" s="3"/>
+      <c r="V49" s="3"/>
+      <c r="W49" s="3"/>
+      <c r="X49" s="3"/>
+      <c r="Y49" s="3"/>
+      <c r="Z49" s="3"/>
+      <c r="AA49" s="3"/>
+      <c r="AB49" s="3"/>
+      <c r="AC49" s="3"/>
+      <c r="AD49" s="3"/>
+      <c r="AE49" s="3"/>
+      <c r="AF49" s="3"/>
+      <c r="AG49" s="3"/>
+      <c r="AH49" s="3"/>
+      <c r="AI49" s="3"/>
+    </row>
+    <row r="50" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B50" s="13"/>
+      <c r="C50" s="78"/>
+      <c r="D50" s="78"/>
+      <c r="E50" s="78"/>
+      <c r="F50" s="78"/>
+      <c r="G50" s="78"/>
+      <c r="H50" s="78"/>
+      <c r="I50" s="78"/>
+      <c r="J50" s="78"/>
+      <c r="K50" s="78"/>
+      <c r="L50" s="78"/>
+      <c r="M50" s="78"/>
+      <c r="N50" s="78"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="78"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="78"/>
+      <c r="S50" s="76"/>
+      <c r="T50" s="76"/>
+      <c r="U50" s="78"/>
+      <c r="V50" s="76"/>
+      <c r="W50" s="3"/>
+      <c r="X50" s="3"/>
+      <c r="Y50" s="3"/>
+      <c r="Z50" s="3"/>
+      <c r="AA50" s="3"/>
+      <c r="AB50" s="3"/>
+      <c r="AC50" s="3"/>
+      <c r="AD50" s="3"/>
+      <c r="AE50" s="3"/>
+      <c r="AF50" s="3"/>
+      <c r="AG50" s="3"/>
+      <c r="AH50" s="3"/>
+      <c r="AI50" s="3"/>
+    </row>
+    <row r="51" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A51" s="74"/>
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="79"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="79"/>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+      <c r="T51" s="3"/>
+      <c r="U51" s="3"/>
+      <c r="V51" s="3"/>
+      <c r="W51" s="3"/>
+      <c r="X51" s="3"/>
+      <c r="Y51" s="3"/>
+      <c r="Z51" s="3"/>
+      <c r="AA51" s="3"/>
+      <c r="AB51" s="3"/>
+      <c r="AC51" s="3"/>
+      <c r="AD51" s="3"/>
+      <c r="AE51" s="3"/>
+      <c r="AF51" s="3"/>
+      <c r="AG51" s="3"/>
+      <c r="AH51" s="3"/>
+      <c r="AI51" s="3"/>
+    </row>
+    <row r="52" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A52" s="74" t="s">
+        <v>282</v>
+      </c>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+      <c r="X52" s="3"/>
+      <c r="Y52" s="3"/>
+      <c r="Z52" s="3"/>
+      <c r="AA52" s="3"/>
+      <c r="AB52" s="3"/>
+      <c r="AC52" s="3"/>
+      <c r="AD52" s="3"/>
+      <c r="AE52" s="3"/>
+      <c r="AF52" s="3"/>
+      <c r="AG52" s="3"/>
+      <c r="AH52" s="3"/>
+      <c r="AI52" s="3"/>
+    </row>
+    <row r="53" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+      <c r="T53" s="3"/>
+      <c r="U53" s="3"/>
+      <c r="V53" s="3"/>
+      <c r="W53" s="3"/>
+      <c r="X53" s="3"/>
+      <c r="Y53" s="3"/>
+      <c r="Z53" s="3"/>
+      <c r="AA53" s="3"/>
+      <c r="AB53" s="3"/>
+      <c r="AC53" s="3"/>
+      <c r="AD53" s="3"/>
+      <c r="AE53" s="3"/>
+      <c r="AF53" s="3"/>
+      <c r="AG53" s="3"/>
+      <c r="AH53" s="3"/>
+      <c r="AI53" s="3"/>
+    </row>
+    <row r="54" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3"/>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+      <c r="T54" s="3"/>
+      <c r="U54" s="3"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="3"/>
+      <c r="X54" s="3"/>
+      <c r="Y54" s="3"/>
+      <c r="Z54" s="3"/>
+      <c r="AA54" s="3"/>
+      <c r="AB54" s="3"/>
+      <c r="AC54" s="3"/>
+      <c r="AD54" s="3"/>
+      <c r="AE54" s="3"/>
+      <c r="AF54" s="3"/>
+      <c r="AG54" s="3"/>
+      <c r="AH54" s="3"/>
+      <c r="AI54" s="3"/>
+    </row>
+    <row r="55" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="3"/>
+      <c r="K55" s="3"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="3"/>
+      <c r="S55" s="3"/>
+      <c r="T55" s="3"/>
+      <c r="U55" s="3"/>
+      <c r="V55" s="3"/>
+      <c r="W55" s="3"/>
+      <c r="X55" s="3"/>
+      <c r="Y55" s="3"/>
+      <c r="Z55" s="3"/>
+      <c r="AA55" s="3"/>
+      <c r="AB55" s="3"/>
+      <c r="AC55" s="3"/>
+      <c r="AD55" s="3"/>
+      <c r="AE55" s="3"/>
+      <c r="AF55" s="3"/>
+      <c r="AG55" s="3"/>
+      <c r="AH55" s="3"/>
+      <c r="AI55" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="R3:W3"/>
     <mergeCell ref="X3:Y4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:N3"/>
     <mergeCell ref="O3:Q4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
@@ -12417,177 +13682,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114" t="s">
+        <v>236</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="V4" s="116"/>
+    </row>
+    <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...56 lines deleted...]
-      <c r="V5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="118"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="93" t="s">
+      <c r="U6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="94"/>
+      <c r="V6" s="113"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -14867,177 +16132,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114" t="s">
+        <v>236</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="V4" s="116"/>
+    </row>
+    <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...56 lines deleted...]
-      <c r="V5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="118"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="93" t="s">
+      <c r="U6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="94"/>
+      <c r="V6" s="113"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -17320,177 +18585,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114" t="s">
+        <v>236</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="115" t="s">
+        <v>101</v>
+      </c>
+      <c r="V4" s="116"/>
+    </row>
+    <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...56 lines deleted...]
-      <c r="V5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="118"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>88</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="93" t="s">
+      <c r="U6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="94"/>
+      <c r="V6" s="113"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -19704,247 +20969,247 @@
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:T1"/>
       <selection pane="topRight" sqref="A1:T1"/>
       <selection pane="bottomLeft" sqref="A1:T1"/>
       <selection pane="bottomRight" activeCell="AA12" sqref="AA12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.1640625" customWidth="1"/>
     <col min="15" max="16" width="10.5" customWidth="1"/>
     <col min="17" max="17" width="13.83203125" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="48" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="133" t="s">
         <v>137</v>
       </c>
-      <c r="B1" s="114"/>
-[...17 lines deleted...]
-      <c r="T1" s="114"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+      <c r="K1" s="133"/>
+      <c r="L1" s="133"/>
+      <c r="M1" s="133"/>
+      <c r="N1" s="133"/>
+      <c r="O1" s="133"/>
+      <c r="P1" s="133"/>
+      <c r="Q1" s="133"/>
+      <c r="R1" s="133"/>
+      <c r="S1" s="133"/>
+      <c r="T1" s="133"/>
     </row>
     <row r="2" spans="1:25" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="115" t="s">
+      <c r="A2" s="134" t="s">
         <v>138</v>
       </c>
-      <c r="B2" s="116"/>
-[...17 lines deleted...]
-      <c r="T2" s="116"/>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
+      <c r="N2" s="135"/>
+      <c r="O2" s="135"/>
+      <c r="P2" s="135"/>
+      <c r="Q2" s="135"/>
+      <c r="R2" s="135"/>
+      <c r="S2" s="135"/>
+      <c r="T2" s="135"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>139</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>140</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114" t="s">
+        <v>236</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="V4" s="116"/>
+    </row>
+    <row r="5" spans="1:25" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>142</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>143</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...56 lines deleted...]
-      <c r="V5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="118"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>144</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>145</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>147</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>148</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>149</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>147</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>147</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>147</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="54" t="s">
         <v>143</v>
       </c>
-      <c r="U6" s="93" t="s">
+      <c r="U6" s="112" t="s">
         <v>147</v>
       </c>
-      <c r="V6" s="94"/>
+      <c r="V6" s="113"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>154</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>155</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>153</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>154</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -21566,72 +22831,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>268668</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
         <v>0</v>
       </c>
       <c r="U30" s="58">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="113" t="s">
+      <c r="A31" s="132" t="s">
         <v>160</v>
       </c>
-      <c r="B31" s="113"/>
-[...17 lines deleted...]
-      <c r="T31" s="113"/>
+      <c r="B31" s="132"/>
+      <c r="C31" s="132"/>
+      <c r="D31" s="132"/>
+      <c r="E31" s="132"/>
+      <c r="F31" s="132"/>
+      <c r="G31" s="132"/>
+      <c r="H31" s="132"/>
+      <c r="I31" s="132"/>
+      <c r="J31" s="132"/>
+      <c r="K31" s="132"/>
+      <c r="L31" s="132"/>
+      <c r="M31" s="132"/>
+      <c r="N31" s="132"/>
+      <c r="O31" s="132"/>
+      <c r="P31" s="132"/>
+      <c r="Q31" s="132"/>
+      <c r="R31" s="132"/>
+      <c r="S31" s="132"/>
+      <c r="T31" s="132"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -22180,247 +23445,247 @@
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="W25" sqref="W25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="12.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.1640625" customWidth="1"/>
     <col min="15" max="16" width="10.5" customWidth="1"/>
     <col min="17" max="17" width="13.83203125" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="149" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="131"/>
-[...17 lines deleted...]
-      <c r="T1" s="131"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="150"/>
+      <c r="L1" s="150"/>
+      <c r="M1" s="150"/>
+      <c r="N1" s="150"/>
+      <c r="O1" s="150"/>
+      <c r="P1" s="150"/>
+      <c r="Q1" s="150"/>
+      <c r="R1" s="150"/>
+      <c r="S1" s="150"/>
+      <c r="T1" s="150"/>
     </row>
     <row r="2" spans="1:25" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="132" t="s">
+      <c r="A2" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="116"/>
-[...17 lines deleted...]
-      <c r="T2" s="116"/>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
+      <c r="N2" s="135"/>
+      <c r="O2" s="135"/>
+      <c r="P2" s="135"/>
+      <c r="Q2" s="135"/>
+      <c r="R2" s="135"/>
+      <c r="S2" s="135"/>
+      <c r="T2" s="135"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="133" t="s">
+      <c r="A4" s="152" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="120" t="s">
+      <c r="B4" s="139" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="129"/>
-[...21 lines deleted...]
-      <c r="U4" s="122" t="s">
+      <c r="C4" s="148"/>
+      <c r="D4" s="148"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="119" t="s">
+        <v>239</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="119" t="s">
+        <v>240</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="141" t="s">
         <v>99</v>
       </c>
-      <c r="V4" s="123"/>
+      <c r="V4" s="142"/>
     </row>
     <row r="5" spans="1:25" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="118"/>
-      <c r="B5" s="126" t="s">
+      <c r="A5" s="137"/>
+      <c r="B5" s="145" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="126"/>
-[...1 lines deleted...]
-      <c r="E5" s="127" t="s">
+      <c r="C5" s="145"/>
+      <c r="D5" s="145"/>
+      <c r="E5" s="146" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="100" t="s">
-[...14 lines deleted...]
-      <c r="O5" s="100" t="s">
+      <c r="F5" s="119" t="s">
         <v>241</v>
       </c>
-      <c r="P5" s="94"/>
-[...1 lines deleted...]
-      <c r="R5" s="100" t="s">
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
         <v>242</v>
       </c>
-      <c r="S5" s="94"/>
-[...2 lines deleted...]
-      <c r="V5" s="125"/>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>243</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="119" t="s">
+        <v>244</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="119" t="s">
+        <v>245</v>
+      </c>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="143"/>
+      <c r="V5" s="144"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="118" t="s">
+      <c r="A6" s="137" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="128"/>
-      <c r="F6" s="120" t="s">
+      <c r="E6" s="147"/>
+      <c r="F6" s="139" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="121"/>
+      <c r="G6" s="140"/>
       <c r="H6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="120" t="s">
+      <c r="I6" s="139" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="121"/>
+      <c r="J6" s="140"/>
       <c r="K6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="120" t="s">
+      <c r="L6" s="139" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="121"/>
+      <c r="M6" s="140"/>
       <c r="N6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="120" t="s">
+      <c r="O6" s="139" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="121"/>
+      <c r="P6" s="140"/>
       <c r="Q6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="120" t="s">
+      <c r="R6" s="139" t="s">
         <v>16</v>
       </c>
-      <c r="S6" s="121"/>
+      <c r="S6" s="140"/>
       <c r="T6" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="U6" s="120" t="s">
+      <c r="U6" s="139" t="s">
         <v>16</v>
       </c>
-      <c r="V6" s="129"/>
+      <c r="V6" s="148"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="119"/>
+      <c r="A7" s="138"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="s">
@@ -24042,72 +25307,72 @@
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
         <v>345600</v>
       </c>
       <c r="R30" s="36">
         <v>0</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="37">
         <v>0</v>
       </c>
       <c r="U30" s="35">
         <v>0</v>
       </c>
       <c r="V30" s="36">
         <v>0</v>
       </c>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
     </row>
     <row r="31" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="117" t="s">
+      <c r="A31" s="136" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="117"/>
-[...17 lines deleted...]
-      <c r="T31" s="117"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="136"/>
+      <c r="D31" s="136"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="136"/>
+      <c r="G31" s="136"/>
+      <c r="H31" s="136"/>
+      <c r="I31" s="136"/>
+      <c r="J31" s="136"/>
+      <c r="K31" s="136"/>
+      <c r="L31" s="136"/>
+      <c r="M31" s="136"/>
+      <c r="N31" s="136"/>
+      <c r="O31" s="136"/>
+      <c r="P31" s="136"/>
+      <c r="Q31" s="136"/>
+      <c r="R31" s="136"/>
+      <c r="S31" s="136"/>
+      <c r="T31" s="136"/>
     </row>
     <row r="32" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -24618,319 +25883,318 @@
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="A31:T31"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:V35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64107463-567E-431D-9A47-9300FB769CBD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64107463-567E-431D-9A47-9300FB769CBD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C29" sqref="C29"/>
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="17.33203125" customWidth="1"/>
+    <col min="1" max="1" width="24.5" customWidth="1"/>
+    <col min="2" max="4" width="9.1640625" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="14.1640625" customWidth="1"/>
     <col min="12" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="17" width="14" customWidth="1"/>
     <col min="18" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="13.83203125" customWidth="1"/>
     <col min="21" max="22" width="10.5" customWidth="1"/>
     <col min="23" max="23" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="127" t="s">
+        <v>233</v>
+      </c>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="114" t="s">
+        <v>232</v>
+      </c>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="113"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y4" s="116"/>
+    </row>
+    <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="129"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="130"/>
+      <c r="R5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="S5" s="113"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...64 lines deleted...]
-      <c r="Y5" s="99"/>
+      <c r="V5" s="113"/>
+      <c r="W5" s="113"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="118"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="100" t="s">
+      <c r="U6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="101"/>
+      <c r="V6" s="120"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="93" t="s">
+      <c r="X6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="Y6" s="94"/>
+      <c r="Y6" s="113"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
-      <c r="B7" s="9" t="s">
+      <c r="A7" s="126"/>
+      <c r="B7" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="D7" s="98" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="F7" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="39" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="O7" s="38" t="s">
         <v>45</v>
@@ -24945,1882 +26209,2054 @@
         <v>45</v>
       </c>
       <c r="S7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="T7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="U7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="X7" s="55" t="s">
         <v>45</v>
       </c>
       <c r="Y7" s="53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="67" t="s">
+      <c r="A8" s="95" t="s">
         <v>110</v>
       </c>
-      <c r="B8" s="26">
-[...6 lines deleted...]
-        <v>134339</v>
+      <c r="B8" s="99">
+        <v>261423</v>
+      </c>
+      <c r="C8" s="100">
+        <v>125070</v>
+      </c>
+      <c r="D8" s="100">
+        <v>136353</v>
       </c>
       <c r="E8" s="27">
-        <v>13120786160</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <f>13120786160+1933476168</f>
+        <v>15054262328</v>
+      </c>
+      <c r="F8" s="100">
+        <v>424</v>
+      </c>
+      <c r="G8" s="100">
+        <v>154</v>
       </c>
       <c r="H8" s="27">
-        <v>33342258</v>
+        <f>33342258+4936929</f>
+        <v>38279187</v>
       </c>
       <c r="I8" s="27">
-        <v>8506</v>
+        <v>8516</v>
       </c>
       <c r="J8" s="27">
-        <v>4153</v>
+        <v>4173</v>
       </c>
       <c r="K8" s="27">
-        <v>736642725</v>
+        <f>736642725+106836013</f>
+        <v>843478738</v>
       </c>
       <c r="L8" s="27">
-        <v>11973</v>
+        <v>12081</v>
       </c>
       <c r="M8" s="27">
-        <v>7036</v>
+        <v>7121</v>
       </c>
       <c r="N8" s="27">
-        <v>1101733026</v>
+        <f>1101733026+162944135</f>
+        <v>1264677161</v>
       </c>
       <c r="O8" s="27">
-        <v>6664</v>
+        <v>6798</v>
       </c>
       <c r="P8" s="27">
-        <v>6182</v>
+        <v>6337</v>
       </c>
       <c r="Q8" s="27">
-        <v>744903141</v>
+        <f>744903141+112081249</f>
+        <v>856984390</v>
       </c>
       <c r="R8" s="27">
-        <v>65583</v>
+        <v>66355</v>
       </c>
       <c r="S8" s="27">
-        <v>80891</v>
+        <v>81715</v>
       </c>
       <c r="T8" s="27">
-        <v>8577080345</v>
+        <f>8577080345+1254736007</f>
+        <v>9831816352</v>
       </c>
       <c r="U8" s="27">
-        <v>30048</v>
+        <v>30896</v>
       </c>
       <c r="V8" s="27">
-        <v>35926</v>
+        <v>36853</v>
       </c>
       <c r="W8" s="27">
-        <v>1927084665</v>
+        <f>1927084665+291941835</f>
+        <v>2219026500</v>
       </c>
       <c r="X8" s="56">
-        <v>2559</v>
+        <v>2597</v>
       </c>
       <c r="Y8" s="27">
-        <v>3098</v>
+        <v>3153</v>
       </c>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
     </row>
     <row r="9" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="96" t="s">
         <v>200</v>
       </c>
-      <c r="B9" s="64">
-[...6 lines deleted...]
-        <v>16427</v>
+      <c r="B9" s="101">
+        <v>32726</v>
+      </c>
+      <c r="C9" s="102">
+        <v>16068</v>
+      </c>
+      <c r="D9" s="102">
+        <v>16658</v>
       </c>
       <c r="E9" s="65">
-        <v>1676265199</v>
-[...1 lines deleted...]
-      <c r="F9" s="65">
+        <f>1676265199+250268859</f>
+        <v>1926534058</v>
+      </c>
+      <c r="F9" s="102">
         <v>22</v>
       </c>
-      <c r="G9" s="65">
-        <v>6</v>
+      <c r="G9" s="102">
+        <v>8</v>
       </c>
       <c r="H9" s="65">
-        <v>1559005</v>
+        <f>1559005+247702</f>
+        <v>1806707</v>
       </c>
       <c r="I9" s="65">
         <v>430</v>
       </c>
       <c r="J9" s="65">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="K9" s="65">
-        <v>36398077</v>
+        <f>36398077+5222283</f>
+        <v>41620360</v>
       </c>
       <c r="L9" s="65">
-        <v>1880</v>
+        <v>1907</v>
       </c>
       <c r="M9" s="65">
-        <v>1081</v>
+        <v>1094</v>
       </c>
       <c r="N9" s="65">
-        <v>171046456</v>
+        <f>171046456+25672298</f>
+        <v>196718754</v>
       </c>
       <c r="O9" s="65">
-        <v>877</v>
+        <v>896</v>
       </c>
       <c r="P9" s="65">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="Q9" s="65">
-        <v>94134596</v>
+        <f>94134596+14004288</f>
+        <v>108138884</v>
       </c>
       <c r="R9" s="65">
-        <v>9284</v>
+        <v>9374</v>
       </c>
       <c r="S9" s="65">
-        <v>10822</v>
+        <v>10935</v>
       </c>
       <c r="T9" s="65">
-        <v>1171736633</v>
+        <f>1171736633+173916582</f>
+        <v>1345653215</v>
       </c>
       <c r="U9" s="65">
-        <v>3371</v>
+        <v>3439</v>
       </c>
       <c r="V9" s="65">
-        <v>3577</v>
+        <v>3679</v>
       </c>
       <c r="W9" s="65">
-        <v>201390432</v>
+        <f>201390432+31205706</f>
+        <v>232596138</v>
       </c>
       <c r="X9" s="66">
         <v>193</v>
       </c>
       <c r="Y9" s="65">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
     </row>
     <row r="10" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="96" t="s">
         <v>201</v>
       </c>
-      <c r="B10" s="32">
-[...6 lines deleted...]
-        <v>8422</v>
+      <c r="B10" s="101">
+        <v>16442</v>
+      </c>
+      <c r="C10" s="102">
+        <v>7924</v>
+      </c>
+      <c r="D10" s="102">
+        <v>8518</v>
       </c>
       <c r="E10" s="33">
-        <v>905853606</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <f>905853606+133449142</f>
+        <v>1039302748</v>
+      </c>
+      <c r="F10" s="102">
+        <v>237</v>
+      </c>
+      <c r="G10" s="102">
+        <v>86</v>
       </c>
       <c r="H10" s="33">
-        <v>18910782</v>
+        <f>18910782+2765228</f>
+        <v>21676010</v>
       </c>
       <c r="I10" s="33">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="J10" s="33">
-        <v>1132</v>
+        <v>1146</v>
       </c>
       <c r="K10" s="33">
-        <v>170672571</v>
+        <f>170672571+24715035</f>
+        <v>195387606</v>
       </c>
       <c r="L10" s="33">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="M10" s="33">
-        <v>1505</v>
+        <v>1518</v>
       </c>
       <c r="N10" s="33">
-        <v>171981855</v>
+        <f>171981855+25495649</f>
+        <v>197477504</v>
       </c>
       <c r="O10" s="33">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="P10" s="33">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="Q10" s="33">
-        <v>110039353</v>
+        <f>110039353+16095800</f>
+        <v>126135153</v>
       </c>
       <c r="R10" s="33">
-        <v>2733</v>
+        <v>2771</v>
       </c>
       <c r="S10" s="33">
-        <v>3880</v>
+        <v>3910</v>
       </c>
       <c r="T10" s="33">
-        <v>386274999</v>
+        <f>386274999+56989387</f>
+        <v>443264386</v>
       </c>
       <c r="U10" s="33">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="V10" s="33">
-        <v>841</v>
+        <v>867</v>
       </c>
       <c r="W10" s="33">
-        <v>47974046</v>
+        <f>47974046+7388043</f>
+        <v>55362089</v>
       </c>
       <c r="X10" s="57">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Y10" s="33">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
     </row>
     <row r="11" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="96" t="s">
         <v>173</v>
       </c>
-      <c r="B11" s="32">
-[...6 lines deleted...]
-        <v>8157</v>
+      <c r="B11" s="101">
+        <v>15861</v>
+      </c>
+      <c r="C11" s="102">
+        <v>7567</v>
+      </c>
+      <c r="D11" s="102">
+        <v>8294</v>
       </c>
       <c r="E11" s="33">
-        <v>782582634</v>
-[...4 lines deleted...]
-      <c r="G11" s="33">
+        <f>782582634+117028779</f>
+        <v>899611413</v>
+      </c>
+      <c r="F11" s="102">
+        <v>24</v>
+      </c>
+      <c r="G11" s="102">
         <v>4</v>
       </c>
       <c r="H11" s="33">
-        <v>1415930</v>
+        <f>1415930+233212</f>
+        <v>1649142</v>
       </c>
       <c r="I11" s="33">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="J11" s="33">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K11" s="33">
-        <v>26894341</v>
+        <f>26894341+3864656</f>
+        <v>30758997</v>
       </c>
       <c r="L11" s="33">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="M11" s="33">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="N11" s="33">
-        <v>87731040</v>
+        <f>87731040+12999569</f>
+        <v>100730609</v>
       </c>
       <c r="O11" s="33">
-        <v>343</v>
+        <v>379</v>
       </c>
       <c r="P11" s="33">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="Q11" s="33">
-        <v>36694412</v>
+        <f>36694412+5718018</f>
+        <v>42412430</v>
       </c>
       <c r="R11" s="33">
-        <v>4120</v>
+        <v>4171</v>
       </c>
       <c r="S11" s="33">
-        <v>5304</v>
+        <v>5354</v>
       </c>
       <c r="T11" s="33">
-        <v>533120321</v>
+        <f>533120321+79302040</f>
+        <v>612422361</v>
       </c>
       <c r="U11" s="33">
-        <v>1627</v>
+        <v>1687</v>
       </c>
       <c r="V11" s="33">
-        <v>1839</v>
+        <v>1894</v>
       </c>
       <c r="W11" s="33">
-        <v>96726590</v>
+        <f>96726590+14911284</f>
+        <v>111637874</v>
       </c>
       <c r="X11" s="57">
         <v>183</v>
       </c>
       <c r="Y11" s="33">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
     </row>
     <row r="12" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="96" t="s">
         <v>174</v>
       </c>
-      <c r="B12" s="32">
-[...6 lines deleted...]
-        <v>18074</v>
+      <c r="B12" s="101">
+        <v>34319</v>
+      </c>
+      <c r="C12" s="102">
+        <v>16026</v>
+      </c>
+      <c r="D12" s="102">
+        <v>18293</v>
       </c>
       <c r="E12" s="33">
-        <v>1745911803</v>
-[...4 lines deleted...]
-      <c r="G12" s="33">
+        <f>1745911803+256334550</f>
+        <v>2002246353</v>
+      </c>
+      <c r="F12" s="102">
+        <v>97</v>
+      </c>
+      <c r="G12" s="102">
         <v>36</v>
       </c>
       <c r="H12" s="33">
-        <v>7708491</v>
+        <f>7708491+1124415</f>
+        <v>8832906</v>
       </c>
       <c r="I12" s="33">
-        <v>1608</v>
+        <v>1603</v>
       </c>
       <c r="J12" s="33">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="K12" s="33">
-        <v>141270456</v>
+        <f>141270456+20264460</f>
+        <v>161534916</v>
       </c>
       <c r="L12" s="33">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="M12" s="33">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="N12" s="33">
-        <v>83424748</v>
+        <f>83424748+12265692</f>
+        <v>95690440</v>
       </c>
       <c r="O12" s="33">
-        <v>972</v>
+        <v>991</v>
       </c>
       <c r="P12" s="33">
-        <v>860</v>
+        <v>876</v>
       </c>
       <c r="Q12" s="33">
-        <v>106504569</v>
+        <f>106504569+16157801</f>
+        <v>122662370</v>
       </c>
       <c r="R12" s="33">
-        <v>8296</v>
+        <v>8387</v>
       </c>
       <c r="S12" s="33">
-        <v>10986</v>
+        <v>11104</v>
       </c>
       <c r="T12" s="33">
-        <v>1143724439</v>
+        <f>1143724439+167518234</f>
+        <v>1311242673</v>
       </c>
       <c r="U12" s="33">
-        <v>4080</v>
+        <v>4161</v>
       </c>
       <c r="V12" s="33">
-        <v>4748</v>
+        <v>4823</v>
       </c>
       <c r="W12" s="33">
-        <v>263279100</v>
+        <f>263279100+39003948</f>
+        <v>302283048</v>
       </c>
       <c r="X12" s="57">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Y12" s="33">
-        <v>113</v>
-      </c>
+        <v>116</v>
+      </c>
+      <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
     </row>
     <row r="13" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="96" t="s">
         <v>105</v>
       </c>
-      <c r="B13" s="32">
-[...6 lines deleted...]
-        <v>11666</v>
+      <c r="B13" s="101">
+        <v>23293</v>
+      </c>
+      <c r="C13" s="102">
+        <v>11505</v>
+      </c>
+      <c r="D13" s="102">
+        <v>11788</v>
       </c>
       <c r="E13" s="33">
-        <v>1134247956</v>
-[...1 lines deleted...]
-      <c r="F13" s="33">
+        <f>1134247956+168390851</f>
+        <v>1302638807</v>
+      </c>
+      <c r="F13" s="102">
         <v>18</v>
       </c>
-      <c r="G13" s="33">
+      <c r="G13" s="102">
         <v>10</v>
       </c>
       <c r="H13" s="33">
-        <v>1657471</v>
+        <f>1657471+233212</f>
+        <v>1890683</v>
       </c>
       <c r="I13" s="33">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="J13" s="33">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="K13" s="33">
-        <v>46229725</v>
+        <f>46229725+6604545</f>
+        <v>52834270</v>
       </c>
       <c r="L13" s="33">
-        <v>1015</v>
+        <v>1037</v>
       </c>
       <c r="M13" s="33">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="N13" s="33">
-        <v>83997208</v>
+        <f>83997208+12514323</f>
+        <v>96511531</v>
       </c>
       <c r="O13" s="33">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="P13" s="33">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q13" s="33">
-        <v>24054154</v>
+        <f>24054154+3606457</f>
+        <v>27660611</v>
       </c>
       <c r="R13" s="33">
-        <v>6241</v>
+        <v>6306</v>
       </c>
       <c r="S13" s="33">
-        <v>7095</v>
+        <v>7153</v>
       </c>
       <c r="T13" s="33">
-        <v>777060164</v>
+        <f>777060164+114720650</f>
+        <v>891780814</v>
       </c>
       <c r="U13" s="33">
-        <v>3254</v>
+        <v>3304</v>
       </c>
       <c r="V13" s="33">
-        <v>3763</v>
+        <v>3826</v>
       </c>
       <c r="W13" s="33">
-        <v>201249234</v>
+        <f>201249234+30711664</f>
+        <v>231960898</v>
       </c>
       <c r="X13" s="57">
         <v>9</v>
       </c>
       <c r="Y13" s="33">
         <v>31</v>
       </c>
+      <c r="Z13" s="13"/>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
     </row>
     <row r="14" spans="1:28" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="21" t="s">
+      <c r="A14" s="96" t="s">
         <v>176</v>
       </c>
-      <c r="B14" s="32">
-[...6 lines deleted...]
-        <v>26890</v>
+      <c r="B14" s="101">
+        <v>49292</v>
+      </c>
+      <c r="C14" s="102">
+        <v>22207</v>
+      </c>
+      <c r="D14" s="102">
+        <v>27085</v>
       </c>
       <c r="E14" s="33">
-        <v>2507831631</v>
-[...1 lines deleted...]
-      <c r="F14" s="33">
+        <f>2507831631+365780998</f>
+        <v>2873612629</v>
+      </c>
+      <c r="F14" s="102">
         <v>6</v>
       </c>
-      <c r="G14" s="33">
+      <c r="G14" s="102">
         <v>7</v>
       </c>
       <c r="H14" s="33">
-        <v>724623</v>
+        <f>724623+108277</f>
+        <v>832900</v>
       </c>
       <c r="I14" s="33">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="J14" s="33">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="K14" s="33">
-        <v>150596770</v>
+        <f>150596770+22001285</f>
+        <v>172598055</v>
       </c>
       <c r="L14" s="33">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="M14" s="33">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="N14" s="33">
-        <v>95625360</v>
+        <f>95625360+14281735</f>
+        <v>109907095</v>
       </c>
       <c r="O14" s="33">
-        <v>1309</v>
+        <v>1318</v>
       </c>
       <c r="P14" s="33">
-        <v>1516</v>
+        <v>1540</v>
       </c>
       <c r="Q14" s="33">
-        <v>162397954</v>
+        <f>162397954+24167405</f>
+        <v>186565359</v>
       </c>
       <c r="R14" s="33">
-        <v>13125</v>
+        <v>13170</v>
       </c>
       <c r="S14" s="33">
-        <v>17067</v>
+        <v>17127</v>
       </c>
       <c r="T14" s="33">
-        <v>1757966317</v>
+        <f>1757966317+254332867</f>
+        <v>2012299184</v>
       </c>
       <c r="U14" s="33">
-        <v>4949</v>
+        <v>5019</v>
       </c>
       <c r="V14" s="33">
-        <v>6695</v>
+        <v>6799</v>
       </c>
       <c r="W14" s="33">
-        <v>340520607</v>
+        <f>340520607+50889429</f>
+        <v>391410036</v>
       </c>
       <c r="X14" s="57">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="Y14" s="33">
         <v>278</v>
       </c>
+      <c r="Z14" s="13"/>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="96" t="s">
         <v>103</v>
       </c>
-      <c r="B15" s="32">
-[...6 lines deleted...]
-        <v>2167</v>
+      <c r="B15" s="101">
+        <v>4426</v>
+      </c>
+      <c r="C15" s="102">
+        <v>2190</v>
+      </c>
+      <c r="D15" s="102">
+        <v>2236</v>
       </c>
       <c r="E15" s="33">
-        <v>213619691</v>
-[...1 lines deleted...]
-      <c r="F15" s="33">
+        <f>213619691+31190047</f>
+        <v>244809738</v>
+      </c>
+      <c r="F15" s="106">
         <v>0</v>
       </c>
-      <c r="G15" s="33">
+      <c r="G15" s="106">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>0</v>
       </c>
       <c r="I15" s="33">
         <v>60</v>
       </c>
       <c r="J15" s="33">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K15" s="33">
-        <v>5172656</v>
+        <f>5172656+741281</f>
+        <v>5913937</v>
       </c>
       <c r="L15" s="33">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="M15" s="33">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="N15" s="33">
-        <v>28530530</v>
+        <f>28530530+4122855</f>
+        <v>32653385</v>
       </c>
       <c r="O15" s="33">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="P15" s="33">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="Q15" s="33">
-        <v>21542328</v>
+        <f>21542328+3196254</f>
+        <v>24738582</v>
       </c>
       <c r="R15" s="33">
-        <v>897</v>
+        <v>930</v>
       </c>
       <c r="S15" s="33">
-        <v>1155</v>
+        <v>1186</v>
       </c>
       <c r="T15" s="33">
-        <v>121422747</v>
+        <f>121422747+17562392</f>
+        <v>138985139</v>
       </c>
       <c r="U15" s="33">
-        <v>575</v>
+        <v>639</v>
       </c>
       <c r="V15" s="33">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="W15" s="33">
-        <v>36951430</v>
+        <f>36951430+5567265</f>
+        <v>42518695</v>
       </c>
       <c r="X15" s="57">
         <v>121</v>
       </c>
       <c r="Y15" s="33">
-        <v>196</v>
-      </c>
+        <v>194</v>
+      </c>
+      <c r="Z15" s="13"/>
       <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="32">
-[...6 lines deleted...]
-        <v>1292</v>
+      <c r="B16" s="101">
+        <v>2764</v>
+      </c>
+      <c r="C16" s="102">
+        <v>1431</v>
+      </c>
+      <c r="D16" s="102">
+        <v>1333</v>
       </c>
       <c r="E16" s="33">
-        <v>132843130</v>
-[...1 lines deleted...]
-      <c r="F16" s="33">
+        <f>132843130+19435253</f>
+        <v>152278383</v>
+      </c>
+      <c r="F16" s="106">
         <v>0</v>
       </c>
-      <c r="G16" s="33">
+      <c r="G16" s="106">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>0</v>
       </c>
       <c r="I16" s="33">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J16" s="33">
         <v>11</v>
       </c>
       <c r="K16" s="33">
-        <v>3306613</v>
+        <f>3306613+466424</f>
+        <v>3773037</v>
       </c>
       <c r="L16" s="33">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="M16" s="33">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N16" s="33">
-        <v>17515887</v>
+        <f>17515887+2648622</f>
+        <v>20164509</v>
       </c>
       <c r="O16" s="33">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="P16" s="33">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="Q16" s="33">
-        <v>10086419</v>
+        <f>10086419+1465904</f>
+        <v>11552323</v>
       </c>
       <c r="R16" s="33">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="S16" s="33">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="T16" s="33">
-        <v>76054951</v>
+        <f>76054951+10952635</f>
+        <v>87007586</v>
       </c>
       <c r="U16" s="33">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="V16" s="33">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="W16" s="33">
-        <v>25879260</v>
+        <f>25879260+3901668</f>
+        <v>29780928</v>
       </c>
       <c r="X16" s="57">
         <v>23</v>
       </c>
       <c r="Y16" s="33">
         <v>44</v>
       </c>
+      <c r="Z16" s="13"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="B17" s="32">
-[...6 lines deleted...]
-        <v>2291</v>
+      <c r="B17" s="101">
+        <v>4618</v>
+      </c>
+      <c r="C17" s="102">
+        <v>2324</v>
+      </c>
+      <c r="D17" s="102">
+        <v>2294</v>
       </c>
       <c r="E17" s="33">
-        <v>214633452</v>
-[...1 lines deleted...]
-      <c r="F17" s="33">
+        <f>214633452+32174190</f>
+        <v>246807642</v>
+      </c>
+      <c r="F17" s="106">
         <v>0</v>
       </c>
-      <c r="G17" s="33">
+      <c r="G17" s="106">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>0</v>
       </c>
       <c r="I17" s="33">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="J17" s="33">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="K17" s="33">
-        <v>15408650</v>
+        <f>15408650+2173869</f>
+        <v>17582519</v>
       </c>
       <c r="L17" s="33">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="M17" s="33">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="N17" s="33">
-        <v>23466958</v>
+        <f>23466958+3506509</f>
+        <v>26973467</v>
       </c>
       <c r="O17" s="33">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="P17" s="33">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="Q17" s="33">
-        <v>12468514</v>
+        <f>12468514+1865696</f>
+        <v>14334210</v>
       </c>
       <c r="R17" s="33">
-        <v>1012</v>
+        <v>1047</v>
       </c>
       <c r="S17" s="33">
-        <v>1144</v>
+        <v>1173</v>
       </c>
       <c r="T17" s="33">
-        <v>122286422</v>
+        <f>122286422+18415428</f>
+        <v>140701850</v>
       </c>
       <c r="U17" s="33">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="V17" s="33">
-        <v>812</v>
+        <v>795</v>
       </c>
       <c r="W17" s="33">
-        <v>41002908</v>
+        <f>41002908+6212688</f>
+        <v>47215596</v>
       </c>
       <c r="X17" s="57">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="Y17" s="33">
-        <v>39</v>
-      </c>
+        <v>40</v>
+      </c>
+      <c r="Z17" s="13"/>
       <c r="AA17" s="3"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="96" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="32">
-[...6 lines deleted...]
-        <v>8031</v>
+      <c r="B18" s="101">
+        <v>15800</v>
+      </c>
+      <c r="C18" s="102">
+        <v>7690</v>
+      </c>
+      <c r="D18" s="102">
+        <v>8110</v>
       </c>
       <c r="E18" s="33">
-        <v>803115031</v>
-[...1 lines deleted...]
-      <c r="F18" s="33">
+        <f>803115031+117268826</f>
+        <v>920383857</v>
+      </c>
+      <c r="F18" s="102">
         <v>1</v>
       </c>
-      <c r="G18" s="33">
+      <c r="G18" s="106">
         <v>0</v>
       </c>
       <c r="H18" s="33">
-        <v>58303</v>
+        <f>58303+8329</f>
+        <v>66632</v>
       </c>
       <c r="I18" s="33">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J18" s="33">
         <v>4</v>
       </c>
       <c r="K18" s="33">
-        <v>816242</v>
+        <f>816242+108277</f>
+        <v>924519</v>
       </c>
       <c r="L18" s="33">
         <v>925</v>
       </c>
       <c r="M18" s="33">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="N18" s="33">
-        <v>73697893</v>
+        <f>73697893+10790566</f>
+        <v>84488459</v>
       </c>
       <c r="O18" s="33">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="P18" s="33">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Q18" s="33">
-        <v>27742971</v>
+        <f>27742971+4171672</f>
+        <v>31914643</v>
       </c>
       <c r="R18" s="33">
-        <v>4491</v>
+        <v>4524</v>
       </c>
       <c r="S18" s="33">
-        <v>5248</v>
+        <v>5277</v>
       </c>
       <c r="T18" s="33">
-        <v>577273227</v>
+        <f>577273227+83693149</f>
+        <v>660966376</v>
       </c>
       <c r="U18" s="33">
-        <v>1905</v>
+        <v>1941</v>
       </c>
       <c r="V18" s="33">
-        <v>2240</v>
+        <v>2290</v>
       </c>
       <c r="W18" s="33">
-        <v>123526395</v>
+        <f>123526395+18496833</f>
+        <v>142023228</v>
       </c>
       <c r="X18" s="57">
         <v>41</v>
       </c>
       <c r="Y18" s="33">
-        <v>60</v>
-      </c>
+        <v>59</v>
+      </c>
+      <c r="Z18" s="13"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+      <c r="A19" s="96" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="32">
-[...6 lines deleted...]
-        <v>3884</v>
+      <c r="B19" s="101">
+        <v>8726</v>
+      </c>
+      <c r="C19" s="102">
+        <v>4134</v>
+      </c>
+      <c r="D19" s="102">
+        <v>4592</v>
       </c>
       <c r="E19" s="33">
-        <v>410551419</v>
-[...4 lines deleted...]
-      <c r="G19" s="33">
+        <f>410551419+61335697</f>
+        <v>471887116</v>
+      </c>
+      <c r="F19" s="106">
         <v>0</v>
       </c>
+      <c r="G19" s="106">
+        <v>0</v>
+      </c>
       <c r="H19" s="33">
+        <f>33316</f>
         <v>33316</v>
       </c>
       <c r="I19" s="33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J19" s="33">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K19" s="33">
-        <v>2165540</v>
+        <f>2165540+316502</f>
+        <v>2482042</v>
       </c>
       <c r="L19" s="33">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="M19" s="33">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="N19" s="33">
-        <v>24279266</v>
+        <f>24279266+3564812</f>
+        <v>27844078</v>
       </c>
       <c r="O19" s="33">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="P19" s="33">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="Q19" s="33">
-        <v>17996540</v>
+        <f>17996540+2791950</f>
+        <v>20788490</v>
       </c>
       <c r="R19" s="33">
-        <v>2010</v>
+        <v>2207</v>
       </c>
       <c r="S19" s="33">
-        <v>2361</v>
+        <v>2639</v>
       </c>
       <c r="T19" s="33">
-        <v>279727684</v>
+        <f>279727684+41291369</f>
+        <v>321019053</v>
       </c>
       <c r="U19" s="33">
-        <v>1063</v>
+        <v>1383</v>
       </c>
       <c r="V19" s="33">
-        <v>1309</v>
+        <v>1708</v>
       </c>
       <c r="W19" s="33">
-        <v>86349073</v>
+        <f>86349073+13371064</f>
+        <v>99720137</v>
       </c>
       <c r="X19" s="57">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="Y19" s="33">
-        <v>69</v>
-      </c>
+        <v>75</v>
+      </c>
+      <c r="Z19" s="13"/>
       <c r="AA19" s="3"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="21" t="s">
+      <c r="A20" s="96" t="s">
         <v>73</v>
       </c>
-      <c r="B20" s="32">
-[...6 lines deleted...]
-        <v>4089</v>
+      <c r="B20" s="101">
+        <v>8153</v>
+      </c>
+      <c r="C20" s="102">
+        <v>4022</v>
+      </c>
+      <c r="D20" s="102">
+        <v>4131</v>
       </c>
       <c r="E20" s="33">
-        <v>410089546</v>
-[...4 lines deleted...]
-      <c r="G20" s="33">
+        <f>410089546+60304988</f>
+        <v>470394534</v>
+      </c>
+      <c r="F20" s="102">
+        <v>3</v>
+      </c>
+      <c r="G20" s="106">
         <v>0</v>
       </c>
       <c r="H20" s="33">
-        <v>108277</v>
+        <f>108277+58303</f>
+        <v>166580</v>
       </c>
       <c r="I20" s="33">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="J20" s="33">
         <v>258</v>
       </c>
       <c r="K20" s="33">
-        <v>56928716</v>
+        <f>56928716+8362318</f>
+        <v>65291034</v>
       </c>
       <c r="L20" s="33">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M20" s="33">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="N20" s="33">
-        <v>11706411</v>
+        <f>11706411+1674129</f>
+        <v>13380540</v>
       </c>
       <c r="O20" s="33">
         <v>131</v>
       </c>
       <c r="P20" s="33">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Q20" s="33">
-        <v>13247279</v>
+        <f>13247279+2032276</f>
+        <v>15279555</v>
       </c>
       <c r="R20" s="33">
-        <v>2000</v>
+        <v>2012</v>
       </c>
       <c r="S20" s="33">
-        <v>2523</v>
+        <v>2542</v>
       </c>
       <c r="T20" s="33">
-        <v>265907524</v>
+        <f>265907524+38688206</f>
+        <v>304595730</v>
       </c>
       <c r="U20" s="33">
-        <v>1000</v>
+        <v>1028</v>
       </c>
       <c r="V20" s="33">
-        <v>1132</v>
+        <v>1152</v>
       </c>
       <c r="W20" s="33">
-        <v>62191339</v>
+        <f>62191339+9489756</f>
+        <v>71681095</v>
       </c>
       <c r="X20" s="57">
         <v>3</v>
       </c>
       <c r="Y20" s="33">
         <v>13</v>
       </c>
+      <c r="Z20" s="13"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="32">
-[...6 lines deleted...]
-        <v>4018</v>
+      <c r="B21" s="101">
+        <v>8092</v>
+      </c>
+      <c r="C21" s="102">
+        <v>4090</v>
+      </c>
+      <c r="D21" s="102">
+        <v>4002</v>
       </c>
       <c r="E21" s="33">
-        <v>391401076</v>
-[...1 lines deleted...]
-      <c r="F21" s="33">
+        <f>391401076+57543878</f>
+        <v>448944954</v>
+      </c>
+      <c r="F21" s="106">
         <v>0</v>
       </c>
-      <c r="G21" s="33">
+      <c r="G21" s="106">
         <v>0</v>
       </c>
       <c r="H21" s="33">
         <v>0</v>
       </c>
       <c r="I21" s="33">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="J21" s="33">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="K21" s="33">
-        <v>6446646</v>
+        <f>6446646+1024467</f>
+        <v>7471113</v>
       </c>
       <c r="L21" s="33">
         <v>244</v>
       </c>
       <c r="M21" s="33">
         <v>53</v>
       </c>
       <c r="N21" s="33">
-        <v>17415939</v>
+        <f>17415939+2473713</f>
+        <v>19889652</v>
       </c>
       <c r="O21" s="33">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="P21" s="33">
         <v>5</v>
       </c>
       <c r="Q21" s="33">
-        <v>832900</v>
+        <f>832900+133264</f>
+        <v>966164</v>
       </c>
       <c r="R21" s="33">
-        <v>2567</v>
+        <v>2621</v>
       </c>
       <c r="S21" s="33">
-        <v>2682</v>
+        <v>2669</v>
       </c>
       <c r="T21" s="33">
-        <v>301780505</v>
+        <f>301780505+44060410</f>
+        <v>345840915</v>
       </c>
       <c r="U21" s="33">
-        <v>1098</v>
+        <v>1112</v>
       </c>
       <c r="V21" s="33">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="W21" s="33">
-        <v>64925086</v>
+        <f>64925086+9852024</f>
+        <v>74777110</v>
       </c>
       <c r="X21" s="57">
         <v>13</v>
       </c>
       <c r="Y21" s="33">
         <v>18</v>
       </c>
+      <c r="Z21" s="13"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="21" t="s">
+      <c r="A22" s="96" t="s">
         <v>75</v>
       </c>
-      <c r="B22" s="32">
-[...6 lines deleted...]
-        <v>8552</v>
+      <c r="B22" s="101">
+        <v>16453</v>
+      </c>
+      <c r="C22" s="102">
+        <v>7954</v>
+      </c>
+      <c r="D22" s="102">
+        <v>8499</v>
       </c>
       <c r="E22" s="33">
-        <v>789547364</v>
-[...1 lines deleted...]
-      <c r="F22" s="33">
+        <f>789547364+114266305</f>
+        <v>903813669</v>
+      </c>
+      <c r="F22" s="102">
         <v>3</v>
       </c>
-      <c r="G22" s="33">
+      <c r="G22" s="102">
         <v>1</v>
       </c>
       <c r="H22" s="33">
-        <v>233212</v>
+        <f>233212+33316</f>
+        <v>266528</v>
       </c>
       <c r="I22" s="33">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="J22" s="33">
         <v>51</v>
       </c>
       <c r="K22" s="33">
-        <v>11435717</v>
+        <f>11435717+1674129</f>
+        <v>13109846</v>
       </c>
       <c r="L22" s="33">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="M22" s="33">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="N22" s="33">
-        <v>91887960</v>
+        <f>91887960+13472273</f>
+        <v>105360233</v>
       </c>
       <c r="O22" s="33">
         <v>200</v>
       </c>
       <c r="P22" s="33">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="Q22" s="33">
-        <v>19475868</v>
+        <f>19475868+2845973</f>
+        <v>22321841</v>
       </c>
       <c r="R22" s="33">
-        <v>4102</v>
+        <v>4098</v>
       </c>
       <c r="S22" s="33">
-        <v>4768</v>
+        <v>4754</v>
       </c>
       <c r="T22" s="33">
-        <v>514003626</v>
+        <f>514003626+73649879</f>
+        <v>587653505</v>
       </c>
       <c r="U22" s="33">
-        <v>2362</v>
+        <v>2332</v>
       </c>
       <c r="V22" s="33">
-        <v>3150</v>
+        <v>3102</v>
       </c>
       <c r="W22" s="33">
-        <v>152510981</v>
+        <f>152510981+22590735</f>
+        <v>175101716</v>
       </c>
       <c r="X22" s="57">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="Y22" s="33">
-        <v>416</v>
-      </c>
+        <v>427</v>
+      </c>
+      <c r="Z22" s="13"/>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="21" t="s">
+      <c r="A23" s="96" t="s">
         <v>76</v>
       </c>
-      <c r="B23" s="32">
-[...6 lines deleted...]
-        <v>1497</v>
+      <c r="B23" s="101">
+        <v>3241</v>
+      </c>
+      <c r="C23" s="102">
+        <v>1716</v>
+      </c>
+      <c r="D23" s="102">
+        <v>1525</v>
       </c>
       <c r="E23" s="33">
-        <v>154868432</v>
-[...1 lines deleted...]
-      <c r="F23" s="33">
+        <f>154868432+23434068</f>
+        <v>178302500</v>
+      </c>
+      <c r="F23" s="102">
         <v>5</v>
       </c>
-      <c r="G23" s="33">
+      <c r="G23" s="102">
         <v>1</v>
       </c>
       <c r="H23" s="33">
-        <v>358147</v>
+        <f>358147+49974</f>
+        <v>408121</v>
       </c>
       <c r="I23" s="33">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J23" s="33">
         <v>30</v>
       </c>
       <c r="K23" s="33">
-        <v>7428748</v>
+        <f>7428748+1058870</f>
+        <v>8487618</v>
       </c>
       <c r="L23" s="33">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M23" s="33">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="N23" s="33">
-        <v>32456520</v>
+        <f>32456520+4763829</f>
+        <v>37220349</v>
       </c>
       <c r="O23" s="33">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="P23" s="33">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="Q23" s="33">
-        <v>24157100</v>
+        <f>24157100+3839127</f>
+        <v>27996227</v>
       </c>
       <c r="R23" s="33">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="S23" s="33">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="T23" s="33">
-        <v>59021675</v>
+        <f>59021675+8825223</f>
+        <v>67846898</v>
       </c>
       <c r="U23" s="33">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="V23" s="33">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="W23" s="33">
-        <v>31446242</v>
+        <f>31446242+4897045</f>
+        <v>36343287</v>
       </c>
       <c r="X23" s="57">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="Y23" s="33">
-        <v>509</v>
-      </c>
+        <v>521</v>
+      </c>
+      <c r="Z23" s="13"/>
       <c r="AB23" s="3"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="21" t="s">
+      <c r="A24" s="96" t="s">
         <v>77</v>
       </c>
-      <c r="B24" s="32">
-[...6 lines deleted...]
-        <v>2766</v>
+      <c r="B24" s="101">
+        <v>5426</v>
+      </c>
+      <c r="C24" s="102">
+        <v>2611</v>
+      </c>
+      <c r="D24" s="102">
+        <v>2815</v>
       </c>
       <c r="E24" s="33">
-        <v>260573274</v>
-[...1 lines deleted...]
-      <c r="F24" s="33">
+        <f>260573274+39138699</f>
+        <v>299711973</v>
+      </c>
+      <c r="F24" s="106">
         <v>0</v>
       </c>
-      <c r="G24" s="33">
+      <c r="G24" s="106">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="33">
         <v>16</v>
       </c>
       <c r="J24" s="33">
         <v>13</v>
       </c>
       <c r="K24" s="33">
-        <v>1640813</v>
+        <f>1640813+241541</f>
+        <v>1882354</v>
       </c>
       <c r="L24" s="33">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="M24" s="33">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="N24" s="33">
-        <v>45671727</v>
+        <f>45671727+6779806</f>
+        <v>52451533</v>
       </c>
       <c r="O24" s="33">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="P24" s="33">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="Q24" s="33">
-        <v>32633951</v>
+        <f>32633951+5263928</f>
+        <v>37897879</v>
       </c>
       <c r="R24" s="33">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="S24" s="33">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="T24" s="33">
-        <v>128059436</v>
+        <f>128059436+18462964</f>
+        <v>146522400</v>
       </c>
       <c r="U24" s="33">
-        <v>781</v>
+        <v>806</v>
       </c>
       <c r="V24" s="33">
-        <v>1021</v>
+        <v>1049</v>
       </c>
       <c r="W24" s="33">
-        <v>52567347</v>
+        <f>52567347+8390460</f>
+        <v>60957807</v>
       </c>
       <c r="X24" s="57">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="Y24" s="33">
-        <v>557</v>
-      </c>
+        <v>573</v>
+      </c>
+      <c r="Z24" s="13"/>
       <c r="AA24" s="3"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="21" t="s">
+      <c r="A25" s="96" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="32">
-[...6 lines deleted...]
-        <v>525</v>
+      <c r="B25" s="101">
+        <v>1118</v>
+      </c>
+      <c r="C25" s="102">
+        <v>592</v>
+      </c>
+      <c r="D25" s="102">
+        <v>526</v>
       </c>
       <c r="E25" s="33">
-        <v>54649615</v>
-[...1 lines deleted...]
-      <c r="F25" s="33">
+        <f>54649615+8058137</f>
+        <v>62707752</v>
+      </c>
+      <c r="F25" s="102">
         <v>2</v>
       </c>
-      <c r="G25" s="33">
+      <c r="G25" s="102">
         <v>1</v>
       </c>
       <c r="H25" s="33">
-        <v>224883</v>
+        <f>224883+24987</f>
+        <v>249870</v>
       </c>
       <c r="I25" s="33">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J25" s="33">
         <v>25</v>
       </c>
       <c r="K25" s="33">
-        <v>6071842</v>
+        <f>6071842+907861</f>
+        <v>6979703</v>
       </c>
       <c r="L25" s="33">
         <v>7</v>
       </c>
       <c r="M25" s="33">
         <v>5</v>
       </c>
       <c r="N25" s="33">
-        <v>699636</v>
+        <f>699636+99948</f>
+        <v>799584</v>
       </c>
       <c r="O25" s="33">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="P25" s="33">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q25" s="33">
-        <v>1074441</v>
+        <f>1074441+158251</f>
+        <v>1232692</v>
       </c>
       <c r="R25" s="33">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="S25" s="33">
         <v>327</v>
       </c>
       <c r="T25" s="33">
-        <v>37209813</v>
+        <f>37209813+5447166</f>
+        <v>42656979</v>
       </c>
       <c r="U25" s="33">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="V25" s="33">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="W25" s="33">
-        <v>9369000</v>
+        <f>9369000+1419924</f>
+        <v>10788924</v>
       </c>
       <c r="X25" s="57">
         <v>0</v>
       </c>
       <c r="Y25" s="33">
         <v>1</v>
       </c>
+      <c r="Z25" s="13"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="21" t="s">
+      <c r="A26" s="96" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="32">
-[...6 lines deleted...]
-        <v>2549</v>
+      <c r="B26" s="101">
+        <v>4995</v>
+      </c>
+      <c r="C26" s="102">
+        <v>2425</v>
+      </c>
+      <c r="D26" s="102">
+        <v>2570</v>
       </c>
       <c r="E26" s="33">
-        <v>243491283</v>
-[...1 lines deleted...]
-      <c r="F26" s="33">
+        <f>243491283+36008100</f>
+        <v>279499383</v>
+      </c>
+      <c r="F26" s="102">
         <v>2</v>
       </c>
-      <c r="G26" s="33">
+      <c r="G26" s="106">
         <v>0</v>
       </c>
       <c r="H26" s="33">
-        <v>116606</v>
+        <f>116606+16658</f>
+        <v>133264</v>
       </c>
       <c r="I26" s="33">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="J26" s="33">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="K26" s="33">
-        <v>30409295</v>
+        <f>30409295+4564523</f>
+        <v>34973818</v>
       </c>
       <c r="L26" s="33">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M26" s="33">
         <v>101</v>
       </c>
       <c r="N26" s="33">
-        <v>16569505</v>
+        <f>16569505+2361272</f>
+        <v>18930777</v>
       </c>
       <c r="O26" s="33">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="P26" s="33">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="Q26" s="33">
-        <v>18708902</v>
+        <f>18708902+2818095</f>
+        <v>21526997</v>
       </c>
       <c r="R26" s="33">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="S26" s="33">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="T26" s="33">
-        <v>133611634</v>
+        <f>133611634+19392573</f>
+        <v>153004207</v>
       </c>
       <c r="U26" s="33">
-        <v>710</v>
+        <v>728</v>
       </c>
       <c r="V26" s="33">
-        <v>829</v>
+        <v>840</v>
       </c>
       <c r="W26" s="33">
-        <v>44075341</v>
+        <f>44075341+6854979</f>
+        <v>50930320</v>
       </c>
       <c r="X26" s="57">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="Y26" s="33">
-        <v>92</v>
-      </c>
+        <v>96</v>
+      </c>
+      <c r="Z26" s="13"/>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="21" t="s">
+      <c r="A27" s="96" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="32">
-[...6 lines deleted...]
-        <v>1361</v>
+      <c r="B27" s="101">
+        <v>2496</v>
+      </c>
+      <c r="C27" s="102">
+        <v>1108</v>
+      </c>
+      <c r="D27" s="102">
+        <v>1388</v>
       </c>
       <c r="E27" s="33">
-        <v>127093916</v>
-[...1 lines deleted...]
-      <c r="F27" s="33">
+        <f>127093916+18435873</f>
+        <v>145529789</v>
+      </c>
+      <c r="F27" s="106">
         <v>0</v>
       </c>
-      <c r="G27" s="33">
+      <c r="G27" s="106">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>0</v>
       </c>
       <c r="I27" s="33">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="J27" s="33">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="K27" s="33">
-        <v>11027596</v>
+        <f>11027596+1599168</f>
+        <v>12626764</v>
       </c>
       <c r="L27" s="33">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M27" s="33">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N27" s="33">
-        <v>10153051</v>
+        <f>10153051+1507549</f>
+        <v>11660600</v>
       </c>
       <c r="O27" s="33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P27" s="33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Q27" s="33">
-        <v>2736079</v>
+        <f>2736079+449766</f>
+        <v>3185845</v>
       </c>
       <c r="R27" s="33">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="S27" s="33">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="T27" s="33">
-        <v>82665327</v>
+        <f>82665327+11810522</f>
+        <v>94475849</v>
       </c>
       <c r="U27" s="33">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="V27" s="33">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="W27" s="33">
-        <v>20511863</v>
+        <f>20511863+3068868</f>
+        <v>23580731</v>
       </c>
       <c r="X27" s="57">
         <v>8</v>
       </c>
       <c r="Y27" s="33">
         <v>13</v>
       </c>
+      <c r="Z27" s="13"/>
       <c r="AA27" s="3"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="21" t="s">
+      <c r="A28" s="96" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="32">
-[...6 lines deleted...]
-        <v>1640</v>
+      <c r="B28" s="101">
+        <v>3064</v>
+      </c>
+      <c r="C28" s="102">
+        <v>1407</v>
+      </c>
+      <c r="D28" s="102">
+        <v>1657</v>
       </c>
       <c r="E28" s="33">
-        <v>155919188</v>
-[...1 lines deleted...]
-      <c r="F28" s="33">
+        <f>155919188+22700262</f>
+        <v>178619450</v>
+      </c>
+      <c r="F28" s="102">
         <v>2</v>
       </c>
-      <c r="G28" s="33">
+      <c r="G28" s="106">
         <v>0</v>
       </c>
       <c r="H28" s="33">
-        <v>116606</v>
+        <f>116606+16658</f>
+        <v>133264</v>
       </c>
       <c r="I28" s="33">
         <v>60</v>
       </c>
       <c r="J28" s="33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K28" s="33">
-        <v>5188967</v>
+        <f>5188967+757939</f>
+        <v>5946906</v>
       </c>
       <c r="L28" s="33">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="M28" s="33">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="N28" s="33">
-        <v>12942228</v>
+        <f>12942228+1782406</f>
+        <v>14724634</v>
       </c>
       <c r="O28" s="33">
         <v>79</v>
       </c>
       <c r="P28" s="33">
         <v>50</v>
       </c>
       <c r="Q28" s="33">
-        <v>7083816</v>
+        <f>7083816+1074441</f>
+        <v>8158257</v>
       </c>
       <c r="R28" s="33">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="S28" s="33">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="T28" s="33">
-        <v>107002675</v>
+        <f>107002675+15508598</f>
+        <v>122511273</v>
       </c>
       <c r="U28" s="33">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="V28" s="33">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="W28" s="33">
-        <v>23584896</v>
+        <f>23584896+3560220</f>
+        <v>27145116</v>
       </c>
       <c r="X28" s="57">
         <v>2</v>
       </c>
       <c r="Y28" s="33">
         <v>5</v>
       </c>
+      <c r="Z28" s="13"/>
       <c r="AA28" s="3"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="21" t="s">
+      <c r="A29" s="96" t="s">
         <v>82</v>
       </c>
-      <c r="B29" s="32">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="B29" s="101">
+        <v>96</v>
+      </c>
+      <c r="C29" s="102">
+        <v>62</v>
+      </c>
+      <c r="D29" s="102">
+        <v>34</v>
       </c>
       <c r="E29" s="33">
-        <v>4751593</v>
-[...1 lines deleted...]
-      <c r="F29" s="33">
+        <f>4751593+757925</f>
+        <v>5509518</v>
+      </c>
+      <c r="F29" s="106">
         <v>0</v>
       </c>
-      <c r="G29" s="33">
+      <c r="G29" s="106">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J29" s="33">
         <v>3</v>
       </c>
       <c r="K29" s="33">
-        <v>1074441</v>
+        <f>1074441+158251</f>
+        <v>1232692</v>
       </c>
       <c r="L29" s="33">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M29" s="33">
         <v>5</v>
       </c>
       <c r="N29" s="33">
-        <v>691307</v>
+        <f>691307+124935</f>
+        <v>816242</v>
       </c>
       <c r="O29" s="33">
         <v>7</v>
       </c>
       <c r="P29" s="33">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Q29" s="33">
-        <v>991151</v>
+        <f>991151+158251</f>
+        <v>1149402</v>
       </c>
       <c r="R29" s="33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="S29" s="33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T29" s="33">
-        <v>1111923</v>
+        <f>1111923+187404</f>
+        <v>1299327</v>
       </c>
       <c r="U29" s="33">
         <v>19</v>
       </c>
       <c r="V29" s="33">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="W29" s="33">
-        <v>882771</v>
+        <f>882771+129084</f>
+        <v>1011855</v>
       </c>
       <c r="X29" s="57">
         <v>0</v>
       </c>
       <c r="Y29" s="33">
         <v>0</v>
       </c>
-      <c r="Z29" s="3"/>
+      <c r="Z29" s="13"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="46" t="s">
+      <c r="A30" s="97" t="s">
         <v>83</v>
       </c>
-      <c r="B30" s="35">
+      <c r="B30" s="103">
         <v>22</v>
       </c>
-      <c r="C30" s="36">
+      <c r="C30" s="104">
         <v>17</v>
       </c>
-      <c r="D30" s="36">
+      <c r="D30" s="104">
         <v>5</v>
       </c>
       <c r="E30" s="36">
-        <v>945321</v>
-[...1 lines deleted...]
-      <c r="F30" s="36">
+        <f>945321+170741</f>
+        <v>1116062</v>
+      </c>
+      <c r="F30" s="104">
         <v>2</v>
       </c>
-      <c r="G30" s="36">
+      <c r="G30" s="107">
         <v>0</v>
       </c>
       <c r="H30" s="36">
-        <v>116606</v>
+        <f>116606+16658</f>
+        <v>133264</v>
       </c>
       <c r="I30" s="36">
         <v>1</v>
       </c>
       <c r="J30" s="36">
         <v>0</v>
       </c>
       <c r="K30" s="36">
-        <v>58303</v>
+        <f>58303+8329</f>
+        <v>66632</v>
       </c>
       <c r="L30" s="36">
         <v>5</v>
       </c>
       <c r="M30" s="36">
         <v>0</v>
       </c>
       <c r="N30" s="36">
-        <v>241541</v>
+        <f>241541+41645</f>
+        <v>283186</v>
       </c>
       <c r="O30" s="36">
         <v>5</v>
       </c>
       <c r="P30" s="36">
         <v>2</v>
       </c>
       <c r="Q30" s="36">
-        <v>299844</v>
+        <f>299844+66632</f>
+        <v>366476</v>
       </c>
       <c r="R30" s="36">
         <v>1</v>
       </c>
       <c r="S30" s="36">
         <v>0</v>
       </c>
       <c r="T30" s="36">
-        <v>58303</v>
+        <f>58303+8329</f>
+        <v>66632</v>
       </c>
       <c r="U30" s="36">
         <v>3</v>
       </c>
       <c r="V30" s="36">
         <v>3</v>
       </c>
       <c r="W30" s="36">
-        <v>170724</v>
+        <f>170724+29148</f>
+        <v>199872</v>
       </c>
       <c r="X30" s="58">
         <v>2</v>
       </c>
       <c r="Y30" s="36">
         <v>0</v>
       </c>
+      <c r="Z30" s="13"/>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
     </row>
     <row r="31" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="51" t="s">
         <v>62</v>
       </c>
-      <c r="B31" s="51"/>
-[...20 lines deleted...]
-      <c r="W31" s="51"/>
+      <c r="E31" s="108"/>
+      <c r="F31" s="109"/>
+      <c r="G31" s="109"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="109"/>
+      <c r="J31" s="109"/>
+      <c r="K31" s="109"/>
+      <c r="L31" s="109"/>
+      <c r="M31" s="109"/>
+      <c r="N31" s="109"/>
+      <c r="O31" s="109"/>
+      <c r="P31" s="109"/>
+      <c r="Q31" s="109"/>
+      <c r="R31" s="109"/>
+      <c r="S31" s="109"/>
+      <c r="T31" s="109"/>
+      <c r="U31" s="109"/>
+      <c r="V31" s="109"/>
+      <c r="W31" s="109"/>
+      <c r="X31" s="109"/>
+      <c r="Y31" s="109"/>
+      <c r="Z31" s="13"/>
     </row>
     <row r="32" spans="1:28" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="3" t="e">
         <f>B8-SUM(B9:B14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C32" s="3" t="e">
         <f>C8-SUM(C9:C14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D32" s="3" t="e">
         <f>D8-SUM(D9:D14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E32" s="3" t="e">
         <f>E8-SUM(E9:E14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F32" s="3" t="e">
         <f>F8-SUM(F9:F14)-#REF!</f>
         <v>#REF!</v>
       </c>
@@ -26869,52 +28305,53 @@
       </c>
       <c r="T32" s="3" t="e">
         <f>T8-SUM(T9:T14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="U32" s="3" t="e">
         <f>U8-SUM(U9:U14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="V32" s="3" t="e">
         <f>V8-SUM(V9:V14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="W32" s="3" t="e">
         <f>W8-SUM(W9:W14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="X32" s="3" t="e">
         <f>X8-SUM(X9:X14)-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="Y32" s="3" t="e">
         <f>Y8-SUM(Y9:Y14)-#REF!</f>
         <v>#REF!</v>
       </c>
-    </row>
-    <row r="33" spans="1:25" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z32" s="13"/>
+    </row>
+    <row r="33" spans="1:26" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="3" t="e">
         <f>#REF!-SUM(B15:B28)</f>
         <v>#REF!</v>
       </c>
       <c r="C33" s="3" t="e">
         <f>#REF!-SUM(C15:C28)</f>
         <v>#REF!</v>
       </c>
       <c r="D33" s="3" t="e">
         <f>#REF!-SUM(D15:D28)</f>
         <v>#REF!</v>
       </c>
       <c r="E33" s="3" t="e">
         <f>#REF!-SUM(E15:E28)</f>
         <v>#REF!</v>
       </c>
       <c r="F33" s="3" t="e">
         <f>#REF!-SUM(F15:F28)</f>
         <v>#REF!</v>
       </c>
       <c r="G33" s="3" t="e">
         <f>#REF!-SUM(G15:G28)</f>
@@ -26961,52 +28398,53 @@
       </c>
       <c r="T33" s="3" t="e">
         <f>#REF!-SUM(T15:T28)</f>
         <v>#REF!</v>
       </c>
       <c r="U33" s="3" t="e">
         <f>#REF!-SUM(U15:U28)</f>
         <v>#REF!</v>
       </c>
       <c r="V33" s="3" t="e">
         <f>#REF!-SUM(V15:V28)</f>
         <v>#REF!</v>
       </c>
       <c r="W33" s="3" t="e">
         <f>#REF!-SUM(W15:W28)</f>
         <v>#REF!</v>
       </c>
       <c r="X33" s="3" t="e">
         <f>#REF!-SUM(X15:X28)</f>
         <v>#REF!</v>
       </c>
       <c r="Y33" s="3" t="e">
         <f>#REF!-SUM(Y15:Y28)</f>
         <v>#REF!</v>
       </c>
-    </row>
-    <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="Z33" s="13"/>
+    </row>
+    <row r="34" spans="1:26" hidden="1" x14ac:dyDescent="0.2">
       <c r="A34" s="47" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="3" t="e">
         <f>#REF!-B29-B30</f>
         <v>#REF!</v>
       </c>
       <c r="C34" s="3" t="e">
         <f>#REF!-C29-C30</f>
         <v>#REF!</v>
       </c>
       <c r="D34" s="3" t="e">
         <f>#REF!-D29-D30</f>
         <v>#REF!</v>
       </c>
       <c r="E34" s="3" t="e">
         <f>#REF!-E29-E30</f>
         <v>#REF!</v>
       </c>
       <c r="F34" s="3" t="e">
         <f>#REF!-F29-F30</f>
         <v>#REF!</v>
       </c>
       <c r="G34" s="3" t="e">
         <f>#REF!-G29-G30</f>
@@ -27053,52 +28491,53 @@
       </c>
       <c r="T34" s="3" t="e">
         <f>#REF!-T29-T30</f>
         <v>#REF!</v>
       </c>
       <c r="U34" s="3" t="e">
         <f>#REF!-U29-U30</f>
         <v>#REF!</v>
       </c>
       <c r="V34" s="3" t="e">
         <f>#REF!-V29-V30</f>
         <v>#REF!</v>
       </c>
       <c r="W34" s="3" t="e">
         <f>#REF!-W29-W30</f>
         <v>#REF!</v>
       </c>
       <c r="X34" s="3" t="e">
         <f>#REF!-X29-X30</f>
         <v>#REF!</v>
       </c>
       <c r="Y34" s="3" t="e">
         <f>#REF!-Y29-Y30</f>
         <v>#REF!</v>
       </c>
-    </row>
-    <row r="35" spans="1:25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="Z34" s="13"/>
+    </row>
+    <row r="35" spans="1:26" hidden="1" x14ac:dyDescent="0.2">
       <c r="A35" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B35" s="3">
         <v>-96631</v>
       </c>
       <c r="C35" s="3">
         <v>-47215</v>
       </c>
       <c r="D35" s="3">
         <v>-49416</v>
       </c>
       <c r="E35" s="3">
         <v>-4819142206</v>
       </c>
       <c r="F35" s="3">
         <v>1062</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3">
         <v>100040726</v>
       </c>
       <c r="I35" s="3">
         <v>-5325</v>
       </c>
@@ -27114,226 +28553,228 @@
         <v>-642840605</v>
       </c>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3">
         <v>-40649</v>
       </c>
       <c r="S35" s="3"/>
       <c r="T35" s="3">
         <v>-2193051791</v>
       </c>
       <c r="U35" s="3">
         <v>-31091</v>
       </c>
       <c r="V35" s="3"/>
       <c r="W35" s="3">
         <v>-972838498</v>
       </c>
       <c r="X35" s="3">
         <v>-1057</v>
       </c>
       <c r="Y35" s="3">
         <v>-1053</v>
       </c>
-    </row>
-    <row r="36" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Z35" s="13"/>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="38" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Z36" s="13"/>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="74"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
-      <c r="E38" s="3"/>
+      <c r="E38" s="105"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="3"/>
       <c r="V38" s="3"/>
       <c r="W38" s="3"/>
     </row>
-    <row r="39" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="14"/>
       <c r="O39" s="14"/>
       <c r="P39" s="14"/>
       <c r="Q39" s="14"/>
       <c r="R39" s="14"/>
       <c r="S39" s="14"/>
       <c r="T39" s="14"/>
       <c r="U39" s="14"/>
       <c r="V39" s="14"/>
       <c r="W39" s="14"/>
     </row>
-    <row r="40" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
       <c r="N40" s="14"/>
       <c r="O40" s="14"/>
       <c r="P40" s="14"/>
       <c r="Q40" s="14"/>
       <c r="R40" s="14"/>
       <c r="S40" s="14"/>
       <c r="T40" s="14"/>
       <c r="U40" s="14"/>
       <c r="V40" s="14"/>
       <c r="W40" s="14"/>
     </row>
-    <row r="41" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
     </row>
-    <row r="42" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
     </row>
-    <row r="43" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="3"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="3"/>
       <c r="W43" s="3"/>
     </row>
-    <row r="44" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
     </row>
-    <row r="45" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
       <c r="P45" s="14"/>
       <c r="Q45" s="14"/>
       <c r="R45" s="14"/>
       <c r="S45" s="14"/>
       <c r="T45" s="14"/>
       <c r="U45" s="14"/>
       <c r="V45" s="14"/>
       <c r="W45" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="21">
@@ -27347,51 +28788,50 @@
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="U6:V6"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="B32:Y35">
     <cfRule type="cellIs" dxfId="11" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{071FB239-DAEC-40B2-AC24-0EACC906EA2F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AA10" sqref="AA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5" customWidth="1"/>
     <col min="2" max="4" width="9.1640625" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="7" width="7.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="10" width="8.5" customWidth="1"/>
@@ -27411,243 +28851,243 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="127" t="s">
+        <v>233</v>
+      </c>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="114" t="s">
+        <v>232</v>
+      </c>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="113"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y4" s="116"/>
+    </row>
+    <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="129"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="130"/>
+      <c r="R5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="S5" s="113"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...64 lines deleted...]
-      <c r="Y5" s="99"/>
+      <c r="V5" s="113"/>
+      <c r="W5" s="113"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="118"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="100" t="s">
+      <c r="U6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="101"/>
+      <c r="V6" s="120"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="93" t="s">
+      <c r="X6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="Y6" s="94"/>
+      <c r="Y6" s="113"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -30144,243 +31584,243 @@
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
     </row>
     <row r="2" spans="1:28" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
     </row>
     <row r="3" spans="1:28" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="127" t="s">
+        <v>233</v>
+      </c>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="114" t="s">
+        <v>232</v>
+      </c>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="113"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y4" s="116"/>
+    </row>
+    <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="129"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="130"/>
+      <c r="R5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="S5" s="113"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...64 lines deleted...]
-      <c r="Y5" s="99"/>
+      <c r="V5" s="113"/>
+      <c r="W5" s="113"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="118"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="100" t="s">
+      <c r="U6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="101"/>
+      <c r="V6" s="120"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="93" t="s">
+      <c r="X6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="Y6" s="94"/>
+      <c r="Y6" s="113"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -32928,192 +34368,192 @@
       <c r="A3" s="45" t="s">
         <v>194</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>195</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="100" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="119" t="s">
+        <v>237</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="127" t="s">
+        <v>233</v>
+      </c>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="114" t="s">
+        <v>232</v>
+      </c>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="113"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y4" s="116"/>
+    </row>
+    <row r="5" spans="1:28" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>196</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>197</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="129"/>
+      <c r="P5" s="118"/>
+      <c r="Q5" s="130"/>
+      <c r="R5" s="114" t="s">
         <v>234</v>
       </c>
-      <c r="G4" s="94"/>
-[...64 lines deleted...]
-      <c r="Y5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="114" t="s">
+        <v>235</v>
+      </c>
+      <c r="V5" s="113"/>
+      <c r="W5" s="113"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="118"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="100" t="s">
+      <c r="U6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="101"/>
+      <c r="V6" s="120"/>
       <c r="W6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="X6" s="93" t="s">
+      <c r="X6" s="112" t="s">
         <v>198</v>
       </c>
-      <c r="Y6" s="94"/>
+      <c r="Y6" s="113"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -35585,202 +37025,202 @@
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="8.5" customWidth="1"/>
     <col min="3" max="4" width="7.83203125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="9.6640625" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="12.1640625" customWidth="1"/>
     <col min="13" max="13" width="14.6640625" customWidth="1"/>
     <col min="14" max="14" width="12.5" customWidth="1"/>
     <col min="15" max="15" width="16.33203125" customWidth="1"/>
     <col min="16" max="17" width="10" bestFit="1" customWidth="1"/>
     <col min="18" max="22" width="9.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="111" t="s">
         <v>87</v>
       </c>
-      <c r="B1" s="92"/>
-[...12 lines deleted...]
-      <c r="O1" s="92"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
+      <c r="N1" s="111"/>
+      <c r="O1" s="111"/>
     </row>
     <row r="2" spans="1:35" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
     </row>
     <row r="3" spans="1:35" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="102" t="s">
+      <c r="A3" s="121" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="94" t="s">
+      <c r="B3" s="113" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="94"/>
-[...2 lines deleted...]
-      <c r="F3" s="95" t="s">
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="131" t="s">
+        <v>236</v>
+      </c>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="119"/>
+      <c r="P3" s="115" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q3" s="116"/>
+    </row>
+    <row r="4" spans="1:35" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="122"/>
+      <c r="B4" s="120" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="119" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="120"/>
+      <c r="H4" s="119" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="120"/>
+      <c r="J4" s="119" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="120"/>
+      <c r="L4" s="131" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="123"/>
+      <c r="N4" s="131" t="s">
         <v>235</v>
       </c>
-      <c r="G3" s="94"/>
-[...46 lines deleted...]
-      <c r="Q4" s="99"/>
+      <c r="O4" s="119"/>
+      <c r="P4" s="117"/>
+      <c r="Q4" s="118"/>
     </row>
     <row r="5" spans="1:35" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="103" t="s">
+      <c r="A5" s="122" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E5" s="106"/>
+      <c r="E5" s="125"/>
       <c r="F5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="39" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="P5" s="93" t="s">
+      <c r="P5" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="Q5" s="94"/>
+      <c r="Q5" s="113"/>
     </row>
     <row r="6" spans="1:35" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="107"/>
+      <c r="A6" s="126"/>
       <c r="B6" s="52" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="9" t="s">
@@ -36640,51 +38080,51 @@
       </c>
       <c r="Q18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
       <c r="AF18" s="3"/>
       <c r="AG18" s="3"/>
       <c r="AH18" s="3"/>
       <c r="AI18" s="3"/>
     </row>
     <row r="19" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B19" s="24">
         <v>140544</v>
       </c>
       <c r="C19" s="24">
         <v>65844</v>
       </c>
       <c r="D19" s="24">
         <v>74700</v>
       </c>
       <c r="E19" s="24">
         <v>8673015499</v>
       </c>
       <c r="F19" s="24">
         <v>2110</v>
       </c>
       <c r="G19" s="24">
         <v>155573970</v>
       </c>
       <c r="H19" s="24">
         <v>5309</v>
       </c>
       <c r="I19" s="24">
         <v>383941450</v>
       </c>
@@ -36711,51 +38151,51 @@
       </c>
       <c r="Q19" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
       <c r="AI19" s="3"/>
     </row>
     <row r="20" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B20" s="24">
         <v>134644</v>
       </c>
       <c r="C20" s="24">
         <v>62634</v>
       </c>
       <c r="D20" s="24">
         <v>72010</v>
       </c>
       <c r="E20" s="24">
         <v>8466957511</v>
       </c>
       <c r="F20" s="24">
         <v>2085</v>
       </c>
       <c r="G20" s="24">
         <v>152743275</v>
       </c>
       <c r="H20" s="24">
         <v>4902</v>
       </c>
       <c r="I20" s="24">
         <v>353604106</v>
       </c>
@@ -36782,51 +38222,51 @@
       </c>
       <c r="Q20" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
     </row>
     <row r="21" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="B21" s="24">
         <v>125951</v>
       </c>
       <c r="C21" s="24">
         <v>58409</v>
       </c>
       <c r="D21" s="24">
         <v>67542</v>
       </c>
       <c r="E21" s="24">
         <v>7858750353</v>
       </c>
       <c r="F21" s="24">
         <v>1980</v>
       </c>
       <c r="G21" s="24">
         <v>144334275</v>
       </c>
       <c r="H21" s="24">
         <v>4723</v>
       </c>
       <c r="I21" s="24">
         <v>337148964</v>
       </c>
@@ -36853,51 +38293,51 @@
       </c>
       <c r="Q21" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
     </row>
     <row r="22" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B22" s="24">
         <v>122523</v>
       </c>
       <c r="C22" s="24">
         <v>56887</v>
       </c>
       <c r="D22" s="24">
         <v>65636</v>
       </c>
       <c r="E22" s="24">
         <v>7688978071</v>
       </c>
       <c r="F22" s="24">
         <v>1929</v>
       </c>
       <c r="G22" s="24">
         <v>140182524</v>
       </c>
       <c r="H22" s="24">
         <v>4774</v>
       </c>
       <c r="I22" s="24">
         <v>341688464</v>
       </c>
@@ -36924,51 +38364,51 @@
       </c>
       <c r="Q22" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
     </row>
     <row r="23" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B23" s="24">
         <v>119861</v>
       </c>
       <c r="C23" s="24">
         <v>55486</v>
       </c>
       <c r="D23" s="24">
         <v>64375</v>
       </c>
       <c r="E23" s="24">
         <v>7609079377</v>
       </c>
       <c r="F23" s="24">
         <v>1890</v>
       </c>
       <c r="G23" s="24">
         <v>135364659</v>
       </c>
       <c r="H23" s="24">
         <v>4833</v>
       </c>
       <c r="I23" s="24">
         <v>347858044</v>
       </c>
@@ -36995,51 +38435,51 @@
       </c>
       <c r="Q23" s="25" t="s">
         <v>2</v>
       </c>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
       <c r="AG23" s="3"/>
       <c r="AH23" s="3"/>
       <c r="AI23" s="3"/>
     </row>
     <row r="24" spans="1:35" ht="11.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="B24" s="24">
         <v>120266</v>
       </c>
       <c r="C24" s="24">
         <v>55279</v>
       </c>
       <c r="D24" s="24">
         <v>64987</v>
       </c>
       <c r="E24" s="24">
         <v>7618135992</v>
       </c>
       <c r="F24" s="24">
         <v>1821</v>
       </c>
       <c r="G24" s="24">
         <v>130394343</v>
       </c>
       <c r="H24" s="24">
         <v>5177</v>
       </c>
       <c r="I24" s="24">
         <v>358499454</v>
       </c>
@@ -38107,177 +39547,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114" t="s">
+        <v>236</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="V4" s="116"/>
+    </row>
+    <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...56 lines deleted...]
-      <c r="V5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="118"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="93" t="s">
+      <c r="U6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="94"/>
+      <c r="V6" s="113"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -40558,177 +41998,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114" t="s">
+        <v>236</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="V4" s="116"/>
+    </row>
+    <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...56 lines deleted...]
-      <c r="V5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="118"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="93" t="s">
+      <c r="U6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="94"/>
+      <c r="V6" s="113"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">
@@ -43012,177 +44452,177 @@
       <c r="T2" s="50"/>
     </row>
     <row r="3" spans="1:25" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
     </row>
     <row r="4" spans="1:25" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="94"/>
-[...2 lines deleted...]
-      <c r="F4" s="95" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="114" t="s">
+        <v>238</v>
+      </c>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114" t="s">
+        <v>236</v>
+      </c>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="V4" s="116"/>
+    </row>
+    <row r="5" spans="1:25" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="113"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" s="113"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="113"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="114" t="s">
         <v>235</v>
       </c>
-      <c r="G4" s="94"/>
-[...56 lines deleted...]
-      <c r="V5" s="99"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="117"/>
+      <c r="V5" s="118"/>
     </row>
     <row r="6" spans="1:25" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="103" t="s">
+      <c r="A6" s="122" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="106"/>
-      <c r="F6" s="100" t="s">
+      <c r="E6" s="125"/>
+      <c r="F6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="101"/>
+      <c r="G6" s="120"/>
       <c r="H6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="100" t="s">
+      <c r="I6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="101"/>
+      <c r="J6" s="120"/>
       <c r="K6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="100" t="s">
+      <c r="L6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="101"/>
+      <c r="M6" s="120"/>
       <c r="N6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="O6" s="100" t="s">
+      <c r="O6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="P6" s="101"/>
+      <c r="P6" s="120"/>
       <c r="Q6" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="R6" s="100" t="s">
+      <c r="R6" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="101"/>
+      <c r="S6" s="120"/>
       <c r="T6" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="93" t="s">
+      <c r="U6" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="V6" s="94"/>
+      <c r="V6" s="113"/>
     </row>
     <row r="7" spans="1:25" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="107"/>
+      <c r="A7" s="126"/>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="38" t="s">