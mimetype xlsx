--- v0 (2026-05-25)
+++ v1 (2026-09-04)
@@ -9,80 +9,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150515\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150817\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4A276B9-33B6-4A7F-BA95-C1556B336A92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1150752E-3B82-4588-B5DF-B3D96A4FA3B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="15180" yWindow="1275" windowWidth="13125" windowHeight="13470" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年Yearly" sheetId="1" r:id="rId1"/>
     <sheet name="2026" sheetId="53" state="hidden" r:id="rId2"/>
     <sheet name="Q4,2026 " sheetId="58" state="hidden" r:id="rId3"/>
     <sheet name="Q3,2026" sheetId="57" state="hidden" r:id="rId4"/>
-    <sheet name="Q2,2026" sheetId="56" state="hidden" r:id="rId5"/>
+    <sheet name="Q2,2026" sheetId="56" r:id="rId5"/>
     <sheet name="Q1,2026" sheetId="55" r:id="rId6"/>
     <sheet name="2025" sheetId="54" r:id="rId7"/>
     <sheet name="Q3,2025" sheetId="52" state="hidden" r:id="rId8"/>
     <sheet name="Q2,2025" sheetId="51" state="hidden" r:id="rId9"/>
     <sheet name="Q1,2025" sheetId="50" state="hidden" r:id="rId10"/>
     <sheet name="2024" sheetId="49" r:id="rId11"/>
     <sheet name="2023" sheetId="42" r:id="rId12"/>
     <sheet name="2022" sheetId="37" r:id="rId13"/>
     <sheet name="2021" sheetId="32" r:id="rId14"/>
     <sheet name="2020" sheetId="27" r:id="rId15"/>
     <sheet name="2019" sheetId="22" r:id="rId16"/>
     <sheet name="2018" sheetId="21" r:id="rId17"/>
     <sheet name="2017" sheetId="20" r:id="rId18"/>
     <sheet name="2016" sheetId="19" r:id="rId19"/>
     <sheet name="2015" sheetId="18" r:id="rId20"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -266,58 +265,50 @@
   <c r="C32" i="52"/>
   <c r="J34" i="51"/>
   <c r="I34" i="51"/>
   <c r="H34" i="51"/>
   <c r="G34" i="51"/>
   <c r="F34" i="51"/>
   <c r="E34" i="51"/>
   <c r="D34" i="51"/>
   <c r="C34" i="51"/>
   <c r="J33" i="51"/>
   <c r="I33" i="51"/>
   <c r="H33" i="51"/>
   <c r="G33" i="51"/>
   <c r="F33" i="51"/>
   <c r="E33" i="51"/>
   <c r="D33" i="51"/>
   <c r="C33" i="51"/>
   <c r="J32" i="51"/>
   <c r="I32" i="51"/>
   <c r="H32" i="51"/>
   <c r="G32" i="51"/>
   <c r="F32" i="51"/>
   <c r="E32" i="51"/>
   <c r="D32" i="51"/>
   <c r="C32" i="51"/>
-  <c r="B16" i="1"/>
-[...6 lines deleted...]
-  <c r="I16" i="1"/>
   <c r="J34" i="50"/>
   <c r="I34" i="50"/>
   <c r="H34" i="50"/>
   <c r="G34" i="50"/>
   <c r="F34" i="50"/>
   <c r="E34" i="50"/>
   <c r="D34" i="50"/>
   <c r="C34" i="50"/>
   <c r="J33" i="50"/>
   <c r="I33" i="50"/>
   <c r="H33" i="50"/>
   <c r="G33" i="50"/>
   <c r="F33" i="50"/>
   <c r="E33" i="50"/>
   <c r="D33" i="50"/>
   <c r="C33" i="50"/>
   <c r="J32" i="50"/>
   <c r="I32" i="50"/>
   <c r="H32" i="50"/>
   <c r="G32" i="50"/>
   <c r="F32" i="50"/>
   <c r="E32" i="50"/>
   <c r="D32" i="50"/>
   <c r="C32" i="50"/>
   <c r="C33" i="49" l="1"/>
@@ -628,183 +619,80 @@
   <c r="D32" i="18"/>
   <c r="E32" i="18"/>
   <c r="F32" i="18"/>
   <c r="G32" i="18"/>
   <c r="H32" i="18"/>
   <c r="I32" i="18"/>
   <c r="J32" i="18"/>
   <c r="C32" i="18"/>
   <c r="E35" i="19"/>
   <c r="C35" i="18"/>
   <c r="J35" i="18"/>
   <c r="I35" i="19"/>
   <c r="F35" i="18"/>
   <c r="D35" i="18"/>
   <c r="H35" i="19"/>
   <c r="G35" i="18"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
   </authors>
   <commentList>
-    <comment ref="A17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
-[...101 lines deleted...]
-  <commentList>
     <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">1130531
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正112Q3
 看護補助人次與金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇美珍</author>
     <author>統計處李美鈴</author>
   </authors>
   <commentList>
     <comment ref="A9" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0F00-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>統計處</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
@@ -843,51 +731,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>104.8金門縣修正醫療補助受益人次、日數及金額。</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1474" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1470" uniqueCount="151">
   <si>
     <t>Amount
 (NT.$)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Source : County and City Government.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">醫療補助
@@ -3270,95 +3158,50 @@
       </rPr>
       <t>~4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> , 2026 Q1~4</t>
     </r>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="9"/>
-[...43 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年第</t>
     </r>
     <r>
@@ -3489,50 +3332,95 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> , 2026 Q2</t>
+    </r>
+    <phoneticPr fontId="0" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>第二季</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Q2</t>
+    </r>
+    <phoneticPr fontId="0" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/08/17</t>
     </r>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Microsoft YaHei"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
@@ -4334,51 +4222,51 @@
     <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="17" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="18" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="17" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="21" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="37" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -4537,130 +4425,127 @@
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="176" fontId="41" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="41" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="41" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - 輔色1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 3" xfId="42" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="中等" xfId="19" builtinId="28" customBuiltin="1"/>
     <cellStyle name="合計" xfId="20" builtinId="25" customBuiltin="1"/>
@@ -5224,253 +5109,253 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J35"/>
+  <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J13" sqref="J13"/>
       <selection pane="topRight" activeCell="J13" sqref="J13"/>
       <selection pane="bottomLeft" activeCell="J13" sqref="J13"/>
-      <selection pane="bottomRight" activeCell="C44" sqref="C44"/>
+      <selection pane="bottomRight" activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="16.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="17.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
     </row>
     <row r="3" spans="1:9" s="24" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="88" t="s">
+      <c r="A3" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="81" t="s">
+      <c r="B3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="C3" s="81"/>
-[...2 lines deleted...]
-      <c r="F3" s="81" t="s">
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="G3" s="81"/>
-[...1 lines deleted...]
-      <c r="I3" s="82"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="77"/>
     </row>
     <row r="4" spans="1:9" s="24" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="88"/>
-      <c r="B4" s="83" t="s">
+      <c r="A4" s="81"/>
+      <c r="B4" s="75" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="83"/>
-      <c r="D4" s="83"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
       <c r="E4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="81" t="s">
+      <c r="F4" s="76" t="s">
         <v>45</v>
       </c>
-      <c r="G4" s="81"/>
-      <c r="H4" s="81"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
       <c r="I4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="88"/>
+      <c r="A5" s="81"/>
       <c r="B5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="85" t="s">
+      <c r="E5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="I5" s="86" t="s">
+      <c r="I5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="24" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="88"/>
+      <c r="A6" s="81"/>
       <c r="B6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="85"/>
+      <c r="E6" s="79"/>
       <c r="F6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="86"/>
+      <c r="I6" s="80"/>
     </row>
     <row r="7" spans="1:9" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="59" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="45">
         <v>4499</v>
       </c>
       <c r="C7" s="46">
         <v>3108</v>
       </c>
       <c r="D7" s="46">
         <v>1391</v>
       </c>
       <c r="E7" s="60">
         <v>102559166</v>
       </c>
       <c r="F7" s="45">
         <v>10923</v>
       </c>
       <c r="G7" s="46">
         <v>8079</v>
       </c>
       <c r="H7" s="46">
         <v>2844</v>
@@ -5694,632 +5579,523 @@
       </c>
       <c r="D15" s="46">
         <v>2519</v>
       </c>
       <c r="E15" s="46">
         <v>243942480</v>
       </c>
       <c r="F15" s="45">
         <v>12154</v>
       </c>
       <c r="G15" s="46">
         <v>8758</v>
       </c>
       <c r="H15" s="46">
         <v>3396</v>
       </c>
       <c r="I15" s="46">
         <v>234155434</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="62" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="59" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="45">
-        <f>B17+B18+B19+B20</f>
         <v>8321</v>
       </c>
       <c r="C16" s="46">
-        <f t="shared" ref="C16:I16" si="0">C17+C18+C19+C20</f>
         <v>5507</v>
       </c>
       <c r="D16" s="46">
-        <f t="shared" si="0"/>
         <v>2814</v>
       </c>
       <c r="E16" s="46">
-        <f t="shared" si="0"/>
         <v>294914625</v>
       </c>
       <c r="F16" s="45">
-        <f t="shared" si="0"/>
         <v>13595</v>
       </c>
       <c r="G16" s="46">
-        <f t="shared" si="0"/>
         <v>9822</v>
       </c>
       <c r="H16" s="46">
-        <f t="shared" si="0"/>
         <v>3773</v>
       </c>
       <c r="I16" s="46">
-        <f t="shared" si="0"/>
         <v>250504625</v>
       </c>
     </row>
-    <row r="17" spans="1:10" s="62" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="59" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" s="45">
+        <v>9576</v>
+      </c>
+      <c r="C17" s="46">
+        <v>6445</v>
+      </c>
+      <c r="D17" s="46">
+        <v>3131</v>
+      </c>
+      <c r="E17" s="54">
+        <v>323540098</v>
+      </c>
+      <c r="F17" s="45">
+        <v>14253</v>
+      </c>
+      <c r="G17" s="46">
+        <v>10283</v>
+      </c>
+      <c r="H17" s="46">
+        <v>3970</v>
+      </c>
+      <c r="I17" s="46">
+        <v>270049845</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="18">
-[...25 lines deleted...]
-      <c r="A18" s="29" t="s">
+      <c r="B18" s="18">
+        <v>2172</v>
+      </c>
+      <c r="C18" s="19">
+        <v>1458</v>
+      </c>
+      <c r="D18" s="19">
+        <v>714</v>
+      </c>
+      <c r="E18" s="54">
+        <v>64964376</v>
+      </c>
+      <c r="F18" s="18">
+        <v>3452</v>
+      </c>
+      <c r="G18" s="19">
+        <v>2525</v>
+      </c>
+      <c r="H18" s="19">
+        <v>927</v>
+      </c>
+      <c r="I18" s="19">
+        <v>60645033</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="18">
-[...25 lines deleted...]
-      <c r="A19" s="29" t="s">
+      <c r="B19" s="18">
+        <v>2354</v>
+      </c>
+      <c r="C19" s="19">
+        <v>1601</v>
+      </c>
+      <c r="D19" s="19">
+        <v>753</v>
+      </c>
+      <c r="E19" s="54">
+        <v>82474977</v>
+      </c>
+      <c r="F19" s="18">
+        <v>3447</v>
+      </c>
+      <c r="G19" s="19">
+        <v>2491</v>
+      </c>
+      <c r="H19" s="19">
+        <v>956</v>
+      </c>
+      <c r="I19" s="19">
+        <v>68597684</v>
+      </c>
+      <c r="J19" s="3"/>
+    </row>
+    <row r="20" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="18">
-[...25 lines deleted...]
-      <c r="A20" s="29" t="s">
+      <c r="B20" s="18">
+        <v>2445</v>
+      </c>
+      <c r="C20" s="19">
+        <v>1659</v>
+      </c>
+      <c r="D20" s="19">
+        <v>786</v>
+      </c>
+      <c r="E20" s="54">
+        <v>83859581</v>
+      </c>
+      <c r="F20" s="18">
+        <v>3682</v>
+      </c>
+      <c r="G20" s="19">
+        <v>2605</v>
+      </c>
+      <c r="H20" s="19">
+        <v>1077</v>
+      </c>
+      <c r="I20" s="19">
+        <v>71192892</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="29" t="s">
         <v>132</v>
       </c>
-      <c r="B20" s="18">
-[...35 lines deleted...]
-        <v>3131</v>
+      <c r="B21" s="18">
+        <v>2605</v>
+      </c>
+      <c r="C21" s="19">
+        <v>1727</v>
+      </c>
+      <c r="D21" s="19">
+        <v>878</v>
       </c>
       <c r="E21" s="54">
-        <v>323540098</v>
-[...15 lines deleted...]
-      <c r="A22" s="29" t="s">
+        <v>92241164</v>
+      </c>
+      <c r="F21" s="18">
+        <v>3672</v>
+      </c>
+      <c r="G21" s="19">
+        <v>2662</v>
+      </c>
+      <c r="H21" s="19">
+        <v>1010</v>
+      </c>
+      <c r="I21" s="19">
+        <v>69614236</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="18">
-[...29 lines deleted...]
-        <v>2354</v>
+      <c r="B23" s="19">
+        <v>2174</v>
       </c>
       <c r="C23" s="19">
-        <v>1601</v>
+        <v>1475</v>
       </c>
       <c r="D23" s="19">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>3447</v>
+        <v>699</v>
+      </c>
+      <c r="E23" s="72">
+        <v>78756540</v>
+      </c>
+      <c r="F23" s="19">
+        <v>3148</v>
       </c>
       <c r="G23" s="19">
-        <v>2491</v>
+        <v>2223</v>
       </c>
       <c r="H23" s="19">
-        <v>956</v>
+        <v>925</v>
       </c>
       <c r="I23" s="19">
-        <v>68597684</v>
-[...29 lines deleted...]
-        <v>71192892</v>
+        <v>56004217</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="73" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24" s="3">
+        <v>2628</v>
+      </c>
+      <c r="C24" s="3">
+        <v>1714</v>
+      </c>
+      <c r="D24" s="3">
+        <v>914</v>
+      </c>
+      <c r="E24" s="3">
+        <v>97298539</v>
+      </c>
+      <c r="F24" s="3">
+        <v>4024</v>
+      </c>
+      <c r="G24" s="3">
+        <v>2876</v>
+      </c>
+      <c r="H24" s="3">
+        <v>1148</v>
+      </c>
+      <c r="I24" s="3">
+        <v>73127820</v>
       </c>
     </row>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+    </row>
+    <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29" t="s">
         <v>132</v>
-      </c>
-[...27 lines deleted...]
-        <v>136</v>
       </c>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
-      <c r="E26" s="73"/>
+      <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
-[...79 lines deleted...]
-      <c r="A32" s="87" t="s">
+    <row r="27" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="64"/>
+      <c r="B27" s="65"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="65"/>
+      <c r="I27" s="65"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="87"/>
-[...9 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="B28" s="78"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="78"/>
+      <c r="E28" s="78"/>
+      <c r="F28" s="78"/>
+      <c r="G28" s="78"/>
+      <c r="H28" s="78"/>
+      <c r="I28" s="78"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="30"/>
-[...22 lines deleted...]
-      <c r="I35" s="71"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="30"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A30" s="31"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" s="70" t="s">
+        <v>150</v>
+      </c>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
-    <mergeCell ref="A32:I32"/>
+    <mergeCell ref="A28:I28"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A3:A6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H16" sqref="H16"/>
       <selection pane="topRight" activeCell="H16" sqref="H16"/>
       <selection pane="bottomLeft" activeCell="H16" sqref="H16"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="14" customWidth="1"/>
     <col min="3" max="5" width="10.85546875" style="14" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="14" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>130</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>2172</v>
       </c>
       <c r="D7" s="5">
         <v>1458</v>
       </c>
       <c r="E7" s="5">
         <v>714</v>
       </c>
       <c r="F7" s="5">
         <v>64964376</v>
       </c>
       <c r="G7" s="5">
         <v>3452</v>
       </c>
       <c r="H7" s="5">
         <v>2525</v>
@@ -7245,138 +7021,138 @@
     <col min="10" max="10" width="12.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="14" customWidth="1"/>
     <col min="12" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>129</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:11" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="82" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="77" t="s">
         <v>115</v>
       </c>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="90"/>
-      <c r="G3" s="82" t="s">
+      <c r="G3" s="77" t="s">
         <v>116</v>
       </c>
       <c r="H3" s="89"/>
       <c r="I3" s="89"/>
       <c r="J3" s="89"/>
     </row>
     <row r="4" spans="1:11" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-      <c r="B4" s="78"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="91" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="92"/>
-      <c r="E4" s="88"/>
+      <c r="E4" s="81"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="93" t="s">
         <v>41</v>
       </c>
       <c r="H4" s="94"/>
       <c r="I4" s="95"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="96" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
       <c r="J5" s="97" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:11" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>8321</v>
       </c>
       <c r="D7" s="5">
         <v>5507</v>
       </c>
       <c r="E7" s="5">
         <v>2814</v>
       </c>
       <c r="F7" s="5">
         <v>294914625</v>
       </c>
       <c r="G7" s="5">
         <v>13595</v>
       </c>
       <c r="H7" s="5">
         <v>9822</v>
@@ -8342,138 +8118,138 @@
     <col min="12" max="14" width="7.7109375" style="14"/>
     <col min="15" max="15" width="10.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:20" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="53" t="s">
         <v>113</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:20" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:20" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:20" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4" t="e">
         <f>#REF!+#REF!+#REF!+#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D7" s="5">
         <v>4987</v>
       </c>
       <c r="E7" s="5">
         <v>2519</v>
       </c>
       <c r="F7" s="5">
         <v>243942480</v>
       </c>
       <c r="G7" s="5">
         <v>12154</v>
       </c>
       <c r="H7" s="5">
@@ -9730,138 +9506,138 @@
     <col min="10" max="10" width="12.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="14" customWidth="1"/>
     <col min="12" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:19" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="53" t="s">
         <v>111</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:19" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:19" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>7114</v>
       </c>
       <c r="D7" s="5">
         <v>4895</v>
       </c>
       <c r="E7" s="5">
         <v>2219</v>
       </c>
       <c r="F7" s="5">
         <v>226520809</v>
       </c>
       <c r="G7" s="5">
         <v>11280</v>
       </c>
       <c r="H7" s="5">
         <v>8149</v>
@@ -11000,138 +10776,138 @@
     <col min="10" max="10" width="12.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="14" customWidth="1"/>
     <col min="12" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:19" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="53" t="s">
         <v>109</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:19" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:19" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>6107</v>
       </c>
       <c r="D7" s="5">
         <v>3978</v>
       </c>
       <c r="E7" s="5">
         <v>2129</v>
       </c>
       <c r="F7" s="5">
         <v>210483665</v>
       </c>
       <c r="G7" s="5">
         <v>13145</v>
       </c>
       <c r="H7" s="5">
         <v>9395</v>
@@ -12270,138 +12046,138 @@
     <col min="10" max="10" width="12.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="14" customWidth="1"/>
     <col min="12" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:19" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:19" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:19" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>6166</v>
       </c>
       <c r="D7" s="5">
         <v>4093</v>
       </c>
       <c r="E7" s="5">
         <v>2073</v>
       </c>
       <c r="F7" s="5">
         <v>195085309</v>
       </c>
       <c r="G7" s="5">
         <v>13480</v>
       </c>
       <c r="H7" s="5">
         <v>9955</v>
@@ -13540,138 +13316,138 @@
     <col min="10" max="10" width="12.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="14" customWidth="1"/>
     <col min="12" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:19" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:19" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:19" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>5792</v>
       </c>
       <c r="D7" s="5">
         <v>3738</v>
       </c>
       <c r="E7" s="5">
         <v>2054</v>
       </c>
       <c r="F7" s="5">
         <v>192439514</v>
       </c>
       <c r="G7" s="5">
         <v>13985</v>
       </c>
       <c r="H7" s="5">
         <v>10329</v>
@@ -14807,138 +14583,138 @@
     <col min="7" max="9" width="12.28515625" style="14" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>5062</v>
       </c>
       <c r="D7" s="5">
         <v>3329</v>
       </c>
       <c r="E7" s="5">
         <v>1733</v>
       </c>
       <c r="F7" s="5">
         <v>156597994</v>
       </c>
       <c r="G7" s="5">
         <v>12553</v>
       </c>
       <c r="H7" s="5">
         <v>9250</v>
@@ -15976,138 +15752,138 @@
     <col min="7" max="9" width="12.28515625" style="14" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="53" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>5250</v>
       </c>
       <c r="D7" s="5">
         <v>3734</v>
       </c>
       <c r="E7" s="5">
         <v>1516</v>
       </c>
       <c r="F7" s="5">
         <v>135656212</v>
       </c>
       <c r="G7" s="5">
         <v>12156</v>
       </c>
       <c r="H7" s="5">
         <v>8940</v>
@@ -17148,138 +16924,138 @@
     <col min="15" max="15" width="9.42578125" style="14" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="14" customWidth="1"/>
     <col min="17" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:11" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:11" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="81" t="s">
+      <c r="G4" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="81"/>
-      <c r="I4" s="81"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
       <c r="J4" s="36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:11" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>4779</v>
       </c>
       <c r="D7" s="5">
         <v>3243</v>
       </c>
       <c r="E7" s="5">
         <v>1536</v>
       </c>
       <c r="F7" s="5">
         <v>122614776</v>
       </c>
       <c r="G7" s="5">
         <v>11345</v>
       </c>
       <c r="H7" s="5">
         <v>8166</v>
@@ -18323,138 +18099,138 @@
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>139</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
     </row>
     <row r="8" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="45"/>
@@ -19010,138 +18786,138 @@
     <col min="10" max="10" width="14.28515625" style="14" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="14" customWidth="1"/>
     <col min="12" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>118</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:11" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>117</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:11" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="81" t="s">
+      <c r="G4" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="81"/>
-      <c r="I4" s="81"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
       <c r="J4" s="36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:11" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="37" t="s">
         <v>119</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="4">
         <v>4499</v>
       </c>
       <c r="D7" s="5">
         <v>3108</v>
       </c>
       <c r="E7" s="5">
         <v>1391</v>
       </c>
       <c r="F7" s="5">
         <v>102559166</v>
       </c>
       <c r="G7" s="5">
         <v>10923</v>
       </c>
       <c r="H7" s="5">
         <v>8079</v>
@@ -20191,251 +19967,251 @@
       <selection pane="topRight" activeCell="H16" sqref="H16"/>
       <selection pane="bottomLeft" activeCell="H16" sqref="H16"/>
       <selection pane="bottomRight" activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="14" customWidth="1"/>
     <col min="3" max="5" width="10.85546875" style="14" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="14" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
     </row>
     <row r="8" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="98" t="s">
-        <v>144</v>
+      <c r="A8" s="74" t="s">
+        <v>142</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="45"/>
       <c r="D8" s="46"/>
       <c r="E8" s="46"/>
       <c r="F8" s="46"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
     </row>
     <row r="9" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="98" t="s">
-        <v>145</v>
+      <c r="A9" s="74" t="s">
+        <v>143</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="45"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
     </row>
     <row r="10" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="98" t="s">
-        <v>146</v>
+      <c r="A10" s="74" t="s">
+        <v>144</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="45"/>
       <c r="D10" s="46"/>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
     </row>
     <row r="11" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="98" t="s">
-        <v>147</v>
+      <c r="A11" s="74" t="s">
+        <v>145</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="45"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
     </row>
     <row r="12" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="98" t="s">
-        <v>148</v>
+      <c r="A12" s="74" t="s">
+        <v>146</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="45"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
     </row>
     <row r="13" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="98" t="s">
-        <v>149</v>
+      <c r="A13" s="74" t="s">
+        <v>147</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="45"/>
       <c r="D13" s="46"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
     </row>
     <row r="14" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="45"/>
       <c r="D14" s="46"/>
       <c r="E14" s="46"/>
       <c r="F14" s="46"/>
       <c r="G14" s="46"/>
@@ -20880,251 +20656,251 @@
       <selection pane="topRight" activeCell="H16" sqref="H16"/>
       <selection pane="bottomLeft" activeCell="H16" sqref="H16"/>
       <selection pane="bottomRight" activeCell="A8" sqref="A8:A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10" style="14" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="14" customWidth="1"/>
     <col min="3" max="5" width="10.85546875" style="14" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="14" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
     </row>
     <row r="8" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="98" t="s">
-        <v>144</v>
+      <c r="A8" s="74" t="s">
+        <v>142</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="45"/>
       <c r="D8" s="46"/>
       <c r="E8" s="46"/>
       <c r="F8" s="46"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
     </row>
     <row r="9" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="98" t="s">
-        <v>145</v>
+      <c r="A9" s="74" t="s">
+        <v>143</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="45"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
     </row>
     <row r="10" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="98" t="s">
-        <v>146</v>
+      <c r="A10" s="74" t="s">
+        <v>144</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="45"/>
       <c r="D10" s="46"/>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
     </row>
     <row r="11" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="98" t="s">
-        <v>147</v>
+      <c r="A11" s="74" t="s">
+        <v>145</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="45"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
     </row>
     <row r="12" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="98" t="s">
-        <v>148</v>
+      <c r="A12" s="74" t="s">
+        <v>146</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="45"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
     </row>
     <row r="13" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="98" t="s">
-        <v>149</v>
+      <c r="A13" s="74" t="s">
+        <v>147</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="45"/>
       <c r="D13" s="46"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
     </row>
     <row r="14" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="45"/>
       <c r="D14" s="46"/>
       <c r="E14" s="46"/>
       <c r="F14" s="46"/>
       <c r="G14" s="46"/>
@@ -21542,901 +21318,901 @@
   <mergeCells count="7">
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C32:J35">
     <cfRule type="cellIs" dxfId="16" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B24AA12-F347-4158-9320-F8CC8CA67D5A}">
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H16" sqref="H16"/>
       <selection pane="topRight" activeCell="H16" sqref="H16"/>
       <selection pane="bottomLeft" activeCell="H16" sqref="H16"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3:B6"/>
+      <selection pane="bottomRight" activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="14" customWidth="1"/>
     <col min="3" max="5" width="10.85546875" style="14" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="14" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
-        <v>2174</v>
+        <v>2628</v>
       </c>
       <c r="D7" s="5">
-        <v>1475</v>
+        <v>1714</v>
       </c>
       <c r="E7" s="5">
-        <v>699</v>
+        <v>914</v>
       </c>
       <c r="F7" s="5">
-        <v>78756540</v>
+        <v>97298539</v>
       </c>
       <c r="G7" s="5">
-        <v>3148</v>
+        <v>4024</v>
       </c>
       <c r="H7" s="5">
-        <v>2223</v>
+        <v>2876</v>
       </c>
       <c r="I7" s="5">
-        <v>925</v>
+        <v>1148</v>
       </c>
       <c r="J7" s="5">
-        <v>56004217</v>
+        <v>73127820</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="98" t="s">
-        <v>144</v>
+      <c r="A8" s="74" t="s">
+        <v>142</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="45">
-        <v>277</v>
+        <v>342</v>
       </c>
       <c r="D8" s="46">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="E8" s="46">
-        <v>101</v>
+        <v>143</v>
       </c>
       <c r="F8" s="46">
-        <v>13152137</v>
+        <v>15325349</v>
       </c>
       <c r="G8" s="46">
-        <v>337</v>
+        <v>289</v>
       </c>
       <c r="H8" s="46">
-        <v>240</v>
+        <v>207</v>
       </c>
       <c r="I8" s="46">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="J8" s="46">
-        <v>6905416</v>
+        <v>7289995</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="98" t="s">
-        <v>145</v>
+      <c r="A9" s="74" t="s">
+        <v>143</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="45">
-        <v>463</v>
+        <v>531</v>
       </c>
       <c r="D9" s="46">
-        <v>335</v>
+        <v>364</v>
       </c>
       <c r="E9" s="46">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="F9" s="46">
-        <v>15033455</v>
+        <v>19525715</v>
       </c>
       <c r="G9" s="46">
-        <v>198</v>
+        <v>550</v>
       </c>
       <c r="H9" s="46">
-        <v>118</v>
+        <v>361</v>
       </c>
       <c r="I9" s="46">
-        <v>80</v>
+        <v>189</v>
       </c>
       <c r="J9" s="46">
-        <v>4506428</v>
+        <v>11638228</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="98" t="s">
-        <v>146</v>
+      <c r="A10" s="74" t="s">
+        <v>144</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="45">
-        <v>420</v>
+        <v>511</v>
       </c>
       <c r="D10" s="46">
-        <v>351</v>
+        <v>418</v>
       </c>
       <c r="E10" s="46">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="F10" s="46">
-        <v>8219585</v>
+        <v>11301400</v>
       </c>
       <c r="G10" s="46">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H10" s="46">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I10" s="46">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="J10" s="46">
-        <v>6838578</v>
+        <v>7021055</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="98" t="s">
-        <v>147</v>
+      <c r="A11" s="74" t="s">
+        <v>145</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="45">
-        <v>252</v>
+        <v>346</v>
       </c>
       <c r="D11" s="46">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="E11" s="46">
-        <v>124</v>
+        <v>167</v>
       </c>
       <c r="F11" s="46">
-        <v>12794777</v>
+        <v>18509852</v>
       </c>
       <c r="G11" s="46">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="H11" s="46">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="I11" s="46">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J11" s="46">
-        <v>2870255</v>
+        <v>2825434</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="98" t="s">
-        <v>148</v>
+      <c r="A12" s="74" t="s">
+        <v>146</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="45">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D12" s="46">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E12" s="46">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F12" s="46">
-        <v>800917</v>
+        <v>1218910</v>
       </c>
       <c r="G12" s="46">
-        <v>224</v>
+        <v>311</v>
       </c>
       <c r="H12" s="46">
-        <v>168</v>
+        <v>241</v>
       </c>
       <c r="I12" s="46">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="J12" s="46">
-        <v>3993376</v>
+        <v>5576856</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="98" t="s">
-        <v>149</v>
+      <c r="A13" s="74" t="s">
+        <v>147</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="45">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D13" s="46">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E13" s="46">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F13" s="46">
-        <v>2480132</v>
+        <v>2691211</v>
       </c>
       <c r="G13" s="46">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="H13" s="46">
-        <v>166</v>
+        <v>204</v>
       </c>
       <c r="I13" s="46">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="J13" s="46">
-        <v>3180771</v>
+        <v>4064982</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="45">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D14" s="46">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E14" s="46">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F14" s="46">
-        <v>218214</v>
+        <v>285934</v>
       </c>
       <c r="G14" s="46">
-        <v>167</v>
+        <v>140</v>
       </c>
       <c r="H14" s="46">
-        <v>127</v>
+        <v>99</v>
       </c>
       <c r="I14" s="46">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J14" s="46">
-        <v>3062450</v>
+        <v>2625500</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="45">
+        <v>16</v>
+      </c>
+      <c r="D15" s="46">
+        <v>6</v>
+      </c>
+      <c r="E15" s="46">
+        <v>10</v>
+      </c>
+      <c r="F15" s="46">
+        <v>547030</v>
+      </c>
+      <c r="G15" s="46">
+        <v>22</v>
+      </c>
+      <c r="H15" s="46">
         <v>21</v>
       </c>
-      <c r="D15" s="46">
-[...13 lines deleted...]
-      </c>
       <c r="I15" s="46">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J15" s="46">
-        <v>306175</v>
+        <v>349925</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="45">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D16" s="46">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E16" s="46">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F16" s="46">
-        <v>3292718</v>
+        <v>3807098</v>
       </c>
       <c r="G16" s="46">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="H16" s="46">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="I16" s="46">
         <v>31</v>
       </c>
       <c r="J16" s="46">
-        <v>2215100</v>
+        <v>1702325</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="45">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="D17" s="46">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="E17" s="46">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F17" s="46">
-        <v>2997643</v>
+        <v>5112981</v>
       </c>
       <c r="G17" s="46">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="H17" s="46">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="I17" s="46">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="J17" s="46">
-        <v>3763872</v>
+        <v>4526956</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="45">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D18" s="46">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E18" s="46">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F18" s="46">
-        <v>1349510</v>
+        <v>810439</v>
       </c>
       <c r="G18" s="46">
-        <v>142</v>
+        <v>297</v>
       </c>
       <c r="H18" s="46">
-        <v>93</v>
+        <v>196</v>
       </c>
       <c r="I18" s="46">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="J18" s="46">
-        <v>1956197</v>
+        <v>4271196</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="45">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="D19" s="46">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="E19" s="46">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F19" s="46">
-        <v>6605913</v>
+        <v>4960134</v>
       </c>
       <c r="G19" s="46">
-        <v>357</v>
+        <v>242</v>
       </c>
       <c r="H19" s="46">
-        <v>266</v>
+        <v>180</v>
       </c>
       <c r="I19" s="46">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="J19" s="46">
-        <v>5314582</v>
+        <v>4359572</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="45">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="D20" s="46">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E20" s="46">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="F20" s="46">
-        <v>286357</v>
+        <v>1196688</v>
       </c>
       <c r="G20" s="46">
-        <v>84</v>
+        <v>181</v>
       </c>
       <c r="H20" s="46">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="I20" s="46">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="J20" s="46">
-        <v>1951825</v>
+        <v>3229725</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="45">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="D21" s="46">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="E21" s="46">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F21" s="46">
-        <v>3598280</v>
+        <v>2356516</v>
       </c>
       <c r="G21" s="46">
-        <v>237</v>
+        <v>509</v>
       </c>
       <c r="H21" s="46">
-        <v>183</v>
+        <v>382</v>
       </c>
       <c r="I21" s="46">
-        <v>54</v>
+        <v>127</v>
       </c>
       <c r="J21" s="46">
-        <v>2559870</v>
+        <v>5595310</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="45">
+        <v>53</v>
+      </c>
+      <c r="D22" s="46">
+        <v>40</v>
+      </c>
+      <c r="E22" s="46">
+        <v>13</v>
+      </c>
+      <c r="F22" s="46">
+        <v>2514318</v>
+      </c>
+      <c r="G22" s="46">
+        <v>165</v>
+      </c>
+      <c r="H22" s="46">
+        <v>123</v>
+      </c>
+      <c r="I22" s="46">
         <v>42</v>
       </c>
-      <c r="D22" s="46">
-[...16 lines deleted...]
-      </c>
       <c r="J22" s="46">
-        <v>2002042</v>
+        <v>3220942</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="45">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="D23" s="46">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="E23" s="46">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F23" s="46">
-        <v>1900457</v>
+        <v>3617712</v>
       </c>
       <c r="G23" s="46">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="H23" s="46">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="I23" s="46">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="J23" s="46">
-        <v>1785402</v>
+        <v>2201694</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="45">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D24" s="46">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E24" s="46">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F24" s="46">
-        <v>849999</v>
+        <v>1182592</v>
       </c>
       <c r="G24" s="46">
         <v>16</v>
       </c>
       <c r="H24" s="46">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I24" s="46">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J24" s="46">
-        <v>439000</v>
+        <v>300250</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="45">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D25" s="46">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E25" s="46">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F25" s="46">
-        <v>1126476</v>
+        <v>438051</v>
       </c>
       <c r="G25" s="46">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="H25" s="46">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="I25" s="46">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J25" s="46">
-        <v>404700</v>
+        <v>511450</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="45">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D26" s="46">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E26" s="46">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F26" s="46">
-        <v>1360188</v>
+        <v>864448</v>
       </c>
       <c r="G26" s="46">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H26" s="46">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I26" s="46">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="J26" s="46">
-        <v>1240800</v>
+        <v>1250250</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C27" s="45">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D27" s="46">
+        <v>25</v>
+      </c>
+      <c r="E27" s="46">
+        <v>12</v>
+      </c>
+      <c r="F27" s="46">
+        <v>816418</v>
+      </c>
+      <c r="G27" s="46">
+        <v>14</v>
+      </c>
+      <c r="H27" s="46">
         <v>11</v>
       </c>
-      <c r="E27" s="46">
-[...10 lines deleted...]
-      </c>
       <c r="I27" s="46">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J27" s="46">
-        <v>376778</v>
+        <v>222025</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="45">
+        <v>8</v>
+      </c>
+      <c r="D28" s="46">
+        <v>6</v>
+      </c>
+      <c r="E28" s="46">
         <v>2</v>
       </c>
-      <c r="D28" s="46">
-[...2 lines deleted...]
-      <c r="E28" s="46">
+      <c r="F28" s="46">
+        <v>135843</v>
+      </c>
+      <c r="G28" s="46">
+        <v>11</v>
+      </c>
+      <c r="H28" s="46">
+        <v>11</v>
+      </c>
+      <c r="I28" s="46">
         <v>0</v>
       </c>
-      <c r="F28" s="46">
-[...10 lines deleted...]
-      </c>
       <c r="J28" s="46">
-        <v>330600</v>
+        <v>344150</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="55">
         <v>1</v>
       </c>
       <c r="D29" s="56">
+        <v>1</v>
+      </c>
+      <c r="E29" s="56">
         <v>0</v>
       </c>
-      <c r="E29" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="56">
-        <v>5301</v>
+        <v>79900</v>
       </c>
       <c r="G29" s="56">
         <v>0</v>
       </c>
       <c r="H29" s="56">
         <v>0</v>
       </c>
       <c r="I29" s="56">
         <v>0</v>
       </c>
       <c r="J29" s="56">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
@@ -22603,370 +22379,370 @@
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C32:J35">
     <cfRule type="cellIs" dxfId="15" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1FAE56-8BB9-481D-9604-9A2F7C045857}">
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H16" sqref="H16"/>
       <selection pane="topRight" activeCell="H16" sqref="H16"/>
       <selection pane="bottomLeft" activeCell="H16" sqref="H16"/>
-      <selection pane="bottomRight" activeCell="A8" sqref="A8:A29"/>
+      <selection pane="bottomRight" activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="14" customWidth="1"/>
     <col min="3" max="5" width="10.85546875" style="14" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="14" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>2174</v>
       </c>
       <c r="D7" s="5">
         <v>1475</v>
       </c>
       <c r="E7" s="5">
         <v>699</v>
       </c>
       <c r="F7" s="5">
         <v>78756540</v>
       </c>
       <c r="G7" s="5">
         <v>3148</v>
       </c>
       <c r="H7" s="5">
         <v>2223</v>
       </c>
       <c r="I7" s="5">
         <v>925</v>
       </c>
       <c r="J7" s="5">
         <v>56004217</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="98" t="s">
-        <v>144</v>
+      <c r="A8" s="74" t="s">
+        <v>142</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="45">
         <v>277</v>
       </c>
       <c r="D8" s="46">
         <v>176</v>
       </c>
       <c r="E8" s="46">
         <v>101</v>
       </c>
       <c r="F8" s="46">
         <v>13152137</v>
       </c>
       <c r="G8" s="46">
         <v>337</v>
       </c>
       <c r="H8" s="46">
         <v>240</v>
       </c>
       <c r="I8" s="46">
         <v>97</v>
       </c>
       <c r="J8" s="46">
         <v>6905416</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="98" t="s">
-        <v>145</v>
+      <c r="A9" s="74" t="s">
+        <v>143</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="45">
         <v>463</v>
       </c>
       <c r="D9" s="46">
         <v>335</v>
       </c>
       <c r="E9" s="46">
         <v>128</v>
       </c>
       <c r="F9" s="46">
         <v>15033455</v>
       </c>
       <c r="G9" s="46">
         <v>198</v>
       </c>
       <c r="H9" s="46">
         <v>118</v>
       </c>
       <c r="I9" s="46">
         <v>80</v>
       </c>
       <c r="J9" s="46">
         <v>4506428</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="98" t="s">
-        <v>146</v>
+      <c r="A10" s="74" t="s">
+        <v>144</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="45">
         <v>420</v>
       </c>
       <c r="D10" s="46">
         <v>351</v>
       </c>
       <c r="E10" s="46">
         <v>69</v>
       </c>
       <c r="F10" s="46">
         <v>8219585</v>
       </c>
       <c r="G10" s="46">
         <v>308</v>
       </c>
       <c r="H10" s="46">
         <v>201</v>
       </c>
       <c r="I10" s="46">
         <v>107</v>
       </c>
       <c r="J10" s="46">
         <v>6838578</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="98" t="s">
-        <v>147</v>
+      <c r="A11" s="74" t="s">
+        <v>145</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="45">
         <v>252</v>
       </c>
       <c r="D11" s="46">
         <v>128</v>
       </c>
       <c r="E11" s="46">
         <v>124</v>
       </c>
       <c r="F11" s="46">
         <v>12794777</v>
       </c>
       <c r="G11" s="46">
         <v>138</v>
       </c>
       <c r="H11" s="46">
         <v>96</v>
       </c>
       <c r="I11" s="46">
         <v>42</v>
       </c>
       <c r="J11" s="46">
         <v>2870255</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="98" t="s">
-        <v>148</v>
+      <c r="A12" s="74" t="s">
+        <v>146</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="45">
         <v>82</v>
       </c>
       <c r="D12" s="46">
         <v>56</v>
       </c>
       <c r="E12" s="46">
         <v>26</v>
       </c>
       <c r="F12" s="46">
         <v>800917</v>
       </c>
       <c r="G12" s="46">
         <v>224</v>
       </c>
       <c r="H12" s="46">
         <v>168</v>
       </c>
       <c r="I12" s="46">
         <v>56</v>
       </c>
       <c r="J12" s="46">
         <v>3993376</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="98" t="s">
-        <v>149</v>
+      <c r="A13" s="74" t="s">
+        <v>147</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="45">
         <v>63</v>
       </c>
       <c r="D13" s="46">
         <v>38</v>
       </c>
       <c r="E13" s="46">
         <v>25</v>
       </c>
       <c r="F13" s="46">
         <v>2480132</v>
       </c>
       <c r="G13" s="46">
         <v>263</v>
       </c>
       <c r="H13" s="46">
         <v>166</v>
       </c>
       <c r="I13" s="46">
         <v>97</v>
       </c>
@@ -23696,138 +23472,138 @@
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>9576</v>
       </c>
       <c r="D7" s="5">
         <v>6445</v>
       </c>
       <c r="E7" s="5">
         <v>3131</v>
       </c>
       <c r="F7" s="5">
         <v>323540098</v>
       </c>
       <c r="G7" s="5">
         <v>14253</v>
       </c>
       <c r="H7" s="5">
         <v>10283</v>
@@ -24753,138 +24529,138 @@
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>133</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>2445</v>
       </c>
       <c r="D7" s="5">
         <v>1659</v>
       </c>
       <c r="E7" s="5">
         <v>786</v>
       </c>
       <c r="F7" s="5">
         <v>83859581</v>
       </c>
       <c r="G7" s="5">
         <v>3682</v>
       </c>
       <c r="H7" s="5">
         <v>2605</v>
@@ -25810,138 +25586,138 @@
     <col min="9" max="9" width="9.42578125" style="14" customWidth="1"/>
     <col min="10" max="10" width="14" style="14" customWidth="1"/>
     <col min="11" max="16384" width="7.7109375" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" s="24" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="83"/>
+      <c r="C3" s="76" t="s">
         <v>115</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81" t="s">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="H3" s="81"/>
-[...1 lines deleted...]
-      <c r="J3" s="82"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="77"/>
     </row>
     <row r="4" spans="1:10" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="77"/>
-[...1 lines deleted...]
-      <c r="C4" s="83" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="83"/>
-      <c r="E4" s="83"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
       <c r="F4" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="84" t="s">
+      <c r="G4" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="84"/>
-      <c r="I4" s="84"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
       <c r="J4" s="51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="77"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="85" t="s">
+      <c r="F5" s="79" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="24" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="85"/>
+      <c r="F6" s="79"/>
       <c r="G6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="86"/>
+      <c r="J6" s="80"/>
     </row>
     <row r="7" spans="1:10" s="37" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="4">
         <v>2354</v>
       </c>
       <c r="D7" s="5">
         <v>1601</v>
       </c>
       <c r="E7" s="5">
         <v>753</v>
       </c>
       <c r="F7" s="5">
         <v>82474977</v>
       </c>
       <c r="G7" s="5">
         <v>3447</v>
       </c>
       <c r="H7" s="5">
         <v>2491</v>