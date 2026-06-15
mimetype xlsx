--- v0 (2026-05-25)
+++ v1 (2026-06-15)
@@ -7,70 +7,73 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150515\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{828B2321-220F-493F-B949-8BF401919AD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC490FE8-B17C-40D8-99C8-786AF14843A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年Yearly" sheetId="1" r:id="rId1"/>
     <sheet name="Q1,2026" sheetId="53" r:id="rId2"/>
     <sheet name="2025" sheetId="52" r:id="rId3"/>
     <sheet name="Q4,2025" sheetId="51" state="hidden" r:id="rId4"/>
     <sheet name="Q3,2025" sheetId="50" state="hidden" r:id="rId5"/>
     <sheet name="Q2,2025" sheetId="49" state="hidden" r:id="rId6"/>
     <sheet name="Q1,2025" sheetId="48" state="hidden" r:id="rId7"/>
     <sheet name="2024" sheetId="47" r:id="rId8"/>
     <sheet name="2023" sheetId="4" r:id="rId9"/>
     <sheet name="2022" sheetId="9" r:id="rId10"/>
     <sheet name="2021" sheetId="14" r:id="rId11"/>
     <sheet name="2020" sheetId="19" r:id="rId12"/>
     <sheet name="2019" sheetId="24" r:id="rId13"/>
     <sheet name="2018" sheetId="25" r:id="rId14"/>
     <sheet name="2017" sheetId="26" r:id="rId15"/>
     <sheet name="2016" sheetId="27" r:id="rId16"/>
     <sheet name="2015" sheetId="28" r:id="rId17"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -195,50 +198,51 @@
   <c r="E32" i="24"/>
   <c r="D32" i="24"/>
   <c r="C32" i="24"/>
   <c r="G34" i="19"/>
   <c r="F34" i="19"/>
   <c r="E34" i="19"/>
   <c r="D34" i="19"/>
   <c r="C34" i="19"/>
   <c r="G33" i="19"/>
   <c r="F33" i="19"/>
   <c r="E33" i="19"/>
   <c r="D33" i="19"/>
   <c r="C33" i="19"/>
   <c r="G32" i="19"/>
   <c r="F32" i="19"/>
   <c r="E32" i="19"/>
   <c r="D32" i="19"/>
   <c r="C32" i="19"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
+    <author>統計處張亮婕</author>
   </authors>
   <commentList>
     <comment ref="A18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1140421</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>基隆市修正第三、四季總人次與金額</t>
         </r>
@@ -257,98 +261,242 @@
     <comment ref="A19" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1140421</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>基隆市修正第三、四季總人次與金額</t>
         </r>
       </text>
     </comment>
+    <comment ref="A20" authorId="1" shapeId="0" xr:uid="{C6092DA0-2963-492E-BEE5-7AB9C62078DC}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>澎湖縣修正114Q2、114Q4；台北市修正114Q4</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處張亮婕</author>
+  </authors>
+  <commentList>
+    <comment ref="A9" authorId="0" shapeId="0" xr:uid="{F3C3A63F-73BA-477A-9BE8-385E259FCE12}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>台北市修正人次</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處張亮婕</author>
+  </authors>
+  <commentList>
+    <comment ref="A9" authorId="0" shapeId="0" xr:uid="{C78DD535-3C3F-4488-A0DE-194E38DC1CC7}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>台北市修正人次</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A24" authorId="0" shapeId="0" xr:uid="{6CD6A33F-F9AF-405C-8585-A4B4DABD5435}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>澎湖縣修正人次及金額</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>統計處張亮婕</author>
+  </authors>
+  <commentList>
+    <comment ref="A7" authorId="0" shapeId="0" xr:uid="{68115BAE-1F77-4648-9EED-7EDA644A7DA8}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>澎湖縣修正</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A24" authorId="0" shapeId="0" xr:uid="{E898FFC2-52A8-4684-BE12-EEF746004075}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="細明體"/>
+            <family val="3"/>
+            <charset val="136"/>
+          </rPr>
+          <t>澎湖縣修正114Q2人次及金額</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
   </authors>
   <commentList>
     <comment ref="A25" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1140421</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>基隆市修正人次及金額</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
   </authors>
   <commentList>
     <comment ref="A9" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130815</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正總人次、總救助金額</t>
@@ -2475,231 +2623,231 @@
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> , 2025  Q2</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
+      <t>第一季</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/05/15</t>
+      <t xml:space="preserve"> Q1</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> </t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第一季</t>
+      <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> Q1</t>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2026</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>114</t>
-[...3 lines deleted...]
-        <sz val="9"/>
+      <rPr>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
-[...3 lines deleted...]
-        <sz val="9"/>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2025</t>
-[...3 lines deleted...]
-    <r>
       <t>115</t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="9"/>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
-[...4 lines deleted...]
-        <sz val="9"/>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2026</t>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> , 2026  Q1</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-        <sz val="10"/>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>中華民國</t>
-[...3 lines deleted...]
-        <sz val="10"/>
+      <t>第一季</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115</t>
-[...3 lines deleted...]
-        <sz val="10"/>
+      <t xml:space="preserve"> Q1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年第</t>
-[...3 lines deleted...]
-        <sz val="10"/>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1</t>
-[...18 lines deleted...]
-      <t xml:space="preserve"> , 2026  Q1</t>
+      <t>2026/06/01</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
-  </si>
-[...24 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Microsoft YaHei"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Microsoft YaHei"/>
       <family val="2"/>
       <charset val="134"/>
@@ -4220,87 +4368,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="工作表1"/>
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B40" sqref="B40"/>
+      <selection pane="bottomRight" activeCell="A39" sqref="A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="11" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="11" customWidth="1"/>
     <col min="3" max="3" width="16" style="11" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="11" customWidth="1"/>
     <col min="5" max="6" width="17.28515625" style="11" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="11" customWidth="1"/>
     <col min="8" max="16384" width="7.7109375" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="72" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="80" t="s">
         <v>1</v>
       </c>
@@ -4608,71 +4756,71 @@
         <v>407</v>
       </c>
     </row>
     <row r="19" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="19">
         <v>6147</v>
       </c>
       <c r="C19" s="19">
         <v>3571</v>
       </c>
       <c r="D19" s="19">
         <v>2576</v>
       </c>
       <c r="E19" s="19">
         <v>43468850</v>
       </c>
       <c r="F19" s="73">
         <v>326</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B20" s="16">
         <v>25976</v>
       </c>
       <c r="C20" s="16">
-        <v>15449</v>
+        <v>15448</v>
       </c>
       <c r="D20" s="16">
-        <v>10527</v>
+        <v>10528</v>
       </c>
       <c r="E20" s="17">
         <v>184189276</v>
       </c>
       <c r="F20" s="16">
         <v>1463</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B21" s="19">
         <v>6528</v>
       </c>
       <c r="C21" s="19">
         <v>3873</v>
       </c>
       <c r="D21" s="19">
         <v>2655</v>
       </c>
       <c r="E21" s="23">
         <v>48012605</v>
       </c>
       <c r="F21" s="19">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="16">
         <v>6323</v>
       </c>
       <c r="C22" s="16">
@@ -4708,61 +4856,61 @@
         <v>382</v>
       </c>
     </row>
     <row r="24" spans="1:9" s="20" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="19">
         <v>6330</v>
       </c>
       <c r="C24" s="19">
         <v>3851</v>
       </c>
       <c r="D24" s="19">
         <v>2479</v>
       </c>
       <c r="E24" s="19">
         <v>44014777</v>
       </c>
       <c r="F24" s="73">
         <v>331</v>
       </c>
     </row>
     <row r="25" spans="1:9" s="12" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="22"/>
       <c r="F25" s="21"/>
     </row>
     <row r="26" spans="1:9" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="78" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B26" s="30">
         <v>6714</v>
       </c>
       <c r="C26" s="30">
         <v>3929</v>
       </c>
       <c r="D26" s="30">
         <v>2785</v>
       </c>
       <c r="E26" s="79">
         <v>46730367</v>
       </c>
       <c r="F26" s="30">
         <v>421</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="17"/>
@@ -4793,51 +4941,51 @@
     </row>
     <row r="30" spans="1:9" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
       <c r="B30" s="25"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="27"/>
       <c r="F30" s="25"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="64" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.19685039370078702" bottom="0.19685039370078702" header="0.19685039370078702" footer="0.19685039370078702"/>
   <pageSetup paperSize="9" scale="59" fitToWidth="0" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="工作表12"/>
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
@@ -11352,76 +11500,76 @@
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C32:G35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{051A9FE9-F509-4EAC-81C8-C3EE0E68F33F}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
       <selection pane="bottomRight" activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="80" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="80"/>
       <c r="C4" s="81" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="81"/>
       <c r="E4" s="81"/>
       <c r="F4" s="82" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="83" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="80"/>
       <c r="B5" s="80"/>
@@ -12066,59 +12214,59 @@
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2B31DED-D7FF-4D02-806C-510F1471F5AC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2B31DED-D7FF-4D02-806C-510F1471F5AC}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="L17" sqref="L17"/>
       <selection pane="topRight" activeCell="L17" sqref="L17"/>
       <selection pane="bottomLeft" activeCell="L17" sqref="L17"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:G29"/>
+      <selection pane="bottomRight" activeCell="G8" sqref="G8:G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
@@ -12163,100 +12311,100 @@
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>25976</v>
       </c>
       <c r="D7" s="39">
-        <v>15449</v>
+        <v>15448</v>
       </c>
       <c r="E7" s="39">
-        <v>10527</v>
+        <v>10528</v>
       </c>
       <c r="F7" s="39">
         <v>184189276</v>
       </c>
       <c r="G7" s="39">
         <v>1463</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="15">
         <v>1928</v>
       </c>
       <c r="D8" s="16">
         <v>1060</v>
       </c>
       <c r="E8" s="16">
         <v>868</v>
       </c>
       <c r="F8" s="16">
         <v>23019122</v>
       </c>
       <c r="G8" s="16">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="75" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="15">
         <v>1926</v>
       </c>
       <c r="D9" s="16">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="E9" s="16">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="F9" s="16">
         <v>10256789</v>
       </c>
       <c r="G9" s="16">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="75" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="15">
         <v>1506</v>
       </c>
       <c r="D10" s="16">
         <v>842</v>
       </c>
       <c r="E10" s="16">
         <v>664</v>
       </c>
       <c r="F10" s="16">
@@ -12780,63 +12928,64 @@
     <row r="52" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F52" s="46"/>
     </row>
     <row r="53" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F731F59C-D59E-4D6B-9729-546CB221AD91}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F731F59C-D59E-4D6B-9729-546CB221AD91}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
-      <selection pane="bottomRight" activeCell="D36" sqref="D36"/>
+      <selection pane="bottomRight" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
@@ -12878,103 +13027,103 @@
       <c r="B6" s="80"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
-        <v>6330</v>
+        <v>6329</v>
       </c>
       <c r="D7" s="39">
-        <v>3851</v>
+        <v>3849</v>
       </c>
       <c r="E7" s="39">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="F7" s="39">
-        <v>44014777</v>
+        <v>44009777</v>
       </c>
       <c r="G7" s="39">
         <v>331</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="15">
         <v>421</v>
       </c>
       <c r="D8" s="16">
         <v>223</v>
       </c>
       <c r="E8" s="16">
         <v>198</v>
       </c>
       <c r="F8" s="16">
         <v>5050573</v>
       </c>
       <c r="G8" s="16">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="15">
         <v>476</v>
       </c>
       <c r="D9" s="16">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E9" s="16">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F9" s="16">
         <v>2714557</v>
       </c>
       <c r="G9" s="16">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="15">
         <v>288</v>
       </c>
       <c r="D10" s="16">
         <v>162</v>
       </c>
       <c r="E10" s="16">
         <v>126</v>
       </c>
       <c r="F10" s="16">
@@ -13269,60 +13418,60 @@
       </c>
       <c r="C23" s="15">
         <v>34</v>
       </c>
       <c r="D23" s="16">
         <v>24</v>
       </c>
       <c r="E23" s="16">
         <v>10</v>
       </c>
       <c r="F23" s="16">
         <v>117238</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="65" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="15">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D24" s="16">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E24" s="16">
         <v>198</v>
       </c>
       <c r="F24" s="16">
-        <v>1750000</v>
+        <v>1745000</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="65" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="15">
         <v>143</v>
       </c>
       <c r="D25" s="16">
         <v>99</v>
       </c>
       <c r="E25" s="16">
         <v>44</v>
       </c>
       <c r="F25" s="16">
         <v>453417</v>
       </c>
       <c r="G25" s="16">
@@ -13498,50 +13647,51 @@
     <row r="52" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F52" s="46"/>
     </row>
     <row r="53" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C05A8CE-9B74-4E48-B42C-6BA36DD9BC58}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
       <selection pane="bottomRight" activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
@@ -14220,59 +14370,59 @@
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{115E97F7-90FC-4E96-9F91-74BE80C6409C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{115E97F7-90FC-4E96-9F91-74BE80C6409C}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
-      <selection pane="bottomRight" activeCell="J20" sqref="J20"/>
+      <selection pane="bottomRight" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
@@ -14314,60 +14464,60 @@
       <c r="B6" s="80"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
-        <v>6323</v>
+        <v>6324</v>
       </c>
       <c r="D7" s="39">
-        <v>3783</v>
+        <v>3784</v>
       </c>
       <c r="E7" s="39">
         <v>2540</v>
       </c>
       <c r="F7" s="39">
-        <v>43719585</v>
+        <v>43724585</v>
       </c>
       <c r="G7" s="39">
         <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="15">
         <v>460</v>
       </c>
       <c r="D8" s="16">
         <v>257</v>
       </c>
       <c r="E8" s="16">
         <v>203</v>
       </c>
       <c r="F8" s="16">
         <v>5384166</v>
       </c>
       <c r="G8" s="16">
@@ -14705,60 +14855,60 @@
       </c>
       <c r="C23" s="15">
         <v>58</v>
       </c>
       <c r="D23" s="16">
         <v>46</v>
       </c>
       <c r="E23" s="16">
         <v>12</v>
       </c>
       <c r="F23" s="16">
         <v>75932</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="65" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="15">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D24" s="16">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E24" s="16">
         <v>185</v>
       </c>
       <c r="F24" s="16">
-        <v>1898000</v>
+        <v>1903000</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="65" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="15">
         <v>189</v>
       </c>
       <c r="D25" s="16">
         <v>118</v>
       </c>
       <c r="E25" s="16">
         <v>71</v>
       </c>
       <c r="F25" s="16">
         <v>607378</v>
       </c>
       <c r="G25" s="16">
@@ -14934,63 +15084,64 @@
     <row r="52" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F52" s="46"/>
     </row>
     <row r="53" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
-      <selection pane="bottomRight" activeCell="A4" sqref="A4:G30"/>
+      <selection pane="bottomRight" activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
@@ -15664,51 +15815,51 @@
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="工作表2"/>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="K31" sqref="K31"/>
+      <selection pane="bottomRight" activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>