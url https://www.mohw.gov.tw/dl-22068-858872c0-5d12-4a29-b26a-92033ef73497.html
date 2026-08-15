--- v1 (2026-06-15)
+++ v2 (2026-08-15)
@@ -22,60 +22,60 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150601\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\統計處第四科\00_網頁公告_社福公務統計\1150731\未列管\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC490FE8-B17C-40D8-99C8-786AF14843A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CFB16DD-6B59-411C-9162-723E901FFCE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年Yearly" sheetId="1" r:id="rId1"/>
     <sheet name="Q1,2026" sheetId="53" r:id="rId2"/>
     <sheet name="2025" sheetId="52" r:id="rId3"/>
     <sheet name="Q4,2025" sheetId="51" state="hidden" r:id="rId4"/>
     <sheet name="Q3,2025" sheetId="50" state="hidden" r:id="rId5"/>
     <sheet name="Q2,2025" sheetId="49" state="hidden" r:id="rId6"/>
     <sheet name="Q1,2025" sheetId="48" state="hidden" r:id="rId7"/>
     <sheet name="2024" sheetId="47" r:id="rId8"/>
     <sheet name="2023" sheetId="4" r:id="rId9"/>
     <sheet name="2022" sheetId="9" r:id="rId10"/>
     <sheet name="2021" sheetId="14" r:id="rId11"/>
     <sheet name="2020" sheetId="19" r:id="rId12"/>
     <sheet name="2019" sheetId="24" r:id="rId13"/>
     <sheet name="2018" sheetId="25" r:id="rId14"/>
     <sheet name="2017" sheetId="26" r:id="rId15"/>
     <sheet name="2016" sheetId="27" r:id="rId16"/>
     <sheet name="2015" sheetId="28" r:id="rId17"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
@@ -201,213 +201,154 @@
   <c r="G34" i="19"/>
   <c r="F34" i="19"/>
   <c r="E34" i="19"/>
   <c r="D34" i="19"/>
   <c r="C34" i="19"/>
   <c r="G33" i="19"/>
   <c r="F33" i="19"/>
   <c r="E33" i="19"/>
   <c r="D33" i="19"/>
   <c r="C33" i="19"/>
   <c r="G32" i="19"/>
   <c r="F32" i="19"/>
   <c r="E32" i="19"/>
   <c r="D32" i="19"/>
   <c r="C32" i="19"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
     <author>統計處張亮婕</author>
   </authors>
   <commentList>
-    <comment ref="A18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
-[...33 lines deleted...]
-    </comment>
     <comment ref="A19" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1140421</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>基隆市修正第三、四季總人次與金額</t>
         </r>
       </text>
     </comment>
     <comment ref="A20" authorId="1" shapeId="0" xr:uid="{C6092DA0-2963-492E-BEE5-7AB9C62078DC}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>澎湖縣修正114Q2、114Q4；台北市修正114Q4</t>
+          <t xml:space="preserve">115.7.31台南市修正人次
+</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>統計處張亮婕</author>
+    <author>統計處李美鈴</author>
   </authors>
   <commentList>
-    <comment ref="A9" authorId="0" shapeId="0" xr:uid="{F3C3A63F-73BA-477A-9BE8-385E259FCE12}">
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{3942B4B3-8D54-428B-873D-0048DDBD0A4D}">
       <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>115.7.31</t>
+        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>台北市修正人次</t>
-[...9 lines deleted...]
-</t>
+          <t>台南市修正人次</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>統計處張亮婕</author>
+    <author>統計處吳彥廷</author>
   </authors>
   <commentList>
-    <comment ref="A9" authorId="0" shapeId="0" xr:uid="{C78DD535-3C3F-4488-A0DE-194E38DC1CC7}">
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{2D1B8A06-FB30-42B0-A94E-58600543289E}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
-          <t>台北市修正人次</t>
-[...23 lines deleted...]
-          <t>澎湖縣修正人次及金額</t>
+          <t>115/7/31台南市修正男性人數</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處張亮婕</author>
   </authors>
   <commentList>
     <comment ref="A7" authorId="0" shapeId="0" xr:uid="{68115BAE-1F77-4648-9EED-7EDA644A7DA8}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>澎湖縣修正</t>
         </r>
@@ -2801,51 +2742,51 @@
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Q1</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/06/01</t>
+      <t>2026/07/31</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Microsoft YaHei"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Microsoft YaHei"/>
@@ -3713,51 +3654,51 @@
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3941,50 +3882,62 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="24" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="29" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="29" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="44" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -4400,108 +4353,108 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="工作表1"/>
   <dimension ref="A1:I34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A39" sqref="A39"/>
+      <selection pane="bottomRight" activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="11" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="11" customWidth="1"/>
     <col min="3" max="3" width="16" style="11" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="11" customWidth="1"/>
     <col min="5" max="6" width="17.28515625" style="11" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="11" customWidth="1"/>
     <col min="8" max="16384" width="7.7109375" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="72" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="88" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="84"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="86" t="s">
+      <c r="F3" s="90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80"/>
+      <c r="A4" s="84"/>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="85"/>
-      <c r="F4" s="86"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="90"/>
     </row>
     <row r="5" spans="1:6" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="15">
         <v>37897</v>
       </c>
       <c r="C6" s="16">
         <v>22356</v>
@@ -4739,74 +4692,74 @@
     <row r="18" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="16">
         <v>6792</v>
       </c>
       <c r="C18" s="16">
         <v>4014</v>
       </c>
       <c r="D18" s="16">
         <v>2778</v>
       </c>
       <c r="E18" s="16">
         <v>49459960</v>
       </c>
       <c r="F18" s="15">
         <v>407</v>
       </c>
     </row>
     <row r="19" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="19">
-        <v>6147</v>
+        <v>6024</v>
       </c>
       <c r="C19" s="19">
-        <v>3571</v>
+        <v>3544</v>
       </c>
       <c r="D19" s="19">
-        <v>2576</v>
+        <v>2480</v>
       </c>
       <c r="E19" s="19">
-        <v>43468850</v>
+        <v>44009777</v>
       </c>
       <c r="F19" s="73">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="16">
-        <v>25976</v>
+        <v>25671</v>
       </c>
       <c r="C20" s="16">
-        <v>15448</v>
+        <v>15143</v>
       </c>
       <c r="D20" s="16">
         <v>10528</v>
       </c>
       <c r="E20" s="17">
         <v>184189276</v>
       </c>
       <c r="F20" s="16">
         <v>1463</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="19">
         <v>6528</v>
       </c>
       <c r="C21" s="19">
         <v>3873</v>
       </c>
       <c r="D21" s="19">
         <v>2655</v>
       </c>
       <c r="E21" s="23">
@@ -4917,51 +4870,51 @@
       <c r="F27" s="16"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
     </row>
     <row r="28" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="15"/>
     </row>
     <row r="29" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="74"/>
     </row>
-    <row r="30" spans="1:9" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
       <c r="B30" s="25"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="27"/>
       <c r="F30" s="25"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="64" t="s">
         <v>111</v>
       </c>
@@ -4997,84 +4950,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>28037</v>
@@ -5724,84 +5677,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>60446</v>
@@ -6317,59 +6270,59 @@
       </c>
       <c r="E29" s="48">
         <v>2</v>
       </c>
       <c r="F29" s="45">
         <v>189910</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="31"/>
       <c r="F30" s="46"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="87" t="s">
+      <c r="A32" s="91" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="87"/>
-[...4 lines deleted...]
-      <c r="G32" s="87"/>
+      <c r="B32" s="91"/>
+      <c r="C32" s="91"/>
+      <c r="D32" s="91"/>
+      <c r="E32" s="91"/>
+      <c r="F32" s="91"/>
+      <c r="G32" s="91"/>
     </row>
     <row r="34" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C34" s="46"/>
       <c r="F34" s="46"/>
     </row>
     <row r="35" spans="3:6" x14ac:dyDescent="0.3">
       <c r="F35" s="46"/>
     </row>
     <row r="36" spans="3:6" x14ac:dyDescent="0.3">
       <c r="F36" s="46"/>
     </row>
     <row r="37" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C37" s="46"/>
       <c r="D37" s="46"/>
       <c r="F37" s="46"/>
     </row>
     <row r="38" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C38" s="46"/>
       <c r="D38" s="46"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
     </row>
     <row r="39" spans="3:6" x14ac:dyDescent="0.3">
       <c r="F39" s="46"/>
     </row>
@@ -6454,84 +6407,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>32041</v>
@@ -7285,84 +7238,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>32492</v>
@@ -8113,84 +8066,84 @@
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>34445</v>
@@ -8952,84 +8905,84 @@
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="11" width="7.7109375" style="40" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="40" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="40" customWidth="1"/>
     <col min="14" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="51" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="50">
         <v>34177</v>
@@ -9784,84 +9737,84 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="80"/>
-      <c r="C3" s="81" t="s">
+      <c r="B3" s="84"/>
+      <c r="C3" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="81"/>
-[...1 lines deleted...]
-      <c r="F3" s="82" t="s">
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="83" t="s">
+      <c r="G3" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80"/>
-      <c r="B4" s="80"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F4" s="82"/>
-      <c r="G4" s="83"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="87"/>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="38">
         <v>35900</v>
@@ -10619,95 +10572,95 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="40" customWidth="1"/>
     <col min="2" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="40" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="40" customWidth="1"/>
     <col min="9" max="11" width="7.7109375" style="40" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="40" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="40" customWidth="1"/>
     <col min="14" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="52"/>
     </row>
     <row r="3" spans="1:12" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="80"/>
-      <c r="C3" s="88" t="s">
+      <c r="B3" s="84"/>
+      <c r="C3" s="92" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="88"/>
-[...2 lines deleted...]
-      <c r="G3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
     </row>
     <row r="4" spans="1:12" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80"/>
-[...1 lines deleted...]
-      <c r="C4" s="81" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:12" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="39">
         <v>37897</v>
@@ -11504,112 +11457,112 @@
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C32:G35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{051A9FE9-F509-4EAC-81C8-C3EE0E68F33F}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
-      <selection pane="bottomRight" activeCell="D30" sqref="D30"/>
+      <selection pane="bottomRight" activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>6714</v>
@@ -12222,140 +12175,139 @@
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2B31DED-D7FF-4D02-806C-510F1471F5AC}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="L17" sqref="L17"/>
       <selection pane="topRight" activeCell="L17" sqref="L17"/>
       <selection pane="bottomLeft" activeCell="L17" sqref="L17"/>
-      <selection pane="bottomRight" activeCell="G8" sqref="G8:G29"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
-    <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
-    <col min="9" max="16384" width="7.7109375" style="40"/>
+    <col min="8" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
-        <v>25976</v>
+        <v>25671</v>
       </c>
       <c r="D7" s="39">
-        <v>15448</v>
+        <v>15143</v>
       </c>
       <c r="E7" s="39">
         <v>10528</v>
       </c>
       <c r="F7" s="39">
         <v>184189276</v>
       </c>
       <c r="G7" s="39">
         <v>1463</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="15">
         <v>1928</v>
       </c>
       <c r="D8" s="16">
         <v>1060</v>
       </c>
       <c r="E8" s="16">
@@ -12415,70 +12367,70 @@
       </c>
     </row>
     <row r="11" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="75" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="15">
         <v>1208</v>
       </c>
       <c r="D11" s="16">
         <v>776</v>
       </c>
       <c r="E11" s="16">
         <v>432</v>
       </c>
       <c r="F11" s="16">
         <v>8604069</v>
       </c>
       <c r="G11" s="16">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="75" t="s">
+    <row r="12" spans="1:7" s="83" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="76" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="15">
-[...5 lines deleted...]
-      <c r="E12" s="16">
+      <c r="C12" s="81">
+        <v>2124</v>
+      </c>
+      <c r="D12" s="82">
+        <v>1316</v>
+      </c>
+      <c r="E12" s="82">
         <v>808</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="82">
         <v>13509285</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="82">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="75" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="15">
         <v>3723</v>
       </c>
       <c r="D13" s="16">
         <v>2144</v>
       </c>
       <c r="E13" s="16">
         <v>1579</v>
       </c>
       <c r="F13" s="16">
         <v>21995544</v>
       </c>
       <c r="G13" s="16">
         <v>67</v>
       </c>
@@ -12941,140 +12893,140 @@
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F731F59C-D59E-4D6B-9729-546CB221AD91}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
-      <selection pane="bottomRight" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
-        <v>6329</v>
+        <v>6024</v>
       </c>
       <c r="D7" s="39">
-        <v>3849</v>
+        <v>3544</v>
       </c>
       <c r="E7" s="39">
         <v>2480</v>
       </c>
       <c r="F7" s="39">
         <v>44009777</v>
       </c>
       <c r="G7" s="39">
         <v>331</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="15">
         <v>421</v>
       </c>
       <c r="D8" s="16">
         <v>223</v>
       </c>
       <c r="E8" s="16">
@@ -13142,54 +13094,54 @@
       </c>
       <c r="C11" s="15">
         <v>322</v>
       </c>
       <c r="D11" s="16">
         <v>212</v>
       </c>
       <c r="E11" s="16">
         <v>110</v>
       </c>
       <c r="F11" s="16">
         <v>2612978</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="65" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="15">
-        <v>797</v>
+        <v>492</v>
       </c>
       <c r="D12" s="16">
-        <v>610</v>
+        <v>305</v>
       </c>
       <c r="E12" s="16">
         <v>187</v>
       </c>
       <c r="F12" s="16">
         <v>3017035</v>
       </c>
       <c r="G12" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="15">
         <v>782</v>
       </c>
       <c r="D13" s="16">
         <v>428</v>
       </c>
       <c r="E13" s="16">
@@ -13688,84 +13640,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>6795</v>
@@ -14406,84 +14358,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>6324</v>
@@ -15125,84 +15077,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>6528</v>
@@ -15811,116 +15763,116 @@
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="工作表2"/>
   <dimension ref="A1:G32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A25" sqref="A25"/>
+      <selection pane="bottomRight" activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
         <v>27121</v>
@@ -16495,84 +16447,84 @@
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="81" t="s">
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="81"/>
-[...1 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="80"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="33" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="83"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
     </row>
     <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="70">
         <v>28505</v>