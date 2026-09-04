--- v2 (2026-08-15)
+++ v3 (2026-09-04)
@@ -1,100 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\統計處第四科\00_網頁公告_社福公務統計\1150731\未列管\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150817\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CFB16DD-6B59-411C-9162-723E901FFCE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{101096D7-9C06-4192-9B6E-28790498B155}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年Yearly" sheetId="1" r:id="rId1"/>
-    <sheet name="Q1,2026" sheetId="53" r:id="rId2"/>
-[...14 lines deleted...]
-    <sheet name="2015" sheetId="28" r:id="rId17"/>
+    <sheet name="Q2,2026" sheetId="54" r:id="rId2"/>
+    <sheet name="Q1,2026" sheetId="53" r:id="rId3"/>
+    <sheet name="2025" sheetId="52" r:id="rId4"/>
+    <sheet name="Q4,2025" sheetId="51" state="hidden" r:id="rId5"/>
+    <sheet name="Q3,2025" sheetId="50" state="hidden" r:id="rId6"/>
+    <sheet name="Q2,2025" sheetId="49" state="hidden" r:id="rId7"/>
+    <sheet name="Q1,2025" sheetId="48" state="hidden" r:id="rId8"/>
+    <sheet name="2024" sheetId="47" r:id="rId9"/>
+    <sheet name="2023" sheetId="4" r:id="rId10"/>
+    <sheet name="2022" sheetId="9" r:id="rId11"/>
+    <sheet name="2021" sheetId="14" r:id="rId12"/>
+    <sheet name="2020" sheetId="19" r:id="rId13"/>
+    <sheet name="2019" sheetId="24" r:id="rId14"/>
+    <sheet name="2018" sheetId="25" r:id="rId15"/>
+    <sheet name="2017" sheetId="26" r:id="rId16"/>
+    <sheet name="2016" sheetId="27" r:id="rId17"/>
+    <sheet name="2015" sheetId="28" r:id="rId18"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G35" i="28" l="1"/>
   <c r="F35" i="28"/>
   <c r="E35" i="28"/>
   <c r="D35" i="28"/>
   <c r="C35" i="28"/>
@@ -442,51 +444,51 @@
           </rPr>
           <t>台北市修正總人次、總救助金額</t>
         </r>
       </text>
     </comment>
     <comment ref="A12" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130820
 臺南市修正總人次、總救助金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1058" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="114">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>急難救助</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Aid for Emergency</t>
     </r>
   </si>
   <si>
     <r>
@@ -2704,89 +2706,156 @@
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>季</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> , 2026  Q1</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>第一季</t>
-[...3 lines deleted...]
-        <b/>
+      <t>第二季</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> Q1</t>
-    </r>
+      <t xml:space="preserve"> Q2</t>
+    </r>
+    <phoneticPr fontId="35" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>更新日期：</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>第二季</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/07/31</t>
+      <t xml:space="preserve"> Q2</t>
+    </r>
+    <phoneticPr fontId="35" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>更新日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>2026/08/17</t>
+    </r>
+    <phoneticPr fontId="35" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第2季</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> , 2026  Q2</t>
     </r>
     <phoneticPr fontId="35" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Microsoft YaHei"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Microsoft YaHei"/>
@@ -4014,51 +4083,51 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4316,92 +4385,96 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="工作表1"/>
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A20" sqref="A20"/>
+      <selection pane="bottomRight" activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="11" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="11" customWidth="1"/>
     <col min="3" max="3" width="16" style="11" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="11" customWidth="1"/>
     <col min="5" max="6" width="17.28515625" style="11" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="11" customWidth="1"/>
     <col min="8" max="16384" width="7.7109375" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="72" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="84" t="s">
         <v>1</v>
       </c>
@@ -4749,51 +4822,51 @@
         <v>1463</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="19">
         <v>6528</v>
       </c>
       <c r="C21" s="19">
         <v>3873</v>
       </c>
       <c r="D21" s="19">
         <v>2655</v>
       </c>
       <c r="E21" s="23">
         <v>48012605</v>
       </c>
       <c r="F21" s="19">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="B22" s="16">
         <v>6323</v>
       </c>
       <c r="C22" s="16">
         <v>3783</v>
       </c>
       <c r="D22" s="16">
         <v>2540</v>
       </c>
       <c r="E22" s="17">
         <v>43719585</v>
       </c>
       <c r="F22" s="16">
         <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:9" s="20" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="16">
         <v>6795</v>
       </c>
       <c r="C23" s="16">
@@ -4818,146 +4891,818 @@
       </c>
       <c r="C24" s="19">
         <v>3851</v>
       </c>
       <c r="D24" s="19">
         <v>2479</v>
       </c>
       <c r="E24" s="19">
         <v>44014777</v>
       </c>
       <c r="F24" s="73">
         <v>331</v>
       </c>
     </row>
     <row r="25" spans="1:9" s="12" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="22"/>
       <c r="F25" s="21"/>
     </row>
     <row r="26" spans="1:9" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="30">
+      <c r="A26" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="19">
         <v>6714</v>
       </c>
-      <c r="C26" s="30">
+      <c r="C26" s="19">
         <v>3929</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="19">
         <v>2785</v>
       </c>
-      <c r="E26" s="79">
+      <c r="E26" s="23">
         <v>46730367</v>
       </c>
-      <c r="F26" s="30">
+      <c r="F26" s="19">
         <v>421</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="13" t="s">
+    <row r="27" spans="1:9" s="12" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="78" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="30">
+        <v>6140</v>
+      </c>
+      <c r="C27" s="30">
+        <v>3445</v>
+      </c>
+      <c r="D27" s="30">
+        <v>2695</v>
+      </c>
+      <c r="E27" s="79">
+        <v>46001208</v>
+      </c>
+      <c r="F27" s="30">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="13" t="s">
         <v>19</v>
-      </c>
-[...11 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
-      <c r="E28" s="16"/>
-      <c r="F28" s="15"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="30"/>
+      <c r="H28" s="30"/>
+      <c r="I28" s="30"/>
     </row>
     <row r="29" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="15"/>
+    </row>
+    <row r="30" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B29" s="30"/>
-[...14 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="74"/>
+    </row>
+    <row r="31" spans="1:9" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="24"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="25"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="28" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A32" s="11" t="s">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="29"/>
-[...6 lines deleted...]
-        <v>111</v>
+      <c r="B33" s="29"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="64" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.19685039370078702" bottom="0.19685039370078702" header="0.19685039370078702" footer="0.19685039370078702"/>
   <pageSetup paperSize="9" scale="59" fitToWidth="0" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr codeName="工作表7"/>
+  <dimension ref="A1:G32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="F34" sqref="F34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
+    <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
+    <col min="6" max="6" width="17" style="40" customWidth="1"/>
+    <col min="7" max="7" width="15" style="40" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
+    <col min="9" max="16384" width="7.7109375" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="32" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="31"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="35" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="70">
+        <v>28505</v>
+      </c>
+      <c r="D7" s="71">
+        <v>16764</v>
+      </c>
+      <c r="E7" s="71">
+        <v>11741</v>
+      </c>
+      <c r="F7" s="71">
+        <v>202563402</v>
+      </c>
+      <c r="G7" s="71">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="75" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="15">
+        <v>2353</v>
+      </c>
+      <c r="D8" s="16">
+        <v>1399</v>
+      </c>
+      <c r="E8" s="16">
+        <v>954</v>
+      </c>
+      <c r="F8" s="16">
+        <v>26177104</v>
+      </c>
+      <c r="G8" s="16">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="75" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="15">
+        <v>2453</v>
+      </c>
+      <c r="D9" s="16">
+        <v>1452</v>
+      </c>
+      <c r="E9" s="16">
+        <v>1001</v>
+      </c>
+      <c r="F9" s="16">
+        <v>12676252</v>
+      </c>
+      <c r="G9" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="75" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="15">
+        <v>2228</v>
+      </c>
+      <c r="D10" s="16">
+        <v>1284</v>
+      </c>
+      <c r="E10" s="16">
+        <v>944</v>
+      </c>
+      <c r="F10" s="16">
+        <v>25209575</v>
+      </c>
+      <c r="G10" s="16">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="15">
+        <v>1415</v>
+      </c>
+      <c r="D11" s="16">
+        <v>899</v>
+      </c>
+      <c r="E11" s="16">
+        <v>516</v>
+      </c>
+      <c r="F11" s="16">
+        <v>9742185</v>
+      </c>
+      <c r="G11" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="76" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="68">
+        <v>2014</v>
+      </c>
+      <c r="D12" s="69">
+        <v>1247</v>
+      </c>
+      <c r="E12" s="69">
+        <v>767</v>
+      </c>
+      <c r="F12" s="69">
+        <v>13167556</v>
+      </c>
+      <c r="G12" s="69">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="15">
+        <v>3800</v>
+      </c>
+      <c r="D13" s="16">
+        <v>2075</v>
+      </c>
+      <c r="E13" s="16">
+        <v>1725</v>
+      </c>
+      <c r="F13" s="16">
+        <v>24258035</v>
+      </c>
+      <c r="G13" s="16">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="15">
+        <v>705</v>
+      </c>
+      <c r="D14" s="16">
+        <v>411</v>
+      </c>
+      <c r="E14" s="16">
+        <v>294</v>
+      </c>
+      <c r="F14" s="16">
+        <v>3159000</v>
+      </c>
+      <c r="G14" s="16">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="75" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="15">
+        <v>265</v>
+      </c>
+      <c r="D15" s="16">
+        <v>139</v>
+      </c>
+      <c r="E15" s="16">
+        <v>126</v>
+      </c>
+      <c r="F15" s="16">
+        <v>2006095</v>
+      </c>
+      <c r="G15" s="16">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="75" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="15">
+        <v>1758</v>
+      </c>
+      <c r="D16" s="16">
+        <v>976</v>
+      </c>
+      <c r="E16" s="16">
+        <v>782</v>
+      </c>
+      <c r="F16" s="16">
+        <v>11324359</v>
+      </c>
+      <c r="G16" s="16">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="15">
+        <v>4028</v>
+      </c>
+      <c r="D17" s="16">
+        <v>2459</v>
+      </c>
+      <c r="E17" s="16">
+        <v>1569</v>
+      </c>
+      <c r="F17" s="16">
+        <v>26123822</v>
+      </c>
+      <c r="G17" s="16">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="75" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="15">
+        <v>1566</v>
+      </c>
+      <c r="D18" s="16">
+        <v>898</v>
+      </c>
+      <c r="E18" s="16">
+        <v>668</v>
+      </c>
+      <c r="F18" s="16">
+        <v>12202025</v>
+      </c>
+      <c r="G18" s="16">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="75" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="15">
+        <v>1302</v>
+      </c>
+      <c r="D19" s="16">
+        <v>795</v>
+      </c>
+      <c r="E19" s="16">
+        <v>507</v>
+      </c>
+      <c r="F19" s="16">
+        <v>13449225</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="75" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="15">
+        <v>128</v>
+      </c>
+      <c r="D20" s="16">
+        <v>82</v>
+      </c>
+      <c r="E20" s="16">
+        <v>46</v>
+      </c>
+      <c r="F20" s="16">
+        <v>1441816</v>
+      </c>
+      <c r="G20" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="75" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="15">
+        <v>323</v>
+      </c>
+      <c r="D21" s="16">
+        <v>238</v>
+      </c>
+      <c r="E21" s="16">
+        <v>85</v>
+      </c>
+      <c r="F21" s="16">
+        <v>1753761</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="75" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="15">
+        <v>271</v>
+      </c>
+      <c r="D22" s="16">
+        <v>170</v>
+      </c>
+      <c r="E22" s="16">
+        <v>101</v>
+      </c>
+      <c r="F22" s="16">
+        <v>2168080</v>
+      </c>
+      <c r="G22" s="16">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="75" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="15">
+        <v>110</v>
+      </c>
+      <c r="D23" s="16">
+        <v>77</v>
+      </c>
+      <c r="E23" s="16">
+        <v>33</v>
+      </c>
+      <c r="F23" s="16">
+        <v>259711</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="75" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="15">
+        <v>1713</v>
+      </c>
+      <c r="D24" s="16">
+        <v>912</v>
+      </c>
+      <c r="E24" s="16">
+        <v>801</v>
+      </c>
+      <c r="F24" s="16">
+        <v>7944510</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="15">
+        <v>972</v>
+      </c>
+      <c r="D25" s="16">
+        <v>554</v>
+      </c>
+      <c r="E25" s="16">
+        <v>418</v>
+      </c>
+      <c r="F25" s="16">
+        <v>2803413</v>
+      </c>
+      <c r="G25" s="16">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="75" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="15">
+        <v>316</v>
+      </c>
+      <c r="D26" s="16">
+        <v>220</v>
+      </c>
+      <c r="E26" s="16">
+        <v>96</v>
+      </c>
+      <c r="F26" s="16">
+        <v>1581860</v>
+      </c>
+      <c r="G26" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="75" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="15">
+        <v>724</v>
+      </c>
+      <c r="D27" s="16">
+        <v>432</v>
+      </c>
+      <c r="E27" s="16">
+        <v>292</v>
+      </c>
+      <c r="F27" s="16">
+        <v>4036575</v>
+      </c>
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="75" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" s="15">
+        <v>52</v>
+      </c>
+      <c r="D28" s="16">
+        <v>38</v>
+      </c>
+      <c r="E28" s="16">
+        <v>14</v>
+      </c>
+      <c r="F28" s="16">
+        <v>791243</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="77" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="47">
+        <v>9</v>
+      </c>
+      <c r="D29" s="48">
+        <v>7</v>
+      </c>
+      <c r="E29" s="48">
+        <v>2</v>
+      </c>
+      <c r="F29" s="45">
+        <v>287200</v>
+      </c>
+      <c r="G29" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="31"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="16"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="35" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="工作表12"/>
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5640,51 +6385,51 @@
     <row r="53" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="工作表17"/>
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6370,51 +7115,51 @@
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="A32:G32"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="工作表22"/>
   <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -7201,51 +7946,51 @@
     </row>
     <row r="60" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F60" s="46"/>
     </row>
     <row r="61" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F61" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C32:G35">
     <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="工作表27"/>
   <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -8032,51 +8777,51 @@
     </row>
     <row r="60" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F60" s="46"/>
     </row>
     <row r="61" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F61" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C32:G35">
     <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="工作表28"/>
   <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="51" t="s">
         <v>67</v>
@@ -8869,51 +9614,51 @@
     </row>
     <row r="62" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F62" s="46"/>
     </row>
     <row r="63" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F63" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C32:G35">
     <cfRule type="cellIs" dxfId="3" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="工作表29"/>
   <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="11" width="7.7109375" style="40" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="40" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="40" customWidth="1"/>
     <col min="14" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
@@ -9708,51 +10453,51 @@
     </row>
     <row r="62" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F62" s="46"/>
     </row>
     <row r="63" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F63" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C32:G35">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr codeName="工作表30"/>
   <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="31" t="s">
         <v>69</v>
@@ -10540,51 +11285,51 @@
     </row>
     <row r="61" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F61" s="46"/>
     </row>
     <row r="62" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F62" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C31:G34">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr codeName="工作表31"/>
   <dimension ref="A1:L63"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="40" customWidth="1"/>
     <col min="2" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="40" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="40" customWidth="1"/>
     <col min="9" max="11" width="7.7109375" style="40" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="40" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="40" customWidth="1"/>
     <col min="14" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
@@ -11449,80 +12194,80 @@
       <c r="F62" s="46"/>
     </row>
     <row r="63" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F63" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:B6"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <conditionalFormatting sqref="C32:G35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{051A9FE9-F509-4EAC-81C8-C3EE0E68F33F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA5F49AA-719C-471C-A7EF-70004C7E4B3D}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
-      <selection pane="bottomRight" activeCell="D23" sqref="D23"/>
+      <selection pane="bottomRight" activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="84"/>
       <c r="C4" s="85" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="85"/>
       <c r="E4" s="85"/>
       <c r="F4" s="86" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="84"/>
       <c r="B5" s="84"/>
@@ -11543,566 +12288,566 @@
       <c r="B6" s="84"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="38">
-        <v>6714</v>
+        <v>6140</v>
       </c>
       <c r="D7" s="39">
-        <v>3929</v>
+        <v>3445</v>
       </c>
       <c r="E7" s="39">
-        <v>2785</v>
+        <v>2695</v>
       </c>
       <c r="F7" s="39">
-        <v>46730367</v>
+        <v>46001208</v>
       </c>
       <c r="G7" s="39">
-        <v>421</v>
+        <v>540</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="15">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="D8" s="16">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="E8" s="16">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="F8" s="16">
-        <v>5435962</v>
+        <v>5262981</v>
       </c>
       <c r="G8" s="16">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="15">
-        <v>527</v>
+        <v>450</v>
       </c>
       <c r="D9" s="16">
-        <v>303</v>
+        <v>237</v>
       </c>
       <c r="E9" s="16">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="F9" s="16">
-        <v>2571357</v>
+        <v>2693494</v>
       </c>
       <c r="G9" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="15">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="D10" s="16">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E10" s="16">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="F10" s="16">
-        <v>3830000</v>
+        <v>3682984</v>
       </c>
       <c r="G10" s="16">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="15">
-        <v>303</v>
+        <v>363</v>
       </c>
       <c r="D11" s="16">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="E11" s="16">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="F11" s="16">
-        <v>2806195</v>
+        <v>3464654</v>
       </c>
       <c r="G11" s="16">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="65" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="15">
-        <v>548</v>
+        <v>478</v>
       </c>
       <c r="D12" s="16">
-        <v>347</v>
+        <v>290</v>
       </c>
       <c r="E12" s="16">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="F12" s="16">
-        <v>3483229</v>
+        <v>2979271</v>
       </c>
       <c r="G12" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="15">
-        <v>1009</v>
+        <v>763</v>
       </c>
       <c r="D13" s="16">
-        <v>557</v>
+        <v>420</v>
       </c>
       <c r="E13" s="16">
-        <v>452</v>
+        <v>343</v>
       </c>
       <c r="F13" s="16">
-        <v>6006196</v>
+        <v>4493400</v>
       </c>
       <c r="G13" s="16">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="65" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="15">
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="D14" s="16">
-        <v>155</v>
+        <v>121</v>
       </c>
       <c r="E14" s="16">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="F14" s="16">
-        <v>1647500</v>
+        <v>1499000</v>
       </c>
       <c r="G14" s="16">
-        <v>108</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="15">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="D15" s="16">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E15" s="16">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F15" s="16">
-        <v>988663</v>
+        <v>1205000</v>
       </c>
       <c r="G15" s="16">
-        <v>0</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="65" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="41" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="15">
-        <v>401</v>
+        <v>456</v>
       </c>
       <c r="D16" s="16">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="E16" s="16">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="F16" s="16">
-        <v>3009478</v>
+        <v>3325868</v>
       </c>
       <c r="G16" s="16">
-        <v>76</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="15">
-        <v>1034</v>
+        <v>658</v>
       </c>
       <c r="D17" s="16">
-        <v>603</v>
+        <v>390</v>
       </c>
       <c r="E17" s="16">
-        <v>431</v>
+        <v>268</v>
       </c>
       <c r="F17" s="16">
-        <v>5809463</v>
+        <v>5410925</v>
       </c>
       <c r="G17" s="16">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="65" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="15">
-        <v>428</v>
+        <v>557</v>
       </c>
       <c r="D18" s="16">
-        <v>251</v>
+        <v>292</v>
       </c>
       <c r="E18" s="16">
-        <v>177</v>
+        <v>265</v>
       </c>
       <c r="F18" s="16">
-        <v>3254390</v>
+        <v>2843586</v>
       </c>
       <c r="G18" s="16">
-        <v>118</v>
+        <v>178</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="15">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D19" s="16">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E19" s="16">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F19" s="16">
-        <v>3067749</v>
+        <v>3533089</v>
       </c>
       <c r="G19" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="65" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="15">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D20" s="16">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E20" s="16">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F20" s="16">
-        <v>0</v>
+        <v>468447</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="15">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D21" s="16">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E21" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F21" s="16">
-        <v>291084</v>
+        <v>308025</v>
       </c>
       <c r="G21" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="65" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="15">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D22" s="16">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E22" s="16">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F22" s="16">
-        <v>260000</v>
+        <v>515000</v>
       </c>
       <c r="G22" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="15">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D23" s="16">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E23" s="16">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F23" s="16">
-        <v>137756</v>
+        <v>94131</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="65" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="15">
-        <v>410</v>
+        <v>371</v>
       </c>
       <c r="D24" s="16">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="E24" s="16">
-        <v>195</v>
+        <v>175</v>
       </c>
       <c r="F24" s="16">
-        <v>2040020</v>
+        <v>2101000</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="65" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="15">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="D25" s="16">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="E25" s="16">
         <v>60</v>
       </c>
       <c r="F25" s="16">
-        <v>556108</v>
+        <v>401785</v>
       </c>
       <c r="G25" s="16">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="15">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="D26" s="16">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="E26" s="16">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F26" s="16">
-        <v>610135</v>
+        <v>394000</v>
       </c>
       <c r="G26" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="65" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="15">
-        <v>145</v>
+        <v>181</v>
       </c>
       <c r="D27" s="16">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="E27" s="16">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="F27" s="16">
-        <v>827686</v>
+        <v>1100000</v>
       </c>
       <c r="G27" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="15">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D28" s="16">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E28" s="16">
         <v>3</v>
       </c>
       <c r="F28" s="16">
-        <v>47396</v>
+        <v>164568</v>
       </c>
       <c r="G28" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="66" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="43">
         <v>1</v>
       </c>
       <c r="D29" s="44">
         <v>1</v>
       </c>
       <c r="E29" s="44">
         <v>0</v>
       </c>
       <c r="F29" s="45">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="31"/>
       <c r="F30" s="46"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C34" s="46"/>
       <c r="F34" s="46"/>
     </row>
     <row r="35" spans="3:6" x14ac:dyDescent="0.3">
       <c r="F35" s="46"/>
     </row>
@@ -12167,50 +12912,768 @@
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{051A9FE9-F509-4EAC-81C8-C3EE0E68F33F}">
+  <dimension ref="A1:G56"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="J20" sqref="J20"/>
+      <selection pane="topRight" activeCell="J20" sqref="J20"/>
+      <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
+      <selection pane="bottomRight" activeCell="A18" sqref="A18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
+    <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
+    <col min="6" max="6" width="17" style="40" customWidth="1"/>
+    <col min="7" max="7" width="15" style="40" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
+    <col min="9" max="16384" width="7.7109375" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="63" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="31"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="84"/>
+      <c r="C4" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="86" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="84"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="86"/>
+      <c r="G5" s="87"/>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="84"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="35" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="38">
+        <v>6714</v>
+      </c>
+      <c r="D7" s="39">
+        <v>3929</v>
+      </c>
+      <c r="E7" s="39">
+        <v>2785</v>
+      </c>
+      <c r="F7" s="39">
+        <v>46730367</v>
+      </c>
+      <c r="G7" s="39">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="15">
+        <v>490</v>
+      </c>
+      <c r="D8" s="16">
+        <v>273</v>
+      </c>
+      <c r="E8" s="16">
+        <v>217</v>
+      </c>
+      <c r="F8" s="16">
+        <v>5435962</v>
+      </c>
+      <c r="G8" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="15">
+        <v>527</v>
+      </c>
+      <c r="D9" s="16">
+        <v>303</v>
+      </c>
+      <c r="E9" s="16">
+        <v>224</v>
+      </c>
+      <c r="F9" s="16">
+        <v>2571357</v>
+      </c>
+      <c r="G9" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="15">
+        <v>345</v>
+      </c>
+      <c r="D10" s="16">
+        <v>186</v>
+      </c>
+      <c r="E10" s="16">
+        <v>159</v>
+      </c>
+      <c r="F10" s="16">
+        <v>3830000</v>
+      </c>
+      <c r="G10" s="16">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="15">
+        <v>303</v>
+      </c>
+      <c r="D11" s="16">
+        <v>202</v>
+      </c>
+      <c r="E11" s="16">
+        <v>101</v>
+      </c>
+      <c r="F11" s="16">
+        <v>2806195</v>
+      </c>
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="65" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="15">
+        <v>548</v>
+      </c>
+      <c r="D12" s="16">
+        <v>347</v>
+      </c>
+      <c r="E12" s="16">
+        <v>201</v>
+      </c>
+      <c r="F12" s="16">
+        <v>3483229</v>
+      </c>
+      <c r="G12" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="65" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="15">
+        <v>1009</v>
+      </c>
+      <c r="D13" s="16">
+        <v>557</v>
+      </c>
+      <c r="E13" s="16">
+        <v>452</v>
+      </c>
+      <c r="F13" s="16">
+        <v>6006196</v>
+      </c>
+      <c r="G13" s="16">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="65" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="15">
+        <v>258</v>
+      </c>
+      <c r="D14" s="16">
+        <v>155</v>
+      </c>
+      <c r="E14" s="16">
+        <v>103</v>
+      </c>
+      <c r="F14" s="16">
+        <v>1647500</v>
+      </c>
+      <c r="G14" s="16">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="65" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="15">
+        <v>86</v>
+      </c>
+      <c r="D15" s="16">
+        <v>56</v>
+      </c>
+      <c r="E15" s="16">
+        <v>30</v>
+      </c>
+      <c r="F15" s="16">
+        <v>988663</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="65" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="15">
+        <v>401</v>
+      </c>
+      <c r="D16" s="16">
+        <v>215</v>
+      </c>
+      <c r="E16" s="16">
+        <v>186</v>
+      </c>
+      <c r="F16" s="16">
+        <v>3009478</v>
+      </c>
+      <c r="G16" s="16">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="15">
+        <v>1034</v>
+      </c>
+      <c r="D17" s="16">
+        <v>603</v>
+      </c>
+      <c r="E17" s="16">
+        <v>431</v>
+      </c>
+      <c r="F17" s="16">
+        <v>5809463</v>
+      </c>
+      <c r="G17" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="15">
+        <v>428</v>
+      </c>
+      <c r="D18" s="16">
+        <v>251</v>
+      </c>
+      <c r="E18" s="16">
+        <v>177</v>
+      </c>
+      <c r="F18" s="16">
+        <v>3254390</v>
+      </c>
+      <c r="G18" s="16">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="15">
+        <v>295</v>
+      </c>
+      <c r="D19" s="16">
+        <v>185</v>
+      </c>
+      <c r="E19" s="16">
+        <v>110</v>
+      </c>
+      <c r="F19" s="16">
+        <v>3067749</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="15">
+        <v>33</v>
+      </c>
+      <c r="D20" s="16">
+        <v>18</v>
+      </c>
+      <c r="E20" s="16">
+        <v>15</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="15">
+        <v>47</v>
+      </c>
+      <c r="D21" s="16">
+        <v>35</v>
+      </c>
+      <c r="E21" s="16">
+        <v>12</v>
+      </c>
+      <c r="F21" s="16">
+        <v>291084</v>
+      </c>
+      <c r="G21" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="15">
+        <v>30</v>
+      </c>
+      <c r="D22" s="16">
+        <v>24</v>
+      </c>
+      <c r="E22" s="16">
+        <v>6</v>
+      </c>
+      <c r="F22" s="16">
+        <v>260000</v>
+      </c>
+      <c r="G22" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="15">
+        <v>48</v>
+      </c>
+      <c r="D23" s="16">
+        <v>35</v>
+      </c>
+      <c r="E23" s="16">
+        <v>13</v>
+      </c>
+      <c r="F23" s="16">
+        <v>137756</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="15">
+        <v>410</v>
+      </c>
+      <c r="D24" s="16">
+        <v>215</v>
+      </c>
+      <c r="E24" s="16">
+        <v>195</v>
+      </c>
+      <c r="F24" s="16">
+        <v>2040020</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="15">
+        <v>171</v>
+      </c>
+      <c r="D25" s="16">
+        <v>111</v>
+      </c>
+      <c r="E25" s="16">
+        <v>60</v>
+      </c>
+      <c r="F25" s="16">
+        <v>556108</v>
+      </c>
+      <c r="G25" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="15">
+        <v>98</v>
+      </c>
+      <c r="D26" s="16">
+        <v>67</v>
+      </c>
+      <c r="E26" s="16">
+        <v>31</v>
+      </c>
+      <c r="F26" s="16">
+        <v>610135</v>
+      </c>
+      <c r="G26" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="15">
+        <v>145</v>
+      </c>
+      <c r="D27" s="16">
+        <v>86</v>
+      </c>
+      <c r="E27" s="16">
+        <v>59</v>
+      </c>
+      <c r="F27" s="16">
+        <v>827686</v>
+      </c>
+      <c r="G27" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="36" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" s="15">
+        <v>7</v>
+      </c>
+      <c r="D28" s="16">
+        <v>4</v>
+      </c>
+      <c r="E28" s="16">
+        <v>3</v>
+      </c>
+      <c r="F28" s="16">
+        <v>47396</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="66" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="43">
+        <v>1</v>
+      </c>
+      <c r="D29" s="44">
+        <v>1</v>
+      </c>
+      <c r="E29" s="44">
+        <v>0</v>
+      </c>
+      <c r="F29" s="45">
+        <v>50000</v>
+      </c>
+      <c r="G29" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="31"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="16"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C34" s="46"/>
+      <c r="F34" s="46"/>
+    </row>
+    <row r="35" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F35" s="46"/>
+    </row>
+    <row r="36" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F36" s="46"/>
+    </row>
+    <row r="37" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C37" s="46"/>
+      <c r="D37" s="46"/>
+      <c r="F37" s="46"/>
+    </row>
+    <row r="38" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C38" s="46"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="46"/>
+    </row>
+    <row r="39" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F39" s="46"/>
+    </row>
+    <row r="40" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C40" s="46"/>
+      <c r="F40" s="46"/>
+    </row>
+    <row r="41" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F41" s="46"/>
+    </row>
+    <row r="42" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F42" s="46"/>
+    </row>
+    <row r="43" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F43" s="46"/>
+    </row>
+    <row r="44" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F44" s="46"/>
+    </row>
+    <row r="45" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F45" s="46"/>
+    </row>
+    <row r="46" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F46" s="46"/>
+    </row>
+    <row r="47" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F47" s="46"/>
+    </row>
+    <row r="48" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F48" s="46"/>
+    </row>
+    <row r="49" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F49" s="46"/>
+    </row>
+    <row r="50" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F50" s="46"/>
+    </row>
+    <row r="51" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F51" s="46"/>
+    </row>
+    <row r="52" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F52" s="46"/>
+    </row>
+    <row r="53" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F53" s="46"/>
+    </row>
+    <row r="54" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F54" s="46"/>
+    </row>
+    <row r="55" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F55" s="46"/>
+    </row>
+    <row r="56" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F56" s="46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A4:B6"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="35" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2B31DED-D7FF-4D02-806C-510F1471F5AC}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="L17" sqref="L17"/>
       <selection pane="topRight" activeCell="L17" sqref="L17"/>
       <selection pane="bottomLeft" activeCell="L17" sqref="L17"/>
       <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -12884,51 +14347,51 @@
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F731F59C-D59E-4D6B-9729-546CB221AD91}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
       <selection pane="bottomRight" activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -13603,51 +15066,51 @@
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C05A8CE-9B74-4E48-B42C-6BA36DD9BC58}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
       <selection pane="bottomRight" activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -14321,60 +15784,60 @@
     <row r="53" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{115E97F7-90FC-4E96-9F91-74BE80C6409C}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
-      <selection pane="bottomRight" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" sqref="A1:G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
@@ -15040,51 +16503,51 @@
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J20" sqref="J20"/>
       <selection pane="topRight" activeCell="J20" sqref="J20"/>
       <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
       <selection pane="bottomRight" activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -15758,56 +17221,56 @@
     <row r="53" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F53" s="46"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F54" s="46"/>
     </row>
     <row r="55" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F55" s="46"/>
     </row>
     <row r="56" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F56" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="工作表2"/>
   <dimension ref="A1:G32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="40" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="40" customWidth="1"/>
     <col min="3" max="5" width="12.28515625" style="40" customWidth="1"/>
     <col min="6" max="6" width="17" style="40" customWidth="1"/>
     <col min="7" max="7" width="15" style="40" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="40" customWidth="1"/>
     <col min="9" max="16384" width="7.7109375" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="63" t="s">
         <v>96</v>
@@ -16369,702 +17832,50 @@
       <c r="F28" s="16">
         <v>1304345</v>
       </c>
       <c r="G28" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="66" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="43">
         <v>13</v>
       </c>
       <c r="D29" s="44">
         <v>11</v>
       </c>
       <c r="E29" s="44">
         <v>2</v>
       </c>
       <c r="F29" s="45">
         <v>522792</v>
-      </c>
-[...650 lines deleted...]
-        <v>287200</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="31"/>
       <c r="F30" s="46"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="4"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
@@ -17073,57 +17884,58 @@
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="35" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>歷年Yearly</vt:lpstr>
+      <vt:lpstr>Q2,2026</vt:lpstr>
       <vt:lpstr>Q1,2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>Q4,2025</vt:lpstr>
       <vt:lpstr>Q3,2025</vt:lpstr>
       <vt:lpstr>Q2,2025</vt:lpstr>
       <vt:lpstr>Q1,2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 