--- v0 (2026-05-25)
+++ v1 (2026-09-04)
@@ -1,97 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150430\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\04社會福利統計報表網頁(新版)\1150831\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{125A41ED-0D44-47B7-B3D7-0853FE22CDE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B551B94E-37F1-48C5-9E46-D7412DBB9308}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="730" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="8356" r:id="rId1"/>
-    <sheet name="2025" sheetId="8405" r:id="rId2"/>
-[...13 lines deleted...]
-    <sheet name="2015" sheetId="8377" r:id="rId16"/>
+    <sheet name="2026上半年" sheetId="8406" r:id="rId2"/>
+    <sheet name="2025" sheetId="8405" r:id="rId3"/>
+    <sheet name="2025下半年" sheetId="8404" state="hidden" r:id="rId4"/>
+    <sheet name="2025上半年" sheetId="8403" state="hidden" r:id="rId5"/>
+    <sheet name="2024" sheetId="8402" r:id="rId6"/>
+    <sheet name="2024下半年" sheetId="8401" state="hidden" r:id="rId7"/>
+    <sheet name="2024上半年" sheetId="8400" state="hidden" r:id="rId8"/>
+    <sheet name="2023" sheetId="8399" r:id="rId9"/>
+    <sheet name="2022" sheetId="8396" r:id="rId10"/>
+    <sheet name="2021" sheetId="8391" r:id="rId11"/>
+    <sheet name="2020" sheetId="8386" r:id="rId12"/>
+    <sheet name="2019" sheetId="8381" r:id="rId13"/>
+    <sheet name="2018" sheetId="8380" r:id="rId14"/>
+    <sheet name="2017" sheetId="8379" r:id="rId15"/>
+    <sheet name="2016" sheetId="8378" r:id="rId16"/>
+    <sheet name="2015" sheetId="8377" r:id="rId17"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B121" i="8356" l="1"/>
   <c r="C121" i="8356"/>
   <c r="D121" i="8356"/>
   <c r="J121" i="8356"/>
   <c r="M121" i="8356"/>
@@ -142,51 +144,50 @@
   <c r="L34" i="8377"/>
   <c r="M34" i="8377"/>
   <c r="N34" i="8377"/>
   <c r="B35" i="8377"/>
   <c r="C35" i="8377"/>
   <c r="D35" i="8377"/>
   <c r="E35" i="8377"/>
   <c r="F35" i="8377"/>
   <c r="G35" i="8377"/>
   <c r="H35" i="8377"/>
   <c r="I35" i="8377"/>
   <c r="J35" i="8377"/>
   <c r="K35" i="8377"/>
   <c r="L35" i="8377"/>
   <c r="M35" i="8377"/>
   <c r="N35" i="8377"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author/>
     <author>統計處蘇美珍</author>
     <author>統計處蘇恆緯</author>
-    <author>統計處易子安</author>
     <author>統計處林郁萍</author>
     <author>統計處李美鈴</author>
     <author>統計處張亮婕</author>
   </authors>
   <commentList>
     <comment ref="D13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t>92.10</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
@@ -568,137 +569,112 @@
       </text>
     </comment>
     <comment ref="A129" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1110516</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>桃園市修正住屋毀損安遷救助一般戶戶數、人數及救助金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A138" authorId="3" shapeId="0" xr:uid="{C0C802BE-50C0-4FDE-A553-1B796322C086}">
-[...24 lines deleted...]
-    <comment ref="A139" authorId="4" shapeId="0" xr:uid="{286065D9-54CE-426C-843D-F3124A98AB53}">
+    <comment ref="A139" authorId="3" shapeId="0" xr:uid="{286065D9-54CE-426C-843D-F3124A98AB53}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">1131202
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t xml:space="preserve">新竹縣113上半年
 修正救助金額
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="A141" authorId="5" shapeId="0" xr:uid="{CE5D5E98-2001-4BFE-BFEA-AA40FACB1F47}">
+    <comment ref="A141" authorId="4" shapeId="0" xr:uid="{CE5D5E98-2001-4BFE-BFEA-AA40FACB1F47}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>115.4.30</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台中市修正戶數、人數及金額</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="A142" authorId="6" shapeId="0" xr:uid="{EB82CA3C-4E71-45E7-B210-C9BD9ACD855E}">
+    <comment ref="A142" authorId="5" shapeId="0" xr:uid="{EB82CA3C-4E71-45E7-B210-C9BD9ACD855E}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>115.4.30</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台中市修正戶數、人數及金額</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
@@ -812,51 +788,51 @@
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處林郁萍</author>
   </authors>
   <commentList>
     <comment ref="A15" authorId="0" shapeId="0" xr:uid="{68E69C2D-EE0F-4111-A9D6-9BE8E4F14DE2}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1131202新竹縣修正救助金額(元)</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1301" uniqueCount="197">
   <si>
     <t>Source : County and City Government.</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Death</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Others</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Households</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Persons</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Severely Injured</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -5173,135 +5149,195 @@
     </r>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>下半年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, July-Dec</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2024</t>
+    </r>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2026</t>
+    </r>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2025</t>
-[...22 lines deleted...]
-      <t xml:space="preserve"> 2024</t>
+      <t xml:space="preserve"> 2026</t>
     </r>
     <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>下半年</t>
+      <t>上半年</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, July-Dec</t>
+      <t>, Jan.-June</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2026/04/30</t>
+      <t>2026/08/31</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="##,##0"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -6005,102 +6041,102 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -6117,51 +6153,51 @@
     <cellStyle name="一般_十年長照上網" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位[0]" xfId="1" builtinId="6"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6498,94 +6534,98 @@
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AA151"/>
+  <dimension ref="A1:AA154"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="93" topLeftCell="B104" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="93" topLeftCell="B94" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A94" sqref="A94"/>
-      <selection pane="bottomRight" activeCell="C160" sqref="C160"/>
+      <selection pane="bottomRight" activeCell="C158" sqref="C158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.83203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.83203125" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="15.5" customWidth="1"/>
     <col min="4" max="4" width="13.33203125" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="21.5" customWidth="1"/>
     <col min="7" max="8" width="12.83203125" customWidth="1"/>
     <col min="9" max="9" width="9.83203125" customWidth="1"/>
     <col min="10" max="10" width="16.6640625" customWidth="1"/>
     <col min="11" max="11" width="9.83203125" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="14.33203125" customWidth="1"/>
     <col min="14" max="14" width="21.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="18" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
@@ -6606,111 +6646,111 @@
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
     </row>
     <row r="2" spans="1:19" s="18" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
     </row>
     <row r="3" spans="1:19" s="19" customFormat="1" ht="23.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="79" t="s">
         <v>118</v>
       </c>
-      <c r="B3" s="85" t="s">
+      <c r="B3" s="82" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="86"/>
-      <c r="D3" s="87" t="s">
+      <c r="C3" s="83"/>
+      <c r="D3" s="84" t="s">
         <v>120</v>
       </c>
-      <c r="E3" s="88"/>
-[...2 lines deleted...]
-      <c r="H3" s="87" t="s">
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="84" t="s">
         <v>87</v>
       </c>
-      <c r="I3" s="88"/>
-[...2 lines deleted...]
-      <c r="L3" s="90" t="s">
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="87" t="s">
         <v>121</v>
       </c>
-      <c r="M3" s="91"/>
-      <c r="N3" s="80" t="s">
+      <c r="M3" s="88"/>
+      <c r="N3" s="77" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="19" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83"/>
+      <c r="A4" s="80"/>
       <c r="B4" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="81" t="s">
+      <c r="H4" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="I4" s="92"/>
-      <c r="J4" s="81" t="s">
+      <c r="I4" s="89"/>
+      <c r="J4" s="78" t="s">
         <v>57</v>
       </c>
-      <c r="K4" s="92"/>
-[...2 lines deleted...]
-      <c r="N4" s="81"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="78"/>
     </row>
     <row r="5" spans="1:19" s="19" customFormat="1" ht="38.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="84"/>
+      <c r="A5" s="81"/>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -10420,111 +10460,111 @@
       </c>
       <c r="M89" s="30">
         <v>15</v>
       </c>
       <c r="N89" s="30">
         <v>21512200</v>
       </c>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="13"/>
       <c r="B90" s="28"/>
       <c r="C90" s="28"/>
       <c r="D90" s="28"/>
       <c r="E90" s="28"/>
       <c r="F90" s="28"/>
       <c r="G90" s="28"/>
       <c r="H90" s="28"/>
       <c r="I90" s="28"/>
       <c r="J90" s="28"/>
       <c r="K90" s="28"/>
       <c r="L90" s="28"/>
       <c r="M90" s="28"/>
       <c r="N90" s="28"/>
     </row>
     <row r="91" spans="1:14" s="19" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="89" t="s">
+      <c r="A91" s="86" t="s">
         <v>118</v>
       </c>
-      <c r="B91" s="79" t="s">
+      <c r="B91" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C91" s="79"/>
-      <c r="D91" s="87" t="s">
+      <c r="C91" s="90"/>
+      <c r="D91" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E91" s="88"/>
-[...2 lines deleted...]
-      <c r="H91" s="79" t="s">
+      <c r="E91" s="85"/>
+      <c r="F91" s="85"/>
+      <c r="G91" s="83"/>
+      <c r="H91" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I91" s="79"/>
-[...2 lines deleted...]
-      <c r="L91" s="79" t="s">
+      <c r="I91" s="90"/>
+      <c r="J91" s="90"/>
+      <c r="K91" s="90"/>
+      <c r="L91" s="90" t="s">
         <v>147</v>
       </c>
-      <c r="M91" s="79"/>
-      <c r="N91" s="78" t="s">
+      <c r="M91" s="90"/>
+      <c r="N91" s="92" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="92" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="89"/>
+      <c r="A92" s="86"/>
       <c r="B92" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D92" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E92" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F92" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G92" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H92" s="79" t="s">
+      <c r="H92" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I92" s="79"/>
-      <c r="J92" s="79" t="s">
+      <c r="I92" s="90"/>
+      <c r="J92" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K92" s="79"/>
-[...2 lines deleted...]
-      <c r="N92" s="78"/>
+      <c r="K92" s="90"/>
+      <c r="L92" s="90"/>
+      <c r="M92" s="90"/>
+      <c r="N92" s="92"/>
     </row>
     <row r="93" spans="1:14" s="19" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="89"/>
+      <c r="A93" s="86"/>
       <c r="B93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H93" s="20" t="s">
         <v>67</v>
       </c>
       <c r="I93" s="20" t="s">
         <v>23</v>
       </c>
       <c r="J93" s="20" t="s">
@@ -12316,51 +12356,51 @@
       </c>
       <c r="H137" s="28">
         <v>245</v>
       </c>
       <c r="I137" s="28">
         <v>204</v>
       </c>
       <c r="J137" s="28">
         <v>539</v>
       </c>
       <c r="K137" s="28">
         <v>456</v>
       </c>
       <c r="L137" s="28">
         <v>385</v>
       </c>
       <c r="M137" s="28">
         <v>1577</v>
       </c>
       <c r="N137" s="28">
         <v>37367883</v>
       </c>
     </row>
     <row r="138" spans="1:14" s="58" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="37" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B138" s="28">
         <v>463</v>
       </c>
       <c r="C138" s="28">
         <v>8639</v>
       </c>
       <c r="D138" s="28">
         <v>143</v>
       </c>
       <c r="E138" s="28">
         <v>2</v>
       </c>
       <c r="F138" s="28">
         <v>28</v>
       </c>
       <c r="G138" s="28">
         <v>890</v>
       </c>
       <c r="H138" s="28">
         <v>1739</v>
       </c>
       <c r="I138" s="28">
         <v>319</v>
       </c>
@@ -12447,316 +12487,1630 @@
         <v>392</v>
       </c>
       <c r="H140" s="28">
         <v>567</v>
       </c>
       <c r="I140" s="28">
         <v>18</v>
       </c>
       <c r="J140" s="28">
         <v>1242</v>
       </c>
       <c r="K140" s="28">
         <v>36</v>
       </c>
       <c r="L140" s="28">
         <v>24982</v>
       </c>
       <c r="M140" s="28">
         <v>3</v>
       </c>
       <c r="N140" s="28">
         <v>436428756</v>
       </c>
     </row>
     <row r="141" spans="1:14" s="58" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B141" s="74">
+      <c r="A141" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="B141" s="28">
         <v>345</v>
       </c>
-      <c r="C141" s="74">
+      <c r="C141" s="28">
         <v>4571</v>
       </c>
-      <c r="D141" s="74">
+      <c r="D141" s="28">
         <v>126</v>
       </c>
-      <c r="E141" s="74">
+      <c r="E141" s="28">
         <v>5</v>
       </c>
-      <c r="F141" s="74">
+      <c r="F141" s="28">
         <v>31</v>
       </c>
-      <c r="G141" s="74">
+      <c r="G141" s="28">
         <v>146</v>
       </c>
-      <c r="H141" s="74">
+      <c r="H141" s="28">
         <v>3459</v>
       </c>
-      <c r="I141" s="74">
+      <c r="I141" s="28">
         <v>83</v>
       </c>
-      <c r="J141" s="74">
+      <c r="J141" s="28">
         <v>8592</v>
       </c>
-      <c r="K141" s="74">
+      <c r="K141" s="28">
         <v>167</v>
       </c>
-      <c r="L141" s="74">
+      <c r="L141" s="28">
         <v>1291</v>
       </c>
-      <c r="M141" s="74">
+      <c r="M141" s="28">
         <v>45</v>
       </c>
-      <c r="N141" s="74">
+      <c r="N141" s="28">
         <v>158534725</v>
       </c>
     </row>
-    <row r="142" spans="1:14" s="58" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:14" s="58" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B142" s="28">
         <v>61</v>
       </c>
       <c r="C142" s="28">
         <v>455</v>
       </c>
       <c r="D142" s="28">
         <v>50</v>
       </c>
       <c r="E142" s="28">
         <v>0</v>
       </c>
       <c r="F142" s="28">
         <v>11</v>
       </c>
       <c r="G142" s="28">
         <v>26</v>
       </c>
       <c r="H142" s="28">
         <v>1988</v>
       </c>
       <c r="I142" s="28">
         <v>14</v>
       </c>
       <c r="J142" s="28">
         <v>5180</v>
       </c>
       <c r="K142" s="28">
         <v>34</v>
       </c>
       <c r="L142" s="28">
         <v>184</v>
       </c>
       <c r="M142" s="28">
         <v>4</v>
       </c>
       <c r="N142" s="28">
         <v>60394280</v>
       </c>
     </row>
-    <row r="143" spans="1:14" s="58" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B143" s="74">
+    <row r="143" spans="1:14" s="58" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="68" t="s">
+        <v>190</v>
+      </c>
+      <c r="B143" s="28">
         <v>284</v>
       </c>
-      <c r="C143" s="74">
+      <c r="C143" s="28">
         <v>4116</v>
       </c>
-      <c r="D143" s="74">
+      <c r="D143" s="28">
         <v>76</v>
       </c>
-      <c r="E143" s="74">
+      <c r="E143" s="28">
         <v>5</v>
       </c>
-      <c r="F143" s="74">
+      <c r="F143" s="28">
         <v>20</v>
       </c>
-      <c r="G143" s="74">
+      <c r="G143" s="28">
         <v>120</v>
       </c>
-      <c r="H143" s="74">
+      <c r="H143" s="28">
         <v>1471</v>
       </c>
-      <c r="I143" s="74">
+      <c r="I143" s="28">
         <v>69</v>
       </c>
-      <c r="J143" s="74">
+      <c r="J143" s="28">
         <v>3412</v>
       </c>
-      <c r="K143" s="74">
+      <c r="K143" s="28">
         <v>133</v>
       </c>
-      <c r="L143" s="74">
+      <c r="L143" s="28">
         <v>1107</v>
       </c>
-      <c r="M143" s="74">
+      <c r="M143" s="28">
         <v>41</v>
       </c>
-      <c r="N143" s="74">
+      <c r="N143" s="28">
         <v>98140445</v>
       </c>
     </row>
-    <row r="144" spans="1:14" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A145" s="77" t="s">
+    <row r="144" spans="1:14" s="58" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="65" t="s">
+        <v>194</v>
+      </c>
+      <c r="B144" s="74"/>
+      <c r="C144" s="74"/>
+      <c r="D144" s="74"/>
+      <c r="E144" s="74"/>
+      <c r="F144" s="74"/>
+      <c r="G144" s="74"/>
+      <c r="H144" s="74"/>
+      <c r="I144" s="74"/>
+      <c r="J144" s="74"/>
+      <c r="K144" s="74"/>
+      <c r="L144" s="74"/>
+      <c r="M144" s="74"/>
+      <c r="N144" s="74"/>
+    </row>
+    <row r="145" spans="1:27" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="76" t="s">
+        <v>195</v>
+      </c>
+      <c r="B145" s="74">
+        <v>71</v>
+      </c>
+      <c r="C145" s="74">
+        <v>369</v>
+      </c>
+      <c r="D145" s="74">
+        <v>39</v>
+      </c>
+      <c r="E145" s="74">
+        <v>0</v>
+      </c>
+      <c r="F145" s="74">
+        <v>6</v>
+      </c>
+      <c r="G145" s="74">
+        <v>8</v>
+      </c>
+      <c r="H145" s="74">
+        <v>221</v>
+      </c>
+      <c r="I145" s="74">
+        <v>10</v>
+      </c>
+      <c r="J145" s="74">
+        <v>588</v>
+      </c>
+      <c r="K145" s="74">
+        <v>21</v>
+      </c>
+      <c r="L145" s="74">
+        <v>64</v>
+      </c>
+      <c r="M145" s="74">
+        <v>8</v>
+      </c>
+      <c r="N145" s="74">
+        <v>21789300</v>
+      </c>
+    </row>
+    <row r="146" spans="1:27" s="58" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="68" t="s">
+        <v>190</v>
+      </c>
+      <c r="B146" s="28"/>
+      <c r="C146" s="28"/>
+      <c r="D146" s="28"/>
+      <c r="E146" s="28"/>
+      <c r="F146" s="28"/>
+      <c r="G146" s="28"/>
+      <c r="H146" s="28"/>
+      <c r="I146" s="28"/>
+      <c r="J146" s="28"/>
+      <c r="K146" s="28"/>
+      <c r="L146" s="28"/>
+      <c r="M146" s="28"/>
+      <c r="N146" s="28"/>
+    </row>
+    <row r="147" spans="1:27" s="58" customFormat="1" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="75"/>
+      <c r="B147" s="75"/>
+      <c r="C147" s="75"/>
+      <c r="D147" s="75"/>
+      <c r="E147" s="75"/>
+      <c r="F147" s="75"/>
+      <c r="G147" s="75"/>
+      <c r="H147" s="75"/>
+      <c r="I147" s="75"/>
+      <c r="J147" s="75"/>
+      <c r="K147" s="75"/>
+      <c r="L147" s="75"/>
+      <c r="M147" s="75"/>
+      <c r="N147" s="75"/>
+    </row>
+    <row r="148" spans="1:27" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="91" t="s">
         <v>155</v>
       </c>
-      <c r="B145" s="77"/>
-[...23 lines deleted...]
-      <c r="A146" s="49" t="s">
+      <c r="B148" s="91"/>
+      <c r="C148" s="91"/>
+      <c r="D148" s="91"/>
+      <c r="E148" s="91"/>
+      <c r="F148" s="91"/>
+      <c r="G148" s="48"/>
+      <c r="H148" s="48"/>
+      <c r="I148" s="48"/>
+      <c r="J148" s="48"/>
+      <c r="K148" s="48"/>
+      <c r="L148" s="48"/>
+      <c r="M148" s="48"/>
+      <c r="N148" s="48"/>
+      <c r="O148" s="48"/>
+      <c r="P148" s="48"/>
+      <c r="Q148" s="48"/>
+      <c r="R148" s="48"/>
+      <c r="S148" s="48"/>
+      <c r="T148" s="48"/>
+      <c r="U148" s="48"/>
+      <c r="V148" s="48"/>
+      <c r="W148" s="48"/>
+    </row>
+    <row r="149" spans="1:27" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B146" s="48"/>
-[...56 lines deleted...]
-    <row r="151" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B149" s="48"/>
+      <c r="C149" s="48"/>
+      <c r="D149" s="48"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="48"/>
+      <c r="G149" s="48"/>
+      <c r="H149" s="48"/>
+      <c r="I149" s="48"/>
+      <c r="J149" s="48"/>
+      <c r="K149" s="48"/>
+      <c r="L149" s="48"/>
+      <c r="M149" s="48"/>
+      <c r="N149" s="48"/>
+      <c r="O149" s="48"/>
+      <c r="P149" s="48"/>
+      <c r="Q149" s="48"/>
+      <c r="R149" s="48"/>
+      <c r="S149" s="48"/>
+      <c r="T149" s="48"/>
+      <c r="U149" s="48"/>
+      <c r="V149" s="48"/>
+      <c r="W149" s="48"/>
+    </row>
+    <row r="150" spans="1:27" s="49" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="31"/>
+      <c r="B150" s="48"/>
+      <c r="C150" s="48"/>
+      <c r="D150" s="48"/>
+      <c r="E150" s="48"/>
+      <c r="F150" s="48"/>
+      <c r="G150" s="48"/>
+      <c r="H150" s="48"/>
+      <c r="I150" s="48"/>
+      <c r="J150" s="48"/>
+      <c r="K150" s="48"/>
+      <c r="L150" s="48"/>
+      <c r="M150" s="48"/>
+      <c r="N150" s="48"/>
+      <c r="O150" s="48"/>
+      <c r="P150" s="48"/>
+      <c r="Q150" s="48"/>
+      <c r="R150" s="48"/>
+      <c r="S150" s="48"/>
+      <c r="T150" s="48"/>
+      <c r="U150" s="48"/>
+      <c r="V150" s="48"/>
+      <c r="W150" s="48"/>
+      <c r="X150" s="48"/>
+      <c r="Y150" s="48"/>
+      <c r="Z150" s="48"/>
+      <c r="AA150" s="48"/>
+    </row>
+    <row r="151" spans="1:27" s="49" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="72" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="154" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="L91:M92"/>
-    <mergeCell ref="A145:F145"/>
+    <mergeCell ref="A148:F148"/>
     <mergeCell ref="N91:N92"/>
     <mergeCell ref="H92:I92"/>
     <mergeCell ref="J92:K92"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="A91:A93"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:M4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B91:C91"/>
     <mergeCell ref="D91:G91"/>
     <mergeCell ref="H91:K91"/>
+    <mergeCell ref="L91:M92"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.27559055118110237" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="32.33203125" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" customWidth="1"/>
+    <col min="3" max="3" width="17.83203125" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" customWidth="1"/>
+    <col min="5" max="5" width="12.5" customWidth="1"/>
+    <col min="6" max="6" width="14.83203125" customWidth="1"/>
+    <col min="7" max="8" width="9.83203125" customWidth="1"/>
+    <col min="9" max="9" width="13.1640625" customWidth="1"/>
+    <col min="10" max="10" width="9.5" customWidth="1"/>
+    <col min="11" max="11" width="12.83203125" customWidth="1"/>
+    <col min="12" max="12" width="15.5" customWidth="1"/>
+    <col min="13" max="13" width="14.5" customWidth="1"/>
+    <col min="14" max="14" width="14.1640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="18" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+    </row>
+    <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="50" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+    </row>
+    <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="80" t="s">
+        <v>84</v>
+      </c>
+      <c r="B4" s="90" t="s">
+        <v>85</v>
+      </c>
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
+        <v>86</v>
+      </c>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
+        <v>88</v>
+      </c>
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="80"/>
+      <c r="B5" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="90" t="s">
+        <v>90</v>
+      </c>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
+    </row>
+    <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="93"/>
+      <c r="B6" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="I6" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="J6" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="K6" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="L6" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="M6" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="N6" s="94"/>
+    </row>
+    <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="9">
+        <v>76</v>
+      </c>
+      <c r="C7" s="9">
+        <v>856</v>
+      </c>
+      <c r="D7" s="9">
+        <v>95</v>
+      </c>
+      <c r="E7" s="9">
+        <v>0</v>
+      </c>
+      <c r="F7" s="9">
+        <v>10</v>
+      </c>
+      <c r="G7" s="9">
+        <v>101</v>
+      </c>
+      <c r="H7" s="9">
+        <v>290</v>
+      </c>
+      <c r="I7" s="9">
+        <v>28</v>
+      </c>
+      <c r="J7" s="9">
+        <v>771</v>
+      </c>
+      <c r="K7" s="9">
+        <v>81</v>
+      </c>
+      <c r="L7" s="9">
+        <v>107</v>
+      </c>
+      <c r="M7" s="9">
+        <v>9</v>
+      </c>
+      <c r="N7" s="9">
+        <v>36987800</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="28">
+        <v>28</v>
+      </c>
+      <c r="C8" s="28">
+        <v>329</v>
+      </c>
+      <c r="D8" s="28">
+        <v>14</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>5</v>
+      </c>
+      <c r="G8" s="28">
+        <v>0</v>
+      </c>
+      <c r="H8" s="28">
+        <v>21</v>
+      </c>
+      <c r="I8" s="28">
+        <v>1</v>
+      </c>
+      <c r="J8" s="28">
+        <v>64</v>
+      </c>
+      <c r="K8" s="28">
+        <v>2</v>
+      </c>
+      <c r="L8" s="28">
+        <v>11</v>
+      </c>
+      <c r="M8" s="28">
+        <v>0</v>
+      </c>
+      <c r="N8" s="28">
+        <v>4800000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="28">
+        <v>0</v>
+      </c>
+      <c r="C9" s="28">
+        <v>0</v>
+      </c>
+      <c r="D9" s="28">
+        <v>0</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>0</v>
+      </c>
+      <c r="G9" s="28">
+        <v>0</v>
+      </c>
+      <c r="H9" s="28">
+        <v>17</v>
+      </c>
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="28">
+        <v>41</v>
+      </c>
+      <c r="K9" s="28">
+        <v>0</v>
+      </c>
+      <c r="L9" s="28">
+        <v>0</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>820000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>0</v>
+      </c>
+      <c r="D10" s="28">
+        <v>9</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>0</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>38</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>126</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>0</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>4240000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="28">
+        <v>27</v>
+      </c>
+      <c r="C11" s="28">
+        <v>167</v>
+      </c>
+      <c r="D11" s="28">
+        <v>13</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>1</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>22</v>
+      </c>
+      <c r="I11" s="28">
+        <v>0</v>
+      </c>
+      <c r="J11" s="28">
+        <v>60</v>
+      </c>
+      <c r="K11" s="28">
+        <v>0</v>
+      </c>
+      <c r="L11" s="28">
+        <v>1</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>4675800</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="28">
+        <v>0</v>
+      </c>
+      <c r="C12" s="28">
+        <v>0</v>
+      </c>
+      <c r="D12" s="28">
+        <v>5</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>0</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="28">
+        <v>12</v>
+      </c>
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="28">
+        <v>23</v>
+      </c>
+      <c r="K12" s="28">
+        <v>0</v>
+      </c>
+      <c r="L12" s="28">
+        <v>0</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>1460000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="28">
+        <v>0</v>
+      </c>
+      <c r="C13" s="28">
+        <v>0</v>
+      </c>
+      <c r="D13" s="28">
+        <v>11</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>0</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>33</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>75</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>1</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>3710000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>0</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>8</v>
+      </c>
+      <c r="I14" s="28">
+        <v>4</v>
+      </c>
+      <c r="J14" s="28">
+        <v>21</v>
+      </c>
+      <c r="K14" s="28">
+        <v>15</v>
+      </c>
+      <c r="L14" s="28">
+        <v>20</v>
+      </c>
+      <c r="M14" s="28">
+        <v>5</v>
+      </c>
+      <c r="N14" s="28">
+        <v>1180000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="28">
+        <v>14</v>
+      </c>
+      <c r="C15" s="28">
+        <v>221</v>
+      </c>
+      <c r="D15" s="28">
+        <v>0</v>
+      </c>
+      <c r="E15" s="28">
+        <v>0</v>
+      </c>
+      <c r="F15" s="28">
+        <v>0</v>
+      </c>
+      <c r="G15" s="28">
+        <v>0</v>
+      </c>
+      <c r="H15" s="28">
+        <v>2</v>
+      </c>
+      <c r="I15" s="28">
+        <v>2</v>
+      </c>
+      <c r="J15" s="28">
+        <v>7</v>
+      </c>
+      <c r="K15" s="28">
+        <v>9</v>
+      </c>
+      <c r="L15" s="28">
+        <v>0</v>
+      </c>
+      <c r="M15" s="28">
+        <v>0</v>
+      </c>
+      <c r="N15" s="28">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="28">
+        <v>0</v>
+      </c>
+      <c r="C16" s="28">
+        <v>0</v>
+      </c>
+      <c r="D16" s="28">
+        <v>2</v>
+      </c>
+      <c r="E16" s="28">
+        <v>0</v>
+      </c>
+      <c r="F16" s="28">
+        <v>0</v>
+      </c>
+      <c r="G16" s="28">
+        <v>0</v>
+      </c>
+      <c r="H16" s="28">
+        <v>15</v>
+      </c>
+      <c r="I16" s="28">
+        <v>1</v>
+      </c>
+      <c r="J16" s="28">
+        <v>45</v>
+      </c>
+      <c r="K16" s="28">
+        <v>3</v>
+      </c>
+      <c r="L16" s="28">
+        <v>4</v>
+      </c>
+      <c r="M16" s="28">
+        <v>0</v>
+      </c>
+      <c r="N16" s="28">
+        <v>1380000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="28">
+        <v>0</v>
+      </c>
+      <c r="C17" s="28">
+        <v>0</v>
+      </c>
+      <c r="D17" s="28">
+        <v>10</v>
+      </c>
+      <c r="E17" s="28">
+        <v>0</v>
+      </c>
+      <c r="F17" s="28">
+        <v>2</v>
+      </c>
+      <c r="G17" s="28">
+        <v>99</v>
+      </c>
+      <c r="H17" s="28">
+        <v>1</v>
+      </c>
+      <c r="I17" s="28">
+        <v>0</v>
+      </c>
+      <c r="J17" s="28">
+        <v>5</v>
+      </c>
+      <c r="K17" s="28">
+        <v>0</v>
+      </c>
+      <c r="L17" s="28">
+        <v>41</v>
+      </c>
+      <c r="M17" s="28">
+        <v>0</v>
+      </c>
+      <c r="N17" s="28">
+        <v>2825000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="28">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>0</v>
+      </c>
+      <c r="D18" s="28">
+        <v>0</v>
+      </c>
+      <c r="E18" s="28">
+        <v>0</v>
+      </c>
+      <c r="F18" s="28">
+        <v>0</v>
+      </c>
+      <c r="G18" s="28">
+        <v>0</v>
+      </c>
+      <c r="H18" s="28">
+        <v>12</v>
+      </c>
+      <c r="I18" s="28">
+        <v>2</v>
+      </c>
+      <c r="J18" s="28">
+        <v>27</v>
+      </c>
+      <c r="K18" s="28">
+        <v>8</v>
+      </c>
+      <c r="L18" s="28">
+        <v>0</v>
+      </c>
+      <c r="M18" s="28">
+        <v>0</v>
+      </c>
+      <c r="N18" s="28">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="28">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
+        <v>0</v>
+      </c>
+      <c r="D19" s="28">
+        <v>4</v>
+      </c>
+      <c r="E19" s="28">
+        <v>0</v>
+      </c>
+      <c r="F19" s="28">
+        <v>0</v>
+      </c>
+      <c r="G19" s="28">
+        <v>0</v>
+      </c>
+      <c r="H19" s="28">
+        <v>4</v>
+      </c>
+      <c r="I19" s="28">
+        <v>0</v>
+      </c>
+      <c r="J19" s="28">
+        <v>8</v>
+      </c>
+      <c r="K19" s="28">
+        <v>0</v>
+      </c>
+      <c r="L19" s="28">
+        <v>0</v>
+      </c>
+      <c r="M19" s="28">
+        <v>0</v>
+      </c>
+      <c r="N19" s="28">
+        <v>960000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="28">
+        <v>0</v>
+      </c>
+      <c r="C20" s="28">
+        <v>0</v>
+      </c>
+      <c r="D20" s="28">
+        <v>3</v>
+      </c>
+      <c r="E20" s="28">
+        <v>0</v>
+      </c>
+      <c r="F20" s="28">
+        <v>0</v>
+      </c>
+      <c r="G20" s="28">
+        <v>0</v>
+      </c>
+      <c r="H20" s="28">
+        <v>21</v>
+      </c>
+      <c r="I20" s="28">
+        <v>0</v>
+      </c>
+      <c r="J20" s="28">
+        <v>66</v>
+      </c>
+      <c r="K20" s="28">
+        <v>0</v>
+      </c>
+      <c r="L20" s="28">
+        <v>0</v>
+      </c>
+      <c r="M20" s="28">
+        <v>0</v>
+      </c>
+      <c r="N20" s="28">
+        <v>1920000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="28">
+        <v>0</v>
+      </c>
+      <c r="C21" s="28">
+        <v>0</v>
+      </c>
+      <c r="D21" s="28">
+        <v>1</v>
+      </c>
+      <c r="E21" s="28">
+        <v>0</v>
+      </c>
+      <c r="F21" s="28">
+        <v>1</v>
+      </c>
+      <c r="G21" s="28">
+        <v>0</v>
+      </c>
+      <c r="H21" s="28">
+        <v>17</v>
+      </c>
+      <c r="I21" s="28">
+        <v>0</v>
+      </c>
+      <c r="J21" s="28">
+        <v>45</v>
+      </c>
+      <c r="K21" s="28">
+        <v>0</v>
+      </c>
+      <c r="L21" s="28">
+        <v>0</v>
+      </c>
+      <c r="M21" s="28">
+        <v>0</v>
+      </c>
+      <c r="N21" s="28">
+        <v>1200000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="28">
+        <v>0</v>
+      </c>
+      <c r="C22" s="28">
+        <v>0</v>
+      </c>
+      <c r="D22" s="28">
+        <v>0</v>
+      </c>
+      <c r="E22" s="28">
+        <v>0</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+      <c r="G22" s="28">
+        <v>0</v>
+      </c>
+      <c r="H22" s="28">
+        <v>2</v>
+      </c>
+      <c r="I22" s="28">
+        <v>8</v>
+      </c>
+      <c r="J22" s="28">
+        <v>3</v>
+      </c>
+      <c r="K22" s="28">
+        <v>19</v>
+      </c>
+      <c r="L22" s="28">
+        <v>1</v>
+      </c>
+      <c r="M22" s="28">
+        <v>3</v>
+      </c>
+      <c r="N22" s="28">
+        <v>490000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23" s="28">
+        <v>7</v>
+      </c>
+      <c r="C23" s="28">
+        <v>139</v>
+      </c>
+      <c r="D23" s="28">
+        <v>13</v>
+      </c>
+      <c r="E23" s="28">
+        <v>0</v>
+      </c>
+      <c r="F23" s="28">
+        <v>0</v>
+      </c>
+      <c r="G23" s="28">
+        <v>0</v>
+      </c>
+      <c r="H23" s="28">
+        <v>42</v>
+      </c>
+      <c r="I23" s="28">
+        <v>10</v>
+      </c>
+      <c r="J23" s="28">
+        <v>98</v>
+      </c>
+      <c r="K23" s="28">
+        <v>25</v>
+      </c>
+      <c r="L23" s="28">
+        <v>3</v>
+      </c>
+      <c r="M23" s="28">
+        <v>1</v>
+      </c>
+      <c r="N23" s="28">
+        <v>2482000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="28">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>0</v>
+      </c>
+      <c r="D24" s="28">
+        <v>1</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24" s="28">
+        <v>0</v>
+      </c>
+      <c r="H24" s="28">
+        <v>0</v>
+      </c>
+      <c r="I24" s="28">
+        <v>0</v>
+      </c>
+      <c r="J24" s="28">
+        <v>0</v>
+      </c>
+      <c r="K24" s="28">
+        <v>0</v>
+      </c>
+      <c r="L24" s="28">
+        <v>0</v>
+      </c>
+      <c r="M24" s="28">
+        <v>0</v>
+      </c>
+      <c r="N24" s="28">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" s="28">
+        <v>0</v>
+      </c>
+      <c r="C25" s="28">
+        <v>0</v>
+      </c>
+      <c r="D25" s="28">
+        <v>0</v>
+      </c>
+      <c r="E25" s="28">
+        <v>0</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+      <c r="G25" s="28">
+        <v>0</v>
+      </c>
+      <c r="H25" s="28">
+        <v>16</v>
+      </c>
+      <c r="I25" s="28">
+        <v>0</v>
+      </c>
+      <c r="J25" s="28">
+        <v>30</v>
+      </c>
+      <c r="K25" s="28">
+        <v>0</v>
+      </c>
+      <c r="L25" s="28">
+        <v>11</v>
+      </c>
+      <c r="M25" s="28">
+        <v>0</v>
+      </c>
+      <c r="N25" s="28">
+        <v>845000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" s="28">
+        <v>0</v>
+      </c>
+      <c r="C26" s="28">
+        <v>0</v>
+      </c>
+      <c r="D26" s="28">
+        <v>8</v>
+      </c>
+      <c r="E26" s="28">
+        <v>0</v>
+      </c>
+      <c r="F26" s="28">
+        <v>1</v>
+      </c>
+      <c r="G26" s="28">
+        <v>2</v>
+      </c>
+      <c r="H26" s="28">
+        <v>2</v>
+      </c>
+      <c r="I26" s="28">
+        <v>0</v>
+      </c>
+      <c r="J26" s="28">
+        <v>12</v>
+      </c>
+      <c r="K26" s="28">
+        <v>0</v>
+      </c>
+      <c r="L26" s="28">
+        <v>1</v>
+      </c>
+      <c r="M26" s="28">
+        <v>0</v>
+      </c>
+      <c r="N26" s="28">
+        <v>2040000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" s="28">
+        <v>0</v>
+      </c>
+      <c r="C27" s="28">
+        <v>0</v>
+      </c>
+      <c r="D27" s="28">
+        <v>1</v>
+      </c>
+      <c r="E27" s="28">
+        <v>0</v>
+      </c>
+      <c r="F27" s="28">
+        <v>0</v>
+      </c>
+      <c r="G27" s="28">
+        <v>0</v>
+      </c>
+      <c r="H27" s="28">
+        <v>4</v>
+      </c>
+      <c r="I27" s="28">
+        <v>0</v>
+      </c>
+      <c r="J27" s="28">
+        <v>10</v>
+      </c>
+      <c r="K27" s="28">
+        <v>0</v>
+      </c>
+      <c r="L27" s="28">
+        <v>6</v>
+      </c>
+      <c r="M27" s="28">
+        <v>0</v>
+      </c>
+      <c r="N27" s="28">
+        <v>410000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="28">
+        <v>0</v>
+      </c>
+      <c r="C28" s="28">
+        <v>0</v>
+      </c>
+      <c r="D28" s="28">
+        <v>0</v>
+      </c>
+      <c r="E28" s="28">
+        <v>0</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+      <c r="G28" s="28">
+        <v>0</v>
+      </c>
+      <c r="H28" s="28">
+        <v>1</v>
+      </c>
+      <c r="I28" s="28">
+        <v>0</v>
+      </c>
+      <c r="J28" s="28">
+        <v>5</v>
+      </c>
+      <c r="K28" s="28">
+        <v>0</v>
+      </c>
+      <c r="L28" s="28">
+        <v>7</v>
+      </c>
+      <c r="M28" s="28">
+        <v>0</v>
+      </c>
+      <c r="N28" s="28">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" s="30">
+        <v>0</v>
+      </c>
+      <c r="C29" s="30">
+        <v>0</v>
+      </c>
+      <c r="D29" s="30">
+        <v>0</v>
+      </c>
+      <c r="E29" s="30">
+        <v>0</v>
+      </c>
+      <c r="F29" s="30">
+        <v>0</v>
+      </c>
+      <c r="G29" s="30">
+        <v>0</v>
+      </c>
+      <c r="H29" s="30">
+        <v>0</v>
+      </c>
+      <c r="I29" s="30">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
+        <v>0</v>
+      </c>
+      <c r="K29" s="30">
+        <v>0</v>
+      </c>
+      <c r="L29" s="30">
+        <v>0</v>
+      </c>
+      <c r="M29" s="30">
+        <v>0</v>
+      </c>
+      <c r="N29" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="39"/>
+      <c r="N30" s="23"/>
+    </row>
+    <row r="31" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39"/>
+      <c r="L31" s="39"/>
+      <c r="M31" s="39"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="L4:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -12781,148 +14135,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>111</v>
       </c>
       <c r="C7" s="9">
         <v>1169</v>
       </c>
       <c r="D7" s="9">
         <v>97</v>
       </c>
       <c r="E7" s="9">
         <v>1</v>
       </c>
       <c r="F7" s="9">
         <v>5</v>
       </c>
       <c r="G7" s="9">
         <v>96</v>
       </c>
       <c r="H7" s="9">
         <v>373</v>
@@ -13946,51 +15300,51 @@
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -14015,148 +15369,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>42</v>
       </c>
       <c r="C7" s="9">
         <v>156</v>
       </c>
       <c r="D7" s="9">
         <v>90</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>18</v>
       </c>
       <c r="G7" s="9">
         <v>0</v>
       </c>
       <c r="H7" s="9">
         <v>242</v>
@@ -15180,51 +16534,51 @@
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -15249,148 +16603,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>120</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="9">
         <v>57</v>
       </c>
       <c r="C7" s="9">
         <v>426</v>
       </c>
       <c r="D7" s="9">
         <v>79</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>8</v>
       </c>
       <c r="G7" s="9">
         <v>30</v>
       </c>
       <c r="H7" s="9">
         <v>279</v>
@@ -16414,51 +17768,51 @@
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -16484,148 +17838,148 @@
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="1:15" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:15" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>120</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:15" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>71</v>
       </c>
       <c r="C7" s="9">
         <v>2077</v>
       </c>
       <c r="D7" s="9">
         <v>94</v>
       </c>
       <c r="E7" s="9">
         <v>1</v>
       </c>
       <c r="F7" s="9">
         <v>17</v>
       </c>
       <c r="G7" s="9">
         <v>105</v>
       </c>
       <c r="H7" s="9">
         <v>432</v>
@@ -17654,51 +19008,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" t="s">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -17726,148 +19080,148 @@
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="1:15" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
     </row>
     <row r="3" spans="1:15" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:15" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>120</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:15" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="9">
         <v>187</v>
       </c>
       <c r="C7" s="9">
         <v>3566</v>
       </c>
       <c r="D7" s="9">
         <v>85</v>
       </c>
       <c r="E7" s="9">
         <v>2</v>
       </c>
       <c r="F7" s="9">
         <v>13</v>
       </c>
       <c r="G7" s="9">
         <v>188</v>
       </c>
       <c r="H7" s="9">
         <v>340</v>
@@ -18890,51 +20244,51 @@
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="19.5" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -18964,148 +20318,148 @@
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
     </row>
     <row r="2" spans="1:19" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:19" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:19" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>120</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:19" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:19" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="9">
         <v>155</v>
       </c>
       <c r="C7" s="9">
         <v>2245</v>
       </c>
       <c r="D7" s="9">
         <v>213</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>17</v>
       </c>
       <c r="G7" s="9">
         <v>168</v>
       </c>
       <c r="H7" s="9">
         <v>1504</v>
@@ -20128,51 +21482,51 @@
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="3" width="19.5" customWidth="1"/>
     <col min="4" max="4" width="11.83203125" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="7" width="11.5" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="11.83203125" customWidth="1"/>
@@ -20200,97 +21554,97 @@
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
     </row>
     <row r="2" spans="1:19" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
     </row>
     <row r="3" spans="1:19" s="19" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="91" t="s">
+      <c r="A3" s="88" t="s">
         <v>156</v>
       </c>
       <c r="B3" s="97" t="s">
         <v>157</v>
       </c>
       <c r="C3" s="98"/>
       <c r="D3" s="98"/>
       <c r="E3" s="98"/>
       <c r="F3" s="98"/>
       <c r="G3" s="98"/>
       <c r="H3" s="98"/>
       <c r="I3" s="98"/>
       <c r="J3" s="98"/>
       <c r="K3" s="98"/>
       <c r="L3" s="98"/>
       <c r="M3" s="98"/>
       <c r="N3" s="98"/>
     </row>
     <row r="4" spans="1:19" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="92"/>
+      <c r="A4" s="89"/>
       <c r="B4" s="99" t="s">
         <v>171</v>
       </c>
       <c r="C4" s="99"/>
       <c r="D4" s="97" t="s">
         <v>172</v>
       </c>
       <c r="E4" s="98"/>
       <c r="F4" s="98"/>
       <c r="G4" s="100"/>
       <c r="H4" s="97" t="s">
         <v>173</v>
       </c>
       <c r="I4" s="98"/>
       <c r="J4" s="98"/>
       <c r="K4" s="100"/>
       <c r="L4" s="101" t="s">
         <v>158</v>
       </c>
       <c r="M4" s="102"/>
       <c r="N4" s="101" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="92"/>
+      <c r="A5" s="89"/>
       <c r="B5" s="70" t="s">
         <v>174</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>175</v>
       </c>
       <c r="D5" s="69" t="s">
         <v>159</v>
       </c>
       <c r="E5" s="69" t="s">
         <v>160</v>
       </c>
       <c r="F5" s="69" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="69" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="103" t="s">
         <v>163</v>
       </c>
       <c r="I5" s="104"/>
       <c r="J5" s="103" t="s">
         <v>164</v>
       </c>
@@ -21673,50 +23027,1300 @@
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <conditionalFormatting sqref="B32:N35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6EE90CD-9D91-4795-B0E4-E5627FFC2D27}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N34"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="D34" sqref="D34"/>
+      <selection pane="topRight" activeCell="D34" sqref="D34"/>
+      <selection pane="bottomLeft" activeCell="D34" sqref="D34"/>
+      <selection pane="bottomRight" activeCell="A37" sqref="A37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="32.33203125" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" customWidth="1"/>
+    <col min="3" max="3" width="17.83203125" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" customWidth="1"/>
+    <col min="5" max="5" width="12.5" customWidth="1"/>
+    <col min="6" max="6" width="14.83203125" customWidth="1"/>
+    <col min="7" max="8" width="9.83203125" customWidth="1"/>
+    <col min="9" max="9" width="13.1640625" customWidth="1"/>
+    <col min="10" max="10" width="9.5" customWidth="1"/>
+    <col min="11" max="11" width="12.83203125" customWidth="1"/>
+    <col min="12" max="12" width="15.5" customWidth="1"/>
+    <col min="13" max="13" width="14.5" customWidth="1"/>
+    <col min="14" max="14" width="19.1640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" s="18" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+    </row>
+    <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="62" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+    </row>
+    <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="80" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="90" t="s">
+        <v>85</v>
+      </c>
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
+        <v>86</v>
+      </c>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="80"/>
+      <c r="B5" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="90" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
+    </row>
+    <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="93"/>
+      <c r="B6" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="I6" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="K6" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="M6" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" s="94"/>
+    </row>
+    <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="9">
+        <v>71</v>
+      </c>
+      <c r="C7" s="9">
+        <v>369</v>
+      </c>
+      <c r="D7" s="9">
+        <v>39</v>
+      </c>
+      <c r="E7" s="9">
+        <v>0</v>
+      </c>
+      <c r="F7" s="9">
+        <v>6</v>
+      </c>
+      <c r="G7" s="9">
+        <v>8</v>
+      </c>
+      <c r="H7" s="9">
+        <v>221</v>
+      </c>
+      <c r="I7" s="9">
+        <v>10</v>
+      </c>
+      <c r="J7" s="9">
+        <v>588</v>
+      </c>
+      <c r="K7" s="9">
+        <v>21</v>
+      </c>
+      <c r="L7" s="9">
+        <v>64</v>
+      </c>
+      <c r="M7" s="9">
+        <v>8</v>
+      </c>
+      <c r="N7" s="9">
+        <v>21789300</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="28">
+        <v>27</v>
+      </c>
+      <c r="C8" s="28">
+        <v>104</v>
+      </c>
+      <c r="D8" s="28">
+        <v>6</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>0</v>
+      </c>
+      <c r="G8" s="28">
+        <v>0</v>
+      </c>
+      <c r="H8" s="28">
+        <v>30</v>
+      </c>
+      <c r="I8" s="28">
+        <v>0</v>
+      </c>
+      <c r="J8" s="28">
+        <v>105</v>
+      </c>
+      <c r="K8" s="28">
+        <v>0</v>
+      </c>
+      <c r="L8" s="28">
+        <v>1</v>
+      </c>
+      <c r="M8" s="28">
+        <v>0</v>
+      </c>
+      <c r="N8" s="28">
+        <v>3310000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="28">
+        <v>1</v>
+      </c>
+      <c r="C9" s="28">
+        <v>3</v>
+      </c>
+      <c r="D9" s="28">
+        <v>4</v>
+      </c>
+      <c r="E9" s="28">
+        <v>0</v>
+      </c>
+      <c r="F9" s="28">
+        <v>3</v>
+      </c>
+      <c r="G9" s="28">
+        <v>0</v>
+      </c>
+      <c r="H9" s="28">
+        <v>19</v>
+      </c>
+      <c r="I9" s="28">
+        <v>0</v>
+      </c>
+      <c r="J9" s="28">
+        <v>43</v>
+      </c>
+      <c r="K9" s="28">
+        <v>0</v>
+      </c>
+      <c r="L9" s="28">
+        <v>0</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>1960000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>0</v>
+      </c>
+      <c r="D10" s="28">
+        <v>3</v>
+      </c>
+      <c r="E10" s="28">
+        <v>0</v>
+      </c>
+      <c r="F10" s="28">
+        <v>0</v>
+      </c>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+      <c r="H10" s="28">
+        <v>20</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>46</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+      <c r="L10" s="28">
+        <v>0</v>
+      </c>
+      <c r="M10" s="28">
+        <v>0</v>
+      </c>
+      <c r="N10" s="28">
+        <v>1503500</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="28">
+        <v>27</v>
+      </c>
+      <c r="C11" s="28">
+        <v>104</v>
+      </c>
+      <c r="D11" s="28">
+        <v>2</v>
+      </c>
+      <c r="E11" s="28">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="28">
+        <v>0</v>
+      </c>
+      <c r="H11" s="28">
+        <v>26</v>
+      </c>
+      <c r="I11" s="28">
+        <v>0</v>
+      </c>
+      <c r="J11" s="28">
+        <v>79</v>
+      </c>
+      <c r="K11" s="28">
+        <v>0</v>
+      </c>
+      <c r="L11" s="28">
+        <v>0</v>
+      </c>
+      <c r="M11" s="28">
+        <v>0</v>
+      </c>
+      <c r="N11" s="28">
+        <v>2745800</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="28">
+        <v>4</v>
+      </c>
+      <c r="C12" s="28">
+        <v>19</v>
+      </c>
+      <c r="D12" s="28">
+        <v>5</v>
+      </c>
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>0</v>
+      </c>
+      <c r="G12" s="28">
+        <v>0</v>
+      </c>
+      <c r="H12" s="28">
+        <v>11</v>
+      </c>
+      <c r="I12" s="28">
+        <v>0</v>
+      </c>
+      <c r="J12" s="28">
+        <v>24</v>
+      </c>
+      <c r="K12" s="28">
+        <v>0</v>
+      </c>
+      <c r="L12" s="28">
+        <v>0</v>
+      </c>
+      <c r="M12" s="28">
+        <v>0</v>
+      </c>
+      <c r="N12" s="28">
+        <v>1480000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="28">
+        <v>1</v>
+      </c>
+      <c r="C13" s="28">
+        <v>20</v>
+      </c>
+      <c r="D13" s="28">
+        <v>3</v>
+      </c>
+      <c r="E13" s="28">
+        <v>0</v>
+      </c>
+      <c r="F13" s="28">
+        <v>2</v>
+      </c>
+      <c r="G13" s="28">
+        <v>0</v>
+      </c>
+      <c r="H13" s="28">
+        <v>15</v>
+      </c>
+      <c r="I13" s="28">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28">
+        <v>49</v>
+      </c>
+      <c r="K13" s="28">
+        <v>0</v>
+      </c>
+      <c r="L13" s="28">
+        <v>0</v>
+      </c>
+      <c r="M13" s="28">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28">
+        <v>1780000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="28">
+        <v>3</v>
+      </c>
+      <c r="E14" s="28">
+        <v>0</v>
+      </c>
+      <c r="F14" s="28">
+        <v>0</v>
+      </c>
+      <c r="G14" s="28">
+        <v>0</v>
+      </c>
+      <c r="H14" s="28">
+        <v>6</v>
+      </c>
+      <c r="I14" s="28">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28">
+        <v>11</v>
+      </c>
+      <c r="K14" s="28">
+        <v>0</v>
+      </c>
+      <c r="L14" s="28">
+        <v>12</v>
+      </c>
+      <c r="M14" s="28">
+        <v>0</v>
+      </c>
+      <c r="N14" s="28">
+        <v>1060000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="28">
+        <v>1</v>
+      </c>
+      <c r="C15" s="28">
+        <v>3</v>
+      </c>
+      <c r="D15" s="28">
+        <v>0</v>
+      </c>
+      <c r="E15" s="28">
+        <v>0</v>
+      </c>
+      <c r="F15" s="28">
+        <v>0</v>
+      </c>
+      <c r="G15" s="28">
+        <v>0</v>
+      </c>
+      <c r="H15" s="28">
+        <v>1</v>
+      </c>
+      <c r="I15" s="28">
+        <v>0</v>
+      </c>
+      <c r="J15" s="28">
+        <v>1</v>
+      </c>
+      <c r="K15" s="28">
+        <v>0</v>
+      </c>
+      <c r="L15" s="28">
+        <v>0</v>
+      </c>
+      <c r="M15" s="28">
+        <v>0</v>
+      </c>
+      <c r="N15" s="28">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="28">
+        <v>0</v>
+      </c>
+      <c r="C16" s="28">
+        <v>0</v>
+      </c>
+      <c r="D16" s="28">
+        <v>0</v>
+      </c>
+      <c r="E16" s="28">
+        <v>0</v>
+      </c>
+      <c r="F16" s="28">
+        <v>0</v>
+      </c>
+      <c r="G16" s="28">
+        <v>0</v>
+      </c>
+      <c r="H16" s="28">
+        <v>12</v>
+      </c>
+      <c r="I16" s="28">
+        <v>1</v>
+      </c>
+      <c r="J16" s="28">
+        <v>28</v>
+      </c>
+      <c r="K16" s="28">
+        <v>1</v>
+      </c>
+      <c r="L16" s="28">
+        <v>0</v>
+      </c>
+      <c r="M16" s="28">
+        <v>0</v>
+      </c>
+      <c r="N16" s="28">
+        <v>560000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="28">
+        <v>0</v>
+      </c>
+      <c r="C17" s="28">
+        <v>0</v>
+      </c>
+      <c r="D17" s="28">
+        <v>2</v>
+      </c>
+      <c r="E17" s="28">
+        <v>0</v>
+      </c>
+      <c r="F17" s="28">
+        <v>1</v>
+      </c>
+      <c r="G17" s="28">
+        <v>0</v>
+      </c>
+      <c r="H17" s="28">
+        <v>0</v>
+      </c>
+      <c r="I17" s="28">
+        <v>0</v>
+      </c>
+      <c r="J17" s="28">
+        <v>0</v>
+      </c>
+      <c r="K17" s="28">
+        <v>0</v>
+      </c>
+      <c r="L17" s="28">
+        <v>31</v>
+      </c>
+      <c r="M17" s="28">
+        <v>0</v>
+      </c>
+      <c r="N17" s="28">
+        <v>925000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="28">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>0</v>
+      </c>
+      <c r="D18" s="28">
+        <v>1</v>
+      </c>
+      <c r="E18" s="28">
+        <v>0</v>
+      </c>
+      <c r="F18" s="28">
+        <v>0</v>
+      </c>
+      <c r="G18" s="28">
+        <v>0</v>
+      </c>
+      <c r="H18" s="28">
+        <v>10</v>
+      </c>
+      <c r="I18" s="28">
+        <v>0</v>
+      </c>
+      <c r="J18" s="28">
+        <v>36</v>
+      </c>
+      <c r="K18" s="28">
+        <v>0</v>
+      </c>
+      <c r="L18" s="28">
+        <v>1</v>
+      </c>
+      <c r="M18" s="28">
+        <v>0</v>
+      </c>
+      <c r="N18" s="28">
+        <v>700000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="28">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
+        <v>0</v>
+      </c>
+      <c r="D19" s="28">
+        <v>0</v>
+      </c>
+      <c r="E19" s="28">
+        <v>0</v>
+      </c>
+      <c r="F19" s="28">
+        <v>0</v>
+      </c>
+      <c r="G19" s="28">
+        <v>0</v>
+      </c>
+      <c r="H19" s="28">
+        <v>10</v>
+      </c>
+      <c r="I19" s="28">
+        <v>0</v>
+      </c>
+      <c r="J19" s="28">
+        <v>24</v>
+      </c>
+      <c r="K19" s="28">
+        <v>0</v>
+      </c>
+      <c r="L19" s="28">
+        <v>0</v>
+      </c>
+      <c r="M19" s="28">
+        <v>0</v>
+      </c>
+      <c r="N19" s="28">
+        <v>480000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="28">
+        <v>0</v>
+      </c>
+      <c r="C20" s="28">
+        <v>0</v>
+      </c>
+      <c r="D20" s="28">
+        <v>0</v>
+      </c>
+      <c r="E20" s="28">
+        <v>0</v>
+      </c>
+      <c r="F20" s="28">
+        <v>0</v>
+      </c>
+      <c r="G20" s="28">
+        <v>0</v>
+      </c>
+      <c r="H20" s="28">
+        <v>6</v>
+      </c>
+      <c r="I20" s="28">
+        <v>0</v>
+      </c>
+      <c r="J20" s="28">
+        <v>7</v>
+      </c>
+      <c r="K20" s="28">
+        <v>0</v>
+      </c>
+      <c r="L20" s="28">
+        <v>0</v>
+      </c>
+      <c r="M20" s="28">
+        <v>0</v>
+      </c>
+      <c r="N20" s="28">
+        <v>140000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="28">
+        <v>0</v>
+      </c>
+      <c r="C21" s="28">
+        <v>0</v>
+      </c>
+      <c r="D21" s="28">
+        <v>4</v>
+      </c>
+      <c r="E21" s="28">
+        <v>0</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+      <c r="G21" s="28">
+        <v>0</v>
+      </c>
+      <c r="H21" s="28">
+        <v>8</v>
+      </c>
+      <c r="I21" s="28">
+        <v>0</v>
+      </c>
+      <c r="J21" s="28">
+        <v>23</v>
+      </c>
+      <c r="K21" s="28">
+        <v>0</v>
+      </c>
+      <c r="L21" s="28">
+        <v>0</v>
+      </c>
+      <c r="M21" s="28">
+        <v>0</v>
+      </c>
+      <c r="N21" s="28">
+        <v>1260000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="28">
+        <v>0</v>
+      </c>
+      <c r="C22" s="28">
+        <v>0</v>
+      </c>
+      <c r="D22" s="28">
+        <v>0</v>
+      </c>
+      <c r="E22" s="28">
+        <v>0</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+      <c r="G22" s="28">
+        <v>0</v>
+      </c>
+      <c r="H22" s="28">
+        <v>12</v>
+      </c>
+      <c r="I22" s="28">
+        <v>5</v>
+      </c>
+      <c r="J22" s="28">
+        <v>33</v>
+      </c>
+      <c r="K22" s="28">
+        <v>11</v>
+      </c>
+      <c r="L22" s="28">
+        <v>3</v>
+      </c>
+      <c r="M22" s="28">
+        <v>8</v>
+      </c>
+      <c r="N22" s="28">
+        <v>935000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="28">
+        <v>7</v>
+      </c>
+      <c r="C23" s="28">
+        <v>109</v>
+      </c>
+      <c r="D23" s="28">
+        <v>0</v>
+      </c>
+      <c r="E23" s="28">
+        <v>0</v>
+      </c>
+      <c r="F23" s="28">
+        <v>0</v>
+      </c>
+      <c r="G23" s="28">
+        <v>3</v>
+      </c>
+      <c r="H23" s="28">
+        <v>14</v>
+      </c>
+      <c r="I23" s="28">
+        <v>4</v>
+      </c>
+      <c r="J23" s="28">
+        <v>31</v>
+      </c>
+      <c r="K23" s="28">
+        <v>9</v>
+      </c>
+      <c r="L23" s="28">
+        <v>1</v>
+      </c>
+      <c r="M23" s="28">
+        <v>0</v>
+      </c>
+      <c r="N23" s="28">
+        <v>840000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="28">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>0</v>
+      </c>
+      <c r="D24" s="28">
+        <v>0</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24" s="28">
+        <v>0</v>
+      </c>
+      <c r="H24" s="28">
+        <v>0</v>
+      </c>
+      <c r="I24" s="28">
+        <v>0</v>
+      </c>
+      <c r="J24" s="28">
+        <v>0</v>
+      </c>
+      <c r="K24" s="28">
+        <v>0</v>
+      </c>
+      <c r="L24" s="28">
+        <v>0</v>
+      </c>
+      <c r="M24" s="28">
+        <v>0</v>
+      </c>
+      <c r="N24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="28">
+        <v>3</v>
+      </c>
+      <c r="C25" s="28">
+        <v>7</v>
+      </c>
+      <c r="D25" s="28">
+        <v>1</v>
+      </c>
+      <c r="E25" s="28">
+        <v>0</v>
+      </c>
+      <c r="F25" s="28">
+        <v>0</v>
+      </c>
+      <c r="G25" s="28">
+        <v>0</v>
+      </c>
+      <c r="H25" s="28">
+        <v>2</v>
+      </c>
+      <c r="I25" s="28">
+        <v>0</v>
+      </c>
+      <c r="J25" s="28">
+        <v>3</v>
+      </c>
+      <c r="K25" s="28">
+        <v>0</v>
+      </c>
+      <c r="L25" s="28">
+        <v>15</v>
+      </c>
+      <c r="M25" s="28">
+        <v>0</v>
+      </c>
+      <c r="N25" s="28">
+        <v>390000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="28">
+        <v>0</v>
+      </c>
+      <c r="C26" s="28">
+        <v>0</v>
+      </c>
+      <c r="D26" s="28">
+        <v>2</v>
+      </c>
+      <c r="E26" s="28">
+        <v>0</v>
+      </c>
+      <c r="F26" s="28">
+        <v>0</v>
+      </c>
+      <c r="G26" s="28">
+        <v>0</v>
+      </c>
+      <c r="H26" s="28">
+        <v>9</v>
+      </c>
+      <c r="I26" s="28">
+        <v>0</v>
+      </c>
+      <c r="J26" s="28">
+        <v>22</v>
+      </c>
+      <c r="K26" s="28">
+        <v>0</v>
+      </c>
+      <c r="L26" s="28">
+        <v>0</v>
+      </c>
+      <c r="M26" s="28">
+        <v>0</v>
+      </c>
+      <c r="N26" s="28">
+        <v>640000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="28">
+        <v>0</v>
+      </c>
+      <c r="C27" s="28">
+        <v>0</v>
+      </c>
+      <c r="D27" s="28">
+        <v>3</v>
+      </c>
+      <c r="E27" s="28">
+        <v>0</v>
+      </c>
+      <c r="F27" s="28">
+        <v>0</v>
+      </c>
+      <c r="G27" s="28">
+        <v>0</v>
+      </c>
+      <c r="H27" s="28">
+        <v>9</v>
+      </c>
+      <c r="I27" s="28">
+        <v>0</v>
+      </c>
+      <c r="J27" s="28">
+        <v>18</v>
+      </c>
+      <c r="K27" s="28">
+        <v>0</v>
+      </c>
+      <c r="L27" s="28">
+        <v>0</v>
+      </c>
+      <c r="M27" s="28">
+        <v>0</v>
+      </c>
+      <c r="N27" s="28">
+        <v>960000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="28">
+        <v>0</v>
+      </c>
+      <c r="C28" s="28">
+        <v>0</v>
+      </c>
+      <c r="D28" s="28">
+        <v>0</v>
+      </c>
+      <c r="E28" s="28">
+        <v>0</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+      <c r="G28" s="28">
+        <v>5</v>
+      </c>
+      <c r="H28" s="28">
+        <v>1</v>
+      </c>
+      <c r="I28" s="28">
+        <v>0</v>
+      </c>
+      <c r="J28" s="28">
+        <v>5</v>
+      </c>
+      <c r="K28" s="28">
+        <v>0</v>
+      </c>
+      <c r="L28" s="28">
+        <v>0</v>
+      </c>
+      <c r="M28" s="28">
+        <v>0</v>
+      </c>
+      <c r="N28" s="28">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="30">
+        <v>0</v>
+      </c>
+      <c r="C29" s="30">
+        <v>0</v>
+      </c>
+      <c r="D29" s="30">
+        <v>0</v>
+      </c>
+      <c r="E29" s="30">
+        <v>0</v>
+      </c>
+      <c r="F29" s="30">
+        <v>0</v>
+      </c>
+      <c r="G29" s="30">
+        <v>0</v>
+      </c>
+      <c r="H29" s="30">
+        <v>0</v>
+      </c>
+      <c r="I29" s="30">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
+        <v>0</v>
+      </c>
+      <c r="K29" s="30">
+        <v>0</v>
+      </c>
+      <c r="L29" s="30">
+        <v>0</v>
+      </c>
+      <c r="M29" s="30">
+        <v>0</v>
+      </c>
+      <c r="N29" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="39"/>
+      <c r="N30" s="23"/>
+    </row>
+    <row r="31" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39"/>
+      <c r="L31" s="39"/>
+      <c r="M31" s="39"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B34" s="39"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="39"/>
+      <c r="M34" s="39"/>
+      <c r="N34" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="L4:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5DC18AB-81F0-461C-A2B0-A8926A771594}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -21741,148 +24345,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="62" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>72</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>345</v>
       </c>
       <c r="C7" s="9">
         <v>4571</v>
       </c>
       <c r="D7" s="9">
         <v>126</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>31</v>
       </c>
       <c r="G7" s="9">
         <v>146</v>
       </c>
       <c r="H7" s="9">
         <v>3459</v>
@@ -22922,51 +25526,51 @@
       <c r="I34" s="39"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
       <c r="N34" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{345A070F-17DB-4C1B-9088-91A05B166E6C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D34" sqref="D34"/>
       <selection pane="topRight" activeCell="D34" sqref="D34"/>
       <selection pane="bottomLeft" activeCell="D34" sqref="D34"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
@@ -22992,148 +25596,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="62" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>72</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>284</v>
       </c>
       <c r="C7" s="9">
         <v>4116</v>
       </c>
       <c r="D7" s="9">
         <v>76</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>20</v>
       </c>
       <c r="G7" s="9">
         <v>120</v>
       </c>
       <c r="H7" s="9">
         <v>1471</v>
@@ -24172,51 +26776,51 @@
       <c r="H34" s="39"/>
       <c r="I34" s="39"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
       <c r="N34" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDB9457C-129B-4247-8FC6-7EB989BD2104}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D34" sqref="D34"/>
       <selection pane="topRight" activeCell="D34" sqref="D34"/>
       <selection pane="bottomLeft" activeCell="D34" sqref="D34"/>
       <selection pane="bottomRight" activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
@@ -24242,148 +26846,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="62" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>72</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>61</v>
       </c>
       <c r="C7" s="9">
         <v>455</v>
       </c>
       <c r="D7" s="9">
         <v>50</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>11</v>
       </c>
       <c r="G7" s="9">
         <v>26</v>
       </c>
       <c r="H7" s="9">
         <v>1988</v>
@@ -25423,51 +28027,51 @@
       <c r="I34" s="39"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
       <c r="N34" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFC180E2-2B97-4385-A41C-0296BBA24900}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -25492,148 +28096,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>72</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>463</v>
       </c>
       <c r="C7" s="9">
         <v>8639</v>
       </c>
       <c r="D7" s="9">
         <v>143</v>
       </c>
       <c r="E7" s="9">
         <v>2</v>
       </c>
       <c r="F7" s="9">
         <v>28</v>
       </c>
       <c r="G7" s="9">
         <v>890</v>
       </c>
       <c r="H7" s="9">
         <v>1739</v>
@@ -26658,51 +29262,51 @@
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24B878DE-7597-49CF-B4F5-A538CDCD279B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B7" sqref="B7:N7"/>
       <selection pane="topRight" activeCell="B7" sqref="B7:N7"/>
       <selection pane="bottomLeft" activeCell="B7" sqref="B7:N7"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7:N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
@@ -26728,148 +29332,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>72</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>70</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>373</v>
       </c>
       <c r="C7" s="9">
         <v>7533</v>
       </c>
       <c r="D7" s="9">
         <v>90</v>
       </c>
       <c r="E7" s="9">
         <v>2</v>
       </c>
       <c r="F7" s="9">
         <v>18</v>
       </c>
       <c r="G7" s="9">
         <v>392</v>
       </c>
       <c r="H7" s="9">
         <v>567</v>
@@ -27893,51 +30497,51 @@
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5A79483-DEEC-4639-B947-C43950143167}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B7" sqref="B7:N7"/>
       <selection pane="topRight" activeCell="B7" sqref="B7:N7"/>
       <selection pane="bottomLeft" activeCell="B7" sqref="B7:N7"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7:N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
@@ -27963,148 +30567,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>90</v>
       </c>
       <c r="C7" s="9">
         <v>1100</v>
       </c>
       <c r="D7" s="9">
         <v>53</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>10</v>
       </c>
       <c r="G7" s="9">
         <v>498</v>
       </c>
       <c r="H7" s="9">
         <v>1173</v>
@@ -29129,51 +31733,51 @@
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DC2BC58-8DDD-49CC-9198-B83AE63E72B2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.5" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" customWidth="1"/>
     <col min="10" max="10" width="9.5" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
@@ -29198,148 +31802,148 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" s="18" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="1:14" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="79"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="90"/>
+      <c r="D4" s="84" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="88"/>
-[...2 lines deleted...]
-      <c r="H4" s="79" t="s">
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="90" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="79"/>
-[...2 lines deleted...]
-      <c r="L4" s="79" t="s">
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="79"/>
-      <c r="N4" s="90" t="s">
+      <c r="M4" s="90"/>
+      <c r="N4" s="87" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="83"/>
+      <c r="A5" s="80"/>
       <c r="B5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="79" t="s">
+      <c r="H5" s="90" t="s">
         <v>90</v>
       </c>
-      <c r="I5" s="79"/>
-      <c r="J5" s="79" t="s">
+      <c r="I5" s="90"/>
+      <c r="J5" s="90" t="s">
         <v>91</v>
       </c>
-      <c r="K5" s="79"/>
-[...2 lines deleted...]
-      <c r="N5" s="81"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="1:14" s="19" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="94"/>
+      <c r="A6" s="93"/>
       <c r="B6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="I6" s="35" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="35" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>95</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="93"/>
+      <c r="N6" s="94"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="9">
         <v>271</v>
       </c>
       <c r="C7" s="9">
         <v>3240</v>
       </c>
       <c r="D7" s="9">
         <v>95</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>10</v>
       </c>
       <c r="G7" s="9">
         <v>585</v>
       </c>
       <c r="H7" s="9">
         <v>488</v>
@@ -30263,1284 +32867,50 @@
         <v>0</v>
       </c>
       <c r="G28" s="28">
         <v>0</v>
       </c>
       <c r="H28" s="28">
         <v>2</v>
       </c>
       <c r="I28" s="28">
         <v>0</v>
       </c>
       <c r="J28" s="28">
         <v>3</v>
       </c>
       <c r="K28" s="28">
         <v>0</v>
       </c>
       <c r="L28" s="28">
         <v>0</v>
       </c>
       <c r="M28" s="28">
         <v>0</v>
       </c>
       <c r="N28" s="28">
         <v>60000</v>
-      </c>
-[...1232 lines deleted...]
-        <v>150000</v>
       </c>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="38" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="30">
         <v>0</v>
       </c>
       <c r="C29" s="30">
         <v>0</v>
       </c>
       <c r="D29" s="30">
         <v>0</v>
       </c>
       <c r="E29" s="30">
         <v>0</v>
       </c>
       <c r="F29" s="30">
         <v>0</v>
       </c>
       <c r="G29" s="30">
         <v>0</v>
       </c>
       <c r="H29" s="30">
@@ -31608,57 +32978,58 @@
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>2026上半年</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2025下半年</vt:lpstr>
       <vt:lpstr>2025上半年</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2024下半年</vt:lpstr>
       <vt:lpstr>2024上半年</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 