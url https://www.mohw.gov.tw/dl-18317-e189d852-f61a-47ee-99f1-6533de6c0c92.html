--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,17486 +1,7884 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\郁萍\10_社會福利性別指標\113年\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stchieh05\交辦事項\張亮婕_更新114\張亮婕\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9969E7F5-4BE9-498F-899C-BDA1031D6381}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{318207C7-8720-48ED-A24A-3DB29653DF20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11850" tabRatio="601" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{716E1238-43D7-421C-A13E-49F42232BF47}"/>
   </bookViews>
   <sheets>
-    <sheet name="歷年" sheetId="8377" r:id="rId1"/>
-[...21 lines deleted...]
-    <sheet name="92" sheetId="8367" r:id="rId23"/>
+    <sheet name="歷年" sheetId="1" r:id="rId1"/>
+    <sheet name="114" sheetId="2" r:id="rId2"/>
+    <sheet name="113" sheetId="3" r:id="rId3"/>
+    <sheet name="112" sheetId="4" r:id="rId4"/>
+    <sheet name="111" sheetId="5" r:id="rId5"/>
+    <sheet name="110" sheetId="6" r:id="rId6"/>
+    <sheet name="109" sheetId="7" r:id="rId7"/>
+    <sheet name="108" sheetId="8" r:id="rId8"/>
+    <sheet name="107" sheetId="9" r:id="rId9"/>
+    <sheet name="106" sheetId="10" r:id="rId10"/>
+    <sheet name="105" sheetId="11" r:id="rId11"/>
+    <sheet name="104" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'100'!$A$2:$E$31</definedName>
-[...22 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">歷年!$A$2:$E$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">歷年!$A:$A,歷年!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
-</file>
-[...107 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>陳巧華</author>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{EAC8A77A-CDA7-4867-8538-6EE03496BFFE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
-    <comment ref="B22" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
-[...14 lines deleted...]
-    <comment ref="A28" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="A11" authorId="1" shapeId="0" xr:uid="{625EEB8C-7761-4E4A-882D-7F8CE6976AB7}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正急難救助人次</t>
         </r>
       </text>
     </comment>
-    <comment ref="A29" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
+    <comment ref="A12" authorId="1" shapeId="0" xr:uid="{A2CAC85C-BF0D-41C1-BBA8-4B7472DF1581}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市、桃園市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A30" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
+    <comment ref="A13" authorId="1" shapeId="0" xr:uid="{644E6D15-10E6-43B8-A624-3C7003C29E1A}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A31" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
+    <comment ref="A14" authorId="1" shapeId="0" xr:uid="{7ADF5395-DE08-479A-B272-2F1018165153}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524台北市修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A32" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
+    <comment ref="A15" authorId="1" shapeId="0" xr:uid="{2924F486-7EFA-426F-B617-907580A20341}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524金門縣修正醫療及看護補助人次及金額、桃園市修正看護補助金額、台北市修正急難救助人次及金額</t>
-        </r>
-[...432 lines deleted...]
-          <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{AAB5D404-2B88-45BC-844D-AA369E8C1FF2}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000002000000}">
+    <comment ref="A11" authorId="0" shapeId="0" xr:uid="{4DBB24F2-B12D-4263-ABFD-8203869B4F22}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正看護補助金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000003000000}">
+    <comment ref="A29" authorId="0" shapeId="0" xr:uid="{7E50EFED-7FF5-4FE8-A211-0D3B3B36EAC7}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>1130524修正醫療補助及看護補助人次及金額</t>
-        </r>
-[...48 lines deleted...]
-          <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
+    <comment ref="A10" authorId="0" shapeId="0" xr:uid="{05C545C1-2CC0-427A-A95B-9DB2CFCD0424}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>陳巧華</author>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{2E79B544-5511-43BE-8327-5DE49B5A3BCB}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
-    <comment ref="A10" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0400-000002000000}">
+    <comment ref="A10" authorId="1" shapeId="0" xr:uid="{FFA3FBE9-E29D-4F12-B94B-F9CE607DE61C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>陳巧華</author>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{CD1FA78F-D5F5-4089-97B9-EC865324383E}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
-    <comment ref="A10" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0500-000002000000}">
+    <comment ref="A10" authorId="1" shapeId="0" xr:uid="{191B1CC4-5F92-4115-8FB0-0B6F119E2B90}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
-    <comment ref="A11" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0500-000003000000}">
+    <comment ref="A11" authorId="1" shapeId="0" xr:uid="{0EB2CC80-4A65-44D8-99DA-AC76F06702F7}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次及金額</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>陳巧華</author>
     <author>統計處蘇恆緯</author>
   </authors>
   <commentList>
-    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0600-000001000000}">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{3C68E5B5-7B8D-4EB2-BB42-DB2EDEF00E54}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
-    <comment ref="A10" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0600-000002000000}">
+    <comment ref="A10" authorId="1" shapeId="0" xr:uid="{EBFFB05E-CF7E-4277-9C6B-543D214201F9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>1130524</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>修正急難救助人次</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>陳巧華</author>
   </authors>
   <commentList>
-    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000001000000}">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{40F25CCF-C3CB-4B7C-AF93-B27E4F69379B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>陳巧華</author>
   </authors>
   <commentList>
-    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0800-000001000000}">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{A6F50A3A-C069-4586-A54F-8621FAA6D68E}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments9.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>陳巧華</author>
   </authors>
   <commentList>
-    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0900-000001000000}">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{112F22DB-413F-428B-BF72-9AB8A64D9926}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
-            <color indexed="81"/>
+            <color rgb="FF000000"/>
             <rFont val="新細明體"/>
             <family val="1"/>
             <charset val="136"/>
           </rPr>
           <t>84年3月起全民健保實施，醫療補助僅含全民健保外接收政府補助部分</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="46">
+  <si>
+    <r>
+      <t xml:space="preserve">3.2-02 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>醫療補助</t>
+    </r>
+  </si>
+  <si>
+    <t>年別</t>
+  </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>醫療補助</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>受益人次</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>金額</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>計</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...11 lines deleted...]
-      <t>92</t>
+      <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2003</t>
+      <t>, 2015</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>93</t>
+      <t>105</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2004</t>
+      <t>, 2016</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>94</t>
+      <t>106</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2005</t>
+      <t>, 2017</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>95</t>
+      <t>107</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2006</t>
+      <t>, 2018</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>96</t>
+      <t>108</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2007</t>
+      <t>, 2019</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>97</t>
+      <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2008</t>
+      <t>, 2020</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>98</t>
+      <t>110</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2009</t>
+      <t>, 2021</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>99</t>
+      <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> ,2010</t>
+      <t>, 2022</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>100</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2011</t>
+      <t>, 2023</t>
     </r>
-    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>101</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2012</t>
+      <t>, 2024</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>102</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2013</t>
+      <t>, 2025</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...92 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：直轄市、縣﹝市﹞政府。</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
-    </r>
-[...44 lines deleted...]
-      <t>　臺中縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　彰化縣</t>
+      <t>地區別</t>
+    </r>
+  </si>
+  <si>
+    <t>總計</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新北市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　南投縣</t>
+      <t>臺北市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　雲林縣</t>
+      <t>桃園市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　嘉義縣</t>
+      <t>臺中市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺南縣</t>
+      <t>臺南市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　高雄縣</t>
+      <t>高雄市</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　屏東縣</t>
+      <t>宜蘭縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺東縣</t>
+      <t>新竹縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　澎湖縣</t>
+      <t>苗栗縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　基隆市</t>
+      <t>彰化縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　新竹市</t>
+      <t>南投縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺中市</t>
+      <t>雲林縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　嘉義市</t>
+      <t>嘉義縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>　臺南市</t>
+      <t>屏東縣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>地區別</t>
+      <t>臺東縣</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>醫療補助</t>
+      <t>花蓮縣</t>
     </r>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...7 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>107</t>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>澎湖縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>基隆市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>新竹市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>嘉義市</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>金門縣</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>連江縣</t>
+    </r>
+  </si>
+  <si>
+    <t>桃園市</t>
+  </si>
+  <si>
+    <r>
+      <t>104-114</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <r>
-[...1745 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="13" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="177" formatCode="#,##0_ "/>
+    <numFmt numFmtId="176" formatCode="&quot; &quot;#,##0&quot; &quot;;&quot;-&quot;#,##0&quot; &quot;;&quot; - &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0;&quot;-&quot;#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="178" formatCode="#,##0&quot; &quot;"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
-      <color indexed="81"/>
+      <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="細明體"/>
+      <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
-    </font>
-[...90 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="11">
     <border>
       <left/>
-      <right/>
-[...27 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
-[...45 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="2"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...199 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
-[...3 lines deleted...]
-    <cellStyle name="千分位[0]" xfId="3" builtinId="6"/>
+  <cellStyles count="6">
+    <cellStyle name="cf1" xfId="3" xr:uid="{4CC75004-7206-4F1A-8922-57F46CD4AAB9}"/>
+    <cellStyle name="cf2" xfId="4" xr:uid="{EBA75953-699E-4A53-923B-60B380864517}"/>
+    <cellStyle name="cf3" xfId="5" xr:uid="{F7A02142-21C8-49DA-910E-A5C9920F5284}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{B40F37CD-8BF6-424A-9337-0A9ED2E51007}"/>
+    <cellStyle name="千分位[0]" xfId="1" builtinId="6" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="1">
     <dxf>
       <font>
-        <condense val="0"/>
-[...64 lines deleted...]
-        <color indexed="10"/>
+        <color rgb="FFFF0000"/>
+        <family val="1"/>
       </font>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...27 lines deleted...]
-      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
       <a:lstStyle/>
-    </a:spDef>
-[...29 lines deleted...]
-      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...47 lines deleted...]
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B488545B-D932-4DE6-B86C-54ECF7A65A53}">
+  <dimension ref="A1:E20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="L35" sqref="L35"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.83203125" style="14" customWidth="1"/>
+    <col min="2" max="4" width="11" style="14" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="17" customFormat="1" ht="24.75" customHeight="1">
-[...29 lines deleted...]
-      <c r="B5" s="73" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="73"/>
-[...1 lines deleted...]
-      <c r="E5" s="74" t="s">
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="77" t="s">
+      <c r="B4" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="77" t="s">
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
+      <c r="B5" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="77" t="s">
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="75"/>
-[...9 lines deleted...]
-      <c r="A8" s="37" t="s">
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="2">
-[...17 lines deleted...]
-      <c r="A9" s="37" t="s">
+      <c r="D6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="2">
-[...17 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="2">
-[...17 lines deleted...]
-      <c r="A11" s="37" t="s">
+      <c r="B8" s="36">
+        <v>4499</v>
+      </c>
+      <c r="C8" s="37">
+        <v>3108</v>
+      </c>
+      <c r="D8" s="37">
+        <v>1391</v>
+      </c>
+      <c r="E8" s="37">
+        <v>102559166</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="2">
-[...17 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="B9" s="10">
+        <v>4779</v>
+      </c>
+      <c r="C9" s="11">
+        <v>3243</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1536</v>
+      </c>
+      <c r="E9" s="11">
+        <v>122614776</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="2">
-[...17 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B10" s="10">
+        <v>5250</v>
+      </c>
+      <c r="C10" s="11">
+        <v>3734</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1516</v>
+      </c>
+      <c r="E10" s="11">
+        <v>135656212</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="2">
-[...17 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="B11" s="10">
+        <v>5062</v>
+      </c>
+      <c r="C11" s="11">
+        <v>3329</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1733</v>
+      </c>
+      <c r="E11" s="11">
+        <v>156597994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="2">
-[...17 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="B12" s="10">
+        <v>5792</v>
+      </c>
+      <c r="C12" s="11">
+        <v>3738</v>
+      </c>
+      <c r="D12" s="11">
+        <v>2054</v>
+      </c>
+      <c r="E12" s="11">
+        <v>192439514</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="2">
-[...17 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="B13" s="11">
+        <v>6166</v>
+      </c>
+      <c r="C13" s="11">
+        <v>4093</v>
+      </c>
+      <c r="D13" s="11">
+        <v>2073</v>
+      </c>
+      <c r="E13" s="11">
+        <v>195085309</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="2">
-[...17 lines deleted...]
-      <c r="A17" s="37" t="s">
+      <c r="B14" s="11">
+        <v>6107</v>
+      </c>
+      <c r="C14" s="11">
+        <v>3978</v>
+      </c>
+      <c r="D14" s="11">
+        <v>2129</v>
+      </c>
+      <c r="E14" s="11">
+        <v>210483665</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="2">
-[...17 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="B15" s="11">
+        <v>7114</v>
+      </c>
+      <c r="C15" s="11">
+        <v>4895</v>
+      </c>
+      <c r="D15" s="11">
+        <v>2219</v>
+      </c>
+      <c r="E15" s="11">
+        <v>226520809</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="39">
-[...17 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="B16" s="11">
+        <v>7506</v>
+      </c>
+      <c r="C16" s="11">
+        <v>4987</v>
+      </c>
+      <c r="D16" s="11">
+        <v>2519</v>
+      </c>
+      <c r="E16" s="11">
+        <v>243942480</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="39">
-[...13 lines deleted...]
-      <c r="A20" s="41" t="s">
+      <c r="B17" s="11">
+        <v>8321</v>
+      </c>
+      <c r="C17" s="11">
+        <v>5507</v>
+      </c>
+      <c r="D17" s="11">
+        <v>2814</v>
+      </c>
+      <c r="E17" s="11">
+        <v>294914625</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="42">
-[...20 lines deleted...]
-      <c r="A22" s="79" t="s">
+      <c r="B18" s="13">
+        <v>9576</v>
+      </c>
+      <c r="C18" s="13">
+        <v>6445</v>
+      </c>
+      <c r="D18" s="13">
+        <v>3131</v>
+      </c>
+      <c r="E18" s="13">
+        <v>323540098</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="82" t="s">
-[...203 lines deleted...]
-      <c r="E36" s="33"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+    </row>
+    <row r="20" spans="1:5" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="14"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-[...2 lines deleted...]
-    <mergeCell ref="A35:E35"/>
+  <mergeCells count="8">
+    <mergeCell ref="A19:E19"/>
     <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
-    <mergeCell ref="B4:E4"/>
-    <mergeCell ref="D6:D7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
-    <mergeCell ref="B23:D23"/>
-[...3 lines deleted...]
-    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.27559055118110237" footer="0.23622047244094491"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.39370078740157505" right="0.39370078740157505" top="0.59055118110236204" bottom="0.19685039370078702" header="0.27559055118110198" footer="0.19685039370078702"/>
+  <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;L&amp;"微軟正黑體,標準"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,標準"本表共&amp;N頁，第&amp;P頁</oddHeader>
+    <oddHeader>&amp;L&amp;"微軟正黑體,Regular"&amp;16醫療補助、看護補助、災害及急難救助&amp;R&amp;"微軟正黑體,Regular"本表共&amp;N頁，第&amp;P頁</oddHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6E93EDE-CD14-402A-AD9B-831008C98E4E}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="17" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="79" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>5250</v>
+      </c>
+      <c r="C8" s="22">
+        <v>3734</v>
+      </c>
+      <c r="D8" s="22">
+        <v>1516</v>
+      </c>
+      <c r="E8" s="22">
+        <v>135656212</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>359</v>
+      </c>
+      <c r="C9" s="22">
+        <v>241</v>
+      </c>
+      <c r="D9" s="22">
+        <v>118</v>
+      </c>
+      <c r="E9" s="22">
+        <v>12991539</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>925</v>
+      </c>
+      <c r="C10" s="22">
+        <v>654</v>
+      </c>
+      <c r="D10" s="22">
+        <v>271</v>
+      </c>
+      <c r="E10" s="22">
+        <v>19960869</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>830</v>
+      </c>
+      <c r="C11" s="22">
+        <v>693</v>
+      </c>
+      <c r="D11" s="22">
+        <v>137</v>
+      </c>
+      <c r="E11" s="22">
+        <v>10510537</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>716</v>
+      </c>
+      <c r="C12" s="22">
+        <v>422</v>
+      </c>
+      <c r="D12" s="22">
+        <v>294</v>
+      </c>
+      <c r="E12" s="22">
+        <v>36198471</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>470</v>
+      </c>
+      <c r="C13" s="22">
+        <v>304</v>
+      </c>
+      <c r="D13" s="22">
+        <v>166</v>
+      </c>
+      <c r="E13" s="22">
+        <v>10292905</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>192</v>
+      </c>
+      <c r="C14" s="22">
+        <v>118</v>
+      </c>
+      <c r="D14" s="22">
+        <v>74</v>
+      </c>
+      <c r="E14" s="22">
+        <v>4954772</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>47</v>
+      </c>
+      <c r="C15" s="27">
+        <v>29</v>
+      </c>
+      <c r="D15" s="27">
+        <v>18</v>
+      </c>
+      <c r="E15" s="27">
+        <v>1699758</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>21</v>
+      </c>
+      <c r="C16" s="27">
+        <v>13</v>
+      </c>
+      <c r="D16" s="27">
+        <v>8</v>
+      </c>
+      <c r="E16" s="27">
+        <v>233344</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>27</v>
+      </c>
+      <c r="C17" s="27">
+        <v>21</v>
+      </c>
+      <c r="D17" s="27">
+        <v>6</v>
+      </c>
+      <c r="E17" s="27">
+        <v>639390</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>163</v>
+      </c>
+      <c r="C18" s="27">
+        <v>105</v>
+      </c>
+      <c r="D18" s="27">
+        <v>58</v>
+      </c>
+      <c r="E18" s="27">
+        <v>9393150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>291</v>
+      </c>
+      <c r="C19" s="27">
+        <v>231</v>
+      </c>
+      <c r="D19" s="27">
+        <v>60</v>
+      </c>
+      <c r="E19" s="27">
+        <v>3414648</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>135</v>
+      </c>
+      <c r="C20" s="27">
+        <v>92</v>
+      </c>
+      <c r="D20" s="27">
+        <v>43</v>
+      </c>
+      <c r="E20" s="27">
+        <v>5149840</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>118</v>
+      </c>
+      <c r="C21" s="27">
+        <v>79</v>
+      </c>
+      <c r="D21" s="27">
+        <v>39</v>
+      </c>
+      <c r="E21" s="27">
+        <v>1818265</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>138</v>
+      </c>
+      <c r="C22" s="27">
+        <v>101</v>
+      </c>
+      <c r="D22" s="27">
+        <v>37</v>
+      </c>
+      <c r="E22" s="27">
+        <v>4326351</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>394</v>
+      </c>
+      <c r="C23" s="27">
+        <v>337</v>
+      </c>
+      <c r="D23" s="27">
+        <v>57</v>
+      </c>
+      <c r="E23" s="27">
+        <v>3369038</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>60</v>
+      </c>
+      <c r="C24" s="27">
+        <v>44</v>
+      </c>
+      <c r="D24" s="27">
+        <v>16</v>
+      </c>
+      <c r="E24" s="27">
+        <v>2021617</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>76</v>
+      </c>
+      <c r="C25" s="27">
+        <v>57</v>
+      </c>
+      <c r="D25" s="27">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
-[...123 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="E25" s="27">
+        <v>2565863</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>17</v>
+      </c>
+      <c r="C26" s="27">
+        <v>11</v>
+      </c>
+      <c r="D26" s="27">
+        <v>6</v>
+      </c>
+      <c r="E26" s="27">
+        <v>865625</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>153</v>
+      </c>
+      <c r="C27" s="27">
         <v>98</v>
       </c>
-      <c r="B13" s="25">
-[...22 lines deleted...]
-      <c r="D14" s="26">
+      <c r="D27" s="27">
+        <v>55</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2596023</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>104</v>
+      </c>
+      <c r="C28" s="27">
         <v>71</v>
       </c>
-      <c r="E14" s="26">
-[...200 lines deleted...]
-      <c r="D26" s="49">
+      <c r="D28" s="27">
+        <v>33</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1857148</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>12</v>
+      </c>
+      <c r="C29" s="27">
+        <v>11</v>
+      </c>
+      <c r="D29" s="27">
         <v>1</v>
       </c>
-      <c r="E26" s="49">
-[...47 lines deleted...]
-      <c r="D29" s="49">
+      <c r="E29" s="27">
+        <v>774012</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>2</v>
+      </c>
+      <c r="C30" s="29">
+        <v>2</v>
+      </c>
+      <c r="D30" s="29">
         <v>0</v>
       </c>
-      <c r="E29" s="49">
-[...34 lines deleted...]
-      <c r="E32" s="85"/>
+      <c r="E30" s="29">
+        <v>23047</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C059ACC-FD91-4C4A-B3FF-B21234AC2B7B}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="17" customFormat="1" ht="24.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="18" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>4779</v>
+      </c>
+      <c r="C8" s="22">
+        <v>3243</v>
+      </c>
+      <c r="D8" s="22">
+        <v>1536</v>
+      </c>
+      <c r="E8" s="22">
+        <v>122614776</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>349</v>
+      </c>
+      <c r="C9" s="22">
+        <v>233</v>
+      </c>
+      <c r="D9" s="22">
+        <v>116</v>
+      </c>
+      <c r="E9" s="22">
+        <v>12664887</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>981</v>
+      </c>
+      <c r="C10" s="22">
+        <v>670</v>
+      </c>
+      <c r="D10" s="22">
+        <v>311</v>
+      </c>
+      <c r="E10" s="22">
+        <v>20678397</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>864</v>
+      </c>
+      <c r="C11" s="22">
+        <v>653</v>
+      </c>
+      <c r="D11" s="22">
+        <v>211</v>
+      </c>
+      <c r="E11" s="22">
+        <v>13454100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>667</v>
+      </c>
+      <c r="C12" s="22">
+        <v>377</v>
+      </c>
+      <c r="D12" s="22">
+        <v>290</v>
+      </c>
+      <c r="E12" s="22">
+        <v>33585572</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>433</v>
+      </c>
+      <c r="C13" s="22">
+        <v>304</v>
+      </c>
+      <c r="D13" s="22">
+        <v>129</v>
+      </c>
+      <c r="E13" s="22">
+        <v>8573861</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>182</v>
+      </c>
+      <c r="C14" s="22">
+        <v>111</v>
+      </c>
+      <c r="D14" s="22">
+        <v>71</v>
+      </c>
+      <c r="E14" s="22">
+        <v>3959978</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>56</v>
+      </c>
+      <c r="C15" s="27">
+        <v>32</v>
+      </c>
+      <c r="D15" s="27">
+        <v>24</v>
+      </c>
+      <c r="E15" s="27">
+        <v>1641437</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>41</v>
+      </c>
+      <c r="C16" s="27">
+        <v>34</v>
+      </c>
+      <c r="D16" s="27">
+        <v>7</v>
+      </c>
+      <c r="E16" s="27">
+        <v>487043</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>34</v>
+      </c>
+      <c r="C17" s="27">
+        <v>13</v>
+      </c>
+      <c r="D17" s="27">
+        <v>21</v>
+      </c>
+      <c r="E17" s="27">
+        <v>1138275</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>134</v>
+      </c>
+      <c r="C18" s="27">
+        <v>93</v>
+      </c>
+      <c r="D18" s="27">
+        <v>41</v>
+      </c>
+      <c r="E18" s="27">
+        <v>6828867</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>286</v>
+      </c>
+      <c r="C19" s="27">
+        <v>236</v>
+      </c>
+      <c r="D19" s="27">
+        <v>50</v>
+      </c>
+      <c r="E19" s="27">
+        <v>2513015</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>121</v>
+      </c>
+      <c r="C20" s="27">
+        <v>89</v>
+      </c>
+      <c r="D20" s="27">
+        <v>32</v>
+      </c>
+      <c r="E20" s="27">
+        <v>3071622</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>93</v>
+      </c>
+      <c r="C21" s="27">
+        <v>57</v>
+      </c>
+      <c r="D21" s="27">
+        <v>36</v>
+      </c>
+      <c r="E21" s="27">
+        <v>1641634</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
         <v>96</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="A4" s="79" t="s">
+      <c r="C22" s="27">
+        <v>59</v>
+      </c>
+      <c r="D22" s="27">
+        <v>37</v>
+      </c>
+      <c r="E22" s="27">
+        <v>1876702</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>82</v>
+      </c>
+      <c r="C23" s="27">
+        <v>46</v>
+      </c>
+      <c r="D23" s="27">
+        <v>36</v>
+      </c>
+      <c r="E23" s="27">
+        <v>2616155</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>47</v>
+      </c>
+      <c r="C24" s="27">
+        <v>27</v>
+      </c>
+      <c r="D24" s="27">
+        <v>20</v>
+      </c>
+      <c r="E24" s="27">
+        <v>1279873</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>100</v>
+      </c>
+      <c r="C25" s="27">
+        <v>69</v>
+      </c>
+      <c r="D25" s="27">
+        <v>31</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2124715</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>21</v>
+      </c>
+      <c r="C26" s="27">
+        <v>20</v>
+      </c>
+      <c r="D26" s="27">
+        <v>1</v>
+      </c>
+      <c r="E26" s="27">
+        <v>459552</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>124</v>
+      </c>
+      <c r="C27" s="27">
+        <v>80</v>
+      </c>
+      <c r="D27" s="27">
+        <v>44</v>
+      </c>
+      <c r="E27" s="27">
+        <v>3013091</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>48</v>
+      </c>
+      <c r="C28" s="27">
+        <v>20</v>
+      </c>
+      <c r="D28" s="27">
+        <v>28</v>
+      </c>
+      <c r="E28" s="27">
+        <v>641356</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>5</v>
+      </c>
+      <c r="C29" s="27">
+        <v>5</v>
+      </c>
+      <c r="D29" s="27">
+        <v>0</v>
+      </c>
+      <c r="E29" s="27">
+        <v>212472</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>15</v>
+      </c>
+      <c r="C30" s="29">
+        <v>15</v>
+      </c>
+      <c r="D30" s="29">
+        <v>0</v>
+      </c>
+      <c r="E30" s="29">
+        <v>152172</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
-[...2463 lines deleted...]
-      <c r="A32" s="6"/>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
-    </row>
-[...3127 lines deleted...]
-      <c r="E32" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...2320 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B7658FD-FD47-440C-A30D-1292EAF9B05B}">
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="A33" sqref="A33:XFD34"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="15.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="17" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="79" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>4499</v>
+      </c>
+      <c r="C8" s="22">
+        <v>3108</v>
+      </c>
+      <c r="D8" s="22">
+        <v>1391</v>
+      </c>
+      <c r="E8" s="22">
+        <v>102559166</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>488</v>
+      </c>
+      <c r="C9" s="22">
+        <v>327</v>
+      </c>
+      <c r="D9" s="22">
+        <v>161</v>
+      </c>
+      <c r="E9" s="22">
+        <v>15376643</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>977</v>
+      </c>
+      <c r="C10" s="22">
+        <v>657</v>
+      </c>
+      <c r="D10" s="22">
+        <v>320</v>
+      </c>
+      <c r="E10" s="22">
+        <v>20055181</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>575</v>
+      </c>
+      <c r="C11" s="22">
+        <v>495</v>
+      </c>
+      <c r="D11" s="22">
+        <v>80</v>
+      </c>
+      <c r="E11" s="22">
+        <v>4717229</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>447</v>
+      </c>
+      <c r="C12" s="22">
+        <v>270</v>
+      </c>
+      <c r="D12" s="22">
+        <v>177</v>
+      </c>
+      <c r="E12" s="22">
+        <v>20937225</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>456</v>
+      </c>
+      <c r="C13" s="22">
+        <v>296</v>
+      </c>
+      <c r="D13" s="22">
+        <v>160</v>
+      </c>
+      <c r="E13" s="22">
+        <v>7895126</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>235</v>
+      </c>
+      <c r="C14" s="22">
+        <v>155</v>
+      </c>
+      <c r="D14" s="22">
+        <v>80</v>
+      </c>
+      <c r="E14" s="22">
+        <v>5359211</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>70</v>
+      </c>
+      <c r="C15" s="27">
+        <v>50</v>
+      </c>
+      <c r="D15" s="27">
+        <v>20</v>
+      </c>
+      <c r="E15" s="27">
+        <v>2141897</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>21</v>
+      </c>
+      <c r="C16" s="27">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
+      <c r="D16" s="27">
+        <v>2</v>
+      </c>
+      <c r="E16" s="27">
+        <v>122386</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>23</v>
+      </c>
+      <c r="C17" s="27">
+        <v>7</v>
+      </c>
+      <c r="D17" s="27">
+        <v>16</v>
+      </c>
+      <c r="E17" s="27">
+        <v>497236</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>113</v>
+      </c>
+      <c r="C18" s="27">
+        <v>70</v>
+      </c>
+      <c r="D18" s="27">
+        <v>43</v>
+      </c>
+      <c r="E18" s="27">
+        <v>4876170</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>272</v>
+      </c>
+      <c r="C19" s="27">
+        <v>230</v>
+      </c>
+      <c r="D19" s="27">
+        <v>42</v>
+      </c>
+      <c r="E19" s="27">
+        <v>2413052</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>147</v>
+      </c>
+      <c r="C20" s="27">
+        <v>90</v>
+      </c>
+      <c r="D20" s="27">
+        <v>57</v>
+      </c>
+      <c r="E20" s="27">
+        <v>3751727</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>103</v>
+      </c>
+      <c r="C21" s="27">
+        <v>66</v>
+      </c>
+      <c r="D21" s="27">
+        <v>37</v>
+      </c>
+      <c r="E21" s="27">
+        <v>1733951</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>70</v>
+      </c>
+      <c r="C22" s="27">
+        <v>40</v>
+      </c>
+      <c r="D22" s="27">
+        <v>30</v>
+      </c>
+      <c r="E22" s="27">
+        <v>1526100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>109</v>
+      </c>
+      <c r="C23" s="27">
+        <v>75</v>
+      </c>
+      <c r="D23" s="27">
+        <v>34</v>
+      </c>
+      <c r="E23" s="27">
+        <v>3021148</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>69</v>
+      </c>
+      <c r="C24" s="27">
+        <v>46</v>
+      </c>
+      <c r="D24" s="27">
+        <v>23</v>
+      </c>
+      <c r="E24" s="27">
+        <v>878395</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>99</v>
+      </c>
+      <c r="C25" s="27">
+        <v>80</v>
+      </c>
+      <c r="D25" s="27">
+        <v>19</v>
+      </c>
+      <c r="E25" s="27">
+        <v>1838283</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>23</v>
+      </c>
+      <c r="C26" s="27">
+        <v>15</v>
+      </c>
+      <c r="D26" s="27">
+        <v>8</v>
+      </c>
+      <c r="E26" s="27">
+        <v>548694</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>91</v>
+      </c>
+      <c r="C27" s="27">
+        <v>58</v>
+      </c>
+      <c r="D27" s="27">
+        <v>33</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2612139</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>87</v>
+      </c>
+      <c r="C28" s="27">
+        <v>47</v>
+      </c>
+      <c r="D28" s="27">
+        <v>40</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1233735</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
         <v>20</v>
       </c>
-      <c r="C4" s="83"/>
-[...5 lines deleted...]
-      <c r="B5" s="73" t="s">
+      <c r="C29" s="27">
+        <v>15</v>
+      </c>
+      <c r="D29" s="27">
+        <v>5</v>
+      </c>
+      <c r="E29" s="27">
+        <v>985173</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>4</v>
+      </c>
+      <c r="C30" s="29">
         <v>0</v>
       </c>
-      <c r="C5" s="73"/>
-[...13 lines deleted...]
-      <c r="D6" s="77" t="s">
+      <c r="D30" s="29">
         <v>4</v>
       </c>
-      <c r="E6" s="75"/>
-[...468 lines deleted...]
-      <c r="A4" s="79" t="s">
+      <c r="E30" s="29">
+        <v>38465</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
-[...442 lines deleted...]
-      <c r="E32" s="85"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="E5:E7"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E32"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9E001A9-A528-4169-BACD-88F4115FD58D}">
+  <dimension ref="A1:L32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="17" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="79" t="s">
+    <row r="1" spans="1:12" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:12" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:12" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>9576</v>
+      </c>
+      <c r="C8" s="22">
+        <v>6445</v>
+      </c>
+      <c r="D8" s="22">
+        <v>3131</v>
+      </c>
+      <c r="E8" s="22">
+        <v>323540098</v>
+      </c>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+    </row>
+    <row r="9" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>1277</v>
+      </c>
+      <c r="C9" s="22">
+        <v>746</v>
+      </c>
+      <c r="D9" s="22">
+        <v>531</v>
+      </c>
+      <c r="E9" s="22">
+        <v>55495087</v>
+      </c>
+      <c r="I9" s="24"/>
+      <c r="L9" s="24"/>
+    </row>
+    <row r="10" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>1663</v>
+      </c>
+      <c r="C10" s="22">
+        <v>1161</v>
+      </c>
+      <c r="D10" s="22">
+        <v>502</v>
+      </c>
+      <c r="E10" s="22">
+        <v>56639126</v>
+      </c>
+      <c r="I10" s="24"/>
+      <c r="L10" s="24"/>
+    </row>
+    <row r="11" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>2030</v>
+      </c>
+      <c r="C11" s="22">
+        <v>1712</v>
+      </c>
+      <c r="D11" s="22">
+        <v>318</v>
+      </c>
+      <c r="E11" s="22">
+        <v>29365398</v>
+      </c>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="L11" s="24"/>
+    </row>
+    <row r="12" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>1303</v>
+      </c>
+      <c r="C12" s="22">
+        <v>685</v>
+      </c>
+      <c r="D12" s="22">
+        <v>618</v>
+      </c>
+      <c r="E12" s="22">
+        <v>60865441</v>
+      </c>
+      <c r="I12" s="24"/>
+      <c r="L12" s="24"/>
+    </row>
+    <row r="13" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>283</v>
+      </c>
+      <c r="C13" s="22">
+        <v>201</v>
+      </c>
+      <c r="D13" s="22">
+        <v>82</v>
+      </c>
+      <c r="E13" s="22">
+        <v>3955780</v>
+      </c>
+      <c r="L13" s="24"/>
+    </row>
+    <row r="14" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>320</v>
+      </c>
+      <c r="C14" s="22">
+        <v>190</v>
+      </c>
+      <c r="D14" s="22">
+        <v>130</v>
+      </c>
+      <c r="E14" s="22">
+        <v>12268962</v>
+      </c>
+      <c r="L14" s="24"/>
+    </row>
+    <row r="15" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>29</v>
+      </c>
+      <c r="C15" s="27">
+        <v>16</v>
+      </c>
+      <c r="D15" s="27">
+        <v>13</v>
+      </c>
+      <c r="E15" s="27">
+        <v>1142907</v>
+      </c>
+      <c r="L15" s="24"/>
+    </row>
+    <row r="16" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>104</v>
+      </c>
+      <c r="C16" s="27">
+        <v>66</v>
+      </c>
+      <c r="D16" s="27">
+        <v>38</v>
+      </c>
+      <c r="E16" s="27">
+        <v>4421477</v>
+      </c>
+      <c r="L16" s="24"/>
+    </row>
+    <row r="17" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>131</v>
+      </c>
+      <c r="C17" s="27">
+        <v>81</v>
+      </c>
+      <c r="D17" s="27">
+        <v>50</v>
+      </c>
+      <c r="E17" s="27">
+        <v>4893122</v>
+      </c>
+      <c r="L17" s="24"/>
+    </row>
+    <row r="18" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>306</v>
+      </c>
+      <c r="C18" s="27">
+        <v>169</v>
+      </c>
+      <c r="D18" s="27">
+        <v>137</v>
+      </c>
+      <c r="E18" s="27">
+        <v>11710705</v>
+      </c>
+      <c r="L18" s="24"/>
+    </row>
+    <row r="19" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>142</v>
+      </c>
+      <c r="C19" s="27">
+        <v>105</v>
+      </c>
+      <c r="D19" s="27">
+        <v>37</v>
+      </c>
+      <c r="E19" s="27">
+        <v>4582577</v>
+      </c>
+      <c r="L19" s="24"/>
+    </row>
+    <row r="20" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>417</v>
+      </c>
+      <c r="C20" s="27">
+        <v>289</v>
+      </c>
+      <c r="D20" s="27">
+        <v>128</v>
+      </c>
+      <c r="E20" s="27">
+        <v>26115599</v>
+      </c>
+      <c r="L20" s="24"/>
+    </row>
+    <row r="21" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>189</v>
+      </c>
+      <c r="C21" s="27">
+        <v>138</v>
+      </c>
+      <c r="D21" s="27">
+        <v>51</v>
+      </c>
+      <c r="E21" s="27">
+        <v>3440695</v>
+      </c>
+      <c r="L21" s="24"/>
+    </row>
+    <row r="22" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>432</v>
+      </c>
+      <c r="C22" s="27">
+        <v>279</v>
+      </c>
+      <c r="D22" s="27">
+        <v>153</v>
+      </c>
+      <c r="E22" s="27">
+        <v>9896924</v>
+      </c>
+      <c r="L22" s="24"/>
+    </row>
+    <row r="23" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>168</v>
+      </c>
+      <c r="C23" s="27">
+        <v>104</v>
+      </c>
+      <c r="D23" s="27">
+        <v>64</v>
+      </c>
+      <c r="E23" s="27">
+        <v>7249530</v>
+      </c>
+      <c r="L23" s="24"/>
+    </row>
+    <row r="24" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>417</v>
+      </c>
+      <c r="C24" s="27">
+        <v>295</v>
+      </c>
+      <c r="D24" s="27">
+        <v>122</v>
+      </c>
+      <c r="E24" s="27">
+        <v>17559949</v>
+      </c>
+      <c r="L24" s="24"/>
+    </row>
+    <row r="25" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>75</v>
+      </c>
+      <c r="C25" s="27">
+        <v>44</v>
+      </c>
+      <c r="D25" s="27">
+        <v>31</v>
+      </c>
+      <c r="E25" s="27">
+        <v>3343635</v>
+      </c>
+      <c r="L25" s="24"/>
+    </row>
+    <row r="26" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>44</v>
+      </c>
+      <c r="C26" s="27">
+        <v>25</v>
+      </c>
+      <c r="D26" s="27">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
-[...25 lines deleted...]
-      <c r="D6" s="77" t="s">
+      <c r="E26" s="27">
+        <v>3131752</v>
+      </c>
+      <c r="L26" s="24"/>
+    </row>
+    <row r="27" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>136</v>
+      </c>
+      <c r="C27" s="27">
+        <v>67</v>
+      </c>
+      <c r="D27" s="27">
+        <v>69</v>
+      </c>
+      <c r="E27" s="27">
+        <v>4992928</v>
+      </c>
+      <c r="L27" s="24"/>
+    </row>
+    <row r="28" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>71</v>
+      </c>
+      <c r="C28" s="27">
+        <v>48</v>
+      </c>
+      <c r="D28" s="27">
+        <v>23</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1685974</v>
+      </c>
+      <c r="L28" s="24"/>
+    </row>
+    <row r="29" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>30</v>
+      </c>
+      <c r="C29" s="27">
+        <v>19</v>
+      </c>
+      <c r="D29" s="27">
+        <v>11</v>
+      </c>
+      <c r="E29" s="27">
+        <v>443679</v>
+      </c>
+      <c r="L29" s="24"/>
+    </row>
+    <row r="30" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>9</v>
+      </c>
+      <c r="C30" s="29">
+        <v>5</v>
+      </c>
+      <c r="D30" s="29">
         <v>4</v>
       </c>
-      <c r="E6" s="75"/>
-[...469 lines deleted...]
-      <c r="A4" s="79" t="s">
+      <c r="E30" s="29">
+        <v>338851</v>
+      </c>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="30"/>
+    </row>
+    <row r="31" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:12" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
-[...944 lines deleted...]
-      <c r="E32" s="85"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
-    <mergeCell ref="D6:D7"/>
-    <mergeCell ref="C6:C7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA882E05-E15B-4401-B2D1-215FB9F32C7E}">
+  <dimension ref="A1:L32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:12" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:12" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>8321</v>
+      </c>
+      <c r="C8" s="22">
+        <v>5507</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2814</v>
+      </c>
+      <c r="E8" s="22">
+        <v>294914625</v>
+      </c>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+    </row>
+    <row r="9" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>1300</v>
+      </c>
+      <c r="C9" s="22">
+        <v>780</v>
+      </c>
+      <c r="D9" s="22">
+        <v>520</v>
+      </c>
+      <c r="E9" s="22">
+        <v>56454788</v>
+      </c>
+      <c r="I9" s="24"/>
+      <c r="L9" s="24"/>
+    </row>
+    <row r="10" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>1110</v>
+      </c>
+      <c r="C10" s="22">
+        <v>793</v>
+      </c>
+      <c r="D10" s="22">
+        <v>317</v>
+      </c>
+      <c r="E10" s="22">
+        <v>35551324</v>
+      </c>
+      <c r="I10" s="24"/>
+      <c r="L10" s="24"/>
+    </row>
+    <row r="11" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>1427</v>
+      </c>
+      <c r="C11" s="22">
+        <v>1127</v>
+      </c>
+      <c r="D11" s="22">
+        <v>300</v>
+      </c>
+      <c r="E11" s="22">
+        <v>28608687</v>
+      </c>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="L11" s="24"/>
+    </row>
+    <row r="12" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>1319</v>
+      </c>
+      <c r="C12" s="22">
+        <v>730</v>
+      </c>
+      <c r="D12" s="22">
+        <v>589</v>
+      </c>
+      <c r="E12" s="22">
+        <v>62516346</v>
+      </c>
+      <c r="I12" s="24"/>
+      <c r="L12" s="24"/>
+    </row>
+    <row r="13" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>349</v>
+      </c>
+      <c r="C13" s="22">
+        <v>228</v>
+      </c>
+      <c r="D13" s="22">
+        <v>121</v>
+      </c>
+      <c r="E13" s="22">
+        <v>5099633</v>
+      </c>
+      <c r="L13" s="24"/>
+    </row>
+    <row r="14" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>296</v>
+      </c>
+      <c r="C14" s="22">
+        <v>182</v>
+      </c>
+      <c r="D14" s="22">
+        <v>114</v>
+      </c>
+      <c r="E14" s="22">
+        <v>10844372</v>
+      </c>
+      <c r="L14" s="24"/>
+    </row>
+    <row r="15" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>38</v>
+      </c>
+      <c r="C15" s="27">
+        <v>19</v>
+      </c>
+      <c r="D15" s="27">
+        <v>19</v>
+      </c>
+      <c r="E15" s="27">
+        <v>2032166</v>
+      </c>
+      <c r="L15" s="24"/>
+    </row>
+    <row r="16" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>94</v>
+      </c>
+      <c r="C16" s="27">
+        <v>61</v>
+      </c>
+      <c r="D16" s="27">
+        <v>33</v>
+      </c>
+      <c r="E16" s="27">
+        <v>2170982</v>
+      </c>
+      <c r="L16" s="24"/>
+    </row>
+    <row r="17" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>90</v>
+      </c>
+      <c r="C17" s="27">
+        <v>59</v>
+      </c>
+      <c r="D17" s="27">
+        <v>31</v>
+      </c>
+      <c r="E17" s="27">
+        <v>5109662</v>
+      </c>
+      <c r="L17" s="24"/>
+    </row>
+    <row r="18" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>380</v>
+      </c>
+      <c r="C18" s="27">
+        <v>239</v>
+      </c>
+      <c r="D18" s="27">
+        <v>141</v>
+      </c>
+      <c r="E18" s="27">
+        <v>16612804</v>
+      </c>
+      <c r="L18" s="24"/>
+    </row>
+    <row r="19" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>206</v>
+      </c>
+      <c r="C19" s="27">
+        <v>163</v>
+      </c>
+      <c r="D19" s="27">
+        <v>43</v>
+      </c>
+      <c r="E19" s="27">
+        <v>3967549</v>
+      </c>
+      <c r="L19" s="24"/>
+    </row>
+    <row r="20" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>385</v>
+      </c>
+      <c r="C20" s="27">
+        <v>256</v>
+      </c>
+      <c r="D20" s="27">
+        <v>129</v>
+      </c>
+      <c r="E20" s="27">
+        <v>20198649</v>
+      </c>
+      <c r="L20" s="24"/>
+    </row>
+    <row r="21" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>134</v>
+      </c>
+      <c r="C21" s="27">
+        <v>94</v>
+      </c>
+      <c r="D21" s="27">
+        <v>40</v>
+      </c>
+      <c r="E21" s="27">
+        <v>3895500</v>
+      </c>
+      <c r="L21" s="24"/>
+    </row>
+    <row r="22" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>410</v>
+      </c>
+      <c r="C22" s="27">
+        <v>296</v>
+      </c>
+      <c r="D22" s="27">
+        <v>114</v>
+      </c>
+      <c r="E22" s="27">
+        <v>10201258</v>
+      </c>
+      <c r="L22" s="24"/>
+    </row>
+    <row r="23" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>177</v>
+      </c>
+      <c r="C23" s="27">
+        <v>126</v>
+      </c>
+      <c r="D23" s="27">
+        <v>51</v>
+      </c>
+      <c r="E23" s="27">
+        <v>7468717</v>
+      </c>
+      <c r="L23" s="24"/>
+    </row>
+    <row r="24" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>262</v>
+      </c>
+      <c r="C24" s="27">
+        <v>169</v>
+      </c>
+      <c r="D24" s="27">
+        <v>93</v>
+      </c>
+      <c r="E24" s="27">
+        <v>12513090</v>
+      </c>
+      <c r="L24" s="24"/>
+    </row>
+    <row r="25" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>85</v>
+      </c>
+      <c r="C25" s="27">
+        <v>47</v>
+      </c>
+      <c r="D25" s="27">
+        <v>38</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2801710</v>
+      </c>
+      <c r="L25" s="24"/>
+    </row>
+    <row r="26" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>54</v>
+      </c>
+      <c r="C26" s="27">
+        <v>28</v>
+      </c>
+      <c r="D26" s="27">
+        <v>26</v>
+      </c>
+      <c r="E26" s="27">
+        <v>3219580</v>
+      </c>
+      <c r="L26" s="24"/>
+    </row>
+    <row r="27" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>122</v>
+      </c>
+      <c r="C27" s="27">
+        <v>56</v>
+      </c>
+      <c r="D27" s="27">
+        <v>66</v>
+      </c>
+      <c r="E27" s="27">
+        <v>3730611</v>
+      </c>
+      <c r="L27" s="24"/>
+    </row>
+    <row r="28" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>61</v>
+      </c>
+      <c r="C28" s="27">
+        <v>41</v>
+      </c>
+      <c r="D28" s="27">
+        <v>20</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1044846</v>
+      </c>
+      <c r="L28" s="24"/>
+    </row>
+    <row r="29" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>21</v>
+      </c>
+      <c r="C29" s="27">
+        <v>12</v>
+      </c>
+      <c r="D29" s="27">
+        <v>9</v>
+      </c>
+      <c r="E29" s="27">
+        <v>827663</v>
+      </c>
+      <c r="L29" s="24"/>
+    </row>
+    <row r="30" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>1</v>
+      </c>
+      <c r="C30" s="29">
+        <v>1</v>
+      </c>
+      <c r="D30" s="29">
+        <v>0</v>
+      </c>
+      <c r="E30" s="29">
+        <v>44688</v>
+      </c>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="30"/>
+    </row>
+    <row r="31" spans="1:12" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:12" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13564885-31B8-4AC9-B70E-91044509A18F}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>7506</v>
+      </c>
+      <c r="C8" s="22">
+        <v>4987</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2519</v>
+      </c>
+      <c r="E8" s="22">
+        <v>243942480</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>1204</v>
+      </c>
+      <c r="C9" s="22">
+        <v>675</v>
+      </c>
+      <c r="D9" s="22">
+        <v>529</v>
+      </c>
+      <c r="E9" s="22">
+        <v>52999639</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>771</v>
+      </c>
+      <c r="C10" s="22">
+        <v>555</v>
+      </c>
+      <c r="D10" s="22">
+        <v>216</v>
+      </c>
+      <c r="E10" s="22">
+        <v>26140386</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>1754</v>
+      </c>
+      <c r="C11" s="22">
+        <v>1400</v>
+      </c>
+      <c r="D11" s="22">
+        <v>354</v>
+      </c>
+      <c r="E11" s="22">
+        <v>25303246</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>1153</v>
+      </c>
+      <c r="C12" s="22">
+        <v>631</v>
+      </c>
+      <c r="D12" s="22">
+        <v>522</v>
+      </c>
+      <c r="E12" s="22">
+        <v>55031034</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>350</v>
+      </c>
+      <c r="C13" s="22">
+        <v>225</v>
+      </c>
+      <c r="D13" s="22">
+        <v>125</v>
+      </c>
+      <c r="E13" s="22">
+        <v>5625410</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>305</v>
+      </c>
+      <c r="C14" s="22">
+        <v>197</v>
+      </c>
+      <c r="D14" s="22">
+        <v>108</v>
+      </c>
+      <c r="E14" s="22">
+        <v>10398536</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>38</v>
+      </c>
+      <c r="C15" s="27">
+        <v>16</v>
+      </c>
+      <c r="D15" s="27">
+        <v>22</v>
+      </c>
+      <c r="E15" s="27">
+        <v>1558749</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>73</v>
+      </c>
+      <c r="C16" s="27">
+        <v>50</v>
+      </c>
+      <c r="D16" s="27">
+        <v>23</v>
+      </c>
+      <c r="E16" s="27">
+        <v>2135905</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>74</v>
+      </c>
+      <c r="C17" s="27">
+        <v>38</v>
+      </c>
+      <c r="D17" s="27">
+        <v>36</v>
+      </c>
+      <c r="E17" s="27">
+        <v>3671826</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>274</v>
+      </c>
+      <c r="C18" s="27">
+        <v>184</v>
+      </c>
+      <c r="D18" s="27">
+        <v>90</v>
+      </c>
+      <c r="E18" s="27">
+        <v>10653558</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>206</v>
+      </c>
+      <c r="C19" s="27">
+        <v>165</v>
+      </c>
+      <c r="D19" s="27">
+        <v>41</v>
+      </c>
+      <c r="E19" s="27">
+        <v>3196489</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>338</v>
+      </c>
+      <c r="C20" s="27">
+        <v>243</v>
+      </c>
+      <c r="D20" s="27">
+        <v>95</v>
+      </c>
+      <c r="E20" s="27">
+        <v>15208204</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>154</v>
+      </c>
+      <c r="C21" s="27">
+        <v>113</v>
+      </c>
+      <c r="D21" s="27">
+        <v>41</v>
+      </c>
+      <c r="E21" s="27">
+        <v>3976286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>274</v>
+      </c>
+      <c r="C22" s="27">
+        <v>181</v>
+      </c>
+      <c r="D22" s="27">
+        <v>93</v>
+      </c>
+      <c r="E22" s="27">
+        <v>7161069</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>139</v>
+      </c>
+      <c r="C23" s="27">
+        <v>90</v>
+      </c>
+      <c r="D23" s="27">
+        <v>49</v>
+      </c>
+      <c r="E23" s="27">
+        <v>6245534</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>86</v>
+      </c>
+      <c r="C24" s="27">
+        <v>46</v>
+      </c>
+      <c r="D24" s="27">
+        <v>40</v>
+      </c>
+      <c r="E24" s="27">
+        <v>3381163</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>66</v>
+      </c>
+      <c r="C25" s="27">
+        <v>41</v>
+      </c>
+      <c r="D25" s="27">
+        <v>25</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2307069</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>75</v>
+      </c>
+      <c r="C26" s="27">
+        <v>31</v>
+      </c>
+      <c r="D26" s="27">
+        <v>44</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2826749</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>82</v>
+      </c>
+      <c r="C27" s="27">
+        <v>49</v>
+      </c>
+      <c r="D27" s="27">
+        <v>33</v>
+      </c>
+      <c r="E27" s="27">
+        <v>3758716</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>68</v>
+      </c>
+      <c r="C28" s="27">
+        <v>47</v>
+      </c>
+      <c r="D28" s="27">
+        <v>21</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1213940</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>20</v>
+      </c>
+      <c r="C29" s="27">
+        <v>9</v>
+      </c>
+      <c r="D29" s="27">
+        <v>11</v>
+      </c>
+      <c r="E29" s="27">
+        <v>999331</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>2</v>
+      </c>
+      <c r="C30" s="29">
+        <v>1</v>
+      </c>
+      <c r="D30" s="29">
+        <v>1</v>
+      </c>
+      <c r="E30" s="29">
+        <v>149641</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C60933A3-97ED-4C97-9036-985366C84E94}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>7114</v>
+      </c>
+      <c r="C8" s="22">
+        <v>4895</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2219</v>
+      </c>
+      <c r="E8" s="22">
+        <v>226520809</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>1174</v>
+      </c>
+      <c r="C9" s="22">
+        <v>713</v>
+      </c>
+      <c r="D9" s="22">
+        <v>461</v>
+      </c>
+      <c r="E9" s="22">
+        <v>47793553</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>722</v>
+      </c>
+      <c r="C10" s="22">
+        <v>520</v>
+      </c>
+      <c r="D10" s="22">
+        <v>202</v>
+      </c>
+      <c r="E10" s="22">
+        <v>20808713</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>1562</v>
+      </c>
+      <c r="C11" s="22">
+        <v>1347</v>
+      </c>
+      <c r="D11" s="22">
+        <v>215</v>
+      </c>
+      <c r="E11" s="22">
+        <v>12148767</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>946</v>
+      </c>
+      <c r="C12" s="22">
+        <v>506</v>
+      </c>
+      <c r="D12" s="22">
+        <v>440</v>
+      </c>
+      <c r="E12" s="22">
+        <v>46872221</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>393</v>
+      </c>
+      <c r="C13" s="22">
+        <v>260</v>
+      </c>
+      <c r="D13" s="22">
+        <v>133</v>
+      </c>
+      <c r="E13" s="22">
+        <v>12394899</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>314</v>
+      </c>
+      <c r="C14" s="22">
+        <v>206</v>
+      </c>
+      <c r="D14" s="22">
+        <v>108</v>
+      </c>
+      <c r="E14" s="22">
+        <v>10345492</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>34</v>
+      </c>
+      <c r="C15" s="27">
+        <v>23</v>
+      </c>
+      <c r="D15" s="27">
+        <v>11</v>
+      </c>
+      <c r="E15" s="27">
+        <v>1564535</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>78</v>
+      </c>
+      <c r="C16" s="27">
+        <v>62</v>
+      </c>
+      <c r="D16" s="27">
+        <v>16</v>
+      </c>
+      <c r="E16" s="27">
+        <v>2000467</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>93</v>
+      </c>
+      <c r="C17" s="27">
+        <v>57</v>
+      </c>
+      <c r="D17" s="27">
+        <v>36</v>
+      </c>
+      <c r="E17" s="27">
+        <v>2607435</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>311</v>
+      </c>
+      <c r="C18" s="27">
+        <v>198</v>
+      </c>
+      <c r="D18" s="27">
+        <v>113</v>
+      </c>
+      <c r="E18" s="27">
+        <v>22866927</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>165</v>
+      </c>
+      <c r="C19" s="27">
+        <v>131</v>
+      </c>
+      <c r="D19" s="27">
+        <v>34</v>
+      </c>
+      <c r="E19" s="27">
+        <v>2581368</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>310</v>
+      </c>
+      <c r="C20" s="27">
+        <v>214</v>
+      </c>
+      <c r="D20" s="27">
+        <v>96</v>
+      </c>
+      <c r="E20" s="27">
+        <v>11916036</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>114</v>
+      </c>
+      <c r="C21" s="27">
+        <v>78</v>
+      </c>
+      <c r="D21" s="27">
+        <v>36</v>
+      </c>
+      <c r="E21" s="27">
+        <v>2880860</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>263</v>
+      </c>
+      <c r="C22" s="27">
+        <v>167</v>
+      </c>
+      <c r="D22" s="27">
+        <v>96</v>
+      </c>
+      <c r="E22" s="27">
+        <v>6748856</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>152</v>
+      </c>
+      <c r="C23" s="27">
+        <v>97</v>
+      </c>
+      <c r="D23" s="27">
+        <v>55</v>
+      </c>
+      <c r="E23" s="27">
+        <v>6671745</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>118</v>
+      </c>
+      <c r="C24" s="27">
+        <v>86</v>
+      </c>
+      <c r="D24" s="27">
+        <v>32</v>
+      </c>
+      <c r="E24" s="27">
+        <v>6087647</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>73</v>
+      </c>
+      <c r="C25" s="27">
+        <v>48</v>
+      </c>
+      <c r="D25" s="27">
+        <v>25</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2067896</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>54</v>
+      </c>
+      <c r="C26" s="27">
+        <v>28</v>
+      </c>
+      <c r="D26" s="27">
+        <v>26</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2307957</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>126</v>
+      </c>
+      <c r="C27" s="27">
+        <v>76</v>
+      </c>
+      <c r="D27" s="27">
+        <v>50</v>
+      </c>
+      <c r="E27" s="27">
+        <v>3654761</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>89</v>
+      </c>
+      <c r="C28" s="27">
+        <v>66</v>
+      </c>
+      <c r="D28" s="27">
+        <v>23</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1245726</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>21</v>
+      </c>
+      <c r="C29" s="27">
+        <v>12</v>
+      </c>
+      <c r="D29" s="27">
+        <v>9</v>
+      </c>
+      <c r="E29" s="27">
+        <v>897163</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>2</v>
+      </c>
+      <c r="C30" s="29">
+        <v>0</v>
+      </c>
+      <c r="D30" s="29">
+        <v>2</v>
+      </c>
+      <c r="E30" s="29">
+        <v>57785</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18B3C833-50CA-4B9B-9038-D12B81065B8D}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>6107</v>
+      </c>
+      <c r="C8" s="22">
+        <v>3978</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2129</v>
+      </c>
+      <c r="E8" s="22">
+        <v>210483665</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>1104</v>
+      </c>
+      <c r="C9" s="22">
+        <v>652</v>
+      </c>
+      <c r="D9" s="22">
+        <v>452</v>
+      </c>
+      <c r="E9" s="22">
+        <v>53205314</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>630</v>
+      </c>
+      <c r="C10" s="22">
+        <v>423</v>
+      </c>
+      <c r="D10" s="22">
+        <v>207</v>
+      </c>
+      <c r="E10" s="22">
+        <v>18646460</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>1064</v>
+      </c>
+      <c r="C11" s="22">
+        <v>831</v>
+      </c>
+      <c r="D11" s="22">
+        <v>233</v>
+      </c>
+      <c r="E11" s="22">
+        <v>11688720</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>833</v>
+      </c>
+      <c r="C12" s="22">
+        <v>446</v>
+      </c>
+      <c r="D12" s="22">
+        <v>387</v>
+      </c>
+      <c r="E12" s="22">
+        <v>44022429</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>323</v>
+      </c>
+      <c r="C13" s="22">
+        <v>222</v>
+      </c>
+      <c r="D13" s="22">
+        <v>101</v>
+      </c>
+      <c r="E13" s="22">
+        <v>6410233</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>326</v>
+      </c>
+      <c r="C14" s="22">
+        <v>188</v>
+      </c>
+      <c r="D14" s="22">
+        <v>138</v>
+      </c>
+      <c r="E14" s="22">
+        <v>9902939</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>29</v>
+      </c>
+      <c r="C15" s="27">
+        <v>17</v>
+      </c>
+      <c r="D15" s="27">
+        <v>12</v>
+      </c>
+      <c r="E15" s="27">
+        <v>1738699</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>78</v>
+      </c>
+      <c r="C16" s="27">
+        <v>60</v>
+      </c>
+      <c r="D16" s="27">
+        <v>18</v>
+      </c>
+      <c r="E16" s="27">
+        <v>2289973</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>71</v>
+      </c>
+      <c r="C17" s="27">
+        <v>38</v>
+      </c>
+      <c r="D17" s="27">
+        <v>33</v>
+      </c>
+      <c r="E17" s="27">
+        <v>2083796</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>272</v>
+      </c>
+      <c r="C18" s="27">
+        <v>155</v>
+      </c>
+      <c r="D18" s="27">
+        <v>117</v>
+      </c>
+      <c r="E18" s="27">
+        <v>14208765</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>199</v>
+      </c>
+      <c r="C19" s="27">
+        <v>164</v>
+      </c>
+      <c r="D19" s="27">
+        <v>35</v>
+      </c>
+      <c r="E19" s="27">
+        <v>1953439</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>265</v>
+      </c>
+      <c r="C20" s="27">
+        <v>171</v>
+      </c>
+      <c r="D20" s="27">
+        <v>94</v>
+      </c>
+      <c r="E20" s="27">
+        <v>12071812</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>127</v>
+      </c>
+      <c r="C21" s="27">
+        <v>88</v>
+      </c>
+      <c r="D21" s="27">
+        <v>39</v>
+      </c>
+      <c r="E21" s="27">
+        <v>2504046</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>221</v>
+      </c>
+      <c r="C22" s="27">
+        <v>141</v>
+      </c>
+      <c r="D22" s="27">
+        <v>80</v>
+      </c>
+      <c r="E22" s="27">
+        <v>5900854</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>136</v>
+      </c>
+      <c r="C23" s="27">
+        <v>97</v>
+      </c>
+      <c r="D23" s="27">
+        <v>39</v>
+      </c>
+      <c r="E23" s="27">
+        <v>7171896</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>105</v>
+      </c>
+      <c r="C24" s="27">
+        <v>65</v>
+      </c>
+      <c r="D24" s="27">
+        <v>40</v>
+      </c>
+      <c r="E24" s="27">
+        <v>5487558</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>62</v>
+      </c>
+      <c r="C25" s="27">
+        <v>46</v>
+      </c>
+      <c r="D25" s="27">
+        <v>16</v>
+      </c>
+      <c r="E25" s="27">
+        <v>3478779</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>42</v>
+      </c>
+      <c r="C26" s="27">
+        <v>34</v>
+      </c>
+      <c r="D26" s="27">
+        <v>8</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2116281</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>113</v>
+      </c>
+      <c r="C27" s="27">
+        <v>70</v>
+      </c>
+      <c r="D27" s="27">
+        <v>43</v>
+      </c>
+      <c r="E27" s="27">
+        <v>3680426</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>77</v>
+      </c>
+      <c r="C28" s="27">
+        <v>61</v>
+      </c>
+      <c r="D28" s="27">
+        <v>16</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1278306</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>14</v>
+      </c>
+      <c r="C29" s="27">
+        <v>8</v>
+      </c>
+      <c r="D29" s="27">
+        <v>6</v>
+      </c>
+      <c r="E29" s="27">
+        <v>324535</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>16</v>
+      </c>
+      <c r="C30" s="29">
+        <v>1</v>
+      </c>
+      <c r="D30" s="29">
+        <v>15</v>
+      </c>
+      <c r="E30" s="29">
+        <v>318405</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{000AD91B-ECB8-4339-A0F7-44436AF922D0}">
+  <dimension ref="A1:E32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>6166</v>
+      </c>
+      <c r="C8" s="22">
+        <v>4093</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2073</v>
+      </c>
+      <c r="E8" s="22">
+        <v>195085309</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>993</v>
+      </c>
+      <c r="C9" s="22">
+        <v>623</v>
+      </c>
+      <c r="D9" s="22">
+        <v>370</v>
+      </c>
+      <c r="E9" s="22">
+        <v>52564369</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>842</v>
+      </c>
+      <c r="C10" s="22">
+        <v>587</v>
+      </c>
+      <c r="D10" s="22">
+        <v>255</v>
+      </c>
+      <c r="E10" s="22">
+        <v>23935457</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>798</v>
+      </c>
+      <c r="C11" s="22">
+        <v>618</v>
+      </c>
+      <c r="D11" s="22">
+        <v>180</v>
+      </c>
+      <c r="E11" s="22">
+        <v>7820500</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>807</v>
+      </c>
+      <c r="C12" s="22">
+        <v>452</v>
+      </c>
+      <c r="D12" s="22">
+        <v>355</v>
+      </c>
+      <c r="E12" s="22">
+        <v>38330810</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>385</v>
+      </c>
+      <c r="C13" s="22">
+        <v>260</v>
+      </c>
+      <c r="D13" s="22">
+        <v>125</v>
+      </c>
+      <c r="E13" s="22">
+        <v>5445263</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>302</v>
+      </c>
+      <c r="C14" s="22">
+        <v>176</v>
+      </c>
+      <c r="D14" s="22">
+        <v>126</v>
+      </c>
+      <c r="E14" s="22">
+        <v>8113273</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>56</v>
+      </c>
+      <c r="C15" s="27">
+        <v>48</v>
+      </c>
+      <c r="D15" s="27">
+        <v>8</v>
+      </c>
+      <c r="E15" s="27">
+        <v>2199318</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>102</v>
+      </c>
+      <c r="C16" s="27">
+        <v>77</v>
+      </c>
+      <c r="D16" s="27">
+        <v>25</v>
+      </c>
+      <c r="E16" s="27">
+        <v>2929839</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>61</v>
+      </c>
+      <c r="C17" s="27">
+        <v>37</v>
+      </c>
+      <c r="D17" s="27">
+        <v>24</v>
+      </c>
+      <c r="E17" s="27">
+        <v>1318988</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>236</v>
+      </c>
+      <c r="C18" s="27">
+        <v>159</v>
+      </c>
+      <c r="D18" s="27">
+        <v>77</v>
+      </c>
+      <c r="E18" s="27">
+        <v>11871846</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>206</v>
+      </c>
+      <c r="C19" s="27">
+        <v>171</v>
+      </c>
+      <c r="D19" s="27">
+        <v>35</v>
+      </c>
+      <c r="E19" s="27">
+        <v>1888835</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>345</v>
+      </c>
+      <c r="C20" s="27">
+        <v>219</v>
+      </c>
+      <c r="D20" s="27">
+        <v>126</v>
+      </c>
+      <c r="E20" s="27">
+        <v>11465277</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>109</v>
+      </c>
+      <c r="C21" s="27">
+        <v>86</v>
+      </c>
+      <c r="D21" s="27">
+        <v>23</v>
+      </c>
+      <c r="E21" s="27">
+        <v>1991342</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>210</v>
+      </c>
+      <c r="C22" s="27">
+        <v>142</v>
+      </c>
+      <c r="D22" s="27">
+        <v>68</v>
+      </c>
+      <c r="E22" s="27">
+        <v>5745097</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>101</v>
+      </c>
+      <c r="C23" s="27">
+        <v>57</v>
+      </c>
+      <c r="D23" s="27">
+        <v>44</v>
+      </c>
+      <c r="E23" s="27">
+        <v>4972389</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>266</v>
+      </c>
+      <c r="C24" s="27">
+        <v>164</v>
+      </c>
+      <c r="D24" s="27">
+        <v>102</v>
+      </c>
+      <c r="E24" s="27">
+        <v>4547824</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>95</v>
+      </c>
+      <c r="C25" s="27">
+        <v>63</v>
+      </c>
+      <c r="D25" s="27">
+        <v>32</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2591200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>28</v>
+      </c>
+      <c r="C26" s="27">
+        <v>20</v>
+      </c>
+      <c r="D26" s="27">
+        <v>8</v>
+      </c>
+      <c r="E26" s="27">
+        <v>1639117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>115</v>
+      </c>
+      <c r="C27" s="27">
+        <v>67</v>
+      </c>
+      <c r="D27" s="27">
+        <v>48</v>
+      </c>
+      <c r="E27" s="27">
+        <v>3538594</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>86</v>
+      </c>
+      <c r="C28" s="27">
+        <v>55</v>
+      </c>
+      <c r="D28" s="27">
+        <v>31</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1253256</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>22</v>
+      </c>
+      <c r="C29" s="27">
+        <v>12</v>
+      </c>
+      <c r="D29" s="27">
+        <v>10</v>
+      </c>
+      <c r="E29" s="27">
+        <v>917704</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>1</v>
+      </c>
+      <c r="C30" s="29">
+        <v>0</v>
+      </c>
+      <c r="D30" s="29">
+        <v>1</v>
+      </c>
+      <c r="E30" s="29">
+        <v>5011</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8818FAC7-1A71-428B-A23D-462D96CCB4CE}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="17" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="79" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>5792</v>
+      </c>
+      <c r="C8" s="22">
+        <v>3738</v>
+      </c>
+      <c r="D8" s="22">
+        <v>2054</v>
+      </c>
+      <c r="E8" s="22">
+        <v>192439514</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>481</v>
+      </c>
+      <c r="C9" s="22">
+        <v>323</v>
+      </c>
+      <c r="D9" s="22">
+        <v>158</v>
+      </c>
+      <c r="E9" s="22">
+        <v>21521035</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>830</v>
+      </c>
+      <c r="C10" s="22">
+        <v>490</v>
+      </c>
+      <c r="D10" s="22">
+        <v>340</v>
+      </c>
+      <c r="E10" s="22">
+        <v>26429405</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="21">
+        <v>827</v>
+      </c>
+      <c r="C11" s="22">
+        <v>670</v>
+      </c>
+      <c r="D11" s="22">
+        <v>157</v>
+      </c>
+      <c r="E11" s="22">
+        <v>10959550</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>1266</v>
+      </c>
+      <c r="C12" s="22">
+        <v>687</v>
+      </c>
+      <c r="D12" s="22">
+        <v>579</v>
+      </c>
+      <c r="E12" s="22">
+        <v>65979536</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>458</v>
+      </c>
+      <c r="C13" s="22">
+        <v>290</v>
+      </c>
+      <c r="D13" s="22">
+        <v>168</v>
+      </c>
+      <c r="E13" s="22">
+        <v>7711417</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>261</v>
+      </c>
+      <c r="C14" s="22">
+        <v>151</v>
+      </c>
+      <c r="D14" s="22">
+        <v>110</v>
+      </c>
+      <c r="E14" s="22">
+        <v>8206910</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>54</v>
+      </c>
+      <c r="C15" s="27">
+        <v>39</v>
+      </c>
+      <c r="D15" s="27">
+        <v>15</v>
+      </c>
+      <c r="E15" s="27">
+        <v>2432494</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>61</v>
+      </c>
+      <c r="C16" s="27">
+        <v>48</v>
+      </c>
+      <c r="D16" s="27">
+        <v>13</v>
+      </c>
+      <c r="E16" s="27">
+        <v>1456714</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>27</v>
+      </c>
+      <c r="C17" s="27">
+        <v>17</v>
+      </c>
+      <c r="D17" s="27">
+        <v>10</v>
+      </c>
+      <c r="E17" s="27">
+        <v>1286137</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>216</v>
+      </c>
+      <c r="C18" s="27">
+        <v>130</v>
+      </c>
+      <c r="D18" s="27">
+        <v>86</v>
+      </c>
+      <c r="E18" s="27">
+        <v>9186916</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>202</v>
+      </c>
+      <c r="C19" s="27">
+        <v>172</v>
+      </c>
+      <c r="D19" s="27">
+        <v>30</v>
+      </c>
+      <c r="E19" s="27">
+        <v>2264615</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>322</v>
+      </c>
+      <c r="C20" s="27">
+        <v>213</v>
+      </c>
+      <c r="D20" s="27">
+        <v>109</v>
+      </c>
+      <c r="E20" s="27">
+        <v>10695314</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>112</v>
+      </c>
+      <c r="C21" s="27">
+        <v>78</v>
+      </c>
+      <c r="D21" s="27">
+        <v>34</v>
+      </c>
+      <c r="E21" s="27">
+        <v>2012438</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>189</v>
+      </c>
+      <c r="C22" s="27">
+        <v>135</v>
+      </c>
+      <c r="D22" s="27">
+        <v>54</v>
+      </c>
+      <c r="E22" s="27">
+        <v>5045467</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>109</v>
+      </c>
+      <c r="C23" s="27">
+        <v>72</v>
+      </c>
+      <c r="D23" s="27">
+        <v>37</v>
+      </c>
+      <c r="E23" s="27">
+        <v>4046861</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>74</v>
+      </c>
+      <c r="C24" s="27">
+        <v>52</v>
+      </c>
+      <c r="D24" s="27">
+        <v>22</v>
+      </c>
+      <c r="E24" s="27">
+        <v>2504884</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>77</v>
+      </c>
+      <c r="C25" s="27">
+        <v>48</v>
+      </c>
+      <c r="D25" s="27">
+        <v>29</v>
+      </c>
+      <c r="E25" s="27">
+        <v>1902285</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>37</v>
+      </c>
+      <c r="C26" s="27">
+        <v>26</v>
+      </c>
+      <c r="D26" s="27">
+        <v>11</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2994882</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>86</v>
+      </c>
+      <c r="C27" s="27">
+        <v>33</v>
+      </c>
+      <c r="D27" s="27">
+        <v>53</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2688621</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>73</v>
+      </c>
+      <c r="C28" s="27">
+        <v>48</v>
+      </c>
+      <c r="D28" s="27">
+        <v>25</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1292608</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>28</v>
+      </c>
+      <c r="C29" s="27">
+        <v>14</v>
+      </c>
+      <c r="D29" s="27">
+        <v>14</v>
+      </c>
+      <c r="E29" s="27">
+        <v>1748951</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>2</v>
+      </c>
+      <c r="C30" s="29">
+        <v>2</v>
+      </c>
+      <c r="D30" s="29">
+        <v>0</v>
+      </c>
+      <c r="E30" s="29">
+        <v>72474</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
-[...442 lines deleted...]
-      <c r="E32" s="85"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B5:D5"/>
-    <mergeCell ref="E5:E7"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C37E363-1507-4137-B1B5-FE55AE1197FC}">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...5 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="17.1640625" style="14" customWidth="1"/>
+    <col min="2" max="5" width="15.33203125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="17" customFormat="1" ht="24.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="79" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="17"/>
+    </row>
+    <row r="8" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="21">
+        <v>5062</v>
+      </c>
+      <c r="C8" s="22">
+        <v>3329</v>
+      </c>
+      <c r="D8" s="22">
+        <v>1733</v>
+      </c>
+      <c r="E8" s="22">
+        <v>156597994</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="21">
+        <v>311</v>
+      </c>
+      <c r="C9" s="22">
+        <v>213</v>
+      </c>
+      <c r="D9" s="22">
+        <v>98</v>
+      </c>
+      <c r="E9" s="22">
+        <v>12754644</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="21">
+        <v>854</v>
+      </c>
+      <c r="C10" s="22">
+        <v>568</v>
+      </c>
+      <c r="D10" s="22">
+        <v>286</v>
+      </c>
+      <c r="E10" s="22">
+        <v>21844132</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="21">
+        <v>745</v>
+      </c>
+      <c r="C11" s="22">
+        <v>624</v>
+      </c>
+      <c r="D11" s="22">
+        <v>121</v>
+      </c>
+      <c r="E11" s="22">
+        <v>7364164</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="21">
+        <v>920</v>
+      </c>
+      <c r="C12" s="22">
+        <v>502</v>
+      </c>
+      <c r="D12" s="22">
+        <v>418</v>
+      </c>
+      <c r="E12" s="22">
+        <v>47818900</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="21">
+        <v>501</v>
+      </c>
+      <c r="C13" s="22">
+        <v>295</v>
+      </c>
+      <c r="D13" s="22">
+        <v>206</v>
+      </c>
+      <c r="E13" s="22">
+        <v>11714904</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>212</v>
+      </c>
+      <c r="C14" s="22">
+        <v>117</v>
+      </c>
+      <c r="D14" s="22">
+        <v>95</v>
+      </c>
+      <c r="E14" s="22">
+        <v>6528353</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="27">
+        <v>56</v>
+      </c>
+      <c r="C15" s="27">
+        <v>38</v>
+      </c>
+      <c r="D15" s="27">
+        <v>18</v>
+      </c>
+      <c r="E15" s="27">
+        <v>2614868</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="27">
+        <v>30</v>
+      </c>
+      <c r="C16" s="27">
+        <v>24</v>
+      </c>
+      <c r="D16" s="27">
+        <v>6</v>
+      </c>
+      <c r="E16" s="27">
+        <v>895085</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="27">
+        <v>30</v>
+      </c>
+      <c r="C17" s="27">
+        <v>21</v>
+      </c>
+      <c r="D17" s="27">
+        <v>9</v>
+      </c>
+      <c r="E17" s="27">
+        <v>962968</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="27">
+        <v>237</v>
+      </c>
+      <c r="C18" s="27">
+        <v>155</v>
+      </c>
+      <c r="D18" s="27">
+        <v>82</v>
+      </c>
+      <c r="E18" s="27">
+        <v>12146172</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="27">
+        <v>241</v>
+      </c>
+      <c r="C19" s="27">
+        <v>194</v>
+      </c>
+      <c r="D19" s="27">
+        <v>47</v>
+      </c>
+      <c r="E19" s="27">
+        <v>2864126</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="27">
+        <v>161</v>
+      </c>
+      <c r="C20" s="27">
+        <v>91</v>
+      </c>
+      <c r="D20" s="27">
+        <v>70</v>
+      </c>
+      <c r="E20" s="27">
+        <v>6577481</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="27">
+        <v>123</v>
+      </c>
+      <c r="C21" s="27">
+        <v>87</v>
+      </c>
+      <c r="D21" s="27">
+        <v>36</v>
+      </c>
+      <c r="E21" s="27">
+        <v>1512816</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="27">
+        <v>129</v>
+      </c>
+      <c r="C22" s="27">
+        <v>89</v>
+      </c>
+      <c r="D22" s="27">
+        <v>40</v>
+      </c>
+      <c r="E22" s="27">
+        <v>4040627</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="27">
+        <v>118</v>
+      </c>
+      <c r="C23" s="27">
+        <v>76</v>
+      </c>
+      <c r="D23" s="27">
+        <v>42</v>
+      </c>
+      <c r="E23" s="27">
+        <v>4477176</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="27">
+        <v>93</v>
+      </c>
+      <c r="C24" s="27">
+        <v>64</v>
+      </c>
+      <c r="D24" s="27">
+        <v>29</v>
+      </c>
+      <c r="E24" s="27">
+        <v>2552866</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="27">
+        <v>89</v>
+      </c>
+      <c r="C25" s="27">
+        <v>57</v>
+      </c>
+      <c r="D25" s="27">
+        <v>32</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2487289</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="27">
+        <v>25</v>
+      </c>
+      <c r="C26" s="27">
+        <v>13</v>
+      </c>
+      <c r="D26" s="27">
+        <v>12</v>
+      </c>
+      <c r="E26" s="27">
+        <v>1892942</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="27">
+        <v>120</v>
+      </c>
+      <c r="C27" s="27">
+        <v>65</v>
+      </c>
+      <c r="D27" s="27">
+        <v>55</v>
+      </c>
+      <c r="E27" s="27">
+        <v>4015279</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="27">
+        <v>60</v>
+      </c>
+      <c r="C28" s="27">
+        <v>34</v>
+      </c>
+      <c r="D28" s="27">
+        <v>26</v>
+      </c>
+      <c r="E28" s="27">
+        <v>1065832</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="27">
+        <v>5</v>
+      </c>
+      <c r="C29" s="27">
+        <v>1</v>
+      </c>
+      <c r="D29" s="27">
+        <v>4</v>
+      </c>
+      <c r="E29" s="27">
+        <v>427238</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="29">
+        <v>2</v>
+      </c>
+      <c r="C30" s="29">
+        <v>1</v>
+      </c>
+      <c r="D30" s="29">
+        <v>1</v>
+      </c>
+      <c r="E30" s="29">
+        <v>40132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+    </row>
+    <row r="32" spans="1:5" s="9" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="82" t="s">
-[...442 lines deleted...]
-      <c r="E32" s="85"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B6:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="D6:D7"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
-      <vt:lpstr>103</vt:lpstr>
-[...21 lines deleted...]
-      <vt:lpstr>'99'!Print_Area</vt:lpstr>
       <vt:lpstr>歷年!Print_Area</vt:lpstr>
-      <vt:lpstr>'100'!Print_Titles</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>'99'!Print_Titles</vt:lpstr>
       <vt:lpstr>歷年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>