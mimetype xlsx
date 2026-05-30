--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,94 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00---114年---06 email--未         回            覆\05.15---性別統計\主計室\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\社家署\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4244F644-17D6-4047-BDE0-0B7E9A7050E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17250" windowHeight="6470"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="113年" sheetId="13" r:id="rId1"/>
-[...9 lines deleted...]
-    <sheet name="103年" sheetId="1" r:id="rId11"/>
+    <sheet name="114年" sheetId="14" r:id="rId1"/>
+    <sheet name="113年" sheetId="13" r:id="rId2"/>
+    <sheet name="112年" sheetId="12" r:id="rId3"/>
+    <sheet name="111年" sheetId="11" r:id="rId4"/>
+    <sheet name="110年" sheetId="9" r:id="rId5"/>
+    <sheet name="109年" sheetId="7" r:id="rId6"/>
+    <sheet name="108年" sheetId="6" r:id="rId7"/>
+    <sheet name="107年" sheetId="5" r:id="rId8"/>
+    <sheet name="106年" sheetId="4" r:id="rId9"/>
+    <sheet name="105年" sheetId="3" r:id="rId10"/>
+    <sheet name="104年" sheetId="2" r:id="rId11"/>
+    <sheet name="103年" sheetId="1" state="hidden" r:id="rId12"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B4" i="13" l="1"/>
+  <c r="B4" i="14" l="1"/>
+  <c r="B4" i="13"/>
   <c r="B4" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="21">
   <si>
     <t>103年</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>年別</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>合計</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>男</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>女</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>備註：當年度許可辦理收出養媒合服務單位共9家(計13個服務處所)</t>
   </si>
   <si>
     <t>兒童及少年收出養媒合
@@ -125,356 +145,335 @@
   </si>
   <si>
     <t>110年</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>備註：當年度許可辦理收出養媒合服務單位共8家(計12個服務處所)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>111年</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>112年</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>113年</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>兒童及少年收出養媒合服務者-代表人-性別統計</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
+  <si>
+    <t>114年</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="14"/>
-      <color rgb="FFFF0000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...10 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -603,900 +602,967 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D48397D-411B-464F-809F-E28A757A5839}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
-    <col min="2" max="4" width="20.6328125" customWidth="1"/>
+    <col min="2" max="4" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="5" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="10"/>
-[...4 lines deleted...]
-      <c r="D2" s="6" t="s">
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="5" customFormat="1" ht="39.4" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" s="5" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B4" s="8">
+    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="7">
         <f>SUM(C4:D4)</f>
         <v>12</v>
       </c>
-      <c r="C4" s="16">
-[...7 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="C4" s="7">
+        <v>8</v>
+      </c>
+      <c r="D4" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="12"/>
-[...1 lines deleted...]
-      <c r="D5" s="12"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="10.36328125" customWidth="1"/>
+    <col min="4" max="4" width="10.375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-      <c r="D1" s="13"/>
+    <row r="1" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4" s="2">
         <v>9</v>
       </c>
       <c r="C4" s="2">
         <v>6</v>
       </c>
       <c r="D4" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="10.36328125" customWidth="1"/>
+    <col min="4" max="4" width="10.375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-      <c r="D1" s="13"/>
+    <row r="1" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="B4" s="2">
         <v>9</v>
       </c>
       <c r="C4" s="2">
         <v>6</v>
       </c>
       <c r="D4" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:H5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="4" max="4" width="10.375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="2">
+        <v>9</v>
+      </c>
+      <c r="C4" s="2">
+        <v>6</v>
+      </c>
+      <c r="D4" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G4" sqref="G4"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.90625" style="5"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="8.90625" style="5"/>
+    <col min="1" max="1" width="12" customWidth="1"/>
+    <col min="2" max="4" width="20.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="D2" s="6" t="s">
+    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B4" s="7">
+    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="2">
+        <f>SUM(C4:D4)</f>
         <v>12</v>
       </c>
-      <c r="C4" s="7">
-[...7 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="C4" s="5">
+        <v>7</v>
+      </c>
+      <c r="D4" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="12"/>
-[...1 lines deleted...]
-      <c r="D5" s="12"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.90625" style="5"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.90625" style="5"/>
+    <col min="2" max="4" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="D2" s="6" t="s">
+    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      <c r="A5" s="11" t="s">
+    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2">
+        <v>12</v>
+      </c>
+      <c r="C4" s="2">
+        <v>9</v>
+      </c>
+      <c r="D4" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="12"/>
-[...1 lines deleted...]
-      <c r="D5" s="12"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.90625" style="5"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.90625" style="5"/>
+    <col min="2" max="2" width="15.625" customWidth="1"/>
+    <col min="3" max="3" width="20.75" customWidth="1"/>
+    <col min="4" max="4" width="22" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="D2" s="6" t="s">
+    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B4" s="7">
+    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="2">
         <v>8</v>
       </c>
-      <c r="C4" s="7">
-[...7 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="C4" s="2">
+        <v>5</v>
+      </c>
+      <c r="D4" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="12"/>
-[...1 lines deleted...]
-      <c r="D5" s="12"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.90625" style="5"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.90625" style="5"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="20.75" customWidth="1"/>
+    <col min="4" max="4" width="25.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="D2" s="6" t="s">
+    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.4">
-[...19 lines deleted...]
-      <c r="D5" s="12"/>
+    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="2">
+        <v>8</v>
+      </c>
+      <c r="C4" s="2">
+        <v>6</v>
+      </c>
+      <c r="D4" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D5"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="13.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="25.90625" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="20.75" customWidth="1"/>
+    <col min="4" max="4" width="25.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4" s="2">
         <v>9</v>
       </c>
       <c r="C4" s="2">
         <v>6</v>
       </c>
       <c r="D4" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="14" t="s">
+    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="15"/>
-[...1 lines deleted...]
-      <c r="D5" s="15"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:D5"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J10" sqref="J10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="20.75" customWidth="1"/>
+    <col min="4" max="4" width="25.875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="39.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="2">
+        <v>9</v>
+      </c>
+      <c r="C4" s="2">
+        <v>6</v>
+      </c>
+      <c r="D4" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="50.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A5:D5"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="18.7265625" customWidth="1"/>
+    <col min="4" max="4" width="18.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-      <c r="D1" s="13"/>
+    <row r="1" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="2">
         <f>SUM(C4:D4)</f>
         <v>9</v>
       </c>
       <c r="C4" s="2">
         <v>6</v>
       </c>
       <c r="D4" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="43.9" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:8" ht="43.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="10.36328125" customWidth="1"/>
+    <col min="4" max="4" width="10.375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-      <c r="D1" s="13"/>
+    <row r="1" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="2">
         <v>9</v>
       </c>
       <c r="C4" s="2">
         <v>5</v>
       </c>
       <c r="D4" s="2">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
-[...72 lines deleted...]
-    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>114年</vt:lpstr>
       <vt:lpstr>113年</vt:lpstr>
       <vt:lpstr>112年</vt:lpstr>
       <vt:lpstr>111年</vt:lpstr>
       <vt:lpstr>110年</vt:lpstr>
       <vt:lpstr>109年</vt:lpstr>
       <vt:lpstr>108年</vt:lpstr>
       <vt:lpstr>107年</vt:lpstr>
       <vt:lpstr>106年</vt:lpstr>
       <vt:lpstr>105年</vt:lpstr>
       <vt:lpstr>104年</vt:lpstr>
       <vt:lpstr>103年</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>黃孟君</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>