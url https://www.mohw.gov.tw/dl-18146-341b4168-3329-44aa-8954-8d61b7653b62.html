--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,237 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20413"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0000.  待辦事項\1140421  114年5月應公告：性別統計指標(社福)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\115性別統計\04 本部性別指標統計表\115\05\蕭永興1150520\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A337CB90-7D0B-4E44-88D9-CE680A813C58}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6423BC0B-13E0-4CF0-BAC1-19C324C63A32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="25" r:id="rId1"/>
-    <sheet name="113" sheetId="36" r:id="rId2"/>
-[...20 lines deleted...]
-    <sheet name="92" sheetId="9" state="hidden" r:id="rId23"/>
+    <sheet name="114" sheetId="37" r:id="rId2"/>
+    <sheet name="113" sheetId="36" r:id="rId3"/>
+    <sheet name="112" sheetId="35" r:id="rId4"/>
+    <sheet name="111" sheetId="34" r:id="rId5"/>
+    <sheet name="110" sheetId="33" r:id="rId6"/>
+    <sheet name="109" sheetId="32" r:id="rId7"/>
+    <sheet name="108" sheetId="31" r:id="rId8"/>
+    <sheet name="107" sheetId="30" r:id="rId9"/>
+    <sheet name="106" sheetId="29" r:id="rId10"/>
+    <sheet name="105" sheetId="28" r:id="rId11"/>
+    <sheet name="104" sheetId="27" r:id="rId12"/>
+    <sheet name="103" sheetId="26" state="hidden" r:id="rId13"/>
+    <sheet name="102" sheetId="24" state="hidden" r:id="rId14"/>
+    <sheet name="101" sheetId="23" state="hidden" r:id="rId15"/>
+    <sheet name="100" sheetId="22" state="hidden" r:id="rId16"/>
+    <sheet name="99" sheetId="21" state="hidden" r:id="rId17"/>
+    <sheet name="98" sheetId="17" state="hidden" r:id="rId18"/>
+    <sheet name="97" sheetId="15" state="hidden" r:id="rId19"/>
+    <sheet name="96" sheetId="14" state="hidden" r:id="rId20"/>
+    <sheet name="95" sheetId="13" state="hidden" r:id="rId21"/>
+    <sheet name="94" sheetId="12" state="hidden" r:id="rId22"/>
+    <sheet name="93" sheetId="11" state="hidden" r:id="rId23"/>
+    <sheet name="92" sheetId="9" state="hidden" r:id="rId24"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
-</file>
-[...125 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>d04</author>
   </authors>
   <commentList>
     <comment ref="H5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>96</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
@@ -262,51 +149,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>80</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
             <family val="3"/>
             <charset val="136"/>
           </rPr>
           <t>歲以上」</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1032" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1063" uniqueCount="171">
   <si>
     <t xml:space="preserve">           89 </t>
   </si>
   <si>
     <t xml:space="preserve">          215 </t>
   </si>
   <si>
     <t xml:space="preserve">           79 </t>
   </si>
   <si>
     <t xml:space="preserve">          136 </t>
   </si>
   <si>
     <t xml:space="preserve">           14 </t>
   </si>
   <si>
     <t xml:space="preserve">           55 </t>
   </si>
   <si>
     <t xml:space="preserve">           37 </t>
   </si>
   <si>
     <t xml:space="preserve">          109 </t>
   </si>
   <si>
@@ -1446,326 +1333,50 @@
         <charset val="136"/>
       </rPr>
       <t>至</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>89</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>歲</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>92</t>
-[...274 lines deleted...]
-    <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2015</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>105</t>
     </r>
@@ -3335,247 +2946,325 @@
   <si>
     <r>
       <t>111</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2022</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>112</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2023</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>92-111</t>
+      <t>112</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>, 2023</t>
     </r>
-    <phoneticPr fontId="4" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>112</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>112</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2023</t>
+      <t>, 2024</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2024</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>, 2025</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>民國</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>113</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>113</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>, 2024</t>
+      <t>, 2025</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>113</t>
-[...1 lines deleted...]
-    <r>
       <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>民國</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>104-114</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
-    <r>
-[...7 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
@@ -3642,56 +3331,50 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
@@ -3932,446 +3615,381 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="千分位[0]" xfId="3" builtinId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4563,24622 +4181,25118 @@
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C22" sqref="C22"/>
       <selection pane="topRight" activeCell="C22" sqref="C22"/>
       <selection pane="bottomLeft" activeCell="C22" sqref="C22"/>
-      <selection pane="bottomRight" activeCell="B27" sqref="B27"/>
+      <selection pane="bottomRight" activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="32.25" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="45" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="61"/>
-[...7 lines deleted...]
-      <c r="K4" s="62" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
         <v>98</v>
       </c>
-      <c r="L4" s="65" t="s">
+      <c r="L4" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="M4" s="58"/>
-[...3 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="G5" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="H5" s="70" t="s">
+      <c r="H5" s="46" t="s">
         <v>102</v>
       </c>
-      <c r="I5" s="70" t="s">
+      <c r="I5" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="63"/>
-[...5 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="71"/>
-[...6 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="M6" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1" ht="15" hidden="1" customHeight="1">
-      <c r="A7" s="12" t="s">
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="11" t="s">
         <v>104</v>
       </c>
-      <c r="B7" s="13">
-[...43 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="B7" s="12">
+        <v>9470</v>
+      </c>
+      <c r="C7" s="12">
+        <v>3312</v>
+      </c>
+      <c r="D7" s="12">
+        <v>6158</v>
+      </c>
+      <c r="E7" s="12">
+        <v>1027</v>
+      </c>
+      <c r="F7" s="12">
+        <v>1397</v>
+      </c>
+      <c r="G7" s="12">
+        <v>2160</v>
+      </c>
+      <c r="H7" s="12">
+        <v>2058</v>
+      </c>
+      <c r="I7" s="12">
+        <v>1773</v>
+      </c>
+      <c r="J7" s="12">
+        <v>1055</v>
+      </c>
+      <c r="K7" s="12">
+        <v>47530000</v>
+      </c>
+      <c r="L7" s="12">
+        <v>54</v>
+      </c>
+      <c r="M7" s="12">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="B8" s="13">
-[...43 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="B8" s="12">
+        <v>9448</v>
+      </c>
+      <c r="C8" s="12">
+        <v>3305</v>
+      </c>
+      <c r="D8" s="12">
+        <v>6143</v>
+      </c>
+      <c r="E8" s="12">
+        <v>1111</v>
+      </c>
+      <c r="F8" s="12">
+        <v>1311</v>
+      </c>
+      <c r="G8" s="12">
+        <v>1983</v>
+      </c>
+      <c r="H8" s="12">
+        <v>2050</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1866</v>
+      </c>
+      <c r="J8" s="12">
+        <v>1127</v>
+      </c>
+      <c r="K8" s="12">
+        <v>47455000</v>
+      </c>
+      <c r="L8" s="12">
+        <v>69</v>
+      </c>
+      <c r="M8" s="12">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="B9" s="13">
-[...43 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="B9" s="12">
+        <v>9360</v>
+      </c>
+      <c r="C9" s="12">
+        <v>3259</v>
+      </c>
+      <c r="D9" s="12">
+        <v>6101</v>
+      </c>
+      <c r="E9" s="12">
+        <v>949</v>
+      </c>
+      <c r="F9" s="12">
+        <v>1250</v>
+      </c>
+      <c r="G9" s="12">
+        <v>2006</v>
+      </c>
+      <c r="H9" s="12">
+        <v>2077</v>
+      </c>
+      <c r="I9" s="12">
+        <v>1838</v>
+      </c>
+      <c r="J9" s="12">
+        <v>1240</v>
+      </c>
+      <c r="K9" s="12">
+        <v>46937842</v>
+      </c>
+      <c r="L9" s="12">
+        <v>72</v>
+      </c>
+      <c r="M9" s="12">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="B10" s="13">
-[...43 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="B10" s="12">
+        <v>8745</v>
+      </c>
+      <c r="C10" s="12">
+        <v>3001</v>
+      </c>
+      <c r="D10" s="12">
+        <v>5744</v>
+      </c>
+      <c r="E10" s="12">
+        <v>960</v>
+      </c>
+      <c r="F10" s="12">
+        <v>1243</v>
+      </c>
+      <c r="G10" s="12">
+        <v>1694</v>
+      </c>
+      <c r="H10" s="12">
+        <v>2020</v>
+      </c>
+      <c r="I10" s="12">
+        <v>1722</v>
+      </c>
+      <c r="J10" s="12">
+        <v>1106</v>
+      </c>
+      <c r="K10" s="12">
+        <v>43779149</v>
+      </c>
+      <c r="L10" s="12">
+        <v>48</v>
+      </c>
+      <c r="M10" s="12">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B11" s="13">
-[...43 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="B11" s="12">
+        <v>8597</v>
+      </c>
+      <c r="C11" s="12">
+        <v>2877</v>
+      </c>
+      <c r="D11" s="12">
+        <v>5720</v>
+      </c>
+      <c r="E11" s="12">
+        <v>874</v>
+      </c>
+      <c r="F11" s="12">
+        <v>1153</v>
+      </c>
+      <c r="G11" s="12">
+        <v>1495</v>
+      </c>
+      <c r="H11" s="12">
+        <v>2119</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1834</v>
+      </c>
+      <c r="J11" s="12">
+        <v>1122</v>
+      </c>
+      <c r="K11" s="12">
+        <v>42959500</v>
+      </c>
+      <c r="L11" s="12">
+        <v>71</v>
+      </c>
+      <c r="M11" s="12">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B12" s="12">
+        <v>8465</v>
+      </c>
+      <c r="C12" s="12">
+        <v>3019</v>
+      </c>
+      <c r="D12" s="12">
+        <v>5446</v>
+      </c>
+      <c r="E12" s="12">
+        <v>853</v>
+      </c>
+      <c r="F12" s="12">
+        <v>1038</v>
+      </c>
+      <c r="G12" s="12">
+        <v>1508</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2062</v>
+      </c>
+      <c r="I12" s="12">
+        <v>1661</v>
+      </c>
+      <c r="J12" s="12">
+        <v>1343</v>
+      </c>
+      <c r="K12" s="12">
+        <v>42393008</v>
+      </c>
+      <c r="L12" s="12">
+        <v>120</v>
+      </c>
+      <c r="M12" s="12">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13" s="12">
+        <v>7640</v>
+      </c>
+      <c r="C13" s="12">
+        <v>2675</v>
+      </c>
+      <c r="D13" s="12">
+        <v>4965</v>
+      </c>
+      <c r="E13" s="12">
+        <v>777</v>
+      </c>
+      <c r="F13" s="12">
+        <v>1035</v>
+      </c>
+      <c r="G13" s="12">
+        <v>1280</v>
+      </c>
+      <c r="H13" s="12">
+        <v>1923</v>
+      </c>
+      <c r="I13" s="12">
+        <v>1382</v>
+      </c>
+      <c r="J13" s="12">
+        <v>1243</v>
+      </c>
+      <c r="K13" s="12">
+        <v>38231500</v>
+      </c>
+      <c r="L13" s="12">
+        <v>68</v>
+      </c>
+      <c r="M13" s="12">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14" s="12">
+        <v>6427</v>
+      </c>
+      <c r="C14" s="12">
+        <v>2185</v>
+      </c>
+      <c r="D14" s="12">
+        <v>4242</v>
+      </c>
+      <c r="E14" s="12">
+        <v>659</v>
+      </c>
+      <c r="F14" s="12">
+        <v>1037</v>
+      </c>
+      <c r="G14" s="12">
+        <v>1033</v>
+      </c>
+      <c r="H14" s="12">
+        <v>1471</v>
+      </c>
+      <c r="I14" s="12">
+        <v>1211</v>
+      </c>
+      <c r="J14" s="12">
+        <v>1016</v>
+      </c>
+      <c r="K14" s="12">
+        <v>32163000</v>
+      </c>
+      <c r="L14" s="12">
+        <v>55</v>
+      </c>
+      <c r="M14" s="12">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B15" s="12">
+        <v>5406</v>
+      </c>
+      <c r="C15" s="12">
+        <v>1816</v>
+      </c>
+      <c r="D15" s="12">
+        <v>3590</v>
+      </c>
+      <c r="E15" s="12">
+        <v>615</v>
+      </c>
+      <c r="F15" s="12">
+        <v>971</v>
+      </c>
+      <c r="G15" s="12">
+        <v>862</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1196</v>
+      </c>
+      <c r="I15" s="12">
+        <v>958</v>
+      </c>
+      <c r="J15" s="12">
+        <v>804</v>
+      </c>
+      <c r="K15" s="12">
+        <v>27080000</v>
+      </c>
+      <c r="L15" s="12">
+        <v>12</v>
+      </c>
+      <c r="M15" s="12">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16" s="12">
+        <v>4758</v>
+      </c>
+      <c r="C16" s="12">
+        <v>1572</v>
+      </c>
+      <c r="D16" s="12">
+        <v>3186</v>
+      </c>
+      <c r="E16" s="12">
+        <v>484</v>
+      </c>
+      <c r="F16" s="12">
+        <v>1004</v>
+      </c>
+      <c r="G16" s="12">
+        <v>787</v>
+      </c>
+      <c r="H16" s="12">
+        <v>1039</v>
+      </c>
+      <c r="I16" s="12">
+        <v>814</v>
+      </c>
+      <c r="J16" s="12">
+        <v>630</v>
+      </c>
+      <c r="K16" s="12">
+        <v>23850000</v>
+      </c>
+      <c r="L16" s="12">
+        <v>8</v>
+      </c>
+      <c r="M16" s="12">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17" s="15">
+        <v>4470</v>
+      </c>
+      <c r="C17" s="15">
+        <v>1510</v>
+      </c>
+      <c r="D17" s="15">
+        <v>2960</v>
+      </c>
+      <c r="E17" s="15">
+        <v>506</v>
+      </c>
+      <c r="F17" s="15">
+        <v>995</v>
+      </c>
+      <c r="G17" s="15">
+        <v>662</v>
+      </c>
+      <c r="H17" s="15">
+        <v>980</v>
+      </c>
+      <c r="I17" s="15">
+        <v>839</v>
+      </c>
+      <c r="J17" s="15">
+        <v>488</v>
+      </c>
+      <c r="K17" s="15">
+        <v>22380000</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0</v>
+      </c>
+      <c r="M17" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="48" t="s">
         <v>109</v>
       </c>
-      <c r="B12" s="13">
-[...779 lines deleted...]
-      <c r="M29" s="57"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="12">
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
-    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A18:M18"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
-    <mergeCell ref="H11:J11"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="H7:J7"/>
-[...4 lines deleted...]
-    <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B7" s="31">
+        <v>9360</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3259</v>
+      </c>
+      <c r="D7" s="31">
+        <v>6101</v>
+      </c>
+      <c r="E7" s="31">
+        <v>949</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1250</v>
+      </c>
+      <c r="G7" s="31">
+        <v>2006</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2077</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1838</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1240</v>
+      </c>
+      <c r="K7" s="31">
+        <v>46937842</v>
+      </c>
+      <c r="L7" s="31">
+        <v>72</v>
+      </c>
+      <c r="M7" s="31">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>1007</v>
+      </c>
+      <c r="C8" s="31">
+        <v>386</v>
+      </c>
+      <c r="D8" s="31">
+        <v>621</v>
+      </c>
+      <c r="E8" s="31">
+        <v>99</v>
+      </c>
+      <c r="F8" s="31">
+        <v>221</v>
+      </c>
+      <c r="G8" s="31">
+        <v>295</v>
+      </c>
+      <c r="H8" s="31">
+        <v>173</v>
+      </c>
+      <c r="I8" s="31">
+        <v>138</v>
+      </c>
+      <c r="J8" s="31">
+        <v>81</v>
+      </c>
+      <c r="K8" s="31">
+        <v>5040000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>430</v>
+      </c>
+      <c r="C9" s="31">
+        <v>103</v>
+      </c>
+      <c r="D9" s="31">
+        <v>327</v>
+      </c>
+      <c r="E9" s="31">
+        <v>28</v>
+      </c>
+      <c r="F9" s="31">
+        <v>28</v>
+      </c>
+      <c r="G9" s="31">
+        <v>86</v>
+      </c>
+      <c r="H9" s="31">
+        <v>103</v>
+      </c>
+      <c r="I9" s="31">
+        <v>124</v>
+      </c>
+      <c r="J9" s="31">
+        <v>61</v>
+      </c>
+      <c r="K9" s="31">
+        <v>2195000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>779</v>
+      </c>
+      <c r="C10" s="31">
+        <v>332</v>
+      </c>
+      <c r="D10" s="31">
+        <v>447</v>
+      </c>
+      <c r="E10" s="31">
+        <v>55</v>
+      </c>
+      <c r="F10" s="31">
+        <v>98</v>
+      </c>
+      <c r="G10" s="31">
+        <v>141</v>
+      </c>
+      <c r="H10" s="31">
+        <v>112</v>
+      </c>
+      <c r="I10" s="31">
+        <v>234</v>
+      </c>
+      <c r="J10" s="31">
+        <v>139</v>
+      </c>
+      <c r="K10" s="31">
+        <v>3895000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>1099</v>
+      </c>
+      <c r="C11" s="31">
+        <v>310</v>
+      </c>
+      <c r="D11" s="31">
+        <v>789</v>
+      </c>
+      <c r="E11" s="31">
+        <v>149</v>
+      </c>
+      <c r="F11" s="31">
+        <v>122</v>
+      </c>
+      <c r="G11" s="31">
+        <v>223</v>
+      </c>
+      <c r="H11" s="31">
+        <v>269</v>
+      </c>
+      <c r="I11" s="31">
+        <v>180</v>
+      </c>
+      <c r="J11" s="31">
         <v>156</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="L4" s="65" t="s">
+      <c r="K11" s="31">
+        <v>5495000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>12</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>1044</v>
+      </c>
+      <c r="C12" s="31">
+        <v>338</v>
+      </c>
+      <c r="D12" s="31">
+        <v>706</v>
+      </c>
+      <c r="E12" s="31">
+        <v>132</v>
+      </c>
+      <c r="F12" s="31">
+        <v>119</v>
+      </c>
+      <c r="G12" s="31">
+        <v>267</v>
+      </c>
+      <c r="H12" s="31">
+        <v>253</v>
+      </c>
+      <c r="I12" s="31">
+        <v>125</v>
+      </c>
+      <c r="J12" s="31">
+        <v>148</v>
+      </c>
+      <c r="K12" s="31">
+        <v>5220000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2604</v>
+      </c>
+      <c r="C13" s="31">
+        <v>922</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1682</v>
+      </c>
+      <c r="E13" s="31">
+        <v>303</v>
+      </c>
+      <c r="F13" s="31">
+        <v>334</v>
+      </c>
+      <c r="G13" s="31">
+        <v>592</v>
+      </c>
+      <c r="H13" s="31">
+        <v>505</v>
+      </c>
+      <c r="I13" s="31">
+        <v>566</v>
+      </c>
+      <c r="J13" s="31">
+        <v>304</v>
+      </c>
+      <c r="K13" s="31">
+        <v>13020000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>128</v>
+      </c>
+      <c r="C14" s="34">
+        <v>20</v>
+      </c>
+      <c r="D14" s="34">
+        <v>108</v>
+      </c>
+      <c r="E14" s="34">
+        <v>12</v>
+      </c>
+      <c r="F14" s="34">
+        <v>21</v>
+      </c>
+      <c r="G14" s="34">
+        <v>50</v>
+      </c>
+      <c r="H14" s="34">
+        <v>29</v>
+      </c>
+      <c r="I14" s="34">
+        <v>8</v>
+      </c>
+      <c r="J14" s="34">
+        <v>8</v>
+      </c>
+      <c r="K14" s="34">
+        <v>640000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>81</v>
+      </c>
+      <c r="C15" s="34">
+        <v>48</v>
+      </c>
+      <c r="D15" s="34">
+        <v>33</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>23</v>
+      </c>
+      <c r="G15" s="34">
+        <v>18</v>
+      </c>
+      <c r="H15" s="34">
+        <v>22</v>
+      </c>
+      <c r="I15" s="34">
+        <v>18</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>405000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>123</v>
+      </c>
+      <c r="C16" s="34">
+        <v>27</v>
+      </c>
+      <c r="D16" s="34">
+        <v>96</v>
+      </c>
+      <c r="E16" s="34">
+        <v>2</v>
+      </c>
+      <c r="F16" s="34">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>34</v>
+      </c>
+      <c r="I16" s="34">
+        <v>75</v>
+      </c>
+      <c r="J16" s="34">
+        <v>12</v>
+      </c>
+      <c r="K16" s="34">
+        <v>615000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>12</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>386</v>
+      </c>
+      <c r="C17" s="34">
+        <v>170</v>
+      </c>
+      <c r="D17" s="34">
+        <v>216</v>
+      </c>
+      <c r="E17" s="34">
+        <v>60</v>
+      </c>
+      <c r="F17" s="34">
+        <v>90</v>
+      </c>
+      <c r="G17" s="34">
+        <v>69</v>
+      </c>
+      <c r="H17" s="34">
+        <v>67</v>
+      </c>
+      <c r="I17" s="34">
+        <v>84</v>
+      </c>
+      <c r="J17" s="34">
+        <v>16</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1990000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>359</v>
+      </c>
+      <c r="C18" s="34">
+        <v>120</v>
+      </c>
+      <c r="D18" s="34">
+        <v>239</v>
+      </c>
+      <c r="E18" s="34">
+        <v>12</v>
+      </c>
+      <c r="F18" s="34">
+        <v>50</v>
+      </c>
+      <c r="G18" s="34">
+        <v>63</v>
+      </c>
+      <c r="H18" s="34">
+        <v>109</v>
+      </c>
+      <c r="I18" s="34">
+        <v>107</v>
+      </c>
+      <c r="J18" s="34">
+        <v>18</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1795000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>24</v>
+      </c>
+      <c r="M18" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>140</v>
+      </c>
+      <c r="C19" s="34">
+        <v>2</v>
+      </c>
+      <c r="D19" s="34">
+        <v>138</v>
+      </c>
+      <c r="E19" s="34">
+        <v>12</v>
+      </c>
+      <c r="F19" s="34">
+        <v>12</v>
+      </c>
+      <c r="G19" s="34">
+        <v>47</v>
+      </c>
+      <c r="H19" s="34">
+        <v>54</v>
+      </c>
+      <c r="I19" s="34">
+        <v>3</v>
+      </c>
+      <c r="J19" s="34">
+        <v>12</v>
+      </c>
+      <c r="K19" s="34">
+        <v>700000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>161</v>
+      </c>
+      <c r="C20" s="34">
+        <v>13</v>
+      </c>
+      <c r="D20" s="34">
+        <v>148</v>
+      </c>
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
+        <v>12</v>
+      </c>
+      <c r="G20" s="34">
+        <v>71</v>
+      </c>
+      <c r="H20" s="34">
+        <v>30</v>
+      </c>
+      <c r="I20" s="34">
+        <v>24</v>
+      </c>
+      <c r="J20" s="34">
+        <v>24</v>
+      </c>
+      <c r="K20" s="34">
+        <v>802842</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>159</v>
+      </c>
+      <c r="C21" s="34">
+        <v>70</v>
+      </c>
+      <c r="D21" s="34">
         <v>89</v>
       </c>
-      <c r="M4" s="58"/>
-[...130 lines deleted...]
-      <c r="L8" s="38">
+      <c r="E21" s="34">
+        <v>25</v>
+      </c>
+      <c r="F21" s="34">
+        <v>12</v>
+      </c>
+      <c r="G21" s="34">
+        <v>9</v>
+      </c>
+      <c r="H21" s="34">
+        <v>56</v>
+      </c>
+      <c r="I21" s="34">
+        <v>19</v>
+      </c>
+      <c r="J21" s="34">
+        <v>38</v>
+      </c>
+      <c r="K21" s="34">
+        <v>795000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>66</v>
+      </c>
+      <c r="C22" s="34">
+        <v>18</v>
+      </c>
+      <c r="D22" s="34">
+        <v>48</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>17</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>33</v>
+      </c>
+      <c r="I22" s="34">
+        <v>16</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <v>330000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>413</v>
+      </c>
+      <c r="C23" s="34">
+        <v>227</v>
+      </c>
+      <c r="D23" s="34">
+        <v>186</v>
+      </c>
+      <c r="E23" s="34">
+        <v>39</v>
+      </c>
+      <c r="F23" s="34">
+        <v>27</v>
+      </c>
+      <c r="G23" s="34">
+        <v>40</v>
+      </c>
+      <c r="H23" s="34">
+        <v>86</v>
+      </c>
+      <c r="I23" s="34">
+        <v>55</v>
+      </c>
+      <c r="J23" s="34">
+        <v>166</v>
+      </c>
+      <c r="K23" s="34">
+        <v>2065000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>24</v>
+      </c>
+      <c r="M23" s="34">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>16</v>
+      </c>
+      <c r="C24" s="34">
+        <v>12</v>
+      </c>
+      <c r="D24" s="34">
+        <v>4</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>12</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>4</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>80000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>154</v>
+      </c>
+      <c r="C25" s="34">
+        <v>48</v>
+      </c>
+      <c r="D25" s="34">
+        <v>106</v>
+      </c>
+      <c r="E25" s="34">
+        <v>11</v>
+      </c>
+      <c r="F25" s="34">
+        <v>20</v>
+      </c>
+      <c r="G25" s="34">
+        <v>23</v>
+      </c>
+      <c r="H25" s="34">
+        <v>46</v>
+      </c>
+      <c r="I25" s="34">
+        <v>17</v>
+      </c>
+      <c r="J25" s="34">
+        <v>37</v>
+      </c>
+      <c r="K25" s="34">
+        <v>800000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="34">
+        <v>41</v>
+      </c>
+      <c r="C26" s="34">
+        <v>12</v>
+      </c>
+      <c r="D26" s="34">
+        <v>29</v>
+      </c>
+      <c r="E26" s="34">
+        <v>10</v>
+      </c>
+      <c r="F26" s="34">
+        <v>5</v>
+      </c>
+      <c r="G26" s="34">
+        <v>0</v>
+      </c>
+      <c r="H26" s="34">
+        <v>12</v>
+      </c>
+      <c r="I26" s="34">
         <v>2</v>
       </c>
-      <c r="M8" s="38">
+      <c r="J26" s="34">
         <v>12</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F9" s="38">
+      <c r="K26" s="34">
+        <v>205000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>170</v>
+      </c>
+      <c r="C27" s="34">
+        <v>81</v>
+      </c>
+      <c r="D27" s="34">
+        <v>89</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>27</v>
+      </c>
+      <c r="G27" s="34">
+        <v>12</v>
+      </c>
+      <c r="H27" s="34">
+        <v>84</v>
+      </c>
+      <c r="I27" s="34">
         <v>39</v>
       </c>
-      <c r="G9" s="38">
-[...248 lines deleted...]
-      <c r="H15" s="41">
+      <c r="J27" s="34">
         <v>8</v>
       </c>
-      <c r="I15" s="41">
-[...169 lines deleted...]
-      <c r="K19" s="41">
+      <c r="K27" s="34">
         <v>850000</v>
       </c>
-      <c r="L19" s="41">
-[...335 lines deleted...]
-      <c r="A28" s="46" t="s">
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
         <v>95</v>
       </c>
-      <c r="B28" s="41">
-[...37 lines deleted...]
-      <c r="A29" s="47" t="s">
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="44">
-[...50 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
-[...10 lines deleted...]
-      <c r="K4" s="62" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="B7" s="31">
+        <v>9448</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3305</v>
+      </c>
+      <c r="D7" s="31">
+        <v>6143</v>
+      </c>
+      <c r="E7" s="31">
+        <v>1111</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1311</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1983</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2050</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1866</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1127</v>
+      </c>
+      <c r="K7" s="31">
+        <v>47455000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>69</v>
+      </c>
+      <c r="M7" s="31">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>1071</v>
+      </c>
+      <c r="C8" s="31">
+        <v>409</v>
+      </c>
+      <c r="D8" s="31">
+        <v>662</v>
+      </c>
+      <c r="E8" s="31">
+        <v>139</v>
+      </c>
+      <c r="F8" s="31">
+        <v>200</v>
+      </c>
+      <c r="G8" s="31">
+        <v>257</v>
+      </c>
+      <c r="H8" s="31">
+        <v>270</v>
+      </c>
+      <c r="I8" s="31">
+        <v>135</v>
+      </c>
+      <c r="J8" s="31">
+        <v>70</v>
+      </c>
+      <c r="K8" s="31">
+        <v>5355000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>2</v>
+      </c>
+      <c r="M8" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>561</v>
+      </c>
+      <c r="C9" s="31">
+        <v>184</v>
+      </c>
+      <c r="D9" s="31">
+        <v>377</v>
+      </c>
+      <c r="E9" s="31">
+        <v>35</v>
+      </c>
+      <c r="F9" s="31">
+        <v>39</v>
+      </c>
+      <c r="G9" s="31">
+        <v>92</v>
+      </c>
+      <c r="H9" s="31">
+        <v>133</v>
+      </c>
+      <c r="I9" s="31">
+        <v>162</v>
+      </c>
+      <c r="J9" s="31">
+        <v>100</v>
+      </c>
+      <c r="K9" s="31">
+        <v>2935000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>575</v>
+      </c>
+      <c r="C10" s="31">
+        <v>269</v>
+      </c>
+      <c r="D10" s="31">
+        <v>306</v>
+      </c>
+      <c r="E10" s="31">
+        <v>51</v>
+      </c>
+      <c r="F10" s="31">
+        <v>115</v>
+      </c>
+      <c r="G10" s="31">
+        <v>71</v>
+      </c>
+      <c r="H10" s="31">
+        <v>102</v>
+      </c>
+      <c r="I10" s="31">
+        <v>149</v>
+      </c>
+      <c r="J10" s="31">
+        <v>87</v>
+      </c>
+      <c r="K10" s="31">
+        <v>2875000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>1112</v>
+      </c>
+      <c r="C11" s="31">
+        <v>296</v>
+      </c>
+      <c r="D11" s="31">
+        <v>816</v>
+      </c>
+      <c r="E11" s="31">
+        <v>133</v>
+      </c>
+      <c r="F11" s="31">
+        <v>98</v>
+      </c>
+      <c r="G11" s="31">
+        <v>280</v>
+      </c>
+      <c r="H11" s="31">
+        <v>286</v>
+      </c>
+      <c r="I11" s="31">
+        <v>212</v>
+      </c>
+      <c r="J11" s="31">
+        <v>103</v>
+      </c>
+      <c r="K11" s="31">
+        <v>5560000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>4</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>1074</v>
+      </c>
+      <c r="C12" s="31">
+        <v>306</v>
+      </c>
+      <c r="D12" s="31">
+        <v>768</v>
+      </c>
+      <c r="E12" s="31">
+        <v>178</v>
+      </c>
+      <c r="F12" s="31">
+        <v>163</v>
+      </c>
+      <c r="G12" s="31">
+        <v>284</v>
+      </c>
+      <c r="H12" s="31">
+        <v>164</v>
+      </c>
+      <c r="I12" s="31">
+        <v>144</v>
+      </c>
+      <c r="J12" s="31">
+        <v>141</v>
+      </c>
+      <c r="K12" s="31">
+        <v>5370000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2476</v>
+      </c>
+      <c r="C13" s="31">
+        <v>892</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1584</v>
+      </c>
+      <c r="E13" s="31">
+        <v>358</v>
+      </c>
+      <c r="F13" s="31">
+        <v>357</v>
+      </c>
+      <c r="G13" s="31">
+        <v>476</v>
+      </c>
+      <c r="H13" s="31">
+        <v>466</v>
+      </c>
+      <c r="I13" s="31">
+        <v>571</v>
+      </c>
+      <c r="J13" s="31">
+        <v>248</v>
+      </c>
+      <c r="K13" s="31">
+        <v>12380000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>100</v>
+      </c>
+      <c r="C14" s="34">
+        <v>14</v>
+      </c>
+      <c r="D14" s="34">
+        <v>86</v>
+      </c>
+      <c r="E14" s="34">
+        <v>12</v>
+      </c>
+      <c r="F14" s="34">
+        <v>0</v>
+      </c>
+      <c r="G14" s="34">
+        <v>34</v>
+      </c>
+      <c r="H14" s="34">
+        <v>14</v>
+      </c>
+      <c r="I14" s="34">
+        <v>22</v>
+      </c>
+      <c r="J14" s="34">
+        <v>18</v>
+      </c>
+      <c r="K14" s="34">
+        <v>500000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>35</v>
+      </c>
+      <c r="C15" s="34">
+        <v>23</v>
+      </c>
+      <c r="D15" s="34">
+        <v>12</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>5</v>
+      </c>
+      <c r="G15" s="34">
+        <v>13</v>
+      </c>
+      <c r="H15" s="34">
+        <v>8</v>
+      </c>
+      <c r="I15" s="34">
+        <v>9</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>175000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>144</v>
+      </c>
+      <c r="C16" s="34">
+        <v>39</v>
+      </c>
+      <c r="D16" s="34">
+        <v>105</v>
+      </c>
+      <c r="E16" s="34">
+        <v>12</v>
+      </c>
+      <c r="F16" s="34">
+        <v>2</v>
+      </c>
+      <c r="G16" s="34">
+        <v>12</v>
+      </c>
+      <c r="H16" s="34">
+        <v>80</v>
+      </c>
+      <c r="I16" s="34">
+        <v>37</v>
+      </c>
+      <c r="J16" s="34">
+        <v>1</v>
+      </c>
+      <c r="K16" s="34">
+        <v>720000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>12</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>351</v>
+      </c>
+      <c r="C17" s="34">
+        <v>170</v>
+      </c>
+      <c r="D17" s="34">
+        <v>181</v>
+      </c>
+      <c r="E17" s="34">
+        <v>82</v>
+      </c>
+      <c r="F17" s="34">
+        <v>89</v>
+      </c>
+      <c r="G17" s="34">
+        <v>51</v>
+      </c>
+      <c r="H17" s="34">
+        <v>44</v>
+      </c>
+      <c r="I17" s="34">
+        <v>68</v>
+      </c>
+      <c r="J17" s="34">
+        <v>17</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1830000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>465</v>
+      </c>
+      <c r="C18" s="34">
+        <v>179</v>
+      </c>
+      <c r="D18" s="34">
+        <v>286</v>
+      </c>
+      <c r="E18" s="34">
+        <v>12</v>
+      </c>
+      <c r="F18" s="34">
+        <v>83</v>
+      </c>
+      <c r="G18" s="34">
         <v>127</v>
       </c>
-      <c r="L4" s="65" t="s">
-[...35 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="H18" s="34">
+        <v>110</v>
+      </c>
+      <c r="I18" s="34">
+        <v>99</v>
+      </c>
+      <c r="J18" s="34">
+        <v>34</v>
+      </c>
+      <c r="K18" s="34">
+        <v>2325000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>27</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>170</v>
+      </c>
+      <c r="C19" s="34">
+        <v>18</v>
+      </c>
+      <c r="D19" s="34">
+        <v>152</v>
+      </c>
+      <c r="E19" s="34">
+        <v>12</v>
+      </c>
+      <c r="F19" s="34">
+        <v>27</v>
+      </c>
+      <c r="G19" s="34">
+        <v>56</v>
+      </c>
+      <c r="H19" s="34">
+        <v>51</v>
+      </c>
+      <c r="I19" s="34">
+        <v>12</v>
+      </c>
+      <c r="J19" s="34">
+        <v>12</v>
+      </c>
+      <c r="K19" s="34">
+        <v>850000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>237</v>
+      </c>
+      <c r="C20" s="34">
+        <v>58</v>
+      </c>
+      <c r="D20" s="34">
+        <v>179</v>
+      </c>
+      <c r="E20" s="34">
+        <v>12</v>
+      </c>
+      <c r="F20" s="34">
+        <v>35</v>
+      </c>
+      <c r="G20" s="34">
+        <v>61</v>
+      </c>
+      <c r="H20" s="34">
+        <v>37</v>
+      </c>
+      <c r="I20" s="34">
+        <v>52</v>
+      </c>
+      <c r="J20" s="34">
+        <v>40</v>
+      </c>
+      <c r="K20" s="34">
+        <v>1185000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>150</v>
+      </c>
+      <c r="C21" s="34">
+        <v>63</v>
+      </c>
+      <c r="D21" s="34">
+        <v>87</v>
+      </c>
+      <c r="E21" s="34">
+        <v>27</v>
+      </c>
+      <c r="F21" s="34">
+        <v>0</v>
+      </c>
+      <c r="G21" s="34">
+        <v>40</v>
+      </c>
+      <c r="H21" s="34">
+        <v>33</v>
+      </c>
+      <c r="I21" s="34">
+        <v>38</v>
+      </c>
+      <c r="J21" s="34">
+        <v>12</v>
+      </c>
+      <c r="K21" s="34">
+        <v>750000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>114</v>
+      </c>
+      <c r="C22" s="34">
+        <v>54</v>
+      </c>
+      <c r="D22" s="34">
+        <v>60</v>
+      </c>
+      <c r="E22" s="34">
+        <v>19</v>
+      </c>
+      <c r="F22" s="34">
+        <v>24</v>
+      </c>
+      <c r="G22" s="34">
+        <v>22</v>
+      </c>
+      <c r="H22" s="34">
+        <v>20</v>
+      </c>
+      <c r="I22" s="34">
+        <v>18</v>
+      </c>
+      <c r="J22" s="34">
+        <v>11</v>
+      </c>
+      <c r="K22" s="34">
+        <v>570000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>377</v>
+      </c>
+      <c r="C23" s="34">
+        <v>177</v>
+      </c>
+      <c r="D23" s="34">
+        <v>200</v>
+      </c>
+      <c r="E23" s="34">
+        <v>24</v>
+      </c>
+      <c r="F23" s="34">
+        <v>22</v>
+      </c>
+      <c r="G23" s="34">
+        <v>27</v>
+      </c>
+      <c r="H23" s="34">
+        <v>80</v>
+      </c>
+      <c r="I23" s="34">
         <v>68</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...53 lines deleted...]
-      <c r="L7" s="38">
+      <c r="J23" s="34">
+        <v>156</v>
+      </c>
+      <c r="K23" s="34">
+        <v>1885000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>24</v>
+      </c>
+      <c r="M23" s="34">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>21</v>
+      </c>
+      <c r="C24" s="34">
+        <v>21</v>
+      </c>
+      <c r="D24" s="34">
+        <v>0</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>9</v>
+      </c>
+      <c r="G24" s="34">
+        <v>12</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>105000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="38">
-[...40 lines deleted...]
-      <c r="M8" s="38">
+      <c r="B25" s="34">
+        <v>122</v>
+      </c>
+      <c r="C25" s="34">
+        <v>44</v>
+      </c>
+      <c r="D25" s="34">
+        <v>78</v>
+      </c>
+      <c r="E25" s="34">
+        <v>0</v>
+      </c>
+      <c r="F25" s="34">
         <v>12</v>
       </c>
-    </row>
-[...218 lines deleted...]
-      <c r="E14" s="41">
+      <c r="G25" s="34">
+        <v>36</v>
+      </c>
+      <c r="H25" s="34">
+        <v>29</v>
+      </c>
+      <c r="I25" s="34">
+        <v>14</v>
+      </c>
+      <c r="J25" s="34">
+        <v>31</v>
+      </c>
+      <c r="K25" s="34">
+        <v>620000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="34">
+        <v>79</v>
+      </c>
+      <c r="C26" s="34">
+        <v>23</v>
+      </c>
+      <c r="D26" s="34">
+        <v>56</v>
+      </c>
+      <c r="E26" s="34">
+        <v>5</v>
+      </c>
+      <c r="F26" s="34">
+        <v>12</v>
+      </c>
+      <c r="G26" s="34">
         <v>4</v>
       </c>
-      <c r="F14" s="41">
-[...216 lines deleted...]
-      <c r="J19" s="41">
+      <c r="H26" s="34">
+        <v>13</v>
+      </c>
+      <c r="I26" s="34">
+        <v>21</v>
+      </c>
+      <c r="J26" s="34">
+        <v>24</v>
+      </c>
+      <c r="K26" s="34">
+        <v>395000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>214</v>
+      </c>
+      <c r="C27" s="34">
+        <v>66</v>
+      </c>
+      <c r="D27" s="34">
+        <v>148</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>19</v>
+      </c>
+      <c r="G27" s="34">
         <v>28</v>
       </c>
-      <c r="K19" s="41">
-[...154 lines deleted...]
-      <c r="H23" s="41">
+      <c r="H27" s="34">
         <v>110</v>
       </c>
-      <c r="I23" s="41">
-[...166 lines deleted...]
-      <c r="J27" s="41">
+      <c r="I27" s="34">
+        <v>35</v>
+      </c>
+      <c r="J27" s="34">
         <v>22</v>
       </c>
-      <c r="K27" s="41">
-[...10 lines deleted...]
-      <c r="A28" s="46" t="s">
+      <c r="K27" s="34">
+        <v>1070000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="38" t="s">
         <v>95</v>
       </c>
-      <c r="B28" s="41">
-[...37 lines deleted...]
-      <c r="A29" s="47" t="s">
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="39" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="44">
-[...50 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="N11" sqref="N11"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
+      <selection activeCell="R21" sqref="R21"/>
+      <selection pane="topRight" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomRight" activeCell="K34" sqref="K34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7" s="31">
+        <v>9470</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3312</v>
+      </c>
+      <c r="D7" s="31">
+        <v>6158</v>
+      </c>
+      <c r="E7" s="31">
+        <v>1027</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1397</v>
+      </c>
+      <c r="G7" s="31">
+        <v>2160</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2058</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1773</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1055</v>
+      </c>
+      <c r="K7" s="31">
+        <v>47530000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>54</v>
+      </c>
+      <c r="M7" s="31">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>1037</v>
+      </c>
+      <c r="C8" s="31">
+        <v>347</v>
+      </c>
+      <c r="D8" s="31">
+        <v>690</v>
+      </c>
+      <c r="E8" s="31">
+        <v>164</v>
+      </c>
+      <c r="F8" s="31">
+        <v>192</v>
+      </c>
+      <c r="G8" s="31">
+        <v>262</v>
+      </c>
+      <c r="H8" s="31">
+        <v>278</v>
+      </c>
+      <c r="I8" s="31">
+        <v>90</v>
+      </c>
+      <c r="J8" s="31">
+        <v>51</v>
+      </c>
+      <c r="K8" s="31">
+        <v>5185000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>533</v>
+      </c>
+      <c r="C9" s="31">
+        <v>204</v>
+      </c>
+      <c r="D9" s="31">
+        <v>329</v>
+      </c>
+      <c r="E9" s="31">
+        <v>50</v>
+      </c>
+      <c r="F9" s="31">
+        <v>47</v>
+      </c>
+      <c r="G9" s="31">
+        <v>103</v>
+      </c>
+      <c r="H9" s="31">
+        <v>106</v>
+      </c>
+      <c r="I9" s="31">
+        <v>142</v>
+      </c>
+      <c r="J9" s="31">
+        <v>85</v>
+      </c>
+      <c r="K9" s="31">
+        <v>2750000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>485</v>
+      </c>
+      <c r="C10" s="31">
+        <v>231</v>
+      </c>
+      <c r="D10" s="31">
+        <v>254</v>
+      </c>
+      <c r="E10" s="31">
+        <v>42</v>
+      </c>
+      <c r="F10" s="31">
+        <v>86</v>
+      </c>
+      <c r="G10" s="31">
+        <v>50</v>
+      </c>
+      <c r="H10" s="31">
+        <v>67</v>
+      </c>
+      <c r="I10" s="31">
+        <v>155</v>
+      </c>
+      <c r="J10" s="31">
+        <v>85</v>
+      </c>
+      <c r="K10" s="31">
+        <v>2425000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>1132</v>
+      </c>
+      <c r="C11" s="31">
+        <v>299</v>
+      </c>
+      <c r="D11" s="31">
+        <v>833</v>
+      </c>
+      <c r="E11" s="31">
+        <v>117</v>
+      </c>
+      <c r="F11" s="31">
+        <v>145</v>
+      </c>
+      <c r="G11" s="31">
+        <v>281</v>
+      </c>
+      <c r="H11" s="31">
+        <v>297</v>
+      </c>
+      <c r="I11" s="31">
+        <v>188</v>
+      </c>
+      <c r="J11" s="31">
+        <v>104</v>
+      </c>
+      <c r="K11" s="31">
+        <v>5660000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>1061</v>
+      </c>
+      <c r="C12" s="31">
+        <v>319</v>
+      </c>
+      <c r="D12" s="31">
+        <v>742</v>
+      </c>
+      <c r="E12" s="31">
+        <v>121</v>
+      </c>
+      <c r="F12" s="31">
+        <v>158</v>
+      </c>
+      <c r="G12" s="31">
+        <v>294</v>
+      </c>
+      <c r="H12" s="31">
+        <v>216</v>
+      </c>
+      <c r="I12" s="31">
+        <v>156</v>
+      </c>
+      <c r="J12" s="31">
+        <v>116</v>
+      </c>
+      <c r="K12" s="31">
+        <v>5305000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2534</v>
+      </c>
+      <c r="C13" s="31">
+        <v>974</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1560</v>
+      </c>
+      <c r="E13" s="31">
+        <v>355</v>
+      </c>
+      <c r="F13" s="31">
+        <v>388</v>
+      </c>
+      <c r="G13" s="31">
+        <v>537</v>
+      </c>
+      <c r="H13" s="31">
+        <v>484</v>
+      </c>
+      <c r="I13" s="31">
+        <v>525</v>
+      </c>
+      <c r="J13" s="31">
+        <v>245</v>
+      </c>
+      <c r="K13" s="31">
+        <v>12670000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>100</v>
+      </c>
+      <c r="C14" s="34">
+        <v>32</v>
+      </c>
+      <c r="D14" s="34">
+        <v>68</v>
+      </c>
+      <c r="E14" s="34">
+        <v>4</v>
+      </c>
+      <c r="F14" s="34">
+        <v>14</v>
+      </c>
+      <c r="G14" s="34">
+        <v>41</v>
+      </c>
+      <c r="H14" s="34">
+        <v>0</v>
+      </c>
+      <c r="I14" s="34">
+        <v>36</v>
+      </c>
+      <c r="J14" s="34">
+        <v>5</v>
+      </c>
+      <c r="K14" s="34">
+        <v>500000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>6</v>
+      </c>
+      <c r="C15" s="34">
+        <v>1</v>
+      </c>
+      <c r="D15" s="34">
+        <v>5</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>3</v>
+      </c>
+      <c r="H15" s="34">
+        <v>3</v>
+      </c>
+      <c r="I15" s="34">
+        <v>0</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>30000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>189</v>
+      </c>
+      <c r="C16" s="34">
+        <v>53</v>
+      </c>
+      <c r="D16" s="34">
+        <v>136</v>
+      </c>
+      <c r="E16" s="34">
+        <v>12</v>
+      </c>
+      <c r="F16" s="34">
+        <v>12</v>
+      </c>
+      <c r="G16" s="34">
+        <v>12</v>
+      </c>
+      <c r="H16" s="34">
+        <v>84</v>
+      </c>
+      <c r="I16" s="34">
+        <v>51</v>
+      </c>
+      <c r="J16" s="34">
+        <v>18</v>
+      </c>
+      <c r="K16" s="34">
+        <v>960000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>2</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>307</v>
+      </c>
+      <c r="C17" s="34">
+        <v>133</v>
+      </c>
+      <c r="D17" s="34">
+        <v>174</v>
+      </c>
+      <c r="E17" s="34">
+        <v>62</v>
+      </c>
+      <c r="F17" s="34">
+        <v>86</v>
+      </c>
+      <c r="G17" s="34">
+        <v>65</v>
+      </c>
+      <c r="H17" s="34">
+        <v>16</v>
+      </c>
+      <c r="I17" s="34">
+        <v>46</v>
+      </c>
+      <c r="J17" s="34">
+        <v>32</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1600000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>450</v>
+      </c>
+      <c r="C18" s="34">
+        <v>218</v>
+      </c>
+      <c r="D18" s="34">
+        <v>232</v>
+      </c>
+      <c r="E18" s="34">
+        <v>5</v>
+      </c>
+      <c r="F18" s="34">
+        <v>107</v>
+      </c>
+      <c r="G18" s="34">
+        <v>91</v>
+      </c>
+      <c r="H18" s="34">
+        <v>105</v>
+      </c>
+      <c r="I18" s="34">
+        <v>90</v>
+      </c>
+      <c r="J18" s="34">
+        <v>52</v>
+      </c>
+      <c r="K18" s="34">
+        <v>2250000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>25</v>
+      </c>
+      <c r="M18" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>199</v>
+      </c>
+      <c r="C19" s="34">
+        <v>16</v>
+      </c>
+      <c r="D19" s="34">
+        <v>183</v>
+      </c>
+      <c r="E19" s="34">
+        <v>12</v>
+      </c>
+      <c r="F19" s="34">
+        <v>25</v>
+      </c>
+      <c r="G19" s="34">
+        <v>76</v>
+      </c>
+      <c r="H19" s="34">
+        <v>49</v>
+      </c>
+      <c r="I19" s="34">
+        <v>9</v>
+      </c>
+      <c r="J19" s="34">
+        <v>28</v>
+      </c>
+      <c r="K19" s="34">
+        <v>995000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>272</v>
+      </c>
+      <c r="C20" s="34">
+        <v>79</v>
+      </c>
+      <c r="D20" s="34">
+        <v>193</v>
+      </c>
+      <c r="E20" s="34">
+        <v>9</v>
+      </c>
+      <c r="F20" s="34">
+        <v>50</v>
+      </c>
+      <c r="G20" s="34">
+        <v>53</v>
+      </c>
+      <c r="H20" s="34">
+        <v>71</v>
+      </c>
+      <c r="I20" s="34">
+        <v>40</v>
+      </c>
+      <c r="J20" s="34">
+        <v>49</v>
+      </c>
+      <c r="K20" s="34">
+        <v>1360000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>181</v>
+      </c>
+      <c r="C21" s="34">
+        <v>55</v>
+      </c>
+      <c r="D21" s="34">
         <v>126</v>
       </c>
-      <c r="C4" s="61"/>
-[...103 lines deleted...]
-      <c r="L7" s="38">
+      <c r="E21" s="34">
+        <v>9</v>
+      </c>
+      <c r="F21" s="34">
+        <v>12</v>
+      </c>
+      <c r="G21" s="34">
+        <v>50</v>
+      </c>
+      <c r="H21" s="34">
+        <v>42</v>
+      </c>
+      <c r="I21" s="34">
+        <v>56</v>
+      </c>
+      <c r="J21" s="34">
+        <v>12</v>
+      </c>
+      <c r="K21" s="34">
+        <v>905000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>136</v>
+      </c>
+      <c r="C22" s="34">
+        <v>37</v>
+      </c>
+      <c r="D22" s="34">
+        <v>99</v>
+      </c>
+      <c r="E22" s="34">
+        <v>5</v>
+      </c>
+      <c r="F22" s="34">
+        <v>24</v>
+      </c>
+      <c r="G22" s="34">
         <v>30</v>
       </c>
-      <c r="M7" s="38">
-[...40 lines deleted...]
-      <c r="M8" s="38">
+      <c r="H22" s="34">
+        <v>50</v>
+      </c>
+      <c r="I22" s="34">
+        <v>6</v>
+      </c>
+      <c r="J22" s="34">
+        <v>21</v>
+      </c>
+      <c r="K22" s="34">
+        <v>685000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>3</v>
+      </c>
+      <c r="M22" s="34">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>404</v>
+      </c>
+      <c r="C23" s="34">
+        <v>177</v>
+      </c>
+      <c r="D23" s="34">
+        <v>227</v>
+      </c>
+      <c r="E23" s="34">
+        <v>19</v>
+      </c>
+      <c r="F23" s="34">
+        <v>32</v>
+      </c>
+      <c r="G23" s="34">
+        <v>45</v>
+      </c>
+      <c r="H23" s="34">
+        <v>110</v>
+      </c>
+      <c r="I23" s="34">
+        <v>106</v>
+      </c>
+      <c r="J23" s="34">
+        <v>92</v>
+      </c>
+      <c r="K23" s="34">
+        <v>2015000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>24</v>
+      </c>
+      <c r="M23" s="34">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>6</v>
+      </c>
+      <c r="C24" s="34">
+        <v>5</v>
+      </c>
+      <c r="D24" s="34">
+        <v>1</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>6</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>30000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>122</v>
+      </c>
+      <c r="C25" s="34">
+        <v>63</v>
+      </c>
+      <c r="D25" s="34">
+        <v>59</v>
+      </c>
+      <c r="E25" s="34">
+        <v>15</v>
+      </c>
+      <c r="F25" s="34">
+        <v>7</v>
+      </c>
+      <c r="G25" s="34">
+        <v>45</v>
+      </c>
+      <c r="H25" s="34">
+        <v>1</v>
+      </c>
+      <c r="I25" s="34">
+        <v>25</v>
+      </c>
+      <c r="J25" s="34">
+        <v>29</v>
+      </c>
+      <c r="K25" s="34">
+        <v>620000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="34">
+        <v>125</v>
+      </c>
+      <c r="C26" s="34">
+        <v>27</v>
+      </c>
+      <c r="D26" s="34">
+        <v>98</v>
+      </c>
+      <c r="E26" s="34">
+        <v>21</v>
+      </c>
+      <c r="F26" s="34">
         <v>12</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F9" s="38">
+      <c r="G26" s="34">
         <v>45</v>
       </c>
-      <c r="G9" s="38">
-[...160 lines deleted...]
-      <c r="F13" s="41">
+      <c r="H26" s="34">
         <v>24</v>
       </c>
-      <c r="G13" s="41">
-[...84 lines deleted...]
-      <c r="H15" s="41">
+      <c r="I26" s="34">
+        <v>14</v>
+      </c>
+      <c r="J26" s="34">
+        <v>9</v>
+      </c>
+      <c r="K26" s="34">
+        <v>625000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>191</v>
+      </c>
+      <c r="C27" s="34">
+        <v>42</v>
+      </c>
+      <c r="D27" s="34">
+        <v>149</v>
+      </c>
+      <c r="E27" s="34">
         <v>5</v>
       </c>
-      <c r="I15" s="41">
-[...72 lines deleted...]
-      <c r="F17" s="41">
+      <c r="F27" s="34">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>71</v>
+      </c>
+      <c r="H27" s="34">
         <v>55</v>
       </c>
-      <c r="G17" s="41">
-[...154 lines deleted...]
-      <c r="D21" s="41">
+      <c r="I27" s="34">
+        <v>38</v>
+      </c>
+      <c r="J27" s="34">
+        <v>22</v>
+      </c>
+      <c r="K27" s="34">
+        <v>960000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="38" t="s">
         <v>95</v>
       </c>
-      <c r="E21" s="41">
-[...369 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="N11" sqref="N11"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
+      <selection activeCell="R21" sqref="R21"/>
+      <selection pane="topRight" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomRight" activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
-[...10 lines deleted...]
-      <c r="K4" s="62" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>141</v>
+      </c>
+      <c r="B7" s="30">
+        <v>9077</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3149</v>
+      </c>
+      <c r="D7" s="31">
+        <v>5928</v>
+      </c>
+      <c r="E7" s="31">
+        <v>805</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1424</v>
+      </c>
+      <c r="G7" s="31">
+        <v>2201</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1994</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1780</v>
+      </c>
+      <c r="J7" s="31">
+        <v>873</v>
+      </c>
+      <c r="K7" s="31">
+        <v>45550000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>30</v>
+      </c>
+      <c r="M7" s="31">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="30">
+        <v>1002</v>
+      </c>
+      <c r="C8" s="31">
+        <v>311</v>
+      </c>
+      <c r="D8" s="31">
+        <v>691</v>
+      </c>
+      <c r="E8" s="31">
+        <v>154</v>
+      </c>
+      <c r="F8" s="31">
+        <v>168</v>
+      </c>
+      <c r="G8" s="31">
+        <v>266</v>
+      </c>
+      <c r="H8" s="31">
+        <v>242</v>
+      </c>
+      <c r="I8" s="31">
+        <v>142</v>
+      </c>
+      <c r="J8" s="31">
+        <v>30</v>
+      </c>
+      <c r="K8" s="31">
+        <v>5010000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="30">
+        <v>587</v>
+      </c>
+      <c r="C9" s="31">
+        <v>178</v>
+      </c>
+      <c r="D9" s="31">
+        <v>409</v>
+      </c>
+      <c r="E9" s="31">
+        <v>63</v>
+      </c>
+      <c r="F9" s="31">
+        <v>45</v>
+      </c>
+      <c r="G9" s="31">
         <v>127</v>
       </c>
-      <c r="L4" s="65" t="s">
-[...6 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="H9" s="31">
+        <v>127</v>
+      </c>
+      <c r="I9" s="31">
+        <v>118</v>
+      </c>
+      <c r="J9" s="31">
+        <v>107</v>
+      </c>
+      <c r="K9" s="31">
+        <v>3070000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="30">
+        <v>929</v>
+      </c>
+      <c r="C10" s="31">
+        <v>275</v>
+      </c>
+      <c r="D10" s="31">
+        <v>654</v>
+      </c>
+      <c r="E10" s="31">
+        <v>47</v>
+      </c>
+      <c r="F10" s="31">
+        <v>105</v>
+      </c>
+      <c r="G10" s="31">
+        <v>222</v>
+      </c>
+      <c r="H10" s="31">
+        <v>254</v>
+      </c>
+      <c r="I10" s="31">
+        <v>188</v>
+      </c>
+      <c r="J10" s="31">
+        <v>113</v>
+      </c>
+      <c r="K10" s="31">
+        <v>4645000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="30">
+        <v>845</v>
+      </c>
+      <c r="C11" s="31">
+        <v>300</v>
+      </c>
+      <c r="D11" s="31">
+        <v>545</v>
+      </c>
+      <c r="E11" s="31">
+        <v>50</v>
+      </c>
+      <c r="F11" s="31">
+        <v>178</v>
+      </c>
+      <c r="G11" s="31">
+        <v>206</v>
+      </c>
+      <c r="H11" s="31">
+        <v>198</v>
+      </c>
+      <c r="I11" s="31">
+        <v>148</v>
+      </c>
+      <c r="J11" s="31">
         <v>65</v>
       </c>
-      <c r="C5" s="68"/>
-[...25 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="K11" s="31">
+        <v>4225000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="30">
+        <v>2590</v>
+      </c>
+      <c r="C12" s="31">
+        <v>930</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1660</v>
+      </c>
+      <c r="E12" s="31">
+        <v>302</v>
+      </c>
+      <c r="F12" s="31">
+        <v>469</v>
+      </c>
+      <c r="G12" s="31">
+        <v>575</v>
+      </c>
+      <c r="H12" s="31">
+        <v>585</v>
+      </c>
+      <c r="I12" s="31">
+        <v>434</v>
+      </c>
+      <c r="J12" s="31">
+        <v>225</v>
+      </c>
+      <c r="K12" s="31">
+        <v>12950000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="34">
+        <v>87</v>
+      </c>
+      <c r="C13" s="34">
+        <v>27</v>
+      </c>
+      <c r="D13" s="34">
+        <v>60</v>
+      </c>
+      <c r="E13" s="34">
+        <v>0</v>
+      </c>
+      <c r="F13" s="34">
+        <v>24</v>
+      </c>
+      <c r="G13" s="34">
+        <v>27</v>
+      </c>
+      <c r="H13" s="34">
+        <v>10</v>
+      </c>
+      <c r="I13" s="34">
+        <v>26</v>
+      </c>
+      <c r="J13" s="34">
+        <v>0</v>
+      </c>
+      <c r="K13" s="34">
+        <v>435000</v>
+      </c>
+      <c r="L13" s="34">
+        <v>0</v>
+      </c>
+      <c r="M13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="34">
+        <v>385</v>
+      </c>
+      <c r="C14" s="34">
+        <v>176</v>
+      </c>
+      <c r="D14" s="34">
+        <v>209</v>
+      </c>
+      <c r="E14" s="34">
+        <v>16</v>
+      </c>
+      <c r="F14" s="34">
+        <v>74</v>
+      </c>
+      <c r="G14" s="34">
+        <v>48</v>
+      </c>
+      <c r="H14" s="34">
         <v>68</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...12 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="I14" s="34">
+        <v>135</v>
+      </c>
+      <c r="J14" s="34">
+        <v>44</v>
+      </c>
+      <c r="K14" s="34">
+        <v>1925000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="34">
+        <v>24</v>
+      </c>
+      <c r="C15" s="34">
+        <v>3</v>
+      </c>
+      <c r="D15" s="34">
+        <v>21</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>7</v>
+      </c>
+      <c r="G15" s="34">
+        <v>12</v>
+      </c>
+      <c r="H15" s="34">
+        <v>5</v>
+      </c>
+      <c r="I15" s="34">
+        <v>0</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>120000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="34">
+        <v>198</v>
+      </c>
+      <c r="C16" s="34">
+        <v>80</v>
+      </c>
+      <c r="D16" s="34">
+        <v>118</v>
+      </c>
+      <c r="E16" s="34">
+        <v>10</v>
+      </c>
+      <c r="F16" s="34">
+        <v>3</v>
+      </c>
+      <c r="G16" s="34">
+        <v>27</v>
+      </c>
+      <c r="H16" s="34">
+        <v>79</v>
+      </c>
+      <c r="I16" s="34">
+        <v>64</v>
+      </c>
+      <c r="J16" s="34">
+        <v>15</v>
+      </c>
+      <c r="K16" s="34">
+        <v>990000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="34">
+        <v>298</v>
+      </c>
+      <c r="C17" s="34">
+        <v>146</v>
+      </c>
+      <c r="D17" s="34">
+        <v>152</v>
+      </c>
+      <c r="E17" s="34">
+        <v>59</v>
+      </c>
+      <c r="F17" s="34">
+        <v>55</v>
+      </c>
+      <c r="G17" s="34">
+        <v>88</v>
+      </c>
+      <c r="H17" s="34">
+        <v>17</v>
+      </c>
+      <c r="I17" s="34">
+        <v>50</v>
+      </c>
+      <c r="J17" s="34">
+        <v>29</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1520000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="34">
+        <v>485</v>
+      </c>
+      <c r="C18" s="34">
+        <v>231</v>
+      </c>
+      <c r="D18" s="34">
+        <v>254</v>
+      </c>
+      <c r="E18" s="34">
+        <v>21</v>
+      </c>
+      <c r="F18" s="34">
+        <v>100</v>
+      </c>
+      <c r="G18" s="34">
+        <v>139</v>
+      </c>
+      <c r="H18" s="34">
+        <v>73</v>
+      </c>
+      <c r="I18" s="34">
+        <v>104</v>
+      </c>
+      <c r="J18" s="34">
+        <v>48</v>
+      </c>
+      <c r="K18" s="34">
+        <v>2425000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>19</v>
+      </c>
+      <c r="M18" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="34">
+        <v>222</v>
+      </c>
+      <c r="C19" s="34">
+        <v>24</v>
+      </c>
+      <c r="D19" s="34">
+        <v>198</v>
+      </c>
+      <c r="E19" s="34">
+        <v>8</v>
+      </c>
+      <c r="F19" s="34">
+        <v>30</v>
+      </c>
+      <c r="G19" s="34">
+        <v>111</v>
+      </c>
+      <c r="H19" s="34">
+        <v>44</v>
+      </c>
+      <c r="I19" s="34">
+        <v>12</v>
+      </c>
+      <c r="J19" s="34">
+        <v>17</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1110000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="34">
+        <v>293</v>
+      </c>
+      <c r="C20" s="34">
+        <v>82</v>
+      </c>
+      <c r="D20" s="34">
+        <v>211</v>
+      </c>
+      <c r="E20" s="34">
+        <v>12</v>
+      </c>
+      <c r="F20" s="34">
+        <v>58</v>
+      </c>
+      <c r="G20" s="34">
+        <v>72</v>
+      </c>
+      <c r="H20" s="34">
         <v>74</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="I20" s="34">
+        <v>60</v>
+      </c>
+      <c r="J20" s="34">
+        <v>17</v>
+      </c>
+      <c r="K20" s="34">
+        <v>1465000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="34">
+        <v>138</v>
+      </c>
+      <c r="C21" s="34">
+        <v>43</v>
+      </c>
+      <c r="D21" s="34">
+        <v>95</v>
+      </c>
+      <c r="E21" s="34">
+        <v>3</v>
+      </c>
+      <c r="F21" s="34">
+        <v>13</v>
+      </c>
+      <c r="G21" s="34">
+        <v>64</v>
+      </c>
+      <c r="H21" s="34">
+        <v>17</v>
+      </c>
+      <c r="I21" s="34">
+        <v>29</v>
+      </c>
+      <c r="J21" s="34">
+        <v>12</v>
+      </c>
+      <c r="K21" s="34">
+        <v>690000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>155</v>
+      </c>
+      <c r="C22" s="34">
+        <v>45</v>
+      </c>
+      <c r="D22" s="34">
+        <v>110</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>31</v>
+      </c>
+      <c r="G22" s="34">
+        <v>34</v>
+      </c>
+      <c r="H22" s="34">
+        <v>54</v>
+      </c>
+      <c r="I22" s="34">
+        <v>12</v>
+      </c>
+      <c r="J22" s="34">
+        <v>24</v>
+      </c>
+      <c r="K22" s="34">
+        <v>775000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>7</v>
+      </c>
+      <c r="M22" s="34">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="34">
+        <v>388</v>
+      </c>
+      <c r="C23" s="34">
+        <v>187</v>
+      </c>
+      <c r="D23" s="34">
+        <v>201</v>
+      </c>
+      <c r="E23" s="34">
+        <v>18</v>
+      </c>
+      <c r="F23" s="34">
+        <v>12</v>
+      </c>
+      <c r="G23" s="34">
+        <v>84</v>
+      </c>
+      <c r="H23" s="34">
         <v>75</v>
       </c>
-    </row>
-[...89 lines deleted...]
-      <c r="C9" s="38">
+      <c r="I23" s="34">
+        <v>137</v>
+      </c>
+      <c r="J23" s="34">
+        <v>62</v>
+      </c>
+      <c r="K23" s="34">
+        <v>1940000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>4</v>
+      </c>
+      <c r="M23" s="34">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="34">
+        <v>17</v>
+      </c>
+      <c r="C24" s="34">
+        <v>12</v>
+      </c>
+      <c r="D24" s="34">
+        <v>5</v>
+      </c>
+      <c r="E24" s="34">
+        <v>6</v>
+      </c>
+      <c r="F24" s="34">
+        <v>6</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>5</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>85000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="34">
         <v>158</v>
       </c>
-      <c r="D9" s="38">
-[...5 lines deleted...]
-      <c r="F9" s="38">
+      <c r="C25" s="34">
         <v>60</v>
       </c>
-      <c r="G9" s="38">
-[...46 lines deleted...]
-      <c r="I10" s="38">
+      <c r="D25" s="34">
+        <v>98</v>
+      </c>
+      <c r="E25" s="34">
+        <v>23</v>
+      </c>
+      <c r="F25" s="34">
+        <v>21</v>
+      </c>
+      <c r="G25" s="34">
+        <v>27</v>
+      </c>
+      <c r="H25" s="34">
+        <v>8</v>
+      </c>
+      <c r="I25" s="34">
+        <v>48</v>
+      </c>
+      <c r="J25" s="34">
+        <v>31</v>
+      </c>
+      <c r="K25" s="34">
+        <v>790000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="34">
+        <v>114</v>
+      </c>
+      <c r="C26" s="34">
+        <v>22</v>
+      </c>
+      <c r="D26" s="34">
+        <v>92</v>
+      </c>
+      <c r="E26" s="34">
+        <v>13</v>
+      </c>
+      <c r="F26" s="34">
+        <v>13</v>
+      </c>
+      <c r="G26" s="34">
+        <v>20</v>
+      </c>
+      <c r="H26" s="34">
+        <v>22</v>
+      </c>
+      <c r="I26" s="34">
+        <v>19</v>
+      </c>
+      <c r="J26" s="34">
+        <v>27</v>
+      </c>
+      <c r="K26" s="34">
+        <v>570000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="34">
         <v>162</v>
       </c>
-      <c r="J10" s="38">
-[...104 lines deleted...]
-      <c r="D13" s="41">
+      <c r="C27" s="34">
+        <v>17</v>
+      </c>
+      <c r="D27" s="34">
+        <v>145</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>12</v>
+      </c>
+      <c r="G27" s="34">
         <v>52</v>
       </c>
-      <c r="E13" s="41">
-[...110 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="H27" s="34">
         <v>42</v>
       </c>
-      <c r="B16" s="41">
-[...248 lines deleted...]
-      <c r="C22" s="41">
+      <c r="I27" s="34">
+        <v>49</v>
+      </c>
+      <c r="J27" s="34">
+        <v>7</v>
+      </c>
+      <c r="K27" s="34">
+        <v>810000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="D22" s="41">
-[...331 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:M30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="R21" sqref="R21"/>
+      <selection pane="topRight" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomRight" activeCell="R21" sqref="R21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="B7" s="30">
+        <v>9152</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3261</v>
+      </c>
+      <c r="D7" s="31">
+        <v>5891</v>
+      </c>
+      <c r="E7" s="31">
+        <v>851</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1473</v>
+      </c>
+      <c r="G7" s="31">
+        <v>2311</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2058</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1630</v>
+      </c>
+      <c r="J7" s="31">
+        <v>829</v>
+      </c>
+      <c r="K7" s="31">
+        <v>45865962</v>
+      </c>
+      <c r="L7" s="31">
+        <v>41</v>
+      </c>
+      <c r="M7" s="31">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="30">
+        <v>1009</v>
+      </c>
+      <c r="C8" s="31">
+        <v>286</v>
+      </c>
+      <c r="D8" s="31">
+        <v>723</v>
+      </c>
+      <c r="E8" s="31">
+        <v>130</v>
+      </c>
+      <c r="F8" s="31">
+        <v>125</v>
+      </c>
+      <c r="G8" s="31">
+        <v>293</v>
+      </c>
+      <c r="H8" s="31">
+        <v>253</v>
+      </c>
+      <c r="I8" s="31">
+        <v>126</v>
+      </c>
+      <c r="J8" s="31">
+        <v>82</v>
+      </c>
+      <c r="K8" s="31">
+        <v>5045000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="30">
+        <v>547</v>
+      </c>
+      <c r="C9" s="31">
+        <v>158</v>
+      </c>
+      <c r="D9" s="31">
+        <v>389</v>
+      </c>
+      <c r="E9" s="31">
+        <v>34</v>
+      </c>
+      <c r="F9" s="31">
+        <v>60</v>
+      </c>
+      <c r="G9" s="31">
+        <v>81</v>
+      </c>
+      <c r="H9" s="31">
+        <v>163</v>
+      </c>
+      <c r="I9" s="31">
+        <v>108</v>
+      </c>
+      <c r="J9" s="31">
+        <v>101</v>
+      </c>
+      <c r="K9" s="31">
+        <v>2840000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="30">
+        <v>809</v>
+      </c>
+      <c r="C10" s="31">
+        <v>228</v>
+      </c>
+      <c r="D10" s="31">
+        <v>581</v>
+      </c>
+      <c r="E10" s="31">
+        <v>30</v>
+      </c>
+      <c r="F10" s="31">
+        <v>78</v>
+      </c>
+      <c r="G10" s="31">
+        <v>207</v>
+      </c>
+      <c r="H10" s="31">
+        <v>205</v>
+      </c>
+      <c r="I10" s="31">
+        <v>162</v>
+      </c>
+      <c r="J10" s="31">
+        <v>127</v>
+      </c>
+      <c r="K10" s="31">
+        <v>4045000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="30">
+        <v>786</v>
+      </c>
+      <c r="C11" s="31">
+        <v>272</v>
+      </c>
+      <c r="D11" s="31">
+        <v>514</v>
+      </c>
+      <c r="E11" s="31">
+        <v>51</v>
+      </c>
+      <c r="F11" s="31">
+        <v>173</v>
+      </c>
+      <c r="G11" s="31">
+        <v>221</v>
+      </c>
+      <c r="H11" s="31">
+        <v>186</v>
+      </c>
+      <c r="I11" s="31">
+        <v>124</v>
+      </c>
+      <c r="J11" s="31">
+        <v>31</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3930000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="30">
+        <v>2616</v>
+      </c>
+      <c r="C12" s="31">
+        <v>1005</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1611</v>
+      </c>
+      <c r="E12" s="31">
+        <v>279</v>
+      </c>
+      <c r="F12" s="31">
+        <v>509</v>
+      </c>
+      <c r="G12" s="31">
+        <v>681</v>
+      </c>
+      <c r="H12" s="31">
+        <v>582</v>
+      </c>
+      <c r="I12" s="31">
+        <v>371</v>
+      </c>
+      <c r="J12" s="31">
+        <v>194</v>
+      </c>
+      <c r="K12" s="31">
+        <v>13080000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="34">
+        <v>86</v>
+      </c>
+      <c r="C13" s="34">
+        <v>34</v>
+      </c>
+      <c r="D13" s="34">
+        <v>52</v>
+      </c>
+      <c r="E13" s="34">
+        <v>0</v>
+      </c>
+      <c r="F13" s="34">
+        <v>41</v>
+      </c>
+      <c r="G13" s="34">
+        <v>12</v>
+      </c>
+      <c r="H13" s="34">
+        <v>9</v>
+      </c>
+      <c r="I13" s="34">
+        <v>24</v>
+      </c>
+      <c r="J13" s="34">
+        <v>0</v>
+      </c>
+      <c r="K13" s="34">
+        <v>430000</v>
+      </c>
+      <c r="L13" s="34">
+        <v>0</v>
+      </c>
+      <c r="M13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="34">
+        <v>452</v>
+      </c>
+      <c r="C14" s="34">
+        <v>226</v>
+      </c>
+      <c r="D14" s="34">
+        <v>226</v>
+      </c>
+      <c r="E14" s="34">
+        <v>32</v>
+      </c>
+      <c r="F14" s="34">
+        <v>47</v>
+      </c>
+      <c r="G14" s="34">
+        <v>95</v>
+      </c>
+      <c r="H14" s="34">
+        <v>96</v>
+      </c>
+      <c r="I14" s="34">
+        <v>145</v>
+      </c>
+      <c r="J14" s="34">
+        <v>37</v>
+      </c>
+      <c r="K14" s="34">
+        <v>2260000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>8</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="34">
+        <v>24</v>
+      </c>
+      <c r="C15" s="34">
+        <v>8</v>
+      </c>
+      <c r="D15" s="34">
+        <v>16</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>6</v>
+      </c>
+      <c r="G15" s="34">
+        <v>18</v>
+      </c>
+      <c r="H15" s="34">
+        <v>0</v>
+      </c>
+      <c r="I15" s="34">
+        <v>0</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>120000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="34">
+        <v>191</v>
+      </c>
+      <c r="C16" s="34">
+        <v>59</v>
+      </c>
+      <c r="D16" s="34">
+        <v>132</v>
+      </c>
+      <c r="E16" s="34">
+        <v>12</v>
+      </c>
+      <c r="F16" s="34">
+        <v>1</v>
+      </c>
+      <c r="G16" s="34">
+        <v>35</v>
+      </c>
+      <c r="H16" s="34">
+        <v>77</v>
+      </c>
+      <c r="I16" s="34">
+        <v>54</v>
+      </c>
+      <c r="J16" s="34">
+        <v>12</v>
+      </c>
+      <c r="K16" s="34">
+        <v>955000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="34">
+        <v>267</v>
+      </c>
+      <c r="C17" s="34">
+        <v>134</v>
+      </c>
+      <c r="D17" s="34">
+        <v>133</v>
+      </c>
+      <c r="E17" s="34">
+        <v>58</v>
+      </c>
+      <c r="F17" s="34">
+        <v>58</v>
+      </c>
+      <c r="G17" s="34">
+        <v>66</v>
+      </c>
+      <c r="H17" s="34">
+        <v>18</v>
+      </c>
+      <c r="I17" s="34">
+        <v>24</v>
+      </c>
+      <c r="J17" s="34">
+        <v>43</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1340000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="34">
+        <v>565</v>
+      </c>
+      <c r="C18" s="34">
+        <v>235</v>
+      </c>
+      <c r="D18" s="34">
+        <v>330</v>
+      </c>
+      <c r="E18" s="34">
+        <v>60</v>
+      </c>
+      <c r="F18" s="34">
+        <v>76</v>
+      </c>
+      <c r="G18" s="34">
+        <v>156</v>
+      </c>
+      <c r="H18" s="34">
+        <v>95</v>
+      </c>
+      <c r="I18" s="34">
+        <v>128</v>
+      </c>
+      <c r="J18" s="34">
+        <v>50</v>
+      </c>
+      <c r="K18" s="34">
+        <v>2825000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>24</v>
+      </c>
+      <c r="M18" s="34">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="34">
+        <v>351</v>
+      </c>
+      <c r="C19" s="34">
+        <v>84</v>
+      </c>
+      <c r="D19" s="34">
+        <v>267</v>
+      </c>
+      <c r="E19" s="34">
+        <v>20</v>
+      </c>
+      <c r="F19" s="34">
+        <v>84</v>
+      </c>
+      <c r="G19" s="34">
+        <v>125</v>
+      </c>
+      <c r="H19" s="34">
+        <v>84</v>
+      </c>
+      <c r="I19" s="34">
+        <v>38</v>
+      </c>
+      <c r="J19" s="34">
+        <v>0</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1755000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="34">
+        <v>246</v>
+      </c>
+      <c r="C20" s="34">
+        <v>77</v>
+      </c>
+      <c r="D20" s="34">
+        <v>169</v>
+      </c>
+      <c r="E20" s="34">
+        <v>22</v>
+      </c>
+      <c r="F20" s="34">
+        <v>53</v>
+      </c>
+      <c r="G20" s="34">
+        <v>57</v>
+      </c>
+      <c r="H20" s="34">
+        <v>52</v>
+      </c>
+      <c r="I20" s="34">
+        <v>30</v>
+      </c>
+      <c r="J20" s="34">
+        <v>32</v>
+      </c>
+      <c r="K20" s="34">
+        <v>1225962</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="34">
+        <v>155</v>
+      </c>
+      <c r="C21" s="34">
+        <v>78</v>
+      </c>
+      <c r="D21" s="34">
+        <v>77</v>
+      </c>
+      <c r="E21" s="34">
+        <v>45</v>
+      </c>
+      <c r="F21" s="34">
+        <v>41</v>
+      </c>
+      <c r="G21" s="34">
+        <v>26</v>
+      </c>
+      <c r="H21" s="34">
+        <v>31</v>
+      </c>
+      <c r="I21" s="34">
+        <v>12</v>
+      </c>
+      <c r="J21" s="34">
+        <v>0</v>
+      </c>
+      <c r="K21" s="34">
+        <v>775000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>204</v>
+      </c>
+      <c r="C22" s="34">
+        <v>62</v>
+      </c>
+      <c r="D22" s="34">
+        <v>142</v>
+      </c>
+      <c r="E22" s="34">
+        <v>20</v>
+      </c>
+      <c r="F22" s="34">
+        <v>26</v>
+      </c>
+      <c r="G22" s="34">
+        <v>47</v>
+      </c>
+      <c r="H22" s="34">
+        <v>41</v>
+      </c>
+      <c r="I22" s="34">
+        <v>45</v>
+      </c>
+      <c r="J22" s="34">
+        <v>25</v>
+      </c>
+      <c r="K22" s="34">
+        <v>1020000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>9</v>
+      </c>
+      <c r="M22" s="34">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="34">
+        <v>384</v>
+      </c>
+      <c r="C23" s="34">
+        <v>217</v>
+      </c>
+      <c r="D23" s="34">
+        <v>167</v>
+      </c>
+      <c r="E23" s="34">
+        <v>14</v>
+      </c>
+      <c r="F23" s="34">
+        <v>22</v>
+      </c>
+      <c r="G23" s="34">
+        <v>94</v>
+      </c>
+      <c r="H23" s="34">
+        <v>63</v>
+      </c>
+      <c r="I23" s="34">
+        <v>138</v>
+      </c>
+      <c r="J23" s="34">
+        <v>53</v>
+      </c>
+      <c r="K23" s="34">
+        <v>1920000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="34">
+        <v>43</v>
+      </c>
+      <c r="C24" s="34">
+        <v>12</v>
+      </c>
+      <c r="D24" s="34">
+        <v>31</v>
+      </c>
+      <c r="E24" s="34">
+        <v>12</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>8</v>
+      </c>
+      <c r="H24" s="34">
+        <v>6</v>
+      </c>
+      <c r="I24" s="34">
+        <v>11</v>
+      </c>
+      <c r="J24" s="34">
+        <v>6</v>
+      </c>
+      <c r="K24" s="34">
+        <v>215000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="34">
+        <v>178</v>
+      </c>
+      <c r="C25" s="34">
+        <v>63</v>
+      </c>
+      <c r="D25" s="34">
+        <v>115</v>
+      </c>
+      <c r="E25" s="34">
+        <v>20</v>
+      </c>
+      <c r="F25" s="34">
+        <v>52</v>
+      </c>
+      <c r="G25" s="34">
+        <v>9</v>
+      </c>
+      <c r="H25" s="34">
+        <v>25</v>
+      </c>
+      <c r="I25" s="34">
+        <v>48</v>
+      </c>
+      <c r="J25" s="34">
+        <v>24</v>
+      </c>
+      <c r="K25" s="34">
+        <v>890000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="34">
+        <v>95</v>
+      </c>
+      <c r="C26" s="34">
+        <v>12</v>
+      </c>
+      <c r="D26" s="34">
+        <v>83</v>
+      </c>
+      <c r="E26" s="34">
+        <v>12</v>
+      </c>
+      <c r="F26" s="34">
+        <v>4</v>
+      </c>
+      <c r="G26" s="34">
+        <v>17</v>
+      </c>
+      <c r="H26" s="34">
+        <v>42</v>
+      </c>
+      <c r="I26" s="34">
+        <v>8</v>
+      </c>
+      <c r="J26" s="34">
+        <v>12</v>
+      </c>
+      <c r="K26" s="34">
+        <v>475000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="34">
+        <v>144</v>
+      </c>
+      <c r="C27" s="34">
+        <v>11</v>
+      </c>
+      <c r="D27" s="34">
+        <v>133</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>17</v>
+      </c>
+      <c r="G27" s="34">
+        <v>63</v>
+      </c>
+      <c r="H27" s="34">
+        <v>30</v>
+      </c>
+      <c r="I27" s="34">
+        <v>34</v>
+      </c>
+      <c r="J27" s="34">
+        <v>0</v>
+      </c>
+      <c r="K27" s="34">
+        <v>720000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:J4"/>
+    <mergeCell ref="K4:K6"/>
+    <mergeCell ref="L4:M5"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="N11" sqref="N11"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
+      <selection activeCell="R21" sqref="R21"/>
+      <selection pane="topRight" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomRight" activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7" s="30">
+        <v>9042</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3155</v>
+      </c>
+      <c r="D7" s="31">
+        <v>5887</v>
+      </c>
+      <c r="E7" s="31">
+        <v>813</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1575</v>
+      </c>
+      <c r="G7" s="31">
+        <v>2173</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2086</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1544</v>
+      </c>
+      <c r="J7" s="31">
+        <v>851</v>
+      </c>
+      <c r="K7" s="31">
+        <v>45290000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>71</v>
+      </c>
+      <c r="M7" s="31">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="30">
+        <v>988</v>
+      </c>
+      <c r="C8" s="31">
+        <v>280</v>
+      </c>
+      <c r="D8" s="31">
+        <v>708</v>
+      </c>
+      <c r="E8" s="31">
+        <v>98</v>
+      </c>
+      <c r="F8" s="31">
+        <v>113</v>
+      </c>
+      <c r="G8" s="31">
+        <v>297</v>
+      </c>
+      <c r="H8" s="31">
+        <v>307</v>
+      </c>
+      <c r="I8" s="31">
+        <v>114</v>
+      </c>
+      <c r="J8" s="31">
+        <v>59</v>
+      </c>
+      <c r="K8" s="31">
+        <v>4940000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="30">
+        <v>632</v>
+      </c>
+      <c r="C9" s="31">
+        <v>202</v>
+      </c>
+      <c r="D9" s="31">
+        <v>430</v>
+      </c>
+      <c r="E9" s="31">
+        <v>14</v>
+      </c>
+      <c r="F9" s="31">
+        <v>101</v>
+      </c>
+      <c r="G9" s="31">
+        <v>75</v>
+      </c>
+      <c r="H9" s="31">
+        <v>178</v>
+      </c>
+      <c r="I9" s="31">
+        <v>159</v>
+      </c>
+      <c r="J9" s="31">
+        <v>105</v>
+      </c>
+      <c r="K9" s="31">
+        <v>3175000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="30">
+        <v>710</v>
+      </c>
+      <c r="C10" s="31">
+        <v>152</v>
+      </c>
+      <c r="D10" s="31">
+        <v>558</v>
+      </c>
+      <c r="E10" s="31">
+        <v>52</v>
+      </c>
+      <c r="F10" s="31">
+        <v>66</v>
+      </c>
+      <c r="G10" s="31">
+        <v>193</v>
+      </c>
+      <c r="H10" s="31">
+        <v>137</v>
+      </c>
+      <c r="I10" s="31">
+        <v>121</v>
+      </c>
+      <c r="J10" s="31">
+        <v>141</v>
+      </c>
+      <c r="K10" s="31">
+        <v>3550000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="30">
+        <v>825</v>
+      </c>
+      <c r="C11" s="31">
+        <v>293</v>
+      </c>
+      <c r="D11" s="31">
+        <v>532</v>
+      </c>
+      <c r="E11" s="31">
+        <v>41</v>
+      </c>
+      <c r="F11" s="31">
+        <v>170</v>
+      </c>
+      <c r="G11" s="31">
+        <v>207</v>
+      </c>
+      <c r="H11" s="31">
+        <v>171</v>
+      </c>
+      <c r="I11" s="31">
+        <v>170</v>
+      </c>
+      <c r="J11" s="31">
+        <v>66</v>
+      </c>
+      <c r="K11" s="31">
+        <v>4125000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="30">
+        <v>2464</v>
+      </c>
+      <c r="C12" s="31">
+        <v>937</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1527</v>
+      </c>
+      <c r="E12" s="31">
+        <v>299</v>
+      </c>
+      <c r="F12" s="31">
+        <v>566</v>
+      </c>
+      <c r="G12" s="31">
+        <v>598</v>
+      </c>
+      <c r="H12" s="31">
+        <v>576</v>
+      </c>
+      <c r="I12" s="31">
+        <v>302</v>
+      </c>
+      <c r="J12" s="31">
+        <v>123</v>
+      </c>
+      <c r="K12" s="31">
+        <v>12320000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="34">
+        <v>90</v>
+      </c>
+      <c r="C13" s="34">
+        <v>49</v>
+      </c>
+      <c r="D13" s="34">
+        <v>41</v>
+      </c>
+      <c r="E13" s="34">
+        <v>0</v>
+      </c>
+      <c r="F13" s="34">
+        <v>47</v>
+      </c>
+      <c r="G13" s="34">
+        <v>21</v>
+      </c>
+      <c r="H13" s="34">
+        <v>9</v>
+      </c>
+      <c r="I13" s="34">
+        <v>13</v>
+      </c>
+      <c r="J13" s="34">
+        <v>0</v>
+      </c>
+      <c r="K13" s="34">
+        <v>455000</v>
+      </c>
+      <c r="L13" s="34">
+        <v>0</v>
+      </c>
+      <c r="M13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="34">
+        <v>415</v>
+      </c>
+      <c r="C14" s="34">
+        <v>231</v>
+      </c>
+      <c r="D14" s="34">
+        <v>184</v>
+      </c>
+      <c r="E14" s="34">
+        <v>49</v>
+      </c>
+      <c r="F14" s="34">
+        <v>52</v>
+      </c>
+      <c r="G14" s="34">
+        <v>69</v>
+      </c>
+      <c r="H14" s="34">
+        <v>97</v>
+      </c>
+      <c r="I14" s="34">
+        <v>110</v>
+      </c>
+      <c r="J14" s="34">
+        <v>38</v>
+      </c>
+      <c r="K14" s="34">
+        <v>2075000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>18</v>
+      </c>
+      <c r="M14" s="34">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="34">
+        <v>30</v>
+      </c>
+      <c r="C15" s="34">
+        <v>12</v>
+      </c>
+      <c r="D15" s="34">
+        <v>18</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>24</v>
+      </c>
+      <c r="H15" s="34">
+        <v>0</v>
+      </c>
+      <c r="I15" s="34">
+        <v>6</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>150000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="34">
+        <v>200</v>
+      </c>
+      <c r="C16" s="34">
+        <v>53</v>
+      </c>
+      <c r="D16" s="34">
+        <v>147</v>
+      </c>
+      <c r="E16" s="34">
+        <v>1</v>
+      </c>
+      <c r="F16" s="34">
+        <v>22</v>
+      </c>
+      <c r="G16" s="34">
+        <v>48</v>
+      </c>
+      <c r="H16" s="34">
+        <v>63</v>
+      </c>
+      <c r="I16" s="34">
+        <v>66</v>
+      </c>
+      <c r="J16" s="34">
+        <v>0</v>
+      </c>
+      <c r="K16" s="34">
+        <v>1000000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="34">
+        <v>252</v>
+      </c>
+      <c r="C17" s="34">
+        <v>102</v>
+      </c>
+      <c r="D17" s="34">
+        <v>150</v>
+      </c>
+      <c r="E17" s="34">
+        <v>68</v>
+      </c>
+      <c r="F17" s="34">
+        <v>43</v>
+      </c>
+      <c r="G17" s="34">
+        <v>15</v>
+      </c>
+      <c r="H17" s="34">
+        <v>41</v>
+      </c>
+      <c r="I17" s="34">
+        <v>28</v>
+      </c>
+      <c r="J17" s="34">
+        <v>57</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1260000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="34">
+        <v>640</v>
+      </c>
+      <c r="C18" s="34">
+        <v>267</v>
+      </c>
+      <c r="D18" s="34">
+        <v>373</v>
+      </c>
+      <c r="E18" s="34">
+        <v>53</v>
+      </c>
+      <c r="F18" s="34">
+        <v>103</v>
+      </c>
+      <c r="G18" s="34">
+        <v>150</v>
+      </c>
+      <c r="H18" s="34">
+        <v>99</v>
+      </c>
+      <c r="I18" s="34">
         <v>148</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="J18" s="34">
+        <v>87</v>
+      </c>
+      <c r="K18" s="34">
+        <v>3200000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>43</v>
+      </c>
+      <c r="M18" s="34">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="34">
+        <v>356</v>
+      </c>
+      <c r="C19" s="34">
+        <v>92</v>
+      </c>
+      <c r="D19" s="34">
+        <v>264</v>
+      </c>
+      <c r="E19" s="34">
+        <v>20</v>
+      </c>
+      <c r="F19" s="34">
+        <v>96</v>
+      </c>
+      <c r="G19" s="34">
+        <v>151</v>
+      </c>
+      <c r="H19" s="34">
         <v>65</v>
       </c>
-      <c r="C5" s="68"/>
-[...31 lines deleted...]
-      <c r="D6" s="9" t="s">
+      <c r="I19" s="34">
+        <v>24</v>
+      </c>
+      <c r="J19" s="34">
+        <v>0</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1780000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="34">
+        <v>251</v>
+      </c>
+      <c r="C20" s="34">
+        <v>85</v>
+      </c>
+      <c r="D20" s="34">
+        <v>166</v>
+      </c>
+      <c r="E20" s="34">
+        <v>22</v>
+      </c>
+      <c r="F20" s="34">
+        <v>36</v>
+      </c>
+      <c r="G20" s="34">
+        <v>61</v>
+      </c>
+      <c r="H20" s="34">
         <v>70</v>
       </c>
-      <c r="E6" s="71"/>
-[...108 lines deleted...]
-      <c r="E9" s="38">
+      <c r="I20" s="34">
+        <v>26</v>
+      </c>
+      <c r="J20" s="34">
+        <v>36</v>
+      </c>
+      <c r="K20" s="34">
+        <v>1255000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="34">
+        <v>86</v>
+      </c>
+      <c r="C21" s="34">
         <v>14</v>
       </c>
-      <c r="F9" s="38">
-[...37 lines deleted...]
-      <c r="E10" s="38">
+      <c r="D21" s="34">
+        <v>72</v>
+      </c>
+      <c r="E21" s="34">
+        <v>0</v>
+      </c>
+      <c r="F21" s="34">
+        <v>33</v>
+      </c>
+      <c r="G21" s="34">
+        <v>14</v>
+      </c>
+      <c r="H21" s="34">
+        <v>12</v>
+      </c>
+      <c r="I21" s="34">
+        <v>24</v>
+      </c>
+      <c r="J21" s="34">
+        <v>3</v>
+      </c>
+      <c r="K21" s="34">
+        <v>430000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>240</v>
+      </c>
+      <c r="C22" s="34">
+        <v>66</v>
+      </c>
+      <c r="D22" s="34">
+        <v>174</v>
+      </c>
+      <c r="E22" s="34">
+        <v>27</v>
+      </c>
+      <c r="F22" s="34">
+        <v>25</v>
+      </c>
+      <c r="G22" s="34">
+        <v>50</v>
+      </c>
+      <c r="H22" s="34">
+        <v>66</v>
+      </c>
+      <c r="I22" s="34">
+        <v>49</v>
+      </c>
+      <c r="J22" s="34">
+        <v>23</v>
+      </c>
+      <c r="K22" s="34">
+        <v>1200000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>4</v>
+      </c>
+      <c r="M22" s="34">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="F10" s="38">
-[...25 lines deleted...]
-      <c r="A11" s="27" t="s">
+      <c r="B23" s="34">
+        <v>427</v>
+      </c>
+      <c r="C23" s="34">
+        <v>230</v>
+      </c>
+      <c r="D23" s="34">
+        <v>197</v>
+      </c>
+      <c r="E23" s="34">
+        <v>27</v>
+      </c>
+      <c r="F23" s="34">
+        <v>50</v>
+      </c>
+      <c r="G23" s="34">
         <v>78</v>
       </c>
-      <c r="B11" s="37">
-[...93 lines deleted...]
-      <c r="F13" s="41">
+      <c r="H23" s="34">
+        <v>115</v>
+      </c>
+      <c r="I23" s="34">
+        <v>95</v>
+      </c>
+      <c r="J23" s="34">
+        <v>62</v>
+      </c>
+      <c r="K23" s="34">
+        <v>2135000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>6</v>
+      </c>
+      <c r="M23" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="34">
+        <v>52</v>
+      </c>
+      <c r="C24" s="34">
+        <v>12</v>
+      </c>
+      <c r="D24" s="34">
+        <v>40</v>
+      </c>
+      <c r="E24" s="34">
+        <v>12</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>16</v>
+      </c>
+      <c r="H24" s="34">
+        <v>12</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>12</v>
+      </c>
+      <c r="K24" s="34">
+        <v>260000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="34">
+        <v>134</v>
+      </c>
+      <c r="C25" s="34">
         <v>47</v>
       </c>
-      <c r="G13" s="41">
-[...49 lines deleted...]
-      <c r="J14" s="41">
+      <c r="D25" s="34">
+        <v>87</v>
+      </c>
+      <c r="E25" s="34">
+        <v>12</v>
+      </c>
+      <c r="F25" s="34">
+        <v>26</v>
+      </c>
+      <c r="G25" s="34">
+        <v>11</v>
+      </c>
+      <c r="H25" s="34">
+        <v>27</v>
+      </c>
+      <c r="I25" s="34">
         <v>38</v>
       </c>
-      <c r="K14" s="41">
-[...2 lines deleted...]
-      <c r="L14" s="41">
+      <c r="J25" s="34">
+        <v>20</v>
+      </c>
+      <c r="K25" s="34">
+        <v>730000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="34">
+        <v>92</v>
+      </c>
+      <c r="C26" s="34">
+        <v>31</v>
+      </c>
+      <c r="D26" s="34">
+        <v>61</v>
+      </c>
+      <c r="E26" s="34">
         <v>18</v>
       </c>
-      <c r="M14" s="41">
+      <c r="F26" s="34">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>33</v>
+      </c>
+      <c r="H26" s="34">
+        <v>10</v>
+      </c>
+      <c r="I26" s="34">
         <v>24</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C15" s="41">
+      <c r="J26" s="34">
+        <v>7</v>
+      </c>
+      <c r="K26" s="34">
+        <v>460000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="34">
+        <v>158</v>
+      </c>
+      <c r="C27" s="34">
+        <v>0</v>
+      </c>
+      <c r="D27" s="34">
+        <v>158</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>26</v>
+      </c>
+      <c r="G27" s="34">
+        <v>62</v>
+      </c>
+      <c r="H27" s="34">
+        <v>31</v>
+      </c>
+      <c r="I27" s="34">
+        <v>27</v>
+      </c>
+      <c r="J27" s="34">
         <v>12</v>
       </c>
-      <c r="D15" s="41">
-[...213 lines deleted...]
-      <c r="G20" s="41">
+      <c r="K27" s="34">
+        <v>790000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="H20" s="41">
-[...128 lines deleted...]
-      <c r="J23" s="41">
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="K23" s="41">
-[...269 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="26"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="N11" sqref="N11"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
+      <selection activeCell="R21" sqref="R21"/>
+      <selection pane="topRight" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
       <selection pane="bottomRight" activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
-[...13 lines deleted...]
-      <c r="L4" s="65" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="M4" s="58"/>
-[...3 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7" s="30">
+        <v>8116</v>
+      </c>
+      <c r="C7" s="31">
+        <v>2959</v>
+      </c>
+      <c r="D7" s="31">
+        <v>5157</v>
+      </c>
+      <c r="E7" s="31">
+        <v>780</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1503</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1869</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1981</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1302</v>
+      </c>
+      <c r="J7" s="31">
+        <v>681</v>
+      </c>
+      <c r="K7" s="31">
+        <v>40621129</v>
+      </c>
+      <c r="L7" s="31">
+        <v>51</v>
+      </c>
+      <c r="M7" s="31">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="30">
+        <v>801</v>
+      </c>
+      <c r="C8" s="31">
+        <v>265</v>
+      </c>
+      <c r="D8" s="31">
+        <v>536</v>
+      </c>
+      <c r="E8" s="31">
+        <v>59</v>
+      </c>
+      <c r="F8" s="31">
+        <v>172</v>
+      </c>
+      <c r="G8" s="31">
+        <v>252</v>
+      </c>
+      <c r="H8" s="31">
+        <v>182</v>
+      </c>
+      <c r="I8" s="31">
+        <v>99</v>
+      </c>
+      <c r="J8" s="31">
+        <v>37</v>
+      </c>
+      <c r="K8" s="31">
+        <v>4005000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="30">
+        <v>627</v>
+      </c>
+      <c r="C9" s="31">
+        <v>298</v>
+      </c>
+      <c r="D9" s="31">
+        <v>329</v>
+      </c>
+      <c r="E9" s="31">
+        <v>19</v>
+      </c>
+      <c r="F9" s="31">
+        <v>136</v>
+      </c>
+      <c r="G9" s="31">
+        <v>68</v>
+      </c>
+      <c r="H9" s="31">
+        <v>185</v>
+      </c>
+      <c r="I9" s="31">
+        <v>149</v>
+      </c>
+      <c r="J9" s="31">
+        <v>70</v>
+      </c>
+      <c r="K9" s="31">
+        <v>3135000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="30">
+        <v>713</v>
+      </c>
+      <c r="C10" s="31">
+        <v>203</v>
+      </c>
+      <c r="D10" s="31">
+        <v>510</v>
+      </c>
+      <c r="E10" s="31">
+        <v>45</v>
+      </c>
+      <c r="F10" s="31">
+        <v>113</v>
+      </c>
+      <c r="G10" s="31">
+        <v>203</v>
+      </c>
+      <c r="H10" s="31">
+        <v>138</v>
+      </c>
+      <c r="I10" s="31">
+        <v>90</v>
+      </c>
+      <c r="J10" s="31">
+        <v>124</v>
+      </c>
+      <c r="K10" s="31">
+        <v>3565000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="30">
+        <v>687</v>
+      </c>
+      <c r="C11" s="31">
+        <v>229</v>
+      </c>
+      <c r="D11" s="31">
+        <v>458</v>
+      </c>
+      <c r="E11" s="31">
+        <v>63</v>
+      </c>
+      <c r="F11" s="31">
+        <v>111</v>
+      </c>
+      <c r="G11" s="31">
+        <v>120</v>
+      </c>
+      <c r="H11" s="31">
+        <v>191</v>
+      </c>
+      <c r="I11" s="31">
+        <v>148</v>
+      </c>
+      <c r="J11" s="31">
+        <v>54</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3435000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="30">
+        <v>2079</v>
+      </c>
+      <c r="C12" s="31">
+        <v>823</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1256</v>
+      </c>
+      <c r="E12" s="31">
+        <v>266</v>
+      </c>
+      <c r="F12" s="31">
+        <v>466</v>
+      </c>
+      <c r="G12" s="31">
+        <v>459</v>
+      </c>
+      <c r="H12" s="31">
+        <v>518</v>
+      </c>
+      <c r="I12" s="31">
+        <v>250</v>
+      </c>
+      <c r="J12" s="31">
+        <v>120</v>
+      </c>
+      <c r="K12" s="31">
+        <v>10395000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="34">
+        <v>55</v>
+      </c>
+      <c r="C13" s="34">
+        <v>30</v>
+      </c>
+      <c r="D13" s="34">
+        <v>25</v>
+      </c>
+      <c r="E13" s="34">
+        <v>0</v>
+      </c>
+      <c r="F13" s="34">
+        <v>42</v>
+      </c>
+      <c r="G13" s="34">
+        <v>9</v>
+      </c>
+      <c r="H13" s="34">
+        <v>4</v>
+      </c>
+      <c r="I13" s="34">
+        <v>0</v>
+      </c>
+      <c r="J13" s="34">
+        <v>0</v>
+      </c>
+      <c r="K13" s="34">
+        <v>275000</v>
+      </c>
+      <c r="L13" s="34">
+        <v>0</v>
+      </c>
+      <c r="M13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="34">
+        <v>300</v>
+      </c>
+      <c r="C14" s="34">
+        <v>100</v>
+      </c>
+      <c r="D14" s="34">
+        <v>200</v>
+      </c>
+      <c r="E14" s="34">
+        <v>33</v>
+      </c>
+      <c r="F14" s="34">
+        <v>26</v>
+      </c>
+      <c r="G14" s="34">
+        <v>57</v>
+      </c>
+      <c r="H14" s="34">
+        <v>93</v>
+      </c>
+      <c r="I14" s="34">
+        <v>71</v>
+      </c>
+      <c r="J14" s="34">
+        <v>20</v>
+      </c>
+      <c r="K14" s="34">
+        <v>1500000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>3</v>
+      </c>
+      <c r="M14" s="34">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="34">
+        <v>52</v>
+      </c>
+      <c r="C15" s="34">
+        <v>23</v>
+      </c>
+      <c r="D15" s="34">
+        <v>29</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>9</v>
+      </c>
+      <c r="G15" s="34">
+        <v>27</v>
+      </c>
+      <c r="H15" s="34">
+        <v>5</v>
+      </c>
+      <c r="I15" s="34">
+        <v>5</v>
+      </c>
+      <c r="J15" s="34">
+        <v>6</v>
+      </c>
+      <c r="K15" s="34">
+        <v>251129</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="34">
+        <v>156</v>
+      </c>
+      <c r="C16" s="34">
+        <v>27</v>
+      </c>
+      <c r="D16" s="34">
         <v>129</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="E16" s="34">
+        <v>3</v>
+      </c>
+      <c r="F16" s="34">
+        <v>17</v>
+      </c>
+      <c r="G16" s="34">
+        <v>46</v>
+      </c>
+      <c r="H16" s="34">
+        <v>34</v>
+      </c>
+      <c r="I16" s="34">
+        <v>51</v>
+      </c>
+      <c r="J16" s="34">
+        <v>5</v>
+      </c>
+      <c r="K16" s="34">
+        <v>780000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="34">
+        <v>231</v>
+      </c>
+      <c r="C17" s="34">
+        <v>101</v>
+      </c>
+      <c r="D17" s="34">
         <v>130</v>
       </c>
-      <c r="H5" s="70" t="s">
-[...30 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="E17" s="34">
+        <v>45</v>
+      </c>
+      <c r="F17" s="34">
+        <v>24</v>
+      </c>
+      <c r="G17" s="34">
+        <v>38</v>
+      </c>
+      <c r="H17" s="34">
+        <v>63</v>
+      </c>
+      <c r="I17" s="34">
+        <v>22</v>
+      </c>
+      <c r="J17" s="34">
+        <v>39</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1190000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="34">
+        <v>654</v>
+      </c>
+      <c r="C18" s="34">
+        <v>335</v>
+      </c>
+      <c r="D18" s="34">
+        <v>319</v>
+      </c>
+      <c r="E18" s="34">
+        <v>82</v>
+      </c>
+      <c r="F18" s="34">
+        <v>111</v>
+      </c>
+      <c r="G18" s="34">
+        <v>121</v>
+      </c>
+      <c r="H18" s="34">
+        <v>151</v>
+      </c>
+      <c r="I18" s="34">
+        <v>112</v>
+      </c>
+      <c r="J18" s="34">
+        <v>77</v>
+      </c>
+      <c r="K18" s="34">
+        <v>3270000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>36</v>
+      </c>
+      <c r="M18" s="34">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="34">
+        <v>359</v>
+      </c>
+      <c r="C19" s="34">
+        <v>93</v>
+      </c>
+      <c r="D19" s="34">
+        <v>266</v>
+      </c>
+      <c r="E19" s="34">
+        <v>40</v>
+      </c>
+      <c r="F19" s="34">
+        <v>106</v>
+      </c>
+      <c r="G19" s="34">
+        <v>119</v>
+      </c>
+      <c r="H19" s="34">
+        <v>56</v>
+      </c>
+      <c r="I19" s="34">
+        <v>38</v>
+      </c>
+      <c r="J19" s="34">
+        <v>0</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1795000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="34">
+        <v>213</v>
+      </c>
+      <c r="C20" s="34">
+        <v>35</v>
+      </c>
+      <c r="D20" s="34">
+        <v>178</v>
+      </c>
+      <c r="E20" s="34">
+        <v>15</v>
+      </c>
+      <c r="F20" s="34">
+        <v>28</v>
+      </c>
+      <c r="G20" s="34">
+        <v>87</v>
+      </c>
+      <c r="H20" s="34">
+        <v>30</v>
+      </c>
+      <c r="I20" s="34">
+        <v>36</v>
+      </c>
+      <c r="J20" s="34">
+        <v>17</v>
+      </c>
+      <c r="K20" s="34">
+        <v>1065000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="34">
+        <v>90</v>
+      </c>
+      <c r="C21" s="34">
+        <v>14</v>
+      </c>
+      <c r="D21" s="34">
+        <v>76</v>
+      </c>
+      <c r="E21" s="34">
+        <v>6</v>
+      </c>
+      <c r="F21" s="34">
+        <v>25</v>
+      </c>
+      <c r="G21" s="34">
+        <v>25</v>
+      </c>
+      <c r="H21" s="34">
+        <v>27</v>
+      </c>
+      <c r="I21" s="34">
+        <v>7</v>
+      </c>
+      <c r="J21" s="34">
+        <v>0</v>
+      </c>
+      <c r="K21" s="34">
+        <v>450000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>191</v>
+      </c>
+      <c r="C22" s="34">
+        <v>37</v>
+      </c>
+      <c r="D22" s="34">
+        <v>154</v>
+      </c>
+      <c r="E22" s="34">
+        <v>19</v>
+      </c>
+      <c r="F22" s="34">
+        <v>12</v>
+      </c>
+      <c r="G22" s="34">
+        <v>24</v>
+      </c>
+      <c r="H22" s="34">
         <v>74</v>
       </c>
-      <c r="M6" s="11" t="s">
-[...37 lines deleted...]
-      <c r="L7" s="38">
+      <c r="I22" s="34">
+        <v>50</v>
+      </c>
+      <c r="J22" s="34">
+        <v>12</v>
+      </c>
+      <c r="K22" s="34">
+        <v>955000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>4</v>
+      </c>
+      <c r="M22" s="34">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="34">
+        <v>411</v>
+      </c>
+      <c r="C23" s="34">
+        <v>227</v>
+      </c>
+      <c r="D23" s="34">
+        <v>184</v>
+      </c>
+      <c r="E23" s="34">
+        <v>39</v>
+      </c>
+      <c r="F23" s="34">
+        <v>36</v>
+      </c>
+      <c r="G23" s="34">
+        <v>74</v>
+      </c>
+      <c r="H23" s="34">
+        <v>104</v>
+      </c>
+      <c r="I23" s="34">
+        <v>109</v>
+      </c>
+      <c r="J23" s="34">
+        <v>49</v>
+      </c>
+      <c r="K23" s="34">
+        <v>2055000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>8</v>
+      </c>
+      <c r="M23" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="34">
+        <v>110</v>
+      </c>
+      <c r="C24" s="34">
+        <v>29</v>
+      </c>
+      <c r="D24" s="34">
+        <v>81</v>
+      </c>
+      <c r="E24" s="34">
+        <v>20</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>36</v>
+      </c>
+      <c r="H24" s="34">
+        <v>34</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>20</v>
+      </c>
+      <c r="K24" s="34">
+        <v>550000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="34">
+        <v>112</v>
+      </c>
+      <c r="C25" s="34">
+        <v>36</v>
+      </c>
+      <c r="D25" s="34">
+        <v>76</v>
+      </c>
+      <c r="E25" s="34">
+        <v>14</v>
+      </c>
+      <c r="F25" s="34">
+        <v>15</v>
+      </c>
+      <c r="G25" s="34">
+        <v>27</v>
+      </c>
+      <c r="H25" s="34">
+        <v>14</v>
+      </c>
+      <c r="I25" s="34">
+        <v>35</v>
+      </c>
+      <c r="J25" s="34">
+        <v>7</v>
+      </c>
+      <c r="K25" s="34">
+        <v>570000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="34">
+        <v>109</v>
+      </c>
+      <c r="C26" s="34">
+        <v>44</v>
+      </c>
+      <c r="D26" s="34">
+        <v>65</v>
+      </c>
+      <c r="E26" s="34">
+        <v>12</v>
+      </c>
+      <c r="F26" s="34">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>38</v>
+      </c>
+      <c r="H26" s="34">
+        <v>27</v>
+      </c>
+      <c r="I26" s="34">
+        <v>20</v>
+      </c>
+      <c r="J26" s="34">
+        <v>12</v>
+      </c>
+      <c r="K26" s="34">
+        <v>545000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="34">
+        <v>166</v>
+      </c>
+      <c r="C27" s="34">
+        <v>10</v>
+      </c>
+      <c r="D27" s="34">
+        <v>156</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>54</v>
+      </c>
+      <c r="G27" s="34">
+        <v>39</v>
+      </c>
+      <c r="H27" s="34">
         <v>51</v>
       </c>
-      <c r="M7" s="38">
-[...438 lines deleted...]
-      <c r="I18" s="41">
+      <c r="I27" s="34">
+        <v>10</v>
+      </c>
+      <c r="J27" s="34">
+        <v>12</v>
+      </c>
+      <c r="K27" s="34">
+        <v>835000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
         <v>112</v>
       </c>
-      <c r="J18" s="41">
-[...477 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A30:K30"/>
-[...3 lines deleted...]
-    <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:J4"/>
+    <mergeCell ref="K4:K6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="11" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:11" ht="12" customHeight="1">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:11" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7" s="17">
+        <v>7862</v>
+      </c>
+      <c r="C7" s="18">
+        <v>2766</v>
+      </c>
+      <c r="D7" s="18">
+        <v>5096</v>
+      </c>
+      <c r="E7" s="18">
+        <v>874</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1459</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1840</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1856</v>
+      </c>
+      <c r="I7" s="18">
+        <v>1150</v>
+      </c>
+      <c r="J7" s="18">
+        <v>683</v>
+      </c>
+      <c r="K7" s="18">
+        <v>38142000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="20">
+        <v>773</v>
+      </c>
+      <c r="C8" s="21">
+        <v>265</v>
+      </c>
+      <c r="D8" s="21">
+        <v>508</v>
+      </c>
+      <c r="E8" s="21">
+        <v>98</v>
+      </c>
+      <c r="F8" s="21">
+        <v>179</v>
+      </c>
+      <c r="G8" s="21">
+        <v>196</v>
+      </c>
+      <c r="H8" s="21">
+        <v>168</v>
+      </c>
+      <c r="I8" s="21">
+        <v>85</v>
+      </c>
+      <c r="J8" s="21">
+        <v>47</v>
+      </c>
+      <c r="K8" s="21">
+        <v>3865000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="20">
+        <v>64</v>
+      </c>
+      <c r="C9" s="21">
+        <v>15</v>
+      </c>
+      <c r="D9" s="21">
+        <v>49</v>
+      </c>
+      <c r="E9" s="21">
+        <v>0</v>
+      </c>
+      <c r="F9" s="21">
+        <v>24</v>
+      </c>
+      <c r="G9" s="21">
+        <v>26</v>
+      </c>
+      <c r="H9" s="21">
+        <v>10</v>
+      </c>
+      <c r="I9" s="21">
+        <v>4</v>
+      </c>
+      <c r="J9" s="21">
+        <v>0</v>
+      </c>
+      <c r="K9" s="21">
+        <v>320000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="20">
+        <v>242</v>
+      </c>
+      <c r="C10" s="21">
+        <v>87</v>
+      </c>
+      <c r="D10" s="21">
+        <v>155</v>
+      </c>
+      <c r="E10" s="21">
+        <v>8</v>
+      </c>
+      <c r="F10" s="21">
+        <v>37</v>
+      </c>
+      <c r="G10" s="21">
+        <v>53</v>
+      </c>
+      <c r="H10" s="21">
+        <v>59</v>
+      </c>
+      <c r="I10" s="21">
+        <v>59</v>
+      </c>
+      <c r="J10" s="21">
+        <v>26</v>
+      </c>
+      <c r="K10" s="21">
+        <v>1210000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="20">
+        <v>41</v>
+      </c>
+      <c r="C11" s="21">
+        <v>15</v>
+      </c>
+      <c r="D11" s="21">
+        <v>26</v>
+      </c>
+      <c r="E11" s="21">
+        <v>9</v>
+      </c>
+      <c r="F11" s="21">
+        <v>12</v>
+      </c>
+      <c r="G11" s="21">
+        <v>5</v>
+      </c>
+      <c r="H11" s="21">
+        <v>3</v>
+      </c>
+      <c r="I11" s="21">
+        <v>12</v>
+      </c>
+      <c r="J11" s="21">
+        <v>0</v>
+      </c>
+      <c r="K11" s="21">
+        <v>205000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="20">
+        <v>98</v>
+      </c>
+      <c r="C12" s="21">
+        <v>9</v>
+      </c>
+      <c r="D12" s="21">
+        <v>89</v>
+      </c>
+      <c r="E12" s="21">
+        <v>3</v>
+      </c>
+      <c r="F12" s="21">
+        <v>5</v>
+      </c>
+      <c r="G12" s="21">
+        <v>36</v>
+      </c>
+      <c r="H12" s="21">
+        <v>41</v>
+      </c>
+      <c r="I12" s="21">
+        <v>9</v>
+      </c>
+      <c r="J12" s="21">
+        <v>4</v>
+      </c>
+      <c r="K12" s="21">
+        <v>490000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="20">
+        <v>352</v>
+      </c>
+      <c r="C13" s="21">
+        <v>108</v>
+      </c>
+      <c r="D13" s="21">
+        <v>244</v>
+      </c>
+      <c r="E13" s="21">
+        <v>53</v>
+      </c>
+      <c r="F13" s="21">
+        <v>34</v>
+      </c>
+      <c r="G13" s="21">
+        <v>72</v>
+      </c>
+      <c r="H13" s="21">
+        <v>65</v>
+      </c>
+      <c r="I13" s="21">
+        <v>70</v>
+      </c>
+      <c r="J13" s="21">
+        <v>58</v>
+      </c>
+      <c r="K13" s="21">
+        <v>1760000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="20">
+        <v>170</v>
+      </c>
+      <c r="C14" s="21">
+        <v>85</v>
+      </c>
+      <c r="D14" s="21">
+        <v>85</v>
+      </c>
+      <c r="E14" s="21">
+        <v>23</v>
+      </c>
+      <c r="F14" s="21">
+        <v>36</v>
+      </c>
+      <c r="G14" s="21">
+        <v>34</v>
+      </c>
+      <c r="H14" s="21">
+        <v>16</v>
+      </c>
+      <c r="I14" s="21">
+        <v>53</v>
+      </c>
+      <c r="J14" s="21">
+        <v>8</v>
+      </c>
+      <c r="K14" s="21">
+        <v>850000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20">
+        <v>762</v>
+      </c>
+      <c r="C15" s="21">
+        <v>347</v>
+      </c>
+      <c r="D15" s="21">
+        <v>415</v>
+      </c>
+      <c r="E15" s="21">
+        <v>62</v>
+      </c>
+      <c r="F15" s="21">
+        <v>114</v>
+      </c>
+      <c r="G15" s="21">
+        <v>216</v>
+      </c>
+      <c r="H15" s="21">
+        <v>138</v>
+      </c>
+      <c r="I15" s="21">
+        <v>170</v>
+      </c>
+      <c r="J15" s="21">
+        <v>62</v>
+      </c>
+      <c r="K15" s="21">
+        <v>3810000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="20">
+        <v>478</v>
+      </c>
+      <c r="C16" s="21">
+        <v>118</v>
+      </c>
+      <c r="D16" s="21">
+        <v>360</v>
+      </c>
+      <c r="E16" s="21">
+        <v>61</v>
+      </c>
+      <c r="F16" s="21">
+        <v>98</v>
+      </c>
+      <c r="G16" s="21">
+        <v>173</v>
+      </c>
+      <c r="H16" s="21">
+        <v>66</v>
+      </c>
+      <c r="I16" s="21">
+        <v>64</v>
+      </c>
+      <c r="J16" s="21">
+        <v>16</v>
+      </c>
+      <c r="K16" s="21">
+        <v>2390000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="20">
+        <v>249</v>
+      </c>
+      <c r="C17" s="21">
+        <v>57</v>
+      </c>
+      <c r="D17" s="21">
+        <v>192</v>
+      </c>
+      <c r="E17" s="21">
+        <v>14</v>
+      </c>
+      <c r="F17" s="21">
+        <v>35</v>
+      </c>
+      <c r="G17" s="21">
+        <v>134</v>
+      </c>
+      <c r="H17" s="21">
+        <v>29</v>
+      </c>
+      <c r="I17" s="21">
+        <v>26</v>
+      </c>
+      <c r="J17" s="21">
+        <v>11</v>
+      </c>
+      <c r="K17" s="21">
+        <v>1245000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="20">
+        <v>524</v>
+      </c>
+      <c r="C18" s="21">
+        <v>212</v>
+      </c>
+      <c r="D18" s="21">
+        <v>312</v>
+      </c>
+      <c r="E18" s="21">
+        <v>32</v>
+      </c>
+      <c r="F18" s="21">
+        <v>81</v>
+      </c>
+      <c r="G18" s="21">
+        <v>109</v>
+      </c>
+      <c r="H18" s="21">
+        <v>161</v>
+      </c>
+      <c r="I18" s="21">
+        <v>112</v>
+      </c>
+      <c r="J18" s="21">
+        <v>29</v>
+      </c>
+      <c r="K18" s="21">
+        <v>2620000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="20">
+        <v>599</v>
+      </c>
+      <c r="C19" s="21">
+        <v>233</v>
+      </c>
+      <c r="D19" s="21">
+        <v>366</v>
+      </c>
+      <c r="E19" s="21">
+        <v>173</v>
+      </c>
+      <c r="F19" s="21">
+        <v>125</v>
+      </c>
+      <c r="G19" s="21">
+        <v>108</v>
+      </c>
+      <c r="H19" s="21">
+        <v>106</v>
+      </c>
+      <c r="I19" s="21">
+        <v>64</v>
+      </c>
+      <c r="J19" s="21">
+        <v>23</v>
+      </c>
+      <c r="K19" s="21">
+        <v>1797000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="20">
+        <v>97</v>
+      </c>
+      <c r="C20" s="21">
+        <v>13</v>
+      </c>
+      <c r="D20" s="21">
+        <v>84</v>
+      </c>
+      <c r="E20" s="21">
+        <v>22</v>
+      </c>
+      <c r="F20" s="21">
+        <v>5</v>
+      </c>
+      <c r="G20" s="21">
+        <v>37</v>
+      </c>
+      <c r="H20" s="21">
+        <v>28</v>
+      </c>
+      <c r="I20" s="21">
+        <v>5</v>
+      </c>
+      <c r="J20" s="21">
+        <v>0</v>
+      </c>
+      <c r="K20" s="21">
+        <v>485000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="20">
+        <v>140</v>
+      </c>
+      <c r="C21" s="21">
+        <v>24</v>
+      </c>
+      <c r="D21" s="21">
+        <v>116</v>
+      </c>
+      <c r="E21" s="21">
+        <v>12</v>
+      </c>
+      <c r="F21" s="21">
+        <v>5</v>
+      </c>
+      <c r="G21" s="21">
+        <v>16</v>
+      </c>
+      <c r="H21" s="21">
+        <v>67</v>
+      </c>
+      <c r="I21" s="21">
+        <v>20</v>
+      </c>
+      <c r="J21" s="21">
+        <v>20</v>
+      </c>
+      <c r="K21" s="21">
+        <v>700000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="20">
+        <v>369</v>
+      </c>
+      <c r="C22" s="21">
+        <v>154</v>
+      </c>
+      <c r="D22" s="21">
+        <v>215</v>
+      </c>
+      <c r="E22" s="21">
+        <v>23</v>
+      </c>
+      <c r="F22" s="21">
+        <v>74</v>
+      </c>
+      <c r="G22" s="21">
+        <v>64</v>
+      </c>
+      <c r="H22" s="21">
+        <v>98</v>
+      </c>
+      <c r="I22" s="21">
+        <v>86</v>
+      </c>
+      <c r="J22" s="21">
+        <v>24</v>
+      </c>
+      <c r="K22" s="21">
+        <v>1845000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20">
+        <v>118</v>
+      </c>
+      <c r="C23" s="21">
+        <v>26</v>
+      </c>
+      <c r="D23" s="21">
+        <v>92</v>
+      </c>
+      <c r="E23" s="21">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
+        <v>0</v>
+      </c>
+      <c r="G23" s="21">
+        <v>29</v>
+      </c>
+      <c r="H23" s="21">
+        <v>65</v>
+      </c>
+      <c r="I23" s="21">
+        <v>0</v>
+      </c>
+      <c r="J23" s="21">
+        <v>24</v>
+      </c>
+      <c r="K23" s="21">
+        <v>590000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="20">
+        <v>89</v>
+      </c>
+      <c r="C24" s="21">
+        <v>30</v>
+      </c>
+      <c r="D24" s="21">
+        <v>59</v>
+      </c>
+      <c r="E24" s="21">
+        <v>2</v>
+      </c>
+      <c r="F24" s="21">
+        <v>27</v>
+      </c>
+      <c r="G24" s="21">
+        <v>8</v>
+      </c>
+      <c r="H24" s="21">
+        <v>19</v>
+      </c>
+      <c r="I24" s="21">
+        <v>23</v>
+      </c>
+      <c r="J24" s="21">
+        <v>10</v>
+      </c>
+      <c r="K24" s="21">
+        <v>460000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="20">
+        <v>88</v>
+      </c>
+      <c r="C25" s="21">
+        <v>56</v>
+      </c>
+      <c r="D25" s="21">
+        <v>32</v>
+      </c>
+      <c r="E25" s="21">
+        <v>20</v>
+      </c>
+      <c r="F25" s="21">
+        <v>1</v>
+      </c>
+      <c r="G25" s="21">
+        <v>14</v>
+      </c>
+      <c r="H25" s="21">
+        <v>13</v>
+      </c>
+      <c r="I25" s="21">
+        <v>28</v>
+      </c>
+      <c r="J25" s="21">
+        <v>12</v>
+      </c>
+      <c r="K25" s="21">
+        <v>440000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="20">
+        <v>279</v>
+      </c>
+      <c r="C26" s="21">
+        <v>61</v>
+      </c>
+      <c r="D26" s="21">
+        <v>218</v>
+      </c>
+      <c r="E26" s="21">
+        <v>6</v>
+      </c>
+      <c r="F26" s="21">
+        <v>56</v>
+      </c>
+      <c r="G26" s="21">
+        <v>83</v>
+      </c>
+      <c r="H26" s="21">
+        <v>57</v>
+      </c>
+      <c r="I26" s="21">
+        <v>31</v>
+      </c>
+      <c r="J26" s="21">
+        <v>46</v>
+      </c>
+      <c r="K26" s="21">
+        <v>1395000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>204</v>
+      </c>
+      <c r="C27" s="21">
+        <v>42</v>
+      </c>
+      <c r="D27" s="21">
+        <v>162</v>
+      </c>
+      <c r="E27" s="21">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21">
+        <v>76</v>
+      </c>
+      <c r="G27" s="21">
+        <v>32</v>
+      </c>
+      <c r="H27" s="21">
+        <v>60</v>
+      </c>
+      <c r="I27" s="21">
+        <v>12</v>
+      </c>
+      <c r="J27" s="21">
+        <v>24</v>
+      </c>
+      <c r="K27" s="21">
+        <v>1035000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="20">
+        <v>182</v>
+      </c>
+      <c r="C28" s="21">
+        <v>21</v>
+      </c>
+      <c r="D28" s="21">
+        <v>161</v>
+      </c>
+      <c r="E28" s="21">
+        <v>36</v>
+      </c>
+      <c r="F28" s="21">
+        <v>31</v>
+      </c>
+      <c r="G28" s="21">
+        <v>23</v>
+      </c>
+      <c r="H28" s="21">
+        <v>45</v>
+      </c>
+      <c r="I28" s="21">
+        <v>13</v>
+      </c>
+      <c r="J28" s="21">
+        <v>34</v>
+      </c>
+      <c r="K28" s="21">
+        <v>910000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="17">
+        <v>715</v>
+      </c>
+      <c r="C29" s="18">
+        <v>299</v>
+      </c>
+      <c r="D29" s="18">
+        <v>416</v>
+      </c>
+      <c r="E29" s="18">
+        <v>42</v>
+      </c>
+      <c r="F29" s="18">
+        <v>138</v>
+      </c>
+      <c r="G29" s="18">
+        <v>103</v>
+      </c>
+      <c r="H29" s="18">
+        <v>207</v>
+      </c>
+      <c r="I29" s="18">
+        <v>99</v>
+      </c>
+      <c r="J29" s="18">
         <v>126</v>
       </c>
-      <c r="C4" s="61"/>
-[...219 lines deleted...]
-      <c r="H11" s="25">
+      <c r="K29" s="18">
+        <v>3575000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="17">
+        <v>1226</v>
+      </c>
+      <c r="C30" s="18">
+        <v>489</v>
+      </c>
+      <c r="D30" s="18">
+        <v>737</v>
+      </c>
+      <c r="E30" s="18">
+        <v>175</v>
+      </c>
+      <c r="F30" s="18">
+        <v>266</v>
+      </c>
+      <c r="G30" s="18">
+        <v>269</v>
+      </c>
+      <c r="H30" s="18">
+        <v>332</v>
+      </c>
+      <c r="I30" s="18">
+        <v>105</v>
+      </c>
+      <c r="J30" s="18">
+        <v>79</v>
+      </c>
+      <c r="K30" s="18">
+        <v>6130000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="20">
         <v>3</v>
       </c>
-      <c r="I11" s="25">
-[...22 lines deleted...]
-      <c r="E12" s="25">
+      <c r="C31" s="21">
+        <v>0</v>
+      </c>
+      <c r="D31" s="21">
         <v>3</v>
       </c>
-      <c r="F12" s="25">
-[...101 lines deleted...]
-      <c r="E15" s="25">
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
+        <v>0</v>
+      </c>
+      <c r="H31" s="21">
+        <v>3</v>
+      </c>
+      <c r="I31" s="21">
+        <v>0</v>
+      </c>
+      <c r="J31" s="21">
+        <v>0</v>
+      </c>
+      <c r="K31" s="21">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="F15" s="25">
-[...113 lines deleted...]
-      <c r="I18" s="25">
+      <c r="B32" s="24">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>0</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25">
+        <v>0</v>
+      </c>
+      <c r="J32" s="25">
+        <v>0</v>
+      </c>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
         <v>112</v>
       </c>
-      <c r="J18" s="25">
-[...1585 lines deleted...]
-      <c r="K50" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
-  <dimension ref="A1:K33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="11" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:11" ht="12" customHeight="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:11" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
-[...10 lines deleted...]
-      <c r="K4" s="80" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7" s="17">
+        <v>7263</v>
+      </c>
+      <c r="C7" s="18">
+        <v>2494</v>
+      </c>
+      <c r="D7" s="18">
+        <v>4769</v>
+      </c>
+      <c r="E7" s="18">
+        <v>814</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1388</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1777</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1598</v>
+      </c>
+      <c r="I7" s="18">
+        <v>1048</v>
+      </c>
+      <c r="J7" s="18">
+        <v>638</v>
+      </c>
+      <c r="K7" s="18">
+        <v>35349000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="20">
+        <v>769</v>
+      </c>
+      <c r="C8" s="21">
+        <v>297</v>
+      </c>
+      <c r="D8" s="21">
+        <v>472</v>
+      </c>
+      <c r="E8" s="21">
+        <v>136</v>
+      </c>
+      <c r="F8" s="21">
+        <v>222</v>
+      </c>
+      <c r="G8" s="21">
+        <v>156</v>
+      </c>
+      <c r="H8" s="21">
+        <v>141</v>
+      </c>
+      <c r="I8" s="21">
+        <v>88</v>
+      </c>
+      <c r="J8" s="21">
+        <v>26</v>
+      </c>
+      <c r="K8" s="21">
+        <v>3845000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="20">
+        <v>50</v>
+      </c>
+      <c r="C9" s="21">
+        <v>14</v>
+      </c>
+      <c r="D9" s="21">
+        <v>36</v>
+      </c>
+      <c r="E9" s="21">
+        <v>2</v>
+      </c>
+      <c r="F9" s="21">
+        <v>24</v>
+      </c>
+      <c r="G9" s="21">
+        <v>16</v>
+      </c>
+      <c r="H9" s="21">
+        <v>0</v>
+      </c>
+      <c r="I9" s="21">
+        <v>8</v>
+      </c>
+      <c r="J9" s="21">
+        <v>0</v>
+      </c>
+      <c r="K9" s="21">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="20">
+        <v>194</v>
+      </c>
+      <c r="C10" s="21">
+        <v>86</v>
+      </c>
+      <c r="D10" s="21">
+        <v>108</v>
+      </c>
+      <c r="E10" s="21">
+        <v>10</v>
+      </c>
+      <c r="F10" s="21">
+        <v>16</v>
+      </c>
+      <c r="G10" s="21">
+        <v>33</v>
+      </c>
+      <c r="H10" s="21">
+        <v>55</v>
+      </c>
+      <c r="I10" s="21">
+        <v>67</v>
+      </c>
+      <c r="J10" s="21">
+        <v>13</v>
+      </c>
+      <c r="K10" s="21">
+        <v>970000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="20">
+        <v>46</v>
+      </c>
+      <c r="C11" s="21">
+        <v>12</v>
+      </c>
+      <c r="D11" s="21">
+        <v>34</v>
+      </c>
+      <c r="E11" s="21">
+        <v>12</v>
+      </c>
+      <c r="F11" s="21">
+        <v>12</v>
+      </c>
+      <c r="G11" s="21">
+        <v>7</v>
+      </c>
+      <c r="H11" s="21">
+        <v>0</v>
+      </c>
+      <c r="I11" s="21">
+        <v>15</v>
+      </c>
+      <c r="J11" s="21">
+        <v>0</v>
+      </c>
+      <c r="K11" s="21">
+        <v>230000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="20">
+        <v>39</v>
+      </c>
+      <c r="C12" s="21">
+        <v>2</v>
+      </c>
+      <c r="D12" s="21">
+        <v>37</v>
+      </c>
+      <c r="E12" s="21">
+        <v>0</v>
+      </c>
+      <c r="F12" s="21">
+        <v>13</v>
+      </c>
+      <c r="G12" s="21">
+        <v>17</v>
+      </c>
+      <c r="H12" s="21">
+        <v>0</v>
+      </c>
+      <c r="I12" s="21">
+        <v>0</v>
+      </c>
+      <c r="J12" s="21">
+        <v>9</v>
+      </c>
+      <c r="K12" s="21">
+        <v>195000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="20">
+        <v>328</v>
+      </c>
+      <c r="C13" s="21">
+        <v>123</v>
+      </c>
+      <c r="D13" s="21">
+        <v>205</v>
+      </c>
+      <c r="E13" s="21">
+        <v>37</v>
+      </c>
+      <c r="F13" s="21">
+        <v>40</v>
+      </c>
+      <c r="G13" s="21">
+        <v>50</v>
+      </c>
+      <c r="H13" s="21">
+        <v>84</v>
+      </c>
+      <c r="I13" s="21">
+        <v>57</v>
+      </c>
+      <c r="J13" s="21">
+        <v>60</v>
+      </c>
+      <c r="K13" s="21">
+        <v>1640000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="20">
+        <v>144</v>
+      </c>
+      <c r="C14" s="21">
+        <v>30</v>
+      </c>
+      <c r="D14" s="21">
+        <v>114</v>
+      </c>
+      <c r="E14" s="21">
+        <v>12</v>
+      </c>
+      <c r="F14" s="21">
+        <v>30</v>
+      </c>
+      <c r="G14" s="21">
+        <v>34</v>
+      </c>
+      <c r="H14" s="21">
+        <v>12</v>
+      </c>
+      <c r="I14" s="21">
+        <v>44</v>
+      </c>
+      <c r="J14" s="21">
+        <v>12</v>
+      </c>
+      <c r="K14" s="21">
+        <v>720000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20">
+        <v>657</v>
+      </c>
+      <c r="C15" s="21">
+        <v>236</v>
+      </c>
+      <c r="D15" s="21">
+        <v>421</v>
+      </c>
+      <c r="E15" s="21">
+        <v>42</v>
+      </c>
+      <c r="F15" s="21">
+        <v>153</v>
+      </c>
+      <c r="G15" s="21">
+        <v>195</v>
+      </c>
+      <c r="H15" s="21">
+        <v>124</v>
+      </c>
+      <c r="I15" s="21">
+        <v>88</v>
+      </c>
+      <c r="J15" s="21">
+        <v>55</v>
+      </c>
+      <c r="K15" s="21">
+        <v>3285000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="20">
+        <v>654</v>
+      </c>
+      <c r="C16" s="21">
+        <v>173</v>
+      </c>
+      <c r="D16" s="21">
+        <v>481</v>
+      </c>
+      <c r="E16" s="21">
+        <v>100</v>
+      </c>
+      <c r="F16" s="21">
+        <v>121</v>
+      </c>
+      <c r="G16" s="21">
+        <v>188</v>
+      </c>
+      <c r="H16" s="21">
+        <v>105</v>
+      </c>
+      <c r="I16" s="21">
+        <v>98</v>
+      </c>
+      <c r="J16" s="21">
+        <v>42</v>
+      </c>
+      <c r="K16" s="21">
+        <v>3270000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="20">
+        <v>269</v>
+      </c>
+      <c r="C17" s="21">
+        <v>62</v>
+      </c>
+      <c r="D17" s="21">
+        <v>207</v>
+      </c>
+      <c r="E17" s="21">
+        <v>18</v>
+      </c>
+      <c r="F17" s="21">
+        <v>69</v>
+      </c>
+      <c r="G17" s="21">
+        <v>88</v>
+      </c>
+      <c r="H17" s="21">
+        <v>65</v>
+      </c>
+      <c r="I17" s="21">
+        <v>24</v>
+      </c>
+      <c r="J17" s="21">
+        <v>5</v>
+      </c>
+      <c r="K17" s="21">
+        <v>1345000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="20">
+        <v>520</v>
+      </c>
+      <c r="C18" s="21">
+        <v>189</v>
+      </c>
+      <c r="D18" s="21">
+        <v>331</v>
+      </c>
+      <c r="E18" s="21">
+        <v>23</v>
+      </c>
+      <c r="F18" s="21">
+        <v>106</v>
+      </c>
+      <c r="G18" s="21">
+        <v>146</v>
+      </c>
+      <c r="H18" s="21">
+        <v>133</v>
+      </c>
+      <c r="I18" s="21">
+        <v>76</v>
+      </c>
+      <c r="J18" s="21">
+        <v>36</v>
+      </c>
+      <c r="K18" s="21">
+        <v>2600000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="20">
+        <v>508</v>
+      </c>
+      <c r="C19" s="21">
+        <v>193</v>
+      </c>
+      <c r="D19" s="21">
+        <v>315</v>
+      </c>
+      <c r="E19" s="21">
+        <v>106</v>
+      </c>
+      <c r="F19" s="21">
+        <v>99</v>
+      </c>
+      <c r="G19" s="21">
+        <v>93</v>
+      </c>
+      <c r="H19" s="21">
+        <v>146</v>
+      </c>
+      <c r="I19" s="21">
+        <v>39</v>
+      </c>
+      <c r="J19" s="21">
+        <v>25</v>
+      </c>
+      <c r="K19" s="21">
+        <v>1524000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="20">
+        <v>98</v>
+      </c>
+      <c r="C20" s="21">
+        <v>24</v>
+      </c>
+      <c r="D20" s="21">
+        <v>74</v>
+      </c>
+      <c r="E20" s="21">
+        <v>12</v>
+      </c>
+      <c r="F20" s="21">
+        <v>6</v>
+      </c>
+      <c r="G20" s="21">
+        <v>44</v>
+      </c>
+      <c r="H20" s="21">
+        <v>24</v>
+      </c>
+      <c r="I20" s="21">
+        <v>12</v>
+      </c>
+      <c r="J20" s="21">
+        <v>0</v>
+      </c>
+      <c r="K20" s="21">
+        <v>490000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="20">
+        <v>116</v>
+      </c>
+      <c r="C21" s="21">
+        <v>25</v>
+      </c>
+      <c r="D21" s="21">
+        <v>91</v>
+      </c>
+      <c r="E21" s="21">
+        <v>15</v>
+      </c>
+      <c r="F21" s="21">
+        <v>9</v>
+      </c>
+      <c r="G21" s="21">
+        <v>24</v>
+      </c>
+      <c r="H21" s="21">
+        <v>26</v>
+      </c>
+      <c r="I21" s="21">
+        <v>19</v>
+      </c>
+      <c r="J21" s="21">
+        <v>23</v>
+      </c>
+      <c r="K21" s="21">
+        <v>580000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="20">
+        <v>257</v>
+      </c>
+      <c r="C22" s="21">
+        <v>69</v>
+      </c>
+      <c r="D22" s="21">
+        <v>188</v>
+      </c>
+      <c r="E22" s="21">
+        <v>10</v>
+      </c>
+      <c r="F22" s="21">
+        <v>52</v>
+      </c>
+      <c r="G22" s="21">
+        <v>67</v>
+      </c>
+      <c r="H22" s="21">
+        <v>54</v>
+      </c>
+      <c r="I22" s="21">
+        <v>72</v>
+      </c>
+      <c r="J22" s="21">
+        <v>2</v>
+      </c>
+      <c r="K22" s="21">
+        <v>1285000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20">
+        <v>188</v>
+      </c>
+      <c r="C23" s="21">
+        <v>47</v>
+      </c>
+      <c r="D23" s="21">
+        <v>141</v>
+      </c>
+      <c r="E23" s="21">
+        <v>8</v>
+      </c>
+      <c r="F23" s="21">
+        <v>12</v>
+      </c>
+      <c r="G23" s="21">
+        <v>41</v>
+      </c>
+      <c r="H23" s="21">
+        <v>70</v>
+      </c>
+      <c r="I23" s="21">
+        <v>32</v>
+      </c>
+      <c r="J23" s="21">
+        <v>25</v>
+      </c>
+      <c r="K23" s="21">
+        <v>940000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="20">
+        <v>57</v>
+      </c>
+      <c r="C24" s="21">
+        <v>19</v>
+      </c>
+      <c r="D24" s="21">
+        <v>38</v>
+      </c>
+      <c r="E24" s="21">
+        <v>3</v>
+      </c>
+      <c r="F24" s="21">
+        <v>28</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>12</v>
+      </c>
+      <c r="I24" s="21">
+        <v>13</v>
+      </c>
+      <c r="J24" s="21">
+        <v>1</v>
+      </c>
+      <c r="K24" s="21">
+        <v>285000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="20">
+        <v>53</v>
+      </c>
+      <c r="C25" s="21">
+        <v>29</v>
+      </c>
+      <c r="D25" s="21">
+        <v>24</v>
+      </c>
+      <c r="E25" s="21">
+        <v>10</v>
+      </c>
+      <c r="F25" s="21">
+        <v>9</v>
+      </c>
+      <c r="G25" s="21">
+        <v>3</v>
+      </c>
+      <c r="H25" s="21">
+        <v>15</v>
+      </c>
+      <c r="I25" s="21">
+        <v>12</v>
+      </c>
+      <c r="J25" s="21">
+        <v>4</v>
+      </c>
+      <c r="K25" s="21">
+        <v>265000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="20">
+        <v>213</v>
+      </c>
+      <c r="C26" s="21">
+        <v>67</v>
+      </c>
+      <c r="D26" s="21">
+        <v>146</v>
+      </c>
+      <c r="E26" s="21">
+        <v>14</v>
+      </c>
+      <c r="F26" s="21">
+        <v>28</v>
+      </c>
+      <c r="G26" s="21">
+        <v>74</v>
+      </c>
+      <c r="H26" s="21">
+        <v>32</v>
+      </c>
+      <c r="I26" s="21">
+        <v>36</v>
+      </c>
+      <c r="J26" s="21">
+        <v>29</v>
+      </c>
+      <c r="K26" s="21">
+        <v>1065000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>193</v>
+      </c>
+      <c r="C27" s="21">
+        <v>58</v>
+      </c>
+      <c r="D27" s="21">
+        <v>135</v>
+      </c>
+      <c r="E27" s="21">
+        <v>5</v>
+      </c>
+      <c r="F27" s="21">
+        <v>60</v>
+      </c>
+      <c r="G27" s="21">
+        <v>44</v>
+      </c>
+      <c r="H27" s="21">
+        <v>53</v>
+      </c>
+      <c r="I27" s="21">
+        <v>2</v>
+      </c>
+      <c r="J27" s="21">
+        <v>29</v>
+      </c>
+      <c r="K27" s="21">
+        <v>1015000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="20">
+        <v>131</v>
+      </c>
+      <c r="C28" s="21">
+        <v>39</v>
+      </c>
+      <c r="D28" s="21">
+        <v>92</v>
+      </c>
+      <c r="E28" s="21">
+        <v>26</v>
+      </c>
+      <c r="F28" s="21">
+        <v>24</v>
+      </c>
+      <c r="G28" s="21">
+        <v>14</v>
+      </c>
+      <c r="H28" s="21">
+        <v>23</v>
+      </c>
+      <c r="I28" s="21">
+        <v>21</v>
+      </c>
+      <c r="J28" s="21">
+        <v>23</v>
+      </c>
+      <c r="K28" s="21">
+        <v>655000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="17">
+        <v>576</v>
+      </c>
+      <c r="C29" s="18">
+        <v>244</v>
+      </c>
+      <c r="D29" s="18">
+        <v>332</v>
+      </c>
+      <c r="E29" s="18">
+        <v>23</v>
+      </c>
+      <c r="F29" s="18">
+        <v>68</v>
+      </c>
+      <c r="G29" s="18">
+        <v>89</v>
+      </c>
+      <c r="H29" s="18">
+        <v>162</v>
+      </c>
+      <c r="I29" s="18">
+        <v>107</v>
+      </c>
+      <c r="J29" s="18">
         <v>127</v>
       </c>
-    </row>
-[...106 lines deleted...]
-      <c r="I8" s="25">
+      <c r="K29" s="18">
+        <v>2880000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="17">
+        <v>1191</v>
+      </c>
+      <c r="C30" s="18">
+        <v>456</v>
+      </c>
+      <c r="D30" s="18">
+        <v>735</v>
+      </c>
+      <c r="E30" s="18">
+        <v>190</v>
+      </c>
+      <c r="F30" s="18">
+        <v>187</v>
+      </c>
+      <c r="G30" s="18">
+        <v>354</v>
+      </c>
+      <c r="H30" s="18">
+        <v>250</v>
+      </c>
+      <c r="I30" s="18">
+        <v>118</v>
+      </c>
+      <c r="J30" s="18">
+        <v>92</v>
+      </c>
+      <c r="K30" s="18">
+        <v>5955000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="J8" s="25">
-[...25 lines deleted...]
-      <c r="G9" s="25">
+      <c r="B31" s="20">
         <v>12</v>
       </c>
-      <c r="H9" s="25">
-[...2 lines deleted...]
-      <c r="I9" s="25">
+      <c r="C31" s="21">
+        <v>0</v>
+      </c>
+      <c r="D31" s="21">
         <v>12</v>
       </c>
-      <c r="J9" s="25">
-[...48 lines deleted...]
-      <c r="C11" s="25">
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
+        <v>0</v>
+      </c>
+      <c r="H31" s="21">
         <v>12</v>
       </c>
-      <c r="D11" s="25">
-[...521 lines deleted...]
-      <c r="C26" s="25">
+      <c r="I31" s="21">
+        <v>0</v>
+      </c>
+      <c r="J31" s="21">
+        <v>0</v>
+      </c>
+      <c r="K31" s="21">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="D26" s="25">
-[...237 lines deleted...]
-      </c>
+      <c r="B32" s="24">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>0</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25">
+        <v>0</v>
+      </c>
+      <c r="J32" s="25">
+        <v>0</v>
+      </c>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
+        <v>112</v>
+      </c>
+      <c r="K33" s="28"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K34" s="28"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K35" s="28"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K36" s="28"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K37" s="28"/>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K38" s="28"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K39" s="28"/>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K40" s="28"/>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K41" s="28"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K42" s="28"/>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K43" s="28"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K44" s="28"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K45" s="28"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K46" s="28"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K47" s="28"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B48" s="28"/>
+      <c r="K48" s="28"/>
+    </row>
+    <row r="49" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K49" s="28"/>
+    </row>
+    <row r="50" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K50" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="11" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7" s="17">
+        <v>6519</v>
+      </c>
+      <c r="C7" s="18">
+        <v>2141</v>
+      </c>
+      <c r="D7" s="18">
+        <v>4378</v>
+      </c>
+      <c r="E7" s="18">
+        <v>678</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1549</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1607</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1418</v>
+      </c>
+      <c r="I7" s="18">
+        <v>748</v>
+      </c>
+      <c r="J7" s="18">
+        <v>519</v>
+      </c>
+      <c r="K7" s="18">
+        <v>31767000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="20">
+        <v>604</v>
+      </c>
+      <c r="C8" s="21">
+        <v>233</v>
+      </c>
+      <c r="D8" s="21">
+        <v>371</v>
+      </c>
+      <c r="E8" s="21">
+        <v>78</v>
+      </c>
+      <c r="F8" s="21">
+        <v>224</v>
+      </c>
+      <c r="G8" s="21">
+        <v>130</v>
+      </c>
+      <c r="H8" s="21">
+        <v>96</v>
+      </c>
+      <c r="I8" s="21">
+        <v>61</v>
+      </c>
+      <c r="J8" s="21">
+        <v>15</v>
+      </c>
+      <c r="K8" s="21">
+        <v>3020000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="20">
+        <v>64</v>
+      </c>
+      <c r="C9" s="21">
+        <v>20</v>
+      </c>
+      <c r="D9" s="21">
+        <v>44</v>
+      </c>
+      <c r="E9" s="21">
+        <v>20</v>
+      </c>
+      <c r="F9" s="21">
+        <v>20</v>
+      </c>
+      <c r="G9" s="21">
+        <v>12</v>
+      </c>
+      <c r="H9" s="21">
+        <v>0</v>
+      </c>
+      <c r="I9" s="21">
+        <v>12</v>
+      </c>
+      <c r="J9" s="21">
+        <v>0</v>
+      </c>
+      <c r="K9" s="21">
+        <v>320000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="20">
+        <v>208</v>
+      </c>
+      <c r="C10" s="21">
+        <v>71</v>
+      </c>
+      <c r="D10" s="21">
         <v>137</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="E10" s="21">
+        <v>16</v>
+      </c>
+      <c r="F10" s="21">
+        <v>29</v>
+      </c>
+      <c r="G10" s="21">
+        <v>49</v>
+      </c>
+      <c r="H10" s="21">
+        <v>43</v>
+      </c>
+      <c r="I10" s="21">
+        <v>46</v>
+      </c>
+      <c r="J10" s="21">
+        <v>25</v>
+      </c>
+      <c r="K10" s="21">
+        <v>1040000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="20">
+        <v>60</v>
+      </c>
+      <c r="C11" s="21">
+        <v>12</v>
+      </c>
+      <c r="D11" s="21">
+        <v>48</v>
+      </c>
+      <c r="E11" s="21">
+        <v>12</v>
+      </c>
+      <c r="F11" s="21">
+        <v>12</v>
+      </c>
+      <c r="G11" s="21">
+        <v>12</v>
+      </c>
+      <c r="H11" s="21">
+        <v>0</v>
+      </c>
+      <c r="I11" s="21">
+        <v>24</v>
+      </c>
+      <c r="J11" s="21">
+        <v>0</v>
+      </c>
+      <c r="K11" s="21">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="20">
+        <v>41</v>
+      </c>
+      <c r="C12" s="21">
+        <v>10</v>
+      </c>
+      <c r="D12" s="21">
+        <v>31</v>
+      </c>
+      <c r="E12" s="21">
+        <v>0</v>
+      </c>
+      <c r="F12" s="21">
+        <v>8</v>
+      </c>
+      <c r="G12" s="21">
+        <v>8</v>
+      </c>
+      <c r="H12" s="21">
+        <v>13</v>
+      </c>
+      <c r="I12" s="21">
+        <v>0</v>
+      </c>
+      <c r="J12" s="21">
+        <v>12</v>
+      </c>
+      <c r="K12" s="21">
+        <v>205000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="20">
+        <v>288</v>
+      </c>
+      <c r="C13" s="21">
+        <v>104</v>
+      </c>
+      <c r="D13" s="21">
+        <v>184</v>
+      </c>
+      <c r="E13" s="21">
+        <v>36</v>
+      </c>
+      <c r="F13" s="21">
+        <v>20</v>
+      </c>
+      <c r="G13" s="21">
+        <v>54</v>
+      </c>
+      <c r="H13" s="21">
+        <v>87</v>
+      </c>
+      <c r="I13" s="21">
+        <v>43</v>
+      </c>
+      <c r="J13" s="21">
+        <v>48</v>
+      </c>
+      <c r="K13" s="21">
+        <v>1440000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="20">
+        <v>97</v>
+      </c>
+      <c r="C14" s="21">
+        <v>16</v>
+      </c>
+      <c r="D14" s="21">
+        <v>81</v>
+      </c>
+      <c r="E14" s="21">
+        <v>10</v>
+      </c>
+      <c r="F14" s="21">
+        <v>10</v>
+      </c>
+      <c r="G14" s="21">
+        <v>17</v>
+      </c>
+      <c r="H14" s="21">
+        <v>24</v>
+      </c>
+      <c r="I14" s="21">
+        <v>24</v>
+      </c>
+      <c r="J14" s="21">
+        <v>12</v>
+      </c>
+      <c r="K14" s="21">
+        <v>485000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20">
+        <v>663</v>
+      </c>
+      <c r="C15" s="21">
+        <v>240</v>
+      </c>
+      <c r="D15" s="21">
+        <v>423</v>
+      </c>
+      <c r="E15" s="21">
+        <v>55</v>
+      </c>
+      <c r="F15" s="21">
+        <v>164</v>
+      </c>
+      <c r="G15" s="21">
+        <v>154</v>
+      </c>
+      <c r="H15" s="21">
+        <v>168</v>
+      </c>
+      <c r="I15" s="21">
+        <v>71</v>
+      </c>
+      <c r="J15" s="21">
+        <v>51</v>
+      </c>
+      <c r="K15" s="21">
+        <v>3315000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="20">
+        <v>650</v>
+      </c>
+      <c r="C16" s="21">
+        <v>181</v>
+      </c>
+      <c r="D16" s="21">
+        <v>469</v>
+      </c>
+      <c r="E16" s="21">
+        <v>67</v>
+      </c>
+      <c r="F16" s="21">
+        <v>233</v>
+      </c>
+      <c r="G16" s="21">
+        <v>161</v>
+      </c>
+      <c r="H16" s="21">
+        <v>89</v>
+      </c>
+      <c r="I16" s="21">
+        <v>59</v>
+      </c>
+      <c r="J16" s="21">
+        <v>41</v>
+      </c>
+      <c r="K16" s="21">
+        <v>3250000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="20">
+        <v>267</v>
+      </c>
+      <c r="C17" s="21">
+        <v>59</v>
+      </c>
+      <c r="D17" s="21">
+        <v>208</v>
+      </c>
+      <c r="E17" s="21">
+        <v>19</v>
+      </c>
+      <c r="F17" s="21">
+        <v>51</v>
+      </c>
+      <c r="G17" s="21">
+        <v>80</v>
+      </c>
+      <c r="H17" s="21">
+        <v>93</v>
+      </c>
+      <c r="I17" s="21">
+        <v>12</v>
+      </c>
+      <c r="J17" s="21">
+        <v>12</v>
+      </c>
+      <c r="K17" s="21">
+        <v>1335000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="20">
+        <v>406</v>
+      </c>
+      <c r="C18" s="21">
+        <v>143</v>
+      </c>
+      <c r="D18" s="21">
+        <v>263</v>
+      </c>
+      <c r="E18" s="21">
+        <v>60</v>
+      </c>
+      <c r="F18" s="21">
+        <v>106</v>
+      </c>
+      <c r="G18" s="21">
+        <v>78</v>
+      </c>
+      <c r="H18" s="21">
+        <v>90</v>
+      </c>
+      <c r="I18" s="21">
+        <v>48</v>
+      </c>
+      <c r="J18" s="21">
+        <v>24</v>
+      </c>
+      <c r="K18" s="21">
+        <v>2030000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="20">
+        <v>409</v>
+      </c>
+      <c r="C19" s="21">
+        <v>180</v>
+      </c>
+      <c r="D19" s="21">
+        <v>229</v>
+      </c>
+      <c r="E19" s="21">
+        <v>85</v>
+      </c>
+      <c r="F19" s="21">
+        <v>91</v>
+      </c>
+      <c r="G19" s="21">
+        <v>86</v>
+      </c>
+      <c r="H19" s="21">
+        <v>115</v>
+      </c>
+      <c r="I19" s="21">
+        <v>19</v>
+      </c>
+      <c r="J19" s="21">
+        <v>13</v>
+      </c>
+      <c r="K19" s="21">
+        <v>1227000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="20">
+        <v>96</v>
+      </c>
+      <c r="C20" s="21">
+        <v>26</v>
+      </c>
+      <c r="D20" s="21">
+        <v>70</v>
+      </c>
+      <c r="E20" s="21">
+        <v>11</v>
+      </c>
+      <c r="F20" s="21">
+        <v>15</v>
+      </c>
+      <c r="G20" s="21">
+        <v>34</v>
+      </c>
+      <c r="H20" s="21">
+        <v>24</v>
+      </c>
+      <c r="I20" s="21">
+        <v>12</v>
+      </c>
+      <c r="J20" s="21">
+        <v>0</v>
+      </c>
+      <c r="K20" s="21">
+        <v>480000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="20">
+        <v>117</v>
+      </c>
+      <c r="C21" s="21">
+        <v>33</v>
+      </c>
+      <c r="D21" s="21">
+        <v>84</v>
+      </c>
+      <c r="E21" s="21">
+        <v>10</v>
+      </c>
+      <c r="F21" s="21">
+        <v>24</v>
+      </c>
+      <c r="G21" s="21">
+        <v>24</v>
+      </c>
+      <c r="H21" s="21">
+        <v>18</v>
+      </c>
+      <c r="I21" s="21">
+        <v>6</v>
+      </c>
+      <c r="J21" s="21">
+        <v>35</v>
+      </c>
+      <c r="K21" s="21">
+        <v>585000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="20">
+        <v>295</v>
+      </c>
+      <c r="C22" s="21">
+        <v>39</v>
+      </c>
+      <c r="D22" s="21">
+        <v>256</v>
+      </c>
+      <c r="E22" s="21">
+        <v>12</v>
+      </c>
+      <c r="F22" s="21">
+        <v>52</v>
+      </c>
+      <c r="G22" s="21">
+        <v>71</v>
+      </c>
+      <c r="H22" s="21">
+        <v>71</v>
+      </c>
+      <c r="I22" s="21">
+        <v>75</v>
+      </c>
+      <c r="J22" s="21">
+        <v>14</v>
+      </c>
+      <c r="K22" s="21">
+        <v>1475000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20">
+        <v>193</v>
+      </c>
+      <c r="C23" s="21">
         <v>65</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="D23" s="21">
         <v>128</v>
       </c>
-      <c r="F5" s="70" t="s">
-[...11 lines deleted...]
-      <c r="J5" s="70" t="s">
+      <c r="E23" s="21">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
+        <v>24</v>
+      </c>
+      <c r="G23" s="21">
         <v>67</v>
       </c>
-      <c r="K5" s="81"/>
-[...3 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="H23" s="21">
+        <v>54</v>
+      </c>
+      <c r="I23" s="21">
+        <v>35</v>
+      </c>
+      <c r="J23" s="21">
+        <v>13</v>
+      </c>
+      <c r="K23" s="21">
+        <v>965000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="20">
+        <v>28</v>
+      </c>
+      <c r="C24" s="21">
+        <v>12</v>
+      </c>
+      <c r="D24" s="21">
+        <v>16</v>
+      </c>
+      <c r="E24" s="21">
+        <v>0</v>
+      </c>
+      <c r="F24" s="21">
+        <v>24</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>2</v>
+      </c>
+      <c r="I24" s="21">
+        <v>0</v>
+      </c>
+      <c r="J24" s="21">
+        <v>2</v>
+      </c>
+      <c r="K24" s="21">
+        <v>140000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="20">
+        <v>36</v>
+      </c>
+      <c r="C25" s="21">
+        <v>14</v>
+      </c>
+      <c r="D25" s="21">
+        <v>22</v>
+      </c>
+      <c r="E25" s="21">
+        <v>1</v>
+      </c>
+      <c r="F25" s="21">
+        <v>7</v>
+      </c>
+      <c r="G25" s="21">
+        <v>21</v>
+      </c>
+      <c r="H25" s="21">
+        <v>3</v>
+      </c>
+      <c r="I25" s="21">
+        <v>4</v>
+      </c>
+      <c r="J25" s="21">
+        <v>0</v>
+      </c>
+      <c r="K25" s="21">
+        <v>180000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="20">
+        <v>185</v>
+      </c>
+      <c r="C26" s="21">
+        <v>62</v>
+      </c>
+      <c r="D26" s="21">
+        <v>123</v>
+      </c>
+      <c r="E26" s="21">
+        <v>21</v>
+      </c>
+      <c r="F26" s="21">
+        <v>24</v>
+      </c>
+      <c r="G26" s="21">
+        <v>48</v>
+      </c>
+      <c r="H26" s="21">
+        <v>30</v>
+      </c>
+      <c r="I26" s="21">
+        <v>48</v>
+      </c>
+      <c r="J26" s="21">
+        <v>14</v>
+      </c>
+      <c r="K26" s="21">
+        <v>925000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>169</v>
+      </c>
+      <c r="C27" s="21">
+        <v>75</v>
+      </c>
+      <c r="D27" s="21">
+        <v>94</v>
+      </c>
+      <c r="E27" s="21">
+        <v>9</v>
+      </c>
+      <c r="F27" s="21">
         <v>68</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...79 lines deleted...]
-      <c r="B9" s="24">
+      <c r="G27" s="21">
+        <v>68</v>
+      </c>
+      <c r="H27" s="21">
+        <v>12</v>
+      </c>
+      <c r="I27" s="21">
+        <v>0</v>
+      </c>
+      <c r="J27" s="21">
+        <v>12</v>
+      </c>
+      <c r="K27" s="21">
+        <v>835000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="20">
+        <v>67</v>
+      </c>
+      <c r="C28" s="21">
+        <v>9</v>
+      </c>
+      <c r="D28" s="21">
+        <v>58</v>
+      </c>
+      <c r="E28" s="21">
+        <v>16</v>
+      </c>
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+      <c r="G28" s="21">
+        <v>24</v>
+      </c>
+      <c r="H28" s="21">
+        <v>12</v>
+      </c>
+      <c r="I28" s="21">
+        <v>10</v>
+      </c>
+      <c r="J28" s="21">
+        <v>5</v>
+      </c>
+      <c r="K28" s="21">
+        <v>335000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="17">
+        <v>548</v>
+      </c>
+      <c r="C29" s="18">
+        <v>193</v>
+      </c>
+      <c r="D29" s="18">
+        <v>355</v>
+      </c>
+      <c r="E29" s="18">
+        <v>32</v>
+      </c>
+      <c r="F29" s="18">
+        <v>95</v>
+      </c>
+      <c r="G29" s="18">
+        <v>92</v>
+      </c>
+      <c r="H29" s="18">
+        <v>153</v>
+      </c>
+      <c r="I29" s="18">
+        <v>101</v>
+      </c>
+      <c r="J29" s="18">
+        <v>75</v>
+      </c>
+      <c r="K29" s="18">
+        <v>2740000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="17">
+        <v>1001</v>
+      </c>
+      <c r="C30" s="18">
+        <v>344</v>
+      </c>
+      <c r="D30" s="18">
+        <v>657</v>
+      </c>
+      <c r="E30" s="18">
+        <v>108</v>
+      </c>
+      <c r="F30" s="18">
+        <v>248</v>
+      </c>
+      <c r="G30" s="18">
+        <v>317</v>
+      </c>
+      <c r="H30" s="18">
+        <v>213</v>
+      </c>
+      <c r="I30" s="18">
+        <v>34</v>
+      </c>
+      <c r="J30" s="18">
+        <v>81</v>
+      </c>
+      <c r="K30" s="18">
+        <v>5005000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="20">
+        <v>27</v>
+      </c>
+      <c r="C31" s="21">
+        <v>0</v>
+      </c>
+      <c r="D31" s="21">
+        <v>27</v>
+      </c>
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
+        <v>0</v>
+      </c>
+      <c r="H31" s="21">
+        <v>8</v>
+      </c>
+      <c r="I31" s="21">
+        <v>4</v>
+      </c>
+      <c r="J31" s="21">
         <v>15</v>
       </c>
-      <c r="C9" s="25">
-[...569 lines deleted...]
-      <c r="G27" s="25">
+      <c r="K31" s="21">
+        <v>135000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="H27" s="25">
-[...175 lines deleted...]
-      <c r="J33" s="31"/>
+      <c r="B32" s="24">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>0</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25">
+        <v>0</v>
+      </c>
+      <c r="J32" s="25">
+        <v>0</v>
+      </c>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
+        <v>112</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5A2F89C-B7C4-43CD-A162-76CD829C5148}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0358C98C-B100-445D-985C-2B03CC554AB4}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
-      <selection pane="bottomRight" activeCell="O25" sqref="O25"/>
+      <selection pane="bottomRight" activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="45" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="77" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="B4" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="61"/>
-[...7 lines deleted...]
-      <c r="K4" s="62" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
         <v>98</v>
       </c>
-      <c r="L4" s="65" t="s">
+      <c r="L4" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="M4" s="58"/>
-[...3 lines deleted...]
-      <c r="B5" s="68" t="s">
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="G5" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="H5" s="70" t="s">
+      <c r="H5" s="46" t="s">
         <v>102</v>
       </c>
-      <c r="I5" s="70" t="s">
+      <c r="I5" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="63"/>
-[...5 lines deleted...]
-      <c r="B6" s="55" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="71"/>
-[...6 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="M6" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-[...33 lines deleted...]
-      <c r="L7" s="38">
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="B7" s="31">
+        <v>4470</v>
+      </c>
+      <c r="C7" s="31">
+        <v>1510</v>
+      </c>
+      <c r="D7" s="31">
+        <v>2960</v>
+      </c>
+      <c r="E7" s="31">
+        <v>506</v>
+      </c>
+      <c r="F7" s="31">
+        <v>995</v>
+      </c>
+      <c r="G7" s="31">
+        <v>662</v>
+      </c>
+      <c r="H7" s="31">
+        <v>980</v>
+      </c>
+      <c r="I7" s="31">
+        <v>839</v>
+      </c>
+      <c r="J7" s="31">
+        <v>488</v>
+      </c>
+      <c r="K7" s="31">
+        <v>22380000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>0</v>
+      </c>
+      <c r="M7" s="31">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>252</v>
+      </c>
+      <c r="C8" s="31">
+        <v>48</v>
+      </c>
+      <c r="D8" s="31">
+        <v>204</v>
+      </c>
+      <c r="E8" s="31">
+        <v>10</v>
+      </c>
+      <c r="F8" s="31">
+        <v>24</v>
+      </c>
+      <c r="G8" s="31">
+        <v>51</v>
+      </c>
+      <c r="H8" s="31">
+        <v>111</v>
+      </c>
+      <c r="I8" s="31">
+        <v>39</v>
+      </c>
+      <c r="J8" s="31">
+        <v>17</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1260000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>210</v>
+      </c>
+      <c r="C9" s="31">
+        <v>61</v>
+      </c>
+      <c r="D9" s="31">
+        <v>149</v>
+      </c>
+      <c r="E9" s="31">
+        <v>5</v>
+      </c>
+      <c r="F9" s="31">
+        <v>23</v>
+      </c>
+      <c r="G9" s="31">
+        <v>31</v>
+      </c>
+      <c r="H9" s="31">
+        <v>17</v>
+      </c>
+      <c r="I9" s="31">
+        <v>60</v>
+      </c>
+      <c r="J9" s="31">
+        <v>74</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1085000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>238</v>
+      </c>
+      <c r="C10" s="31">
+        <v>48</v>
+      </c>
+      <c r="D10" s="31">
+        <v>190</v>
+      </c>
+      <c r="E10" s="31">
+        <v>30</v>
+      </c>
+      <c r="F10" s="31">
+        <v>127</v>
+      </c>
+      <c r="G10" s="31">
+        <v>17</v>
+      </c>
+      <c r="H10" s="31">
+        <v>27</v>
+      </c>
+      <c r="I10" s="31">
+        <v>30</v>
+      </c>
+      <c r="J10" s="31">
+        <v>7</v>
+      </c>
+      <c r="K10" s="31">
+        <v>1190000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>575</v>
+      </c>
+      <c r="C11" s="31">
+        <v>206</v>
+      </c>
+      <c r="D11" s="31">
+        <v>369</v>
+      </c>
+      <c r="E11" s="31">
+        <v>82</v>
+      </c>
+      <c r="F11" s="31">
+        <v>156</v>
+      </c>
+      <c r="G11" s="31">
+        <v>98</v>
+      </c>
+      <c r="H11" s="31">
+        <v>114</v>
+      </c>
+      <c r="I11" s="31">
+        <v>96</v>
+      </c>
+      <c r="J11" s="31">
+        <v>29</v>
+      </c>
+      <c r="K11" s="31">
+        <v>2875000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>601</v>
+      </c>
+      <c r="C12" s="31">
+        <v>241</v>
+      </c>
+      <c r="D12" s="31">
+        <v>360</v>
+      </c>
+      <c r="E12" s="31">
+        <v>42</v>
+      </c>
+      <c r="F12" s="31">
+        <v>141</v>
+      </c>
+      <c r="G12" s="31">
+        <v>70</v>
+      </c>
+      <c r="H12" s="31">
+        <v>161</v>
+      </c>
+      <c r="I12" s="31">
+        <v>154</v>
+      </c>
+      <c r="J12" s="31">
+        <v>33</v>
+      </c>
+      <c r="K12" s="31">
+        <v>3005000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>1336</v>
+      </c>
+      <c r="C13" s="31">
+        <v>485</v>
+      </c>
+      <c r="D13" s="31">
+        <v>851</v>
+      </c>
+      <c r="E13" s="31">
+        <v>131</v>
+      </c>
+      <c r="F13" s="31">
+        <v>263</v>
+      </c>
+      <c r="G13" s="31">
+        <v>246</v>
+      </c>
+      <c r="H13" s="31">
+        <v>249</v>
+      </c>
+      <c r="I13" s="31">
+        <v>237</v>
+      </c>
+      <c r="J13" s="31">
+        <v>210</v>
+      </c>
+      <c r="K13" s="31">
+        <v>6680000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>102</v>
+      </c>
+      <c r="C14" s="34">
+        <v>30</v>
+      </c>
+      <c r="D14" s="34">
+        <v>72</v>
+      </c>
+      <c r="E14" s="34">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>9</v>
+      </c>
+      <c r="G14" s="34">
+        <v>9</v>
+      </c>
+      <c r="H14" s="34">
+        <v>33</v>
+      </c>
+      <c r="I14" s="34">
+        <v>36</v>
+      </c>
+      <c r="J14" s="34">
+        <v>15</v>
+      </c>
+      <c r="K14" s="34">
+        <v>510000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>133</v>
+      </c>
+      <c r="C15" s="34">
+        <v>79</v>
+      </c>
+      <c r="D15" s="34">
+        <v>54</v>
+      </c>
+      <c r="E15" s="34">
+        <v>42</v>
+      </c>
+      <c r="F15" s="34">
+        <v>13</v>
+      </c>
+      <c r="G15" s="34">
+        <v>15</v>
+      </c>
+      <c r="H15" s="34">
+        <v>15</v>
+      </c>
+      <c r="I15" s="34">
+        <v>24</v>
+      </c>
+      <c r="J15" s="34">
+        <v>24</v>
+      </c>
+      <c r="K15" s="34">
+        <v>695000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>87</v>
+      </c>
+      <c r="C16" s="34">
+        <v>48</v>
+      </c>
+      <c r="D16" s="34">
+        <v>39</v>
+      </c>
+      <c r="E16" s="34">
+        <v>12</v>
+      </c>
+      <c r="F16" s="34">
+        <v>36</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>0</v>
+      </c>
+      <c r="I16" s="34">
+        <v>24</v>
+      </c>
+      <c r="J16" s="34">
+        <v>15</v>
+      </c>
+      <c r="K16" s="34">
+        <v>400000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>202</v>
+      </c>
+      <c r="C17" s="34">
+        <v>71</v>
+      </c>
+      <c r="D17" s="34">
+        <v>131</v>
+      </c>
+      <c r="E17" s="34">
+        <v>73</v>
+      </c>
+      <c r="F17" s="34">
+        <v>41</v>
+      </c>
+      <c r="G17" s="34">
+        <v>15</v>
+      </c>
+      <c r="H17" s="34">
+        <v>24</v>
+      </c>
+      <c r="I17" s="34">
+        <v>39</v>
+      </c>
+      <c r="J17" s="34">
+        <v>10</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1010000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>85</v>
+      </c>
+      <c r="C18" s="34">
+        <v>12</v>
+      </c>
+      <c r="D18" s="34">
+        <v>73</v>
+      </c>
+      <c r="E18" s="34">
+        <v>0</v>
+      </c>
+      <c r="F18" s="34">
+        <v>23</v>
+      </c>
+      <c r="G18" s="34">
+        <v>1</v>
+      </c>
+      <c r="H18" s="34">
+        <v>24</v>
+      </c>
+      <c r="I18" s="34">
+        <v>24</v>
+      </c>
+      <c r="J18" s="34">
+        <v>13</v>
+      </c>
+      <c r="K18" s="34">
+        <v>425000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>282</v>
+      </c>
+      <c r="C19" s="34">
+        <v>96</v>
+      </c>
+      <c r="D19" s="34">
+        <v>186</v>
+      </c>
+      <c r="E19" s="34">
+        <v>36</v>
+      </c>
+      <c r="F19" s="34">
+        <v>77</v>
+      </c>
+      <c r="G19" s="34">
+        <v>24</v>
+      </c>
+      <c r="H19" s="34">
+        <v>110</v>
+      </c>
+      <c r="I19" s="34">
+        <v>35</v>
+      </c>
+      <c r="J19" s="34">
+        <v>0</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1410000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>38</v>
+      </c>
+      <c r="C20" s="34">
+        <v>0</v>
+      </c>
+      <c r="D20" s="34">
+        <v>38</v>
+      </c>
+      <c r="E20" s="34">
+        <v>12</v>
+      </c>
+      <c r="F20" s="34">
+        <v>0</v>
+      </c>
+      <c r="G20" s="34">
         <v>8</v>
       </c>
-      <c r="M7" s="38">
-[...28 lines deleted...]
-      <c r="I8" s="38">
+      <c r="H20" s="34">
+        <v>0</v>
+      </c>
+      <c r="I20" s="34">
+        <v>3</v>
+      </c>
+      <c r="J20" s="34">
+        <v>15</v>
+      </c>
+      <c r="K20" s="34">
+        <v>190000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>50</v>
+      </c>
+      <c r="C21" s="34">
+        <v>14</v>
+      </c>
+      <c r="D21" s="34">
+        <v>36</v>
+      </c>
+      <c r="E21" s="34">
+        <v>17</v>
+      </c>
+      <c r="F21" s="34">
+        <v>9</v>
+      </c>
+      <c r="G21" s="34">
+        <v>12</v>
+      </c>
+      <c r="H21" s="34">
+        <v>12</v>
+      </c>
+      <c r="I21" s="34">
+        <v>0</v>
+      </c>
+      <c r="J21" s="34">
+        <v>0</v>
+      </c>
+      <c r="K21" s="34">
+        <v>250000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>16</v>
+      </c>
+      <c r="C22" s="34">
+        <v>11</v>
+      </c>
+      <c r="D22" s="34">
+        <v>5</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>5</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>0</v>
+      </c>
+      <c r="I22" s="34">
+        <v>11</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <v>80000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>84</v>
+      </c>
+      <c r="C23" s="34">
+        <v>4</v>
+      </c>
+      <c r="D23" s="34">
+        <v>80</v>
+      </c>
+      <c r="E23" s="34">
+        <v>0</v>
+      </c>
+      <c r="F23" s="34">
+        <v>12</v>
+      </c>
+      <c r="G23" s="34">
+        <v>40</v>
+      </c>
+      <c r="H23" s="34">
+        <v>16</v>
+      </c>
+      <c r="I23" s="34">
+        <v>0</v>
+      </c>
+      <c r="J23" s="34">
+        <v>16</v>
+      </c>
+      <c r="K23" s="34">
+        <v>420000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>0</v>
+      </c>
+      <c r="C24" s="34">
+        <v>0</v>
+      </c>
+      <c r="D24" s="34">
+        <v>0</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>0</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>68</v>
+      </c>
+      <c r="C25" s="34">
+        <v>32</v>
+      </c>
+      <c r="D25" s="34">
+        <v>36</v>
+      </c>
+      <c r="E25" s="34">
+        <v>0</v>
+      </c>
+      <c r="F25" s="34">
+        <v>12</v>
+      </c>
+      <c r="G25" s="34">
+        <v>13</v>
+      </c>
+      <c r="H25" s="34">
+        <v>31</v>
+      </c>
+      <c r="I25" s="34">
+        <v>6</v>
+      </c>
+      <c r="J25" s="34">
+        <v>6</v>
+      </c>
+      <c r="K25" s="34">
+        <v>340000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="34">
+        <v>61</v>
+      </c>
+      <c r="C26" s="34">
+        <v>24</v>
+      </c>
+      <c r="D26" s="34">
+        <v>37</v>
+      </c>
+      <c r="E26" s="34">
+        <v>2</v>
+      </c>
+      <c r="F26" s="34">
+        <v>12</v>
+      </c>
+      <c r="G26" s="34">
+        <v>12</v>
+      </c>
+      <c r="H26" s="34">
         <v>18</v>
       </c>
-      <c r="J8" s="38">
-[...69 lines deleted...]
-      <c r="F10" s="38">
+      <c r="I26" s="34">
+        <v>13</v>
+      </c>
+      <c r="J26" s="34">
+        <v>4</v>
+      </c>
+      <c r="K26" s="34">
+        <v>305000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>50</v>
+      </c>
+      <c r="C27" s="34">
+        <v>0</v>
+      </c>
+      <c r="D27" s="34">
+        <v>50</v>
+      </c>
+      <c r="E27" s="34">
+        <v>12</v>
+      </c>
+      <c r="F27" s="34">
+        <v>12</v>
+      </c>
+      <c r="G27" s="34">
+        <v>0</v>
+      </c>
+      <c r="H27" s="34">
+        <v>18</v>
+      </c>
+      <c r="I27" s="34">
+        <v>8</v>
+      </c>
+      <c r="J27" s="34">
+        <v>0</v>
+      </c>
+      <c r="K27" s="34">
+        <v>250000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
         <v>112</v>
       </c>
-      <c r="G10" s="38">
-[...814 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="J5:J6"/>
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <dimension ref="A1:K33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="N11" sqref="N11"/>
+      <selection pane="topRight" activeCell="N11" sqref="N11"/>
+      <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
+      <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="8" width="14.6640625" customWidth="1"/>
+    <col min="9" max="10" width="14.6640625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="14.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:11" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="B7" s="17">
+        <v>6429</v>
+      </c>
+      <c r="C7" s="18">
+        <v>2322</v>
+      </c>
+      <c r="D7" s="18">
+        <v>4107</v>
+      </c>
+      <c r="E7" s="18">
+        <v>586</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1696</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1479</v>
+      </c>
+      <c r="H7" s="18">
+        <v>2668</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18">
+        <v>30317500</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="20">
+        <v>592</v>
+      </c>
+      <c r="C8" s="21">
+        <v>265</v>
+      </c>
+      <c r="D8" s="21">
+        <v>327</v>
+      </c>
+      <c r="E8" s="21">
+        <v>140</v>
+      </c>
+      <c r="F8" s="21">
+        <v>190</v>
+      </c>
+      <c r="G8" s="21">
+        <v>93</v>
+      </c>
+      <c r="H8" s="21">
+        <v>169</v>
+      </c>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21">
+        <v>2960000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="20">
+        <v>15</v>
+      </c>
+      <c r="C9" s="21">
+        <v>12</v>
+      </c>
+      <c r="D9" s="21">
+        <v>3</v>
+      </c>
+      <c r="E9" s="21">
+        <v>12</v>
+      </c>
+      <c r="F9" s="21">
+        <v>0</v>
+      </c>
+      <c r="G9" s="21">
+        <v>0</v>
+      </c>
+      <c r="H9" s="21">
+        <v>3</v>
+      </c>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="20">
+        <v>202</v>
+      </c>
+      <c r="C10" s="21">
+        <v>87</v>
+      </c>
+      <c r="D10" s="21">
+        <v>115</v>
+      </c>
+      <c r="E10" s="21">
+        <v>12</v>
+      </c>
+      <c r="F10" s="21">
+        <v>45</v>
+      </c>
+      <c r="G10" s="21">
+        <v>43</v>
+      </c>
+      <c r="H10" s="21">
+        <v>102</v>
+      </c>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21">
+        <v>1010000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="20">
+        <v>72</v>
+      </c>
+      <c r="C11" s="21">
+        <v>21</v>
+      </c>
+      <c r="D11" s="21">
+        <v>51</v>
+      </c>
+      <c r="E11" s="21">
+        <v>18</v>
+      </c>
+      <c r="F11" s="21">
+        <v>24</v>
+      </c>
+      <c r="G11" s="21">
+        <v>0</v>
+      </c>
+      <c r="H11" s="21">
+        <v>30</v>
+      </c>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21">
+        <v>360000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="20">
+        <v>107</v>
+      </c>
+      <c r="C12" s="21">
+        <v>42</v>
+      </c>
+      <c r="D12" s="21">
+        <v>65</v>
+      </c>
+      <c r="E12" s="21">
+        <v>0</v>
+      </c>
+      <c r="F12" s="21">
+        <v>40</v>
+      </c>
+      <c r="G12" s="21">
+        <v>30</v>
+      </c>
+      <c r="H12" s="21">
+        <v>37</v>
+      </c>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21">
+        <v>535000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="20">
+        <v>329</v>
+      </c>
+      <c r="C13" s="21">
+        <v>128</v>
+      </c>
+      <c r="D13" s="21">
+        <v>201</v>
+      </c>
+      <c r="E13" s="21">
+        <v>19</v>
+      </c>
+      <c r="F13" s="21">
+        <v>77</v>
+      </c>
+      <c r="G13" s="21">
+        <v>68</v>
+      </c>
+      <c r="H13" s="21">
+        <v>165</v>
+      </c>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21">
+        <v>1645000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="20">
+        <v>50</v>
+      </c>
+      <c r="C14" s="21">
+        <v>10</v>
+      </c>
+      <c r="D14" s="21">
+        <v>40</v>
+      </c>
+      <c r="E14" s="21">
+        <v>5</v>
+      </c>
+      <c r="F14" s="21">
+        <v>2</v>
+      </c>
+      <c r="G14" s="21">
+        <v>0</v>
+      </c>
+      <c r="H14" s="21">
+        <v>43</v>
+      </c>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20">
+        <v>677</v>
+      </c>
+      <c r="C15" s="21">
+        <v>252</v>
+      </c>
+      <c r="D15" s="21">
+        <v>425</v>
+      </c>
+      <c r="E15" s="21">
+        <v>42</v>
+      </c>
+      <c r="F15" s="21">
+        <v>162</v>
+      </c>
+      <c r="G15" s="21">
+        <v>194</v>
+      </c>
+      <c r="H15" s="21">
+        <v>279</v>
+      </c>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21">
+        <v>3385000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="20">
+        <v>716</v>
+      </c>
+      <c r="C16" s="21">
+        <v>230</v>
+      </c>
+      <c r="D16" s="21">
+        <v>486</v>
+      </c>
+      <c r="E16" s="21">
+        <v>71</v>
+      </c>
+      <c r="F16" s="21">
+        <v>281</v>
+      </c>
+      <c r="G16" s="21">
+        <v>131</v>
+      </c>
+      <c r="H16" s="21">
+        <v>233</v>
+      </c>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21">
+        <v>3580000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="20">
+        <v>283</v>
+      </c>
+      <c r="C17" s="21">
+        <v>82</v>
+      </c>
+      <c r="D17" s="21">
+        <v>201</v>
+      </c>
+      <c r="E17" s="21">
+        <v>12</v>
+      </c>
+      <c r="F17" s="21">
+        <v>75</v>
+      </c>
+      <c r="G17" s="21">
+        <v>90</v>
+      </c>
+      <c r="H17" s="21">
+        <v>106</v>
+      </c>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21">
+        <v>1415000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="20">
+        <v>334</v>
+      </c>
+      <c r="C18" s="21">
+        <v>114</v>
+      </c>
+      <c r="D18" s="21">
+        <v>220</v>
+      </c>
+      <c r="E18" s="21">
+        <v>43</v>
+      </c>
+      <c r="F18" s="21">
+        <v>87</v>
+      </c>
+      <c r="G18" s="21">
+        <v>70</v>
+      </c>
+      <c r="H18" s="21">
+        <v>134</v>
+      </c>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21">
+        <v>1670000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="20">
+        <v>436</v>
+      </c>
+      <c r="C19" s="21">
+        <v>222</v>
+      </c>
+      <c r="D19" s="21">
+        <v>214</v>
+      </c>
+      <c r="E19" s="21">
+        <v>53</v>
+      </c>
+      <c r="F19" s="21">
+        <v>91</v>
+      </c>
+      <c r="G19" s="21">
+        <v>149</v>
+      </c>
+      <c r="H19" s="21">
+        <v>143</v>
+      </c>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21">
+        <v>1308000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="20">
+        <v>93</v>
+      </c>
+      <c r="C20" s="21">
+        <v>26</v>
+      </c>
+      <c r="D20" s="21">
+        <v>67</v>
+      </c>
+      <c r="E20" s="21">
+        <v>2</v>
+      </c>
+      <c r="F20" s="21">
+        <v>41</v>
+      </c>
+      <c r="G20" s="21">
+        <v>14</v>
+      </c>
+      <c r="H20" s="21">
+        <v>36</v>
+      </c>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21">
+        <v>465000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="20">
+        <v>189</v>
+      </c>
+      <c r="C21" s="21">
+        <v>57</v>
+      </c>
+      <c r="D21" s="21">
+        <v>132</v>
+      </c>
+      <c r="E21" s="21">
+        <v>5</v>
+      </c>
+      <c r="F21" s="21">
+        <v>48</v>
+      </c>
+      <c r="G21" s="21">
+        <v>27</v>
+      </c>
+      <c r="H21" s="21">
+        <v>109</v>
+      </c>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21">
+        <v>945000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="20">
+        <v>359</v>
+      </c>
+      <c r="C22" s="21">
+        <v>89</v>
+      </c>
+      <c r="D22" s="21">
+        <v>270</v>
+      </c>
+      <c r="E22" s="21">
+        <v>14</v>
+      </c>
+      <c r="F22" s="21">
+        <v>85</v>
+      </c>
+      <c r="G22" s="21">
+        <v>73</v>
+      </c>
+      <c r="H22" s="21">
+        <v>187</v>
+      </c>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21">
+        <v>1795000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20">
+        <v>166</v>
+      </c>
+      <c r="C23" s="21">
+        <v>55</v>
+      </c>
+      <c r="D23" s="21">
+        <v>111</v>
+      </c>
+      <c r="E23" s="21">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
+        <v>24</v>
+      </c>
+      <c r="G23" s="21">
+        <v>48</v>
+      </c>
+      <c r="H23" s="21">
+        <v>94</v>
+      </c>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21">
+        <v>830000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="20">
+        <v>31</v>
+      </c>
+      <c r="C24" s="21">
+        <v>15</v>
+      </c>
+      <c r="D24" s="21">
+        <v>16</v>
+      </c>
+      <c r="E24" s="21">
+        <v>1</v>
+      </c>
+      <c r="F24" s="21">
+        <v>23</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>7</v>
+      </c>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21">
+        <v>155000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="20">
+        <v>36</v>
+      </c>
+      <c r="C25" s="21">
+        <v>22</v>
+      </c>
+      <c r="D25" s="21">
+        <v>14</v>
+      </c>
+      <c r="E25" s="21">
+        <v>3</v>
+      </c>
+      <c r="F25" s="21">
+        <v>19</v>
+      </c>
+      <c r="G25" s="21">
+        <v>0</v>
+      </c>
+      <c r="H25" s="21">
+        <v>14</v>
+      </c>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21">
+        <v>180000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="20">
+        <v>167</v>
+      </c>
+      <c r="C26" s="21">
+        <v>60</v>
+      </c>
+      <c r="D26" s="21">
+        <v>107</v>
+      </c>
+      <c r="E26" s="21">
+        <v>12</v>
+      </c>
+      <c r="F26" s="21">
+        <v>32</v>
+      </c>
+      <c r="G26" s="21">
+        <v>25</v>
+      </c>
+      <c r="H26" s="21">
+        <v>98</v>
+      </c>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21">
+        <v>835000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>133</v>
+      </c>
+      <c r="C27" s="21">
+        <v>81</v>
+      </c>
+      <c r="D27" s="21">
+        <v>52</v>
+      </c>
+      <c r="E27" s="21">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21">
+        <v>65</v>
+      </c>
+      <c r="G27" s="21">
+        <v>62</v>
+      </c>
+      <c r="H27" s="21">
+        <v>6</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21">
+        <v>657500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="20">
+        <v>53</v>
+      </c>
+      <c r="C28" s="21">
+        <v>14</v>
+      </c>
+      <c r="D28" s="21">
+        <v>39</v>
+      </c>
+      <c r="E28" s="21">
+        <v>0</v>
+      </c>
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+      <c r="G28" s="21">
+        <v>33</v>
+      </c>
+      <c r="H28" s="21">
+        <v>20</v>
+      </c>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21">
+        <v>265000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="17">
+        <v>501</v>
+      </c>
+      <c r="C29" s="18">
+        <v>182</v>
+      </c>
+      <c r="D29" s="18">
+        <v>319</v>
+      </c>
+      <c r="E29" s="18">
+        <v>46</v>
+      </c>
+      <c r="F29" s="18">
+        <v>83</v>
+      </c>
+      <c r="G29" s="18">
+        <v>76</v>
+      </c>
+      <c r="H29" s="18">
+        <v>296</v>
+      </c>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18">
+        <v>2505000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="17">
+        <v>829</v>
+      </c>
+      <c r="C30" s="18">
+        <v>256</v>
+      </c>
+      <c r="D30" s="18">
+        <v>573</v>
+      </c>
+      <c r="E30" s="18">
+        <v>76</v>
+      </c>
+      <c r="F30" s="18">
+        <v>202</v>
+      </c>
+      <c r="G30" s="18">
+        <v>247</v>
+      </c>
+      <c r="H30" s="18">
+        <v>304</v>
+      </c>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18">
+        <v>3197000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="20">
+        <v>59</v>
+      </c>
+      <c r="C31" s="21">
+        <v>0</v>
+      </c>
+      <c r="D31" s="21">
+        <v>59</v>
+      </c>
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
+        <v>6</v>
+      </c>
+      <c r="H31" s="21">
+        <v>53</v>
+      </c>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21">
+        <v>295000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="24">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>0</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:J4"/>
+    <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="8" width="14.6640625" customWidth="1"/>
+    <col min="9" max="10" width="14.6640625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="B7" s="17">
+        <v>7123</v>
+      </c>
+      <c r="C7" s="18">
+        <v>2573</v>
+      </c>
+      <c r="D7" s="18">
+        <v>4550</v>
+      </c>
+      <c r="E7" s="18">
+        <v>756</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1818</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1645</v>
+      </c>
+      <c r="H7" s="18">
+        <v>2904</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18">
+        <v>32865000</v>
+      </c>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="20">
+        <v>774</v>
+      </c>
+      <c r="C8" s="21">
+        <v>325</v>
+      </c>
+      <c r="D8" s="21">
+        <v>449</v>
+      </c>
+      <c r="E8" s="21">
+        <v>173</v>
+      </c>
+      <c r="F8" s="21">
+        <v>246</v>
+      </c>
+      <c r="G8" s="21">
+        <v>167</v>
+      </c>
+      <c r="H8" s="21">
+        <v>188</v>
+      </c>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21">
+        <v>3870000</v>
+      </c>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="20">
+        <v>23</v>
+      </c>
+      <c r="C9" s="21">
+        <v>23</v>
+      </c>
+      <c r="D9" s="21">
+        <v>0</v>
+      </c>
+      <c r="E9" s="21">
+        <v>11</v>
+      </c>
+      <c r="F9" s="21">
+        <v>12</v>
+      </c>
+      <c r="G9" s="21">
+        <v>0</v>
+      </c>
+      <c r="H9" s="21">
+        <v>0</v>
+      </c>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21">
+        <v>115000</v>
+      </c>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="20">
+        <v>200</v>
+      </c>
+      <c r="C10" s="21">
+        <v>80</v>
+      </c>
+      <c r="D10" s="21">
+        <v>120</v>
+      </c>
+      <c r="E10" s="21">
+        <v>0</v>
+      </c>
+      <c r="F10" s="21">
+        <v>69</v>
+      </c>
+      <c r="G10" s="21">
+        <v>55</v>
+      </c>
+      <c r="H10" s="21">
+        <v>76</v>
+      </c>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21">
+        <v>1000000</v>
+      </c>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="20">
+        <v>54</v>
+      </c>
+      <c r="C11" s="21">
+        <v>12</v>
+      </c>
+      <c r="D11" s="21">
+        <v>42</v>
+      </c>
+      <c r="E11" s="21">
+        <v>0</v>
+      </c>
+      <c r="F11" s="21">
+        <v>16</v>
+      </c>
+      <c r="G11" s="21">
+        <v>0</v>
+      </c>
+      <c r="H11" s="21">
+        <v>38</v>
+      </c>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21">
+        <v>270000</v>
+      </c>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="20">
+        <v>137</v>
+      </c>
+      <c r="C12" s="21">
+        <v>51</v>
+      </c>
+      <c r="D12" s="21">
+        <v>86</v>
+      </c>
+      <c r="E12" s="21">
+        <v>0</v>
+      </c>
+      <c r="F12" s="21">
+        <v>60</v>
+      </c>
+      <c r="G12" s="21">
+        <v>20</v>
+      </c>
+      <c r="H12" s="21">
+        <v>57</v>
+      </c>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21">
+        <v>685000</v>
+      </c>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="20">
+        <v>414</v>
+      </c>
+      <c r="C13" s="21">
+        <v>113</v>
+      </c>
+      <c r="D13" s="21">
+        <v>301</v>
+      </c>
+      <c r="E13" s="21">
+        <v>13</v>
+      </c>
+      <c r="F13" s="21">
+        <v>78</v>
+      </c>
+      <c r="G13" s="21">
+        <v>70</v>
+      </c>
+      <c r="H13" s="21">
+        <v>253</v>
+      </c>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21">
+        <v>2070000</v>
+      </c>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="20">
+        <v>85</v>
+      </c>
+      <c r="C14" s="21">
+        <v>35</v>
+      </c>
+      <c r="D14" s="21">
+        <v>50</v>
+      </c>
+      <c r="E14" s="21">
+        <v>0</v>
+      </c>
+      <c r="F14" s="21">
+        <v>4</v>
+      </c>
+      <c r="G14" s="21">
+        <v>3</v>
+      </c>
+      <c r="H14" s="21">
+        <v>78</v>
+      </c>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21">
+        <v>425000</v>
+      </c>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20">
+        <v>651</v>
+      </c>
+      <c r="C15" s="21">
+        <v>229</v>
+      </c>
+      <c r="D15" s="21">
+        <v>422</v>
+      </c>
+      <c r="E15" s="21">
+        <v>36</v>
+      </c>
+      <c r="F15" s="21">
+        <v>137</v>
+      </c>
+      <c r="G15" s="21">
+        <v>181</v>
+      </c>
+      <c r="H15" s="21">
+        <v>297</v>
+      </c>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21">
+        <v>3255000</v>
+      </c>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="20">
+        <v>876</v>
+      </c>
+      <c r="C16" s="21">
+        <v>309</v>
+      </c>
+      <c r="D16" s="21">
+        <v>567</v>
+      </c>
+      <c r="E16" s="21">
+        <v>130</v>
+      </c>
+      <c r="F16" s="21">
+        <v>274</v>
+      </c>
+      <c r="G16" s="21">
+        <v>178</v>
+      </c>
+      <c r="H16" s="21">
+        <v>294</v>
+      </c>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21">
+        <v>4380000</v>
+      </c>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="20">
+        <v>269</v>
+      </c>
+      <c r="C17" s="21">
+        <v>79</v>
+      </c>
+      <c r="D17" s="21">
+        <v>190</v>
+      </c>
+      <c r="E17" s="21">
+        <v>0</v>
+      </c>
+      <c r="F17" s="21">
+        <v>102</v>
+      </c>
+      <c r="G17" s="21">
+        <v>55</v>
+      </c>
+      <c r="H17" s="21">
+        <v>112</v>
+      </c>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21">
+        <v>1345000</v>
+      </c>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="20">
+        <v>368</v>
+      </c>
+      <c r="C18" s="21">
+        <v>181</v>
+      </c>
+      <c r="D18" s="21">
+        <v>187</v>
+      </c>
+      <c r="E18" s="21">
+        <v>47</v>
+      </c>
+      <c r="F18" s="21">
+        <v>114</v>
+      </c>
+      <c r="G18" s="21">
+        <v>97</v>
+      </c>
+      <c r="H18" s="21">
+        <v>110</v>
+      </c>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21">
+        <v>1840000</v>
+      </c>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="20">
+        <v>482</v>
+      </c>
+      <c r="C19" s="21">
+        <v>243</v>
+      </c>
+      <c r="D19" s="21">
+        <v>239</v>
+      </c>
+      <c r="E19" s="21">
+        <v>119</v>
+      </c>
+      <c r="F19" s="21">
+        <v>78</v>
+      </c>
+      <c r="G19" s="21">
+        <v>150</v>
+      </c>
+      <c r="H19" s="21">
         <v>135</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="F5" s="70" t="s">
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21">
+        <v>1446000</v>
+      </c>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="20">
+        <v>27</v>
+      </c>
+      <c r="C20" s="21">
+        <v>7</v>
+      </c>
+      <c r="D20" s="21">
+        <v>20</v>
+      </c>
+      <c r="E20" s="21">
+        <v>4</v>
+      </c>
+      <c r="F20" s="21">
+        <v>7</v>
+      </c>
+      <c r="G20" s="21">
+        <v>8</v>
+      </c>
+      <c r="H20" s="21">
+        <v>8</v>
+      </c>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21">
+        <v>135000</v>
+      </c>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="20">
+        <v>151</v>
+      </c>
+      <c r="C21" s="21">
+        <v>51</v>
+      </c>
+      <c r="D21" s="21">
+        <v>100</v>
+      </c>
+      <c r="E21" s="21">
+        <v>0</v>
+      </c>
+      <c r="F21" s="21">
+        <v>22</v>
+      </c>
+      <c r="G21" s="21">
+        <v>51</v>
+      </c>
+      <c r="H21" s="21">
+        <v>78</v>
+      </c>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21">
+        <v>755000</v>
+      </c>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="20">
+        <v>569</v>
+      </c>
+      <c r="C22" s="21">
+        <v>169</v>
+      </c>
+      <c r="D22" s="21">
+        <v>400</v>
+      </c>
+      <c r="E22" s="21">
+        <v>48</v>
+      </c>
+      <c r="F22" s="21">
         <v>129</v>
       </c>
-      <c r="G5" s="70" t="s">
-[...15 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="G22" s="21">
+        <v>119</v>
+      </c>
+      <c r="H22" s="21">
+        <v>273</v>
+      </c>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21">
+        <v>2845000</v>
+      </c>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20">
+        <v>143</v>
+      </c>
+      <c r="C23" s="21">
+        <v>43</v>
+      </c>
+      <c r="D23" s="21">
+        <v>100</v>
+      </c>
+      <c r="E23" s="21">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
+        <v>54</v>
+      </c>
+      <c r="G23" s="21">
+        <v>13</v>
+      </c>
+      <c r="H23" s="21">
+        <v>76</v>
+      </c>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21">
+        <v>715000</v>
+      </c>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="20">
+        <v>31</v>
+      </c>
+      <c r="C24" s="21">
+        <v>16</v>
+      </c>
+      <c r="D24" s="21">
+        <v>15</v>
+      </c>
+      <c r="E24" s="21">
+        <v>15</v>
+      </c>
+      <c r="F24" s="21">
+        <v>12</v>
+      </c>
+      <c r="G24" s="21">
+        <v>1</v>
+      </c>
+      <c r="H24" s="21">
+        <v>3</v>
+      </c>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21">
+        <v>155000</v>
+      </c>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="20">
+        <v>12</v>
+      </c>
+      <c r="C25" s="21">
+        <v>0</v>
+      </c>
+      <c r="D25" s="21">
+        <v>12</v>
+      </c>
+      <c r="E25" s="21">
+        <v>12</v>
+      </c>
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+      <c r="G25" s="21">
+        <v>0</v>
+      </c>
+      <c r="H25" s="21">
+        <v>0</v>
+      </c>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21">
+        <v>60000</v>
+      </c>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="20">
+        <v>216</v>
+      </c>
+      <c r="C26" s="21">
+        <v>61</v>
+      </c>
+      <c r="D26" s="21">
+        <v>155</v>
+      </c>
+      <c r="E26" s="21">
+        <v>24</v>
+      </c>
+      <c r="F26" s="21">
+        <v>35</v>
+      </c>
+      <c r="G26" s="21">
+        <v>47</v>
+      </c>
+      <c r="H26" s="21">
+        <v>110</v>
+      </c>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21">
+        <v>1080000</v>
+      </c>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>148</v>
+      </c>
+      <c r="C27" s="21">
         <v>68</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...47 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="D27" s="21">
+        <v>80</v>
+      </c>
+      <c r="E27" s="21">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21">
+        <v>61</v>
+      </c>
+      <c r="G27" s="21">
+        <v>42</v>
+      </c>
+      <c r="H27" s="21">
+        <v>45</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21">
+        <v>730000</v>
+      </c>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="20">
         <v>38</v>
       </c>
-      <c r="B8" s="24">
-[...44 lines deleted...]
-      <c r="F9" s="25">
+      <c r="C28" s="21">
+        <v>0</v>
+      </c>
+      <c r="D28" s="21">
+        <v>38</v>
+      </c>
+      <c r="E28" s="21">
+        <v>15</v>
+      </c>
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+      <c r="G28" s="21">
+        <v>15</v>
+      </c>
+      <c r="H28" s="21">
+        <v>8</v>
+      </c>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21">
+        <v>190000</v>
+      </c>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="17">
+        <v>492</v>
+      </c>
+      <c r="C29" s="18">
+        <v>181</v>
+      </c>
+      <c r="D29" s="18">
+        <v>311</v>
+      </c>
+      <c r="E29" s="18">
+        <v>37</v>
+      </c>
+      <c r="F29" s="18">
+        <v>97</v>
+      </c>
+      <c r="G29" s="18">
+        <v>79</v>
+      </c>
+      <c r="H29" s="18">
+        <v>279</v>
+      </c>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18">
+        <v>2460000</v>
+      </c>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="17">
+        <v>888</v>
+      </c>
+      <c r="C30" s="18">
+        <v>297</v>
+      </c>
+      <c r="D30" s="18">
+        <v>591</v>
+      </c>
+      <c r="E30" s="18">
+        <v>72</v>
+      </c>
+      <c r="F30" s="18">
+        <v>211</v>
+      </c>
+      <c r="G30" s="18">
+        <v>282</v>
+      </c>
+      <c r="H30" s="18">
+        <v>323</v>
+      </c>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18">
+        <v>2664000</v>
+      </c>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="20">
+        <v>75</v>
+      </c>
+      <c r="C31" s="21">
+        <v>0</v>
+      </c>
+      <c r="D31" s="21">
+        <v>75</v>
+      </c>
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
         <v>12</v>
       </c>
-      <c r="G9" s="25">
-[...266 lines deleted...]
-      <c r="H17" s="25">
+      <c r="H31" s="21">
+        <v>63</v>
+      </c>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21">
+        <v>375000</v>
+      </c>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="24">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>0</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="61" t="s">
         <v>112</v>
       </c>
-      <c r="I17" s="25"/>
-[...514 lines deleted...]
-      <c r="J33" s="31"/>
+      <c r="B33" s="61"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="A33:I33"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="8" width="14.6640625" customWidth="1"/>
+    <col min="9" max="10" width="14.6640625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B7" s="17">
+        <v>7847</v>
+      </c>
+      <c r="C7" s="18">
+        <v>2755</v>
+      </c>
+      <c r="D7" s="18">
+        <v>5092</v>
+      </c>
+      <c r="E7" s="18">
+        <v>1085</v>
+      </c>
+      <c r="F7" s="18">
+        <v>1987</v>
+      </c>
+      <c r="G7" s="18">
+        <v>1732</v>
+      </c>
+      <c r="H7" s="18">
+        <v>3043</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18">
+        <v>36459000</v>
+      </c>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="20">
+        <v>857</v>
+      </c>
+      <c r="C8" s="21">
+        <v>333</v>
+      </c>
+      <c r="D8" s="21">
+        <v>524</v>
+      </c>
+      <c r="E8" s="21">
+        <v>199</v>
+      </c>
+      <c r="F8" s="21">
+        <v>317</v>
+      </c>
+      <c r="G8" s="21">
         <v>126</v>
       </c>
-      <c r="C4" s="61"/>
-[...13 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="H8" s="21">
+        <v>215</v>
+      </c>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21">
+        <v>4285000</v>
+      </c>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="20">
+        <v>41</v>
+      </c>
+      <c r="C9" s="21">
+        <v>22</v>
+      </c>
+      <c r="D9" s="21">
+        <v>19</v>
+      </c>
+      <c r="E9" s="21">
+        <v>24</v>
+      </c>
+      <c r="F9" s="21">
+        <v>10</v>
+      </c>
+      <c r="G9" s="21">
+        <v>0</v>
+      </c>
+      <c r="H9" s="21">
+        <v>7</v>
+      </c>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21">
+        <v>205000</v>
+      </c>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="20">
+        <v>273</v>
+      </c>
+      <c r="C10" s="21">
+        <v>98</v>
+      </c>
+      <c r="D10" s="21">
+        <v>175</v>
+      </c>
+      <c r="E10" s="21">
+        <v>0</v>
+      </c>
+      <c r="F10" s="21">
+        <v>66</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="21">
+        <v>118</v>
+      </c>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21">
+        <v>1365000</v>
+      </c>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="20">
+        <v>8</v>
+      </c>
+      <c r="C11" s="21">
+        <v>4</v>
+      </c>
+      <c r="D11" s="21">
+        <v>4</v>
+      </c>
+      <c r="E11" s="21">
+        <v>0</v>
+      </c>
+      <c r="F11" s="21">
+        <v>0</v>
+      </c>
+      <c r="G11" s="21">
+        <v>0</v>
+      </c>
+      <c r="H11" s="21">
+        <v>8</v>
+      </c>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21">
+        <v>40000</v>
+      </c>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="20">
+        <v>503</v>
+      </c>
+      <c r="C13" s="21">
+        <v>112</v>
+      </c>
+      <c r="D13" s="21">
+        <v>391</v>
+      </c>
+      <c r="E13" s="21">
+        <v>24</v>
+      </c>
+      <c r="F13" s="21">
+        <v>90</v>
+      </c>
+      <c r="G13" s="21">
+        <v>122</v>
+      </c>
+      <c r="H13" s="21">
+        <v>267</v>
+      </c>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21">
+        <v>2515000</v>
+      </c>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="20">
+        <v>128</v>
+      </c>
+      <c r="C14" s="21">
+        <v>20</v>
+      </c>
+      <c r="D14" s="21">
+        <v>108</v>
+      </c>
+      <c r="E14" s="21">
+        <v>12</v>
+      </c>
+      <c r="F14" s="21">
+        <v>36</v>
+      </c>
+      <c r="G14" s="21">
+        <v>32</v>
+      </c>
+      <c r="H14" s="21">
+        <v>48</v>
+      </c>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21">
+        <v>640000</v>
+      </c>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20">
+        <v>666</v>
+      </c>
+      <c r="C15" s="21">
+        <v>248</v>
+      </c>
+      <c r="D15" s="21">
+        <v>418</v>
+      </c>
+      <c r="E15" s="21">
+        <v>115</v>
+      </c>
+      <c r="F15" s="21">
+        <v>197</v>
+      </c>
+      <c r="G15" s="21">
+        <v>161</v>
+      </c>
+      <c r="H15" s="21">
+        <v>193</v>
+      </c>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21">
+        <v>3330000</v>
+      </c>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="20">
+        <v>856</v>
+      </c>
+      <c r="C16" s="21">
+        <v>242</v>
+      </c>
+      <c r="D16" s="21">
+        <v>614</v>
+      </c>
+      <c r="E16" s="21">
+        <v>246</v>
+      </c>
+      <c r="F16" s="21">
+        <v>244</v>
+      </c>
+      <c r="G16" s="21">
+        <v>132</v>
+      </c>
+      <c r="H16" s="21">
+        <v>234</v>
+      </c>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21">
+        <v>4280000</v>
+      </c>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="20">
+        <v>256</v>
+      </c>
+      <c r="C17" s="21">
+        <v>64</v>
+      </c>
+      <c r="D17" s="21">
+        <v>192</v>
+      </c>
+      <c r="E17" s="21">
+        <v>0</v>
+      </c>
+      <c r="F17" s="21">
+        <v>111</v>
+      </c>
+      <c r="G17" s="21">
+        <v>39</v>
+      </c>
+      <c r="H17" s="21">
+        <v>106</v>
+      </c>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21">
+        <v>1280000</v>
+      </c>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="20">
+        <v>372</v>
+      </c>
+      <c r="C18" s="21">
+        <v>190</v>
+      </c>
+      <c r="D18" s="21">
+        <v>182</v>
+      </c>
+      <c r="E18" s="21">
+        <v>56</v>
+      </c>
+      <c r="F18" s="21">
+        <v>129</v>
+      </c>
+      <c r="G18" s="21">
+        <v>93</v>
+      </c>
+      <c r="H18" s="21">
+        <v>94</v>
+      </c>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21">
+        <v>1860000</v>
+      </c>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="20">
+        <v>496</v>
+      </c>
+      <c r="C19" s="21">
+        <v>224</v>
+      </c>
+      <c r="D19" s="21">
+        <v>272</v>
+      </c>
+      <c r="E19" s="21">
+        <v>81</v>
+      </c>
+      <c r="F19" s="21">
+        <v>109</v>
+      </c>
+      <c r="G19" s="21">
+        <v>154</v>
+      </c>
+      <c r="H19" s="21">
+        <v>152</v>
+      </c>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21">
+        <v>1488000</v>
+      </c>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="20">
+        <v>96</v>
+      </c>
+      <c r="C20" s="21">
+        <v>38</v>
+      </c>
+      <c r="D20" s="21">
+        <v>58</v>
+      </c>
+      <c r="E20" s="21">
+        <v>0</v>
+      </c>
+      <c r="F20" s="21">
+        <v>16</v>
+      </c>
+      <c r="G20" s="21">
+        <v>44</v>
+      </c>
+      <c r="H20" s="21">
+        <v>36</v>
+      </c>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21">
+        <v>480000</v>
+      </c>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="20">
+        <v>151</v>
+      </c>
+      <c r="C21" s="21">
+        <v>64</v>
+      </c>
+      <c r="D21" s="21">
+        <v>87</v>
+      </c>
+      <c r="E21" s="21">
+        <v>0</v>
+      </c>
+      <c r="F21" s="21">
+        <v>13</v>
+      </c>
+      <c r="G21" s="21">
+        <v>70</v>
+      </c>
+      <c r="H21" s="21">
+        <v>68</v>
+      </c>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21">
+        <v>755000</v>
+      </c>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="20">
+        <v>799</v>
+      </c>
+      <c r="C22" s="21">
+        <v>288</v>
+      </c>
+      <c r="D22" s="21">
+        <v>511</v>
+      </c>
+      <c r="E22" s="21">
+        <v>88</v>
+      </c>
+      <c r="F22" s="21">
+        <v>148</v>
+      </c>
+      <c r="G22" s="21">
+        <v>199</v>
+      </c>
+      <c r="H22" s="21">
+        <v>364</v>
+      </c>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21">
+        <v>3995000</v>
+      </c>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20">
+        <v>158</v>
+      </c>
+      <c r="C23" s="21">
         <v>65</v>
       </c>
-      <c r="C5" s="68"/>
-[...113 lines deleted...]
-      <c r="C9" s="25">
+      <c r="D23" s="21">
+        <v>93</v>
+      </c>
+      <c r="E23" s="21">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
+        <v>60</v>
+      </c>
+      <c r="G23" s="21">
+        <v>7</v>
+      </c>
+      <c r="H23" s="21">
+        <v>91</v>
+      </c>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21">
+        <v>790000</v>
+      </c>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="20">
+        <v>13</v>
+      </c>
+      <c r="C24" s="21">
+        <v>6</v>
+      </c>
+      <c r="D24" s="21">
+        <v>7</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>0</v>
+      </c>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21">
+        <v>65000</v>
+      </c>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="20">
+        <v>5</v>
+      </c>
+      <c r="C25" s="21">
+        <v>0</v>
+      </c>
+      <c r="D25" s="21">
+        <v>5</v>
+      </c>
+      <c r="E25" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+      <c r="G25" s="21">
+        <v>0</v>
+      </c>
+      <c r="H25" s="21">
+        <v>0</v>
+      </c>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21">
+        <v>25000</v>
+      </c>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>179</v>
+      </c>
+      <c r="C27" s="21">
+        <v>79</v>
+      </c>
+      <c r="D27" s="21">
+        <v>100</v>
+      </c>
+      <c r="E27" s="21">
+        <v>42</v>
+      </c>
+      <c r="F27" s="21">
+        <v>51</v>
+      </c>
+      <c r="G27" s="21">
+        <v>24</v>
+      </c>
+      <c r="H27" s="21">
+        <v>62</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21">
+        <v>890000</v>
+      </c>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="20">
+        <v>0</v>
+      </c>
+      <c r="C28" s="21">
+        <v>0</v>
+      </c>
+      <c r="D28" s="21">
+        <v>0</v>
+      </c>
+      <c r="E28" s="21">
+        <v>0</v>
+      </c>
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+      <c r="G28" s="21">
+        <v>0</v>
+      </c>
+      <c r="H28" s="21">
+        <v>0</v>
+      </c>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21">
+        <v>0</v>
+      </c>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="25">
-[...2 lines deleted...]
-      <c r="E9" s="25">
+      <c r="F29" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F9" s="25">
-[...56 lines deleted...]
-      <c r="C11" s="25">
+      <c r="H29" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="17">
+        <v>892</v>
+      </c>
+      <c r="C30" s="18">
+        <v>315</v>
+      </c>
+      <c r="D30" s="18">
+        <v>577</v>
+      </c>
+      <c r="E30" s="18">
+        <v>92</v>
+      </c>
+      <c r="F30" s="18">
+        <v>218</v>
+      </c>
+      <c r="G30" s="18">
+        <v>243</v>
+      </c>
+      <c r="H30" s="18">
+        <v>339</v>
+      </c>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18">
+        <v>2676000</v>
+      </c>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="20">
+        <v>104</v>
+      </c>
+      <c r="C31" s="21">
         <v>4</v>
       </c>
-      <c r="D11" s="25">
-[...62 lines deleted...]
-      <c r="C13" s="25">
+      <c r="D31" s="21">
+        <v>100</v>
+      </c>
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
+        <v>13</v>
+      </c>
+      <c r="H31" s="21">
+        <v>91</v>
+      </c>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21">
+        <v>520000</v>
+      </c>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="24">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>0</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="61" t="s">
         <v>112</v>
       </c>
-      <c r="D13" s="25">
-[...661 lines deleted...]
-      <c r="J33" s="31"/>
+      <c r="B33" s="61"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A33:I33"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="8" width="14.6640625" customWidth="1"/>
+    <col min="9" max="10" width="14.6640625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="61" t="s">
-[...10 lines deleted...]
-      <c r="K4" s="80" t="s">
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="B7" s="17">
+        <v>8517</v>
+      </c>
+      <c r="C7" s="18">
+        <v>3056</v>
+      </c>
+      <c r="D7" s="18">
+        <v>5461</v>
+      </c>
+      <c r="E7" s="18">
+        <v>1245</v>
+      </c>
+      <c r="F7" s="18">
+        <v>2064</v>
+      </c>
+      <c r="G7" s="18">
+        <v>2028</v>
+      </c>
+      <c r="H7" s="18">
+        <v>3180</v>
+      </c>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18">
+        <v>39710000</v>
+      </c>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="20">
+        <v>1138</v>
+      </c>
+      <c r="C8" s="21">
+        <v>402</v>
+      </c>
+      <c r="D8" s="21">
+        <v>736</v>
+      </c>
+      <c r="E8" s="21">
+        <v>250</v>
+      </c>
+      <c r="F8" s="21">
+        <v>347</v>
+      </c>
+      <c r="G8" s="21">
+        <v>288</v>
+      </c>
+      <c r="H8" s="21">
+        <v>253</v>
+      </c>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21">
+        <v>5690000</v>
+      </c>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="20">
+        <v>32</v>
+      </c>
+      <c r="C9" s="21">
+        <v>8</v>
+      </c>
+      <c r="D9" s="21">
+        <v>24</v>
+      </c>
+      <c r="E9" s="21">
+        <v>12</v>
+      </c>
+      <c r="F9" s="21">
+        <v>8</v>
+      </c>
+      <c r="G9" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H9" s="21">
+        <v>12</v>
+      </c>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21">
+        <v>160000</v>
+      </c>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="20">
+        <v>364</v>
+      </c>
+      <c r="C10" s="21">
+        <v>121</v>
+      </c>
+      <c r="D10" s="21">
+        <v>243</v>
+      </c>
+      <c r="E10" s="21">
+        <v>18</v>
+      </c>
+      <c r="F10" s="21">
+        <v>103</v>
+      </c>
+      <c r="G10" s="21">
+        <v>52</v>
+      </c>
+      <c r="H10" s="21">
+        <v>191</v>
+      </c>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21">
+        <v>1820000</v>
+      </c>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G11" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H11" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="20">
+        <v>210</v>
+      </c>
+      <c r="C12" s="21">
+        <v>100</v>
+      </c>
+      <c r="D12" s="21">
+        <v>110</v>
+      </c>
+      <c r="E12" s="21">
+        <v>51</v>
+      </c>
+      <c r="F12" s="21">
+        <v>25</v>
+      </c>
+      <c r="G12" s="21">
+        <v>30</v>
+      </c>
+      <c r="H12" s="21">
+        <v>104</v>
+      </c>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21">
+        <v>1050000</v>
+      </c>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="20">
+        <v>470</v>
+      </c>
+      <c r="C13" s="21">
+        <v>101</v>
+      </c>
+      <c r="D13" s="21">
+        <v>369</v>
+      </c>
+      <c r="E13" s="21">
+        <v>52</v>
+      </c>
+      <c r="F13" s="21">
+        <v>78</v>
+      </c>
+      <c r="G13" s="21">
+        <v>113</v>
+      </c>
+      <c r="H13" s="21">
+        <v>227</v>
+      </c>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21">
+        <v>2350000</v>
+      </c>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="20">
+        <v>140</v>
+      </c>
+      <c r="C14" s="21">
+        <v>38</v>
+      </c>
+      <c r="D14" s="21">
+        <v>102</v>
+      </c>
+      <c r="E14" s="21">
+        <v>12</v>
+      </c>
+      <c r="F14" s="21">
+        <v>36</v>
+      </c>
+      <c r="G14" s="21">
+        <v>39</v>
+      </c>
+      <c r="H14" s="21">
+        <v>53</v>
+      </c>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21">
+        <v>700000</v>
+      </c>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="20">
+        <v>610</v>
+      </c>
+      <c r="C15" s="21">
+        <v>243</v>
+      </c>
+      <c r="D15" s="21">
+        <v>367</v>
+      </c>
+      <c r="E15" s="21">
+        <v>76</v>
+      </c>
+      <c r="F15" s="21">
+        <v>168</v>
+      </c>
+      <c r="G15" s="21">
+        <v>172</v>
+      </c>
+      <c r="H15" s="21">
+        <v>194</v>
+      </c>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21">
+        <v>3050000</v>
+      </c>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="20">
+        <v>1099</v>
+      </c>
+      <c r="C16" s="21">
+        <v>449</v>
+      </c>
+      <c r="D16" s="21">
+        <v>650</v>
+      </c>
+      <c r="E16" s="21">
+        <v>226</v>
+      </c>
+      <c r="F16" s="21">
+        <v>315</v>
+      </c>
+      <c r="G16" s="21">
+        <v>251</v>
+      </c>
+      <c r="H16" s="21">
+        <v>307</v>
+      </c>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21">
+        <v>5495000</v>
+      </c>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="20">
+        <v>197</v>
+      </c>
+      <c r="C17" s="21">
+        <v>57</v>
+      </c>
+      <c r="D17" s="21">
+        <v>140</v>
+      </c>
+      <c r="E17" s="21">
+        <v>26</v>
+      </c>
+      <c r="F17" s="21">
+        <v>38</v>
+      </c>
+      <c r="G17" s="21">
+        <v>59</v>
+      </c>
+      <c r="H17" s="21">
+        <v>74</v>
+      </c>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21">
+        <v>985000</v>
+      </c>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="20">
+        <v>369</v>
+      </c>
+      <c r="C18" s="21">
+        <v>159</v>
+      </c>
+      <c r="D18" s="21">
+        <v>210</v>
+      </c>
+      <c r="E18" s="21">
+        <v>46</v>
+      </c>
+      <c r="F18" s="21">
+        <v>129</v>
+      </c>
+      <c r="G18" s="21">
+        <v>80</v>
+      </c>
+      <c r="H18" s="21">
+        <v>114</v>
+      </c>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21">
+        <v>1845000</v>
+      </c>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="20">
+        <v>490</v>
+      </c>
+      <c r="C19" s="21">
+        <v>179</v>
+      </c>
+      <c r="D19" s="21">
+        <v>311</v>
+      </c>
+      <c r="E19" s="21">
+        <v>80</v>
+      </c>
+      <c r="F19" s="21">
+        <v>182</v>
+      </c>
+      <c r="G19" s="21">
+        <v>100</v>
+      </c>
+      <c r="H19" s="21">
+        <v>128</v>
+      </c>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21">
+        <v>1470000</v>
+      </c>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="20">
+        <v>73</v>
+      </c>
+      <c r="C20" s="21">
+        <v>22</v>
+      </c>
+      <c r="D20" s="21">
+        <v>51</v>
+      </c>
+      <c r="E20" s="21">
+        <v>6</v>
+      </c>
+      <c r="F20" s="21">
+        <v>8</v>
+      </c>
+      <c r="G20" s="21">
+        <v>27</v>
+      </c>
+      <c r="H20" s="21">
+        <v>32</v>
+      </c>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21">
+        <v>365000</v>
+      </c>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="20">
+        <v>219</v>
+      </c>
+      <c r="C21" s="21">
+        <v>80</v>
+      </c>
+      <c r="D21" s="21">
+        <v>139</v>
+      </c>
+      <c r="E21" s="21">
+        <v>36</v>
+      </c>
+      <c r="F21" s="21">
+        <v>35</v>
+      </c>
+      <c r="G21" s="21">
+        <v>90</v>
+      </c>
+      <c r="H21" s="21">
+        <v>58</v>
+      </c>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21">
+        <v>1095000</v>
+      </c>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="20">
+        <v>881</v>
+      </c>
+      <c r="C22" s="21">
+        <v>362</v>
+      </c>
+      <c r="D22" s="21">
+        <v>519</v>
+      </c>
+      <c r="E22" s="21">
+        <v>90</v>
+      </c>
+      <c r="F22" s="21">
+        <v>162</v>
+      </c>
+      <c r="G22" s="21">
+        <v>195</v>
+      </c>
+      <c r="H22" s="21">
+        <v>434</v>
+      </c>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21">
+        <v>4405000</v>
+      </c>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20">
+        <v>155</v>
+      </c>
+      <c r="C23" s="21">
+        <v>102</v>
+      </c>
+      <c r="D23" s="21">
+        <v>53</v>
+      </c>
+      <c r="E23" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" s="21">
+        <v>61</v>
+      </c>
+      <c r="G23" s="21">
+        <v>12</v>
+      </c>
+      <c r="H23" s="21">
+        <v>82</v>
+      </c>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21">
+        <v>775000</v>
+      </c>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="20">
+        <v>10</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" s="21">
+        <v>10</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="21">
+        <v>10</v>
+      </c>
+      <c r="G24" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21">
+        <v>50000</v>
+      </c>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G25" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="20">
+        <v>212</v>
+      </c>
+      <c r="C26" s="21">
+        <v>82</v>
+      </c>
+      <c r="D26" s="21">
+        <v>130</v>
+      </c>
+      <c r="E26" s="21">
+        <v>12</v>
+      </c>
+      <c r="F26" s="21">
+        <v>42</v>
+      </c>
+      <c r="G26" s="21">
+        <v>48</v>
+      </c>
+      <c r="H26" s="21">
+        <v>110</v>
+      </c>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21">
+        <v>1060000</v>
+      </c>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>130</v>
+      </c>
+      <c r="C27" s="21">
+        <v>34</v>
+      </c>
+      <c r="D27" s="21">
+        <v>96</v>
+      </c>
+      <c r="E27" s="21">
+        <v>36</v>
+      </c>
+      <c r="F27" s="21">
+        <v>26</v>
+      </c>
+      <c r="G27" s="21">
+        <v>15</v>
+      </c>
+      <c r="H27" s="21">
+        <v>53</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21">
+        <v>645000</v>
+      </c>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="17">
+        <v>646</v>
+      </c>
+      <c r="C29" s="18">
+        <v>222</v>
+      </c>
+      <c r="D29" s="18">
+        <v>424</v>
+      </c>
+      <c r="E29" s="18">
+        <v>71</v>
+      </c>
+      <c r="F29" s="18">
+        <v>116</v>
+      </c>
+      <c r="G29" s="18">
+        <v>149</v>
+      </c>
+      <c r="H29" s="18">
+        <v>310</v>
+      </c>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18">
+        <v>3230000</v>
+      </c>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="17">
+        <v>945</v>
+      </c>
+      <c r="C30" s="18">
+        <v>283</v>
+      </c>
+      <c r="D30" s="18">
+        <v>662</v>
+      </c>
+      <c r="E30" s="18">
+        <v>145</v>
+      </c>
+      <c r="F30" s="18">
+        <v>175</v>
+      </c>
+      <c r="G30" s="18">
+        <v>284</v>
+      </c>
+      <c r="H30" s="18">
+        <v>341</v>
+      </c>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18">
+        <v>2835000</v>
+      </c>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="20">
         <v>127</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="D9" s="25">
+      <c r="C31" s="21">
+        <v>12</v>
+      </c>
+      <c r="D31" s="21">
+        <v>115</v>
+      </c>
+      <c r="E31" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F31" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G31" s="21">
         <v>24</v>
       </c>
-      <c r="E9" s="25">
-[...5 lines deleted...]
-      <c r="G9" s="25" t="s">
+      <c r="H31" s="21">
+        <v>103</v>
+      </c>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21">
+        <v>635000</v>
+      </c>
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="H9" s="25">
-[...47 lines deleted...]
-      <c r="B11" s="24" t="s">
+      <c r="C32" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="25" t="s">
+      <c r="D32" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="D11" s="25" t="s">
+      <c r="E32" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="E11" s="25" t="s">
+      <c r="F32" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="25" t="s">
+      <c r="G32" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="G11" s="25" t="s">
+      <c r="H32" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="H11" s="25" t="s">
-[...4 lines deleted...]
-      <c r="K11" s="25" t="s">
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="25"/>
-[...707 lines deleted...]
-      <c r="J33" s="31"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" s="61"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="A33:I33"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="8" width="14.6640625" customWidth="1"/>
+    <col min="9" max="10" width="14.6640625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="61"/>
-[...7 lines deleted...]
-      <c r="K4" s="80" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="67" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="67" t="s">
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="G5" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="H5" s="70" t="s">
+      <c r="H5" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="70" t="s">
+      <c r="I5" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="81"/>
-[...3 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="K5" s="68"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="71"/>
-[...11 lines deleted...]
-      <c r="B7" s="21">
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="69"/>
+    </row>
+    <row r="7" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B7" s="17">
         <v>7634</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="18">
         <v>2797</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="18">
         <v>4837</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="18">
         <v>1242</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="18">
         <v>1811</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="18">
         <v>1869</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="18">
         <v>2712</v>
       </c>
-      <c r="I7" s="22"/>
-[...1 lines deleted...]
-      <c r="K7" s="22">
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18">
         <v>35535500</v>
       </c>
-      <c r="L7" s="22"/>
-[...3 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="20">
         <v>963</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="21">
         <v>397</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="21">
         <v>566</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="21">
         <v>248</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="21">
         <v>300</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="21">
         <v>213</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="21">
         <v>202</v>
       </c>
-      <c r="I8" s="25"/>
-[...1 lines deleted...]
-      <c r="K8" s="25">
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21">
         <v>4815000</v>
       </c>
-      <c r="L8" s="25"/>
-[...3 lines deleted...]
-      <c r="A9" s="26" t="s">
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="20">
         <v>10</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="21">
         <v>3</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="21">
         <v>7</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="21">
         <v>3</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="21">
         <v>4</v>
       </c>
-      <c r="G9" s="25">
-[...2 lines deleted...]
-      <c r="H9" s="25">
+      <c r="G9" s="21">
+        <v>0</v>
+      </c>
+      <c r="H9" s="21">
         <v>3</v>
       </c>
-      <c r="I9" s="25"/>
-[...1 lines deleted...]
-      <c r="K9" s="25">
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21">
         <v>50000</v>
       </c>
-      <c r="L9" s="25"/>
-[...3 lines deleted...]
-      <c r="A10" s="26" t="s">
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="20">
         <v>284</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="21">
         <v>82</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="21">
         <v>202</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="21">
         <v>8</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="21">
         <v>60</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="21">
         <v>70</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="21">
         <v>146</v>
       </c>
-      <c r="I10" s="25"/>
-[...1 lines deleted...]
-      <c r="K10" s="25">
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21">
         <v>1420000</v>
       </c>
-      <c r="L10" s="25"/>
-[...3 lines deleted...]
-      <c r="A11" s="26" t="s">
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="24">
-[...29 lines deleted...]
-      <c r="A12" s="26" t="s">
+      <c r="B11" s="20">
+        <v>0</v>
+      </c>
+      <c r="C11" s="21">
+        <v>0</v>
+      </c>
+      <c r="D11" s="21">
+        <v>0</v>
+      </c>
+      <c r="E11" s="21">
+        <v>0</v>
+      </c>
+      <c r="F11" s="21">
+        <v>0</v>
+      </c>
+      <c r="G11" s="21">
+        <v>0</v>
+      </c>
+      <c r="H11" s="21">
+        <v>0</v>
+      </c>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21">
+        <v>0</v>
+      </c>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="20">
         <v>210</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="21">
         <v>94</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="21">
         <v>116</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="21">
         <v>36</v>
       </c>
-      <c r="F12" s="25">
+      <c r="F12" s="21">
         <v>45</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="21">
         <v>52</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="21">
         <v>77</v>
       </c>
-      <c r="I12" s="25"/>
-[...1 lines deleted...]
-      <c r="K12" s="25">
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21">
         <v>1050000</v>
       </c>
-      <c r="L12" s="25"/>
-[...3 lines deleted...]
-      <c r="A13" s="27" t="s">
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="20">
         <v>251</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="21">
         <v>70</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="21">
         <v>181</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="21">
         <v>25</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="21">
         <v>42</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="21">
         <v>64</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="21">
         <v>120</v>
       </c>
-      <c r="I13" s="25"/>
-[...1 lines deleted...]
-      <c r="K13" s="25">
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21">
         <v>1255000</v>
       </c>
-      <c r="L13" s="25"/>
-[...3 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="20">
         <v>115</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="21">
         <v>43</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="21">
         <v>72</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="21">
         <v>8</v>
       </c>
-      <c r="F14" s="25">
+      <c r="F14" s="21">
         <v>27</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="21">
         <v>41</v>
       </c>
-      <c r="H14" s="25">
+      <c r="H14" s="21">
         <v>39</v>
       </c>
-      <c r="I14" s="25"/>
-[...1 lines deleted...]
-      <c r="K14" s="25">
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21">
         <v>575000</v>
       </c>
-      <c r="L14" s="25"/>
-[...3 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="20">
         <v>622</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="21">
         <v>242</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="21">
         <v>380</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E15" s="21">
         <v>105</v>
       </c>
-      <c r="F15" s="25">
+      <c r="F15" s="21">
         <v>204</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="21">
         <v>143</v>
       </c>
-      <c r="H15" s="25">
+      <c r="H15" s="21">
         <v>170</v>
       </c>
-      <c r="I15" s="25"/>
-[...1 lines deleted...]
-      <c r="K15" s="25">
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21">
         <v>3110000</v>
       </c>
-      <c r="L15" s="25"/>
-[...3 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="20">
         <v>954</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="21">
         <v>401</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="21">
         <v>553</v>
       </c>
-      <c r="E16" s="25">
+      <c r="E16" s="21">
         <v>152</v>
       </c>
-      <c r="F16" s="25">
+      <c r="F16" s="21">
         <v>271</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="21">
         <v>264</v>
       </c>
-      <c r="H16" s="25">
+      <c r="H16" s="21">
         <v>267</v>
       </c>
-      <c r="I16" s="25"/>
-[...1 lines deleted...]
-      <c r="K16" s="25">
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21">
         <v>4770000</v>
       </c>
-      <c r="L16" s="25"/>
-[...3 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="20">
         <v>163</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="21">
         <v>57</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="21">
         <v>106</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E17" s="21">
         <v>12</v>
       </c>
-      <c r="F17" s="25">
+      <c r="F17" s="21">
         <v>35</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G17" s="21">
         <v>54</v>
       </c>
-      <c r="H17" s="25">
+      <c r="H17" s="21">
         <v>62</v>
       </c>
-      <c r="I17" s="25"/>
-[...1 lines deleted...]
-      <c r="K17" s="25">
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21">
         <v>815000</v>
       </c>
-      <c r="L17" s="25"/>
-[...3 lines deleted...]
-      <c r="A18" s="27" t="s">
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="20">
         <v>370</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="21">
         <v>118</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="21">
         <v>252</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E18" s="21">
         <v>54</v>
       </c>
-      <c r="F18" s="25">
+      <c r="F18" s="21">
         <v>114</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="21">
         <v>90</v>
       </c>
-      <c r="H18" s="25">
+      <c r="H18" s="21">
         <v>112</v>
       </c>
-      <c r="I18" s="25"/>
-[...1 lines deleted...]
-      <c r="K18" s="25">
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21">
         <v>1850000</v>
       </c>
-      <c r="L18" s="25"/>
-[...3 lines deleted...]
-      <c r="A19" s="27" t="s">
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="20">
         <v>206</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="21">
         <v>66</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="21">
         <v>140</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="21">
         <v>43</v>
       </c>
-      <c r="F19" s="25">
+      <c r="F19" s="21">
         <v>49</v>
       </c>
-      <c r="G19" s="25">
+      <c r="G19" s="21">
         <v>51</v>
       </c>
-      <c r="H19" s="25">
+      <c r="H19" s="21">
         <v>63</v>
       </c>
-      <c r="I19" s="25"/>
-[...1 lines deleted...]
-      <c r="K19" s="25">
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21">
         <v>618000</v>
       </c>
-      <c r="L19" s="25"/>
-[...3 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="B20" s="24">
-[...29 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="B20" s="20">
+        <v>0</v>
+      </c>
+      <c r="C20" s="21">
+        <v>0</v>
+      </c>
+      <c r="D20" s="21">
+        <v>0</v>
+      </c>
+      <c r="E20" s="21">
+        <v>0</v>
+      </c>
+      <c r="F20" s="21">
+        <v>0</v>
+      </c>
+      <c r="G20" s="21">
+        <v>0</v>
+      </c>
+      <c r="H20" s="21">
+        <v>0</v>
+      </c>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21">
+        <v>0</v>
+      </c>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="20">
         <v>192</v>
       </c>
-      <c r="C21" s="25">
+      <c r="C21" s="21">
         <v>74</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="21">
         <v>118</v>
       </c>
-      <c r="E21" s="25">
+      <c r="E21" s="21">
         <v>47</v>
       </c>
-      <c r="F21" s="25">
+      <c r="F21" s="21">
         <v>36</v>
       </c>
-      <c r="G21" s="25">
+      <c r="G21" s="21">
         <v>81</v>
       </c>
-      <c r="H21" s="25">
+      <c r="H21" s="21">
         <v>28</v>
       </c>
-      <c r="I21" s="25"/>
-[...1 lines deleted...]
-      <c r="K21" s="25">
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21">
         <v>960000</v>
       </c>
-      <c r="L21" s="25"/>
-[...3 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="20">
         <v>915</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="21">
         <v>412</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="21">
         <v>503</v>
       </c>
-      <c r="E22" s="25">
+      <c r="E22" s="21">
         <v>89</v>
       </c>
-      <c r="F22" s="25">
+      <c r="F22" s="21">
         <v>139</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="21">
         <v>217</v>
       </c>
-      <c r="H22" s="25">
+      <c r="H22" s="21">
         <v>470</v>
       </c>
-      <c r="I22" s="25"/>
-[...1 lines deleted...]
-      <c r="K22" s="25">
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21">
         <v>4575000</v>
       </c>
-      <c r="L22" s="25"/>
-[...3 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="20">
         <v>157</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="21">
         <v>98</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="21">
         <v>59</v>
       </c>
-      <c r="E23" s="25">
-[...2 lines deleted...]
-      <c r="F23" s="25">
+      <c r="E23" s="21">
+        <v>0</v>
+      </c>
+      <c r="F23" s="21">
         <v>50</v>
       </c>
-      <c r="G23" s="25">
+      <c r="G23" s="21">
         <v>59</v>
       </c>
-      <c r="H23" s="25">
+      <c r="H23" s="21">
         <v>48</v>
       </c>
-      <c r="I23" s="25"/>
-[...1 lines deleted...]
-      <c r="K23" s="25">
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21">
         <v>785000</v>
       </c>
-      <c r="L23" s="25"/>
-[...3 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="24">
-[...29 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="B24" s="20">
+        <v>0</v>
+      </c>
+      <c r="C24" s="21">
+        <v>0</v>
+      </c>
+      <c r="D24" s="21">
+        <v>0</v>
+      </c>
+      <c r="E24" s="21">
+        <v>0</v>
+      </c>
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>0</v>
+      </c>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21">
+        <v>0</v>
+      </c>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="24">
-[...29 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="B25" s="20">
+        <v>0</v>
+      </c>
+      <c r="C25" s="21">
+        <v>0</v>
+      </c>
+      <c r="D25" s="21">
+        <v>0</v>
+      </c>
+      <c r="E25" s="21">
+        <v>0</v>
+      </c>
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+      <c r="G25" s="21">
+        <v>0</v>
+      </c>
+      <c r="H25" s="21">
+        <v>0</v>
+      </c>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21">
+        <v>0</v>
+      </c>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="24">
+      <c r="B26" s="20">
         <v>228</v>
       </c>
-      <c r="C26" s="25">
+      <c r="C26" s="21">
         <v>44</v>
       </c>
-      <c r="D26" s="25">
+      <c r="D26" s="21">
         <v>184</v>
       </c>
-      <c r="E26" s="25">
+      <c r="E26" s="21">
         <v>18</v>
       </c>
-      <c r="F26" s="25">
+      <c r="F26" s="21">
         <v>60</v>
       </c>
-      <c r="G26" s="25">
+      <c r="G26" s="21">
         <v>41</v>
       </c>
-      <c r="H26" s="25">
+      <c r="H26" s="21">
         <v>109</v>
       </c>
-      <c r="I26" s="25"/>
-[...1 lines deleted...]
-      <c r="K26" s="25">
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21">
         <v>1140000</v>
       </c>
-      <c r="L26" s="25"/>
-[...3 lines deleted...]
-      <c r="A27" s="27" t="s">
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="24">
+      <c r="B27" s="20">
         <v>96</v>
       </c>
-      <c r="C27" s="25">
+      <c r="C27" s="21">
         <v>23</v>
       </c>
-      <c r="D27" s="25">
+      <c r="D27" s="21">
         <v>73</v>
       </c>
-      <c r="E27" s="25">
+      <c r="E27" s="21">
         <v>37</v>
       </c>
-      <c r="F27" s="25">
+      <c r="F27" s="21">
         <v>12</v>
       </c>
-      <c r="G27" s="25">
+      <c r="G27" s="21">
         <v>2</v>
       </c>
-      <c r="H27" s="25">
+      <c r="H27" s="21">
         <v>45</v>
       </c>
-      <c r="I27" s="25"/>
-[...1 lines deleted...]
-      <c r="K27" s="25">
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21">
         <v>467500</v>
       </c>
-      <c r="L27" s="25"/>
-[...3 lines deleted...]
-      <c r="A28" s="27" t="s">
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="24">
-[...29 lines deleted...]
-      <c r="A29" s="26" t="s">
+      <c r="B28" s="20">
+        <v>0</v>
+      </c>
+      <c r="C28" s="21">
+        <v>0</v>
+      </c>
+      <c r="D28" s="21">
+        <v>0</v>
+      </c>
+      <c r="E28" s="21">
+        <v>0</v>
+      </c>
+      <c r="F28" s="21">
+        <v>0</v>
+      </c>
+      <c r="G28" s="21">
+        <v>0</v>
+      </c>
+      <c r="H28" s="21">
+        <v>0</v>
+      </c>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21">
+        <v>0</v>
+      </c>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B29" s="17">
         <v>673</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C29" s="18">
         <v>251</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="18">
         <v>422</v>
       </c>
-      <c r="E29" s="22">
+      <c r="E29" s="18">
         <v>72</v>
       </c>
-      <c r="F29" s="22">
+      <c r="F29" s="18">
         <v>119</v>
       </c>
-      <c r="G29" s="22">
+      <c r="G29" s="18">
         <v>131</v>
       </c>
-      <c r="H29" s="22">
+      <c r="H29" s="18">
         <v>351</v>
       </c>
-      <c r="I29" s="22"/>
-[...1 lines deleted...]
-      <c r="K29" s="22">
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18">
         <v>3365000</v>
       </c>
-      <c r="L29" s="22"/>
-[...3 lines deleted...]
-      <c r="A30" s="26" t="s">
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="21">
+      <c r="B30" s="17">
         <v>1105</v>
       </c>
-      <c r="C30" s="22">
+      <c r="C30" s="18">
         <v>310</v>
       </c>
-      <c r="D30" s="22">
+      <c r="D30" s="18">
         <v>795</v>
       </c>
-      <c r="E30" s="22">
+      <c r="E30" s="18">
         <v>285</v>
       </c>
-      <c r="F30" s="22">
+      <c r="F30" s="18">
         <v>244</v>
       </c>
-      <c r="G30" s="22">
+      <c r="G30" s="18">
         <v>272</v>
       </c>
-      <c r="H30" s="22">
+      <c r="H30" s="18">
         <v>304</v>
       </c>
-      <c r="I30" s="22"/>
-[...1 lines deleted...]
-      <c r="K30" s="22">
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18">
         <v>3315000</v>
       </c>
-      <c r="L30" s="22"/>
-[...3 lines deleted...]
-      <c r="A31" s="27" t="s">
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B31" s="24">
+      <c r="B31" s="20">
         <v>120</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="21">
         <v>12</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="21">
         <v>108</v>
       </c>
-      <c r="E31" s="25">
-[...5 lines deleted...]
-      <c r="G31" s="25">
+      <c r="E31" s="21">
+        <v>0</v>
+      </c>
+      <c r="F31" s="21">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21">
         <v>24</v>
       </c>
-      <c r="H31" s="25">
+      <c r="H31" s="21">
         <v>96</v>
       </c>
-      <c r="I31" s="25"/>
-[...1 lines deleted...]
-      <c r="K31" s="25">
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21">
         <v>600000</v>
       </c>
-      <c r="L31" s="25"/>
-[...3 lines deleted...]
-      <c r="A32" s="28" t="s">
+      <c r="L31" s="21"/>
+      <c r="M31" s="21"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="B32" s="29">
-[...40 lines deleted...]
-      <c r="J33" s="31"/>
+      <c r="B32" s="24">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>0</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" s="61"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="A33:I33"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5A2F89C-B7C4-43CD-A162-76CD829C5148}">
+  <dimension ref="A1:M30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="N11" sqref="N11"/>
+      <selection pane="topRight" activeCell="N11" sqref="N11"/>
+      <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
+      <selection pane="bottomRight" activeCell="O25" sqref="O25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="45" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="60" t="s">
+        <v>97</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>101</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7" s="31">
+        <v>4758</v>
+      </c>
+      <c r="C7" s="31">
+        <v>1572</v>
+      </c>
+      <c r="D7" s="31">
+        <v>3186</v>
+      </c>
+      <c r="E7" s="31">
+        <v>484</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1004</v>
+      </c>
+      <c r="G7" s="31">
+        <v>787</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1039</v>
+      </c>
+      <c r="I7" s="31">
+        <v>814</v>
+      </c>
+      <c r="J7" s="31">
+        <v>630</v>
+      </c>
+      <c r="K7" s="31">
+        <v>23850000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>8</v>
+      </c>
+      <c r="M7" s="31">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>253</v>
+      </c>
+      <c r="C8" s="31">
+        <v>75</v>
+      </c>
+      <c r="D8" s="31">
+        <v>178</v>
+      </c>
+      <c r="E8" s="31">
+        <v>22</v>
+      </c>
+      <c r="F8" s="31">
+        <v>20</v>
+      </c>
+      <c r="G8" s="31">
+        <v>79</v>
+      </c>
+      <c r="H8" s="31">
+        <v>90</v>
+      </c>
+      <c r="I8" s="31">
+        <v>18</v>
+      </c>
+      <c r="J8" s="31">
+        <v>24</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1265000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>216</v>
+      </c>
+      <c r="C9" s="31">
+        <v>44</v>
+      </c>
+      <c r="D9" s="31">
+        <v>172</v>
+      </c>
+      <c r="E9" s="31">
+        <v>5</v>
+      </c>
+      <c r="F9" s="31">
+        <v>34</v>
+      </c>
+      <c r="G9" s="31">
+        <v>27</v>
+      </c>
+      <c r="H9" s="31">
+        <v>35</v>
+      </c>
+      <c r="I9" s="31">
+        <v>51</v>
+      </c>
+      <c r="J9" s="31">
+        <v>64</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1140000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>259</v>
+      </c>
+      <c r="C10" s="31">
+        <v>48</v>
+      </c>
+      <c r="D10" s="31">
+        <v>211</v>
+      </c>
+      <c r="E10" s="31">
+        <v>15</v>
+      </c>
+      <c r="F10" s="31">
+        <v>112</v>
+      </c>
+      <c r="G10" s="31">
+        <v>26</v>
+      </c>
+      <c r="H10" s="31">
+        <v>39</v>
+      </c>
+      <c r="I10" s="31">
+        <v>45</v>
+      </c>
+      <c r="J10" s="31">
+        <v>22</v>
+      </c>
+      <c r="K10" s="31">
+        <v>1295000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>534</v>
+      </c>
+      <c r="C11" s="31">
+        <v>178</v>
+      </c>
+      <c r="D11" s="31">
+        <v>356</v>
+      </c>
+      <c r="E11" s="31">
+        <v>67</v>
+      </c>
+      <c r="F11" s="31">
+        <v>152</v>
+      </c>
+      <c r="G11" s="31">
+        <v>109</v>
+      </c>
+      <c r="H11" s="31">
+        <v>93</v>
+      </c>
+      <c r="I11" s="31">
+        <v>88</v>
+      </c>
+      <c r="J11" s="31">
+        <v>25</v>
+      </c>
+      <c r="K11" s="31">
+        <v>2670000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>634</v>
+      </c>
+      <c r="C12" s="31">
+        <v>309</v>
+      </c>
+      <c r="D12" s="31">
+        <v>325</v>
+      </c>
+      <c r="E12" s="31">
+        <v>58</v>
+      </c>
+      <c r="F12" s="31">
+        <v>115</v>
+      </c>
+      <c r="G12" s="31">
+        <v>69</v>
+      </c>
+      <c r="H12" s="31">
+        <v>190</v>
+      </c>
+      <c r="I12" s="31">
+        <v>118</v>
+      </c>
+      <c r="J12" s="31">
+        <v>84</v>
+      </c>
+      <c r="K12" s="31">
+        <v>3170000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>1550</v>
+      </c>
+      <c r="C13" s="31">
+        <v>502</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1048</v>
+      </c>
+      <c r="E13" s="31">
+        <v>193</v>
+      </c>
+      <c r="F13" s="31">
+        <v>296</v>
+      </c>
+      <c r="G13" s="31">
+        <v>245</v>
+      </c>
+      <c r="H13" s="31">
+        <v>330</v>
+      </c>
+      <c r="I13" s="31">
+        <v>239</v>
+      </c>
+      <c r="J13" s="31">
+        <v>247</v>
+      </c>
+      <c r="K13" s="31">
+        <v>7750000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>76</v>
+      </c>
+      <c r="C14" s="34">
+        <v>12</v>
+      </c>
+      <c r="D14" s="34">
+        <v>64</v>
+      </c>
+      <c r="E14" s="34">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>0</v>
+      </c>
+      <c r="G14" s="34">
+        <v>12</v>
+      </c>
+      <c r="H14" s="34">
+        <v>2</v>
+      </c>
+      <c r="I14" s="34">
+        <v>38</v>
+      </c>
+      <c r="J14" s="34">
+        <v>24</v>
+      </c>
+      <c r="K14" s="34">
+        <v>380000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>119</v>
+      </c>
+      <c r="C15" s="34">
+        <v>61</v>
+      </c>
+      <c r="D15" s="34">
+        <v>58</v>
+      </c>
+      <c r="E15" s="34">
+        <v>10</v>
+      </c>
+      <c r="F15" s="34">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
+        <v>33</v>
+      </c>
+      <c r="H15" s="34">
+        <v>16</v>
+      </c>
+      <c r="I15" s="34">
+        <v>42</v>
+      </c>
+      <c r="J15" s="34">
+        <v>18</v>
+      </c>
+      <c r="K15" s="34">
+        <v>595000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>92</v>
+      </c>
+      <c r="C16" s="34">
+        <v>48</v>
+      </c>
+      <c r="D16" s="34">
+        <v>44</v>
+      </c>
+      <c r="E16" s="34">
+        <v>12</v>
+      </c>
+      <c r="F16" s="34">
+        <v>36</v>
+      </c>
+      <c r="G16" s="34">
+        <v>3</v>
+      </c>
+      <c r="H16" s="34">
+        <v>0</v>
+      </c>
+      <c r="I16" s="34">
+        <v>17</v>
+      </c>
+      <c r="J16" s="34">
+        <v>24</v>
+      </c>
+      <c r="K16" s="34">
+        <v>460000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>168</v>
+      </c>
+      <c r="C17" s="34">
+        <v>107</v>
+      </c>
+      <c r="D17" s="34">
+        <v>61</v>
+      </c>
+      <c r="E17" s="34">
+        <v>33</v>
+      </c>
+      <c r="F17" s="34">
+        <v>63</v>
+      </c>
+      <c r="G17" s="34">
+        <v>19</v>
+      </c>
+      <c r="H17" s="34">
+        <v>28</v>
+      </c>
+      <c r="I17" s="34">
+        <v>25</v>
+      </c>
+      <c r="J17" s="34">
+        <v>0</v>
+      </c>
+      <c r="K17" s="34">
+        <v>840000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>98</v>
+      </c>
+      <c r="C18" s="34">
+        <v>12</v>
+      </c>
+      <c r="D18" s="34">
+        <v>86</v>
+      </c>
+      <c r="E18" s="34">
+        <v>3</v>
+      </c>
+      <c r="F18" s="34">
+        <v>13</v>
+      </c>
+      <c r="G18" s="34">
+        <v>12</v>
+      </c>
+      <c r="H18" s="34">
+        <v>14</v>
+      </c>
+      <c r="I18" s="34">
+        <v>13</v>
+      </c>
+      <c r="J18" s="34">
+        <v>43</v>
+      </c>
+      <c r="K18" s="34">
+        <v>490000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>250</v>
+      </c>
+      <c r="C19" s="34">
+        <v>73</v>
+      </c>
+      <c r="D19" s="34">
+        <v>177</v>
+      </c>
+      <c r="E19" s="34">
+        <v>25</v>
+      </c>
+      <c r="F19" s="34">
+        <v>70</v>
+      </c>
+      <c r="G19" s="34">
+        <v>69</v>
+      </c>
+      <c r="H19" s="34">
+        <v>45</v>
+      </c>
+      <c r="I19" s="34">
+        <v>41</v>
+      </c>
+      <c r="J19" s="34">
+        <v>0</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1250000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>35</v>
+      </c>
+      <c r="C20" s="34">
+        <v>7</v>
+      </c>
+      <c r="D20" s="34">
+        <v>28</v>
+      </c>
+      <c r="E20" s="34">
+        <v>3</v>
+      </c>
+      <c r="F20" s="34">
+        <v>11</v>
+      </c>
+      <c r="G20" s="34">
+        <v>0</v>
+      </c>
+      <c r="H20" s="34">
+        <v>7</v>
+      </c>
+      <c r="I20" s="34">
+        <v>14</v>
+      </c>
+      <c r="J20" s="34">
+        <v>0</v>
+      </c>
+      <c r="K20" s="34">
+        <v>175000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>89</v>
+      </c>
+      <c r="C21" s="34">
+        <v>14</v>
+      </c>
+      <c r="D21" s="34">
+        <v>75</v>
+      </c>
+      <c r="E21" s="34">
+        <v>14</v>
+      </c>
+      <c r="F21" s="34">
+        <v>13</v>
+      </c>
+      <c r="G21" s="34">
+        <v>24</v>
+      </c>
+      <c r="H21" s="34">
+        <v>31</v>
+      </c>
+      <c r="I21" s="34">
+        <v>0</v>
+      </c>
+      <c r="J21" s="34">
+        <v>7</v>
+      </c>
+      <c r="K21" s="34">
+        <v>445000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>20</v>
+      </c>
+      <c r="C22" s="34">
+        <v>20</v>
+      </c>
+      <c r="D22" s="34">
+        <v>0</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>8</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>12</v>
+      </c>
+      <c r="I22" s="34">
+        <v>0</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <v>100000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>8</v>
+      </c>
+      <c r="M22" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>94</v>
+      </c>
+      <c r="C23" s="34">
+        <v>4</v>
+      </c>
+      <c r="D23" s="34">
+        <v>90</v>
+      </c>
+      <c r="E23" s="34">
+        <v>0</v>
+      </c>
+      <c r="F23" s="34">
+        <v>20</v>
+      </c>
+      <c r="G23" s="34">
+        <v>34</v>
+      </c>
+      <c r="H23" s="34">
+        <v>2</v>
+      </c>
+      <c r="I23" s="34">
+        <v>16</v>
+      </c>
+      <c r="J23" s="34">
+        <v>22</v>
+      </c>
+      <c r="K23" s="34">
+        <v>470000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>0</v>
+      </c>
+      <c r="C24" s="34">
+        <v>0</v>
+      </c>
+      <c r="D24" s="34">
+        <v>0</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>0</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>93</v>
+      </c>
+      <c r="C25" s="34">
+        <v>24</v>
+      </c>
+      <c r="D25" s="34">
+        <v>69</v>
+      </c>
+      <c r="E25" s="34">
+        <v>12</v>
+      </c>
+      <c r="F25" s="34">
+        <v>7</v>
+      </c>
+      <c r="G25" s="34">
+        <v>22</v>
+      </c>
+      <c r="H25" s="34">
+        <v>36</v>
+      </c>
+      <c r="I25" s="34">
+        <v>8</v>
+      </c>
+      <c r="J25" s="34">
+        <v>8</v>
+      </c>
+      <c r="K25" s="34">
+        <v>465000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="34">
+        <v>105</v>
+      </c>
+      <c r="C26" s="34">
+        <v>34</v>
+      </c>
+      <c r="D26" s="34">
+        <v>71</v>
+      </c>
+      <c r="E26" s="34">
+        <v>0</v>
+      </c>
+      <c r="F26" s="34">
+        <v>22</v>
+      </c>
+      <c r="G26" s="34">
+        <v>4</v>
+      </c>
+      <c r="H26" s="34">
+        <v>45</v>
+      </c>
+      <c r="I26" s="34">
+        <v>19</v>
+      </c>
+      <c r="J26" s="34">
+        <v>15</v>
+      </c>
+      <c r="K26" s="34">
+        <v>525000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>73</v>
+      </c>
+      <c r="C27" s="34">
+        <v>0</v>
+      </c>
+      <c r="D27" s="34">
+        <v>73</v>
+      </c>
+      <c r="E27" s="34">
+        <v>12</v>
+      </c>
+      <c r="F27" s="34">
+        <v>12</v>
+      </c>
+      <c r="G27" s="34">
+        <v>0</v>
+      </c>
+      <c r="H27" s="34">
+        <v>24</v>
+      </c>
+      <c r="I27" s="34">
+        <v>22</v>
+      </c>
+      <c r="J27" s="34">
+        <v>3</v>
+      </c>
+      <c r="K27" s="34">
+        <v>365000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:J4"/>
+    <mergeCell ref="K4:K6"/>
+    <mergeCell ref="L4:M5"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EF7D4AD-8AFE-4BA6-A7BB-CDD27C269FDA}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="45" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="77" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="B4" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="61"/>
-[...7 lines deleted...]
-      <c r="K4" s="62" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
         <v>98</v>
       </c>
-      <c r="L4" s="65" t="s">
+      <c r="L4" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="M4" s="58"/>
-[...3 lines deleted...]
-      <c r="B5" s="68" t="s">
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="G5" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="H5" s="70" t="s">
+      <c r="H5" s="46" t="s">
         <v>102</v>
       </c>
-      <c r="I5" s="70" t="s">
+      <c r="I5" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="63"/>
-[...5 lines deleted...]
-      <c r="B6" s="54" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="71"/>
-[...6 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="M6" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B7" s="38">
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7" s="31">
         <v>5406</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="31">
         <v>1816</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="31">
         <v>3590</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="31">
         <v>615</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="31">
         <v>971</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="31">
         <v>862</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="31">
         <v>1196</v>
       </c>
-      <c r="I7" s="38">
+      <c r="I7" s="31">
         <v>958</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="31">
         <v>804</v>
       </c>
-      <c r="K7" s="38">
+      <c r="K7" s="31">
         <v>27080000</v>
       </c>
-      <c r="L7" s="38">
+      <c r="L7" s="31">
         <v>12</v>
       </c>
-      <c r="M7" s="38">
+      <c r="M7" s="31">
         <v>74</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="31">
         <v>269</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="31">
         <v>63</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="31">
         <v>206</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="31">
         <v>22</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="31">
         <v>12</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="31">
         <v>101</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="31">
         <v>87</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="31">
         <v>32</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="31">
         <v>15</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="31">
         <v>1345000</v>
       </c>
-      <c r="L8" s="38">
-[...7 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="31">
         <v>185</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="31">
         <v>37</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="31">
         <v>148</v>
       </c>
-      <c r="E9" s="38">
-[...2 lines deleted...]
-      <c r="F9" s="38">
+      <c r="E9" s="31">
+        <v>0</v>
+      </c>
+      <c r="F9" s="31">
         <v>24</v>
       </c>
-      <c r="G9" s="38">
+      <c r="G9" s="31">
         <v>9</v>
       </c>
-      <c r="H9" s="38">
+      <c r="H9" s="31">
         <v>45</v>
       </c>
-      <c r="I9" s="38">
+      <c r="I9" s="31">
         <v>40</v>
       </c>
-      <c r="J9" s="38">
+      <c r="J9" s="31">
         <v>67</v>
       </c>
-      <c r="K9" s="38">
+      <c r="K9" s="31">
         <v>970000</v>
       </c>
-      <c r="L9" s="38">
-[...7 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
         <v>90</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="31">
         <v>287</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="31">
         <v>85</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="31">
         <v>202</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="31">
         <v>17</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="31">
         <v>68</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="31">
         <v>24</v>
       </c>
-      <c r="H10" s="38">
+      <c r="H10" s="31">
         <v>56</v>
       </c>
-      <c r="I10" s="38">
+      <c r="I10" s="31">
         <v>53</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J10" s="31">
         <v>69</v>
       </c>
-      <c r="K10" s="38">
+      <c r="K10" s="31">
         <v>1435000</v>
       </c>
-      <c r="L10" s="38">
-[...2 lines deleted...]
-      <c r="M10" s="38">
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="31">
         <v>515</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C11" s="31">
         <v>192</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="31">
         <v>323</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="31">
         <v>79</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="31">
         <v>132</v>
       </c>
-      <c r="G11" s="38">
+      <c r="G11" s="31">
         <v>110</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H11" s="31">
         <v>88</v>
       </c>
-      <c r="I11" s="38">
+      <c r="I11" s="31">
         <v>92</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="31">
         <v>14</v>
       </c>
-      <c r="K11" s="38">
+      <c r="K11" s="31">
         <v>2575000</v>
       </c>
-      <c r="L11" s="38">
-[...2 lines deleted...]
-      <c r="M11" s="38">
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="27" t="s">
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="31">
         <v>720</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="31">
         <v>309</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="31">
         <v>411</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="31">
         <v>78</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="31">
         <v>84</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G12" s="31">
         <v>103</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="31">
         <v>231</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I12" s="31">
         <v>107</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J12" s="31">
         <v>117</v>
       </c>
-      <c r="K12" s="38">
+      <c r="K12" s="31">
         <v>3600000</v>
       </c>
-      <c r="L12" s="38">
-[...7 lines deleted...]
-      <c r="A13" s="27" t="s">
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B13" s="31">
         <v>1940</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="31">
         <v>649</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="31">
         <v>1291</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="31">
         <v>268</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="31">
         <v>390</v>
       </c>
-      <c r="G13" s="38">
+      <c r="G13" s="31">
         <v>266</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="31">
         <v>383</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I13" s="31">
         <v>323</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="31">
         <v>310</v>
       </c>
-      <c r="K13" s="38">
+      <c r="K13" s="31">
         <v>9700000</v>
       </c>
-      <c r="L13" s="38">
-[...7 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="41">
+      <c r="B14" s="34">
         <v>57</v>
       </c>
-      <c r="C14" s="41">
+      <c r="C14" s="34">
         <v>9</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="34">
         <v>48</v>
       </c>
-      <c r="E14" s="41">
-[...5 lines deleted...]
-      <c r="G14" s="41">
+      <c r="E14" s="34">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>0</v>
+      </c>
+      <c r="G14" s="34">
         <v>12</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="34">
         <v>9</v>
       </c>
-      <c r="I14" s="41">
+      <c r="I14" s="34">
         <v>24</v>
       </c>
-      <c r="J14" s="41">
+      <c r="J14" s="34">
         <v>12</v>
       </c>
-      <c r="K14" s="41">
+      <c r="K14" s="34">
         <v>285000</v>
       </c>
-      <c r="L14" s="41">
-[...7 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="41">
+      <c r="B15" s="34">
         <v>117</v>
       </c>
-      <c r="C15" s="41">
+      <c r="C15" s="34">
         <v>57</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="34">
         <v>60</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="34">
         <v>4</v>
       </c>
-      <c r="F15" s="41">
-[...2 lines deleted...]
-      <c r="G15" s="41">
+      <c r="F15" s="34">
+        <v>0</v>
+      </c>
+      <c r="G15" s="34">
         <v>36</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="34">
         <v>33</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I15" s="34">
         <v>36</v>
       </c>
-      <c r="J15" s="41">
+      <c r="J15" s="34">
         <v>8</v>
       </c>
-      <c r="K15" s="41">
+      <c r="K15" s="34">
         <v>585000</v>
       </c>
-      <c r="L15" s="41">
-[...7 lines deleted...]
-      <c r="A16" s="27" t="s">
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
         <v>93</v>
       </c>
-      <c r="B16" s="41">
+      <c r="B16" s="34">
         <v>101</v>
       </c>
-      <c r="C16" s="41">
+      <c r="C16" s="34">
         <v>51</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="34">
         <v>50</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="34">
         <v>24</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="34">
         <v>24</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="34">
         <v>10</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="34">
         <v>16</v>
       </c>
-      <c r="I16" s="41">
+      <c r="I16" s="34">
         <v>8</v>
       </c>
-      <c r="J16" s="41">
+      <c r="J16" s="34">
         <v>19</v>
       </c>
-      <c r="K16" s="41">
+      <c r="K16" s="34">
         <v>505000</v>
       </c>
-      <c r="L16" s="41">
-[...7 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="41">
+      <c r="B17" s="34">
         <v>170</v>
       </c>
-      <c r="C17" s="41">
+      <c r="C17" s="34">
         <v>97</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="34">
         <v>73</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="34">
         <v>33</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="34">
         <v>42</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="34">
         <v>44</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="34">
         <v>15</v>
       </c>
-      <c r="I17" s="41">
+      <c r="I17" s="34">
         <v>34</v>
       </c>
-      <c r="J17" s="41">
+      <c r="J17" s="34">
         <v>2</v>
       </c>
-      <c r="K17" s="41">
+      <c r="K17" s="34">
         <v>850000</v>
       </c>
-      <c r="L17" s="41">
-[...7 lines deleted...]
-      <c r="A18" s="27" t="s">
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="41">
+      <c r="B18" s="34">
         <v>145</v>
       </c>
-      <c r="C18" s="41">
+      <c r="C18" s="34">
         <v>28</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="34">
         <v>117</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="34">
         <v>19</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="34">
         <v>5</v>
       </c>
-      <c r="G18" s="41">
-[...2 lines deleted...]
-      <c r="H18" s="41">
+      <c r="G18" s="34">
+        <v>0</v>
+      </c>
+      <c r="H18" s="34">
         <v>23</v>
       </c>
-      <c r="I18" s="41">
+      <c r="I18" s="34">
         <v>32</v>
       </c>
-      <c r="J18" s="41">
+      <c r="J18" s="34">
         <v>66</v>
       </c>
-      <c r="K18" s="41">
+      <c r="K18" s="34">
         <v>725000</v>
       </c>
-      <c r="L18" s="41">
-[...7 lines deleted...]
-      <c r="A19" s="27" t="s">
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="34">
         <v>216</v>
       </c>
-      <c r="C19" s="41">
+      <c r="C19" s="34">
         <v>69</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="34">
         <v>147</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="34">
         <v>38</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="34">
         <v>58</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="34">
         <v>41</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="34">
         <v>35</v>
       </c>
-      <c r="I19" s="41">
+      <c r="I19" s="34">
         <v>41</v>
       </c>
-      <c r="J19" s="41">
+      <c r="J19" s="34">
         <v>3</v>
       </c>
-      <c r="K19" s="41">
+      <c r="K19" s="34">
         <v>1080000</v>
       </c>
-      <c r="L19" s="41">
-[...7 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="34">
         <v>41</v>
       </c>
-      <c r="C20" s="41">
+      <c r="C20" s="34">
         <v>10</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="34">
         <v>31</v>
       </c>
-      <c r="E20" s="41">
-[...2 lines deleted...]
-      <c r="F20" s="41">
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
         <v>15</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="34">
         <v>3</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="34">
         <v>1</v>
       </c>
-      <c r="I20" s="41">
+      <c r="I20" s="34">
         <v>12</v>
       </c>
-      <c r="J20" s="41">
+      <c r="J20" s="34">
         <v>10</v>
       </c>
-      <c r="K20" s="41">
+      <c r="K20" s="34">
         <v>205000</v>
       </c>
-      <c r="L20" s="41">
-[...7 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="34">
         <v>144</v>
       </c>
-      <c r="C21" s="41">
+      <c r="C21" s="34">
         <v>27</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="34">
         <v>117</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="34">
         <v>21</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="34">
         <v>12</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="34">
         <v>27</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="34">
         <v>60</v>
       </c>
-      <c r="I21" s="41">
-[...2 lines deleted...]
-      <c r="J21" s="41">
+      <c r="I21" s="34">
+        <v>0</v>
+      </c>
+      <c r="J21" s="34">
         <v>24</v>
       </c>
-      <c r="K21" s="41">
+      <c r="K21" s="34">
         <v>720000</v>
       </c>
-      <c r="L21" s="41">
-[...2 lines deleted...]
-      <c r="M21" s="41">
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="42" customFormat="1" ht="15" customHeight="1">
-      <c r="A22" s="27" t="s">
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="34">
         <v>24</v>
       </c>
-      <c r="C22" s="41">
+      <c r="C22" s="34">
         <v>24</v>
       </c>
-      <c r="D22" s="41">
-[...5 lines deleted...]
-      <c r="F22" s="41">
+      <c r="D22" s="34">
+        <v>0</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
         <v>12</v>
       </c>
-      <c r="G22" s="41">
-[...2 lines deleted...]
-      <c r="H22" s="41">
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
         <v>12</v>
       </c>
-      <c r="I22" s="41">
-[...5 lines deleted...]
-      <c r="K22" s="41">
+      <c r="I22" s="34">
+        <v>0</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
         <v>120000</v>
       </c>
-      <c r="L22" s="41">
+      <c r="L22" s="34">
         <v>12</v>
       </c>
-      <c r="M22" s="41">
-[...4 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="M22" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
         <v>94</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="34">
         <v>150</v>
       </c>
-      <c r="C23" s="41">
+      <c r="C23" s="34">
         <v>32</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="34">
         <v>118</v>
       </c>
-      <c r="E23" s="41">
-[...2 lines deleted...]
-      <c r="F23" s="41">
+      <c r="E23" s="34">
+        <v>0</v>
+      </c>
+      <c r="F23" s="34">
         <v>40</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="34">
         <v>22</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="34">
         <v>26</v>
       </c>
-      <c r="I23" s="41">
+      <c r="I23" s="34">
         <v>41</v>
       </c>
-      <c r="J23" s="41">
+      <c r="J23" s="34">
         <v>21</v>
       </c>
-      <c r="K23" s="41">
+      <c r="K23" s="34">
         <v>755000</v>
       </c>
-      <c r="L23" s="41">
-[...2 lines deleted...]
-      <c r="M23" s="41">
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
         <v>47</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="42" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="27" t="s">
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="34">
         <v>7</v>
       </c>
-      <c r="C24" s="41">
-[...2 lines deleted...]
-      <c r="D24" s="41">
+      <c r="C24" s="34">
+        <v>0</v>
+      </c>
+      <c r="D24" s="34">
         <v>7</v>
       </c>
-      <c r="E24" s="41">
-[...11 lines deleted...]
-      <c r="I24" s="41">
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
         <v>7</v>
       </c>
-      <c r="J24" s="41">
-[...2 lines deleted...]
-      <c r="K24" s="41">
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
         <v>35000</v>
       </c>
-      <c r="L24" s="41">
-[...7 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="41">
+      <c r="B25" s="34">
         <v>106</v>
       </c>
-      <c r="C25" s="41">
+      <c r="C25" s="34">
         <v>24</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="34">
         <v>82</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="34">
         <v>12</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="34">
         <v>24</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="34">
         <v>29</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="34">
         <v>14</v>
       </c>
-      <c r="I25" s="41">
+      <c r="I25" s="34">
         <v>16</v>
       </c>
-      <c r="J25" s="41">
+      <c r="J25" s="34">
         <v>11</v>
       </c>
-      <c r="K25" s="41">
+      <c r="K25" s="34">
         <v>530000</v>
       </c>
-      <c r="L25" s="41">
-[...7 lines deleted...]
-      <c r="A26" s="27" t="s">
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="41">
+      <c r="B26" s="34">
         <v>126</v>
       </c>
-      <c r="C26" s="41">
+      <c r="C26" s="34">
         <v>41</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="34">
         <v>85</v>
       </c>
-      <c r="E26" s="41">
-[...2 lines deleted...]
-      <c r="F26" s="41">
+      <c r="E26" s="34">
+        <v>0</v>
+      </c>
+      <c r="F26" s="34">
         <v>29</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="34">
         <v>25</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="34">
         <v>36</v>
       </c>
-      <c r="I26" s="41">
+      <c r="I26" s="34">
         <v>12</v>
       </c>
-      <c r="J26" s="41">
+      <c r="J26" s="34">
         <v>24</v>
       </c>
-      <c r="K26" s="41">
+      <c r="K26" s="34">
         <v>630000</v>
       </c>
-      <c r="L26" s="41">
-[...7 lines deleted...]
-      <c r="A27" s="27" t="s">
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="41">
+      <c r="B27" s="34">
         <v>86</v>
       </c>
-      <c r="C27" s="41">
+      <c r="C27" s="34">
         <v>12</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="34">
         <v>74</v>
       </c>
-      <c r="E27" s="41">
-[...8 lines deleted...]
-      <c r="H27" s="41">
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>0</v>
+      </c>
+      <c r="H27" s="34">
         <v>26</v>
       </c>
-      <c r="I27" s="41">
+      <c r="I27" s="34">
         <v>48</v>
       </c>
-      <c r="J27" s="41">
+      <c r="J27" s="34">
         <v>12</v>
       </c>
-      <c r="K27" s="41">
+      <c r="K27" s="34">
         <v>430000</v>
       </c>
-      <c r="L27" s="41">
-[...7 lines deleted...]
-      <c r="A28" s="48" t="s">
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
         <v>95</v>
       </c>
-      <c r="B28" s="41">
-[...37 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="44">
-[...1143 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
-      <selection pane="bottomRight" activeCell="O19" sqref="O19"/>
+      <selection pane="bottomRight" activeCell="Q28" sqref="Q28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="44" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="77" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="B4" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="61"/>
-[...7 lines deleted...]
-      <c r="K4" s="62" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
         <v>98</v>
       </c>
-      <c r="L4" s="65" t="s">
+      <c r="L4" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="M4" s="58"/>
-[...3 lines deleted...]
-      <c r="B5" s="68" t="s">
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="G5" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="H5" s="70" t="s">
+      <c r="H5" s="46" t="s">
         <v>102</v>
       </c>
-      <c r="I5" s="70" t="s">
+      <c r="I5" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="63"/>
-[...5 lines deleted...]
-      <c r="B6" s="8" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="71"/>
-[...6 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="M6" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-[...33 lines deleted...]
-      <c r="L7" s="38">
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7" s="31">
+        <v>6427</v>
+      </c>
+      <c r="C7" s="31">
+        <v>2185</v>
+      </c>
+      <c r="D7" s="31">
+        <v>4242</v>
+      </c>
+      <c r="E7" s="31">
+        <v>659</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1037</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1033</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1471</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1211</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1016</v>
+      </c>
+      <c r="K7" s="31">
+        <v>32163000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>55</v>
+      </c>
+      <c r="M7" s="31">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>314</v>
+      </c>
+      <c r="C8" s="31">
+        <v>64</v>
+      </c>
+      <c r="D8" s="31">
+        <v>250</v>
+      </c>
+      <c r="E8" s="31">
+        <v>8</v>
+      </c>
+      <c r="F8" s="31">
+        <v>56</v>
+      </c>
+      <c r="G8" s="31">
+        <v>111</v>
+      </c>
+      <c r="H8" s="31">
+        <v>88</v>
+      </c>
+      <c r="I8" s="31">
+        <v>46</v>
+      </c>
+      <c r="J8" s="31">
+        <v>5</v>
+      </c>
+      <c r="K8" s="31">
+        <v>1570000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>34</v>
+      </c>
+      <c r="M8" s="31">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>230</v>
+      </c>
+      <c r="C9" s="31">
+        <v>46</v>
+      </c>
+      <c r="D9" s="31">
+        <v>184</v>
+      </c>
+      <c r="E9" s="31">
+        <v>0</v>
+      </c>
+      <c r="F9" s="31">
+        <v>30</v>
+      </c>
+      <c r="G9" s="31">
+        <v>5</v>
+      </c>
+      <c r="H9" s="31">
+        <v>72</v>
+      </c>
+      <c r="I9" s="31">
+        <v>72</v>
+      </c>
+      <c r="J9" s="31">
+        <v>51</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1180000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>364</v>
+      </c>
+      <c r="C10" s="31">
+        <v>116</v>
+      </c>
+      <c r="D10" s="31">
+        <v>248</v>
+      </c>
+      <c r="E10" s="31">
+        <v>48</v>
+      </c>
+      <c r="F10" s="31">
+        <v>65</v>
+      </c>
+      <c r="G10" s="31">
+        <v>34</v>
+      </c>
+      <c r="H10" s="31">
+        <v>86</v>
+      </c>
+      <c r="I10" s="31">
+        <v>74</v>
+      </c>
+      <c r="J10" s="31">
+        <v>57</v>
+      </c>
+      <c r="K10" s="31">
+        <v>1820000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>577</v>
+      </c>
+      <c r="C11" s="31">
+        <v>186</v>
+      </c>
+      <c r="D11" s="31">
+        <v>391</v>
+      </c>
+      <c r="E11" s="31">
+        <v>84</v>
+      </c>
+      <c r="F11" s="31">
+        <v>129</v>
+      </c>
+      <c r="G11" s="31">
+        <v>109</v>
+      </c>
+      <c r="H11" s="31">
+        <v>128</v>
+      </c>
+      <c r="I11" s="31">
+        <v>109</v>
+      </c>
+      <c r="J11" s="31">
+        <v>18</v>
+      </c>
+      <c r="K11" s="31">
+        <v>2885000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>828</v>
+      </c>
+      <c r="C12" s="31">
+        <v>351</v>
+      </c>
+      <c r="D12" s="31">
+        <v>477</v>
+      </c>
+      <c r="E12" s="31">
+        <v>69</v>
+      </c>
+      <c r="F12" s="31">
+        <v>121</v>
+      </c>
+      <c r="G12" s="31">
+        <v>123</v>
+      </c>
+      <c r="H12" s="31">
+        <v>254</v>
+      </c>
+      <c r="I12" s="31">
+        <v>142</v>
+      </c>
+      <c r="J12" s="31">
+        <v>119</v>
+      </c>
+      <c r="K12" s="31">
+        <v>4140000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2284</v>
+      </c>
+      <c r="C13" s="31">
+        <v>831</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1453</v>
+      </c>
+      <c r="E13" s="31">
+        <v>277</v>
+      </c>
+      <c r="F13" s="31">
+        <v>380</v>
+      </c>
+      <c r="G13" s="31">
+        <v>259</v>
+      </c>
+      <c r="H13" s="31">
+        <v>567</v>
+      </c>
+      <c r="I13" s="31">
+        <v>366</v>
+      </c>
+      <c r="J13" s="31">
+        <v>435</v>
+      </c>
+      <c r="K13" s="31">
+        <v>11420000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>60</v>
+      </c>
+      <c r="C14" s="34">
+        <v>0</v>
+      </c>
+      <c r="D14" s="34">
+        <v>60</v>
+      </c>
+      <c r="E14" s="34">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>12</v>
+      </c>
+      <c r="G14" s="34">
+        <v>12</v>
+      </c>
+      <c r="H14" s="34">
+        <v>12</v>
+      </c>
+      <c r="I14" s="34">
+        <v>18</v>
+      </c>
+      <c r="J14" s="34">
+        <v>6</v>
+      </c>
+      <c r="K14" s="34">
+        <v>300000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>111</v>
+      </c>
+      <c r="C15" s="34">
+        <v>53</v>
+      </c>
+      <c r="D15" s="34">
+        <v>58</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>1</v>
+      </c>
+      <c r="G15" s="34">
+        <v>36</v>
+      </c>
+      <c r="H15" s="34">
+        <v>47</v>
+      </c>
+      <c r="I15" s="34">
+        <v>16</v>
+      </c>
+      <c r="J15" s="34">
+        <v>11</v>
+      </c>
+      <c r="K15" s="34">
+        <v>555000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>91</v>
+      </c>
+      <c r="C16" s="34">
+        <v>34</v>
+      </c>
+      <c r="D16" s="34">
+        <v>57</v>
+      </c>
+      <c r="E16" s="34">
+        <v>18</v>
+      </c>
+      <c r="F16" s="34">
+        <v>6</v>
+      </c>
+      <c r="G16" s="34">
+        <v>30</v>
+      </c>
+      <c r="H16" s="34">
+        <v>0</v>
+      </c>
+      <c r="I16" s="34">
+        <v>12</v>
+      </c>
+      <c r="J16" s="34">
+        <v>25</v>
+      </c>
+      <c r="K16" s="34">
+        <v>455000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>247</v>
+      </c>
+      <c r="C17" s="34">
+        <v>144</v>
+      </c>
+      <c r="D17" s="34">
+        <v>103</v>
+      </c>
+      <c r="E17" s="34">
+        <v>52</v>
+      </c>
+      <c r="F17" s="34">
+        <v>25</v>
+      </c>
+      <c r="G17" s="34">
+        <v>66</v>
+      </c>
+      <c r="H17" s="34">
+        <v>25</v>
+      </c>
+      <c r="I17" s="34">
+        <v>59</v>
+      </c>
+      <c r="J17" s="34">
+        <v>20</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1235000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>241</v>
+      </c>
+      <c r="C18" s="34">
+        <v>65</v>
+      </c>
+      <c r="D18" s="34">
+        <v>176</v>
+      </c>
+      <c r="E18" s="34">
+        <v>26</v>
+      </c>
+      <c r="F18" s="34">
+        <v>0</v>
+      </c>
+      <c r="G18" s="34">
+        <v>32</v>
+      </c>
+      <c r="H18" s="34">
+        <v>32</v>
+      </c>
+      <c r="I18" s="34">
         <v>68</v>
       </c>
-      <c r="M7" s="38">
-[...28 lines deleted...]
-      <c r="I8" s="38">
+      <c r="J18" s="34">
+        <v>83</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1205000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>213</v>
+      </c>
+      <c r="C19" s="34">
+        <v>61</v>
+      </c>
+      <c r="D19" s="34">
+        <v>152</v>
+      </c>
+      <c r="E19" s="34">
+        <v>30</v>
+      </c>
+      <c r="F19" s="34">
+        <v>54</v>
+      </c>
+      <c r="G19" s="34">
+        <v>32</v>
+      </c>
+      <c r="H19" s="34">
+        <v>67</v>
+      </c>
+      <c r="I19" s="34">
+        <v>3</v>
+      </c>
+      <c r="J19" s="34">
+        <v>27</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1065000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>58</v>
+      </c>
+      <c r="C20" s="34">
+        <v>17</v>
+      </c>
+      <c r="D20" s="34">
+        <v>41</v>
+      </c>
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
+        <v>11</v>
+      </c>
+      <c r="G20" s="34">
+        <v>1</v>
+      </c>
+      <c r="H20" s="34">
+        <v>2</v>
+      </c>
+      <c r="I20" s="34">
+        <v>12</v>
+      </c>
+      <c r="J20" s="34">
+        <v>32</v>
+      </c>
+      <c r="K20" s="34">
+        <v>290000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>169</v>
+      </c>
+      <c r="C21" s="34">
+        <v>36</v>
+      </c>
+      <c r="D21" s="34">
+        <v>133</v>
+      </c>
+      <c r="E21" s="34">
+        <v>18</v>
+      </c>
+      <c r="F21" s="34">
+        <v>30</v>
+      </c>
+      <c r="G21" s="34">
+        <v>33</v>
+      </c>
+      <c r="H21" s="34">
+        <v>29</v>
+      </c>
+      <c r="I21" s="34">
+        <v>20</v>
+      </c>
+      <c r="J21" s="34">
+        <v>39</v>
+      </c>
+      <c r="K21" s="34">
+        <v>843000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>9</v>
+      </c>
+      <c r="M21" s="34">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="J8" s="38">
-[...5 lines deleted...]
-      <c r="L8" s="38">
+      <c r="B22" s="34">
+        <v>41</v>
+      </c>
+      <c r="C22" s="34">
+        <v>31</v>
+      </c>
+      <c r="D22" s="34">
+        <v>10</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>12</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>11</v>
+      </c>
+      <c r="I22" s="34">
+        <v>10</v>
+      </c>
+      <c r="J22" s="34">
+        <v>8</v>
+      </c>
+      <c r="K22" s="34">
+        <v>205000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>12</v>
+      </c>
+      <c r="M22" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>205</v>
+      </c>
+      <c r="C23" s="34">
+        <v>40</v>
+      </c>
+      <c r="D23" s="34">
+        <v>165</v>
+      </c>
+      <c r="E23" s="34">
+        <v>0</v>
+      </c>
+      <c r="F23" s="34">
+        <v>48</v>
+      </c>
+      <c r="G23" s="34">
+        <v>45</v>
+      </c>
+      <c r="H23" s="34">
+        <v>15</v>
+      </c>
+      <c r="I23" s="34">
+        <v>70</v>
+      </c>
+      <c r="J23" s="34">
+        <v>27</v>
+      </c>
+      <c r="K23" s="34">
+        <v>1025000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
         <v>44</v>
       </c>
-      <c r="M8" s="38">
-[...25 lines deleted...]
-      <c r="H9" s="38">
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>0</v>
+      </c>
+      <c r="C24" s="34">
+        <v>0</v>
+      </c>
+      <c r="D24" s="34">
+        <v>0</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>0</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>0</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>161</v>
+      </c>
+      <c r="C25" s="34">
+        <v>45</v>
+      </c>
+      <c r="D25" s="34">
+        <v>116</v>
+      </c>
+      <c r="E25" s="34">
+        <v>11</v>
+      </c>
+      <c r="F25" s="34">
+        <v>31</v>
+      </c>
+      <c r="G25" s="34">
+        <v>53</v>
+      </c>
+      <c r="H25" s="34">
+        <v>0</v>
+      </c>
+      <c r="I25" s="34">
+        <v>54</v>
+      </c>
+      <c r="J25" s="34">
+        <v>12</v>
+      </c>
+      <c r="K25" s="34">
+        <v>805000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="34">
+        <v>156</v>
+      </c>
+      <c r="C26" s="34">
+        <v>53</v>
+      </c>
+      <c r="D26" s="34">
+        <v>103</v>
+      </c>
+      <c r="E26" s="34">
+        <v>18</v>
+      </c>
+      <c r="F26" s="34">
+        <v>26</v>
+      </c>
+      <c r="G26" s="34">
+        <v>52</v>
+      </c>
+      <c r="H26" s="34">
+        <v>24</v>
+      </c>
+      <c r="I26" s="34">
+        <v>12</v>
+      </c>
+      <c r="J26" s="34">
+        <v>24</v>
+      </c>
+      <c r="K26" s="34">
+        <v>780000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>77</v>
+      </c>
+      <c r="C27" s="34">
+        <v>12</v>
+      </c>
+      <c r="D27" s="34">
         <v>65</v>
       </c>
-      <c r="I9" s="38">
-[...52 lines deleted...]
-      <c r="M10" s="38">
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>0</v>
+      </c>
+      <c r="H27" s="34">
         <v>12</v>
       </c>
-    </row>
-[...438 lines deleted...]
-      <c r="J21" s="41">
+      <c r="I27" s="34">
         <v>48</v>
       </c>
-      <c r="K21" s="41">
-[...145 lines deleted...]
-      <c r="E25" s="41">
+      <c r="J27" s="34">
         <v>17</v>
       </c>
-      <c r="F25" s="41">
-[...69 lines deleted...]
-      <c r="B27" s="41">
+      <c r="K27" s="34">
+        <v>385000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
         <v>95</v>
       </c>
-      <c r="C27" s="41">
-[...75 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="44">
-[...50 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
-      <selection pane="bottomRight" activeCell="R13" sqref="R13"/>
+      <selection pane="bottomRight" activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-    <row r="3" spans="1:13" ht="12" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="43" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="77" t="s">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="B4" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="61"/>
-[...7 lines deleted...]
-      <c r="K4" s="62" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
         <v>98</v>
       </c>
-      <c r="L4" s="65" t="s">
+      <c r="L4" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="M4" s="58"/>
-[...3 lines deleted...]
-      <c r="B5" s="68" t="s">
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="68"/>
-[...1 lines deleted...]
-      <c r="E5" s="70" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="G5" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="H5" s="70" t="s">
+      <c r="H5" s="46" t="s">
         <v>102</v>
       </c>
-      <c r="I5" s="70" t="s">
+      <c r="I5" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="63"/>
-[...5 lines deleted...]
-      <c r="B6" s="8" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="71"/>
-[...6 lines deleted...]
-      <c r="L6" s="10" t="s">
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="M6" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-      <c r="A7" s="36" t="s">
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7" s="31">
+        <v>7640</v>
+      </c>
+      <c r="C7" s="31">
+        <v>2675</v>
+      </c>
+      <c r="D7" s="31">
+        <v>4965</v>
+      </c>
+      <c r="E7" s="31">
+        <v>777</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1035</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1280</v>
+      </c>
+      <c r="H7" s="31">
+        <v>1923</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1382</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1243</v>
+      </c>
+      <c r="K7" s="31">
+        <v>38231500</v>
+      </c>
+      <c r="L7" s="31">
+        <v>68</v>
+      </c>
+      <c r="M7" s="31">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>434</v>
+      </c>
+      <c r="C8" s="31">
+        <v>80</v>
+      </c>
+      <c r="D8" s="31">
+        <v>354</v>
+      </c>
+      <c r="E8" s="31">
+        <v>5</v>
+      </c>
+      <c r="F8" s="31">
+        <v>66</v>
+      </c>
+      <c r="G8" s="31">
+        <v>122</v>
+      </c>
+      <c r="H8" s="31">
+        <v>138</v>
+      </c>
+      <c r="I8" s="31">
+        <v>84</v>
+      </c>
+      <c r="J8" s="31">
+        <v>19</v>
+      </c>
+      <c r="K8" s="31">
+        <v>2170000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>44</v>
+      </c>
+      <c r="M8" s="31">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>309</v>
+      </c>
+      <c r="C9" s="31">
+        <v>46</v>
+      </c>
+      <c r="D9" s="31">
+        <v>263</v>
+      </c>
+      <c r="E9" s="31">
+        <v>0</v>
+      </c>
+      <c r="F9" s="31">
+        <v>32</v>
+      </c>
+      <c r="G9" s="31">
+        <v>39</v>
+      </c>
+      <c r="H9" s="31">
+        <v>65</v>
+      </c>
+      <c r="I9" s="31">
+        <v>80</v>
+      </c>
+      <c r="J9" s="31">
+        <v>93</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1585000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>473</v>
+      </c>
+      <c r="C10" s="31">
+        <v>161</v>
+      </c>
+      <c r="D10" s="31">
+        <v>312</v>
+      </c>
+      <c r="E10" s="31">
+        <v>66</v>
+      </c>
+      <c r="F10" s="31">
+        <v>63</v>
+      </c>
+      <c r="G10" s="31">
+        <v>64</v>
+      </c>
+      <c r="H10" s="31">
+        <v>92</v>
+      </c>
+      <c r="I10" s="31">
+        <v>103</v>
+      </c>
+      <c r="J10" s="31">
+        <v>85</v>
+      </c>
+      <c r="K10" s="31">
+        <v>2365000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>639</v>
+      </c>
+      <c r="C11" s="31">
+        <v>225</v>
+      </c>
+      <c r="D11" s="31">
+        <v>414</v>
+      </c>
+      <c r="E11" s="31">
+        <v>116</v>
+      </c>
+      <c r="F11" s="31">
+        <v>141</v>
+      </c>
+      <c r="G11" s="31">
+        <v>97</v>
+      </c>
+      <c r="H11" s="31">
+        <v>152</v>
+      </c>
+      <c r="I11" s="31">
+        <v>106</v>
+      </c>
+      <c r="J11" s="31">
+        <v>27</v>
+      </c>
+      <c r="K11" s="31">
+        <v>3195000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>948</v>
+      </c>
+      <c r="C12" s="31">
+        <v>426</v>
+      </c>
+      <c r="D12" s="31">
+        <v>522</v>
+      </c>
+      <c r="E12" s="31">
+        <v>83</v>
+      </c>
+      <c r="F12" s="31">
+        <v>120</v>
+      </c>
+      <c r="G12" s="31">
         <v>166</v>
       </c>
-      <c r="B7" s="38">
-[...37 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="H12" s="31">
+        <v>265</v>
+      </c>
+      <c r="I12" s="31">
+        <v>185</v>
+      </c>
+      <c r="J12" s="31">
+        <v>129</v>
+      </c>
+      <c r="K12" s="31">
+        <v>4740000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2521</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1026</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1495</v>
+      </c>
+      <c r="E13" s="31">
+        <v>289</v>
+      </c>
+      <c r="F13" s="31">
+        <v>337</v>
+      </c>
+      <c r="G13" s="31">
+        <v>342</v>
+      </c>
+      <c r="H13" s="31">
+        <v>643</v>
+      </c>
+      <c r="I13" s="31">
+        <v>417</v>
+      </c>
+      <c r="J13" s="31">
+        <v>493</v>
+      </c>
+      <c r="K13" s="31">
+        <v>12596500</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>79</v>
+      </c>
+      <c r="C14" s="34">
+        <v>1</v>
+      </c>
+      <c r="D14" s="34">
+        <v>78</v>
+      </c>
+      <c r="E14" s="34">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>12</v>
+      </c>
+      <c r="G14" s="34">
+        <v>20</v>
+      </c>
+      <c r="H14" s="34">
+        <v>25</v>
+      </c>
+      <c r="I14" s="34">
+        <v>22</v>
+      </c>
+      <c r="J14" s="34">
+        <v>0</v>
+      </c>
+      <c r="K14" s="34">
+        <v>395000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>153</v>
+      </c>
+      <c r="C15" s="34">
+        <v>60</v>
+      </c>
+      <c r="D15" s="34">
+        <v>93</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>12</v>
+      </c>
+      <c r="G15" s="34">
+        <v>33</v>
+      </c>
+      <c r="H15" s="34">
+        <v>64</v>
+      </c>
+      <c r="I15" s="34">
+        <v>21</v>
+      </c>
+      <c r="J15" s="34">
+        <v>23</v>
+      </c>
+      <c r="K15" s="34">
+        <v>765000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>84</v>
+      </c>
+      <c r="C16" s="34">
+        <v>33</v>
+      </c>
+      <c r="D16" s="34">
+        <v>51</v>
+      </c>
+      <c r="E16" s="34">
+        <v>12</v>
+      </c>
+      <c r="F16" s="34">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>36</v>
+      </c>
+      <c r="H16" s="34">
+        <v>0</v>
+      </c>
+      <c r="I16" s="34">
+        <v>24</v>
+      </c>
+      <c r="J16" s="34">
+        <v>12</v>
+      </c>
+      <c r="K16" s="34">
+        <v>420000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>316</v>
+      </c>
+      <c r="C17" s="34">
+        <v>143</v>
+      </c>
+      <c r="D17" s="34">
+        <v>173</v>
+      </c>
+      <c r="E17" s="34">
+        <v>60</v>
+      </c>
+      <c r="F17" s="34">
+        <v>39</v>
+      </c>
+      <c r="G17" s="34">
         <v>76</v>
       </c>
-      <c r="B8" s="38">
-[...8 lines deleted...]
-      <c r="E8" s="38">
+      <c r="H17" s="34">
+        <v>75</v>
+      </c>
+      <c r="I17" s="34">
+        <v>53</v>
+      </c>
+      <c r="J17" s="34">
+        <v>13</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1580000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>325</v>
+      </c>
+      <c r="C18" s="34">
+        <v>93</v>
+      </c>
+      <c r="D18" s="34">
+        <v>232</v>
+      </c>
+      <c r="E18" s="34">
+        <v>44</v>
+      </c>
+      <c r="F18" s="34">
+        <v>11</v>
+      </c>
+      <c r="G18" s="34">
+        <v>36</v>
+      </c>
+      <c r="H18" s="34">
+        <v>93</v>
+      </c>
+      <c r="I18" s="34">
+        <v>69</v>
+      </c>
+      <c r="J18" s="34">
+        <v>72</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1625000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>262</v>
+      </c>
+      <c r="C19" s="34">
+        <v>54</v>
+      </c>
+      <c r="D19" s="34">
+        <v>208</v>
+      </c>
+      <c r="E19" s="34">
+        <v>24</v>
+      </c>
+      <c r="F19" s="34">
+        <v>43</v>
+      </c>
+      <c r="G19" s="34">
+        <v>55</v>
+      </c>
+      <c r="H19" s="34">
+        <v>81</v>
+      </c>
+      <c r="I19" s="34">
+        <v>2</v>
+      </c>
+      <c r="J19" s="34">
+        <v>57</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1310000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>99</v>
+      </c>
+      <c r="C20" s="34">
+        <v>42</v>
+      </c>
+      <c r="D20" s="34">
+        <v>57</v>
+      </c>
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
+        <v>2</v>
+      </c>
+      <c r="G20" s="34">
+        <v>0</v>
+      </c>
+      <c r="H20" s="34">
+        <v>30</v>
+      </c>
+      <c r="I20" s="34">
+        <v>24</v>
+      </c>
+      <c r="J20" s="34">
+        <v>43</v>
+      </c>
+      <c r="K20" s="34">
+        <v>495000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>207</v>
+      </c>
+      <c r="C21" s="34">
+        <v>58</v>
+      </c>
+      <c r="D21" s="34">
+        <v>149</v>
+      </c>
+      <c r="E21" s="34">
+        <v>19</v>
+      </c>
+      <c r="F21" s="34">
+        <v>58</v>
+      </c>
+      <c r="G21" s="34">
+        <v>18</v>
+      </c>
+      <c r="H21" s="34">
+        <v>33</v>
+      </c>
+      <c r="I21" s="34">
+        <v>31</v>
+      </c>
+      <c r="J21" s="34">
+        <v>48</v>
+      </c>
+      <c r="K21" s="34">
+        <v>1035000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>12</v>
+      </c>
+      <c r="M21" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
         <v>38</v>
       </c>
-      <c r="F8" s="38">
-[...25 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="C22" s="34">
+        <v>27</v>
+      </c>
+      <c r="D22" s="34">
+        <v>11</v>
+      </c>
+      <c r="E22" s="34">
+        <v>12</v>
+      </c>
+      <c r="F22" s="34">
+        <v>0</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>14</v>
+      </c>
+      <c r="I22" s="34">
+        <v>0</v>
+      </c>
+      <c r="J22" s="34">
+        <v>12</v>
+      </c>
+      <c r="K22" s="34">
+        <v>190000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>12</v>
+      </c>
+      <c r="M22" s="34">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>290</v>
+      </c>
+      <c r="C23" s="34">
+        <v>84</v>
+      </c>
+      <c r="D23" s="34">
+        <v>206</v>
+      </c>
+      <c r="E23" s="34">
+        <v>6</v>
+      </c>
+      <c r="F23" s="34">
+        <v>48</v>
+      </c>
+      <c r="G23" s="34">
+        <v>70</v>
+      </c>
+      <c r="H23" s="34">
+        <v>45</v>
+      </c>
+      <c r="I23" s="34">
+        <v>62</v>
+      </c>
+      <c r="J23" s="34">
         <v>59</v>
       </c>
-      <c r="B9" s="38">
-[...2 lines deleted...]
-      <c r="C9" s="38">
+      <c r="K23" s="34">
+        <v>1450000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>24</v>
+      </c>
+      <c r="C24" s="34">
+        <v>6</v>
+      </c>
+      <c r="D24" s="34">
+        <v>18</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>12</v>
+      </c>
+      <c r="J24" s="34">
+        <v>12</v>
+      </c>
+      <c r="K24" s="34">
+        <v>120000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>196</v>
+      </c>
+      <c r="C25" s="34">
+        <v>61</v>
+      </c>
+      <c r="D25" s="34">
+        <v>135</v>
+      </c>
+      <c r="E25" s="34">
+        <v>17</v>
+      </c>
+      <c r="F25" s="34">
+        <v>32</v>
+      </c>
+      <c r="G25" s="34">
+        <v>60</v>
+      </c>
+      <c r="H25" s="34">
+        <v>45</v>
+      </c>
+      <c r="I25" s="34">
+        <v>36</v>
+      </c>
+      <c r="J25" s="34">
+        <v>6</v>
+      </c>
+      <c r="K25" s="34">
+        <v>980000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="D9" s="38">
-[...67 lines deleted...]
-      <c r="M10" s="38">
+      <c r="B26" s="34">
+        <v>136</v>
+      </c>
+      <c r="C26" s="34">
+        <v>37</v>
+      </c>
+      <c r="D26" s="34">
+        <v>99</v>
+      </c>
+      <c r="E26" s="34">
+        <v>24</v>
+      </c>
+      <c r="F26" s="34">
+        <v>19</v>
+      </c>
+      <c r="G26" s="34">
+        <v>46</v>
+      </c>
+      <c r="H26" s="34">
+        <v>27</v>
+      </c>
+      <c r="I26" s="34">
+        <v>4</v>
+      </c>
+      <c r="J26" s="34">
+        <v>16</v>
+      </c>
+      <c r="K26" s="34">
+        <v>680000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>95</v>
+      </c>
+      <c r="C27" s="34">
         <v>12</v>
       </c>
-    </row>
-[...139 lines deleted...]
-      <c r="F14" s="41">
+      <c r="D27" s="34">
+        <v>83</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>0</v>
+      </c>
+      <c r="H27" s="34">
+        <v>36</v>
+      </c>
+      <c r="I27" s="34">
+        <v>47</v>
+      </c>
+      <c r="J27" s="34">
         <v>12</v>
       </c>
-      <c r="G14" s="41">
-[...34 lines deleted...]
-      <c r="E15" s="41">
+      <c r="K27" s="34">
+        <v>475000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="34">
         <v>12</v>
       </c>
-      <c r="F15" s="41">
-[...11 lines deleted...]
-      <c r="J15" s="41">
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
         <v>12</v>
       </c>
-      <c r="K15" s="41">
-[...22 lines deleted...]
-      <c r="E16" s="41">
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
         <v>12</v>
       </c>
-      <c r="F16" s="41">
-[...506 lines deleted...]
-      <c r="K28" s="41">
+      <c r="K28" s="34">
         <v>60000</v>
       </c>
-      <c r="L28" s="41">
-[...7 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="44">
-[...50 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
-      <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
+      <selection pane="bottomRight" activeCell="R13" sqref="R13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="42" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="60" t="s">
+        <v>97</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>101</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7" s="31">
+        <v>8465</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3019</v>
+      </c>
+      <c r="D7" s="31">
+        <v>5446</v>
+      </c>
+      <c r="E7" s="31">
+        <v>853</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1038</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1508</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2062</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1661</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1343</v>
+      </c>
+      <c r="K7" s="31">
+        <v>42393008</v>
+      </c>
+      <c r="L7" s="31">
+        <v>120</v>
+      </c>
+      <c r="M7" s="31">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>716</v>
+      </c>
+      <c r="C8" s="31">
+        <v>212</v>
+      </c>
+      <c r="D8" s="31">
+        <v>504</v>
+      </c>
+      <c r="E8" s="31">
+        <v>38</v>
+      </c>
+      <c r="F8" s="31">
+        <v>100</v>
+      </c>
+      <c r="G8" s="31">
+        <v>210</v>
+      </c>
+      <c r="H8" s="31">
+        <v>194</v>
+      </c>
+      <c r="I8" s="31">
+        <v>153</v>
+      </c>
+      <c r="J8" s="31">
+        <v>21</v>
+      </c>
+      <c r="K8" s="31">
+        <v>3590000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>92</v>
+      </c>
+      <c r="M8" s="31">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>289</v>
+      </c>
+      <c r="C9" s="31">
+        <v>55</v>
+      </c>
+      <c r="D9" s="31">
+        <v>234</v>
+      </c>
+      <c r="E9" s="31">
+        <v>0</v>
+      </c>
+      <c r="F9" s="31">
+        <v>40</v>
+      </c>
+      <c r="G9" s="31">
+        <v>14</v>
+      </c>
+      <c r="H9" s="31">
+        <v>45</v>
+      </c>
+      <c r="I9" s="31">
+        <v>87</v>
+      </c>
+      <c r="J9" s="31">
+        <v>103</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1480000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>535</v>
+      </c>
+      <c r="C10" s="31">
+        <v>222</v>
+      </c>
+      <c r="D10" s="31">
+        <v>313</v>
+      </c>
+      <c r="E10" s="31">
+        <v>53</v>
+      </c>
+      <c r="F10" s="31">
+        <v>48</v>
+      </c>
+      <c r="G10" s="31">
+        <v>88</v>
+      </c>
+      <c r="H10" s="31">
+        <v>90</v>
+      </c>
+      <c r="I10" s="31">
+        <v>116</v>
+      </c>
+      <c r="J10" s="31">
+        <v>140</v>
+      </c>
+      <c r="K10" s="31">
+        <v>2675000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>878</v>
+      </c>
+      <c r="C11" s="31">
+        <v>291</v>
+      </c>
+      <c r="D11" s="31">
+        <v>587</v>
+      </c>
+      <c r="E11" s="31">
+        <v>130</v>
+      </c>
+      <c r="F11" s="31">
+        <v>148</v>
+      </c>
+      <c r="G11" s="31">
+        <v>143</v>
+      </c>
+      <c r="H11" s="31">
+        <v>250</v>
+      </c>
+      <c r="I11" s="31">
+        <v>113</v>
+      </c>
+      <c r="J11" s="31">
+        <v>94</v>
+      </c>
+      <c r="K11" s="31">
+        <v>4390000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>909</v>
+      </c>
+      <c r="C12" s="31">
+        <v>369</v>
+      </c>
+      <c r="D12" s="31">
+        <v>540</v>
+      </c>
+      <c r="E12" s="31">
+        <v>92</v>
+      </c>
+      <c r="F12" s="31">
+        <v>132</v>
+      </c>
+      <c r="G12" s="31">
+        <v>195</v>
+      </c>
+      <c r="H12" s="31">
+        <v>220</v>
+      </c>
+      <c r="I12" s="31">
+        <v>170</v>
+      </c>
+      <c r="J12" s="31">
+        <v>100</v>
+      </c>
+      <c r="K12" s="31">
+        <v>4545000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2654</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1095</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1559</v>
+      </c>
+      <c r="E13" s="31">
+        <v>284</v>
+      </c>
+      <c r="F13" s="31">
+        <v>294</v>
+      </c>
+      <c r="G13" s="31">
+        <v>410</v>
+      </c>
+      <c r="H13" s="31">
+        <v>676</v>
+      </c>
+      <c r="I13" s="31">
+        <v>518</v>
+      </c>
+      <c r="J13" s="31">
+        <v>472</v>
+      </c>
+      <c r="K13" s="31">
+        <v>13355000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>102</v>
+      </c>
+      <c r="C14" s="34">
+        <v>15</v>
+      </c>
+      <c r="D14" s="34">
+        <v>87</v>
+      </c>
+      <c r="E14" s="34">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>12</v>
+      </c>
+      <c r="G14" s="34">
+        <v>35</v>
+      </c>
+      <c r="H14" s="34">
+        <v>36</v>
+      </c>
+      <c r="I14" s="34">
+        <v>19</v>
+      </c>
+      <c r="J14" s="34">
+        <v>0</v>
+      </c>
+      <c r="K14" s="34">
+        <v>510000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>133</v>
+      </c>
+      <c r="C15" s="34">
+        <v>66</v>
+      </c>
+      <c r="D15" s="34">
+        <v>67</v>
+      </c>
+      <c r="E15" s="34">
+        <v>12</v>
+      </c>
+      <c r="F15" s="34">
+        <v>21</v>
+      </c>
+      <c r="G15" s="34">
+        <v>36</v>
+      </c>
+      <c r="H15" s="34">
+        <v>35</v>
+      </c>
+      <c r="I15" s="34">
+        <v>17</v>
+      </c>
+      <c r="J15" s="34">
+        <v>12</v>
+      </c>
+      <c r="K15" s="34">
+        <v>665000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>88</v>
+      </c>
+      <c r="C16" s="34">
+        <v>37</v>
+      </c>
+      <c r="D16" s="34">
+        <v>51</v>
+      </c>
+      <c r="E16" s="34">
+        <v>12</v>
+      </c>
+      <c r="F16" s="34">
+        <v>6</v>
+      </c>
+      <c r="G16" s="34">
+        <v>7</v>
+      </c>
+      <c r="H16" s="34">
+        <v>5</v>
+      </c>
+      <c r="I16" s="34">
+        <v>58</v>
+      </c>
+      <c r="J16" s="34">
+        <v>0</v>
+      </c>
+      <c r="K16" s="34">
+        <v>440000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>8</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>405</v>
+      </c>
+      <c r="C17" s="34">
+        <v>142</v>
+      </c>
+      <c r="D17" s="34">
+        <v>263</v>
+      </c>
+      <c r="E17" s="34">
+        <v>43</v>
+      </c>
+      <c r="F17" s="34">
+        <v>69</v>
+      </c>
+      <c r="G17" s="34">
+        <v>92</v>
+      </c>
+      <c r="H17" s="34">
+        <v>94</v>
+      </c>
+      <c r="I17" s="34">
+        <v>83</v>
+      </c>
+      <c r="J17" s="34">
+        <v>24</v>
+      </c>
+      <c r="K17" s="34">
+        <v>2025000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>333</v>
+      </c>
+      <c r="C18" s="34">
+        <v>107</v>
+      </c>
+      <c r="D18" s="34">
+        <v>226</v>
+      </c>
+      <c r="E18" s="34">
+        <v>40</v>
+      </c>
+      <c r="F18" s="34">
+        <v>20</v>
+      </c>
+      <c r="G18" s="34">
+        <v>36</v>
+      </c>
+      <c r="H18" s="34">
+        <v>89</v>
+      </c>
+      <c r="I18" s="34">
+        <v>57</v>
+      </c>
+      <c r="J18" s="34">
+        <v>91</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1665000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>274</v>
+      </c>
+      <c r="C19" s="34">
+        <v>56</v>
+      </c>
+      <c r="D19" s="34">
+        <v>218</v>
+      </c>
+      <c r="E19" s="34">
+        <v>35</v>
+      </c>
+      <c r="F19" s="34">
+        <v>28</v>
+      </c>
+      <c r="G19" s="34">
+        <v>60</v>
+      </c>
+      <c r="H19" s="34">
+        <v>66</v>
+      </c>
+      <c r="I19" s="34">
+        <v>27</v>
+      </c>
+      <c r="J19" s="34">
+        <v>58</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1370000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>116</v>
+      </c>
+      <c r="C20" s="34">
+        <v>46</v>
+      </c>
+      <c r="D20" s="34">
+        <v>70</v>
+      </c>
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
+        <v>15</v>
+      </c>
+      <c r="G20" s="34">
+        <v>12</v>
+      </c>
+      <c r="H20" s="34">
+        <v>22</v>
+      </c>
+      <c r="I20" s="34">
+        <v>35</v>
+      </c>
+      <c r="J20" s="34">
+        <v>32</v>
+      </c>
+      <c r="K20" s="34">
+        <v>578008</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>235</v>
+      </c>
+      <c r="C21" s="34">
         <v>63</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="B4" s="69" t="s">
+      <c r="D21" s="34">
+        <v>172</v>
+      </c>
+      <c r="E21" s="34">
+        <v>39</v>
+      </c>
+      <c r="F21" s="34">
+        <v>40</v>
+      </c>
+      <c r="G21" s="34">
+        <v>18</v>
+      </c>
+      <c r="H21" s="34">
+        <v>52</v>
+      </c>
+      <c r="I21" s="34">
+        <v>44</v>
+      </c>
+      <c r="J21" s="34">
+        <v>42</v>
+      </c>
+      <c r="K21" s="34">
+        <v>1115000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>8</v>
+      </c>
+      <c r="M21" s="34">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>41</v>
+      </c>
+      <c r="C22" s="34">
+        <v>20</v>
+      </c>
+      <c r="D22" s="34">
+        <v>21</v>
+      </c>
+      <c r="E22" s="34">
+        <v>11</v>
+      </c>
+      <c r="F22" s="34">
+        <v>0</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>18</v>
+      </c>
+      <c r="I22" s="34">
+        <v>0</v>
+      </c>
+      <c r="J22" s="34">
+        <v>12</v>
+      </c>
+      <c r="K22" s="34">
+        <v>205000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>329</v>
+      </c>
+      <c r="C23" s="34">
         <v>126</v>
       </c>
-      <c r="C4" s="61"/>
-[...49 lines deleted...]
-      <c r="C6" s="9" t="s">
+      <c r="D23" s="34">
+        <v>203</v>
+      </c>
+      <c r="E23" s="34">
+        <v>12</v>
+      </c>
+      <c r="F23" s="34">
+        <v>37</v>
+      </c>
+      <c r="G23" s="34">
         <v>69</v>
       </c>
-      <c r="D6" s="9" t="s">
-[...105 lines deleted...]
-      <c r="C9" s="38">
+      <c r="H23" s="34">
+        <v>78</v>
+      </c>
+      <c r="I23" s="34">
+        <v>60</v>
+      </c>
+      <c r="J23" s="34">
+        <v>73</v>
+      </c>
+      <c r="K23" s="34">
+        <v>1645000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>12</v>
+      </c>
+      <c r="M23" s="34">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>36</v>
+      </c>
+      <c r="C24" s="34">
+        <v>12</v>
+      </c>
+      <c r="D24" s="34">
+        <v>24</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="34">
+        <v>12</v>
+      </c>
+      <c r="H24" s="34">
+        <v>0</v>
+      </c>
+      <c r="I24" s="34">
+        <v>12</v>
+      </c>
+      <c r="J24" s="34">
+        <v>12</v>
+      </c>
+      <c r="K24" s="34">
+        <v>180000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>160</v>
+      </c>
+      <c r="C25" s="34">
+        <v>46</v>
+      </c>
+      <c r="D25" s="34">
+        <v>114</v>
+      </c>
+      <c r="E25" s="34">
+        <v>13</v>
+      </c>
+      <c r="F25" s="34">
+        <v>12</v>
+      </c>
+      <c r="G25" s="34">
+        <v>36</v>
+      </c>
+      <c r="H25" s="34">
+        <v>30</v>
+      </c>
+      <c r="I25" s="34">
+        <v>36</v>
+      </c>
+      <c r="J25" s="34">
+        <v>33</v>
+      </c>
+      <c r="K25" s="34">
+        <v>800000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="D9" s="38">
-[...90 lines deleted...]
-      <c r="G11" s="38">
+      <c r="B26" s="34">
         <v>121</v>
       </c>
-      <c r="H11" s="38">
-[...107 lines deleted...]
-      <c r="C14" s="41">
+      <c r="C26" s="34">
+        <v>27</v>
+      </c>
+      <c r="D26" s="34">
+        <v>94</v>
+      </c>
+      <c r="E26" s="34">
+        <v>39</v>
+      </c>
+      <c r="F26" s="34">
         <v>16</v>
       </c>
-      <c r="D14" s="41">
+      <c r="G26" s="34">
+        <v>33</v>
+      </c>
+      <c r="H26" s="34">
+        <v>13</v>
+      </c>
+      <c r="I26" s="34">
+        <v>8</v>
+      </c>
+      <c r="J26" s="34">
+        <v>12</v>
+      </c>
+      <c r="K26" s="34">
+        <v>605000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>99</v>
+      </c>
+      <c r="C27" s="34">
+        <v>12</v>
+      </c>
+      <c r="D27" s="34">
         <v>87</v>
       </c>
-      <c r="E14" s="41">
-[...11 lines deleted...]
-      <c r="I14" s="41">
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>2</v>
+      </c>
+      <c r="H27" s="34">
+        <v>49</v>
+      </c>
+      <c r="I27" s="34">
+        <v>48</v>
+      </c>
+      <c r="J27" s="34">
+        <v>0</v>
+      </c>
+      <c r="K27" s="34">
+        <v>495000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="34">
         <v>12</v>
       </c>
-      <c r="J14" s="41">
-[...75 lines deleted...]
-      <c r="H16" s="41">
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
         <v>12</v>
       </c>
-      <c r="I16" s="41">
-[...8 lines deleted...]
-      <c r="L16" s="41">
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
         <v>12</v>
       </c>
-      <c r="M16" s="41">
-[...69 lines deleted...]
-      <c r="I18" s="41">
+      <c r="K28" s="34">
+        <v>60000</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="J18" s="41">
-[...22 lines deleted...]
-      <c r="D19" s="41">
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
         <v>112</v>
       </c>
-      <c r="E19" s="41">
-[...451 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="60" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="65"/>
+      <c r="B5" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="66"/>
+      <c r="B6" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7" s="31">
+        <v>8597</v>
+      </c>
+      <c r="C7" s="31">
+        <v>2877</v>
+      </c>
+      <c r="D7" s="31">
+        <v>5720</v>
+      </c>
+      <c r="E7" s="31">
+        <v>874</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1153</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1495</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2119</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1834</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1122</v>
+      </c>
+      <c r="K7" s="31">
+        <v>42959500</v>
+      </c>
+      <c r="L7" s="31">
+        <v>71</v>
+      </c>
+      <c r="M7" s="31">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>825</v>
+      </c>
+      <c r="C8" s="31">
+        <v>267</v>
+      </c>
+      <c r="D8" s="31">
+        <v>558</v>
+      </c>
+      <c r="E8" s="31">
+        <v>47</v>
+      </c>
+      <c r="F8" s="31">
+        <v>140</v>
+      </c>
+      <c r="G8" s="31">
+        <v>284</v>
+      </c>
+      <c r="H8" s="31">
+        <v>170</v>
+      </c>
+      <c r="I8" s="31">
+        <v>155</v>
+      </c>
+      <c r="J8" s="31">
+        <v>29</v>
+      </c>
+      <c r="K8" s="31">
+        <v>4130000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>34</v>
+      </c>
+      <c r="M8" s="31">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>307</v>
+      </c>
+      <c r="C9" s="31">
+        <v>55</v>
+      </c>
+      <c r="D9" s="31">
+        <v>252</v>
+      </c>
+      <c r="E9" s="31">
+        <v>10</v>
+      </c>
+      <c r="F9" s="31">
+        <v>42</v>
+      </c>
+      <c r="G9" s="31">
+        <v>11</v>
+      </c>
+      <c r="H9" s="31">
+        <v>60</v>
+      </c>
+      <c r="I9" s="31">
+        <v>93</v>
+      </c>
+      <c r="J9" s="31">
+        <v>91</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1585000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>619</v>
+      </c>
+      <c r="C10" s="31">
+        <v>215</v>
+      </c>
+      <c r="D10" s="31">
+        <v>404</v>
+      </c>
+      <c r="E10" s="31">
+        <v>73</v>
+      </c>
+      <c r="F10" s="31">
+        <v>45</v>
+      </c>
+      <c r="G10" s="31">
+        <v>75</v>
+      </c>
+      <c r="H10" s="31">
+        <v>110</v>
+      </c>
+      <c r="I10" s="31">
         <v>160</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="B4" s="61" t="s">
+      <c r="J10" s="31">
+        <v>156</v>
+      </c>
+      <c r="K10" s="31">
+        <v>3095000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>916</v>
+      </c>
+      <c r="C11" s="31">
+        <v>277</v>
+      </c>
+      <c r="D11" s="31">
+        <v>639</v>
+      </c>
+      <c r="E11" s="31">
+        <v>148</v>
+      </c>
+      <c r="F11" s="31">
+        <v>131</v>
+      </c>
+      <c r="G11" s="31">
+        <v>121</v>
+      </c>
+      <c r="H11" s="31">
+        <v>258</v>
+      </c>
+      <c r="I11" s="31">
+        <v>140</v>
+      </c>
+      <c r="J11" s="31">
+        <v>118</v>
+      </c>
+      <c r="K11" s="31">
+        <v>4580000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>942</v>
+      </c>
+      <c r="C12" s="31">
+        <v>345</v>
+      </c>
+      <c r="D12" s="31">
+        <v>597</v>
+      </c>
+      <c r="E12" s="31">
+        <v>91</v>
+      </c>
+      <c r="F12" s="31">
+        <v>188</v>
+      </c>
+      <c r="G12" s="31">
+        <v>135</v>
+      </c>
+      <c r="H12" s="31">
+        <v>237</v>
+      </c>
+      <c r="I12" s="31">
+        <v>180</v>
+      </c>
+      <c r="J12" s="31">
+        <v>111</v>
+      </c>
+      <c r="K12" s="31">
+        <v>4710000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2646</v>
+      </c>
+      <c r="C13" s="31">
+        <v>930</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1716</v>
+      </c>
+      <c r="E13" s="31">
+        <v>328</v>
+      </c>
+      <c r="F13" s="31">
+        <v>330</v>
+      </c>
+      <c r="G13" s="31">
+        <v>460</v>
+      </c>
+      <c r="H13" s="31">
+        <v>646</v>
+      </c>
+      <c r="I13" s="31">
+        <v>536</v>
+      </c>
+      <c r="J13" s="31">
+        <v>346</v>
+      </c>
+      <c r="K13" s="31">
+        <v>13212500</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>103</v>
+      </c>
+      <c r="C14" s="34">
+        <v>16</v>
+      </c>
+      <c r="D14" s="34">
+        <v>87</v>
+      </c>
+      <c r="E14" s="34">
+        <v>7</v>
+      </c>
+      <c r="F14" s="34">
+        <v>15</v>
+      </c>
+      <c r="G14" s="34">
+        <v>24</v>
+      </c>
+      <c r="H14" s="34">
+        <v>45</v>
+      </c>
+      <c r="I14" s="34">
+        <v>12</v>
+      </c>
+      <c r="J14" s="34">
+        <v>0</v>
+      </c>
+      <c r="K14" s="34">
+        <v>515000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>104</v>
+      </c>
+      <c r="C15" s="34">
+        <v>52</v>
+      </c>
+      <c r="D15" s="34">
+        <v>52</v>
+      </c>
+      <c r="E15" s="34">
+        <v>3</v>
+      </c>
+      <c r="F15" s="34">
+        <v>24</v>
+      </c>
+      <c r="G15" s="34">
+        <v>34</v>
+      </c>
+      <c r="H15" s="34">
+        <v>7</v>
+      </c>
+      <c r="I15" s="34">
+        <v>30</v>
+      </c>
+      <c r="J15" s="34">
+        <v>6</v>
+      </c>
+      <c r="K15" s="34">
+        <v>520000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>109</v>
+      </c>
+      <c r="C16" s="34">
+        <v>41</v>
+      </c>
+      <c r="D16" s="34">
+        <v>68</v>
+      </c>
+      <c r="E16" s="34">
+        <v>5</v>
+      </c>
+      <c r="F16" s="34">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>12</v>
+      </c>
+      <c r="I16" s="34">
+        <v>82</v>
+      </c>
+      <c r="J16" s="34">
+        <v>10</v>
+      </c>
+      <c r="K16" s="34">
+        <v>545000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>12</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>434</v>
+      </c>
+      <c r="C17" s="34">
+        <v>158</v>
+      </c>
+      <c r="D17" s="34">
+        <v>276</v>
+      </c>
+      <c r="E17" s="34">
+        <v>51</v>
+      </c>
+      <c r="F17" s="34">
+        <v>82</v>
+      </c>
+      <c r="G17" s="34">
+        <v>75</v>
+      </c>
+      <c r="H17" s="34">
+        <v>120</v>
+      </c>
+      <c r="I17" s="34">
+        <v>99</v>
+      </c>
+      <c r="J17" s="34">
+        <v>7</v>
+      </c>
+      <c r="K17" s="34">
+        <v>2170000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>341</v>
+      </c>
+      <c r="C18" s="34">
+        <v>95</v>
+      </c>
+      <c r="D18" s="34">
+        <v>246</v>
+      </c>
+      <c r="E18" s="34">
+        <v>25</v>
+      </c>
+      <c r="F18" s="34">
+        <v>24</v>
+      </c>
+      <c r="G18" s="34">
+        <v>63</v>
+      </c>
+      <c r="H18" s="34">
+        <v>95</v>
+      </c>
+      <c r="I18" s="34">
+        <v>96</v>
+      </c>
+      <c r="J18" s="34">
+        <v>38</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1705000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>169</v>
+      </c>
+      <c r="C19" s="34">
+        <v>57</v>
+      </c>
+      <c r="D19" s="34">
+        <v>112</v>
+      </c>
+      <c r="E19" s="34">
+        <v>6</v>
+      </c>
+      <c r="F19" s="34">
+        <v>12</v>
+      </c>
+      <c r="G19" s="34">
+        <v>40</v>
+      </c>
+      <c r="H19" s="34">
+        <v>59</v>
+      </c>
+      <c r="I19" s="34">
+        <v>36</v>
+      </c>
+      <c r="J19" s="34">
+        <v>16</v>
+      </c>
+      <c r="K19" s="34">
+        <v>845000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>97</v>
+      </c>
+      <c r="C20" s="34">
+        <v>40</v>
+      </c>
+      <c r="D20" s="34">
+        <v>57</v>
+      </c>
+      <c r="E20" s="34">
+        <v>7</v>
+      </c>
+      <c r="F20" s="34">
+        <v>10</v>
+      </c>
+      <c r="G20" s="34">
+        <v>15</v>
+      </c>
+      <c r="H20" s="34">
+        <v>16</v>
+      </c>
+      <c r="I20" s="34">
+        <v>26</v>
+      </c>
+      <c r="J20" s="34">
+        <v>23</v>
+      </c>
+      <c r="K20" s="34">
+        <v>482000</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>175</v>
+      </c>
+      <c r="C21" s="34">
+        <v>33</v>
+      </c>
+      <c r="D21" s="34">
+        <v>142</v>
+      </c>
+      <c r="E21" s="34">
+        <v>17</v>
+      </c>
+      <c r="F21" s="34">
+        <v>24</v>
+      </c>
+      <c r="G21" s="34">
+        <v>20</v>
+      </c>
+      <c r="H21" s="34">
+        <v>40</v>
+      </c>
+      <c r="I21" s="34">
+        <v>42</v>
+      </c>
+      <c r="J21" s="34">
+        <v>32</v>
+      </c>
+      <c r="K21" s="34">
+        <v>815000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>53</v>
+      </c>
+      <c r="C22" s="34">
+        <v>24</v>
+      </c>
+      <c r="D22" s="34">
+        <v>29</v>
+      </c>
+      <c r="E22" s="34">
+        <v>12</v>
+      </c>
+      <c r="F22" s="34">
+        <v>8</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>12</v>
+      </c>
+      <c r="I22" s="34">
+        <v>21</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <v>265000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>12</v>
+      </c>
+      <c r="M22" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>347</v>
+      </c>
+      <c r="C23" s="34">
+        <v>157</v>
+      </c>
+      <c r="D23" s="34">
+        <v>190</v>
+      </c>
+      <c r="E23" s="34">
+        <v>30</v>
+      </c>
+      <c r="F23" s="34">
+        <v>35</v>
+      </c>
+      <c r="G23" s="34">
+        <v>59</v>
+      </c>
+      <c r="H23" s="34">
+        <v>85</v>
+      </c>
+      <c r="I23" s="34">
+        <v>35</v>
+      </c>
+      <c r="J23" s="34">
+        <v>103</v>
+      </c>
+      <c r="K23" s="34">
+        <v>1735000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>13</v>
+      </c>
+      <c r="M23" s="34">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>36</v>
+      </c>
+      <c r="C24" s="34">
+        <v>12</v>
+      </c>
+      <c r="D24" s="34">
+        <v>24</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>5</v>
+      </c>
+      <c r="G24" s="34">
+        <v>7</v>
+      </c>
+      <c r="H24" s="34">
+        <v>12</v>
+      </c>
+      <c r="I24" s="34">
+        <v>9</v>
+      </c>
+      <c r="J24" s="34">
+        <v>3</v>
+      </c>
+      <c r="K24" s="34">
+        <v>180000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>198</v>
+      </c>
+      <c r="C25" s="34">
+        <v>72</v>
+      </c>
+      <c r="D25" s="34">
         <v>126</v>
       </c>
-      <c r="C4" s="61"/>
-[...147 lines deleted...]
-      <c r="M8" s="38">
+      <c r="E25" s="34">
+        <v>2</v>
+      </c>
+      <c r="F25" s="34">
+        <v>38</v>
+      </c>
+      <c r="G25" s="34">
+        <v>38</v>
+      </c>
+      <c r="H25" s="34">
+        <v>56</v>
+      </c>
+      <c r="I25" s="34">
+        <v>35</v>
+      </c>
+      <c r="J25" s="34">
+        <v>29</v>
+      </c>
+      <c r="K25" s="34">
+        <v>990000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="34">
+        <v>60</v>
+      </c>
+      <c r="C26" s="34">
+        <v>19</v>
+      </c>
+      <c r="D26" s="34">
+        <v>41</v>
+      </c>
+      <c r="E26" s="34">
         <v>12</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I9" s="38">
+      <c r="F26" s="34">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>20</v>
+      </c>
+      <c r="H26" s="34">
+        <v>24</v>
+      </c>
+      <c r="I26" s="34">
+        <v>0</v>
+      </c>
+      <c r="J26" s="34">
+        <v>4</v>
+      </c>
+      <c r="K26" s="34">
+        <v>300000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
         <v>105</v>
       </c>
-      <c r="J9" s="38">
-[...31 lines deleted...]
-      <c r="G10" s="38">
+      <c r="C27" s="34">
+        <v>12</v>
+      </c>
+      <c r="D27" s="34">
+        <v>93</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>14</v>
+      </c>
+      <c r="H27" s="34">
+        <v>55</v>
+      </c>
+      <c r="I27" s="34">
+        <v>36</v>
+      </c>
+      <c r="J27" s="34">
+        <v>0</v>
+      </c>
+      <c r="K27" s="34">
+        <v>525000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="34">
+        <v>11</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>11</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>11</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>55000</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
         <v>112</v>
       </c>
-      <c r="H10" s="38">
-[...811 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="N11" sqref="N11"/>
       <selection pane="topRight" activeCell="N11" sqref="N11"/>
       <selection pane="bottomLeft" activeCell="N11" sqref="N11"/>
       <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.1640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.33203125" style="5"/>
+    <col min="1" max="1" width="14.1640625" customWidth="1"/>
+    <col min="2" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="49"/>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50"/>
+      <c r="B5" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J5" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="54"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51"/>
+      <c r="B6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7" s="31">
+        <v>8745</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3001</v>
+      </c>
+      <c r="D7" s="31">
+        <v>5744</v>
+      </c>
+      <c r="E7" s="31">
+        <v>960</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1243</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1694</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2020</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1722</v>
+      </c>
+      <c r="J7" s="31">
+        <v>1106</v>
+      </c>
+      <c r="K7" s="31">
+        <v>43779149</v>
+      </c>
+      <c r="L7" s="31">
+        <v>48</v>
+      </c>
+      <c r="M7" s="31">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="31">
+        <v>874</v>
+      </c>
+      <c r="C8" s="31">
+        <v>335</v>
+      </c>
+      <c r="D8" s="31">
+        <v>539</v>
+      </c>
+      <c r="E8" s="31">
+        <v>43</v>
+      </c>
+      <c r="F8" s="31">
+        <v>213</v>
+      </c>
+      <c r="G8" s="31">
+        <v>237</v>
+      </c>
+      <c r="H8" s="31">
+        <v>172</v>
+      </c>
+      <c r="I8" s="31">
+        <v>156</v>
+      </c>
+      <c r="J8" s="31">
+        <v>53</v>
+      </c>
+      <c r="K8" s="31">
+        <v>4380000</v>
+      </c>
+      <c r="L8" s="31">
+        <v>0</v>
+      </c>
+      <c r="M8" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="31">
+        <v>374</v>
+      </c>
+      <c r="C9" s="31">
+        <v>72</v>
+      </c>
+      <c r="D9" s="31">
+        <v>302</v>
+      </c>
+      <c r="E9" s="31">
+        <v>50</v>
+      </c>
+      <c r="F9" s="31">
+        <v>27</v>
+      </c>
+      <c r="G9" s="31">
+        <v>51</v>
+      </c>
+      <c r="H9" s="31">
+        <v>76</v>
+      </c>
+      <c r="I9" s="31">
+        <v>105</v>
+      </c>
+      <c r="J9" s="31">
+        <v>65</v>
+      </c>
+      <c r="K9" s="31">
+        <v>1905000</v>
+      </c>
+      <c r="L9" s="31">
+        <v>0</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="31">
+        <v>748</v>
+      </c>
+      <c r="C10" s="31">
+        <v>330</v>
+      </c>
+      <c r="D10" s="31">
+        <v>418</v>
+      </c>
+      <c r="E10" s="31">
+        <v>83</v>
+      </c>
+      <c r="F10" s="31">
+        <v>73</v>
+      </c>
+      <c r="G10" s="31">
+        <v>112</v>
+      </c>
+      <c r="H10" s="31">
+        <v>101</v>
+      </c>
+      <c r="I10" s="31">
+        <v>215</v>
+      </c>
+      <c r="J10" s="31">
+        <v>164</v>
+      </c>
+      <c r="K10" s="31">
+        <v>3740000</v>
+      </c>
+      <c r="L10" s="31">
+        <v>0</v>
+      </c>
+      <c r="M10" s="31">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="31">
+        <v>1004</v>
+      </c>
+      <c r="C11" s="31">
+        <v>272</v>
+      </c>
+      <c r="D11" s="31">
+        <v>732</v>
+      </c>
+      <c r="E11" s="31">
+        <v>145</v>
+      </c>
+      <c r="F11" s="31">
+        <v>138</v>
+      </c>
+      <c r="G11" s="31">
+        <v>182</v>
+      </c>
+      <c r="H11" s="31">
+        <v>246</v>
+      </c>
+      <c r="I11" s="31">
+        <v>162</v>
+      </c>
+      <c r="J11" s="31">
+        <v>131</v>
+      </c>
+      <c r="K11" s="31">
+        <v>5020000</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="31">
+        <v>944</v>
+      </c>
+      <c r="C12" s="31">
+        <v>349</v>
+      </c>
+      <c r="D12" s="31">
+        <v>595</v>
+      </c>
+      <c r="E12" s="31">
+        <v>147</v>
+      </c>
+      <c r="F12" s="31">
+        <v>133</v>
+      </c>
+      <c r="G12" s="31">
+        <v>189</v>
+      </c>
+      <c r="H12" s="31">
+        <v>260</v>
+      </c>
+      <c r="I12" s="31">
+        <v>108</v>
+      </c>
+      <c r="J12" s="31">
+        <v>107</v>
+      </c>
+      <c r="K12" s="31">
+        <v>4720000</v>
+      </c>
+      <c r="L12" s="31">
+        <v>0</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="31">
+        <v>2565</v>
+      </c>
+      <c r="C13" s="31">
+        <v>888</v>
+      </c>
+      <c r="D13" s="31">
+        <v>1677</v>
+      </c>
+      <c r="E13" s="31">
+        <v>254</v>
+      </c>
+      <c r="F13" s="31">
+        <v>359</v>
+      </c>
+      <c r="G13" s="31">
+        <v>556</v>
+      </c>
+      <c r="H13" s="31">
+        <v>620</v>
+      </c>
+      <c r="I13" s="31">
+        <v>479</v>
+      </c>
+      <c r="J13" s="31">
+        <v>297</v>
+      </c>
+      <c r="K13" s="31">
+        <v>12825000</v>
+      </c>
+      <c r="L13" s="31">
+        <v>0</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="34">
+        <v>146</v>
+      </c>
+      <c r="C14" s="34">
+        <v>24</v>
+      </c>
+      <c r="D14" s="34">
+        <v>122</v>
+      </c>
+      <c r="E14" s="34">
+        <v>12</v>
+      </c>
+      <c r="F14" s="34">
+        <v>17</v>
+      </c>
+      <c r="G14" s="34">
+        <v>67</v>
+      </c>
+      <c r="H14" s="34">
+        <v>47</v>
+      </c>
+      <c r="I14" s="34">
+        <v>2</v>
+      </c>
+      <c r="J14" s="34">
+        <v>1</v>
+      </c>
+      <c r="K14" s="34">
+        <v>730000</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="34">
+        <v>91</v>
+      </c>
+      <c r="C15" s="34">
+        <v>38</v>
+      </c>
+      <c r="D15" s="34">
+        <v>53</v>
+      </c>
+      <c r="E15" s="34">
+        <v>2</v>
+      </c>
+      <c r="F15" s="34">
+        <v>24</v>
+      </c>
+      <c r="G15" s="34">
+        <v>24</v>
+      </c>
+      <c r="H15" s="34">
+        <v>16</v>
+      </c>
+      <c r="I15" s="34">
+        <v>25</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>455000</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="34">
+        <v>114</v>
+      </c>
+      <c r="C16" s="34">
+        <v>39</v>
+      </c>
+      <c r="D16" s="34">
+        <v>75</v>
+      </c>
+      <c r="E16" s="34">
+        <v>10</v>
+      </c>
+      <c r="F16" s="34">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>12</v>
+      </c>
+      <c r="I16" s="34">
+        <v>80</v>
+      </c>
+      <c r="J16" s="34">
+        <v>12</v>
+      </c>
+      <c r="K16" s="34">
+        <v>570000</v>
+      </c>
+      <c r="L16" s="34">
+        <v>12</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="34">
+        <v>413</v>
+      </c>
+      <c r="C17" s="34">
+        <v>172</v>
+      </c>
+      <c r="D17" s="34">
+        <v>241</v>
+      </c>
+      <c r="E17" s="34">
+        <v>69</v>
+      </c>
+      <c r="F17" s="34">
+        <v>93</v>
+      </c>
+      <c r="G17" s="34">
+        <v>79</v>
+      </c>
+      <c r="H17" s="34">
+        <v>65</v>
+      </c>
+      <c r="I17" s="34">
+        <v>95</v>
+      </c>
+      <c r="J17" s="34">
+        <v>12</v>
+      </c>
+      <c r="K17" s="34">
+        <v>2100000</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="34">
+        <v>306</v>
+      </c>
+      <c r="C18" s="34">
+        <v>111</v>
+      </c>
+      <c r="D18" s="34">
+        <v>195</v>
+      </c>
+      <c r="E18" s="34">
+        <v>26</v>
+      </c>
+      <c r="F18" s="34">
+        <v>26</v>
+      </c>
+      <c r="G18" s="34">
+        <v>65</v>
+      </c>
+      <c r="H18" s="34">
+        <v>50</v>
+      </c>
+      <c r="I18" s="34">
+        <v>122</v>
+      </c>
+      <c r="J18" s="34">
+        <v>17</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1530000</v>
+      </c>
+      <c r="L18" s="34">
+        <v>10</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="34">
+        <v>156</v>
+      </c>
+      <c r="C19" s="34">
+        <v>27</v>
+      </c>
+      <c r="D19" s="34">
+        <v>129</v>
+      </c>
+      <c r="E19" s="34">
+        <v>21</v>
+      </c>
+      <c r="F19" s="34">
+        <v>12</v>
+      </c>
+      <c r="G19" s="34">
+        <v>34</v>
+      </c>
+      <c r="H19" s="34">
+        <v>54</v>
+      </c>
+      <c r="I19" s="34">
+        <v>23</v>
+      </c>
+      <c r="J19" s="34">
+        <v>12</v>
+      </c>
+      <c r="K19" s="34">
+        <v>780000</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34">
+        <v>111</v>
+      </c>
+      <c r="C20" s="34">
+        <v>19</v>
+      </c>
+      <c r="D20" s="34">
+        <v>92</v>
+      </c>
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
+        <v>20</v>
+      </c>
+      <c r="G20" s="34">
+        <v>19</v>
+      </c>
+      <c r="H20" s="34">
+        <v>20</v>
+      </c>
+      <c r="I20" s="34">
+        <v>29</v>
+      </c>
+      <c r="J20" s="34">
+        <v>23</v>
+      </c>
+      <c r="K20" s="34">
+        <v>554149</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="34">
+        <v>152</v>
+      </c>
+      <c r="C21" s="34">
+        <v>29</v>
+      </c>
+      <c r="D21" s="34">
+        <v>123</v>
+      </c>
+      <c r="E21" s="34">
+        <v>27</v>
+      </c>
+      <c r="F21" s="34">
+        <v>18</v>
+      </c>
+      <c r="G21" s="34">
+        <v>2</v>
+      </c>
+      <c r="H21" s="34">
+        <v>32</v>
+      </c>
+      <c r="I21" s="34">
+        <v>18</v>
+      </c>
+      <c r="J21" s="34">
+        <v>55</v>
+      </c>
+      <c r="K21" s="34">
+        <v>720000</v>
+      </c>
+      <c r="L21" s="34">
+        <v>3</v>
+      </c>
+      <c r="M21" s="34">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="34">
+        <v>45</v>
+      </c>
+      <c r="C22" s="34">
+        <v>20</v>
+      </c>
+      <c r="D22" s="34">
+        <v>25</v>
+      </c>
+      <c r="E22" s="34">
+        <v>3</v>
+      </c>
+      <c r="F22" s="34">
+        <v>9</v>
+      </c>
+      <c r="G22" s="34">
+        <v>2</v>
+      </c>
+      <c r="H22" s="34">
+        <v>20</v>
+      </c>
+      <c r="I22" s="34">
+        <v>11</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <v>225000</v>
+      </c>
+      <c r="L22" s="34">
+        <v>2</v>
+      </c>
+      <c r="M22" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="34">
+        <v>339</v>
+      </c>
+      <c r="C23" s="34">
         <v>158</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="C6" s="9" t="s">
+      <c r="D23" s="34">
+        <v>181</v>
+      </c>
+      <c r="E23" s="34">
+        <v>48</v>
+      </c>
+      <c r="F23" s="34">
+        <v>32</v>
+      </c>
+      <c r="G23" s="34">
+        <v>35</v>
+      </c>
+      <c r="H23" s="34">
+        <v>77</v>
+      </c>
+      <c r="I23" s="34">
+        <v>31</v>
+      </c>
+      <c r="J23" s="34">
+        <v>116</v>
+      </c>
+      <c r="K23" s="34">
+        <v>1695000</v>
+      </c>
+      <c r="L23" s="34">
+        <v>21</v>
+      </c>
+      <c r="M23" s="34">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="34">
+        <v>32</v>
+      </c>
+      <c r="C24" s="34">
+        <v>12</v>
+      </c>
+      <c r="D24" s="34">
+        <v>20</v>
+      </c>
+      <c r="E24" s="34">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>12</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0</v>
+      </c>
+      <c r="H24" s="34">
+        <v>8</v>
+      </c>
+      <c r="I24" s="34">
+        <v>12</v>
+      </c>
+      <c r="J24" s="34">
+        <v>0</v>
+      </c>
+      <c r="K24" s="34">
+        <v>160000</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="34">
+        <v>176</v>
+      </c>
+      <c r="C25" s="34">
+        <v>66</v>
+      </c>
+      <c r="D25" s="34">
+        <v>110</v>
+      </c>
+      <c r="E25" s="34">
+        <v>5</v>
+      </c>
+      <c r="F25" s="34">
+        <v>19</v>
+      </c>
+      <c r="G25" s="34">
+        <v>28</v>
+      </c>
+      <c r="H25" s="34">
         <v>69</v>
       </c>
-      <c r="D6" s="9" t="s">
-[...94 lines deleted...]
-      <c r="M8" s="38">
+      <c r="I25" s="34">
+        <v>14</v>
+      </c>
+      <c r="J25" s="34">
+        <v>41</v>
+      </c>
+      <c r="K25" s="34">
+        <v>880000</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="39" customFormat="1" ht="15" customHeight="1">
-[...53 lines deleted...]
-      <c r="E10" s="38">
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="F10" s="38">
-[...5 lines deleted...]
-      <c r="H10" s="38">
+      <c r="B26" s="34">
+        <v>36</v>
+      </c>
+      <c r="C26" s="34">
+        <v>14</v>
+      </c>
+      <c r="D26" s="34">
+        <v>22</v>
+      </c>
+      <c r="E26" s="34">
+        <v>15</v>
+      </c>
+      <c r="F26" s="34">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>0</v>
+      </c>
+      <c r="H26" s="34">
+        <v>20</v>
+      </c>
+      <c r="I26" s="34">
+        <v>1</v>
+      </c>
+      <c r="J26" s="34">
+        <v>0</v>
+      </c>
+      <c r="K26" s="34">
+        <v>180000</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="34">
+        <v>114</v>
+      </c>
+      <c r="C27" s="34">
+        <v>21</v>
+      </c>
+      <c r="D27" s="34">
+        <v>93</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
+        <v>13</v>
+      </c>
+      <c r="G27" s="34">
+        <v>12</v>
+      </c>
+      <c r="H27" s="34">
+        <v>55</v>
+      </c>
+      <c r="I27" s="34">
+        <v>34</v>
+      </c>
+      <c r="J27" s="34">
+        <v>0</v>
+      </c>
+      <c r="K27" s="34">
+        <v>570000</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="34">
+        <v>5</v>
+      </c>
+      <c r="C28" s="34">
+        <v>5</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>5</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>40000</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="36">
+        <v>0</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="36">
+        <v>0</v>
+      </c>
+      <c r="E29" s="36">
+        <v>0</v>
+      </c>
+      <c r="F29" s="36">
+        <v>0</v>
+      </c>
+      <c r="G29" s="36">
+        <v>0</v>
+      </c>
+      <c r="H29" s="36">
+        <v>0</v>
+      </c>
+      <c r="I29" s="36">
+        <v>0</v>
+      </c>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="61" t="s">
         <v>112</v>
       </c>
-      <c r="I10" s="38">
-[...808 lines deleted...]
-      <c r="L30" s="31"/>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
       <vt:lpstr>103</vt:lpstr>
       <vt:lpstr>102</vt:lpstr>
       <vt:lpstr>101</vt:lpstr>
       <vt:lpstr>100</vt:lpstr>
       <vt:lpstr>99</vt:lpstr>
       <vt:lpstr>98</vt:lpstr>
       <vt:lpstr>97</vt:lpstr>
       <vt:lpstr>96</vt:lpstr>
       <vt:lpstr>95</vt:lpstr>
       <vt:lpstr>94</vt:lpstr>
       <vt:lpstr>93</vt:lpstr>
       <vt:lpstr>92</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>