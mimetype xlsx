--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,118 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計指標\性別統計113-公務報表\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\性別統計指標\性別統計114-公務報表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{078F0261-8837-45DF-99D3-E2CE7319F3B2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30ABE9A0-A8FA-4DAD-A93C-1AE231AF4F92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="15375" windowHeight="4035" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="歷年" sheetId="19" r:id="rId1"/>
-    <sheet name="113" sheetId="31" r:id="rId2"/>
-[...21 lines deleted...]
-    <sheet name="91" sheetId="7" r:id="rId24"/>
+    <sheet name="114" sheetId="32" r:id="rId2"/>
+    <sheet name="113" sheetId="31" r:id="rId3"/>
+    <sheet name="112" sheetId="30" r:id="rId4"/>
+    <sheet name="111" sheetId="29" r:id="rId5"/>
+    <sheet name="110" sheetId="28" r:id="rId6"/>
+    <sheet name="109" sheetId="26" r:id="rId7"/>
+    <sheet name="108" sheetId="25" r:id="rId8"/>
+    <sheet name="107" sheetId="24" r:id="rId9"/>
+    <sheet name="106" sheetId="23" r:id="rId10"/>
+    <sheet name="105" sheetId="22" r:id="rId11"/>
+    <sheet name="104" sheetId="21" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_1p1_">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V36" i="31" l="1"/>
+  <c r="V36" i="32" l="1"/>
+  <c r="U36" i="32"/>
+  <c r="P36" i="32"/>
+  <c r="O36" i="32"/>
+  <c r="N36" i="32"/>
+  <c r="M36" i="32"/>
+  <c r="L36" i="32"/>
+  <c r="K36" i="32"/>
+  <c r="J36" i="32"/>
+  <c r="I36" i="32"/>
+  <c r="H36" i="32"/>
+  <c r="G36" i="32"/>
+  <c r="F36" i="32"/>
+  <c r="E36" i="32"/>
+  <c r="D36" i="32"/>
+  <c r="C36" i="32"/>
+  <c r="B36" i="32"/>
+  <c r="V35" i="32"/>
+  <c r="U35" i="32"/>
+  <c r="P35" i="32"/>
+  <c r="O35" i="32"/>
+  <c r="N35" i="32"/>
+  <c r="M35" i="32"/>
+  <c r="L35" i="32"/>
+  <c r="K35" i="32"/>
+  <c r="J35" i="32"/>
+  <c r="I35" i="32"/>
+  <c r="H35" i="32"/>
+  <c r="G35" i="32"/>
+  <c r="F35" i="32"/>
+  <c r="E35" i="32"/>
+  <c r="D35" i="32"/>
+  <c r="C35" i="32"/>
+  <c r="B35" i="32"/>
+  <c r="V34" i="32"/>
+  <c r="U34" i="32"/>
+  <c r="P34" i="32"/>
+  <c r="O34" i="32"/>
+  <c r="N34" i="32"/>
+  <c r="M34" i="32"/>
+  <c r="L34" i="32"/>
+  <c r="K34" i="32"/>
+  <c r="J34" i="32"/>
+  <c r="I34" i="32"/>
+  <c r="H34" i="32"/>
+  <c r="G34" i="32"/>
+  <c r="F34" i="32"/>
+  <c r="E34" i="32"/>
+  <c r="D34" i="32"/>
+  <c r="C34" i="32"/>
+  <c r="B34" i="32"/>
+  <c r="V36" i="31"/>
   <c r="U36" i="31"/>
   <c r="P36" i="31"/>
   <c r="O36" i="31"/>
   <c r="N36" i="31"/>
   <c r="M36" i="31"/>
   <c r="L36" i="31"/>
   <c r="K36" i="31"/>
   <c r="J36" i="31"/>
   <c r="I36" i="31"/>
   <c r="H36" i="31"/>
   <c r="G36" i="31"/>
   <c r="F36" i="31"/>
   <c r="E36" i="31"/>
   <c r="D36" i="31"/>
   <c r="C36" i="31"/>
   <c r="B36" i="31"/>
   <c r="V35" i="31"/>
   <c r="U35" i="31"/>
   <c r="P35" i="31"/>
   <c r="O35" i="31"/>
   <c r="N35" i="31"/>
   <c r="M35" i="31"/>
   <c r="L35" i="31"/>
   <c r="K35" i="31"/>
   <c r="J35" i="31"/>
@@ -578,1432 +618,55 @@
   <c r="I34" i="21"/>
   <c r="H34" i="21"/>
   <c r="G34" i="21"/>
   <c r="F34" i="21"/>
   <c r="E34" i="21"/>
   <c r="D34" i="21"/>
   <c r="C34" i="21"/>
   <c r="B34" i="21"/>
   <c r="R33" i="21"/>
   <c r="Q33" i="21"/>
   <c r="P33" i="21"/>
   <c r="O33" i="21"/>
   <c r="N33" i="21"/>
   <c r="M33" i="21"/>
   <c r="L33" i="21"/>
   <c r="K33" i="21"/>
   <c r="J33" i="21"/>
   <c r="I33" i="21"/>
   <c r="H33" i="21"/>
   <c r="G33" i="21"/>
   <c r="F33" i="21"/>
   <c r="E33" i="21"/>
   <c r="D33" i="21"/>
   <c r="C33" i="21"/>
   <c r="B33" i="21"/>
-  <c r="R35" i="20"/>
-[...1375 lines deleted...]
-  <c r="T33" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1478" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="123">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>合計</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -2747,479 +1410,50 @@
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>單位：人</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="9"/>
-[...427 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：直轄市及縣</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -3344,122 +1578,85 @@
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>生活服務員</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>其他人員</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="9"/>
-[...11 lines deleted...]
-      <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>計</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>男</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>女</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>總計</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>衛生福利部直轄</t>
     </r>
@@ -3732,706 +1929,50 @@
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>金門縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>連江縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="10"/>
-[...654 lines deleted...]
-      <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>行政人員</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>宜蘭縣</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
@@ -4671,346 +2212,111 @@
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>其他醫事人員</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>本國</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>91</t>
-[...1 lines deleted...]
-    <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> ,2002</t>
-[...5 lines deleted...]
-      <t>92</t>
+      <t>113</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>年底</t>
     </r>
-    <r>
-[...7 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>93</t>
-[...1 lines deleted...]
-    <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>中華民國</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> ,2004</t>
-[...5 lines deleted...]
-      <t>94</t>
+      <t>114</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年</t>
+      <t>年底</t>
     </r>
-    <r>
-[...214 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>104</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> ,2015</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
@@ -5215,191 +2521,182 @@
   <si>
     <r>
       <t>112</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> ,2023</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>113</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> ,2024</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> ,2025</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>資料來源：直轄市及縣</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>市</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>政府。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
-[...53 lines deleted...]
-        <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>91-113</t>
+      <t>104-114</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年底</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
     <numFmt numFmtId="178" formatCode="###,##0"/>
     <numFmt numFmtId="179" formatCode="###,##0;\-###,##0;&quot;     －&quot;"/>
-    <numFmt numFmtId="183" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
@@ -5485,57 +2782,50 @@
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
@@ -5681,497 +2971,368 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="198">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...42 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="178" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -6205,248 +3366,190 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6578,50458 +3681,24213 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...51 lines deleted...]
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:X41"/>
+  <dimension ref="A1:X29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="C41" sqref="C41"/>
+      <selection pane="bottomRight" activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="20" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="22" max="16384" width="9.33203125" style="3"/>
+    <col min="1" max="1" width="13.6640625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="7" customWidth="1"/>
+    <col min="3" max="18" width="8.33203125" customWidth="1"/>
+    <col min="19" max="21" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:24" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="129"/>
-[...73 lines deleted...]
-      <c r="E4" s="134" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="136" t="s">
+        <v>122</v>
+      </c>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+    </row>
+    <row r="4" spans="1:24" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="79" t="s">
+        <v>104</v>
+      </c>
+      <c r="B4" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="80"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="134"/>
-      <c r="G4" s="134" t="s">
+      <c r="F4" s="81"/>
+      <c r="G4" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="134"/>
-      <c r="I4" s="134" t="s">
+      <c r="H4" s="81"/>
+      <c r="I4" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="134"/>
-      <c r="K4" s="134" t="s">
+      <c r="J4" s="81"/>
+      <c r="K4" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="134"/>
-      <c r="M4" s="134" t="s">
+      <c r="L4" s="81"/>
+      <c r="M4" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="134"/>
-      <c r="O4" s="134" t="s">
+      <c r="N4" s="81"/>
+      <c r="O4" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="P4" s="134"/>
-      <c r="Q4" s="134" t="s">
+      <c r="P4" s="81"/>
+      <c r="Q4" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="120"/>
-[...6 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="R4" s="67"/>
+    </row>
+    <row r="5" spans="1:24" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="79"/>
+      <c r="B5" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="104" t="s">
+      <c r="C5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="104" t="s">
+      <c r="D5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="104" t="s">
+      <c r="E5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="104" t="s">
+      <c r="F5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="104" t="s">
+      <c r="G5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="104" t="s">
+      <c r="H5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="104" t="s">
+      <c r="I5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="J5" s="104" t="s">
+      <c r="J5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="K5" s="104" t="s">
+      <c r="K5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="104" t="s">
+      <c r="L5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="104" t="s">
+      <c r="M5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="104" t="s">
+      <c r="N5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="104" t="s">
+      <c r="O5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="P5" s="104" t="s">
+      <c r="P5" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="104" t="s">
+      <c r="Q5" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="S5" s="5"/>
-[...32 lines deleted...]
-        <f>'91'!H6</f>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B6" s="5">
+        <v>9263</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1749</v>
+      </c>
+      <c r="D6" s="5">
+        <v>7514</v>
+      </c>
+      <c r="E6" s="5">
+        <v>372</v>
+      </c>
+      <c r="F6" s="5">
+        <v>887</v>
+      </c>
+      <c r="G6" s="5">
+        <v>94</v>
+      </c>
+      <c r="H6" s="5">
+        <v>552</v>
+      </c>
+      <c r="I6" s="5">
+        <v>8</v>
+      </c>
+      <c r="J6" s="5">
+        <v>574</v>
+      </c>
+      <c r="K6" s="5">
+        <v>437</v>
+      </c>
+      <c r="L6" s="5">
+        <v>2808</v>
+      </c>
+      <c r="M6" s="5">
+        <v>15</v>
+      </c>
+      <c r="N6" s="5">
+        <v>38</v>
+      </c>
+      <c r="O6" s="5">
+        <v>522</v>
+      </c>
+      <c r="P6" s="5">
+        <v>2132</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>301</v>
+      </c>
+      <c r="R6" s="5">
+        <v>523</v>
+      </c>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B7" s="6">
+        <v>9345</v>
+      </c>
+      <c r="C7" s="6">
+        <v>1699</v>
+      </c>
+      <c r="D7" s="6">
+        <v>7646</v>
+      </c>
+      <c r="E7" s="6">
+        <v>367</v>
+      </c>
+      <c r="F7" s="6">
+        <v>896</v>
+      </c>
+      <c r="G7" s="6">
+        <v>99</v>
+      </c>
+      <c r="H7" s="6">
+        <v>555</v>
+      </c>
+      <c r="I7" s="6">
+        <v>4</v>
+      </c>
+      <c r="J7" s="6">
+        <v>571</v>
+      </c>
+      <c r="K7" s="6">
+        <v>437</v>
+      </c>
+      <c r="L7" s="6">
+        <v>2886</v>
+      </c>
+      <c r="M7" s="6">
+        <v>19</v>
+      </c>
+      <c r="N7" s="6">
+        <v>49</v>
+      </c>
+      <c r="O7" s="6">
+        <v>494</v>
+      </c>
+      <c r="P7" s="6">
+        <v>2164</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>279</v>
+      </c>
+      <c r="R7" s="6">
+        <v>525</v>
+      </c>
+      <c r="S7" s="58"/>
+      <c r="T7" s="58"/>
+      <c r="U7" s="58"/>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+    </row>
+    <row r="9" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="79" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="80"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="81"/>
+      <c r="G9" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="81"/>
+      <c r="I9" s="81" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="81"/>
+      <c r="K9" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="L9" s="81"/>
+      <c r="M9" s="81" t="s">
+        <v>6</v>
+      </c>
+      <c r="N9" s="81"/>
+      <c r="O9" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="P9" s="81"/>
+      <c r="Q9" s="81" t="s">
+        <v>105</v>
+      </c>
+      <c r="R9" s="67"/>
+      <c r="S9" s="81" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" s="67"/>
+      <c r="U9" s="58"/>
+    </row>
+    <row r="10" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="79"/>
+      <c r="B10" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="J10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="L10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="M10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="N10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="O10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="P10" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="R10" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="S10" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="T10" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="U10" s="58"/>
+    </row>
+    <row r="11" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="44">
+        <v>9356</v>
+      </c>
+      <c r="C11" s="44">
+        <v>1772</v>
+      </c>
+      <c r="D11" s="44">
+        <v>7584</v>
+      </c>
+      <c r="E11" s="44">
+        <v>345</v>
+      </c>
+      <c r="F11" s="44">
+        <v>864</v>
+      </c>
+      <c r="G11" s="44">
+        <v>90</v>
+      </c>
+      <c r="H11" s="44">
+        <v>549</v>
+      </c>
+      <c r="I11" s="44">
+        <v>10</v>
+      </c>
+      <c r="J11" s="44">
+        <v>557</v>
+      </c>
+      <c r="K11" s="44">
+        <v>453</v>
+      </c>
+      <c r="L11" s="44">
+        <v>2856</v>
+      </c>
+      <c r="M11" s="44">
+        <v>14</v>
+      </c>
+      <c r="N11" s="44">
+        <v>23</v>
+      </c>
+      <c r="O11" s="44">
+        <v>531</v>
+      </c>
+      <c r="P11" s="44">
+        <v>2152</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>56</v>
+      </c>
+      <c r="R11" s="44">
+        <v>140</v>
+      </c>
+      <c r="S11" s="45">
+        <v>273</v>
+      </c>
+      <c r="T11" s="45">
+        <v>443</v>
+      </c>
+      <c r="U11" s="58"/>
+      <c r="V11" s="20"/>
+      <c r="X11" s="20"/>
+    </row>
+    <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="21"/>
+      <c r="U12" s="58"/>
+      <c r="X12" s="20"/>
+    </row>
+    <row r="13" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="79" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="71"/>
+      <c r="D13" s="72"/>
+      <c r="E13" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="F13" s="62"/>
+      <c r="G13" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="62"/>
+      <c r="I13" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="J13" s="62"/>
+      <c r="K13" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="62"/>
+      <c r="M13" s="61" t="s">
+        <v>6</v>
+      </c>
+      <c r="N13" s="62"/>
+      <c r="O13" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="P13" s="65"/>
+      <c r="Q13" s="65"/>
+      <c r="R13" s="65"/>
+      <c r="S13" s="61" t="s">
+        <v>105</v>
+      </c>
+      <c r="T13" s="65"/>
+      <c r="U13" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="V13" s="65"/>
+    </row>
+    <row r="14" spans="1:24" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="79"/>
+      <c r="B14" s="73"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="75"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="64"/>
+      <c r="K14" s="63"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="63"/>
+      <c r="N14" s="64"/>
+      <c r="O14" s="67" t="s">
+        <v>106</v>
+      </c>
+      <c r="P14" s="68"/>
+      <c r="Q14" s="69" t="s">
+        <v>112</v>
+      </c>
+      <c r="R14" s="68"/>
+      <c r="S14" s="63"/>
+      <c r="T14" s="66"/>
+      <c r="U14" s="63"/>
+      <c r="V14" s="66"/>
+    </row>
+    <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="79"/>
+      <c r="B15" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="I15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="L15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="M15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="N15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="O15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="P15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="R15" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="S15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="T15" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="V15" s="56" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="46">
+        <v>9408</v>
+      </c>
+      <c r="C16" s="47">
+        <v>1821</v>
+      </c>
+      <c r="D16" s="47">
+        <v>7587</v>
+      </c>
+      <c r="E16" s="47">
+        <v>371</v>
+      </c>
+      <c r="F16" s="47">
+        <v>842</v>
+      </c>
+      <c r="G16" s="47">
+        <v>95</v>
+      </c>
+      <c r="H16" s="47">
+        <v>517</v>
+      </c>
+      <c r="I16" s="47">
+        <v>6</v>
+      </c>
+      <c r="J16" s="47">
+        <v>572</v>
+      </c>
+      <c r="K16" s="47">
+        <v>464</v>
+      </c>
+      <c r="L16" s="47">
+        <v>2850</v>
+      </c>
+      <c r="M16" s="47">
+        <v>11</v>
+      </c>
+      <c r="N16" s="47">
+        <v>21</v>
+      </c>
+      <c r="O16" s="47">
+        <v>559</v>
+      </c>
+      <c r="P16" s="47">
+        <v>2105</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>4</v>
+      </c>
+      <c r="R16" s="47">
+        <v>143</v>
+      </c>
+      <c r="S16" s="47">
+        <v>63</v>
+      </c>
+      <c r="T16" s="47">
+        <v>148</v>
+      </c>
+      <c r="U16" s="47">
+        <v>248</v>
+      </c>
+      <c r="V16" s="47">
+        <v>389</v>
+      </c>
+      <c r="X16" s="20"/>
+    </row>
+    <row r="17" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="4">
+        <v>9378</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1838</v>
+      </c>
+      <c r="D17" s="5">
+        <v>7540</v>
+      </c>
+      <c r="E17" s="5">
+        <v>396</v>
+      </c>
+      <c r="F17" s="5">
+        <v>837</v>
+      </c>
+      <c r="G17" s="5">
+        <v>84</v>
+      </c>
+      <c r="H17" s="5">
+        <v>522</v>
+      </c>
+      <c r="I17" s="5">
+        <v>10</v>
+      </c>
+      <c r="J17" s="5">
+        <v>544</v>
+      </c>
+      <c r="K17" s="5">
+        <v>492</v>
+      </c>
+      <c r="L17" s="5">
+        <v>2911</v>
+      </c>
+      <c r="M17" s="5">
+        <v>9</v>
+      </c>
+      <c r="N17" s="5">
+        <v>11</v>
+      </c>
+      <c r="O17" s="5">
+        <v>585</v>
+      </c>
+      <c r="P17" s="5">
+        <v>2160</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>6</v>
+      </c>
+      <c r="R17" s="5">
+        <v>100</v>
+      </c>
+      <c r="S17" s="5">
+        <v>51</v>
+      </c>
+      <c r="T17" s="5">
+        <v>156</v>
+      </c>
+      <c r="U17" s="5">
+        <v>205</v>
+      </c>
+      <c r="V17" s="5">
+        <v>299</v>
+      </c>
+      <c r="X17" s="20"/>
+    </row>
+    <row r="18" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" s="4">
+        <v>9455</v>
+      </c>
+      <c r="C18" s="5">
+        <v>1881</v>
+      </c>
+      <c r="D18" s="5">
+        <v>7574</v>
+      </c>
+      <c r="E18" s="5">
+        <v>374</v>
+      </c>
+      <c r="F18" s="5">
+        <v>861</v>
+      </c>
+      <c r="G18" s="5">
+        <v>92</v>
+      </c>
+      <c r="H18" s="5">
+        <v>530</v>
+      </c>
+      <c r="I18" s="5">
+        <v>7</v>
+      </c>
+      <c r="J18" s="5">
+        <v>572</v>
+      </c>
+      <c r="K18" s="5">
+        <v>488</v>
+      </c>
+      <c r="L18" s="5">
+        <v>2863</v>
+      </c>
+      <c r="M18" s="5">
+        <v>9</v>
+      </c>
+      <c r="N18" s="5">
+        <v>18</v>
+      </c>
+      <c r="O18" s="5">
+        <v>634</v>
+      </c>
+      <c r="P18" s="5">
+        <v>2149</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>1</v>
+      </c>
+      <c r="R18" s="5">
+        <v>121</v>
+      </c>
+      <c r="S18" s="5">
+        <v>72</v>
+      </c>
+      <c r="T18" s="5">
+        <v>168</v>
+      </c>
+      <c r="U18" s="5">
+        <v>204</v>
+      </c>
+      <c r="V18" s="5">
+        <v>292</v>
+      </c>
+      <c r="X18" s="20"/>
+    </row>
+    <row r="19" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="4">
+        <v>9623</v>
+      </c>
+      <c r="C19" s="5">
+        <v>1931</v>
+      </c>
+      <c r="D19" s="5">
+        <v>7692</v>
+      </c>
+      <c r="E19" s="5">
+        <v>367</v>
+      </c>
+      <c r="F19" s="5">
+        <v>877</v>
+      </c>
+      <c r="G19" s="5">
+        <v>100</v>
+      </c>
+      <c r="H19" s="5">
+        <v>522</v>
+      </c>
+      <c r="I19" s="5">
+        <v>10</v>
+      </c>
+      <c r="J19" s="5">
+        <v>579</v>
+      </c>
+      <c r="K19" s="5">
+        <v>504</v>
+      </c>
+      <c r="L19" s="5">
+        <v>2927</v>
+      </c>
+      <c r="M19" s="5">
+        <v>7</v>
+      </c>
+      <c r="N19" s="5">
+        <v>4</v>
+      </c>
+      <c r="O19" s="5">
+        <v>656</v>
+      </c>
+      <c r="P19" s="5">
+        <v>2139</v>
+      </c>
+      <c r="Q19">
+        <v>1</v>
+      </c>
+      <c r="R19">
+        <v>120</v>
+      </c>
+      <c r="S19" s="21">
+        <v>64</v>
+      </c>
+      <c r="T19" s="21">
+        <v>189</v>
+      </c>
+      <c r="U19" s="18">
+        <v>222</v>
+      </c>
+      <c r="V19" s="18">
         <v>335</v>
       </c>
-      <c r="I6" s="9">
-[...76 lines deleted...]
-        <f>'92'!I6</f>
+      <c r="W19" s="21"/>
+      <c r="X19" s="20"/>
+    </row>
+    <row r="20" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20" s="4">
+        <v>9843</v>
+      </c>
+      <c r="C20" s="5">
+        <v>1956</v>
+      </c>
+      <c r="D20" s="5">
+        <v>7887</v>
+      </c>
+      <c r="E20" s="5">
+        <v>377</v>
+      </c>
+      <c r="F20" s="5">
+        <v>877</v>
+      </c>
+      <c r="G20" s="5">
+        <v>107</v>
+      </c>
+      <c r="H20" s="5">
+        <v>506</v>
+      </c>
+      <c r="I20" s="5">
+        <v>12</v>
+      </c>
+      <c r="J20" s="5">
+        <v>588</v>
+      </c>
+      <c r="K20" s="5">
+        <v>515</v>
+      </c>
+      <c r="L20" s="5">
+        <v>2890</v>
+      </c>
+      <c r="M20" s="5">
+        <v>13</v>
+      </c>
+      <c r="N20" s="5">
         <v>18</v>
       </c>
-      <c r="J7" s="12">
-[...12 lines deleted...]
-        <f>'92'!M6</f>
+      <c r="O20" s="5">
+        <v>578</v>
+      </c>
+      <c r="P20" s="5">
+        <v>2032</v>
+      </c>
+      <c r="Q20">
+        <v>30</v>
+      </c>
+      <c r="R20">
+        <v>441</v>
+      </c>
+      <c r="S20" s="21">
+        <v>71</v>
+      </c>
+      <c r="T20" s="21">
+        <v>192</v>
+      </c>
+      <c r="U20" s="18">
+        <v>253</v>
+      </c>
+      <c r="V20" s="18">
+        <v>343</v>
+      </c>
+      <c r="W20" s="21"/>
+      <c r="X20" s="20"/>
+    </row>
+    <row r="21" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="5">
+        <v>9870</v>
+      </c>
+      <c r="C21" s="5">
+        <v>1946</v>
+      </c>
+      <c r="D21" s="5">
+        <v>7924</v>
+      </c>
+      <c r="E21" s="5">
+        <v>381</v>
+      </c>
+      <c r="F21" s="5">
+        <v>865</v>
+      </c>
+      <c r="G21" s="5">
+        <v>99</v>
+      </c>
+      <c r="H21" s="5">
+        <v>531</v>
+      </c>
+      <c r="I21" s="5">
+        <v>20</v>
+      </c>
+      <c r="J21" s="5">
+        <v>570</v>
+      </c>
+      <c r="K21" s="5">
+        <v>518</v>
+      </c>
+      <c r="L21" s="5">
+        <v>2878</v>
+      </c>
+      <c r="M21" s="5">
+        <v>20</v>
+      </c>
+      <c r="N21" s="5">
+        <v>76</v>
+      </c>
+      <c r="O21" s="5">
+        <v>544</v>
+      </c>
+      <c r="P21" s="5">
+        <v>1843</v>
+      </c>
+      <c r="Q21">
+        <v>57</v>
+      </c>
+      <c r="R21">
+        <v>641</v>
+      </c>
+      <c r="S21" s="21">
+        <v>68</v>
+      </c>
+      <c r="T21" s="21">
+        <v>180</v>
+      </c>
+      <c r="U21" s="18">
+        <v>239</v>
+      </c>
+      <c r="V21" s="18">
+        <v>340</v>
+      </c>
+      <c r="W21" s="21"/>
+      <c r="X21" s="20"/>
+    </row>
+    <row r="22" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22" s="5">
+        <v>9948</v>
+      </c>
+      <c r="C22" s="5">
+        <v>1948</v>
+      </c>
+      <c r="D22" s="5">
+        <v>8000</v>
+      </c>
+      <c r="E22" s="5">
+        <v>394</v>
+      </c>
+      <c r="F22" s="5">
+        <v>858</v>
+      </c>
+      <c r="G22" s="5">
         <v>97</v>
       </c>
-      <c r="N7" s="12">
-[...60 lines deleted...]
-        <f>'93'!J6</f>
+      <c r="H22" s="5">
+        <v>543</v>
+      </c>
+      <c r="I22" s="5">
+        <v>20</v>
+      </c>
+      <c r="J22" s="5">
+        <v>590</v>
+      </c>
+      <c r="K22" s="5">
         <v>544</v>
       </c>
-      <c r="K8" s="12">
-[...24 lines deleted...]
-        <f>'93'!Q6</f>
+      <c r="L22" s="5">
+        <v>2855</v>
+      </c>
+      <c r="M22" s="5">
+        <v>5</v>
+      </c>
+      <c r="N22" s="5">
+        <v>4</v>
+      </c>
+      <c r="O22" s="5">
+        <v>527</v>
+      </c>
+      <c r="P22" s="5">
+        <v>1925</v>
+      </c>
+      <c r="Q22">
+        <v>57</v>
+      </c>
+      <c r="R22">
+        <v>712</v>
+      </c>
+      <c r="S22" s="21">
+        <v>63</v>
+      </c>
+      <c r="T22" s="21">
+        <v>178</v>
+      </c>
+      <c r="U22" s="18">
+        <v>241</v>
+      </c>
+      <c r="V22" s="18">
         <v>335</v>
       </c>
-      <c r="R8" s="12">
-[...140 lines deleted...]
-        <f>'95'!O6</f>
+      <c r="W22" s="21"/>
+      <c r="X22" s="20"/>
+    </row>
+    <row r="23" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23" s="53">
+        <v>10166</v>
+      </c>
+      <c r="C23" s="54">
+        <v>1968</v>
+      </c>
+      <c r="D23" s="54">
+        <v>8198</v>
+      </c>
+      <c r="E23" s="54">
+        <v>398</v>
+      </c>
+      <c r="F23" s="54">
+        <v>897</v>
+      </c>
+      <c r="G23" s="54">
+        <v>100</v>
+      </c>
+      <c r="H23" s="54">
+        <v>515</v>
+      </c>
+      <c r="I23" s="54">
+        <v>26</v>
+      </c>
+      <c r="J23" s="54">
+        <v>596</v>
+      </c>
+      <c r="K23" s="54">
+        <v>565</v>
+      </c>
+      <c r="L23" s="54">
+        <v>2824</v>
+      </c>
+      <c r="M23" s="54">
+        <v>5</v>
+      </c>
+      <c r="N23" s="54">
+        <v>5</v>
+      </c>
+      <c r="O23" s="54">
+        <v>523</v>
+      </c>
+      <c r="P23" s="54">
+        <v>1967</v>
+      </c>
+      <c r="Q23" s="54">
+        <v>60</v>
+      </c>
+      <c r="R23" s="54">
+        <v>866</v>
+      </c>
+      <c r="S23" s="54">
+        <v>63</v>
+      </c>
+      <c r="T23" s="54">
+        <v>177</v>
+      </c>
+      <c r="U23" s="54">
         <v>228</v>
       </c>
-      <c r="P10" s="12">
-[...1268 lines deleted...]
-      <c r="R31" s="16">
+      <c r="V23" s="54">
+        <v>351</v>
+      </c>
+      <c r="W23" s="21"/>
+      <c r="X23" s="20"/>
+    </row>
+    <row r="24" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="82" t="s">
         <v>121</v>
       </c>
-      <c r="S31" s="16">
-[...325 lines deleted...]
-      <c r="E41" s="35"/>
+      <c r="B24" s="82"/>
+      <c r="C24" s="82"/>
+      <c r="D24" s="82"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="82"/>
+      <c r="G24" s="82"/>
+      <c r="H24" s="82"/>
+      <c r="I24" s="82"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="82"/>
+      <c r="N24" s="82"/>
+      <c r="O24" s="82"/>
+      <c r="P24" s="82"/>
+      <c r="Q24" s="82"/>
+      <c r="R24" s="82"/>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A25"/>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="E26" s="20"/>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A27" s="8"/>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="E29" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="S22:T22"/>
-    <mergeCell ref="A36:R36"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="A24:R24"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="A22:A23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="A13:A15"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
-    <mergeCell ref="B26:D27"/>
-[...9 lines deleted...]
-    <mergeCell ref="S26:T27"/>
+    <mergeCell ref="B13:D14"/>
+    <mergeCell ref="E13:F14"/>
+    <mergeCell ref="G13:H14"/>
+    <mergeCell ref="I13:J14"/>
+    <mergeCell ref="K13:L14"/>
+    <mergeCell ref="M13:N14"/>
+    <mergeCell ref="U13:V14"/>
+    <mergeCell ref="O13:R13"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="S13:T14"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="76" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:X37"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="D23" sqref="D23"/>
+      <selection pane="topRight" activeCell="D23" sqref="D23"/>
+      <selection pane="bottomLeft" activeCell="D23" sqref="D23"/>
+      <selection pane="bottomRight" activeCell="C26" sqref="C26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="22.83203125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="7" customWidth="1"/>
+    <col min="3" max="20" width="10.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+    </row>
+    <row r="4" spans="1:24" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="131"/>
+      <c r="E4" s="132" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="132"/>
+      <c r="G4" s="132" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="132"/>
+      <c r="I4" s="132" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="132"/>
+      <c r="K4" s="132" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="132"/>
+      <c r="M4" s="132" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="132"/>
+      <c r="O4" s="132" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" s="132"/>
+      <c r="Q4" s="133" t="s">
+        <v>50</v>
+      </c>
+      <c r="R4" s="132"/>
+      <c r="S4" s="132" t="s">
+        <v>21</v>
+      </c>
+      <c r="T4" s="121"/>
+    </row>
+    <row r="5" spans="1:24" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="131"/>
+      <c r="B5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="T5" s="40" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" s="26">
+        <v>9356</v>
+      </c>
+      <c r="C6" s="27">
+        <v>1772</v>
+      </c>
+      <c r="D6" s="27">
+        <v>7584</v>
+      </c>
+      <c r="E6" s="27">
+        <v>345</v>
+      </c>
+      <c r="F6" s="27">
+        <v>864</v>
+      </c>
+      <c r="G6" s="27">
+        <v>90</v>
+      </c>
+      <c r="H6" s="27">
+        <v>549</v>
+      </c>
+      <c r="I6" s="27">
+        <v>10</v>
+      </c>
+      <c r="J6" s="27">
+        <v>557</v>
+      </c>
+      <c r="K6" s="27">
+        <v>453</v>
+      </c>
+      <c r="L6" s="27">
+        <v>2856</v>
+      </c>
+      <c r="M6" s="27">
+        <v>14</v>
+      </c>
+      <c r="N6" s="27">
+        <v>23</v>
+      </c>
+      <c r="O6" s="27">
+        <v>531</v>
+      </c>
+      <c r="P6" s="27">
+        <v>2152</v>
+      </c>
+      <c r="Q6" s="27">
+        <v>56</v>
+      </c>
+      <c r="R6" s="27">
+        <v>140</v>
+      </c>
+      <c r="S6" s="27">
+        <v>273</v>
+      </c>
+      <c r="T6" s="27">
+        <v>443</v>
+      </c>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+    </row>
+    <row r="7" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="29">
+        <v>1674</v>
+      </c>
+      <c r="C7" s="30">
+        <v>362</v>
+      </c>
+      <c r="D7" s="30">
+        <v>1312</v>
+      </c>
+      <c r="E7" s="30">
+        <v>50</v>
+      </c>
+      <c r="F7" s="30">
+        <v>89</v>
+      </c>
+      <c r="G7" s="30">
+        <v>9</v>
+      </c>
+      <c r="H7" s="30">
+        <v>80</v>
+      </c>
+      <c r="I7" s="31">
+        <v>0</v>
+      </c>
+      <c r="J7" s="30">
+        <v>128</v>
+      </c>
+      <c r="K7" s="30">
+        <v>88</v>
+      </c>
+      <c r="L7" s="30">
+        <v>398</v>
+      </c>
+      <c r="M7" s="31">
+        <v>0</v>
+      </c>
+      <c r="N7" s="30">
+        <v>2</v>
+      </c>
+      <c r="O7" s="30">
+        <v>167</v>
+      </c>
+      <c r="P7" s="30">
+        <v>551</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>10</v>
+      </c>
+      <c r="R7" s="30">
+        <v>11</v>
+      </c>
+      <c r="S7" s="30">
+        <v>38</v>
+      </c>
+      <c r="T7" s="30">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="29">
+        <v>897</v>
+      </c>
+      <c r="C8" s="30">
+        <v>159</v>
+      </c>
+      <c r="D8" s="30">
+        <v>738</v>
+      </c>
+      <c r="E8" s="30">
+        <v>24</v>
+      </c>
+      <c r="F8" s="30">
+        <v>89</v>
+      </c>
+      <c r="G8" s="30">
+        <v>16</v>
+      </c>
+      <c r="H8" s="30">
+        <v>61</v>
+      </c>
+      <c r="I8" s="30">
+        <v>2</v>
+      </c>
+      <c r="J8" s="30">
+        <v>62</v>
+      </c>
+      <c r="K8" s="30">
+        <v>45</v>
+      </c>
+      <c r="L8" s="30">
+        <v>241</v>
+      </c>
+      <c r="M8" s="30">
+        <v>3</v>
+      </c>
+      <c r="N8" s="30">
+        <v>9</v>
+      </c>
+      <c r="O8" s="30">
+        <v>29</v>
+      </c>
+      <c r="P8" s="30">
+        <v>165</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>8</v>
+      </c>
+      <c r="R8" s="30">
+        <v>29</v>
+      </c>
+      <c r="S8" s="30">
+        <v>32</v>
+      </c>
+      <c r="T8" s="30">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="29">
+        <v>1155</v>
+      </c>
+      <c r="C9" s="30">
+        <v>209</v>
+      </c>
+      <c r="D9" s="30">
+        <v>946</v>
+      </c>
+      <c r="E9" s="30">
+        <v>42</v>
+      </c>
+      <c r="F9" s="30">
+        <v>136</v>
+      </c>
+      <c r="G9" s="30">
+        <v>10</v>
+      </c>
+      <c r="H9" s="30">
+        <v>68</v>
+      </c>
+      <c r="I9" s="31">
+        <v>0</v>
+      </c>
+      <c r="J9" s="30">
+        <v>51</v>
+      </c>
+      <c r="K9" s="30">
+        <v>59</v>
+      </c>
+      <c r="L9" s="30">
+        <v>366</v>
+      </c>
+      <c r="M9" s="30">
+        <v>1</v>
+      </c>
+      <c r="N9" s="30">
+        <v>4</v>
+      </c>
+      <c r="O9" s="30">
+        <v>48</v>
+      </c>
+      <c r="P9" s="30">
+        <v>238</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>13</v>
+      </c>
+      <c r="R9" s="30">
+        <v>41</v>
+      </c>
+      <c r="S9" s="30">
+        <v>36</v>
+      </c>
+      <c r="T9" s="30">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="29">
+        <v>728</v>
+      </c>
+      <c r="C10" s="30">
+        <v>118</v>
+      </c>
+      <c r="D10" s="30">
+        <v>610</v>
+      </c>
+      <c r="E10" s="30">
+        <v>32</v>
+      </c>
+      <c r="F10" s="30">
+        <v>83</v>
+      </c>
+      <c r="G10" s="30">
+        <v>5</v>
+      </c>
+      <c r="H10" s="30">
+        <v>37</v>
+      </c>
+      <c r="I10" s="31">
+        <v>0</v>
+      </c>
+      <c r="J10" s="30">
+        <v>41</v>
+      </c>
+      <c r="K10" s="30">
+        <v>32</v>
+      </c>
+      <c r="L10" s="30">
+        <v>224</v>
+      </c>
+      <c r="M10" s="30">
+        <v>4</v>
+      </c>
+      <c r="N10" s="30">
+        <v>1</v>
+      </c>
+      <c r="O10" s="30">
+        <v>34</v>
+      </c>
+      <c r="P10" s="30">
+        <v>207</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1</v>
+      </c>
+      <c r="R10" s="30">
+        <v>4</v>
+      </c>
+      <c r="S10" s="30">
+        <v>10</v>
+      </c>
+      <c r="T10" s="30">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="29">
+        <v>714</v>
+      </c>
+      <c r="C11" s="30">
+        <v>89</v>
+      </c>
+      <c r="D11" s="30">
+        <v>625</v>
+      </c>
+      <c r="E11" s="30">
+        <v>35</v>
+      </c>
+      <c r="F11" s="30">
+        <v>68</v>
+      </c>
+      <c r="G11" s="30">
+        <v>3</v>
+      </c>
+      <c r="H11" s="30">
+        <v>48</v>
+      </c>
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="30">
+        <v>24</v>
+      </c>
+      <c r="K11" s="30">
+        <v>20</v>
+      </c>
+      <c r="L11" s="30">
+        <v>311</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
+        <v>23</v>
+      </c>
+      <c r="P11" s="30">
+        <v>137</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>5</v>
+      </c>
+      <c r="R11" s="30">
+        <v>15</v>
+      </c>
+      <c r="S11" s="30">
+        <v>3</v>
+      </c>
+      <c r="T11" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="29">
+        <v>817</v>
+      </c>
+      <c r="C12" s="30">
+        <v>232</v>
+      </c>
+      <c r="D12" s="30">
+        <v>585</v>
+      </c>
+      <c r="E12" s="30">
+        <v>27</v>
+      </c>
+      <c r="F12" s="30">
+        <v>67</v>
+      </c>
+      <c r="G12" s="30">
+        <v>8</v>
+      </c>
+      <c r="H12" s="30">
+        <v>45</v>
+      </c>
+      <c r="I12" s="31">
+        <v>1</v>
+      </c>
+      <c r="J12" s="30">
+        <v>45</v>
+      </c>
+      <c r="K12" s="30">
+        <v>80</v>
+      </c>
+      <c r="L12" s="30">
+        <v>246</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+      <c r="N12" s="31">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>78</v>
+      </c>
+      <c r="P12" s="30">
+        <v>149</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>10</v>
+      </c>
+      <c r="R12" s="30">
+        <v>10</v>
+      </c>
+      <c r="S12" s="30">
+        <v>28</v>
+      </c>
+      <c r="T12" s="30">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="29">
+        <v>566</v>
+      </c>
+      <c r="C13" s="30">
+        <v>86</v>
+      </c>
+      <c r="D13" s="30">
+        <v>480</v>
+      </c>
+      <c r="E13" s="30">
+        <v>15</v>
+      </c>
+      <c r="F13" s="30">
+        <v>77</v>
+      </c>
+      <c r="G13" s="30">
+        <v>10</v>
+      </c>
+      <c r="H13" s="30">
+        <v>50</v>
+      </c>
+      <c r="I13" s="31">
+        <v>0</v>
+      </c>
+      <c r="J13" s="30">
+        <v>17</v>
+      </c>
+      <c r="K13" s="30">
+        <v>23</v>
+      </c>
+      <c r="L13" s="30">
+        <v>231</v>
+      </c>
+      <c r="M13" s="31">
+        <v>2</v>
+      </c>
+      <c r="N13" s="31">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>17</v>
+      </c>
+      <c r="P13" s="30">
+        <v>81</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>4</v>
+      </c>
+      <c r="R13" s="30">
+        <v>7</v>
+      </c>
+      <c r="S13" s="30">
+        <v>15</v>
+      </c>
+      <c r="T13" s="30">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="12">
+        <v>261</v>
+      </c>
+      <c r="C14" s="13">
+        <v>52</v>
+      </c>
+      <c r="D14" s="13">
+        <v>209</v>
+      </c>
+      <c r="E14" s="13">
+        <v>5</v>
+      </c>
+      <c r="F14" s="13">
+        <v>20</v>
+      </c>
+      <c r="G14" s="13">
+        <v>4</v>
+      </c>
+      <c r="H14" s="13">
+        <v>8</v>
+      </c>
+      <c r="I14" s="13">
+        <v>1</v>
+      </c>
+      <c r="J14" s="13">
+        <v>24</v>
+      </c>
+      <c r="K14" s="13">
+        <v>7</v>
+      </c>
+      <c r="L14" s="13">
+        <v>65</v>
+      </c>
+      <c r="M14" s="13">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13">
+        <v>20</v>
+      </c>
+      <c r="P14" s="13">
+        <v>65</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>0</v>
+      </c>
+      <c r="R14" s="13">
+        <v>2</v>
+      </c>
+      <c r="S14" s="13">
+        <v>14</v>
+      </c>
+      <c r="T14" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="12">
+        <v>185</v>
+      </c>
+      <c r="C15" s="13">
+        <v>38</v>
+      </c>
+      <c r="D15" s="13">
+        <v>147</v>
+      </c>
+      <c r="E15" s="13">
+        <v>9</v>
+      </c>
+      <c r="F15" s="13">
+        <v>10</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="13">
+        <v>8</v>
+      </c>
+      <c r="I15" s="14">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13">
+        <v>13</v>
+      </c>
+      <c r="K15" s="13">
+        <v>6</v>
+      </c>
+      <c r="L15" s="13">
+        <v>65</v>
+      </c>
+      <c r="M15" s="14">
+        <v>0</v>
+      </c>
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="13">
+        <v>19</v>
+      </c>
+      <c r="P15" s="13">
+        <v>49</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0</v>
+      </c>
+      <c r="S15" s="13">
+        <v>4</v>
+      </c>
+      <c r="T15" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="12">
+        <v>255</v>
+      </c>
+      <c r="C16" s="13">
+        <v>44</v>
+      </c>
+      <c r="D16" s="13">
+        <v>211</v>
+      </c>
+      <c r="E16" s="13">
+        <v>14</v>
+      </c>
+      <c r="F16" s="13">
+        <v>22</v>
+      </c>
+      <c r="G16" s="13">
+        <v>5</v>
+      </c>
+      <c r="H16" s="13">
+        <v>10</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>22</v>
+      </c>
+      <c r="K16" s="13">
+        <v>7</v>
+      </c>
+      <c r="L16" s="13">
+        <v>82</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>16</v>
+      </c>
+      <c r="P16" s="13">
+        <v>71</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>1</v>
+      </c>
+      <c r="R16" s="13">
+        <v>2</v>
+      </c>
+      <c r="S16" s="13">
+        <v>1</v>
+      </c>
+      <c r="T16" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="12">
+        <v>423</v>
+      </c>
+      <c r="C17" s="13">
+        <v>80</v>
+      </c>
+      <c r="D17" s="13">
+        <v>343</v>
+      </c>
+      <c r="E17" s="13">
+        <v>24</v>
+      </c>
+      <c r="F17" s="13">
+        <v>32</v>
+      </c>
+      <c r="G17" s="13">
+        <v>3</v>
+      </c>
+      <c r="H17" s="13">
+        <v>29</v>
+      </c>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>18</v>
+      </c>
+      <c r="K17" s="13">
+        <v>12</v>
+      </c>
+      <c r="L17" s="13">
+        <v>131</v>
+      </c>
+      <c r="M17" s="14">
+        <v>1</v>
+      </c>
+      <c r="N17" s="31">
+        <v>0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>17</v>
+      </c>
+      <c r="P17" s="13">
+        <v>84</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>4</v>
+      </c>
+      <c r="R17" s="13">
+        <v>12</v>
+      </c>
+      <c r="S17" s="13">
+        <v>19</v>
+      </c>
+      <c r="T17" s="13">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="12">
+        <v>148</v>
+      </c>
+      <c r="C18" s="13">
+        <v>28</v>
+      </c>
+      <c r="D18" s="13">
+        <v>120</v>
+      </c>
+      <c r="E18" s="13">
+        <v>5</v>
+      </c>
+      <c r="F18" s="13">
+        <v>13</v>
+      </c>
+      <c r="G18" s="13">
+        <v>3</v>
+      </c>
+      <c r="H18" s="13">
+        <v>8</v>
+      </c>
+      <c r="I18" s="14">
+        <v>0</v>
+      </c>
+      <c r="J18" s="13">
+        <v>15</v>
+      </c>
+      <c r="K18" s="13">
+        <v>10</v>
+      </c>
+      <c r="L18" s="13">
+        <v>46</v>
+      </c>
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>10</v>
+      </c>
+      <c r="P18" s="13">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>0</v>
+      </c>
+      <c r="R18" s="14">
+        <v>0</v>
+      </c>
+      <c r="S18" s="14">
+        <v>0</v>
+      </c>
+      <c r="T18" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="12">
+        <v>113</v>
+      </c>
+      <c r="C19" s="13">
+        <v>15</v>
+      </c>
+      <c r="D19" s="13">
+        <v>98</v>
+      </c>
+      <c r="E19" s="13">
+        <v>4</v>
+      </c>
+      <c r="F19" s="13">
+        <v>13</v>
+      </c>
+      <c r="G19" s="14">
+        <v>1</v>
+      </c>
+      <c r="H19" s="13">
+        <v>6</v>
+      </c>
+      <c r="I19" s="14">
+        <v>6</v>
+      </c>
+      <c r="J19" s="13">
+        <v>10</v>
+      </c>
+      <c r="K19" s="14">
+        <v>1</v>
+      </c>
+      <c r="L19" s="13">
+        <v>31</v>
+      </c>
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13">
+        <v>2</v>
+      </c>
+      <c r="P19" s="13">
+        <v>34</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>0</v>
+      </c>
+      <c r="R19" s="14">
+        <v>0</v>
+      </c>
+      <c r="S19" s="13">
+        <v>1</v>
+      </c>
+      <c r="T19" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="12">
+        <v>240</v>
+      </c>
+      <c r="C20" s="13">
+        <v>48</v>
+      </c>
+      <c r="D20" s="13">
+        <v>192</v>
+      </c>
+      <c r="E20" s="13">
+        <v>9</v>
+      </c>
+      <c r="F20" s="13">
+        <v>21</v>
+      </c>
+      <c r="G20" s="13">
+        <v>3</v>
+      </c>
+      <c r="H20" s="13">
+        <v>15</v>
+      </c>
+      <c r="I20" s="31">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13">
+        <v>13</v>
+      </c>
+      <c r="K20" s="13">
+        <v>11</v>
+      </c>
+      <c r="L20" s="13">
+        <v>74</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>13</v>
+      </c>
+      <c r="P20" s="13">
+        <v>59</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>0</v>
+      </c>
+      <c r="R20" s="14">
+        <v>0</v>
+      </c>
+      <c r="S20" s="13">
+        <v>12</v>
+      </c>
+      <c r="T20" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="12">
+        <v>299</v>
+      </c>
+      <c r="C21" s="13">
+        <v>70</v>
+      </c>
+      <c r="D21" s="13">
+        <v>229</v>
+      </c>
+      <c r="E21" s="13">
+        <v>12</v>
+      </c>
+      <c r="F21" s="13">
+        <v>28</v>
+      </c>
+      <c r="G21" s="13">
+        <v>5</v>
+      </c>
+      <c r="H21" s="13">
+        <v>16</v>
+      </c>
+      <c r="I21" s="14">
+        <v>0</v>
+      </c>
+      <c r="J21" s="13">
+        <v>26</v>
+      </c>
+      <c r="K21" s="13">
+        <v>13</v>
+      </c>
+      <c r="L21" s="13">
+        <v>72</v>
+      </c>
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>22</v>
+      </c>
+      <c r="P21" s="13">
+        <v>66</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>0</v>
+      </c>
+      <c r="R21" s="14">
+        <v>0</v>
+      </c>
+      <c r="S21" s="13">
+        <v>18</v>
+      </c>
+      <c r="T21" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="12">
+        <v>140</v>
+      </c>
+      <c r="C22" s="13">
+        <v>28</v>
+      </c>
+      <c r="D22" s="13">
+        <v>112</v>
+      </c>
+      <c r="E22" s="13">
+        <v>6</v>
+      </c>
+      <c r="F22" s="13">
+        <v>17</v>
+      </c>
+      <c r="G22" s="14">
+        <v>0</v>
+      </c>
+      <c r="H22" s="13">
+        <v>6</v>
+      </c>
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+      <c r="J22" s="13">
+        <v>12</v>
+      </c>
+      <c r="K22" s="13">
+        <v>9</v>
+      </c>
+      <c r="L22" s="13">
+        <v>30</v>
+      </c>
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>1</v>
+      </c>
+      <c r="P22" s="13">
+        <v>26</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>0</v>
+      </c>
+      <c r="R22" s="13">
+        <v>1</v>
+      </c>
+      <c r="S22" s="13">
+        <v>12</v>
+      </c>
+      <c r="T22" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="12">
+        <v>273</v>
+      </c>
+      <c r="C23" s="13">
+        <v>41</v>
+      </c>
+      <c r="D23" s="13">
+        <v>232</v>
+      </c>
+      <c r="E23" s="13">
+        <v>6</v>
+      </c>
+      <c r="F23" s="13">
+        <v>27</v>
+      </c>
+      <c r="G23" s="13">
+        <v>1</v>
+      </c>
+      <c r="H23" s="13">
+        <v>12</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>17</v>
+      </c>
+      <c r="K23" s="13">
+        <v>14</v>
+      </c>
+      <c r="L23" s="13">
+        <v>67</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
+        <v>4</v>
+      </c>
+      <c r="P23" s="13">
+        <v>73</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0</v>
+      </c>
+      <c r="R23" s="13">
+        <v>4</v>
+      </c>
+      <c r="S23" s="13">
+        <v>16</v>
+      </c>
+      <c r="T23" s="13">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="12">
+        <v>31</v>
+      </c>
+      <c r="C24" s="13">
+        <v>7</v>
+      </c>
+      <c r="D24" s="13">
+        <v>24</v>
+      </c>
+      <c r="E24" s="14">
+        <v>0</v>
+      </c>
+      <c r="F24" s="13">
+        <v>5</v>
+      </c>
+      <c r="G24" s="14">
+        <v>1</v>
+      </c>
+      <c r="H24" s="13">
+        <v>6</v>
+      </c>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="14">
+        <v>0</v>
+      </c>
+      <c r="K24" s="13">
+        <v>2</v>
+      </c>
+      <c r="L24" s="13">
+        <v>10</v>
+      </c>
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="14">
+        <v>1</v>
+      </c>
+      <c r="P24" s="13">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>0</v>
+      </c>
+      <c r="R24" s="14">
+        <v>0</v>
+      </c>
+      <c r="S24" s="13">
+        <v>3</v>
+      </c>
+      <c r="T24" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="12">
+        <v>93</v>
+      </c>
+      <c r="C25" s="13">
+        <v>18</v>
+      </c>
+      <c r="D25" s="13">
+        <v>75</v>
+      </c>
+      <c r="E25" s="13">
+        <v>5</v>
+      </c>
+      <c r="F25" s="13">
+        <v>7</v>
+      </c>
+      <c r="G25" s="13">
+        <v>1</v>
+      </c>
+      <c r="H25" s="13">
+        <v>9</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
+        <v>6</v>
+      </c>
+      <c r="K25" s="13">
+        <v>6</v>
+      </c>
+      <c r="L25" s="13">
+        <v>25</v>
+      </c>
+      <c r="M25" s="13">
+        <v>1</v>
+      </c>
+      <c r="N25" s="13">
+        <v>2</v>
+      </c>
+      <c r="O25" s="13">
+        <v>1</v>
+      </c>
+      <c r="P25" s="13">
+        <v>23</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>0</v>
+      </c>
+      <c r="R25" s="14">
+        <v>0</v>
+      </c>
+      <c r="S25" s="13">
+        <v>4</v>
+      </c>
+      <c r="T25" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="12">
+        <v>170</v>
+      </c>
+      <c r="C26" s="13">
+        <v>23</v>
+      </c>
+      <c r="D26" s="13">
+        <v>147</v>
+      </c>
+      <c r="E26" s="13">
+        <v>14</v>
+      </c>
+      <c r="F26" s="13">
+        <v>19</v>
+      </c>
+      <c r="G26" s="14">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
+        <v>10</v>
+      </c>
+      <c r="I26" s="14">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
+        <v>6</v>
+      </c>
+      <c r="K26" s="13">
+        <v>2</v>
+      </c>
+      <c r="L26" s="13">
+        <v>75</v>
+      </c>
+      <c r="M26" s="14">
+        <v>0</v>
+      </c>
+      <c r="N26" s="14">
+        <v>0</v>
+      </c>
+      <c r="O26" s="13">
+        <v>4</v>
+      </c>
+      <c r="P26" s="13">
+        <v>10</v>
+      </c>
+      <c r="Q26" s="14">
+        <v>0</v>
+      </c>
+      <c r="R26" s="13">
+        <v>2</v>
+      </c>
+      <c r="S26" s="13">
+        <v>3</v>
+      </c>
+      <c r="T26" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="12">
+        <v>120</v>
+      </c>
+      <c r="C27" s="13">
+        <v>19</v>
+      </c>
+      <c r="D27" s="13">
+        <v>101</v>
+      </c>
+      <c r="E27" s="13">
+        <v>5</v>
+      </c>
+      <c r="F27" s="13">
+        <v>17</v>
+      </c>
+      <c r="G27" s="13">
+        <v>2</v>
+      </c>
+      <c r="H27" s="13">
+        <v>14</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>3</v>
+      </c>
+      <c r="K27" s="13">
+        <v>4</v>
+      </c>
+      <c r="L27" s="13">
+        <v>50</v>
+      </c>
+      <c r="M27" s="14">
+        <v>1</v>
+      </c>
+      <c r="N27" s="14">
+        <v>4</v>
+      </c>
+      <c r="O27" s="13">
+        <v>3</v>
+      </c>
+      <c r="P27" s="13">
+        <v>8</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>0</v>
+      </c>
+      <c r="R27" s="14">
+        <v>0</v>
+      </c>
+      <c r="S27" s="13">
+        <v>4</v>
+      </c>
+      <c r="T27" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="12">
+        <v>54</v>
+      </c>
+      <c r="C28" s="13">
+        <v>6</v>
+      </c>
+      <c r="D28" s="13">
+        <v>48</v>
+      </c>
+      <c r="E28" s="13">
+        <v>2</v>
+      </c>
+      <c r="F28" s="13">
+        <v>4</v>
+      </c>
+      <c r="G28" s="14">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13">
+        <v>3</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
+        <v>4</v>
+      </c>
+      <c r="K28" s="13">
+        <v>2</v>
+      </c>
+      <c r="L28" s="13">
+        <v>16</v>
+      </c>
+      <c r="M28" s="14">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
+        <v>2</v>
+      </c>
+      <c r="P28" s="13">
+        <v>17</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>0</v>
+      </c>
+      <c r="R28" s="14">
+        <v>0</v>
+      </c>
+      <c r="S28" s="14">
+        <v>0</v>
+      </c>
+      <c r="T28" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="16">
+        <v>0</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="17">
+        <v>0</v>
+      </c>
+      <c r="P29" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>0</v>
+      </c>
+      <c r="R29" s="17">
+        <v>0</v>
+      </c>
+      <c r="S29" s="17">
+        <v>0</v>
+      </c>
+      <c r="T29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="130" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="130"/>
+      <c r="C30" s="130"/>
+      <c r="D30" s="130"/>
+      <c r="E30" s="130"/>
+      <c r="F30" s="130"/>
+      <c r="G30" s="130"/>
+      <c r="H30" s="130"/>
+      <c r="I30" s="130"/>
+      <c r="J30" s="130"/>
+      <c r="K30" s="130"/>
+      <c r="L30" s="130"/>
+      <c r="M30" s="130"/>
+      <c r="N30" s="130"/>
+      <c r="O30" s="130"/>
+      <c r="P30" s="130"/>
+      <c r="Q30" s="130"/>
+      <c r="R30" s="130"/>
+      <c r="S30" s="130"/>
+      <c r="T30" s="130"/>
+    </row>
+    <row r="33" spans="1:20" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="9" t="e">
+        <f>B6-B7-B8-B9-B11-B12-B13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C33" s="9" t="e">
+        <f>C6-C7-C8-C9-C11-C12-C13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D33" s="9" t="e">
+        <f>D6-D7-D8-D9-D11-D12-D13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E33" s="9" t="e">
+        <f>E6-E7-E8-E9-E11-E12-E13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F33" s="9" t="e">
+        <f>F6-F7-F8-F9-F11-F12-F13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G33" s="9" t="e">
+        <f>G6-G7-G8-G9-G11-G12-G13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H33" s="9" t="e">
+        <f>H6-H7-H8-H9-H11-H12-H13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I33" s="9" t="e">
+        <f>I6-I7-I8-I9-I11-I12-I13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J33" s="9" t="e">
+        <f>J6-J7-J8-J9-J11-J12-J13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K33" s="9" t="e">
+        <f>K6-K7-K8-K9-K11-K12-K13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L33" s="9" t="e">
+        <f>L6-L7-L8-L9-L11-L12-L13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M33" s="9" t="e">
+        <f>M6-M7-M8-M9-M11-M12-M13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N33" s="9" t="e">
+        <f>N6-N7-N8-N9-N11-N12-N13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O33" s="9" t="e">
+        <f>O6-O7-O8-O9-O11-O12-O13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P33" s="9" t="e">
+        <f>P6-P7-P8-P9-P11-P12-P13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q33" s="9"/>
+      <c r="R33" s="9"/>
+      <c r="S33" s="9" t="e">
+        <f>S6-S7-S8-S9-S11-S12-S13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="T33" s="9" t="e">
+        <f>T6-T7-T8-T9-T11-T12-T13-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="9" t="e">
+        <f>SUM(B14:B27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C34" s="9" t="e">
+        <f>SUM(C14:C27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D34" s="9" t="e">
+        <f>SUM(D14:D27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E34" s="9" t="e">
+        <f>SUM(E14:E27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F34" s="9" t="e">
+        <f>SUM(F14:F27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G34" s="9" t="e">
+        <f>SUM(G14:G27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H34" s="9" t="e">
+        <f>SUM(H14:H27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I34" s="9" t="e">
+        <f>SUM(I14:I27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J34" s="9" t="e">
+        <f>SUM(J14:J27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K34" s="9" t="e">
+        <f>SUM(K14:K27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L34" s="9" t="e">
+        <f>SUM(L14:L27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M34" s="9" t="e">
+        <f>SUM(M14:M27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N34" s="9" t="e">
+        <f>SUM(N14:N27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O34" s="9" t="e">
+        <f>SUM(O14:O27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P34" s="9" t="e">
+        <f>SUM(P14:P27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q34" s="9"/>
+      <c r="R34" s="9"/>
+      <c r="S34" s="9" t="e">
+        <f>SUM(S14:S27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="T34" s="9" t="e">
+        <f>SUM(T14:T27)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="9" t="e">
+        <f>#REF!-B28-B29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C35" s="9" t="e">
+        <f>#REF!-C28-C29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D35" s="9" t="e">
+        <f>#REF!-D28-D29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E35" s="9" t="e">
+        <f>#REF!-E28-E29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F35" s="9" t="e">
+        <f>#REF!-F28-F29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G35" s="9" t="e">
+        <f>#REF!-G28-G29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H35" s="9" t="e">
+        <f>#REF!-H28-H29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I35" s="9" t="e">
+        <f>#REF!-I28-I29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J35" s="9" t="e">
+        <f>#REF!-J28-J29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K35" s="9" t="e">
+        <f>#REF!-K28-K29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L35" s="9" t="e">
+        <f>#REF!-L28-L29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M35" s="9" t="e">
+        <f>#REF!-M28-M29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N35" s="9" t="e">
+        <f>#REF!-N28-N29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O35" s="9" t="e">
+        <f>#REF!-O28-O29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P35" s="9" t="e">
+        <f>#REF!-P28-P29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q35" s="9"/>
+      <c r="R35" s="9"/>
+      <c r="S35" s="9" t="e">
+        <f>#REF!-S28-S29</f>
+        <v>#REF!</v>
+      </c>
+      <c r="T35" s="9" t="e">
+        <f>#REF!-T28-T29</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A37" s="8"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="A30:T30"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:P4"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:R37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D23" sqref="D23"/>
       <selection pane="topRight" activeCell="D23" sqref="D23"/>
       <selection pane="bottomLeft" activeCell="D23" sqref="D23"/>
       <selection pane="bottomRight" activeCell="S20" sqref="S20:S21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" style="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.33203125" style="3"/>
+    <col min="1" max="1" width="22.83203125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="7" customWidth="1"/>
+    <col min="3" max="18" width="10.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="129"/>
-[...18 lines deleted...]
-      <c r="A2" s="130" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+    </row>
+    <row r="2" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="130"/>
-[...40 lines deleted...]
-      <c r="A4" s="184" t="s">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+    </row>
+    <row r="3" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="187" t="s">
+      <c r="B4" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="188"/>
-[...5 lines deleted...]
-      <c r="G4" s="185" t="s">
+      <c r="C4" s="135"/>
+      <c r="D4" s="131"/>
+      <c r="E4" s="132" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="132"/>
+      <c r="G4" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="185"/>
-      <c r="I4" s="185" t="s">
+      <c r="H4" s="132"/>
+      <c r="I4" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="185"/>
-      <c r="K4" s="185" t="s">
+      <c r="J4" s="132"/>
+      <c r="K4" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="185"/>
-      <c r="M4" s="185" t="s">
+      <c r="L4" s="132"/>
+      <c r="M4" s="132" t="s">
         <v>19</v>
       </c>
-      <c r="N4" s="185"/>
-      <c r="O4" s="185" t="s">
+      <c r="N4" s="132"/>
+      <c r="O4" s="132" t="s">
         <v>20</v>
       </c>
-      <c r="P4" s="185"/>
-      <c r="Q4" s="185" t="s">
+      <c r="P4" s="132"/>
+      <c r="Q4" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="R4" s="174"/>
-[...3 lines deleted...]
-      <c r="B5" s="23" t="s">
+      <c r="R4" s="121"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="131"/>
+      <c r="B5" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="73" t="s">
+      <c r="C5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="D5" s="73" t="s">
+      <c r="D5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="73" t="s">
+      <c r="E5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="H5" s="73" t="s">
+      <c r="H5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="I5" s="73" t="s">
+      <c r="I5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="J5" s="73" t="s">
+      <c r="J5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="73" t="s">
+      <c r="L5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="73" t="s">
+      <c r="M5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="N5" s="73" t="s">
+      <c r="N5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="O5" s="73" t="s">
+      <c r="O5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="P5" s="73" t="s">
+      <c r="P5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="Q5" s="73" t="s">
+      <c r="Q5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="R5" s="74" t="s">
+      <c r="R5" s="40" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B6" s="41">
+    <row r="6" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" s="26">
         <v>9345</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="27">
         <v>1699</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="27">
         <v>7646</v>
       </c>
-      <c r="E6" s="42">
+      <c r="E6" s="27">
         <v>367</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="27">
         <v>896</v>
       </c>
-      <c r="G6" s="42">
+      <c r="G6" s="27">
         <v>99</v>
       </c>
-      <c r="H6" s="42">
+      <c r="H6" s="27">
         <v>555</v>
       </c>
-      <c r="I6" s="42">
+      <c r="I6" s="27">
         <v>4</v>
       </c>
-      <c r="J6" s="42">
+      <c r="J6" s="27">
         <v>571</v>
       </c>
-      <c r="K6" s="42">
+      <c r="K6" s="27">
         <v>437</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="27">
         <v>2886</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="27">
         <v>19</v>
       </c>
-      <c r="N6" s="42">
+      <c r="N6" s="27">
         <v>49</v>
       </c>
-      <c r="O6" s="42">
+      <c r="O6" s="27">
         <v>494</v>
       </c>
-      <c r="P6" s="42">
+      <c r="P6" s="27">
         <v>2164</v>
       </c>
-      <c r="Q6" s="42">
+      <c r="Q6" s="27">
         <v>279</v>
       </c>
-      <c r="R6" s="42">
+      <c r="R6" s="27">
         <v>525</v>
       </c>
     </row>
-    <row r="7" spans="1:18" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B7" s="44">
+    <row r="7" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="29">
         <v>1638</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="30">
         <v>327</v>
       </c>
-      <c r="D7" s="45">
+      <c r="D7" s="30">
         <v>1311</v>
       </c>
-      <c r="E7" s="45">
+      <c r="E7" s="30">
         <v>55</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="30">
         <v>90</v>
       </c>
-      <c r="G7" s="45">
+      <c r="G7" s="30">
         <v>12</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="30">
         <v>80</v>
       </c>
-      <c r="I7" s="45">
-[...2 lines deleted...]
-      <c r="J7" s="45">
+      <c r="I7" s="30">
+        <v>0</v>
+      </c>
+      <c r="J7" s="30">
         <v>127</v>
       </c>
-      <c r="K7" s="45">
+      <c r="K7" s="30">
         <v>77</v>
       </c>
-      <c r="L7" s="45">
+      <c r="L7" s="30">
         <v>409</v>
       </c>
-      <c r="M7" s="45">
+      <c r="M7" s="30">
         <v>11</v>
       </c>
-      <c r="N7" s="45">
+      <c r="N7" s="30">
         <v>26</v>
       </c>
-      <c r="O7" s="45">
+      <c r="O7" s="30">
         <v>141</v>
       </c>
-      <c r="P7" s="45">
+      <c r="P7" s="30">
         <v>541</v>
       </c>
-      <c r="Q7" s="45">
+      <c r="Q7" s="30">
         <v>31</v>
       </c>
-      <c r="R7" s="45">
+      <c r="R7" s="30">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B8" s="44">
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="29">
         <v>854</v>
       </c>
-      <c r="C8" s="45">
+      <c r="C8" s="30">
         <v>145</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="30">
         <v>709</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="30">
         <v>26</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="30">
         <v>92</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="30">
         <v>13</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="30">
         <v>58</v>
       </c>
-      <c r="I8" s="45">
+      <c r="I8" s="30">
         <v>2</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="30">
         <v>63</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="30">
         <v>44</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="30">
         <v>241</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="30">
         <v>3</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="30">
         <v>8</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="30">
         <v>24</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="30">
         <v>162</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="30">
         <v>33</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="30">
         <v>85</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B9" s="44">
+    <row r="9" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="29">
         <v>1121</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="30">
         <v>197</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="30">
         <v>924</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="30">
         <v>44</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="30">
         <v>129</v>
       </c>
-      <c r="G9" s="45">
+      <c r="G9" s="30">
         <v>12</v>
       </c>
-      <c r="H9" s="45">
+      <c r="H9" s="30">
         <v>63</v>
       </c>
-      <c r="I9" s="46">
-[...2 lines deleted...]
-      <c r="J9" s="45">
+      <c r="I9" s="31">
+        <v>0</v>
+      </c>
+      <c r="J9" s="30">
         <v>48</v>
       </c>
-      <c r="K9" s="45">
+      <c r="K9" s="30">
         <v>58</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="30">
         <v>378</v>
       </c>
-      <c r="M9" s="45">
-[...2 lines deleted...]
-      <c r="N9" s="45">
+      <c r="M9" s="30">
+        <v>1</v>
+      </c>
+      <c r="N9" s="30">
         <v>3</v>
       </c>
-      <c r="O9" s="45">
+      <c r="O9" s="30">
         <v>46</v>
       </c>
-      <c r="P9" s="45">
+      <c r="P9" s="30">
         <v>246</v>
       </c>
-      <c r="Q9" s="45">
+      <c r="Q9" s="30">
         <v>36</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="30">
         <v>57</v>
       </c>
     </row>
-    <row r="10" spans="1:18" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B10" s="44">
+    <row r="10" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="29">
         <v>728</v>
       </c>
-      <c r="C10" s="45">
+      <c r="C10" s="30">
         <v>118</v>
       </c>
-      <c r="D10" s="45">
+      <c r="D10" s="30">
         <v>610</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="30">
         <v>33</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="30">
         <v>80</v>
       </c>
-      <c r="G10" s="45">
+      <c r="G10" s="30">
         <v>6</v>
       </c>
-      <c r="H10" s="45">
+      <c r="H10" s="30">
         <v>38</v>
       </c>
-      <c r="I10" s="46">
-[...2 lines deleted...]
-      <c r="J10" s="45">
+      <c r="I10" s="31">
+        <v>0</v>
+      </c>
+      <c r="J10" s="30">
         <v>40</v>
       </c>
-      <c r="K10" s="45">
+      <c r="K10" s="30">
         <v>33</v>
       </c>
-      <c r="L10" s="45">
+      <c r="L10" s="30">
         <v>229</v>
       </c>
-      <c r="M10" s="45">
-[...2 lines deleted...]
-      <c r="N10" s="45">
+      <c r="M10" s="30">
+        <v>1</v>
+      </c>
+      <c r="N10" s="30">
         <v>2</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="30">
         <v>37</v>
       </c>
-      <c r="P10" s="45">
+      <c r="P10" s="30">
         <v>201</v>
       </c>
-      <c r="Q10" s="45">
+      <c r="Q10" s="30">
         <v>8</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="30">
         <v>20</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B11" s="44">
+    <row r="11" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="29">
         <v>809</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="30">
         <v>120</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="30">
         <v>689</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="30">
         <v>36</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="30">
         <v>85</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="30">
         <v>8</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="30">
         <v>64</v>
       </c>
-      <c r="I11" s="46">
-[...2 lines deleted...]
-      <c r="J11" s="45">
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="30">
         <v>27</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="30">
         <v>23</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="30">
         <v>321</v>
       </c>
-      <c r="M11" s="45">
-[...5 lines deleted...]
-      <c r="O11" s="45">
+      <c r="M11" s="30">
+        <v>0</v>
+      </c>
+      <c r="N11" s="30">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
         <v>19</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="30">
         <v>111</v>
       </c>
-      <c r="Q11" s="45">
+      <c r="Q11" s="30">
         <v>34</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="30">
         <v>81</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="38" customFormat="1" ht="16.5">
-      <c r="A12" s="40" t="s">
+    <row r="12" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="29">
+        <v>769</v>
+      </c>
+      <c r="C12" s="30">
+        <v>210</v>
+      </c>
+      <c r="D12" s="30">
+        <v>559</v>
+      </c>
+      <c r="E12" s="30">
+        <v>28</v>
+      </c>
+      <c r="F12" s="30">
+        <v>64</v>
+      </c>
+      <c r="G12" s="30">
+        <v>7</v>
+      </c>
+      <c r="H12" s="30">
+        <v>45</v>
+      </c>
+      <c r="I12" s="31">
+        <v>1</v>
+      </c>
+      <c r="J12" s="30">
+        <v>41</v>
+      </c>
+      <c r="K12" s="30">
+        <v>70</v>
+      </c>
+      <c r="L12" s="30">
+        <v>232</v>
+      </c>
+      <c r="M12" s="30">
+        <v>0</v>
+      </c>
+      <c r="N12" s="30">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>75</v>
+      </c>
+      <c r="P12" s="30">
+        <v>150</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>29</v>
+      </c>
+      <c r="R12" s="30">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="29">
+        <v>566</v>
+      </c>
+      <c r="C13" s="30">
+        <v>79</v>
+      </c>
+      <c r="D13" s="30">
+        <v>487</v>
+      </c>
+      <c r="E13" s="30">
+        <v>18</v>
+      </c>
+      <c r="F13" s="30">
+        <v>85</v>
+      </c>
+      <c r="G13" s="30">
+        <v>9</v>
+      </c>
+      <c r="H13" s="30">
+        <v>47</v>
+      </c>
+      <c r="I13" s="30">
+        <v>0</v>
+      </c>
+      <c r="J13" s="30">
+        <v>24</v>
+      </c>
+      <c r="K13" s="30">
+        <v>22</v>
+      </c>
+      <c r="L13" s="30">
+        <v>215</v>
+      </c>
+      <c r="M13" s="31">
+        <v>1</v>
+      </c>
+      <c r="N13" s="31">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>16</v>
+      </c>
+      <c r="P13" s="30">
+        <v>94</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>13</v>
+      </c>
+      <c r="R13" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="12">
+        <v>265</v>
+      </c>
+      <c r="C14" s="13">
+        <v>47</v>
+      </c>
+      <c r="D14" s="13">
+        <v>218</v>
+      </c>
+      <c r="E14" s="13">
+        <v>6</v>
+      </c>
+      <c r="F14" s="13">
+        <v>20</v>
+      </c>
+      <c r="G14" s="13">
+        <v>3</v>
+      </c>
+      <c r="H14" s="13">
+        <v>12</v>
+      </c>
+      <c r="I14" s="13">
+        <v>0</v>
+      </c>
+      <c r="J14" s="13">
+        <v>21</v>
+      </c>
+      <c r="K14" s="13">
+        <v>10</v>
+      </c>
+      <c r="L14" s="13">
+        <v>76</v>
+      </c>
+      <c r="M14" s="13">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13">
+        <v>18</v>
+      </c>
+      <c r="P14" s="13">
+        <v>67</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>9</v>
+      </c>
+      <c r="R14" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="12">
+        <v>201</v>
+      </c>
+      <c r="C15" s="13">
+        <v>43</v>
+      </c>
+      <c r="D15" s="13">
+        <v>158</v>
+      </c>
+      <c r="E15" s="13">
+        <v>8</v>
+      </c>
+      <c r="F15" s="13">
+        <v>10</v>
+      </c>
+      <c r="G15" s="13">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13">
+        <v>9</v>
+      </c>
+      <c r="I15" s="14">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13">
+        <v>13</v>
+      </c>
+      <c r="K15" s="13">
+        <v>15</v>
+      </c>
+      <c r="L15" s="13">
+        <v>68</v>
+      </c>
+      <c r="M15" s="14">
+        <v>0</v>
+      </c>
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="13">
+        <v>14</v>
+      </c>
+      <c r="P15" s="13">
+        <v>53</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>4</v>
+      </c>
+      <c r="R15" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="12">
+        <v>255</v>
+      </c>
+      <c r="C16" s="13">
+        <v>39</v>
+      </c>
+      <c r="D16" s="13">
+        <v>216</v>
+      </c>
+      <c r="E16" s="13">
+        <v>13</v>
+      </c>
+      <c r="F16" s="13">
+        <v>28</v>
+      </c>
+      <c r="G16" s="13">
+        <v>6</v>
+      </c>
+      <c r="H16" s="13">
+        <v>10</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>21</v>
+      </c>
+      <c r="K16" s="13">
+        <v>9</v>
+      </c>
+      <c r="L16" s="13">
+        <v>78</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>8</v>
+      </c>
+      <c r="P16" s="13">
+        <v>77</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>3</v>
+      </c>
+      <c r="R16" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="12">
+        <v>423</v>
+      </c>
+      <c r="C17" s="13">
+        <v>68</v>
+      </c>
+      <c r="D17" s="13">
+        <v>355</v>
+      </c>
+      <c r="E17" s="13">
+        <v>24</v>
+      </c>
+      <c r="F17" s="13">
+        <v>35</v>
+      </c>
+      <c r="G17" s="13">
+        <v>7</v>
+      </c>
+      <c r="H17" s="13">
+        <v>25</v>
+      </c>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>21</v>
+      </c>
+      <c r="K17" s="13">
+        <v>11</v>
+      </c>
+      <c r="L17" s="13">
+        <v>135</v>
+      </c>
+      <c r="M17" s="14">
+        <v>0</v>
+      </c>
+      <c r="N17" s="13">
+        <v>7</v>
+      </c>
+      <c r="O17" s="13">
+        <v>15</v>
+      </c>
+      <c r="P17" s="13">
+        <v>99</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>11</v>
+      </c>
+      <c r="R17" s="13">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="12">
+        <v>149</v>
+      </c>
+      <c r="C18" s="13">
+        <v>30</v>
+      </c>
+      <c r="D18" s="13">
+        <v>119</v>
+      </c>
+      <c r="E18" s="13">
+        <v>6</v>
+      </c>
+      <c r="F18" s="13">
+        <v>14</v>
+      </c>
+      <c r="G18" s="13">
+        <v>3</v>
+      </c>
+      <c r="H18" s="13">
+        <v>9</v>
+      </c>
+      <c r="I18" s="14">
+        <v>0</v>
+      </c>
+      <c r="J18" s="13">
+        <v>19</v>
+      </c>
+      <c r="K18" s="13">
+        <v>9</v>
+      </c>
+      <c r="L18" s="13">
+        <v>41</v>
+      </c>
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>12</v>
+      </c>
+      <c r="P18" s="13">
+        <v>35</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>0</v>
+      </c>
+      <c r="R18" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="12">
+        <v>103</v>
+      </c>
+      <c r="C19" s="13">
+        <v>6</v>
+      </c>
+      <c r="D19" s="13">
+        <v>97</v>
+      </c>
+      <c r="E19" s="13">
+        <v>2</v>
+      </c>
+      <c r="F19" s="13">
+        <v>13</v>
+      </c>
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="13">
+        <v>6</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>17</v>
+      </c>
+      <c r="K19" s="14">
+        <v>1</v>
+      </c>
+      <c r="L19" s="13">
+        <v>30</v>
+      </c>
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13">
+        <v>3</v>
+      </c>
+      <c r="P19" s="13">
+        <v>31</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>0</v>
+      </c>
+      <c r="R19" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="12">
+        <v>246</v>
+      </c>
+      <c r="C20" s="13">
+        <v>53</v>
+      </c>
+      <c r="D20" s="13">
+        <v>193</v>
+      </c>
+      <c r="E20" s="13">
+        <v>9</v>
+      </c>
+      <c r="F20" s="13">
+        <v>21</v>
+      </c>
+      <c r="G20" s="13">
+        <v>4</v>
+      </c>
+      <c r="H20" s="13">
+        <v>13</v>
+      </c>
+      <c r="I20" s="13">
+        <v>1</v>
+      </c>
+      <c r="J20" s="13">
+        <v>14</v>
+      </c>
+      <c r="K20" s="13">
+        <v>13</v>
+      </c>
+      <c r="L20" s="13">
+        <v>72</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>15</v>
+      </c>
+      <c r="P20" s="13">
+        <v>65</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>11</v>
+      </c>
+      <c r="R20" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="12">
+        <v>315</v>
+      </c>
+      <c r="C21" s="13">
+        <v>65</v>
+      </c>
+      <c r="D21" s="13">
+        <v>250</v>
+      </c>
+      <c r="E21" s="13">
+        <v>12</v>
+      </c>
+      <c r="F21" s="13">
+        <v>28</v>
+      </c>
+      <c r="G21" s="13">
+        <v>4</v>
+      </c>
+      <c r="H21" s="13">
+        <v>16</v>
+      </c>
+      <c r="I21" s="14">
+        <v>0</v>
+      </c>
+      <c r="J21" s="13">
+        <v>27</v>
+      </c>
+      <c r="K21" s="13">
+        <v>9</v>
+      </c>
+      <c r="L21" s="13">
+        <v>77</v>
+      </c>
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>23</v>
+      </c>
+      <c r="P21" s="13">
+        <v>69</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>17</v>
+      </c>
+      <c r="R21" s="13">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="12">
+        <v>134</v>
+      </c>
+      <c r="C22" s="13">
+        <v>24</v>
+      </c>
+      <c r="D22" s="13">
         <v>110</v>
       </c>
-      <c r="B12" s="44">
-[...14 lines deleted...]
-      <c r="G12" s="45">
+      <c r="E22" s="13">
+        <v>6</v>
+      </c>
+      <c r="F22" s="13">
+        <v>14</v>
+      </c>
+      <c r="G22" s="14">
+        <v>0</v>
+      </c>
+      <c r="H22" s="13">
         <v>7</v>
       </c>
-      <c r="H12" s="45">
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+      <c r="J22" s="13">
+        <v>11</v>
+      </c>
+      <c r="K22" s="13">
+        <v>10</v>
+      </c>
+      <c r="L22" s="13">
+        <v>31</v>
+      </c>
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>1</v>
+      </c>
+      <c r="P22" s="13">
+        <v>27</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>7</v>
+      </c>
+      <c r="R22" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="12">
+        <v>301</v>
+      </c>
+      <c r="C23" s="13">
+        <v>54</v>
+      </c>
+      <c r="D23" s="13">
+        <v>247</v>
+      </c>
+      <c r="E23" s="13">
+        <v>19</v>
+      </c>
+      <c r="F23" s="13">
+        <v>38</v>
+      </c>
+      <c r="G23" s="13">
+        <v>1</v>
+      </c>
+      <c r="H23" s="13">
+        <v>14</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>16</v>
+      </c>
+      <c r="K23" s="13">
+        <v>14</v>
+      </c>
+      <c r="L23" s="13">
+        <v>78</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
+        <v>6</v>
+      </c>
+      <c r="P23" s="13">
+        <v>71</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>14</v>
+      </c>
+      <c r="R23" s="13">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="12">
+        <v>30</v>
+      </c>
+      <c r="C24" s="13">
+        <v>6</v>
+      </c>
+      <c r="D24" s="13">
+        <v>24</v>
+      </c>
+      <c r="E24" s="14">
+        <v>0</v>
+      </c>
+      <c r="F24" s="13">
+        <v>5</v>
+      </c>
+      <c r="G24" s="14">
+        <v>1</v>
+      </c>
+      <c r="H24" s="13">
+        <v>5</v>
+      </c>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="14">
+        <v>0</v>
+      </c>
+      <c r="K24" s="13">
+        <v>2</v>
+      </c>
+      <c r="L24" s="13">
+        <v>10</v>
+      </c>
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="14">
+        <v>1</v>
+      </c>
+      <c r="P24" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>2</v>
+      </c>
+      <c r="R24" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="12">
+        <v>103</v>
+      </c>
+      <c r="C25" s="13">
+        <v>21</v>
+      </c>
+      <c r="D25" s="13">
+        <v>82</v>
+      </c>
+      <c r="E25" s="13">
+        <v>4</v>
+      </c>
+      <c r="F25" s="13">
+        <v>8</v>
+      </c>
+      <c r="G25" s="13">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
+        <v>7</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
+        <v>7</v>
+      </c>
+      <c r="K25" s="13">
+        <v>1</v>
+      </c>
+      <c r="L25" s="13">
+        <v>29</v>
+      </c>
+      <c r="M25" s="13">
+        <v>1</v>
+      </c>
+      <c r="N25" s="13">
+        <v>2</v>
+      </c>
+      <c r="O25" s="13">
+        <v>11</v>
+      </c>
+      <c r="P25" s="13">
+        <v>26</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>4</v>
+      </c>
+      <c r="R25" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="12">
+        <v>172</v>
+      </c>
+      <c r="C26" s="13">
+        <v>27</v>
+      </c>
+      <c r="D26" s="13">
+        <v>145</v>
+      </c>
+      <c r="E26" s="13">
+        <v>13</v>
+      </c>
+      <c r="F26" s="13">
+        <v>20</v>
+      </c>
+      <c r="G26" s="14">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
+        <v>10</v>
+      </c>
+      <c r="I26" s="14">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
+        <v>7</v>
+      </c>
+      <c r="K26" s="13">
+        <v>1</v>
+      </c>
+      <c r="L26" s="13">
+        <v>72</v>
+      </c>
+      <c r="M26" s="14">
+        <v>0</v>
+      </c>
+      <c r="N26" s="14">
+        <v>0</v>
+      </c>
+      <c r="O26" s="13">
+        <v>4</v>
+      </c>
+      <c r="P26" s="13">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>9</v>
+      </c>
+      <c r="R26" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="12">
+        <v>112</v>
+      </c>
+      <c r="C27" s="13">
+        <v>15</v>
+      </c>
+      <c r="D27" s="13">
+        <v>97</v>
+      </c>
+      <c r="E27" s="13">
+        <v>4</v>
+      </c>
+      <c r="F27" s="13">
+        <v>12</v>
+      </c>
+      <c r="G27" s="13">
+        <v>1</v>
+      </c>
+      <c r="H27" s="13">
+        <v>14</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>3</v>
+      </c>
+      <c r="K27" s="13">
+        <v>3</v>
+      </c>
+      <c r="L27" s="13">
+        <v>49</v>
+      </c>
+      <c r="M27" s="14">
+        <v>0</v>
+      </c>
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="13">
+        <v>3</v>
+      </c>
+      <c r="P27" s="13">
+        <v>8</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>4</v>
+      </c>
+      <c r="R27" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="12">
+        <v>51</v>
+      </c>
+      <c r="C28" s="13">
+        <v>5</v>
+      </c>
+      <c r="D28" s="13">
+        <v>46</v>
+      </c>
+      <c r="E28" s="13">
+        <v>1</v>
+      </c>
+      <c r="F28" s="13">
+        <v>5</v>
+      </c>
+      <c r="G28" s="14">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13">
+        <v>3</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
+        <v>4</v>
+      </c>
+      <c r="K28" s="13">
+        <v>2</v>
+      </c>
+      <c r="L28" s="13">
+        <v>15</v>
+      </c>
+      <c r="M28" s="14">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
+        <v>2</v>
+      </c>
+      <c r="P28" s="13">
+        <v>18</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>0</v>
+      </c>
+      <c r="R28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="I12" s="46">
-[...880 lines deleted...]
-      <c r="D28" s="26">
+      <c r="B29" s="16">
+        <v>0</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="17">
+        <v>0</v>
+      </c>
+      <c r="P29" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>0</v>
+      </c>
+      <c r="R29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="E28" s="26">
-[...121 lines deleted...]
-      <c r="B33" s="21" t="e">
+      <c r="B30" s="130"/>
+      <c r="C30" s="130"/>
+      <c r="D30" s="130"/>
+      <c r="E30" s="130"/>
+      <c r="F30" s="130"/>
+      <c r="G30" s="130"/>
+      <c r="H30" s="130"/>
+      <c r="I30" s="130"/>
+      <c r="J30" s="130"/>
+      <c r="K30" s="130"/>
+      <c r="L30" s="130"/>
+      <c r="M30" s="130"/>
+      <c r="N30" s="130"/>
+      <c r="O30" s="130"/>
+      <c r="P30" s="130"/>
+      <c r="Q30" s="130"/>
+      <c r="R30" s="130"/>
+    </row>
+    <row r="33" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="9" t="e">
         <f>B6-B7-B8-B9-B11-B12-B13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C33" s="22" t="e">
+      <c r="C33" s="9" t="e">
         <f>C6-C7-C8-C9-C11-C12-C13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D33" s="22" t="e">
+      <c r="D33" s="9" t="e">
         <f>D6-D7-D8-D9-D11-D12-D13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E33" s="22" t="e">
+      <c r="E33" s="9" t="e">
         <f>E6-E7-E8-E9-E11-E12-E13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F33" s="22" t="e">
+      <c r="F33" s="9" t="e">
         <f>F6-F7-F8-F9-F11-F12-F13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G33" s="22" t="e">
+      <c r="G33" s="9" t="e">
         <f>G6-G7-G8-G9-G11-G12-G13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H33" s="22" t="e">
+      <c r="H33" s="9" t="e">
         <f>H6-H7-H8-H9-H11-H12-H13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I33" s="22" t="e">
+      <c r="I33" s="9" t="e">
         <f>I6-I7-I8-I9-I11-I12-I13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J33" s="22" t="e">
+      <c r="J33" s="9" t="e">
         <f>J6-J7-J8-J9-J11-J12-J13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K33" s="22" t="e">
+      <c r="K33" s="9" t="e">
         <f>K6-K7-K8-K9-K11-K12-K13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L33" s="22" t="e">
+      <c r="L33" s="9" t="e">
         <f>L6-L7-L8-L9-L11-L12-L13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M33" s="22" t="e">
+      <c r="M33" s="9" t="e">
         <f>M6-M7-M8-M9-M11-M12-M13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N33" s="22" t="e">
+      <c r="N33" s="9" t="e">
         <f>N6-N7-N8-N9-N11-N12-N13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O33" s="22" t="e">
+      <c r="O33" s="9" t="e">
         <f>O6-O7-O8-O9-O11-O12-O13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P33" s="22" t="e">
+      <c r="P33" s="9" t="e">
         <f>P6-P7-P8-P9-P11-P12-P13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q33" s="22" t="e">
+      <c r="Q33" s="9" t="e">
         <f>Q6-Q7-Q8-Q9-Q11-Q12-Q13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="R33" s="22" t="e">
+      <c r="R33" s="9" t="e">
         <f>R6-R7-R8-R9-R11-R12-R13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="34" spans="1:18" hidden="1">
-      <c r="B34" s="21" t="e">
+    <row r="34" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="9" t="e">
         <f>SUM(B14:B27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="22" t="e">
+      <c r="C34" s="9" t="e">
         <f>SUM(C14:C27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="22" t="e">
+      <c r="D34" s="9" t="e">
         <f>SUM(D14:D27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="22" t="e">
+      <c r="E34" s="9" t="e">
         <f>SUM(E14:E27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="22" t="e">
+      <c r="F34" s="9" t="e">
         <f>SUM(F14:F27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="22" t="e">
+      <c r="G34" s="9" t="e">
         <f>SUM(G14:G27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="22" t="e">
+      <c r="H34" s="9" t="e">
         <f>SUM(H14:H27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="22" t="e">
+      <c r="I34" s="9" t="e">
         <f>SUM(I14:I27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="22" t="e">
+      <c r="J34" s="9" t="e">
         <f>SUM(J14:J27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="22" t="e">
+      <c r="K34" s="9" t="e">
         <f>SUM(K14:K27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="22" t="e">
+      <c r="L34" s="9" t="e">
         <f>SUM(L14:L27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="22" t="e">
+      <c r="M34" s="9" t="e">
         <f>SUM(M14:M27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="22" t="e">
+      <c r="N34" s="9" t="e">
         <f>SUM(N14:N27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="22" t="e">
+      <c r="O34" s="9" t="e">
         <f>SUM(O14:O27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="22" t="e">
+      <c r="P34" s="9" t="e">
         <f>SUM(P14:P27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="22" t="e">
+      <c r="Q34" s="9" t="e">
         <f>SUM(Q14:Q27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="R34" s="22" t="e">
+      <c r="R34" s="9" t="e">
         <f>SUM(R14:R27)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:18" hidden="1">
-      <c r="B35" s="21" t="e">
+    <row r="35" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="9" t="e">
         <f>#REF!-B28-B29</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="22" t="e">
+      <c r="C35" s="9" t="e">
         <f>#REF!-C28-C29</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="22" t="e">
+      <c r="D35" s="9" t="e">
         <f>#REF!-D28-D29</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="22" t="e">
+      <c r="E35" s="9" t="e">
         <f>#REF!-E28-E29</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="22" t="e">
+      <c r="F35" s="9" t="e">
         <f>#REF!-F28-F29</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="22" t="e">
+      <c r="G35" s="9" t="e">
         <f>#REF!-G28-G29</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="22" t="e">
+      <c r="H35" s="9" t="e">
         <f>#REF!-H28-H29</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="22" t="e">
+      <c r="I35" s="9" t="e">
         <f>#REF!-I28-I29</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="22" t="e">
+      <c r="J35" s="9" t="e">
         <f>#REF!-J28-J29</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="22" t="e">
+      <c r="K35" s="9" t="e">
         <f>#REF!-K28-K29</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="22" t="e">
+      <c r="L35" s="9" t="e">
         <f>#REF!-L28-L29</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="22" t="e">
+      <c r="M35" s="9" t="e">
         <f>#REF!-M28-M29</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="22" t="e">
+      <c r="N35" s="9" t="e">
         <f>#REF!-N28-N29</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="22" t="e">
+      <c r="O35" s="9" t="e">
         <f>#REF!-O28-O29</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="22" t="e">
+      <c r="P35" s="9" t="e">
         <f>#REF!-P28-P29</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="22" t="e">
+      <c r="Q35" s="9" t="e">
         <f>#REF!-Q28-Q29</f>
         <v>#REF!</v>
       </c>
-      <c r="R35" s="22" t="e">
+      <c r="R35" s="9" t="e">
         <f>#REF!-R28-R29</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
-      <c r="A37" s="19"/>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A37" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:R37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D23" sqref="D23"/>
       <selection pane="topRight" activeCell="D23" sqref="D23"/>
       <selection pane="bottomLeft" activeCell="D23" sqref="D23"/>
-      <selection pane="bottomRight" activeCell="U15" sqref="U15"/>
+      <selection pane="bottomRight" activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.1640625" style="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.33203125" style="3"/>
+    <col min="1" max="1" width="19.1640625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="7" customWidth="1"/>
+    <col min="3" max="18" width="10.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="129"/>
-[...18 lines deleted...]
-      <c r="A2" s="130" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+    </row>
+    <row r="2" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="130"/>
-[...18 lines deleted...]
-      <c r="A3" s="131" t="s">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+    </row>
+    <row r="3" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="131"/>
-[...18 lines deleted...]
-      <c r="A4" s="184" t="s">
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="187" t="s">
+      <c r="B4" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="188"/>
-[...5 lines deleted...]
-      <c r="G4" s="185" t="s">
+      <c r="C4" s="135"/>
+      <c r="D4" s="131"/>
+      <c r="E4" s="132" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="132"/>
+      <c r="G4" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="185"/>
-      <c r="I4" s="185" t="s">
+      <c r="H4" s="132"/>
+      <c r="I4" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="185"/>
-      <c r="K4" s="185" t="s">
+      <c r="J4" s="132"/>
+      <c r="K4" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="185"/>
-      <c r="M4" s="185" t="s">
+      <c r="L4" s="132"/>
+      <c r="M4" s="132" t="s">
         <v>19</v>
       </c>
-      <c r="N4" s="185"/>
-      <c r="O4" s="185" t="s">
+      <c r="N4" s="132"/>
+      <c r="O4" s="132" t="s">
         <v>20</v>
       </c>
-      <c r="P4" s="185"/>
-      <c r="Q4" s="185" t="s">
+      <c r="P4" s="132"/>
+      <c r="Q4" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="R4" s="174"/>
-[...3 lines deleted...]
-      <c r="B5" s="23" t="s">
+      <c r="R4" s="121"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="131"/>
+      <c r="B5" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="73" t="s">
+      <c r="C5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="D5" s="73" t="s">
+      <c r="D5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="73" t="s">
+      <c r="E5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="H5" s="73" t="s">
+      <c r="H5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="I5" s="73" t="s">
+      <c r="I5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="J5" s="73" t="s">
+      <c r="J5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="73" t="s">
+      <c r="L5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="73" t="s">
+      <c r="M5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="N5" s="73" t="s">
+      <c r="N5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="O5" s="73" t="s">
+      <c r="O5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="P5" s="73" t="s">
+      <c r="P5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="Q5" s="73" t="s">
+      <c r="Q5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="R5" s="74" t="s">
+      <c r="R5" s="40" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="16.5">
-      <c r="A6" s="24" t="s">
+    <row r="6" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="41">
+      <c r="B6" s="26">
         <v>9263</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="27">
         <v>1749</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="27">
         <v>7514</v>
       </c>
-      <c r="E6" s="42">
+      <c r="E6" s="27">
         <v>372</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="27">
         <v>887</v>
       </c>
-      <c r="G6" s="42">
+      <c r="G6" s="27">
         <v>94</v>
       </c>
-      <c r="H6" s="42">
+      <c r="H6" s="27">
         <v>552</v>
       </c>
-      <c r="I6" s="42">
+      <c r="I6" s="27">
         <v>8</v>
       </c>
-      <c r="J6" s="42">
+      <c r="J6" s="27">
         <v>574</v>
       </c>
-      <c r="K6" s="42">
+      <c r="K6" s="27">
         <v>437</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="27">
         <v>2808</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="27">
         <v>15</v>
       </c>
-      <c r="N6" s="42">
+      <c r="N6" s="27">
         <v>38</v>
       </c>
-      <c r="O6" s="42">
+      <c r="O6" s="27">
         <v>522</v>
       </c>
-      <c r="P6" s="42">
+      <c r="P6" s="27">
         <v>2132</v>
       </c>
-      <c r="Q6" s="42">
+      <c r="Q6" s="27">
         <v>301</v>
       </c>
-      <c r="R6" s="42">
+      <c r="R6" s="27">
         <v>523</v>
       </c>
     </row>
-    <row r="7" spans="1:18" ht="16.5">
-      <c r="A7" s="24" t="s">
+    <row r="7" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="29">
         <v>1702</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="30">
         <v>356</v>
       </c>
-      <c r="D7" s="45">
+      <c r="D7" s="30">
         <v>1346</v>
       </c>
-      <c r="E7" s="45">
+      <c r="E7" s="30">
         <v>55</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="30">
         <v>94</v>
       </c>
-      <c r="G7" s="45">
+      <c r="G7" s="30">
         <v>16</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="30">
         <v>77</v>
       </c>
-      <c r="I7" s="45">
-[...2 lines deleted...]
-      <c r="J7" s="45">
+      <c r="I7" s="30">
+        <v>0</v>
+      </c>
+      <c r="J7" s="30">
         <v>126</v>
       </c>
-      <c r="K7" s="45">
+      <c r="K7" s="30">
         <v>80</v>
       </c>
-      <c r="L7" s="45">
+      <c r="L7" s="30">
         <v>427</v>
       </c>
-      <c r="M7" s="45">
+      <c r="M7" s="30">
         <v>2</v>
       </c>
-      <c r="N7" s="45">
+      <c r="N7" s="30">
         <v>3</v>
       </c>
-      <c r="O7" s="45">
+      <c r="O7" s="30">
         <v>160</v>
       </c>
-      <c r="P7" s="45">
+      <c r="P7" s="30">
         <v>564</v>
       </c>
-      <c r="Q7" s="45">
+      <c r="Q7" s="30">
         <v>43</v>
       </c>
-      <c r="R7" s="45">
+      <c r="R7" s="30">
         <v>55</v>
       </c>
     </row>
-    <row r="8" spans="1:18" ht="16.5">
-      <c r="A8" s="24" t="s">
+    <row r="8" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="29">
         <v>856</v>
       </c>
-      <c r="C8" s="45">
+      <c r="C8" s="30">
         <v>148</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="30">
         <v>708</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="30">
         <v>36</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="30">
         <v>91</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="30">
         <v>9</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="30">
         <v>63</v>
       </c>
-      <c r="I8" s="45">
+      <c r="I8" s="30">
         <v>5</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="30">
         <v>70</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="30">
         <v>33</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="30">
         <v>234</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="30">
         <v>2</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="30">
         <v>11</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="30">
         <v>27</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="30">
         <v>150</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="30">
         <v>36</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="30">
         <v>89</v>
       </c>
     </row>
-    <row r="9" spans="1:18" ht="16.5">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="29">
         <v>1053</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="30">
         <v>192</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="30">
         <v>861</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="30">
         <v>30</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="30">
         <v>133</v>
       </c>
-      <c r="G9" s="45">
+      <c r="G9" s="30">
         <v>10</v>
       </c>
-      <c r="H9" s="45">
+      <c r="H9" s="30">
         <v>64</v>
       </c>
-      <c r="I9" s="46">
-[...2 lines deleted...]
-      <c r="J9" s="45">
+      <c r="I9" s="31">
+        <v>0</v>
+      </c>
+      <c r="J9" s="30">
         <v>49</v>
       </c>
-      <c r="K9" s="45">
+      <c r="K9" s="30">
         <v>72</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="30">
         <v>352</v>
       </c>
-      <c r="M9" s="45">
-[...5 lines deleted...]
-      <c r="O9" s="45">
+      <c r="M9" s="30">
+        <v>0</v>
+      </c>
+      <c r="N9" s="30">
+        <v>1</v>
+      </c>
+      <c r="O9" s="30">
         <v>32</v>
       </c>
-      <c r="P9" s="45">
+      <c r="P9" s="30">
         <v>213</v>
       </c>
-      <c r="Q9" s="45">
+      <c r="Q9" s="30">
         <v>48</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="30">
         <v>49</v>
       </c>
     </row>
-    <row r="10" spans="1:18" ht="16.5">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="29">
         <v>727</v>
       </c>
-      <c r="C10" s="45">
+      <c r="C10" s="30">
         <v>124</v>
       </c>
-      <c r="D10" s="45">
+      <c r="D10" s="30">
         <v>603</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="30">
         <v>32</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="30">
         <v>82</v>
       </c>
-      <c r="G10" s="45">
+      <c r="G10" s="30">
         <v>6</v>
       </c>
-      <c r="H10" s="45">
+      <c r="H10" s="30">
         <v>38</v>
       </c>
-      <c r="I10" s="46">
-[...2 lines deleted...]
-      <c r="J10" s="45">
+      <c r="I10" s="31">
+        <v>0</v>
+      </c>
+      <c r="J10" s="30">
         <v>39</v>
       </c>
-      <c r="K10" s="45">
+      <c r="K10" s="30">
         <v>30</v>
       </c>
-      <c r="L10" s="45">
+      <c r="L10" s="30">
         <v>225</v>
       </c>
-      <c r="M10" s="45">
+      <c r="M10" s="30">
         <v>3</v>
       </c>
-      <c r="N10" s="45">
-[...2 lines deleted...]
-      <c r="O10" s="45">
+      <c r="N10" s="30">
+        <v>0</v>
+      </c>
+      <c r="O10" s="30">
         <v>46</v>
       </c>
-      <c r="P10" s="45">
+      <c r="P10" s="30">
         <v>202</v>
       </c>
-      <c r="Q10" s="45">
+      <c r="Q10" s="30">
         <v>7</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="30">
         <v>17</v>
       </c>
     </row>
-    <row r="11" spans="1:18" ht="16.5">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="29">
         <v>750</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="30">
         <v>107</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="30">
         <v>643</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="30">
         <v>38</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="30">
         <v>81</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="30">
         <v>4</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="30">
         <v>53</v>
       </c>
-      <c r="I11" s="46">
-[...2 lines deleted...]
-      <c r="J11" s="45">
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="30">
         <v>27</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="30">
         <v>15</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="30">
         <v>280</v>
       </c>
-      <c r="M11" s="45">
-[...5 lines deleted...]
-      <c r="O11" s="45">
+      <c r="M11" s="30">
+        <v>0</v>
+      </c>
+      <c r="N11" s="30">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
         <v>16</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="30">
         <v>125</v>
       </c>
-      <c r="Q11" s="45">
+      <c r="Q11" s="30">
         <v>34</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="30">
         <v>77</v>
       </c>
     </row>
-    <row r="12" spans="1:18" ht="16.5">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="44">
+      <c r="B12" s="29">
         <v>793</v>
       </c>
-      <c r="C12" s="45">
+      <c r="C12" s="30">
         <v>229</v>
       </c>
-      <c r="D12" s="45">
+      <c r="D12" s="30">
         <v>564</v>
       </c>
-      <c r="E12" s="45">
+      <c r="E12" s="30">
         <v>30</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="30">
         <v>63</v>
       </c>
-      <c r="G12" s="45">
+      <c r="G12" s="30">
         <v>9</v>
       </c>
-      <c r="H12" s="45">
+      <c r="H12" s="30">
         <v>45</v>
       </c>
-      <c r="I12" s="46">
+      <c r="I12" s="31">
         <v>2</v>
       </c>
-      <c r="J12" s="45">
+      <c r="J12" s="30">
         <v>40</v>
       </c>
-      <c r="K12" s="45">
+      <c r="K12" s="30">
         <v>74</v>
       </c>
-      <c r="L12" s="45">
+      <c r="L12" s="30">
         <v>241</v>
       </c>
-      <c r="M12" s="45">
-[...5 lines deleted...]
-      <c r="O12" s="45">
+      <c r="M12" s="30">
+        <v>0</v>
+      </c>
+      <c r="N12" s="30">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
         <v>87</v>
       </c>
-      <c r="P12" s="45">
+      <c r="P12" s="30">
         <v>140</v>
       </c>
-      <c r="Q12" s="45">
+      <c r="Q12" s="30">
         <v>27</v>
       </c>
-      <c r="R12" s="45">
+      <c r="R12" s="30">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="16.5">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="44">
+      <c r="B13" s="29">
         <v>571</v>
       </c>
-      <c r="C13" s="45">
+      <c r="C13" s="30">
         <v>87</v>
       </c>
-      <c r="D13" s="45">
+      <c r="D13" s="30">
         <v>484</v>
       </c>
-      <c r="E13" s="45">
+      <c r="E13" s="30">
         <v>18</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="30">
         <v>83</v>
       </c>
-      <c r="G13" s="45">
+      <c r="G13" s="30">
         <v>13</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="30">
         <v>45</v>
       </c>
-      <c r="I13" s="45">
-[...2 lines deleted...]
-      <c r="J13" s="45">
+      <c r="I13" s="30">
+        <v>0</v>
+      </c>
+      <c r="J13" s="30">
         <v>20</v>
       </c>
-      <c r="K13" s="45">
+      <c r="K13" s="30">
         <v>21</v>
       </c>
-      <c r="L13" s="45">
+      <c r="L13" s="30">
         <v>220</v>
       </c>
-      <c r="M13" s="46">
+      <c r="M13" s="31">
         <v>5</v>
       </c>
-      <c r="N13" s="46">
+      <c r="N13" s="31">
         <v>11</v>
       </c>
-      <c r="O13" s="45">
+      <c r="O13" s="30">
         <v>14</v>
       </c>
-      <c r="P13" s="45">
+      <c r="P13" s="30">
         <v>87</v>
       </c>
-      <c r="Q13" s="45">
+      <c r="Q13" s="30">
         <v>16</v>
       </c>
-      <c r="R13" s="45">
+      <c r="R13" s="30">
         <v>18</v>
       </c>
     </row>
-    <row r="14" spans="1:18" ht="16.5">
-[...3 lines deleted...]
-      <c r="B14" s="25">
+    <row r="14" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="12">
         <v>263</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="13">
         <v>49</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="13">
         <v>214</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="13">
         <v>5</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="13">
         <v>20</v>
       </c>
-      <c r="G14" s="26">
+      <c r="G14" s="13">
         <v>4</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H14" s="13">
         <v>13</v>
       </c>
-      <c r="I14" s="26">
-[...2 lines deleted...]
-      <c r="J14" s="26">
+      <c r="I14" s="13">
+        <v>0</v>
+      </c>
+      <c r="J14" s="13">
         <v>23</v>
       </c>
-      <c r="K14" s="26">
+      <c r="K14" s="13">
         <v>12</v>
       </c>
-      <c r="L14" s="26">
+      <c r="L14" s="13">
         <v>71</v>
       </c>
-      <c r="M14" s="26">
-[...5 lines deleted...]
-      <c r="O14" s="26">
+      <c r="M14" s="13">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13">
         <v>14</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P14" s="13">
         <v>68</v>
       </c>
-      <c r="Q14" s="26">
+      <c r="Q14" s="13">
         <v>13</v>
       </c>
-      <c r="R14" s="26">
+      <c r="R14" s="13">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:18" ht="16.5">
-      <c r="A15" s="24" t="s">
+    <row r="15" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="12">
         <v>190</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="13">
         <v>49</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="13">
         <v>141</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="13">
         <v>15</v>
       </c>
-      <c r="F15" s="26">
+      <c r="F15" s="13">
         <v>5</v>
       </c>
-      <c r="G15" s="26">
+      <c r="G15" s="13">
         <v>2</v>
       </c>
-      <c r="H15" s="26">
+      <c r="H15" s="13">
         <v>9</v>
       </c>
-      <c r="I15" s="27">
-[...2 lines deleted...]
-      <c r="J15" s="26">
+      <c r="I15" s="14">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13">
         <v>14</v>
       </c>
-      <c r="K15" s="26">
+      <c r="K15" s="13">
         <v>11</v>
       </c>
-      <c r="L15" s="26">
+      <c r="L15" s="13">
         <v>63</v>
       </c>
-      <c r="M15" s="27">
-[...5 lines deleted...]
-      <c r="O15" s="26">
+      <c r="M15" s="14">
+        <v>0</v>
+      </c>
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="13">
         <v>20</v>
       </c>
-      <c r="P15" s="26">
+      <c r="P15" s="13">
         <v>49</v>
       </c>
-      <c r="Q15" s="26">
-[...7 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="Q15" s="13">
+        <v>1</v>
+      </c>
+      <c r="R15" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="12">
         <v>245</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="13">
         <v>37</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="13">
         <v>208</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="13">
         <v>13</v>
       </c>
-      <c r="F16" s="26">
+      <c r="F16" s="13">
         <v>23</v>
       </c>
-      <c r="G16" s="26">
+      <c r="G16" s="13">
         <v>4</v>
       </c>
-      <c r="H16" s="26">
+      <c r="H16" s="13">
         <v>12</v>
       </c>
-      <c r="I16" s="27">
-[...2 lines deleted...]
-      <c r="J16" s="26">
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
         <v>22</v>
       </c>
-      <c r="K16" s="26">
+      <c r="K16" s="13">
         <v>5</v>
       </c>
-      <c r="L16" s="26">
+      <c r="L16" s="13">
         <v>74</v>
       </c>
-      <c r="M16" s="27">
-[...5 lines deleted...]
-      <c r="O16" s="26">
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
         <v>12</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="13">
         <v>74</v>
       </c>
-      <c r="Q16" s="26">
+      <c r="Q16" s="13">
         <v>3</v>
       </c>
-      <c r="R16" s="26">
+      <c r="R16" s="13">
         <v>3</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="16.5">
-      <c r="A17" s="24" t="s">
+    <row r="17" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="12">
         <v>411</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="13">
         <v>67</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="13">
         <v>344</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E17" s="13">
         <v>22</v>
       </c>
-      <c r="F17" s="26">
+      <c r="F17" s="13">
         <v>37</v>
       </c>
-      <c r="G17" s="26">
+      <c r="G17" s="13">
         <v>5</v>
       </c>
-      <c r="H17" s="26">
+      <c r="H17" s="13">
         <v>28</v>
       </c>
-      <c r="I17" s="27">
-[...2 lines deleted...]
-      <c r="J17" s="26">
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
         <v>20</v>
       </c>
-      <c r="K17" s="26">
+      <c r="K17" s="13">
         <v>11</v>
       </c>
-      <c r="L17" s="26">
+      <c r="L17" s="13">
         <v>134</v>
       </c>
-      <c r="M17" s="27">
-[...2 lines deleted...]
-      <c r="N17" s="26">
+      <c r="M17" s="14">
+        <v>0</v>
+      </c>
+      <c r="N17" s="13">
         <v>6</v>
       </c>
-      <c r="O17" s="26">
+      <c r="O17" s="13">
         <v>21</v>
       </c>
-      <c r="P17" s="26">
+      <c r="P17" s="13">
         <v>95</v>
       </c>
-      <c r="Q17" s="26">
+      <c r="Q17" s="13">
         <v>8</v>
       </c>
-      <c r="R17" s="26">
+      <c r="R17" s="13">
         <v>24</v>
       </c>
     </row>
-    <row r="18" spans="1:18" ht="16.5">
-      <c r="A18" s="24" t="s">
+    <row r="18" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="12">
         <v>156</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="13">
         <v>32</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D18" s="13">
         <v>124</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E18" s="13">
         <v>6</v>
       </c>
-      <c r="F18" s="26">
+      <c r="F18" s="13">
         <v>14</v>
       </c>
-      <c r="G18" s="26">
+      <c r="G18" s="13">
         <v>2</v>
       </c>
-      <c r="H18" s="26">
+      <c r="H18" s="13">
         <v>14</v>
       </c>
-      <c r="I18" s="27">
-[...2 lines deleted...]
-      <c r="J18" s="26">
+      <c r="I18" s="14">
+        <v>0</v>
+      </c>
+      <c r="J18" s="13">
         <v>19</v>
       </c>
-      <c r="K18" s="26">
+      <c r="K18" s="13">
         <v>10</v>
       </c>
-      <c r="L18" s="26">
+      <c r="L18" s="13">
         <v>39</v>
       </c>
-      <c r="M18" s="27">
-[...5 lines deleted...]
-      <c r="O18" s="26">
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
         <v>14</v>
       </c>
-      <c r="P18" s="26">
+      <c r="P18" s="13">
         <v>38</v>
       </c>
-      <c r="Q18" s="27">
-[...7 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="Q18" s="14">
+        <v>0</v>
+      </c>
+      <c r="R18" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="12">
         <v>103</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="13">
         <v>5</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="13">
         <v>98</v>
       </c>
-      <c r="E19" s="26">
-[...2 lines deleted...]
-      <c r="F19" s="26">
+      <c r="E19" s="13">
+        <v>1</v>
+      </c>
+      <c r="F19" s="13">
         <v>16</v>
       </c>
-      <c r="G19" s="27">
-[...2 lines deleted...]
-      <c r="H19" s="26">
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="13">
         <v>6</v>
       </c>
-      <c r="I19" s="27">
-[...2 lines deleted...]
-      <c r="J19" s="26">
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
         <v>12</v>
       </c>
-      <c r="K19" s="27">
-[...2 lines deleted...]
-      <c r="L19" s="26">
+      <c r="K19" s="14">
+        <v>1</v>
+      </c>
+      <c r="L19" s="13">
         <v>29</v>
       </c>
-      <c r="M19" s="27">
-[...5 lines deleted...]
-      <c r="O19" s="26">
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13">
         <v>2</v>
       </c>
-      <c r="P19" s="26">
+      <c r="P19" s="13">
         <v>33</v>
       </c>
-      <c r="Q19" s="26">
-[...2 lines deleted...]
-      <c r="R19" s="26">
+      <c r="Q19" s="13">
+        <v>1</v>
+      </c>
+      <c r="R19" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="16.5">
-[...3 lines deleted...]
-      <c r="B20" s="25">
+    <row r="20" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="12">
         <v>247</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C20" s="13">
         <v>54</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D20" s="13">
         <v>193</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E20" s="13">
         <v>7</v>
       </c>
-      <c r="F20" s="26">
+      <c r="F20" s="13">
         <v>19</v>
       </c>
-      <c r="G20" s="26">
+      <c r="G20" s="13">
         <v>3</v>
       </c>
-      <c r="H20" s="26">
+      <c r="H20" s="13">
         <v>14</v>
       </c>
-      <c r="I20" s="26">
-[...2 lines deleted...]
-      <c r="J20" s="26">
+      <c r="I20" s="13">
+        <v>1</v>
+      </c>
+      <c r="J20" s="13">
         <v>13</v>
       </c>
-      <c r="K20" s="26">
+      <c r="K20" s="13">
         <v>14</v>
       </c>
-      <c r="L20" s="26">
+      <c r="L20" s="13">
         <v>74</v>
       </c>
-      <c r="M20" s="27">
-[...5 lines deleted...]
-      <c r="O20" s="26">
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
         <v>18</v>
       </c>
-      <c r="P20" s="26">
+      <c r="P20" s="13">
         <v>66</v>
       </c>
-      <c r="Q20" s="26">
+      <c r="Q20" s="13">
         <v>11</v>
       </c>
-      <c r="R20" s="26">
+      <c r="R20" s="13">
         <v>7</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="16.5">
-      <c r="A21" s="24" t="s">
+    <row r="21" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="12">
         <v>313</v>
       </c>
-      <c r="C21" s="26">
+      <c r="C21" s="13">
         <v>67</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D21" s="13">
         <v>246</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E21" s="13">
         <v>12</v>
       </c>
-      <c r="F21" s="26">
+      <c r="F21" s="13">
         <v>24</v>
       </c>
-      <c r="G21" s="26">
+      <c r="G21" s="13">
         <v>3</v>
       </c>
-      <c r="H21" s="26">
+      <c r="H21" s="13">
         <v>17</v>
       </c>
-      <c r="I21" s="27">
-[...2 lines deleted...]
-      <c r="J21" s="26">
+      <c r="I21" s="14">
+        <v>0</v>
+      </c>
+      <c r="J21" s="13">
         <v>29</v>
       </c>
-      <c r="K21" s="26">
+      <c r="K21" s="13">
         <v>13</v>
       </c>
-      <c r="L21" s="26">
+      <c r="L21" s="13">
         <v>73</v>
       </c>
-      <c r="M21" s="27">
-[...5 lines deleted...]
-      <c r="O21" s="26">
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
         <v>21</v>
       </c>
-      <c r="P21" s="26">
+      <c r="P21" s="13">
         <v>72</v>
       </c>
-      <c r="Q21" s="26">
+      <c r="Q21" s="13">
         <v>18</v>
       </c>
-      <c r="R21" s="26">
+      <c r="R21" s="13">
         <v>31</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="16.5">
-      <c r="A22" s="24" t="s">
+    <row r="22" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="12">
         <v>128</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="13">
         <v>24</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="13">
         <v>104</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="13">
         <v>8</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="13">
         <v>18</v>
       </c>
-      <c r="G22" s="27">
-[...2 lines deleted...]
-      <c r="H22" s="26">
+      <c r="G22" s="14">
+        <v>0</v>
+      </c>
+      <c r="H22" s="13">
         <v>7</v>
       </c>
-      <c r="I22" s="27">
-[...2 lines deleted...]
-      <c r="J22" s="26">
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+      <c r="J22" s="13">
         <v>8</v>
       </c>
-      <c r="K22" s="26">
+      <c r="K22" s="13">
         <v>7</v>
       </c>
-      <c r="L22" s="26">
+      <c r="L22" s="13">
         <v>31</v>
       </c>
-      <c r="M22" s="27">
-[...5 lines deleted...]
-      <c r="O22" s="26">
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
         <v>2</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P22" s="13">
         <v>24</v>
       </c>
-      <c r="Q22" s="26">
+      <c r="Q22" s="13">
         <v>7</v>
       </c>
-      <c r="R22" s="26">
+      <c r="R22" s="13">
         <v>16</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="16.5">
-      <c r="A23" s="24" t="s">
+    <row r="23" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="12">
         <v>297</v>
       </c>
-      <c r="C23" s="26">
+      <c r="C23" s="13">
         <v>53</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="13">
         <v>244</v>
       </c>
-      <c r="E23" s="26">
+      <c r="E23" s="13">
         <v>19</v>
       </c>
-      <c r="F23" s="26">
+      <c r="F23" s="13">
         <v>34</v>
       </c>
-      <c r="G23" s="26">
+      <c r="G23" s="13">
         <v>2</v>
       </c>
-      <c r="H23" s="26">
+      <c r="H23" s="13">
         <v>11</v>
       </c>
-      <c r="I23" s="27">
-[...2 lines deleted...]
-      <c r="J23" s="26">
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
         <v>19</v>
       </c>
-      <c r="K23" s="26">
+      <c r="K23" s="13">
         <v>13</v>
       </c>
-      <c r="L23" s="26">
+      <c r="L23" s="13">
         <v>78</v>
       </c>
-      <c r="M23" s="27">
-[...5 lines deleted...]
-      <c r="O23" s="26">
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
         <v>6</v>
       </c>
-      <c r="P23" s="26">
+      <c r="P23" s="13">
         <v>71</v>
       </c>
-      <c r="Q23" s="26">
+      <c r="Q23" s="13">
         <v>13</v>
       </c>
-      <c r="R23" s="26">
+      <c r="R23" s="13">
         <v>31</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="16.5">
-      <c r="A24" s="24" t="s">
+    <row r="24" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="12">
         <v>31</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="13">
         <v>5</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="13">
         <v>26</v>
       </c>
-      <c r="E24" s="27">
-[...2 lines deleted...]
-      <c r="F24" s="26">
+      <c r="E24" s="14">
+        <v>0</v>
+      </c>
+      <c r="F24" s="13">
         <v>4</v>
       </c>
-      <c r="G24" s="27">
-[...2 lines deleted...]
-      <c r="H24" s="26">
+      <c r="G24" s="14">
+        <v>1</v>
+      </c>
+      <c r="H24" s="13">
         <v>6</v>
       </c>
-      <c r="I24" s="27">
-[...5 lines deleted...]
-      <c r="K24" s="26">
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="14">
+        <v>0</v>
+      </c>
+      <c r="K24" s="13">
         <v>3</v>
       </c>
-      <c r="L24" s="26">
+      <c r="L24" s="13">
         <v>10</v>
       </c>
-      <c r="M24" s="27">
-[...14 lines deleted...]
-      <c r="R24" s="26">
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="14">
+        <v>0</v>
+      </c>
+      <c r="P24" s="13">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>1</v>
+      </c>
+      <c r="R24" s="13">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="16.5">
-      <c r="A25" s="24" t="s">
+    <row r="25" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B25" s="25">
+      <c r="B25" s="12">
         <v>89</v>
       </c>
-      <c r="C25" s="26">
+      <c r="C25" s="13">
         <v>15</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="13">
         <v>74</v>
       </c>
-      <c r="E25" s="26">
+      <c r="E25" s="13">
         <v>4</v>
       </c>
-      <c r="F25" s="26">
+      <c r="F25" s="13">
         <v>7</v>
       </c>
-      <c r="G25" s="26">
-[...2 lines deleted...]
-      <c r="H25" s="26">
+      <c r="G25" s="13">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
         <v>6</v>
       </c>
-      <c r="I25" s="27">
-[...2 lines deleted...]
-      <c r="J25" s="26">
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
         <v>11</v>
       </c>
-      <c r="K25" s="26">
+      <c r="K25" s="13">
         <v>4</v>
       </c>
-      <c r="L25" s="26">
+      <c r="L25" s="13">
         <v>21</v>
       </c>
-      <c r="M25" s="26">
-[...2 lines deleted...]
-      <c r="N25" s="26">
+      <c r="M25" s="13">
+        <v>1</v>
+      </c>
+      <c r="N25" s="13">
         <v>2</v>
       </c>
-      <c r="O25" s="26">
+      <c r="O25" s="13">
         <v>2</v>
       </c>
-      <c r="P25" s="26">
+      <c r="P25" s="13">
         <v>24</v>
       </c>
-      <c r="Q25" s="26">
+      <c r="Q25" s="13">
         <v>4</v>
       </c>
-      <c r="R25" s="26">
+      <c r="R25" s="13">
         <v>3</v>
       </c>
     </row>
-    <row r="26" spans="1:18" ht="16.5">
-[...3 lines deleted...]
-      <c r="B26" s="25">
+    <row r="26" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="12">
         <v>179</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="13">
         <v>26</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="13">
         <v>153</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="13">
         <v>13</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="13">
         <v>20</v>
       </c>
-      <c r="G26" s="27">
-[...2 lines deleted...]
-      <c r="H26" s="26">
+      <c r="G26" s="14">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
         <v>8</v>
       </c>
-      <c r="I26" s="27">
-[...2 lines deleted...]
-      <c r="J26" s="26">
+      <c r="I26" s="14">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
         <v>7</v>
       </c>
-      <c r="K26" s="26">
+      <c r="K26" s="13">
         <v>6</v>
       </c>
-      <c r="L26" s="26">
+      <c r="L26" s="13">
         <v>70</v>
       </c>
-      <c r="M26" s="27">
-[...5 lines deleted...]
-      <c r="O26" s="26">
+      <c r="M26" s="14">
+        <v>0</v>
+      </c>
+      <c r="N26" s="14">
+        <v>0</v>
+      </c>
+      <c r="O26" s="13">
         <v>2</v>
       </c>
-      <c r="P26" s="26">
+      <c r="P26" s="13">
         <v>15</v>
       </c>
-      <c r="Q26" s="26">
+      <c r="Q26" s="13">
         <v>5</v>
       </c>
-      <c r="R26" s="26">
+      <c r="R26" s="13">
         <v>33</v>
       </c>
     </row>
-    <row r="27" spans="1:18" ht="16.5">
-      <c r="A27" s="24" t="s">
+    <row r="27" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="25">
+      <c r="B27" s="12">
         <v>110</v>
       </c>
-      <c r="C27" s="26">
+      <c r="C27" s="13">
         <v>17</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D27" s="13">
         <v>93</v>
       </c>
-      <c r="E27" s="26">
+      <c r="E27" s="13">
         <v>7</v>
       </c>
-      <c r="F27" s="26">
+      <c r="F27" s="13">
         <v>13</v>
       </c>
-      <c r="G27" s="26">
-[...2 lines deleted...]
-      <c r="H27" s="26">
+      <c r="G27" s="13">
+        <v>1</v>
+      </c>
+      <c r="H27" s="13">
         <v>13</v>
       </c>
-      <c r="I27" s="27">
-[...2 lines deleted...]
-      <c r="J27" s="26">
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
         <v>3</v>
       </c>
-      <c r="K27" s="26">
-[...2 lines deleted...]
-      <c r="L27" s="26">
+      <c r="K27" s="13">
+        <v>1</v>
+      </c>
+      <c r="L27" s="13">
         <v>46</v>
       </c>
-      <c r="M27" s="27">
-[...2 lines deleted...]
-      <c r="N27" s="27">
+      <c r="M27" s="14">
+        <v>1</v>
+      </c>
+      <c r="N27" s="14">
         <v>3</v>
       </c>
-      <c r="O27" s="26">
+      <c r="O27" s="13">
         <v>2</v>
       </c>
-      <c r="P27" s="26">
+      <c r="P27" s="13">
         <v>8</v>
       </c>
-      <c r="Q27" s="26">
+      <c r="Q27" s="13">
         <v>5</v>
       </c>
-      <c r="R27" s="26">
+      <c r="R27" s="13">
         <v>7</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="16.5">
-      <c r="A28" s="24" t="s">
+    <row r="28" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="12">
         <v>49</v>
       </c>
-      <c r="C28" s="26">
+      <c r="C28" s="13">
         <v>6</v>
       </c>
-      <c r="D28" s="26">
+      <c r="D28" s="13">
         <v>43</v>
       </c>
-      <c r="E28" s="26">
-[...2 lines deleted...]
-      <c r="F28" s="26">
+      <c r="E28" s="13">
+        <v>1</v>
+      </c>
+      <c r="F28" s="13">
         <v>6</v>
       </c>
-      <c r="G28" s="27">
-[...2 lines deleted...]
-      <c r="H28" s="26">
+      <c r="G28" s="14">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13">
         <v>3</v>
       </c>
-      <c r="I28" s="27">
-[...2 lines deleted...]
-      <c r="J28" s="26">
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
         <v>3</v>
       </c>
-      <c r="K28" s="26">
-[...2 lines deleted...]
-      <c r="L28" s="26">
+      <c r="K28" s="13">
+        <v>1</v>
+      </c>
+      <c r="L28" s="13">
         <v>16</v>
       </c>
-      <c r="M28" s="27">
-[...5 lines deleted...]
-      <c r="O28" s="26">
+      <c r="M28" s="14">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
         <v>4</v>
       </c>
-      <c r="P28" s="26">
+      <c r="P28" s="13">
         <v>14</v>
       </c>
-      <c r="Q28" s="26">
-[...7 lines deleted...]
-      <c r="A29" s="28" t="s">
+      <c r="Q28" s="13">
+        <v>0</v>
+      </c>
+      <c r="R28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="29">
-[...52 lines deleted...]
-      <c r="A30" s="183" t="s">
+      <c r="B29" s="16">
+        <v>0</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>0</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
+        <v>0</v>
+      </c>
+      <c r="M29" s="17">
+        <v>0</v>
+      </c>
+      <c r="N29" s="17">
+        <v>0</v>
+      </c>
+      <c r="O29" s="17">
+        <v>0</v>
+      </c>
+      <c r="P29" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>0</v>
+      </c>
+      <c r="R29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="183"/>
-[...18 lines deleted...]
-      <c r="B33" s="21" t="e">
+      <c r="B30" s="130"/>
+      <c r="C30" s="130"/>
+      <c r="D30" s="130"/>
+      <c r="E30" s="130"/>
+      <c r="F30" s="130"/>
+      <c r="G30" s="130"/>
+      <c r="H30" s="130"/>
+      <c r="I30" s="130"/>
+      <c r="J30" s="130"/>
+      <c r="K30" s="130"/>
+      <c r="L30" s="130"/>
+      <c r="M30" s="130"/>
+      <c r="N30" s="130"/>
+      <c r="O30" s="130"/>
+      <c r="P30" s="130"/>
+      <c r="Q30" s="130"/>
+      <c r="R30" s="130"/>
+    </row>
+    <row r="33" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="9" t="e">
         <f>B6-B7-B8-B9-B11-B12-B13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C33" s="22" t="e">
+      <c r="C33" s="9" t="e">
         <f>C6-C7-C8-C9-C11-C12-C13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D33" s="22" t="e">
+      <c r="D33" s="9" t="e">
         <f>D6-D7-D8-D9-D11-D12-D13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E33" s="22" t="e">
+      <c r="E33" s="9" t="e">
         <f>E6-E7-E8-E9-E11-E12-E13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F33" s="22" t="e">
+      <c r="F33" s="9" t="e">
         <f>F6-F7-F8-F9-F11-F12-F13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G33" s="22" t="e">
+      <c r="G33" s="9" t="e">
         <f>G6-G7-G8-G9-G11-G12-G13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H33" s="22" t="e">
+      <c r="H33" s="9" t="e">
         <f>H6-H7-H8-H9-H11-H12-H13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I33" s="22" t="e">
+      <c r="I33" s="9" t="e">
         <f>I6-I7-I8-I9-I11-I12-I13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J33" s="22" t="e">
+      <c r="J33" s="9" t="e">
         <f>J6-J7-J8-J9-J11-J12-J13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K33" s="22" t="e">
+      <c r="K33" s="9" t="e">
         <f>K6-K7-K8-K9-K11-K12-K13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L33" s="22" t="e">
+      <c r="L33" s="9" t="e">
         <f>L6-L7-L8-L9-L11-L12-L13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M33" s="22" t="e">
+      <c r="M33" s="9" t="e">
         <f>M6-M7-M8-M9-M11-M12-M13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N33" s="22" t="e">
+      <c r="N33" s="9" t="e">
         <f>N6-N7-N8-N9-N11-N12-N13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O33" s="22" t="e">
+      <c r="O33" s="9" t="e">
         <f>O6-O7-O8-O9-O11-O12-O13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P33" s="22" t="e">
+      <c r="P33" s="9" t="e">
         <f>P6-P7-P8-P9-P11-P12-P13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q33" s="22" t="e">
+      <c r="Q33" s="9" t="e">
         <f>Q6-Q7-Q8-Q9-Q11-Q12-Q13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="R33" s="22" t="e">
+      <c r="R33" s="9" t="e">
         <f>R6-R7-R8-R9-R11-R12-R13-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="34" spans="1:18" hidden="1">
-      <c r="B34" s="21" t="e">
+    <row r="34" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="9" t="e">
         <f>SUM(B14:B27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="22" t="e">
+      <c r="C34" s="9" t="e">
         <f>SUM(C14:C27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="22" t="e">
+      <c r="D34" s="9" t="e">
         <f>SUM(D14:D27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="22" t="e">
+      <c r="E34" s="9" t="e">
         <f>SUM(E14:E27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="22" t="e">
+      <c r="F34" s="9" t="e">
         <f>SUM(F14:F27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="22" t="e">
+      <c r="G34" s="9" t="e">
         <f>SUM(G14:G27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="22" t="e">
+      <c r="H34" s="9" t="e">
         <f>SUM(H14:H27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="22" t="e">
+      <c r="I34" s="9" t="e">
         <f>SUM(I14:I27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="22" t="e">
+      <c r="J34" s="9" t="e">
         <f>SUM(J14:J27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="22" t="e">
+      <c r="K34" s="9" t="e">
         <f>SUM(K14:K27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="22" t="e">
+      <c r="L34" s="9" t="e">
         <f>SUM(L14:L27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="22" t="e">
+      <c r="M34" s="9" t="e">
         <f>SUM(M14:M27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="22" t="e">
+      <c r="N34" s="9" t="e">
         <f>SUM(N14:N27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="22" t="e">
+      <c r="O34" s="9" t="e">
         <f>SUM(O14:O27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="22" t="e">
+      <c r="P34" s="9" t="e">
         <f>SUM(P14:P27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="22" t="e">
+      <c r="Q34" s="9" t="e">
         <f>SUM(Q14:Q27)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="R34" s="22" t="e">
+      <c r="R34" s="9" t="e">
         <f>SUM(R14:R27)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:18" hidden="1">
-      <c r="B35" s="21" t="e">
+    <row r="35" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="9" t="e">
         <f>#REF!-B28-B29</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="22" t="e">
+      <c r="C35" s="9" t="e">
         <f>#REF!-C28-C29</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="22" t="e">
+      <c r="D35" s="9" t="e">
         <f>#REF!-D28-D29</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="22" t="e">
+      <c r="E35" s="9" t="e">
         <f>#REF!-E28-E29</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="22" t="e">
+      <c r="F35" s="9" t="e">
         <f>#REF!-F28-F29</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="22" t="e">
+      <c r="G35" s="9" t="e">
         <f>#REF!-G28-G29</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="22" t="e">
+      <c r="H35" s="9" t="e">
         <f>#REF!-H28-H29</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="22" t="e">
+      <c r="I35" s="9" t="e">
         <f>#REF!-I28-I29</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="22" t="e">
+      <c r="J35" s="9" t="e">
         <f>#REF!-J28-J29</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="22" t="e">
+      <c r="K35" s="9" t="e">
         <f>#REF!-K28-K29</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="22" t="e">
+      <c r="L35" s="9" t="e">
         <f>#REF!-L28-L29</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="22" t="e">
+      <c r="M35" s="9" t="e">
         <f>#REF!-M28-M29</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="22" t="e">
+      <c r="N35" s="9" t="e">
         <f>#REF!-N28-N29</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="22" t="e">
+      <c r="O35" s="9" t="e">
         <f>#REF!-O28-O29</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="22" t="e">
+      <c r="P35" s="9" t="e">
         <f>#REF!-P28-P29</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="22" t="e">
+      <c r="Q35" s="9" t="e">
         <f>#REF!-Q28-Q29</f>
         <v>#REF!</v>
       </c>
-      <c r="R35" s="22" t="e">
+      <c r="R35" s="9" t="e">
         <f>#REF!-R28-R29</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
-      <c r="A37" s="19"/>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A37" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-[...16703 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD25A993-D38F-4859-BF54-F667520F6502}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DDE560E-9A9A-428B-97E8-AD3C277A48C3}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomRight" activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" style="50" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="9.33203125" style="38"/>
+    <col min="1" max="1" width="22.83203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="35" customWidth="1"/>
+    <col min="3" max="22" width="10.33203125" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="37" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:24" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="94" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="137"/>
-[...22 lines deleted...]
-      <c r="A2" s="157" t="s">
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="95" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+    </row>
+    <row r="4" spans="1:24" s="38" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="100"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="87"/>
+      <c r="G4" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="H4" s="87"/>
+      <c r="I4" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="J4" s="87"/>
+      <c r="K4" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="87"/>
+      <c r="M4" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="N4" s="87"/>
+      <c r="O4" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="86" t="s">
+        <v>102</v>
+      </c>
+      <c r="T4" s="87"/>
+      <c r="U4" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="V4" s="90"/>
+    </row>
+    <row r="5" spans="1:24" s="38" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="98"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="83" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="92" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="89"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="91"/>
+    </row>
+    <row r="6" spans="1:24" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="M6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="T6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="U6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="V6" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="52">
+        <v>10166</v>
+      </c>
+      <c r="C7" s="52">
+        <v>1968</v>
+      </c>
+      <c r="D7" s="52">
+        <v>8198</v>
+      </c>
+      <c r="E7" s="52">
+        <v>398</v>
+      </c>
+      <c r="F7" s="52">
+        <v>897</v>
+      </c>
+      <c r="G7" s="52">
+        <v>100</v>
+      </c>
+      <c r="H7" s="52">
+        <v>515</v>
+      </c>
+      <c r="I7" s="52">
+        <v>26</v>
+      </c>
+      <c r="J7" s="52">
+        <v>596</v>
+      </c>
+      <c r="K7" s="52">
+        <v>565</v>
+      </c>
+      <c r="L7" s="52">
+        <v>2824</v>
+      </c>
+      <c r="M7" s="52">
+        <v>5</v>
+      </c>
+      <c r="N7" s="52">
+        <v>5</v>
+      </c>
+      <c r="O7" s="52">
+        <v>523</v>
+      </c>
+      <c r="P7" s="52">
+        <v>1967</v>
+      </c>
+      <c r="Q7" s="52">
+        <v>60</v>
+      </c>
+      <c r="R7" s="52">
+        <v>866</v>
+      </c>
+      <c r="S7" s="52">
+        <v>63</v>
+      </c>
+      <c r="T7" s="52">
+        <v>177</v>
+      </c>
+      <c r="U7" s="52">
+        <v>228</v>
+      </c>
+      <c r="V7" s="52">
+        <v>351</v>
+      </c>
+      <c r="W7" s="28"/>
+      <c r="X7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="13">
+        <v>1770</v>
+      </c>
+      <c r="C8" s="13">
+        <v>392</v>
+      </c>
+      <c r="D8" s="13">
+        <v>1378</v>
+      </c>
+      <c r="E8" s="13">
+        <v>50</v>
+      </c>
+      <c r="F8" s="13">
+        <v>81</v>
+      </c>
+      <c r="G8" s="13">
+        <v>10</v>
+      </c>
+      <c r="H8" s="13">
+        <v>72</v>
+      </c>
+      <c r="I8" s="13">
+        <v>7</v>
+      </c>
+      <c r="J8" s="13">
+        <v>128</v>
+      </c>
+      <c r="K8" s="13">
+        <v>104</v>
+      </c>
+      <c r="L8" s="13">
+        <v>387</v>
+      </c>
+      <c r="M8" s="14">
+        <v>0</v>
+      </c>
+      <c r="N8" s="13">
+        <v>1</v>
+      </c>
+      <c r="O8" s="13">
+        <v>160</v>
+      </c>
+      <c r="P8" s="13">
+        <v>503</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>17</v>
+      </c>
+      <c r="R8" s="13">
+        <v>162</v>
+      </c>
+      <c r="S8" s="13">
+        <v>9</v>
+      </c>
+      <c r="T8" s="13">
+        <v>16</v>
+      </c>
+      <c r="U8" s="13">
+        <v>35</v>
+      </c>
+      <c r="V8" s="13">
+        <v>28</v>
+      </c>
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="13">
+        <v>877</v>
+      </c>
+      <c r="C9" s="13">
+        <v>150</v>
+      </c>
+      <c r="D9" s="13">
+        <v>727</v>
+      </c>
+      <c r="E9" s="13">
+        <v>33</v>
+      </c>
+      <c r="F9" s="13">
+        <v>91</v>
+      </c>
+      <c r="G9" s="13">
+        <v>9</v>
+      </c>
+      <c r="H9" s="13">
+        <v>42</v>
+      </c>
+      <c r="I9" s="13">
+        <v>5</v>
+      </c>
+      <c r="J9" s="13">
+        <v>60</v>
+      </c>
+      <c r="K9" s="13">
+        <v>53</v>
+      </c>
+      <c r="L9" s="13">
+        <v>254</v>
+      </c>
+      <c r="M9" s="14">
+        <v>0</v>
+      </c>
+      <c r="N9" s="14">
+        <v>0</v>
+      </c>
+      <c r="O9" s="13">
+        <v>27</v>
+      </c>
+      <c r="P9" s="13">
+        <v>130</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>2</v>
+      </c>
+      <c r="R9" s="13">
+        <v>102</v>
+      </c>
+      <c r="S9" s="13">
+        <v>4</v>
+      </c>
+      <c r="T9" s="13">
+        <v>22</v>
+      </c>
+      <c r="U9" s="13">
+        <v>17</v>
+      </c>
+      <c r="V9" s="13">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1161</v>
+      </c>
+      <c r="C10" s="13">
+        <v>216</v>
+      </c>
+      <c r="D10" s="13">
+        <v>945</v>
+      </c>
+      <c r="E10" s="13">
+        <v>51</v>
+      </c>
+      <c r="F10" s="13">
+        <v>121</v>
+      </c>
+      <c r="G10" s="13">
+        <v>16</v>
+      </c>
+      <c r="H10" s="13">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13">
+        <v>6</v>
+      </c>
+      <c r="J10" s="13">
+        <v>57</v>
+      </c>
+      <c r="K10" s="13">
+        <v>55</v>
+      </c>
+      <c r="L10" s="13">
+        <v>356</v>
+      </c>
+      <c r="M10" s="14">
+        <v>0</v>
+      </c>
+      <c r="N10" s="13">
+        <v>3</v>
+      </c>
+      <c r="O10" s="13">
+        <v>59</v>
+      </c>
+      <c r="P10" s="13">
+        <v>204</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>3</v>
+      </c>
+      <c r="R10" s="13">
+        <v>72</v>
+      </c>
+      <c r="S10" s="13">
+        <v>14</v>
+      </c>
+      <c r="T10" s="13">
+        <v>44</v>
+      </c>
+      <c r="U10" s="13">
+        <v>12</v>
+      </c>
+      <c r="V10" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="13">
+        <v>872</v>
+      </c>
+      <c r="C11" s="13">
+        <v>143</v>
+      </c>
+      <c r="D11" s="13">
+        <v>729</v>
+      </c>
+      <c r="E11" s="13">
+        <v>33</v>
+      </c>
+      <c r="F11" s="13">
+        <v>87</v>
+      </c>
+      <c r="G11" s="13">
+        <v>10</v>
+      </c>
+      <c r="H11" s="13">
+        <v>30</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="13">
+        <v>44</v>
+      </c>
+      <c r="K11" s="13">
+        <v>48</v>
+      </c>
+      <c r="L11" s="13">
+        <v>252</v>
+      </c>
+      <c r="M11" s="13">
+        <v>3</v>
+      </c>
+      <c r="N11" s="14">
+        <v>0</v>
+      </c>
+      <c r="O11" s="13">
+        <v>41</v>
+      </c>
+      <c r="P11" s="13">
         <v>193</v>
       </c>
-      <c r="B2" s="138"/>
-[...48 lines deleted...]
-      <c r="A4" s="140" t="s">
+      <c r="Q11" s="13">
+        <v>2</v>
+      </c>
+      <c r="R11" s="13">
+        <v>102</v>
+      </c>
+      <c r="S11" s="13">
+        <v>2</v>
+      </c>
+      <c r="T11" s="13">
+        <v>3</v>
+      </c>
+      <c r="U11" s="13">
+        <v>4</v>
+      </c>
+      <c r="V11" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="13">
+        <v>815</v>
+      </c>
+      <c r="C12" s="13">
+        <v>136</v>
+      </c>
+      <c r="D12" s="13">
+        <v>679</v>
+      </c>
+      <c r="E12" s="13">
+        <v>51</v>
+      </c>
+      <c r="F12" s="13">
+        <v>79</v>
+      </c>
+      <c r="G12" s="13">
+        <v>6</v>
+      </c>
+      <c r="H12" s="13">
+        <v>51</v>
+      </c>
+      <c r="I12" s="14">
+        <v>0</v>
+      </c>
+      <c r="J12" s="13">
+        <v>29</v>
+      </c>
+      <c r="K12" s="13">
+        <v>30</v>
+      </c>
+      <c r="L12" s="13">
+        <v>307</v>
+      </c>
+      <c r="M12" s="14">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14">
+        <v>0</v>
+      </c>
+      <c r="O12" s="13">
+        <v>19</v>
+      </c>
+      <c r="P12" s="13">
+        <v>123</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>0</v>
+      </c>
+      <c r="R12" s="13">
+        <v>30</v>
+      </c>
+      <c r="S12" s="13">
+        <v>7</v>
+      </c>
+      <c r="T12" s="13">
+        <v>28</v>
+      </c>
+      <c r="U12" s="13">
+        <v>23</v>
+      </c>
+      <c r="V12" s="13">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="13">
+        <v>852</v>
+      </c>
+      <c r="C13" s="13">
+        <v>222</v>
+      </c>
+      <c r="D13" s="13">
+        <v>630</v>
+      </c>
+      <c r="E13" s="13">
+        <v>27</v>
+      </c>
+      <c r="F13" s="13">
+        <v>86</v>
+      </c>
+      <c r="G13" s="13">
+        <v>5</v>
+      </c>
+      <c r="H13" s="13">
+        <v>42</v>
+      </c>
+      <c r="I13" s="14">
+        <v>1</v>
+      </c>
+      <c r="J13" s="13">
+        <v>51</v>
+      </c>
+      <c r="K13" s="13">
+        <v>86</v>
+      </c>
+      <c r="L13" s="13">
+        <v>202</v>
+      </c>
+      <c r="M13" s="14">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14">
+        <v>0</v>
+      </c>
+      <c r="O13" s="13">
+        <v>65</v>
+      </c>
+      <c r="P13" s="13">
+        <v>132</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>4</v>
+      </c>
+      <c r="R13" s="13">
+        <v>65</v>
+      </c>
+      <c r="S13" s="13">
+        <v>6</v>
+      </c>
+      <c r="T13" s="13">
+        <v>15</v>
+      </c>
+      <c r="U13" s="13">
+        <v>28</v>
+      </c>
+      <c r="V13" s="13">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="13">
+        <v>652</v>
+      </c>
+      <c r="C14" s="13">
+        <v>110</v>
+      </c>
+      <c r="D14" s="13">
+        <v>542</v>
+      </c>
+      <c r="E14" s="13">
+        <v>23</v>
+      </c>
+      <c r="F14" s="13">
+        <v>73</v>
+      </c>
+      <c r="G14" s="13">
+        <v>4</v>
+      </c>
+      <c r="H14" s="13">
+        <v>44</v>
+      </c>
+      <c r="I14" s="14">
+        <v>1</v>
+      </c>
+      <c r="J14" s="13">
+        <v>27</v>
+      </c>
+      <c r="K14" s="13">
+        <v>36</v>
+      </c>
+      <c r="L14" s="13">
+        <v>247</v>
+      </c>
+      <c r="M14" s="13">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13">
+        <v>29</v>
+      </c>
+      <c r="P14" s="13">
+        <v>112</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>0</v>
+      </c>
+      <c r="R14" s="13">
+        <v>16</v>
+      </c>
+      <c r="S14" s="13">
+        <v>5</v>
+      </c>
+      <c r="T14" s="13">
+        <v>8</v>
+      </c>
+      <c r="U14" s="13">
+        <v>11</v>
+      </c>
+      <c r="V14" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="13">
+        <v>345</v>
+      </c>
+      <c r="C15" s="13">
+        <v>62</v>
+      </c>
+      <c r="D15" s="13">
+        <v>283</v>
+      </c>
+      <c r="E15" s="13">
+        <v>7</v>
+      </c>
+      <c r="F15" s="13">
+        <v>22</v>
+      </c>
+      <c r="G15" s="13">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13">
+        <v>15</v>
+      </c>
+      <c r="I15" s="13">
+        <v>1</v>
+      </c>
+      <c r="J15" s="13">
+        <v>25</v>
+      </c>
+      <c r="K15" s="13">
+        <v>12</v>
+      </c>
+      <c r="L15" s="13">
+        <v>78</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1</v>
+      </c>
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="13">
+        <v>19</v>
+      </c>
+      <c r="P15" s="13">
+        <v>63</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>8</v>
+      </c>
+      <c r="R15" s="13">
+        <v>49</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0</v>
+      </c>
+      <c r="T15" s="13">
+        <v>4</v>
+      </c>
+      <c r="U15" s="13">
+        <v>12</v>
+      </c>
+      <c r="V15" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="13">
+        <v>213</v>
+      </c>
+      <c r="C16" s="13">
+        <v>46</v>
+      </c>
+      <c r="D16" s="13">
+        <v>167</v>
+      </c>
+      <c r="E16" s="13">
+        <v>12</v>
+      </c>
+      <c r="F16" s="13">
+        <v>17</v>
+      </c>
+      <c r="G16" s="13">
+        <v>4</v>
+      </c>
+      <c r="H16" s="13">
+        <v>11</v>
+      </c>
+      <c r="I16" s="14">
+        <v>1</v>
+      </c>
+      <c r="J16" s="13">
+        <v>8</v>
+      </c>
+      <c r="K16" s="13">
+        <v>11</v>
+      </c>
+      <c r="L16" s="13">
+        <v>47</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>11</v>
+      </c>
+      <c r="P16" s="13">
+        <v>43</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>7</v>
+      </c>
+      <c r="R16" s="13">
+        <v>29</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0</v>
+      </c>
+      <c r="T16" s="13">
+        <v>3</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="13">
+        <v>285</v>
+      </c>
+      <c r="C17" s="13">
+        <v>45</v>
+      </c>
+      <c r="D17" s="13">
+        <v>240</v>
+      </c>
+      <c r="E17" s="13">
+        <v>11</v>
+      </c>
+      <c r="F17" s="13">
+        <v>28</v>
+      </c>
+      <c r="G17" s="13">
+        <v>3</v>
+      </c>
+      <c r="H17" s="13">
+        <v>12</v>
+      </c>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>15</v>
+      </c>
+      <c r="K17" s="13">
+        <v>16</v>
+      </c>
+      <c r="L17" s="13">
+        <v>85</v>
+      </c>
+      <c r="M17" s="14">
+        <v>0</v>
+      </c>
+      <c r="N17" s="14">
+        <v>0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>10</v>
+      </c>
+      <c r="P17" s="13">
+        <v>62</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>1</v>
+      </c>
+      <c r="R17" s="13">
+        <v>36</v>
+      </c>
+      <c r="S17" s="13">
+        <v>3</v>
+      </c>
+      <c r="T17" s="13">
+        <v>2</v>
+      </c>
+      <c r="U17" s="13">
+        <v>1</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="13">
+        <v>464</v>
+      </c>
+      <c r="C18" s="13">
         <v>89</v>
       </c>
-      <c r="B4" s="141" t="s">
+      <c r="D18" s="13">
+        <v>375</v>
+      </c>
+      <c r="E18" s="13">
+        <v>18</v>
+      </c>
+      <c r="F18" s="13">
+        <v>44</v>
+      </c>
+      <c r="G18" s="13">
+        <v>2</v>
+      </c>
+      <c r="H18" s="13">
+        <v>19</v>
+      </c>
+      <c r="I18" s="13">
+        <v>1</v>
+      </c>
+      <c r="J18" s="13">
+        <v>27</v>
+      </c>
+      <c r="K18" s="13">
+        <v>17</v>
+      </c>
+      <c r="L18" s="13">
+        <v>115</v>
+      </c>
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>17</v>
+      </c>
+      <c r="P18" s="13">
+        <v>83</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>9</v>
+      </c>
+      <c r="R18" s="13">
+        <v>63</v>
+      </c>
+      <c r="S18" s="13">
+        <v>3</v>
+      </c>
+      <c r="T18" s="13">
+        <v>11</v>
+      </c>
+      <c r="U18" s="13">
+        <v>22</v>
+      </c>
+      <c r="V18" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="13">
+        <v>187</v>
+      </c>
+      <c r="C19" s="13">
+        <v>49</v>
+      </c>
+      <c r="D19" s="13">
+        <v>138</v>
+      </c>
+      <c r="E19" s="13">
+        <v>9</v>
+      </c>
+      <c r="F19" s="13">
+        <v>10</v>
+      </c>
+      <c r="G19" s="13">
+        <v>5</v>
+      </c>
+      <c r="H19" s="13">
+        <v>7</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>23</v>
+      </c>
+      <c r="K19" s="13">
+        <v>17</v>
+      </c>
+      <c r="L19" s="13">
+        <v>37</v>
+      </c>
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13">
+        <v>8</v>
+      </c>
+      <c r="P19" s="13">
+        <v>35</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>6</v>
+      </c>
+      <c r="R19" s="13">
+        <v>16</v>
+      </c>
+      <c r="S19" s="14">
+        <v>1</v>
+      </c>
+      <c r="T19" s="13">
+        <v>0</v>
+      </c>
+      <c r="U19" s="13">
+        <v>3</v>
+      </c>
+      <c r="V19" s="14">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="13">
+        <v>119</v>
+      </c>
+      <c r="C20" s="13">
+        <v>18</v>
+      </c>
+      <c r="D20" s="13">
+        <v>101</v>
+      </c>
+      <c r="E20" s="13">
+        <v>8</v>
+      </c>
+      <c r="F20" s="13">
+        <v>12</v>
+      </c>
+      <c r="G20" s="14">
+        <v>1</v>
+      </c>
+      <c r="H20" s="13">
+        <v>5</v>
+      </c>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13">
+        <v>9</v>
+      </c>
+      <c r="K20" s="13">
+        <v>1</v>
+      </c>
+      <c r="L20" s="13">
+        <v>38</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>4</v>
+      </c>
+      <c r="P20" s="13">
+        <v>18</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>1</v>
+      </c>
+      <c r="R20" s="13">
+        <v>16</v>
+      </c>
+      <c r="S20" s="13">
+        <v>3</v>
+      </c>
+      <c r="T20" s="13">
+        <v>2</v>
+      </c>
+      <c r="U20" s="13">
+        <v>0</v>
+      </c>
+      <c r="V20" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="13">
+        <v>295</v>
+      </c>
+      <c r="C21" s="13">
+        <v>45</v>
+      </c>
+      <c r="D21" s="13">
+        <v>250</v>
+      </c>
+      <c r="E21" s="13">
+        <v>8</v>
+      </c>
+      <c r="F21" s="13">
+        <v>31</v>
+      </c>
+      <c r="G21" s="13">
+        <v>1</v>
+      </c>
+      <c r="H21" s="13">
+        <v>16</v>
+      </c>
+      <c r="I21" s="13">
+        <v>2</v>
+      </c>
+      <c r="J21" s="13">
+        <v>17</v>
+      </c>
+      <c r="K21" s="13">
+        <v>12</v>
+      </c>
+      <c r="L21" s="13">
+        <v>79</v>
+      </c>
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>14</v>
+      </c>
+      <c r="P21" s="13">
+        <v>59</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>0</v>
+      </c>
+      <c r="R21" s="13">
+        <v>31</v>
+      </c>
+      <c r="S21" s="13">
+        <v>1</v>
+      </c>
+      <c r="T21" s="13">
+        <v>4</v>
+      </c>
+      <c r="U21" s="13">
+        <v>7</v>
+      </c>
+      <c r="V21" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="13">
+        <v>361</v>
+      </c>
+      <c r="C22" s="13">
+        <v>78</v>
+      </c>
+      <c r="D22" s="13">
+        <v>283</v>
+      </c>
+      <c r="E22" s="13">
+        <v>16</v>
+      </c>
+      <c r="F22" s="13">
+        <v>27</v>
+      </c>
+      <c r="G22" s="13">
+        <v>5</v>
+      </c>
+      <c r="H22" s="13">
+        <v>25</v>
+      </c>
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+      <c r="J22" s="13">
+        <v>31</v>
+      </c>
+      <c r="K22" s="13">
+        <v>22</v>
+      </c>
+      <c r="L22" s="13">
+        <v>67</v>
+      </c>
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>14</v>
+      </c>
+      <c r="P22" s="13">
+        <v>77</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>0</v>
+      </c>
+      <c r="R22" s="13">
+        <v>29</v>
+      </c>
+      <c r="S22" s="13">
+        <v>1</v>
+      </c>
+      <c r="T22" s="13">
+        <v>4</v>
+      </c>
+      <c r="U22" s="13">
+        <v>20</v>
+      </c>
+      <c r="V22" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="13">
+        <v>138</v>
+      </c>
+      <c r="C23" s="13">
+        <v>29</v>
+      </c>
+      <c r="D23" s="13">
+        <v>109</v>
+      </c>
+      <c r="E23" s="13">
+        <v>7</v>
+      </c>
+      <c r="F23" s="13">
+        <v>10</v>
+      </c>
+      <c r="G23" s="13">
+        <v>2</v>
+      </c>
+      <c r="H23" s="13">
+        <v>7</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>9</v>
+      </c>
+      <c r="K23" s="13">
+        <v>9</v>
+      </c>
+      <c r="L23" s="13">
+        <v>38</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
+        <v>2</v>
+      </c>
+      <c r="P23" s="13">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0</v>
+      </c>
+      <c r="R23" s="13">
+        <v>11</v>
+      </c>
+      <c r="S23" s="13">
+        <v>1</v>
+      </c>
+      <c r="T23" s="13">
+        <v>0</v>
+      </c>
+      <c r="U23" s="13">
+        <v>8</v>
+      </c>
+      <c r="V23" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="13">
+        <v>252</v>
+      </c>
+      <c r="C24" s="13">
+        <v>49</v>
+      </c>
+      <c r="D24" s="13">
+        <v>203</v>
+      </c>
+      <c r="E24" s="13">
+        <v>12</v>
+      </c>
+      <c r="F24" s="13">
+        <v>28</v>
+      </c>
+      <c r="G24" s="13">
+        <v>3</v>
+      </c>
+      <c r="H24" s="13">
+        <v>9</v>
+      </c>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="13">
+        <v>14</v>
+      </c>
+      <c r="K24" s="13">
+        <v>12</v>
+      </c>
+      <c r="L24" s="13">
+        <v>56</v>
+      </c>
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="13">
+        <v>9</v>
+      </c>
+      <c r="P24" s="13">
+        <v>62</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>0</v>
+      </c>
+      <c r="R24" s="13">
+        <v>7</v>
+      </c>
+      <c r="S24" s="14">
+        <v>2</v>
+      </c>
+      <c r="T24" s="13">
+        <v>2</v>
+      </c>
+      <c r="U24" s="13">
+        <v>11</v>
+      </c>
+      <c r="V24" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="13">
+        <v>48</v>
+      </c>
+      <c r="C25" s="13">
+        <v>11</v>
+      </c>
+      <c r="D25" s="13">
+        <v>37</v>
+      </c>
+      <c r="E25" s="13">
+        <v>2</v>
+      </c>
+      <c r="F25" s="13">
+        <v>5</v>
+      </c>
+      <c r="G25" s="14">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
+        <v>2</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
+        <v>1</v>
+      </c>
+      <c r="K25" s="13">
+        <v>4</v>
+      </c>
+      <c r="L25" s="13">
+        <v>16</v>
+      </c>
+      <c r="M25" s="14">
+        <v>0</v>
+      </c>
+      <c r="N25" s="14">
+        <v>0</v>
+      </c>
+      <c r="O25" s="13">
+        <v>3</v>
+      </c>
+      <c r="P25" s="13">
+        <v>7</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>0</v>
+      </c>
+      <c r="R25" s="13">
+        <v>3</v>
+      </c>
+      <c r="S25" s="14">
+        <v>0</v>
+      </c>
+      <c r="T25" s="14">
+        <v>0</v>
+      </c>
+      <c r="U25" s="13">
+        <v>2</v>
+      </c>
+      <c r="V25" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="13">
         <v>90</v>
       </c>
-      <c r="C4" s="142"/>
-[...1 lines deleted...]
-      <c r="E4" s="147" t="s">
+      <c r="C26" s="13">
+        <v>19</v>
+      </c>
+      <c r="D26" s="13">
+        <v>71</v>
+      </c>
+      <c r="E26" s="13">
+        <v>4</v>
+      </c>
+      <c r="F26" s="13">
+        <v>8</v>
+      </c>
+      <c r="G26" s="13">
+        <v>2</v>
+      </c>
+      <c r="H26" s="13">
+        <v>3</v>
+      </c>
+      <c r="I26" s="13">
+        <v>1</v>
+      </c>
+      <c r="J26" s="13">
+        <v>9</v>
+      </c>
+      <c r="K26" s="13">
+        <v>6</v>
+      </c>
+      <c r="L26" s="13">
+        <v>28</v>
+      </c>
+      <c r="M26" s="14">
+        <v>0</v>
+      </c>
+      <c r="N26" s="14">
+        <v>0</v>
+      </c>
+      <c r="O26" s="14">
+        <v>6</v>
+      </c>
+      <c r="P26" s="13">
+        <v>15</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>0</v>
+      </c>
+      <c r="R26" s="13">
+        <v>6</v>
+      </c>
+      <c r="S26" s="13">
+        <v>0</v>
+      </c>
+      <c r="T26" s="14">
+        <v>0</v>
+      </c>
+      <c r="U26" s="13">
+        <v>0</v>
+      </c>
+      <c r="V26" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="13">
+        <v>168</v>
+      </c>
+      <c r="C27" s="13">
+        <v>23</v>
+      </c>
+      <c r="D27" s="13">
+        <v>145</v>
+      </c>
+      <c r="E27" s="13">
+        <v>11</v>
+      </c>
+      <c r="F27" s="13">
+        <v>20</v>
+      </c>
+      <c r="G27" s="13">
+        <v>1</v>
+      </c>
+      <c r="H27" s="13">
+        <v>11</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>6</v>
+      </c>
+      <c r="K27" s="13">
+        <v>2</v>
+      </c>
+      <c r="L27" s="13">
+        <v>73</v>
+      </c>
+      <c r="M27" s="14">
+        <v>0</v>
+      </c>
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="13">
+        <v>1</v>
+      </c>
+      <c r="P27" s="13">
+        <v>6</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>0</v>
+      </c>
+      <c r="R27" s="13">
+        <v>8</v>
+      </c>
+      <c r="S27" s="13">
+        <v>1</v>
+      </c>
+      <c r="T27" s="13">
+        <v>6</v>
+      </c>
+      <c r="U27" s="13">
+        <v>7</v>
+      </c>
+      <c r="V27" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="13">
+        <v>140</v>
+      </c>
+      <c r="C28" s="13">
+        <v>23</v>
+      </c>
+      <c r="D28" s="13">
+        <v>117</v>
+      </c>
+      <c r="E28" s="13">
+        <v>3</v>
+      </c>
+      <c r="F28" s="13">
+        <v>14</v>
+      </c>
+      <c r="G28" s="13">
+        <v>6</v>
+      </c>
+      <c r="H28" s="13">
+        <v>27</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
+        <v>3</v>
+      </c>
+      <c r="K28" s="13">
+        <v>9</v>
+      </c>
+      <c r="L28" s="13">
+        <v>48</v>
+      </c>
+      <c r="M28" s="13">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
+        <v>1</v>
+      </c>
+      <c r="P28" s="13">
+        <v>10</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>0</v>
+      </c>
+      <c r="R28" s="13">
+        <v>3</v>
+      </c>
+      <c r="S28" s="13">
+        <v>0</v>
+      </c>
+      <c r="T28" s="13">
+        <v>3</v>
+      </c>
+      <c r="U28" s="13">
+        <v>4</v>
+      </c>
+      <c r="V28" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="13">
+        <v>62</v>
+      </c>
+      <c r="C29" s="13">
+        <v>13</v>
+      </c>
+      <c r="D29" s="13">
+        <v>49</v>
+      </c>
+      <c r="E29" s="13">
+        <v>2</v>
+      </c>
+      <c r="F29" s="13">
+        <v>3</v>
+      </c>
+      <c r="G29" s="14">
+        <v>3</v>
+      </c>
+      <c r="H29" s="13">
+        <v>2</v>
+      </c>
+      <c r="I29" s="14">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>3</v>
+      </c>
+      <c r="K29" s="13">
+        <v>3</v>
+      </c>
+      <c r="L29" s="13">
+        <v>14</v>
+      </c>
+      <c r="M29" s="14">
+        <v>0</v>
+      </c>
+      <c r="N29" s="14">
+        <v>0</v>
+      </c>
+      <c r="O29" s="13">
+        <v>4</v>
+      </c>
+      <c r="P29" s="13">
+        <v>14</v>
+      </c>
+      <c r="Q29" s="14">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>10</v>
+      </c>
+      <c r="S29" s="14">
+        <v>0</v>
+      </c>
+      <c r="T29" s="14">
+        <v>0</v>
+      </c>
+      <c r="U29" s="14">
+        <v>1</v>
+      </c>
+      <c r="V29" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>91</v>
       </c>
-      <c r="F4" s="148"/>
-[...292 lines deleted...]
-      <c r="J9" s="26">
+      <c r="B30" s="17">
+        <v>0</v>
+      </c>
+      <c r="C30" s="17">
+        <v>0</v>
+      </c>
+      <c r="D30" s="17">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="17">
+        <v>0</v>
+      </c>
+      <c r="G30" s="17">
+        <v>0</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0</v>
+      </c>
+      <c r="I30" s="17">
+        <v>0</v>
+      </c>
+      <c r="J30" s="17">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="17">
+        <v>0</v>
+      </c>
+      <c r="M30" s="17">
+        <v>0</v>
+      </c>
+      <c r="N30" s="17">
+        <v>0</v>
+      </c>
+      <c r="O30" s="17">
+        <v>0</v>
+      </c>
+      <c r="P30" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>0</v>
+      </c>
+      <c r="R30" s="17">
+        <v>0</v>
+      </c>
+      <c r="S30" s="17">
+        <v>0</v>
+      </c>
+      <c r="T30" s="17">
+        <v>0</v>
+      </c>
+      <c r="U30" s="17">
+        <v>0</v>
+      </c>
+      <c r="V30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93" t="s">
         <v>55</v>
       </c>
-      <c r="K9" s="26">
-[...1491 lines deleted...]
-      <c r="B34" s="51" t="e">
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="36" t="e">
         <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="52" t="e">
+      <c r="C34" s="36" t="e">
         <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="52" t="e">
+      <c r="D34" s="36" t="e">
         <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="52" t="e">
+      <c r="E34" s="36" t="e">
         <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="52" t="e">
+      <c r="F34" s="36" t="e">
         <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="52" t="e">
+      <c r="G34" s="36" t="e">
         <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="52" t="e">
+      <c r="H34" s="36" t="e">
         <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="52" t="e">
+      <c r="I34" s="36" t="e">
         <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="52" t="e">
+      <c r="J34" s="36" t="e">
         <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="52" t="e">
+      <c r="K34" s="36" t="e">
         <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="52" t="e">
+      <c r="L34" s="36" t="e">
         <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="52" t="e">
+      <c r="M34" s="36" t="e">
         <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="52" t="e">
+      <c r="N34" s="36" t="e">
         <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="52" t="e">
+      <c r="O34" s="36" t="e">
         <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="52" t="e">
+      <c r="P34" s="36" t="e">
         <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="52"/>
-[...3 lines deleted...]
-      <c r="U34" s="52" t="e">
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36" t="e">
         <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V34" s="108" t="e">
+      <c r="V34" s="36" t="e">
         <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:22" hidden="1">
-      <c r="B35" s="51" t="e">
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="e">
         <f>SUM(B15:B28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="52" t="e">
+      <c r="C35" s="36" t="e">
         <f>SUM(C15:C28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="52" t="e">
+      <c r="D35" s="36" t="e">
         <f>SUM(D15:D28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="52" t="e">
+      <c r="E35" s="36" t="e">
         <f>SUM(E15:E28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="52" t="e">
+      <c r="F35" s="36" t="e">
         <f>SUM(F15:F28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="52" t="e">
+      <c r="G35" s="36" t="e">
         <f>SUM(G15:G28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="52" t="e">
+      <c r="H35" s="36" t="e">
         <f>SUM(H15:H28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="52" t="e">
+      <c r="I35" s="36" t="e">
         <f>SUM(I15:I28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="52" t="e">
+      <c r="J35" s="36" t="e">
         <f>SUM(J15:J28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="52" t="e">
+      <c r="K35" s="36" t="e">
         <f>SUM(K15:K28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="52" t="e">
+      <c r="L35" s="36" t="e">
         <f>SUM(L15:L28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="52" t="e">
+      <c r="M35" s="36" t="e">
         <f>SUM(M15:M28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="52" t="e">
+      <c r="N35" s="36" t="e">
         <f>SUM(N15:N28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="52" t="e">
+      <c r="O35" s="36" t="e">
         <f>SUM(O15:O28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="52" t="e">
+      <c r="P35" s="36" t="e">
         <f>SUM(P15:P28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="52"/>
-[...3 lines deleted...]
-      <c r="U35" s="52" t="e">
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36" t="e">
         <f>SUM(U15:U28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V35" s="108" t="e">
+      <c r="V35" s="36" t="e">
         <f>SUM(V15:V28)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:22" hidden="1">
-      <c r="B36" s="51" t="e">
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="36" t="e">
         <f>#REF!-B29-B30</f>
         <v>#REF!</v>
       </c>
-      <c r="C36" s="52" t="e">
+      <c r="C36" s="36" t="e">
         <f>#REF!-C29-C30</f>
         <v>#REF!</v>
       </c>
-      <c r="D36" s="52" t="e">
+      <c r="D36" s="36" t="e">
         <f>#REF!-D29-D30</f>
         <v>#REF!</v>
       </c>
-      <c r="E36" s="52" t="e">
+      <c r="E36" s="36" t="e">
         <f>#REF!-E29-E30</f>
         <v>#REF!</v>
       </c>
-      <c r="F36" s="52" t="e">
+      <c r="F36" s="36" t="e">
         <f>#REF!-F29-F30</f>
         <v>#REF!</v>
       </c>
-      <c r="G36" s="52" t="e">
+      <c r="G36" s="36" t="e">
         <f>#REF!-G29-G30</f>
         <v>#REF!</v>
       </c>
-      <c r="H36" s="52" t="e">
+      <c r="H36" s="36" t="e">
         <f>#REF!-H29-H30</f>
         <v>#REF!</v>
       </c>
-      <c r="I36" s="52" t="e">
+      <c r="I36" s="36" t="e">
         <f>#REF!-I29-I30</f>
         <v>#REF!</v>
       </c>
-      <c r="J36" s="52" t="e">
+      <c r="J36" s="36" t="e">
         <f>#REF!-J29-J30</f>
         <v>#REF!</v>
       </c>
-      <c r="K36" s="52" t="e">
+      <c r="K36" s="36" t="e">
         <f>#REF!-K29-K30</f>
         <v>#REF!</v>
       </c>
-      <c r="L36" s="52" t="e">
+      <c r="L36" s="36" t="e">
         <f>#REF!-L29-L30</f>
         <v>#REF!</v>
       </c>
-      <c r="M36" s="52" t="e">
+      <c r="M36" s="36" t="e">
         <f>#REF!-M29-M30</f>
         <v>#REF!</v>
       </c>
-      <c r="N36" s="52" t="e">
+      <c r="N36" s="36" t="e">
         <f>#REF!-N29-N30</f>
         <v>#REF!</v>
       </c>
-      <c r="O36" s="52" t="e">
+      <c r="O36" s="36" t="e">
         <f>#REF!-O29-O30</f>
         <v>#REF!</v>
       </c>
-      <c r="P36" s="52" t="e">
+      <c r="P36" s="36" t="e">
         <f>#REF!-P29-P30</f>
         <v>#REF!</v>
       </c>
-      <c r="Q36" s="52"/>
-[...3 lines deleted...]
-      <c r="U36" s="52" t="e">
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36" t="e">
         <f>#REF!-U29-U30</f>
         <v>#REF!</v>
       </c>
-      <c r="V36" s="108" t="e">
+      <c r="V36" s="36" t="e">
         <f>#REF!-V29-V30</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:22">
-[...12910 lines deleted...]
-      <c r="V39" s="110"/>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="37"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="P39" s="28"/>
+      <c r="Q39" s="28"/>
+      <c r="R39" s="28"/>
+      <c r="S39" s="28"/>
+      <c r="T39" s="28"/>
+      <c r="U39" s="28"/>
+      <c r="V39" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A31:V31"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C09605E9-4707-4278-8977-DF58348A503A}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD25A993-D38F-4859-BF54-F667520F6502}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" style="50" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="9.33203125" style="38"/>
+    <col min="1" max="1" width="22.83203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="35" customWidth="1"/>
+    <col min="3" max="22" width="10.33203125" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="37" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:24" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="94" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="137"/>
-[...48 lines deleted...]
-      <c r="A3" s="139" t="s">
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="95" t="s">
+        <v>107</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="139"/>
-[...22 lines deleted...]
-      <c r="A4" s="140" t="s">
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+    </row>
+    <row r="4" spans="1:24" s="38" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="100"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="87"/>
+      <c r="G4" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="H4" s="87"/>
+      <c r="I4" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="J4" s="87"/>
+      <c r="K4" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="87"/>
+      <c r="M4" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="N4" s="87"/>
+      <c r="O4" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="86" t="s">
+        <v>102</v>
+      </c>
+      <c r="T4" s="87"/>
+      <c r="U4" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="V4" s="90"/>
+    </row>
+    <row r="5" spans="1:24" s="38" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="98"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="83" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="92" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="89"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="91"/>
+    </row>
+    <row r="6" spans="1:24" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="M6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="T6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="U6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="V6" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="52">
+        <v>9948</v>
+      </c>
+      <c r="C7" s="52">
+        <v>1948</v>
+      </c>
+      <c r="D7" s="52">
+        <v>8000</v>
+      </c>
+      <c r="E7" s="52">
+        <v>394</v>
+      </c>
+      <c r="F7" s="52">
+        <v>858</v>
+      </c>
+      <c r="G7" s="52">
+        <v>97</v>
+      </c>
+      <c r="H7" s="52">
+        <v>543</v>
+      </c>
+      <c r="I7" s="52">
+        <v>20</v>
+      </c>
+      <c r="J7" s="52">
+        <v>590</v>
+      </c>
+      <c r="K7" s="52">
+        <v>544</v>
+      </c>
+      <c r="L7" s="52">
+        <v>2855</v>
+      </c>
+      <c r="M7" s="52">
+        <v>5</v>
+      </c>
+      <c r="N7" s="52">
+        <v>4</v>
+      </c>
+      <c r="O7" s="52">
+        <v>527</v>
+      </c>
+      <c r="P7" s="52">
+        <v>1925</v>
+      </c>
+      <c r="Q7" s="52">
+        <v>57</v>
+      </c>
+      <c r="R7" s="52">
+        <v>712</v>
+      </c>
+      <c r="S7" s="52">
+        <v>63</v>
+      </c>
+      <c r="T7" s="52">
+        <v>178</v>
+      </c>
+      <c r="U7" s="52">
+        <v>241</v>
+      </c>
+      <c r="V7" s="52">
+        <v>335</v>
+      </c>
+      <c r="W7" s="28"/>
+      <c r="X7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="13">
+        <v>1764</v>
+      </c>
+      <c r="C8" s="13">
+        <v>388</v>
+      </c>
+      <c r="D8" s="13">
+        <v>1376</v>
+      </c>
+      <c r="E8" s="13">
+        <v>49</v>
+      </c>
+      <c r="F8" s="13">
+        <v>76</v>
+      </c>
+      <c r="G8" s="13">
+        <v>10</v>
+      </c>
+      <c r="H8" s="13">
+        <v>74</v>
+      </c>
+      <c r="I8" s="13">
+        <v>5</v>
+      </c>
+      <c r="J8" s="13">
+        <v>123</v>
+      </c>
+      <c r="K8" s="13">
+        <v>107</v>
+      </c>
+      <c r="L8" s="13">
+        <v>398</v>
+      </c>
+      <c r="M8" s="14">
+        <v>0</v>
+      </c>
+      <c r="N8" s="13">
+        <v>1</v>
+      </c>
+      <c r="O8" s="13">
+        <v>157</v>
+      </c>
+      <c r="P8" s="13">
+        <v>497</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>17</v>
+      </c>
+      <c r="R8" s="13">
+        <v>164</v>
+      </c>
+      <c r="S8" s="13">
+        <v>9</v>
+      </c>
+      <c r="T8" s="13">
+        <v>16</v>
+      </c>
+      <c r="U8" s="13">
+        <v>34</v>
+      </c>
+      <c r="V8" s="13">
+        <v>27</v>
+      </c>
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="13">
+        <v>834</v>
+      </c>
+      <c r="C9" s="13">
+        <v>138</v>
+      </c>
+      <c r="D9" s="13">
+        <v>696</v>
+      </c>
+      <c r="E9" s="13">
+        <v>30</v>
+      </c>
+      <c r="F9" s="13">
+        <v>78</v>
+      </c>
+      <c r="G9" s="13">
+        <v>8</v>
+      </c>
+      <c r="H9" s="13">
+        <v>51</v>
+      </c>
+      <c r="I9" s="13">
+        <v>4</v>
+      </c>
+      <c r="J9" s="13">
+        <v>55</v>
+      </c>
+      <c r="K9" s="13">
+        <v>48</v>
+      </c>
+      <c r="L9" s="13">
+        <v>254</v>
+      </c>
+      <c r="M9" s="14">
+        <v>0</v>
+      </c>
+      <c r="N9" s="14">
+        <v>0</v>
+      </c>
+      <c r="O9" s="13">
+        <v>23</v>
+      </c>
+      <c r="P9" s="13">
+        <v>143</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>6</v>
+      </c>
+      <c r="R9" s="13">
+        <v>69</v>
+      </c>
+      <c r="S9" s="13">
+        <v>5</v>
+      </c>
+      <c r="T9" s="13">
+        <v>26</v>
+      </c>
+      <c r="U9" s="13">
+        <v>14</v>
+      </c>
+      <c r="V9" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1139</v>
+      </c>
+      <c r="C10" s="13">
+        <v>216</v>
+      </c>
+      <c r="D10" s="13">
+        <v>923</v>
+      </c>
+      <c r="E10" s="13">
+        <v>49</v>
+      </c>
+      <c r="F10" s="13">
+        <v>118</v>
+      </c>
+      <c r="G10" s="13">
+        <v>14</v>
+      </c>
+      <c r="H10" s="13">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13">
+        <v>3</v>
+      </c>
+      <c r="J10" s="13">
+        <v>60</v>
+      </c>
+      <c r="K10" s="13">
+        <v>65</v>
+      </c>
+      <c r="L10" s="13">
+        <v>353</v>
+      </c>
+      <c r="M10" s="14">
+        <v>0</v>
+      </c>
+      <c r="N10" s="13">
+        <v>2</v>
+      </c>
+      <c r="O10" s="13">
+        <v>54</v>
+      </c>
+      <c r="P10" s="13">
+        <v>199</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>2</v>
+      </c>
+      <c r="R10" s="13">
+        <v>57</v>
+      </c>
+      <c r="S10" s="13">
+        <v>12</v>
+      </c>
+      <c r="T10" s="13">
+        <v>43</v>
+      </c>
+      <c r="U10" s="13">
+        <v>17</v>
+      </c>
+      <c r="V10" s="13">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="13">
+        <v>868</v>
+      </c>
+      <c r="C11" s="13">
+        <v>134</v>
+      </c>
+      <c r="D11" s="13">
+        <v>734</v>
+      </c>
+      <c r="E11" s="13">
+        <v>40</v>
+      </c>
+      <c r="F11" s="13">
+        <v>93</v>
+      </c>
+      <c r="G11" s="13">
+        <v>8</v>
+      </c>
+      <c r="H11" s="13">
+        <v>31</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="13">
+        <v>44</v>
+      </c>
+      <c r="K11" s="13">
+        <v>35</v>
+      </c>
+      <c r="L11" s="13">
+        <v>260</v>
+      </c>
+      <c r="M11" s="13">
+        <v>3</v>
+      </c>
+      <c r="N11" s="14">
+        <v>0</v>
+      </c>
+      <c r="O11" s="13">
+        <v>39</v>
+      </c>
+      <c r="P11" s="13">
+        <v>182</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>2</v>
+      </c>
+      <c r="R11" s="13">
+        <v>105</v>
+      </c>
+      <c r="S11" s="13">
+        <v>2</v>
+      </c>
+      <c r="T11" s="13">
+        <v>2</v>
+      </c>
+      <c r="U11" s="13">
+        <v>5</v>
+      </c>
+      <c r="V11" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="13">
+        <v>812</v>
+      </c>
+      <c r="C12" s="13">
+        <v>140</v>
+      </c>
+      <c r="D12" s="13">
+        <v>672</v>
+      </c>
+      <c r="E12" s="13">
+        <v>54</v>
+      </c>
+      <c r="F12" s="13">
+        <v>69</v>
+      </c>
+      <c r="G12" s="13">
+        <v>3</v>
+      </c>
+      <c r="H12" s="13">
+        <v>51</v>
+      </c>
+      <c r="I12" s="14">
+        <v>0</v>
+      </c>
+      <c r="J12" s="13">
+        <v>30</v>
+      </c>
+      <c r="K12" s="13">
+        <v>34</v>
+      </c>
+      <c r="L12" s="13">
+        <v>316</v>
+      </c>
+      <c r="M12" s="14">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14">
+        <v>0</v>
+      </c>
+      <c r="O12" s="13">
+        <v>22</v>
+      </c>
+      <c r="P12" s="13">
+        <v>124</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>0</v>
+      </c>
+      <c r="R12" s="13">
+        <v>21</v>
+      </c>
+      <c r="S12" s="13">
+        <v>6</v>
+      </c>
+      <c r="T12" s="13">
+        <v>30</v>
+      </c>
+      <c r="U12" s="13">
+        <v>21</v>
+      </c>
+      <c r="V12" s="13">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="13">
+        <v>743</v>
+      </c>
+      <c r="C13" s="13">
+        <v>217</v>
+      </c>
+      <c r="D13" s="13">
+        <v>526</v>
+      </c>
+      <c r="E13" s="13">
+        <v>23</v>
+      </c>
+      <c r="F13" s="13">
+        <v>72</v>
+      </c>
+      <c r="G13" s="13">
+        <v>6</v>
+      </c>
+      <c r="H13" s="13">
+        <v>44</v>
+      </c>
+      <c r="I13" s="14">
+        <v>2</v>
+      </c>
+      <c r="J13" s="13">
+        <v>44</v>
+      </c>
+      <c r="K13" s="13">
+        <v>79</v>
+      </c>
+      <c r="L13" s="13">
+        <v>203</v>
+      </c>
+      <c r="M13" s="14">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14">
+        <v>0</v>
+      </c>
+      <c r="O13" s="13">
+        <v>73</v>
+      </c>
+      <c r="P13" s="13">
+        <v>128</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0</v>
+      </c>
+      <c r="R13" s="13">
+        <v>1</v>
+      </c>
+      <c r="S13" s="13">
+        <v>6</v>
+      </c>
+      <c r="T13" s="13">
+        <v>12</v>
+      </c>
+      <c r="U13" s="13">
+        <v>28</v>
+      </c>
+      <c r="V13" s="13">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="13">
+        <v>676</v>
+      </c>
+      <c r="C14" s="13">
+        <v>119</v>
+      </c>
+      <c r="D14" s="13">
+        <v>557</v>
+      </c>
+      <c r="E14" s="13">
+        <v>24</v>
+      </c>
+      <c r="F14" s="13">
+        <v>77</v>
+      </c>
+      <c r="G14" s="13">
+        <v>8</v>
+      </c>
+      <c r="H14" s="13">
+        <v>62</v>
+      </c>
+      <c r="I14" s="14">
+        <v>1</v>
+      </c>
+      <c r="J14" s="13">
+        <v>28</v>
+      </c>
+      <c r="K14" s="13">
+        <v>33</v>
+      </c>
+      <c r="L14" s="13">
+        <v>247</v>
+      </c>
+      <c r="M14" s="13">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13">
+        <v>31</v>
+      </c>
+      <c r="P14" s="13">
+        <v>107</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>0</v>
+      </c>
+      <c r="R14" s="13">
+        <v>9</v>
+      </c>
+      <c r="S14" s="13">
+        <v>6</v>
+      </c>
+      <c r="T14" s="13">
+        <v>8</v>
+      </c>
+      <c r="U14" s="13">
+        <v>15</v>
+      </c>
+      <c r="V14" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="13">
+        <v>343</v>
+      </c>
+      <c r="C15" s="13">
+        <v>62</v>
+      </c>
+      <c r="D15" s="13">
+        <v>281</v>
+      </c>
+      <c r="E15" s="13">
+        <v>6</v>
+      </c>
+      <c r="F15" s="13">
+        <v>23</v>
+      </c>
+      <c r="G15" s="13">
+        <v>1</v>
+      </c>
+      <c r="H15" s="13">
+        <v>19</v>
+      </c>
+      <c r="I15" s="13">
+        <v>1</v>
+      </c>
+      <c r="J15" s="13">
+        <v>24</v>
+      </c>
+      <c r="K15" s="13">
+        <v>14</v>
+      </c>
+      <c r="L15" s="13">
+        <v>83</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1</v>
+      </c>
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="13">
+        <v>23</v>
+      </c>
+      <c r="P15" s="13">
+        <v>60</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>6</v>
+      </c>
+      <c r="R15" s="13">
+        <v>45</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0</v>
+      </c>
+      <c r="T15" s="13">
+        <v>4</v>
+      </c>
+      <c r="U15" s="13">
+        <v>10</v>
+      </c>
+      <c r="V15" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="13">
+        <v>190</v>
+      </c>
+      <c r="C16" s="13">
+        <v>47</v>
+      </c>
+      <c r="D16" s="13">
+        <v>143</v>
+      </c>
+      <c r="E16" s="13">
+        <v>9</v>
+      </c>
+      <c r="F16" s="13">
+        <v>13</v>
+      </c>
+      <c r="G16" s="13">
+        <v>4</v>
+      </c>
+      <c r="H16" s="13">
+        <v>9</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>11</v>
+      </c>
+      <c r="K16" s="13">
+        <v>9</v>
+      </c>
+      <c r="L16" s="13">
+        <v>43</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>11</v>
+      </c>
+      <c r="P16" s="13">
+        <v>36</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>9</v>
+      </c>
+      <c r="R16" s="13">
+        <v>7</v>
+      </c>
+      <c r="S16" s="14">
+        <v>1</v>
+      </c>
+      <c r="T16" s="13">
+        <v>1</v>
+      </c>
+      <c r="U16" s="13">
+        <v>4</v>
+      </c>
+      <c r="V16" s="13">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="13">
+        <v>279</v>
+      </c>
+      <c r="C17" s="13">
+        <v>47</v>
+      </c>
+      <c r="D17" s="13">
+        <v>232</v>
+      </c>
+      <c r="E17" s="13">
+        <v>7</v>
+      </c>
+      <c r="F17" s="13">
+        <v>26</v>
+      </c>
+      <c r="G17" s="13">
+        <v>4</v>
+      </c>
+      <c r="H17" s="13">
+        <v>11</v>
+      </c>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>16</v>
+      </c>
+      <c r="K17" s="13">
+        <v>23</v>
+      </c>
+      <c r="L17" s="13">
+        <v>75</v>
+      </c>
+      <c r="M17" s="14">
+        <v>0</v>
+      </c>
+      <c r="N17" s="14">
+        <v>0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>8</v>
+      </c>
+      <c r="P17" s="13">
+        <v>64</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>1</v>
+      </c>
+      <c r="R17" s="13">
+        <v>36</v>
+      </c>
+      <c r="S17" s="13">
+        <v>3</v>
+      </c>
+      <c r="T17" s="13">
+        <v>2</v>
+      </c>
+      <c r="U17" s="13">
+        <v>1</v>
+      </c>
+      <c r="V17" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="13">
+        <v>465</v>
+      </c>
+      <c r="C18" s="13">
         <v>89</v>
       </c>
-      <c r="B4" s="141" t="s">
+      <c r="D18" s="13">
+        <v>376</v>
+      </c>
+      <c r="E18" s="13">
+        <v>24</v>
+      </c>
+      <c r="F18" s="13">
+        <v>43</v>
+      </c>
+      <c r="G18" s="13">
+        <v>2</v>
+      </c>
+      <c r="H18" s="13">
+        <v>20</v>
+      </c>
+      <c r="I18" s="13">
+        <v>1</v>
+      </c>
+      <c r="J18" s="13">
+        <v>31</v>
+      </c>
+      <c r="K18" s="13">
+        <v>12</v>
+      </c>
+      <c r="L18" s="13">
+        <v>117</v>
+      </c>
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>20</v>
+      </c>
+      <c r="P18" s="13">
+        <v>78</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>6</v>
+      </c>
+      <c r="R18" s="13">
+        <v>58</v>
+      </c>
+      <c r="S18" s="13">
+        <v>3</v>
+      </c>
+      <c r="T18" s="13">
+        <v>13</v>
+      </c>
+      <c r="U18" s="13">
+        <v>21</v>
+      </c>
+      <c r="V18" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="13">
+        <v>183</v>
+      </c>
+      <c r="C19" s="13">
+        <v>35</v>
+      </c>
+      <c r="D19" s="13">
+        <v>148</v>
+      </c>
+      <c r="E19" s="13">
+        <v>7</v>
+      </c>
+      <c r="F19" s="13">
+        <v>8</v>
+      </c>
+      <c r="G19" s="13">
+        <v>4</v>
+      </c>
+      <c r="H19" s="13">
+        <v>8</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>22</v>
+      </c>
+      <c r="K19" s="13">
+        <v>10</v>
+      </c>
+      <c r="L19" s="13">
+        <v>46</v>
+      </c>
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13">
+        <v>8</v>
+      </c>
+      <c r="P19" s="13">
+        <v>34</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>4</v>
+      </c>
+      <c r="R19" s="13">
+        <v>25</v>
+      </c>
+      <c r="S19" s="14">
+        <v>1</v>
+      </c>
+      <c r="T19" s="13">
+        <v>0</v>
+      </c>
+      <c r="U19" s="13">
+        <v>1</v>
+      </c>
+      <c r="V19" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="13">
+        <v>119</v>
+      </c>
+      <c r="C20" s="13">
+        <v>16</v>
+      </c>
+      <c r="D20" s="13">
+        <v>103</v>
+      </c>
+      <c r="E20" s="13">
+        <v>4</v>
+      </c>
+      <c r="F20" s="13">
+        <v>12</v>
+      </c>
+      <c r="G20" s="14">
+        <v>2</v>
+      </c>
+      <c r="H20" s="13">
+        <v>4</v>
+      </c>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13">
+        <v>11</v>
+      </c>
+      <c r="K20" s="13">
+        <v>1</v>
+      </c>
+      <c r="L20" s="13">
+        <v>37</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>2</v>
+      </c>
+      <c r="P20" s="13">
+        <v>19</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>2</v>
+      </c>
+      <c r="R20" s="13">
+        <v>18</v>
+      </c>
+      <c r="S20" s="13">
+        <v>3</v>
+      </c>
+      <c r="T20" s="13">
+        <v>2</v>
+      </c>
+      <c r="U20" s="13">
+        <v>2</v>
+      </c>
+      <c r="V20" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="13">
+        <v>303</v>
+      </c>
+      <c r="C21" s="13">
+        <v>52</v>
+      </c>
+      <c r="D21" s="13">
+        <v>251</v>
+      </c>
+      <c r="E21" s="13">
+        <v>8</v>
+      </c>
+      <c r="F21" s="13">
+        <v>30</v>
+      </c>
+      <c r="G21" s="13">
+        <v>2</v>
+      </c>
+      <c r="H21" s="13">
+        <v>16</v>
+      </c>
+      <c r="I21" s="13">
+        <v>1</v>
+      </c>
+      <c r="J21" s="13">
+        <v>19</v>
+      </c>
+      <c r="K21" s="13">
+        <v>12</v>
+      </c>
+      <c r="L21" s="13">
+        <v>80</v>
+      </c>
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>16</v>
+      </c>
+      <c r="P21" s="13">
+        <v>61</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>1</v>
+      </c>
+      <c r="R21" s="13">
+        <v>28</v>
+      </c>
+      <c r="S21" s="13">
+        <v>1</v>
+      </c>
+      <c r="T21" s="13">
+        <v>4</v>
+      </c>
+      <c r="U21" s="13">
+        <v>11</v>
+      </c>
+      <c r="V21" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="13">
+        <v>359</v>
+      </c>
+      <c r="C22" s="13">
+        <v>85</v>
+      </c>
+      <c r="D22" s="13">
+        <v>274</v>
+      </c>
+      <c r="E22" s="13">
+        <v>19</v>
+      </c>
+      <c r="F22" s="13">
+        <v>27</v>
+      </c>
+      <c r="G22" s="13">
+        <v>8</v>
+      </c>
+      <c r="H22" s="13">
+        <v>20</v>
+      </c>
+      <c r="I22" s="14">
+        <v>1</v>
+      </c>
+      <c r="J22" s="13">
+        <v>25</v>
+      </c>
+      <c r="K22" s="13">
+        <v>20</v>
+      </c>
+      <c r="L22" s="13">
+        <v>80</v>
+      </c>
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>18</v>
+      </c>
+      <c r="P22" s="13">
+        <v>73</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>0</v>
+      </c>
+      <c r="R22" s="13">
+        <v>27</v>
+      </c>
+      <c r="S22" s="13">
+        <v>1</v>
+      </c>
+      <c r="T22" s="13">
+        <v>3</v>
+      </c>
+      <c r="U22" s="13">
+        <v>18</v>
+      </c>
+      <c r="V22" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="13">
+        <v>139</v>
+      </c>
+      <c r="C23" s="13">
+        <v>31</v>
+      </c>
+      <c r="D23" s="13">
+        <v>108</v>
+      </c>
+      <c r="E23" s="13">
+        <v>4</v>
+      </c>
+      <c r="F23" s="13">
+        <v>13</v>
+      </c>
+      <c r="G23" s="13">
+        <v>3</v>
+      </c>
+      <c r="H23" s="13">
+        <v>6</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>8</v>
+      </c>
+      <c r="K23" s="13">
+        <v>8</v>
+      </c>
+      <c r="L23" s="13">
+        <v>37</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
+        <v>3</v>
+      </c>
+      <c r="P23" s="13">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0</v>
+      </c>
+      <c r="R23" s="13">
+        <v>10</v>
+      </c>
+      <c r="S23" s="13">
+        <v>1</v>
+      </c>
+      <c r="T23" s="13">
+        <v>0</v>
+      </c>
+      <c r="U23" s="13">
+        <v>12</v>
+      </c>
+      <c r="V23" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="13">
+        <v>236</v>
+      </c>
+      <c r="C24" s="13">
+        <v>46</v>
+      </c>
+      <c r="D24" s="13">
+        <v>190</v>
+      </c>
+      <c r="E24" s="13">
+        <v>11</v>
+      </c>
+      <c r="F24" s="13">
+        <v>27</v>
+      </c>
+      <c r="G24" s="13">
+        <v>3</v>
+      </c>
+      <c r="H24" s="13">
+        <v>8</v>
+      </c>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="13">
+        <v>12</v>
+      </c>
+      <c r="K24" s="13">
+        <v>12</v>
+      </c>
+      <c r="L24" s="13">
+        <v>49</v>
+      </c>
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="13">
+        <v>10</v>
+      </c>
+      <c r="P24" s="13">
+        <v>61</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>0</v>
+      </c>
+      <c r="R24" s="13">
+        <v>5</v>
+      </c>
+      <c r="S24" s="14">
+        <v>1</v>
+      </c>
+      <c r="T24" s="13">
+        <v>3</v>
+      </c>
+      <c r="U24" s="13">
+        <v>9</v>
+      </c>
+      <c r="V24" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="13">
+        <v>51</v>
+      </c>
+      <c r="C25" s="13">
+        <v>13</v>
+      </c>
+      <c r="D25" s="13">
+        <v>38</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1</v>
+      </c>
+      <c r="F25" s="13">
+        <v>6</v>
+      </c>
+      <c r="G25" s="14">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
+        <v>2</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
+        <v>1</v>
+      </c>
+      <c r="K25" s="13">
+        <v>6</v>
+      </c>
+      <c r="L25" s="13">
+        <v>16</v>
+      </c>
+      <c r="M25" s="14">
+        <v>0</v>
+      </c>
+      <c r="N25" s="14">
+        <v>0</v>
+      </c>
+      <c r="O25" s="13">
+        <v>2</v>
+      </c>
+      <c r="P25" s="13">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>0</v>
+      </c>
+      <c r="R25" s="13">
+        <v>3</v>
+      </c>
+      <c r="S25" s="14">
+        <v>0</v>
+      </c>
+      <c r="T25" s="14">
+        <v>0</v>
+      </c>
+      <c r="U25" s="13">
+        <v>4</v>
+      </c>
+      <c r="V25" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="13">
+        <v>78</v>
+      </c>
+      <c r="C26" s="13">
+        <v>12</v>
+      </c>
+      <c r="D26" s="13">
+        <v>66</v>
+      </c>
+      <c r="E26" s="13">
+        <v>7</v>
+      </c>
+      <c r="F26" s="13">
+        <v>11</v>
+      </c>
+      <c r="G26" s="13">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
+        <v>10</v>
+      </c>
+      <c r="I26" s="13">
+        <v>1</v>
+      </c>
+      <c r="J26" s="13">
+        <v>14</v>
+      </c>
+      <c r="K26" s="13">
+        <v>3</v>
+      </c>
+      <c r="L26" s="13">
+        <v>22</v>
+      </c>
+      <c r="M26" s="14">
+        <v>0</v>
+      </c>
+      <c r="N26" s="14">
+        <v>0</v>
+      </c>
+      <c r="O26" s="14">
+        <v>0</v>
+      </c>
+      <c r="P26" s="13">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>1</v>
+      </c>
+      <c r="R26" s="13">
+        <v>4</v>
+      </c>
+      <c r="S26" s="13">
+        <v>0</v>
+      </c>
+      <c r="T26" s="14">
+        <v>0</v>
+      </c>
+      <c r="U26" s="13">
+        <v>0</v>
+      </c>
+      <c r="V26" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="13">
+        <v>168</v>
+      </c>
+      <c r="C27" s="13">
+        <v>26</v>
+      </c>
+      <c r="D27" s="13">
+        <v>142</v>
+      </c>
+      <c r="E27" s="13">
+        <v>12</v>
+      </c>
+      <c r="F27" s="13">
+        <v>19</v>
+      </c>
+      <c r="G27" s="13">
+        <v>1</v>
+      </c>
+      <c r="H27" s="13">
+        <v>10</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>6</v>
+      </c>
+      <c r="K27" s="13">
+        <v>2</v>
+      </c>
+      <c r="L27" s="13">
+        <v>74</v>
+      </c>
+      <c r="M27" s="14">
+        <v>0</v>
+      </c>
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="13">
+        <v>1</v>
+      </c>
+      <c r="P27" s="13">
+        <v>7</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>0</v>
+      </c>
+      <c r="R27" s="13">
+        <v>8</v>
+      </c>
+      <c r="S27" s="13">
+        <v>1</v>
+      </c>
+      <c r="T27" s="13">
+        <v>6</v>
+      </c>
+      <c r="U27" s="13">
+        <v>9</v>
+      </c>
+      <c r="V27" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="13">
+        <v>139</v>
+      </c>
+      <c r="C28" s="13">
+        <v>23</v>
+      </c>
+      <c r="D28" s="13">
+        <v>116</v>
+      </c>
+      <c r="E28" s="13">
+        <v>4</v>
+      </c>
+      <c r="F28" s="13">
+        <v>14</v>
+      </c>
+      <c r="G28" s="13">
+        <v>4</v>
+      </c>
+      <c r="H28" s="13">
+        <v>24</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
+        <v>3</v>
+      </c>
+      <c r="K28" s="13">
+        <v>7</v>
+      </c>
+      <c r="L28" s="13">
+        <v>51</v>
+      </c>
+      <c r="M28" s="13">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
+        <v>3</v>
+      </c>
+      <c r="P28" s="13">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>0</v>
+      </c>
+      <c r="R28" s="13">
+        <v>3</v>
+      </c>
+      <c r="S28" s="13">
+        <v>1</v>
+      </c>
+      <c r="T28" s="13">
+        <v>3</v>
+      </c>
+      <c r="U28" s="13">
+        <v>4</v>
+      </c>
+      <c r="V28" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
         <v>90</v>
       </c>
-      <c r="C4" s="142"/>
-[...1 lines deleted...]
-      <c r="E4" s="147" t="s">
+      <c r="B29" s="13">
+        <v>60</v>
+      </c>
+      <c r="C29" s="13">
+        <v>12</v>
+      </c>
+      <c r="D29" s="13">
+        <v>48</v>
+      </c>
+      <c r="E29" s="13">
+        <v>2</v>
+      </c>
+      <c r="F29" s="13">
+        <v>3</v>
+      </c>
+      <c r="G29" s="14">
+        <v>2</v>
+      </c>
+      <c r="H29" s="13">
+        <v>2</v>
+      </c>
+      <c r="I29" s="14">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>3</v>
+      </c>
+      <c r="K29" s="13">
+        <v>4</v>
+      </c>
+      <c r="L29" s="13">
+        <v>14</v>
+      </c>
+      <c r="M29" s="14">
+        <v>0</v>
+      </c>
+      <c r="N29" s="14">
+        <v>0</v>
+      </c>
+      <c r="O29" s="13">
+        <v>3</v>
+      </c>
+      <c r="P29" s="13">
+        <v>14</v>
+      </c>
+      <c r="Q29" s="14">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>9</v>
+      </c>
+      <c r="S29" s="14">
+        <v>0</v>
+      </c>
+      <c r="T29" s="14">
+        <v>0</v>
+      </c>
+      <c r="U29" s="14">
+        <v>1</v>
+      </c>
+      <c r="V29" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>91</v>
       </c>
-      <c r="F4" s="148"/>
-[...22 lines deleted...]
-      <c r="S4" s="158" t="s">
+      <c r="B30" s="17">
+        <v>0</v>
+      </c>
+      <c r="C30" s="17">
+        <v>0</v>
+      </c>
+      <c r="D30" s="17">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="17">
+        <v>0</v>
+      </c>
+      <c r="G30" s="17">
+        <v>0</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0</v>
+      </c>
+      <c r="I30" s="17">
+        <v>0</v>
+      </c>
+      <c r="J30" s="17">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="17">
+        <v>0</v>
+      </c>
+      <c r="M30" s="17">
+        <v>0</v>
+      </c>
+      <c r="N30" s="17">
+        <v>0</v>
+      </c>
+      <c r="O30" s="17">
+        <v>0</v>
+      </c>
+      <c r="P30" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>0</v>
+      </c>
+      <c r="R30" s="17">
+        <v>0</v>
+      </c>
+      <c r="S30" s="17">
+        <v>0</v>
+      </c>
+      <c r="T30" s="17">
+        <v>0</v>
+      </c>
+      <c r="U30" s="17">
+        <v>0</v>
+      </c>
+      <c r="V30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="36" t="e">
+        <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C34" s="36" t="e">
+        <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D34" s="36" t="e">
+        <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E34" s="36" t="e">
+        <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F34" s="36" t="e">
+        <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G34" s="36" t="e">
+        <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H34" s="36" t="e">
+        <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I34" s="36" t="e">
+        <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J34" s="36" t="e">
+        <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K34" s="36" t="e">
+        <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L34" s="36" t="e">
+        <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M34" s="36" t="e">
+        <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N34" s="36" t="e">
+        <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O34" s="36" t="e">
+        <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P34" s="36" t="e">
+        <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36" t="e">
+        <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V34" s="36" t="e">
+        <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="e">
+        <f>SUM(B15:B28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C35" s="36" t="e">
+        <f>SUM(C15:C28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D35" s="36" t="e">
+        <f>SUM(D15:D28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E35" s="36" t="e">
+        <f>SUM(E15:E28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F35" s="36" t="e">
+        <f>SUM(F15:F28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G35" s="36" t="e">
+        <f>SUM(G15:G28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H35" s="36" t="e">
+        <f>SUM(H15:H28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I35" s="36" t="e">
+        <f>SUM(I15:I28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J35" s="36" t="e">
+        <f>SUM(J15:J28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K35" s="36" t="e">
+        <f>SUM(K15:K28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L35" s="36" t="e">
+        <f>SUM(L15:L28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M35" s="36" t="e">
+        <f>SUM(M15:M28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N35" s="36" t="e">
+        <f>SUM(N15:N28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O35" s="36" t="e">
+        <f>SUM(O15:O28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P35" s="36" t="e">
+        <f>SUM(P15:P28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36" t="e">
+        <f>SUM(U15:U28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V35" s="36" t="e">
+        <f>SUM(V15:V28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="36" t="e">
+        <f>#REF!-B29-B30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C36" s="36" t="e">
+        <f>#REF!-C29-C30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D36" s="36" t="e">
+        <f>#REF!-D29-D30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E36" s="36" t="e">
+        <f>#REF!-E29-E30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F36" s="36" t="e">
+        <f>#REF!-F29-F30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G36" s="36" t="e">
+        <f>#REF!-G29-G30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H36" s="36" t="e">
+        <f>#REF!-H29-H30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I36" s="36" t="e">
+        <f>#REF!-I29-I30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J36" s="36" t="e">
+        <f>#REF!-J29-J30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K36" s="36" t="e">
+        <f>#REF!-K29-K30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L36" s="36" t="e">
+        <f>#REF!-L29-L30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M36" s="36" t="e">
+        <f>#REF!-M29-M30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N36" s="36" t="e">
+        <f>#REF!-N29-N30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O36" s="36" t="e">
+        <f>#REF!-O29-O30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P36" s="36" t="e">
+        <f>#REF!-P29-P30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36" t="e">
+        <f>#REF!-U29-U30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V36" s="36" t="e">
+        <f>#REF!-V29-V30</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="37"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="P39" s="28"/>
+      <c r="Q39" s="28"/>
+      <c r="R39" s="28"/>
+      <c r="S39" s="28"/>
+      <c r="T39" s="28"/>
+      <c r="U39" s="28"/>
+      <c r="V39" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="A31:V31"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A3:V3"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:D5"/>
+    <mergeCell ref="E4:F5"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:J5"/>
+    <mergeCell ref="K4:L5"/>
+    <mergeCell ref="M4:N5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:T5"/>
+    <mergeCell ref="U4:V5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E89C2A15-DBBE-43EE-A84E-896FF7BC84C1}">
+  <dimension ref="A1:X39"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="22.83203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="35" customWidth="1"/>
+    <col min="3" max="22" width="10.33203125" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="95" t="s">
+        <v>101</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+    </row>
+    <row r="4" spans="1:24" s="38" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="100"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="87"/>
+      <c r="G4" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="H4" s="87"/>
+      <c r="I4" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="J4" s="87"/>
+      <c r="K4" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="87"/>
+      <c r="M4" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="N4" s="87"/>
+      <c r="O4" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="86" t="s">
+        <v>102</v>
+      </c>
+      <c r="T4" s="87"/>
+      <c r="U4" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="V4" s="90"/>
+    </row>
+    <row r="5" spans="1:24" s="38" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="98"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="83" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="92" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="88"/>
+      <c r="T5" s="89"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="91"/>
+    </row>
+    <row r="6" spans="1:24" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="M6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="T6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="U6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="V6" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="52">
+        <v>9870</v>
+      </c>
+      <c r="C7" s="52">
+        <v>1946</v>
+      </c>
+      <c r="D7" s="52">
+        <v>7924</v>
+      </c>
+      <c r="E7" s="52">
+        <v>381</v>
+      </c>
+      <c r="F7" s="52">
+        <v>865</v>
+      </c>
+      <c r="G7" s="52">
+        <v>99</v>
+      </c>
+      <c r="H7" s="52">
+        <v>531</v>
+      </c>
+      <c r="I7" s="52">
+        <v>20</v>
+      </c>
+      <c r="J7" s="52">
+        <v>570</v>
+      </c>
+      <c r="K7" s="52">
+        <v>518</v>
+      </c>
+      <c r="L7" s="52">
+        <v>2878</v>
+      </c>
+      <c r="M7" s="52">
+        <v>20</v>
+      </c>
+      <c r="N7" s="52">
+        <v>76</v>
+      </c>
+      <c r="O7" s="52">
+        <v>544</v>
+      </c>
+      <c r="P7" s="52">
+        <v>1843</v>
+      </c>
+      <c r="Q7" s="52">
+        <v>57</v>
+      </c>
+      <c r="R7" s="52">
+        <v>641</v>
+      </c>
+      <c r="S7" s="52">
+        <v>68</v>
+      </c>
+      <c r="T7" s="52">
+        <v>180</v>
+      </c>
+      <c r="U7" s="52">
+        <v>239</v>
+      </c>
+      <c r="V7" s="52">
+        <v>340</v>
+      </c>
+      <c r="W7" s="28"/>
+      <c r="X7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="13">
+        <v>1774</v>
+      </c>
+      <c r="C8" s="13">
+        <v>383</v>
+      </c>
+      <c r="D8" s="13">
+        <v>1391</v>
+      </c>
+      <c r="E8" s="13">
+        <v>45</v>
+      </c>
+      <c r="F8" s="13">
+        <v>84</v>
+      </c>
+      <c r="G8" s="13">
+        <v>11</v>
+      </c>
+      <c r="H8" s="13">
+        <v>75</v>
+      </c>
+      <c r="I8" s="13">
+        <v>2</v>
+      </c>
+      <c r="J8" s="13">
+        <v>130</v>
+      </c>
+      <c r="K8" s="13">
+        <v>101</v>
+      </c>
+      <c r="L8" s="13">
+        <v>394</v>
+      </c>
+      <c r="M8" s="14">
+        <v>8</v>
+      </c>
+      <c r="N8" s="13">
+        <v>59</v>
+      </c>
+      <c r="O8" s="13">
+        <v>157</v>
+      </c>
+      <c r="P8" s="13">
+        <v>454</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>17</v>
+      </c>
+      <c r="R8" s="13">
+        <v>145</v>
+      </c>
+      <c r="S8" s="13">
+        <v>9</v>
+      </c>
+      <c r="T8" s="13">
+        <v>17</v>
+      </c>
+      <c r="U8" s="13">
+        <v>33</v>
+      </c>
+      <c r="V8" s="13">
+        <v>33</v>
+      </c>
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="13">
+        <v>828</v>
+      </c>
+      <c r="C9" s="13">
+        <v>143</v>
+      </c>
+      <c r="D9" s="13">
+        <v>685</v>
+      </c>
+      <c r="E9" s="13">
+        <v>32</v>
+      </c>
+      <c r="F9" s="13">
+        <v>76</v>
+      </c>
+      <c r="G9" s="13">
+        <v>9</v>
+      </c>
+      <c r="H9" s="13">
+        <v>48</v>
+      </c>
+      <c r="I9" s="13">
+        <v>4</v>
+      </c>
+      <c r="J9" s="13">
+        <v>61</v>
+      </c>
+      <c r="K9" s="13">
+        <v>48</v>
+      </c>
+      <c r="L9" s="13">
+        <v>251</v>
+      </c>
+      <c r="M9" s="14">
+        <v>0</v>
+      </c>
+      <c r="N9" s="14">
+        <v>0</v>
+      </c>
+      <c r="O9" s="13">
+        <v>25</v>
+      </c>
+      <c r="P9" s="13">
+        <v>131</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>3</v>
+      </c>
+      <c r="R9" s="13">
+        <v>69</v>
+      </c>
+      <c r="S9" s="13">
+        <v>9</v>
+      </c>
+      <c r="T9" s="13">
+        <v>30</v>
+      </c>
+      <c r="U9" s="13">
+        <v>13</v>
+      </c>
+      <c r="V9" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="13">
+        <v>1104</v>
+      </c>
+      <c r="C10" s="13">
+        <v>199</v>
+      </c>
+      <c r="D10" s="13">
+        <v>905</v>
+      </c>
+      <c r="E10" s="13">
+        <v>43</v>
+      </c>
+      <c r="F10" s="13">
+        <v>130</v>
+      </c>
+      <c r="G10" s="13">
+        <v>12</v>
+      </c>
+      <c r="H10" s="13">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13">
+        <v>4</v>
+      </c>
+      <c r="J10" s="13">
+        <v>53</v>
+      </c>
+      <c r="K10" s="13">
+        <v>55</v>
+      </c>
+      <c r="L10" s="13">
+        <v>355</v>
+      </c>
+      <c r="M10" s="14">
+        <v>0</v>
+      </c>
+      <c r="N10" s="13">
+        <v>2</v>
+      </c>
+      <c r="O10" s="13">
+        <v>51</v>
+      </c>
+      <c r="P10" s="13">
+        <v>193</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>2</v>
+      </c>
+      <c r="R10" s="13">
+        <v>41</v>
+      </c>
+      <c r="S10" s="13">
+        <v>14</v>
+      </c>
+      <c r="T10" s="13">
+        <v>32</v>
+      </c>
+      <c r="U10" s="13">
+        <v>18</v>
+      </c>
+      <c r="V10" s="13">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="13">
+        <v>835</v>
+      </c>
+      <c r="C11" s="13">
+        <v>135</v>
+      </c>
+      <c r="D11" s="13">
+        <v>700</v>
+      </c>
+      <c r="E11" s="13">
+        <v>39</v>
+      </c>
+      <c r="F11" s="13">
+        <v>82</v>
+      </c>
+      <c r="G11" s="13">
+        <v>8</v>
+      </c>
+      <c r="H11" s="13">
+        <v>34</v>
+      </c>
+      <c r="I11" s="13">
+        <v>0</v>
+      </c>
+      <c r="J11" s="13">
+        <v>43</v>
+      </c>
+      <c r="K11" s="13">
+        <v>36</v>
+      </c>
+      <c r="L11" s="13">
+        <v>255</v>
+      </c>
+      <c r="M11" s="13">
+        <v>3</v>
+      </c>
+      <c r="N11" s="14">
+        <v>0</v>
+      </c>
+      <c r="O11" s="13">
+        <v>38</v>
+      </c>
+      <c r="P11" s="13">
+        <v>185</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>3</v>
+      </c>
+      <c r="R11" s="13">
+        <v>77</v>
+      </c>
+      <c r="S11" s="13">
+        <v>1</v>
+      </c>
+      <c r="T11" s="13">
+        <v>4</v>
+      </c>
+      <c r="U11" s="13">
+        <v>7</v>
+      </c>
+      <c r="V11" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="13">
+        <v>798</v>
+      </c>
+      <c r="C12" s="13">
+        <v>142</v>
+      </c>
+      <c r="D12" s="13">
+        <v>656</v>
+      </c>
+      <c r="E12" s="13">
+        <v>52</v>
+      </c>
+      <c r="F12" s="13">
+        <v>80</v>
+      </c>
+      <c r="G12" s="13">
+        <v>4</v>
+      </c>
+      <c r="H12" s="13">
+        <v>49</v>
+      </c>
+      <c r="I12" s="14">
+        <v>1</v>
+      </c>
+      <c r="J12" s="13">
+        <v>25</v>
+      </c>
+      <c r="K12" s="13">
+        <v>30</v>
+      </c>
+      <c r="L12" s="13">
+        <v>307</v>
+      </c>
+      <c r="M12" s="14">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14">
+        <v>0</v>
+      </c>
+      <c r="O12" s="13">
+        <v>26</v>
+      </c>
+      <c r="P12" s="13">
+        <v>123</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>0</v>
+      </c>
+      <c r="R12" s="13">
+        <v>15</v>
+      </c>
+      <c r="S12" s="13">
+        <v>8</v>
+      </c>
+      <c r="T12" s="13">
+        <v>25</v>
+      </c>
+      <c r="U12" s="13">
+        <v>21</v>
+      </c>
+      <c r="V12" s="13">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="13">
+        <v>824</v>
+      </c>
+      <c r="C13" s="13">
+        <v>225</v>
+      </c>
+      <c r="D13" s="13">
+        <v>599</v>
+      </c>
+      <c r="E13" s="13">
+        <v>29</v>
+      </c>
+      <c r="F13" s="13">
+        <v>76</v>
+      </c>
+      <c r="G13" s="13">
+        <v>7</v>
+      </c>
+      <c r="H13" s="13">
+        <v>42</v>
+      </c>
+      <c r="I13" s="14">
+        <v>1</v>
+      </c>
+      <c r="J13" s="13">
+        <v>39</v>
+      </c>
+      <c r="K13" s="13">
+        <v>79</v>
+      </c>
+      <c r="L13" s="13">
+        <v>229</v>
+      </c>
+      <c r="M13" s="14">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14">
+        <v>0</v>
+      </c>
+      <c r="O13" s="13">
+        <v>70</v>
+      </c>
+      <c r="P13" s="13">
+        <v>129</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>3</v>
+      </c>
+      <c r="R13" s="13">
+        <v>48</v>
+      </c>
+      <c r="S13" s="13">
+        <v>7</v>
+      </c>
+      <c r="T13" s="13">
+        <v>15</v>
+      </c>
+      <c r="U13" s="13">
+        <v>29</v>
+      </c>
+      <c r="V13" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="13">
+        <v>640</v>
+      </c>
+      <c r="C14" s="13">
+        <v>111</v>
+      </c>
+      <c r="D14" s="13">
+        <v>529</v>
+      </c>
+      <c r="E14" s="13">
+        <v>15</v>
+      </c>
+      <c r="F14" s="13">
+        <v>68</v>
+      </c>
+      <c r="G14" s="13">
+        <v>8</v>
+      </c>
+      <c r="H14" s="13">
+        <v>56</v>
+      </c>
+      <c r="I14" s="14">
+        <v>0</v>
+      </c>
+      <c r="J14" s="13">
+        <v>29</v>
+      </c>
+      <c r="K14" s="13">
+        <v>33</v>
+      </c>
+      <c r="L14" s="13">
+        <v>241</v>
+      </c>
+      <c r="M14" s="13">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13">
+        <v>34</v>
+      </c>
+      <c r="P14" s="13">
+        <v>100</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>0</v>
+      </c>
+      <c r="R14" s="13">
+        <v>8</v>
+      </c>
+      <c r="S14" s="13">
+        <v>4</v>
+      </c>
+      <c r="T14" s="13">
+        <v>8</v>
+      </c>
+      <c r="U14" s="13">
+        <v>16</v>
+      </c>
+      <c r="V14" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="13">
+        <v>332</v>
+      </c>
+      <c r="C15" s="13">
+        <v>64</v>
+      </c>
+      <c r="D15" s="13">
+        <v>268</v>
+      </c>
+      <c r="E15" s="13">
+        <v>7</v>
+      </c>
+      <c r="F15" s="13">
+        <v>21</v>
+      </c>
+      <c r="G15" s="13">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13">
+        <v>17</v>
+      </c>
+      <c r="I15" s="13">
+        <v>2</v>
+      </c>
+      <c r="J15" s="13">
+        <v>22</v>
+      </c>
+      <c r="K15" s="13">
+        <v>13</v>
+      </c>
+      <c r="L15" s="13">
+        <v>90</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1</v>
+      </c>
+      <c r="N15" s="14">
+        <v>0</v>
+      </c>
+      <c r="O15" s="13">
+        <v>21</v>
+      </c>
+      <c r="P15" s="13">
+        <v>56</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>8</v>
+      </c>
+      <c r="R15" s="13">
+        <v>41</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0</v>
+      </c>
+      <c r="T15" s="13">
+        <v>5</v>
+      </c>
+      <c r="U15" s="13">
+        <v>10</v>
+      </c>
+      <c r="V15" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="13">
+        <v>179</v>
+      </c>
+      <c r="C16" s="13">
+        <v>40</v>
+      </c>
+      <c r="D16" s="13">
+        <v>139</v>
+      </c>
+      <c r="E16" s="13">
+        <v>13</v>
+      </c>
+      <c r="F16" s="13">
+        <v>11</v>
+      </c>
+      <c r="G16" s="13">
+        <v>2</v>
+      </c>
+      <c r="H16" s="13">
+        <v>10</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>12</v>
+      </c>
+      <c r="K16" s="13">
+        <v>6</v>
+      </c>
+      <c r="L16" s="13">
+        <v>43</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>12</v>
+      </c>
+      <c r="P16" s="13">
+        <v>36</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>5</v>
+      </c>
+      <c r="R16" s="13">
+        <v>13</v>
+      </c>
+      <c r="S16" s="14">
+        <v>1</v>
+      </c>
+      <c r="T16" s="13">
+        <v>2</v>
+      </c>
+      <c r="U16" s="13">
+        <v>1</v>
+      </c>
+      <c r="V16" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="13">
+        <v>281</v>
+      </c>
+      <c r="C17" s="13">
+        <v>53</v>
+      </c>
+      <c r="D17" s="13">
+        <v>228</v>
+      </c>
+      <c r="E17" s="13">
+        <v>8</v>
+      </c>
+      <c r="F17" s="13">
+        <v>24</v>
+      </c>
+      <c r="G17" s="13">
+        <v>3</v>
+      </c>
+      <c r="H17" s="13">
+        <v>12</v>
+      </c>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>16</v>
+      </c>
+      <c r="K17" s="13">
+        <v>19</v>
+      </c>
+      <c r="L17" s="13">
+        <v>84</v>
+      </c>
+      <c r="M17" s="14">
+        <v>0</v>
+      </c>
+      <c r="N17" s="14">
+        <v>0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>16</v>
+      </c>
+      <c r="P17" s="13">
+        <v>51</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>2</v>
+      </c>
+      <c r="R17" s="13">
+        <v>36</v>
+      </c>
+      <c r="S17" s="13">
+        <v>4</v>
+      </c>
+      <c r="T17" s="13">
+        <v>2</v>
+      </c>
+      <c r="U17" s="13">
+        <v>1</v>
+      </c>
+      <c r="V17" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="13">
+        <v>460</v>
+      </c>
+      <c r="C18" s="13">
+        <v>90</v>
+      </c>
+      <c r="D18" s="13">
+        <v>370</v>
+      </c>
+      <c r="E18" s="13">
+        <v>21</v>
+      </c>
+      <c r="F18" s="13">
+        <v>45</v>
+      </c>
+      <c r="G18" s="13">
+        <v>5</v>
+      </c>
+      <c r="H18" s="13">
+        <v>17</v>
+      </c>
+      <c r="I18" s="13">
+        <v>1</v>
+      </c>
+      <c r="J18" s="13">
+        <v>27</v>
+      </c>
+      <c r="K18" s="13">
+        <v>12</v>
+      </c>
+      <c r="L18" s="13">
+        <v>127</v>
+      </c>
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>21</v>
+      </c>
+      <c r="P18" s="13">
+        <v>79</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>4</v>
+      </c>
+      <c r="R18" s="13">
+        <v>43</v>
+      </c>
+      <c r="S18" s="13">
+        <v>3</v>
+      </c>
+      <c r="T18" s="13">
+        <v>12</v>
+      </c>
+      <c r="U18" s="13">
+        <v>23</v>
+      </c>
+      <c r="V18" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="13">
+        <v>173</v>
+      </c>
+      <c r="C19" s="13">
+        <v>37</v>
+      </c>
+      <c r="D19" s="13">
+        <v>136</v>
+      </c>
+      <c r="E19" s="13">
+        <v>9</v>
+      </c>
+      <c r="F19" s="13">
+        <v>14</v>
+      </c>
+      <c r="G19" s="13">
+        <v>3</v>
+      </c>
+      <c r="H19" s="13">
+        <v>10</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>15</v>
+      </c>
+      <c r="K19" s="13">
+        <v>9</v>
+      </c>
+      <c r="L19" s="13">
         <v>50</v>
       </c>
-      <c r="T4" s="159"/>
-[...100 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13">
+        <v>13</v>
+      </c>
+      <c r="P19" s="13">
+        <v>33</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>2</v>
+      </c>
+      <c r="R19" s="13">
+        <v>12</v>
+      </c>
+      <c r="S19" s="14">
+        <v>0</v>
+      </c>
+      <c r="T19" s="13">
+        <v>2</v>
+      </c>
+      <c r="U19" s="13">
+        <v>1</v>
+      </c>
+      <c r="V19" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="13">
+        <v>116</v>
+      </c>
+      <c r="C20" s="13">
+        <v>11</v>
+      </c>
+      <c r="D20" s="13">
+        <v>105</v>
+      </c>
+      <c r="E20" s="13">
+        <v>5</v>
+      </c>
+      <c r="F20" s="13">
+        <v>10</v>
+      </c>
+      <c r="G20" s="14">
+        <v>0</v>
+      </c>
+      <c r="H20" s="13">
+        <v>7</v>
+      </c>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13">
+        <v>11</v>
+      </c>
+      <c r="K20" s="13">
+        <v>2</v>
+      </c>
+      <c r="L20" s="13">
+        <v>41</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>1</v>
+      </c>
+      <c r="P20" s="13">
+        <v>23</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>0</v>
+      </c>
+      <c r="R20" s="13">
+        <v>12</v>
+      </c>
+      <c r="S20" s="13">
+        <v>1</v>
+      </c>
+      <c r="T20" s="13">
+        <v>1</v>
+      </c>
+      <c r="U20" s="13">
+        <v>2</v>
+      </c>
+      <c r="V20" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="13">
+        <v>296</v>
+      </c>
+      <c r="C21" s="13">
+        <v>55</v>
+      </c>
+      <c r="D21" s="13">
+        <v>241</v>
+      </c>
+      <c r="E21" s="13">
+        <v>9</v>
+      </c>
+      <c r="F21" s="13">
+        <v>33</v>
+      </c>
+      <c r="G21" s="13">
+        <v>2</v>
+      </c>
+      <c r="H21" s="13">
+        <v>14</v>
+      </c>
+      <c r="I21" s="13">
+        <v>1</v>
+      </c>
+      <c r="J21" s="13">
+        <v>18</v>
+      </c>
+      <c r="K21" s="13">
+        <v>15</v>
+      </c>
+      <c r="L21" s="13">
+        <v>75</v>
+      </c>
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>17</v>
+      </c>
+      <c r="P21" s="13">
+        <v>55</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>0</v>
+      </c>
+      <c r="R21" s="13">
+        <v>29</v>
+      </c>
+      <c r="S21" s="13">
+        <v>1</v>
+      </c>
+      <c r="T21" s="13">
+        <v>4</v>
+      </c>
+      <c r="U21" s="13">
+        <v>10</v>
+      </c>
+      <c r="V21" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="13">
+        <v>370</v>
+      </c>
+      <c r="C22" s="13">
+        <v>89</v>
+      </c>
+      <c r="D22" s="13">
+        <v>281</v>
+      </c>
+      <c r="E22" s="13">
+        <v>16</v>
+      </c>
+      <c r="F22" s="13">
+        <v>25</v>
+      </c>
+      <c r="G22" s="13">
+        <v>6</v>
+      </c>
+      <c r="H22" s="13">
+        <v>21</v>
+      </c>
+      <c r="I22" s="14">
+        <v>2</v>
+      </c>
+      <c r="J22" s="13">
+        <v>23</v>
+      </c>
+      <c r="K22" s="13">
+        <v>17</v>
+      </c>
+      <c r="L22" s="13">
+        <v>83</v>
+      </c>
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>29</v>
+      </c>
+      <c r="P22" s="13">
+        <v>78</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>0</v>
+      </c>
+      <c r="R22" s="13">
+        <v>21</v>
+      </c>
+      <c r="S22" s="13">
+        <v>1</v>
+      </c>
+      <c r="T22" s="13">
+        <v>6</v>
+      </c>
+      <c r="U22" s="13">
+        <v>18</v>
+      </c>
+      <c r="V22" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="13">
+        <v>147</v>
+      </c>
+      <c r="C23" s="13">
+        <v>33</v>
+      </c>
+      <c r="D23" s="13">
+        <v>114</v>
+      </c>
+      <c r="E23" s="13">
+        <v>7</v>
+      </c>
+      <c r="F23" s="13">
+        <v>15</v>
+      </c>
+      <c r="G23" s="13">
+        <v>4</v>
+      </c>
+      <c r="H23" s="13">
+        <v>5</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>10</v>
+      </c>
+      <c r="K23" s="13">
+        <v>9</v>
+      </c>
+      <c r="L23" s="13">
+        <v>42</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
+        <v>1</v>
+      </c>
+      <c r="P23" s="13">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>0</v>
+      </c>
+      <c r="R23" s="13">
+        <v>5</v>
+      </c>
+      <c r="S23" s="13">
+        <v>1</v>
+      </c>
+      <c r="T23" s="13">
+        <v>1</v>
+      </c>
+      <c r="U23" s="13">
+        <v>11</v>
+      </c>
+      <c r="V23" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="13">
+        <v>197</v>
+      </c>
+      <c r="C24" s="13">
+        <v>32</v>
+      </c>
+      <c r="D24" s="13">
+        <v>165</v>
+      </c>
+      <c r="E24" s="13">
+        <v>10</v>
+      </c>
+      <c r="F24" s="13">
+        <v>20</v>
+      </c>
+      <c r="G24" s="13">
+        <v>3</v>
+      </c>
+      <c r="H24" s="13">
+        <v>7</v>
+      </c>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="13">
+        <v>10</v>
+      </c>
+      <c r="K24" s="13">
+        <v>9</v>
+      </c>
+      <c r="L24" s="13">
+        <v>47</v>
+      </c>
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="13">
+        <v>5</v>
+      </c>
+      <c r="P24" s="13">
+        <v>51</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>0</v>
+      </c>
+      <c r="R24" s="13">
+        <v>6</v>
+      </c>
+      <c r="S24" s="14">
+        <v>0</v>
+      </c>
+      <c r="T24" s="13">
+        <v>4</v>
+      </c>
+      <c r="U24" s="13">
+        <v>5</v>
+      </c>
+      <c r="V24" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="13">
+        <v>44</v>
+      </c>
+      <c r="C25" s="13">
+        <v>10</v>
+      </c>
+      <c r="D25" s="13">
+        <v>34</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1</v>
+      </c>
+      <c r="F25" s="13">
+        <v>5</v>
+      </c>
+      <c r="G25" s="14">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
+        <v>4</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13">
+        <v>1</v>
+      </c>
+      <c r="K25" s="13">
+        <v>5</v>
+      </c>
+      <c r="L25" s="13">
+        <v>12</v>
+      </c>
+      <c r="M25" s="14">
+        <v>0</v>
+      </c>
+      <c r="N25" s="14">
+        <v>0</v>
+      </c>
+      <c r="O25" s="13">
+        <v>1</v>
+      </c>
+      <c r="P25" s="13">
+        <v>5</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>0</v>
+      </c>
+      <c r="R25" s="13">
+        <v>3</v>
+      </c>
+      <c r="S25" s="14">
+        <v>0</v>
+      </c>
+      <c r="T25" s="14">
+        <v>0</v>
+      </c>
+      <c r="U25" s="13">
+        <v>3</v>
+      </c>
+      <c r="V25" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="13">
+        <v>111</v>
+      </c>
+      <c r="C26" s="13">
+        <v>28</v>
+      </c>
+      <c r="D26" s="13">
+        <v>83</v>
+      </c>
+      <c r="E26" s="13">
+        <v>2</v>
+      </c>
+      <c r="F26" s="13">
+        <v>9</v>
+      </c>
+      <c r="G26" s="13">
+        <v>4</v>
+      </c>
+      <c r="H26" s="13">
+        <v>2</v>
+      </c>
+      <c r="I26" s="13">
+        <v>1</v>
+      </c>
+      <c r="J26" s="13">
+        <v>9</v>
+      </c>
+      <c r="K26" s="13">
+        <v>2</v>
+      </c>
+      <c r="L26" s="13">
+        <v>26</v>
+      </c>
+      <c r="M26" s="13">
+        <v>6</v>
+      </c>
+      <c r="N26" s="13">
+        <v>14</v>
+      </c>
+      <c r="O26" s="14">
+        <v>0</v>
+      </c>
+      <c r="P26" s="13">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>8</v>
+      </c>
+      <c r="R26" s="13">
+        <v>4</v>
+      </c>
+      <c r="S26" s="13">
+        <v>1</v>
+      </c>
+      <c r="T26" s="14">
+        <v>0</v>
+      </c>
+      <c r="U26" s="13">
+        <v>4</v>
+      </c>
+      <c r="V26" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="13">
+        <v>178</v>
+      </c>
+      <c r="C27" s="13">
+        <v>31</v>
+      </c>
+      <c r="D27" s="13">
+        <v>147</v>
+      </c>
+      <c r="E27" s="13">
+        <v>13</v>
+      </c>
+      <c r="F27" s="13">
+        <v>20</v>
+      </c>
+      <c r="G27" s="13">
+        <v>1</v>
+      </c>
+      <c r="H27" s="13">
+        <v>12</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>7</v>
+      </c>
+      <c r="K27" s="13">
+        <v>4</v>
+      </c>
+      <c r="L27" s="13">
+        <v>70</v>
+      </c>
+      <c r="M27" s="14">
+        <v>0</v>
+      </c>
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="13">
+        <v>2</v>
+      </c>
+      <c r="P27" s="13">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>0</v>
+      </c>
+      <c r="R27" s="13">
+        <v>5</v>
+      </c>
+      <c r="S27" s="13">
+        <v>2</v>
+      </c>
+      <c r="T27" s="13">
+        <v>8</v>
+      </c>
+      <c r="U27" s="13">
+        <v>9</v>
+      </c>
+      <c r="V27" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="13">
+        <v>129</v>
+      </c>
+      <c r="C28" s="13">
+        <v>25</v>
+      </c>
+      <c r="D28" s="13">
         <v>104</v>
       </c>
-      <c r="B7" s="41">
-[...20 lines deleted...]
-      <c r="I7" s="42">
+      <c r="E28" s="13">
+        <v>2</v>
+      </c>
+      <c r="F28" s="13">
+        <v>15</v>
+      </c>
+      <c r="G28" s="13">
+        <v>5</v>
+      </c>
+      <c r="H28" s="13">
+        <v>21</v>
+      </c>
+      <c r="I28" s="14">
+        <v>1</v>
+      </c>
+      <c r="J28" s="13">
+        <v>6</v>
+      </c>
+      <c r="K28" s="13">
+        <v>9</v>
+      </c>
+      <c r="L28" s="13">
+        <v>44</v>
+      </c>
+      <c r="M28" s="13">
+        <v>1</v>
+      </c>
+      <c r="N28" s="14">
+        <v>0</v>
+      </c>
+      <c r="O28" s="13">
+        <v>2</v>
+      </c>
+      <c r="P28" s="13">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>0</v>
+      </c>
+      <c r="R28" s="13">
+        <v>2</v>
+      </c>
+      <c r="S28" s="13">
+        <v>1</v>
+      </c>
+      <c r="T28" s="13">
+        <v>2</v>
+      </c>
+      <c r="U28" s="13">
+        <v>4</v>
+      </c>
+      <c r="V28" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="13">
+        <v>54</v>
+      </c>
+      <c r="C29" s="13">
+        <v>10</v>
+      </c>
+      <c r="D29" s="13">
+        <v>44</v>
+      </c>
+      <c r="E29" s="13">
+        <v>3</v>
+      </c>
+      <c r="F29" s="13">
+        <v>2</v>
+      </c>
+      <c r="G29" s="14">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13">
+        <v>3</v>
+      </c>
+      <c r="I29" s="14">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>3</v>
+      </c>
+      <c r="K29" s="13">
+        <v>5</v>
+      </c>
+      <c r="L29" s="13">
         <v>12</v>
       </c>
-      <c r="J7" s="42">
-[...66 lines deleted...]
-      <c r="I8" s="46">
+      <c r="M29" s="14">
+        <v>0</v>
+      </c>
+      <c r="N29" s="14">
+        <v>0</v>
+      </c>
+      <c r="O29" s="13">
         <v>2</v>
       </c>
-      <c r="J8" s="45">
-[...89 lines deleted...]
-      <c r="Q9" s="101">
+      <c r="P29" s="13">
+        <v>15</v>
+      </c>
+      <c r="Q29" s="14">
+        <v>0</v>
+      </c>
+      <c r="R29" s="13">
+        <v>6</v>
+      </c>
+      <c r="S29" s="14">
+        <v>0</v>
+      </c>
+      <c r="T29" s="14">
+        <v>0</v>
+      </c>
+      <c r="U29" s="14">
+        <v>0</v>
+      </c>
+      <c r="V29" s="14">
         <v>3</v>
       </c>
-      <c r="R9" s="101">
-[...809 lines deleted...]
-      <c r="P21" s="45">
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="17">
+        <v>0</v>
+      </c>
+      <c r="C30" s="17">
+        <v>0</v>
+      </c>
+      <c r="D30" s="17">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="17">
+        <v>0</v>
+      </c>
+      <c r="G30" s="17">
+        <v>0</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0</v>
+      </c>
+      <c r="I30" s="17">
+        <v>0</v>
+      </c>
+      <c r="J30" s="17">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="17">
+        <v>0</v>
+      </c>
+      <c r="M30" s="17">
+        <v>0</v>
+      </c>
+      <c r="N30" s="17">
+        <v>0</v>
+      </c>
+      <c r="O30" s="17">
+        <v>0</v>
+      </c>
+      <c r="P30" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>0</v>
+      </c>
+      <c r="R30" s="17">
+        <v>0</v>
+      </c>
+      <c r="S30" s="17">
+        <v>0</v>
+      </c>
+      <c r="T30" s="17">
+        <v>0</v>
+      </c>
+      <c r="U30" s="17">
+        <v>0</v>
+      </c>
+      <c r="V30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93" t="s">
         <v>55</v>
       </c>
-      <c r="Q21" s="100">
-[...657 lines deleted...]
-      <c r="B34" s="51" t="e">
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="36" t="e">
         <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="52" t="e">
+      <c r="C34" s="36" t="e">
         <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="52" t="e">
+      <c r="D34" s="36" t="e">
         <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="52" t="e">
+      <c r="E34" s="36" t="e">
         <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="52" t="e">
+      <c r="F34" s="36" t="e">
         <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="52" t="e">
+      <c r="G34" s="36" t="e">
         <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="52" t="e">
+      <c r="H34" s="36" t="e">
         <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="52" t="e">
+      <c r="I34" s="36" t="e">
         <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="52" t="e">
+      <c r="J34" s="36" t="e">
         <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="52" t="e">
+      <c r="K34" s="36" t="e">
         <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="52" t="e">
+      <c r="L34" s="36" t="e">
         <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="52" t="e">
+      <c r="M34" s="36" t="e">
         <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="52" t="e">
+      <c r="N34" s="36" t="e">
         <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="52" t="e">
+      <c r="O34" s="36" t="e">
         <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="52" t="e">
+      <c r="P34" s="36" t="e">
         <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="52"/>
-[...3 lines deleted...]
-      <c r="U34" s="52" t="e">
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36" t="e">
         <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V34" s="52" t="e">
+      <c r="V34" s="36" t="e">
         <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:22" hidden="1">
-      <c r="B35" s="51" t="e">
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="e">
         <f>SUM(B15:B28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="52" t="e">
+      <c r="C35" s="36" t="e">
         <f>SUM(C15:C28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="52" t="e">
+      <c r="D35" s="36" t="e">
         <f>SUM(D15:D28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="52" t="e">
+      <c r="E35" s="36" t="e">
         <f>SUM(E15:E28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="52" t="e">
+      <c r="F35" s="36" t="e">
         <f>SUM(F15:F28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="52" t="e">
+      <c r="G35" s="36" t="e">
         <f>SUM(G15:G28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="52" t="e">
+      <c r="H35" s="36" t="e">
         <f>SUM(H15:H28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="52" t="e">
+      <c r="I35" s="36" t="e">
         <f>SUM(I15:I28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="52" t="e">
+      <c r="J35" s="36" t="e">
         <f>SUM(J15:J28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="52" t="e">
+      <c r="K35" s="36" t="e">
         <f>SUM(K15:K28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="52" t="e">
+      <c r="L35" s="36" t="e">
         <f>SUM(L15:L28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="52" t="e">
+      <c r="M35" s="36" t="e">
         <f>SUM(M15:M28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="52" t="e">
+      <c r="N35" s="36" t="e">
         <f>SUM(N15:N28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="52" t="e">
+      <c r="O35" s="36" t="e">
         <f>SUM(O15:O28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="52" t="e">
+      <c r="P35" s="36" t="e">
         <f>SUM(P15:P28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="52"/>
-[...3 lines deleted...]
-      <c r="U35" s="52" t="e">
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36" t="e">
         <f>SUM(U15:U28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V35" s="52" t="e">
+      <c r="V35" s="36" t="e">
         <f>SUM(V15:V28)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:22" hidden="1">
-      <c r="B36" s="51" t="e">
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="36" t="e">
         <f>#REF!-B29-B30</f>
         <v>#REF!</v>
       </c>
-      <c r="C36" s="52" t="e">
+      <c r="C36" s="36" t="e">
         <f>#REF!-C29-C30</f>
         <v>#REF!</v>
       </c>
-      <c r="D36" s="52" t="e">
+      <c r="D36" s="36" t="e">
         <f>#REF!-D29-D30</f>
         <v>#REF!</v>
       </c>
-      <c r="E36" s="52" t="e">
+      <c r="E36" s="36" t="e">
         <f>#REF!-E29-E30</f>
         <v>#REF!</v>
       </c>
-      <c r="F36" s="52" t="e">
+      <c r="F36" s="36" t="e">
         <f>#REF!-F29-F30</f>
         <v>#REF!</v>
       </c>
-      <c r="G36" s="52" t="e">
+      <c r="G36" s="36" t="e">
         <f>#REF!-G29-G30</f>
         <v>#REF!</v>
       </c>
-      <c r="H36" s="52" t="e">
+      <c r="H36" s="36" t="e">
         <f>#REF!-H29-H30</f>
         <v>#REF!</v>
       </c>
-      <c r="I36" s="52" t="e">
+      <c r="I36" s="36" t="e">
         <f>#REF!-I29-I30</f>
         <v>#REF!</v>
       </c>
-      <c r="J36" s="52" t="e">
+      <c r="J36" s="36" t="e">
         <f>#REF!-J29-J30</f>
         <v>#REF!</v>
       </c>
-      <c r="K36" s="52" t="e">
+      <c r="K36" s="36" t="e">
         <f>#REF!-K29-K30</f>
         <v>#REF!</v>
       </c>
-      <c r="L36" s="52" t="e">
+      <c r="L36" s="36" t="e">
         <f>#REF!-L29-L30</f>
         <v>#REF!</v>
       </c>
-      <c r="M36" s="52" t="e">
+      <c r="M36" s="36" t="e">
         <f>#REF!-M29-M30</f>
         <v>#REF!</v>
       </c>
-      <c r="N36" s="52" t="e">
+      <c r="N36" s="36" t="e">
         <f>#REF!-N29-N30</f>
         <v>#REF!</v>
       </c>
-      <c r="O36" s="52" t="e">
+      <c r="O36" s="36" t="e">
         <f>#REF!-O29-O30</f>
         <v>#REF!</v>
       </c>
-      <c r="P36" s="52" t="e">
+      <c r="P36" s="36" t="e">
         <f>#REF!-P29-P30</f>
         <v>#REF!</v>
       </c>
-      <c r="Q36" s="52"/>
-[...3 lines deleted...]
-      <c r="U36" s="52" t="e">
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36" t="e">
         <f>#REF!-U29-U30</f>
         <v>#REF!</v>
       </c>
-      <c r="V36" s="52" t="e">
+      <c r="V36" s="36" t="e">
         <f>#REF!-V29-V30</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:22">
-[...20 lines deleted...]
-      <c r="V39" s="43"/>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="37"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="P39" s="28"/>
+      <c r="Q39" s="28"/>
+      <c r="R39" s="28"/>
+      <c r="S39" s="28"/>
+      <c r="T39" s="28"/>
+      <c r="U39" s="28"/>
+      <c r="V39" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A31:V31"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C09605E9-4707-4278-8977-DF58348A503A}">
+  <dimension ref="A1:X39"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="22.83203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="35" customWidth="1"/>
+    <col min="3" max="22" width="10.33203125" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="95" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+    </row>
+    <row r="4" spans="1:24" s="38" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="100"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="87"/>
+      <c r="G4" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="H4" s="87"/>
+      <c r="I4" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="J4" s="87"/>
+      <c r="K4" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="87"/>
+      <c r="M4" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="N4" s="87"/>
+      <c r="O4" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="105" t="s">
+        <v>50</v>
+      </c>
+      <c r="T4" s="106"/>
+      <c r="U4" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="V4" s="90"/>
+    </row>
+    <row r="5" spans="1:24" s="38" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="98"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="110" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="107"/>
+      <c r="T5" s="108"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="91"/>
+    </row>
+    <row r="6" spans="1:24" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="M6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="T6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="U6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="V6" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="26">
+        <v>9843</v>
+      </c>
+      <c r="C7" s="27">
+        <v>1956</v>
+      </c>
+      <c r="D7" s="27">
+        <v>7887</v>
+      </c>
+      <c r="E7" s="27">
+        <v>377</v>
+      </c>
+      <c r="F7" s="27">
+        <v>877</v>
+      </c>
+      <c r="G7" s="27">
+        <v>107</v>
+      </c>
+      <c r="H7" s="27">
+        <v>506</v>
+      </c>
+      <c r="I7" s="27">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27">
+        <v>588</v>
+      </c>
+      <c r="K7" s="27">
+        <v>515</v>
+      </c>
+      <c r="L7" s="27">
+        <v>2890</v>
+      </c>
+      <c r="M7" s="27">
+        <v>13</v>
+      </c>
+      <c r="N7" s="27">
+        <v>18</v>
+      </c>
+      <c r="O7" s="27">
+        <v>578</v>
+      </c>
+      <c r="P7" s="27">
+        <v>2032</v>
+      </c>
+      <c r="Q7" s="48">
+        <v>30</v>
+      </c>
+      <c r="R7" s="48">
+        <v>441</v>
+      </c>
+      <c r="S7" s="27">
+        <v>71</v>
+      </c>
+      <c r="T7" s="27">
+        <v>192</v>
+      </c>
+      <c r="U7" s="27">
+        <v>253</v>
+      </c>
+      <c r="V7" s="27">
+        <v>343</v>
+      </c>
+      <c r="W7" s="28"/>
+      <c r="X7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="29">
+        <v>1747</v>
+      </c>
+      <c r="C8" s="30">
+        <v>392</v>
+      </c>
+      <c r="D8" s="30">
+        <v>1355</v>
+      </c>
+      <c r="E8" s="30">
+        <v>41</v>
+      </c>
+      <c r="F8" s="30">
+        <v>86</v>
+      </c>
+      <c r="G8" s="30">
+        <v>11</v>
+      </c>
+      <c r="H8" s="30">
+        <v>74</v>
+      </c>
+      <c r="I8" s="31">
+        <v>2</v>
+      </c>
+      <c r="J8" s="30">
+        <v>137</v>
+      </c>
+      <c r="K8" s="30">
+        <v>101</v>
+      </c>
+      <c r="L8" s="30">
+        <v>387</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+      <c r="N8" s="30">
+        <v>1</v>
+      </c>
+      <c r="O8" s="30">
+        <v>182</v>
+      </c>
+      <c r="P8" s="30">
+        <v>537</v>
+      </c>
+      <c r="Q8" s="49">
+        <v>14</v>
+      </c>
+      <c r="R8" s="49">
+        <v>81</v>
+      </c>
+      <c r="S8" s="30">
+        <v>9</v>
+      </c>
+      <c r="T8" s="30">
+        <v>20</v>
+      </c>
+      <c r="U8" s="30">
+        <v>32</v>
+      </c>
+      <c r="V8" s="30">
+        <v>32</v>
+      </c>
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="29">
+        <v>819</v>
+      </c>
+      <c r="C9" s="30">
+        <v>158</v>
+      </c>
+      <c r="D9" s="30">
+        <v>661</v>
+      </c>
+      <c r="E9" s="30">
+        <v>31</v>
+      </c>
+      <c r="F9" s="30">
+        <v>74</v>
+      </c>
+      <c r="G9" s="30">
+        <v>10</v>
+      </c>
+      <c r="H9" s="30">
+        <v>47</v>
+      </c>
+      <c r="I9" s="30">
+        <v>4</v>
+      </c>
+      <c r="J9" s="30">
+        <v>59</v>
+      </c>
+      <c r="K9" s="30">
+        <v>54</v>
+      </c>
+      <c r="L9" s="30">
+        <v>254</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+      <c r="N9" s="31">
+        <v>0</v>
+      </c>
+      <c r="O9" s="30">
+        <v>33</v>
+      </c>
+      <c r="P9" s="30">
+        <v>141</v>
+      </c>
+      <c r="Q9" s="50">
+        <v>3</v>
+      </c>
+      <c r="R9" s="50">
+        <v>37</v>
+      </c>
+      <c r="S9" s="30">
+        <v>8</v>
+      </c>
+      <c r="T9" s="30">
+        <v>30</v>
+      </c>
+      <c r="U9" s="30">
+        <v>15</v>
+      </c>
+      <c r="V9" s="30">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="29">
+        <v>1110</v>
+      </c>
+      <c r="C10" s="30">
+        <v>210</v>
+      </c>
+      <c r="D10" s="30">
+        <v>900</v>
+      </c>
+      <c r="E10" s="30">
+        <v>43</v>
+      </c>
+      <c r="F10" s="30">
+        <v>125</v>
+      </c>
+      <c r="G10" s="30">
+        <v>20</v>
+      </c>
+      <c r="H10" s="30">
+        <v>56</v>
+      </c>
+      <c r="I10" s="31">
+        <v>1</v>
+      </c>
+      <c r="J10" s="30">
+        <v>51</v>
+      </c>
+      <c r="K10" s="30">
+        <v>56</v>
+      </c>
+      <c r="L10" s="30">
+        <v>365</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+      <c r="N10" s="30">
+        <v>2</v>
+      </c>
+      <c r="O10" s="30">
+        <v>58</v>
+      </c>
+      <c r="P10" s="30">
+        <v>203</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>2</v>
+      </c>
+      <c r="R10" s="50">
+        <v>32</v>
+      </c>
+      <c r="S10" s="30">
+        <v>13</v>
+      </c>
+      <c r="T10" s="30">
+        <v>44</v>
+      </c>
+      <c r="U10" s="30">
+        <v>17</v>
+      </c>
+      <c r="V10" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="29">
+        <v>857</v>
+      </c>
+      <c r="C11" s="30">
+        <v>136</v>
+      </c>
+      <c r="D11" s="30">
+        <v>721</v>
+      </c>
+      <c r="E11" s="30">
+        <v>40</v>
+      </c>
+      <c r="F11" s="30">
+        <v>90</v>
+      </c>
+      <c r="G11" s="30">
+        <v>10</v>
+      </c>
+      <c r="H11" s="30">
+        <v>30</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1</v>
+      </c>
+      <c r="J11" s="30">
+        <v>44</v>
+      </c>
+      <c r="K11" s="30">
+        <v>29</v>
+      </c>
+      <c r="L11" s="30">
+        <v>269</v>
+      </c>
+      <c r="M11" s="30">
+        <v>4</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
+        <v>39</v>
+      </c>
+      <c r="P11" s="30">
+        <v>192</v>
+      </c>
+      <c r="Q11" s="49">
+        <v>3</v>
+      </c>
+      <c r="R11" s="50">
+        <v>73</v>
+      </c>
+      <c r="S11" s="30">
+        <v>2</v>
+      </c>
+      <c r="T11" s="30">
+        <v>3</v>
+      </c>
+      <c r="U11" s="30">
+        <v>8</v>
+      </c>
+      <c r="V11" s="30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="29">
+        <v>782</v>
+      </c>
+      <c r="C12" s="30">
+        <v>140</v>
+      </c>
+      <c r="D12" s="30">
+        <v>642</v>
+      </c>
+      <c r="E12" s="30">
+        <v>51</v>
+      </c>
+      <c r="F12" s="30">
+        <v>74</v>
+      </c>
+      <c r="G12" s="30">
+        <v>4</v>
+      </c>
+      <c r="H12" s="30">
+        <v>47</v>
+      </c>
+      <c r="I12" s="31">
+        <v>0</v>
+      </c>
+      <c r="J12" s="30">
+        <v>28</v>
+      </c>
+      <c r="K12" s="30">
+        <v>28</v>
+      </c>
+      <c r="L12" s="30">
+        <v>303</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+      <c r="N12" s="31">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>25</v>
+      </c>
+      <c r="P12" s="30">
+        <v>133</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>0</v>
+      </c>
+      <c r="R12" s="49">
+        <v>0</v>
+      </c>
+      <c r="S12" s="30">
+        <v>10</v>
+      </c>
+      <c r="T12" s="30">
+        <v>25</v>
+      </c>
+      <c r="U12" s="30">
+        <v>22</v>
+      </c>
+      <c r="V12" s="30">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="29">
+        <v>811</v>
+      </c>
+      <c r="C13" s="30">
+        <v>231</v>
+      </c>
+      <c r="D13" s="30">
+        <v>580</v>
+      </c>
+      <c r="E13" s="30">
+        <v>30</v>
+      </c>
+      <c r="F13" s="30">
+        <v>81</v>
+      </c>
+      <c r="G13" s="30">
+        <v>5</v>
+      </c>
+      <c r="H13" s="30">
+        <v>41</v>
+      </c>
+      <c r="I13" s="31">
+        <v>0</v>
+      </c>
+      <c r="J13" s="30">
+        <v>43</v>
+      </c>
+      <c r="K13" s="30">
+        <v>88</v>
+      </c>
+      <c r="L13" s="30">
+        <v>216</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+      <c r="N13" s="31">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>69</v>
+      </c>
+      <c r="P13" s="30">
+        <v>145</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>2</v>
+      </c>
+      <c r="R13" s="50">
+        <v>21</v>
+      </c>
+      <c r="S13" s="30">
+        <v>7</v>
+      </c>
+      <c r="T13" s="30">
+        <v>15</v>
+      </c>
+      <c r="U13" s="30">
+        <v>30</v>
+      </c>
+      <c r="V13" s="30">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="29">
+        <v>673</v>
+      </c>
+      <c r="C14" s="30">
+        <v>115</v>
+      </c>
+      <c r="D14" s="30">
+        <v>558</v>
+      </c>
+      <c r="E14" s="30">
+        <v>16</v>
+      </c>
+      <c r="F14" s="30">
+        <v>73</v>
+      </c>
+      <c r="G14" s="30">
+        <v>8</v>
+      </c>
+      <c r="H14" s="30">
+        <v>58</v>
+      </c>
+      <c r="I14" s="31">
+        <v>0</v>
+      </c>
+      <c r="J14" s="30">
+        <v>29</v>
+      </c>
+      <c r="K14" s="30">
+        <v>28</v>
+      </c>
+      <c r="L14" s="30">
+        <v>264</v>
+      </c>
+      <c r="M14" s="31">
+        <v>1</v>
+      </c>
+      <c r="N14" s="31">
+        <v>1</v>
+      </c>
+      <c r="O14" s="30">
+        <v>41</v>
+      </c>
+      <c r="P14" s="30">
+        <v>105</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>0</v>
+      </c>
+      <c r="R14" s="50">
+        <v>2</v>
+      </c>
+      <c r="S14" s="30">
+        <v>4</v>
+      </c>
+      <c r="T14" s="30">
+        <v>7</v>
+      </c>
+      <c r="U14" s="30">
+        <v>17</v>
+      </c>
+      <c r="V14" s="30">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="29">
+        <v>337</v>
+      </c>
+      <c r="C15" s="30">
+        <v>50</v>
+      </c>
+      <c r="D15" s="30">
+        <v>287</v>
+      </c>
+      <c r="E15" s="30">
+        <v>9</v>
+      </c>
+      <c r="F15" s="30">
+        <v>22</v>
+      </c>
+      <c r="G15" s="30">
+        <v>3</v>
+      </c>
+      <c r="H15" s="30">
+        <v>13</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="30">
+        <v>24</v>
+      </c>
+      <c r="K15" s="30">
+        <v>7</v>
+      </c>
+      <c r="L15" s="30">
+        <v>92</v>
+      </c>
+      <c r="M15" s="30">
+        <v>1</v>
+      </c>
+      <c r="N15" s="31">
+        <v>0</v>
+      </c>
+      <c r="O15" s="30">
+        <v>19</v>
+      </c>
+      <c r="P15" s="30">
+        <v>72</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>2</v>
+      </c>
+      <c r="R15" s="49">
+        <v>33</v>
+      </c>
+      <c r="S15" s="30">
+        <v>1</v>
+      </c>
+      <c r="T15" s="30">
+        <v>8</v>
+      </c>
+      <c r="U15" s="30">
+        <v>8</v>
+      </c>
+      <c r="V15" s="30">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="29">
+        <v>163</v>
+      </c>
+      <c r="C16" s="30">
+        <v>31</v>
+      </c>
+      <c r="D16" s="30">
+        <v>132</v>
+      </c>
+      <c r="E16" s="30">
+        <v>9</v>
+      </c>
+      <c r="F16" s="30">
+        <v>10</v>
+      </c>
+      <c r="G16" s="31">
+        <v>0</v>
+      </c>
+      <c r="H16" s="30">
+        <v>11</v>
+      </c>
+      <c r="I16" s="31">
+        <v>0</v>
+      </c>
+      <c r="J16" s="30">
+        <v>11</v>
+      </c>
+      <c r="K16" s="30">
+        <v>8</v>
+      </c>
+      <c r="L16" s="30">
+        <v>46</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="31">
+        <v>0</v>
+      </c>
+      <c r="O16" s="30">
+        <v>10</v>
+      </c>
+      <c r="P16" s="30">
+        <v>42</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>0</v>
+      </c>
+      <c r="R16" s="49">
+        <v>0</v>
+      </c>
+      <c r="S16" s="30">
+        <v>1</v>
+      </c>
+      <c r="T16" s="30">
+        <v>2</v>
+      </c>
+      <c r="U16" s="30">
+        <v>3</v>
+      </c>
+      <c r="V16" s="30">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="29">
+        <v>287</v>
+      </c>
+      <c r="C17" s="30">
+        <v>56</v>
+      </c>
+      <c r="D17" s="30">
+        <v>231</v>
+      </c>
+      <c r="E17" s="30">
+        <v>13</v>
+      </c>
+      <c r="F17" s="30">
+        <v>28</v>
+      </c>
+      <c r="G17" s="30">
+        <v>4</v>
+      </c>
+      <c r="H17" s="30">
+        <v>11</v>
+      </c>
+      <c r="I17" s="31">
+        <v>1</v>
+      </c>
+      <c r="J17" s="30">
+        <v>14</v>
+      </c>
+      <c r="K17" s="30">
+        <v>16</v>
+      </c>
+      <c r="L17" s="30">
+        <v>81</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="31">
+        <v>0</v>
+      </c>
+      <c r="O17" s="30">
+        <v>16</v>
+      </c>
+      <c r="P17" s="30">
+        <v>58</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>1</v>
+      </c>
+      <c r="R17" s="50">
+        <v>29</v>
+      </c>
+      <c r="S17" s="30">
+        <v>4</v>
+      </c>
+      <c r="T17" s="30">
+        <v>1</v>
+      </c>
+      <c r="U17" s="30">
+        <v>1</v>
+      </c>
+      <c r="V17" s="31">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="29">
+        <v>461</v>
+      </c>
+      <c r="C18" s="30">
+        <v>85</v>
+      </c>
+      <c r="D18" s="30">
+        <v>376</v>
+      </c>
+      <c r="E18" s="30">
+        <v>19</v>
+      </c>
+      <c r="F18" s="30">
+        <v>43</v>
+      </c>
+      <c r="G18" s="30">
+        <v>2</v>
+      </c>
+      <c r="H18" s="30">
+        <v>20</v>
+      </c>
+      <c r="I18" s="31">
+        <v>1</v>
+      </c>
+      <c r="J18" s="30">
+        <v>29</v>
+      </c>
+      <c r="K18" s="30">
+        <v>16</v>
+      </c>
+      <c r="L18" s="30">
+        <v>123</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="30">
+        <v>20</v>
+      </c>
+      <c r="P18" s="30">
+        <v>87</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>2</v>
+      </c>
+      <c r="R18" s="49">
+        <v>38</v>
+      </c>
+      <c r="S18" s="30">
+        <v>3</v>
+      </c>
+      <c r="T18" s="30">
+        <v>14</v>
+      </c>
+      <c r="U18" s="30">
+        <v>22</v>
+      </c>
+      <c r="V18" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="29">
+        <v>172</v>
+      </c>
+      <c r="C19" s="30">
+        <v>34</v>
+      </c>
+      <c r="D19" s="30">
+        <v>138</v>
+      </c>
+      <c r="E19" s="30">
+        <v>7</v>
+      </c>
+      <c r="F19" s="30">
+        <v>14</v>
+      </c>
+      <c r="G19" s="30">
+        <v>3</v>
+      </c>
+      <c r="H19" s="30">
+        <v>9</v>
+      </c>
+      <c r="I19" s="31">
+        <v>0</v>
+      </c>
+      <c r="J19" s="30">
+        <v>15</v>
+      </c>
+      <c r="K19" s="30">
+        <v>10</v>
+      </c>
+      <c r="L19" s="30">
+        <v>50</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="31">
+        <v>0</v>
+      </c>
+      <c r="O19" s="30">
+        <v>12</v>
+      </c>
+      <c r="P19" s="30">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="49">
+        <v>1</v>
+      </c>
+      <c r="R19" s="50">
+        <v>10</v>
+      </c>
+      <c r="S19" s="31">
+        <v>0</v>
+      </c>
+      <c r="T19" s="30">
+        <v>2</v>
+      </c>
+      <c r="U19" s="31">
+        <v>1</v>
+      </c>
+      <c r="V19" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="29">
+        <v>112</v>
+      </c>
+      <c r="C20" s="30">
+        <v>11</v>
+      </c>
+      <c r="D20" s="30">
+        <v>101</v>
+      </c>
+      <c r="E20" s="30">
+        <v>5</v>
+      </c>
+      <c r="F20" s="30">
+        <v>11</v>
+      </c>
+      <c r="G20" s="31">
+        <v>0</v>
+      </c>
+      <c r="H20" s="30">
+        <v>7</v>
+      </c>
+      <c r="I20" s="31">
+        <v>0</v>
+      </c>
+      <c r="J20" s="30">
+        <v>11</v>
+      </c>
+      <c r="K20" s="31">
+        <v>2</v>
+      </c>
+      <c r="L20" s="30">
+        <v>41</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="31">
+        <v>0</v>
+      </c>
+      <c r="O20" s="30">
+        <v>1</v>
+      </c>
+      <c r="P20" s="30">
+        <v>23</v>
+      </c>
+      <c r="Q20" s="49">
+        <v>0</v>
+      </c>
+      <c r="R20" s="50">
+        <v>7</v>
+      </c>
+      <c r="S20" s="30">
+        <v>1</v>
+      </c>
+      <c r="T20" s="30">
+        <v>1</v>
+      </c>
+      <c r="U20" s="30">
+        <v>2</v>
+      </c>
+      <c r="V20" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="29">
+        <v>303</v>
+      </c>
+      <c r="C21" s="30">
+        <v>56</v>
+      </c>
+      <c r="D21" s="30">
+        <v>247</v>
+      </c>
+      <c r="E21" s="30">
+        <v>9</v>
+      </c>
+      <c r="F21" s="30">
+        <v>35</v>
+      </c>
+      <c r="G21" s="30">
+        <v>3</v>
+      </c>
+      <c r="H21" s="30">
+        <v>13</v>
+      </c>
+      <c r="I21" s="31">
+        <v>1</v>
+      </c>
+      <c r="J21" s="30">
+        <v>19</v>
+      </c>
+      <c r="K21" s="30">
+        <v>15</v>
+      </c>
+      <c r="L21" s="30">
+        <v>77</v>
+      </c>
+      <c r="M21" s="31">
+        <v>0</v>
+      </c>
+      <c r="N21" s="31">
+        <v>0</v>
+      </c>
+      <c r="O21" s="30">
+        <v>18</v>
+      </c>
+      <c r="P21" s="30">
+        <v>55</v>
+      </c>
+      <c r="Q21" s="49">
+        <v>0</v>
+      </c>
+      <c r="R21" s="49">
+        <v>33</v>
+      </c>
+      <c r="S21" s="30">
+        <v>0</v>
+      </c>
+      <c r="T21" s="30">
+        <v>2</v>
+      </c>
+      <c r="U21" s="30">
+        <v>10</v>
+      </c>
+      <c r="V21" s="30">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="29">
+        <v>348</v>
+      </c>
+      <c r="C22" s="30">
+        <v>86</v>
+      </c>
+      <c r="D22" s="30">
+        <v>262</v>
+      </c>
+      <c r="E22" s="30">
+        <v>16</v>
+      </c>
+      <c r="F22" s="30">
+        <v>25</v>
+      </c>
+      <c r="G22" s="30">
+        <v>8</v>
+      </c>
+      <c r="H22" s="30">
+        <v>20</v>
+      </c>
+      <c r="I22" s="31">
+        <v>0</v>
+      </c>
+      <c r="J22" s="30">
+        <v>25</v>
+      </c>
+      <c r="K22" s="30">
+        <v>15</v>
+      </c>
+      <c r="L22" s="30">
+        <v>79</v>
+      </c>
+      <c r="M22" s="31">
+        <v>0</v>
+      </c>
+      <c r="N22" s="31">
+        <v>0</v>
+      </c>
+      <c r="O22" s="30">
+        <v>23</v>
+      </c>
+      <c r="P22" s="30">
+        <v>72</v>
+      </c>
+      <c r="Q22" s="49">
+        <v>0</v>
+      </c>
+      <c r="R22" s="50">
+        <v>17</v>
+      </c>
+      <c r="S22" s="30">
+        <v>2</v>
+      </c>
+      <c r="T22" s="30">
+        <v>5</v>
+      </c>
+      <c r="U22" s="30">
+        <v>22</v>
+      </c>
+      <c r="V22" s="30">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="29">
+        <v>152</v>
+      </c>
+      <c r="C23" s="30">
+        <v>35</v>
+      </c>
+      <c r="D23" s="30">
+        <v>117</v>
+      </c>
+      <c r="E23" s="30">
+        <v>10</v>
+      </c>
+      <c r="F23" s="30">
+        <v>12</v>
+      </c>
+      <c r="G23" s="31">
+        <v>4</v>
+      </c>
+      <c r="H23" s="30">
+        <v>5</v>
+      </c>
+      <c r="I23" s="31">
+        <v>0</v>
+      </c>
+      <c r="J23" s="30">
+        <v>17</v>
+      </c>
+      <c r="K23" s="30">
+        <v>8</v>
+      </c>
+      <c r="L23" s="30">
+        <v>37</v>
+      </c>
+      <c r="M23" s="31">
+        <v>0</v>
+      </c>
+      <c r="N23" s="31">
+        <v>0</v>
+      </c>
+      <c r="O23" s="30">
+        <v>2</v>
+      </c>
+      <c r="P23" s="30">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="49">
+        <v>0</v>
+      </c>
+      <c r="R23" s="50">
+        <v>3</v>
+      </c>
+      <c r="S23" s="30">
+        <v>1</v>
+      </c>
+      <c r="T23" s="31">
+        <v>1</v>
+      </c>
+      <c r="U23" s="30">
+        <v>10</v>
+      </c>
+      <c r="V23" s="30">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="29">
+        <v>204</v>
+      </c>
+      <c r="C24" s="30">
+        <v>30</v>
+      </c>
+      <c r="D24" s="30">
+        <v>174</v>
+      </c>
+      <c r="E24" s="30">
+        <v>8</v>
+      </c>
+      <c r="F24" s="30">
+        <v>23</v>
+      </c>
+      <c r="G24" s="30">
+        <v>3</v>
+      </c>
+      <c r="H24" s="30">
+        <v>7</v>
+      </c>
+      <c r="I24" s="31">
+        <v>0</v>
+      </c>
+      <c r="J24" s="30">
+        <v>10</v>
+      </c>
+      <c r="K24" s="30">
+        <v>8</v>
+      </c>
+      <c r="L24" s="30">
+        <v>48</v>
+      </c>
+      <c r="M24" s="31">
+        <v>0</v>
+      </c>
+      <c r="N24" s="31">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>5</v>
+      </c>
+      <c r="P24" s="30">
+        <v>55</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>0</v>
+      </c>
+      <c r="R24" s="49">
+        <v>5</v>
+      </c>
+      <c r="S24" s="31">
+        <v>0</v>
+      </c>
+      <c r="T24" s="30">
+        <v>4</v>
+      </c>
+      <c r="U24" s="30">
+        <v>6</v>
+      </c>
+      <c r="V24" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="29">
+        <v>18</v>
+      </c>
+      <c r="C25" s="30">
+        <v>5</v>
+      </c>
+      <c r="D25" s="30">
+        <v>13</v>
+      </c>
+      <c r="E25" s="31">
+        <v>0</v>
+      </c>
+      <c r="F25" s="30">
+        <v>3</v>
+      </c>
+      <c r="G25" s="31">
+        <v>0</v>
+      </c>
+      <c r="H25" s="30">
+        <v>1</v>
+      </c>
+      <c r="I25" s="31">
+        <v>0</v>
+      </c>
+      <c r="J25" s="31">
+        <v>0</v>
+      </c>
+      <c r="K25" s="30">
+        <v>2</v>
+      </c>
+      <c r="L25" s="30">
+        <v>6</v>
+      </c>
+      <c r="M25" s="31">
+        <v>0</v>
+      </c>
+      <c r="N25" s="31">
+        <v>0</v>
+      </c>
+      <c r="O25" s="31">
+        <v>0</v>
+      </c>
+      <c r="P25" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="49">
+        <v>0</v>
+      </c>
+      <c r="R25" s="50">
+        <v>0</v>
+      </c>
+      <c r="S25" s="31">
+        <v>0</v>
+      </c>
+      <c r="T25" s="31">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>3</v>
+      </c>
+      <c r="V25" s="30">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="29">
+        <v>111</v>
+      </c>
+      <c r="C26" s="30">
+        <v>20</v>
+      </c>
+      <c r="D26" s="30">
+        <v>91</v>
+      </c>
+      <c r="E26" s="30">
+        <v>2</v>
+      </c>
+      <c r="F26" s="30">
+        <v>9</v>
+      </c>
+      <c r="G26" s="31">
+        <v>4</v>
+      </c>
+      <c r="H26" s="30">
+        <v>2</v>
+      </c>
+      <c r="I26" s="31">
+        <v>1</v>
+      </c>
+      <c r="J26" s="30">
+        <v>9</v>
+      </c>
+      <c r="K26" s="30">
+        <v>2</v>
+      </c>
+      <c r="L26" s="30">
+        <v>26</v>
+      </c>
+      <c r="M26" s="31">
+        <v>6</v>
+      </c>
+      <c r="N26" s="31">
+        <v>14</v>
+      </c>
+      <c r="O26" s="30">
+        <v>0</v>
+      </c>
+      <c r="P26" s="30">
+        <v>6</v>
+      </c>
+      <c r="Q26" s="49">
+        <v>0</v>
+      </c>
+      <c r="R26" s="50">
+        <v>12</v>
+      </c>
+      <c r="S26" s="31">
+        <v>1</v>
+      </c>
+      <c r="T26" s="31">
+        <v>0</v>
+      </c>
+      <c r="U26" s="31">
+        <v>4</v>
+      </c>
+      <c r="V26" s="31">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="29">
+        <v>189</v>
+      </c>
+      <c r="C27" s="30">
+        <v>43</v>
+      </c>
+      <c r="D27" s="30">
+        <v>146</v>
+      </c>
+      <c r="E27" s="30">
+        <v>12</v>
+      </c>
+      <c r="F27" s="30">
+        <v>20</v>
+      </c>
+      <c r="G27" s="31">
+        <v>1</v>
+      </c>
+      <c r="H27" s="30">
+        <v>12</v>
+      </c>
+      <c r="I27" s="31">
+        <v>0</v>
+      </c>
+      <c r="J27" s="30">
+        <v>6</v>
+      </c>
+      <c r="K27" s="30">
+        <v>9</v>
+      </c>
+      <c r="L27" s="30">
+        <v>66</v>
+      </c>
+      <c r="M27" s="31">
+        <v>0</v>
+      </c>
+      <c r="N27" s="31">
+        <v>0</v>
+      </c>
+      <c r="O27" s="30">
+        <v>2</v>
+      </c>
+      <c r="P27" s="30">
+        <v>15</v>
+      </c>
+      <c r="Q27" s="49">
+        <v>0</v>
+      </c>
+      <c r="R27" s="50">
+        <v>3</v>
+      </c>
+      <c r="S27" s="30">
+        <v>3</v>
+      </c>
+      <c r="T27" s="30">
+        <v>7</v>
+      </c>
+      <c r="U27" s="30">
+        <v>16</v>
+      </c>
+      <c r="V27" s="30">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="29">
+        <v>134</v>
+      </c>
+      <c r="C28" s="30">
+        <v>22</v>
+      </c>
+      <c r="D28" s="30">
+        <v>112</v>
+      </c>
+      <c r="E28" s="30">
+        <v>3</v>
+      </c>
+      <c r="F28" s="30">
+        <v>14</v>
+      </c>
+      <c r="G28" s="30">
+        <v>4</v>
+      </c>
+      <c r="H28" s="30">
+        <v>19</v>
+      </c>
+      <c r="I28" s="31">
+        <v>0</v>
+      </c>
+      <c r="J28" s="30">
+        <v>3</v>
+      </c>
+      <c r="K28" s="30">
+        <v>7</v>
+      </c>
+      <c r="L28" s="30">
+        <v>50</v>
+      </c>
+      <c r="M28" s="31">
+        <v>1</v>
+      </c>
+      <c r="N28" s="31">
+        <v>0</v>
+      </c>
+      <c r="O28" s="30">
+        <v>2</v>
+      </c>
+      <c r="P28" s="30">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="49">
+        <v>0</v>
+      </c>
+      <c r="R28" s="49">
+        <v>0</v>
+      </c>
+      <c r="S28" s="31">
+        <v>1</v>
+      </c>
+      <c r="T28" s="31">
+        <v>1</v>
+      </c>
+      <c r="U28" s="30">
+        <v>4</v>
+      </c>
+      <c r="V28" s="30">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="29">
+        <v>53</v>
+      </c>
+      <c r="C29" s="30">
+        <v>10</v>
+      </c>
+      <c r="D29" s="30">
+        <v>43</v>
+      </c>
+      <c r="E29" s="30">
+        <v>3</v>
+      </c>
+      <c r="F29" s="30">
+        <v>5</v>
+      </c>
+      <c r="G29" s="31">
+        <v>0</v>
+      </c>
+      <c r="H29" s="30">
+        <v>3</v>
+      </c>
+      <c r="I29" s="31">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
+        <v>4</v>
+      </c>
+      <c r="K29" s="30">
+        <v>6</v>
+      </c>
+      <c r="L29" s="30">
+        <v>10</v>
+      </c>
+      <c r="M29" s="31">
+        <v>0</v>
+      </c>
+      <c r="N29" s="31">
+        <v>0</v>
+      </c>
+      <c r="O29" s="30">
+        <v>1</v>
+      </c>
+      <c r="P29" s="30">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="49">
+        <v>0</v>
+      </c>
+      <c r="R29" s="49">
+        <v>5</v>
+      </c>
+      <c r="S29" s="31">
+        <v>0</v>
+      </c>
+      <c r="T29" s="31">
+        <v>0</v>
+      </c>
+      <c r="U29" s="31">
+        <v>0</v>
+      </c>
+      <c r="V29" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="33">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+      <c r="O30" s="34">
+        <v>0</v>
+      </c>
+      <c r="P30" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="51">
+        <v>0</v>
+      </c>
+      <c r="R30" s="51">
+        <v>0</v>
+      </c>
+      <c r="S30" s="34">
+        <v>0</v>
+      </c>
+      <c r="T30" s="34">
+        <v>0</v>
+      </c>
+      <c r="U30" s="34">
+        <v>0</v>
+      </c>
+      <c r="V30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="36" t="e">
+        <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C34" s="36" t="e">
+        <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D34" s="36" t="e">
+        <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E34" s="36" t="e">
+        <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F34" s="36" t="e">
+        <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G34" s="36" t="e">
+        <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H34" s="36" t="e">
+        <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I34" s="36" t="e">
+        <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J34" s="36" t="e">
+        <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K34" s="36" t="e">
+        <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L34" s="36" t="e">
+        <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M34" s="36" t="e">
+        <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N34" s="36" t="e">
+        <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O34" s="36" t="e">
+        <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P34" s="36" t="e">
+        <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36" t="e">
+        <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V34" s="36" t="e">
+        <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="e">
+        <f>SUM(B15:B28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C35" s="36" t="e">
+        <f>SUM(C15:C28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D35" s="36" t="e">
+        <f>SUM(D15:D28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E35" s="36" t="e">
+        <f>SUM(E15:E28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F35" s="36" t="e">
+        <f>SUM(F15:F28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G35" s="36" t="e">
+        <f>SUM(G15:G28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H35" s="36" t="e">
+        <f>SUM(H15:H28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I35" s="36" t="e">
+        <f>SUM(I15:I28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J35" s="36" t="e">
+        <f>SUM(J15:J28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K35" s="36" t="e">
+        <f>SUM(K15:K28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L35" s="36" t="e">
+        <f>SUM(L15:L28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M35" s="36" t="e">
+        <f>SUM(M15:M28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N35" s="36" t="e">
+        <f>SUM(N15:N28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O35" s="36" t="e">
+        <f>SUM(O15:O28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P35" s="36" t="e">
+        <f>SUM(P15:P28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36" t="e">
+        <f>SUM(U15:U28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V35" s="36" t="e">
+        <f>SUM(V15:V28)-#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="36" t="e">
+        <f>#REF!-B29-B30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="C36" s="36" t="e">
+        <f>#REF!-C29-C30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="D36" s="36" t="e">
+        <f>#REF!-D29-D30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E36" s="36" t="e">
+        <f>#REF!-E29-E30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="F36" s="36" t="e">
+        <f>#REF!-F29-F30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="G36" s="36" t="e">
+        <f>#REF!-G29-G30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H36" s="36" t="e">
+        <f>#REF!-H29-H30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I36" s="36" t="e">
+        <f>#REF!-I29-I30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J36" s="36" t="e">
+        <f>#REF!-J29-J30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="K36" s="36" t="e">
+        <f>#REF!-K29-K30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L36" s="36" t="e">
+        <f>#REF!-L29-L30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="M36" s="36" t="e">
+        <f>#REF!-M29-M30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N36" s="36" t="e">
+        <f>#REF!-N29-N30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="O36" s="36" t="e">
+        <f>#REF!-O29-O30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P36" s="36" t="e">
+        <f>#REF!-P29-P30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36" t="e">
+        <f>#REF!-U29-U30</f>
+        <v>#REF!</v>
+      </c>
+      <c r="V36" s="36" t="e">
+        <f>#REF!-V29-V30</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="37"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="P39" s="28"/>
+      <c r="Q39" s="28"/>
+      <c r="R39" s="28"/>
+      <c r="S39" s="28"/>
+      <c r="T39" s="28"/>
+      <c r="U39" s="28"/>
+      <c r="V39" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="A31:V31"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A3:V3"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:D5"/>
+    <mergeCell ref="E4:F5"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:J5"/>
+    <mergeCell ref="K4:L5"/>
+    <mergeCell ref="M4:N5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:T5"/>
+    <mergeCell ref="U4:V5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98BFA70B-C652-45C3-85C4-C34B8E1F5999}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" style="50" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="9.33203125" style="38"/>
+    <col min="1" max="1" width="22.83203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="35" customWidth="1"/>
+    <col min="3" max="22" width="10.33203125" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="37" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:24" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="94" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="137"/>
-[...48 lines deleted...]
-      <c r="A3" s="139" t="s">
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="95" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="139"/>
-[...22 lines deleted...]
-      <c r="A4" s="140" t="s">
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+    </row>
+    <row r="4" spans="1:24" s="38" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="100"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="87"/>
+      <c r="G4" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="H4" s="87"/>
+      <c r="I4" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="J4" s="87"/>
+      <c r="K4" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="87"/>
+      <c r="M4" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="N4" s="87"/>
+      <c r="O4" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="105" t="s">
+        <v>50</v>
+      </c>
+      <c r="T4" s="106"/>
+      <c r="U4" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="V4" s="90"/>
+    </row>
+    <row r="5" spans="1:24" s="38" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="98"/>
+      <c r="B5" s="102"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="110" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="107"/>
+      <c r="T5" s="108"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="91"/>
+    </row>
+    <row r="6" spans="1:24" s="38" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="M6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="S6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="T6" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="U6" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="V6" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="26">
+        <v>9623</v>
+      </c>
+      <c r="C7" s="27">
+        <v>1931</v>
+      </c>
+      <c r="D7" s="27">
+        <v>7692</v>
+      </c>
+      <c r="E7" s="27">
+        <v>367</v>
+      </c>
+      <c r="F7" s="27">
+        <v>877</v>
+      </c>
+      <c r="G7" s="27">
+        <v>100</v>
+      </c>
+      <c r="H7" s="27">
+        <v>522</v>
+      </c>
+      <c r="I7" s="27">
+        <v>10</v>
+      </c>
+      <c r="J7" s="27">
+        <v>579</v>
+      </c>
+      <c r="K7" s="27">
+        <v>504</v>
+      </c>
+      <c r="L7" s="27">
+        <v>2927</v>
+      </c>
+      <c r="M7" s="27">
+        <v>7</v>
+      </c>
+      <c r="N7" s="27">
+        <v>4</v>
+      </c>
+      <c r="O7" s="27">
+        <v>656</v>
+      </c>
+      <c r="P7" s="27">
+        <v>2139</v>
+      </c>
+      <c r="Q7" s="48">
+        <v>1</v>
+      </c>
+      <c r="R7" s="48">
+        <v>120</v>
+      </c>
+      <c r="S7" s="27">
+        <v>64</v>
+      </c>
+      <c r="T7" s="27">
+        <v>189</v>
+      </c>
+      <c r="U7" s="27">
+        <v>222</v>
+      </c>
+      <c r="V7" s="27">
+        <v>335</v>
+      </c>
+      <c r="W7" s="28"/>
+      <c r="X7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="29">
+        <v>1678</v>
+      </c>
+      <c r="C8" s="30">
+        <v>391</v>
+      </c>
+      <c r="D8" s="30">
+        <v>1287</v>
+      </c>
+      <c r="E8" s="30">
+        <v>45</v>
+      </c>
+      <c r="F8" s="30">
         <v>89</v>
       </c>
-      <c r="B4" s="141" t="s">
+      <c r="G8" s="30">
+        <v>12</v>
+      </c>
+      <c r="H8" s="30">
+        <v>73</v>
+      </c>
+      <c r="I8" s="31">
+        <v>2</v>
+      </c>
+      <c r="J8" s="30">
+        <v>125</v>
+      </c>
+      <c r="K8" s="30">
+        <v>101</v>
+      </c>
+      <c r="L8" s="30">
+        <v>405</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+      <c r="N8" s="30">
+        <v>1</v>
+      </c>
+      <c r="O8" s="30">
+        <v>200</v>
+      </c>
+      <c r="P8" s="30">
+        <v>541</v>
+      </c>
+      <c r="Q8" s="49">
+        <v>0</v>
+      </c>
+      <c r="R8" s="49">
+        <v>0</v>
+      </c>
+      <c r="S8" s="30">
+        <v>7</v>
+      </c>
+      <c r="T8" s="30">
+        <v>24</v>
+      </c>
+      <c r="U8" s="30">
+        <v>24</v>
+      </c>
+      <c r="V8" s="30">
+        <v>29</v>
+      </c>
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="29">
+        <v>834</v>
+      </c>
+      <c r="C9" s="30">
+        <v>154</v>
+      </c>
+      <c r="D9" s="30">
+        <v>680</v>
+      </c>
+      <c r="E9" s="30">
+        <v>30</v>
+      </c>
+      <c r="F9" s="30">
+        <v>74</v>
+      </c>
+      <c r="G9" s="30">
+        <v>13</v>
+      </c>
+      <c r="H9" s="30">
+        <v>47</v>
+      </c>
+      <c r="I9" s="30">
+        <v>4</v>
+      </c>
+      <c r="J9" s="30">
+        <v>62</v>
+      </c>
+      <c r="K9" s="30">
+        <v>46</v>
+      </c>
+      <c r="L9" s="30">
+        <v>266</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+      <c r="N9" s="31">
+        <v>0</v>
+      </c>
+      <c r="O9" s="30">
+        <v>39</v>
+      </c>
+      <c r="P9" s="30">
+        <v>141</v>
+      </c>
+      <c r="Q9" s="50">
+        <v>1</v>
+      </c>
+      <c r="R9" s="50">
+        <v>46</v>
+      </c>
+      <c r="S9" s="30">
+        <v>7</v>
+      </c>
+      <c r="T9" s="30">
+        <v>28</v>
+      </c>
+      <c r="U9" s="30">
+        <v>14</v>
+      </c>
+      <c r="V9" s="30">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="29">
+        <v>1118</v>
+      </c>
+      <c r="C10" s="30">
+        <v>208</v>
+      </c>
+      <c r="D10" s="30">
+        <v>910</v>
+      </c>
+      <c r="E10" s="30">
+        <v>45</v>
+      </c>
+      <c r="F10" s="30">
+        <v>121</v>
+      </c>
+      <c r="G10" s="30">
+        <v>16</v>
+      </c>
+      <c r="H10" s="30">
+        <v>61</v>
+      </c>
+      <c r="I10" s="31">
+        <v>1</v>
+      </c>
+      <c r="J10" s="30">
+        <v>49</v>
+      </c>
+      <c r="K10" s="30">
+        <v>54</v>
+      </c>
+      <c r="L10" s="30">
+        <v>369</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+      <c r="N10" s="30">
+        <v>2</v>
+      </c>
+      <c r="O10" s="30">
+        <v>56</v>
+      </c>
+      <c r="P10" s="30">
+        <v>221</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>0</v>
+      </c>
+      <c r="R10" s="50">
+        <v>23</v>
+      </c>
+      <c r="S10" s="30">
+        <v>16</v>
+      </c>
+      <c r="T10" s="30">
+        <v>43</v>
+      </c>
+      <c r="U10" s="30">
+        <v>20</v>
+      </c>
+      <c r="V10" s="30">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="29">
+        <v>789</v>
+      </c>
+      <c r="C11" s="30">
+        <v>137</v>
+      </c>
+      <c r="D11" s="30">
+        <v>652</v>
+      </c>
+      <c r="E11" s="30">
+        <v>33</v>
+      </c>
+      <c r="F11" s="30">
+        <v>85</v>
+      </c>
+      <c r="G11" s="30">
+        <v>9</v>
+      </c>
+      <c r="H11" s="30">
+        <v>33</v>
+      </c>
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="30">
+        <v>44</v>
+      </c>
+      <c r="K11" s="30">
+        <v>30</v>
+      </c>
+      <c r="L11" s="30">
+        <v>261</v>
+      </c>
+      <c r="M11" s="30">
+        <v>4</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
+        <v>50</v>
+      </c>
+      <c r="P11" s="30">
+        <v>205</v>
+      </c>
+      <c r="Q11" s="49">
+        <v>0</v>
+      </c>
+      <c r="R11" s="50">
+        <v>3</v>
+      </c>
+      <c r="S11" s="30">
+        <v>2</v>
+      </c>
+      <c r="T11" s="30">
+        <v>1</v>
+      </c>
+      <c r="U11" s="30">
+        <v>9</v>
+      </c>
+      <c r="V11" s="30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="29">
+        <v>782</v>
+      </c>
+      <c r="C12" s="30">
+        <v>135</v>
+      </c>
+      <c r="D12" s="30">
+        <v>647</v>
+      </c>
+      <c r="E12" s="30">
+        <v>45</v>
+      </c>
+      <c r="F12" s="30">
+        <v>77</v>
+      </c>
+      <c r="G12" s="30">
+        <v>5</v>
+      </c>
+      <c r="H12" s="30">
+        <v>49</v>
+      </c>
+      <c r="I12" s="31">
+        <v>0</v>
+      </c>
+      <c r="J12" s="30">
+        <v>26</v>
+      </c>
+      <c r="K12" s="30">
+        <v>28</v>
+      </c>
+      <c r="L12" s="30">
+        <v>310</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+      <c r="N12" s="31">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>30</v>
+      </c>
+      <c r="P12" s="30">
+        <v>139</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>0</v>
+      </c>
+      <c r="R12" s="49">
+        <v>0</v>
+      </c>
+      <c r="S12" s="30">
+        <v>6</v>
+      </c>
+      <c r="T12" s="30">
+        <v>17</v>
+      </c>
+      <c r="U12" s="30">
+        <v>21</v>
+      </c>
+      <c r="V12" s="30">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="29">
+        <v>792</v>
+      </c>
+      <c r="C13" s="30">
+        <v>227</v>
+      </c>
+      <c r="D13" s="30">
+        <v>565</v>
+      </c>
+      <c r="E13" s="30">
+        <v>34</v>
+      </c>
+      <c r="F13" s="30">
+        <v>76</v>
+      </c>
+      <c r="G13" s="30">
+        <v>6</v>
+      </c>
+      <c r="H13" s="30">
+        <v>38</v>
+      </c>
+      <c r="I13" s="31">
+        <v>1</v>
+      </c>
+      <c r="J13" s="30">
+        <v>46</v>
+      </c>
+      <c r="K13" s="30">
+        <v>83</v>
+      </c>
+      <c r="L13" s="30">
+        <v>221</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+      <c r="N13" s="31">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>77</v>
+      </c>
+      <c r="P13" s="30">
+        <v>144</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>0</v>
+      </c>
+      <c r="R13" s="50">
+        <v>4</v>
+      </c>
+      <c r="S13" s="30">
+        <v>4</v>
+      </c>
+      <c r="T13" s="30">
+        <v>15</v>
+      </c>
+      <c r="U13" s="30">
+        <v>22</v>
+      </c>
+      <c r="V13" s="30">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="29">
+        <v>656</v>
+      </c>
+      <c r="C14" s="30">
+        <v>106</v>
+      </c>
+      <c r="D14" s="30">
+        <v>550</v>
+      </c>
+      <c r="E14" s="30">
+        <v>15</v>
+      </c>
+      <c r="F14" s="30">
+        <v>71</v>
+      </c>
+      <c r="G14" s="30">
+        <v>9</v>
+      </c>
+      <c r="H14" s="30">
+        <v>53</v>
+      </c>
+      <c r="I14" s="31">
+        <v>0</v>
+      </c>
+      <c r="J14" s="30">
+        <v>29</v>
+      </c>
+      <c r="K14" s="30">
+        <v>26</v>
+      </c>
+      <c r="L14" s="30">
+        <v>246</v>
+      </c>
+      <c r="M14" s="31">
+        <v>1</v>
+      </c>
+      <c r="N14" s="31">
+        <v>1</v>
+      </c>
+      <c r="O14" s="30">
+        <v>37</v>
+      </c>
+      <c r="P14" s="30">
+        <v>102</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>0</v>
+      </c>
+      <c r="R14" s="50">
+        <v>4</v>
+      </c>
+      <c r="S14" s="30">
+        <v>4</v>
+      </c>
+      <c r="T14" s="30">
+        <v>16</v>
+      </c>
+      <c r="U14" s="30">
+        <v>14</v>
+      </c>
+      <c r="V14" s="30">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="29">
+        <v>296</v>
+      </c>
+      <c r="C15" s="30">
+        <v>48</v>
+      </c>
+      <c r="D15" s="30">
+        <v>248</v>
+      </c>
+      <c r="E15" s="30">
+        <v>7</v>
+      </c>
+      <c r="F15" s="30">
+        <v>23</v>
+      </c>
+      <c r="G15" s="30">
+        <v>3</v>
+      </c>
+      <c r="H15" s="30">
+        <v>16</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="30">
+        <v>25</v>
+      </c>
+      <c r="K15" s="30">
+        <v>8</v>
+      </c>
+      <c r="L15" s="30">
+        <v>88</v>
+      </c>
+      <c r="M15" s="30">
+        <v>1</v>
+      </c>
+      <c r="N15" s="31">
+        <v>0</v>
+      </c>
+      <c r="O15" s="30">
+        <v>20</v>
+      </c>
+      <c r="P15" s="30">
+        <v>72</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>0</v>
+      </c>
+      <c r="R15" s="49">
+        <v>0</v>
+      </c>
+      <c r="S15" s="30">
+        <v>1</v>
+      </c>
+      <c r="T15" s="30">
+        <v>6</v>
+      </c>
+      <c r="U15" s="30">
+        <v>8</v>
+      </c>
+      <c r="V15" s="30">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="29">
+        <v>176</v>
+      </c>
+      <c r="C16" s="30">
+        <v>36</v>
+      </c>
+      <c r="D16" s="30">
+        <v>140</v>
+      </c>
+      <c r="E16" s="30">
+        <v>9</v>
+      </c>
+      <c r="F16" s="30">
+        <v>8</v>
+      </c>
+      <c r="G16" s="31">
+        <v>0</v>
+      </c>
+      <c r="H16" s="30">
+        <v>10</v>
+      </c>
+      <c r="I16" s="31">
+        <v>0</v>
+      </c>
+      <c r="J16" s="30">
+        <v>11</v>
+      </c>
+      <c r="K16" s="30">
+        <v>7</v>
+      </c>
+      <c r="L16" s="30">
+        <v>52</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="31">
+        <v>0</v>
+      </c>
+      <c r="O16" s="30">
+        <v>15</v>
+      </c>
+      <c r="P16" s="30">
+        <v>50</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>0</v>
+      </c>
+      <c r="R16" s="49">
+        <v>0</v>
+      </c>
+      <c r="S16" s="30">
+        <v>2</v>
+      </c>
+      <c r="T16" s="30">
+        <v>1</v>
+      </c>
+      <c r="U16" s="30">
+        <v>3</v>
+      </c>
+      <c r="V16" s="30">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="29">
+        <v>273</v>
+      </c>
+      <c r="C17" s="30">
+        <v>60</v>
+      </c>
+      <c r="D17" s="30">
+        <v>213</v>
+      </c>
+      <c r="E17" s="30">
+        <v>14</v>
+      </c>
+      <c r="F17" s="30">
+        <v>29</v>
+      </c>
+      <c r="G17" s="30">
+        <v>5</v>
+      </c>
+      <c r="H17" s="30">
+        <v>11</v>
+      </c>
+      <c r="I17" s="31">
+        <v>0</v>
+      </c>
+      <c r="J17" s="30">
+        <v>16</v>
+      </c>
+      <c r="K17" s="30">
+        <v>19</v>
+      </c>
+      <c r="L17" s="30">
+        <v>81</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="31">
+        <v>0</v>
+      </c>
+      <c r="O17" s="30">
+        <v>16</v>
+      </c>
+      <c r="P17" s="30">
+        <v>62</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>0</v>
+      </c>
+      <c r="R17" s="50">
+        <v>4</v>
+      </c>
+      <c r="S17" s="30">
+        <v>5</v>
+      </c>
+      <c r="T17" s="30">
+        <v>1</v>
+      </c>
+      <c r="U17" s="30">
+        <v>1</v>
+      </c>
+      <c r="V17" s="31">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="29">
+        <v>447</v>
+      </c>
+      <c r="C18" s="30">
+        <v>91</v>
+      </c>
+      <c r="D18" s="30">
+        <v>356</v>
+      </c>
+      <c r="E18" s="30">
+        <v>14</v>
+      </c>
+      <c r="F18" s="30">
+        <v>46</v>
+      </c>
+      <c r="G18" s="30">
+        <v>5</v>
+      </c>
+      <c r="H18" s="30">
+        <v>18</v>
+      </c>
+      <c r="I18" s="31">
+        <v>1</v>
+      </c>
+      <c r="J18" s="30">
+        <v>28</v>
+      </c>
+      <c r="K18" s="30">
+        <v>18</v>
+      </c>
+      <c r="L18" s="30">
+        <v>125</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="30">
+        <v>25</v>
+      </c>
+      <c r="P18" s="30">
+        <v>103</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>0</v>
+      </c>
+      <c r="R18" s="49">
+        <v>0</v>
+      </c>
+      <c r="S18" s="30">
+        <v>3</v>
+      </c>
+      <c r="T18" s="30">
+        <v>12</v>
+      </c>
+      <c r="U18" s="30">
+        <v>25</v>
+      </c>
+      <c r="V18" s="30">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="29">
+        <v>170</v>
+      </c>
+      <c r="C19" s="30">
+        <v>34</v>
+      </c>
+      <c r="D19" s="30">
+        <v>136</v>
+      </c>
+      <c r="E19" s="30">
+        <v>6</v>
+      </c>
+      <c r="F19" s="30">
+        <v>16</v>
+      </c>
+      <c r="G19" s="30">
+        <v>2</v>
+      </c>
+      <c r="H19" s="30">
+        <v>9</v>
+      </c>
+      <c r="I19" s="31">
+        <v>0</v>
+      </c>
+      <c r="J19" s="30">
+        <v>14</v>
+      </c>
+      <c r="K19" s="30">
+        <v>10</v>
+      </c>
+      <c r="L19" s="30">
+        <v>52</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="31">
+        <v>0</v>
+      </c>
+      <c r="O19" s="30">
+        <v>14</v>
+      </c>
+      <c r="P19" s="30">
+        <v>39</v>
+      </c>
+      <c r="Q19" s="49">
+        <v>0</v>
+      </c>
+      <c r="R19" s="50">
+        <v>4</v>
+      </c>
+      <c r="S19" s="31">
+        <v>0</v>
+      </c>
+      <c r="T19" s="30">
+        <v>2</v>
+      </c>
+      <c r="U19" s="31">
+        <v>2</v>
+      </c>
+      <c r="V19" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="29">
+        <v>117</v>
+      </c>
+      <c r="C20" s="30">
+        <v>17</v>
+      </c>
+      <c r="D20" s="30">
+        <v>100</v>
+      </c>
+      <c r="E20" s="30">
+        <v>5</v>
+      </c>
+      <c r="F20" s="30">
+        <v>11</v>
+      </c>
+      <c r="G20" s="31">
+        <v>0</v>
+      </c>
+      <c r="H20" s="30">
+        <v>6</v>
+      </c>
+      <c r="I20" s="31">
+        <v>0</v>
+      </c>
+      <c r="J20" s="30">
+        <v>13</v>
+      </c>
+      <c r="K20" s="31">
+        <v>1</v>
+      </c>
+      <c r="L20" s="30">
+        <v>37</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="31">
+        <v>0</v>
+      </c>
+      <c r="O20" s="30">
+        <v>8</v>
+      </c>
+      <c r="P20" s="30">
+        <v>28</v>
+      </c>
+      <c r="Q20" s="49">
+        <v>0</v>
+      </c>
+      <c r="R20" s="50">
+        <v>3</v>
+      </c>
+      <c r="S20" s="30">
+        <v>1</v>
+      </c>
+      <c r="T20" s="30">
+        <v>2</v>
+      </c>
+      <c r="U20" s="30">
+        <v>2</v>
+      </c>
+      <c r="V20" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="29">
+        <v>280</v>
+      </c>
+      <c r="C21" s="30">
+        <v>59</v>
+      </c>
+      <c r="D21" s="30">
+        <v>221</v>
+      </c>
+      <c r="E21" s="30">
+        <v>10</v>
+      </c>
+      <c r="F21" s="30">
+        <v>26</v>
+      </c>
+      <c r="G21" s="30">
+        <v>3</v>
+      </c>
+      <c r="H21" s="30">
+        <v>14</v>
+      </c>
+      <c r="I21" s="31">
+        <v>0</v>
+      </c>
+      <c r="J21" s="30">
+        <v>22</v>
+      </c>
+      <c r="K21" s="30">
+        <v>13</v>
+      </c>
+      <c r="L21" s="30">
+        <v>79</v>
+      </c>
+      <c r="M21" s="31">
+        <v>0</v>
+      </c>
+      <c r="N21" s="31">
+        <v>0</v>
+      </c>
+      <c r="O21" s="30">
+        <v>20</v>
+      </c>
+      <c r="P21" s="30">
+        <v>67</v>
+      </c>
+      <c r="Q21" s="49">
+        <v>0</v>
+      </c>
+      <c r="R21" s="49">
+        <v>0</v>
+      </c>
+      <c r="S21" s="30">
+        <v>1</v>
+      </c>
+      <c r="T21" s="30">
+        <v>2</v>
+      </c>
+      <c r="U21" s="30">
+        <v>12</v>
+      </c>
+      <c r="V21" s="30">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="29">
+        <v>343</v>
+      </c>
+      <c r="C22" s="30">
+        <v>75</v>
+      </c>
+      <c r="D22" s="30">
+        <v>268</v>
+      </c>
+      <c r="E22" s="30">
+        <v>15</v>
+      </c>
+      <c r="F22" s="30">
+        <v>26</v>
+      </c>
+      <c r="G22" s="30">
+        <v>3</v>
+      </c>
+      <c r="H22" s="30">
+        <v>23</v>
+      </c>
+      <c r="I22" s="31">
+        <v>0</v>
+      </c>
+      <c r="J22" s="30">
+        <v>26</v>
+      </c>
+      <c r="K22" s="30">
+        <v>13</v>
+      </c>
+      <c r="L22" s="30">
+        <v>82</v>
+      </c>
+      <c r="M22" s="31">
+        <v>0</v>
+      </c>
+      <c r="N22" s="31">
+        <v>0</v>
+      </c>
+      <c r="O22" s="30">
+        <v>23</v>
+      </c>
+      <c r="P22" s="30">
+        <v>74</v>
+      </c>
+      <c r="Q22" s="49">
+        <v>0</v>
+      </c>
+      <c r="R22" s="50">
+        <v>7</v>
+      </c>
+      <c r="S22" s="30">
+        <v>1</v>
+      </c>
+      <c r="T22" s="30">
+        <v>6</v>
+      </c>
+      <c r="U22" s="30">
+        <v>20</v>
+      </c>
+      <c r="V22" s="30">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="29">
+        <v>153</v>
+      </c>
+      <c r="C23" s="30">
+        <v>31</v>
+      </c>
+      <c r="D23" s="30">
+        <v>122</v>
+      </c>
+      <c r="E23" s="30">
+        <v>5</v>
+      </c>
+      <c r="F23" s="30">
+        <v>17</v>
+      </c>
+      <c r="G23" s="31">
+        <v>1</v>
+      </c>
+      <c r="H23" s="30">
+        <v>7</v>
+      </c>
+      <c r="I23" s="31">
+        <v>0</v>
+      </c>
+      <c r="J23" s="30">
+        <v>8</v>
+      </c>
+      <c r="K23" s="30">
+        <v>8</v>
+      </c>
+      <c r="L23" s="30">
+        <v>38</v>
+      </c>
+      <c r="M23" s="31">
+        <v>0</v>
+      </c>
+      <c r="N23" s="31">
+        <v>0</v>
+      </c>
+      <c r="O23" s="30">
+        <v>4</v>
+      </c>
+      <c r="P23" s="30">
+        <v>25</v>
+      </c>
+      <c r="Q23" s="49">
+        <v>0</v>
+      </c>
+      <c r="R23" s="50">
+        <v>5</v>
+      </c>
+      <c r="S23" s="30">
+        <v>1</v>
+      </c>
+      <c r="T23" s="31">
+        <v>0</v>
+      </c>
+      <c r="U23" s="30">
+        <v>12</v>
+      </c>
+      <c r="V23" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="29">
+        <v>209</v>
+      </c>
+      <c r="C24" s="30">
+        <v>35</v>
+      </c>
+      <c r="D24" s="30">
+        <v>174</v>
+      </c>
+      <c r="E24" s="30">
+        <v>12</v>
+      </c>
+      <c r="F24" s="30">
+        <v>25</v>
+      </c>
+      <c r="G24" s="30">
+        <v>3</v>
+      </c>
+      <c r="H24" s="30">
+        <v>7</v>
+      </c>
+      <c r="I24" s="31">
+        <v>0</v>
+      </c>
+      <c r="J24" s="30">
+        <v>12</v>
+      </c>
+      <c r="K24" s="30">
+        <v>11</v>
+      </c>
+      <c r="L24" s="30">
+        <v>47</v>
+      </c>
+      <c r="M24" s="31">
+        <v>0</v>
+      </c>
+      <c r="N24" s="31">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>5</v>
+      </c>
+      <c r="P24" s="30">
+        <v>61</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>0</v>
+      </c>
+      <c r="R24" s="49">
+        <v>0</v>
+      </c>
+      <c r="S24" s="31">
+        <v>0</v>
+      </c>
+      <c r="T24" s="30">
+        <v>3</v>
+      </c>
+      <c r="U24" s="30">
+        <v>4</v>
+      </c>
+      <c r="V24" s="30">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="29">
+        <v>48</v>
+      </c>
+      <c r="C25" s="30">
+        <v>12</v>
+      </c>
+      <c r="D25" s="30">
+        <v>36</v>
+      </c>
+      <c r="E25" s="31">
+        <v>1</v>
+      </c>
+      <c r="F25" s="30">
+        <v>6</v>
+      </c>
+      <c r="G25" s="31">
+        <v>1</v>
+      </c>
+      <c r="H25" s="30">
+        <v>8</v>
+      </c>
+      <c r="I25" s="31">
+        <v>0</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="30">
+        <v>6</v>
+      </c>
+      <c r="L25" s="30">
+        <v>12</v>
+      </c>
+      <c r="M25" s="31">
+        <v>0</v>
+      </c>
+      <c r="N25" s="31">
+        <v>0</v>
+      </c>
+      <c r="O25" s="31">
+        <v>1</v>
+      </c>
+      <c r="P25" s="30">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="49">
+        <v>0</v>
+      </c>
+      <c r="R25" s="50">
+        <v>1</v>
+      </c>
+      <c r="S25" s="31">
+        <v>0</v>
+      </c>
+      <c r="T25" s="31">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>3</v>
+      </c>
+      <c r="V25" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="29">
+        <v>97</v>
+      </c>
+      <c r="C26" s="30">
+        <v>12</v>
+      </c>
+      <c r="D26" s="30">
+        <v>85</v>
+      </c>
+      <c r="E26" s="30">
+        <v>2</v>
+      </c>
+      <c r="F26" s="30">
+        <v>9</v>
+      </c>
+      <c r="G26" s="31">
+        <v>0</v>
+      </c>
+      <c r="H26" s="30">
+        <v>6</v>
+      </c>
+      <c r="I26" s="31">
+        <v>1</v>
+      </c>
+      <c r="J26" s="30">
+        <v>9</v>
+      </c>
+      <c r="K26" s="30">
+        <v>2</v>
+      </c>
+      <c r="L26" s="30">
+        <v>29</v>
+      </c>
+      <c r="M26" s="31">
+        <v>0</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="30">
+        <v>6</v>
+      </c>
+      <c r="P26" s="30">
+        <v>20</v>
+      </c>
+      <c r="Q26" s="49">
+        <v>0</v>
+      </c>
+      <c r="R26" s="50">
+        <v>12</v>
+      </c>
+      <c r="S26" s="31">
+        <v>1</v>
+      </c>
+      <c r="T26" s="31">
+        <v>0</v>
+      </c>
+      <c r="U26" s="31">
+        <v>0</v>
+      </c>
+      <c r="V26" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="29">
+        <v>190</v>
+      </c>
+      <c r="C27" s="30">
+        <v>33</v>
+      </c>
+      <c r="D27" s="30">
+        <v>157</v>
+      </c>
+      <c r="E27" s="30">
+        <v>14</v>
+      </c>
+      <c r="F27" s="30">
+        <v>22</v>
+      </c>
+      <c r="G27" s="31">
+        <v>2</v>
+      </c>
+      <c r="H27" s="30">
+        <v>11</v>
+      </c>
+      <c r="I27" s="31">
+        <v>0</v>
+      </c>
+      <c r="J27" s="30">
+        <v>7</v>
+      </c>
+      <c r="K27" s="30">
+        <v>8</v>
+      </c>
+      <c r="L27" s="30">
+        <v>71</v>
+      </c>
+      <c r="M27" s="31">
+        <v>0</v>
+      </c>
+      <c r="N27" s="31">
+        <v>0</v>
+      </c>
+      <c r="O27" s="30">
+        <v>5</v>
+      </c>
+      <c r="P27" s="30">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="49">
+        <v>0</v>
+      </c>
+      <c r="R27" s="50">
+        <v>4</v>
+      </c>
+      <c r="S27" s="30">
+        <v>1</v>
+      </c>
+      <c r="T27" s="30">
+        <v>9</v>
+      </c>
+      <c r="U27" s="30">
+        <v>3</v>
+      </c>
+      <c r="V27" s="30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="29">
+        <v>128</v>
+      </c>
+      <c r="C28" s="30">
+        <v>21</v>
+      </c>
+      <c r="D28" s="30">
+        <v>107</v>
+      </c>
+      <c r="E28" s="30">
+        <v>4</v>
+      </c>
+      <c r="F28" s="30">
+        <v>14</v>
+      </c>
+      <c r="G28" s="30">
+        <v>2</v>
+      </c>
+      <c r="H28" s="30">
+        <v>19</v>
+      </c>
+      <c r="I28" s="31">
+        <v>0</v>
+      </c>
+      <c r="J28" s="30">
+        <v>3</v>
+      </c>
+      <c r="K28" s="30">
+        <v>8</v>
+      </c>
+      <c r="L28" s="30">
+        <v>45</v>
+      </c>
+      <c r="M28" s="31">
+        <v>1</v>
+      </c>
+      <c r="N28" s="31">
+        <v>0</v>
+      </c>
+      <c r="O28" s="30">
+        <v>2</v>
+      </c>
+      <c r="P28" s="30">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="49">
+        <v>0</v>
+      </c>
+      <c r="R28" s="49">
+        <v>0</v>
+      </c>
+      <c r="S28" s="31">
+        <v>1</v>
+      </c>
+      <c r="T28" s="31">
+        <v>1</v>
+      </c>
+      <c r="U28" s="30">
+        <v>3</v>
+      </c>
+      <c r="V28" s="30">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
         <v>90</v>
       </c>
-      <c r="C4" s="142"/>
-[...1 lines deleted...]
-      <c r="E4" s="147" t="s">
+      <c r="B29" s="29">
+        <v>47</v>
+      </c>
+      <c r="C29" s="30">
+        <v>9</v>
+      </c>
+      <c r="D29" s="30">
+        <v>38</v>
+      </c>
+      <c r="E29" s="30">
+        <v>2</v>
+      </c>
+      <c r="F29" s="30">
+        <v>6</v>
+      </c>
+      <c r="G29" s="31">
+        <v>0</v>
+      </c>
+      <c r="H29" s="30">
+        <v>3</v>
+      </c>
+      <c r="I29" s="31">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
+        <v>3</v>
+      </c>
+      <c r="K29" s="30">
+        <v>4</v>
+      </c>
+      <c r="L29" s="30">
+        <v>11</v>
+      </c>
+      <c r="M29" s="31">
+        <v>0</v>
+      </c>
+      <c r="N29" s="31">
+        <v>0</v>
+      </c>
+      <c r="O29" s="30">
+        <v>3</v>
+      </c>
+      <c r="P29" s="30">
+        <v>15</v>
+      </c>
+      <c r="Q29" s="49">
+        <v>0</v>
+      </c>
+      <c r="R29" s="49">
+        <v>0</v>
+      </c>
+      <c r="S29" s="31">
+        <v>0</v>
+      </c>
+      <c r="T29" s="31">
+        <v>0</v>
+      </c>
+      <c r="U29" s="31">
+        <v>0</v>
+      </c>
+      <c r="V29" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>91</v>
       </c>
-      <c r="F4" s="148"/>
-[...1787 lines deleted...]
-      <c r="B34" s="51" t="e">
+      <c r="B30" s="33">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+      <c r="O30" s="34">
+        <v>0</v>
+      </c>
+      <c r="P30" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="51">
+        <v>0</v>
+      </c>
+      <c r="R30" s="51">
+        <v>0</v>
+      </c>
+      <c r="S30" s="34">
+        <v>0</v>
+      </c>
+      <c r="T30" s="34">
+        <v>0</v>
+      </c>
+      <c r="U30" s="34">
+        <v>0</v>
+      </c>
+      <c r="V30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="36" t="e">
         <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="52" t="e">
+      <c r="C34" s="36" t="e">
         <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="52" t="e">
+      <c r="D34" s="36" t="e">
         <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="52" t="e">
+      <c r="E34" s="36" t="e">
         <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="52" t="e">
+      <c r="F34" s="36" t="e">
         <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="52" t="e">
+      <c r="G34" s="36" t="e">
         <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="52" t="e">
+      <c r="H34" s="36" t="e">
         <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="52" t="e">
+      <c r="I34" s="36" t="e">
         <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="52" t="e">
+      <c r="J34" s="36" t="e">
         <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="52" t="e">
+      <c r="K34" s="36" t="e">
         <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="52" t="e">
+      <c r="L34" s="36" t="e">
         <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="52" t="e">
+      <c r="M34" s="36" t="e">
         <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="52" t="e">
+      <c r="N34" s="36" t="e">
         <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="52" t="e">
+      <c r="O34" s="36" t="e">
         <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="52" t="e">
+      <c r="P34" s="36" t="e">
         <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="52"/>
-[...3 lines deleted...]
-      <c r="U34" s="52" t="e">
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36" t="e">
         <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V34" s="52" t="e">
+      <c r="V34" s="36" t="e">
         <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:22" hidden="1">
-      <c r="B35" s="51" t="e">
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="e">
         <f>SUM(B15:B28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="52" t="e">
+      <c r="C35" s="36" t="e">
         <f>SUM(C15:C28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="52" t="e">
+      <c r="D35" s="36" t="e">
         <f>SUM(D15:D28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="52" t="e">
+      <c r="E35" s="36" t="e">
         <f>SUM(E15:E28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="52" t="e">
+      <c r="F35" s="36" t="e">
         <f>SUM(F15:F28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="52" t="e">
+      <c r="G35" s="36" t="e">
         <f>SUM(G15:G28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="52" t="e">
+      <c r="H35" s="36" t="e">
         <f>SUM(H15:H28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="52" t="e">
+      <c r="I35" s="36" t="e">
         <f>SUM(I15:I28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="52" t="e">
+      <c r="J35" s="36" t="e">
         <f>SUM(J15:J28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="52" t="e">
+      <c r="K35" s="36" t="e">
         <f>SUM(K15:K28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="52" t="e">
+      <c r="L35" s="36" t="e">
         <f>SUM(L15:L28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="52" t="e">
+      <c r="M35" s="36" t="e">
         <f>SUM(M15:M28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="52" t="e">
+      <c r="N35" s="36" t="e">
         <f>SUM(N15:N28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="52" t="e">
+      <c r="O35" s="36" t="e">
         <f>SUM(O15:O28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="52" t="e">
+      <c r="P35" s="36" t="e">
         <f>SUM(P15:P28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="52"/>
-[...3 lines deleted...]
-      <c r="U35" s="52" t="e">
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36" t="e">
         <f>SUM(U15:U28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V35" s="52" t="e">
+      <c r="V35" s="36" t="e">
         <f>SUM(V15:V28)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:22" hidden="1">
-      <c r="B36" s="51" t="e">
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="36" t="e">
         <f>#REF!-B29-B30</f>
         <v>#REF!</v>
       </c>
-      <c r="C36" s="52" t="e">
+      <c r="C36" s="36" t="e">
         <f>#REF!-C29-C30</f>
         <v>#REF!</v>
       </c>
-      <c r="D36" s="52" t="e">
+      <c r="D36" s="36" t="e">
         <f>#REF!-D29-D30</f>
         <v>#REF!</v>
       </c>
-      <c r="E36" s="52" t="e">
+      <c r="E36" s="36" t="e">
         <f>#REF!-E29-E30</f>
         <v>#REF!</v>
       </c>
-      <c r="F36" s="52" t="e">
+      <c r="F36" s="36" t="e">
         <f>#REF!-F29-F30</f>
         <v>#REF!</v>
       </c>
-      <c r="G36" s="52" t="e">
+      <c r="G36" s="36" t="e">
         <f>#REF!-G29-G30</f>
         <v>#REF!</v>
       </c>
-      <c r="H36" s="52" t="e">
+      <c r="H36" s="36" t="e">
         <f>#REF!-H29-H30</f>
         <v>#REF!</v>
       </c>
-      <c r="I36" s="52" t="e">
+      <c r="I36" s="36" t="e">
         <f>#REF!-I29-I30</f>
         <v>#REF!</v>
       </c>
-      <c r="J36" s="52" t="e">
+      <c r="J36" s="36" t="e">
         <f>#REF!-J29-J30</f>
         <v>#REF!</v>
       </c>
-      <c r="K36" s="52" t="e">
+      <c r="K36" s="36" t="e">
         <f>#REF!-K29-K30</f>
         <v>#REF!</v>
       </c>
-      <c r="L36" s="52" t="e">
+      <c r="L36" s="36" t="e">
         <f>#REF!-L29-L30</f>
         <v>#REF!</v>
       </c>
-      <c r="M36" s="52" t="e">
+      <c r="M36" s="36" t="e">
         <f>#REF!-M29-M30</f>
         <v>#REF!</v>
       </c>
-      <c r="N36" s="52" t="e">
+      <c r="N36" s="36" t="e">
         <f>#REF!-N29-N30</f>
         <v>#REF!</v>
       </c>
-      <c r="O36" s="52" t="e">
+      <c r="O36" s="36" t="e">
         <f>#REF!-O29-O30</f>
         <v>#REF!</v>
       </c>
-      <c r="P36" s="52" t="e">
+      <c r="P36" s="36" t="e">
         <f>#REF!-P29-P30</f>
         <v>#REF!</v>
       </c>
-      <c r="Q36" s="52"/>
-[...3 lines deleted...]
-      <c r="U36" s="52" t="e">
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36" t="e">
         <f>#REF!-U29-U30</f>
         <v>#REF!</v>
       </c>
-      <c r="V36" s="52" t="e">
+      <c r="V36" s="36" t="e">
         <f>#REF!-V29-V30</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:22">
-[...20 lines deleted...]
-      <c r="V39" s="43"/>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="37"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="P39" s="28"/>
+      <c r="Q39" s="28"/>
+      <c r="R39" s="28"/>
+      <c r="S39" s="28"/>
+      <c r="T39" s="28"/>
+      <c r="U39" s="28"/>
+      <c r="V39" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A31:V31"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6588FF6A-6968-4B51-83F1-79CEEBFD67E0}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" style="50" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="9.33203125" style="38"/>
+    <col min="1" max="1" width="22.83203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="35" customWidth="1"/>
+    <col min="3" max="21" width="10.33203125" style="23" customWidth="1"/>
+    <col min="22" max="22" width="10.6640625" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="37" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:24" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="94" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="137"/>
-[...48 lines deleted...]
-      <c r="A3" s="139" t="s">
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="95" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="139"/>
-[...22 lines deleted...]
-      <c r="A4" s="140" t="s">
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+    </row>
+    <row r="4" spans="1:24" s="38" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="112"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="117" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="118"/>
+      <c r="G4" s="117" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="118"/>
+      <c r="I4" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="118"/>
+      <c r="K4" s="117" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="118"/>
+      <c r="M4" s="117" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="118"/>
+      <c r="O4" s="121" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" s="122"/>
+      <c r="Q4" s="122"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="124" t="s">
+        <v>50</v>
+      </c>
+      <c r="T4" s="125"/>
+      <c r="U4" s="117" t="s">
+        <v>21</v>
+      </c>
+      <c r="V4" s="128"/>
+    </row>
+    <row r="5" spans="1:24" s="38" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="98"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="115"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="120"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="119"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="110" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="126"/>
+      <c r="T5" s="127"/>
+      <c r="U5" s="119"/>
+      <c r="V5" s="129"/>
+    </row>
+    <row r="6" spans="1:24" s="38" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="P6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="R6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="S6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="T6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="U6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="V6" s="40" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="26">
+        <v>9455</v>
+      </c>
+      <c r="C7" s="27">
+        <v>1881</v>
+      </c>
+      <c r="D7" s="27">
+        <v>7574</v>
+      </c>
+      <c r="E7" s="27">
+        <v>374</v>
+      </c>
+      <c r="F7" s="27">
+        <v>861</v>
+      </c>
+      <c r="G7" s="27">
+        <v>92</v>
+      </c>
+      <c r="H7" s="27">
+        <v>530</v>
+      </c>
+      <c r="I7" s="27">
+        <v>7</v>
+      </c>
+      <c r="J7" s="27">
+        <v>572</v>
+      </c>
+      <c r="K7" s="27">
+        <v>488</v>
+      </c>
+      <c r="L7" s="27">
+        <v>2863</v>
+      </c>
+      <c r="M7" s="27">
+        <v>9</v>
+      </c>
+      <c r="N7" s="27">
+        <v>18</v>
+      </c>
+      <c r="O7" s="27">
+        <v>634</v>
+      </c>
+      <c r="P7" s="27">
+        <v>2149</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>1</v>
+      </c>
+      <c r="R7" s="27">
+        <v>121</v>
+      </c>
+      <c r="S7" s="27">
+        <v>72</v>
+      </c>
+      <c r="T7" s="27">
+        <v>168</v>
+      </c>
+      <c r="U7" s="27">
+        <v>204</v>
+      </c>
+      <c r="V7" s="27">
+        <v>292</v>
+      </c>
+      <c r="W7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="29">
+        <v>1677</v>
+      </c>
+      <c r="C8" s="30">
+        <v>401</v>
+      </c>
+      <c r="D8" s="30">
+        <v>1276</v>
+      </c>
+      <c r="E8" s="30">
+        <v>44</v>
+      </c>
+      <c r="F8" s="30">
+        <v>77</v>
+      </c>
+      <c r="G8" s="30">
+        <v>7</v>
+      </c>
+      <c r="H8" s="30">
+        <v>76</v>
+      </c>
+      <c r="I8" s="31">
+        <v>0</v>
+      </c>
+      <c r="J8" s="30">
+        <v>128</v>
+      </c>
+      <c r="K8" s="30">
+        <v>100</v>
+      </c>
+      <c r="L8" s="30">
+        <v>406</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+      <c r="N8" s="30">
+        <v>1</v>
+      </c>
+      <c r="O8" s="30">
+        <v>216</v>
+      </c>
+      <c r="P8" s="30">
+        <v>531</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>0</v>
+      </c>
+      <c r="R8" s="31">
+        <v>0</v>
+      </c>
+      <c r="S8" s="30">
+        <v>8</v>
+      </c>
+      <c r="T8" s="30">
+        <v>21</v>
+      </c>
+      <c r="U8" s="30">
+        <v>26</v>
+      </c>
+      <c r="V8" s="30">
+        <v>36</v>
+      </c>
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="29">
+        <v>840</v>
+      </c>
+      <c r="C9" s="30">
+        <v>149</v>
+      </c>
+      <c r="D9" s="30">
+        <v>691</v>
+      </c>
+      <c r="E9" s="30">
+        <v>35</v>
+      </c>
+      <c r="F9" s="30">
+        <v>77</v>
+      </c>
+      <c r="G9" s="30">
+        <v>14</v>
+      </c>
+      <c r="H9" s="30">
+        <v>45</v>
+      </c>
+      <c r="I9" s="30">
+        <v>2</v>
+      </c>
+      <c r="J9" s="30">
+        <v>67</v>
+      </c>
+      <c r="K9" s="30">
+        <v>45</v>
+      </c>
+      <c r="L9" s="30">
+        <v>258</v>
+      </c>
+      <c r="M9" s="30">
+        <v>2</v>
+      </c>
+      <c r="N9" s="30">
+        <v>6</v>
+      </c>
+      <c r="O9" s="30">
+        <v>30</v>
+      </c>
+      <c r="P9" s="30">
+        <v>144</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>1</v>
+      </c>
+      <c r="R9" s="30">
+        <v>50</v>
+      </c>
+      <c r="S9" s="30">
+        <v>5</v>
+      </c>
+      <c r="T9" s="30">
+        <v>27</v>
+      </c>
+      <c r="U9" s="30">
+        <v>15</v>
+      </c>
+      <c r="V9" s="30">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="29">
+        <v>1140</v>
+      </c>
+      <c r="C10" s="30">
+        <v>215</v>
+      </c>
+      <c r="D10" s="30">
+        <v>925</v>
+      </c>
+      <c r="E10" s="30">
+        <v>51</v>
+      </c>
+      <c r="F10" s="30">
+        <v>133</v>
+      </c>
+      <c r="G10" s="30">
+        <v>10</v>
+      </c>
+      <c r="H10" s="30">
+        <v>75</v>
+      </c>
+      <c r="I10" s="31">
+        <v>0</v>
+      </c>
+      <c r="J10" s="30">
+        <v>53</v>
+      </c>
+      <c r="K10" s="30">
+        <v>58</v>
+      </c>
+      <c r="L10" s="30">
+        <v>376</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+      <c r="N10" s="30">
+        <v>2</v>
+      </c>
+      <c r="O10" s="30">
+        <v>65</v>
+      </c>
+      <c r="P10" s="30">
+        <v>218</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>0</v>
+      </c>
+      <c r="R10" s="30">
+        <v>11</v>
+      </c>
+      <c r="S10" s="30">
+        <v>16</v>
+      </c>
+      <c r="T10" s="30">
+        <v>35</v>
+      </c>
+      <c r="U10" s="30">
+        <v>15</v>
+      </c>
+      <c r="V10" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="29">
+        <v>782</v>
+      </c>
+      <c r="C11" s="30">
+        <v>139</v>
+      </c>
+      <c r="D11" s="30">
+        <v>643</v>
+      </c>
+      <c r="E11" s="30">
+        <v>39</v>
+      </c>
+      <c r="F11" s="30">
+        <v>83</v>
+      </c>
+      <c r="G11" s="30">
+        <v>8</v>
+      </c>
+      <c r="H11" s="30">
+        <v>35</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1</v>
+      </c>
+      <c r="J11" s="30">
+        <v>44</v>
+      </c>
+      <c r="K11" s="30">
+        <v>31</v>
+      </c>
+      <c r="L11" s="30">
+        <v>256</v>
+      </c>
+      <c r="M11" s="30">
+        <v>3</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
+        <v>44</v>
+      </c>
+      <c r="P11" s="30">
+        <v>198</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>0</v>
+      </c>
+      <c r="R11" s="30">
+        <v>5</v>
+      </c>
+      <c r="S11" s="30">
+        <v>3</v>
+      </c>
+      <c r="T11" s="30">
+        <v>2</v>
+      </c>
+      <c r="U11" s="30">
+        <v>10</v>
+      </c>
+      <c r="V11" s="30">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="29">
+        <v>784</v>
+      </c>
+      <c r="C12" s="30">
+        <v>126</v>
+      </c>
+      <c r="D12" s="30">
+        <v>658</v>
+      </c>
+      <c r="E12" s="30">
+        <v>42</v>
+      </c>
+      <c r="F12" s="30">
+        <v>77</v>
+      </c>
+      <c r="G12" s="30">
+        <v>3</v>
+      </c>
+      <c r="H12" s="30">
+        <v>45</v>
+      </c>
+      <c r="I12" s="31">
+        <v>0</v>
+      </c>
+      <c r="J12" s="30">
+        <v>24</v>
+      </c>
+      <c r="K12" s="30">
+        <v>26</v>
+      </c>
+      <c r="L12" s="30">
+        <v>314</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+      <c r="N12" s="31">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>29</v>
+      </c>
+      <c r="P12" s="30">
+        <v>145</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>0</v>
+      </c>
+      <c r="R12" s="30">
+        <v>10</v>
+      </c>
+      <c r="S12" s="30">
+        <v>7</v>
+      </c>
+      <c r="T12" s="30">
+        <v>14</v>
+      </c>
+      <c r="U12" s="30">
+        <v>19</v>
+      </c>
+      <c r="V12" s="30">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="29">
+        <v>727</v>
+      </c>
+      <c r="C13" s="30">
+        <v>210</v>
+      </c>
+      <c r="D13" s="30">
+        <v>517</v>
+      </c>
+      <c r="E13" s="30">
+        <v>29</v>
+      </c>
+      <c r="F13" s="30">
+        <v>62</v>
+      </c>
+      <c r="G13" s="30">
+        <v>7</v>
+      </c>
+      <c r="H13" s="30">
+        <v>38</v>
+      </c>
+      <c r="I13" s="31">
+        <v>1</v>
+      </c>
+      <c r="J13" s="30">
+        <v>44</v>
+      </c>
+      <c r="K13" s="30">
+        <v>74</v>
+      </c>
+      <c r="L13" s="30">
+        <v>193</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+      <c r="N13" s="31">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>80</v>
+      </c>
+      <c r="P13" s="30">
+        <v>149</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>0</v>
+      </c>
+      <c r="R13" s="30">
+        <v>5</v>
+      </c>
+      <c r="S13" s="30">
+        <v>7</v>
+      </c>
+      <c r="T13" s="30">
+        <v>13</v>
+      </c>
+      <c r="U13" s="30">
+        <v>12</v>
+      </c>
+      <c r="V13" s="30">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="29">
+        <v>562</v>
+      </c>
+      <c r="C14" s="30">
+        <v>88</v>
+      </c>
+      <c r="D14" s="30">
+        <v>474</v>
+      </c>
+      <c r="E14" s="30">
+        <v>14</v>
+      </c>
+      <c r="F14" s="30">
+        <v>69</v>
+      </c>
+      <c r="G14" s="30">
+        <v>10</v>
+      </c>
+      <c r="H14" s="30">
+        <v>51</v>
+      </c>
+      <c r="I14" s="31">
+        <v>0</v>
+      </c>
+      <c r="J14" s="30">
+        <v>20</v>
+      </c>
+      <c r="K14" s="30">
+        <v>22</v>
+      </c>
+      <c r="L14" s="30">
+        <v>230</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="31">
+        <v>0</v>
+      </c>
+      <c r="O14" s="30">
+        <v>23</v>
+      </c>
+      <c r="P14" s="30">
+        <v>78</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>0</v>
+      </c>
+      <c r="R14" s="30">
+        <v>4</v>
+      </c>
+      <c r="S14" s="30">
+        <v>6</v>
+      </c>
+      <c r="T14" s="30">
+        <v>8</v>
+      </c>
+      <c r="U14" s="30">
+        <v>11</v>
+      </c>
+      <c r="V14" s="30">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="29">
+        <v>292</v>
+      </c>
+      <c r="C15" s="30">
+        <v>53</v>
+      </c>
+      <c r="D15" s="30">
+        <v>239</v>
+      </c>
+      <c r="E15" s="30">
+        <v>8</v>
+      </c>
+      <c r="F15" s="30">
+        <v>20</v>
+      </c>
+      <c r="G15" s="30">
+        <v>4</v>
+      </c>
+      <c r="H15" s="30">
+        <v>13</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="30">
+        <v>23</v>
+      </c>
+      <c r="K15" s="30">
+        <v>8</v>
+      </c>
+      <c r="L15" s="30">
+        <v>80</v>
+      </c>
+      <c r="M15" s="30">
+        <v>1</v>
+      </c>
+      <c r="N15" s="30">
+        <v>1</v>
+      </c>
+      <c r="O15" s="30">
+        <v>20</v>
+      </c>
+      <c r="P15" s="30">
+        <v>74</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>0</v>
+      </c>
+      <c r="R15" s="31">
+        <v>0</v>
+      </c>
+      <c r="S15" s="30">
+        <v>2</v>
+      </c>
+      <c r="T15" s="30">
+        <v>4</v>
+      </c>
+      <c r="U15" s="30">
+        <v>10</v>
+      </c>
+      <c r="V15" s="30">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="29">
+        <v>188</v>
+      </c>
+      <c r="C16" s="30">
+        <v>35</v>
+      </c>
+      <c r="D16" s="30">
+        <v>153</v>
+      </c>
+      <c r="E16" s="30">
+        <v>11</v>
+      </c>
+      <c r="F16" s="30">
+        <v>10</v>
+      </c>
+      <c r="G16" s="30">
+        <v>1</v>
+      </c>
+      <c r="H16" s="30">
+        <v>9</v>
+      </c>
+      <c r="I16" s="31">
+        <v>0</v>
+      </c>
+      <c r="J16" s="30">
+        <v>11</v>
+      </c>
+      <c r="K16" s="30">
+        <v>8</v>
+      </c>
+      <c r="L16" s="30">
+        <v>54</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="31">
+        <v>0</v>
+      </c>
+      <c r="O16" s="30">
+        <v>9</v>
+      </c>
+      <c r="P16" s="30">
+        <v>55</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>0</v>
+      </c>
+      <c r="R16" s="30">
+        <v>6</v>
+      </c>
+      <c r="S16" s="30">
+        <v>2</v>
+      </c>
+      <c r="T16" s="30">
+        <v>1</v>
+      </c>
+      <c r="U16" s="30">
+        <v>4</v>
+      </c>
+      <c r="V16" s="30">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="29">
+        <v>278</v>
+      </c>
+      <c r="C17" s="30">
+        <v>61</v>
+      </c>
+      <c r="D17" s="30">
+        <v>217</v>
+      </c>
+      <c r="E17" s="30">
+        <v>15</v>
+      </c>
+      <c r="F17" s="30">
+        <v>28</v>
+      </c>
+      <c r="G17" s="30">
+        <v>4</v>
+      </c>
+      <c r="H17" s="30">
+        <v>12</v>
+      </c>
+      <c r="I17" s="31">
+        <v>0</v>
+      </c>
+      <c r="J17" s="30">
+        <v>17</v>
+      </c>
+      <c r="K17" s="30">
+        <v>19</v>
+      </c>
+      <c r="L17" s="30">
+        <v>77</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="31">
+        <v>0</v>
+      </c>
+      <c r="O17" s="30">
+        <v>15</v>
+      </c>
+      <c r="P17" s="30">
+        <v>70</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>0</v>
+      </c>
+      <c r="R17" s="30">
+        <v>4</v>
+      </c>
+      <c r="S17" s="30">
+        <v>7</v>
+      </c>
+      <c r="T17" s="30">
+        <v>9</v>
+      </c>
+      <c r="U17" s="30">
+        <v>1</v>
+      </c>
+      <c r="V17" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="29">
+        <v>459</v>
+      </c>
+      <c r="C18" s="30">
+        <v>95</v>
+      </c>
+      <c r="D18" s="30">
+        <v>364</v>
+      </c>
+      <c r="E18" s="30">
+        <v>16</v>
+      </c>
+      <c r="F18" s="30">
+        <v>47</v>
+      </c>
+      <c r="G18" s="30">
+        <v>4</v>
+      </c>
+      <c r="H18" s="30">
+        <v>24</v>
+      </c>
+      <c r="I18" s="31">
+        <v>1</v>
+      </c>
+      <c r="J18" s="30">
+        <v>27</v>
+      </c>
+      <c r="K18" s="30">
+        <v>21</v>
+      </c>
+      <c r="L18" s="30">
+        <v>128</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="30">
+        <v>25</v>
+      </c>
+      <c r="P18" s="30">
+        <v>109</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>0</v>
+      </c>
+      <c r="R18" s="31">
+        <v>0</v>
+      </c>
+      <c r="S18" s="30">
+        <v>4</v>
+      </c>
+      <c r="T18" s="30">
+        <v>12</v>
+      </c>
+      <c r="U18" s="30">
+        <v>24</v>
+      </c>
+      <c r="V18" s="30">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="29">
+        <v>163</v>
+      </c>
+      <c r="C19" s="30">
+        <v>31</v>
+      </c>
+      <c r="D19" s="30">
+        <v>132</v>
+      </c>
+      <c r="E19" s="30">
+        <v>4</v>
+      </c>
+      <c r="F19" s="30">
+        <v>17</v>
+      </c>
+      <c r="G19" s="30">
+        <v>3</v>
+      </c>
+      <c r="H19" s="30">
+        <v>8</v>
+      </c>
+      <c r="I19" s="31">
+        <v>0</v>
+      </c>
+      <c r="J19" s="30">
+        <v>15</v>
+      </c>
+      <c r="K19" s="30">
+        <v>11</v>
+      </c>
+      <c r="L19" s="30">
+        <v>46</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="31">
+        <v>0</v>
+      </c>
+      <c r="O19" s="30">
+        <v>12</v>
+      </c>
+      <c r="P19" s="30">
+        <v>41</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>0</v>
+      </c>
+      <c r="R19" s="30">
+        <v>3</v>
+      </c>
+      <c r="S19" s="31">
+        <v>0</v>
+      </c>
+      <c r="T19" s="30">
+        <v>2</v>
+      </c>
+      <c r="U19" s="31">
+        <v>1</v>
+      </c>
+      <c r="V19" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="29">
+        <v>124</v>
+      </c>
+      <c r="C20" s="30">
+        <v>15</v>
+      </c>
+      <c r="D20" s="30">
+        <v>109</v>
+      </c>
+      <c r="E20" s="30">
+        <v>5</v>
+      </c>
+      <c r="F20" s="30">
+        <v>12</v>
+      </c>
+      <c r="G20" s="31">
+        <v>0</v>
+      </c>
+      <c r="H20" s="30">
+        <v>6</v>
+      </c>
+      <c r="I20" s="31">
+        <v>0</v>
+      </c>
+      <c r="J20" s="30">
+        <v>13</v>
+      </c>
+      <c r="K20" s="31">
+        <v>0</v>
+      </c>
+      <c r="L20" s="30">
+        <v>43</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="31">
+        <v>0</v>
+      </c>
+      <c r="O20" s="30">
+        <v>6</v>
+      </c>
+      <c r="P20" s="30">
+        <v>29</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>0</v>
+      </c>
+      <c r="R20" s="30">
+        <v>3</v>
+      </c>
+      <c r="S20" s="30">
+        <v>1</v>
+      </c>
+      <c r="T20" s="30">
+        <v>2</v>
+      </c>
+      <c r="U20" s="30">
+        <v>3</v>
+      </c>
+      <c r="V20" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="29">
+        <v>255</v>
+      </c>
+      <c r="C21" s="30">
+        <v>49</v>
+      </c>
+      <c r="D21" s="30">
+        <v>206</v>
+      </c>
+      <c r="E21" s="30">
+        <v>11</v>
+      </c>
+      <c r="F21" s="30">
+        <v>25</v>
+      </c>
+      <c r="G21" s="30">
+        <v>2</v>
+      </c>
+      <c r="H21" s="30">
+        <v>13</v>
+      </c>
+      <c r="I21" s="30">
+        <v>1</v>
+      </c>
+      <c r="J21" s="30">
+        <v>16</v>
+      </c>
+      <c r="K21" s="30">
+        <v>10</v>
+      </c>
+      <c r="L21" s="30">
+        <v>72</v>
+      </c>
+      <c r="M21" s="31">
+        <v>0</v>
+      </c>
+      <c r="N21" s="31">
+        <v>0</v>
+      </c>
+      <c r="O21" s="30">
+        <v>14</v>
+      </c>
+      <c r="P21" s="30">
+        <v>70</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>0</v>
+      </c>
+      <c r="R21" s="31">
+        <v>0</v>
+      </c>
+      <c r="S21" s="30">
+        <v>1</v>
+      </c>
+      <c r="T21" s="30">
+        <v>1</v>
+      </c>
+      <c r="U21" s="30">
+        <v>10</v>
+      </c>
+      <c r="V21" s="30">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="29">
+        <v>327</v>
+      </c>
+      <c r="C22" s="30">
+        <v>67</v>
+      </c>
+      <c r="D22" s="30">
+        <v>260</v>
+      </c>
+      <c r="E22" s="30">
+        <v>12</v>
+      </c>
+      <c r="F22" s="30">
+        <v>24</v>
+      </c>
+      <c r="G22" s="30">
+        <v>3</v>
+      </c>
+      <c r="H22" s="30">
+        <v>23</v>
+      </c>
+      <c r="I22" s="31">
+        <v>0</v>
+      </c>
+      <c r="J22" s="30">
+        <v>26</v>
+      </c>
+      <c r="K22" s="30">
+        <v>16</v>
+      </c>
+      <c r="L22" s="30">
+        <v>73</v>
+      </c>
+      <c r="M22" s="31">
+        <v>0</v>
+      </c>
+      <c r="N22" s="31">
+        <v>8</v>
+      </c>
+      <c r="O22" s="30">
+        <v>21</v>
+      </c>
+      <c r="P22" s="30">
+        <v>74</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>0</v>
+      </c>
+      <c r="R22" s="30">
+        <v>9</v>
+      </c>
+      <c r="S22" s="30">
+        <v>1</v>
+      </c>
+      <c r="T22" s="30">
+        <v>5</v>
+      </c>
+      <c r="U22" s="30">
+        <v>14</v>
+      </c>
+      <c r="V22" s="30">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="29">
+        <v>147</v>
+      </c>
+      <c r="C23" s="30">
+        <v>30</v>
+      </c>
+      <c r="D23" s="30">
+        <v>117</v>
+      </c>
+      <c r="E23" s="30">
+        <v>4</v>
+      </c>
+      <c r="F23" s="30">
+        <v>16</v>
+      </c>
+      <c r="G23" s="31">
+        <v>1</v>
+      </c>
+      <c r="H23" s="30">
+        <v>7</v>
+      </c>
+      <c r="I23" s="31">
+        <v>0</v>
+      </c>
+      <c r="J23" s="30">
+        <v>8</v>
+      </c>
+      <c r="K23" s="30">
+        <v>9</v>
+      </c>
+      <c r="L23" s="30">
+        <v>34</v>
+      </c>
+      <c r="M23" s="31">
+        <v>0</v>
+      </c>
+      <c r="N23" s="31">
+        <v>0</v>
+      </c>
+      <c r="O23" s="30">
+        <v>2</v>
+      </c>
+      <c r="P23" s="30">
+        <v>25</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>0</v>
+      </c>
+      <c r="R23" s="30">
+        <v>5</v>
+      </c>
+      <c r="S23" s="30">
+        <v>1</v>
+      </c>
+      <c r="T23" s="31">
+        <v>0</v>
+      </c>
+      <c r="U23" s="30">
+        <v>13</v>
+      </c>
+      <c r="V23" s="30">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="29">
+        <v>221</v>
+      </c>
+      <c r="C24" s="30">
+        <v>32</v>
+      </c>
+      <c r="D24" s="30">
+        <v>189</v>
+      </c>
+      <c r="E24" s="30">
+        <v>10</v>
+      </c>
+      <c r="F24" s="30">
+        <v>24</v>
+      </c>
+      <c r="G24" s="30">
+        <v>3</v>
+      </c>
+      <c r="H24" s="30">
+        <v>7</v>
+      </c>
+      <c r="I24" s="31">
+        <v>0</v>
+      </c>
+      <c r="J24" s="30">
+        <v>13</v>
+      </c>
+      <c r="K24" s="30">
+        <v>10</v>
+      </c>
+      <c r="L24" s="30">
+        <v>51</v>
+      </c>
+      <c r="M24" s="31">
+        <v>0</v>
+      </c>
+      <c r="N24" s="31">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>5</v>
+      </c>
+      <c r="P24" s="30">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>0</v>
+      </c>
+      <c r="R24" s="30">
+        <v>1</v>
+      </c>
+      <c r="S24" s="31">
+        <v>0</v>
+      </c>
+      <c r="T24" s="30">
+        <v>3</v>
+      </c>
+      <c r="U24" s="30">
+        <v>4</v>
+      </c>
+      <c r="V24" s="30">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="29">
+        <v>42</v>
+      </c>
+      <c r="C25" s="30">
+        <v>10</v>
+      </c>
+      <c r="D25" s="30">
+        <v>32</v>
+      </c>
+      <c r="E25" s="31">
+        <v>1</v>
+      </c>
+      <c r="F25" s="30">
+        <v>6</v>
+      </c>
+      <c r="G25" s="31">
+        <v>1</v>
+      </c>
+      <c r="H25" s="30">
+        <v>5</v>
+      </c>
+      <c r="I25" s="31">
+        <v>0</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="30">
+        <v>4</v>
+      </c>
+      <c r="L25" s="30">
+        <v>12</v>
+      </c>
+      <c r="M25" s="31">
+        <v>0</v>
+      </c>
+      <c r="N25" s="31">
+        <v>0</v>
+      </c>
+      <c r="O25" s="31">
+        <v>1</v>
+      </c>
+      <c r="P25" s="30">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>0</v>
+      </c>
+      <c r="R25" s="31">
+        <v>0</v>
+      </c>
+      <c r="S25" s="31">
+        <v>0</v>
+      </c>
+      <c r="T25" s="31">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>3</v>
+      </c>
+      <c r="V25" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="29">
+        <v>92</v>
+      </c>
+      <c r="C26" s="30">
+        <v>15</v>
+      </c>
+      <c r="D26" s="30">
+        <v>77</v>
+      </c>
+      <c r="E26" s="30">
+        <v>6</v>
+      </c>
+      <c r="F26" s="30">
+        <v>12</v>
+      </c>
+      <c r="G26" s="30">
+        <v>1</v>
+      </c>
+      <c r="H26" s="30">
+        <v>7</v>
+      </c>
+      <c r="I26" s="31">
+        <v>1</v>
+      </c>
+      <c r="J26" s="30">
+        <v>8</v>
+      </c>
+      <c r="K26" s="30">
+        <v>2</v>
+      </c>
+      <c r="L26" s="30">
+        <v>27</v>
+      </c>
+      <c r="M26" s="31">
+        <v>0</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="30">
+        <v>5</v>
+      </c>
+      <c r="P26" s="30">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>0</v>
+      </c>
+      <c r="R26" s="31">
+        <v>0</v>
+      </c>
+      <c r="S26" s="31">
+        <v>0</v>
+      </c>
+      <c r="T26" s="31">
+        <v>0</v>
+      </c>
+      <c r="U26" s="31">
+        <v>0</v>
+      </c>
+      <c r="V26" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="29">
+        <v>179</v>
+      </c>
+      <c r="C27" s="30">
+        <v>29</v>
+      </c>
+      <c r="D27" s="30">
+        <v>150</v>
+      </c>
+      <c r="E27" s="30">
+        <v>12</v>
+      </c>
+      <c r="F27" s="30">
+        <v>21</v>
+      </c>
+      <c r="G27" s="31">
+        <v>2</v>
+      </c>
+      <c r="H27" s="30">
+        <v>11</v>
+      </c>
+      <c r="I27" s="31">
+        <v>0</v>
+      </c>
+      <c r="J27" s="30">
+        <v>8</v>
+      </c>
+      <c r="K27" s="30">
+        <v>5</v>
+      </c>
+      <c r="L27" s="30">
+        <v>72</v>
+      </c>
+      <c r="M27" s="31">
+        <v>0</v>
+      </c>
+      <c r="N27" s="31">
+        <v>0</v>
+      </c>
+      <c r="O27" s="30">
+        <v>5</v>
+      </c>
+      <c r="P27" s="30">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>0</v>
+      </c>
+      <c r="R27" s="30">
+        <v>5</v>
+      </c>
+      <c r="S27" s="30">
+        <v>1</v>
+      </c>
+      <c r="T27" s="30">
+        <v>9</v>
+      </c>
+      <c r="U27" s="30">
+        <v>4</v>
+      </c>
+      <c r="V27" s="30">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="B4" s="164" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="170" t="s">
+      <c r="B28" s="29">
+        <v>127</v>
+      </c>
+      <c r="C28" s="30">
+        <v>23</v>
+      </c>
+      <c r="D28" s="30">
+        <v>104</v>
+      </c>
+      <c r="E28" s="30">
+        <v>4</v>
+      </c>
+      <c r="F28" s="30">
+        <v>18</v>
+      </c>
+      <c r="G28" s="30">
+        <v>4</v>
+      </c>
+      <c r="H28" s="30">
         <v>16</v>
       </c>
-      <c r="H4" s="171"/>
-[...4 lines deleted...]
-      <c r="K4" s="170" t="s">
+      <c r="I28" s="31">
+        <v>0</v>
+      </c>
+      <c r="J28" s="30">
+        <v>3</v>
+      </c>
+      <c r="K28" s="30">
+        <v>6</v>
+      </c>
+      <c r="L28" s="30">
+        <v>48</v>
+      </c>
+      <c r="M28" s="31">
+        <v>1</v>
+      </c>
+      <c r="N28" s="31">
+        <v>0</v>
+      </c>
+      <c r="O28" s="30">
+        <v>3</v>
+      </c>
+      <c r="P28" s="30">
+        <v>10</v>
+      </c>
+      <c r="Q28" s="31">
+        <v>0</v>
+      </c>
+      <c r="R28" s="31">
+        <v>0</v>
+      </c>
+      <c r="S28" s="31">
+        <v>0</v>
+      </c>
+      <c r="T28" s="31">
+        <v>0</v>
+      </c>
+      <c r="U28" s="30">
+        <v>5</v>
+      </c>
+      <c r="V28" s="30">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="29">
+        <v>49</v>
+      </c>
+      <c r="C29" s="30">
+        <v>8</v>
+      </c>
+      <c r="D29" s="30">
+        <v>41</v>
+      </c>
+      <c r="E29" s="30">
+        <v>1</v>
+      </c>
+      <c r="F29" s="30">
+        <v>3</v>
+      </c>
+      <c r="G29" s="31">
+        <v>0</v>
+      </c>
+      <c r="H29" s="30">
+        <v>4</v>
+      </c>
+      <c r="I29" s="31">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
+        <v>3</v>
+      </c>
+      <c r="K29" s="30">
+        <v>3</v>
+      </c>
+      <c r="L29" s="30">
+        <v>13</v>
+      </c>
+      <c r="M29" s="31">
+        <v>0</v>
+      </c>
+      <c r="N29" s="31">
+        <v>0</v>
+      </c>
+      <c r="O29" s="30">
+        <v>4</v>
+      </c>
+      <c r="P29" s="30">
         <v>18</v>
       </c>
-      <c r="L4" s="171"/>
-[...773 lines deleted...]
-      <c r="P16" s="45">
+      <c r="Q29" s="31">
+        <v>0</v>
+      </c>
+      <c r="R29" s="31">
+        <v>0</v>
+      </c>
+      <c r="S29" s="31">
+        <v>0</v>
+      </c>
+      <c r="T29" s="31">
+        <v>0</v>
+      </c>
+      <c r="U29" s="31">
+        <v>0</v>
+      </c>
+      <c r="V29" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="33">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+      <c r="O30" s="34">
+        <v>0</v>
+      </c>
+      <c r="P30" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="34">
+        <v>0</v>
+      </c>
+      <c r="R30" s="34">
+        <v>0</v>
+      </c>
+      <c r="S30" s="34">
+        <v>0</v>
+      </c>
+      <c r="T30" s="34">
+        <v>0</v>
+      </c>
+      <c r="U30" s="34">
+        <v>0</v>
+      </c>
+      <c r="V30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93" t="s">
         <v>55</v>
       </c>
-      <c r="Q16" s="46">
-[...997 lines deleted...]
-      <c r="B34" s="51" t="e">
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="36" t="e">
         <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="52" t="e">
+      <c r="C34" s="36" t="e">
         <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="52" t="e">
+      <c r="D34" s="36" t="e">
         <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="52" t="e">
+      <c r="E34" s="36" t="e">
         <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="52" t="e">
+      <c r="F34" s="36" t="e">
         <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="52" t="e">
+      <c r="G34" s="36" t="e">
         <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="52" t="e">
+      <c r="H34" s="36" t="e">
         <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="52" t="e">
+      <c r="I34" s="36" t="e">
         <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="52" t="e">
+      <c r="J34" s="36" t="e">
         <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="52" t="e">
+      <c r="K34" s="36" t="e">
         <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="52" t="e">
+      <c r="L34" s="36" t="e">
         <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="52" t="e">
+      <c r="M34" s="36" t="e">
         <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="52" t="e">
+      <c r="N34" s="36" t="e">
         <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="52" t="e">
+      <c r="O34" s="36" t="e">
         <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="52" t="e">
+      <c r="P34" s="36" t="e">
         <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="52"/>
-[...3 lines deleted...]
-      <c r="U34" s="52" t="e">
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36" t="e">
         <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V34" s="52" t="e">
+      <c r="V34" s="36" t="e">
         <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:22" hidden="1">
-      <c r="B35" s="51" t="e">
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="e">
         <f>SUM(B15:B28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="52" t="e">
+      <c r="C35" s="36" t="e">
         <f>SUM(C15:C28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="52" t="e">
+      <c r="D35" s="36" t="e">
         <f>SUM(D15:D28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="52" t="e">
+      <c r="E35" s="36" t="e">
         <f>SUM(E15:E28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="52" t="e">
+      <c r="F35" s="36" t="e">
         <f>SUM(F15:F28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="52" t="e">
+      <c r="G35" s="36" t="e">
         <f>SUM(G15:G28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="52" t="e">
+      <c r="H35" s="36" t="e">
         <f>SUM(H15:H28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="52" t="e">
+      <c r="I35" s="36" t="e">
         <f>SUM(I15:I28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="52" t="e">
+      <c r="J35" s="36" t="e">
         <f>SUM(J15:J28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="52" t="e">
+      <c r="K35" s="36" t="e">
         <f>SUM(K15:K28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="52" t="e">
+      <c r="L35" s="36" t="e">
         <f>SUM(L15:L28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="52" t="e">
+      <c r="M35" s="36" t="e">
         <f>SUM(M15:M28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="52" t="e">
+      <c r="N35" s="36" t="e">
         <f>SUM(N15:N28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="52" t="e">
+      <c r="O35" s="36" t="e">
         <f>SUM(O15:O28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="52" t="e">
+      <c r="P35" s="36" t="e">
         <f>SUM(P15:P28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="52"/>
-[...3 lines deleted...]
-      <c r="U35" s="52" t="e">
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36" t="e">
         <f>SUM(U15:U28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V35" s="52" t="e">
+      <c r="V35" s="36" t="e">
         <f>SUM(V15:V28)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:22" hidden="1">
-      <c r="B36" s="51" t="e">
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="36" t="e">
         <f>#REF!-B29-B30</f>
         <v>#REF!</v>
       </c>
-      <c r="C36" s="52" t="e">
+      <c r="C36" s="36" t="e">
         <f>#REF!-C29-C30</f>
         <v>#REF!</v>
       </c>
-      <c r="D36" s="52" t="e">
+      <c r="D36" s="36" t="e">
         <f>#REF!-D29-D30</f>
         <v>#REF!</v>
       </c>
-      <c r="E36" s="52" t="e">
+      <c r="E36" s="36" t="e">
         <f>#REF!-E29-E30</f>
         <v>#REF!</v>
       </c>
-      <c r="F36" s="52" t="e">
+      <c r="F36" s="36" t="e">
         <f>#REF!-F29-F30</f>
         <v>#REF!</v>
       </c>
-      <c r="G36" s="52" t="e">
+      <c r="G36" s="36" t="e">
         <f>#REF!-G29-G30</f>
         <v>#REF!</v>
       </c>
-      <c r="H36" s="52" t="e">
+      <c r="H36" s="36" t="e">
         <f>#REF!-H29-H30</f>
         <v>#REF!</v>
       </c>
-      <c r="I36" s="52" t="e">
+      <c r="I36" s="36" t="e">
         <f>#REF!-I29-I30</f>
         <v>#REF!</v>
       </c>
-      <c r="J36" s="52" t="e">
+      <c r="J36" s="36" t="e">
         <f>#REF!-J29-J30</f>
         <v>#REF!</v>
       </c>
-      <c r="K36" s="52" t="e">
+      <c r="K36" s="36" t="e">
         <f>#REF!-K29-K30</f>
         <v>#REF!</v>
       </c>
-      <c r="L36" s="52" t="e">
+      <c r="L36" s="36" t="e">
         <f>#REF!-L29-L30</f>
         <v>#REF!</v>
       </c>
-      <c r="M36" s="52" t="e">
+      <c r="M36" s="36" t="e">
         <f>#REF!-M29-M30</f>
         <v>#REF!</v>
       </c>
-      <c r="N36" s="52" t="e">
+      <c r="N36" s="36" t="e">
         <f>#REF!-N29-N30</f>
         <v>#REF!</v>
       </c>
-      <c r="O36" s="52" t="e">
+      <c r="O36" s="36" t="e">
         <f>#REF!-O29-O30</f>
         <v>#REF!</v>
       </c>
-      <c r="P36" s="52" t="e">
+      <c r="P36" s="36" t="e">
         <f>#REF!-P29-P30</f>
         <v>#REF!</v>
       </c>
-      <c r="Q36" s="52"/>
-[...3 lines deleted...]
-      <c r="U36" s="52" t="e">
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36" t="e">
         <f>#REF!-U29-U30</f>
         <v>#REF!</v>
       </c>
-      <c r="V36" s="52" t="e">
+      <c r="V36" s="36" t="e">
         <f>#REF!-V29-V30</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:22">
-[...20 lines deleted...]
-      <c r="V39" s="43"/>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="37"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="P39" s="28"/>
+      <c r="Q39" s="28"/>
+      <c r="R39" s="28"/>
+      <c r="S39" s="28"/>
+      <c r="T39" s="28"/>
+      <c r="U39" s="28"/>
+      <c r="V39" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A31:V31"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D23" sqref="D23"/>
       <selection pane="topRight" activeCell="D23" sqref="D23"/>
       <selection pane="bottomLeft" activeCell="D23" sqref="D23"/>
       <selection pane="bottomRight" activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" style="50" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="9.33203125" style="38"/>
+    <col min="1" max="1" width="22.83203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="35" customWidth="1"/>
+    <col min="3" max="22" width="10.33203125" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.33203125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="37" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:24" s="22" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="94" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="137"/>
-[...22 lines deleted...]
-      <c r="A2" s="157" t="s">
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="138"/>
-[...22 lines deleted...]
-      <c r="A3" s="139" t="s">
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="139"/>
-[...22 lines deleted...]
-      <c r="A4" s="140" t="s">
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="97"/>
+      <c r="S3" s="97"/>
+      <c r="T3" s="97"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="97"/>
+    </row>
+    <row r="4" spans="1:24" s="38" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="112"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="117" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="118"/>
+      <c r="G4" s="117" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="118"/>
+      <c r="I4" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="118"/>
+      <c r="K4" s="117" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="118"/>
+      <c r="M4" s="117" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="118"/>
+      <c r="O4" s="121" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" s="122"/>
+      <c r="Q4" s="122"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="124" t="s">
+        <v>50</v>
+      </c>
+      <c r="T4" s="125"/>
+      <c r="U4" s="117" t="s">
+        <v>21</v>
+      </c>
+      <c r="V4" s="128"/>
+    </row>
+    <row r="5" spans="1:24" s="38" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="98"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="115"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="120"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="119"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="110" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="126"/>
+      <c r="T5" s="127"/>
+      <c r="U5" s="119"/>
+      <c r="V5" s="129"/>
+    </row>
+    <row r="6" spans="1:24" s="38" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="98"/>
+      <c r="B6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="P6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="R6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="S6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="T6" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="U6" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="V6" s="40" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="26">
+        <v>9378</v>
+      </c>
+      <c r="C7" s="27">
+        <v>1838</v>
+      </c>
+      <c r="D7" s="27">
+        <v>7540</v>
+      </c>
+      <c r="E7" s="27">
+        <v>396</v>
+      </c>
+      <c r="F7" s="27">
+        <v>837</v>
+      </c>
+      <c r="G7" s="27">
+        <v>84</v>
+      </c>
+      <c r="H7" s="27">
+        <v>522</v>
+      </c>
+      <c r="I7" s="27">
+        <v>10</v>
+      </c>
+      <c r="J7" s="27">
+        <v>544</v>
+      </c>
+      <c r="K7" s="27">
+        <v>492</v>
+      </c>
+      <c r="L7" s="27">
+        <v>2911</v>
+      </c>
+      <c r="M7" s="27">
+        <v>9</v>
+      </c>
+      <c r="N7" s="27">
+        <v>11</v>
+      </c>
+      <c r="O7" s="27">
+        <v>585</v>
+      </c>
+      <c r="P7" s="27">
+        <v>2160</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>6</v>
+      </c>
+      <c r="R7" s="27">
+        <v>100</v>
+      </c>
+      <c r="S7" s="27">
+        <v>51</v>
+      </c>
+      <c r="T7" s="27">
+        <v>156</v>
+      </c>
+      <c r="U7" s="27">
+        <v>205</v>
+      </c>
+      <c r="V7" s="27">
+        <v>299</v>
+      </c>
+      <c r="W7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="29">
+        <v>1688</v>
+      </c>
+      <c r="C8" s="30">
+        <v>365</v>
+      </c>
+      <c r="D8" s="30">
+        <v>1323</v>
+      </c>
+      <c r="E8" s="30">
+        <v>50</v>
+      </c>
+      <c r="F8" s="30">
+        <v>71</v>
+      </c>
+      <c r="G8" s="30">
+        <v>8</v>
+      </c>
+      <c r="H8" s="30">
+        <v>82</v>
+      </c>
+      <c r="I8" s="30">
+        <v>1</v>
+      </c>
+      <c r="J8" s="30">
+        <v>128</v>
+      </c>
+      <c r="K8" s="30">
         <v>89</v>
       </c>
-      <c r="B4" s="164" t="s">
+      <c r="L8" s="30">
+        <v>408</v>
+      </c>
+      <c r="M8" s="31">
+        <v>0</v>
+      </c>
+      <c r="N8" s="30">
+        <v>1</v>
+      </c>
+      <c r="O8" s="30">
+        <v>186</v>
+      </c>
+      <c r="P8" s="30">
+        <v>566</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>4</v>
+      </c>
+      <c r="R8" s="30">
+        <v>11</v>
+      </c>
+      <c r="S8" s="30">
+        <v>5</v>
+      </c>
+      <c r="T8" s="30">
+        <v>20</v>
+      </c>
+      <c r="U8" s="30">
+        <v>22</v>
+      </c>
+      <c r="V8" s="30">
+        <v>36</v>
+      </c>
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="29">
+        <v>812</v>
+      </c>
+      <c r="C9" s="30">
+        <v>139</v>
+      </c>
+      <c r="D9" s="30">
+        <v>673</v>
+      </c>
+      <c r="E9" s="30">
+        <v>47</v>
+      </c>
+      <c r="F9" s="30">
+        <v>85</v>
+      </c>
+      <c r="G9" s="30">
+        <v>10</v>
+      </c>
+      <c r="H9" s="30">
+        <v>45</v>
+      </c>
+      <c r="I9" s="30">
+        <v>3</v>
+      </c>
+      <c r="J9" s="30">
+        <v>58</v>
+      </c>
+      <c r="K9" s="30">
+        <v>47</v>
+      </c>
+      <c r="L9" s="30">
+        <v>260</v>
+      </c>
+      <c r="M9" s="31">
+        <v>0</v>
+      </c>
+      <c r="N9" s="31">
+        <v>0</v>
+      </c>
+      <c r="O9" s="30">
+        <v>28</v>
+      </c>
+      <c r="P9" s="30">
+        <v>160</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>1</v>
+      </c>
+      <c r="R9" s="30">
+        <v>33</v>
+      </c>
+      <c r="S9" s="30">
+        <v>3</v>
+      </c>
+      <c r="T9" s="30">
+        <v>26</v>
+      </c>
+      <c r="U9" s="31">
+        <v>0</v>
+      </c>
+      <c r="V9" s="30">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="29">
+        <v>1120</v>
+      </c>
+      <c r="C10" s="30">
+        <v>210</v>
+      </c>
+      <c r="D10" s="30">
+        <v>910</v>
+      </c>
+      <c r="E10" s="30">
+        <v>47</v>
+      </c>
+      <c r="F10" s="30">
+        <v>131</v>
+      </c>
+      <c r="G10" s="30">
+        <v>8</v>
+      </c>
+      <c r="H10" s="30">
+        <v>67</v>
+      </c>
+      <c r="I10" s="31">
+        <v>0</v>
+      </c>
+      <c r="J10" s="30">
+        <v>41</v>
+      </c>
+      <c r="K10" s="30">
+        <v>57</v>
+      </c>
+      <c r="L10" s="30">
+        <v>368</v>
+      </c>
+      <c r="M10" s="31">
+        <v>0</v>
+      </c>
+      <c r="N10" s="30">
+        <v>2</v>
+      </c>
+      <c r="O10" s="30">
+        <v>59</v>
+      </c>
+      <c r="P10" s="30">
+        <v>219</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>0</v>
+      </c>
+      <c r="R10" s="30">
+        <v>19</v>
+      </c>
+      <c r="S10" s="30">
+        <v>14</v>
+      </c>
+      <c r="T10" s="30">
+        <v>39</v>
+      </c>
+      <c r="U10" s="30">
+        <v>25</v>
+      </c>
+      <c r="V10" s="30">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="29">
+        <v>782</v>
+      </c>
+      <c r="C11" s="30">
+        <v>141</v>
+      </c>
+      <c r="D11" s="30">
+        <v>641</v>
+      </c>
+      <c r="E11" s="30">
+        <v>37</v>
+      </c>
+      <c r="F11" s="30">
+        <v>81</v>
+      </c>
+      <c r="G11" s="30">
+        <v>10</v>
+      </c>
+      <c r="H11" s="30">
+        <v>35</v>
+      </c>
+      <c r="I11" s="31">
+        <v>1</v>
+      </c>
+      <c r="J11" s="30">
+        <v>42</v>
+      </c>
+      <c r="K11" s="30">
+        <v>34</v>
+      </c>
+      <c r="L11" s="30">
+        <v>260</v>
+      </c>
+      <c r="M11" s="30">
+        <v>4</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
+        <v>44</v>
+      </c>
+      <c r="P11" s="30">
+        <v>199</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>0</v>
+      </c>
+      <c r="R11" s="30">
+        <v>5</v>
+      </c>
+      <c r="S11" s="31">
+        <v>0</v>
+      </c>
+      <c r="T11" s="30">
+        <v>2</v>
+      </c>
+      <c r="U11" s="30">
+        <v>11</v>
+      </c>
+      <c r="V11" s="30">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="29">
+        <v>771</v>
+      </c>
+      <c r="C12" s="30">
+        <v>115</v>
+      </c>
+      <c r="D12" s="30">
+        <v>656</v>
+      </c>
+      <c r="E12" s="30">
+        <v>41</v>
+      </c>
+      <c r="F12" s="30">
+        <v>75</v>
+      </c>
+      <c r="G12" s="31">
+        <v>0</v>
+      </c>
+      <c r="H12" s="30">
+        <v>51</v>
+      </c>
+      <c r="I12" s="31">
+        <v>0</v>
+      </c>
+      <c r="J12" s="30">
+        <v>25</v>
+      </c>
+      <c r="K12" s="30">
+        <v>23</v>
+      </c>
+      <c r="L12" s="30">
+        <v>317</v>
+      </c>
+      <c r="M12" s="31">
+        <v>0</v>
+      </c>
+      <c r="N12" s="31">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>26</v>
+      </c>
+      <c r="P12" s="30">
+        <v>128</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>1</v>
+      </c>
+      <c r="R12" s="30">
+        <v>11</v>
+      </c>
+      <c r="S12" s="30">
+        <v>4</v>
+      </c>
+      <c r="T12" s="30">
+        <v>12</v>
+      </c>
+      <c r="U12" s="30">
+        <v>20</v>
+      </c>
+      <c r="V12" s="30">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="29">
+        <v>760</v>
+      </c>
+      <c r="C13" s="30">
+        <v>220</v>
+      </c>
+      <c r="D13" s="30">
+        <v>540</v>
+      </c>
+      <c r="E13" s="30">
+        <v>30</v>
+      </c>
+      <c r="F13" s="30">
+        <v>62</v>
+      </c>
+      <c r="G13" s="30">
+        <v>8</v>
+      </c>
+      <c r="H13" s="30">
+        <v>34</v>
+      </c>
+      <c r="I13" s="31">
+        <v>1</v>
+      </c>
+      <c r="J13" s="30">
+        <v>44</v>
+      </c>
+      <c r="K13" s="30">
+        <v>78</v>
+      </c>
+      <c r="L13" s="30">
+        <v>223</v>
+      </c>
+      <c r="M13" s="31">
+        <v>0</v>
+      </c>
+      <c r="N13" s="31">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>75</v>
+      </c>
+      <c r="P13" s="30">
+        <v>144</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>0</v>
+      </c>
+      <c r="R13" s="31">
+        <v>0</v>
+      </c>
+      <c r="S13" s="30">
+        <v>8</v>
+      </c>
+      <c r="T13" s="30">
+        <v>17</v>
+      </c>
+      <c r="U13" s="30">
+        <v>20</v>
+      </c>
+      <c r="V13" s="30">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="29">
+        <v>550</v>
+      </c>
+      <c r="C14" s="30">
+        <v>87</v>
+      </c>
+      <c r="D14" s="30">
+        <v>463</v>
+      </c>
+      <c r="E14" s="30">
         <v>15</v>
       </c>
-      <c r="C4" s="165"/>
-[...5 lines deleted...]
-      <c r="G4" s="170" t="s">
+      <c r="F14" s="30">
+        <v>65</v>
+      </c>
+      <c r="G14" s="30">
+        <v>9</v>
+      </c>
+      <c r="H14" s="30">
+        <v>49</v>
+      </c>
+      <c r="I14" s="31">
+        <v>0</v>
+      </c>
+      <c r="J14" s="30">
+        <v>24</v>
+      </c>
+      <c r="K14" s="30">
+        <v>27</v>
+      </c>
+      <c r="L14" s="30">
+        <v>216</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="31">
+        <v>0</v>
+      </c>
+      <c r="O14" s="30">
+        <v>20</v>
+      </c>
+      <c r="P14" s="30">
+        <v>80</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>0</v>
+      </c>
+      <c r="R14" s="30">
+        <v>4</v>
+      </c>
+      <c r="S14" s="30">
+        <v>4</v>
+      </c>
+      <c r="T14" s="30">
+        <v>7</v>
+      </c>
+      <c r="U14" s="30">
+        <v>10</v>
+      </c>
+      <c r="V14" s="30">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="29">
+        <v>285</v>
+      </c>
+      <c r="C15" s="30">
+        <v>47</v>
+      </c>
+      <c r="D15" s="30">
+        <v>238</v>
+      </c>
+      <c r="E15" s="30">
+        <v>6</v>
+      </c>
+      <c r="F15" s="30">
+        <v>27</v>
+      </c>
+      <c r="G15" s="30">
+        <v>3</v>
+      </c>
+      <c r="H15" s="30">
+        <v>13</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="30">
+        <v>24</v>
+      </c>
+      <c r="K15" s="30">
+        <v>10</v>
+      </c>
+      <c r="L15" s="30">
+        <v>86</v>
+      </c>
+      <c r="M15" s="30">
+        <v>1</v>
+      </c>
+      <c r="N15" s="30">
+        <v>1</v>
+      </c>
+      <c r="O15" s="30">
+        <v>19</v>
+      </c>
+      <c r="P15" s="30">
+        <v>69</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>0</v>
+      </c>
+      <c r="R15" s="31">
+        <v>0</v>
+      </c>
+      <c r="S15" s="30">
+        <v>1</v>
+      </c>
+      <c r="T15" s="30">
+        <v>4</v>
+      </c>
+      <c r="U15" s="30">
+        <v>7</v>
+      </c>
+      <c r="V15" s="30">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="29">
+        <v>180</v>
+      </c>
+      <c r="C16" s="30">
+        <v>36</v>
+      </c>
+      <c r="D16" s="30">
+        <v>144</v>
+      </c>
+      <c r="E16" s="30">
+        <v>12</v>
+      </c>
+      <c r="F16" s="30">
+        <v>5</v>
+      </c>
+      <c r="G16" s="30">
+        <v>2</v>
+      </c>
+      <c r="H16" s="30">
+        <v>8</v>
+      </c>
+      <c r="I16" s="31">
+        <v>0</v>
+      </c>
+      <c r="J16" s="30">
+        <v>11</v>
+      </c>
+      <c r="K16" s="30">
+        <v>6</v>
+      </c>
+      <c r="L16" s="30">
+        <v>60</v>
+      </c>
+      <c r="M16" s="31">
+        <v>0</v>
+      </c>
+      <c r="N16" s="31">
+        <v>0</v>
+      </c>
+      <c r="O16" s="30">
+        <v>11</v>
+      </c>
+      <c r="P16" s="30">
+        <v>52</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>0</v>
+      </c>
+      <c r="R16" s="31">
+        <v>0</v>
+      </c>
+      <c r="S16" s="30">
+        <v>2</v>
+      </c>
+      <c r="T16" s="30">
+        <v>1</v>
+      </c>
+      <c r="U16" s="30">
+        <v>3</v>
+      </c>
+      <c r="V16" s="30">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="29">
+        <v>274</v>
+      </c>
+      <c r="C17" s="30">
+        <v>55</v>
+      </c>
+      <c r="D17" s="30">
+        <v>219</v>
+      </c>
+      <c r="E17" s="30">
+        <v>12</v>
+      </c>
+      <c r="F17" s="30">
+        <v>25</v>
+      </c>
+      <c r="G17" s="30">
+        <v>4</v>
+      </c>
+      <c r="H17" s="30">
+        <v>11</v>
+      </c>
+      <c r="I17" s="31">
+        <v>0</v>
+      </c>
+      <c r="J17" s="30">
         <v>16</v>
       </c>
-      <c r="H4" s="171"/>
-      <c r="I4" s="170" t="s">
+      <c r="K17" s="30">
+        <v>14</v>
+      </c>
+      <c r="L17" s="30">
+        <v>87</v>
+      </c>
+      <c r="M17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="31">
+        <v>0</v>
+      </c>
+      <c r="O17" s="30">
+        <v>18</v>
+      </c>
+      <c r="P17" s="30">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>0</v>
+      </c>
+      <c r="R17" s="30">
+        <v>4</v>
+      </c>
+      <c r="S17" s="30">
+        <v>3</v>
+      </c>
+      <c r="T17" s="30">
+        <v>2</v>
+      </c>
+      <c r="U17" s="30">
+        <v>4</v>
+      </c>
+      <c r="V17" s="30">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="29">
+        <v>476</v>
+      </c>
+      <c r="C18" s="30">
+        <v>105</v>
+      </c>
+      <c r="D18" s="30">
+        <v>371</v>
+      </c>
+      <c r="E18" s="30">
+        <v>32</v>
+      </c>
+      <c r="F18" s="30">
+        <v>43</v>
+      </c>
+      <c r="G18" s="30">
+        <v>4</v>
+      </c>
+      <c r="H18" s="30">
+        <v>30</v>
+      </c>
+      <c r="I18" s="31">
+        <v>1</v>
+      </c>
+      <c r="J18" s="30">
+        <v>26</v>
+      </c>
+      <c r="K18" s="30">
         <v>17</v>
       </c>
-      <c r="J4" s="171"/>
-      <c r="K4" s="170" t="s">
+      <c r="L18" s="30">
+        <v>122</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="30">
+        <v>21</v>
+      </c>
+      <c r="P18" s="30">
+        <v>109</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>0</v>
+      </c>
+      <c r="R18" s="31">
+        <v>0</v>
+      </c>
+      <c r="S18" s="30">
+        <v>4</v>
+      </c>
+      <c r="T18" s="30">
+        <v>11</v>
+      </c>
+      <c r="U18" s="30">
+        <v>26</v>
+      </c>
+      <c r="V18" s="30">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="29">
+        <v>165</v>
+      </c>
+      <c r="C19" s="30">
+        <v>31</v>
+      </c>
+      <c r="D19" s="30">
+        <v>134</v>
+      </c>
+      <c r="E19" s="30">
+        <v>3</v>
+      </c>
+      <c r="F19" s="30">
+        <v>14</v>
+      </c>
+      <c r="G19" s="30">
+        <v>4</v>
+      </c>
+      <c r="H19" s="30">
+        <v>9</v>
+      </c>
+      <c r="I19" s="31">
+        <v>0</v>
+      </c>
+      <c r="J19" s="30">
+        <v>14</v>
+      </c>
+      <c r="K19" s="30">
+        <v>13</v>
+      </c>
+      <c r="L19" s="30">
+        <v>49</v>
+      </c>
+      <c r="M19" s="31">
+        <v>0</v>
+      </c>
+      <c r="N19" s="31">
+        <v>0</v>
+      </c>
+      <c r="O19" s="30">
+        <v>10</v>
+      </c>
+      <c r="P19" s="30">
+        <v>43</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>0</v>
+      </c>
+      <c r="R19" s="30">
+        <v>3</v>
+      </c>
+      <c r="S19" s="31">
+        <v>0</v>
+      </c>
+      <c r="T19" s="30">
+        <v>2</v>
+      </c>
+      <c r="U19" s="31">
+        <v>1</v>
+      </c>
+      <c r="V19" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="29">
+        <v>119</v>
+      </c>
+      <c r="C20" s="30">
+        <v>12</v>
+      </c>
+      <c r="D20" s="30">
+        <v>107</v>
+      </c>
+      <c r="E20" s="30">
+        <v>6</v>
+      </c>
+      <c r="F20" s="30">
+        <v>13</v>
+      </c>
+      <c r="G20" s="31">
+        <v>0</v>
+      </c>
+      <c r="H20" s="30">
+        <v>6</v>
+      </c>
+      <c r="I20" s="31">
+        <v>0</v>
+      </c>
+      <c r="J20" s="30">
+        <v>13</v>
+      </c>
+      <c r="K20" s="31">
+        <v>1</v>
+      </c>
+      <c r="L20" s="30">
+        <v>38</v>
+      </c>
+      <c r="M20" s="31">
+        <v>0</v>
+      </c>
+      <c r="N20" s="31">
+        <v>0</v>
+      </c>
+      <c r="O20" s="30">
+        <v>2</v>
+      </c>
+      <c r="P20" s="30">
+        <v>30</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>0</v>
+      </c>
+      <c r="R20" s="30">
+        <v>3</v>
+      </c>
+      <c r="S20" s="30">
+        <v>1</v>
+      </c>
+      <c r="T20" s="30">
+        <v>2</v>
+      </c>
+      <c r="U20" s="30">
+        <v>2</v>
+      </c>
+      <c r="V20" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="29">
+        <v>250</v>
+      </c>
+      <c r="C21" s="30">
+        <v>53</v>
+      </c>
+      <c r="D21" s="30">
+        <v>197</v>
+      </c>
+      <c r="E21" s="30">
+        <v>9</v>
+      </c>
+      <c r="F21" s="30">
+        <v>24</v>
+      </c>
+      <c r="G21" s="30">
+        <v>2</v>
+      </c>
+      <c r="H21" s="30">
+        <v>12</v>
+      </c>
+      <c r="I21" s="30">
+        <v>2</v>
+      </c>
+      <c r="J21" s="30">
+        <v>13</v>
+      </c>
+      <c r="K21" s="30">
+        <v>11</v>
+      </c>
+      <c r="L21" s="30">
+        <v>73</v>
+      </c>
+      <c r="M21" s="31">
+        <v>0</v>
+      </c>
+      <c r="N21" s="31">
+        <v>0</v>
+      </c>
+      <c r="O21" s="30">
         <v>18</v>
       </c>
-      <c r="L4" s="171"/>
-      <c r="M4" s="170" t="s">
+      <c r="P21" s="30">
+        <v>67</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>0</v>
+      </c>
+      <c r="R21" s="31">
+        <v>0</v>
+      </c>
+      <c r="S21" s="30">
+        <v>1</v>
+      </c>
+      <c r="T21" s="30">
+        <v>1</v>
+      </c>
+      <c r="U21" s="30">
+        <v>10</v>
+      </c>
+      <c r="V21" s="30">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="29">
+        <v>316</v>
+      </c>
+      <c r="C22" s="30">
+        <v>73</v>
+      </c>
+      <c r="D22" s="30">
+        <v>243</v>
+      </c>
+      <c r="E22" s="30">
+        <v>11</v>
+      </c>
+      <c r="F22" s="30">
+        <v>24</v>
+      </c>
+      <c r="G22" s="30">
+        <v>5</v>
+      </c>
+      <c r="H22" s="30">
         <v>19</v>
       </c>
-      <c r="N4" s="171"/>
-      <c r="O4" s="174" t="s">
+      <c r="I22" s="31">
+        <v>0</v>
+      </c>
+      <c r="J22" s="30">
+        <v>26</v>
+      </c>
+      <c r="K22" s="30">
+        <v>18</v>
+      </c>
+      <c r="L22" s="30">
+        <v>74</v>
+      </c>
+      <c r="M22" s="31">
+        <v>0</v>
+      </c>
+      <c r="N22" s="31">
+        <v>0</v>
+      </c>
+      <c r="O22" s="30">
+        <v>22</v>
+      </c>
+      <c r="P22" s="30">
+        <v>77</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>0</v>
+      </c>
+      <c r="R22" s="30">
+        <v>3</v>
+      </c>
+      <c r="S22" s="30">
+        <v>1</v>
+      </c>
+      <c r="T22" s="30">
+        <v>5</v>
+      </c>
+      <c r="U22" s="30">
+        <v>16</v>
+      </c>
+      <c r="V22" s="30">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="29">
+        <v>129</v>
+      </c>
+      <c r="C23" s="30">
+        <v>24</v>
+      </c>
+      <c r="D23" s="30">
+        <v>105</v>
+      </c>
+      <c r="E23" s="30">
+        <v>5</v>
+      </c>
+      <c r="F23" s="30">
+        <v>15</v>
+      </c>
+      <c r="G23" s="31">
+        <v>0</v>
+      </c>
+      <c r="H23" s="30">
+        <v>5</v>
+      </c>
+      <c r="I23" s="31">
+        <v>0</v>
+      </c>
+      <c r="J23" s="30">
+        <v>9</v>
+      </c>
+      <c r="K23" s="30">
+        <v>9</v>
+      </c>
+      <c r="L23" s="30">
+        <v>32</v>
+      </c>
+      <c r="M23" s="31">
+        <v>0</v>
+      </c>
+      <c r="N23" s="31">
+        <v>0</v>
+      </c>
+      <c r="O23" s="30">
+        <v>2</v>
+      </c>
+      <c r="P23" s="30">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>0</v>
+      </c>
+      <c r="R23" s="31">
+        <v>0</v>
+      </c>
+      <c r="S23" s="31">
+        <v>0</v>
+      </c>
+      <c r="T23" s="31">
+        <v>0</v>
+      </c>
+      <c r="U23" s="30">
+        <v>8</v>
+      </c>
+      <c r="V23" s="30">
         <v>20</v>
       </c>
-      <c r="P4" s="175"/>
-[...6 lines deleted...]
-      <c r="U4" s="170" t="s">
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="29">
+        <v>226</v>
+      </c>
+      <c r="C24" s="30">
+        <v>37</v>
+      </c>
+      <c r="D24" s="30">
+        <v>189</v>
+      </c>
+      <c r="E24" s="30">
+        <v>12</v>
+      </c>
+      <c r="F24" s="30">
+        <v>23</v>
+      </c>
+      <c r="G24" s="30">
+        <v>2</v>
+      </c>
+      <c r="H24" s="30">
+        <v>9</v>
+      </c>
+      <c r="I24" s="31">
+        <v>0</v>
+      </c>
+      <c r="J24" s="30">
+        <v>12</v>
+      </c>
+      <c r="K24" s="30">
+        <v>12</v>
+      </c>
+      <c r="L24" s="30">
+        <v>57</v>
+      </c>
+      <c r="M24" s="31">
+        <v>0</v>
+      </c>
+      <c r="N24" s="31">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>7</v>
+      </c>
+      <c r="P24" s="30">
+        <v>66</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>0</v>
+      </c>
+      <c r="R24" s="31">
+        <v>0</v>
+      </c>
+      <c r="S24" s="31">
+        <v>0</v>
+      </c>
+      <c r="T24" s="30">
+        <v>3</v>
+      </c>
+      <c r="U24" s="30">
+        <v>4</v>
+      </c>
+      <c r="V24" s="30">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="29">
+        <v>34</v>
+      </c>
+      <c r="C25" s="30">
+        <v>9</v>
+      </c>
+      <c r="D25" s="30">
+        <v>25</v>
+      </c>
+      <c r="E25" s="31">
+        <v>1</v>
+      </c>
+      <c r="F25" s="30">
+        <v>5</v>
+      </c>
+      <c r="G25" s="31">
+        <v>1</v>
+      </c>
+      <c r="H25" s="30">
+        <v>1</v>
+      </c>
+      <c r="I25" s="31">
+        <v>0</v>
+      </c>
+      <c r="J25" s="31">
+        <v>1</v>
+      </c>
+      <c r="K25" s="30">
+        <v>3</v>
+      </c>
+      <c r="L25" s="30">
+        <v>14</v>
+      </c>
+      <c r="M25" s="31">
+        <v>0</v>
+      </c>
+      <c r="N25" s="31">
+        <v>0</v>
+      </c>
+      <c r="O25" s="31">
+        <v>1</v>
+      </c>
+      <c r="P25" s="30">
+        <v>4</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>0</v>
+      </c>
+      <c r="R25" s="31">
+        <v>0</v>
+      </c>
+      <c r="S25" s="31">
+        <v>0</v>
+      </c>
+      <c r="T25" s="31">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>3</v>
+      </c>
+      <c r="V25" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="29">
+        <v>90</v>
+      </c>
+      <c r="C26" s="30">
+        <v>23</v>
+      </c>
+      <c r="D26" s="30">
+        <v>67</v>
+      </c>
+      <c r="E26" s="30">
+        <v>4</v>
+      </c>
+      <c r="F26" s="30">
+        <v>9</v>
+      </c>
+      <c r="G26" s="31">
+        <v>0</v>
+      </c>
+      <c r="H26" s="30">
+        <v>7</v>
+      </c>
+      <c r="I26" s="31">
+        <v>1</v>
+      </c>
+      <c r="J26" s="30">
+        <v>4</v>
+      </c>
+      <c r="K26" s="30">
+        <v>6</v>
+      </c>
+      <c r="L26" s="30">
+        <v>25</v>
+      </c>
+      <c r="M26" s="30">
+        <v>1</v>
+      </c>
+      <c r="N26" s="30">
+        <v>2</v>
+      </c>
+      <c r="O26" s="30">
+        <v>7</v>
+      </c>
+      <c r="P26" s="30">
+        <v>17</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>0</v>
+      </c>
+      <c r="R26" s="31">
+        <v>0</v>
+      </c>
+      <c r="S26" s="31">
+        <v>0</v>
+      </c>
+      <c r="T26" s="31">
+        <v>0</v>
+      </c>
+      <c r="U26" s="30">
+        <v>4</v>
+      </c>
+      <c r="V26" s="30">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="29">
+        <v>177</v>
+      </c>
+      <c r="C27" s="30">
+        <v>26</v>
+      </c>
+      <c r="D27" s="30">
+        <v>151</v>
+      </c>
+      <c r="E27" s="30">
+        <v>10</v>
+      </c>
+      <c r="F27" s="30">
         <v>21</v>
       </c>
-      <c r="V4" s="181"/>
-[...34 lines deleted...]
-      <c r="C6" s="85" t="s">
+      <c r="G27" s="31">
+        <v>1</v>
+      </c>
+      <c r="H27" s="30">
+        <v>9</v>
+      </c>
+      <c r="I27" s="31">
+        <v>0</v>
+      </c>
+      <c r="J27" s="30">
+        <v>7</v>
+      </c>
+      <c r="K27" s="30">
+        <v>7</v>
+      </c>
+      <c r="L27" s="30">
+        <v>79</v>
+      </c>
+      <c r="M27" s="31">
+        <v>0</v>
+      </c>
+      <c r="N27" s="31">
+        <v>0</v>
+      </c>
+      <c r="O27" s="30">
+        <v>3</v>
+      </c>
+      <c r="P27" s="30">
+        <v>12</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>0</v>
+      </c>
+      <c r="R27" s="30">
+        <v>4</v>
+      </c>
+      <c r="S27" s="31">
+        <v>0</v>
+      </c>
+      <c r="T27" s="30">
+        <v>2</v>
+      </c>
+      <c r="U27" s="30">
+        <v>5</v>
+      </c>
+      <c r="V27" s="30">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="29">
+        <v>128</v>
+      </c>
+      <c r="C28" s="30">
         <v>23</v>
       </c>
-      <c r="D6" s="85" t="s">
-[...82 lines deleted...]
-      <c r="I7" s="42">
+      <c r="D28" s="30">
+        <v>105</v>
+      </c>
+      <c r="E28" s="30">
+        <v>4</v>
+      </c>
+      <c r="F28" s="30">
+        <v>17</v>
+      </c>
+      <c r="G28" s="30">
+        <v>3</v>
+      </c>
+      <c r="H28" s="30">
+        <v>17</v>
+      </c>
+      <c r="I28" s="31">
+        <v>0</v>
+      </c>
+      <c r="J28" s="30">
+        <v>3</v>
+      </c>
+      <c r="K28" s="30">
+        <v>7</v>
+      </c>
+      <c r="L28" s="30">
+        <v>49</v>
+      </c>
+      <c r="M28" s="31">
+        <v>1</v>
+      </c>
+      <c r="N28" s="31">
+        <v>5</v>
+      </c>
+      <c r="O28" s="30">
+        <v>4</v>
+      </c>
+      <c r="P28" s="30">
         <v>10</v>
       </c>
-      <c r="J7" s="42">
-[...89 lines deleted...]
-      <c r="Q8" s="45">
+      <c r="Q28" s="31">
+        <v>0</v>
+      </c>
+      <c r="R28" s="31">
+        <v>0</v>
+      </c>
+      <c r="S28" s="31">
+        <v>0</v>
+      </c>
+      <c r="T28" s="31">
+        <v>0</v>
+      </c>
+      <c r="U28" s="30">
         <v>4</v>
       </c>
-      <c r="R8" s="45">
-[...41 lines deleted...]
-      <c r="I9" s="45">
+      <c r="V28" s="30">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="29">
+        <v>46</v>
+      </c>
+      <c r="C29" s="30">
+        <v>7</v>
+      </c>
+      <c r="D29" s="30">
+        <v>39</v>
+      </c>
+      <c r="E29" s="30">
+        <v>2</v>
+      </c>
+      <c r="F29" s="30">
+        <v>2</v>
+      </c>
+      <c r="G29" s="31">
+        <v>0</v>
+      </c>
+      <c r="H29" s="30">
         <v>3</v>
       </c>
-      <c r="J9" s="45">
-[...26 lines deleted...]
-      <c r="S9" s="45">
+      <c r="I29" s="31">
+        <v>0</v>
+      </c>
+      <c r="J29" s="30">
         <v>3</v>
       </c>
-      <c r="T9" s="45">
-[...49 lines deleted...]
-      <c r="N10" s="45">
+      <c r="K29" s="30">
+        <v>3</v>
+      </c>
+      <c r="L29" s="30">
+        <v>14</v>
+      </c>
+      <c r="M29" s="31">
+        <v>0</v>
+      </c>
+      <c r="N29" s="31">
+        <v>0</v>
+      </c>
+      <c r="O29" s="30">
         <v>2</v>
       </c>
-      <c r="O10" s="45">
-[...224 lines deleted...]
-      <c r="V13" s="45">
+      <c r="P29" s="30">
         <v>16</v>
       </c>
-    </row>
-[...211 lines deleted...]
-      <c r="C17" s="45">
+      <c r="Q29" s="31">
+        <v>0</v>
+      </c>
+      <c r="R29" s="31">
+        <v>0</v>
+      </c>
+      <c r="S29" s="31">
+        <v>0</v>
+      </c>
+      <c r="T29" s="31">
+        <v>0</v>
+      </c>
+      <c r="U29" s="31">
+        <v>0</v>
+      </c>
+      <c r="V29" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="33">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>0</v>
+      </c>
+      <c r="D30" s="34">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>0</v>
+      </c>
+      <c r="F30" s="34">
+        <v>0</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>0</v>
+      </c>
+      <c r="I30" s="34">
+        <v>0</v>
+      </c>
+      <c r="J30" s="34">
+        <v>0</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>0</v>
+      </c>
+      <c r="O30" s="34">
+        <v>0</v>
+      </c>
+      <c r="P30" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="34">
+        <v>0</v>
+      </c>
+      <c r="R30" s="34">
+        <v>0</v>
+      </c>
+      <c r="S30" s="34">
+        <v>0</v>
+      </c>
+      <c r="T30" s="34">
+        <v>0</v>
+      </c>
+      <c r="U30" s="34">
+        <v>0</v>
+      </c>
+      <c r="V30" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="45">
-[...968 lines deleted...]
-      <c r="B34" s="51" t="e">
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="36" t="e">
         <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="52" t="e">
+      <c r="C34" s="36" t="e">
         <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="52" t="e">
+      <c r="D34" s="36" t="e">
         <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="52" t="e">
+      <c r="E34" s="36" t="e">
         <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="52" t="e">
+      <c r="F34" s="36" t="e">
         <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="52" t="e">
+      <c r="G34" s="36" t="e">
         <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="52" t="e">
+      <c r="H34" s="36" t="e">
         <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="52" t="e">
+      <c r="I34" s="36" t="e">
         <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="52" t="e">
+      <c r="J34" s="36" t="e">
         <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="52" t="e">
+      <c r="K34" s="36" t="e">
         <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="52" t="e">
+      <c r="L34" s="36" t="e">
         <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="52" t="e">
+      <c r="M34" s="36" t="e">
         <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="52" t="e">
+      <c r="N34" s="36" t="e">
         <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="52" t="e">
+      <c r="O34" s="36" t="e">
         <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="52" t="e">
+      <c r="P34" s="36" t="e">
         <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="52"/>
-[...3 lines deleted...]
-      <c r="U34" s="52" t="e">
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36" t="e">
         <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V34" s="52" t="e">
+      <c r="V34" s="36" t="e">
         <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:22" hidden="1">
-      <c r="B35" s="51" t="e">
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="e">
         <f>SUM(B15:B28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="52" t="e">
+      <c r="C35" s="36" t="e">
         <f>SUM(C15:C28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="52" t="e">
+      <c r="D35" s="36" t="e">
         <f>SUM(D15:D28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="52" t="e">
+      <c r="E35" s="36" t="e">
         <f>SUM(E15:E28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="52" t="e">
+      <c r="F35" s="36" t="e">
         <f>SUM(F15:F28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="52" t="e">
+      <c r="G35" s="36" t="e">
         <f>SUM(G15:G28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="52" t="e">
+      <c r="H35" s="36" t="e">
         <f>SUM(H15:H28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="52" t="e">
+      <c r="I35" s="36" t="e">
         <f>SUM(I15:I28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="52" t="e">
+      <c r="J35" s="36" t="e">
         <f>SUM(J15:J28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="52" t="e">
+      <c r="K35" s="36" t="e">
         <f>SUM(K15:K28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="52" t="e">
+      <c r="L35" s="36" t="e">
         <f>SUM(L15:L28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="52" t="e">
+      <c r="M35" s="36" t="e">
         <f>SUM(M15:M28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="52" t="e">
+      <c r="N35" s="36" t="e">
         <f>SUM(N15:N28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="52" t="e">
+      <c r="O35" s="36" t="e">
         <f>SUM(O15:O28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="52" t="e">
+      <c r="P35" s="36" t="e">
         <f>SUM(P15:P28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="52"/>
-[...3 lines deleted...]
-      <c r="U35" s="52" t="e">
+      <c r="Q35" s="36"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="36"/>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36" t="e">
         <f>SUM(U15:U28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V35" s="52" t="e">
+      <c r="V35" s="36" t="e">
         <f>SUM(V15:V28)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:22" hidden="1">
-      <c r="B36" s="51" t="e">
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="36" t="e">
         <f>#REF!-B29-B30</f>
         <v>#REF!</v>
       </c>
-      <c r="C36" s="52" t="e">
+      <c r="C36" s="36" t="e">
         <f>#REF!-C29-C30</f>
         <v>#REF!</v>
       </c>
-      <c r="D36" s="52" t="e">
+      <c r="D36" s="36" t="e">
         <f>#REF!-D29-D30</f>
         <v>#REF!</v>
       </c>
-      <c r="E36" s="52" t="e">
+      <c r="E36" s="36" t="e">
         <f>#REF!-E29-E30</f>
         <v>#REF!</v>
       </c>
-      <c r="F36" s="52" t="e">
+      <c r="F36" s="36" t="e">
         <f>#REF!-F29-F30</f>
         <v>#REF!</v>
       </c>
-      <c r="G36" s="52" t="e">
+      <c r="G36" s="36" t="e">
         <f>#REF!-G29-G30</f>
         <v>#REF!</v>
       </c>
-      <c r="H36" s="52" t="e">
+      <c r="H36" s="36" t="e">
         <f>#REF!-H29-H30</f>
         <v>#REF!</v>
       </c>
-      <c r="I36" s="52" t="e">
+      <c r="I36" s="36" t="e">
         <f>#REF!-I29-I30</f>
         <v>#REF!</v>
       </c>
-      <c r="J36" s="52" t="e">
+      <c r="J36" s="36" t="e">
         <f>#REF!-J29-J30</f>
         <v>#REF!</v>
       </c>
-      <c r="K36" s="52" t="e">
+      <c r="K36" s="36" t="e">
         <f>#REF!-K29-K30</f>
         <v>#REF!</v>
       </c>
-      <c r="L36" s="52" t="e">
+      <c r="L36" s="36" t="e">
         <f>#REF!-L29-L30</f>
         <v>#REF!</v>
       </c>
-      <c r="M36" s="52" t="e">
+      <c r="M36" s="36" t="e">
         <f>#REF!-M29-M30</f>
         <v>#REF!</v>
       </c>
-      <c r="N36" s="52" t="e">
+      <c r="N36" s="36" t="e">
         <f>#REF!-N29-N30</f>
         <v>#REF!</v>
       </c>
-      <c r="O36" s="52" t="e">
+      <c r="O36" s="36" t="e">
         <f>#REF!-O29-O30</f>
         <v>#REF!</v>
       </c>
-      <c r="P36" s="52" t="e">
+      <c r="P36" s="36" t="e">
         <f>#REF!-P29-P30</f>
         <v>#REF!</v>
       </c>
-      <c r="Q36" s="52"/>
-[...3 lines deleted...]
-      <c r="U36" s="52" t="e">
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36" t="e">
         <f>#REF!-U29-U30</f>
         <v>#REF!</v>
       </c>
-      <c r="V36" s="52" t="e">
+      <c r="V36" s="36" t="e">
         <f>#REF!-V29-V30</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:22">
-[...20 lines deleted...]
-      <c r="V39" s="43"/>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="37"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="P39" s="28"/>
+      <c r="Q39" s="28"/>
+      <c r="R39" s="28"/>
+      <c r="S39" s="28"/>
+      <c r="T39" s="28"/>
+      <c r="U39" s="28"/>
+      <c r="V39" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A31:V31"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D23" sqref="D23"/>
       <selection pane="topRight" activeCell="D23" sqref="D23"/>
       <selection pane="bottomLeft" activeCell="D23" sqref="D23"/>
       <selection pane="bottomRight" activeCell="Y11" sqref="Y11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" style="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="9.33203125" style="3"/>
+    <col min="1" max="1" width="22.83203125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="7" customWidth="1"/>
+    <col min="3" max="22" width="10.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="129"/>
-[...22 lines deleted...]
-      <c r="A2" s="130" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="130"/>
-[...48 lines deleted...]
-      <c r="A4" s="184" t="s">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+    </row>
+    <row r="4" spans="1:24" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="164" t="s">
+      <c r="B4" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="165"/>
-[...5 lines deleted...]
-      <c r="G4" s="170" t="s">
+      <c r="C4" s="112"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="117" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="118"/>
+      <c r="G4" s="117" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="171"/>
-      <c r="I4" s="170" t="s">
+      <c r="H4" s="118"/>
+      <c r="I4" s="117" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="171"/>
-      <c r="K4" s="170" t="s">
+      <c r="J4" s="118"/>
+      <c r="K4" s="117" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="171"/>
-      <c r="M4" s="170" t="s">
+      <c r="L4" s="118"/>
+      <c r="M4" s="117" t="s">
         <v>19</v>
       </c>
-      <c r="N4" s="171"/>
-      <c r="O4" s="174" t="s">
+      <c r="N4" s="118"/>
+      <c r="O4" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="P4" s="175"/>
-[...2 lines deleted...]
-      <c r="S4" s="177" t="s">
+      <c r="P4" s="122"/>
+      <c r="Q4" s="122"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="124" t="s">
         <v>50</v>
       </c>
-      <c r="T4" s="178"/>
-      <c r="U4" s="170" t="s">
+      <c r="T4" s="125"/>
+      <c r="U4" s="117" t="s">
         <v>21</v>
       </c>
-      <c r="V4" s="181"/>
-[...31 lines deleted...]
-      <c r="B6" s="23" t="s">
+      <c r="V4" s="128"/>
+    </row>
+    <row r="5" spans="1:24" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="131"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="115"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="120"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="119"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="110" t="s">
+        <v>99</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="126"/>
+      <c r="T5" s="127"/>
+      <c r="U5" s="119"/>
+      <c r="V5" s="129"/>
+    </row>
+    <row r="6" spans="1:24" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="131"/>
+      <c r="B6" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="73" t="s">
+      <c r="C6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="73" t="s">
+      <c r="D6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="73" t="s">
+      <c r="E6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="73" t="s">
+      <c r="F6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="G6" s="73" t="s">
+      <c r="G6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="H6" s="73" t="s">
+      <c r="H6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="I6" s="73" t="s">
+      <c r="I6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="J6" s="73" t="s">
+      <c r="J6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="K6" s="73" t="s">
+      <c r="K6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="73" t="s">
+      <c r="L6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="73" t="s">
+      <c r="M6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="73" t="s">
+      <c r="N6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="O6" s="73" t="s">
+      <c r="O6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="P6" s="73" t="s">
+      <c r="P6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="85" t="s">
+      <c r="Q6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="R6" s="85" t="s">
+      <c r="R6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="S6" s="73" t="s">
+      <c r="S6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="T6" s="73" t="s">
+      <c r="T6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="U6" s="73" t="s">
+      <c r="U6" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="V6" s="74" t="s">
+      <c r="V6" s="40" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="1:24" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B7" s="41">
+    <row r="7" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="26">
         <v>9408</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="27">
         <v>1821</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="27">
         <v>7587</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="27">
         <v>371</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="27">
         <v>842</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="27">
         <v>95</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="27">
         <v>517</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="27">
         <v>6</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="27">
         <v>572</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="27">
         <v>464</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="27">
         <v>2850</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="27">
         <v>11</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="27">
         <v>21</v>
       </c>
-      <c r="O7" s="42">
+      <c r="O7" s="27">
         <v>559</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="27">
         <v>2105</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="27">
         <v>4</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="27">
         <v>143</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="27">
         <v>63</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="27">
         <v>148</v>
       </c>
-      <c r="U7" s="42">
+      <c r="U7" s="27">
         <v>248</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="27">
         <v>389</v>
       </c>
-      <c r="W7" s="43"/>
-[...5 lines deleted...]
-      <c r="B8" s="44">
+      <c r="W7" s="28"/>
+    </row>
+    <row r="8" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="29">
         <v>1679</v>
       </c>
-      <c r="C8" s="45">
+      <c r="C8" s="30">
         <v>364</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="30">
         <v>1315</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="30">
         <v>53</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="30">
         <v>82</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="30">
         <v>10</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="30">
         <v>77</v>
       </c>
-      <c r="I8" s="46">
-[...2 lines deleted...]
-      <c r="J8" s="45">
+      <c r="I8" s="31">
+        <v>0</v>
+      </c>
+      <c r="J8" s="30">
         <v>128</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="30">
         <v>80</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="30">
         <v>405</v>
       </c>
-      <c r="M8" s="27">
-[...5 lines deleted...]
-      <c r="O8" s="45">
+      <c r="M8" s="14">
+        <v>0</v>
+      </c>
+      <c r="N8" s="30">
+        <v>1</v>
+      </c>
+      <c r="O8" s="30">
         <v>181</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="30">
         <v>556</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="30">
         <v>3</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="30">
         <v>11</v>
       </c>
-      <c r="S8" s="45">
+      <c r="S8" s="30">
         <v>9</v>
       </c>
-      <c r="T8" s="45">
+      <c r="T8" s="30">
         <v>17</v>
       </c>
-      <c r="U8" s="45">
+      <c r="U8" s="30">
         <v>28</v>
       </c>
-      <c r="V8" s="45">
+      <c r="V8" s="30">
         <v>38</v>
       </c>
-      <c r="X8" s="43"/>
-[...5 lines deleted...]
-      <c r="B9" s="44">
+      <c r="X8" s="28"/>
+    </row>
+    <row r="9" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="29">
         <v>952</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="30">
         <v>159</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="30">
         <v>793</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="30">
         <v>24</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="30">
         <v>82</v>
       </c>
-      <c r="G9" s="45">
+      <c r="G9" s="30">
         <v>16</v>
       </c>
-      <c r="H9" s="45">
+      <c r="H9" s="30">
         <v>55</v>
       </c>
-      <c r="I9" s="45">
+      <c r="I9" s="30">
         <v>2</v>
       </c>
-      <c r="J9" s="45">
+      <c r="J9" s="30">
         <v>64</v>
       </c>
-      <c r="K9" s="45">
+      <c r="K9" s="30">
         <v>46</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="30">
         <v>247</v>
       </c>
-      <c r="M9" s="45">
+      <c r="M9" s="30">
         <v>3</v>
       </c>
-      <c r="N9" s="45">
+      <c r="N9" s="30">
         <v>9</v>
       </c>
-      <c r="O9" s="45">
+      <c r="O9" s="30">
         <v>29</v>
       </c>
-      <c r="P9" s="45">
+      <c r="P9" s="30">
         <v>156</v>
       </c>
-      <c r="Q9" s="46">
-[...2 lines deleted...]
-      <c r="R9" s="45">
+      <c r="Q9" s="31">
+        <v>0</v>
+      </c>
+      <c r="R9" s="30">
         <v>71</v>
       </c>
-      <c r="S9" s="45">
+      <c r="S9" s="30">
         <v>8</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="30">
         <v>27</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="30">
         <v>31</v>
       </c>
-      <c r="V9" s="45">
+      <c r="V9" s="30">
         <v>82</v>
       </c>
     </row>
-    <row r="10" spans="1:24" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B10" s="44">
+    <row r="10" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="29">
         <v>1111</v>
       </c>
-      <c r="C10" s="45">
+      <c r="C10" s="30">
         <v>211</v>
       </c>
-      <c r="D10" s="45">
+      <c r="D10" s="30">
         <v>900</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="30">
         <v>47</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="30">
         <v>132</v>
       </c>
-      <c r="G10" s="45">
+      <c r="G10" s="30">
         <v>12</v>
       </c>
-      <c r="H10" s="45">
+      <c r="H10" s="30">
         <v>64</v>
       </c>
-      <c r="I10" s="46">
-[...2 lines deleted...]
-      <c r="J10" s="45">
+      <c r="I10" s="31">
+        <v>0</v>
+      </c>
+      <c r="J10" s="30">
         <v>55</v>
       </c>
-      <c r="K10" s="45">
+      <c r="K10" s="30">
         <v>60</v>
       </c>
-      <c r="L10" s="45">
+      <c r="L10" s="30">
         <v>369</v>
       </c>
-      <c r="M10" s="27">
-[...2 lines deleted...]
-      <c r="N10" s="45">
+      <c r="M10" s="14">
+        <v>0</v>
+      </c>
+      <c r="N10" s="30">
         <v>2</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="30">
         <v>57</v>
       </c>
-      <c r="P10" s="45">
+      <c r="P10" s="30">
         <v>204</v>
       </c>
-      <c r="Q10" s="46">
-[...2 lines deleted...]
-      <c r="R10" s="45">
+      <c r="Q10" s="31">
+        <v>0</v>
+      </c>
+      <c r="R10" s="30">
         <v>10</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="30">
         <v>15</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="30">
         <v>38</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="30">
         <v>20</v>
       </c>
-      <c r="V10" s="45">
+      <c r="V10" s="30">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:24" s="38" customFormat="1" ht="16.5">
-[...3 lines deleted...]
-      <c r="B11" s="44">
+    <row r="11" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="29">
         <v>754</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="30">
         <v>136</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="30">
         <v>618</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="30">
         <v>34</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="30">
         <v>78</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="30">
         <v>11</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="30">
         <v>31</v>
       </c>
-      <c r="I11" s="46">
-[...2 lines deleted...]
-      <c r="J11" s="45">
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="30">
         <v>44</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="30">
         <v>34</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="30">
         <v>243</v>
       </c>
-      <c r="M11" s="45">
+      <c r="M11" s="30">
         <v>4</v>
       </c>
-      <c r="N11" s="27">
-[...2 lines deleted...]
-      <c r="O11" s="45">
+      <c r="N11" s="14">
+        <v>0</v>
+      </c>
+      <c r="O11" s="30">
         <v>42</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="30">
         <v>198</v>
       </c>
-      <c r="Q11" s="46">
-[...2 lines deleted...]
-      <c r="R11" s="45">
+      <c r="Q11" s="31">
+        <v>0</v>
+      </c>
+      <c r="R11" s="30">
         <v>4</v>
       </c>
-      <c r="S11" s="45">
-[...5 lines deleted...]
-      <c r="U11" s="45">
+      <c r="S11" s="30">
+        <v>1</v>
+      </c>
+      <c r="T11" s="30">
+        <v>1</v>
+      </c>
+      <c r="U11" s="30">
         <v>10</v>
       </c>
-      <c r="V11" s="45">
+      <c r="V11" s="30">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:24" s="38" customFormat="1" ht="16.5">
-      <c r="A12" s="40" t="s">
+    <row r="12" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="29">
+        <v>740</v>
+      </c>
+      <c r="C12" s="30">
+        <v>102</v>
+      </c>
+      <c r="D12" s="30">
+        <v>638</v>
+      </c>
+      <c r="E12" s="30">
+        <v>39</v>
+      </c>
+      <c r="F12" s="30">
+        <v>69</v>
+      </c>
+      <c r="G12" s="30">
+        <v>1</v>
+      </c>
+      <c r="H12" s="30">
+        <v>48</v>
+      </c>
+      <c r="I12" s="31">
+        <v>0</v>
+      </c>
+      <c r="J12" s="30">
+        <v>25</v>
+      </c>
+      <c r="K12" s="30">
+        <v>23</v>
+      </c>
+      <c r="L12" s="30">
+        <v>321</v>
+      </c>
+      <c r="M12" s="14">
+        <v>0</v>
+      </c>
+      <c r="N12" s="14">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>22</v>
+      </c>
+      <c r="P12" s="30">
+        <v>125</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>0</v>
+      </c>
+      <c r="R12" s="30">
+        <v>2</v>
+      </c>
+      <c r="S12" s="30">
+        <v>6</v>
+      </c>
+      <c r="T12" s="30">
+        <v>13</v>
+      </c>
+      <c r="U12" s="30">
+        <v>11</v>
+      </c>
+      <c r="V12" s="30">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="29">
+        <v>746</v>
+      </c>
+      <c r="C13" s="30">
+        <v>212</v>
+      </c>
+      <c r="D13" s="30">
+        <v>534</v>
+      </c>
+      <c r="E13" s="30">
+        <v>31</v>
+      </c>
+      <c r="F13" s="30">
+        <v>61</v>
+      </c>
+      <c r="G13" s="30">
+        <v>7</v>
+      </c>
+      <c r="H13" s="30">
+        <v>37</v>
+      </c>
+      <c r="I13" s="31">
+        <v>0</v>
+      </c>
+      <c r="J13" s="30">
+        <v>39</v>
+      </c>
+      <c r="K13" s="30">
+        <v>68</v>
+      </c>
+      <c r="L13" s="30">
+        <v>224</v>
+      </c>
+      <c r="M13" s="14">
+        <v>0</v>
+      </c>
+      <c r="N13" s="14">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
+        <v>74</v>
+      </c>
+      <c r="P13" s="30">
+        <v>148</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>0</v>
+      </c>
+      <c r="R13" s="30">
+        <v>4</v>
+      </c>
+      <c r="S13" s="30">
+        <v>13</v>
+      </c>
+      <c r="T13" s="30">
+        <v>11</v>
+      </c>
+      <c r="U13" s="30">
+        <v>19</v>
+      </c>
+      <c r="V13" s="30">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="29">
+        <v>563</v>
+      </c>
+      <c r="C14" s="30">
+        <v>85</v>
+      </c>
+      <c r="D14" s="30">
+        <v>478</v>
+      </c>
+      <c r="E14" s="30">
+        <v>14</v>
+      </c>
+      <c r="F14" s="30">
+        <v>75</v>
+      </c>
+      <c r="G14" s="30">
+        <v>9</v>
+      </c>
+      <c r="H14" s="30">
+        <v>47</v>
+      </c>
+      <c r="I14" s="31">
+        <v>0</v>
+      </c>
+      <c r="J14" s="30">
+        <v>23</v>
+      </c>
+      <c r="K14" s="30">
+        <v>22</v>
+      </c>
+      <c r="L14" s="30">
+        <v>221</v>
+      </c>
+      <c r="M14" s="31">
+        <v>2</v>
+      </c>
+      <c r="N14" s="31">
+        <v>0</v>
+      </c>
+      <c r="O14" s="30">
+        <v>17</v>
+      </c>
+      <c r="P14" s="30">
+        <v>86</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>0</v>
+      </c>
+      <c r="R14" s="30">
+        <v>4</v>
+      </c>
+      <c r="S14" s="30">
+        <v>2</v>
+      </c>
+      <c r="T14" s="30">
+        <v>8</v>
+      </c>
+      <c r="U14" s="30">
+        <v>19</v>
+      </c>
+      <c r="V14" s="30">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="12">
+        <v>274</v>
+      </c>
+      <c r="C15" s="13">
+        <v>46</v>
+      </c>
+      <c r="D15" s="13">
+        <v>228</v>
+      </c>
+      <c r="E15" s="13">
+        <v>5</v>
+      </c>
+      <c r="F15" s="13">
+        <v>20</v>
+      </c>
+      <c r="G15" s="13">
+        <v>4</v>
+      </c>
+      <c r="H15" s="13">
+        <v>9</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13">
+        <v>27</v>
+      </c>
+      <c r="K15" s="13">
+        <v>7</v>
+      </c>
+      <c r="L15" s="13">
+        <v>72</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1</v>
+      </c>
+      <c r="N15" s="13">
+        <v>1</v>
+      </c>
+      <c r="O15" s="13">
+        <v>18</v>
+      </c>
+      <c r="P15" s="13">
+        <v>66</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>1</v>
+      </c>
+      <c r="R15" s="13">
+        <v>17</v>
+      </c>
+      <c r="S15" s="13">
+        <v>1</v>
+      </c>
+      <c r="T15" s="13">
+        <v>4</v>
+      </c>
+      <c r="U15" s="13">
+        <v>9</v>
+      </c>
+      <c r="V15" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="12">
+        <v>179</v>
+      </c>
+      <c r="C16" s="13">
+        <v>40</v>
+      </c>
+      <c r="D16" s="13">
+        <v>139</v>
+      </c>
+      <c r="E16" s="13">
+        <v>12</v>
+      </c>
+      <c r="F16" s="13">
+        <v>7</v>
+      </c>
+      <c r="G16" s="31">
+        <v>0</v>
+      </c>
+      <c r="H16" s="13">
+        <v>9</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>11</v>
+      </c>
+      <c r="K16" s="13">
+        <v>14</v>
+      </c>
+      <c r="L16" s="13">
+        <v>59</v>
+      </c>
+      <c r="M16" s="14">
+        <v>0</v>
+      </c>
+      <c r="N16" s="14">
+        <v>0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>12</v>
+      </c>
+      <c r="P16" s="13">
+        <v>46</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>0</v>
+      </c>
+      <c r="R16" s="31">
+        <v>0</v>
+      </c>
+      <c r="S16" s="31">
+        <v>0</v>
+      </c>
+      <c r="T16" s="31">
+        <v>0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>2</v>
+      </c>
+      <c r="V16" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="12">
+        <v>272</v>
+      </c>
+      <c r="C17" s="13">
+        <v>55</v>
+      </c>
+      <c r="D17" s="13">
+        <v>217</v>
+      </c>
+      <c r="E17" s="13">
+        <v>12</v>
+      </c>
+      <c r="F17" s="13">
+        <v>23</v>
+      </c>
+      <c r="G17" s="13">
+        <v>4</v>
+      </c>
+      <c r="H17" s="13">
+        <v>11</v>
+      </c>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13">
+        <v>15</v>
+      </c>
+      <c r="K17" s="13">
+        <v>12</v>
+      </c>
+      <c r="L17" s="13">
+        <v>86</v>
+      </c>
+      <c r="M17" s="14">
+        <v>0</v>
+      </c>
+      <c r="N17" s="14">
+        <v>0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>19</v>
+      </c>
+      <c r="P17" s="13">
+        <v>64</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>0</v>
+      </c>
+      <c r="R17" s="13">
+        <v>2</v>
+      </c>
+      <c r="S17" s="13">
+        <v>1</v>
+      </c>
+      <c r="T17" s="13">
+        <v>10</v>
+      </c>
+      <c r="U17" s="13">
+        <v>7</v>
+      </c>
+      <c r="V17" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="12">
+        <v>447</v>
+      </c>
+      <c r="C18" s="13">
+        <v>100</v>
+      </c>
+      <c r="D18" s="13">
+        <v>347</v>
+      </c>
+      <c r="E18" s="13">
+        <v>32</v>
+      </c>
+      <c r="F18" s="13">
+        <v>40</v>
+      </c>
+      <c r="G18" s="13">
+        <v>3</v>
+      </c>
+      <c r="H18" s="13">
+        <v>29</v>
+      </c>
+      <c r="I18" s="14">
+        <v>1</v>
+      </c>
+      <c r="J18" s="13">
+        <v>23</v>
+      </c>
+      <c r="K18" s="13">
+        <v>17</v>
+      </c>
+      <c r="L18" s="13">
+        <v>127</v>
+      </c>
+      <c r="M18" s="14">
+        <v>0</v>
+      </c>
+      <c r="N18" s="14">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>17</v>
+      </c>
+      <c r="P18" s="13">
+        <v>90</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>0</v>
+      </c>
+      <c r="R18" s="31">
+        <v>0</v>
+      </c>
+      <c r="S18" s="13">
+        <v>5</v>
+      </c>
+      <c r="T18" s="13">
+        <v>8</v>
+      </c>
+      <c r="U18" s="13">
+        <v>25</v>
+      </c>
+      <c r="V18" s="13">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="12">
+        <v>158</v>
+      </c>
+      <c r="C19" s="13">
+        <v>37</v>
+      </c>
+      <c r="D19" s="13">
+        <v>121</v>
+      </c>
+      <c r="E19" s="13">
+        <v>6</v>
+      </c>
+      <c r="F19" s="13">
+        <v>10</v>
+      </c>
+      <c r="G19" s="13">
+        <v>4</v>
+      </c>
+      <c r="H19" s="13">
+        <v>8</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>21</v>
+      </c>
+      <c r="K19" s="13">
+        <v>10</v>
+      </c>
+      <c r="L19" s="13">
+        <v>38</v>
+      </c>
+      <c r="M19" s="14">
+        <v>0</v>
+      </c>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="13">
+        <v>8</v>
+      </c>
+      <c r="P19" s="13">
+        <v>40</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>0</v>
+      </c>
+      <c r="R19" s="13">
+        <v>3</v>
+      </c>
+      <c r="S19" s="31">
+        <v>0</v>
+      </c>
+      <c r="T19" s="13">
+        <v>1</v>
+      </c>
+      <c r="U19" s="14">
+        <v>9</v>
+      </c>
+      <c r="V19" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="12">
         <v>109</v>
       </c>
-      <c r="B12" s="44">
-[...8 lines deleted...]
-      <c r="E12" s="45">
+      <c r="C20" s="13">
+        <v>9</v>
+      </c>
+      <c r="D20" s="13">
+        <v>100</v>
+      </c>
+      <c r="E20" s="13">
+        <v>5</v>
+      </c>
+      <c r="F20" s="13">
+        <v>16</v>
+      </c>
+      <c r="G20" s="14">
+        <v>1</v>
+      </c>
+      <c r="H20" s="13">
+        <v>6</v>
+      </c>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13">
+        <v>13</v>
+      </c>
+      <c r="K20" s="14">
+        <v>1</v>
+      </c>
+      <c r="L20" s="13">
+        <v>30</v>
+      </c>
+      <c r="M20" s="14">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>2</v>
+      </c>
+      <c r="P20" s="13">
+        <v>30</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>0</v>
+      </c>
+      <c r="R20" s="13">
+        <v>3</v>
+      </c>
+      <c r="S20" s="31">
+        <v>0</v>
+      </c>
+      <c r="T20" s="31">
+        <v>0</v>
+      </c>
+      <c r="U20" s="31">
+        <v>0</v>
+      </c>
+      <c r="V20" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="12">
+        <v>253</v>
+      </c>
+      <c r="C21" s="13">
+        <v>55</v>
+      </c>
+      <c r="D21" s="13">
+        <v>198</v>
+      </c>
+      <c r="E21" s="13">
+        <v>10</v>
+      </c>
+      <c r="F21" s="13">
+        <v>23</v>
+      </c>
+      <c r="G21" s="13">
+        <v>2</v>
+      </c>
+      <c r="H21" s="13">
+        <v>10</v>
+      </c>
+      <c r="I21" s="14">
+        <v>0</v>
+      </c>
+      <c r="J21" s="13">
+        <v>13</v>
+      </c>
+      <c r="K21" s="13">
+        <v>11</v>
+      </c>
+      <c r="L21" s="13">
+        <v>78</v>
+      </c>
+      <c r="M21" s="14">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>18</v>
+      </c>
+      <c r="P21" s="13">
+        <v>60</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>0</v>
+      </c>
+      <c r="R21" s="13">
+        <v>0</v>
+      </c>
+      <c r="S21" s="13">
+        <v>1</v>
+      </c>
+      <c r="T21" s="13">
+        <v>1</v>
+      </c>
+      <c r="U21" s="13">
+        <v>13</v>
+      </c>
+      <c r="V21" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="12">
+        <v>322</v>
+      </c>
+      <c r="C22" s="13">
+        <v>74</v>
+      </c>
+      <c r="D22" s="13">
+        <v>248</v>
+      </c>
+      <c r="E22" s="13">
+        <v>13</v>
+      </c>
+      <c r="F22" s="13">
+        <v>25</v>
+      </c>
+      <c r="G22" s="13">
+        <v>3</v>
+      </c>
+      <c r="H22" s="13">
+        <v>22</v>
+      </c>
+      <c r="I22" s="14">
+        <v>1</v>
+      </c>
+      <c r="J22" s="13">
+        <v>25</v>
+      </c>
+      <c r="K22" s="13">
+        <v>15</v>
+      </c>
+      <c r="L22" s="13">
+        <v>75</v>
+      </c>
+      <c r="M22" s="14">
+        <v>0</v>
+      </c>
+      <c r="N22" s="14">
+        <v>0</v>
+      </c>
+      <c r="O22" s="13">
+        <v>27</v>
+      </c>
+      <c r="P22" s="13">
+        <v>71</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>0</v>
+      </c>
+      <c r="R22" s="13">
+        <v>4</v>
+      </c>
+      <c r="S22" s="13">
+        <v>1</v>
+      </c>
+      <c r="T22" s="13">
+        <v>1</v>
+      </c>
+      <c r="U22" s="13">
+        <v>14</v>
+      </c>
+      <c r="V22" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="F12" s="45">
-[...5 lines deleted...]
-      <c r="H12" s="45">
+      <c r="B23" s="12">
+        <v>139</v>
+      </c>
+      <c r="C23" s="13">
+        <v>27</v>
+      </c>
+      <c r="D23" s="13">
+        <v>112</v>
+      </c>
+      <c r="E23" s="13">
+        <v>9</v>
+      </c>
+      <c r="F23" s="13">
+        <v>21</v>
+      </c>
+      <c r="G23" s="14">
+        <v>1</v>
+      </c>
+      <c r="H23" s="13">
+        <v>6</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+      <c r="J23" s="13">
+        <v>8</v>
+      </c>
+      <c r="K23" s="13">
+        <v>9</v>
+      </c>
+      <c r="L23" s="13">
+        <v>29</v>
+      </c>
+      <c r="M23" s="14">
+        <v>0</v>
+      </c>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="13">
+        <v>2</v>
+      </c>
+      <c r="P23" s="13">
+        <v>26</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>0</v>
+      </c>
+      <c r="R23" s="13">
+        <v>4</v>
+      </c>
+      <c r="S23" s="31">
+        <v>0</v>
+      </c>
+      <c r="T23" s="31">
+        <v>0</v>
+      </c>
+      <c r="U23" s="13">
+        <v>6</v>
+      </c>
+      <c r="V23" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="12">
+        <v>231</v>
+      </c>
+      <c r="C24" s="13">
+        <v>35</v>
+      </c>
+      <c r="D24" s="13">
+        <v>196</v>
+      </c>
+      <c r="E24" s="13">
+        <v>3</v>
+      </c>
+      <c r="F24" s="13">
+        <v>21</v>
+      </c>
+      <c r="G24" s="13">
+        <v>2</v>
+      </c>
+      <c r="H24" s="13">
+        <v>9</v>
+      </c>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+      <c r="J24" s="13">
+        <v>11</v>
+      </c>
+      <c r="K24" s="13">
+        <v>14</v>
+      </c>
+      <c r="L24" s="13">
+        <v>57</v>
+      </c>
+      <c r="M24" s="14">
+        <v>0</v>
+      </c>
+      <c r="N24" s="14">
+        <v>0</v>
+      </c>
+      <c r="O24" s="13">
+        <v>5</v>
+      </c>
+      <c r="P24" s="13">
+        <v>73</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>0</v>
+      </c>
+      <c r="R24" s="31">
+        <v>0</v>
+      </c>
+      <c r="S24" s="31">
+        <v>0</v>
+      </c>
+      <c r="T24" s="13">
+        <v>4</v>
+      </c>
+      <c r="U24" s="13">
+        <v>11</v>
+      </c>
+      <c r="V24" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="12">
+        <v>38</v>
+      </c>
+      <c r="C25" s="13">
+        <v>8</v>
+      </c>
+      <c r="D25" s="13">
+        <v>30</v>
+      </c>
+      <c r="E25" s="14">
+        <v>0</v>
+      </c>
+      <c r="F25" s="13">
+        <v>7</v>
+      </c>
+      <c r="G25" s="14">
+        <v>1</v>
+      </c>
+      <c r="H25" s="13">
+        <v>6</v>
+      </c>
+      <c r="I25" s="14">
+        <v>2</v>
+      </c>
+      <c r="J25" s="14">
+        <v>8</v>
+      </c>
+      <c r="K25" s="13">
+        <v>1</v>
+      </c>
+      <c r="L25" s="13">
+        <v>5</v>
+      </c>
+      <c r="M25" s="14">
+        <v>0</v>
+      </c>
+      <c r="N25" s="14">
+        <v>0</v>
+      </c>
+      <c r="O25" s="14">
+        <v>1</v>
+      </c>
+      <c r="P25" s="13">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>0</v>
+      </c>
+      <c r="R25" s="31">
+        <v>0</v>
+      </c>
+      <c r="S25" s="31">
+        <v>0</v>
+      </c>
+      <c r="T25" s="31">
+        <v>0</v>
+      </c>
+      <c r="U25" s="13">
+        <v>3</v>
+      </c>
+      <c r="V25" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="12">
+        <v>93</v>
+      </c>
+      <c r="C26" s="13">
+        <v>18</v>
+      </c>
+      <c r="D26" s="13">
+        <v>75</v>
+      </c>
+      <c r="E26" s="13">
+        <v>5</v>
+      </c>
+      <c r="F26" s="13">
+        <v>7</v>
+      </c>
+      <c r="G26" s="13">
+        <v>1</v>
+      </c>
+      <c r="H26" s="13">
+        <v>9</v>
+      </c>
+      <c r="I26" s="14">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
+        <v>6</v>
+      </c>
+      <c r="K26" s="13">
+        <v>6</v>
+      </c>
+      <c r="L26" s="13">
+        <v>25</v>
+      </c>
+      <c r="M26" s="13">
+        <v>1</v>
+      </c>
+      <c r="N26" s="13">
+        <v>2</v>
+      </c>
+      <c r="O26" s="13">
+        <v>1</v>
+      </c>
+      <c r="P26" s="13">
+        <v>23</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>0</v>
+      </c>
+      <c r="R26" s="31">
+        <v>0</v>
+      </c>
+      <c r="S26" s="31">
+        <v>0</v>
+      </c>
+      <c r="T26" s="31">
+        <v>0</v>
+      </c>
+      <c r="U26" s="13">
+        <v>4</v>
+      </c>
+      <c r="V26" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="12">
+        <v>180</v>
+      </c>
+      <c r="C27" s="13">
+        <v>22</v>
+      </c>
+      <c r="D27" s="13">
+        <v>158</v>
+      </c>
+      <c r="E27" s="13">
+        <v>11</v>
+      </c>
+      <c r="F27" s="13">
+        <v>23</v>
+      </c>
+      <c r="G27" s="14">
+        <v>0</v>
+      </c>
+      <c r="H27" s="13">
+        <v>9</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+      <c r="J27" s="13">
+        <v>7</v>
+      </c>
+      <c r="K27" s="13">
+        <v>5</v>
+      </c>
+      <c r="L27" s="13">
+        <v>77</v>
+      </c>
+      <c r="M27" s="14">
+        <v>0</v>
+      </c>
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="13">
+        <v>3</v>
+      </c>
+      <c r="P27" s="13">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="31">
+        <v>0</v>
+      </c>
+      <c r="R27" s="13">
+        <v>4</v>
+      </c>
+      <c r="S27" s="31">
+        <v>0</v>
+      </c>
+      <c r="T27" s="13">
+        <v>4</v>
+      </c>
+      <c r="U27" s="13">
+        <v>3</v>
+      </c>
+      <c r="V27" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="12">
+        <v>120</v>
+      </c>
+      <c r="C28" s="13">
+        <v>20</v>
+      </c>
+      <c r="D28" s="13">
+        <v>100</v>
+      </c>
+      <c r="E28" s="13">
+        <v>4</v>
+      </c>
+      <c r="F28" s="13">
+        <v>16</v>
+      </c>
+      <c r="G28" s="13">
+        <v>3</v>
+      </c>
+      <c r="H28" s="13">
+        <v>13</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13">
+        <v>3</v>
+      </c>
+      <c r="K28" s="13">
+        <v>6</v>
+      </c>
+      <c r="L28" s="13">
+        <v>49</v>
+      </c>
+      <c r="M28" s="14">
+        <v>0</v>
+      </c>
+      <c r="N28" s="14">
+        <v>6</v>
+      </c>
+      <c r="O28" s="13">
+        <v>3</v>
+      </c>
+      <c r="P28" s="13">
+        <v>9</v>
+      </c>
+      <c r="Q28" s="31">
+        <v>0</v>
+      </c>
+      <c r="R28" s="31">
+        <v>0</v>
+      </c>
+      <c r="S28" s="31">
+        <v>0</v>
+      </c>
+      <c r="T28" s="31">
+        <v>0</v>
+      </c>
+      <c r="U28" s="13">
+        <v>4</v>
+      </c>
+      <c r="V28" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="12">
         <v>48</v>
       </c>
-      <c r="I12" s="46">
-[...26 lines deleted...]
-      <c r="R12" s="45">
+      <c r="C29" s="13">
+        <v>6</v>
+      </c>
+      <c r="D29" s="13">
+        <v>42</v>
+      </c>
+      <c r="E29" s="13">
         <v>2</v>
       </c>
-      <c r="S12" s="45">
-[...2 lines deleted...]
-      <c r="T12" s="45">
+      <c r="F29" s="13">
+        <v>4</v>
+      </c>
+      <c r="G29" s="14">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13">
+        <v>2</v>
+      </c>
+      <c r="I29" s="14">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13">
+        <v>3</v>
+      </c>
+      <c r="K29" s="13">
+        <v>3</v>
+      </c>
+      <c r="L29" s="13">
         <v>13</v>
       </c>
-      <c r="U12" s="45">
-[...67 lines deleted...]
-      <c r="U13" s="45">
+      <c r="M29" s="14">
+        <v>0</v>
+      </c>
+      <c r="N29" s="14">
+        <v>0</v>
+      </c>
+      <c r="O29" s="13">
+        <v>1</v>
+      </c>
+      <c r="P29" s="13">
         <v>19</v>
       </c>
-      <c r="V13" s="45">
-[...78 lines deleted...]
-      <c r="C15" s="26">
+      <c r="Q29" s="31">
+        <v>0</v>
+      </c>
+      <c r="R29" s="31">
+        <v>0</v>
+      </c>
+      <c r="S29" s="31">
+        <v>0</v>
+      </c>
+      <c r="T29" s="31">
+        <v>0</v>
+      </c>
+      <c r="U29" s="31">
+        <v>0</v>
+      </c>
+      <c r="V29" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="16">
+        <v>0</v>
+      </c>
+      <c r="C30" s="17">
+        <v>0</v>
+      </c>
+      <c r="D30" s="17">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="17">
+        <v>0</v>
+      </c>
+      <c r="G30" s="17">
+        <v>0</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0</v>
+      </c>
+      <c r="I30" s="17">
+        <v>0</v>
+      </c>
+      <c r="J30" s="17">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="17">
+        <v>0</v>
+      </c>
+      <c r="M30" s="17">
+        <v>0</v>
+      </c>
+      <c r="N30" s="17">
+        <v>0</v>
+      </c>
+      <c r="O30" s="17">
+        <v>0</v>
+      </c>
+      <c r="P30" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>0</v>
+      </c>
+      <c r="R30" s="17">
+        <v>0</v>
+      </c>
+      <c r="S30" s="17">
+        <v>0</v>
+      </c>
+      <c r="T30" s="17">
+        <v>0</v>
+      </c>
+      <c r="U30" s="17">
+        <v>0</v>
+      </c>
+      <c r="V30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="D15" s="26">
-[...1104 lines deleted...]
-      <c r="B34" s="21" t="e">
+      <c r="B31" s="130"/>
+      <c r="C31" s="130"/>
+      <c r="D31" s="130"/>
+      <c r="E31" s="130"/>
+      <c r="F31" s="130"/>
+      <c r="G31" s="130"/>
+      <c r="H31" s="130"/>
+      <c r="I31" s="130"/>
+      <c r="J31" s="130"/>
+      <c r="K31" s="130"/>
+      <c r="L31" s="130"/>
+      <c r="M31" s="130"/>
+      <c r="N31" s="130"/>
+      <c r="O31" s="130"/>
+      <c r="P31" s="130"/>
+      <c r="Q31" s="130"/>
+      <c r="R31" s="130"/>
+      <c r="S31" s="130"/>
+      <c r="T31" s="130"/>
+      <c r="U31" s="130"/>
+      <c r="V31" s="130"/>
+    </row>
+    <row r="34" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="9" t="e">
         <f>B7-B8-B9-B10-B12-B13-B14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C34" s="22" t="e">
+      <c r="C34" s="9" t="e">
         <f>C7-C8-C9-C10-C12-C13-C14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D34" s="22" t="e">
+      <c r="D34" s="9" t="e">
         <f>D7-D8-D9-D10-D12-D13-D14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E34" s="22" t="e">
+      <c r="E34" s="9" t="e">
         <f>E7-E8-E9-E10-E12-E13-E14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F34" s="22" t="e">
+      <c r="F34" s="9" t="e">
         <f>F7-F8-F9-F10-F12-F13-F14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G34" s="22" t="e">
+      <c r="G34" s="9" t="e">
         <f>G7-G8-G9-G10-G12-G13-G14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H34" s="22" t="e">
+      <c r="H34" s="9" t="e">
         <f>H7-H8-H9-H10-H12-H13-H14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I34" s="22" t="e">
+      <c r="I34" s="9" t="e">
         <f>I7-I8-I9-I10-I12-I13-I14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="22" t="e">
+      <c r="J34" s="9" t="e">
         <f>J7-J8-J9-J10-J12-J13-J14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="22" t="e">
+      <c r="K34" s="9" t="e">
         <f>K7-K8-K9-K10-K12-K13-K14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L34" s="22" t="e">
+      <c r="L34" s="9" t="e">
         <f>L7-L8-L9-L10-L12-L13-L14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="22" t="e">
+      <c r="M34" s="9" t="e">
         <f>M7-M8-M9-M10-M12-M13-M14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="22" t="e">
+      <c r="N34" s="9" t="e">
         <f>N7-N8-N9-N10-N12-N13-N14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O34" s="22" t="e">
+      <c r="O34" s="9" t="e">
         <f>O7-O8-O9-O10-O12-O13-O14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P34" s="22" t="e">
+      <c r="P34" s="9" t="e">
         <f>P7-P8-P9-P10-P12-P13-P14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="22"/>
-[...3 lines deleted...]
-      <c r="U34" s="22" t="e">
+      <c r="Q34" s="9"/>
+      <c r="R34" s="9"/>
+      <c r="S34" s="9"/>
+      <c r="T34" s="9"/>
+      <c r="U34" s="9" t="e">
         <f>U7-U8-U9-U10-U12-U13-U14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V34" s="22" t="e">
+      <c r="V34" s="9" t="e">
         <f>V7-V8-V9-V10-V12-V13-V14-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:22" hidden="1">
-      <c r="B35" s="21" t="e">
+    <row r="35" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="9" t="e">
         <f>SUM(B15:B28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="C35" s="22" t="e">
+      <c r="C35" s="9" t="e">
         <f>SUM(C15:C28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="D35" s="22" t="e">
+      <c r="D35" s="9" t="e">
         <f>SUM(D15:D28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E35" s="22" t="e">
+      <c r="E35" s="9" t="e">
         <f>SUM(E15:E28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F35" s="22" t="e">
+      <c r="F35" s="9" t="e">
         <f>SUM(F15:F28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G35" s="22" t="e">
+      <c r="G35" s="9" t="e">
         <f>SUM(G15:G28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H35" s="22" t="e">
+      <c r="H35" s="9" t="e">
         <f>SUM(H15:H28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I35" s="22" t="e">
+      <c r="I35" s="9" t="e">
         <f>SUM(I15:I28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J35" s="22" t="e">
+      <c r="J35" s="9" t="e">
         <f>SUM(J15:J28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="22" t="e">
+      <c r="K35" s="9" t="e">
         <f>SUM(K15:K28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L35" s="22" t="e">
+      <c r="L35" s="9" t="e">
         <f>SUM(L15:L28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M35" s="22" t="e">
+      <c r="M35" s="9" t="e">
         <f>SUM(M15:M28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N35" s="22" t="e">
+      <c r="N35" s="9" t="e">
         <f>SUM(N15:N28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O35" s="22" t="e">
+      <c r="O35" s="9" t="e">
         <f>SUM(O15:O28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P35" s="22" t="e">
+      <c r="P35" s="9" t="e">
         <f>SUM(P15:P28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q35" s="22"/>
-[...3 lines deleted...]
-      <c r="U35" s="22" t="e">
+      <c r="Q35" s="9"/>
+      <c r="R35" s="9"/>
+      <c r="S35" s="9"/>
+      <c r="T35" s="9"/>
+      <c r="U35" s="9" t="e">
         <f>SUM(U15:U28)-#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V35" s="22" t="e">
+      <c r="V35" s="9" t="e">
         <f>SUM(V15:V28)-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:22" hidden="1">
-      <c r="B36" s="21" t="e">
+    <row r="36" spans="1:22" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="9" t="e">
         <f>#REF!-B29-B30</f>
         <v>#REF!</v>
       </c>
-      <c r="C36" s="22" t="e">
+      <c r="C36" s="9" t="e">
         <f>#REF!-C29-C30</f>
         <v>#REF!</v>
       </c>
-      <c r="D36" s="22" t="e">
+      <c r="D36" s="9" t="e">
         <f>#REF!-D29-D30</f>
         <v>#REF!</v>
       </c>
-      <c r="E36" s="22" t="e">
+      <c r="E36" s="9" t="e">
         <f>#REF!-E29-E30</f>
         <v>#REF!</v>
       </c>
-      <c r="F36" s="22" t="e">
+      <c r="F36" s="9" t="e">
         <f>#REF!-F29-F30</f>
         <v>#REF!</v>
       </c>
-      <c r="G36" s="22" t="e">
+      <c r="G36" s="9" t="e">
         <f>#REF!-G29-G30</f>
         <v>#REF!</v>
       </c>
-      <c r="H36" s="22" t="e">
+      <c r="H36" s="9" t="e">
         <f>#REF!-H29-H30</f>
         <v>#REF!</v>
       </c>
-      <c r="I36" s="22" t="e">
+      <c r="I36" s="9" t="e">
         <f>#REF!-I29-I30</f>
         <v>#REF!</v>
       </c>
-      <c r="J36" s="22" t="e">
+      <c r="J36" s="9" t="e">
         <f>#REF!-J29-J30</f>
         <v>#REF!</v>
       </c>
-      <c r="K36" s="22" t="e">
+      <c r="K36" s="9" t="e">
         <f>#REF!-K29-K30</f>
         <v>#REF!</v>
       </c>
-      <c r="L36" s="22" t="e">
+      <c r="L36" s="9" t="e">
         <f>#REF!-L29-L30</f>
         <v>#REF!</v>
       </c>
-      <c r="M36" s="22" t="e">
+      <c r="M36" s="9" t="e">
         <f>#REF!-M29-M30</f>
         <v>#REF!</v>
       </c>
-      <c r="N36" s="22" t="e">
+      <c r="N36" s="9" t="e">
         <f>#REF!-N29-N30</f>
         <v>#REF!</v>
       </c>
-      <c r="O36" s="22" t="e">
+      <c r="O36" s="9" t="e">
         <f>#REF!-O29-O30</f>
         <v>#REF!</v>
       </c>
-      <c r="P36" s="22" t="e">
+      <c r="P36" s="9" t="e">
         <f>#REF!-P29-P30</f>
         <v>#REF!</v>
       </c>
-      <c r="Q36" s="22"/>
-[...3 lines deleted...]
-      <c r="U36" s="22" t="e">
+      <c r="Q36" s="9"/>
+      <c r="R36" s="9"/>
+      <c r="S36" s="9"/>
+      <c r="T36" s="9"/>
+      <c r="U36" s="9" t="e">
         <f>#REF!-U29-U30</f>
         <v>#REF!</v>
       </c>
-      <c r="V36" s="22" t="e">
+      <c r="V36" s="9" t="e">
         <f>#REF!-V29-V30</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:22">
-[...20 lines deleted...]
-      <c r="V39" s="35"/>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A38" s="8"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="20"/>
+      <c r="O39" s="20"/>
+      <c r="P39" s="20"/>
+      <c r="Q39" s="20"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="20"/>
+      <c r="T39" s="20"/>
+      <c r="U39" s="20"/>
+      <c r="V39" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="A31:V31"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="M4:N5"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="S4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="O4:R4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1949 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>歷年</vt:lpstr>
+      <vt:lpstr>114</vt:lpstr>
       <vt:lpstr>113</vt:lpstr>
       <vt:lpstr>112</vt:lpstr>
       <vt:lpstr>111</vt:lpstr>
       <vt:lpstr>110</vt:lpstr>
       <vt:lpstr>109</vt:lpstr>
       <vt:lpstr>108</vt:lpstr>
       <vt:lpstr>107</vt:lpstr>
       <vt:lpstr>106</vt:lpstr>
       <vt:lpstr>105</vt:lpstr>
       <vt:lpstr>104</vt:lpstr>
-      <vt:lpstr>103</vt:lpstr>
-[...11 lines deleted...]
-      <vt:lpstr>91</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>內政部統計處</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳巧華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>