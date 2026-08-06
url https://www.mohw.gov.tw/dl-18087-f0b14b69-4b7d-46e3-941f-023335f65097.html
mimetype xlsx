--- v2 (2026-07-17)
+++ v3 (2026-08-06)
@@ -7,69 +7,69 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150630\提供給科長_1150626\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150731\提供給科長_1150724\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C95DFF3-1699-48D8-94CC-77A51FFC7DB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAB3D066-AED6-414A-8E44-04DEA467031B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="846" xr2:uid="{779168FB-DB46-417D-8700-AE2A8CC628ED}"/>
   </bookViews>
   <sheets>
     <sheet name="二" sheetId="68" r:id="rId1"/>
     <sheet name="二 (續)" sheetId="69" r:id="rId2"/>
     <sheet name="十二" sheetId="70" r:id="rId3"/>
     <sheet name="十二 (續)" sheetId="71" r:id="rId4"/>
-    <sheet name="門住診" sheetId="72" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="住診(特約) " sheetId="74" r:id="rId7"/>
+    <sheet name="門住診" sheetId="75" r:id="rId5"/>
+    <sheet name="門診(特約)" sheetId="76" r:id="rId6"/>
+    <sheet name="住診(特約) " sheetId="77" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="__________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="___99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'07bbd279-6d57-443b-b3b7-a0454480222c'"</definedName>
     <definedName name="_D2">#REF!</definedName>
     <definedName name="dc_d">#REF!</definedName>
     <definedName name="dewwerwer" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="dgggf" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="drtet" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ewqqeqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FDHDH" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FGFG" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FH" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="G" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
@@ -80,103 +80,103 @@
     <definedName name="gh" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hioiojkl" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hjhjhjkhjk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_CodePage" hidden="1">950</definedName>
     <definedName name="HTML_Control" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"87/9/10"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\FrontPage Webs\Content\C20\Htm報表\8708.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"8708"</definedName>
     <definedName name="JHKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$35</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">門住診!$A$1:$Z$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$36</definedName>
     <definedName name="weqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="各項費用1">#REF!</definedName>
     <definedName name="各項費用2_3">#REF!</definedName>
     <definedName name="各項費用4_9">#REF!</definedName>
     <definedName name="安全準備0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="安全準備0401" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="投資表" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="壹" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="損益表科目">#REF!</definedName>
     <definedName name="資本0219" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本1220" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資產D">#REF!</definedName>
     <definedName name="逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0101" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金8901" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880202" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880430" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="527" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="187">
   <si>
     <t>二、保險對象人數及投保單位數－按縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>單位：家、人</t>
   </si>
   <si>
     <t xml:space="preserve">       保險對象類別
 業務組縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>總  計</t>
   </si>
   <si>
     <t>第一類</t>
   </si>
   <si>
     <t>第二類</t>
   </si>
   <si>
     <t>投保單位數</t>
   </si>
   <si>
@@ -1849,158 +1849,158 @@
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">    4</t>
+      <t xml:space="preserve">    5</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t>p</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>7.104-111</t>
@@ -2015,68 +2015,68 @@
       <t>年資料摘自全民健康保險統計年報，餘擷取自</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
-      <t>6</t>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>5</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日本署資料倉儲系統門診、交付機構及住診明細檔。</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="##,##0_-;\-\ #,##0_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="177" formatCode="##,##0.00_-;\-\ #,##0.00_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
@@ -2750,51 +2750,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="303">
+  <cellXfs count="304">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -3005,433 +3005,436 @@
     <xf numFmtId="183" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...67 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="3"/>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="3"/>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...35 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3587,239 +3590,239 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E800EFDF-DEC4-43EC-B8B2-B79803CDD80C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71019B33-0C4A-4FC4-A591-ECA2F443539D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1971675" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48D6FC0D-1060-4323-9F5C-CF88D049303C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AA37717-3965-4619-A831-EBF0D4988C42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3086100" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5256024A-9A8F-4885-943A-0BE4EAFF02C1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE225EBE-9460-4DC0-815A-70D678F21A85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4200525" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4074E8E6-9897-490D-9F56-4F8359A59FAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B0DEA5D-7D8D-45B0-9BB7-E52405CD57BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4200525" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98608B-DD57-4C0C-B36C-C6A57FADB2D0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{538D3F7F-5D65-4C60-81A7-E6CA03BBDFD7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5324475" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -3827,756 +3830,756 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77852A90-B9CC-419A-9B30-5794E2E78722}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B32F0211-A5B7-4998-A1F0-B5F1C88B4B40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4248150" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52A4C818-3404-48ED-936F-3889073E60C7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03B8EC9E-27A4-4591-9F45-303DD2951D53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9E57139-15E5-4333-83EB-5077F9961AA3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF9FBFFA-FDEA-4913-9FAF-8B59AB84829C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C662F7DA-4526-45C3-BE5A-5DD7BE197140}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6A1B0CC-E2B8-4010-A805-856C7749F3B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF81A45-0ADA-4CAD-8DF2-A93F50FB937B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C2E3562-9B8E-4991-BA88-0A3F2BD99FFE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{779CBB24-7240-41CC-89ED-C7021D64C7C3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5FCCFD1-601C-4D99-9CB3-88F4CD8DDDE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7607A2CB-BFA8-4F27-8899-F349C530E301}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E148D8-B0EA-4D40-BE6E-7ADDD24B7455}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66A27221-BE5D-4DB5-9B56-EB5D57ABCE43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B9A78C-A997-4F93-8D99-9C7A47BA0DCF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17617AEA-8B95-4CAA-98A0-0033C486613B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501FCA69-CEBA-4A2A-B026-27A64D63CD89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761B0236-6D02-41FB-89B8-D0EA2FC3C6D1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E739F02-A658-4759-94FB-B9939AAB4128}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EBEF867-DBBC-46E2-8773-286CD351824A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65E73F9C-E073-4DFB-BB49-62FE343D0C85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Line 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09E68255-0CA3-42F3-8393-6DC40BE8B638}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5A26FD4-EB35-4D93-B3AD-FDE5DA680DAF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94DD4646-0371-4F41-A7E3-C64ECB294CBC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{087BBDFC-C9C4-44BB-83ED-37D55839A7D6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B579E05-E20A-4148-AD96-53E635268409}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1435FD44-01AA-4BF8-A91A-0243A9D39A79}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3045DCB-1EA2-4AA8-AB41-4EB07D8A0656}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F0E9DD1-492D-4D99-B376-99965BDD37F3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7B0D06-AC9A-457A-84FE-D25865DDABC9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8273A7CB-F639-495C-A98F-8EE65F2360CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -4613,97 +4616,93 @@
       <sheetName val="Sheet1_(2)7"/>
       <sheetName val="Sheet4_(2)6"/>
       <sheetName val="Sheet1_(2)6"/>
       <sheetName val="Sheet1_(2)8"/>
       <sheetName val="Sheet4_(2)7"/>
       <sheetName val="Sheet1_(2)9"/>
       <sheetName val="Sheet4_(2)8"/>
       <sheetName val="Sheet1_(2)10"/>
       <sheetName val="Sheet4_(2)9"/>
       <sheetName val="Sheet1_(2)11"/>
       <sheetName val="Sheet4_(2)10"/>
       <sheetName val="Sheet1_(2)12"/>
       <sheetName val="Sheet4_(2)11"/>
       <sheetName val="Sheet1_(2)13"/>
       <sheetName val="Sheet4_(2)12"/>
       <sheetName val="Sheet1 (2)"/>
       <sheetName val="Sheet4 (2)"/>
       <sheetName val="Sheet1_(2)17"/>
       <sheetName val="Sheet4_(2)16"/>
       <sheetName val="Sheet1_(2)14"/>
       <sheetName val="Sheet4_(2)13"/>
       <sheetName val="Sheet1_(2)15"/>
       <sheetName val="Sheet4_(2)14"/>
       <sheetName val="Sheet1_(2)16"/>
       <sheetName val="Sheet4_(2)15"/>
-      <sheetName val="Sheet1_(2)18"/>
-      <sheetName val="Sheet4_(2)17"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
-      <sheetData sheetId="41"/>
-      <sheetData sheetId="42"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5988,3311 +5987,3311 @@
     <col min="15883" max="15884" width="7.6640625" style="5" customWidth="1"/>
     <col min="15885" max="15888" width="6.6640625" style="5" customWidth="1"/>
     <col min="15889" max="15889" width="13.6640625" style="5" customWidth="1"/>
     <col min="15890" max="15891" width="7.6640625" style="5" customWidth="1"/>
     <col min="15892" max="15893" width="6.6640625" style="5" customWidth="1"/>
     <col min="15894" max="15894" width="12.6640625" style="5" customWidth="1"/>
     <col min="15895" max="16128" width="9" style="5"/>
     <col min="16129" max="16129" width="12.6640625" style="5" customWidth="1"/>
     <col min="16130" max="16130" width="7.44140625" style="5" customWidth="1"/>
     <col min="16131" max="16131" width="13.6640625" style="5" customWidth="1"/>
     <col min="16132" max="16133" width="7.6640625" style="5" customWidth="1"/>
     <col min="16134" max="16134" width="12.6640625" style="5" customWidth="1"/>
     <col min="16135" max="16136" width="3.6640625" style="5" customWidth="1"/>
     <col min="16137" max="16137" width="6.6640625" style="5" customWidth="1"/>
     <col min="16138" max="16138" width="13.6640625" style="5" customWidth="1"/>
     <col min="16139" max="16140" width="7.6640625" style="5" customWidth="1"/>
     <col min="16141" max="16144" width="6.6640625" style="5" customWidth="1"/>
     <col min="16145" max="16145" width="13.6640625" style="5" customWidth="1"/>
     <col min="16146" max="16147" width="7.6640625" style="5" customWidth="1"/>
     <col min="16148" max="16149" width="6.6640625" style="5" customWidth="1"/>
     <col min="16150" max="16150" width="12.6640625" style="5" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="139" t="s">
+      <c r="A1" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="139"/>
-[...19 lines deleted...]
-      <c r="V1" s="139"/>
+      <c r="B1" s="162"/>
+      <c r="C1" s="162"/>
+      <c r="D1" s="162"/>
+      <c r="E1" s="162"/>
+      <c r="F1" s="162"/>
+      <c r="G1" s="162"/>
+      <c r="H1" s="162"/>
+      <c r="I1" s="162"/>
+      <c r="J1" s="162"/>
+      <c r="K1" s="162"/>
+      <c r="L1" s="162"/>
+      <c r="M1" s="162"/>
+      <c r="N1" s="162"/>
+      <c r="O1" s="162"/>
+      <c r="P1" s="162"/>
+      <c r="Q1" s="162"/>
+      <c r="R1" s="162"/>
+      <c r="S1" s="162"/>
+      <c r="T1" s="162"/>
+      <c r="U1" s="162"/>
+      <c r="V1" s="162"/>
     </row>
     <row r="2" spans="1:22" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="140" t="s">
+      <c r="H2" s="163" t="s">
         <v>182</v>
       </c>
-      <c r="I2" s="141"/>
-[...9 lines deleted...]
-      <c r="S2" s="143" t="s">
+      <c r="I2" s="164"/>
+      <c r="J2" s="164"/>
+      <c r="K2" s="164"/>
+      <c r="L2" s="164"/>
+      <c r="M2" s="164"/>
+      <c r="N2" s="164"/>
+      <c r="O2" s="164"/>
+      <c r="P2" s="164"/>
+      <c r="Q2" s="165"/>
+      <c r="R2" s="165"/>
+      <c r="S2" s="166" t="s">
         <v>1</v>
       </c>
-      <c r="T2" s="143"/>
-[...1 lines deleted...]
-      <c r="V2" s="143"/>
+      <c r="T2" s="166"/>
+      <c r="U2" s="166"/>
+      <c r="V2" s="166"/>
     </row>
     <row r="3" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="144" t="s">
+      <c r="A3" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="145"/>
-      <c r="C3" s="150" t="s">
+      <c r="B3" s="168"/>
+      <c r="C3" s="159" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="151"/>
-[...5 lines deleted...]
-      <c r="J3" s="150" t="s">
+      <c r="D3" s="160"/>
+      <c r="E3" s="160"/>
+      <c r="F3" s="160"/>
+      <c r="G3" s="160"/>
+      <c r="H3" s="160"/>
+      <c r="I3" s="161"/>
+      <c r="J3" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="151"/>
-[...5 lines deleted...]
-      <c r="Q3" s="150" t="s">
+      <c r="K3" s="160"/>
+      <c r="L3" s="160"/>
+      <c r="M3" s="160"/>
+      <c r="N3" s="160"/>
+      <c r="O3" s="160"/>
+      <c r="P3" s="161"/>
+      <c r="Q3" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="151"/>
-[...3 lines deleted...]
-      <c r="V3" s="151"/>
+      <c r="R3" s="160"/>
+      <c r="S3" s="160"/>
+      <c r="T3" s="160"/>
+      <c r="U3" s="160"/>
+      <c r="V3" s="160"/>
     </row>
     <row r="4" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="146"/>
-[...1 lines deleted...]
-      <c r="C4" s="153" t="s">
+      <c r="A4" s="169"/>
+      <c r="B4" s="170"/>
+      <c r="C4" s="157" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="150" t="s">
+      <c r="D4" s="159" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="151"/>
-[...4 lines deleted...]
-      <c r="J4" s="153" t="s">
+      <c r="E4" s="160"/>
+      <c r="F4" s="160"/>
+      <c r="G4" s="160"/>
+      <c r="H4" s="160"/>
+      <c r="I4" s="161"/>
+      <c r="J4" s="157" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="150" t="s">
+      <c r="K4" s="159" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="151"/>
-[...4 lines deleted...]
-      <c r="Q4" s="153" t="s">
+      <c r="L4" s="160"/>
+      <c r="M4" s="160"/>
+      <c r="N4" s="160"/>
+      <c r="O4" s="160"/>
+      <c r="P4" s="161"/>
+      <c r="Q4" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="150" t="s">
+      <c r="R4" s="159" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="151"/>
-[...2 lines deleted...]
-      <c r="V4" s="151"/>
+      <c r="S4" s="160"/>
+      <c r="T4" s="160"/>
+      <c r="U4" s="160"/>
+      <c r="V4" s="160"/>
     </row>
     <row r="5" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="148"/>
-[...2 lines deleted...]
-      <c r="D5" s="150" t="s">
+      <c r="A5" s="171"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="158"/>
+      <c r="D5" s="159" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="152"/>
-      <c r="F5" s="126" t="s">
+      <c r="E5" s="161"/>
+      <c r="F5" s="123" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="150" t="s">
+      <c r="G5" s="159" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="151"/>
-[...2 lines deleted...]
-      <c r="K5" s="150" t="s">
+      <c r="H5" s="160"/>
+      <c r="I5" s="161"/>
+      <c r="J5" s="158"/>
+      <c r="K5" s="159" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="152"/>
-      <c r="M5" s="150" t="s">
+      <c r="L5" s="161"/>
+      <c r="M5" s="159" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="152"/>
-      <c r="O5" s="150" t="s">
+      <c r="N5" s="161"/>
+      <c r="O5" s="159" t="s">
         <v>11</v>
       </c>
-      <c r="P5" s="152"/>
-[...1 lines deleted...]
-      <c r="R5" s="150" t="s">
+      <c r="P5" s="161"/>
+      <c r="Q5" s="158"/>
+      <c r="R5" s="159" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="152"/>
-      <c r="T5" s="150" t="s">
+      <c r="S5" s="161"/>
+      <c r="T5" s="159" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="152"/>
+      <c r="U5" s="161"/>
       <c r="V5" s="116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="155" t="s">
+      <c r="A6" s="154" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="156"/>
-[...42 lines deleted...]
-        <v>1096145</v>
+      <c r="B6" s="155"/>
+      <c r="C6" s="127">
+        <v>1063161</v>
+      </c>
+      <c r="D6" s="156">
+        <v>24041904</v>
+      </c>
+      <c r="E6" s="156"/>
+      <c r="F6" s="127">
+        <v>16502846</v>
+      </c>
+      <c r="G6" s="156">
+        <v>7539058</v>
+      </c>
+      <c r="H6" s="156"/>
+      <c r="I6" s="156"/>
+      <c r="J6" s="127">
+        <v>1057260</v>
+      </c>
+      <c r="K6" s="156">
+        <v>14909506</v>
+      </c>
+      <c r="L6" s="156"/>
+      <c r="M6" s="156">
+        <v>9907555</v>
+      </c>
+      <c r="N6" s="156"/>
+      <c r="O6" s="156">
+        <v>5001951</v>
+      </c>
+      <c r="P6" s="156"/>
+      <c r="Q6" s="127">
+        <v>4039</v>
+      </c>
+      <c r="R6" s="156">
+        <v>3265989</v>
+      </c>
+      <c r="S6" s="156"/>
+      <c r="T6" s="156">
+        <v>2172695</v>
+      </c>
+      <c r="U6" s="156"/>
+      <c r="V6" s="127">
+        <v>1093294</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="162"/>
-[...20 lines deleted...]
-      <c r="V7" s="120"/>
+      <c r="A7" s="152"/>
+      <c r="B7" s="153"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="149"/>
+      <c r="E7" s="149"/>
+      <c r="F7" s="128"/>
+      <c r="G7" s="149"/>
+      <c r="H7" s="149"/>
+      <c r="I7" s="149"/>
+      <c r="J7" s="128"/>
+      <c r="K7" s="149"/>
+      <c r="L7" s="149"/>
+      <c r="M7" s="149"/>
+      <c r="N7" s="149"/>
+      <c r="O7" s="149"/>
+      <c r="P7" s="149"/>
+      <c r="Q7" s="128"/>
+      <c r="R7" s="149"/>
+      <c r="S7" s="149"/>
+      <c r="T7" s="149"/>
+      <c r="U7" s="149"/>
+      <c r="V7" s="128"/>
     </row>
     <row r="8" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="159" t="s">
+      <c r="A8" s="150" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="160"/>
-[...30 lines deleted...]
-      <c r="Q8" s="121">
+      <c r="B8" s="151"/>
+      <c r="C8" s="127">
+        <v>404880</v>
+      </c>
+      <c r="D8" s="146">
+        <v>9094514</v>
+      </c>
+      <c r="E8" s="146"/>
+      <c r="F8" s="127">
+        <v>6197917</v>
+      </c>
+      <c r="G8" s="146">
+        <v>2896597</v>
+      </c>
+      <c r="H8" s="146"/>
+      <c r="I8" s="146"/>
+      <c r="J8" s="127">
+        <v>403374</v>
+      </c>
+      <c r="K8" s="146">
+        <v>6231742</v>
+      </c>
+      <c r="L8" s="146"/>
+      <c r="M8" s="146">
+        <v>4150830</v>
+      </c>
+      <c r="N8" s="146"/>
+      <c r="O8" s="146">
+        <v>2080912</v>
+      </c>
+      <c r="P8" s="146"/>
+      <c r="Q8" s="127">
         <v>1047</v>
       </c>
-      <c r="R8" s="161">
-[...8 lines deleted...]
-        <v>395567</v>
+      <c r="R8" s="146">
+        <v>1159543</v>
+      </c>
+      <c r="S8" s="146"/>
+      <c r="T8" s="146">
+        <v>765126</v>
+      </c>
+      <c r="U8" s="146"/>
+      <c r="V8" s="127">
+        <v>394417</v>
       </c>
     </row>
     <row r="9" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="164" t="s">
+      <c r="A9" s="147" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="165"/>
-[...30 lines deleted...]
-      <c r="Q9" s="120">
+      <c r="B9" s="148"/>
+      <c r="C9" s="128">
+        <v>188710</v>
+      </c>
+      <c r="D9" s="149">
+        <v>3390749</v>
+      </c>
+      <c r="E9" s="149"/>
+      <c r="F9" s="128">
+        <v>2306204</v>
+      </c>
+      <c r="G9" s="149">
+        <v>1084545</v>
+      </c>
+      <c r="H9" s="149"/>
+      <c r="I9" s="149"/>
+      <c r="J9" s="128">
+        <v>188233</v>
+      </c>
+      <c r="K9" s="149">
+        <v>2127886</v>
+      </c>
+      <c r="L9" s="149"/>
+      <c r="M9" s="149">
+        <v>1402700</v>
+      </c>
+      <c r="N9" s="149"/>
+      <c r="O9" s="149">
+        <v>725186</v>
+      </c>
+      <c r="P9" s="149"/>
+      <c r="Q9" s="128">
         <v>298</v>
       </c>
-      <c r="R9" s="158">
-[...8 lines deleted...]
-        <v>160433</v>
+      <c r="R9" s="149">
+        <v>466941</v>
+      </c>
+      <c r="S9" s="149"/>
+      <c r="T9" s="149">
+        <v>307047</v>
+      </c>
+      <c r="U9" s="149"/>
+      <c r="V9" s="128">
+        <v>159894</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="164" t="s">
+      <c r="A10" s="147" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="165"/>
-[...30 lines deleted...]
-      <c r="Q10" s="120">
+      <c r="B10" s="148"/>
+      <c r="C10" s="128">
+        <v>185277</v>
+      </c>
+      <c r="D10" s="149">
+        <v>4996606</v>
+      </c>
+      <c r="E10" s="149"/>
+      <c r="F10" s="128">
+        <v>3401118</v>
+      </c>
+      <c r="G10" s="149">
+        <v>1595488</v>
+      </c>
+      <c r="H10" s="149"/>
+      <c r="I10" s="149"/>
+      <c r="J10" s="128">
+        <v>184741</v>
+      </c>
+      <c r="K10" s="149">
+        <v>3814497</v>
+      </c>
+      <c r="L10" s="149"/>
+      <c r="M10" s="149">
+        <v>2555420</v>
+      </c>
+      <c r="N10" s="149"/>
+      <c r="O10" s="149">
+        <v>1259077</v>
+      </c>
+      <c r="P10" s="149"/>
+      <c r="Q10" s="128">
         <v>355</v>
       </c>
-      <c r="R10" s="158">
-[...8 lines deleted...]
-        <v>176781</v>
+      <c r="R10" s="149">
+        <v>513358</v>
+      </c>
+      <c r="S10" s="149"/>
+      <c r="T10" s="149">
+        <v>336958</v>
+      </c>
+      <c r="U10" s="149"/>
+      <c r="V10" s="128">
+        <v>176400</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="164" t="s">
+      <c r="A11" s="147" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="165"/>
-[...30 lines deleted...]
-      <c r="Q11" s="120">
+      <c r="B11" s="148"/>
+      <c r="C11" s="128">
+        <v>11172</v>
+      </c>
+      <c r="D11" s="149">
+        <v>259712</v>
+      </c>
+      <c r="E11" s="149"/>
+      <c r="F11" s="128">
+        <v>183141</v>
+      </c>
+      <c r="G11" s="149">
+        <v>76571</v>
+      </c>
+      <c r="H11" s="149"/>
+      <c r="I11" s="149"/>
+      <c r="J11" s="128">
+        <v>10961</v>
+      </c>
+      <c r="K11" s="149">
+        <v>104015</v>
+      </c>
+      <c r="L11" s="149"/>
+      <c r="M11" s="149">
+        <v>69383</v>
+      </c>
+      <c r="N11" s="149"/>
+      <c r="O11" s="149">
+        <v>34632</v>
+      </c>
+      <c r="P11" s="149"/>
+      <c r="Q11" s="128">
         <v>187</v>
       </c>
-      <c r="R11" s="158">
-[...8 lines deleted...]
-        <v>26395</v>
+      <c r="R11" s="149">
+        <v>83624</v>
+      </c>
+      <c r="S11" s="149"/>
+      <c r="T11" s="149">
+        <v>57357</v>
+      </c>
+      <c r="U11" s="149"/>
+      <c r="V11" s="128">
+        <v>26267</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="164" t="s">
+      <c r="A12" s="147" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="165"/>
-[...30 lines deleted...]
-      <c r="Q12" s="120">
+      <c r="B12" s="148"/>
+      <c r="C12" s="128">
+        <v>16429</v>
+      </c>
+      <c r="D12" s="149">
+        <v>372581</v>
+      </c>
+      <c r="E12" s="149"/>
+      <c r="F12" s="128">
+        <v>256211</v>
+      </c>
+      <c r="G12" s="149">
+        <v>116370</v>
+      </c>
+      <c r="H12" s="149"/>
+      <c r="I12" s="149"/>
+      <c r="J12" s="128">
+        <v>16194</v>
+      </c>
+      <c r="K12" s="149">
+        <v>154886</v>
+      </c>
+      <c r="L12" s="149"/>
+      <c r="M12" s="149">
+        <v>103449</v>
+      </c>
+      <c r="N12" s="149"/>
+      <c r="O12" s="149">
+        <v>51437</v>
+      </c>
+      <c r="P12" s="149"/>
+      <c r="Q12" s="128">
         <v>188</v>
       </c>
-      <c r="R12" s="158">
-[...8 lines deleted...]
-        <v>30064</v>
+      <c r="R12" s="149">
+        <v>90427</v>
+      </c>
+      <c r="S12" s="149"/>
+      <c r="T12" s="149">
+        <v>60461</v>
+      </c>
+      <c r="U12" s="149"/>
+      <c r="V12" s="128">
+        <v>29966</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="164" t="s">
+      <c r="A13" s="147" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="165"/>
-[...30 lines deleted...]
-      <c r="Q13" s="120">
+      <c r="B13" s="148"/>
+      <c r="C13" s="128">
+        <v>2742</v>
+      </c>
+      <c r="D13" s="149">
+        <v>66968</v>
+      </c>
+      <c r="E13" s="149"/>
+      <c r="F13" s="128">
+        <v>45908</v>
+      </c>
+      <c r="G13" s="149">
+        <v>21060</v>
+      </c>
+      <c r="H13" s="149"/>
+      <c r="I13" s="149"/>
+      <c r="J13" s="128">
+        <v>2708</v>
+      </c>
+      <c r="K13" s="149">
+        <v>25559</v>
+      </c>
+      <c r="L13" s="149"/>
+      <c r="M13" s="149">
+        <v>16675</v>
+      </c>
+      <c r="N13" s="149"/>
+      <c r="O13" s="149">
+        <v>8884</v>
+      </c>
+      <c r="P13" s="149"/>
+      <c r="Q13" s="128">
         <v>17</v>
       </c>
-      <c r="R13" s="158">
-[...8 lines deleted...]
-        <v>1628</v>
+      <c r="R13" s="149">
+        <v>4567</v>
+      </c>
+      <c r="S13" s="149"/>
+      <c r="T13" s="149">
+        <v>2944</v>
+      </c>
+      <c r="U13" s="149"/>
+      <c r="V13" s="128">
+        <v>1623</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="164" t="s">
+      <c r="A14" s="147" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="165"/>
-[...30 lines deleted...]
-      <c r="Q14" s="120">
+      <c r="B14" s="148"/>
+      <c r="C14" s="128">
+        <v>550</v>
+      </c>
+      <c r="D14" s="149">
+        <v>7898</v>
+      </c>
+      <c r="E14" s="149"/>
+      <c r="F14" s="128">
+        <v>5335</v>
+      </c>
+      <c r="G14" s="149">
+        <v>2563</v>
+      </c>
+      <c r="H14" s="149"/>
+      <c r="I14" s="149"/>
+      <c r="J14" s="128">
+        <v>537</v>
+      </c>
+      <c r="K14" s="149">
+        <v>4899</v>
+      </c>
+      <c r="L14" s="149"/>
+      <c r="M14" s="149">
+        <v>3203</v>
+      </c>
+      <c r="N14" s="149"/>
+      <c r="O14" s="149">
+        <v>1696</v>
+      </c>
+      <c r="P14" s="149"/>
+      <c r="Q14" s="128">
         <v>2</v>
       </c>
-      <c r="R14" s="158">
-[...8 lines deleted...]
-        <v>266</v>
+      <c r="R14" s="149">
+        <v>626</v>
+      </c>
+      <c r="S14" s="149"/>
+      <c r="T14" s="149">
+        <v>359</v>
+      </c>
+      <c r="U14" s="149"/>
+      <c r="V14" s="128">
+        <v>267</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="162"/>
-[...20 lines deleted...]
-      <c r="V15" s="120"/>
+      <c r="A15" s="152"/>
+      <c r="B15" s="153"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="149"/>
+      <c r="E15" s="149"/>
+      <c r="F15" s="128"/>
+      <c r="G15" s="149"/>
+      <c r="H15" s="149"/>
+      <c r="I15" s="149"/>
+      <c r="J15" s="128"/>
+      <c r="K15" s="149"/>
+      <c r="L15" s="149"/>
+      <c r="M15" s="149"/>
+      <c r="N15" s="149"/>
+      <c r="O15" s="149"/>
+      <c r="P15" s="149"/>
+      <c r="Q15" s="128"/>
+      <c r="R15" s="149"/>
+      <c r="S15" s="149"/>
+      <c r="T15" s="149"/>
+      <c r="U15" s="149"/>
+      <c r="V15" s="128"/>
     </row>
     <row r="16" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="159" t="s">
+      <c r="A16" s="150" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="160"/>
-[...30 lines deleted...]
-      <c r="Q16" s="121">
+      <c r="B16" s="151"/>
+      <c r="C16" s="127">
+        <v>160004</v>
+      </c>
+      <c r="D16" s="146">
+        <v>4114754</v>
+      </c>
+      <c r="E16" s="146"/>
+      <c r="F16" s="127">
+        <v>2797206</v>
+      </c>
+      <c r="G16" s="146">
+        <v>1317548</v>
+      </c>
+      <c r="H16" s="146"/>
+      <c r="I16" s="146"/>
+      <c r="J16" s="127">
+        <v>159078</v>
+      </c>
+      <c r="K16" s="146">
+        <v>2805700</v>
+      </c>
+      <c r="L16" s="146"/>
+      <c r="M16" s="146">
+        <v>1854274</v>
+      </c>
+      <c r="N16" s="146"/>
+      <c r="O16" s="146">
+        <v>951426</v>
+      </c>
+      <c r="P16" s="146"/>
+      <c r="Q16" s="127">
         <v>673</v>
       </c>
-      <c r="R16" s="161">
-[...8 lines deleted...]
-        <v>160646</v>
+      <c r="R16" s="146">
+        <v>446897</v>
+      </c>
+      <c r="S16" s="146"/>
+      <c r="T16" s="146">
+        <v>286374</v>
+      </c>
+      <c r="U16" s="146"/>
+      <c r="V16" s="127">
+        <v>160523</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="164" t="s">
+      <c r="A17" s="147" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="165"/>
-[...30 lines deleted...]
-      <c r="Q17" s="120">
+      <c r="B17" s="148"/>
+      <c r="C17" s="128">
+        <v>98086</v>
+      </c>
+      <c r="D17" s="149">
+        <v>2303403</v>
+      </c>
+      <c r="E17" s="149"/>
+      <c r="F17" s="128">
+        <v>1573982</v>
+      </c>
+      <c r="G17" s="149">
+        <v>729421</v>
+      </c>
+      <c r="H17" s="149"/>
+      <c r="I17" s="149"/>
+      <c r="J17" s="128">
+        <v>97672</v>
+      </c>
+      <c r="K17" s="149">
+        <v>1546546</v>
+      </c>
+      <c r="L17" s="149"/>
+      <c r="M17" s="149">
+        <v>1018079</v>
+      </c>
+      <c r="N17" s="149"/>
+      <c r="O17" s="149">
+        <v>528467</v>
+      </c>
+      <c r="P17" s="149"/>
+      <c r="Q17" s="128">
         <v>305</v>
       </c>
-      <c r="R17" s="158">
-[...8 lines deleted...]
-        <v>84473</v>
+      <c r="R17" s="149">
+        <v>234234</v>
+      </c>
+      <c r="S17" s="149"/>
+      <c r="T17" s="149">
+        <v>149812</v>
+      </c>
+      <c r="U17" s="149"/>
+      <c r="V17" s="128">
+        <v>84422</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="164" t="s">
+      <c r="A18" s="147" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="165"/>
-[...30 lines deleted...]
-      <c r="Q18" s="120">
+      <c r="B18" s="148"/>
+      <c r="C18" s="128">
+        <v>19940</v>
+      </c>
+      <c r="D18" s="149">
+        <v>747787</v>
+      </c>
+      <c r="E18" s="149"/>
+      <c r="F18" s="128">
+        <v>500562</v>
+      </c>
+      <c r="G18" s="149">
+        <v>247225</v>
+      </c>
+      <c r="H18" s="149"/>
+      <c r="I18" s="149"/>
+      <c r="J18" s="128">
+        <v>19768</v>
+      </c>
+      <c r="K18" s="149">
+        <v>580844</v>
+      </c>
+      <c r="L18" s="149"/>
+      <c r="M18" s="149">
+        <v>387165</v>
+      </c>
+      <c r="N18" s="149"/>
+      <c r="O18" s="149">
+        <v>193679</v>
+      </c>
+      <c r="P18" s="149"/>
+      <c r="Q18" s="128">
         <v>145</v>
       </c>
-      <c r="R18" s="158">
-[...8 lines deleted...]
-        <v>31001</v>
+      <c r="R18" s="149">
+        <v>83863</v>
+      </c>
+      <c r="S18" s="149"/>
+      <c r="T18" s="149">
+        <v>52906</v>
+      </c>
+      <c r="U18" s="149"/>
+      <c r="V18" s="128">
+        <v>30957</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="164" t="s">
+      <c r="A19" s="147" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="165"/>
-[...30 lines deleted...]
-      <c r="Q19" s="120">
+      <c r="B19" s="148"/>
+      <c r="C19" s="128">
+        <v>23838</v>
+      </c>
+      <c r="D19" s="149">
+        <v>628051</v>
+      </c>
+      <c r="E19" s="149"/>
+      <c r="F19" s="128">
+        <v>421669</v>
+      </c>
+      <c r="G19" s="149">
+        <v>206382</v>
+      </c>
+      <c r="H19" s="149"/>
+      <c r="I19" s="149"/>
+      <c r="J19" s="128">
+        <v>23670</v>
+      </c>
+      <c r="K19" s="149">
+        <v>447901</v>
+      </c>
+      <c r="L19" s="149"/>
+      <c r="M19" s="149">
+        <v>296017</v>
+      </c>
+      <c r="N19" s="149"/>
+      <c r="O19" s="149">
+        <v>151884</v>
+      </c>
+      <c r="P19" s="149"/>
+      <c r="Q19" s="128">
         <v>115</v>
       </c>
-      <c r="R19" s="158">
-[...8 lines deleted...]
-        <v>26327</v>
+      <c r="R19" s="149">
+        <v>71545</v>
+      </c>
+      <c r="S19" s="149"/>
+      <c r="T19" s="149">
+        <v>45217</v>
+      </c>
+      <c r="U19" s="149"/>
+      <c r="V19" s="128">
+        <v>26328</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="164" t="s">
+      <c r="A20" s="147" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="165"/>
-[...30 lines deleted...]
-      <c r="Q20" s="120">
+      <c r="B20" s="148"/>
+      <c r="C20" s="128">
+        <v>18140</v>
+      </c>
+      <c r="D20" s="149">
+        <v>435513</v>
+      </c>
+      <c r="E20" s="149"/>
+      <c r="F20" s="128">
+        <v>300993</v>
+      </c>
+      <c r="G20" s="149">
+        <v>134520</v>
+      </c>
+      <c r="H20" s="149"/>
+      <c r="I20" s="149"/>
+      <c r="J20" s="128">
+        <v>17968</v>
+      </c>
+      <c r="K20" s="149">
+        <v>230409</v>
+      </c>
+      <c r="L20" s="149"/>
+      <c r="M20" s="149">
+        <v>153013</v>
+      </c>
+      <c r="N20" s="149"/>
+      <c r="O20" s="149">
+        <v>77396</v>
+      </c>
+      <c r="P20" s="149"/>
+      <c r="Q20" s="128">
         <v>108</v>
       </c>
-      <c r="R20" s="158">
-[...8 lines deleted...]
-        <v>18845</v>
+      <c r="R20" s="149">
+        <v>57255</v>
+      </c>
+      <c r="S20" s="149"/>
+      <c r="T20" s="149">
+        <v>38439</v>
+      </c>
+      <c r="U20" s="149"/>
+      <c r="V20" s="128">
+        <v>18816</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="162"/>
-[...20 lines deleted...]
-      <c r="V21" s="120"/>
+      <c r="A21" s="152"/>
+      <c r="B21" s="153"/>
+      <c r="C21" s="128"/>
+      <c r="D21" s="149"/>
+      <c r="E21" s="149"/>
+      <c r="F21" s="128"/>
+      <c r="G21" s="149"/>
+      <c r="H21" s="149"/>
+      <c r="I21" s="149"/>
+      <c r="J21" s="128"/>
+      <c r="K21" s="149"/>
+      <c r="L21" s="149"/>
+      <c r="M21" s="149"/>
+      <c r="N21" s="149"/>
+      <c r="O21" s="149"/>
+      <c r="P21" s="149"/>
+      <c r="Q21" s="128"/>
+      <c r="R21" s="149"/>
+      <c r="S21" s="149"/>
+      <c r="T21" s="149"/>
+      <c r="U21" s="149"/>
+      <c r="V21" s="128"/>
     </row>
     <row r="22" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="159" t="s">
+      <c r="A22" s="150" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="160"/>
-[...42 lines deleted...]
-        <v>192046</v>
+      <c r="B22" s="151"/>
+      <c r="C22" s="127">
+        <v>223303</v>
+      </c>
+      <c r="D22" s="146">
+        <v>4285027</v>
+      </c>
+      <c r="E22" s="146"/>
+      <c r="F22" s="127">
+        <v>2919196</v>
+      </c>
+      <c r="G22" s="146">
+        <v>1365831</v>
+      </c>
+      <c r="H22" s="146"/>
+      <c r="I22" s="146"/>
+      <c r="J22" s="127">
+        <v>222280</v>
+      </c>
+      <c r="K22" s="146">
+        <v>2585510</v>
+      </c>
+      <c r="L22" s="146"/>
+      <c r="M22" s="146">
+        <v>1703062</v>
+      </c>
+      <c r="N22" s="146"/>
+      <c r="O22" s="146">
+        <v>882448</v>
+      </c>
+      <c r="P22" s="146"/>
+      <c r="Q22" s="127">
+        <v>687</v>
+      </c>
+      <c r="R22" s="146">
+        <v>568277</v>
+      </c>
+      <c r="S22" s="146"/>
+      <c r="T22" s="146">
+        <v>376578</v>
+      </c>
+      <c r="U22" s="146"/>
+      <c r="V22" s="127">
+        <v>191699</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="164" t="s">
+      <c r="A23" s="147" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="165"/>
-[...30 lines deleted...]
-      <c r="Q23" s="120">
+      <c r="B23" s="148"/>
+      <c r="C23" s="128">
+        <v>158740</v>
+      </c>
+      <c r="D23" s="149">
+        <v>2821171</v>
+      </c>
+      <c r="E23" s="149"/>
+      <c r="F23" s="128">
+        <v>1913483</v>
+      </c>
+      <c r="G23" s="149">
+        <v>907688</v>
+      </c>
+      <c r="H23" s="149"/>
+      <c r="I23" s="149"/>
+      <c r="J23" s="128">
+        <v>158178</v>
+      </c>
+      <c r="K23" s="149">
+        <v>1859185</v>
+      </c>
+      <c r="L23" s="149"/>
+      <c r="M23" s="149">
+        <v>1226346</v>
+      </c>
+      <c r="N23" s="149"/>
+      <c r="O23" s="149">
+        <v>632839</v>
+      </c>
+      <c r="P23" s="149"/>
+      <c r="Q23" s="128">
         <v>396</v>
       </c>
-      <c r="R23" s="158">
-[...8 lines deleted...]
-        <v>122195</v>
+      <c r="R23" s="149">
+        <v>355393</v>
+      </c>
+      <c r="S23" s="149"/>
+      <c r="T23" s="149">
+        <v>233370</v>
+      </c>
+      <c r="U23" s="149"/>
+      <c r="V23" s="128">
+        <v>122023</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="164" t="s">
+      <c r="A24" s="147" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="165"/>
-[...42 lines deleted...]
-        <v>47501</v>
+      <c r="B24" s="148"/>
+      <c r="C24" s="128">
+        <v>49903</v>
+      </c>
+      <c r="D24" s="149">
+        <v>1051782</v>
+      </c>
+      <c r="E24" s="149"/>
+      <c r="F24" s="128">
+        <v>717018</v>
+      </c>
+      <c r="G24" s="149">
+        <v>334764</v>
+      </c>
+      <c r="H24" s="149"/>
+      <c r="I24" s="149"/>
+      <c r="J24" s="128">
+        <v>49623</v>
+      </c>
+      <c r="K24" s="149">
+        <v>567772</v>
+      </c>
+      <c r="L24" s="149"/>
+      <c r="M24" s="149">
+        <v>370493</v>
+      </c>
+      <c r="N24" s="149"/>
+      <c r="O24" s="149">
+        <v>197279</v>
+      </c>
+      <c r="P24" s="149"/>
+      <c r="Q24" s="128">
+        <v>182</v>
+      </c>
+      <c r="R24" s="149">
+        <v>142675</v>
+      </c>
+      <c r="S24" s="149"/>
+      <c r="T24" s="149">
+        <v>95304</v>
+      </c>
+      <c r="U24" s="149"/>
+      <c r="V24" s="128">
+        <v>47371</v>
       </c>
     </row>
     <row r="25" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="164" t="s">
+      <c r="A25" s="147" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="165"/>
-[...30 lines deleted...]
-      <c r="Q25" s="120">
+      <c r="B25" s="148"/>
+      <c r="C25" s="128">
+        <v>14660</v>
+      </c>
+      <c r="D25" s="149">
+        <v>412074</v>
+      </c>
+      <c r="E25" s="149"/>
+      <c r="F25" s="128">
+        <v>288695</v>
+      </c>
+      <c r="G25" s="149">
+        <v>123379</v>
+      </c>
+      <c r="H25" s="149"/>
+      <c r="I25" s="149"/>
+      <c r="J25" s="128">
+        <v>14479</v>
+      </c>
+      <c r="K25" s="149">
+        <v>158553</v>
+      </c>
+      <c r="L25" s="149"/>
+      <c r="M25" s="149">
+        <v>106223</v>
+      </c>
+      <c r="N25" s="149"/>
+      <c r="O25" s="149">
+        <v>52330</v>
+      </c>
+      <c r="P25" s="149"/>
+      <c r="Q25" s="128">
         <v>109</v>
       </c>
-      <c r="R25" s="158">
-[...8 lines deleted...]
-        <v>22350</v>
+      <c r="R25" s="149">
+        <v>70209</v>
+      </c>
+      <c r="S25" s="149"/>
+      <c r="T25" s="149">
+        <v>47904</v>
+      </c>
+      <c r="U25" s="149"/>
+      <c r="V25" s="128">
+        <v>22305</v>
       </c>
     </row>
     <row r="26" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="162"/>
-[...20 lines deleted...]
-      <c r="V26" s="120"/>
+      <c r="A26" s="152"/>
+      <c r="B26" s="153"/>
+      <c r="C26" s="128"/>
+      <c r="D26" s="149"/>
+      <c r="E26" s="149"/>
+      <c r="F26" s="128"/>
+      <c r="G26" s="149"/>
+      <c r="H26" s="149"/>
+      <c r="I26" s="149"/>
+      <c r="J26" s="128"/>
+      <c r="K26" s="149"/>
+      <c r="L26" s="149"/>
+      <c r="M26" s="149"/>
+      <c r="N26" s="149"/>
+      <c r="O26" s="149"/>
+      <c r="P26" s="149"/>
+      <c r="Q26" s="128"/>
+      <c r="R26" s="149"/>
+      <c r="S26" s="149"/>
+      <c r="T26" s="149"/>
+      <c r="U26" s="149"/>
+      <c r="V26" s="128"/>
     </row>
     <row r="27" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="162"/>
-[...20 lines deleted...]
-      <c r="V27" s="120"/>
+      <c r="A27" s="152"/>
+      <c r="B27" s="153"/>
+      <c r="C27" s="128"/>
+      <c r="D27" s="149"/>
+      <c r="E27" s="149"/>
+      <c r="F27" s="128"/>
+      <c r="G27" s="149"/>
+      <c r="H27" s="149"/>
+      <c r="I27" s="149"/>
+      <c r="J27" s="128"/>
+      <c r="K27" s="149"/>
+      <c r="L27" s="149"/>
+      <c r="M27" s="149"/>
+      <c r="N27" s="149"/>
+      <c r="O27" s="149"/>
+      <c r="P27" s="149"/>
+      <c r="Q27" s="128"/>
+      <c r="R27" s="149"/>
+      <c r="S27" s="149"/>
+      <c r="T27" s="149"/>
+      <c r="U27" s="149"/>
+      <c r="V27" s="128"/>
     </row>
     <row r="28" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="159" t="s">
+      <c r="A28" s="150" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="160"/>
-[...30 lines deleted...]
-      <c r="Q28" s="121">
+      <c r="B28" s="151"/>
+      <c r="C28" s="127">
+        <v>120063</v>
+      </c>
+      <c r="D28" s="146">
+        <v>2926377</v>
+      </c>
+      <c r="E28" s="146"/>
+      <c r="F28" s="127">
+        <v>2048751</v>
+      </c>
+      <c r="G28" s="146">
+        <v>877626</v>
+      </c>
+      <c r="H28" s="146"/>
+      <c r="I28" s="146"/>
+      <c r="J28" s="127">
+        <v>118993</v>
+      </c>
+      <c r="K28" s="146">
+        <v>1454901</v>
+      </c>
+      <c r="L28" s="146"/>
+      <c r="M28" s="146">
+        <v>975778</v>
+      </c>
+      <c r="N28" s="146"/>
+      <c r="O28" s="146">
+        <v>479123</v>
+      </c>
+      <c r="P28" s="146"/>
+      <c r="Q28" s="127">
         <v>731</v>
       </c>
-      <c r="R28" s="161">
-[...8 lines deleted...]
-        <v>139052</v>
+      <c r="R28" s="146">
+        <v>449399</v>
+      </c>
+      <c r="S28" s="146"/>
+      <c r="T28" s="146">
+        <v>310542</v>
+      </c>
+      <c r="U28" s="146"/>
+      <c r="V28" s="127">
+        <v>138857</v>
       </c>
     </row>
     <row r="29" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="164" t="s">
+      <c r="A29" s="147" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="165"/>
-[...30 lines deleted...]
-      <c r="Q29" s="120">
+      <c r="B29" s="148"/>
+      <c r="C29" s="128">
+        <v>74564</v>
+      </c>
+      <c r="D29" s="149">
+        <v>1697369</v>
+      </c>
+      <c r="E29" s="149"/>
+      <c r="F29" s="128">
+        <v>1175934</v>
+      </c>
+      <c r="G29" s="149">
+        <v>521435</v>
+      </c>
+      <c r="H29" s="149"/>
+      <c r="I29" s="149"/>
+      <c r="J29" s="128">
+        <v>74052</v>
+      </c>
+      <c r="K29" s="149">
+        <v>963136</v>
+      </c>
+      <c r="L29" s="149"/>
+      <c r="M29" s="149">
+        <v>640633</v>
+      </c>
+      <c r="N29" s="149"/>
+      <c r="O29" s="149">
+        <v>322503</v>
+      </c>
+      <c r="P29" s="149"/>
+      <c r="Q29" s="128">
         <v>336</v>
       </c>
-      <c r="R29" s="158">
-[...8 lines deleted...]
-        <v>70271</v>
+      <c r="R29" s="149">
+        <v>228950</v>
+      </c>
+      <c r="S29" s="149"/>
+      <c r="T29" s="149">
+        <v>158687</v>
+      </c>
+      <c r="U29" s="149"/>
+      <c r="V29" s="128">
+        <v>70263</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="164" t="s">
+      <c r="A30" s="147" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="165"/>
-[...30 lines deleted...]
-      <c r="Q30" s="120">
+      <c r="B30" s="148"/>
+      <c r="C30" s="128">
+        <v>11171</v>
+      </c>
+      <c r="D30" s="149">
+        <v>255779</v>
+      </c>
+      <c r="E30" s="149"/>
+      <c r="F30" s="128">
+        <v>176884</v>
+      </c>
+      <c r="G30" s="149">
+        <v>78895</v>
+      </c>
+      <c r="H30" s="149"/>
+      <c r="I30" s="149"/>
+      <c r="J30" s="128">
+        <v>11008</v>
+      </c>
+      <c r="K30" s="149">
+        <v>105080</v>
+      </c>
+      <c r="L30" s="149"/>
+      <c r="M30" s="149">
+        <v>69908</v>
+      </c>
+      <c r="N30" s="149"/>
+      <c r="O30" s="149">
+        <v>35172</v>
+      </c>
+      <c r="P30" s="149"/>
+      <c r="Q30" s="128">
         <v>149</v>
       </c>
-      <c r="R30" s="158">
-[...8 lines deleted...]
-        <v>31138</v>
+      <c r="R30" s="149">
+        <v>98068</v>
+      </c>
+      <c r="S30" s="149"/>
+      <c r="T30" s="149">
+        <v>67042</v>
+      </c>
+      <c r="U30" s="149"/>
+      <c r="V30" s="128">
+        <v>31026</v>
       </c>
     </row>
     <row r="31" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="164" t="s">
+      <c r="A31" s="147" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="165"/>
-[...30 lines deleted...]
-      <c r="Q31" s="120">
+      <c r="B31" s="148"/>
+      <c r="C31" s="128">
+        <v>20227</v>
+      </c>
+      <c r="D31" s="149">
+        <v>591753</v>
+      </c>
+      <c r="E31" s="149"/>
+      <c r="F31" s="128">
+        <v>420228</v>
+      </c>
+      <c r="G31" s="149">
+        <v>171525</v>
+      </c>
+      <c r="H31" s="149"/>
+      <c r="I31" s="149"/>
+      <c r="J31" s="128">
+        <v>19961</v>
+      </c>
+      <c r="K31" s="149">
+        <v>230260</v>
+      </c>
+      <c r="L31" s="149"/>
+      <c r="M31" s="149">
+        <v>157862</v>
+      </c>
+      <c r="N31" s="149"/>
+      <c r="O31" s="149">
+        <v>72398</v>
+      </c>
+      <c r="P31" s="149"/>
+      <c r="Q31" s="128">
         <v>184</v>
       </c>
-      <c r="R31" s="158">
-[...8 lines deleted...]
-        <v>30727</v>
+      <c r="R31" s="149">
+        <v>99585</v>
+      </c>
+      <c r="S31" s="149"/>
+      <c r="T31" s="149">
+        <v>68923</v>
+      </c>
+      <c r="U31" s="149"/>
+      <c r="V31" s="128">
+        <v>30662</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="164" t="s">
+      <c r="A32" s="147" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="165"/>
-[...30 lines deleted...]
-      <c r="Q32" s="120">
+      <c r="B32" s="148"/>
+      <c r="C32" s="128">
+        <v>14101</v>
+      </c>
+      <c r="D32" s="149">
+        <v>381476</v>
+      </c>
+      <c r="E32" s="149"/>
+      <c r="F32" s="128">
+        <v>275705</v>
+      </c>
+      <c r="G32" s="149">
+        <v>105771</v>
+      </c>
+      <c r="H32" s="149"/>
+      <c r="I32" s="149"/>
+      <c r="J32" s="128">
+        <v>13972</v>
+      </c>
+      <c r="K32" s="149">
+        <v>156425</v>
+      </c>
+      <c r="L32" s="149"/>
+      <c r="M32" s="149">
+        <v>107375</v>
+      </c>
+      <c r="N32" s="149"/>
+      <c r="O32" s="149">
+        <v>49050</v>
+      </c>
+      <c r="P32" s="149"/>
+      <c r="Q32" s="128">
         <v>62</v>
       </c>
-      <c r="R32" s="158">
-[...8 lines deleted...]
-        <v>6916</v>
+      <c r="R32" s="149">
+        <v>22796</v>
+      </c>
+      <c r="S32" s="149"/>
+      <c r="T32" s="149">
+        <v>15890</v>
+      </c>
+      <c r="U32" s="149"/>
+      <c r="V32" s="128">
+        <v>6906</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="162"/>
-[...20 lines deleted...]
-      <c r="V33" s="120"/>
+      <c r="A33" s="152"/>
+      <c r="B33" s="153"/>
+      <c r="C33" s="128"/>
+      <c r="D33" s="149"/>
+      <c r="E33" s="149"/>
+      <c r="F33" s="128"/>
+      <c r="G33" s="149"/>
+      <c r="H33" s="149"/>
+      <c r="I33" s="149"/>
+      <c r="J33" s="128"/>
+      <c r="K33" s="149"/>
+      <c r="L33" s="149"/>
+      <c r="M33" s="149"/>
+      <c r="N33" s="149"/>
+      <c r="O33" s="149"/>
+      <c r="P33" s="149"/>
+      <c r="Q33" s="128"/>
+      <c r="R33" s="149"/>
+      <c r="S33" s="149"/>
+      <c r="T33" s="149"/>
+      <c r="U33" s="149"/>
+      <c r="V33" s="128"/>
     </row>
     <row r="34" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="162"/>
-[...20 lines deleted...]
-      <c r="V34" s="120"/>
+      <c r="A34" s="152"/>
+      <c r="B34" s="153"/>
+      <c r="C34" s="128"/>
+      <c r="D34" s="149"/>
+      <c r="E34" s="149"/>
+      <c r="F34" s="128"/>
+      <c r="G34" s="149"/>
+      <c r="H34" s="149"/>
+      <c r="I34" s="149"/>
+      <c r="J34" s="128"/>
+      <c r="K34" s="149"/>
+      <c r="L34" s="149"/>
+      <c r="M34" s="149"/>
+      <c r="N34" s="149"/>
+      <c r="O34" s="149"/>
+      <c r="P34" s="149"/>
+      <c r="Q34" s="128"/>
+      <c r="R34" s="149"/>
+      <c r="S34" s="149"/>
+      <c r="T34" s="149"/>
+      <c r="U34" s="149"/>
+      <c r="V34" s="128"/>
     </row>
     <row r="35" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="159" t="s">
+      <c r="A35" s="150" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="160"/>
-[...42 lines deleted...]
-        <v>187052</v>
+      <c r="B35" s="151"/>
+      <c r="C35" s="127">
+        <v>136176</v>
+      </c>
+      <c r="D35" s="146">
+        <v>3188232</v>
+      </c>
+      <c r="E35" s="146"/>
+      <c r="F35" s="127">
+        <v>2228270</v>
+      </c>
+      <c r="G35" s="146">
+        <v>959962</v>
+      </c>
+      <c r="H35" s="146"/>
+      <c r="I35" s="146"/>
+      <c r="J35" s="127">
+        <v>135096</v>
+      </c>
+      <c r="K35" s="146">
+        <v>1654437</v>
+      </c>
+      <c r="L35" s="146"/>
+      <c r="M35" s="146">
+        <v>1104315</v>
+      </c>
+      <c r="N35" s="146"/>
+      <c r="O35" s="146">
+        <v>550122</v>
+      </c>
+      <c r="P35" s="146"/>
+      <c r="Q35" s="127">
+        <v>722</v>
+      </c>
+      <c r="R35" s="146">
+        <v>571431</v>
+      </c>
+      <c r="S35" s="146"/>
+      <c r="T35" s="146">
+        <v>385338</v>
+      </c>
+      <c r="U35" s="146"/>
+      <c r="V35" s="127">
+        <v>186093</v>
       </c>
     </row>
     <row r="36" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="164" t="s">
+      <c r="A36" s="147" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="165"/>
-[...42 lines deleted...]
-        <v>147254</v>
+      <c r="B36" s="148"/>
+      <c r="C36" s="128">
+        <v>110823</v>
+      </c>
+      <c r="D36" s="149">
+        <v>2487647</v>
+      </c>
+      <c r="E36" s="149"/>
+      <c r="F36" s="128">
+        <v>1722353</v>
+      </c>
+      <c r="G36" s="149">
+        <v>765294</v>
+      </c>
+      <c r="H36" s="149"/>
+      <c r="I36" s="149"/>
+      <c r="J36" s="128">
+        <v>110055</v>
+      </c>
+      <c r="K36" s="149">
+        <v>1412878</v>
+      </c>
+      <c r="L36" s="149"/>
+      <c r="M36" s="149">
+        <v>938645</v>
+      </c>
+      <c r="N36" s="149"/>
+      <c r="O36" s="149">
+        <v>474233</v>
+      </c>
+      <c r="P36" s="149"/>
+      <c r="Q36" s="128">
+        <v>558</v>
+      </c>
+      <c r="R36" s="149">
+        <v>444144</v>
+      </c>
+      <c r="S36" s="149"/>
+      <c r="T36" s="149">
+        <v>297613</v>
+      </c>
+      <c r="U36" s="149"/>
+      <c r="V36" s="128">
+        <v>146531</v>
       </c>
     </row>
     <row r="37" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="164" t="s">
+      <c r="A37" s="147" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="165"/>
-[...30 lines deleted...]
-      <c r="Q37" s="120">
+      <c r="B37" s="148"/>
+      <c r="C37" s="128">
+        <v>22264</v>
+      </c>
+      <c r="D37" s="149">
+        <v>628036</v>
+      </c>
+      <c r="E37" s="149"/>
+      <c r="F37" s="128">
+        <v>453647</v>
+      </c>
+      <c r="G37" s="149">
+        <v>174389</v>
+      </c>
+      <c r="H37" s="149"/>
+      <c r="I37" s="149"/>
+      <c r="J37" s="128">
+        <v>21985</v>
+      </c>
+      <c r="K37" s="149">
+        <v>218012</v>
+      </c>
+      <c r="L37" s="149"/>
+      <c r="M37" s="149">
+        <v>148633</v>
+      </c>
+      <c r="N37" s="149"/>
+      <c r="O37" s="149">
+        <v>69379</v>
+      </c>
+      <c r="P37" s="149"/>
+      <c r="Q37" s="128">
         <v>148</v>
       </c>
-      <c r="R37" s="158">
-[...8 lines deleted...]
-        <v>37578</v>
+      <c r="R37" s="149">
+        <v>120986</v>
+      </c>
+      <c r="S37" s="149"/>
+      <c r="T37" s="149">
+        <v>83630</v>
+      </c>
+      <c r="U37" s="149"/>
+      <c r="V37" s="128">
+        <v>37356</v>
       </c>
     </row>
     <row r="38" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="164" t="s">
+      <c r="A38" s="147" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="165"/>
-[...30 lines deleted...]
-      <c r="Q38" s="120">
+      <c r="B38" s="148"/>
+      <c r="C38" s="128">
+        <v>3089</v>
+      </c>
+      <c r="D38" s="149">
+        <v>72549</v>
+      </c>
+      <c r="E38" s="149"/>
+      <c r="F38" s="128">
+        <v>52270</v>
+      </c>
+      <c r="G38" s="149">
+        <v>20279</v>
+      </c>
+      <c r="H38" s="149"/>
+      <c r="I38" s="149"/>
+      <c r="J38" s="128">
+        <v>3056</v>
+      </c>
+      <c r="K38" s="149">
+        <v>23547</v>
+      </c>
+      <c r="L38" s="149"/>
+      <c r="M38" s="149">
+        <v>17037</v>
+      </c>
+      <c r="N38" s="149"/>
+      <c r="O38" s="149">
+        <v>6510</v>
+      </c>
+      <c r="P38" s="149"/>
+      <c r="Q38" s="128">
         <v>16</v>
       </c>
-      <c r="R38" s="158">
-[...8 lines deleted...]
-        <v>2220</v>
+      <c r="R38" s="149">
+        <v>6301</v>
+      </c>
+      <c r="S38" s="149"/>
+      <c r="T38" s="149">
+        <v>4095</v>
+      </c>
+      <c r="U38" s="149"/>
+      <c r="V38" s="128">
+        <v>2206</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="162"/>
-[...20 lines deleted...]
-      <c r="V39" s="120"/>
+      <c r="A39" s="152"/>
+      <c r="B39" s="153"/>
+      <c r="C39" s="128"/>
+      <c r="D39" s="149"/>
+      <c r="E39" s="149"/>
+      <c r="F39" s="128"/>
+      <c r="G39" s="149"/>
+      <c r="H39" s="149"/>
+      <c r="I39" s="149"/>
+      <c r="J39" s="128"/>
+      <c r="K39" s="149"/>
+      <c r="L39" s="149"/>
+      <c r="M39" s="149"/>
+      <c r="N39" s="149"/>
+      <c r="O39" s="149"/>
+      <c r="P39" s="149"/>
+      <c r="Q39" s="128"/>
+      <c r="R39" s="149"/>
+      <c r="S39" s="149"/>
+      <c r="T39" s="149"/>
+      <c r="U39" s="149"/>
+      <c r="V39" s="128"/>
     </row>
     <row r="40" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="162"/>
-[...20 lines deleted...]
-      <c r="V40" s="120"/>
+      <c r="A40" s="152"/>
+      <c r="B40" s="153"/>
+      <c r="C40" s="128"/>
+      <c r="D40" s="149"/>
+      <c r="E40" s="149"/>
+      <c r="F40" s="128"/>
+      <c r="G40" s="149"/>
+      <c r="H40" s="149"/>
+      <c r="I40" s="149"/>
+      <c r="J40" s="128"/>
+      <c r="K40" s="149"/>
+      <c r="L40" s="149"/>
+      <c r="M40" s="149"/>
+      <c r="N40" s="149"/>
+      <c r="O40" s="149"/>
+      <c r="P40" s="149"/>
+      <c r="Q40" s="128"/>
+      <c r="R40" s="149"/>
+      <c r="S40" s="149"/>
+      <c r="T40" s="149"/>
+      <c r="U40" s="149"/>
+      <c r="V40" s="128"/>
     </row>
     <row r="41" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="159" t="s">
+      <c r="A41" s="150" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="160"/>
-[...30 lines deleted...]
-      <c r="Q41" s="121">
+      <c r="B41" s="151"/>
+      <c r="C41" s="127">
+        <v>18735</v>
+      </c>
+      <c r="D41" s="146">
+        <v>433000</v>
+      </c>
+      <c r="E41" s="146"/>
+      <c r="F41" s="127">
+        <v>311506</v>
+      </c>
+      <c r="G41" s="146">
+        <v>121494</v>
+      </c>
+      <c r="H41" s="146"/>
+      <c r="I41" s="146"/>
+      <c r="J41" s="127">
+        <v>18439</v>
+      </c>
+      <c r="K41" s="146">
+        <v>177216</v>
+      </c>
+      <c r="L41" s="146"/>
+      <c r="M41" s="146">
+        <v>119296</v>
+      </c>
+      <c r="N41" s="146"/>
+      <c r="O41" s="146">
+        <v>57920</v>
+      </c>
+      <c r="P41" s="146"/>
+      <c r="Q41" s="127">
         <v>179</v>
       </c>
-      <c r="R41" s="161">
-[...8 lines deleted...]
-        <v>21782</v>
+      <c r="R41" s="146">
+        <v>70442</v>
+      </c>
+      <c r="S41" s="146"/>
+      <c r="T41" s="146">
+        <v>48737</v>
+      </c>
+      <c r="U41" s="146"/>
+      <c r="V41" s="127">
+        <v>21705</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="164" t="s">
+      <c r="A42" s="147" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="165"/>
-[...30 lines deleted...]
-      <c r="Q42" s="120">
+      <c r="B42" s="148"/>
+      <c r="C42" s="128">
+        <v>11985</v>
+      </c>
+      <c r="D42" s="149">
+        <v>264258</v>
+      </c>
+      <c r="E42" s="149"/>
+      <c r="F42" s="128">
+        <v>189536</v>
+      </c>
+      <c r="G42" s="149">
+        <v>74722</v>
+      </c>
+      <c r="H42" s="149"/>
+      <c r="I42" s="149"/>
+      <c r="J42" s="128">
+        <v>11804</v>
+      </c>
+      <c r="K42" s="149">
+        <v>114069</v>
+      </c>
+      <c r="L42" s="149"/>
+      <c r="M42" s="149">
+        <v>76571</v>
+      </c>
+      <c r="N42" s="149"/>
+      <c r="O42" s="149">
+        <v>37498</v>
+      </c>
+      <c r="P42" s="149"/>
+      <c r="Q42" s="128">
         <v>113</v>
       </c>
-      <c r="R42" s="158">
-[...8 lines deleted...]
-        <v>15072</v>
+      <c r="R42" s="149">
+        <v>49772</v>
+      </c>
+      <c r="S42" s="149"/>
+      <c r="T42" s="149">
+        <v>34766</v>
+      </c>
+      <c r="U42" s="149"/>
+      <c r="V42" s="128">
+        <v>15006</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="171" t="s">
+      <c r="A43" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="172"/>
+      <c r="B43" s="145"/>
       <c r="C43" s="6">
-        <v>6740</v>
-[...28 lines deleted...]
-      <c r="Q43" s="123">
+        <v>6750</v>
+      </c>
+      <c r="D43" s="139">
+        <v>168742</v>
+      </c>
+      <c r="E43" s="139"/>
+      <c r="F43" s="126">
+        <v>121970</v>
+      </c>
+      <c r="G43" s="139">
+        <v>46772</v>
+      </c>
+      <c r="H43" s="139"/>
+      <c r="I43" s="139"/>
+      <c r="J43" s="126">
+        <v>6635</v>
+      </c>
+      <c r="K43" s="139">
+        <v>63147</v>
+      </c>
+      <c r="L43" s="139"/>
+      <c r="M43" s="139">
+        <v>42725</v>
+      </c>
+      <c r="N43" s="139"/>
+      <c r="O43" s="139">
+        <v>20422</v>
+      </c>
+      <c r="P43" s="139"/>
+      <c r="Q43" s="126">
         <v>66</v>
       </c>
-      <c r="R43" s="166">
-[...8 lines deleted...]
-        <v>6710</v>
+      <c r="R43" s="139">
+        <v>20670</v>
+      </c>
+      <c r="S43" s="139"/>
+      <c r="T43" s="139">
+        <v>13971</v>
+      </c>
+      <c r="U43" s="139"/>
+      <c r="V43" s="126">
+        <v>6699</v>
       </c>
     </row>
     <row r="44" spans="1:22" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A44" s="167" t="s">
+      <c r="A44" s="140" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="168"/>
-[...19 lines deleted...]
-      <c r="V44" s="168"/>
+      <c r="B44" s="141"/>
+      <c r="C44" s="141"/>
+      <c r="D44" s="141"/>
+      <c r="E44" s="141"/>
+      <c r="F44" s="141"/>
+      <c r="G44" s="141"/>
+      <c r="H44" s="141"/>
+      <c r="I44" s="141"/>
+      <c r="J44" s="141"/>
+      <c r="K44" s="141"/>
+      <c r="L44" s="141"/>
+      <c r="M44" s="141"/>
+      <c r="N44" s="141"/>
+      <c r="O44" s="141"/>
+      <c r="P44" s="141"/>
+      <c r="Q44" s="141"/>
+      <c r="R44" s="141"/>
+      <c r="S44" s="141"/>
+      <c r="T44" s="141"/>
+      <c r="U44" s="141"/>
+      <c r="V44" s="141"/>
     </row>
     <row r="45" spans="1:22" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A45" s="169" t="s">
+      <c r="A45" s="142" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="170"/>
-[...19 lines deleted...]
-      <c r="V45" s="170"/>
+      <c r="B45" s="143"/>
+      <c r="C45" s="143"/>
+      <c r="D45" s="143"/>
+      <c r="E45" s="143"/>
+      <c r="F45" s="143"/>
+      <c r="G45" s="143"/>
+      <c r="H45" s="143"/>
+      <c r="I45" s="143"/>
+      <c r="J45" s="143"/>
+      <c r="K45" s="143"/>
+      <c r="L45" s="143"/>
+      <c r="M45" s="143"/>
+      <c r="N45" s="143"/>
+      <c r="O45" s="143"/>
+      <c r="P45" s="143"/>
+      <c r="Q45" s="143"/>
+      <c r="R45" s="143"/>
+      <c r="S45" s="143"/>
+      <c r="T45" s="143"/>
+      <c r="U45" s="143"/>
+      <c r="V45" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="327">
-    <mergeCell ref="R43:S43"/>
-[...296 lines deleted...]
-    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="H2:P2"/>
+    <mergeCell ref="Q2:R2"/>
+    <mergeCell ref="S2:V2"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:P3"/>
+    <mergeCell ref="Q3:V3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:V4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="A1:V1"/>
-[...9 lines deleted...]
-    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:I20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="G37:I37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="A44:V44"/>
+    <mergeCell ref="A45:V45"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="G43:I43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:P43"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F91280BE-BD59-45C9-A1BB-12B1B47A50FE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C18" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:AA1"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
+      <selection pane="bottomLeft" sqref="A1:AA1"/>
       <selection pane="bottomRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.6640625" style="132" customWidth="1"/>
-[...1021 lines deleted...]
-    <col min="16156" max="16384" width="9" style="132"/>
+    <col min="1" max="1" width="12.6640625" style="125" customWidth="1"/>
+    <col min="2" max="3" width="9.109375" style="125" customWidth="1"/>
+    <col min="4" max="5" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6" max="6" width="12.21875" style="125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8" max="9" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10" max="11" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13" max="14" width="4.88671875" style="125" customWidth="1"/>
+    <col min="15" max="15" width="8.6640625" style="125" customWidth="1"/>
+    <col min="16" max="19" width="5.6640625" style="125" customWidth="1"/>
+    <col min="20" max="20" width="9.109375" style="125" customWidth="1"/>
+    <col min="21" max="21" width="8.6640625" style="125" customWidth="1"/>
+    <col min="22" max="27" width="5.6640625" style="125" customWidth="1"/>
+    <col min="28" max="256" width="9" style="125"/>
+    <col min="257" max="257" width="12.6640625" style="125" customWidth="1"/>
+    <col min="258" max="258" width="7.109375" style="125" customWidth="1"/>
+    <col min="259" max="259" width="8.6640625" style="125" customWidth="1"/>
+    <col min="260" max="261" width="5.6640625" style="125" customWidth="1"/>
+    <col min="262" max="262" width="10.6640625" style="125" customWidth="1"/>
+    <col min="263" max="263" width="9.6640625" style="125" customWidth="1"/>
+    <col min="264" max="265" width="4.6640625" style="125" customWidth="1"/>
+    <col min="266" max="267" width="5.6640625" style="125" customWidth="1"/>
+    <col min="268" max="268" width="10.6640625" style="125" customWidth="1"/>
+    <col min="269" max="270" width="5.6640625" style="125" customWidth="1"/>
+    <col min="271" max="271" width="8.6640625" style="125" customWidth="1"/>
+    <col min="272" max="275" width="5.6640625" style="125" customWidth="1"/>
+    <col min="276" max="276" width="10.6640625" style="125" customWidth="1"/>
+    <col min="277" max="277" width="8.6640625" style="125" customWidth="1"/>
+    <col min="278" max="283" width="5.6640625" style="125" customWidth="1"/>
+    <col min="284" max="512" width="9" style="125"/>
+    <col min="513" max="513" width="12.6640625" style="125" customWidth="1"/>
+    <col min="514" max="514" width="7.109375" style="125" customWidth="1"/>
+    <col min="515" max="515" width="8.6640625" style="125" customWidth="1"/>
+    <col min="516" max="517" width="5.6640625" style="125" customWidth="1"/>
+    <col min="518" max="518" width="10.6640625" style="125" customWidth="1"/>
+    <col min="519" max="519" width="9.6640625" style="125" customWidth="1"/>
+    <col min="520" max="521" width="4.6640625" style="125" customWidth="1"/>
+    <col min="522" max="523" width="5.6640625" style="125" customWidth="1"/>
+    <col min="524" max="524" width="10.6640625" style="125" customWidth="1"/>
+    <col min="525" max="526" width="5.6640625" style="125" customWidth="1"/>
+    <col min="527" max="527" width="8.6640625" style="125" customWidth="1"/>
+    <col min="528" max="531" width="5.6640625" style="125" customWidth="1"/>
+    <col min="532" max="532" width="10.6640625" style="125" customWidth="1"/>
+    <col min="533" max="533" width="8.6640625" style="125" customWidth="1"/>
+    <col min="534" max="539" width="5.6640625" style="125" customWidth="1"/>
+    <col min="540" max="768" width="9" style="125"/>
+    <col min="769" max="769" width="12.6640625" style="125" customWidth="1"/>
+    <col min="770" max="770" width="7.109375" style="125" customWidth="1"/>
+    <col min="771" max="771" width="8.6640625" style="125" customWidth="1"/>
+    <col min="772" max="773" width="5.6640625" style="125" customWidth="1"/>
+    <col min="774" max="774" width="10.6640625" style="125" customWidth="1"/>
+    <col min="775" max="775" width="9.6640625" style="125" customWidth="1"/>
+    <col min="776" max="777" width="4.6640625" style="125" customWidth="1"/>
+    <col min="778" max="779" width="5.6640625" style="125" customWidth="1"/>
+    <col min="780" max="780" width="10.6640625" style="125" customWidth="1"/>
+    <col min="781" max="782" width="5.6640625" style="125" customWidth="1"/>
+    <col min="783" max="783" width="8.6640625" style="125" customWidth="1"/>
+    <col min="784" max="787" width="5.6640625" style="125" customWidth="1"/>
+    <col min="788" max="788" width="10.6640625" style="125" customWidth="1"/>
+    <col min="789" max="789" width="8.6640625" style="125" customWidth="1"/>
+    <col min="790" max="795" width="5.6640625" style="125" customWidth="1"/>
+    <col min="796" max="1024" width="9" style="125"/>
+    <col min="1025" max="1025" width="12.6640625" style="125" customWidth="1"/>
+    <col min="1026" max="1026" width="7.109375" style="125" customWidth="1"/>
+    <col min="1027" max="1027" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1028" max="1029" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1030" max="1030" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1031" max="1031" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1032" max="1033" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1034" max="1035" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1036" max="1036" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1037" max="1038" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1039" max="1039" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1040" max="1043" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1044" max="1044" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1045" max="1045" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1046" max="1051" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1052" max="1280" width="9" style="125"/>
+    <col min="1281" max="1281" width="12.6640625" style="125" customWidth="1"/>
+    <col min="1282" max="1282" width="7.109375" style="125" customWidth="1"/>
+    <col min="1283" max="1283" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1284" max="1285" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1286" max="1286" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1287" max="1287" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1288" max="1289" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1290" max="1291" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1292" max="1292" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1293" max="1294" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1295" max="1295" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1296" max="1299" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1300" max="1300" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1301" max="1301" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1302" max="1307" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1308" max="1536" width="9" style="125"/>
+    <col min="1537" max="1537" width="12.6640625" style="125" customWidth="1"/>
+    <col min="1538" max="1538" width="7.109375" style="125" customWidth="1"/>
+    <col min="1539" max="1539" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1540" max="1541" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1542" max="1542" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1543" max="1543" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1544" max="1545" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1546" max="1547" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1548" max="1548" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1549" max="1550" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1551" max="1551" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1552" max="1555" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1556" max="1556" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1557" max="1557" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1558" max="1563" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1564" max="1792" width="9" style="125"/>
+    <col min="1793" max="1793" width="12.6640625" style="125" customWidth="1"/>
+    <col min="1794" max="1794" width="7.109375" style="125" customWidth="1"/>
+    <col min="1795" max="1795" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1796" max="1797" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1798" max="1798" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1799" max="1799" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1800" max="1801" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1802" max="1803" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1804" max="1804" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1805" max="1806" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1807" max="1807" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1808" max="1811" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1812" max="1812" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1813" max="1813" width="8.6640625" style="125" customWidth="1"/>
+    <col min="1814" max="1819" width="5.6640625" style="125" customWidth="1"/>
+    <col min="1820" max="2048" width="9" style="125"/>
+    <col min="2049" max="2049" width="12.6640625" style="125" customWidth="1"/>
+    <col min="2050" max="2050" width="7.109375" style="125" customWidth="1"/>
+    <col min="2051" max="2051" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2052" max="2053" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2054" max="2054" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2055" max="2055" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2056" max="2057" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2058" max="2059" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2060" max="2060" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2061" max="2062" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2063" max="2063" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2064" max="2067" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2068" max="2068" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2069" max="2069" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2070" max="2075" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2076" max="2304" width="9" style="125"/>
+    <col min="2305" max="2305" width="12.6640625" style="125" customWidth="1"/>
+    <col min="2306" max="2306" width="7.109375" style="125" customWidth="1"/>
+    <col min="2307" max="2307" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2308" max="2309" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2310" max="2310" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2311" max="2311" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2312" max="2313" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2314" max="2315" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2316" max="2316" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2317" max="2318" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2319" max="2319" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2320" max="2323" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2324" max="2324" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2325" max="2325" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2326" max="2331" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2332" max="2560" width="9" style="125"/>
+    <col min="2561" max="2561" width="12.6640625" style="125" customWidth="1"/>
+    <col min="2562" max="2562" width="7.109375" style="125" customWidth="1"/>
+    <col min="2563" max="2563" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2564" max="2565" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2566" max="2566" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2567" max="2567" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2568" max="2569" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2570" max="2571" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2572" max="2572" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2573" max="2574" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2575" max="2575" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2576" max="2579" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2580" max="2580" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2581" max="2581" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2582" max="2587" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2588" max="2816" width="9" style="125"/>
+    <col min="2817" max="2817" width="12.6640625" style="125" customWidth="1"/>
+    <col min="2818" max="2818" width="7.109375" style="125" customWidth="1"/>
+    <col min="2819" max="2819" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2820" max="2821" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2822" max="2822" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2823" max="2823" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2824" max="2825" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2826" max="2827" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2828" max="2828" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2829" max="2830" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2831" max="2831" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2832" max="2835" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2836" max="2836" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2837" max="2837" width="8.6640625" style="125" customWidth="1"/>
+    <col min="2838" max="2843" width="5.6640625" style="125" customWidth="1"/>
+    <col min="2844" max="3072" width="9" style="125"/>
+    <col min="3073" max="3073" width="12.6640625" style="125" customWidth="1"/>
+    <col min="3074" max="3074" width="7.109375" style="125" customWidth="1"/>
+    <col min="3075" max="3075" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3076" max="3077" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3078" max="3078" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3079" max="3079" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3080" max="3081" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3082" max="3083" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3084" max="3084" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3085" max="3086" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3087" max="3087" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3088" max="3091" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3092" max="3092" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3093" max="3093" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3094" max="3099" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3100" max="3328" width="9" style="125"/>
+    <col min="3329" max="3329" width="12.6640625" style="125" customWidth="1"/>
+    <col min="3330" max="3330" width="7.109375" style="125" customWidth="1"/>
+    <col min="3331" max="3331" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3332" max="3333" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3334" max="3334" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3335" max="3335" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3336" max="3337" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3338" max="3339" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3340" max="3340" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3341" max="3342" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3343" max="3343" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3344" max="3347" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3348" max="3348" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3349" max="3349" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3350" max="3355" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3356" max="3584" width="9" style="125"/>
+    <col min="3585" max="3585" width="12.6640625" style="125" customWidth="1"/>
+    <col min="3586" max="3586" width="7.109375" style="125" customWidth="1"/>
+    <col min="3587" max="3587" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3588" max="3589" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3590" max="3590" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3591" max="3591" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3592" max="3593" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3594" max="3595" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3596" max="3596" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3597" max="3598" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3599" max="3599" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3600" max="3603" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3604" max="3604" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3605" max="3605" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3606" max="3611" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3612" max="3840" width="9" style="125"/>
+    <col min="3841" max="3841" width="12.6640625" style="125" customWidth="1"/>
+    <col min="3842" max="3842" width="7.109375" style="125" customWidth="1"/>
+    <col min="3843" max="3843" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3844" max="3845" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3846" max="3846" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3847" max="3847" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3848" max="3849" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3850" max="3851" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3852" max="3852" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3853" max="3854" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3855" max="3855" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3856" max="3859" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3860" max="3860" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3861" max="3861" width="8.6640625" style="125" customWidth="1"/>
+    <col min="3862" max="3867" width="5.6640625" style="125" customWidth="1"/>
+    <col min="3868" max="4096" width="9" style="125"/>
+    <col min="4097" max="4097" width="12.6640625" style="125" customWidth="1"/>
+    <col min="4098" max="4098" width="7.109375" style="125" customWidth="1"/>
+    <col min="4099" max="4099" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4100" max="4101" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4102" max="4102" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4103" max="4103" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4104" max="4105" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4106" max="4107" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4108" max="4108" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4109" max="4110" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4111" max="4111" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4112" max="4115" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4116" max="4116" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4117" max="4117" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4118" max="4123" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4124" max="4352" width="9" style="125"/>
+    <col min="4353" max="4353" width="12.6640625" style="125" customWidth="1"/>
+    <col min="4354" max="4354" width="7.109375" style="125" customWidth="1"/>
+    <col min="4355" max="4355" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4356" max="4357" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4358" max="4358" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4359" max="4359" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4360" max="4361" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4362" max="4363" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4364" max="4364" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4365" max="4366" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4367" max="4367" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4368" max="4371" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4372" max="4372" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4373" max="4373" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4374" max="4379" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4380" max="4608" width="9" style="125"/>
+    <col min="4609" max="4609" width="12.6640625" style="125" customWidth="1"/>
+    <col min="4610" max="4610" width="7.109375" style="125" customWidth="1"/>
+    <col min="4611" max="4611" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4612" max="4613" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4614" max="4614" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4615" max="4615" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4616" max="4617" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4618" max="4619" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4620" max="4620" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4621" max="4622" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4623" max="4623" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4624" max="4627" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4628" max="4628" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4629" max="4629" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4630" max="4635" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4636" max="4864" width="9" style="125"/>
+    <col min="4865" max="4865" width="12.6640625" style="125" customWidth="1"/>
+    <col min="4866" max="4866" width="7.109375" style="125" customWidth="1"/>
+    <col min="4867" max="4867" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4868" max="4869" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4870" max="4870" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4871" max="4871" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4872" max="4873" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4874" max="4875" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4876" max="4876" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4877" max="4878" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4879" max="4879" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4880" max="4883" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4884" max="4884" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4885" max="4885" width="8.6640625" style="125" customWidth="1"/>
+    <col min="4886" max="4891" width="5.6640625" style="125" customWidth="1"/>
+    <col min="4892" max="5120" width="9" style="125"/>
+    <col min="5121" max="5121" width="12.6640625" style="125" customWidth="1"/>
+    <col min="5122" max="5122" width="7.109375" style="125" customWidth="1"/>
+    <col min="5123" max="5123" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5124" max="5125" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5126" max="5126" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5127" max="5127" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5128" max="5129" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5130" max="5131" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5132" max="5132" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5133" max="5134" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5135" max="5135" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5136" max="5139" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5140" max="5140" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5141" max="5141" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5142" max="5147" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5148" max="5376" width="9" style="125"/>
+    <col min="5377" max="5377" width="12.6640625" style="125" customWidth="1"/>
+    <col min="5378" max="5378" width="7.109375" style="125" customWidth="1"/>
+    <col min="5379" max="5379" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5380" max="5381" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5382" max="5382" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5383" max="5383" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5384" max="5385" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5386" max="5387" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5388" max="5388" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5389" max="5390" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5391" max="5391" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5392" max="5395" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5396" max="5396" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5397" max="5397" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5398" max="5403" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5404" max="5632" width="9" style="125"/>
+    <col min="5633" max="5633" width="12.6640625" style="125" customWidth="1"/>
+    <col min="5634" max="5634" width="7.109375" style="125" customWidth="1"/>
+    <col min="5635" max="5635" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5636" max="5637" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5638" max="5638" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5639" max="5639" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5640" max="5641" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5642" max="5643" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5644" max="5644" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5645" max="5646" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5647" max="5647" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5648" max="5651" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5652" max="5652" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5653" max="5653" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5654" max="5659" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5660" max="5888" width="9" style="125"/>
+    <col min="5889" max="5889" width="12.6640625" style="125" customWidth="1"/>
+    <col min="5890" max="5890" width="7.109375" style="125" customWidth="1"/>
+    <col min="5891" max="5891" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5892" max="5893" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5894" max="5894" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5895" max="5895" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5896" max="5897" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5898" max="5899" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5900" max="5900" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5901" max="5902" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5903" max="5903" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5904" max="5907" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5908" max="5908" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5909" max="5909" width="8.6640625" style="125" customWidth="1"/>
+    <col min="5910" max="5915" width="5.6640625" style="125" customWidth="1"/>
+    <col min="5916" max="6144" width="9" style="125"/>
+    <col min="6145" max="6145" width="12.6640625" style="125" customWidth="1"/>
+    <col min="6146" max="6146" width="7.109375" style="125" customWidth="1"/>
+    <col min="6147" max="6147" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6148" max="6149" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6150" max="6150" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6151" max="6151" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6152" max="6153" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6154" max="6155" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6156" max="6156" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6157" max="6158" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6159" max="6159" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6160" max="6163" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6164" max="6164" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6165" max="6165" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6166" max="6171" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6172" max="6400" width="9" style="125"/>
+    <col min="6401" max="6401" width="12.6640625" style="125" customWidth="1"/>
+    <col min="6402" max="6402" width="7.109375" style="125" customWidth="1"/>
+    <col min="6403" max="6403" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6404" max="6405" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6406" max="6406" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6407" max="6407" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6408" max="6409" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6410" max="6411" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6412" max="6412" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6413" max="6414" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6415" max="6415" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6416" max="6419" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6420" max="6420" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6421" max="6421" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6422" max="6427" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6428" max="6656" width="9" style="125"/>
+    <col min="6657" max="6657" width="12.6640625" style="125" customWidth="1"/>
+    <col min="6658" max="6658" width="7.109375" style="125" customWidth="1"/>
+    <col min="6659" max="6659" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6660" max="6661" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6662" max="6662" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6663" max="6663" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6664" max="6665" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6666" max="6667" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6668" max="6668" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6669" max="6670" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6671" max="6671" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6672" max="6675" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6676" max="6676" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6677" max="6677" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6678" max="6683" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6684" max="6912" width="9" style="125"/>
+    <col min="6913" max="6913" width="12.6640625" style="125" customWidth="1"/>
+    <col min="6914" max="6914" width="7.109375" style="125" customWidth="1"/>
+    <col min="6915" max="6915" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6916" max="6917" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6918" max="6918" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6919" max="6919" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6920" max="6921" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6922" max="6923" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6924" max="6924" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6925" max="6926" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6927" max="6927" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6928" max="6931" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6932" max="6932" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6933" max="6933" width="8.6640625" style="125" customWidth="1"/>
+    <col min="6934" max="6939" width="5.6640625" style="125" customWidth="1"/>
+    <col min="6940" max="7168" width="9" style="125"/>
+    <col min="7169" max="7169" width="12.6640625" style="125" customWidth="1"/>
+    <col min="7170" max="7170" width="7.109375" style="125" customWidth="1"/>
+    <col min="7171" max="7171" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7172" max="7173" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7174" max="7174" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7175" max="7175" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7176" max="7177" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7178" max="7179" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7180" max="7180" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7181" max="7182" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7183" max="7183" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7184" max="7187" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7188" max="7188" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7189" max="7189" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7190" max="7195" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7196" max="7424" width="9" style="125"/>
+    <col min="7425" max="7425" width="12.6640625" style="125" customWidth="1"/>
+    <col min="7426" max="7426" width="7.109375" style="125" customWidth="1"/>
+    <col min="7427" max="7427" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7428" max="7429" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7430" max="7430" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7431" max="7431" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7432" max="7433" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7434" max="7435" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7436" max="7436" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7437" max="7438" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7439" max="7439" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7440" max="7443" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7444" max="7444" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7445" max="7445" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7446" max="7451" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7452" max="7680" width="9" style="125"/>
+    <col min="7681" max="7681" width="12.6640625" style="125" customWidth="1"/>
+    <col min="7682" max="7682" width="7.109375" style="125" customWidth="1"/>
+    <col min="7683" max="7683" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7684" max="7685" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7686" max="7686" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7687" max="7687" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7688" max="7689" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7690" max="7691" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7692" max="7692" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7693" max="7694" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7695" max="7695" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7696" max="7699" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7700" max="7700" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7701" max="7701" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7702" max="7707" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7708" max="7936" width="9" style="125"/>
+    <col min="7937" max="7937" width="12.6640625" style="125" customWidth="1"/>
+    <col min="7938" max="7938" width="7.109375" style="125" customWidth="1"/>
+    <col min="7939" max="7939" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7940" max="7941" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7942" max="7942" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7943" max="7943" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7944" max="7945" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7946" max="7947" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7948" max="7948" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7949" max="7950" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7951" max="7951" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7952" max="7955" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7956" max="7956" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7957" max="7957" width="8.6640625" style="125" customWidth="1"/>
+    <col min="7958" max="7963" width="5.6640625" style="125" customWidth="1"/>
+    <col min="7964" max="8192" width="9" style="125"/>
+    <col min="8193" max="8193" width="12.6640625" style="125" customWidth="1"/>
+    <col min="8194" max="8194" width="7.109375" style="125" customWidth="1"/>
+    <col min="8195" max="8195" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8196" max="8197" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8198" max="8198" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8199" max="8199" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8200" max="8201" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8202" max="8203" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8204" max="8204" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8205" max="8206" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8207" max="8207" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8208" max="8211" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8212" max="8212" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8213" max="8213" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8214" max="8219" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8220" max="8448" width="9" style="125"/>
+    <col min="8449" max="8449" width="12.6640625" style="125" customWidth="1"/>
+    <col min="8450" max="8450" width="7.109375" style="125" customWidth="1"/>
+    <col min="8451" max="8451" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8452" max="8453" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8454" max="8454" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8455" max="8455" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8456" max="8457" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8458" max="8459" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8460" max="8460" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8461" max="8462" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8463" max="8463" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8464" max="8467" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8468" max="8468" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8469" max="8469" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8470" max="8475" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8476" max="8704" width="9" style="125"/>
+    <col min="8705" max="8705" width="12.6640625" style="125" customWidth="1"/>
+    <col min="8706" max="8706" width="7.109375" style="125" customWidth="1"/>
+    <col min="8707" max="8707" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8708" max="8709" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8710" max="8710" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8711" max="8711" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8712" max="8713" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8714" max="8715" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8716" max="8716" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8717" max="8718" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8719" max="8719" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8720" max="8723" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8724" max="8724" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8725" max="8725" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8726" max="8731" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8732" max="8960" width="9" style="125"/>
+    <col min="8961" max="8961" width="12.6640625" style="125" customWidth="1"/>
+    <col min="8962" max="8962" width="7.109375" style="125" customWidth="1"/>
+    <col min="8963" max="8963" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8964" max="8965" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8966" max="8966" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8967" max="8967" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8968" max="8969" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8970" max="8971" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8972" max="8972" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8973" max="8974" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8975" max="8975" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8976" max="8979" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8980" max="8980" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8981" max="8981" width="8.6640625" style="125" customWidth="1"/>
+    <col min="8982" max="8987" width="5.6640625" style="125" customWidth="1"/>
+    <col min="8988" max="9216" width="9" style="125"/>
+    <col min="9217" max="9217" width="12.6640625" style="125" customWidth="1"/>
+    <col min="9218" max="9218" width="7.109375" style="125" customWidth="1"/>
+    <col min="9219" max="9219" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9220" max="9221" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9222" max="9222" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9223" max="9223" width="9.6640625" style="125" customWidth="1"/>
+    <col min="9224" max="9225" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9226" max="9227" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9228" max="9228" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9229" max="9230" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9231" max="9231" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9232" max="9235" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9236" max="9236" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9237" max="9237" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9238" max="9243" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9244" max="9472" width="9" style="125"/>
+    <col min="9473" max="9473" width="12.6640625" style="125" customWidth="1"/>
+    <col min="9474" max="9474" width="7.109375" style="125" customWidth="1"/>
+    <col min="9475" max="9475" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9476" max="9477" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9478" max="9478" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9479" max="9479" width="9.6640625" style="125" customWidth="1"/>
+    <col min="9480" max="9481" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9482" max="9483" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9484" max="9484" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9485" max="9486" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9487" max="9487" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9488" max="9491" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9492" max="9492" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9493" max="9493" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9494" max="9499" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9500" max="9728" width="9" style="125"/>
+    <col min="9729" max="9729" width="12.6640625" style="125" customWidth="1"/>
+    <col min="9730" max="9730" width="7.109375" style="125" customWidth="1"/>
+    <col min="9731" max="9731" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9732" max="9733" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9734" max="9734" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9735" max="9735" width="9.6640625" style="125" customWidth="1"/>
+    <col min="9736" max="9737" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9738" max="9739" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9740" max="9740" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9741" max="9742" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9743" max="9743" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9744" max="9747" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9748" max="9748" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9749" max="9749" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9750" max="9755" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9756" max="9984" width="9" style="125"/>
+    <col min="9985" max="9985" width="12.6640625" style="125" customWidth="1"/>
+    <col min="9986" max="9986" width="7.109375" style="125" customWidth="1"/>
+    <col min="9987" max="9987" width="8.6640625" style="125" customWidth="1"/>
+    <col min="9988" max="9989" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9990" max="9990" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9991" max="9991" width="9.6640625" style="125" customWidth="1"/>
+    <col min="9992" max="9993" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9994" max="9995" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9996" max="9996" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9997" max="9998" width="5.6640625" style="125" customWidth="1"/>
+    <col min="9999" max="9999" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10000" max="10003" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10004" max="10004" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10005" max="10005" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10006" max="10011" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10012" max="10240" width="9" style="125"/>
+    <col min="10241" max="10241" width="12.6640625" style="125" customWidth="1"/>
+    <col min="10242" max="10242" width="7.109375" style="125" customWidth="1"/>
+    <col min="10243" max="10243" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10244" max="10245" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10246" max="10246" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10247" max="10247" width="9.6640625" style="125" customWidth="1"/>
+    <col min="10248" max="10249" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10250" max="10251" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10252" max="10252" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10253" max="10254" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10255" max="10255" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10256" max="10259" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10260" max="10260" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10261" max="10261" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10262" max="10267" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10268" max="10496" width="9" style="125"/>
+    <col min="10497" max="10497" width="12.6640625" style="125" customWidth="1"/>
+    <col min="10498" max="10498" width="7.109375" style="125" customWidth="1"/>
+    <col min="10499" max="10499" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10500" max="10501" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10502" max="10502" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10503" max="10503" width="9.6640625" style="125" customWidth="1"/>
+    <col min="10504" max="10505" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10506" max="10507" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10508" max="10508" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10509" max="10510" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10511" max="10511" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10512" max="10515" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10516" max="10516" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10517" max="10517" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10518" max="10523" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10524" max="10752" width="9" style="125"/>
+    <col min="10753" max="10753" width="12.6640625" style="125" customWidth="1"/>
+    <col min="10754" max="10754" width="7.109375" style="125" customWidth="1"/>
+    <col min="10755" max="10755" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10756" max="10757" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10758" max="10758" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10759" max="10759" width="9.6640625" style="125" customWidth="1"/>
+    <col min="10760" max="10761" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10762" max="10763" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10764" max="10764" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10765" max="10766" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10767" max="10767" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10768" max="10771" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10772" max="10772" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10773" max="10773" width="8.6640625" style="125" customWidth="1"/>
+    <col min="10774" max="10779" width="5.6640625" style="125" customWidth="1"/>
+    <col min="10780" max="11008" width="9" style="125"/>
+    <col min="11009" max="11009" width="12.6640625" style="125" customWidth="1"/>
+    <col min="11010" max="11010" width="7.109375" style="125" customWidth="1"/>
+    <col min="11011" max="11011" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11012" max="11013" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11014" max="11014" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11015" max="11015" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11016" max="11017" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11018" max="11019" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11020" max="11020" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11021" max="11022" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11023" max="11023" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11024" max="11027" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11028" max="11028" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11029" max="11029" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11030" max="11035" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11036" max="11264" width="9" style="125"/>
+    <col min="11265" max="11265" width="12.6640625" style="125" customWidth="1"/>
+    <col min="11266" max="11266" width="7.109375" style="125" customWidth="1"/>
+    <col min="11267" max="11267" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11268" max="11269" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11270" max="11270" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11271" max="11271" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11272" max="11273" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11274" max="11275" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11276" max="11276" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11277" max="11278" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11279" max="11279" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11280" max="11283" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11284" max="11284" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11285" max="11285" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11286" max="11291" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11292" max="11520" width="9" style="125"/>
+    <col min="11521" max="11521" width="12.6640625" style="125" customWidth="1"/>
+    <col min="11522" max="11522" width="7.109375" style="125" customWidth="1"/>
+    <col min="11523" max="11523" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11524" max="11525" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11526" max="11526" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11527" max="11527" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11528" max="11529" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11530" max="11531" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11532" max="11532" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11533" max="11534" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11535" max="11535" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11536" max="11539" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11540" max="11540" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11541" max="11541" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11542" max="11547" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11548" max="11776" width="9" style="125"/>
+    <col min="11777" max="11777" width="12.6640625" style="125" customWidth="1"/>
+    <col min="11778" max="11778" width="7.109375" style="125" customWidth="1"/>
+    <col min="11779" max="11779" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11780" max="11781" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11782" max="11782" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11783" max="11783" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11784" max="11785" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11786" max="11787" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11788" max="11788" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11789" max="11790" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11791" max="11791" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11792" max="11795" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11796" max="11796" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11797" max="11797" width="8.6640625" style="125" customWidth="1"/>
+    <col min="11798" max="11803" width="5.6640625" style="125" customWidth="1"/>
+    <col min="11804" max="12032" width="9" style="125"/>
+    <col min="12033" max="12033" width="12.6640625" style="125" customWidth="1"/>
+    <col min="12034" max="12034" width="7.109375" style="125" customWidth="1"/>
+    <col min="12035" max="12035" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12036" max="12037" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12038" max="12038" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12039" max="12039" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12040" max="12041" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12042" max="12043" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12044" max="12044" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12045" max="12046" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12047" max="12047" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12048" max="12051" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12052" max="12052" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12053" max="12053" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12054" max="12059" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12060" max="12288" width="9" style="125"/>
+    <col min="12289" max="12289" width="12.6640625" style="125" customWidth="1"/>
+    <col min="12290" max="12290" width="7.109375" style="125" customWidth="1"/>
+    <col min="12291" max="12291" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12292" max="12293" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12294" max="12294" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12295" max="12295" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12296" max="12297" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12298" max="12299" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12300" max="12300" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12301" max="12302" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12303" max="12303" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12304" max="12307" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12308" max="12308" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12309" max="12309" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12310" max="12315" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12316" max="12544" width="9" style="125"/>
+    <col min="12545" max="12545" width="12.6640625" style="125" customWidth="1"/>
+    <col min="12546" max="12546" width="7.109375" style="125" customWidth="1"/>
+    <col min="12547" max="12547" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12548" max="12549" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12550" max="12550" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12551" max="12551" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12552" max="12553" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12554" max="12555" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12556" max="12556" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12557" max="12558" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12559" max="12559" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12560" max="12563" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12564" max="12564" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12565" max="12565" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12566" max="12571" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12572" max="12800" width="9" style="125"/>
+    <col min="12801" max="12801" width="12.6640625" style="125" customWidth="1"/>
+    <col min="12802" max="12802" width="7.109375" style="125" customWidth="1"/>
+    <col min="12803" max="12803" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12804" max="12805" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12806" max="12806" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12807" max="12807" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12808" max="12809" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12810" max="12811" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12812" max="12812" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12813" max="12814" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12815" max="12815" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12816" max="12819" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12820" max="12820" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12821" max="12821" width="8.6640625" style="125" customWidth="1"/>
+    <col min="12822" max="12827" width="5.6640625" style="125" customWidth="1"/>
+    <col min="12828" max="13056" width="9" style="125"/>
+    <col min="13057" max="13057" width="12.6640625" style="125" customWidth="1"/>
+    <col min="13058" max="13058" width="7.109375" style="125" customWidth="1"/>
+    <col min="13059" max="13059" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13060" max="13061" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13062" max="13062" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13063" max="13063" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13064" max="13065" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13066" max="13067" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13068" max="13068" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13069" max="13070" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13071" max="13071" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13072" max="13075" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13076" max="13076" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13077" max="13077" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13078" max="13083" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13084" max="13312" width="9" style="125"/>
+    <col min="13313" max="13313" width="12.6640625" style="125" customWidth="1"/>
+    <col min="13314" max="13314" width="7.109375" style="125" customWidth="1"/>
+    <col min="13315" max="13315" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13316" max="13317" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13318" max="13318" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13319" max="13319" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13320" max="13321" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13322" max="13323" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13324" max="13324" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13325" max="13326" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13327" max="13327" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13328" max="13331" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13332" max="13332" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13333" max="13333" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13334" max="13339" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13340" max="13568" width="9" style="125"/>
+    <col min="13569" max="13569" width="12.6640625" style="125" customWidth="1"/>
+    <col min="13570" max="13570" width="7.109375" style="125" customWidth="1"/>
+    <col min="13571" max="13571" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13572" max="13573" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13574" max="13574" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13575" max="13575" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13576" max="13577" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13578" max="13579" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13580" max="13580" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13581" max="13582" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13583" max="13583" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13584" max="13587" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13588" max="13588" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13589" max="13589" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13590" max="13595" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13596" max="13824" width="9" style="125"/>
+    <col min="13825" max="13825" width="12.6640625" style="125" customWidth="1"/>
+    <col min="13826" max="13826" width="7.109375" style="125" customWidth="1"/>
+    <col min="13827" max="13827" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13828" max="13829" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13830" max="13830" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13831" max="13831" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13832" max="13833" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13834" max="13835" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13836" max="13836" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13837" max="13838" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13839" max="13839" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13840" max="13843" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13844" max="13844" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13845" max="13845" width="8.6640625" style="125" customWidth="1"/>
+    <col min="13846" max="13851" width="5.6640625" style="125" customWidth="1"/>
+    <col min="13852" max="14080" width="9" style="125"/>
+    <col min="14081" max="14081" width="12.6640625" style="125" customWidth="1"/>
+    <col min="14082" max="14082" width="7.109375" style="125" customWidth="1"/>
+    <col min="14083" max="14083" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14084" max="14085" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14086" max="14086" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14087" max="14087" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14088" max="14089" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14090" max="14091" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14092" max="14092" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14093" max="14094" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14095" max="14095" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14096" max="14099" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14100" max="14100" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14101" max="14101" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14102" max="14107" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14108" max="14336" width="9" style="125"/>
+    <col min="14337" max="14337" width="12.6640625" style="125" customWidth="1"/>
+    <col min="14338" max="14338" width="7.109375" style="125" customWidth="1"/>
+    <col min="14339" max="14339" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14340" max="14341" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14342" max="14342" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14343" max="14343" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14344" max="14345" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14346" max="14347" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14348" max="14348" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14349" max="14350" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14351" max="14351" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14352" max="14355" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14356" max="14356" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14357" max="14357" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14358" max="14363" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14364" max="14592" width="9" style="125"/>
+    <col min="14593" max="14593" width="12.6640625" style="125" customWidth="1"/>
+    <col min="14594" max="14594" width="7.109375" style="125" customWidth="1"/>
+    <col min="14595" max="14595" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14596" max="14597" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14598" max="14598" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14599" max="14599" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14600" max="14601" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14602" max="14603" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14604" max="14604" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14605" max="14606" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14607" max="14607" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14608" max="14611" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14612" max="14612" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14613" max="14613" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14614" max="14619" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14620" max="14848" width="9" style="125"/>
+    <col min="14849" max="14849" width="12.6640625" style="125" customWidth="1"/>
+    <col min="14850" max="14850" width="7.109375" style="125" customWidth="1"/>
+    <col min="14851" max="14851" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14852" max="14853" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14854" max="14854" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14855" max="14855" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14856" max="14857" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14858" max="14859" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14860" max="14860" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14861" max="14862" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14863" max="14863" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14864" max="14867" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14868" max="14868" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14869" max="14869" width="8.6640625" style="125" customWidth="1"/>
+    <col min="14870" max="14875" width="5.6640625" style="125" customWidth="1"/>
+    <col min="14876" max="15104" width="9" style="125"/>
+    <col min="15105" max="15105" width="12.6640625" style="125" customWidth="1"/>
+    <col min="15106" max="15106" width="7.109375" style="125" customWidth="1"/>
+    <col min="15107" max="15107" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15108" max="15109" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15110" max="15110" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15111" max="15111" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15112" max="15113" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15114" max="15115" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15116" max="15116" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15117" max="15118" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15119" max="15119" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15120" max="15123" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15124" max="15124" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15125" max="15125" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15126" max="15131" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15132" max="15360" width="9" style="125"/>
+    <col min="15361" max="15361" width="12.6640625" style="125" customWidth="1"/>
+    <col min="15362" max="15362" width="7.109375" style="125" customWidth="1"/>
+    <col min="15363" max="15363" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15364" max="15365" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15366" max="15366" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15367" max="15367" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15368" max="15369" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15370" max="15371" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15372" max="15372" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15373" max="15374" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15375" max="15375" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15376" max="15379" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15380" max="15380" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15381" max="15381" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15382" max="15387" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15388" max="15616" width="9" style="125"/>
+    <col min="15617" max="15617" width="12.6640625" style="125" customWidth="1"/>
+    <col min="15618" max="15618" width="7.109375" style="125" customWidth="1"/>
+    <col min="15619" max="15619" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15620" max="15621" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15622" max="15622" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15623" max="15623" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15624" max="15625" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15626" max="15627" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15628" max="15628" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15629" max="15630" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15631" max="15631" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15632" max="15635" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15636" max="15636" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15637" max="15637" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15638" max="15643" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15644" max="15872" width="9" style="125"/>
+    <col min="15873" max="15873" width="12.6640625" style="125" customWidth="1"/>
+    <col min="15874" max="15874" width="7.109375" style="125" customWidth="1"/>
+    <col min="15875" max="15875" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15876" max="15877" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15878" max="15878" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15879" max="15879" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15880" max="15881" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15882" max="15883" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15884" max="15884" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15885" max="15886" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15887" max="15887" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15888" max="15891" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15892" max="15892" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15893" max="15893" width="8.6640625" style="125" customWidth="1"/>
+    <col min="15894" max="15899" width="5.6640625" style="125" customWidth="1"/>
+    <col min="15900" max="16128" width="9" style="125"/>
+    <col min="16129" max="16129" width="12.6640625" style="125" customWidth="1"/>
+    <col min="16130" max="16130" width="7.109375" style="125" customWidth="1"/>
+    <col min="16131" max="16131" width="8.6640625" style="125" customWidth="1"/>
+    <col min="16132" max="16133" width="5.6640625" style="125" customWidth="1"/>
+    <col min="16134" max="16134" width="10.6640625" style="125" customWidth="1"/>
+    <col min="16135" max="16135" width="9.6640625" style="125" customWidth="1"/>
+    <col min="16136" max="16137" width="4.6640625" style="125" customWidth="1"/>
+    <col min="16138" max="16139" width="5.6640625" style="125" customWidth="1"/>
+    <col min="16140" max="16140" width="10.6640625" style="125" customWidth="1"/>
+    <col min="16141" max="16142" width="5.6640625" style="125" customWidth="1"/>
+    <col min="16143" max="16143" width="8.6640625" style="125" customWidth="1"/>
+    <col min="16144" max="16147" width="5.6640625" style="125" customWidth="1"/>
+    <col min="16148" max="16148" width="10.6640625" style="125" customWidth="1"/>
+    <col min="16149" max="16149" width="8.6640625" style="125" customWidth="1"/>
+    <col min="16150" max="16155" width="5.6640625" style="125" customWidth="1"/>
+    <col min="16156" max="16384" width="9" style="125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="173" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
@@ -9319,10808 +9318,10807 @@
       <c r="J2" s="175"/>
       <c r="K2" s="175"/>
       <c r="L2" s="175"/>
       <c r="M2" s="175"/>
       <c r="N2" s="175"/>
       <c r="O2" s="175"/>
       <c r="P2" s="175"/>
       <c r="Q2" s="175"/>
       <c r="R2" s="175"/>
       <c r="S2" s="176" t="s">
         <v>1</v>
       </c>
       <c r="T2" s="176"/>
       <c r="U2" s="176"/>
       <c r="V2" s="176"/>
       <c r="W2" s="176"/>
       <c r="X2" s="176"/>
       <c r="Y2" s="176"/>
       <c r="Z2" s="176"/>
       <c r="AA2" s="176"/>
     </row>
     <row r="3" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="177" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="145"/>
+      <c r="B3" s="168"/>
       <c r="C3" s="178" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="151"/>
-[...3 lines deleted...]
-      <c r="H3" s="150" t="s">
+      <c r="D3" s="160"/>
+      <c r="E3" s="160"/>
+      <c r="F3" s="160"/>
+      <c r="G3" s="161"/>
+      <c r="H3" s="159" t="s">
         <v>46</v>
       </c>
-      <c r="I3" s="151"/>
-[...5 lines deleted...]
-      <c r="O3" s="150" t="s">
+      <c r="I3" s="160"/>
+      <c r="J3" s="160"/>
+      <c r="K3" s="160"/>
+      <c r="L3" s="160"/>
+      <c r="M3" s="160"/>
+      <c r="N3" s="161"/>
+      <c r="O3" s="159" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="151"/>
-[...4 lines deleted...]
-      <c r="U3" s="150" t="s">
+      <c r="P3" s="160"/>
+      <c r="Q3" s="160"/>
+      <c r="R3" s="160"/>
+      <c r="S3" s="160"/>
+      <c r="T3" s="161"/>
+      <c r="U3" s="159" t="s">
         <v>48</v>
       </c>
-      <c r="V3" s="151"/>
-[...4 lines deleted...]
-      <c r="AA3" s="151"/>
+      <c r="V3" s="160"/>
+      <c r="W3" s="160"/>
+      <c r="X3" s="160"/>
+      <c r="Y3" s="160"/>
+      <c r="Z3" s="160"/>
+      <c r="AA3" s="160"/>
     </row>
     <row r="4" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="146"/>
-      <c r="B4" s="147"/>
+      <c r="A4" s="169"/>
+      <c r="B4" s="170"/>
       <c r="C4" s="118" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="151" t="s">
+      <c r="D4" s="160" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="151"/>
-[...1 lines deleted...]
-      <c r="G4" s="152"/>
+      <c r="E4" s="160"/>
+      <c r="F4" s="160"/>
+      <c r="G4" s="161"/>
       <c r="H4" s="178" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="179"/>
-      <c r="J4" s="150" t="s">
+      <c r="J4" s="159" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="151"/>
-[...3 lines deleted...]
-      <c r="O4" s="127" t="s">
+      <c r="K4" s="160"/>
+      <c r="L4" s="160"/>
+      <c r="M4" s="160"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="124" t="s">
         <v>49</v>
       </c>
-      <c r="P4" s="150" t="s">
+      <c r="P4" s="159" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="151"/>
-[...3 lines deleted...]
-      <c r="U4" s="127" t="s">
+      <c r="Q4" s="160"/>
+      <c r="R4" s="160"/>
+      <c r="S4" s="160"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="124" t="s">
         <v>49</v>
       </c>
-      <c r="V4" s="150" t="s">
+      <c r="V4" s="159" t="s">
         <v>7</v>
       </c>
-      <c r="W4" s="151"/>
-[...3 lines deleted...]
-      <c r="AA4" s="151"/>
+      <c r="W4" s="160"/>
+      <c r="X4" s="160"/>
+      <c r="Y4" s="160"/>
+      <c r="Z4" s="160"/>
+      <c r="AA4" s="160"/>
     </row>
     <row r="5" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="148"/>
-      <c r="B5" s="149"/>
+      <c r="A5" s="171"/>
+      <c r="B5" s="172"/>
       <c r="C5" s="119" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="151" t="s">
+      <c r="D5" s="160" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="152"/>
+      <c r="E5" s="161"/>
       <c r="F5" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="126" t="s">
+      <c r="G5" s="123" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="180" t="s">
         <v>50</v>
       </c>
       <c r="I5" s="181"/>
-      <c r="J5" s="150" t="s">
+      <c r="J5" s="159" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="152"/>
+      <c r="K5" s="161"/>
       <c r="L5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="150" t="s">
+      <c r="M5" s="159" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="152"/>
-      <c r="O5" s="125" t="s">
+      <c r="N5" s="161"/>
+      <c r="O5" s="122" t="s">
         <v>50</v>
       </c>
-      <c r="P5" s="150" t="s">
+      <c r="P5" s="159" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="152"/>
-      <c r="R5" s="150" t="s">
+      <c r="Q5" s="161"/>
+      <c r="R5" s="159" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="152"/>
+      <c r="S5" s="161"/>
       <c r="T5" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="125" t="s">
+      <c r="U5" s="122" t="s">
         <v>50</v>
       </c>
-      <c r="V5" s="150" t="s">
+      <c r="V5" s="159" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="152"/>
-      <c r="X5" s="150" t="s">
+      <c r="W5" s="161"/>
+      <c r="X5" s="159" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="152"/>
-      <c r="Z5" s="150" t="s">
+      <c r="Y5" s="161"/>
+      <c r="Z5" s="159" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="151"/>
+      <c r="AA5" s="160"/>
     </row>
     <row r="6" spans="1:27" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="155" t="s">
+      <c r="A6" s="154" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="156"/>
-      <c r="C6" s="121">
+      <c r="B6" s="155"/>
+      <c r="C6" s="127">
         <v>327</v>
       </c>
-      <c r="D6" s="157">
-[...9 lines deleted...]
-      <c r="H6" s="157">
+      <c r="D6" s="156">
+        <v>1689825</v>
+      </c>
+      <c r="E6" s="156"/>
+      <c r="F6" s="127">
+        <v>1194401</v>
+      </c>
+      <c r="G6" s="127">
+        <v>495424</v>
+      </c>
+      <c r="H6" s="156">
         <v>13</v>
       </c>
-      <c r="I6" s="157"/>
-[...7 lines deleted...]
-      <c r="M6" s="157">
+      <c r="I6" s="156"/>
+      <c r="J6" s="156">
+        <v>93311</v>
+      </c>
+      <c r="K6" s="156"/>
+      <c r="L6" s="127">
+        <v>93311</v>
+      </c>
+      <c r="M6" s="156">
         <v>0</v>
       </c>
-      <c r="N6" s="157"/>
-      <c r="O6" s="121">
+      <c r="N6" s="156"/>
+      <c r="O6" s="127">
         <v>494</v>
       </c>
-      <c r="P6" s="157">
-[...7 lines deleted...]
-      <c r="T6" s="121">
+      <c r="P6" s="156">
+        <v>245452</v>
+      </c>
+      <c r="Q6" s="156"/>
+      <c r="R6" s="156">
+        <v>245452</v>
+      </c>
+      <c r="S6" s="156"/>
+      <c r="T6" s="127">
         <v>0</v>
       </c>
-      <c r="U6" s="121">
-[...13 lines deleted...]
-      <c r="AA6" s="157"/>
+      <c r="U6" s="127">
+        <v>1028</v>
+      </c>
+      <c r="V6" s="156">
+        <v>3837821</v>
+      </c>
+      <c r="W6" s="156"/>
+      <c r="X6" s="156">
+        <v>2889432</v>
+      </c>
+      <c r="Y6" s="156"/>
+      <c r="Z6" s="156">
+        <v>948389</v>
+      </c>
+      <c r="AA6" s="156"/>
     </row>
     <row r="7" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="162"/>
-[...25 lines deleted...]
-      <c r="AA7" s="158"/>
+      <c r="A7" s="152"/>
+      <c r="B7" s="153"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="149"/>
+      <c r="E7" s="149"/>
+      <c r="F7" s="128"/>
+      <c r="G7" s="128"/>
+      <c r="H7" s="149"/>
+      <c r="I7" s="149"/>
+      <c r="J7" s="149"/>
+      <c r="K7" s="149"/>
+      <c r="L7" s="128"/>
+      <c r="M7" s="149"/>
+      <c r="N7" s="149"/>
+      <c r="O7" s="128"/>
+      <c r="P7" s="149"/>
+      <c r="Q7" s="149"/>
+      <c r="R7" s="149"/>
+      <c r="S7" s="149"/>
+      <c r="T7" s="128"/>
+      <c r="U7" s="128"/>
+      <c r="V7" s="149"/>
+      <c r="W7" s="149"/>
+      <c r="X7" s="149"/>
+      <c r="Y7" s="149"/>
+      <c r="Z7" s="149"/>
+      <c r="AA7" s="149"/>
     </row>
     <row r="8" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="159" t="s">
+      <c r="A8" s="150" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="160"/>
-      <c r="C8" s="121">
+      <c r="B8" s="151"/>
+      <c r="C8" s="127">
         <v>56</v>
       </c>
-      <c r="D8" s="161">
-[...9 lines deleted...]
-      <c r="H8" s="161">
+      <c r="D8" s="146">
+        <v>167727</v>
+      </c>
+      <c r="E8" s="146"/>
+      <c r="F8" s="127">
+        <v>109792</v>
+      </c>
+      <c r="G8" s="127">
+        <v>57935</v>
+      </c>
+      <c r="H8" s="146">
         <v>6</v>
       </c>
-      <c r="I8" s="161"/>
-[...7 lines deleted...]
-      <c r="M8" s="161">
+      <c r="I8" s="146"/>
+      <c r="J8" s="146">
+        <v>30539</v>
+      </c>
+      <c r="K8" s="146"/>
+      <c r="L8" s="127">
+        <v>30539</v>
+      </c>
+      <c r="M8" s="146">
         <v>0</v>
       </c>
-      <c r="N8" s="161"/>
-      <c r="O8" s="121">
+      <c r="N8" s="146"/>
+      <c r="O8" s="127">
         <v>130</v>
       </c>
-      <c r="P8" s="161">
-[...7 lines deleted...]
-      <c r="T8" s="121">
+      <c r="P8" s="146">
+        <v>67098</v>
+      </c>
+      <c r="Q8" s="146"/>
+      <c r="R8" s="146">
+        <v>67098</v>
+      </c>
+      <c r="S8" s="146"/>
+      <c r="T8" s="127">
         <v>0</v>
       </c>
-      <c r="U8" s="121">
-[...13 lines deleted...]
-      <c r="AA8" s="161"/>
+      <c r="U8" s="127">
+        <v>267</v>
+      </c>
+      <c r="V8" s="146">
+        <v>1437865</v>
+      </c>
+      <c r="W8" s="146"/>
+      <c r="X8" s="146">
+        <v>1074532</v>
+      </c>
+      <c r="Y8" s="146"/>
+      <c r="Z8" s="146">
+        <v>363333</v>
+      </c>
+      <c r="AA8" s="146"/>
     </row>
     <row r="9" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="164" t="s">
+      <c r="A9" s="147" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="165"/>
-      <c r="C9" s="120">
+      <c r="B9" s="148"/>
+      <c r="C9" s="128">
         <v>29</v>
       </c>
-      <c r="D9" s="158">
-[...9 lines deleted...]
-      <c r="H9" s="158">
+      <c r="D9" s="149">
+        <v>73484</v>
+      </c>
+      <c r="E9" s="149"/>
+      <c r="F9" s="128">
+        <v>48002</v>
+      </c>
+      <c r="G9" s="128">
+        <v>25482</v>
+      </c>
+      <c r="H9" s="149">
         <v>1</v>
       </c>
-      <c r="I9" s="158"/>
-      <c r="J9" s="158">
+      <c r="I9" s="149"/>
+      <c r="J9" s="149">
         <v>3</v>
       </c>
-      <c r="K9" s="158"/>
-      <c r="L9" s="120">
+      <c r="K9" s="149"/>
+      <c r="L9" s="128">
         <v>3</v>
       </c>
-      <c r="M9" s="158">
+      <c r="M9" s="149">
         <v>0</v>
       </c>
-      <c r="N9" s="158"/>
-      <c r="O9" s="120">
+      <c r="N9" s="149"/>
+      <c r="O9" s="128">
         <v>47</v>
       </c>
-      <c r="P9" s="158">
-[...7 lines deleted...]
-      <c r="T9" s="120">
+      <c r="P9" s="149">
+        <v>24539</v>
+      </c>
+      <c r="Q9" s="149"/>
+      <c r="R9" s="149">
+        <v>24539</v>
+      </c>
+      <c r="S9" s="149"/>
+      <c r="T9" s="128">
         <v>0</v>
       </c>
-      <c r="U9" s="120">
-[...13 lines deleted...]
-      <c r="AA9" s="158"/>
+      <c r="U9" s="128">
+        <v>102</v>
+      </c>
+      <c r="V9" s="149">
+        <v>697896</v>
+      </c>
+      <c r="W9" s="149"/>
+      <c r="X9" s="149">
+        <v>523913</v>
+      </c>
+      <c r="Y9" s="149"/>
+      <c r="Z9" s="149">
+        <v>173983</v>
+      </c>
+      <c r="AA9" s="149"/>
     </row>
     <row r="10" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="164" t="s">
+      <c r="A10" s="147" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="165"/>
-      <c r="C10" s="120">
+      <c r="B10" s="148"/>
+      <c r="C10" s="128">
         <v>9</v>
       </c>
-      <c r="D10" s="158">
-[...9 lines deleted...]
-      <c r="H10" s="158">
+      <c r="D10" s="149">
+        <v>6563</v>
+      </c>
+      <c r="E10" s="149"/>
+      <c r="F10" s="128">
+        <v>4669</v>
+      </c>
+      <c r="G10" s="128">
+        <v>1894</v>
+      </c>
+      <c r="H10" s="149">
         <v>5</v>
       </c>
-      <c r="I10" s="158"/>
-[...7 lines deleted...]
-      <c r="M10" s="158">
+      <c r="I10" s="149"/>
+      <c r="J10" s="149">
+        <v>30536</v>
+      </c>
+      <c r="K10" s="149"/>
+      <c r="L10" s="128">
+        <v>30536</v>
+      </c>
+      <c r="M10" s="149">
         <v>0</v>
       </c>
-      <c r="N10" s="158"/>
-      <c r="O10" s="120">
+      <c r="N10" s="149"/>
+      <c r="O10" s="128">
         <v>48</v>
       </c>
-      <c r="P10" s="158">
-[...7 lines deleted...]
-      <c r="T10" s="120">
+      <c r="P10" s="149">
+        <v>33458</v>
+      </c>
+      <c r="Q10" s="149"/>
+      <c r="R10" s="149">
+        <v>33458</v>
+      </c>
+      <c r="S10" s="149"/>
+      <c r="T10" s="128">
         <v>0</v>
       </c>
-      <c r="U10" s="120">
-[...13 lines deleted...]
-      <c r="AA10" s="158"/>
+      <c r="U10" s="128">
+        <v>119</v>
+      </c>
+      <c r="V10" s="149">
+        <v>598194</v>
+      </c>
+      <c r="W10" s="149"/>
+      <c r="X10" s="149">
+        <v>440077</v>
+      </c>
+      <c r="Y10" s="149"/>
+      <c r="Z10" s="149">
+        <v>158117</v>
+      </c>
+      <c r="AA10" s="149"/>
     </row>
     <row r="11" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="164" t="s">
+      <c r="A11" s="147" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="165"/>
-      <c r="C11" s="120">
+      <c r="B11" s="148"/>
+      <c r="C11" s="128">
         <v>2</v>
       </c>
-      <c r="D11" s="158">
-[...9 lines deleted...]
-      <c r="H11" s="158">
+      <c r="D11" s="149">
+        <v>6632</v>
+      </c>
+      <c r="E11" s="149"/>
+      <c r="F11" s="128">
+        <v>4020</v>
+      </c>
+      <c r="G11" s="128">
+        <v>2612</v>
+      </c>
+      <c r="H11" s="149">
         <v>0</v>
       </c>
-      <c r="I11" s="158"/>
-      <c r="J11" s="158">
+      <c r="I11" s="149"/>
+      <c r="J11" s="149">
         <v>0</v>
       </c>
-      <c r="K11" s="158"/>
-      <c r="L11" s="120">
+      <c r="K11" s="149"/>
+      <c r="L11" s="128">
         <v>0</v>
       </c>
-      <c r="M11" s="158">
+      <c r="M11" s="149">
         <v>0</v>
       </c>
-      <c r="N11" s="158"/>
-      <c r="O11" s="120">
+      <c r="N11" s="149"/>
+      <c r="O11" s="128">
         <v>10</v>
       </c>
-      <c r="P11" s="158">
-[...7 lines deleted...]
-      <c r="T11" s="120">
+      <c r="P11" s="149">
+        <v>4029</v>
+      </c>
+      <c r="Q11" s="149"/>
+      <c r="R11" s="149">
+        <v>4029</v>
+      </c>
+      <c r="S11" s="149"/>
+      <c r="T11" s="128">
         <v>0</v>
       </c>
-      <c r="U11" s="120">
+      <c r="U11" s="128">
         <v>12</v>
       </c>
-      <c r="V11" s="158">
-[...10 lines deleted...]
-      <c r="AA11" s="158"/>
+      <c r="V11" s="149">
+        <v>61412</v>
+      </c>
+      <c r="W11" s="149"/>
+      <c r="X11" s="149">
+        <v>48352</v>
+      </c>
+      <c r="Y11" s="149"/>
+      <c r="Z11" s="149">
+        <v>13060</v>
+      </c>
+      <c r="AA11" s="149"/>
     </row>
     <row r="12" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="164" t="s">
+      <c r="A12" s="147" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="165"/>
-      <c r="C12" s="120">
+      <c r="B12" s="148"/>
+      <c r="C12" s="128">
         <v>12</v>
       </c>
-      <c r="D12" s="158">
-[...9 lines deleted...]
-      <c r="H12" s="158">
+      <c r="D12" s="149">
+        <v>65860</v>
+      </c>
+      <c r="E12" s="149"/>
+      <c r="F12" s="128">
+        <v>43725</v>
+      </c>
+      <c r="G12" s="128">
+        <v>22135</v>
+      </c>
+      <c r="H12" s="149">
         <v>0</v>
       </c>
-      <c r="I12" s="158"/>
-      <c r="J12" s="158">
+      <c r="I12" s="149"/>
+      <c r="J12" s="149">
         <v>0</v>
       </c>
-      <c r="K12" s="158"/>
-      <c r="L12" s="120">
+      <c r="K12" s="149"/>
+      <c r="L12" s="128">
         <v>0</v>
       </c>
-      <c r="M12" s="158">
+      <c r="M12" s="149">
         <v>0</v>
       </c>
-      <c r="N12" s="158"/>
-      <c r="O12" s="120">
+      <c r="N12" s="149"/>
+      <c r="O12" s="128">
         <v>14</v>
       </c>
-      <c r="P12" s="158">
-[...7 lines deleted...]
-      <c r="T12" s="120">
+      <c r="P12" s="149">
+        <v>4724</v>
+      </c>
+      <c r="Q12" s="149"/>
+      <c r="R12" s="149">
+        <v>4724</v>
+      </c>
+      <c r="S12" s="149"/>
+      <c r="T12" s="128">
         <v>0</v>
       </c>
-      <c r="U12" s="120">
+      <c r="U12" s="128">
         <v>21</v>
       </c>
-      <c r="V12" s="158">
-[...10 lines deleted...]
-      <c r="AA12" s="158"/>
+      <c r="V12" s="149">
+        <v>56684</v>
+      </c>
+      <c r="W12" s="149"/>
+      <c r="X12" s="149">
+        <v>43852</v>
+      </c>
+      <c r="Y12" s="149"/>
+      <c r="Z12" s="149">
+        <v>12832</v>
+      </c>
+      <c r="AA12" s="149"/>
     </row>
     <row r="13" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="164" t="s">
+      <c r="A13" s="147" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="165"/>
-      <c r="C13" s="120">
+      <c r="B13" s="148"/>
+      <c r="C13" s="128">
         <v>2</v>
       </c>
-      <c r="D13" s="158">
-[...9 lines deleted...]
-      <c r="H13" s="158">
+      <c r="D13" s="149">
+        <v>14557</v>
+      </c>
+      <c r="E13" s="149"/>
+      <c r="F13" s="128">
+        <v>9004</v>
+      </c>
+      <c r="G13" s="128">
+        <v>5553</v>
+      </c>
+      <c r="H13" s="149">
         <v>0</v>
       </c>
-      <c r="I13" s="158"/>
-      <c r="J13" s="158">
+      <c r="I13" s="149"/>
+      <c r="J13" s="149">
         <v>0</v>
       </c>
-      <c r="K13" s="158"/>
-      <c r="L13" s="120">
+      <c r="K13" s="149"/>
+      <c r="L13" s="128">
         <v>0</v>
       </c>
-      <c r="M13" s="158">
+      <c r="M13" s="149">
         <v>0</v>
       </c>
-      <c r="N13" s="158"/>
-      <c r="O13" s="120">
+      <c r="N13" s="149"/>
+      <c r="O13" s="128">
         <v>6</v>
       </c>
-      <c r="P13" s="158">
+      <c r="P13" s="149">
         <v>259</v>
       </c>
-      <c r="Q13" s="158"/>
-      <c r="R13" s="158">
+      <c r="Q13" s="149"/>
+      <c r="R13" s="149">
         <v>259</v>
       </c>
-      <c r="S13" s="158"/>
-      <c r="T13" s="120">
+      <c r="S13" s="149"/>
+      <c r="T13" s="128">
         <v>0</v>
       </c>
-      <c r="U13" s="120">
+      <c r="U13" s="128">
         <v>9</v>
       </c>
-      <c r="V13" s="158">
-[...10 lines deleted...]
-      <c r="AA13" s="158"/>
+      <c r="V13" s="149">
+        <v>22026</v>
+      </c>
+      <c r="W13" s="149"/>
+      <c r="X13" s="149">
+        <v>17026</v>
+      </c>
+      <c r="Y13" s="149"/>
+      <c r="Z13" s="149">
+        <v>5000</v>
+      </c>
+      <c r="AA13" s="149"/>
     </row>
     <row r="14" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="164" t="s">
+      <c r="A14" s="147" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="165"/>
-      <c r="C14" s="120">
+      <c r="B14" s="148"/>
+      <c r="C14" s="128">
         <v>2</v>
       </c>
-      <c r="D14" s="158">
-[...9 lines deleted...]
-      <c r="H14" s="158">
+      <c r="D14" s="149">
+        <v>631</v>
+      </c>
+      <c r="E14" s="149"/>
+      <c r="F14" s="128">
+        <v>372</v>
+      </c>
+      <c r="G14" s="128">
+        <v>259</v>
+      </c>
+      <c r="H14" s="149">
         <v>0</v>
       </c>
-      <c r="I14" s="158"/>
-      <c r="J14" s="158">
+      <c r="I14" s="149"/>
+      <c r="J14" s="149">
         <v>0</v>
       </c>
-      <c r="K14" s="158"/>
-      <c r="L14" s="120">
+      <c r="K14" s="149"/>
+      <c r="L14" s="128">
         <v>0</v>
       </c>
-      <c r="M14" s="158">
+      <c r="M14" s="149">
         <v>0</v>
       </c>
-      <c r="N14" s="158"/>
-      <c r="O14" s="120">
+      <c r="N14" s="149"/>
+      <c r="O14" s="128">
         <v>5</v>
       </c>
-      <c r="P14" s="158">
-[...7 lines deleted...]
-      <c r="T14" s="120">
+      <c r="P14" s="149">
+        <v>89</v>
+      </c>
+      <c r="Q14" s="149"/>
+      <c r="R14" s="149">
+        <v>89</v>
+      </c>
+      <c r="S14" s="149"/>
+      <c r="T14" s="128">
         <v>0</v>
       </c>
-      <c r="U14" s="120">
+      <c r="U14" s="128">
         <v>4</v>
       </c>
-      <c r="V14" s="158">
-[...10 lines deleted...]
-      <c r="AA14" s="158"/>
+      <c r="V14" s="149">
+        <v>1653</v>
+      </c>
+      <c r="W14" s="149"/>
+      <c r="X14" s="149">
+        <v>1312</v>
+      </c>
+      <c r="Y14" s="149"/>
+      <c r="Z14" s="149">
+        <v>341</v>
+      </c>
+      <c r="AA14" s="149"/>
     </row>
     <row r="15" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="162"/>
-[...25 lines deleted...]
-      <c r="AA15" s="158"/>
+      <c r="A15" s="152"/>
+      <c r="B15" s="153"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="149"/>
+      <c r="E15" s="149"/>
+      <c r="F15" s="128"/>
+      <c r="G15" s="128"/>
+      <c r="H15" s="149"/>
+      <c r="I15" s="149"/>
+      <c r="J15" s="149"/>
+      <c r="K15" s="149"/>
+      <c r="L15" s="128"/>
+      <c r="M15" s="149"/>
+      <c r="N15" s="149"/>
+      <c r="O15" s="128"/>
+      <c r="P15" s="149"/>
+      <c r="Q15" s="149"/>
+      <c r="R15" s="149"/>
+      <c r="S15" s="149"/>
+      <c r="T15" s="128"/>
+      <c r="U15" s="128"/>
+      <c r="V15" s="149"/>
+      <c r="W15" s="149"/>
+      <c r="X15" s="149"/>
+      <c r="Y15" s="149"/>
+      <c r="Z15" s="149"/>
+      <c r="AA15" s="149"/>
     </row>
     <row r="16" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="159" t="s">
+      <c r="A16" s="150" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="160"/>
-      <c r="C16" s="121">
+      <c r="B16" s="151"/>
+      <c r="C16" s="127">
         <v>47</v>
       </c>
-      <c r="D16" s="161">
-[...9 lines deleted...]
-      <c r="H16" s="161">
+      <c r="D16" s="146">
+        <v>180049</v>
+      </c>
+      <c r="E16" s="146"/>
+      <c r="F16" s="127">
+        <v>124276</v>
+      </c>
+      <c r="G16" s="127">
+        <v>55773</v>
+      </c>
+      <c r="H16" s="146">
         <v>2</v>
       </c>
-      <c r="I16" s="161"/>
-[...7 lines deleted...]
-      <c r="M16" s="161">
+      <c r="I16" s="146"/>
+      <c r="J16" s="146">
+        <v>57311</v>
+      </c>
+      <c r="K16" s="146"/>
+      <c r="L16" s="127">
+        <v>57311</v>
+      </c>
+      <c r="M16" s="146">
         <v>0</v>
       </c>
-      <c r="N16" s="161"/>
-      <c r="O16" s="121">
+      <c r="N16" s="146"/>
+      <c r="O16" s="127">
         <v>61</v>
       </c>
-      <c r="P16" s="161">
-[...7 lines deleted...]
-      <c r="T16" s="121">
+      <c r="P16" s="146">
+        <v>37685</v>
+      </c>
+      <c r="Q16" s="146"/>
+      <c r="R16" s="146">
+        <v>37685</v>
+      </c>
+      <c r="S16" s="146"/>
+      <c r="T16" s="127">
         <v>0</v>
       </c>
-      <c r="U16" s="121">
+      <c r="U16" s="127">
         <v>143</v>
       </c>
-      <c r="V16" s="161">
-[...10 lines deleted...]
-      <c r="AA16" s="161"/>
+      <c r="V16" s="146">
+        <v>587112</v>
+      </c>
+      <c r="W16" s="146"/>
+      <c r="X16" s="146">
+        <v>437286</v>
+      </c>
+      <c r="Y16" s="146"/>
+      <c r="Z16" s="146">
+        <v>149826</v>
+      </c>
+      <c r="AA16" s="146"/>
     </row>
     <row r="17" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="164" t="s">
+      <c r="A17" s="147" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="165"/>
-      <c r="C17" s="120">
+      <c r="B17" s="148"/>
+      <c r="C17" s="128">
         <v>15</v>
       </c>
-      <c r="D17" s="158">
-[...9 lines deleted...]
-      <c r="H17" s="158">
+      <c r="D17" s="149">
+        <v>59228</v>
+      </c>
+      <c r="E17" s="149"/>
+      <c r="F17" s="128">
+        <v>41237</v>
+      </c>
+      <c r="G17" s="128">
+        <v>17991</v>
+      </c>
+      <c r="H17" s="149">
         <v>2</v>
       </c>
-      <c r="I17" s="158"/>
-[...7 lines deleted...]
-      <c r="M17" s="158">
+      <c r="I17" s="149"/>
+      <c r="J17" s="149">
+        <v>57311</v>
+      </c>
+      <c r="K17" s="149"/>
+      <c r="L17" s="128">
+        <v>57311</v>
+      </c>
+      <c r="M17" s="149">
         <v>0</v>
       </c>
-      <c r="N17" s="158"/>
-      <c r="O17" s="120">
+      <c r="N17" s="149"/>
+      <c r="O17" s="128">
         <v>24</v>
       </c>
-      <c r="P17" s="158">
-[...7 lines deleted...]
-      <c r="T17" s="120">
+      <c r="P17" s="149">
+        <v>26310</v>
+      </c>
+      <c r="Q17" s="149"/>
+      <c r="R17" s="149">
+        <v>26310</v>
+      </c>
+      <c r="S17" s="149"/>
+      <c r="T17" s="128">
         <v>0</v>
       </c>
-      <c r="U17" s="120">
+      <c r="U17" s="128">
         <v>68</v>
       </c>
-      <c r="V17" s="158">
-[...10 lines deleted...]
-      <c r="AA17" s="158"/>
+      <c r="V17" s="149">
+        <v>379774</v>
+      </c>
+      <c r="W17" s="149"/>
+      <c r="X17" s="149">
+        <v>281233</v>
+      </c>
+      <c r="Y17" s="149"/>
+      <c r="Z17" s="149">
+        <v>98541</v>
+      </c>
+      <c r="AA17" s="149"/>
     </row>
     <row r="18" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="164" t="s">
+      <c r="A18" s="147" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="165"/>
-      <c r="C18" s="120">
+      <c r="B18" s="148"/>
+      <c r="C18" s="128">
         <v>2</v>
       </c>
-      <c r="D18" s="158">
-[...9 lines deleted...]
-      <c r="H18" s="158">
+      <c r="D18" s="149">
+        <v>14844</v>
+      </c>
+      <c r="E18" s="149"/>
+      <c r="F18" s="128">
+        <v>8346</v>
+      </c>
+      <c r="G18" s="128">
+        <v>6498</v>
+      </c>
+      <c r="H18" s="149">
         <v>0</v>
       </c>
-      <c r="I18" s="158"/>
-      <c r="J18" s="158">
+      <c r="I18" s="149"/>
+      <c r="J18" s="149">
         <v>0</v>
       </c>
-      <c r="K18" s="158"/>
-      <c r="L18" s="120">
+      <c r="K18" s="149"/>
+      <c r="L18" s="128">
         <v>0</v>
       </c>
-      <c r="M18" s="158">
+      <c r="M18" s="149">
         <v>0</v>
       </c>
-      <c r="N18" s="158"/>
-      <c r="O18" s="120">
+      <c r="N18" s="149"/>
+      <c r="O18" s="128">
         <v>3</v>
       </c>
-      <c r="P18" s="158">
-[...7 lines deleted...]
-      <c r="T18" s="120">
+      <c r="P18" s="149">
+        <v>3004</v>
+      </c>
+      <c r="Q18" s="149"/>
+      <c r="R18" s="149">
+        <v>3004</v>
+      </c>
+      <c r="S18" s="149"/>
+      <c r="T18" s="128">
         <v>0</v>
       </c>
-      <c r="U18" s="120">
+      <c r="U18" s="128">
         <v>22</v>
       </c>
-      <c r="V18" s="158">
-[...10 lines deleted...]
-      <c r="AA18" s="158"/>
+      <c r="V18" s="149">
+        <v>65232</v>
+      </c>
+      <c r="W18" s="149"/>
+      <c r="X18" s="149">
+        <v>49141</v>
+      </c>
+      <c r="Y18" s="149"/>
+      <c r="Z18" s="149">
+        <v>16091</v>
+      </c>
+      <c r="AA18" s="149"/>
     </row>
     <row r="19" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="164" t="s">
+      <c r="A19" s="147" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="165"/>
-      <c r="C19" s="120">
+      <c r="B19" s="148"/>
+      <c r="C19" s="128">
         <v>11</v>
       </c>
-      <c r="D19" s="158">
-[...9 lines deleted...]
-      <c r="H19" s="158">
+      <c r="D19" s="149">
+        <v>30322</v>
+      </c>
+      <c r="E19" s="149"/>
+      <c r="F19" s="128">
+        <v>21755</v>
+      </c>
+      <c r="G19" s="128">
+        <v>8567</v>
+      </c>
+      <c r="H19" s="149">
         <v>0</v>
       </c>
-      <c r="I19" s="158"/>
-      <c r="J19" s="158">
+      <c r="I19" s="149"/>
+      <c r="J19" s="149">
         <v>0</v>
       </c>
-      <c r="K19" s="158"/>
-      <c r="L19" s="120">
+      <c r="K19" s="149"/>
+      <c r="L19" s="128">
         <v>0</v>
       </c>
-      <c r="M19" s="158">
+      <c r="M19" s="149">
         <v>0</v>
       </c>
-      <c r="N19" s="158"/>
-      <c r="O19" s="120">
+      <c r="N19" s="149"/>
+      <c r="O19" s="128">
         <v>15</v>
       </c>
-      <c r="P19" s="158">
-[...7 lines deleted...]
-      <c r="T19" s="120">
+      <c r="P19" s="149">
+        <v>3652</v>
+      </c>
+      <c r="Q19" s="149"/>
+      <c r="R19" s="149">
+        <v>3652</v>
+      </c>
+      <c r="S19" s="149"/>
+      <c r="T19" s="128">
         <v>0</v>
       </c>
-      <c r="U19" s="120">
+      <c r="U19" s="128">
         <v>27</v>
       </c>
-      <c r="V19" s="158">
-[...10 lines deleted...]
-      <c r="AA19" s="158"/>
+      <c r="V19" s="149">
+        <v>74631</v>
+      </c>
+      <c r="W19" s="149"/>
+      <c r="X19" s="149">
+        <v>55028</v>
+      </c>
+      <c r="Y19" s="149"/>
+      <c r="Z19" s="149">
+        <v>19603</v>
+      </c>
+      <c r="AA19" s="149"/>
     </row>
     <row r="20" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="164" t="s">
+      <c r="A20" s="147" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="165"/>
-      <c r="C20" s="120">
+      <c r="B20" s="148"/>
+      <c r="C20" s="128">
         <v>19</v>
       </c>
-      <c r="D20" s="158">
-[...9 lines deleted...]
-      <c r="H20" s="158">
+      <c r="D20" s="149">
+        <v>75655</v>
+      </c>
+      <c r="E20" s="149"/>
+      <c r="F20" s="128">
+        <v>52938</v>
+      </c>
+      <c r="G20" s="128">
+        <v>22717</v>
+      </c>
+      <c r="H20" s="149">
         <v>0</v>
       </c>
-      <c r="I20" s="158"/>
-      <c r="J20" s="158">
+      <c r="I20" s="149"/>
+      <c r="J20" s="149">
         <v>0</v>
       </c>
-      <c r="K20" s="158"/>
-      <c r="L20" s="120">
+      <c r="K20" s="149"/>
+      <c r="L20" s="128">
         <v>0</v>
       </c>
-      <c r="M20" s="158">
+      <c r="M20" s="149">
         <v>0</v>
       </c>
-      <c r="N20" s="158"/>
-      <c r="O20" s="120">
+      <c r="N20" s="149"/>
+      <c r="O20" s="128">
         <v>19</v>
       </c>
-      <c r="P20" s="158">
-[...7 lines deleted...]
-      <c r="T20" s="120">
+      <c r="P20" s="149">
+        <v>4719</v>
+      </c>
+      <c r="Q20" s="149"/>
+      <c r="R20" s="149">
+        <v>4719</v>
+      </c>
+      <c r="S20" s="149"/>
+      <c r="T20" s="128">
         <v>0</v>
       </c>
-      <c r="U20" s="120">
+      <c r="U20" s="128">
         <v>26</v>
       </c>
-      <c r="V20" s="158">
-[...10 lines deleted...]
-      <c r="AA20" s="158"/>
+      <c r="V20" s="149">
+        <v>67475</v>
+      </c>
+      <c r="W20" s="149"/>
+      <c r="X20" s="149">
+        <v>51884</v>
+      </c>
+      <c r="Y20" s="149"/>
+      <c r="Z20" s="149">
+        <v>15591</v>
+      </c>
+      <c r="AA20" s="149"/>
     </row>
     <row r="21" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="162"/>
-[...25 lines deleted...]
-      <c r="AA21" s="158"/>
+      <c r="A21" s="152"/>
+      <c r="B21" s="153"/>
+      <c r="C21" s="128"/>
+      <c r="D21" s="149"/>
+      <c r="E21" s="149"/>
+      <c r="F21" s="128"/>
+      <c r="G21" s="128"/>
+      <c r="H21" s="149"/>
+      <c r="I21" s="149"/>
+      <c r="J21" s="149"/>
+      <c r="K21" s="149"/>
+      <c r="L21" s="128"/>
+      <c r="M21" s="149"/>
+      <c r="N21" s="149"/>
+      <c r="O21" s="128"/>
+      <c r="P21" s="149"/>
+      <c r="Q21" s="149"/>
+      <c r="R21" s="149"/>
+      <c r="S21" s="149"/>
+      <c r="T21" s="128"/>
+      <c r="U21" s="128"/>
+      <c r="V21" s="149"/>
+      <c r="W21" s="149"/>
+      <c r="X21" s="149"/>
+      <c r="Y21" s="149"/>
+      <c r="Z21" s="149"/>
+      <c r="AA21" s="149"/>
     </row>
     <row r="22" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="159" t="s">
+      <c r="A22" s="150" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="160"/>
-      <c r="C22" s="121">
+      <c r="B22" s="151"/>
+      <c r="C22" s="127">
         <v>64</v>
       </c>
-      <c r="D22" s="161">
-[...9 lines deleted...]
-      <c r="H22" s="161">
+      <c r="D22" s="146">
+        <v>375103</v>
+      </c>
+      <c r="E22" s="146"/>
+      <c r="F22" s="127">
+        <v>266197</v>
+      </c>
+      <c r="G22" s="127">
+        <v>108906</v>
+      </c>
+      <c r="H22" s="146">
         <v>3</v>
       </c>
-      <c r="I22" s="161"/>
-[...7 lines deleted...]
-      <c r="M22" s="161">
+      <c r="I22" s="146"/>
+      <c r="J22" s="146">
+        <v>5353</v>
+      </c>
+      <c r="K22" s="146"/>
+      <c r="L22" s="127">
+        <v>5353</v>
+      </c>
+      <c r="M22" s="146">
         <v>0</v>
       </c>
-      <c r="N22" s="161"/>
-      <c r="O22" s="121">
+      <c r="N22" s="146"/>
+      <c r="O22" s="127">
         <v>81</v>
       </c>
-      <c r="P22" s="161">
-[...7 lines deleted...]
-      <c r="T22" s="121">
+      <c r="P22" s="146">
+        <v>54388</v>
+      </c>
+      <c r="Q22" s="146"/>
+      <c r="R22" s="146">
+        <v>54388</v>
+      </c>
+      <c r="S22" s="146"/>
+      <c r="T22" s="127">
         <v>0</v>
       </c>
-      <c r="U22" s="121">
-[...13 lines deleted...]
-      <c r="AA22" s="161"/>
+      <c r="U22" s="127">
+        <v>188</v>
+      </c>
+      <c r="V22" s="146">
+        <v>696396</v>
+      </c>
+      <c r="W22" s="146"/>
+      <c r="X22" s="146">
+        <v>513618</v>
+      </c>
+      <c r="Y22" s="146"/>
+      <c r="Z22" s="146">
+        <v>182778</v>
+      </c>
+      <c r="AA22" s="146"/>
     </row>
     <row r="23" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="164" t="s">
+      <c r="A23" s="147" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="165"/>
-      <c r="C23" s="120">
+      <c r="B23" s="148"/>
+      <c r="C23" s="128">
         <v>23</v>
       </c>
-      <c r="D23" s="158">
-[...9 lines deleted...]
-      <c r="H23" s="158">
+      <c r="D23" s="149">
+        <v>98259</v>
+      </c>
+      <c r="E23" s="149"/>
+      <c r="F23" s="128">
+        <v>70975</v>
+      </c>
+      <c r="G23" s="128">
+        <v>27284</v>
+      </c>
+      <c r="H23" s="149">
         <v>1</v>
       </c>
-      <c r="I23" s="158"/>
-[...7 lines deleted...]
-      <c r="M23" s="158">
+      <c r="I23" s="149"/>
+      <c r="J23" s="149">
+        <v>97</v>
+      </c>
+      <c r="K23" s="149"/>
+      <c r="L23" s="128">
+        <v>97</v>
+      </c>
+      <c r="M23" s="149">
         <v>0</v>
       </c>
-      <c r="N23" s="158"/>
-      <c r="O23" s="120">
+      <c r="N23" s="149"/>
+      <c r="O23" s="128">
         <v>34</v>
       </c>
-      <c r="P23" s="158">
-[...7 lines deleted...]
-      <c r="T23" s="120">
+      <c r="P23" s="149">
+        <v>38148</v>
+      </c>
+      <c r="Q23" s="149"/>
+      <c r="R23" s="149">
+        <v>38148</v>
+      </c>
+      <c r="S23" s="149"/>
+      <c r="T23" s="128">
         <v>0</v>
       </c>
-      <c r="U23" s="120">
+      <c r="U23" s="128">
         <v>108</v>
       </c>
-      <c r="V23" s="158">
-[...10 lines deleted...]
-      <c r="AA23" s="158"/>
+      <c r="V23" s="149">
+        <v>470089</v>
+      </c>
+      <c r="W23" s="149"/>
+      <c r="X23" s="149">
+        <v>344547</v>
+      </c>
+      <c r="Y23" s="149"/>
+      <c r="Z23" s="149">
+        <v>125542</v>
+      </c>
+      <c r="AA23" s="149"/>
     </row>
     <row r="24" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="164" t="s">
+      <c r="A24" s="147" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="165"/>
-      <c r="C24" s="120">
+      <c r="B24" s="148"/>
+      <c r="C24" s="128">
         <v>27</v>
       </c>
-      <c r="D24" s="158">
-[...9 lines deleted...]
-      <c r="H24" s="158">
+      <c r="D24" s="149">
+        <v>179769</v>
+      </c>
+      <c r="E24" s="149"/>
+      <c r="F24" s="128">
+        <v>127869</v>
+      </c>
+      <c r="G24" s="128">
+        <v>51900</v>
+      </c>
+      <c r="H24" s="149">
         <v>0</v>
       </c>
-      <c r="I24" s="158"/>
-      <c r="J24" s="158">
+      <c r="I24" s="149"/>
+      <c r="J24" s="149">
         <v>0</v>
       </c>
-      <c r="K24" s="158"/>
-      <c r="L24" s="120">
+      <c r="K24" s="149"/>
+      <c r="L24" s="128">
         <v>0</v>
       </c>
-      <c r="M24" s="158">
+      <c r="M24" s="149">
         <v>0</v>
       </c>
-      <c r="N24" s="158"/>
-      <c r="O24" s="120">
+      <c r="N24" s="149"/>
+      <c r="O24" s="128">
         <v>32</v>
       </c>
-      <c r="P24" s="158">
-[...7 lines deleted...]
-      <c r="T24" s="120">
+      <c r="P24" s="149">
+        <v>12387</v>
+      </c>
+      <c r="Q24" s="149"/>
+      <c r="R24" s="149">
+        <v>12387</v>
+      </c>
+      <c r="S24" s="149"/>
+      <c r="T24" s="128">
         <v>0</v>
       </c>
-      <c r="U24" s="120">
+      <c r="U24" s="128">
         <v>39</v>
       </c>
-      <c r="V24" s="158">
-[...10 lines deleted...]
-      <c r="AA24" s="158"/>
+      <c r="V24" s="149">
+        <v>149179</v>
+      </c>
+      <c r="W24" s="149"/>
+      <c r="X24" s="149">
+        <v>110965</v>
+      </c>
+      <c r="Y24" s="149"/>
+      <c r="Z24" s="149">
+        <v>38214</v>
+      </c>
+      <c r="AA24" s="149"/>
     </row>
     <row r="25" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="164" t="s">
+      <c r="A25" s="147" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="165"/>
-      <c r="C25" s="120">
+      <c r="B25" s="148"/>
+      <c r="C25" s="128">
         <v>14</v>
       </c>
-      <c r="D25" s="158">
-[...9 lines deleted...]
-      <c r="H25" s="158">
+      <c r="D25" s="149">
+        <v>97075</v>
+      </c>
+      <c r="E25" s="149"/>
+      <c r="F25" s="128">
+        <v>67353</v>
+      </c>
+      <c r="G25" s="128">
+        <v>29722</v>
+      </c>
+      <c r="H25" s="149">
         <v>2</v>
       </c>
-      <c r="I25" s="158"/>
-[...7 lines deleted...]
-      <c r="M25" s="158">
+      <c r="I25" s="149"/>
+      <c r="J25" s="149">
+        <v>5256</v>
+      </c>
+      <c r="K25" s="149"/>
+      <c r="L25" s="128">
+        <v>5256</v>
+      </c>
+      <c r="M25" s="149">
         <v>0</v>
       </c>
-      <c r="N25" s="158"/>
-      <c r="O25" s="120">
+      <c r="N25" s="149"/>
+      <c r="O25" s="128">
         <v>15</v>
       </c>
-      <c r="P25" s="158">
-[...7 lines deleted...]
-      <c r="T25" s="120">
+      <c r="P25" s="149">
+        <v>3853</v>
+      </c>
+      <c r="Q25" s="149"/>
+      <c r="R25" s="149">
+        <v>3853</v>
+      </c>
+      <c r="S25" s="149"/>
+      <c r="T25" s="128">
         <v>0</v>
       </c>
-      <c r="U25" s="120">
+      <c r="U25" s="128">
+        <v>41</v>
+      </c>
+      <c r="V25" s="149">
+        <v>77128</v>
+      </c>
+      <c r="W25" s="149"/>
+      <c r="X25" s="149">
+        <v>58106</v>
+      </c>
+      <c r="Y25" s="149"/>
+      <c r="Z25" s="149">
+        <v>19022</v>
+      </c>
+      <c r="AA25" s="149"/>
+    </row>
+    <row r="26" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="152"/>
+      <c r="B26" s="153"/>
+      <c r="C26" s="128"/>
+      <c r="D26" s="149"/>
+      <c r="E26" s="149"/>
+      <c r="F26" s="128"/>
+      <c r="G26" s="128"/>
+      <c r="H26" s="149"/>
+      <c r="I26" s="149"/>
+      <c r="J26" s="149"/>
+      <c r="K26" s="149"/>
+      <c r="L26" s="128"/>
+      <c r="M26" s="149"/>
+      <c r="N26" s="149"/>
+      <c r="O26" s="128"/>
+      <c r="P26" s="149"/>
+      <c r="Q26" s="149"/>
+      <c r="R26" s="149"/>
+      <c r="S26" s="149"/>
+      <c r="T26" s="128"/>
+      <c r="U26" s="128"/>
+      <c r="V26" s="149"/>
+      <c r="W26" s="149"/>
+      <c r="X26" s="149"/>
+      <c r="Y26" s="149"/>
+      <c r="Z26" s="149"/>
+      <c r="AA26" s="149"/>
+    </row>
+    <row r="27" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="152"/>
+      <c r="B27" s="153"/>
+      <c r="C27" s="128"/>
+      <c r="D27" s="149"/>
+      <c r="E27" s="149"/>
+      <c r="F27" s="128"/>
+      <c r="G27" s="128"/>
+      <c r="H27" s="149"/>
+      <c r="I27" s="149"/>
+      <c r="J27" s="149"/>
+      <c r="K27" s="149"/>
+      <c r="L27" s="128"/>
+      <c r="M27" s="149"/>
+      <c r="N27" s="149"/>
+      <c r="O27" s="128"/>
+      <c r="P27" s="149"/>
+      <c r="Q27" s="149"/>
+      <c r="R27" s="149"/>
+      <c r="S27" s="149"/>
+      <c r="T27" s="128"/>
+      <c r="U27" s="128"/>
+      <c r="V27" s="149"/>
+      <c r="W27" s="149"/>
+      <c r="X27" s="149"/>
+      <c r="Y27" s="149"/>
+      <c r="Z27" s="149"/>
+      <c r="AA27" s="149"/>
+    </row>
+    <row r="28" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="150" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="151"/>
+      <c r="C28" s="127">
+        <v>74</v>
+      </c>
+      <c r="D28" s="146">
+        <v>585484</v>
+      </c>
+      <c r="E28" s="146"/>
+      <c r="F28" s="127">
+        <v>418127</v>
+      </c>
+      <c r="G28" s="127">
+        <v>167357</v>
+      </c>
+      <c r="H28" s="146">
+        <v>0</v>
+      </c>
+      <c r="I28" s="146"/>
+      <c r="J28" s="146">
+        <v>0</v>
+      </c>
+      <c r="K28" s="146"/>
+      <c r="L28" s="127">
+        <v>0</v>
+      </c>
+      <c r="M28" s="146">
+        <v>0</v>
+      </c>
+      <c r="N28" s="146"/>
+      <c r="O28" s="127">
+        <v>85</v>
+      </c>
+      <c r="P28" s="146">
+        <v>29622</v>
+      </c>
+      <c r="Q28" s="146"/>
+      <c r="R28" s="146">
+        <v>29622</v>
+      </c>
+      <c r="S28" s="146"/>
+      <c r="T28" s="127">
+        <v>0</v>
+      </c>
+      <c r="U28" s="127">
+        <v>180</v>
+      </c>
+      <c r="V28" s="146">
+        <v>406971</v>
+      </c>
+      <c r="W28" s="146"/>
+      <c r="X28" s="146">
+        <v>314682</v>
+      </c>
+      <c r="Y28" s="146"/>
+      <c r="Z28" s="146">
+        <v>92289</v>
+      </c>
+      <c r="AA28" s="146"/>
+    </row>
+    <row r="29" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="147" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="148"/>
+      <c r="C29" s="128">
+        <v>34</v>
+      </c>
+      <c r="D29" s="149">
+        <v>251898</v>
+      </c>
+      <c r="E29" s="149"/>
+      <c r="F29" s="128">
+        <v>178758</v>
+      </c>
+      <c r="G29" s="128">
+        <v>73140</v>
+      </c>
+      <c r="H29" s="149">
+        <v>0</v>
+      </c>
+      <c r="I29" s="149"/>
+      <c r="J29" s="149">
+        <v>0</v>
+      </c>
+      <c r="K29" s="149"/>
+      <c r="L29" s="128">
+        <v>0</v>
+      </c>
+      <c r="M29" s="149">
+        <v>0</v>
+      </c>
+      <c r="N29" s="149"/>
+      <c r="O29" s="128">
+        <v>43</v>
+      </c>
+      <c r="P29" s="149">
+        <v>13268</v>
+      </c>
+      <c r="Q29" s="149"/>
+      <c r="R29" s="149">
+        <v>13268</v>
+      </c>
+      <c r="S29" s="149"/>
+      <c r="T29" s="128">
+        <v>0</v>
+      </c>
+      <c r="U29" s="128">
+        <v>99</v>
+      </c>
+      <c r="V29" s="149">
+        <v>240117</v>
+      </c>
+      <c r="W29" s="149"/>
+      <c r="X29" s="149">
+        <v>184588</v>
+      </c>
+      <c r="Y29" s="149"/>
+      <c r="Z29" s="149">
+        <v>55529</v>
+      </c>
+      <c r="AA29" s="149"/>
+    </row>
+    <row r="30" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="147" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="148"/>
+      <c r="C30" s="128">
+        <v>1</v>
+      </c>
+      <c r="D30" s="149">
+        <v>8491</v>
+      </c>
+      <c r="E30" s="149"/>
+      <c r="F30" s="128">
+        <v>5934</v>
+      </c>
+      <c r="G30" s="128">
+        <v>2557</v>
+      </c>
+      <c r="H30" s="149">
+        <v>0</v>
+      </c>
+      <c r="I30" s="149"/>
+      <c r="J30" s="149">
+        <v>0</v>
+      </c>
+      <c r="K30" s="149"/>
+      <c r="L30" s="128">
+        <v>0</v>
+      </c>
+      <c r="M30" s="149">
+        <v>0</v>
+      </c>
+      <c r="N30" s="149"/>
+      <c r="O30" s="128">
+        <v>2</v>
+      </c>
+      <c r="P30" s="149">
+        <v>2076</v>
+      </c>
+      <c r="Q30" s="149"/>
+      <c r="R30" s="149">
+        <v>2076</v>
+      </c>
+      <c r="S30" s="149"/>
+      <c r="T30" s="128">
+        <v>0</v>
+      </c>
+      <c r="U30" s="128">
+        <v>11</v>
+      </c>
+      <c r="V30" s="149">
+        <v>42064</v>
+      </c>
+      <c r="W30" s="149"/>
+      <c r="X30" s="149">
+        <v>31924</v>
+      </c>
+      <c r="Y30" s="149"/>
+      <c r="Z30" s="149">
+        <v>10140</v>
+      </c>
+      <c r="AA30" s="149"/>
+    </row>
+    <row r="31" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="147" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="148"/>
+      <c r="C31" s="128">
+        <v>21</v>
+      </c>
+      <c r="D31" s="149">
+        <v>184611</v>
+      </c>
+      <c r="E31" s="149"/>
+      <c r="F31" s="128">
+        <v>130304</v>
+      </c>
+      <c r="G31" s="128">
+        <v>54307</v>
+      </c>
+      <c r="H31" s="149">
+        <v>0</v>
+      </c>
+      <c r="I31" s="149"/>
+      <c r="J31" s="149">
+        <v>0</v>
+      </c>
+      <c r="K31" s="149"/>
+      <c r="L31" s="128">
+        <v>0</v>
+      </c>
+      <c r="M31" s="149">
+        <v>0</v>
+      </c>
+      <c r="N31" s="149"/>
+      <c r="O31" s="128">
+        <v>22</v>
+      </c>
+      <c r="P31" s="149">
+        <v>11051</v>
+      </c>
+      <c r="Q31" s="149"/>
+      <c r="R31" s="149">
+        <v>11051</v>
+      </c>
+      <c r="S31" s="149"/>
+      <c r="T31" s="128">
+        <v>0</v>
+      </c>
+      <c r="U31" s="128">
+        <v>39</v>
+      </c>
+      <c r="V31" s="149">
+        <v>66246</v>
+      </c>
+      <c r="W31" s="149"/>
+      <c r="X31" s="149">
+        <v>52088</v>
+      </c>
+      <c r="Y31" s="149"/>
+      <c r="Z31" s="149">
+        <v>14158</v>
+      </c>
+      <c r="AA31" s="149"/>
+    </row>
+    <row r="32" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="147" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="148"/>
+      <c r="C32" s="128">
+        <v>18</v>
+      </c>
+      <c r="D32" s="149">
+        <v>140484</v>
+      </c>
+      <c r="E32" s="149"/>
+      <c r="F32" s="128">
+        <v>103131</v>
+      </c>
+      <c r="G32" s="128">
+        <v>37353</v>
+      </c>
+      <c r="H32" s="149">
+        <v>0</v>
+      </c>
+      <c r="I32" s="149"/>
+      <c r="J32" s="149">
+        <v>0</v>
+      </c>
+      <c r="K32" s="149"/>
+      <c r="L32" s="128">
+        <v>0</v>
+      </c>
+      <c r="M32" s="149">
+        <v>0</v>
+      </c>
+      <c r="N32" s="149"/>
+      <c r="O32" s="128">
+        <v>18</v>
+      </c>
+      <c r="P32" s="149">
+        <v>3227</v>
+      </c>
+      <c r="Q32" s="149"/>
+      <c r="R32" s="149">
+        <v>3227</v>
+      </c>
+      <c r="S32" s="149"/>
+      <c r="T32" s="128">
+        <v>0</v>
+      </c>
+      <c r="U32" s="128">
+        <v>31</v>
+      </c>
+      <c r="V32" s="149">
+        <v>58544</v>
+      </c>
+      <c r="W32" s="149"/>
+      <c r="X32" s="149">
+        <v>46082</v>
+      </c>
+      <c r="Y32" s="149"/>
+      <c r="Z32" s="149">
+        <v>12462</v>
+      </c>
+      <c r="AA32" s="149"/>
+    </row>
+    <row r="33" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="152"/>
+      <c r="B33" s="153"/>
+      <c r="C33" s="128"/>
+      <c r="D33" s="149"/>
+      <c r="E33" s="149"/>
+      <c r="F33" s="128"/>
+      <c r="G33" s="128"/>
+      <c r="H33" s="149"/>
+      <c r="I33" s="149"/>
+      <c r="J33" s="149"/>
+      <c r="K33" s="149"/>
+      <c r="L33" s="128"/>
+      <c r="M33" s="149"/>
+      <c r="N33" s="149"/>
+      <c r="O33" s="128"/>
+      <c r="P33" s="149"/>
+      <c r="Q33" s="149"/>
+      <c r="R33" s="149"/>
+      <c r="S33" s="149"/>
+      <c r="T33" s="128"/>
+      <c r="U33" s="128"/>
+      <c r="V33" s="149"/>
+      <c r="W33" s="149"/>
+      <c r="X33" s="149"/>
+      <c r="Y33" s="149"/>
+      <c r="Z33" s="149"/>
+      <c r="AA33" s="149"/>
+    </row>
+    <row r="34" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="152"/>
+      <c r="B34" s="153"/>
+      <c r="C34" s="128"/>
+      <c r="D34" s="149"/>
+      <c r="E34" s="149"/>
+      <c r="F34" s="128"/>
+      <c r="G34" s="128"/>
+      <c r="H34" s="149"/>
+      <c r="I34" s="149"/>
+      <c r="J34" s="149"/>
+      <c r="K34" s="149"/>
+      <c r="L34" s="128"/>
+      <c r="M34" s="149"/>
+      <c r="N34" s="149"/>
+      <c r="O34" s="128"/>
+      <c r="P34" s="149"/>
+      <c r="Q34" s="149"/>
+      <c r="R34" s="149"/>
+      <c r="S34" s="149"/>
+      <c r="T34" s="128"/>
+      <c r="U34" s="128"/>
+      <c r="V34" s="149"/>
+      <c r="W34" s="149"/>
+      <c r="X34" s="149"/>
+      <c r="Y34" s="149"/>
+      <c r="Z34" s="149"/>
+      <c r="AA34" s="149"/>
+    </row>
+    <row r="35" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="150" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="151"/>
+      <c r="C35" s="127">
+        <v>65</v>
+      </c>
+      <c r="D35" s="146">
+        <v>320160</v>
+      </c>
+      <c r="E35" s="146"/>
+      <c r="F35" s="127">
+        <v>230989</v>
+      </c>
+      <c r="G35" s="127">
+        <v>89171</v>
+      </c>
+      <c r="H35" s="146">
+        <v>1</v>
+      </c>
+      <c r="I35" s="146"/>
+      <c r="J35" s="146">
+        <v>105</v>
+      </c>
+      <c r="K35" s="146"/>
+      <c r="L35" s="127">
+        <v>105</v>
+      </c>
+      <c r="M35" s="146">
+        <v>0</v>
+      </c>
+      <c r="N35" s="146"/>
+      <c r="O35" s="127">
+        <v>103</v>
+      </c>
+      <c r="P35" s="146">
+        <v>42362</v>
+      </c>
+      <c r="Q35" s="146"/>
+      <c r="R35" s="146">
+        <v>42362</v>
+      </c>
+      <c r="S35" s="146"/>
+      <c r="T35" s="127">
+        <v>0</v>
+      </c>
+      <c r="U35" s="127">
+        <v>189</v>
+      </c>
+      <c r="V35" s="146">
+        <v>599737</v>
+      </c>
+      <c r="W35" s="146"/>
+      <c r="X35" s="146">
+        <v>465161</v>
+      </c>
+      <c r="Y35" s="146"/>
+      <c r="Z35" s="146">
+        <v>134576</v>
+      </c>
+      <c r="AA35" s="146"/>
+    </row>
+    <row r="36" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="147" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="148"/>
+      <c r="C36" s="128">
+        <v>33</v>
+      </c>
+      <c r="D36" s="149">
+        <v>142746</v>
+      </c>
+      <c r="E36" s="149"/>
+      <c r="F36" s="128">
+        <v>102779</v>
+      </c>
+      <c r="G36" s="128">
+        <v>39967</v>
+      </c>
+      <c r="H36" s="149">
+        <v>1</v>
+      </c>
+      <c r="I36" s="149"/>
+      <c r="J36" s="149">
+        <v>105</v>
+      </c>
+      <c r="K36" s="149"/>
+      <c r="L36" s="128">
+        <v>105</v>
+      </c>
+      <c r="M36" s="149">
+        <v>0</v>
+      </c>
+      <c r="N36" s="149"/>
+      <c r="O36" s="128">
+        <v>55</v>
+      </c>
+      <c r="P36" s="149">
+        <v>26614</v>
+      </c>
+      <c r="Q36" s="149"/>
+      <c r="R36" s="149">
+        <v>26614</v>
+      </c>
+      <c r="S36" s="149"/>
+      <c r="T36" s="128">
+        <v>0</v>
+      </c>
+      <c r="U36" s="128">
+        <v>121</v>
+      </c>
+      <c r="V36" s="149">
+        <v>461160</v>
+      </c>
+      <c r="W36" s="149"/>
+      <c r="X36" s="149">
+        <v>356597</v>
+      </c>
+      <c r="Y36" s="149"/>
+      <c r="Z36" s="149">
+        <v>104563</v>
+      </c>
+      <c r="AA36" s="149"/>
+    </row>
+    <row r="37" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="147" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="148"/>
+      <c r="C37" s="128">
+        <v>30</v>
+      </c>
+      <c r="D37" s="149">
+        <v>147196</v>
+      </c>
+      <c r="E37" s="149"/>
+      <c r="F37" s="128">
+        <v>107441</v>
+      </c>
+      <c r="G37" s="128">
+        <v>39755</v>
+      </c>
+      <c r="H37" s="149">
+        <v>0</v>
+      </c>
+      <c r="I37" s="149"/>
+      <c r="J37" s="149">
+        <v>0</v>
+      </c>
+      <c r="K37" s="149"/>
+      <c r="L37" s="128">
+        <v>0</v>
+      </c>
+      <c r="M37" s="149">
+        <v>0</v>
+      </c>
+      <c r="N37" s="149"/>
+      <c r="O37" s="128">
+        <v>41</v>
+      </c>
+      <c r="P37" s="149">
+        <v>14765</v>
+      </c>
+      <c r="Q37" s="149"/>
+      <c r="R37" s="149">
+        <v>14765</v>
+      </c>
+      <c r="S37" s="149"/>
+      <c r="T37" s="128">
+        <v>0</v>
+      </c>
+      <c r="U37" s="128">
+        <v>60</v>
+      </c>
+      <c r="V37" s="149">
+        <v>127077</v>
+      </c>
+      <c r="W37" s="149"/>
+      <c r="X37" s="149">
+        <v>99178</v>
+      </c>
+      <c r="Y37" s="149"/>
+      <c r="Z37" s="149">
+        <v>27899</v>
+      </c>
+      <c r="AA37" s="149"/>
+    </row>
+    <row r="38" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="148"/>
+      <c r="C38" s="128">
+        <v>2</v>
+      </c>
+      <c r="D38" s="149">
+        <v>30218</v>
+      </c>
+      <c r="E38" s="149"/>
+      <c r="F38" s="128">
+        <v>20769</v>
+      </c>
+      <c r="G38" s="128">
+        <v>9449</v>
+      </c>
+      <c r="H38" s="149">
+        <v>0</v>
+      </c>
+      <c r="I38" s="149"/>
+      <c r="J38" s="149">
+        <v>0</v>
+      </c>
+      <c r="K38" s="149"/>
+      <c r="L38" s="128">
+        <v>0</v>
+      </c>
+      <c r="M38" s="149">
+        <v>0</v>
+      </c>
+      <c r="N38" s="149"/>
+      <c r="O38" s="128">
+        <v>7</v>
+      </c>
+      <c r="P38" s="149">
+        <v>983</v>
+      </c>
+      <c r="Q38" s="149"/>
+      <c r="R38" s="149">
+        <v>983</v>
+      </c>
+      <c r="S38" s="149"/>
+      <c r="T38" s="128">
+        <v>0</v>
+      </c>
+      <c r="U38" s="128">
+        <v>8</v>
+      </c>
+      <c r="V38" s="149">
+        <v>11500</v>
+      </c>
+      <c r="W38" s="149"/>
+      <c r="X38" s="149">
+        <v>9386</v>
+      </c>
+      <c r="Y38" s="149"/>
+      <c r="Z38" s="149">
+        <v>2114</v>
+      </c>
+      <c r="AA38" s="149"/>
+    </row>
+    <row r="39" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="152"/>
+      <c r="B39" s="153"/>
+      <c r="C39" s="128"/>
+      <c r="D39" s="149"/>
+      <c r="E39" s="149"/>
+      <c r="F39" s="128"/>
+      <c r="G39" s="128"/>
+      <c r="H39" s="149"/>
+      <c r="I39" s="149"/>
+      <c r="J39" s="149"/>
+      <c r="K39" s="149"/>
+      <c r="L39" s="128"/>
+      <c r="M39" s="149"/>
+      <c r="N39" s="149"/>
+      <c r="O39" s="128"/>
+      <c r="P39" s="149"/>
+      <c r="Q39" s="149"/>
+      <c r="R39" s="149"/>
+      <c r="S39" s="149"/>
+      <c r="T39" s="128"/>
+      <c r="U39" s="128"/>
+      <c r="V39" s="149"/>
+      <c r="W39" s="149"/>
+      <c r="X39" s="149"/>
+      <c r="Y39" s="149"/>
+      <c r="Z39" s="149"/>
+      <c r="AA39" s="149"/>
+    </row>
+    <row r="40" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="152"/>
+      <c r="B40" s="153"/>
+      <c r="C40" s="128"/>
+      <c r="D40" s="149"/>
+      <c r="E40" s="149"/>
+      <c r="F40" s="128"/>
+      <c r="G40" s="128"/>
+      <c r="H40" s="149"/>
+      <c r="I40" s="149"/>
+      <c r="J40" s="149"/>
+      <c r="K40" s="149"/>
+      <c r="L40" s="128"/>
+      <c r="M40" s="149"/>
+      <c r="N40" s="149"/>
+      <c r="O40" s="128"/>
+      <c r="P40" s="149"/>
+      <c r="Q40" s="149"/>
+      <c r="R40" s="149"/>
+      <c r="S40" s="149"/>
+      <c r="T40" s="128"/>
+      <c r="U40" s="128"/>
+      <c r="V40" s="149"/>
+      <c r="W40" s="149"/>
+      <c r="X40" s="149"/>
+      <c r="Y40" s="149"/>
+      <c r="Z40" s="149"/>
+      <c r="AA40" s="149"/>
+    </row>
+    <row r="41" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="150" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="151"/>
+      <c r="C41" s="127">
+        <v>21</v>
+      </c>
+      <c r="D41" s="146">
+        <v>61302</v>
+      </c>
+      <c r="E41" s="146"/>
+      <c r="F41" s="127">
+        <v>45020</v>
+      </c>
+      <c r="G41" s="127">
+        <v>16282</v>
+      </c>
+      <c r="H41" s="146">
+        <v>1</v>
+      </c>
+      <c r="I41" s="146"/>
+      <c r="J41" s="146">
+        <v>3</v>
+      </c>
+      <c r="K41" s="146"/>
+      <c r="L41" s="127">
+        <v>3</v>
+      </c>
+      <c r="M41" s="146">
+        <v>0</v>
+      </c>
+      <c r="N41" s="146"/>
+      <c r="O41" s="127">
+        <v>34</v>
+      </c>
+      <c r="P41" s="146">
+        <v>14297</v>
+      </c>
+      <c r="Q41" s="146"/>
+      <c r="R41" s="146">
+        <v>14297</v>
+      </c>
+      <c r="S41" s="146"/>
+      <c r="T41" s="127">
+        <v>0</v>
+      </c>
+      <c r="U41" s="127">
+        <v>61</v>
+      </c>
+      <c r="V41" s="146">
+        <v>109740</v>
+      </c>
+      <c r="W41" s="146"/>
+      <c r="X41" s="146">
+        <v>84153</v>
+      </c>
+      <c r="Y41" s="146"/>
+      <c r="Z41" s="146">
+        <v>25587</v>
+      </c>
+      <c r="AA41" s="146"/>
+    </row>
+    <row r="42" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="147" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="148"/>
+      <c r="C42" s="128">
+        <v>10</v>
+      </c>
+      <c r="D42" s="149">
+        <v>27286</v>
+      </c>
+      <c r="E42" s="149"/>
+      <c r="F42" s="128">
+        <v>19717</v>
+      </c>
+      <c r="G42" s="128">
+        <v>7569</v>
+      </c>
+      <c r="H42" s="149">
+        <v>0</v>
+      </c>
+      <c r="I42" s="149"/>
+      <c r="J42" s="149">
+        <v>0</v>
+      </c>
+      <c r="K42" s="149"/>
+      <c r="L42" s="128">
+        <v>0</v>
+      </c>
+      <c r="M42" s="149">
+        <v>0</v>
+      </c>
+      <c r="N42" s="149"/>
+      <c r="O42" s="128">
+        <v>17</v>
+      </c>
+      <c r="P42" s="149">
+        <v>8463</v>
+      </c>
+      <c r="Q42" s="149"/>
+      <c r="R42" s="149">
+        <v>8463</v>
+      </c>
+      <c r="S42" s="149"/>
+      <c r="T42" s="128">
+        <v>0</v>
+      </c>
+      <c r="U42" s="128">
+        <v>41</v>
+      </c>
+      <c r="V42" s="149">
+        <v>64668</v>
+      </c>
+      <c r="W42" s="149"/>
+      <c r="X42" s="149">
+        <v>50019</v>
+      </c>
+      <c r="Y42" s="149"/>
+      <c r="Z42" s="149">
+        <v>14649</v>
+      </c>
+      <c r="AA42" s="149"/>
+    </row>
+    <row r="43" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="V25" s="158">
-[...883 lines deleted...]
-      <c r="B43" s="172"/>
+      <c r="B43" s="145"/>
       <c r="C43" s="6">
         <v>11</v>
       </c>
-      <c r="D43" s="166">
-[...9 lines deleted...]
-      <c r="H43" s="166">
+      <c r="D43" s="139">
+        <v>34016</v>
+      </c>
+      <c r="E43" s="139"/>
+      <c r="F43" s="126">
+        <v>25303</v>
+      </c>
+      <c r="G43" s="126">
+        <v>8713</v>
+      </c>
+      <c r="H43" s="139">
         <v>1</v>
       </c>
-      <c r="I43" s="166"/>
-      <c r="J43" s="166">
+      <c r="I43" s="139"/>
+      <c r="J43" s="139">
         <v>3</v>
       </c>
-      <c r="K43" s="166"/>
-      <c r="L43" s="123">
+      <c r="K43" s="139"/>
+      <c r="L43" s="126">
         <v>3</v>
       </c>
-      <c r="M43" s="166">
+      <c r="M43" s="139">
         <v>0</v>
       </c>
-      <c r="N43" s="166"/>
-      <c r="O43" s="123">
+      <c r="N43" s="139"/>
+      <c r="O43" s="126">
         <v>17</v>
       </c>
-      <c r="P43" s="166">
-[...7 lines deleted...]
-      <c r="T43" s="123">
+      <c r="P43" s="139">
+        <v>5834</v>
+      </c>
+      <c r="Q43" s="139"/>
+      <c r="R43" s="139">
+        <v>5834</v>
+      </c>
+      <c r="S43" s="139"/>
+      <c r="T43" s="126">
         <v>0</v>
       </c>
-      <c r="U43" s="123">
+      <c r="U43" s="126">
         <v>20</v>
       </c>
-      <c r="V43" s="166">
-[...10 lines deleted...]
-      <c r="AA43" s="166"/>
+      <c r="V43" s="139">
+        <v>45072</v>
+      </c>
+      <c r="W43" s="139"/>
+      <c r="X43" s="139">
+        <v>34134</v>
+      </c>
+      <c r="Y43" s="139"/>
+      <c r="Z43" s="139">
+        <v>10938</v>
+      </c>
+      <c r="AA43" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="402">
-    <mergeCell ref="Z43:AA43"/>
-[...378 lines deleted...]
-    <mergeCell ref="X6:Y6"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="H2:R2"/>
     <mergeCell ref="S2:AA2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:N3"/>
     <mergeCell ref="O3:T3"/>
     <mergeCell ref="U3:AA3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:N4"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="V4:AA4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="Z12:AA12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="Z13:AA13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="Z14:AA14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="Z20:AA20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="Z24:AA24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="Z32:AA32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="Z36:AA36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="Z37:AA37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="Z39:AA39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z40:AA40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="X41:Y41"/>
+    <mergeCell ref="Z41:AA41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="Z43:AA43"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="Z42:AA42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X43:Y43"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A421CAC4-7F3D-40DA-AA4D-C5A5F03EA9C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X45"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:V1"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection sqref="A1:AA1"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
+      <selection pane="bottomLeft" sqref="A1:AA1"/>
       <selection pane="bottomRight" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.88671875" style="132" customWidth="1"/>
-[...1533 lines deleted...]
-    <col min="16153" max="16384" width="9" style="132"/>
+    <col min="1" max="1" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2" max="2" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="125" customWidth="1"/>
+    <col min="4" max="4" width="2.88671875" style="125" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="125" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="125" customWidth="1"/>
+    <col min="7" max="7" width="3.109375" style="125" customWidth="1"/>
+    <col min="8" max="8" width="4.44140625" style="125" customWidth="1"/>
+    <col min="9" max="9" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" style="125" customWidth="1"/>
+    <col min="13" max="13" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14" max="15" width="3.77734375" style="125" customWidth="1"/>
+    <col min="16" max="16" width="4.6640625" style="125" customWidth="1"/>
+    <col min="17" max="17" width="11.6640625" style="125" customWidth="1"/>
+    <col min="18" max="19" width="6.6640625" style="125" customWidth="1"/>
+    <col min="20" max="20" width="5.44140625" style="125" customWidth="1"/>
+    <col min="21" max="21" width="4.109375" style="125" customWidth="1"/>
+    <col min="22" max="22" width="5.109375" style="125" customWidth="1"/>
+    <col min="23" max="23" width="6" style="125" customWidth="1"/>
+    <col min="24" max="24" width="9.6640625" style="125" customWidth="1"/>
+    <col min="25" max="256" width="9" style="125"/>
+    <col min="257" max="257" width="11.88671875" style="125" customWidth="1"/>
+    <col min="258" max="258" width="6.6640625" style="125" customWidth="1"/>
+    <col min="259" max="259" width="15.88671875" style="125" customWidth="1"/>
+    <col min="260" max="260" width="2.88671875" style="125" customWidth="1"/>
+    <col min="261" max="261" width="4.88671875" style="125" customWidth="1"/>
+    <col min="262" max="262" width="13.109375" style="125" customWidth="1"/>
+    <col min="263" max="263" width="3.109375" style="125" customWidth="1"/>
+    <col min="264" max="264" width="4.44140625" style="125" customWidth="1"/>
+    <col min="265" max="265" width="5.33203125" style="125" customWidth="1"/>
+    <col min="266" max="266" width="8.33203125" style="125" customWidth="1"/>
+    <col min="267" max="267" width="5.33203125" style="125" customWidth="1"/>
+    <col min="268" max="268" width="8.109375" style="125" customWidth="1"/>
+    <col min="269" max="269" width="11.88671875" style="125" customWidth="1"/>
+    <col min="270" max="271" width="3.77734375" style="125" customWidth="1"/>
+    <col min="272" max="272" width="4.6640625" style="125" customWidth="1"/>
+    <col min="273" max="273" width="11.6640625" style="125" customWidth="1"/>
+    <col min="274" max="274" width="7.6640625" style="125" customWidth="1"/>
+    <col min="275" max="275" width="6.6640625" style="125" customWidth="1"/>
+    <col min="276" max="276" width="5.44140625" style="125" customWidth="1"/>
+    <col min="277" max="277" width="4.109375" style="125" customWidth="1"/>
+    <col min="278" max="278" width="5.109375" style="125" customWidth="1"/>
+    <col min="279" max="279" width="6" style="125" customWidth="1"/>
+    <col min="280" max="280" width="9.6640625" style="125" customWidth="1"/>
+    <col min="281" max="512" width="9" style="125"/>
+    <col min="513" max="513" width="11.88671875" style="125" customWidth="1"/>
+    <col min="514" max="514" width="6.6640625" style="125" customWidth="1"/>
+    <col min="515" max="515" width="15.88671875" style="125" customWidth="1"/>
+    <col min="516" max="516" width="2.88671875" style="125" customWidth="1"/>
+    <col min="517" max="517" width="4.88671875" style="125" customWidth="1"/>
+    <col min="518" max="518" width="13.109375" style="125" customWidth="1"/>
+    <col min="519" max="519" width="3.109375" style="125" customWidth="1"/>
+    <col min="520" max="520" width="4.44140625" style="125" customWidth="1"/>
+    <col min="521" max="521" width="5.33203125" style="125" customWidth="1"/>
+    <col min="522" max="522" width="8.33203125" style="125" customWidth="1"/>
+    <col min="523" max="523" width="5.33203125" style="125" customWidth="1"/>
+    <col min="524" max="524" width="8.109375" style="125" customWidth="1"/>
+    <col min="525" max="525" width="11.88671875" style="125" customWidth="1"/>
+    <col min="526" max="527" width="3.77734375" style="125" customWidth="1"/>
+    <col min="528" max="528" width="4.6640625" style="125" customWidth="1"/>
+    <col min="529" max="529" width="11.6640625" style="125" customWidth="1"/>
+    <col min="530" max="530" width="7.6640625" style="125" customWidth="1"/>
+    <col min="531" max="531" width="6.6640625" style="125" customWidth="1"/>
+    <col min="532" max="532" width="5.44140625" style="125" customWidth="1"/>
+    <col min="533" max="533" width="4.109375" style="125" customWidth="1"/>
+    <col min="534" max="534" width="5.109375" style="125" customWidth="1"/>
+    <col min="535" max="535" width="6" style="125" customWidth="1"/>
+    <col min="536" max="536" width="9.6640625" style="125" customWidth="1"/>
+    <col min="537" max="768" width="9" style="125"/>
+    <col min="769" max="769" width="11.88671875" style="125" customWidth="1"/>
+    <col min="770" max="770" width="6.6640625" style="125" customWidth="1"/>
+    <col min="771" max="771" width="15.88671875" style="125" customWidth="1"/>
+    <col min="772" max="772" width="2.88671875" style="125" customWidth="1"/>
+    <col min="773" max="773" width="4.88671875" style="125" customWidth="1"/>
+    <col min="774" max="774" width="13.109375" style="125" customWidth="1"/>
+    <col min="775" max="775" width="3.109375" style="125" customWidth="1"/>
+    <col min="776" max="776" width="4.44140625" style="125" customWidth="1"/>
+    <col min="777" max="777" width="5.33203125" style="125" customWidth="1"/>
+    <col min="778" max="778" width="8.33203125" style="125" customWidth="1"/>
+    <col min="779" max="779" width="5.33203125" style="125" customWidth="1"/>
+    <col min="780" max="780" width="8.109375" style="125" customWidth="1"/>
+    <col min="781" max="781" width="11.88671875" style="125" customWidth="1"/>
+    <col min="782" max="783" width="3.77734375" style="125" customWidth="1"/>
+    <col min="784" max="784" width="4.6640625" style="125" customWidth="1"/>
+    <col min="785" max="785" width="11.6640625" style="125" customWidth="1"/>
+    <col min="786" max="786" width="7.6640625" style="125" customWidth="1"/>
+    <col min="787" max="787" width="6.6640625" style="125" customWidth="1"/>
+    <col min="788" max="788" width="5.44140625" style="125" customWidth="1"/>
+    <col min="789" max="789" width="4.109375" style="125" customWidth="1"/>
+    <col min="790" max="790" width="5.109375" style="125" customWidth="1"/>
+    <col min="791" max="791" width="6" style="125" customWidth="1"/>
+    <col min="792" max="792" width="9.6640625" style="125" customWidth="1"/>
+    <col min="793" max="1024" width="9" style="125"/>
+    <col min="1025" max="1025" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1026" max="1026" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1027" max="1027" width="15.88671875" style="125" customWidth="1"/>
+    <col min="1028" max="1028" width="2.88671875" style="125" customWidth="1"/>
+    <col min="1029" max="1029" width="4.88671875" style="125" customWidth="1"/>
+    <col min="1030" max="1030" width="13.109375" style="125" customWidth="1"/>
+    <col min="1031" max="1031" width="3.109375" style="125" customWidth="1"/>
+    <col min="1032" max="1032" width="4.44140625" style="125" customWidth="1"/>
+    <col min="1033" max="1033" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1034" max="1034" width="8.33203125" style="125" customWidth="1"/>
+    <col min="1035" max="1035" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1036" max="1036" width="8.109375" style="125" customWidth="1"/>
+    <col min="1037" max="1037" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1038" max="1039" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1040" max="1040" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1041" max="1041" width="11.6640625" style="125" customWidth="1"/>
+    <col min="1042" max="1042" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1043" max="1043" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1044" max="1044" width="5.44140625" style="125" customWidth="1"/>
+    <col min="1045" max="1045" width="4.109375" style="125" customWidth="1"/>
+    <col min="1046" max="1046" width="5.109375" style="125" customWidth="1"/>
+    <col min="1047" max="1047" width="6" style="125" customWidth="1"/>
+    <col min="1048" max="1048" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1049" max="1280" width="9" style="125"/>
+    <col min="1281" max="1281" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1282" max="1282" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1283" max="1283" width="15.88671875" style="125" customWidth="1"/>
+    <col min="1284" max="1284" width="2.88671875" style="125" customWidth="1"/>
+    <col min="1285" max="1285" width="4.88671875" style="125" customWidth="1"/>
+    <col min="1286" max="1286" width="13.109375" style="125" customWidth="1"/>
+    <col min="1287" max="1287" width="3.109375" style="125" customWidth="1"/>
+    <col min="1288" max="1288" width="4.44140625" style="125" customWidth="1"/>
+    <col min="1289" max="1289" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1290" max="1290" width="8.33203125" style="125" customWidth="1"/>
+    <col min="1291" max="1291" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1292" max="1292" width="8.109375" style="125" customWidth="1"/>
+    <col min="1293" max="1293" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1294" max="1295" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1296" max="1296" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1297" max="1297" width="11.6640625" style="125" customWidth="1"/>
+    <col min="1298" max="1298" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1299" max="1299" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1300" max="1300" width="5.44140625" style="125" customWidth="1"/>
+    <col min="1301" max="1301" width="4.109375" style="125" customWidth="1"/>
+    <col min="1302" max="1302" width="5.109375" style="125" customWidth="1"/>
+    <col min="1303" max="1303" width="6" style="125" customWidth="1"/>
+    <col min="1304" max="1304" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1305" max="1536" width="9" style="125"/>
+    <col min="1537" max="1537" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1538" max="1538" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1539" max="1539" width="15.88671875" style="125" customWidth="1"/>
+    <col min="1540" max="1540" width="2.88671875" style="125" customWidth="1"/>
+    <col min="1541" max="1541" width="4.88671875" style="125" customWidth="1"/>
+    <col min="1542" max="1542" width="13.109375" style="125" customWidth="1"/>
+    <col min="1543" max="1543" width="3.109375" style="125" customWidth="1"/>
+    <col min="1544" max="1544" width="4.44140625" style="125" customWidth="1"/>
+    <col min="1545" max="1545" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1546" max="1546" width="8.33203125" style="125" customWidth="1"/>
+    <col min="1547" max="1547" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1548" max="1548" width="8.109375" style="125" customWidth="1"/>
+    <col min="1549" max="1549" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1550" max="1551" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1552" max="1552" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1553" max="1553" width="11.6640625" style="125" customWidth="1"/>
+    <col min="1554" max="1554" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1555" max="1555" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1556" max="1556" width="5.44140625" style="125" customWidth="1"/>
+    <col min="1557" max="1557" width="4.109375" style="125" customWidth="1"/>
+    <col min="1558" max="1558" width="5.109375" style="125" customWidth="1"/>
+    <col min="1559" max="1559" width="6" style="125" customWidth="1"/>
+    <col min="1560" max="1560" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1561" max="1792" width="9" style="125"/>
+    <col min="1793" max="1793" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1794" max="1794" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1795" max="1795" width="15.88671875" style="125" customWidth="1"/>
+    <col min="1796" max="1796" width="2.88671875" style="125" customWidth="1"/>
+    <col min="1797" max="1797" width="4.88671875" style="125" customWidth="1"/>
+    <col min="1798" max="1798" width="13.109375" style="125" customWidth="1"/>
+    <col min="1799" max="1799" width="3.109375" style="125" customWidth="1"/>
+    <col min="1800" max="1800" width="4.44140625" style="125" customWidth="1"/>
+    <col min="1801" max="1801" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1802" max="1802" width="8.33203125" style="125" customWidth="1"/>
+    <col min="1803" max="1803" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1804" max="1804" width="8.109375" style="125" customWidth="1"/>
+    <col min="1805" max="1805" width="11.88671875" style="125" customWidth="1"/>
+    <col min="1806" max="1807" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1808" max="1808" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1809" max="1809" width="11.6640625" style="125" customWidth="1"/>
+    <col min="1810" max="1810" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1811" max="1811" width="6.6640625" style="125" customWidth="1"/>
+    <col min="1812" max="1812" width="5.44140625" style="125" customWidth="1"/>
+    <col min="1813" max="1813" width="4.109375" style="125" customWidth="1"/>
+    <col min="1814" max="1814" width="5.109375" style="125" customWidth="1"/>
+    <col min="1815" max="1815" width="6" style="125" customWidth="1"/>
+    <col min="1816" max="1816" width="9.6640625" style="125" customWidth="1"/>
+    <col min="1817" max="2048" width="9" style="125"/>
+    <col min="2049" max="2049" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2050" max="2050" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2051" max="2051" width="15.88671875" style="125" customWidth="1"/>
+    <col min="2052" max="2052" width="2.88671875" style="125" customWidth="1"/>
+    <col min="2053" max="2053" width="4.88671875" style="125" customWidth="1"/>
+    <col min="2054" max="2054" width="13.109375" style="125" customWidth="1"/>
+    <col min="2055" max="2055" width="3.109375" style="125" customWidth="1"/>
+    <col min="2056" max="2056" width="4.44140625" style="125" customWidth="1"/>
+    <col min="2057" max="2057" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2058" max="2058" width="8.33203125" style="125" customWidth="1"/>
+    <col min="2059" max="2059" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2060" max="2060" width="8.109375" style="125" customWidth="1"/>
+    <col min="2061" max="2061" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2062" max="2063" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2064" max="2064" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2065" max="2065" width="11.6640625" style="125" customWidth="1"/>
+    <col min="2066" max="2066" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2067" max="2067" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2068" max="2068" width="5.44140625" style="125" customWidth="1"/>
+    <col min="2069" max="2069" width="4.109375" style="125" customWidth="1"/>
+    <col min="2070" max="2070" width="5.109375" style="125" customWidth="1"/>
+    <col min="2071" max="2071" width="6" style="125" customWidth="1"/>
+    <col min="2072" max="2072" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2073" max="2304" width="9" style="125"/>
+    <col min="2305" max="2305" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2306" max="2306" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2307" max="2307" width="15.88671875" style="125" customWidth="1"/>
+    <col min="2308" max="2308" width="2.88671875" style="125" customWidth="1"/>
+    <col min="2309" max="2309" width="4.88671875" style="125" customWidth="1"/>
+    <col min="2310" max="2310" width="13.109375" style="125" customWidth="1"/>
+    <col min="2311" max="2311" width="3.109375" style="125" customWidth="1"/>
+    <col min="2312" max="2312" width="4.44140625" style="125" customWidth="1"/>
+    <col min="2313" max="2313" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2314" max="2314" width="8.33203125" style="125" customWidth="1"/>
+    <col min="2315" max="2315" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2316" max="2316" width="8.109375" style="125" customWidth="1"/>
+    <col min="2317" max="2317" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2318" max="2319" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2320" max="2320" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2321" max="2321" width="11.6640625" style="125" customWidth="1"/>
+    <col min="2322" max="2322" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2323" max="2323" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2324" max="2324" width="5.44140625" style="125" customWidth="1"/>
+    <col min="2325" max="2325" width="4.109375" style="125" customWidth="1"/>
+    <col min="2326" max="2326" width="5.109375" style="125" customWidth="1"/>
+    <col min="2327" max="2327" width="6" style="125" customWidth="1"/>
+    <col min="2328" max="2328" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2329" max="2560" width="9" style="125"/>
+    <col min="2561" max="2561" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2562" max="2562" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2563" max="2563" width="15.88671875" style="125" customWidth="1"/>
+    <col min="2564" max="2564" width="2.88671875" style="125" customWidth="1"/>
+    <col min="2565" max="2565" width="4.88671875" style="125" customWidth="1"/>
+    <col min="2566" max="2566" width="13.109375" style="125" customWidth="1"/>
+    <col min="2567" max="2567" width="3.109375" style="125" customWidth="1"/>
+    <col min="2568" max="2568" width="4.44140625" style="125" customWidth="1"/>
+    <col min="2569" max="2569" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2570" max="2570" width="8.33203125" style="125" customWidth="1"/>
+    <col min="2571" max="2571" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2572" max="2572" width="8.109375" style="125" customWidth="1"/>
+    <col min="2573" max="2573" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2574" max="2575" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2576" max="2576" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2577" max="2577" width="11.6640625" style="125" customWidth="1"/>
+    <col min="2578" max="2578" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2579" max="2579" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2580" max="2580" width="5.44140625" style="125" customWidth="1"/>
+    <col min="2581" max="2581" width="4.109375" style="125" customWidth="1"/>
+    <col min="2582" max="2582" width="5.109375" style="125" customWidth="1"/>
+    <col min="2583" max="2583" width="6" style="125" customWidth="1"/>
+    <col min="2584" max="2584" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2585" max="2816" width="9" style="125"/>
+    <col min="2817" max="2817" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2818" max="2818" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2819" max="2819" width="15.88671875" style="125" customWidth="1"/>
+    <col min="2820" max="2820" width="2.88671875" style="125" customWidth="1"/>
+    <col min="2821" max="2821" width="4.88671875" style="125" customWidth="1"/>
+    <col min="2822" max="2822" width="13.109375" style="125" customWidth="1"/>
+    <col min="2823" max="2823" width="3.109375" style="125" customWidth="1"/>
+    <col min="2824" max="2824" width="4.44140625" style="125" customWidth="1"/>
+    <col min="2825" max="2825" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2826" max="2826" width="8.33203125" style="125" customWidth="1"/>
+    <col min="2827" max="2827" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2828" max="2828" width="8.109375" style="125" customWidth="1"/>
+    <col min="2829" max="2829" width="11.88671875" style="125" customWidth="1"/>
+    <col min="2830" max="2831" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2832" max="2832" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2833" max="2833" width="11.6640625" style="125" customWidth="1"/>
+    <col min="2834" max="2834" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2835" max="2835" width="6.6640625" style="125" customWidth="1"/>
+    <col min="2836" max="2836" width="5.44140625" style="125" customWidth="1"/>
+    <col min="2837" max="2837" width="4.109375" style="125" customWidth="1"/>
+    <col min="2838" max="2838" width="5.109375" style="125" customWidth="1"/>
+    <col min="2839" max="2839" width="6" style="125" customWidth="1"/>
+    <col min="2840" max="2840" width="9.6640625" style="125" customWidth="1"/>
+    <col min="2841" max="3072" width="9" style="125"/>
+    <col min="3073" max="3073" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3074" max="3074" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3075" max="3075" width="15.88671875" style="125" customWidth="1"/>
+    <col min="3076" max="3076" width="2.88671875" style="125" customWidth="1"/>
+    <col min="3077" max="3077" width="4.88671875" style="125" customWidth="1"/>
+    <col min="3078" max="3078" width="13.109375" style="125" customWidth="1"/>
+    <col min="3079" max="3079" width="3.109375" style="125" customWidth="1"/>
+    <col min="3080" max="3080" width="4.44140625" style="125" customWidth="1"/>
+    <col min="3081" max="3081" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3082" max="3082" width="8.33203125" style="125" customWidth="1"/>
+    <col min="3083" max="3083" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3084" max="3084" width="8.109375" style="125" customWidth="1"/>
+    <col min="3085" max="3085" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3086" max="3087" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3088" max="3088" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3089" max="3089" width="11.6640625" style="125" customWidth="1"/>
+    <col min="3090" max="3090" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3091" max="3091" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3092" max="3092" width="5.44140625" style="125" customWidth="1"/>
+    <col min="3093" max="3093" width="4.109375" style="125" customWidth="1"/>
+    <col min="3094" max="3094" width="5.109375" style="125" customWidth="1"/>
+    <col min="3095" max="3095" width="6" style="125" customWidth="1"/>
+    <col min="3096" max="3096" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3097" max="3328" width="9" style="125"/>
+    <col min="3329" max="3329" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3330" max="3330" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3331" max="3331" width="15.88671875" style="125" customWidth="1"/>
+    <col min="3332" max="3332" width="2.88671875" style="125" customWidth="1"/>
+    <col min="3333" max="3333" width="4.88671875" style="125" customWidth="1"/>
+    <col min="3334" max="3334" width="13.109375" style="125" customWidth="1"/>
+    <col min="3335" max="3335" width="3.109375" style="125" customWidth="1"/>
+    <col min="3336" max="3336" width="4.44140625" style="125" customWidth="1"/>
+    <col min="3337" max="3337" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3338" max="3338" width="8.33203125" style="125" customWidth="1"/>
+    <col min="3339" max="3339" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3340" max="3340" width="8.109375" style="125" customWidth="1"/>
+    <col min="3341" max="3341" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3342" max="3343" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3344" max="3344" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3345" max="3345" width="11.6640625" style="125" customWidth="1"/>
+    <col min="3346" max="3346" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3347" max="3347" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3348" max="3348" width="5.44140625" style="125" customWidth="1"/>
+    <col min="3349" max="3349" width="4.109375" style="125" customWidth="1"/>
+    <col min="3350" max="3350" width="5.109375" style="125" customWidth="1"/>
+    <col min="3351" max="3351" width="6" style="125" customWidth="1"/>
+    <col min="3352" max="3352" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3353" max="3584" width="9" style="125"/>
+    <col min="3585" max="3585" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3586" max="3586" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3587" max="3587" width="15.88671875" style="125" customWidth="1"/>
+    <col min="3588" max="3588" width="2.88671875" style="125" customWidth="1"/>
+    <col min="3589" max="3589" width="4.88671875" style="125" customWidth="1"/>
+    <col min="3590" max="3590" width="13.109375" style="125" customWidth="1"/>
+    <col min="3591" max="3591" width="3.109375" style="125" customWidth="1"/>
+    <col min="3592" max="3592" width="4.44140625" style="125" customWidth="1"/>
+    <col min="3593" max="3593" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3594" max="3594" width="8.33203125" style="125" customWidth="1"/>
+    <col min="3595" max="3595" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3596" max="3596" width="8.109375" style="125" customWidth="1"/>
+    <col min="3597" max="3597" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3598" max="3599" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3600" max="3600" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3601" max="3601" width="11.6640625" style="125" customWidth="1"/>
+    <col min="3602" max="3602" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3603" max="3603" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3604" max="3604" width="5.44140625" style="125" customWidth="1"/>
+    <col min="3605" max="3605" width="4.109375" style="125" customWidth="1"/>
+    <col min="3606" max="3606" width="5.109375" style="125" customWidth="1"/>
+    <col min="3607" max="3607" width="6" style="125" customWidth="1"/>
+    <col min="3608" max="3608" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3609" max="3840" width="9" style="125"/>
+    <col min="3841" max="3841" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3842" max="3842" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3843" max="3843" width="15.88671875" style="125" customWidth="1"/>
+    <col min="3844" max="3844" width="2.88671875" style="125" customWidth="1"/>
+    <col min="3845" max="3845" width="4.88671875" style="125" customWidth="1"/>
+    <col min="3846" max="3846" width="13.109375" style="125" customWidth="1"/>
+    <col min="3847" max="3847" width="3.109375" style="125" customWidth="1"/>
+    <col min="3848" max="3848" width="4.44140625" style="125" customWidth="1"/>
+    <col min="3849" max="3849" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3850" max="3850" width="8.33203125" style="125" customWidth="1"/>
+    <col min="3851" max="3851" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3852" max="3852" width="8.109375" style="125" customWidth="1"/>
+    <col min="3853" max="3853" width="11.88671875" style="125" customWidth="1"/>
+    <col min="3854" max="3855" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3856" max="3856" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3857" max="3857" width="11.6640625" style="125" customWidth="1"/>
+    <col min="3858" max="3858" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3859" max="3859" width="6.6640625" style="125" customWidth="1"/>
+    <col min="3860" max="3860" width="5.44140625" style="125" customWidth="1"/>
+    <col min="3861" max="3861" width="4.109375" style="125" customWidth="1"/>
+    <col min="3862" max="3862" width="5.109375" style="125" customWidth="1"/>
+    <col min="3863" max="3863" width="6" style="125" customWidth="1"/>
+    <col min="3864" max="3864" width="9.6640625" style="125" customWidth="1"/>
+    <col min="3865" max="4096" width="9" style="125"/>
+    <col min="4097" max="4097" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4098" max="4098" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4099" max="4099" width="15.88671875" style="125" customWidth="1"/>
+    <col min="4100" max="4100" width="2.88671875" style="125" customWidth="1"/>
+    <col min="4101" max="4101" width="4.88671875" style="125" customWidth="1"/>
+    <col min="4102" max="4102" width="13.109375" style="125" customWidth="1"/>
+    <col min="4103" max="4103" width="3.109375" style="125" customWidth="1"/>
+    <col min="4104" max="4104" width="4.44140625" style="125" customWidth="1"/>
+    <col min="4105" max="4105" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4106" max="4106" width="8.33203125" style="125" customWidth="1"/>
+    <col min="4107" max="4107" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4108" max="4108" width="8.109375" style="125" customWidth="1"/>
+    <col min="4109" max="4109" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4110" max="4111" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4112" max="4112" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4113" max="4113" width="11.6640625" style="125" customWidth="1"/>
+    <col min="4114" max="4114" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4115" max="4115" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4116" max="4116" width="5.44140625" style="125" customWidth="1"/>
+    <col min="4117" max="4117" width="4.109375" style="125" customWidth="1"/>
+    <col min="4118" max="4118" width="5.109375" style="125" customWidth="1"/>
+    <col min="4119" max="4119" width="6" style="125" customWidth="1"/>
+    <col min="4120" max="4120" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4121" max="4352" width="9" style="125"/>
+    <col min="4353" max="4353" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4354" max="4354" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4355" max="4355" width="15.88671875" style="125" customWidth="1"/>
+    <col min="4356" max="4356" width="2.88671875" style="125" customWidth="1"/>
+    <col min="4357" max="4357" width="4.88671875" style="125" customWidth="1"/>
+    <col min="4358" max="4358" width="13.109375" style="125" customWidth="1"/>
+    <col min="4359" max="4359" width="3.109375" style="125" customWidth="1"/>
+    <col min="4360" max="4360" width="4.44140625" style="125" customWidth="1"/>
+    <col min="4361" max="4361" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4362" max="4362" width="8.33203125" style="125" customWidth="1"/>
+    <col min="4363" max="4363" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4364" max="4364" width="8.109375" style="125" customWidth="1"/>
+    <col min="4365" max="4365" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4366" max="4367" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4368" max="4368" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4369" max="4369" width="11.6640625" style="125" customWidth="1"/>
+    <col min="4370" max="4370" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4371" max="4371" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4372" max="4372" width="5.44140625" style="125" customWidth="1"/>
+    <col min="4373" max="4373" width="4.109375" style="125" customWidth="1"/>
+    <col min="4374" max="4374" width="5.109375" style="125" customWidth="1"/>
+    <col min="4375" max="4375" width="6" style="125" customWidth="1"/>
+    <col min="4376" max="4376" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4377" max="4608" width="9" style="125"/>
+    <col min="4609" max="4609" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4610" max="4610" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4611" max="4611" width="15.88671875" style="125" customWidth="1"/>
+    <col min="4612" max="4612" width="2.88671875" style="125" customWidth="1"/>
+    <col min="4613" max="4613" width="4.88671875" style="125" customWidth="1"/>
+    <col min="4614" max="4614" width="13.109375" style="125" customWidth="1"/>
+    <col min="4615" max="4615" width="3.109375" style="125" customWidth="1"/>
+    <col min="4616" max="4616" width="4.44140625" style="125" customWidth="1"/>
+    <col min="4617" max="4617" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4618" max="4618" width="8.33203125" style="125" customWidth="1"/>
+    <col min="4619" max="4619" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4620" max="4620" width="8.109375" style="125" customWidth="1"/>
+    <col min="4621" max="4621" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4622" max="4623" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4624" max="4624" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4625" max="4625" width="11.6640625" style="125" customWidth="1"/>
+    <col min="4626" max="4626" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4627" max="4627" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4628" max="4628" width="5.44140625" style="125" customWidth="1"/>
+    <col min="4629" max="4629" width="4.109375" style="125" customWidth="1"/>
+    <col min="4630" max="4630" width="5.109375" style="125" customWidth="1"/>
+    <col min="4631" max="4631" width="6" style="125" customWidth="1"/>
+    <col min="4632" max="4632" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4633" max="4864" width="9" style="125"/>
+    <col min="4865" max="4865" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4866" max="4866" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4867" max="4867" width="15.88671875" style="125" customWidth="1"/>
+    <col min="4868" max="4868" width="2.88671875" style="125" customWidth="1"/>
+    <col min="4869" max="4869" width="4.88671875" style="125" customWidth="1"/>
+    <col min="4870" max="4870" width="13.109375" style="125" customWidth="1"/>
+    <col min="4871" max="4871" width="3.109375" style="125" customWidth="1"/>
+    <col min="4872" max="4872" width="4.44140625" style="125" customWidth="1"/>
+    <col min="4873" max="4873" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4874" max="4874" width="8.33203125" style="125" customWidth="1"/>
+    <col min="4875" max="4875" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4876" max="4876" width="8.109375" style="125" customWidth="1"/>
+    <col min="4877" max="4877" width="11.88671875" style="125" customWidth="1"/>
+    <col min="4878" max="4879" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4880" max="4880" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4881" max="4881" width="11.6640625" style="125" customWidth="1"/>
+    <col min="4882" max="4882" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4883" max="4883" width="6.6640625" style="125" customWidth="1"/>
+    <col min="4884" max="4884" width="5.44140625" style="125" customWidth="1"/>
+    <col min="4885" max="4885" width="4.109375" style="125" customWidth="1"/>
+    <col min="4886" max="4886" width="5.109375" style="125" customWidth="1"/>
+    <col min="4887" max="4887" width="6" style="125" customWidth="1"/>
+    <col min="4888" max="4888" width="9.6640625" style="125" customWidth="1"/>
+    <col min="4889" max="5120" width="9" style="125"/>
+    <col min="5121" max="5121" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5122" max="5122" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5123" max="5123" width="15.88671875" style="125" customWidth="1"/>
+    <col min="5124" max="5124" width="2.88671875" style="125" customWidth="1"/>
+    <col min="5125" max="5125" width="4.88671875" style="125" customWidth="1"/>
+    <col min="5126" max="5126" width="13.109375" style="125" customWidth="1"/>
+    <col min="5127" max="5127" width="3.109375" style="125" customWidth="1"/>
+    <col min="5128" max="5128" width="4.44140625" style="125" customWidth="1"/>
+    <col min="5129" max="5129" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5130" max="5130" width="8.33203125" style="125" customWidth="1"/>
+    <col min="5131" max="5131" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5132" max="5132" width="8.109375" style="125" customWidth="1"/>
+    <col min="5133" max="5133" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5134" max="5135" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5136" max="5136" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5137" max="5137" width="11.6640625" style="125" customWidth="1"/>
+    <col min="5138" max="5138" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5139" max="5139" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5140" max="5140" width="5.44140625" style="125" customWidth="1"/>
+    <col min="5141" max="5141" width="4.109375" style="125" customWidth="1"/>
+    <col min="5142" max="5142" width="5.109375" style="125" customWidth="1"/>
+    <col min="5143" max="5143" width="6" style="125" customWidth="1"/>
+    <col min="5144" max="5144" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5145" max="5376" width="9" style="125"/>
+    <col min="5377" max="5377" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5378" max="5378" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5379" max="5379" width="15.88671875" style="125" customWidth="1"/>
+    <col min="5380" max="5380" width="2.88671875" style="125" customWidth="1"/>
+    <col min="5381" max="5381" width="4.88671875" style="125" customWidth="1"/>
+    <col min="5382" max="5382" width="13.109375" style="125" customWidth="1"/>
+    <col min="5383" max="5383" width="3.109375" style="125" customWidth="1"/>
+    <col min="5384" max="5384" width="4.44140625" style="125" customWidth="1"/>
+    <col min="5385" max="5385" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5386" max="5386" width="8.33203125" style="125" customWidth="1"/>
+    <col min="5387" max="5387" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5388" max="5388" width="8.109375" style="125" customWidth="1"/>
+    <col min="5389" max="5389" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5390" max="5391" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5392" max="5392" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5393" max="5393" width="11.6640625" style="125" customWidth="1"/>
+    <col min="5394" max="5394" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5395" max="5395" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5396" max="5396" width="5.44140625" style="125" customWidth="1"/>
+    <col min="5397" max="5397" width="4.109375" style="125" customWidth="1"/>
+    <col min="5398" max="5398" width="5.109375" style="125" customWidth="1"/>
+    <col min="5399" max="5399" width="6" style="125" customWidth="1"/>
+    <col min="5400" max="5400" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5401" max="5632" width="9" style="125"/>
+    <col min="5633" max="5633" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5634" max="5634" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5635" max="5635" width="15.88671875" style="125" customWidth="1"/>
+    <col min="5636" max="5636" width="2.88671875" style="125" customWidth="1"/>
+    <col min="5637" max="5637" width="4.88671875" style="125" customWidth="1"/>
+    <col min="5638" max="5638" width="13.109375" style="125" customWidth="1"/>
+    <col min="5639" max="5639" width="3.109375" style="125" customWidth="1"/>
+    <col min="5640" max="5640" width="4.44140625" style="125" customWidth="1"/>
+    <col min="5641" max="5641" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5642" max="5642" width="8.33203125" style="125" customWidth="1"/>
+    <col min="5643" max="5643" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5644" max="5644" width="8.109375" style="125" customWidth="1"/>
+    <col min="5645" max="5645" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5646" max="5647" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5648" max="5648" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5649" max="5649" width="11.6640625" style="125" customWidth="1"/>
+    <col min="5650" max="5650" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5651" max="5651" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5652" max="5652" width="5.44140625" style="125" customWidth="1"/>
+    <col min="5653" max="5653" width="4.109375" style="125" customWidth="1"/>
+    <col min="5654" max="5654" width="5.109375" style="125" customWidth="1"/>
+    <col min="5655" max="5655" width="6" style="125" customWidth="1"/>
+    <col min="5656" max="5656" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5657" max="5888" width="9" style="125"/>
+    <col min="5889" max="5889" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5890" max="5890" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5891" max="5891" width="15.88671875" style="125" customWidth="1"/>
+    <col min="5892" max="5892" width="2.88671875" style="125" customWidth="1"/>
+    <col min="5893" max="5893" width="4.88671875" style="125" customWidth="1"/>
+    <col min="5894" max="5894" width="13.109375" style="125" customWidth="1"/>
+    <col min="5895" max="5895" width="3.109375" style="125" customWidth="1"/>
+    <col min="5896" max="5896" width="4.44140625" style="125" customWidth="1"/>
+    <col min="5897" max="5897" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5898" max="5898" width="8.33203125" style="125" customWidth="1"/>
+    <col min="5899" max="5899" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5900" max="5900" width="8.109375" style="125" customWidth="1"/>
+    <col min="5901" max="5901" width="11.88671875" style="125" customWidth="1"/>
+    <col min="5902" max="5903" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5904" max="5904" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5905" max="5905" width="11.6640625" style="125" customWidth="1"/>
+    <col min="5906" max="5906" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5907" max="5907" width="6.6640625" style="125" customWidth="1"/>
+    <col min="5908" max="5908" width="5.44140625" style="125" customWidth="1"/>
+    <col min="5909" max="5909" width="4.109375" style="125" customWidth="1"/>
+    <col min="5910" max="5910" width="5.109375" style="125" customWidth="1"/>
+    <col min="5911" max="5911" width="6" style="125" customWidth="1"/>
+    <col min="5912" max="5912" width="9.6640625" style="125" customWidth="1"/>
+    <col min="5913" max="6144" width="9" style="125"/>
+    <col min="6145" max="6145" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6146" max="6146" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6147" max="6147" width="15.88671875" style="125" customWidth="1"/>
+    <col min="6148" max="6148" width="2.88671875" style="125" customWidth="1"/>
+    <col min="6149" max="6149" width="4.88671875" style="125" customWidth="1"/>
+    <col min="6150" max="6150" width="13.109375" style="125" customWidth="1"/>
+    <col min="6151" max="6151" width="3.109375" style="125" customWidth="1"/>
+    <col min="6152" max="6152" width="4.44140625" style="125" customWidth="1"/>
+    <col min="6153" max="6153" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6154" max="6154" width="8.33203125" style="125" customWidth="1"/>
+    <col min="6155" max="6155" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6156" max="6156" width="8.109375" style="125" customWidth="1"/>
+    <col min="6157" max="6157" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6158" max="6159" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6160" max="6160" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6161" max="6161" width="11.6640625" style="125" customWidth="1"/>
+    <col min="6162" max="6162" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6163" max="6163" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6164" max="6164" width="5.44140625" style="125" customWidth="1"/>
+    <col min="6165" max="6165" width="4.109375" style="125" customWidth="1"/>
+    <col min="6166" max="6166" width="5.109375" style="125" customWidth="1"/>
+    <col min="6167" max="6167" width="6" style="125" customWidth="1"/>
+    <col min="6168" max="6168" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6169" max="6400" width="9" style="125"/>
+    <col min="6401" max="6401" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6402" max="6402" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6403" max="6403" width="15.88671875" style="125" customWidth="1"/>
+    <col min="6404" max="6404" width="2.88671875" style="125" customWidth="1"/>
+    <col min="6405" max="6405" width="4.88671875" style="125" customWidth="1"/>
+    <col min="6406" max="6406" width="13.109375" style="125" customWidth="1"/>
+    <col min="6407" max="6407" width="3.109375" style="125" customWidth="1"/>
+    <col min="6408" max="6408" width="4.44140625" style="125" customWidth="1"/>
+    <col min="6409" max="6409" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6410" max="6410" width="8.33203125" style="125" customWidth="1"/>
+    <col min="6411" max="6411" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6412" max="6412" width="8.109375" style="125" customWidth="1"/>
+    <col min="6413" max="6413" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6414" max="6415" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6416" max="6416" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6417" max="6417" width="11.6640625" style="125" customWidth="1"/>
+    <col min="6418" max="6418" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6419" max="6419" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6420" max="6420" width="5.44140625" style="125" customWidth="1"/>
+    <col min="6421" max="6421" width="4.109375" style="125" customWidth="1"/>
+    <col min="6422" max="6422" width="5.109375" style="125" customWidth="1"/>
+    <col min="6423" max="6423" width="6" style="125" customWidth="1"/>
+    <col min="6424" max="6424" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6425" max="6656" width="9" style="125"/>
+    <col min="6657" max="6657" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6658" max="6658" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6659" max="6659" width="15.88671875" style="125" customWidth="1"/>
+    <col min="6660" max="6660" width="2.88671875" style="125" customWidth="1"/>
+    <col min="6661" max="6661" width="4.88671875" style="125" customWidth="1"/>
+    <col min="6662" max="6662" width="13.109375" style="125" customWidth="1"/>
+    <col min="6663" max="6663" width="3.109375" style="125" customWidth="1"/>
+    <col min="6664" max="6664" width="4.44140625" style="125" customWidth="1"/>
+    <col min="6665" max="6665" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6666" max="6666" width="8.33203125" style="125" customWidth="1"/>
+    <col min="6667" max="6667" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6668" max="6668" width="8.109375" style="125" customWidth="1"/>
+    <col min="6669" max="6669" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6670" max="6671" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6672" max="6672" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6673" max="6673" width="11.6640625" style="125" customWidth="1"/>
+    <col min="6674" max="6674" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6675" max="6675" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6676" max="6676" width="5.44140625" style="125" customWidth="1"/>
+    <col min="6677" max="6677" width="4.109375" style="125" customWidth="1"/>
+    <col min="6678" max="6678" width="5.109375" style="125" customWidth="1"/>
+    <col min="6679" max="6679" width="6" style="125" customWidth="1"/>
+    <col min="6680" max="6680" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6681" max="6912" width="9" style="125"/>
+    <col min="6913" max="6913" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6914" max="6914" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6915" max="6915" width="15.88671875" style="125" customWidth="1"/>
+    <col min="6916" max="6916" width="2.88671875" style="125" customWidth="1"/>
+    <col min="6917" max="6917" width="4.88671875" style="125" customWidth="1"/>
+    <col min="6918" max="6918" width="13.109375" style="125" customWidth="1"/>
+    <col min="6919" max="6919" width="3.109375" style="125" customWidth="1"/>
+    <col min="6920" max="6920" width="4.44140625" style="125" customWidth="1"/>
+    <col min="6921" max="6921" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6922" max="6922" width="8.33203125" style="125" customWidth="1"/>
+    <col min="6923" max="6923" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6924" max="6924" width="8.109375" style="125" customWidth="1"/>
+    <col min="6925" max="6925" width="11.88671875" style="125" customWidth="1"/>
+    <col min="6926" max="6927" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6928" max="6928" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6929" max="6929" width="11.6640625" style="125" customWidth="1"/>
+    <col min="6930" max="6930" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6931" max="6931" width="6.6640625" style="125" customWidth="1"/>
+    <col min="6932" max="6932" width="5.44140625" style="125" customWidth="1"/>
+    <col min="6933" max="6933" width="4.109375" style="125" customWidth="1"/>
+    <col min="6934" max="6934" width="5.109375" style="125" customWidth="1"/>
+    <col min="6935" max="6935" width="6" style="125" customWidth="1"/>
+    <col min="6936" max="6936" width="9.6640625" style="125" customWidth="1"/>
+    <col min="6937" max="7168" width="9" style="125"/>
+    <col min="7169" max="7169" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7170" max="7170" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7171" max="7171" width="15.88671875" style="125" customWidth="1"/>
+    <col min="7172" max="7172" width="2.88671875" style="125" customWidth="1"/>
+    <col min="7173" max="7173" width="4.88671875" style="125" customWidth="1"/>
+    <col min="7174" max="7174" width="13.109375" style="125" customWidth="1"/>
+    <col min="7175" max="7175" width="3.109375" style="125" customWidth="1"/>
+    <col min="7176" max="7176" width="4.44140625" style="125" customWidth="1"/>
+    <col min="7177" max="7177" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7178" max="7178" width="8.33203125" style="125" customWidth="1"/>
+    <col min="7179" max="7179" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7180" max="7180" width="8.109375" style="125" customWidth="1"/>
+    <col min="7181" max="7181" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7182" max="7183" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7184" max="7184" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7185" max="7185" width="11.6640625" style="125" customWidth="1"/>
+    <col min="7186" max="7186" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7187" max="7187" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7188" max="7188" width="5.44140625" style="125" customWidth="1"/>
+    <col min="7189" max="7189" width="4.109375" style="125" customWidth="1"/>
+    <col min="7190" max="7190" width="5.109375" style="125" customWidth="1"/>
+    <col min="7191" max="7191" width="6" style="125" customWidth="1"/>
+    <col min="7192" max="7192" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7193" max="7424" width="9" style="125"/>
+    <col min="7425" max="7425" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7426" max="7426" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7427" max="7427" width="15.88671875" style="125" customWidth="1"/>
+    <col min="7428" max="7428" width="2.88671875" style="125" customWidth="1"/>
+    <col min="7429" max="7429" width="4.88671875" style="125" customWidth="1"/>
+    <col min="7430" max="7430" width="13.109375" style="125" customWidth="1"/>
+    <col min="7431" max="7431" width="3.109375" style="125" customWidth="1"/>
+    <col min="7432" max="7432" width="4.44140625" style="125" customWidth="1"/>
+    <col min="7433" max="7433" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7434" max="7434" width="8.33203125" style="125" customWidth="1"/>
+    <col min="7435" max="7435" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7436" max="7436" width="8.109375" style="125" customWidth="1"/>
+    <col min="7437" max="7437" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7438" max="7439" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7440" max="7440" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7441" max="7441" width="11.6640625" style="125" customWidth="1"/>
+    <col min="7442" max="7442" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7443" max="7443" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7444" max="7444" width="5.44140625" style="125" customWidth="1"/>
+    <col min="7445" max="7445" width="4.109375" style="125" customWidth="1"/>
+    <col min="7446" max="7446" width="5.109375" style="125" customWidth="1"/>
+    <col min="7447" max="7447" width="6" style="125" customWidth="1"/>
+    <col min="7448" max="7448" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7449" max="7680" width="9" style="125"/>
+    <col min="7681" max="7681" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7682" max="7682" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7683" max="7683" width="15.88671875" style="125" customWidth="1"/>
+    <col min="7684" max="7684" width="2.88671875" style="125" customWidth="1"/>
+    <col min="7685" max="7685" width="4.88671875" style="125" customWidth="1"/>
+    <col min="7686" max="7686" width="13.109375" style="125" customWidth="1"/>
+    <col min="7687" max="7687" width="3.109375" style="125" customWidth="1"/>
+    <col min="7688" max="7688" width="4.44140625" style="125" customWidth="1"/>
+    <col min="7689" max="7689" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7690" max="7690" width="8.33203125" style="125" customWidth="1"/>
+    <col min="7691" max="7691" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7692" max="7692" width="8.109375" style="125" customWidth="1"/>
+    <col min="7693" max="7693" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7694" max="7695" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7696" max="7696" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7697" max="7697" width="11.6640625" style="125" customWidth="1"/>
+    <col min="7698" max="7698" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7699" max="7699" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7700" max="7700" width="5.44140625" style="125" customWidth="1"/>
+    <col min="7701" max="7701" width="4.109375" style="125" customWidth="1"/>
+    <col min="7702" max="7702" width="5.109375" style="125" customWidth="1"/>
+    <col min="7703" max="7703" width="6" style="125" customWidth="1"/>
+    <col min="7704" max="7704" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7705" max="7936" width="9" style="125"/>
+    <col min="7937" max="7937" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7938" max="7938" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7939" max="7939" width="15.88671875" style="125" customWidth="1"/>
+    <col min="7940" max="7940" width="2.88671875" style="125" customWidth="1"/>
+    <col min="7941" max="7941" width="4.88671875" style="125" customWidth="1"/>
+    <col min="7942" max="7942" width="13.109375" style="125" customWidth="1"/>
+    <col min="7943" max="7943" width="3.109375" style="125" customWidth="1"/>
+    <col min="7944" max="7944" width="4.44140625" style="125" customWidth="1"/>
+    <col min="7945" max="7945" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7946" max="7946" width="8.33203125" style="125" customWidth="1"/>
+    <col min="7947" max="7947" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7948" max="7948" width="8.109375" style="125" customWidth="1"/>
+    <col min="7949" max="7949" width="11.88671875" style="125" customWidth="1"/>
+    <col min="7950" max="7951" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7952" max="7952" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7953" max="7953" width="11.6640625" style="125" customWidth="1"/>
+    <col min="7954" max="7954" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7955" max="7955" width="6.6640625" style="125" customWidth="1"/>
+    <col min="7956" max="7956" width="5.44140625" style="125" customWidth="1"/>
+    <col min="7957" max="7957" width="4.109375" style="125" customWidth="1"/>
+    <col min="7958" max="7958" width="5.109375" style="125" customWidth="1"/>
+    <col min="7959" max="7959" width="6" style="125" customWidth="1"/>
+    <col min="7960" max="7960" width="9.6640625" style="125" customWidth="1"/>
+    <col min="7961" max="8192" width="9" style="125"/>
+    <col min="8193" max="8193" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8194" max="8194" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8195" max="8195" width="15.88671875" style="125" customWidth="1"/>
+    <col min="8196" max="8196" width="2.88671875" style="125" customWidth="1"/>
+    <col min="8197" max="8197" width="4.88671875" style="125" customWidth="1"/>
+    <col min="8198" max="8198" width="13.109375" style="125" customWidth="1"/>
+    <col min="8199" max="8199" width="3.109375" style="125" customWidth="1"/>
+    <col min="8200" max="8200" width="4.44140625" style="125" customWidth="1"/>
+    <col min="8201" max="8201" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8202" max="8202" width="8.33203125" style="125" customWidth="1"/>
+    <col min="8203" max="8203" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8204" max="8204" width="8.109375" style="125" customWidth="1"/>
+    <col min="8205" max="8205" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8206" max="8207" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8208" max="8208" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8209" max="8209" width="11.6640625" style="125" customWidth="1"/>
+    <col min="8210" max="8210" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8211" max="8211" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8212" max="8212" width="5.44140625" style="125" customWidth="1"/>
+    <col min="8213" max="8213" width="4.109375" style="125" customWidth="1"/>
+    <col min="8214" max="8214" width="5.109375" style="125" customWidth="1"/>
+    <col min="8215" max="8215" width="6" style="125" customWidth="1"/>
+    <col min="8216" max="8216" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8217" max="8448" width="9" style="125"/>
+    <col min="8449" max="8449" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8450" max="8450" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8451" max="8451" width="15.88671875" style="125" customWidth="1"/>
+    <col min="8452" max="8452" width="2.88671875" style="125" customWidth="1"/>
+    <col min="8453" max="8453" width="4.88671875" style="125" customWidth="1"/>
+    <col min="8454" max="8454" width="13.109375" style="125" customWidth="1"/>
+    <col min="8455" max="8455" width="3.109375" style="125" customWidth="1"/>
+    <col min="8456" max="8456" width="4.44140625" style="125" customWidth="1"/>
+    <col min="8457" max="8457" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8458" max="8458" width="8.33203125" style="125" customWidth="1"/>
+    <col min="8459" max="8459" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8460" max="8460" width="8.109375" style="125" customWidth="1"/>
+    <col min="8461" max="8461" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8462" max="8463" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8464" max="8464" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8465" max="8465" width="11.6640625" style="125" customWidth="1"/>
+    <col min="8466" max="8466" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8467" max="8467" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8468" max="8468" width="5.44140625" style="125" customWidth="1"/>
+    <col min="8469" max="8469" width="4.109375" style="125" customWidth="1"/>
+    <col min="8470" max="8470" width="5.109375" style="125" customWidth="1"/>
+    <col min="8471" max="8471" width="6" style="125" customWidth="1"/>
+    <col min="8472" max="8472" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8473" max="8704" width="9" style="125"/>
+    <col min="8705" max="8705" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8706" max="8706" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8707" max="8707" width="15.88671875" style="125" customWidth="1"/>
+    <col min="8708" max="8708" width="2.88671875" style="125" customWidth="1"/>
+    <col min="8709" max="8709" width="4.88671875" style="125" customWidth="1"/>
+    <col min="8710" max="8710" width="13.109375" style="125" customWidth="1"/>
+    <col min="8711" max="8711" width="3.109375" style="125" customWidth="1"/>
+    <col min="8712" max="8712" width="4.44140625" style="125" customWidth="1"/>
+    <col min="8713" max="8713" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8714" max="8714" width="8.33203125" style="125" customWidth="1"/>
+    <col min="8715" max="8715" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8716" max="8716" width="8.109375" style="125" customWidth="1"/>
+    <col min="8717" max="8717" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8718" max="8719" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8720" max="8720" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8721" max="8721" width="11.6640625" style="125" customWidth="1"/>
+    <col min="8722" max="8722" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8723" max="8723" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8724" max="8724" width="5.44140625" style="125" customWidth="1"/>
+    <col min="8725" max="8725" width="4.109375" style="125" customWidth="1"/>
+    <col min="8726" max="8726" width="5.109375" style="125" customWidth="1"/>
+    <col min="8727" max="8727" width="6" style="125" customWidth="1"/>
+    <col min="8728" max="8728" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8729" max="8960" width="9" style="125"/>
+    <col min="8961" max="8961" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8962" max="8962" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8963" max="8963" width="15.88671875" style="125" customWidth="1"/>
+    <col min="8964" max="8964" width="2.88671875" style="125" customWidth="1"/>
+    <col min="8965" max="8965" width="4.88671875" style="125" customWidth="1"/>
+    <col min="8966" max="8966" width="13.109375" style="125" customWidth="1"/>
+    <col min="8967" max="8967" width="3.109375" style="125" customWidth="1"/>
+    <col min="8968" max="8968" width="4.44140625" style="125" customWidth="1"/>
+    <col min="8969" max="8969" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8970" max="8970" width="8.33203125" style="125" customWidth="1"/>
+    <col min="8971" max="8971" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8972" max="8972" width="8.109375" style="125" customWidth="1"/>
+    <col min="8973" max="8973" width="11.88671875" style="125" customWidth="1"/>
+    <col min="8974" max="8975" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8976" max="8976" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8977" max="8977" width="11.6640625" style="125" customWidth="1"/>
+    <col min="8978" max="8978" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8979" max="8979" width="6.6640625" style="125" customWidth="1"/>
+    <col min="8980" max="8980" width="5.44140625" style="125" customWidth="1"/>
+    <col min="8981" max="8981" width="4.109375" style="125" customWidth="1"/>
+    <col min="8982" max="8982" width="5.109375" style="125" customWidth="1"/>
+    <col min="8983" max="8983" width="6" style="125" customWidth="1"/>
+    <col min="8984" max="8984" width="9.6640625" style="125" customWidth="1"/>
+    <col min="8985" max="9216" width="9" style="125"/>
+    <col min="9217" max="9217" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9218" max="9218" width="6.6640625" style="125" customWidth="1"/>
+    <col min="9219" max="9219" width="15.88671875" style="125" customWidth="1"/>
+    <col min="9220" max="9220" width="2.88671875" style="125" customWidth="1"/>
+    <col min="9221" max="9221" width="4.88671875" style="125" customWidth="1"/>
+    <col min="9222" max="9222" width="13.109375" style="125" customWidth="1"/>
+    <col min="9223" max="9223" width="3.109375" style="125" customWidth="1"/>
+    <col min="9224" max="9224" width="4.44140625" style="125" customWidth="1"/>
+    <col min="9225" max="9225" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9226" max="9226" width="8.33203125" style="125" customWidth="1"/>
+    <col min="9227" max="9227" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9228" max="9228" width="8.109375" style="125" customWidth="1"/>
+    <col min="9229" max="9229" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9230" max="9231" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9232" max="9232" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9233" max="9233" width="11.6640625" style="125" customWidth="1"/>
+    <col min="9234" max="9234" width="7.6640625" style="125" customWidth="1"/>
+    <col min="9235" max="9235" width="6.6640625" style="125" customWidth="1"/>
+    <col min="9236" max="9236" width="5.44140625" style="125" customWidth="1"/>
+    <col min="9237" max="9237" width="4.109375" style="125" customWidth="1"/>
+    <col min="9238" max="9238" width="5.109375" style="125" customWidth="1"/>
+    <col min="9239" max="9239" width="6" style="125" customWidth="1"/>
+    <col min="9240" max="9240" width="9.6640625" style="125" customWidth="1"/>
+    <col min="9241" max="9472" width="9" style="125"/>
+    <col min="9473" max="9473" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9474" max="9474" width="6.6640625" style="125" customWidth="1"/>
+    <col min="9475" max="9475" width="15.88671875" style="125" customWidth="1"/>
+    <col min="9476" max="9476" width="2.88671875" style="125" customWidth="1"/>
+    <col min="9477" max="9477" width="4.88671875" style="125" customWidth="1"/>
+    <col min="9478" max="9478" width="13.109375" style="125" customWidth="1"/>
+    <col min="9479" max="9479" width="3.109375" style="125" customWidth="1"/>
+    <col min="9480" max="9480" width="4.44140625" style="125" customWidth="1"/>
+    <col min="9481" max="9481" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9482" max="9482" width="8.33203125" style="125" customWidth="1"/>
+    <col min="9483" max="9483" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9484" max="9484" width="8.109375" style="125" customWidth="1"/>
+    <col min="9485" max="9485" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9486" max="9487" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9488" max="9488" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9489" max="9489" width="11.6640625" style="125" customWidth="1"/>
+    <col min="9490" max="9490" width="7.6640625" style="125" customWidth="1"/>
+    <col min="9491" max="9491" width="6.6640625" style="125" customWidth="1"/>
+    <col min="9492" max="9492" width="5.44140625" style="125" customWidth="1"/>
+    <col min="9493" max="9493" width="4.109375" style="125" customWidth="1"/>
+    <col min="9494" max="9494" width="5.109375" style="125" customWidth="1"/>
+    <col min="9495" max="9495" width="6" style="125" customWidth="1"/>
+    <col min="9496" max="9496" width="9.6640625" style="125" customWidth="1"/>
+    <col min="9497" max="9728" width="9" style="125"/>
+    <col min="9729" max="9729" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9730" max="9730" width="6.6640625" style="125" customWidth="1"/>
+    <col min="9731" max="9731" width="15.88671875" style="125" customWidth="1"/>
+    <col min="9732" max="9732" width="2.88671875" style="125" customWidth="1"/>
+    <col min="9733" max="9733" width="4.88671875" style="125" customWidth="1"/>
+    <col min="9734" max="9734" width="13.109375" style="125" customWidth="1"/>
+    <col min="9735" max="9735" width="3.109375" style="125" customWidth="1"/>
+    <col min="9736" max="9736" width="4.44140625" style="125" customWidth="1"/>
+    <col min="9737" max="9737" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9738" max="9738" width="8.33203125" style="125" customWidth="1"/>
+    <col min="9739" max="9739" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9740" max="9740" width="8.109375" style="125" customWidth="1"/>
+    <col min="9741" max="9741" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9742" max="9743" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9744" max="9744" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9745" max="9745" width="11.6640625" style="125" customWidth="1"/>
+    <col min="9746" max="9746" width="7.6640625" style="125" customWidth="1"/>
+    <col min="9747" max="9747" width="6.6640625" style="125" customWidth="1"/>
+    <col min="9748" max="9748" width="5.44140625" style="125" customWidth="1"/>
+    <col min="9749" max="9749" width="4.109375" style="125" customWidth="1"/>
+    <col min="9750" max="9750" width="5.109375" style="125" customWidth="1"/>
+    <col min="9751" max="9751" width="6" style="125" customWidth="1"/>
+    <col min="9752" max="9752" width="9.6640625" style="125" customWidth="1"/>
+    <col min="9753" max="9984" width="9" style="125"/>
+    <col min="9985" max="9985" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9986" max="9986" width="6.6640625" style="125" customWidth="1"/>
+    <col min="9987" max="9987" width="15.88671875" style="125" customWidth="1"/>
+    <col min="9988" max="9988" width="2.88671875" style="125" customWidth="1"/>
+    <col min="9989" max="9989" width="4.88671875" style="125" customWidth="1"/>
+    <col min="9990" max="9990" width="13.109375" style="125" customWidth="1"/>
+    <col min="9991" max="9991" width="3.109375" style="125" customWidth="1"/>
+    <col min="9992" max="9992" width="4.44140625" style="125" customWidth="1"/>
+    <col min="9993" max="9993" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9994" max="9994" width="8.33203125" style="125" customWidth="1"/>
+    <col min="9995" max="9995" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9996" max="9996" width="8.109375" style="125" customWidth="1"/>
+    <col min="9997" max="9997" width="11.88671875" style="125" customWidth="1"/>
+    <col min="9998" max="9999" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10000" max="10000" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10001" max="10001" width="11.6640625" style="125" customWidth="1"/>
+    <col min="10002" max="10002" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10003" max="10003" width="6.6640625" style="125" customWidth="1"/>
+    <col min="10004" max="10004" width="5.44140625" style="125" customWidth="1"/>
+    <col min="10005" max="10005" width="4.109375" style="125" customWidth="1"/>
+    <col min="10006" max="10006" width="5.109375" style="125" customWidth="1"/>
+    <col min="10007" max="10007" width="6" style="125" customWidth="1"/>
+    <col min="10008" max="10008" width="9.6640625" style="125" customWidth="1"/>
+    <col min="10009" max="10240" width="9" style="125"/>
+    <col min="10241" max="10241" width="11.88671875" style="125" customWidth="1"/>
+    <col min="10242" max="10242" width="6.6640625" style="125" customWidth="1"/>
+    <col min="10243" max="10243" width="15.88671875" style="125" customWidth="1"/>
+    <col min="10244" max="10244" width="2.88671875" style="125" customWidth="1"/>
+    <col min="10245" max="10245" width="4.88671875" style="125" customWidth="1"/>
+    <col min="10246" max="10246" width="13.109375" style="125" customWidth="1"/>
+    <col min="10247" max="10247" width="3.109375" style="125" customWidth="1"/>
+    <col min="10248" max="10248" width="4.44140625" style="125" customWidth="1"/>
+    <col min="10249" max="10249" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10250" max="10250" width="8.33203125" style="125" customWidth="1"/>
+    <col min="10251" max="10251" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10252" max="10252" width="8.109375" style="125" customWidth="1"/>
+    <col min="10253" max="10253" width="11.88671875" style="125" customWidth="1"/>
+    <col min="10254" max="10255" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10256" max="10256" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10257" max="10257" width="11.6640625" style="125" customWidth="1"/>
+    <col min="10258" max="10258" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10259" max="10259" width="6.6640625" style="125" customWidth="1"/>
+    <col min="10260" max="10260" width="5.44140625" style="125" customWidth="1"/>
+    <col min="10261" max="10261" width="4.109375" style="125" customWidth="1"/>
+    <col min="10262" max="10262" width="5.109375" style="125" customWidth="1"/>
+    <col min="10263" max="10263" width="6" style="125" customWidth="1"/>
+    <col min="10264" max="10264" width="9.6640625" style="125" customWidth="1"/>
+    <col min="10265" max="10496" width="9" style="125"/>
+    <col min="10497" max="10497" width="11.88671875" style="125" customWidth="1"/>
+    <col min="10498" max="10498" width="6.6640625" style="125" customWidth="1"/>
+    <col min="10499" max="10499" width="15.88671875" style="125" customWidth="1"/>
+    <col min="10500" max="10500" width="2.88671875" style="125" customWidth="1"/>
+    <col min="10501" max="10501" width="4.88671875" style="125" customWidth="1"/>
+    <col min="10502" max="10502" width="13.109375" style="125" customWidth="1"/>
+    <col min="10503" max="10503" width="3.109375" style="125" customWidth="1"/>
+    <col min="10504" max="10504" width="4.44140625" style="125" customWidth="1"/>
+    <col min="10505" max="10505" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10506" max="10506" width="8.33203125" style="125" customWidth="1"/>
+    <col min="10507" max="10507" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10508" max="10508" width="8.109375" style="125" customWidth="1"/>
+    <col min="10509" max="10509" width="11.88671875" style="125" customWidth="1"/>
+    <col min="10510" max="10511" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10512" max="10512" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10513" max="10513" width="11.6640625" style="125" customWidth="1"/>
+    <col min="10514" max="10514" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10515" max="10515" width="6.6640625" style="125" customWidth="1"/>
+    <col min="10516" max="10516" width="5.44140625" style="125" customWidth="1"/>
+    <col min="10517" max="10517" width="4.109375" style="125" customWidth="1"/>
+    <col min="10518" max="10518" width="5.109375" style="125" customWidth="1"/>
+    <col min="10519" max="10519" width="6" style="125" customWidth="1"/>
+    <col min="10520" max="10520" width="9.6640625" style="125" customWidth="1"/>
+    <col min="10521" max="10752" width="9" style="125"/>
+    <col min="10753" max="10753" width="11.88671875" style="125" customWidth="1"/>
+    <col min="10754" max="10754" width="6.6640625" style="125" customWidth="1"/>
+    <col min="10755" max="10755" width="15.88671875" style="125" customWidth="1"/>
+    <col min="10756" max="10756" width="2.88671875" style="125" customWidth="1"/>
+    <col min="10757" max="10757" width="4.88671875" style="125" customWidth="1"/>
+    <col min="10758" max="10758" width="13.109375" style="125" customWidth="1"/>
+    <col min="10759" max="10759" width="3.109375" style="125" customWidth="1"/>
+    <col min="10760" max="10760" width="4.44140625" style="125" customWidth="1"/>
+    <col min="10761" max="10761" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10762" max="10762" width="8.33203125" style="125" customWidth="1"/>
+    <col min="10763" max="10763" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10764" max="10764" width="8.109375" style="125" customWidth="1"/>
+    <col min="10765" max="10765" width="11.88671875" style="125" customWidth="1"/>
+    <col min="10766" max="10767" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10768" max="10768" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10769" max="10769" width="11.6640625" style="125" customWidth="1"/>
+    <col min="10770" max="10770" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10771" max="10771" width="6.6640625" style="125" customWidth="1"/>
+    <col min="10772" max="10772" width="5.44140625" style="125" customWidth="1"/>
+    <col min="10773" max="10773" width="4.109375" style="125" customWidth="1"/>
+    <col min="10774" max="10774" width="5.109375" style="125" customWidth="1"/>
+    <col min="10775" max="10775" width="6" style="125" customWidth="1"/>
+    <col min="10776" max="10776" width="9.6640625" style="125" customWidth="1"/>
+    <col min="10777" max="11008" width="9" style="125"/>
+    <col min="11009" max="11009" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11010" max="11010" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11011" max="11011" width="15.88671875" style="125" customWidth="1"/>
+    <col min="11012" max="11012" width="2.88671875" style="125" customWidth="1"/>
+    <col min="11013" max="11013" width="4.88671875" style="125" customWidth="1"/>
+    <col min="11014" max="11014" width="13.109375" style="125" customWidth="1"/>
+    <col min="11015" max="11015" width="3.109375" style="125" customWidth="1"/>
+    <col min="11016" max="11016" width="4.44140625" style="125" customWidth="1"/>
+    <col min="11017" max="11017" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11018" max="11018" width="8.33203125" style="125" customWidth="1"/>
+    <col min="11019" max="11019" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11020" max="11020" width="8.109375" style="125" customWidth="1"/>
+    <col min="11021" max="11021" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11022" max="11023" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11024" max="11024" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11025" max="11025" width="11.6640625" style="125" customWidth="1"/>
+    <col min="11026" max="11026" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11027" max="11027" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11028" max="11028" width="5.44140625" style="125" customWidth="1"/>
+    <col min="11029" max="11029" width="4.109375" style="125" customWidth="1"/>
+    <col min="11030" max="11030" width="5.109375" style="125" customWidth="1"/>
+    <col min="11031" max="11031" width="6" style="125" customWidth="1"/>
+    <col min="11032" max="11032" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11033" max="11264" width="9" style="125"/>
+    <col min="11265" max="11265" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11266" max="11266" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11267" max="11267" width="15.88671875" style="125" customWidth="1"/>
+    <col min="11268" max="11268" width="2.88671875" style="125" customWidth="1"/>
+    <col min="11269" max="11269" width="4.88671875" style="125" customWidth="1"/>
+    <col min="11270" max="11270" width="13.109375" style="125" customWidth="1"/>
+    <col min="11271" max="11271" width="3.109375" style="125" customWidth="1"/>
+    <col min="11272" max="11272" width="4.44140625" style="125" customWidth="1"/>
+    <col min="11273" max="11273" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11274" max="11274" width="8.33203125" style="125" customWidth="1"/>
+    <col min="11275" max="11275" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11276" max="11276" width="8.109375" style="125" customWidth="1"/>
+    <col min="11277" max="11277" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11278" max="11279" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11280" max="11280" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11281" max="11281" width="11.6640625" style="125" customWidth="1"/>
+    <col min="11282" max="11282" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11283" max="11283" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11284" max="11284" width="5.44140625" style="125" customWidth="1"/>
+    <col min="11285" max="11285" width="4.109375" style="125" customWidth="1"/>
+    <col min="11286" max="11286" width="5.109375" style="125" customWidth="1"/>
+    <col min="11287" max="11287" width="6" style="125" customWidth="1"/>
+    <col min="11288" max="11288" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11289" max="11520" width="9" style="125"/>
+    <col min="11521" max="11521" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11522" max="11522" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11523" max="11523" width="15.88671875" style="125" customWidth="1"/>
+    <col min="11524" max="11524" width="2.88671875" style="125" customWidth="1"/>
+    <col min="11525" max="11525" width="4.88671875" style="125" customWidth="1"/>
+    <col min="11526" max="11526" width="13.109375" style="125" customWidth="1"/>
+    <col min="11527" max="11527" width="3.109375" style="125" customWidth="1"/>
+    <col min="11528" max="11528" width="4.44140625" style="125" customWidth="1"/>
+    <col min="11529" max="11529" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11530" max="11530" width="8.33203125" style="125" customWidth="1"/>
+    <col min="11531" max="11531" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11532" max="11532" width="8.109375" style="125" customWidth="1"/>
+    <col min="11533" max="11533" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11534" max="11535" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11536" max="11536" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11537" max="11537" width="11.6640625" style="125" customWidth="1"/>
+    <col min="11538" max="11538" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11539" max="11539" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11540" max="11540" width="5.44140625" style="125" customWidth="1"/>
+    <col min="11541" max="11541" width="4.109375" style="125" customWidth="1"/>
+    <col min="11542" max="11542" width="5.109375" style="125" customWidth="1"/>
+    <col min="11543" max="11543" width="6" style="125" customWidth="1"/>
+    <col min="11544" max="11544" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11545" max="11776" width="9" style="125"/>
+    <col min="11777" max="11777" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11778" max="11778" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11779" max="11779" width="15.88671875" style="125" customWidth="1"/>
+    <col min="11780" max="11780" width="2.88671875" style="125" customWidth="1"/>
+    <col min="11781" max="11781" width="4.88671875" style="125" customWidth="1"/>
+    <col min="11782" max="11782" width="13.109375" style="125" customWidth="1"/>
+    <col min="11783" max="11783" width="3.109375" style="125" customWidth="1"/>
+    <col min="11784" max="11784" width="4.44140625" style="125" customWidth="1"/>
+    <col min="11785" max="11785" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11786" max="11786" width="8.33203125" style="125" customWidth="1"/>
+    <col min="11787" max="11787" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11788" max="11788" width="8.109375" style="125" customWidth="1"/>
+    <col min="11789" max="11789" width="11.88671875" style="125" customWidth="1"/>
+    <col min="11790" max="11791" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11792" max="11792" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11793" max="11793" width="11.6640625" style="125" customWidth="1"/>
+    <col min="11794" max="11794" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11795" max="11795" width="6.6640625" style="125" customWidth="1"/>
+    <col min="11796" max="11796" width="5.44140625" style="125" customWidth="1"/>
+    <col min="11797" max="11797" width="4.109375" style="125" customWidth="1"/>
+    <col min="11798" max="11798" width="5.109375" style="125" customWidth="1"/>
+    <col min="11799" max="11799" width="6" style="125" customWidth="1"/>
+    <col min="11800" max="11800" width="9.6640625" style="125" customWidth="1"/>
+    <col min="11801" max="12032" width="9" style="125"/>
+    <col min="12033" max="12033" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12034" max="12034" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12035" max="12035" width="15.88671875" style="125" customWidth="1"/>
+    <col min="12036" max="12036" width="2.88671875" style="125" customWidth="1"/>
+    <col min="12037" max="12037" width="4.88671875" style="125" customWidth="1"/>
+    <col min="12038" max="12038" width="13.109375" style="125" customWidth="1"/>
+    <col min="12039" max="12039" width="3.109375" style="125" customWidth="1"/>
+    <col min="12040" max="12040" width="4.44140625" style="125" customWidth="1"/>
+    <col min="12041" max="12041" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12042" max="12042" width="8.33203125" style="125" customWidth="1"/>
+    <col min="12043" max="12043" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12044" max="12044" width="8.109375" style="125" customWidth="1"/>
+    <col min="12045" max="12045" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12046" max="12047" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12048" max="12048" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12049" max="12049" width="11.6640625" style="125" customWidth="1"/>
+    <col min="12050" max="12050" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12051" max="12051" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12052" max="12052" width="5.44140625" style="125" customWidth="1"/>
+    <col min="12053" max="12053" width="4.109375" style="125" customWidth="1"/>
+    <col min="12054" max="12054" width="5.109375" style="125" customWidth="1"/>
+    <col min="12055" max="12055" width="6" style="125" customWidth="1"/>
+    <col min="12056" max="12056" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12057" max="12288" width="9" style="125"/>
+    <col min="12289" max="12289" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12290" max="12290" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12291" max="12291" width="15.88671875" style="125" customWidth="1"/>
+    <col min="12292" max="12292" width="2.88671875" style="125" customWidth="1"/>
+    <col min="12293" max="12293" width="4.88671875" style="125" customWidth="1"/>
+    <col min="12294" max="12294" width="13.109375" style="125" customWidth="1"/>
+    <col min="12295" max="12295" width="3.109375" style="125" customWidth="1"/>
+    <col min="12296" max="12296" width="4.44140625" style="125" customWidth="1"/>
+    <col min="12297" max="12297" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12298" max="12298" width="8.33203125" style="125" customWidth="1"/>
+    <col min="12299" max="12299" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12300" max="12300" width="8.109375" style="125" customWidth="1"/>
+    <col min="12301" max="12301" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12302" max="12303" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12304" max="12304" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12305" max="12305" width="11.6640625" style="125" customWidth="1"/>
+    <col min="12306" max="12306" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12307" max="12307" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12308" max="12308" width="5.44140625" style="125" customWidth="1"/>
+    <col min="12309" max="12309" width="4.109375" style="125" customWidth="1"/>
+    <col min="12310" max="12310" width="5.109375" style="125" customWidth="1"/>
+    <col min="12311" max="12311" width="6" style="125" customWidth="1"/>
+    <col min="12312" max="12312" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12313" max="12544" width="9" style="125"/>
+    <col min="12545" max="12545" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12546" max="12546" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12547" max="12547" width="15.88671875" style="125" customWidth="1"/>
+    <col min="12548" max="12548" width="2.88671875" style="125" customWidth="1"/>
+    <col min="12549" max="12549" width="4.88671875" style="125" customWidth="1"/>
+    <col min="12550" max="12550" width="13.109375" style="125" customWidth="1"/>
+    <col min="12551" max="12551" width="3.109375" style="125" customWidth="1"/>
+    <col min="12552" max="12552" width="4.44140625" style="125" customWidth="1"/>
+    <col min="12553" max="12553" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12554" max="12554" width="8.33203125" style="125" customWidth="1"/>
+    <col min="12555" max="12555" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12556" max="12556" width="8.109375" style="125" customWidth="1"/>
+    <col min="12557" max="12557" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12558" max="12559" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12560" max="12560" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12561" max="12561" width="11.6640625" style="125" customWidth="1"/>
+    <col min="12562" max="12562" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12563" max="12563" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12564" max="12564" width="5.44140625" style="125" customWidth="1"/>
+    <col min="12565" max="12565" width="4.109375" style="125" customWidth="1"/>
+    <col min="12566" max="12566" width="5.109375" style="125" customWidth="1"/>
+    <col min="12567" max="12567" width="6" style="125" customWidth="1"/>
+    <col min="12568" max="12568" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12569" max="12800" width="9" style="125"/>
+    <col min="12801" max="12801" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12802" max="12802" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12803" max="12803" width="15.88671875" style="125" customWidth="1"/>
+    <col min="12804" max="12804" width="2.88671875" style="125" customWidth="1"/>
+    <col min="12805" max="12805" width="4.88671875" style="125" customWidth="1"/>
+    <col min="12806" max="12806" width="13.109375" style="125" customWidth="1"/>
+    <col min="12807" max="12807" width="3.109375" style="125" customWidth="1"/>
+    <col min="12808" max="12808" width="4.44140625" style="125" customWidth="1"/>
+    <col min="12809" max="12809" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12810" max="12810" width="8.33203125" style="125" customWidth="1"/>
+    <col min="12811" max="12811" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12812" max="12812" width="8.109375" style="125" customWidth="1"/>
+    <col min="12813" max="12813" width="11.88671875" style="125" customWidth="1"/>
+    <col min="12814" max="12815" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12816" max="12816" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12817" max="12817" width="11.6640625" style="125" customWidth="1"/>
+    <col min="12818" max="12818" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12819" max="12819" width="6.6640625" style="125" customWidth="1"/>
+    <col min="12820" max="12820" width="5.44140625" style="125" customWidth="1"/>
+    <col min="12821" max="12821" width="4.109375" style="125" customWidth="1"/>
+    <col min="12822" max="12822" width="5.109375" style="125" customWidth="1"/>
+    <col min="12823" max="12823" width="6" style="125" customWidth="1"/>
+    <col min="12824" max="12824" width="9.6640625" style="125" customWidth="1"/>
+    <col min="12825" max="13056" width="9" style="125"/>
+    <col min="13057" max="13057" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13058" max="13058" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13059" max="13059" width="15.88671875" style="125" customWidth="1"/>
+    <col min="13060" max="13060" width="2.88671875" style="125" customWidth="1"/>
+    <col min="13061" max="13061" width="4.88671875" style="125" customWidth="1"/>
+    <col min="13062" max="13062" width="13.109375" style="125" customWidth="1"/>
+    <col min="13063" max="13063" width="3.109375" style="125" customWidth="1"/>
+    <col min="13064" max="13064" width="4.44140625" style="125" customWidth="1"/>
+    <col min="13065" max="13065" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13066" max="13066" width="8.33203125" style="125" customWidth="1"/>
+    <col min="13067" max="13067" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13068" max="13068" width="8.109375" style="125" customWidth="1"/>
+    <col min="13069" max="13069" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13070" max="13071" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13072" max="13072" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13073" max="13073" width="11.6640625" style="125" customWidth="1"/>
+    <col min="13074" max="13074" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13075" max="13075" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13076" max="13076" width="5.44140625" style="125" customWidth="1"/>
+    <col min="13077" max="13077" width="4.109375" style="125" customWidth="1"/>
+    <col min="13078" max="13078" width="5.109375" style="125" customWidth="1"/>
+    <col min="13079" max="13079" width="6" style="125" customWidth="1"/>
+    <col min="13080" max="13080" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13081" max="13312" width="9" style="125"/>
+    <col min="13313" max="13313" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13314" max="13314" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13315" max="13315" width="15.88671875" style="125" customWidth="1"/>
+    <col min="13316" max="13316" width="2.88671875" style="125" customWidth="1"/>
+    <col min="13317" max="13317" width="4.88671875" style="125" customWidth="1"/>
+    <col min="13318" max="13318" width="13.109375" style="125" customWidth="1"/>
+    <col min="13319" max="13319" width="3.109375" style="125" customWidth="1"/>
+    <col min="13320" max="13320" width="4.44140625" style="125" customWidth="1"/>
+    <col min="13321" max="13321" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13322" max="13322" width="8.33203125" style="125" customWidth="1"/>
+    <col min="13323" max="13323" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13324" max="13324" width="8.109375" style="125" customWidth="1"/>
+    <col min="13325" max="13325" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13326" max="13327" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13328" max="13328" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13329" max="13329" width="11.6640625" style="125" customWidth="1"/>
+    <col min="13330" max="13330" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13331" max="13331" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13332" max="13332" width="5.44140625" style="125" customWidth="1"/>
+    <col min="13333" max="13333" width="4.109375" style="125" customWidth="1"/>
+    <col min="13334" max="13334" width="5.109375" style="125" customWidth="1"/>
+    <col min="13335" max="13335" width="6" style="125" customWidth="1"/>
+    <col min="13336" max="13336" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13337" max="13568" width="9" style="125"/>
+    <col min="13569" max="13569" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13570" max="13570" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13571" max="13571" width="15.88671875" style="125" customWidth="1"/>
+    <col min="13572" max="13572" width="2.88671875" style="125" customWidth="1"/>
+    <col min="13573" max="13573" width="4.88671875" style="125" customWidth="1"/>
+    <col min="13574" max="13574" width="13.109375" style="125" customWidth="1"/>
+    <col min="13575" max="13575" width="3.109375" style="125" customWidth="1"/>
+    <col min="13576" max="13576" width="4.44140625" style="125" customWidth="1"/>
+    <col min="13577" max="13577" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13578" max="13578" width="8.33203125" style="125" customWidth="1"/>
+    <col min="13579" max="13579" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13580" max="13580" width="8.109375" style="125" customWidth="1"/>
+    <col min="13581" max="13581" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13582" max="13583" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13584" max="13584" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13585" max="13585" width="11.6640625" style="125" customWidth="1"/>
+    <col min="13586" max="13586" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13587" max="13587" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13588" max="13588" width="5.44140625" style="125" customWidth="1"/>
+    <col min="13589" max="13589" width="4.109375" style="125" customWidth="1"/>
+    <col min="13590" max="13590" width="5.109375" style="125" customWidth="1"/>
+    <col min="13591" max="13591" width="6" style="125" customWidth="1"/>
+    <col min="13592" max="13592" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13593" max="13824" width="9" style="125"/>
+    <col min="13825" max="13825" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13826" max="13826" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13827" max="13827" width="15.88671875" style="125" customWidth="1"/>
+    <col min="13828" max="13828" width="2.88671875" style="125" customWidth="1"/>
+    <col min="13829" max="13829" width="4.88671875" style="125" customWidth="1"/>
+    <col min="13830" max="13830" width="13.109375" style="125" customWidth="1"/>
+    <col min="13831" max="13831" width="3.109375" style="125" customWidth="1"/>
+    <col min="13832" max="13832" width="4.44140625" style="125" customWidth="1"/>
+    <col min="13833" max="13833" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13834" max="13834" width="8.33203125" style="125" customWidth="1"/>
+    <col min="13835" max="13835" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13836" max="13836" width="8.109375" style="125" customWidth="1"/>
+    <col min="13837" max="13837" width="11.88671875" style="125" customWidth="1"/>
+    <col min="13838" max="13839" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13840" max="13840" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13841" max="13841" width="11.6640625" style="125" customWidth="1"/>
+    <col min="13842" max="13842" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13843" max="13843" width="6.6640625" style="125" customWidth="1"/>
+    <col min="13844" max="13844" width="5.44140625" style="125" customWidth="1"/>
+    <col min="13845" max="13845" width="4.109375" style="125" customWidth="1"/>
+    <col min="13846" max="13846" width="5.109375" style="125" customWidth="1"/>
+    <col min="13847" max="13847" width="6" style="125" customWidth="1"/>
+    <col min="13848" max="13848" width="9.6640625" style="125" customWidth="1"/>
+    <col min="13849" max="14080" width="9" style="125"/>
+    <col min="14081" max="14081" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14082" max="14082" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14083" max="14083" width="15.88671875" style="125" customWidth="1"/>
+    <col min="14084" max="14084" width="2.88671875" style="125" customWidth="1"/>
+    <col min="14085" max="14085" width="4.88671875" style="125" customWidth="1"/>
+    <col min="14086" max="14086" width="13.109375" style="125" customWidth="1"/>
+    <col min="14087" max="14087" width="3.109375" style="125" customWidth="1"/>
+    <col min="14088" max="14088" width="4.44140625" style="125" customWidth="1"/>
+    <col min="14089" max="14089" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14090" max="14090" width="8.33203125" style="125" customWidth="1"/>
+    <col min="14091" max="14091" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14092" max="14092" width="8.109375" style="125" customWidth="1"/>
+    <col min="14093" max="14093" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14094" max="14095" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14096" max="14096" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14097" max="14097" width="11.6640625" style="125" customWidth="1"/>
+    <col min="14098" max="14098" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14099" max="14099" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14100" max="14100" width="5.44140625" style="125" customWidth="1"/>
+    <col min="14101" max="14101" width="4.109375" style="125" customWidth="1"/>
+    <col min="14102" max="14102" width="5.109375" style="125" customWidth="1"/>
+    <col min="14103" max="14103" width="6" style="125" customWidth="1"/>
+    <col min="14104" max="14104" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14105" max="14336" width="9" style="125"/>
+    <col min="14337" max="14337" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14338" max="14338" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14339" max="14339" width="15.88671875" style="125" customWidth="1"/>
+    <col min="14340" max="14340" width="2.88671875" style="125" customWidth="1"/>
+    <col min="14341" max="14341" width="4.88671875" style="125" customWidth="1"/>
+    <col min="14342" max="14342" width="13.109375" style="125" customWidth="1"/>
+    <col min="14343" max="14343" width="3.109375" style="125" customWidth="1"/>
+    <col min="14344" max="14344" width="4.44140625" style="125" customWidth="1"/>
+    <col min="14345" max="14345" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14346" max="14346" width="8.33203125" style="125" customWidth="1"/>
+    <col min="14347" max="14347" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14348" max="14348" width="8.109375" style="125" customWidth="1"/>
+    <col min="14349" max="14349" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14350" max="14351" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14352" max="14352" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14353" max="14353" width="11.6640625" style="125" customWidth="1"/>
+    <col min="14354" max="14354" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14355" max="14355" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14356" max="14356" width="5.44140625" style="125" customWidth="1"/>
+    <col min="14357" max="14357" width="4.109375" style="125" customWidth="1"/>
+    <col min="14358" max="14358" width="5.109375" style="125" customWidth="1"/>
+    <col min="14359" max="14359" width="6" style="125" customWidth="1"/>
+    <col min="14360" max="14360" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14361" max="14592" width="9" style="125"/>
+    <col min="14593" max="14593" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14594" max="14594" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14595" max="14595" width="15.88671875" style="125" customWidth="1"/>
+    <col min="14596" max="14596" width="2.88671875" style="125" customWidth="1"/>
+    <col min="14597" max="14597" width="4.88671875" style="125" customWidth="1"/>
+    <col min="14598" max="14598" width="13.109375" style="125" customWidth="1"/>
+    <col min="14599" max="14599" width="3.109375" style="125" customWidth="1"/>
+    <col min="14600" max="14600" width="4.44140625" style="125" customWidth="1"/>
+    <col min="14601" max="14601" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14602" max="14602" width="8.33203125" style="125" customWidth="1"/>
+    <col min="14603" max="14603" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14604" max="14604" width="8.109375" style="125" customWidth="1"/>
+    <col min="14605" max="14605" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14606" max="14607" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14608" max="14608" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14609" max="14609" width="11.6640625" style="125" customWidth="1"/>
+    <col min="14610" max="14610" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14611" max="14611" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14612" max="14612" width="5.44140625" style="125" customWidth="1"/>
+    <col min="14613" max="14613" width="4.109375" style="125" customWidth="1"/>
+    <col min="14614" max="14614" width="5.109375" style="125" customWidth="1"/>
+    <col min="14615" max="14615" width="6" style="125" customWidth="1"/>
+    <col min="14616" max="14616" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14617" max="14848" width="9" style="125"/>
+    <col min="14849" max="14849" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14850" max="14850" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14851" max="14851" width="15.88671875" style="125" customWidth="1"/>
+    <col min="14852" max="14852" width="2.88671875" style="125" customWidth="1"/>
+    <col min="14853" max="14853" width="4.88671875" style="125" customWidth="1"/>
+    <col min="14854" max="14854" width="13.109375" style="125" customWidth="1"/>
+    <col min="14855" max="14855" width="3.109375" style="125" customWidth="1"/>
+    <col min="14856" max="14856" width="4.44140625" style="125" customWidth="1"/>
+    <col min="14857" max="14857" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14858" max="14858" width="8.33203125" style="125" customWidth="1"/>
+    <col min="14859" max="14859" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14860" max="14860" width="8.109375" style="125" customWidth="1"/>
+    <col min="14861" max="14861" width="11.88671875" style="125" customWidth="1"/>
+    <col min="14862" max="14863" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14864" max="14864" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14865" max="14865" width="11.6640625" style="125" customWidth="1"/>
+    <col min="14866" max="14866" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14867" max="14867" width="6.6640625" style="125" customWidth="1"/>
+    <col min="14868" max="14868" width="5.44140625" style="125" customWidth="1"/>
+    <col min="14869" max="14869" width="4.109375" style="125" customWidth="1"/>
+    <col min="14870" max="14870" width="5.109375" style="125" customWidth="1"/>
+    <col min="14871" max="14871" width="6" style="125" customWidth="1"/>
+    <col min="14872" max="14872" width="9.6640625" style="125" customWidth="1"/>
+    <col min="14873" max="15104" width="9" style="125"/>
+    <col min="15105" max="15105" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15106" max="15106" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15107" max="15107" width="15.88671875" style="125" customWidth="1"/>
+    <col min="15108" max="15108" width="2.88671875" style="125" customWidth="1"/>
+    <col min="15109" max="15109" width="4.88671875" style="125" customWidth="1"/>
+    <col min="15110" max="15110" width="13.109375" style="125" customWidth="1"/>
+    <col min="15111" max="15111" width="3.109375" style="125" customWidth="1"/>
+    <col min="15112" max="15112" width="4.44140625" style="125" customWidth="1"/>
+    <col min="15113" max="15113" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15114" max="15114" width="8.33203125" style="125" customWidth="1"/>
+    <col min="15115" max="15115" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15116" max="15116" width="8.109375" style="125" customWidth="1"/>
+    <col min="15117" max="15117" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15118" max="15119" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15120" max="15120" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15121" max="15121" width="11.6640625" style="125" customWidth="1"/>
+    <col min="15122" max="15122" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15123" max="15123" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15124" max="15124" width="5.44140625" style="125" customWidth="1"/>
+    <col min="15125" max="15125" width="4.109375" style="125" customWidth="1"/>
+    <col min="15126" max="15126" width="5.109375" style="125" customWidth="1"/>
+    <col min="15127" max="15127" width="6" style="125" customWidth="1"/>
+    <col min="15128" max="15128" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15129" max="15360" width="9" style="125"/>
+    <col min="15361" max="15361" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15362" max="15362" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15363" max="15363" width="15.88671875" style="125" customWidth="1"/>
+    <col min="15364" max="15364" width="2.88671875" style="125" customWidth="1"/>
+    <col min="15365" max="15365" width="4.88671875" style="125" customWidth="1"/>
+    <col min="15366" max="15366" width="13.109375" style="125" customWidth="1"/>
+    <col min="15367" max="15367" width="3.109375" style="125" customWidth="1"/>
+    <col min="15368" max="15368" width="4.44140625" style="125" customWidth="1"/>
+    <col min="15369" max="15369" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15370" max="15370" width="8.33203125" style="125" customWidth="1"/>
+    <col min="15371" max="15371" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15372" max="15372" width="8.109375" style="125" customWidth="1"/>
+    <col min="15373" max="15373" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15374" max="15375" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15376" max="15376" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15377" max="15377" width="11.6640625" style="125" customWidth="1"/>
+    <col min="15378" max="15378" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15379" max="15379" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15380" max="15380" width="5.44140625" style="125" customWidth="1"/>
+    <col min="15381" max="15381" width="4.109375" style="125" customWidth="1"/>
+    <col min="15382" max="15382" width="5.109375" style="125" customWidth="1"/>
+    <col min="15383" max="15383" width="6" style="125" customWidth="1"/>
+    <col min="15384" max="15384" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15385" max="15616" width="9" style="125"/>
+    <col min="15617" max="15617" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15618" max="15618" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15619" max="15619" width="15.88671875" style="125" customWidth="1"/>
+    <col min="15620" max="15620" width="2.88671875" style="125" customWidth="1"/>
+    <col min="15621" max="15621" width="4.88671875" style="125" customWidth="1"/>
+    <col min="15622" max="15622" width="13.109375" style="125" customWidth="1"/>
+    <col min="15623" max="15623" width="3.109375" style="125" customWidth="1"/>
+    <col min="15624" max="15624" width="4.44140625" style="125" customWidth="1"/>
+    <col min="15625" max="15625" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15626" max="15626" width="8.33203125" style="125" customWidth="1"/>
+    <col min="15627" max="15627" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15628" max="15628" width="8.109375" style="125" customWidth="1"/>
+    <col min="15629" max="15629" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15630" max="15631" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15632" max="15632" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15633" max="15633" width="11.6640625" style="125" customWidth="1"/>
+    <col min="15634" max="15634" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15635" max="15635" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15636" max="15636" width="5.44140625" style="125" customWidth="1"/>
+    <col min="15637" max="15637" width="4.109375" style="125" customWidth="1"/>
+    <col min="15638" max="15638" width="5.109375" style="125" customWidth="1"/>
+    <col min="15639" max="15639" width="6" style="125" customWidth="1"/>
+    <col min="15640" max="15640" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15641" max="15872" width="9" style="125"/>
+    <col min="15873" max="15873" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15874" max="15874" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15875" max="15875" width="15.88671875" style="125" customWidth="1"/>
+    <col min="15876" max="15876" width="2.88671875" style="125" customWidth="1"/>
+    <col min="15877" max="15877" width="4.88671875" style="125" customWidth="1"/>
+    <col min="15878" max="15878" width="13.109375" style="125" customWidth="1"/>
+    <col min="15879" max="15879" width="3.109375" style="125" customWidth="1"/>
+    <col min="15880" max="15880" width="4.44140625" style="125" customWidth="1"/>
+    <col min="15881" max="15881" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15882" max="15882" width="8.33203125" style="125" customWidth="1"/>
+    <col min="15883" max="15883" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15884" max="15884" width="8.109375" style="125" customWidth="1"/>
+    <col min="15885" max="15885" width="11.88671875" style="125" customWidth="1"/>
+    <col min="15886" max="15887" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15888" max="15888" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15889" max="15889" width="11.6640625" style="125" customWidth="1"/>
+    <col min="15890" max="15890" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15891" max="15891" width="6.6640625" style="125" customWidth="1"/>
+    <col min="15892" max="15892" width="5.44140625" style="125" customWidth="1"/>
+    <col min="15893" max="15893" width="4.109375" style="125" customWidth="1"/>
+    <col min="15894" max="15894" width="5.109375" style="125" customWidth="1"/>
+    <col min="15895" max="15895" width="6" style="125" customWidth="1"/>
+    <col min="15896" max="15896" width="9.6640625" style="125" customWidth="1"/>
+    <col min="15897" max="16128" width="9" style="125"/>
+    <col min="16129" max="16129" width="11.88671875" style="125" customWidth="1"/>
+    <col min="16130" max="16130" width="6.6640625" style="125" customWidth="1"/>
+    <col min="16131" max="16131" width="15.88671875" style="125" customWidth="1"/>
+    <col min="16132" max="16132" width="2.88671875" style="125" customWidth="1"/>
+    <col min="16133" max="16133" width="4.88671875" style="125" customWidth="1"/>
+    <col min="16134" max="16134" width="13.109375" style="125" customWidth="1"/>
+    <col min="16135" max="16135" width="3.109375" style="125" customWidth="1"/>
+    <col min="16136" max="16136" width="4.44140625" style="125" customWidth="1"/>
+    <col min="16137" max="16137" width="5.33203125" style="125" customWidth="1"/>
+    <col min="16138" max="16138" width="8.33203125" style="125" customWidth="1"/>
+    <col min="16139" max="16139" width="5.33203125" style="125" customWidth="1"/>
+    <col min="16140" max="16140" width="8.109375" style="125" customWidth="1"/>
+    <col min="16141" max="16141" width="11.88671875" style="125" customWidth="1"/>
+    <col min="16142" max="16143" width="3.77734375" style="125" customWidth="1"/>
+    <col min="16144" max="16144" width="4.6640625" style="125" customWidth="1"/>
+    <col min="16145" max="16145" width="11.6640625" style="125" customWidth="1"/>
+    <col min="16146" max="16146" width="7.6640625" style="125" customWidth="1"/>
+    <col min="16147" max="16147" width="6.6640625" style="125" customWidth="1"/>
+    <col min="16148" max="16148" width="5.44140625" style="125" customWidth="1"/>
+    <col min="16149" max="16149" width="4.109375" style="125" customWidth="1"/>
+    <col min="16150" max="16150" width="5.109375" style="125" customWidth="1"/>
+    <col min="16151" max="16151" width="6" style="125" customWidth="1"/>
+    <col min="16152" max="16152" width="9.6640625" style="125" customWidth="1"/>
+    <col min="16153" max="16384" width="9" style="125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="173" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
       <c r="U1" s="173"/>
       <c r="V1" s="173"/>
       <c r="W1" s="173"/>
-      <c r="X1" s="182"/>
+      <c r="X1" s="208"/>
     </row>
     <row r="2" spans="1:24" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="183"/>
-[...5 lines deleted...]
-      <c r="G2" s="183"/>
+      <c r="A2" s="209"/>
+      <c r="B2" s="209"/>
+      <c r="C2" s="209"/>
+      <c r="D2" s="209"/>
+      <c r="E2" s="209"/>
+      <c r="F2" s="209"/>
+      <c r="G2" s="209"/>
       <c r="H2" s="174" t="s">
         <v>184</v>
       </c>
-      <c r="I2" s="174"/>
-[...6 lines deleted...]
-      <c r="P2" s="184" t="s">
+      <c r="I2" s="210"/>
+      <c r="J2" s="210"/>
+      <c r="K2" s="210"/>
+      <c r="L2" s="210"/>
+      <c r="M2" s="210"/>
+      <c r="N2" s="210"/>
+      <c r="O2" s="210"/>
+      <c r="P2" s="211" t="s">
         <v>62</v>
       </c>
-      <c r="Q2" s="184"/>
-[...6 lines deleted...]
-      <c r="X2" s="186"/>
+      <c r="Q2" s="211"/>
+      <c r="R2" s="211"/>
+      <c r="S2" s="211"/>
+      <c r="T2" s="211"/>
+      <c r="U2" s="211"/>
+      <c r="V2" s="211"/>
+      <c r="W2" s="212"/>
+      <c r="X2" s="213"/>
     </row>
     <row r="3" spans="1:24" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="187" t="s">
+      <c r="A3" s="214" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="188"/>
+      <c r="B3" s="215"/>
       <c r="C3" s="178" t="s">
         <v>64</v>
       </c>
-      <c r="D3" s="124"/>
+      <c r="D3" s="121"/>
       <c r="E3" s="12"/>
-      <c r="F3" s="194" t="s">
+      <c r="F3" s="221" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="195"/>
-[...10 lines deleted...]
-      <c r="R3" s="150" t="s">
+      <c r="G3" s="222"/>
+      <c r="H3" s="222"/>
+      <c r="I3" s="222"/>
+      <c r="J3" s="222"/>
+      <c r="K3" s="222"/>
+      <c r="L3" s="222"/>
+      <c r="M3" s="222"/>
+      <c r="N3" s="222"/>
+      <c r="O3" s="222"/>
+      <c r="P3" s="222"/>
+      <c r="Q3" s="223"/>
+      <c r="R3" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="S3" s="151"/>
-[...4 lines deleted...]
-      <c r="X3" s="198"/>
+      <c r="S3" s="160"/>
+      <c r="T3" s="160"/>
+      <c r="U3" s="160"/>
+      <c r="V3" s="160"/>
+      <c r="W3" s="224"/>
+      <c r="X3" s="225"/>
     </row>
     <row r="4" spans="1:24" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="189"/>
-[...2 lines deleted...]
-      <c r="D4" s="122"/>
+      <c r="A4" s="216"/>
+      <c r="B4" s="217"/>
+      <c r="C4" s="220"/>
+      <c r="D4" s="120"/>
       <c r="E4" s="13"/>
       <c r="F4" s="178" t="s">
         <v>65</v>
       </c>
-      <c r="G4" s="124"/>
+      <c r="G4" s="121"/>
       <c r="H4" s="12"/>
       <c r="I4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="J4" s="179"/>
       <c r="K4" s="178" t="s">
         <v>67</v>
       </c>
       <c r="L4" s="179"/>
-      <c r="M4" s="153" t="s">
+      <c r="M4" s="157" t="s">
         <v>68</v>
       </c>
       <c r="N4" s="178" t="s">
         <v>69</v>
       </c>
       <c r="O4" s="206"/>
       <c r="P4" s="179"/>
-      <c r="Q4" s="153" t="s">
+      <c r="Q4" s="157" t="s">
         <v>70</v>
       </c>
       <c r="R4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="S4" s="206"/>
-      <c r="T4" s="124"/>
+      <c r="T4" s="121"/>
       <c r="U4" s="12"/>
       <c r="V4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="W4" s="206"/>
       <c r="X4" s="178" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="191"/>
-      <c r="B5" s="192"/>
+      <c r="A5" s="218"/>
+      <c r="B5" s="219"/>
       <c r="C5" s="180"/>
       <c r="D5" s="178" t="s">
         <v>71</v>
       </c>
       <c r="E5" s="179"/>
       <c r="F5" s="180"/>
-      <c r="G5" s="150" t="s">
+      <c r="G5" s="159" t="s">
         <v>71</v>
       </c>
-      <c r="H5" s="152"/>
-[...3 lines deleted...]
-      <c r="L5" s="200"/>
+      <c r="H5" s="161"/>
+      <c r="I5" s="203"/>
+      <c r="J5" s="204"/>
+      <c r="K5" s="203"/>
+      <c r="L5" s="204"/>
       <c r="M5" s="205"/>
-      <c r="N5" s="199"/>
+      <c r="N5" s="203"/>
       <c r="O5" s="207"/>
-      <c r="P5" s="200"/>
+      <c r="P5" s="204"/>
       <c r="Q5" s="205"/>
       <c r="R5" s="180"/>
-      <c r="S5" s="208"/>
-      <c r="T5" s="150" t="s">
+      <c r="S5" s="226"/>
+      <c r="T5" s="159" t="s">
         <v>71</v>
       </c>
-      <c r="U5" s="152"/>
-[...2 lines deleted...]
-      <c r="X5" s="199"/>
+      <c r="U5" s="161"/>
+      <c r="V5" s="227"/>
+      <c r="W5" s="228"/>
+      <c r="X5" s="203"/>
     </row>
     <row r="6" spans="1:24" s="14" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="201" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="202"/>
-      <c r="C6" s="130">
-[...2 lines deleted...]
-      <c r="D6" s="203">
+      <c r="C6" s="131">
+        <v>56645200783</v>
+      </c>
+      <c r="D6" s="199">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="E6" s="199"/>
+      <c r="F6" s="131">
+        <v>42525085487</v>
+      </c>
+      <c r="G6" s="199">
         <v>100</v>
       </c>
-      <c r="E6" s="203"/>
-[...39 lines deleted...]
-        <v>1889350</v>
+      <c r="H6" s="199"/>
+      <c r="I6" s="198">
+        <v>4682137218</v>
+      </c>
+      <c r="J6" s="198"/>
+      <c r="K6" s="198">
+        <v>33390269459</v>
+      </c>
+      <c r="L6" s="198"/>
+      <c r="M6" s="131">
+        <v>2200113327</v>
+      </c>
+      <c r="N6" s="198">
+        <v>1981080400</v>
+      </c>
+      <c r="O6" s="198"/>
+      <c r="P6" s="198"/>
+      <c r="Q6" s="131">
+        <v>271485083</v>
+      </c>
+      <c r="R6" s="198">
+        <v>5234704422</v>
+      </c>
+      <c r="S6" s="198"/>
+      <c r="T6" s="199">
+        <v>100</v>
+      </c>
+      <c r="U6" s="199"/>
+      <c r="V6" s="198">
+        <v>5232743760</v>
+      </c>
+      <c r="W6" s="198"/>
+      <c r="X6" s="131">
+        <v>1960662</v>
       </c>
     </row>
     <row r="7" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="211"/>
-      <c r="B7" s="212"/>
+      <c r="A7" s="196"/>
+      <c r="B7" s="197"/>
       <c r="C7" s="129"/>
-      <c r="D7" s="213"/>
-      <c r="E7" s="213"/>
+      <c r="D7" s="186"/>
+      <c r="E7" s="186"/>
       <c r="F7" s="129"/>
-      <c r="G7" s="213"/>
-[...4 lines deleted...]
-      <c r="L7" s="214"/>
+      <c r="G7" s="186"/>
+      <c r="H7" s="186"/>
+      <c r="I7" s="185"/>
+      <c r="J7" s="185"/>
+      <c r="K7" s="185"/>
+      <c r="L7" s="185"/>
       <c r="M7" s="129"/>
-      <c r="N7" s="214"/>
-[...1 lines deleted...]
-      <c r="P7" s="214"/>
+      <c r="N7" s="185"/>
+      <c r="O7" s="185"/>
+      <c r="P7" s="185"/>
       <c r="Q7" s="129"/>
-      <c r="R7" s="214"/>
-[...4 lines deleted...]
-      <c r="W7" s="216"/>
+      <c r="R7" s="185"/>
+      <c r="S7" s="185"/>
+      <c r="T7" s="200"/>
+      <c r="U7" s="200"/>
+      <c r="V7" s="185"/>
+      <c r="W7" s="187"/>
       <c r="X7" s="129"/>
     </row>
     <row r="8" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="217" t="s">
+      <c r="A8" s="192" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="218"/>
-[...46 lines deleted...]
-        <v>1514023</v>
+      <c r="B8" s="193"/>
+      <c r="C8" s="131">
+        <v>23748140813</v>
+      </c>
+      <c r="D8" s="194">
+        <v>41.924365144323296</v>
+      </c>
+      <c r="E8" s="194"/>
+      <c r="F8" s="131">
+        <v>19318617795</v>
+      </c>
+      <c r="G8" s="194">
+        <v>45.428757105980985</v>
+      </c>
+      <c r="H8" s="194"/>
+      <c r="I8" s="195">
+        <v>2306498394</v>
+      </c>
+      <c r="J8" s="195"/>
+      <c r="K8" s="195">
+        <v>15315252077</v>
+      </c>
+      <c r="L8" s="195"/>
+      <c r="M8" s="131">
+        <v>821128205</v>
+      </c>
+      <c r="N8" s="195">
+        <v>777240298</v>
+      </c>
+      <c r="O8" s="195"/>
+      <c r="P8" s="195"/>
+      <c r="Q8" s="131">
+        <v>98498821</v>
+      </c>
+      <c r="R8" s="195">
+        <v>1854927556</v>
+      </c>
+      <c r="S8" s="195"/>
+      <c r="T8" s="194">
+        <v>35.435191874526055</v>
+      </c>
+      <c r="U8" s="194"/>
+      <c r="V8" s="195">
+        <v>1853361594</v>
+      </c>
+      <c r="W8" s="195"/>
+      <c r="X8" s="131">
+        <v>1565962</v>
       </c>
     </row>
     <row r="9" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="221" t="s">
+      <c r="A9" s="190" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="222"/>
+      <c r="B9" s="191"/>
       <c r="C9" s="129">
-        <v>7552412281</v>
-[...4 lines deleted...]
-      <c r="E9" s="213"/>
+        <v>7366363125</v>
+      </c>
+      <c r="D9" s="186">
+        <v>13.004390527662753</v>
+      </c>
+      <c r="E9" s="186"/>
       <c r="F9" s="129">
-        <v>5613275768</v>
-[...12 lines deleted...]
-      <c r="L9" s="214"/>
+        <v>5484514155</v>
+      </c>
+      <c r="G9" s="186">
+        <v>12.897126701077712</v>
+      </c>
+      <c r="H9" s="186"/>
+      <c r="I9" s="185">
+        <v>487053026</v>
+      </c>
+      <c r="J9" s="185"/>
+      <c r="K9" s="185">
+        <v>4339730612</v>
+      </c>
+      <c r="L9" s="185"/>
       <c r="M9" s="129">
-        <v>243851455</v>
-[...5 lines deleted...]
-      <c r="P9" s="214"/>
+        <v>244552531</v>
+      </c>
+      <c r="N9" s="185">
+        <v>379222489</v>
+      </c>
+      <c r="O9" s="185"/>
+      <c r="P9" s="185"/>
       <c r="Q9" s="129">
-        <v>33509313</v>
-[...12 lines deleted...]
-      <c r="W9" s="214"/>
+        <v>33955497</v>
+      </c>
+      <c r="R9" s="185">
+        <v>743436526</v>
+      </c>
+      <c r="S9" s="185"/>
+      <c r="T9" s="186">
+        <v>14.202072668621824</v>
+      </c>
+      <c r="U9" s="186"/>
+      <c r="V9" s="185">
+        <v>743436526</v>
+      </c>
+      <c r="W9" s="185"/>
       <c r="X9" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="221" t="s">
+      <c r="A10" s="190" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="222"/>
+      <c r="B10" s="191"/>
       <c r="C10" s="129">
-        <v>15178968527</v>
-[...4 lines deleted...]
-      <c r="E10" s="213"/>
+        <v>14992074652</v>
+      </c>
+      <c r="D10" s="186">
+        <v>26.466628142836996</v>
+      </c>
+      <c r="E10" s="186"/>
       <c r="F10" s="129">
-        <v>13236289858</v>
-[...12 lines deleted...]
-      <c r="L10" s="214"/>
+        <v>13085479517</v>
+      </c>
+      <c r="G10" s="186">
+        <v>30.771200967956329</v>
+      </c>
+      <c r="H10" s="186"/>
+      <c r="I10" s="185">
+        <v>1658420539</v>
+      </c>
+      <c r="J10" s="185"/>
+      <c r="K10" s="185">
+        <v>10540712105</v>
+      </c>
+      <c r="L10" s="185"/>
       <c r="M10" s="129">
-        <v>471313470</v>
-[...5 lines deleted...]
-      <c r="P10" s="214"/>
+        <v>471363171</v>
+      </c>
+      <c r="N10" s="185">
+        <v>356424277</v>
+      </c>
+      <c r="O10" s="185"/>
+      <c r="P10" s="185"/>
       <c r="Q10" s="129">
-        <v>58172671</v>
-[...12 lines deleted...]
-      <c r="W10" s="216"/>
+        <v>58559425</v>
+      </c>
+      <c r="R10" s="185">
+        <v>821611414</v>
+      </c>
+      <c r="S10" s="185"/>
+      <c r="T10" s="186">
+        <v>15.69546908029796</v>
+      </c>
+      <c r="U10" s="186"/>
+      <c r="V10" s="185">
+        <v>820856362</v>
+      </c>
+      <c r="W10" s="187"/>
       <c r="X10" s="129">
-        <v>634386</v>
+        <v>755052</v>
       </c>
     </row>
     <row r="11" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="221" t="s">
+      <c r="A11" s="190" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="222"/>
+      <c r="B11" s="191"/>
       <c r="C11" s="129">
-        <v>535150755</v>
-[...4 lines deleted...]
-      <c r="E11" s="213"/>
+        <v>523378920</v>
+      </c>
+      <c r="D11" s="186">
+        <v>0.92395986379321504</v>
+      </c>
+      <c r="E11" s="186"/>
       <c r="F11" s="129">
-        <v>288024479</v>
-[...12 lines deleted...]
-      <c r="L11" s="214"/>
+        <v>282416460</v>
+      </c>
+      <c r="G11" s="186">
+        <v>0.66411732455266959</v>
+      </c>
+      <c r="H11" s="186"/>
+      <c r="I11" s="185">
+        <v>61931377</v>
+      </c>
+      <c r="J11" s="185"/>
+      <c r="K11" s="185">
+        <v>169055828</v>
+      </c>
+      <c r="L11" s="185"/>
       <c r="M11" s="129">
-        <v>32701532</v>
-[...5 lines deleted...]
-      <c r="P11" s="214"/>
+        <v>32891577</v>
+      </c>
+      <c r="N11" s="185">
+        <v>16279283</v>
+      </c>
+      <c r="O11" s="185"/>
+      <c r="P11" s="185"/>
       <c r="Q11" s="129">
-        <v>2232096</v>
-[...12 lines deleted...]
-      <c r="W11" s="216"/>
+        <v>2258395</v>
+      </c>
+      <c r="R11" s="185">
+        <v>135922161</v>
+      </c>
+      <c r="S11" s="185"/>
+      <c r="T11" s="186">
+        <v>2.5965584690657439</v>
+      </c>
+      <c r="U11" s="186"/>
+      <c r="V11" s="185">
+        <v>135111251</v>
+      </c>
+      <c r="W11" s="187"/>
       <c r="X11" s="129">
-        <v>879637</v>
+        <v>810910</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="221" t="s">
+      <c r="A12" s="190" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="222"/>
+      <c r="B12" s="191"/>
       <c r="C12" s="129">
-        <v>729122762</v>
-[...4 lines deleted...]
-      <c r="E12" s="213"/>
+        <v>715692174</v>
+      </c>
+      <c r="D12" s="186">
+        <v>1.2634648021492918</v>
+      </c>
+      <c r="E12" s="186"/>
       <c r="F12" s="129">
-        <v>386775095</v>
-[...12 lines deleted...]
-      <c r="L12" s="214"/>
+        <v>380366151</v>
+      </c>
+      <c r="G12" s="186">
+        <v>0.89445123188824316</v>
+      </c>
+      <c r="H12" s="186"/>
+      <c r="I12" s="185">
+        <v>71768963</v>
+      </c>
+      <c r="J12" s="185"/>
+      <c r="K12" s="185">
+        <v>232323328</v>
+      </c>
+      <c r="L12" s="185"/>
       <c r="M12" s="129">
-        <v>50413382</v>
-[...5 lines deleted...]
-      <c r="P12" s="214"/>
+        <v>50507397</v>
+      </c>
+      <c r="N12" s="185">
+        <v>22272637</v>
+      </c>
+      <c r="O12" s="185"/>
+      <c r="P12" s="185"/>
       <c r="Q12" s="129">
-        <v>3378107</v>
-[...12 lines deleted...]
-      <c r="W12" s="216"/>
+        <v>3493826</v>
+      </c>
+      <c r="R12" s="185">
+        <v>145716815</v>
+      </c>
+      <c r="S12" s="185"/>
+      <c r="T12" s="186">
+        <v>2.7836684414805339</v>
+      </c>
+      <c r="U12" s="186"/>
+      <c r="V12" s="185">
+        <v>145716815</v>
+      </c>
+      <c r="W12" s="187"/>
       <c r="X12" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="221" t="s">
+      <c r="A13" s="190" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="222"/>
+      <c r="B13" s="191"/>
       <c r="C13" s="129">
-        <v>134118982</v>
-[...4 lines deleted...]
-      <c r="E13" s="213"/>
+        <v>131621356</v>
+      </c>
+      <c r="D13" s="186">
+        <v>0.23236100178058045</v>
+      </c>
+      <c r="E13" s="186"/>
       <c r="F13" s="129">
-        <v>71814977</v>
-[...12 lines deleted...]
-      <c r="L13" s="214"/>
+        <v>71259838</v>
+      </c>
+      <c r="G13" s="186">
+        <v>0.16757129864391282</v>
+      </c>
+      <c r="H13" s="186"/>
+      <c r="I13" s="185">
+        <v>21358033</v>
+      </c>
+      <c r="J13" s="185"/>
+      <c r="K13" s="185">
+        <v>29031146</v>
+      </c>
+      <c r="L13" s="185"/>
       <c r="M13" s="129">
-        <v>17992298</v>
-[...5 lines deleted...]
-      <c r="P13" s="214"/>
+        <v>18097829</v>
+      </c>
+      <c r="N13" s="185">
+        <v>2546384</v>
+      </c>
+      <c r="O13" s="185"/>
+      <c r="P13" s="185"/>
       <c r="Q13" s="129">
-        <v>227966</v>
-[...12 lines deleted...]
-      <c r="W13" s="216"/>
+        <v>226446</v>
+      </c>
+      <c r="R13" s="185">
+        <v>7276114</v>
+      </c>
+      <c r="S13" s="185"/>
+      <c r="T13" s="186">
+        <v>0.13899760929042193</v>
+      </c>
+      <c r="U13" s="186"/>
+      <c r="V13" s="185">
+        <v>7276114</v>
+      </c>
+      <c r="W13" s="187"/>
       <c r="X13" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="221" t="s">
+      <c r="A14" s="190" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="222"/>
+      <c r="B14" s="191"/>
       <c r="C14" s="129">
-        <v>19321821</v>
-[...4 lines deleted...]
-      <c r="E14" s="213"/>
+        <v>19010586</v>
+      </c>
+      <c r="D14" s="186">
+        <v>3.3560806100461978E-2</v>
+      </c>
+      <c r="E14" s="186"/>
       <c r="F14" s="129">
-        <v>14682709</v>
-[...12 lines deleted...]
-      <c r="L14" s="214"/>
+        <v>14581674</v>
+      </c>
+      <c r="G14" s="186">
+        <v>3.4289581862116766E-2</v>
+      </c>
+      <c r="H14" s="186"/>
+      <c r="I14" s="185">
+        <v>5966456</v>
+      </c>
+      <c r="J14" s="185"/>
+      <c r="K14" s="185">
+        <v>4399058</v>
+      </c>
+      <c r="L14" s="185"/>
       <c r="M14" s="129">
-        <v>3785687</v>
-[...5 lines deleted...]
-      <c r="P14" s="214"/>
+        <v>3715700</v>
+      </c>
+      <c r="N14" s="185">
+        <v>495228</v>
+      </c>
+      <c r="O14" s="185"/>
+      <c r="P14" s="185"/>
       <c r="Q14" s="129">
         <v>5232</v>
       </c>
-      <c r="R14" s="214">
-[...10 lines deleted...]
-      <c r="W14" s="216"/>
+      <c r="R14" s="185">
+        <v>964526</v>
+      </c>
+      <c r="S14" s="185"/>
+      <c r="T14" s="186">
+        <v>1.8425605769570613E-2</v>
+      </c>
+      <c r="U14" s="186"/>
+      <c r="V14" s="185">
+        <v>964526</v>
+      </c>
+      <c r="W14" s="187"/>
       <c r="X14" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="211"/>
-      <c r="B15" s="212"/>
+      <c r="A15" s="196"/>
+      <c r="B15" s="197"/>
       <c r="C15" s="129"/>
-      <c r="D15" s="213"/>
-      <c r="E15" s="213"/>
+      <c r="D15" s="186"/>
+      <c r="E15" s="186"/>
       <c r="F15" s="129"/>
-      <c r="G15" s="213"/>
-[...4 lines deleted...]
-      <c r="L15" s="214"/>
+      <c r="G15" s="186"/>
+      <c r="H15" s="186"/>
+      <c r="I15" s="185"/>
+      <c r="J15" s="185"/>
+      <c r="K15" s="185"/>
+      <c r="L15" s="185"/>
       <c r="M15" s="129"/>
-      <c r="N15" s="214"/>
-[...1 lines deleted...]
-      <c r="P15" s="214"/>
+      <c r="N15" s="185"/>
+      <c r="O15" s="185"/>
+      <c r="P15" s="185"/>
       <c r="Q15" s="129"/>
-      <c r="R15" s="214"/>
-[...4 lines deleted...]
-      <c r="W15" s="216"/>
+      <c r="R15" s="185"/>
+      <c r="S15" s="185"/>
+      <c r="T15" s="186"/>
+      <c r="U15" s="186"/>
+      <c r="V15" s="185"/>
+      <c r="W15" s="187"/>
       <c r="X15" s="129"/>
     </row>
     <row r="16" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="217" t="s">
+      <c r="A16" s="192" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="218"/>
-[...45 lines deleted...]
-      <c r="X16" s="130">
+      <c r="B16" s="193"/>
+      <c r="C16" s="131">
+        <v>10816165915</v>
+      </c>
+      <c r="D16" s="194">
+        <v>19.094584828881178</v>
+      </c>
+      <c r="E16" s="194"/>
+      <c r="F16" s="131">
+        <v>8756121344</v>
+      </c>
+      <c r="G16" s="194">
+        <v>20.590484989564015</v>
+      </c>
+      <c r="H16" s="194"/>
+      <c r="I16" s="195">
+        <v>569854412</v>
+      </c>
+      <c r="J16" s="195"/>
+      <c r="K16" s="195">
+        <v>7448137025</v>
+      </c>
+      <c r="L16" s="195"/>
+      <c r="M16" s="131">
+        <v>386432077</v>
+      </c>
+      <c r="N16" s="195">
+        <v>314235036</v>
+      </c>
+      <c r="O16" s="195"/>
+      <c r="P16" s="195"/>
+      <c r="Q16" s="131">
+        <v>37462794</v>
+      </c>
+      <c r="R16" s="195">
+        <v>715263988</v>
+      </c>
+      <c r="S16" s="195"/>
+      <c r="T16" s="194">
+        <v>13.663884917626778</v>
+      </c>
+      <c r="U16" s="194"/>
+      <c r="V16" s="195">
+        <v>715263988</v>
+      </c>
+      <c r="W16" s="195"/>
+      <c r="X16" s="131">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="221" t="s">
+      <c r="A17" s="190" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="222"/>
+      <c r="B17" s="191"/>
       <c r="C17" s="129">
-        <v>5570200786</v>
-[...4 lines deleted...]
-      <c r="E17" s="213"/>
+        <v>5473545844</v>
+      </c>
+      <c r="D17" s="186">
+        <v>9.6628589330425427</v>
+      </c>
+      <c r="E17" s="186"/>
       <c r="F17" s="129">
-        <v>4306518903</v>
-[...12 lines deleted...]
-      <c r="L17" s="214"/>
+        <v>4245983712</v>
+      </c>
+      <c r="G17" s="186">
+        <v>9.9846564995101659</v>
+      </c>
+      <c r="H17" s="186"/>
+      <c r="I17" s="185">
+        <v>333937528</v>
+      </c>
+      <c r="J17" s="185"/>
+      <c r="K17" s="185">
+        <v>3455075176</v>
+      </c>
+      <c r="L17" s="185"/>
       <c r="M17" s="129">
-        <v>235185685</v>
-[...5 lines deleted...]
-      <c r="P17" s="214"/>
+        <v>235189499</v>
+      </c>
+      <c r="N17" s="185">
+        <v>198631862</v>
+      </c>
+      <c r="O17" s="185"/>
+      <c r="P17" s="185"/>
       <c r="Q17" s="129">
-        <v>22483630</v>
-[...12 lines deleted...]
-      <c r="W17" s="216"/>
+        <v>23149647</v>
+      </c>
+      <c r="R17" s="185">
+        <v>377224289</v>
+      </c>
+      <c r="S17" s="185"/>
+      <c r="T17" s="186">
+        <v>7.2062194651264688</v>
+      </c>
+      <c r="U17" s="186"/>
+      <c r="V17" s="185">
+        <v>377224289</v>
+      </c>
+      <c r="W17" s="187"/>
       <c r="X17" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="221" t="s">
+      <c r="A18" s="190" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="222"/>
+      <c r="B18" s="191"/>
       <c r="C18" s="129">
-        <v>2740225562</v>
-[...4 lines deleted...]
-      <c r="E18" s="213"/>
+        <v>2719600104</v>
+      </c>
+      <c r="D18" s="186">
+        <v>4.8011130094117158</v>
+      </c>
+      <c r="E18" s="186"/>
       <c r="F18" s="129">
-        <v>2484236766</v>
-[...12 lines deleted...]
-      <c r="L18" s="214"/>
+        <v>2467359002</v>
+      </c>
+      <c r="G18" s="186">
+        <v>5.8021259069644344</v>
+      </c>
+      <c r="H18" s="186"/>
+      <c r="I18" s="185">
+        <v>81742149</v>
+      </c>
+      <c r="J18" s="185"/>
+      <c r="K18" s="185">
+        <v>2291739440</v>
+      </c>
+      <c r="L18" s="185"/>
       <c r="M18" s="129">
-        <v>50308016</v>
-[...5 lines deleted...]
-      <c r="P18" s="214"/>
+        <v>50536751</v>
+      </c>
+      <c r="N18" s="185">
+        <v>38482318</v>
+      </c>
+      <c r="O18" s="185"/>
+      <c r="P18" s="185"/>
       <c r="Q18" s="129">
-        <v>4854072</v>
-[...12 lines deleted...]
-      <c r="W18" s="216"/>
+        <v>4858344</v>
+      </c>
+      <c r="R18" s="185">
+        <v>132697526</v>
+      </c>
+      <c r="S18" s="185"/>
+      <c r="T18" s="186">
+        <v>2.5349573787262827</v>
+      </c>
+      <c r="U18" s="186"/>
+      <c r="V18" s="185">
+        <v>132697526</v>
+      </c>
+      <c r="W18" s="187"/>
       <c r="X18" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="221" t="s">
+      <c r="A19" s="190" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="222"/>
+      <c r="B19" s="191"/>
       <c r="C19" s="129">
-        <v>1708043516</v>
-[...4 lines deleted...]
-      <c r="E19" s="213"/>
+        <v>1699750279</v>
+      </c>
+      <c r="D19" s="186">
+        <v>3.0006960086724916</v>
+      </c>
+      <c r="E19" s="186"/>
       <c r="F19" s="129">
-        <v>1429911688</v>
-[...12 lines deleted...]
-      <c r="L19" s="214"/>
+        <v>1429506516</v>
+      </c>
+      <c r="G19" s="186">
+        <v>3.3615605933043988</v>
+      </c>
+      <c r="H19" s="186"/>
+      <c r="I19" s="185">
+        <v>80710994</v>
+      </c>
+      <c r="J19" s="185"/>
+      <c r="K19" s="185">
+        <v>1237491986</v>
+      </c>
+      <c r="L19" s="185"/>
       <c r="M19" s="129">
-        <v>56581620</v>
-[...5 lines deleted...]
-      <c r="P19" s="214"/>
+        <v>56974027</v>
+      </c>
+      <c r="N19" s="185">
+        <v>48698164</v>
+      </c>
+      <c r="O19" s="185"/>
+      <c r="P19" s="185"/>
       <c r="Q19" s="129">
-        <v>5413088</v>
-[...12 lines deleted...]
-      <c r="W19" s="216"/>
+        <v>5631345</v>
+      </c>
+      <c r="R19" s="185">
+        <v>113487961</v>
+      </c>
+      <c r="S19" s="185"/>
+      <c r="T19" s="186">
+        <v>2.1679917689916133</v>
+      </c>
+      <c r="U19" s="186"/>
+      <c r="V19" s="185">
+        <v>113487961</v>
+      </c>
+      <c r="W19" s="187"/>
       <c r="X19" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="221" t="s">
+      <c r="A20" s="190" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="222"/>
+      <c r="B20" s="191"/>
       <c r="C20" s="129">
-        <v>942603947</v>
-[...4 lines deleted...]
-      <c r="E20" s="213"/>
+        <v>923269688</v>
+      </c>
+      <c r="D20" s="186">
+        <v>1.6299168777544273</v>
+      </c>
+      <c r="E20" s="186"/>
       <c r="F20" s="129">
-        <v>623878535</v>
-[...12 lines deleted...]
-      <c r="L20" s="214"/>
+        <v>613272114</v>
+      </c>
+      <c r="G20" s="186">
+        <v>1.4421419897850141</v>
+      </c>
+      <c r="H20" s="186"/>
+      <c r="I20" s="185">
+        <v>73463741</v>
+      </c>
+      <c r="J20" s="185"/>
+      <c r="K20" s="185">
+        <v>463830423</v>
+      </c>
+      <c r="L20" s="185"/>
       <c r="M20" s="129">
-        <v>44022133</v>
-[...5 lines deleted...]
-      <c r="P20" s="214"/>
+        <v>43731800</v>
+      </c>
+      <c r="N20" s="185">
+        <v>28422692</v>
+      </c>
+      <c r="O20" s="185"/>
+      <c r="P20" s="185"/>
       <c r="Q20" s="129">
-        <v>3820887</v>
-[...12 lines deleted...]
-      <c r="W20" s="216"/>
+        <v>3823458</v>
+      </c>
+      <c r="R20" s="185">
+        <v>91854212</v>
+      </c>
+      <c r="S20" s="185"/>
+      <c r="T20" s="186">
+        <v>1.7547163047824135</v>
+      </c>
+      <c r="U20" s="186"/>
+      <c r="V20" s="185">
+        <v>91854212</v>
+      </c>
+      <c r="W20" s="187"/>
       <c r="X20" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="211"/>
-      <c r="B21" s="212"/>
+      <c r="A21" s="196"/>
+      <c r="B21" s="197"/>
       <c r="C21" s="129"/>
-      <c r="D21" s="213"/>
-      <c r="E21" s="213"/>
+      <c r="D21" s="186"/>
+      <c r="E21" s="186"/>
       <c r="F21" s="129"/>
-      <c r="G21" s="213"/>
-[...4 lines deleted...]
-      <c r="L21" s="214"/>
+      <c r="G21" s="186"/>
+      <c r="H21" s="186"/>
+      <c r="I21" s="185"/>
+      <c r="J21" s="185"/>
+      <c r="K21" s="185"/>
+      <c r="L21" s="185"/>
       <c r="M21" s="129"/>
-      <c r="N21" s="214"/>
-[...1 lines deleted...]
-      <c r="P21" s="214"/>
+      <c r="N21" s="185"/>
+      <c r="O21" s="185"/>
+      <c r="P21" s="185"/>
       <c r="Q21" s="129"/>
-      <c r="R21" s="214"/>
-[...4 lines deleted...]
-      <c r="W21" s="216"/>
+      <c r="R21" s="185"/>
+      <c r="S21" s="185"/>
+      <c r="T21" s="186"/>
+      <c r="U21" s="186"/>
+      <c r="V21" s="185"/>
+      <c r="W21" s="187"/>
       <c r="X21" s="129"/>
     </row>
     <row r="22" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="217" t="s">
+      <c r="A22" s="192" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="218"/>
-[...45 lines deleted...]
-      <c r="X22" s="130">
+      <c r="B22" s="193"/>
+      <c r="C22" s="131">
+        <v>8729900919</v>
+      </c>
+      <c r="D22" s="194">
+        <v>15.411545547244248</v>
+      </c>
+      <c r="E22" s="194"/>
+      <c r="F22" s="131">
+        <v>6114140207</v>
+      </c>
+      <c r="G22" s="194">
+        <v>14.377725845769561</v>
+      </c>
+      <c r="H22" s="194"/>
+      <c r="I22" s="195">
+        <v>653692258</v>
+      </c>
+      <c r="J22" s="195"/>
+      <c r="K22" s="195">
+        <v>4625140299</v>
+      </c>
+      <c r="L22" s="195"/>
+      <c r="M22" s="131">
+        <v>353001181</v>
+      </c>
+      <c r="N22" s="195">
+        <v>428022222</v>
+      </c>
+      <c r="O22" s="195"/>
+      <c r="P22" s="195"/>
+      <c r="Q22" s="131">
+        <v>54284247</v>
+      </c>
+      <c r="R22" s="195">
+        <v>911609744</v>
+      </c>
+      <c r="S22" s="195"/>
+      <c r="T22" s="194">
+        <v>17.414731960199298</v>
+      </c>
+      <c r="U22" s="194"/>
+      <c r="V22" s="195">
+        <v>911609744</v>
+      </c>
+      <c r="W22" s="195"/>
+      <c r="X22" s="131">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="221" t="s">
+      <c r="A23" s="190" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="222"/>
+      <c r="B23" s="191"/>
       <c r="C23" s="129">
-        <v>6104346217</v>
-[...4 lines deleted...]
-      <c r="E23" s="213"/>
+        <v>5981227692</v>
+      </c>
+      <c r="D23" s="186">
+        <v>10.559107584265194</v>
+      </c>
+      <c r="E23" s="186"/>
       <c r="F23" s="129">
-        <v>4574963529</v>
-[...12 lines deleted...]
-      <c r="L23" s="214"/>
+        <v>4489428907</v>
+      </c>
+      <c r="G23" s="186">
+        <v>10.557130821929627</v>
+      </c>
+      <c r="H23" s="186"/>
+      <c r="I23" s="185">
+        <v>427803101</v>
+      </c>
+      <c r="J23" s="185"/>
+      <c r="K23" s="185">
+        <v>3476382595</v>
+      </c>
+      <c r="L23" s="185"/>
       <c r="M23" s="129">
-        <v>233481755</v>
-[...5 lines deleted...]
-      <c r="P23" s="214"/>
+        <v>234055550</v>
+      </c>
+      <c r="N23" s="185">
+        <v>310735882</v>
+      </c>
+      <c r="O23" s="185"/>
+      <c r="P23" s="185"/>
       <c r="Q23" s="129">
-        <v>38762986</v>
-[...12 lines deleted...]
-      <c r="W23" s="216"/>
+        <v>40451779</v>
+      </c>
+      <c r="R23" s="185">
+        <v>569368146</v>
+      </c>
+      <c r="S23" s="185"/>
+      <c r="T23" s="186">
+        <v>10.876796474068426</v>
+      </c>
+      <c r="U23" s="186"/>
+      <c r="V23" s="185">
+        <v>569368146</v>
+      </c>
+      <c r="W23" s="187"/>
       <c r="X23" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="221" t="s">
+      <c r="A24" s="190" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="222"/>
+      <c r="B24" s="191"/>
       <c r="C24" s="129">
-        <v>2016335899</v>
-[...4 lines deleted...]
-      <c r="E24" s="213"/>
+        <v>1971315553</v>
+      </c>
+      <c r="D24" s="186">
+        <v>3.4801104519901691</v>
+      </c>
+      <c r="E24" s="186"/>
       <c r="F24" s="129">
-        <v>1266265390</v>
-[...12 lines deleted...]
-      <c r="L24" s="214"/>
+        <v>1235355735</v>
+      </c>
+      <c r="G24" s="186">
+        <v>2.9050047068750762</v>
+      </c>
+      <c r="H24" s="186"/>
+      <c r="I24" s="185">
+        <v>146186314</v>
+      </c>
+      <c r="J24" s="185"/>
+      <c r="K24" s="185">
+        <v>909599196</v>
+      </c>
+      <c r="L24" s="185"/>
       <c r="M24" s="129">
-        <v>72147321</v>
-[...5 lines deleted...]
-      <c r="P24" s="214"/>
+        <v>72128704</v>
+      </c>
+      <c r="N24" s="185">
+        <v>97114034</v>
+      </c>
+      <c r="O24" s="185"/>
+      <c r="P24" s="185"/>
       <c r="Q24" s="129">
-        <v>9939293</v>
-[...12 lines deleted...]
-      <c r="W24" s="216"/>
+        <v>10327487</v>
+      </c>
+      <c r="R24" s="185">
+        <v>228477205</v>
+      </c>
+      <c r="S24" s="185"/>
+      <c r="T24" s="186">
+        <v>4.3646629605250329</v>
+      </c>
+      <c r="U24" s="186"/>
+      <c r="V24" s="185">
+        <v>228477205</v>
+      </c>
+      <c r="W24" s="187"/>
       <c r="X24" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="221" t="s">
+      <c r="A25" s="190" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="222"/>
+      <c r="B25" s="191"/>
       <c r="C25" s="129">
-        <v>786897198</v>
-[...4 lines deleted...]
-      <c r="E25" s="213"/>
+        <v>777357674</v>
+      </c>
+      <c r="D25" s="186">
+        <v>1.3723275109888844</v>
+      </c>
+      <c r="E25" s="186"/>
       <c r="F25" s="129">
-        <v>392217474</v>
-[...12 lines deleted...]
-      <c r="L25" s="214"/>
+        <v>389355565</v>
+      </c>
+      <c r="G25" s="186">
+        <v>0.91559031696485771</v>
+      </c>
+      <c r="H25" s="186"/>
+      <c r="I25" s="185">
+        <v>79702843</v>
+      </c>
+      <c r="J25" s="185"/>
+      <c r="K25" s="185">
+        <v>239158508</v>
+      </c>
+      <c r="L25" s="185"/>
       <c r="M25" s="129">
-        <v>46699939</v>
-[...5 lines deleted...]
-      <c r="P25" s="214"/>
+        <v>46816927</v>
+      </c>
+      <c r="N25" s="185">
+        <v>20172306</v>
+      </c>
+      <c r="O25" s="185"/>
+      <c r="P25" s="185"/>
       <c r="Q25" s="129">
-        <v>3279562</v>
-[...12 lines deleted...]
-      <c r="W25" s="216"/>
+        <v>3504981</v>
+      </c>
+      <c r="R25" s="185">
+        <v>113764393</v>
+      </c>
+      <c r="S25" s="185"/>
+      <c r="T25" s="186">
+        <v>2.1732725256058401</v>
+      </c>
+      <c r="U25" s="186"/>
+      <c r="V25" s="185">
+        <v>113764393</v>
+      </c>
+      <c r="W25" s="187"/>
       <c r="X25" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="211"/>
-      <c r="B26" s="212"/>
+      <c r="A26" s="196"/>
+      <c r="B26" s="197"/>
       <c r="C26" s="129"/>
-      <c r="D26" s="213"/>
-      <c r="E26" s="213"/>
+      <c r="D26" s="186"/>
+      <c r="E26" s="186"/>
       <c r="F26" s="129"/>
-      <c r="G26" s="213"/>
-[...4 lines deleted...]
-      <c r="L26" s="214"/>
+      <c r="G26" s="186"/>
+      <c r="H26" s="186"/>
+      <c r="I26" s="185"/>
+      <c r="J26" s="185"/>
+      <c r="K26" s="185"/>
+      <c r="L26" s="185"/>
       <c r="M26" s="129"/>
-      <c r="N26" s="214"/>
-[...1 lines deleted...]
-      <c r="P26" s="214"/>
+      <c r="N26" s="185"/>
+      <c r="O26" s="185"/>
+      <c r="P26" s="185"/>
       <c r="Q26" s="129"/>
-      <c r="R26" s="214"/>
-[...4 lines deleted...]
-      <c r="W26" s="214"/>
+      <c r="R26" s="185"/>
+      <c r="S26" s="185"/>
+      <c r="T26" s="186"/>
+      <c r="U26" s="186"/>
+      <c r="V26" s="185"/>
+      <c r="W26" s="185"/>
       <c r="X26" s="129"/>
     </row>
     <row r="27" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="211"/>
-      <c r="B27" s="212"/>
+      <c r="A27" s="196"/>
+      <c r="B27" s="197"/>
       <c r="C27" s="129"/>
-      <c r="D27" s="213"/>
-      <c r="E27" s="213"/>
+      <c r="D27" s="186"/>
+      <c r="E27" s="186"/>
       <c r="F27" s="129"/>
-      <c r="G27" s="213"/>
-[...4 lines deleted...]
-      <c r="L27" s="214"/>
+      <c r="G27" s="186"/>
+      <c r="H27" s="186"/>
+      <c r="I27" s="185"/>
+      <c r="J27" s="185"/>
+      <c r="K27" s="185"/>
+      <c r="L27" s="185"/>
       <c r="M27" s="129"/>
-      <c r="N27" s="214"/>
-[...1 lines deleted...]
-      <c r="P27" s="214"/>
+      <c r="N27" s="185"/>
+      <c r="O27" s="185"/>
+      <c r="P27" s="185"/>
       <c r="Q27" s="129"/>
-      <c r="R27" s="214"/>
-[...4 lines deleted...]
-      <c r="W27" s="216"/>
+      <c r="R27" s="185"/>
+      <c r="S27" s="185"/>
+      <c r="T27" s="186"/>
+      <c r="U27" s="186"/>
+      <c r="V27" s="185"/>
+      <c r="W27" s="187"/>
       <c r="X27" s="129"/>
     </row>
     <row r="28" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="217" t="s">
+      <c r="A28" s="192" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="218"/>
-[...45 lines deleted...]
-      <c r="X28" s="130">
+      <c r="B28" s="193"/>
+      <c r="C28" s="131">
+        <v>5906817450</v>
+      </c>
+      <c r="D28" s="194">
+        <v>10.427745631316954</v>
+      </c>
+      <c r="E28" s="194"/>
+      <c r="F28" s="131">
+        <v>3641790061</v>
+      </c>
+      <c r="G28" s="194">
+        <v>8.5638629982608787</v>
+      </c>
+      <c r="H28" s="194"/>
+      <c r="I28" s="195">
+        <v>477499787</v>
+      </c>
+      <c r="J28" s="195"/>
+      <c r="K28" s="195">
+        <v>2644711139</v>
+      </c>
+      <c r="L28" s="195"/>
+      <c r="M28" s="131">
+        <v>282906959</v>
+      </c>
+      <c r="N28" s="195">
+        <v>199152317</v>
+      </c>
+      <c r="O28" s="195"/>
+      <c r="P28" s="195"/>
+      <c r="Q28" s="131">
+        <v>37519859</v>
+      </c>
+      <c r="R28" s="195">
+        <v>721474136</v>
+      </c>
+      <c r="S28" s="195"/>
+      <c r="T28" s="194">
+        <v>13.782519084895144</v>
+      </c>
+      <c r="U28" s="194"/>
+      <c r="V28" s="195">
+        <v>721474136</v>
+      </c>
+      <c r="W28" s="195"/>
+      <c r="X28" s="131">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="221" t="s">
+      <c r="A29" s="190" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="222"/>
+      <c r="B29" s="191"/>
       <c r="C29" s="129">
-        <v>3570476207</v>
-[...4 lines deleted...]
-      <c r="E29" s="213"/>
+        <v>3521067249</v>
+      </c>
+      <c r="D29" s="186">
+        <v>6.2160027686877237</v>
+      </c>
+      <c r="E29" s="186"/>
       <c r="F29" s="129">
-        <v>2411977476</v>
-[...12 lines deleted...]
-      <c r="L29" s="214"/>
+        <v>2387564677</v>
+      </c>
+      <c r="G29" s="186">
+        <v>5.6144853082773531</v>
+      </c>
+      <c r="H29" s="186"/>
+      <c r="I29" s="185">
+        <v>270087793</v>
+      </c>
+      <c r="J29" s="185"/>
+      <c r="K29" s="185">
+        <v>1812579517</v>
+      </c>
+      <c r="L29" s="185"/>
       <c r="M29" s="129">
-        <v>146960961</v>
-[...5 lines deleted...]
-      <c r="P29" s="214"/>
+        <v>147577743</v>
+      </c>
+      <c r="N29" s="185">
+        <v>133492346</v>
+      </c>
+      <c r="O29" s="185"/>
+      <c r="P29" s="185"/>
       <c r="Q29" s="129">
-        <v>20977009</v>
-[...12 lines deleted...]
-      <c r="W29" s="216"/>
+        <v>23827278</v>
+      </c>
+      <c r="R29" s="185">
+        <v>366466457</v>
+      </c>
+      <c r="S29" s="185"/>
+      <c r="T29" s="186">
+        <v>7.0007096381572929</v>
+      </c>
+      <c r="U29" s="186"/>
+      <c r="V29" s="185">
+        <v>366466457</v>
+      </c>
+      <c r="W29" s="187"/>
       <c r="X29" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="221" t="s">
+      <c r="A30" s="190" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="222"/>
+      <c r="B30" s="191"/>
       <c r="C30" s="129">
-        <v>507184657</v>
-[...4 lines deleted...]
-      <c r="E30" s="213"/>
+        <v>499910780</v>
+      </c>
+      <c r="D30" s="186">
+        <v>0.88252980497869482</v>
+      </c>
+      <c r="E30" s="186"/>
       <c r="F30" s="129">
-        <v>269076902</v>
-[...12 lines deleted...]
-      <c r="L30" s="214"/>
+        <v>265793882</v>
+      </c>
+      <c r="G30" s="186">
+        <v>0.62502844839960103</v>
+      </c>
+      <c r="H30" s="186"/>
+      <c r="I30" s="185">
+        <v>50374575</v>
+      </c>
+      <c r="J30" s="185"/>
+      <c r="K30" s="185">
+        <v>164639047</v>
+      </c>
+      <c r="L30" s="185"/>
       <c r="M30" s="129">
-        <v>28400154</v>
-[...5 lines deleted...]
-      <c r="P30" s="214"/>
+        <v>28516137</v>
+      </c>
+      <c r="N30" s="185">
+        <v>16907796</v>
+      </c>
+      <c r="O30" s="185"/>
+      <c r="P30" s="185"/>
       <c r="Q30" s="129">
-        <v>4908616</v>
-[...12 lines deleted...]
-      <c r="W30" s="216"/>
+        <v>5356327</v>
+      </c>
+      <c r="R30" s="185">
+        <v>158123457</v>
+      </c>
+      <c r="S30" s="185"/>
+      <c r="T30" s="186">
+        <v>3.0206759398955039</v>
+      </c>
+      <c r="U30" s="186"/>
+      <c r="V30" s="185">
+        <v>158123457</v>
+      </c>
+      <c r="W30" s="187"/>
       <c r="X30" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="221" t="s">
+      <c r="A31" s="190" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="222"/>
+      <c r="B31" s="191"/>
       <c r="C31" s="129">
-        <v>1171791823</v>
-[...4 lines deleted...]
-      <c r="E31" s="213"/>
+        <v>1155084942</v>
+      </c>
+      <c r="D31" s="186">
+        <v>2.0391576444842556</v>
+      </c>
+      <c r="E31" s="186"/>
       <c r="F31" s="129">
-        <v>604586751</v>
-[...12 lines deleted...]
-      <c r="L31" s="214"/>
+        <v>596872501</v>
+      </c>
+      <c r="G31" s="186">
+        <v>1.4035774276866888</v>
+      </c>
+      <c r="H31" s="186"/>
+      <c r="I31" s="185">
+        <v>89428540</v>
+      </c>
+      <c r="J31" s="185"/>
+      <c r="K31" s="185">
+        <v>404142808</v>
+      </c>
+      <c r="L31" s="185"/>
       <c r="M31" s="129">
-        <v>68993029</v>
-[...5 lines deleted...]
-      <c r="P31" s="214"/>
+        <v>69230964</v>
+      </c>
+      <c r="N31" s="185">
+        <v>28716081</v>
+      </c>
+      <c r="O31" s="185"/>
+      <c r="P31" s="185"/>
       <c r="Q31" s="129">
-        <v>4732199</v>
-[...12 lines deleted...]
-      <c r="W31" s="216"/>
+        <v>5354108</v>
+      </c>
+      <c r="R31" s="185">
+        <v>160104263</v>
+      </c>
+      <c r="S31" s="185"/>
+      <c r="T31" s="186">
+        <v>3.0585158223476099</v>
+      </c>
+      <c r="U31" s="186"/>
+      <c r="V31" s="185">
+        <v>160104263</v>
+      </c>
+      <c r="W31" s="187"/>
       <c r="X31" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="221" t="s">
+      <c r="A32" s="190" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="222"/>
+      <c r="B32" s="191"/>
       <c r="C32" s="129">
-        <v>745102034</v>
-[...4 lines deleted...]
-      <c r="E32" s="213"/>
+        <v>730754479</v>
+      </c>
+      <c r="D32" s="186">
+        <v>1.2900554131662809</v>
+      </c>
+      <c r="E32" s="186"/>
       <c r="F32" s="129">
-        <v>399489482</v>
-[...12 lines deleted...]
-      <c r="L32" s="214"/>
+        <v>391559001</v>
+      </c>
+      <c r="G32" s="186">
+        <v>0.92077181389723561</v>
+      </c>
+      <c r="H32" s="186"/>
+      <c r="I32" s="185">
+        <v>67608879</v>
+      </c>
+      <c r="J32" s="185"/>
+      <c r="K32" s="185">
+        <v>263349767</v>
+      </c>
+      <c r="L32" s="185"/>
       <c r="M32" s="129">
-        <v>37479423</v>
-[...5 lines deleted...]
-      <c r="P32" s="214"/>
+        <v>37582115</v>
+      </c>
+      <c r="N32" s="185">
+        <v>20036094</v>
+      </c>
+      <c r="O32" s="185"/>
+      <c r="P32" s="185"/>
       <c r="Q32" s="129">
-        <v>2662301</v>
-[...12 lines deleted...]
-      <c r="W32" s="216"/>
+        <v>2982146</v>
+      </c>
+      <c r="R32" s="185">
+        <v>36779959</v>
+      </c>
+      <c r="S32" s="185"/>
+      <c r="T32" s="186">
+        <v>0.70261768449473694</v>
+      </c>
+      <c r="U32" s="186"/>
+      <c r="V32" s="185">
+        <v>36779959</v>
+      </c>
+      <c r="W32" s="187"/>
       <c r="X32" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="211"/>
-      <c r="B33" s="212"/>
+      <c r="A33" s="196"/>
+      <c r="B33" s="197"/>
       <c r="C33" s="129"/>
-      <c r="D33" s="213"/>
-      <c r="E33" s="213"/>
+      <c r="D33" s="186"/>
+      <c r="E33" s="186"/>
       <c r="F33" s="129"/>
-      <c r="G33" s="213"/>
-[...4 lines deleted...]
-      <c r="L33" s="214"/>
+      <c r="G33" s="186"/>
+      <c r="H33" s="186"/>
+      <c r="I33" s="185"/>
+      <c r="J33" s="185"/>
+      <c r="K33" s="185"/>
+      <c r="L33" s="185"/>
       <c r="M33" s="129"/>
-      <c r="N33" s="214"/>
-[...1 lines deleted...]
-      <c r="P33" s="214"/>
+      <c r="N33" s="185"/>
+      <c r="O33" s="185"/>
+      <c r="P33" s="185"/>
       <c r="Q33" s="129"/>
-      <c r="R33" s="214"/>
-[...4 lines deleted...]
-      <c r="W33" s="214"/>
+      <c r="R33" s="185"/>
+      <c r="S33" s="185"/>
+      <c r="T33" s="186"/>
+      <c r="U33" s="186"/>
+      <c r="V33" s="185"/>
+      <c r="W33" s="185"/>
       <c r="X33" s="129"/>
     </row>
     <row r="34" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="211"/>
-      <c r="B34" s="212"/>
+      <c r="A34" s="196"/>
+      <c r="B34" s="197"/>
       <c r="C34" s="129"/>
-      <c r="D34" s="213"/>
-      <c r="E34" s="213"/>
+      <c r="D34" s="186"/>
+      <c r="E34" s="186"/>
       <c r="F34" s="129"/>
-      <c r="G34" s="213"/>
-[...4 lines deleted...]
-      <c r="L34" s="214"/>
+      <c r="G34" s="186"/>
+      <c r="H34" s="186"/>
+      <c r="I34" s="185"/>
+      <c r="J34" s="185"/>
+      <c r="K34" s="185"/>
+      <c r="L34" s="185"/>
       <c r="M34" s="129"/>
-      <c r="N34" s="214"/>
-[...1 lines deleted...]
-      <c r="P34" s="214"/>
+      <c r="N34" s="185"/>
+      <c r="O34" s="185"/>
+      <c r="P34" s="185"/>
       <c r="Q34" s="129"/>
-      <c r="R34" s="214"/>
-[...4 lines deleted...]
-      <c r="W34" s="216"/>
+      <c r="R34" s="185"/>
+      <c r="S34" s="185"/>
+      <c r="T34" s="186"/>
+      <c r="U34" s="186"/>
+      <c r="V34" s="185"/>
+      <c r="W34" s="187"/>
       <c r="X34" s="129"/>
     </row>
     <row r="35" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="217" t="s">
+      <c r="A35" s="192" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="218"/>
-[...46 lines deleted...]
-        <v>375327</v>
+      <c r="B35" s="193"/>
+      <c r="C35" s="131">
+        <v>6586176329</v>
+      </c>
+      <c r="D35" s="194">
+        <v>11.627068556488553</v>
+      </c>
+      <c r="E35" s="194"/>
+      <c r="F35" s="131">
+        <v>4231762126</v>
+      </c>
+      <c r="G35" s="194">
+        <v>9.9512136837294722</v>
+      </c>
+      <c r="H35" s="194"/>
+      <c r="I35" s="195">
+        <v>551591194</v>
+      </c>
+      <c r="J35" s="195"/>
+      <c r="K35" s="195">
+        <v>3117223631</v>
+      </c>
+      <c r="L35" s="195"/>
+      <c r="M35" s="131">
+        <v>286904101</v>
+      </c>
+      <c r="N35" s="195">
+        <v>237368053</v>
+      </c>
+      <c r="O35" s="195"/>
+      <c r="P35" s="195"/>
+      <c r="Q35" s="131">
+        <v>38675147</v>
+      </c>
+      <c r="R35" s="195">
+        <v>918831822</v>
+      </c>
+      <c r="S35" s="195"/>
+      <c r="T35" s="194">
+        <v>17.552697304902384</v>
+      </c>
+      <c r="U35" s="194"/>
+      <c r="V35" s="195">
+        <v>918437122</v>
+      </c>
+      <c r="W35" s="195"/>
+      <c r="X35" s="131">
+        <v>394700</v>
       </c>
     </row>
     <row r="36" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="221" t="s">
+      <c r="A36" s="190" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="222"/>
+      <c r="B36" s="191"/>
       <c r="C36" s="129">
-        <v>5387327190</v>
-[...4 lines deleted...]
-      <c r="E36" s="213"/>
+        <v>5281994053</v>
+      </c>
+      <c r="D36" s="186">
+        <v>9.324698262143329</v>
+      </c>
+      <c r="E36" s="186"/>
       <c r="F36" s="129">
-        <v>3676357628</v>
-[...12 lines deleted...]
-      <c r="L36" s="214"/>
+        <v>3629197739</v>
+      </c>
+      <c r="G36" s="186">
+        <v>8.5342514834201868</v>
+      </c>
+      <c r="H36" s="186"/>
+      <c r="I36" s="185">
+        <v>411546425</v>
+      </c>
+      <c r="J36" s="185"/>
+      <c r="K36" s="185">
+        <v>2781814673</v>
+      </c>
+      <c r="L36" s="185"/>
       <c r="M36" s="129">
-        <v>199445018</v>
-[...5 lines deleted...]
-      <c r="P36" s="214"/>
+        <v>201268884</v>
+      </c>
+      <c r="N36" s="185">
+        <v>202133488</v>
+      </c>
+      <c r="O36" s="185"/>
+      <c r="P36" s="185"/>
       <c r="Q36" s="129">
-        <v>31142255</v>
-[...12 lines deleted...]
-      <c r="W36" s="216"/>
+        <v>32434269</v>
+      </c>
+      <c r="R36" s="185">
+        <v>713664084</v>
+      </c>
+      <c r="S36" s="185"/>
+      <c r="T36" s="186">
+        <v>13.633321510965725</v>
+      </c>
+      <c r="U36" s="186"/>
+      <c r="V36" s="185">
+        <v>713269384</v>
+      </c>
+      <c r="W36" s="187"/>
       <c r="X36" s="129">
-        <v>375327</v>
+        <v>394700</v>
       </c>
     </row>
     <row r="37" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="221" t="s">
+      <c r="A37" s="190" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="222"/>
+      <c r="B37" s="191"/>
       <c r="C37" s="129">
-        <v>1186469152</v>
-[...4 lines deleted...]
-      <c r="E37" s="213"/>
+        <v>1160539178</v>
+      </c>
+      <c r="D37" s="186">
+        <v>2.0487864143087187</v>
+      </c>
+      <c r="E37" s="186"/>
       <c r="F37" s="129">
-        <v>540292056</v>
-[...12 lines deleted...]
-      <c r="L37" s="214"/>
+        <v>532925283</v>
+      </c>
+      <c r="G37" s="186">
+        <v>1.2532021438567509</v>
+      </c>
+      <c r="H37" s="186"/>
+      <c r="I37" s="185">
+        <v>113006059</v>
+      </c>
+      <c r="J37" s="185"/>
+      <c r="K37" s="185">
+        <v>312242893</v>
+      </c>
+      <c r="L37" s="185"/>
       <c r="M37" s="129">
-        <v>68716487</v>
-[...5 lines deleted...]
-      <c r="P37" s="214"/>
+        <v>69074309</v>
+      </c>
+      <c r="N37" s="185">
+        <v>32812896</v>
+      </c>
+      <c r="O37" s="185"/>
+      <c r="P37" s="185"/>
       <c r="Q37" s="129">
-        <v>5985096</v>
-[...12 lines deleted...]
-      <c r="W37" s="216"/>
+        <v>5789126</v>
+      </c>
+      <c r="R37" s="185">
+        <v>194900477</v>
+      </c>
+      <c r="S37" s="185"/>
+      <c r="T37" s="186">
+        <v>3.7232374798639585</v>
+      </c>
+      <c r="U37" s="186"/>
+      <c r="V37" s="185">
+        <v>194900477</v>
+      </c>
+      <c r="W37" s="187"/>
       <c r="X37" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="221" t="s">
+      <c r="A38" s="190" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="222"/>
+      <c r="B38" s="191"/>
       <c r="C38" s="129">
-        <v>147306528</v>
-[...4 lines deleted...]
-      <c r="E38" s="213"/>
+        <v>143643098</v>
+      </c>
+      <c r="D38" s="186">
+        <v>0.25358388003650478</v>
+      </c>
+      <c r="E38" s="186"/>
       <c r="F38" s="129">
-        <v>70814463</v>
-[...12 lines deleted...]
-      <c r="L38" s="214"/>
+        <v>69639104</v>
+      </c>
+      <c r="G38" s="186">
+        <v>0.16376005645253508</v>
+      </c>
+      <c r="H38" s="186"/>
+      <c r="I38" s="185">
+        <v>27038710</v>
+      </c>
+      <c r="J38" s="185"/>
+      <c r="K38" s="185">
+        <v>23166065</v>
+      </c>
+      <c r="L38" s="185"/>
       <c r="M38" s="129">
-        <v>16613963</v>
-[...5 lines deleted...]
-      <c r="P38" s="214"/>
+        <v>16560908</v>
+      </c>
+      <c r="N38" s="185">
+        <v>2421669</v>
+      </c>
+      <c r="O38" s="185"/>
+      <c r="P38" s="185"/>
       <c r="Q38" s="129">
-        <v>486422</v>
-[...12 lines deleted...]
-      <c r="W38" s="216"/>
+        <v>451752</v>
+      </c>
+      <c r="R38" s="185">
+        <v>10267261</v>
+      </c>
+      <c r="S38" s="185"/>
+      <c r="T38" s="186">
+        <v>0.19613831407270238</v>
+      </c>
+      <c r="U38" s="186"/>
+      <c r="V38" s="185">
+        <v>10267261</v>
+      </c>
+      <c r="W38" s="187"/>
       <c r="X38" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="211"/>
-      <c r="B39" s="212"/>
+      <c r="A39" s="196"/>
+      <c r="B39" s="197"/>
       <c r="C39" s="129"/>
-      <c r="D39" s="213"/>
-      <c r="E39" s="213"/>
+      <c r="D39" s="186"/>
+      <c r="E39" s="186"/>
       <c r="F39" s="129"/>
-      <c r="G39" s="213"/>
-[...4 lines deleted...]
-      <c r="L39" s="214"/>
+      <c r="G39" s="186"/>
+      <c r="H39" s="186"/>
+      <c r="I39" s="185"/>
+      <c r="J39" s="185"/>
+      <c r="K39" s="185"/>
+      <c r="L39" s="185"/>
       <c r="M39" s="129"/>
-      <c r="N39" s="214"/>
-[...1 lines deleted...]
-      <c r="P39" s="214"/>
+      <c r="N39" s="185"/>
+      <c r="O39" s="185"/>
+      <c r="P39" s="185"/>
       <c r="Q39" s="129"/>
-      <c r="R39" s="214"/>
-[...4 lines deleted...]
-      <c r="W39" s="216"/>
+      <c r="R39" s="185"/>
+      <c r="S39" s="185"/>
+      <c r="T39" s="186"/>
+      <c r="U39" s="186"/>
+      <c r="V39" s="185"/>
+      <c r="W39" s="187"/>
       <c r="X39" s="129"/>
     </row>
     <row r="40" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="211"/>
-      <c r="B40" s="212"/>
+      <c r="A40" s="196"/>
+      <c r="B40" s="197"/>
       <c r="C40" s="129"/>
-      <c r="D40" s="213"/>
-      <c r="E40" s="213"/>
+      <c r="D40" s="186"/>
+      <c r="E40" s="186"/>
       <c r="F40" s="129"/>
-      <c r="G40" s="213"/>
-[...4 lines deleted...]
-      <c r="L40" s="214"/>
+      <c r="G40" s="186"/>
+      <c r="H40" s="186"/>
+      <c r="I40" s="185"/>
+      <c r="J40" s="185"/>
+      <c r="K40" s="185"/>
+      <c r="L40" s="185"/>
       <c r="M40" s="129"/>
-      <c r="N40" s="214"/>
-[...1 lines deleted...]
-      <c r="P40" s="214"/>
+      <c r="N40" s="185"/>
+      <c r="O40" s="185"/>
+      <c r="P40" s="185"/>
       <c r="Q40" s="129"/>
-      <c r="R40" s="214"/>
-[...4 lines deleted...]
-      <c r="W40" s="216"/>
+      <c r="R40" s="185"/>
+      <c r="S40" s="185"/>
+      <c r="T40" s="186"/>
+      <c r="U40" s="186"/>
+      <c r="V40" s="185"/>
+      <c r="W40" s="187"/>
       <c r="X40" s="129"/>
     </row>
     <row r="41" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="217" t="s">
+      <c r="A41" s="192" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="218"/>
-[...45 lines deleted...]
-      <c r="X41" s="130">
+      <c r="B41" s="193"/>
+      <c r="C41" s="131">
+        <v>857999357</v>
+      </c>
+      <c r="D41" s="194">
+        <v>1.5146902917457701</v>
+      </c>
+      <c r="E41" s="194"/>
+      <c r="F41" s="131">
+        <v>462653954</v>
+      </c>
+      <c r="G41" s="194">
+        <v>1.0879553766950902</v>
+      </c>
+      <c r="H41" s="194"/>
+      <c r="I41" s="195">
+        <v>123001173</v>
+      </c>
+      <c r="J41" s="195"/>
+      <c r="K41" s="195">
+        <v>239805288</v>
+      </c>
+      <c r="L41" s="195"/>
+      <c r="M41" s="131">
+        <v>69740804</v>
+      </c>
+      <c r="N41" s="195">
+        <v>25062474</v>
+      </c>
+      <c r="O41" s="195"/>
+      <c r="P41" s="195"/>
+      <c r="Q41" s="131">
+        <v>5044215</v>
+      </c>
+      <c r="R41" s="195">
+        <v>112597176</v>
+      </c>
+      <c r="S41" s="195"/>
+      <c r="T41" s="194">
+        <v>2.1509748578503407</v>
+      </c>
+      <c r="U41" s="194"/>
+      <c r="V41" s="195">
+        <v>112597176</v>
+      </c>
+      <c r="W41" s="195"/>
+      <c r="X41" s="131">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="221" t="s">
+      <c r="A42" s="190" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="222"/>
+      <c r="B42" s="191"/>
       <c r="C42" s="129">
-        <v>540232263</v>
-[...4 lines deleted...]
-      <c r="E42" s="213"/>
+        <v>530745426</v>
+      </c>
+      <c r="D42" s="186">
+        <v>0.93696450654877717</v>
+      </c>
+      <c r="E42" s="186"/>
       <c r="F42" s="129">
-        <v>301148973</v>
-[...12 lines deleted...]
-      <c r="L42" s="214"/>
+        <v>295895440</v>
+      </c>
+      <c r="G42" s="186">
+        <v>0.69581386283269386</v>
+      </c>
+      <c r="H42" s="186"/>
+      <c r="I42" s="185">
+        <v>67717434</v>
+      </c>
+      <c r="J42" s="185"/>
+      <c r="K42" s="185">
+        <v>164542548</v>
+      </c>
+      <c r="L42" s="185"/>
       <c r="M42" s="129">
-        <v>43779452</v>
-[...5 lines deleted...]
-      <c r="P42" s="214"/>
+        <v>43740188</v>
+      </c>
+      <c r="N42" s="185">
+        <v>16401593</v>
+      </c>
+      <c r="O42" s="185"/>
+      <c r="P42" s="185"/>
       <c r="Q42" s="129">
-        <v>3078374</v>
-[...12 lines deleted...]
-      <c r="W42" s="216"/>
+        <v>3493677</v>
+      </c>
+      <c r="R42" s="185">
+        <v>79529054</v>
+      </c>
+      <c r="S42" s="185"/>
+      <c r="T42" s="186">
+        <v>1.5192654176568521</v>
+      </c>
+      <c r="U42" s="186"/>
+      <c r="V42" s="185">
+        <v>79529054</v>
+      </c>
+      <c r="W42" s="187"/>
       <c r="X42" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="226" t="s">
+      <c r="A43" s="188" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="227"/>
+      <c r="B43" s="189"/>
       <c r="C43" s="15">
-        <v>333419747</v>
-[...43 lines deleted...]
-      <c r="X43" s="128">
+        <v>327253931</v>
+      </c>
+      <c r="D43" s="182">
+        <v>0.57772578519699302</v>
+      </c>
+      <c r="E43" s="182"/>
+      <c r="F43" s="132">
+        <v>166758514</v>
+      </c>
+      <c r="G43" s="182">
+        <v>0.39214151386239632</v>
+      </c>
+      <c r="H43" s="182"/>
+      <c r="I43" s="183">
+        <v>55283739</v>
+      </c>
+      <c r="J43" s="183"/>
+      <c r="K43" s="183">
+        <v>75262740</v>
+      </c>
+      <c r="L43" s="183"/>
+      <c r="M43" s="132">
+        <v>26000616</v>
+      </c>
+      <c r="N43" s="183">
+        <v>8660881</v>
+      </c>
+      <c r="O43" s="183"/>
+      <c r="P43" s="183"/>
+      <c r="Q43" s="132">
+        <v>1550538</v>
+      </c>
+      <c r="R43" s="183">
+        <v>33068122</v>
+      </c>
+      <c r="S43" s="183"/>
+      <c r="T43" s="182">
+        <v>0.63170944019348874</v>
+      </c>
+      <c r="U43" s="182"/>
+      <c r="V43" s="183">
+        <v>33068122</v>
+      </c>
+      <c r="W43" s="184"/>
+      <c r="X43" s="132">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A44" s="138" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.3">
       <c r="C45" s="16"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="16"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="16"/>
       <c r="J45" s="16"/>
       <c r="K45" s="16"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="16"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="16"/>
       <c r="R45" s="16"/>
       <c r="S45" s="16"/>
       <c r="T45" s="18"/>
       <c r="U45" s="18"/>
       <c r="V45" s="16"/>
       <c r="W45" s="16"/>
       <c r="X45" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="362">
-    <mergeCell ref="T43:U43"/>
-[...340 lines deleted...]
-    <mergeCell ref="N6:P6"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:P5"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="H2:O2"/>
     <mergeCell ref="P2:X2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="F3:Q3"/>
     <mergeCell ref="R3:X3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="V4:W5"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="N9:P9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="N10:P10"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="N13:P13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="N14:P14"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="N16:P16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="N19:P19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="N18:P18"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="N20:P20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="N21:P21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="N23:P23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="N22:P22"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="N24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="N27:P27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="N28:P28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="N29:P29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="N31:P31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="N30:P30"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="N32:P32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="N33:P33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="N35:P35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="N34:P34"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="N36:P36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="N39:P39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="N38:P38"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="N40:P40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="N41:P41"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="N43:P43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="N42:P42"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R19</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FE6DBE5-263A-4A82-9B08-68DF32AB2CF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:V1"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection sqref="A1:AA1"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
+      <selection pane="bottomLeft" sqref="A1:AA1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.21875" style="132" customWidth="1"/>
-[...1470 lines deleted...]
-    <col min="15925" max="16384" width="9" style="132"/>
+    <col min="1" max="1" width="11.21875" style="125" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="125" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" style="125" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="125" customWidth="1"/>
+    <col min="6" max="6" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7" max="8" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10" max="10" width="7" style="125" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" style="125" customWidth="1"/>
+    <col min="13" max="13" width="10.44140625" style="125" customWidth="1"/>
+    <col min="14" max="15" width="10.109375" style="125" customWidth="1"/>
+    <col min="16" max="16" width="5.6640625" style="125" customWidth="1"/>
+    <col min="17" max="17" width="3.77734375" style="125" customWidth="1"/>
+    <col min="18" max="18" width="4.21875" style="125" customWidth="1"/>
+    <col min="19" max="19" width="8.44140625" style="125" customWidth="1"/>
+    <col min="20" max="20" width="12.21875" style="125" customWidth="1"/>
+    <col min="21" max="21" width="7.77734375" style="125" customWidth="1"/>
+    <col min="22" max="23" width="4.21875" style="125" customWidth="1"/>
+    <col min="24" max="24" width="6.33203125" style="125" customWidth="1"/>
+    <col min="25" max="25" width="11.44140625" style="125" customWidth="1"/>
+    <col min="26" max="27" width="9" style="125"/>
+    <col min="28" max="28" width="11.21875" style="125" customWidth="1"/>
+    <col min="29" max="29" width="7.6640625" style="125" customWidth="1"/>
+    <col min="30" max="30" width="7.88671875" style="125" customWidth="1"/>
+    <col min="31" max="31" width="5.33203125" style="125" customWidth="1"/>
+    <col min="32" max="32" width="9.109375" style="125" customWidth="1"/>
+    <col min="33" max="33" width="4.6640625" style="125" customWidth="1"/>
+    <col min="34" max="35" width="3.77734375" style="125" customWidth="1"/>
+    <col min="36" max="36" width="10.6640625" style="125" customWidth="1"/>
+    <col min="37" max="37" width="7" style="125" customWidth="1"/>
+    <col min="38" max="38" width="5.33203125" style="125" customWidth="1"/>
+    <col min="39" max="39" width="10.109375" style="125" customWidth="1"/>
+    <col min="40" max="40" width="10.44140625" style="125" customWidth="1"/>
+    <col min="41" max="42" width="10.109375" style="125" customWidth="1"/>
+    <col min="43" max="43" width="6.88671875" style="125" customWidth="1"/>
+    <col min="44" max="44" width="3.77734375" style="125" customWidth="1"/>
+    <col min="45" max="45" width="4.21875" style="125" customWidth="1"/>
+    <col min="46" max="46" width="8.44140625" style="125" customWidth="1"/>
+    <col min="47" max="47" width="12.21875" style="125" customWidth="1"/>
+    <col min="48" max="48" width="7.77734375" style="125" customWidth="1"/>
+    <col min="49" max="50" width="4.21875" style="125" customWidth="1"/>
+    <col min="51" max="51" width="6.33203125" style="125" customWidth="1"/>
+    <col min="52" max="52" width="11.44140625" style="125" customWidth="1"/>
+    <col min="53" max="283" width="9" style="125"/>
+    <col min="284" max="284" width="11.21875" style="125" customWidth="1"/>
+    <col min="285" max="285" width="7.6640625" style="125" customWidth="1"/>
+    <col min="286" max="286" width="7.88671875" style="125" customWidth="1"/>
+    <col min="287" max="287" width="5.33203125" style="125" customWidth="1"/>
+    <col min="288" max="288" width="9.109375" style="125" customWidth="1"/>
+    <col min="289" max="289" width="4.6640625" style="125" customWidth="1"/>
+    <col min="290" max="291" width="3.77734375" style="125" customWidth="1"/>
+    <col min="292" max="292" width="10.6640625" style="125" customWidth="1"/>
+    <col min="293" max="293" width="7" style="125" customWidth="1"/>
+    <col min="294" max="294" width="5.33203125" style="125" customWidth="1"/>
+    <col min="295" max="295" width="10.109375" style="125" customWidth="1"/>
+    <col min="296" max="296" width="10.44140625" style="125" customWidth="1"/>
+    <col min="297" max="298" width="10.109375" style="125" customWidth="1"/>
+    <col min="299" max="299" width="6.88671875" style="125" customWidth="1"/>
+    <col min="300" max="300" width="3.77734375" style="125" customWidth="1"/>
+    <col min="301" max="301" width="4.21875" style="125" customWidth="1"/>
+    <col min="302" max="302" width="8.44140625" style="125" customWidth="1"/>
+    <col min="303" max="303" width="12.21875" style="125" customWidth="1"/>
+    <col min="304" max="304" width="7.77734375" style="125" customWidth="1"/>
+    <col min="305" max="306" width="4.21875" style="125" customWidth="1"/>
+    <col min="307" max="307" width="6.33203125" style="125" customWidth="1"/>
+    <col min="308" max="308" width="11.44140625" style="125" customWidth="1"/>
+    <col min="309" max="539" width="9" style="125"/>
+    <col min="540" max="540" width="11.21875" style="125" customWidth="1"/>
+    <col min="541" max="541" width="7.6640625" style="125" customWidth="1"/>
+    <col min="542" max="542" width="7.88671875" style="125" customWidth="1"/>
+    <col min="543" max="543" width="5.33203125" style="125" customWidth="1"/>
+    <col min="544" max="544" width="9.109375" style="125" customWidth="1"/>
+    <col min="545" max="545" width="4.6640625" style="125" customWidth="1"/>
+    <col min="546" max="547" width="3.77734375" style="125" customWidth="1"/>
+    <col min="548" max="548" width="10.6640625" style="125" customWidth="1"/>
+    <col min="549" max="549" width="7" style="125" customWidth="1"/>
+    <col min="550" max="550" width="5.33203125" style="125" customWidth="1"/>
+    <col min="551" max="551" width="10.109375" style="125" customWidth="1"/>
+    <col min="552" max="552" width="10.44140625" style="125" customWidth="1"/>
+    <col min="553" max="554" width="10.109375" style="125" customWidth="1"/>
+    <col min="555" max="555" width="6.88671875" style="125" customWidth="1"/>
+    <col min="556" max="556" width="3.77734375" style="125" customWidth="1"/>
+    <col min="557" max="557" width="4.21875" style="125" customWidth="1"/>
+    <col min="558" max="558" width="8.44140625" style="125" customWidth="1"/>
+    <col min="559" max="559" width="12.21875" style="125" customWidth="1"/>
+    <col min="560" max="560" width="7.77734375" style="125" customWidth="1"/>
+    <col min="561" max="562" width="4.21875" style="125" customWidth="1"/>
+    <col min="563" max="563" width="6.33203125" style="125" customWidth="1"/>
+    <col min="564" max="564" width="11.44140625" style="125" customWidth="1"/>
+    <col min="565" max="795" width="9" style="125"/>
+    <col min="796" max="796" width="11.21875" style="125" customWidth="1"/>
+    <col min="797" max="797" width="7.6640625" style="125" customWidth="1"/>
+    <col min="798" max="798" width="7.88671875" style="125" customWidth="1"/>
+    <col min="799" max="799" width="5.33203125" style="125" customWidth="1"/>
+    <col min="800" max="800" width="9.109375" style="125" customWidth="1"/>
+    <col min="801" max="801" width="4.6640625" style="125" customWidth="1"/>
+    <col min="802" max="803" width="3.77734375" style="125" customWidth="1"/>
+    <col min="804" max="804" width="10.6640625" style="125" customWidth="1"/>
+    <col min="805" max="805" width="7" style="125" customWidth="1"/>
+    <col min="806" max="806" width="5.33203125" style="125" customWidth="1"/>
+    <col min="807" max="807" width="10.109375" style="125" customWidth="1"/>
+    <col min="808" max="808" width="10.44140625" style="125" customWidth="1"/>
+    <col min="809" max="810" width="10.109375" style="125" customWidth="1"/>
+    <col min="811" max="811" width="6.88671875" style="125" customWidth="1"/>
+    <col min="812" max="812" width="3.77734375" style="125" customWidth="1"/>
+    <col min="813" max="813" width="4.21875" style="125" customWidth="1"/>
+    <col min="814" max="814" width="8.44140625" style="125" customWidth="1"/>
+    <col min="815" max="815" width="12.21875" style="125" customWidth="1"/>
+    <col min="816" max="816" width="7.77734375" style="125" customWidth="1"/>
+    <col min="817" max="818" width="4.21875" style="125" customWidth="1"/>
+    <col min="819" max="819" width="6.33203125" style="125" customWidth="1"/>
+    <col min="820" max="820" width="11.44140625" style="125" customWidth="1"/>
+    <col min="821" max="1051" width="9" style="125"/>
+    <col min="1052" max="1052" width="11.21875" style="125" customWidth="1"/>
+    <col min="1053" max="1053" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1054" max="1054" width="7.88671875" style="125" customWidth="1"/>
+    <col min="1055" max="1055" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1056" max="1056" width="9.109375" style="125" customWidth="1"/>
+    <col min="1057" max="1057" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1058" max="1059" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1060" max="1060" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1061" max="1061" width="7" style="125" customWidth="1"/>
+    <col min="1062" max="1062" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1063" max="1063" width="10.109375" style="125" customWidth="1"/>
+    <col min="1064" max="1064" width="10.44140625" style="125" customWidth="1"/>
+    <col min="1065" max="1066" width="10.109375" style="125" customWidth="1"/>
+    <col min="1067" max="1067" width="6.88671875" style="125" customWidth="1"/>
+    <col min="1068" max="1068" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1069" max="1069" width="4.21875" style="125" customWidth="1"/>
+    <col min="1070" max="1070" width="8.44140625" style="125" customWidth="1"/>
+    <col min="1071" max="1071" width="12.21875" style="125" customWidth="1"/>
+    <col min="1072" max="1072" width="7.77734375" style="125" customWidth="1"/>
+    <col min="1073" max="1074" width="4.21875" style="125" customWidth="1"/>
+    <col min="1075" max="1075" width="6.33203125" style="125" customWidth="1"/>
+    <col min="1076" max="1076" width="11.44140625" style="125" customWidth="1"/>
+    <col min="1077" max="1307" width="9" style="125"/>
+    <col min="1308" max="1308" width="11.21875" style="125" customWidth="1"/>
+    <col min="1309" max="1309" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1310" max="1310" width="7.88671875" style="125" customWidth="1"/>
+    <col min="1311" max="1311" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1312" max="1312" width="9.109375" style="125" customWidth="1"/>
+    <col min="1313" max="1313" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1314" max="1315" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1316" max="1316" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1317" max="1317" width="7" style="125" customWidth="1"/>
+    <col min="1318" max="1318" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1319" max="1319" width="10.109375" style="125" customWidth="1"/>
+    <col min="1320" max="1320" width="10.44140625" style="125" customWidth="1"/>
+    <col min="1321" max="1322" width="10.109375" style="125" customWidth="1"/>
+    <col min="1323" max="1323" width="6.88671875" style="125" customWidth="1"/>
+    <col min="1324" max="1324" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1325" max="1325" width="4.21875" style="125" customWidth="1"/>
+    <col min="1326" max="1326" width="8.44140625" style="125" customWidth="1"/>
+    <col min="1327" max="1327" width="12.21875" style="125" customWidth="1"/>
+    <col min="1328" max="1328" width="7.77734375" style="125" customWidth="1"/>
+    <col min="1329" max="1330" width="4.21875" style="125" customWidth="1"/>
+    <col min="1331" max="1331" width="6.33203125" style="125" customWidth="1"/>
+    <col min="1332" max="1332" width="11.44140625" style="125" customWidth="1"/>
+    <col min="1333" max="1563" width="9" style="125"/>
+    <col min="1564" max="1564" width="11.21875" style="125" customWidth="1"/>
+    <col min="1565" max="1565" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1566" max="1566" width="7.88671875" style="125" customWidth="1"/>
+    <col min="1567" max="1567" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1568" max="1568" width="9.109375" style="125" customWidth="1"/>
+    <col min="1569" max="1569" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1570" max="1571" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1572" max="1572" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1573" max="1573" width="7" style="125" customWidth="1"/>
+    <col min="1574" max="1574" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1575" max="1575" width="10.109375" style="125" customWidth="1"/>
+    <col min="1576" max="1576" width="10.44140625" style="125" customWidth="1"/>
+    <col min="1577" max="1578" width="10.109375" style="125" customWidth="1"/>
+    <col min="1579" max="1579" width="6.88671875" style="125" customWidth="1"/>
+    <col min="1580" max="1580" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1581" max="1581" width="4.21875" style="125" customWidth="1"/>
+    <col min="1582" max="1582" width="8.44140625" style="125" customWidth="1"/>
+    <col min="1583" max="1583" width="12.21875" style="125" customWidth="1"/>
+    <col min="1584" max="1584" width="7.77734375" style="125" customWidth="1"/>
+    <col min="1585" max="1586" width="4.21875" style="125" customWidth="1"/>
+    <col min="1587" max="1587" width="6.33203125" style="125" customWidth="1"/>
+    <col min="1588" max="1588" width="11.44140625" style="125" customWidth="1"/>
+    <col min="1589" max="1819" width="9" style="125"/>
+    <col min="1820" max="1820" width="11.21875" style="125" customWidth="1"/>
+    <col min="1821" max="1821" width="7.6640625" style="125" customWidth="1"/>
+    <col min="1822" max="1822" width="7.88671875" style="125" customWidth="1"/>
+    <col min="1823" max="1823" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1824" max="1824" width="9.109375" style="125" customWidth="1"/>
+    <col min="1825" max="1825" width="4.6640625" style="125" customWidth="1"/>
+    <col min="1826" max="1827" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1828" max="1828" width="10.6640625" style="125" customWidth="1"/>
+    <col min="1829" max="1829" width="7" style="125" customWidth="1"/>
+    <col min="1830" max="1830" width="5.33203125" style="125" customWidth="1"/>
+    <col min="1831" max="1831" width="10.109375" style="125" customWidth="1"/>
+    <col min="1832" max="1832" width="10.44140625" style="125" customWidth="1"/>
+    <col min="1833" max="1834" width="10.109375" style="125" customWidth="1"/>
+    <col min="1835" max="1835" width="6.88671875" style="125" customWidth="1"/>
+    <col min="1836" max="1836" width="3.77734375" style="125" customWidth="1"/>
+    <col min="1837" max="1837" width="4.21875" style="125" customWidth="1"/>
+    <col min="1838" max="1838" width="8.44140625" style="125" customWidth="1"/>
+    <col min="1839" max="1839" width="12.21875" style="125" customWidth="1"/>
+    <col min="1840" max="1840" width="7.77734375" style="125" customWidth="1"/>
+    <col min="1841" max="1842" width="4.21875" style="125" customWidth="1"/>
+    <col min="1843" max="1843" width="6.33203125" style="125" customWidth="1"/>
+    <col min="1844" max="1844" width="11.44140625" style="125" customWidth="1"/>
+    <col min="1845" max="2075" width="9" style="125"/>
+    <col min="2076" max="2076" width="11.21875" style="125" customWidth="1"/>
+    <col min="2077" max="2077" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2078" max="2078" width="7.88671875" style="125" customWidth="1"/>
+    <col min="2079" max="2079" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2080" max="2080" width="9.109375" style="125" customWidth="1"/>
+    <col min="2081" max="2081" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2082" max="2083" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2084" max="2084" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2085" max="2085" width="7" style="125" customWidth="1"/>
+    <col min="2086" max="2086" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2087" max="2087" width="10.109375" style="125" customWidth="1"/>
+    <col min="2088" max="2088" width="10.44140625" style="125" customWidth="1"/>
+    <col min="2089" max="2090" width="10.109375" style="125" customWidth="1"/>
+    <col min="2091" max="2091" width="6.88671875" style="125" customWidth="1"/>
+    <col min="2092" max="2092" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2093" max="2093" width="4.21875" style="125" customWidth="1"/>
+    <col min="2094" max="2094" width="8.44140625" style="125" customWidth="1"/>
+    <col min="2095" max="2095" width="12.21875" style="125" customWidth="1"/>
+    <col min="2096" max="2096" width="7.77734375" style="125" customWidth="1"/>
+    <col min="2097" max="2098" width="4.21875" style="125" customWidth="1"/>
+    <col min="2099" max="2099" width="6.33203125" style="125" customWidth="1"/>
+    <col min="2100" max="2100" width="11.44140625" style="125" customWidth="1"/>
+    <col min="2101" max="2331" width="9" style="125"/>
+    <col min="2332" max="2332" width="11.21875" style="125" customWidth="1"/>
+    <col min="2333" max="2333" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2334" max="2334" width="7.88671875" style="125" customWidth="1"/>
+    <col min="2335" max="2335" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2336" max="2336" width="9.109375" style="125" customWidth="1"/>
+    <col min="2337" max="2337" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2338" max="2339" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2340" max="2340" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2341" max="2341" width="7" style="125" customWidth="1"/>
+    <col min="2342" max="2342" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2343" max="2343" width="10.109375" style="125" customWidth="1"/>
+    <col min="2344" max="2344" width="10.44140625" style="125" customWidth="1"/>
+    <col min="2345" max="2346" width="10.109375" style="125" customWidth="1"/>
+    <col min="2347" max="2347" width="6.88671875" style="125" customWidth="1"/>
+    <col min="2348" max="2348" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2349" max="2349" width="4.21875" style="125" customWidth="1"/>
+    <col min="2350" max="2350" width="8.44140625" style="125" customWidth="1"/>
+    <col min="2351" max="2351" width="12.21875" style="125" customWidth="1"/>
+    <col min="2352" max="2352" width="7.77734375" style="125" customWidth="1"/>
+    <col min="2353" max="2354" width="4.21875" style="125" customWidth="1"/>
+    <col min="2355" max="2355" width="6.33203125" style="125" customWidth="1"/>
+    <col min="2356" max="2356" width="11.44140625" style="125" customWidth="1"/>
+    <col min="2357" max="2587" width="9" style="125"/>
+    <col min="2588" max="2588" width="11.21875" style="125" customWidth="1"/>
+    <col min="2589" max="2589" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2590" max="2590" width="7.88671875" style="125" customWidth="1"/>
+    <col min="2591" max="2591" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2592" max="2592" width="9.109375" style="125" customWidth="1"/>
+    <col min="2593" max="2593" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2594" max="2595" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2596" max="2596" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2597" max="2597" width="7" style="125" customWidth="1"/>
+    <col min="2598" max="2598" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2599" max="2599" width="10.109375" style="125" customWidth="1"/>
+    <col min="2600" max="2600" width="10.44140625" style="125" customWidth="1"/>
+    <col min="2601" max="2602" width="10.109375" style="125" customWidth="1"/>
+    <col min="2603" max="2603" width="6.88671875" style="125" customWidth="1"/>
+    <col min="2604" max="2604" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2605" max="2605" width="4.21875" style="125" customWidth="1"/>
+    <col min="2606" max="2606" width="8.44140625" style="125" customWidth="1"/>
+    <col min="2607" max="2607" width="12.21875" style="125" customWidth="1"/>
+    <col min="2608" max="2608" width="7.77734375" style="125" customWidth="1"/>
+    <col min="2609" max="2610" width="4.21875" style="125" customWidth="1"/>
+    <col min="2611" max="2611" width="6.33203125" style="125" customWidth="1"/>
+    <col min="2612" max="2612" width="11.44140625" style="125" customWidth="1"/>
+    <col min="2613" max="2843" width="9" style="125"/>
+    <col min="2844" max="2844" width="11.21875" style="125" customWidth="1"/>
+    <col min="2845" max="2845" width="7.6640625" style="125" customWidth="1"/>
+    <col min="2846" max="2846" width="7.88671875" style="125" customWidth="1"/>
+    <col min="2847" max="2847" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2848" max="2848" width="9.109375" style="125" customWidth="1"/>
+    <col min="2849" max="2849" width="4.6640625" style="125" customWidth="1"/>
+    <col min="2850" max="2851" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2852" max="2852" width="10.6640625" style="125" customWidth="1"/>
+    <col min="2853" max="2853" width="7" style="125" customWidth="1"/>
+    <col min="2854" max="2854" width="5.33203125" style="125" customWidth="1"/>
+    <col min="2855" max="2855" width="10.109375" style="125" customWidth="1"/>
+    <col min="2856" max="2856" width="10.44140625" style="125" customWidth="1"/>
+    <col min="2857" max="2858" width="10.109375" style="125" customWidth="1"/>
+    <col min="2859" max="2859" width="6.88671875" style="125" customWidth="1"/>
+    <col min="2860" max="2860" width="3.77734375" style="125" customWidth="1"/>
+    <col min="2861" max="2861" width="4.21875" style="125" customWidth="1"/>
+    <col min="2862" max="2862" width="8.44140625" style="125" customWidth="1"/>
+    <col min="2863" max="2863" width="12.21875" style="125" customWidth="1"/>
+    <col min="2864" max="2864" width="7.77734375" style="125" customWidth="1"/>
+    <col min="2865" max="2866" width="4.21875" style="125" customWidth="1"/>
+    <col min="2867" max="2867" width="6.33203125" style="125" customWidth="1"/>
+    <col min="2868" max="2868" width="11.44140625" style="125" customWidth="1"/>
+    <col min="2869" max="3099" width="9" style="125"/>
+    <col min="3100" max="3100" width="11.21875" style="125" customWidth="1"/>
+    <col min="3101" max="3101" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3102" max="3102" width="7.88671875" style="125" customWidth="1"/>
+    <col min="3103" max="3103" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3104" max="3104" width="9.109375" style="125" customWidth="1"/>
+    <col min="3105" max="3105" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3106" max="3107" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3108" max="3108" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3109" max="3109" width="7" style="125" customWidth="1"/>
+    <col min="3110" max="3110" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3111" max="3111" width="10.109375" style="125" customWidth="1"/>
+    <col min="3112" max="3112" width="10.44140625" style="125" customWidth="1"/>
+    <col min="3113" max="3114" width="10.109375" style="125" customWidth="1"/>
+    <col min="3115" max="3115" width="6.88671875" style="125" customWidth="1"/>
+    <col min="3116" max="3116" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3117" max="3117" width="4.21875" style="125" customWidth="1"/>
+    <col min="3118" max="3118" width="8.44140625" style="125" customWidth="1"/>
+    <col min="3119" max="3119" width="12.21875" style="125" customWidth="1"/>
+    <col min="3120" max="3120" width="7.77734375" style="125" customWidth="1"/>
+    <col min="3121" max="3122" width="4.21875" style="125" customWidth="1"/>
+    <col min="3123" max="3123" width="6.33203125" style="125" customWidth="1"/>
+    <col min="3124" max="3124" width="11.44140625" style="125" customWidth="1"/>
+    <col min="3125" max="3355" width="9" style="125"/>
+    <col min="3356" max="3356" width="11.21875" style="125" customWidth="1"/>
+    <col min="3357" max="3357" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3358" max="3358" width="7.88671875" style="125" customWidth="1"/>
+    <col min="3359" max="3359" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3360" max="3360" width="9.109375" style="125" customWidth="1"/>
+    <col min="3361" max="3361" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3362" max="3363" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3364" max="3364" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3365" max="3365" width="7" style="125" customWidth="1"/>
+    <col min="3366" max="3366" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3367" max="3367" width="10.109375" style="125" customWidth="1"/>
+    <col min="3368" max="3368" width="10.44140625" style="125" customWidth="1"/>
+    <col min="3369" max="3370" width="10.109375" style="125" customWidth="1"/>
+    <col min="3371" max="3371" width="6.88671875" style="125" customWidth="1"/>
+    <col min="3372" max="3372" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3373" max="3373" width="4.21875" style="125" customWidth="1"/>
+    <col min="3374" max="3374" width="8.44140625" style="125" customWidth="1"/>
+    <col min="3375" max="3375" width="12.21875" style="125" customWidth="1"/>
+    <col min="3376" max="3376" width="7.77734375" style="125" customWidth="1"/>
+    <col min="3377" max="3378" width="4.21875" style="125" customWidth="1"/>
+    <col min="3379" max="3379" width="6.33203125" style="125" customWidth="1"/>
+    <col min="3380" max="3380" width="11.44140625" style="125" customWidth="1"/>
+    <col min="3381" max="3611" width="9" style="125"/>
+    <col min="3612" max="3612" width="11.21875" style="125" customWidth="1"/>
+    <col min="3613" max="3613" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3614" max="3614" width="7.88671875" style="125" customWidth="1"/>
+    <col min="3615" max="3615" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3616" max="3616" width="9.109375" style="125" customWidth="1"/>
+    <col min="3617" max="3617" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3618" max="3619" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3620" max="3620" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3621" max="3621" width="7" style="125" customWidth="1"/>
+    <col min="3622" max="3622" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3623" max="3623" width="10.109375" style="125" customWidth="1"/>
+    <col min="3624" max="3624" width="10.44140625" style="125" customWidth="1"/>
+    <col min="3625" max="3626" width="10.109375" style="125" customWidth="1"/>
+    <col min="3627" max="3627" width="6.88671875" style="125" customWidth="1"/>
+    <col min="3628" max="3628" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3629" max="3629" width="4.21875" style="125" customWidth="1"/>
+    <col min="3630" max="3630" width="8.44140625" style="125" customWidth="1"/>
+    <col min="3631" max="3631" width="12.21875" style="125" customWidth="1"/>
+    <col min="3632" max="3632" width="7.77734375" style="125" customWidth="1"/>
+    <col min="3633" max="3634" width="4.21875" style="125" customWidth="1"/>
+    <col min="3635" max="3635" width="6.33203125" style="125" customWidth="1"/>
+    <col min="3636" max="3636" width="11.44140625" style="125" customWidth="1"/>
+    <col min="3637" max="3867" width="9" style="125"/>
+    <col min="3868" max="3868" width="11.21875" style="125" customWidth="1"/>
+    <col min="3869" max="3869" width="7.6640625" style="125" customWidth="1"/>
+    <col min="3870" max="3870" width="7.88671875" style="125" customWidth="1"/>
+    <col min="3871" max="3871" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3872" max="3872" width="9.109375" style="125" customWidth="1"/>
+    <col min="3873" max="3873" width="4.6640625" style="125" customWidth="1"/>
+    <col min="3874" max="3875" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3876" max="3876" width="10.6640625" style="125" customWidth="1"/>
+    <col min="3877" max="3877" width="7" style="125" customWidth="1"/>
+    <col min="3878" max="3878" width="5.33203125" style="125" customWidth="1"/>
+    <col min="3879" max="3879" width="10.109375" style="125" customWidth="1"/>
+    <col min="3880" max="3880" width="10.44140625" style="125" customWidth="1"/>
+    <col min="3881" max="3882" width="10.109375" style="125" customWidth="1"/>
+    <col min="3883" max="3883" width="6.88671875" style="125" customWidth="1"/>
+    <col min="3884" max="3884" width="3.77734375" style="125" customWidth="1"/>
+    <col min="3885" max="3885" width="4.21875" style="125" customWidth="1"/>
+    <col min="3886" max="3886" width="8.44140625" style="125" customWidth="1"/>
+    <col min="3887" max="3887" width="12.21875" style="125" customWidth="1"/>
+    <col min="3888" max="3888" width="7.77734375" style="125" customWidth="1"/>
+    <col min="3889" max="3890" width="4.21875" style="125" customWidth="1"/>
+    <col min="3891" max="3891" width="6.33203125" style="125" customWidth="1"/>
+    <col min="3892" max="3892" width="11.44140625" style="125" customWidth="1"/>
+    <col min="3893" max="4123" width="9" style="125"/>
+    <col min="4124" max="4124" width="11.21875" style="125" customWidth="1"/>
+    <col min="4125" max="4125" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4126" max="4126" width="7.88671875" style="125" customWidth="1"/>
+    <col min="4127" max="4127" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4128" max="4128" width="9.109375" style="125" customWidth="1"/>
+    <col min="4129" max="4129" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4130" max="4131" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4132" max="4132" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4133" max="4133" width="7" style="125" customWidth="1"/>
+    <col min="4134" max="4134" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4135" max="4135" width="10.109375" style="125" customWidth="1"/>
+    <col min="4136" max="4136" width="10.44140625" style="125" customWidth="1"/>
+    <col min="4137" max="4138" width="10.109375" style="125" customWidth="1"/>
+    <col min="4139" max="4139" width="6.88671875" style="125" customWidth="1"/>
+    <col min="4140" max="4140" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4141" max="4141" width="4.21875" style="125" customWidth="1"/>
+    <col min="4142" max="4142" width="8.44140625" style="125" customWidth="1"/>
+    <col min="4143" max="4143" width="12.21875" style="125" customWidth="1"/>
+    <col min="4144" max="4144" width="7.77734375" style="125" customWidth="1"/>
+    <col min="4145" max="4146" width="4.21875" style="125" customWidth="1"/>
+    <col min="4147" max="4147" width="6.33203125" style="125" customWidth="1"/>
+    <col min="4148" max="4148" width="11.44140625" style="125" customWidth="1"/>
+    <col min="4149" max="4379" width="9" style="125"/>
+    <col min="4380" max="4380" width="11.21875" style="125" customWidth="1"/>
+    <col min="4381" max="4381" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4382" max="4382" width="7.88671875" style="125" customWidth="1"/>
+    <col min="4383" max="4383" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4384" max="4384" width="9.109375" style="125" customWidth="1"/>
+    <col min="4385" max="4385" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4386" max="4387" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4388" max="4388" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4389" max="4389" width="7" style="125" customWidth="1"/>
+    <col min="4390" max="4390" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4391" max="4391" width="10.109375" style="125" customWidth="1"/>
+    <col min="4392" max="4392" width="10.44140625" style="125" customWidth="1"/>
+    <col min="4393" max="4394" width="10.109375" style="125" customWidth="1"/>
+    <col min="4395" max="4395" width="6.88671875" style="125" customWidth="1"/>
+    <col min="4396" max="4396" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4397" max="4397" width="4.21875" style="125" customWidth="1"/>
+    <col min="4398" max="4398" width="8.44140625" style="125" customWidth="1"/>
+    <col min="4399" max="4399" width="12.21875" style="125" customWidth="1"/>
+    <col min="4400" max="4400" width="7.77734375" style="125" customWidth="1"/>
+    <col min="4401" max="4402" width="4.21875" style="125" customWidth="1"/>
+    <col min="4403" max="4403" width="6.33203125" style="125" customWidth="1"/>
+    <col min="4404" max="4404" width="11.44140625" style="125" customWidth="1"/>
+    <col min="4405" max="4635" width="9" style="125"/>
+    <col min="4636" max="4636" width="11.21875" style="125" customWidth="1"/>
+    <col min="4637" max="4637" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4638" max="4638" width="7.88671875" style="125" customWidth="1"/>
+    <col min="4639" max="4639" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4640" max="4640" width="9.109375" style="125" customWidth="1"/>
+    <col min="4641" max="4641" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4642" max="4643" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4644" max="4644" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4645" max="4645" width="7" style="125" customWidth="1"/>
+    <col min="4646" max="4646" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4647" max="4647" width="10.109375" style="125" customWidth="1"/>
+    <col min="4648" max="4648" width="10.44140625" style="125" customWidth="1"/>
+    <col min="4649" max="4650" width="10.109375" style="125" customWidth="1"/>
+    <col min="4651" max="4651" width="6.88671875" style="125" customWidth="1"/>
+    <col min="4652" max="4652" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4653" max="4653" width="4.21875" style="125" customWidth="1"/>
+    <col min="4654" max="4654" width="8.44140625" style="125" customWidth="1"/>
+    <col min="4655" max="4655" width="12.21875" style="125" customWidth="1"/>
+    <col min="4656" max="4656" width="7.77734375" style="125" customWidth="1"/>
+    <col min="4657" max="4658" width="4.21875" style="125" customWidth="1"/>
+    <col min="4659" max="4659" width="6.33203125" style="125" customWidth="1"/>
+    <col min="4660" max="4660" width="11.44140625" style="125" customWidth="1"/>
+    <col min="4661" max="4891" width="9" style="125"/>
+    <col min="4892" max="4892" width="11.21875" style="125" customWidth="1"/>
+    <col min="4893" max="4893" width="7.6640625" style="125" customWidth="1"/>
+    <col min="4894" max="4894" width="7.88671875" style="125" customWidth="1"/>
+    <col min="4895" max="4895" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4896" max="4896" width="9.109375" style="125" customWidth="1"/>
+    <col min="4897" max="4897" width="4.6640625" style="125" customWidth="1"/>
+    <col min="4898" max="4899" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4900" max="4900" width="10.6640625" style="125" customWidth="1"/>
+    <col min="4901" max="4901" width="7" style="125" customWidth="1"/>
+    <col min="4902" max="4902" width="5.33203125" style="125" customWidth="1"/>
+    <col min="4903" max="4903" width="10.109375" style="125" customWidth="1"/>
+    <col min="4904" max="4904" width="10.44140625" style="125" customWidth="1"/>
+    <col min="4905" max="4906" width="10.109375" style="125" customWidth="1"/>
+    <col min="4907" max="4907" width="6.88671875" style="125" customWidth="1"/>
+    <col min="4908" max="4908" width="3.77734375" style="125" customWidth="1"/>
+    <col min="4909" max="4909" width="4.21875" style="125" customWidth="1"/>
+    <col min="4910" max="4910" width="8.44140625" style="125" customWidth="1"/>
+    <col min="4911" max="4911" width="12.21875" style="125" customWidth="1"/>
+    <col min="4912" max="4912" width="7.77734375" style="125" customWidth="1"/>
+    <col min="4913" max="4914" width="4.21875" style="125" customWidth="1"/>
+    <col min="4915" max="4915" width="6.33203125" style="125" customWidth="1"/>
+    <col min="4916" max="4916" width="11.44140625" style="125" customWidth="1"/>
+    <col min="4917" max="5147" width="9" style="125"/>
+    <col min="5148" max="5148" width="11.21875" style="125" customWidth="1"/>
+    <col min="5149" max="5149" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5150" max="5150" width="7.88671875" style="125" customWidth="1"/>
+    <col min="5151" max="5151" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5152" max="5152" width="9.109375" style="125" customWidth="1"/>
+    <col min="5153" max="5153" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5154" max="5155" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5156" max="5156" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5157" max="5157" width="7" style="125" customWidth="1"/>
+    <col min="5158" max="5158" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5159" max="5159" width="10.109375" style="125" customWidth="1"/>
+    <col min="5160" max="5160" width="10.44140625" style="125" customWidth="1"/>
+    <col min="5161" max="5162" width="10.109375" style="125" customWidth="1"/>
+    <col min="5163" max="5163" width="6.88671875" style="125" customWidth="1"/>
+    <col min="5164" max="5164" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5165" max="5165" width="4.21875" style="125" customWidth="1"/>
+    <col min="5166" max="5166" width="8.44140625" style="125" customWidth="1"/>
+    <col min="5167" max="5167" width="12.21875" style="125" customWidth="1"/>
+    <col min="5168" max="5168" width="7.77734375" style="125" customWidth="1"/>
+    <col min="5169" max="5170" width="4.21875" style="125" customWidth="1"/>
+    <col min="5171" max="5171" width="6.33203125" style="125" customWidth="1"/>
+    <col min="5172" max="5172" width="11.44140625" style="125" customWidth="1"/>
+    <col min="5173" max="5403" width="9" style="125"/>
+    <col min="5404" max="5404" width="11.21875" style="125" customWidth="1"/>
+    <col min="5405" max="5405" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5406" max="5406" width="7.88671875" style="125" customWidth="1"/>
+    <col min="5407" max="5407" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5408" max="5408" width="9.109375" style="125" customWidth="1"/>
+    <col min="5409" max="5409" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5410" max="5411" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5412" max="5412" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5413" max="5413" width="7" style="125" customWidth="1"/>
+    <col min="5414" max="5414" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5415" max="5415" width="10.109375" style="125" customWidth="1"/>
+    <col min="5416" max="5416" width="10.44140625" style="125" customWidth="1"/>
+    <col min="5417" max="5418" width="10.109375" style="125" customWidth="1"/>
+    <col min="5419" max="5419" width="6.88671875" style="125" customWidth="1"/>
+    <col min="5420" max="5420" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5421" max="5421" width="4.21875" style="125" customWidth="1"/>
+    <col min="5422" max="5422" width="8.44140625" style="125" customWidth="1"/>
+    <col min="5423" max="5423" width="12.21875" style="125" customWidth="1"/>
+    <col min="5424" max="5424" width="7.77734375" style="125" customWidth="1"/>
+    <col min="5425" max="5426" width="4.21875" style="125" customWidth="1"/>
+    <col min="5427" max="5427" width="6.33203125" style="125" customWidth="1"/>
+    <col min="5428" max="5428" width="11.44140625" style="125" customWidth="1"/>
+    <col min="5429" max="5659" width="9" style="125"/>
+    <col min="5660" max="5660" width="11.21875" style="125" customWidth="1"/>
+    <col min="5661" max="5661" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5662" max="5662" width="7.88671875" style="125" customWidth="1"/>
+    <col min="5663" max="5663" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5664" max="5664" width="9.109375" style="125" customWidth="1"/>
+    <col min="5665" max="5665" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5666" max="5667" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5668" max="5668" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5669" max="5669" width="7" style="125" customWidth="1"/>
+    <col min="5670" max="5670" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5671" max="5671" width="10.109375" style="125" customWidth="1"/>
+    <col min="5672" max="5672" width="10.44140625" style="125" customWidth="1"/>
+    <col min="5673" max="5674" width="10.109375" style="125" customWidth="1"/>
+    <col min="5675" max="5675" width="6.88671875" style="125" customWidth="1"/>
+    <col min="5676" max="5676" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5677" max="5677" width="4.21875" style="125" customWidth="1"/>
+    <col min="5678" max="5678" width="8.44140625" style="125" customWidth="1"/>
+    <col min="5679" max="5679" width="12.21875" style="125" customWidth="1"/>
+    <col min="5680" max="5680" width="7.77734375" style="125" customWidth="1"/>
+    <col min="5681" max="5682" width="4.21875" style="125" customWidth="1"/>
+    <col min="5683" max="5683" width="6.33203125" style="125" customWidth="1"/>
+    <col min="5684" max="5684" width="11.44140625" style="125" customWidth="1"/>
+    <col min="5685" max="5915" width="9" style="125"/>
+    <col min="5916" max="5916" width="11.21875" style="125" customWidth="1"/>
+    <col min="5917" max="5917" width="7.6640625" style="125" customWidth="1"/>
+    <col min="5918" max="5918" width="7.88671875" style="125" customWidth="1"/>
+    <col min="5919" max="5919" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5920" max="5920" width="9.109375" style="125" customWidth="1"/>
+    <col min="5921" max="5921" width="4.6640625" style="125" customWidth="1"/>
+    <col min="5922" max="5923" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5924" max="5924" width="10.6640625" style="125" customWidth="1"/>
+    <col min="5925" max="5925" width="7" style="125" customWidth="1"/>
+    <col min="5926" max="5926" width="5.33203125" style="125" customWidth="1"/>
+    <col min="5927" max="5927" width="10.109375" style="125" customWidth="1"/>
+    <col min="5928" max="5928" width="10.44140625" style="125" customWidth="1"/>
+    <col min="5929" max="5930" width="10.109375" style="125" customWidth="1"/>
+    <col min="5931" max="5931" width="6.88671875" style="125" customWidth="1"/>
+    <col min="5932" max="5932" width="3.77734375" style="125" customWidth="1"/>
+    <col min="5933" max="5933" width="4.21875" style="125" customWidth="1"/>
+    <col min="5934" max="5934" width="8.44140625" style="125" customWidth="1"/>
+    <col min="5935" max="5935" width="12.21875" style="125" customWidth="1"/>
+    <col min="5936" max="5936" width="7.77734375" style="125" customWidth="1"/>
+    <col min="5937" max="5938" width="4.21875" style="125" customWidth="1"/>
+    <col min="5939" max="5939" width="6.33203125" style="125" customWidth="1"/>
+    <col min="5940" max="5940" width="11.44140625" style="125" customWidth="1"/>
+    <col min="5941" max="6171" width="9" style="125"/>
+    <col min="6172" max="6172" width="11.21875" style="125" customWidth="1"/>
+    <col min="6173" max="6173" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6174" max="6174" width="7.88671875" style="125" customWidth="1"/>
+    <col min="6175" max="6175" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6176" max="6176" width="9.109375" style="125" customWidth="1"/>
+    <col min="6177" max="6177" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6178" max="6179" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6180" max="6180" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6181" max="6181" width="7" style="125" customWidth="1"/>
+    <col min="6182" max="6182" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6183" max="6183" width="10.109375" style="125" customWidth="1"/>
+    <col min="6184" max="6184" width="10.44140625" style="125" customWidth="1"/>
+    <col min="6185" max="6186" width="10.109375" style="125" customWidth="1"/>
+    <col min="6187" max="6187" width="6.88671875" style="125" customWidth="1"/>
+    <col min="6188" max="6188" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6189" max="6189" width="4.21875" style="125" customWidth="1"/>
+    <col min="6190" max="6190" width="8.44140625" style="125" customWidth="1"/>
+    <col min="6191" max="6191" width="12.21875" style="125" customWidth="1"/>
+    <col min="6192" max="6192" width="7.77734375" style="125" customWidth="1"/>
+    <col min="6193" max="6194" width="4.21875" style="125" customWidth="1"/>
+    <col min="6195" max="6195" width="6.33203125" style="125" customWidth="1"/>
+    <col min="6196" max="6196" width="11.44140625" style="125" customWidth="1"/>
+    <col min="6197" max="6427" width="9" style="125"/>
+    <col min="6428" max="6428" width="11.21875" style="125" customWidth="1"/>
+    <col min="6429" max="6429" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6430" max="6430" width="7.88671875" style="125" customWidth="1"/>
+    <col min="6431" max="6431" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6432" max="6432" width="9.109375" style="125" customWidth="1"/>
+    <col min="6433" max="6433" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6434" max="6435" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6436" max="6436" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6437" max="6437" width="7" style="125" customWidth="1"/>
+    <col min="6438" max="6438" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6439" max="6439" width="10.109375" style="125" customWidth="1"/>
+    <col min="6440" max="6440" width="10.44140625" style="125" customWidth="1"/>
+    <col min="6441" max="6442" width="10.109375" style="125" customWidth="1"/>
+    <col min="6443" max="6443" width="6.88671875" style="125" customWidth="1"/>
+    <col min="6444" max="6444" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6445" max="6445" width="4.21875" style="125" customWidth="1"/>
+    <col min="6446" max="6446" width="8.44140625" style="125" customWidth="1"/>
+    <col min="6447" max="6447" width="12.21875" style="125" customWidth="1"/>
+    <col min="6448" max="6448" width="7.77734375" style="125" customWidth="1"/>
+    <col min="6449" max="6450" width="4.21875" style="125" customWidth="1"/>
+    <col min="6451" max="6451" width="6.33203125" style="125" customWidth="1"/>
+    <col min="6452" max="6452" width="11.44140625" style="125" customWidth="1"/>
+    <col min="6453" max="6683" width="9" style="125"/>
+    <col min="6684" max="6684" width="11.21875" style="125" customWidth="1"/>
+    <col min="6685" max="6685" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6686" max="6686" width="7.88671875" style="125" customWidth="1"/>
+    <col min="6687" max="6687" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6688" max="6688" width="9.109375" style="125" customWidth="1"/>
+    <col min="6689" max="6689" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6690" max="6691" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6692" max="6692" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6693" max="6693" width="7" style="125" customWidth="1"/>
+    <col min="6694" max="6694" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6695" max="6695" width="10.109375" style="125" customWidth="1"/>
+    <col min="6696" max="6696" width="10.44140625" style="125" customWidth="1"/>
+    <col min="6697" max="6698" width="10.109375" style="125" customWidth="1"/>
+    <col min="6699" max="6699" width="6.88671875" style="125" customWidth="1"/>
+    <col min="6700" max="6700" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6701" max="6701" width="4.21875" style="125" customWidth="1"/>
+    <col min="6702" max="6702" width="8.44140625" style="125" customWidth="1"/>
+    <col min="6703" max="6703" width="12.21875" style="125" customWidth="1"/>
+    <col min="6704" max="6704" width="7.77734375" style="125" customWidth="1"/>
+    <col min="6705" max="6706" width="4.21875" style="125" customWidth="1"/>
+    <col min="6707" max="6707" width="6.33203125" style="125" customWidth="1"/>
+    <col min="6708" max="6708" width="11.44140625" style="125" customWidth="1"/>
+    <col min="6709" max="6939" width="9" style="125"/>
+    <col min="6940" max="6940" width="11.21875" style="125" customWidth="1"/>
+    <col min="6941" max="6941" width="7.6640625" style="125" customWidth="1"/>
+    <col min="6942" max="6942" width="7.88671875" style="125" customWidth="1"/>
+    <col min="6943" max="6943" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6944" max="6944" width="9.109375" style="125" customWidth="1"/>
+    <col min="6945" max="6945" width="4.6640625" style="125" customWidth="1"/>
+    <col min="6946" max="6947" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6948" max="6948" width="10.6640625" style="125" customWidth="1"/>
+    <col min="6949" max="6949" width="7" style="125" customWidth="1"/>
+    <col min="6950" max="6950" width="5.33203125" style="125" customWidth="1"/>
+    <col min="6951" max="6951" width="10.109375" style="125" customWidth="1"/>
+    <col min="6952" max="6952" width="10.44140625" style="125" customWidth="1"/>
+    <col min="6953" max="6954" width="10.109375" style="125" customWidth="1"/>
+    <col min="6955" max="6955" width="6.88671875" style="125" customWidth="1"/>
+    <col min="6956" max="6956" width="3.77734375" style="125" customWidth="1"/>
+    <col min="6957" max="6957" width="4.21875" style="125" customWidth="1"/>
+    <col min="6958" max="6958" width="8.44140625" style="125" customWidth="1"/>
+    <col min="6959" max="6959" width="12.21875" style="125" customWidth="1"/>
+    <col min="6960" max="6960" width="7.77734375" style="125" customWidth="1"/>
+    <col min="6961" max="6962" width="4.21875" style="125" customWidth="1"/>
+    <col min="6963" max="6963" width="6.33203125" style="125" customWidth="1"/>
+    <col min="6964" max="6964" width="11.44140625" style="125" customWidth="1"/>
+    <col min="6965" max="7195" width="9" style="125"/>
+    <col min="7196" max="7196" width="11.21875" style="125" customWidth="1"/>
+    <col min="7197" max="7197" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7198" max="7198" width="7.88671875" style="125" customWidth="1"/>
+    <col min="7199" max="7199" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7200" max="7200" width="9.109375" style="125" customWidth="1"/>
+    <col min="7201" max="7201" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7202" max="7203" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7204" max="7204" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7205" max="7205" width="7" style="125" customWidth="1"/>
+    <col min="7206" max="7206" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7207" max="7207" width="10.109375" style="125" customWidth="1"/>
+    <col min="7208" max="7208" width="10.44140625" style="125" customWidth="1"/>
+    <col min="7209" max="7210" width="10.109375" style="125" customWidth="1"/>
+    <col min="7211" max="7211" width="6.88671875" style="125" customWidth="1"/>
+    <col min="7212" max="7212" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7213" max="7213" width="4.21875" style="125" customWidth="1"/>
+    <col min="7214" max="7214" width="8.44140625" style="125" customWidth="1"/>
+    <col min="7215" max="7215" width="12.21875" style="125" customWidth="1"/>
+    <col min="7216" max="7216" width="7.77734375" style="125" customWidth="1"/>
+    <col min="7217" max="7218" width="4.21875" style="125" customWidth="1"/>
+    <col min="7219" max="7219" width="6.33203125" style="125" customWidth="1"/>
+    <col min="7220" max="7220" width="11.44140625" style="125" customWidth="1"/>
+    <col min="7221" max="7451" width="9" style="125"/>
+    <col min="7452" max="7452" width="11.21875" style="125" customWidth="1"/>
+    <col min="7453" max="7453" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7454" max="7454" width="7.88671875" style="125" customWidth="1"/>
+    <col min="7455" max="7455" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7456" max="7456" width="9.109375" style="125" customWidth="1"/>
+    <col min="7457" max="7457" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7458" max="7459" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7460" max="7460" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7461" max="7461" width="7" style="125" customWidth="1"/>
+    <col min="7462" max="7462" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7463" max="7463" width="10.109375" style="125" customWidth="1"/>
+    <col min="7464" max="7464" width="10.44140625" style="125" customWidth="1"/>
+    <col min="7465" max="7466" width="10.109375" style="125" customWidth="1"/>
+    <col min="7467" max="7467" width="6.88671875" style="125" customWidth="1"/>
+    <col min="7468" max="7468" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7469" max="7469" width="4.21875" style="125" customWidth="1"/>
+    <col min="7470" max="7470" width="8.44140625" style="125" customWidth="1"/>
+    <col min="7471" max="7471" width="12.21875" style="125" customWidth="1"/>
+    <col min="7472" max="7472" width="7.77734375" style="125" customWidth="1"/>
+    <col min="7473" max="7474" width="4.21875" style="125" customWidth="1"/>
+    <col min="7475" max="7475" width="6.33203125" style="125" customWidth="1"/>
+    <col min="7476" max="7476" width="11.44140625" style="125" customWidth="1"/>
+    <col min="7477" max="7707" width="9" style="125"/>
+    <col min="7708" max="7708" width="11.21875" style="125" customWidth="1"/>
+    <col min="7709" max="7709" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7710" max="7710" width="7.88671875" style="125" customWidth="1"/>
+    <col min="7711" max="7711" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7712" max="7712" width="9.109375" style="125" customWidth="1"/>
+    <col min="7713" max="7713" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7714" max="7715" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7716" max="7716" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7717" max="7717" width="7" style="125" customWidth="1"/>
+    <col min="7718" max="7718" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7719" max="7719" width="10.109375" style="125" customWidth="1"/>
+    <col min="7720" max="7720" width="10.44140625" style="125" customWidth="1"/>
+    <col min="7721" max="7722" width="10.109375" style="125" customWidth="1"/>
+    <col min="7723" max="7723" width="6.88671875" style="125" customWidth="1"/>
+    <col min="7724" max="7724" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7725" max="7725" width="4.21875" style="125" customWidth="1"/>
+    <col min="7726" max="7726" width="8.44140625" style="125" customWidth="1"/>
+    <col min="7727" max="7727" width="12.21875" style="125" customWidth="1"/>
+    <col min="7728" max="7728" width="7.77734375" style="125" customWidth="1"/>
+    <col min="7729" max="7730" width="4.21875" style="125" customWidth="1"/>
+    <col min="7731" max="7731" width="6.33203125" style="125" customWidth="1"/>
+    <col min="7732" max="7732" width="11.44140625" style="125" customWidth="1"/>
+    <col min="7733" max="7963" width="9" style="125"/>
+    <col min="7964" max="7964" width="11.21875" style="125" customWidth="1"/>
+    <col min="7965" max="7965" width="7.6640625" style="125" customWidth="1"/>
+    <col min="7966" max="7966" width="7.88671875" style="125" customWidth="1"/>
+    <col min="7967" max="7967" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7968" max="7968" width="9.109375" style="125" customWidth="1"/>
+    <col min="7969" max="7969" width="4.6640625" style="125" customWidth="1"/>
+    <col min="7970" max="7971" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7972" max="7972" width="10.6640625" style="125" customWidth="1"/>
+    <col min="7973" max="7973" width="7" style="125" customWidth="1"/>
+    <col min="7974" max="7974" width="5.33203125" style="125" customWidth="1"/>
+    <col min="7975" max="7975" width="10.109375" style="125" customWidth="1"/>
+    <col min="7976" max="7976" width="10.44140625" style="125" customWidth="1"/>
+    <col min="7977" max="7978" width="10.109375" style="125" customWidth="1"/>
+    <col min="7979" max="7979" width="6.88671875" style="125" customWidth="1"/>
+    <col min="7980" max="7980" width="3.77734375" style="125" customWidth="1"/>
+    <col min="7981" max="7981" width="4.21875" style="125" customWidth="1"/>
+    <col min="7982" max="7982" width="8.44140625" style="125" customWidth="1"/>
+    <col min="7983" max="7983" width="12.21875" style="125" customWidth="1"/>
+    <col min="7984" max="7984" width="7.77734375" style="125" customWidth="1"/>
+    <col min="7985" max="7986" width="4.21875" style="125" customWidth="1"/>
+    <col min="7987" max="7987" width="6.33203125" style="125" customWidth="1"/>
+    <col min="7988" max="7988" width="11.44140625" style="125" customWidth="1"/>
+    <col min="7989" max="8219" width="9" style="125"/>
+    <col min="8220" max="8220" width="11.21875" style="125" customWidth="1"/>
+    <col min="8221" max="8221" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8222" max="8222" width="7.88671875" style="125" customWidth="1"/>
+    <col min="8223" max="8223" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8224" max="8224" width="9.109375" style="125" customWidth="1"/>
+    <col min="8225" max="8225" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8226" max="8227" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8228" max="8228" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8229" max="8229" width="7" style="125" customWidth="1"/>
+    <col min="8230" max="8230" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8231" max="8231" width="10.109375" style="125" customWidth="1"/>
+    <col min="8232" max="8232" width="10.44140625" style="125" customWidth="1"/>
+    <col min="8233" max="8234" width="10.109375" style="125" customWidth="1"/>
+    <col min="8235" max="8235" width="6.88671875" style="125" customWidth="1"/>
+    <col min="8236" max="8236" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8237" max="8237" width="4.21875" style="125" customWidth="1"/>
+    <col min="8238" max="8238" width="8.44140625" style="125" customWidth="1"/>
+    <col min="8239" max="8239" width="12.21875" style="125" customWidth="1"/>
+    <col min="8240" max="8240" width="7.77734375" style="125" customWidth="1"/>
+    <col min="8241" max="8242" width="4.21875" style="125" customWidth="1"/>
+    <col min="8243" max="8243" width="6.33203125" style="125" customWidth="1"/>
+    <col min="8244" max="8244" width="11.44140625" style="125" customWidth="1"/>
+    <col min="8245" max="8475" width="9" style="125"/>
+    <col min="8476" max="8476" width="11.21875" style="125" customWidth="1"/>
+    <col min="8477" max="8477" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8478" max="8478" width="7.88671875" style="125" customWidth="1"/>
+    <col min="8479" max="8479" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8480" max="8480" width="9.109375" style="125" customWidth="1"/>
+    <col min="8481" max="8481" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8482" max="8483" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8484" max="8484" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8485" max="8485" width="7" style="125" customWidth="1"/>
+    <col min="8486" max="8486" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8487" max="8487" width="10.109375" style="125" customWidth="1"/>
+    <col min="8488" max="8488" width="10.44140625" style="125" customWidth="1"/>
+    <col min="8489" max="8490" width="10.109375" style="125" customWidth="1"/>
+    <col min="8491" max="8491" width="6.88671875" style="125" customWidth="1"/>
+    <col min="8492" max="8492" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8493" max="8493" width="4.21875" style="125" customWidth="1"/>
+    <col min="8494" max="8494" width="8.44140625" style="125" customWidth="1"/>
+    <col min="8495" max="8495" width="12.21875" style="125" customWidth="1"/>
+    <col min="8496" max="8496" width="7.77734375" style="125" customWidth="1"/>
+    <col min="8497" max="8498" width="4.21875" style="125" customWidth="1"/>
+    <col min="8499" max="8499" width="6.33203125" style="125" customWidth="1"/>
+    <col min="8500" max="8500" width="11.44140625" style="125" customWidth="1"/>
+    <col min="8501" max="8731" width="9" style="125"/>
+    <col min="8732" max="8732" width="11.21875" style="125" customWidth="1"/>
+    <col min="8733" max="8733" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8734" max="8734" width="7.88671875" style="125" customWidth="1"/>
+    <col min="8735" max="8735" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8736" max="8736" width="9.109375" style="125" customWidth="1"/>
+    <col min="8737" max="8737" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8738" max="8739" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8740" max="8740" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8741" max="8741" width="7" style="125" customWidth="1"/>
+    <col min="8742" max="8742" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8743" max="8743" width="10.109375" style="125" customWidth="1"/>
+    <col min="8744" max="8744" width="10.44140625" style="125" customWidth="1"/>
+    <col min="8745" max="8746" width="10.109375" style="125" customWidth="1"/>
+    <col min="8747" max="8747" width="6.88671875" style="125" customWidth="1"/>
+    <col min="8748" max="8748" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8749" max="8749" width="4.21875" style="125" customWidth="1"/>
+    <col min="8750" max="8750" width="8.44140625" style="125" customWidth="1"/>
+    <col min="8751" max="8751" width="12.21875" style="125" customWidth="1"/>
+    <col min="8752" max="8752" width="7.77734375" style="125" customWidth="1"/>
+    <col min="8753" max="8754" width="4.21875" style="125" customWidth="1"/>
+    <col min="8755" max="8755" width="6.33203125" style="125" customWidth="1"/>
+    <col min="8756" max="8756" width="11.44140625" style="125" customWidth="1"/>
+    <col min="8757" max="8987" width="9" style="125"/>
+    <col min="8988" max="8988" width="11.21875" style="125" customWidth="1"/>
+    <col min="8989" max="8989" width="7.6640625" style="125" customWidth="1"/>
+    <col min="8990" max="8990" width="7.88671875" style="125" customWidth="1"/>
+    <col min="8991" max="8991" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8992" max="8992" width="9.109375" style="125" customWidth="1"/>
+    <col min="8993" max="8993" width="4.6640625" style="125" customWidth="1"/>
+    <col min="8994" max="8995" width="3.77734375" style="125" customWidth="1"/>
+    <col min="8996" max="8996" width="10.6640625" style="125" customWidth="1"/>
+    <col min="8997" max="8997" width="7" style="125" customWidth="1"/>
+    <col min="8998" max="8998" width="5.33203125" style="125" customWidth="1"/>
+    <col min="8999" max="8999" width="10.109375" style="125" customWidth="1"/>
+    <col min="9000" max="9000" width="10.44140625" style="125" customWidth="1"/>
+    <col min="9001" max="9002" width="10.109375" style="125" customWidth="1"/>
+    <col min="9003" max="9003" width="6.88671875" style="125" customWidth="1"/>
+    <col min="9004" max="9004" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9005" max="9005" width="4.21875" style="125" customWidth="1"/>
+    <col min="9006" max="9006" width="8.44140625" style="125" customWidth="1"/>
+    <col min="9007" max="9007" width="12.21875" style="125" customWidth="1"/>
+    <col min="9008" max="9008" width="7.77734375" style="125" customWidth="1"/>
+    <col min="9009" max="9010" width="4.21875" style="125" customWidth="1"/>
+    <col min="9011" max="9011" width="6.33203125" style="125" customWidth="1"/>
+    <col min="9012" max="9012" width="11.44140625" style="125" customWidth="1"/>
+    <col min="9013" max="9243" width="9" style="125"/>
+    <col min="9244" max="9244" width="11.21875" style="125" customWidth="1"/>
+    <col min="9245" max="9245" width="7.6640625" style="125" customWidth="1"/>
+    <col min="9246" max="9246" width="7.88671875" style="125" customWidth="1"/>
+    <col min="9247" max="9247" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9248" max="9248" width="9.109375" style="125" customWidth="1"/>
+    <col min="9249" max="9249" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9250" max="9251" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9252" max="9252" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9253" max="9253" width="7" style="125" customWidth="1"/>
+    <col min="9254" max="9254" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9255" max="9255" width="10.109375" style="125" customWidth="1"/>
+    <col min="9256" max="9256" width="10.44140625" style="125" customWidth="1"/>
+    <col min="9257" max="9258" width="10.109375" style="125" customWidth="1"/>
+    <col min="9259" max="9259" width="6.88671875" style="125" customWidth="1"/>
+    <col min="9260" max="9260" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9261" max="9261" width="4.21875" style="125" customWidth="1"/>
+    <col min="9262" max="9262" width="8.44140625" style="125" customWidth="1"/>
+    <col min="9263" max="9263" width="12.21875" style="125" customWidth="1"/>
+    <col min="9264" max="9264" width="7.77734375" style="125" customWidth="1"/>
+    <col min="9265" max="9266" width="4.21875" style="125" customWidth="1"/>
+    <col min="9267" max="9267" width="6.33203125" style="125" customWidth="1"/>
+    <col min="9268" max="9268" width="11.44140625" style="125" customWidth="1"/>
+    <col min="9269" max="9499" width="9" style="125"/>
+    <col min="9500" max="9500" width="11.21875" style="125" customWidth="1"/>
+    <col min="9501" max="9501" width="7.6640625" style="125" customWidth="1"/>
+    <col min="9502" max="9502" width="7.88671875" style="125" customWidth="1"/>
+    <col min="9503" max="9503" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9504" max="9504" width="9.109375" style="125" customWidth="1"/>
+    <col min="9505" max="9505" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9506" max="9507" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9508" max="9508" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9509" max="9509" width="7" style="125" customWidth="1"/>
+    <col min="9510" max="9510" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9511" max="9511" width="10.109375" style="125" customWidth="1"/>
+    <col min="9512" max="9512" width="10.44140625" style="125" customWidth="1"/>
+    <col min="9513" max="9514" width="10.109375" style="125" customWidth="1"/>
+    <col min="9515" max="9515" width="6.88671875" style="125" customWidth="1"/>
+    <col min="9516" max="9516" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9517" max="9517" width="4.21875" style="125" customWidth="1"/>
+    <col min="9518" max="9518" width="8.44140625" style="125" customWidth="1"/>
+    <col min="9519" max="9519" width="12.21875" style="125" customWidth="1"/>
+    <col min="9520" max="9520" width="7.77734375" style="125" customWidth="1"/>
+    <col min="9521" max="9522" width="4.21875" style="125" customWidth="1"/>
+    <col min="9523" max="9523" width="6.33203125" style="125" customWidth="1"/>
+    <col min="9524" max="9524" width="11.44140625" style="125" customWidth="1"/>
+    <col min="9525" max="9755" width="9" style="125"/>
+    <col min="9756" max="9756" width="11.21875" style="125" customWidth="1"/>
+    <col min="9757" max="9757" width="7.6640625" style="125" customWidth="1"/>
+    <col min="9758" max="9758" width="7.88671875" style="125" customWidth="1"/>
+    <col min="9759" max="9759" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9760" max="9760" width="9.109375" style="125" customWidth="1"/>
+    <col min="9761" max="9761" width="4.6640625" style="125" customWidth="1"/>
+    <col min="9762" max="9763" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9764" max="9764" width="10.6640625" style="125" customWidth="1"/>
+    <col min="9765" max="9765" width="7" style="125" customWidth="1"/>
+    <col min="9766" max="9766" width="5.33203125" style="125" customWidth="1"/>
+    <col min="9767" max="9767" width="10.109375" style="125" customWidth="1"/>
+    <col min="9768" max="9768" width="10.44140625" style="125" customWidth="1"/>
+    <col min="9769" max="9770" width="10.109375" style="125" customWidth="1"/>
+    <col min="9771" max="9771" width="6.88671875" style="125" customWidth="1"/>
+    <col min="9772" max="9772" width="3.77734375" style="125" customWidth="1"/>
+    <col min="9773" max="9773" width="4.21875" style="125" customWidth="1"/>
+    <col min="9774" max="9774" width="8.44140625" style="125" customWidth="1"/>
+    <col min="9775" max="9775" width="12.21875" style="125" customWidth="1"/>
+    <col min="9776" max="9776" width="7.77734375" style="125" customWidth="1"/>
+    <col min="9777" max="9778" width="4.21875" style="125" customWidth="1"/>
+    <col min="9779" max="9779" width="6.33203125" style="125" customWidth="1"/>
+    <col min="9780" max="9780" width="11.44140625" style="125" customWidth="1"/>
+    <col min="9781" max="10011" width="9" style="125"/>
+    <col min="10012" max="10012" width="11.21875" style="125" customWidth="1"/>
+    <col min="10013" max="10013" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10014" max="10014" width="7.88671875" style="125" customWidth="1"/>
+    <col min="10015" max="10015" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10016" max="10016" width="9.109375" style="125" customWidth="1"/>
+    <col min="10017" max="10017" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10018" max="10019" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10020" max="10020" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10021" max="10021" width="7" style="125" customWidth="1"/>
+    <col min="10022" max="10022" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10023" max="10023" width="10.109375" style="125" customWidth="1"/>
+    <col min="10024" max="10024" width="10.44140625" style="125" customWidth="1"/>
+    <col min="10025" max="10026" width="10.109375" style="125" customWidth="1"/>
+    <col min="10027" max="10027" width="6.88671875" style="125" customWidth="1"/>
+    <col min="10028" max="10028" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10029" max="10029" width="4.21875" style="125" customWidth="1"/>
+    <col min="10030" max="10030" width="8.44140625" style="125" customWidth="1"/>
+    <col min="10031" max="10031" width="12.21875" style="125" customWidth="1"/>
+    <col min="10032" max="10032" width="7.77734375" style="125" customWidth="1"/>
+    <col min="10033" max="10034" width="4.21875" style="125" customWidth="1"/>
+    <col min="10035" max="10035" width="6.33203125" style="125" customWidth="1"/>
+    <col min="10036" max="10036" width="11.44140625" style="125" customWidth="1"/>
+    <col min="10037" max="10267" width="9" style="125"/>
+    <col min="10268" max="10268" width="11.21875" style="125" customWidth="1"/>
+    <col min="10269" max="10269" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10270" max="10270" width="7.88671875" style="125" customWidth="1"/>
+    <col min="10271" max="10271" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10272" max="10272" width="9.109375" style="125" customWidth="1"/>
+    <col min="10273" max="10273" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10274" max="10275" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10276" max="10276" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10277" max="10277" width="7" style="125" customWidth="1"/>
+    <col min="10278" max="10278" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10279" max="10279" width="10.109375" style="125" customWidth="1"/>
+    <col min="10280" max="10280" width="10.44140625" style="125" customWidth="1"/>
+    <col min="10281" max="10282" width="10.109375" style="125" customWidth="1"/>
+    <col min="10283" max="10283" width="6.88671875" style="125" customWidth="1"/>
+    <col min="10284" max="10284" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10285" max="10285" width="4.21875" style="125" customWidth="1"/>
+    <col min="10286" max="10286" width="8.44140625" style="125" customWidth="1"/>
+    <col min="10287" max="10287" width="12.21875" style="125" customWidth="1"/>
+    <col min="10288" max="10288" width="7.77734375" style="125" customWidth="1"/>
+    <col min="10289" max="10290" width="4.21875" style="125" customWidth="1"/>
+    <col min="10291" max="10291" width="6.33203125" style="125" customWidth="1"/>
+    <col min="10292" max="10292" width="11.44140625" style="125" customWidth="1"/>
+    <col min="10293" max="10523" width="9" style="125"/>
+    <col min="10524" max="10524" width="11.21875" style="125" customWidth="1"/>
+    <col min="10525" max="10525" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10526" max="10526" width="7.88671875" style="125" customWidth="1"/>
+    <col min="10527" max="10527" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10528" max="10528" width="9.109375" style="125" customWidth="1"/>
+    <col min="10529" max="10529" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10530" max="10531" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10532" max="10532" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10533" max="10533" width="7" style="125" customWidth="1"/>
+    <col min="10534" max="10534" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10535" max="10535" width="10.109375" style="125" customWidth="1"/>
+    <col min="10536" max="10536" width="10.44140625" style="125" customWidth="1"/>
+    <col min="10537" max="10538" width="10.109375" style="125" customWidth="1"/>
+    <col min="10539" max="10539" width="6.88671875" style="125" customWidth="1"/>
+    <col min="10540" max="10540" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10541" max="10541" width="4.21875" style="125" customWidth="1"/>
+    <col min="10542" max="10542" width="8.44140625" style="125" customWidth="1"/>
+    <col min="10543" max="10543" width="12.21875" style="125" customWidth="1"/>
+    <col min="10544" max="10544" width="7.77734375" style="125" customWidth="1"/>
+    <col min="10545" max="10546" width="4.21875" style="125" customWidth="1"/>
+    <col min="10547" max="10547" width="6.33203125" style="125" customWidth="1"/>
+    <col min="10548" max="10548" width="11.44140625" style="125" customWidth="1"/>
+    <col min="10549" max="10779" width="9" style="125"/>
+    <col min="10780" max="10780" width="11.21875" style="125" customWidth="1"/>
+    <col min="10781" max="10781" width="7.6640625" style="125" customWidth="1"/>
+    <col min="10782" max="10782" width="7.88671875" style="125" customWidth="1"/>
+    <col min="10783" max="10783" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10784" max="10784" width="9.109375" style="125" customWidth="1"/>
+    <col min="10785" max="10785" width="4.6640625" style="125" customWidth="1"/>
+    <col min="10786" max="10787" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10788" max="10788" width="10.6640625" style="125" customWidth="1"/>
+    <col min="10789" max="10789" width="7" style="125" customWidth="1"/>
+    <col min="10790" max="10790" width="5.33203125" style="125" customWidth="1"/>
+    <col min="10791" max="10791" width="10.109375" style="125" customWidth="1"/>
+    <col min="10792" max="10792" width="10.44140625" style="125" customWidth="1"/>
+    <col min="10793" max="10794" width="10.109375" style="125" customWidth="1"/>
+    <col min="10795" max="10795" width="6.88671875" style="125" customWidth="1"/>
+    <col min="10796" max="10796" width="3.77734375" style="125" customWidth="1"/>
+    <col min="10797" max="10797" width="4.21875" style="125" customWidth="1"/>
+    <col min="10798" max="10798" width="8.44140625" style="125" customWidth="1"/>
+    <col min="10799" max="10799" width="12.21875" style="125" customWidth="1"/>
+    <col min="10800" max="10800" width="7.77734375" style="125" customWidth="1"/>
+    <col min="10801" max="10802" width="4.21875" style="125" customWidth="1"/>
+    <col min="10803" max="10803" width="6.33203125" style="125" customWidth="1"/>
+    <col min="10804" max="10804" width="11.44140625" style="125" customWidth="1"/>
+    <col min="10805" max="11035" width="9" style="125"/>
+    <col min="11036" max="11036" width="11.21875" style="125" customWidth="1"/>
+    <col min="11037" max="11037" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11038" max="11038" width="7.88671875" style="125" customWidth="1"/>
+    <col min="11039" max="11039" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11040" max="11040" width="9.109375" style="125" customWidth="1"/>
+    <col min="11041" max="11041" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11042" max="11043" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11044" max="11044" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11045" max="11045" width="7" style="125" customWidth="1"/>
+    <col min="11046" max="11046" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11047" max="11047" width="10.109375" style="125" customWidth="1"/>
+    <col min="11048" max="11048" width="10.44140625" style="125" customWidth="1"/>
+    <col min="11049" max="11050" width="10.109375" style="125" customWidth="1"/>
+    <col min="11051" max="11051" width="6.88671875" style="125" customWidth="1"/>
+    <col min="11052" max="11052" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11053" max="11053" width="4.21875" style="125" customWidth="1"/>
+    <col min="11054" max="11054" width="8.44140625" style="125" customWidth="1"/>
+    <col min="11055" max="11055" width="12.21875" style="125" customWidth="1"/>
+    <col min="11056" max="11056" width="7.77734375" style="125" customWidth="1"/>
+    <col min="11057" max="11058" width="4.21875" style="125" customWidth="1"/>
+    <col min="11059" max="11059" width="6.33203125" style="125" customWidth="1"/>
+    <col min="11060" max="11060" width="11.44140625" style="125" customWidth="1"/>
+    <col min="11061" max="11291" width="9" style="125"/>
+    <col min="11292" max="11292" width="11.21875" style="125" customWidth="1"/>
+    <col min="11293" max="11293" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11294" max="11294" width="7.88671875" style="125" customWidth="1"/>
+    <col min="11295" max="11295" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11296" max="11296" width="9.109375" style="125" customWidth="1"/>
+    <col min="11297" max="11297" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11298" max="11299" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11300" max="11300" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11301" max="11301" width="7" style="125" customWidth="1"/>
+    <col min="11302" max="11302" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11303" max="11303" width="10.109375" style="125" customWidth="1"/>
+    <col min="11304" max="11304" width="10.44140625" style="125" customWidth="1"/>
+    <col min="11305" max="11306" width="10.109375" style="125" customWidth="1"/>
+    <col min="11307" max="11307" width="6.88671875" style="125" customWidth="1"/>
+    <col min="11308" max="11308" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11309" max="11309" width="4.21875" style="125" customWidth="1"/>
+    <col min="11310" max="11310" width="8.44140625" style="125" customWidth="1"/>
+    <col min="11311" max="11311" width="12.21875" style="125" customWidth="1"/>
+    <col min="11312" max="11312" width="7.77734375" style="125" customWidth="1"/>
+    <col min="11313" max="11314" width="4.21875" style="125" customWidth="1"/>
+    <col min="11315" max="11315" width="6.33203125" style="125" customWidth="1"/>
+    <col min="11316" max="11316" width="11.44140625" style="125" customWidth="1"/>
+    <col min="11317" max="11547" width="9" style="125"/>
+    <col min="11548" max="11548" width="11.21875" style="125" customWidth="1"/>
+    <col min="11549" max="11549" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11550" max="11550" width="7.88671875" style="125" customWidth="1"/>
+    <col min="11551" max="11551" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11552" max="11552" width="9.109375" style="125" customWidth="1"/>
+    <col min="11553" max="11553" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11554" max="11555" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11556" max="11556" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11557" max="11557" width="7" style="125" customWidth="1"/>
+    <col min="11558" max="11558" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11559" max="11559" width="10.109375" style="125" customWidth="1"/>
+    <col min="11560" max="11560" width="10.44140625" style="125" customWidth="1"/>
+    <col min="11561" max="11562" width="10.109375" style="125" customWidth="1"/>
+    <col min="11563" max="11563" width="6.88671875" style="125" customWidth="1"/>
+    <col min="11564" max="11564" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11565" max="11565" width="4.21875" style="125" customWidth="1"/>
+    <col min="11566" max="11566" width="8.44140625" style="125" customWidth="1"/>
+    <col min="11567" max="11567" width="12.21875" style="125" customWidth="1"/>
+    <col min="11568" max="11568" width="7.77734375" style="125" customWidth="1"/>
+    <col min="11569" max="11570" width="4.21875" style="125" customWidth="1"/>
+    <col min="11571" max="11571" width="6.33203125" style="125" customWidth="1"/>
+    <col min="11572" max="11572" width="11.44140625" style="125" customWidth="1"/>
+    <col min="11573" max="11803" width="9" style="125"/>
+    <col min="11804" max="11804" width="11.21875" style="125" customWidth="1"/>
+    <col min="11805" max="11805" width="7.6640625" style="125" customWidth="1"/>
+    <col min="11806" max="11806" width="7.88671875" style="125" customWidth="1"/>
+    <col min="11807" max="11807" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11808" max="11808" width="9.109375" style="125" customWidth="1"/>
+    <col min="11809" max="11809" width="4.6640625" style="125" customWidth="1"/>
+    <col min="11810" max="11811" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11812" max="11812" width="10.6640625" style="125" customWidth="1"/>
+    <col min="11813" max="11813" width="7" style="125" customWidth="1"/>
+    <col min="11814" max="11814" width="5.33203125" style="125" customWidth="1"/>
+    <col min="11815" max="11815" width="10.109375" style="125" customWidth="1"/>
+    <col min="11816" max="11816" width="10.44140625" style="125" customWidth="1"/>
+    <col min="11817" max="11818" width="10.109375" style="125" customWidth="1"/>
+    <col min="11819" max="11819" width="6.88671875" style="125" customWidth="1"/>
+    <col min="11820" max="11820" width="3.77734375" style="125" customWidth="1"/>
+    <col min="11821" max="11821" width="4.21875" style="125" customWidth="1"/>
+    <col min="11822" max="11822" width="8.44140625" style="125" customWidth="1"/>
+    <col min="11823" max="11823" width="12.21875" style="125" customWidth="1"/>
+    <col min="11824" max="11824" width="7.77734375" style="125" customWidth="1"/>
+    <col min="11825" max="11826" width="4.21875" style="125" customWidth="1"/>
+    <col min="11827" max="11827" width="6.33203125" style="125" customWidth="1"/>
+    <col min="11828" max="11828" width="11.44140625" style="125" customWidth="1"/>
+    <col min="11829" max="12059" width="9" style="125"/>
+    <col min="12060" max="12060" width="11.21875" style="125" customWidth="1"/>
+    <col min="12061" max="12061" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12062" max="12062" width="7.88671875" style="125" customWidth="1"/>
+    <col min="12063" max="12063" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12064" max="12064" width="9.109375" style="125" customWidth="1"/>
+    <col min="12065" max="12065" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12066" max="12067" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12068" max="12068" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12069" max="12069" width="7" style="125" customWidth="1"/>
+    <col min="12070" max="12070" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12071" max="12071" width="10.109375" style="125" customWidth="1"/>
+    <col min="12072" max="12072" width="10.44140625" style="125" customWidth="1"/>
+    <col min="12073" max="12074" width="10.109375" style="125" customWidth="1"/>
+    <col min="12075" max="12075" width="6.88671875" style="125" customWidth="1"/>
+    <col min="12076" max="12076" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12077" max="12077" width="4.21875" style="125" customWidth="1"/>
+    <col min="12078" max="12078" width="8.44140625" style="125" customWidth="1"/>
+    <col min="12079" max="12079" width="12.21875" style="125" customWidth="1"/>
+    <col min="12080" max="12080" width="7.77734375" style="125" customWidth="1"/>
+    <col min="12081" max="12082" width="4.21875" style="125" customWidth="1"/>
+    <col min="12083" max="12083" width="6.33203125" style="125" customWidth="1"/>
+    <col min="12084" max="12084" width="11.44140625" style="125" customWidth="1"/>
+    <col min="12085" max="12315" width="9" style="125"/>
+    <col min="12316" max="12316" width="11.21875" style="125" customWidth="1"/>
+    <col min="12317" max="12317" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12318" max="12318" width="7.88671875" style="125" customWidth="1"/>
+    <col min="12319" max="12319" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12320" max="12320" width="9.109375" style="125" customWidth="1"/>
+    <col min="12321" max="12321" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12322" max="12323" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12324" max="12324" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12325" max="12325" width="7" style="125" customWidth="1"/>
+    <col min="12326" max="12326" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12327" max="12327" width="10.109375" style="125" customWidth="1"/>
+    <col min="12328" max="12328" width="10.44140625" style="125" customWidth="1"/>
+    <col min="12329" max="12330" width="10.109375" style="125" customWidth="1"/>
+    <col min="12331" max="12331" width="6.88671875" style="125" customWidth="1"/>
+    <col min="12332" max="12332" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12333" max="12333" width="4.21875" style="125" customWidth="1"/>
+    <col min="12334" max="12334" width="8.44140625" style="125" customWidth="1"/>
+    <col min="12335" max="12335" width="12.21875" style="125" customWidth="1"/>
+    <col min="12336" max="12336" width="7.77734375" style="125" customWidth="1"/>
+    <col min="12337" max="12338" width="4.21875" style="125" customWidth="1"/>
+    <col min="12339" max="12339" width="6.33203125" style="125" customWidth="1"/>
+    <col min="12340" max="12340" width="11.44140625" style="125" customWidth="1"/>
+    <col min="12341" max="12571" width="9" style="125"/>
+    <col min="12572" max="12572" width="11.21875" style="125" customWidth="1"/>
+    <col min="12573" max="12573" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12574" max="12574" width="7.88671875" style="125" customWidth="1"/>
+    <col min="12575" max="12575" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12576" max="12576" width="9.109375" style="125" customWidth="1"/>
+    <col min="12577" max="12577" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12578" max="12579" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12580" max="12580" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12581" max="12581" width="7" style="125" customWidth="1"/>
+    <col min="12582" max="12582" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12583" max="12583" width="10.109375" style="125" customWidth="1"/>
+    <col min="12584" max="12584" width="10.44140625" style="125" customWidth="1"/>
+    <col min="12585" max="12586" width="10.109375" style="125" customWidth="1"/>
+    <col min="12587" max="12587" width="6.88671875" style="125" customWidth="1"/>
+    <col min="12588" max="12588" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12589" max="12589" width="4.21875" style="125" customWidth="1"/>
+    <col min="12590" max="12590" width="8.44140625" style="125" customWidth="1"/>
+    <col min="12591" max="12591" width="12.21875" style="125" customWidth="1"/>
+    <col min="12592" max="12592" width="7.77734375" style="125" customWidth="1"/>
+    <col min="12593" max="12594" width="4.21875" style="125" customWidth="1"/>
+    <col min="12595" max="12595" width="6.33203125" style="125" customWidth="1"/>
+    <col min="12596" max="12596" width="11.44140625" style="125" customWidth="1"/>
+    <col min="12597" max="12827" width="9" style="125"/>
+    <col min="12828" max="12828" width="11.21875" style="125" customWidth="1"/>
+    <col min="12829" max="12829" width="7.6640625" style="125" customWidth="1"/>
+    <col min="12830" max="12830" width="7.88671875" style="125" customWidth="1"/>
+    <col min="12831" max="12831" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12832" max="12832" width="9.109375" style="125" customWidth="1"/>
+    <col min="12833" max="12833" width="4.6640625" style="125" customWidth="1"/>
+    <col min="12834" max="12835" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12836" max="12836" width="10.6640625" style="125" customWidth="1"/>
+    <col min="12837" max="12837" width="7" style="125" customWidth="1"/>
+    <col min="12838" max="12838" width="5.33203125" style="125" customWidth="1"/>
+    <col min="12839" max="12839" width="10.109375" style="125" customWidth="1"/>
+    <col min="12840" max="12840" width="10.44140625" style="125" customWidth="1"/>
+    <col min="12841" max="12842" width="10.109375" style="125" customWidth="1"/>
+    <col min="12843" max="12843" width="6.88671875" style="125" customWidth="1"/>
+    <col min="12844" max="12844" width="3.77734375" style="125" customWidth="1"/>
+    <col min="12845" max="12845" width="4.21875" style="125" customWidth="1"/>
+    <col min="12846" max="12846" width="8.44140625" style="125" customWidth="1"/>
+    <col min="12847" max="12847" width="12.21875" style="125" customWidth="1"/>
+    <col min="12848" max="12848" width="7.77734375" style="125" customWidth="1"/>
+    <col min="12849" max="12850" width="4.21875" style="125" customWidth="1"/>
+    <col min="12851" max="12851" width="6.33203125" style="125" customWidth="1"/>
+    <col min="12852" max="12852" width="11.44140625" style="125" customWidth="1"/>
+    <col min="12853" max="13083" width="9" style="125"/>
+    <col min="13084" max="13084" width="11.21875" style="125" customWidth="1"/>
+    <col min="13085" max="13085" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13086" max="13086" width="7.88671875" style="125" customWidth="1"/>
+    <col min="13087" max="13087" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13088" max="13088" width="9.109375" style="125" customWidth="1"/>
+    <col min="13089" max="13089" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13090" max="13091" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13092" max="13092" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13093" max="13093" width="7" style="125" customWidth="1"/>
+    <col min="13094" max="13094" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13095" max="13095" width="10.109375" style="125" customWidth="1"/>
+    <col min="13096" max="13096" width="10.44140625" style="125" customWidth="1"/>
+    <col min="13097" max="13098" width="10.109375" style="125" customWidth="1"/>
+    <col min="13099" max="13099" width="6.88671875" style="125" customWidth="1"/>
+    <col min="13100" max="13100" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13101" max="13101" width="4.21875" style="125" customWidth="1"/>
+    <col min="13102" max="13102" width="8.44140625" style="125" customWidth="1"/>
+    <col min="13103" max="13103" width="12.21875" style="125" customWidth="1"/>
+    <col min="13104" max="13104" width="7.77734375" style="125" customWidth="1"/>
+    <col min="13105" max="13106" width="4.21875" style="125" customWidth="1"/>
+    <col min="13107" max="13107" width="6.33203125" style="125" customWidth="1"/>
+    <col min="13108" max="13108" width="11.44140625" style="125" customWidth="1"/>
+    <col min="13109" max="13339" width="9" style="125"/>
+    <col min="13340" max="13340" width="11.21875" style="125" customWidth="1"/>
+    <col min="13341" max="13341" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13342" max="13342" width="7.88671875" style="125" customWidth="1"/>
+    <col min="13343" max="13343" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13344" max="13344" width="9.109375" style="125" customWidth="1"/>
+    <col min="13345" max="13345" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13346" max="13347" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13348" max="13348" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13349" max="13349" width="7" style="125" customWidth="1"/>
+    <col min="13350" max="13350" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13351" max="13351" width="10.109375" style="125" customWidth="1"/>
+    <col min="13352" max="13352" width="10.44140625" style="125" customWidth="1"/>
+    <col min="13353" max="13354" width="10.109375" style="125" customWidth="1"/>
+    <col min="13355" max="13355" width="6.88671875" style="125" customWidth="1"/>
+    <col min="13356" max="13356" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13357" max="13357" width="4.21875" style="125" customWidth="1"/>
+    <col min="13358" max="13358" width="8.44140625" style="125" customWidth="1"/>
+    <col min="13359" max="13359" width="12.21875" style="125" customWidth="1"/>
+    <col min="13360" max="13360" width="7.77734375" style="125" customWidth="1"/>
+    <col min="13361" max="13362" width="4.21875" style="125" customWidth="1"/>
+    <col min="13363" max="13363" width="6.33203125" style="125" customWidth="1"/>
+    <col min="13364" max="13364" width="11.44140625" style="125" customWidth="1"/>
+    <col min="13365" max="13595" width="9" style="125"/>
+    <col min="13596" max="13596" width="11.21875" style="125" customWidth="1"/>
+    <col min="13597" max="13597" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13598" max="13598" width="7.88671875" style="125" customWidth="1"/>
+    <col min="13599" max="13599" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13600" max="13600" width="9.109375" style="125" customWidth="1"/>
+    <col min="13601" max="13601" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13602" max="13603" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13604" max="13604" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13605" max="13605" width="7" style="125" customWidth="1"/>
+    <col min="13606" max="13606" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13607" max="13607" width="10.109375" style="125" customWidth="1"/>
+    <col min="13608" max="13608" width="10.44140625" style="125" customWidth="1"/>
+    <col min="13609" max="13610" width="10.109375" style="125" customWidth="1"/>
+    <col min="13611" max="13611" width="6.88671875" style="125" customWidth="1"/>
+    <col min="13612" max="13612" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13613" max="13613" width="4.21875" style="125" customWidth="1"/>
+    <col min="13614" max="13614" width="8.44140625" style="125" customWidth="1"/>
+    <col min="13615" max="13615" width="12.21875" style="125" customWidth="1"/>
+    <col min="13616" max="13616" width="7.77734375" style="125" customWidth="1"/>
+    <col min="13617" max="13618" width="4.21875" style="125" customWidth="1"/>
+    <col min="13619" max="13619" width="6.33203125" style="125" customWidth="1"/>
+    <col min="13620" max="13620" width="11.44140625" style="125" customWidth="1"/>
+    <col min="13621" max="13851" width="9" style="125"/>
+    <col min="13852" max="13852" width="11.21875" style="125" customWidth="1"/>
+    <col min="13853" max="13853" width="7.6640625" style="125" customWidth="1"/>
+    <col min="13854" max="13854" width="7.88671875" style="125" customWidth="1"/>
+    <col min="13855" max="13855" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13856" max="13856" width="9.109375" style="125" customWidth="1"/>
+    <col min="13857" max="13857" width="4.6640625" style="125" customWidth="1"/>
+    <col min="13858" max="13859" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13860" max="13860" width="10.6640625" style="125" customWidth="1"/>
+    <col min="13861" max="13861" width="7" style="125" customWidth="1"/>
+    <col min="13862" max="13862" width="5.33203125" style="125" customWidth="1"/>
+    <col min="13863" max="13863" width="10.109375" style="125" customWidth="1"/>
+    <col min="13864" max="13864" width="10.44140625" style="125" customWidth="1"/>
+    <col min="13865" max="13866" width="10.109375" style="125" customWidth="1"/>
+    <col min="13867" max="13867" width="6.88671875" style="125" customWidth="1"/>
+    <col min="13868" max="13868" width="3.77734375" style="125" customWidth="1"/>
+    <col min="13869" max="13869" width="4.21875" style="125" customWidth="1"/>
+    <col min="13870" max="13870" width="8.44140625" style="125" customWidth="1"/>
+    <col min="13871" max="13871" width="12.21875" style="125" customWidth="1"/>
+    <col min="13872" max="13872" width="7.77734375" style="125" customWidth="1"/>
+    <col min="13873" max="13874" width="4.21875" style="125" customWidth="1"/>
+    <col min="13875" max="13875" width="6.33203125" style="125" customWidth="1"/>
+    <col min="13876" max="13876" width="11.44140625" style="125" customWidth="1"/>
+    <col min="13877" max="14107" width="9" style="125"/>
+    <col min="14108" max="14108" width="11.21875" style="125" customWidth="1"/>
+    <col min="14109" max="14109" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14110" max="14110" width="7.88671875" style="125" customWidth="1"/>
+    <col min="14111" max="14111" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14112" max="14112" width="9.109375" style="125" customWidth="1"/>
+    <col min="14113" max="14113" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14114" max="14115" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14116" max="14116" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14117" max="14117" width="7" style="125" customWidth="1"/>
+    <col min="14118" max="14118" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14119" max="14119" width="10.109375" style="125" customWidth="1"/>
+    <col min="14120" max="14120" width="10.44140625" style="125" customWidth="1"/>
+    <col min="14121" max="14122" width="10.109375" style="125" customWidth="1"/>
+    <col min="14123" max="14123" width="6.88671875" style="125" customWidth="1"/>
+    <col min="14124" max="14124" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14125" max="14125" width="4.21875" style="125" customWidth="1"/>
+    <col min="14126" max="14126" width="8.44140625" style="125" customWidth="1"/>
+    <col min="14127" max="14127" width="12.21875" style="125" customWidth="1"/>
+    <col min="14128" max="14128" width="7.77734375" style="125" customWidth="1"/>
+    <col min="14129" max="14130" width="4.21875" style="125" customWidth="1"/>
+    <col min="14131" max="14131" width="6.33203125" style="125" customWidth="1"/>
+    <col min="14132" max="14132" width="11.44140625" style="125" customWidth="1"/>
+    <col min="14133" max="14363" width="9" style="125"/>
+    <col min="14364" max="14364" width="11.21875" style="125" customWidth="1"/>
+    <col min="14365" max="14365" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14366" max="14366" width="7.88671875" style="125" customWidth="1"/>
+    <col min="14367" max="14367" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14368" max="14368" width="9.109375" style="125" customWidth="1"/>
+    <col min="14369" max="14369" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14370" max="14371" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14372" max="14372" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14373" max="14373" width="7" style="125" customWidth="1"/>
+    <col min="14374" max="14374" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14375" max="14375" width="10.109375" style="125" customWidth="1"/>
+    <col min="14376" max="14376" width="10.44140625" style="125" customWidth="1"/>
+    <col min="14377" max="14378" width="10.109375" style="125" customWidth="1"/>
+    <col min="14379" max="14379" width="6.88671875" style="125" customWidth="1"/>
+    <col min="14380" max="14380" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14381" max="14381" width="4.21875" style="125" customWidth="1"/>
+    <col min="14382" max="14382" width="8.44140625" style="125" customWidth="1"/>
+    <col min="14383" max="14383" width="12.21875" style="125" customWidth="1"/>
+    <col min="14384" max="14384" width="7.77734375" style="125" customWidth="1"/>
+    <col min="14385" max="14386" width="4.21875" style="125" customWidth="1"/>
+    <col min="14387" max="14387" width="6.33203125" style="125" customWidth="1"/>
+    <col min="14388" max="14388" width="11.44140625" style="125" customWidth="1"/>
+    <col min="14389" max="14619" width="9" style="125"/>
+    <col min="14620" max="14620" width="11.21875" style="125" customWidth="1"/>
+    <col min="14621" max="14621" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14622" max="14622" width="7.88671875" style="125" customWidth="1"/>
+    <col min="14623" max="14623" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14624" max="14624" width="9.109375" style="125" customWidth="1"/>
+    <col min="14625" max="14625" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14626" max="14627" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14628" max="14628" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14629" max="14629" width="7" style="125" customWidth="1"/>
+    <col min="14630" max="14630" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14631" max="14631" width="10.109375" style="125" customWidth="1"/>
+    <col min="14632" max="14632" width="10.44140625" style="125" customWidth="1"/>
+    <col min="14633" max="14634" width="10.109375" style="125" customWidth="1"/>
+    <col min="14635" max="14635" width="6.88671875" style="125" customWidth="1"/>
+    <col min="14636" max="14636" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14637" max="14637" width="4.21875" style="125" customWidth="1"/>
+    <col min="14638" max="14638" width="8.44140625" style="125" customWidth="1"/>
+    <col min="14639" max="14639" width="12.21875" style="125" customWidth="1"/>
+    <col min="14640" max="14640" width="7.77734375" style="125" customWidth="1"/>
+    <col min="14641" max="14642" width="4.21875" style="125" customWidth="1"/>
+    <col min="14643" max="14643" width="6.33203125" style="125" customWidth="1"/>
+    <col min="14644" max="14644" width="11.44140625" style="125" customWidth="1"/>
+    <col min="14645" max="14875" width="9" style="125"/>
+    <col min="14876" max="14876" width="11.21875" style="125" customWidth="1"/>
+    <col min="14877" max="14877" width="7.6640625" style="125" customWidth="1"/>
+    <col min="14878" max="14878" width="7.88671875" style="125" customWidth="1"/>
+    <col min="14879" max="14879" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14880" max="14880" width="9.109375" style="125" customWidth="1"/>
+    <col min="14881" max="14881" width="4.6640625" style="125" customWidth="1"/>
+    <col min="14882" max="14883" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14884" max="14884" width="10.6640625" style="125" customWidth="1"/>
+    <col min="14885" max="14885" width="7" style="125" customWidth="1"/>
+    <col min="14886" max="14886" width="5.33203125" style="125" customWidth="1"/>
+    <col min="14887" max="14887" width="10.109375" style="125" customWidth="1"/>
+    <col min="14888" max="14888" width="10.44140625" style="125" customWidth="1"/>
+    <col min="14889" max="14890" width="10.109375" style="125" customWidth="1"/>
+    <col min="14891" max="14891" width="6.88671875" style="125" customWidth="1"/>
+    <col min="14892" max="14892" width="3.77734375" style="125" customWidth="1"/>
+    <col min="14893" max="14893" width="4.21875" style="125" customWidth="1"/>
+    <col min="14894" max="14894" width="8.44140625" style="125" customWidth="1"/>
+    <col min="14895" max="14895" width="12.21875" style="125" customWidth="1"/>
+    <col min="14896" max="14896" width="7.77734375" style="125" customWidth="1"/>
+    <col min="14897" max="14898" width="4.21875" style="125" customWidth="1"/>
+    <col min="14899" max="14899" width="6.33203125" style="125" customWidth="1"/>
+    <col min="14900" max="14900" width="11.44140625" style="125" customWidth="1"/>
+    <col min="14901" max="15131" width="9" style="125"/>
+    <col min="15132" max="15132" width="11.21875" style="125" customWidth="1"/>
+    <col min="15133" max="15133" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15134" max="15134" width="7.88671875" style="125" customWidth="1"/>
+    <col min="15135" max="15135" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15136" max="15136" width="9.109375" style="125" customWidth="1"/>
+    <col min="15137" max="15137" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15138" max="15139" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15140" max="15140" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15141" max="15141" width="7" style="125" customWidth="1"/>
+    <col min="15142" max="15142" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15143" max="15143" width="10.109375" style="125" customWidth="1"/>
+    <col min="15144" max="15144" width="10.44140625" style="125" customWidth="1"/>
+    <col min="15145" max="15146" width="10.109375" style="125" customWidth="1"/>
+    <col min="15147" max="15147" width="6.88671875" style="125" customWidth="1"/>
+    <col min="15148" max="15148" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15149" max="15149" width="4.21875" style="125" customWidth="1"/>
+    <col min="15150" max="15150" width="8.44140625" style="125" customWidth="1"/>
+    <col min="15151" max="15151" width="12.21875" style="125" customWidth="1"/>
+    <col min="15152" max="15152" width="7.77734375" style="125" customWidth="1"/>
+    <col min="15153" max="15154" width="4.21875" style="125" customWidth="1"/>
+    <col min="15155" max="15155" width="6.33203125" style="125" customWidth="1"/>
+    <col min="15156" max="15156" width="11.44140625" style="125" customWidth="1"/>
+    <col min="15157" max="15387" width="9" style="125"/>
+    <col min="15388" max="15388" width="11.21875" style="125" customWidth="1"/>
+    <col min="15389" max="15389" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15390" max="15390" width="7.88671875" style="125" customWidth="1"/>
+    <col min="15391" max="15391" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15392" max="15392" width="9.109375" style="125" customWidth="1"/>
+    <col min="15393" max="15393" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15394" max="15395" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15396" max="15396" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15397" max="15397" width="7" style="125" customWidth="1"/>
+    <col min="15398" max="15398" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15399" max="15399" width="10.109375" style="125" customWidth="1"/>
+    <col min="15400" max="15400" width="10.44140625" style="125" customWidth="1"/>
+    <col min="15401" max="15402" width="10.109375" style="125" customWidth="1"/>
+    <col min="15403" max="15403" width="6.88671875" style="125" customWidth="1"/>
+    <col min="15404" max="15404" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15405" max="15405" width="4.21875" style="125" customWidth="1"/>
+    <col min="15406" max="15406" width="8.44140625" style="125" customWidth="1"/>
+    <col min="15407" max="15407" width="12.21875" style="125" customWidth="1"/>
+    <col min="15408" max="15408" width="7.77734375" style="125" customWidth="1"/>
+    <col min="15409" max="15410" width="4.21875" style="125" customWidth="1"/>
+    <col min="15411" max="15411" width="6.33203125" style="125" customWidth="1"/>
+    <col min="15412" max="15412" width="11.44140625" style="125" customWidth="1"/>
+    <col min="15413" max="15643" width="9" style="125"/>
+    <col min="15644" max="15644" width="11.21875" style="125" customWidth="1"/>
+    <col min="15645" max="15645" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15646" max="15646" width="7.88671875" style="125" customWidth="1"/>
+    <col min="15647" max="15647" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15648" max="15648" width="9.109375" style="125" customWidth="1"/>
+    <col min="15649" max="15649" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15650" max="15651" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15652" max="15652" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15653" max="15653" width="7" style="125" customWidth="1"/>
+    <col min="15654" max="15654" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15655" max="15655" width="10.109375" style="125" customWidth="1"/>
+    <col min="15656" max="15656" width="10.44140625" style="125" customWidth="1"/>
+    <col min="15657" max="15658" width="10.109375" style="125" customWidth="1"/>
+    <col min="15659" max="15659" width="6.88671875" style="125" customWidth="1"/>
+    <col min="15660" max="15660" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15661" max="15661" width="4.21875" style="125" customWidth="1"/>
+    <col min="15662" max="15662" width="8.44140625" style="125" customWidth="1"/>
+    <col min="15663" max="15663" width="12.21875" style="125" customWidth="1"/>
+    <col min="15664" max="15664" width="7.77734375" style="125" customWidth="1"/>
+    <col min="15665" max="15666" width="4.21875" style="125" customWidth="1"/>
+    <col min="15667" max="15667" width="6.33203125" style="125" customWidth="1"/>
+    <col min="15668" max="15668" width="11.44140625" style="125" customWidth="1"/>
+    <col min="15669" max="15899" width="9" style="125"/>
+    <col min="15900" max="15900" width="11.21875" style="125" customWidth="1"/>
+    <col min="15901" max="15901" width="7.6640625" style="125" customWidth="1"/>
+    <col min="15902" max="15902" width="7.88671875" style="125" customWidth="1"/>
+    <col min="15903" max="15903" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15904" max="15904" width="9.109375" style="125" customWidth="1"/>
+    <col min="15905" max="15905" width="4.6640625" style="125" customWidth="1"/>
+    <col min="15906" max="15907" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15908" max="15908" width="10.6640625" style="125" customWidth="1"/>
+    <col min="15909" max="15909" width="7" style="125" customWidth="1"/>
+    <col min="15910" max="15910" width="5.33203125" style="125" customWidth="1"/>
+    <col min="15911" max="15911" width="10.109375" style="125" customWidth="1"/>
+    <col min="15912" max="15912" width="10.44140625" style="125" customWidth="1"/>
+    <col min="15913" max="15914" width="10.109375" style="125" customWidth="1"/>
+    <col min="15915" max="15915" width="6.88671875" style="125" customWidth="1"/>
+    <col min="15916" max="15916" width="3.77734375" style="125" customWidth="1"/>
+    <col min="15917" max="15917" width="4.21875" style="125" customWidth="1"/>
+    <col min="15918" max="15918" width="8.44140625" style="125" customWidth="1"/>
+    <col min="15919" max="15919" width="12.21875" style="125" customWidth="1"/>
+    <col min="15920" max="15920" width="7.77734375" style="125" customWidth="1"/>
+    <col min="15921" max="15922" width="4.21875" style="125" customWidth="1"/>
+    <col min="15923" max="15923" width="6.33203125" style="125" customWidth="1"/>
+    <col min="15924" max="15924" width="11.44140625" style="125" customWidth="1"/>
+    <col min="15925" max="16384" width="9" style="125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="173" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
       <c r="U1" s="173"/>
       <c r="V1" s="173"/>
       <c r="W1" s="173"/>
       <c r="X1" s="173"/>
       <c r="Y1" s="173"/>
     </row>
     <row r="2" spans="1:25" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="183"/>
-[...5 lines deleted...]
-      <c r="G2" s="183"/>
+      <c r="A2" s="209"/>
+      <c r="B2" s="209"/>
+      <c r="C2" s="209"/>
+      <c r="D2" s="209"/>
+      <c r="E2" s="209"/>
+      <c r="F2" s="209"/>
+      <c r="G2" s="209"/>
       <c r="H2" s="174" t="s">
         <v>184</v>
       </c>
-      <c r="I2" s="174"/>
-[...9 lines deleted...]
-      <c r="S2" s="184" t="s">
+      <c r="I2" s="210"/>
+      <c r="J2" s="210"/>
+      <c r="K2" s="210"/>
+      <c r="L2" s="210"/>
+      <c r="M2" s="210"/>
+      <c r="N2" s="210"/>
+      <c r="O2" s="210"/>
+      <c r="P2" s="210"/>
+      <c r="Q2" s="210"/>
+      <c r="R2" s="210"/>
+      <c r="S2" s="211" t="s">
         <v>103</v>
       </c>
-      <c r="T2" s="184"/>
-[...4 lines deleted...]
-      <c r="Y2" s="184"/>
+      <c r="T2" s="211"/>
+      <c r="U2" s="211"/>
+      <c r="V2" s="211"/>
+      <c r="W2" s="211"/>
+      <c r="X2" s="211"/>
+      <c r="Y2" s="211"/>
     </row>
     <row r="3" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="228" t="s">
+      <c r="A3" s="242" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="229"/>
-      <c r="C3" s="150" t="s">
+      <c r="B3" s="243"/>
+      <c r="C3" s="159" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="151"/>
-[...5 lines deleted...]
-      <c r="J3" s="150" t="s">
+      <c r="D3" s="160"/>
+      <c r="E3" s="160"/>
+      <c r="F3" s="160"/>
+      <c r="G3" s="160"/>
+      <c r="H3" s="160"/>
+      <c r="I3" s="161"/>
+      <c r="J3" s="159" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="151"/>
-[...3 lines deleted...]
-      <c r="O3" s="235"/>
+      <c r="K3" s="160"/>
+      <c r="L3" s="160"/>
+      <c r="M3" s="248"/>
+      <c r="N3" s="248"/>
+      <c r="O3" s="249"/>
       <c r="P3" s="178" t="s">
         <v>47</v>
       </c>
       <c r="Q3" s="206"/>
       <c r="R3" s="206"/>
       <c r="S3" s="179"/>
-      <c r="T3" s="150" t="s">
+      <c r="T3" s="159" t="s">
         <v>48</v>
       </c>
-      <c r="U3" s="151"/>
-[...3 lines deleted...]
-      <c r="Y3" s="151"/>
+      <c r="U3" s="160"/>
+      <c r="V3" s="160"/>
+      <c r="W3" s="160"/>
+      <c r="X3" s="160"/>
+      <c r="Y3" s="160"/>
     </row>
     <row r="4" spans="1:25" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="230"/>
-      <c r="B4" s="231"/>
+      <c r="A4" s="244"/>
+      <c r="B4" s="245"/>
       <c r="C4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="206"/>
       <c r="E4" s="12"/>
       <c r="F4" s="178" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="206"/>
       <c r="H4" s="179"/>
-      <c r="I4" s="153" t="s">
+      <c r="I4" s="157" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="206"/>
       <c r="L4" s="12"/>
-      <c r="M4" s="153" t="s">
+      <c r="M4" s="157" t="s">
         <v>104</v>
       </c>
-      <c r="N4" s="153" t="s">
+      <c r="N4" s="157" t="s">
         <v>105</v>
       </c>
-      <c r="O4" s="153" t="s">
+      <c r="O4" s="157" t="s">
         <v>106</v>
       </c>
-      <c r="P4" s="236"/>
-[...2 lines deleted...]
-      <c r="S4" s="238"/>
+      <c r="P4" s="250"/>
+      <c r="Q4" s="251"/>
+      <c r="R4" s="251"/>
+      <c r="S4" s="252"/>
       <c r="T4" s="178" t="s">
         <v>65</v>
       </c>
-      <c r="U4" s="124"/>
+      <c r="U4" s="121"/>
       <c r="V4" s="12"/>
       <c r="W4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="X4" s="179"/>
       <c r="Y4" s="178" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="232"/>
-      <c r="B5" s="233"/>
+      <c r="A5" s="246"/>
+      <c r="B5" s="247"/>
       <c r="C5" s="180"/>
-      <c r="D5" s="208"/>
+      <c r="D5" s="226"/>
       <c r="E5" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="F5" s="199"/>
+      <c r="F5" s="203"/>
       <c r="G5" s="207"/>
-      <c r="H5" s="200"/>
+      <c r="H5" s="204"/>
       <c r="I5" s="205"/>
       <c r="J5" s="180"/>
-      <c r="K5" s="208"/>
+      <c r="K5" s="226"/>
       <c r="L5" s="19" t="s">
         <v>71</v>
       </c>
       <c r="M5" s="205"/>
       <c r="N5" s="205"/>
       <c r="O5" s="205"/>
       <c r="P5" s="180" t="s">
         <v>107</v>
       </c>
-      <c r="Q5" s="208"/>
+      <c r="Q5" s="226"/>
       <c r="R5" s="181"/>
       <c r="S5" s="19" t="s">
         <v>71</v>
       </c>
       <c r="T5" s="180"/>
-      <c r="U5" s="150" t="s">
+      <c r="U5" s="159" t="s">
         <v>71</v>
       </c>
-      <c r="V5" s="152"/>
-[...2 lines deleted...]
-      <c r="Y5" s="199"/>
+      <c r="V5" s="161"/>
+      <c r="W5" s="203"/>
+      <c r="X5" s="204"/>
+      <c r="Y5" s="203"/>
     </row>
     <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="201" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="202"/>
-      <c r="C6" s="241">
-        <v>2567707578</v>
+      <c r="C6" s="240">
+        <v>2562708380</v>
       </c>
       <c r="D6" s="239"/>
       <c r="E6" s="20">
         <v>100</v>
       </c>
       <c r="F6" s="239">
-        <v>1862907596</v>
+        <v>1860152518</v>
       </c>
       <c r="G6" s="239"/>
       <c r="H6" s="239"/>
       <c r="I6" s="21">
-        <v>704799982</v>
+        <v>702555862</v>
       </c>
       <c r="J6" s="239">
-        <v>215613385</v>
+        <v>214598517</v>
       </c>
       <c r="K6" s="239"/>
       <c r="L6" s="20">
         <v>100</v>
       </c>
       <c r="M6" s="21">
-        <v>71791584</v>
+        <v>68528758</v>
       </c>
       <c r="N6" s="21">
-        <v>11699016</v>
+        <v>12203324</v>
       </c>
       <c r="O6" s="21">
-        <v>132122785</v>
+        <v>133866435</v>
       </c>
       <c r="P6" s="239">
-        <v>568152221</v>
+        <v>576475098</v>
       </c>
       <c r="Q6" s="239"/>
       <c r="R6" s="239"/>
       <c r="S6" s="20">
         <v>100</v>
       </c>
       <c r="T6" s="21">
-        <v>5866122692</v>
-[...1 lines deleted...]
-      <c r="U6" s="242">
+        <v>5531628879</v>
+      </c>
+      <c r="U6" s="241">
         <v>99.999999999999986</v>
       </c>
-      <c r="V6" s="242"/>
+      <c r="V6" s="241"/>
       <c r="W6" s="239">
-        <v>568959092</v>
+        <v>566826331</v>
       </c>
       <c r="X6" s="239"/>
-      <c r="Y6" s="133">
-        <v>5297163600</v>
+      <c r="Y6" s="136">
+        <v>4964802548</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="211"/>
-[...6 lines deleted...]
-      <c r="H7" s="214"/>
+      <c r="A7" s="196"/>
+      <c r="B7" s="197"/>
+      <c r="C7" s="236"/>
+      <c r="D7" s="185"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="185"/>
+      <c r="G7" s="185"/>
+      <c r="H7" s="185"/>
       <c r="I7" s="129"/>
-      <c r="J7" s="214"/>
-      <c r="K7" s="214"/>
+      <c r="J7" s="185"/>
+      <c r="K7" s="185"/>
       <c r="L7" s="22"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
-      <c r="P7" s="214"/>
-[...1 lines deleted...]
-      <c r="R7" s="214"/>
+      <c r="P7" s="185"/>
+      <c r="Q7" s="185"/>
+      <c r="R7" s="185"/>
       <c r="S7" s="22"/>
       <c r="T7" s="129"/>
-      <c r="U7" s="215"/>
-[...2 lines deleted...]
-      <c r="X7" s="214"/>
+      <c r="U7" s="200"/>
+      <c r="V7" s="200"/>
+      <c r="W7" s="185"/>
+      <c r="X7" s="185"/>
       <c r="Y7" s="129"/>
     </row>
     <row r="8" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="217" t="s">
+      <c r="A8" s="192" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="218"/>
-[...25 lines deleted...]
-      <c r="N8" s="130">
+      <c r="B8" s="193"/>
+      <c r="C8" s="237">
+        <v>254015108</v>
+      </c>
+      <c r="D8" s="195"/>
+      <c r="E8" s="135">
+        <v>9.9119786700038031</v>
+      </c>
+      <c r="F8" s="195">
+        <v>116459062</v>
+      </c>
+      <c r="G8" s="195"/>
+      <c r="H8" s="195"/>
+      <c r="I8" s="131">
+        <v>137556046</v>
+      </c>
+      <c r="J8" s="195">
+        <v>68219666</v>
+      </c>
+      <c r="K8" s="195"/>
+      <c r="L8" s="135">
+        <v>31.789439625997041</v>
+      </c>
+      <c r="M8" s="131">
+        <v>67313306</v>
+      </c>
+      <c r="N8" s="131">
         <v>0</v>
       </c>
-      <c r="O8" s="130">
-[...22 lines deleted...]
-        <v>1996370422</v>
+      <c r="O8" s="131">
+        <v>906360</v>
+      </c>
+      <c r="P8" s="195">
+        <v>158584658</v>
+      </c>
+      <c r="Q8" s="195"/>
+      <c r="R8" s="195"/>
+      <c r="S8" s="135">
+        <v>27.509368323139608</v>
+      </c>
+      <c r="T8" s="131">
+        <v>2093776030</v>
+      </c>
+      <c r="U8" s="238">
+        <v>37.850985230565762</v>
+      </c>
+      <c r="V8" s="238"/>
+      <c r="W8" s="195">
+        <v>193894160</v>
+      </c>
+      <c r="X8" s="195"/>
+      <c r="Y8" s="131">
+        <v>1899881870</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="221" t="s">
+      <c r="A9" s="190" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="222"/>
-[...3 lines deleted...]
-      <c r="D9" s="214"/>
+      <c r="B9" s="191"/>
+      <c r="C9" s="236">
+        <v>111221686</v>
+      </c>
+      <c r="D9" s="185"/>
       <c r="E9" s="22">
-        <v>4.357529142284597</v>
-[...5 lines deleted...]
-      <c r="H9" s="214"/>
+        <v>4.3400055530313599</v>
+      </c>
+      <c r="F9" s="185">
+        <v>48026948</v>
+      </c>
+      <c r="G9" s="185"/>
+      <c r="H9" s="185"/>
       <c r="I9" s="129">
-        <v>63509758</v>
-[...1 lines deleted...]
-      <c r="J9" s="214">
+        <v>63194738</v>
+      </c>
+      <c r="J9" s="185">
         <v>6972</v>
       </c>
-      <c r="K9" s="214"/>
+      <c r="K9" s="185"/>
       <c r="L9" s="22">
-        <v>3.2335654857419912E-3</v>
+        <v>3.2488574932696295E-3</v>
       </c>
       <c r="M9" s="129">
         <v>6972</v>
       </c>
       <c r="N9" s="129">
         <v>0</v>
       </c>
       <c r="O9" s="129">
         <v>0</v>
       </c>
-      <c r="P9" s="214">
-[...3 lines deleted...]
-      <c r="R9" s="214"/>
+      <c r="P9" s="185">
+        <v>58233478</v>
+      </c>
+      <c r="Q9" s="185"/>
+      <c r="R9" s="185"/>
       <c r="S9" s="22">
-        <v>9.9038641265823717</v>
+        <v>10.101646749709213</v>
       </c>
       <c r="T9" s="129">
-        <v>1022662222</v>
-[...8 lines deleted...]
-      <c r="X9" s="214"/>
+        <v>968950308</v>
+      </c>
+      <c r="U9" s="186">
+        <v>17.516545834780686</v>
+      </c>
+      <c r="V9" s="186"/>
+      <c r="W9" s="185">
+        <v>88139981</v>
+      </c>
+      <c r="X9" s="185"/>
       <c r="Y9" s="129">
-        <v>934342929</v>
+        <v>880810327</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="221" t="s">
+      <c r="A10" s="190" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="222"/>
-[...3 lines deleted...]
-      <c r="D10" s="214"/>
+      <c r="B10" s="191"/>
+      <c r="C10" s="236">
+        <v>9959504</v>
+      </c>
+      <c r="D10" s="185"/>
       <c r="E10" s="22">
-        <v>0.39018820078428729</v>
-[...5 lines deleted...]
-      <c r="H10" s="214"/>
+        <v>0.38863196755925855</v>
+      </c>
+      <c r="F10" s="185">
+        <v>9959504</v>
+      </c>
+      <c r="G10" s="185"/>
+      <c r="H10" s="185"/>
       <c r="I10" s="129">
         <v>0</v>
       </c>
-      <c r="J10" s="214">
-[...2 lines deleted...]
-      <c r="K10" s="214"/>
+      <c r="J10" s="185">
+        <v>68212694</v>
+      </c>
+      <c r="K10" s="185"/>
       <c r="L10" s="22">
-        <v>33.410492117639173</v>
+        <v>31.786190768503772</v>
       </c>
       <c r="M10" s="129">
-        <v>71131568</v>
+        <v>67306334</v>
       </c>
       <c r="N10" s="129">
         <v>0</v>
       </c>
       <c r="O10" s="129">
-        <v>905925</v>
-[...5 lines deleted...]
-      <c r="R10" s="214"/>
+        <v>906360</v>
+      </c>
+      <c r="P10" s="185">
+        <v>78927404</v>
+      </c>
+      <c r="Q10" s="185"/>
+      <c r="R10" s="185"/>
       <c r="S10" s="22">
-        <v>13.534647433860863</v>
+        <v>13.691381340465117</v>
       </c>
       <c r="T10" s="129">
-        <v>958176330</v>
-[...8 lines deleted...]
-      <c r="X10" s="214"/>
+        <v>927884119</v>
+      </c>
+      <c r="U10" s="186">
+        <v>16.7741571117067</v>
+      </c>
+      <c r="V10" s="186"/>
+      <c r="W10" s="185">
+        <v>77282623</v>
+      </c>
+      <c r="X10" s="185"/>
       <c r="Y10" s="129">
-        <v>880680822</v>
+        <v>850601496</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="221" t="s">
+      <c r="A11" s="190" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="222"/>
-[...3 lines deleted...]
-      <c r="D11" s="214"/>
+      <c r="B11" s="191"/>
+      <c r="C11" s="236">
+        <v>10049206</v>
+      </c>
+      <c r="D11" s="185"/>
       <c r="E11" s="22">
-        <v>0.39087044358132905</v>
-[...5 lines deleted...]
-      <c r="H11" s="214"/>
+        <v>0.39213224877346364</v>
+      </c>
+      <c r="F11" s="185">
+        <v>807254</v>
+      </c>
+      <c r="G11" s="185"/>
+      <c r="H11" s="185"/>
       <c r="I11" s="129">
-        <v>9232208</v>
-[...1 lines deleted...]
-      <c r="J11" s="214">
+        <v>9241952</v>
+      </c>
+      <c r="J11" s="185">
         <v>0</v>
       </c>
-      <c r="K11" s="214"/>
+      <c r="K11" s="185"/>
       <c r="L11" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M11" s="129">
         <v>0</v>
       </c>
       <c r="N11" s="129">
         <v>0</v>
       </c>
       <c r="O11" s="129">
         <v>0</v>
       </c>
-      <c r="P11" s="214">
-[...3 lines deleted...]
-      <c r="R11" s="214"/>
+      <c r="P11" s="185">
+        <v>9616625</v>
+      </c>
+      <c r="Q11" s="185"/>
+      <c r="R11" s="185"/>
       <c r="S11" s="22">
-        <v>1.647225453686997</v>
+        <v>1.668177000769598</v>
       </c>
       <c r="T11" s="129">
-        <v>90734172</v>
-[...8 lines deleted...]
-      <c r="X11" s="214"/>
+        <v>85374468</v>
+      </c>
+      <c r="U11" s="186">
+        <v>1.5433874879804641</v>
+      </c>
+      <c r="V11" s="186"/>
+      <c r="W11" s="185">
+        <v>8830289</v>
+      </c>
+      <c r="X11" s="185"/>
       <c r="Y11" s="129">
-        <v>81821676</v>
+        <v>76544179</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="221" t="s">
+      <c r="A12" s="190" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="222"/>
-[...3 lines deleted...]
-      <c r="D12" s="214"/>
+      <c r="B12" s="191"/>
+      <c r="C12" s="236">
+        <v>99900916</v>
+      </c>
+      <c r="D12" s="185"/>
       <c r="E12" s="22">
-        <v>3.8976692228307939</v>
-[...5 lines deleted...]
-      <c r="H12" s="214"/>
+        <v>3.8982553293871072</v>
+      </c>
+      <c r="F12" s="185">
+        <v>52275678</v>
+      </c>
+      <c r="G12" s="185"/>
+      <c r="H12" s="185"/>
       <c r="I12" s="129">
-        <v>47800588</v>
-[...1 lines deleted...]
-      <c r="J12" s="214">
+        <v>47625238</v>
+      </c>
+      <c r="J12" s="185">
         <v>0</v>
       </c>
-      <c r="K12" s="214"/>
+      <c r="K12" s="185"/>
       <c r="L12" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M12" s="129">
         <v>0</v>
       </c>
       <c r="N12" s="129">
         <v>0</v>
       </c>
       <c r="O12" s="129">
         <v>0</v>
       </c>
-      <c r="P12" s="214">
-[...3 lines deleted...]
-      <c r="R12" s="214"/>
+      <c r="P12" s="185">
+        <v>10989103</v>
+      </c>
+      <c r="Q12" s="185"/>
+      <c r="R12" s="185"/>
       <c r="S12" s="22">
-        <v>1.9597820070829222</v>
+        <v>1.9062580566142686</v>
       </c>
       <c r="T12" s="129">
-        <v>84775513</v>
-[...8 lines deleted...]
-      <c r="X12" s="214"/>
+        <v>78719189</v>
+      </c>
+      <c r="U12" s="186">
+        <v>1.4230743009323277</v>
+      </c>
+      <c r="V12" s="186"/>
+      <c r="W12" s="185">
+        <v>8237908</v>
+      </c>
+      <c r="X12" s="185"/>
       <c r="Y12" s="129">
-        <v>76414505</v>
+        <v>70481281</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="221" t="s">
+      <c r="A13" s="190" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="222"/>
-[...3 lines deleted...]
-      <c r="D13" s="214"/>
+      <c r="B13" s="191"/>
+      <c r="C13" s="236">
+        <v>21939816</v>
+      </c>
+      <c r="D13" s="185"/>
       <c r="E13" s="22">
-        <v>0.86251714135027568</v>
-[...5 lines deleted...]
-      <c r="H13" s="214"/>
+        <v>0.85611832275664546</v>
+      </c>
+      <c r="F13" s="185">
+        <v>5311852</v>
+      </c>
+      <c r="G13" s="185"/>
+      <c r="H13" s="185"/>
       <c r="I13" s="129">
-        <v>16804882</v>
-[...1 lines deleted...]
-      <c r="J13" s="214">
+        <v>16627964</v>
+      </c>
+      <c r="J13" s="185">
         <v>0</v>
       </c>
-      <c r="K13" s="214"/>
+      <c r="K13" s="185"/>
       <c r="L13" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M13" s="129">
         <v>0</v>
       </c>
       <c r="N13" s="129">
         <v>0</v>
       </c>
       <c r="O13" s="129">
         <v>0</v>
       </c>
-      <c r="P13" s="214">
-[...3 lines deleted...]
-      <c r="R13" s="214"/>
+      <c r="P13" s="185">
+        <v>601916</v>
+      </c>
+      <c r="Q13" s="185"/>
+      <c r="R13" s="185"/>
       <c r="S13" s="22">
-        <v>0.10676082528242022</v>
+        <v>0.10441318316927542</v>
       </c>
       <c r="T13" s="129">
-        <v>32117586</v>
-[...8 lines deleted...]
-      <c r="X13" s="214"/>
+        <v>30543672</v>
+      </c>
+      <c r="U13" s="186">
+        <v>0.55216415757670356</v>
+      </c>
+      <c r="V13" s="186"/>
+      <c r="W13" s="185">
+        <v>11023582</v>
+      </c>
+      <c r="X13" s="185"/>
       <c r="Y13" s="129">
-        <v>20985776</v>
+        <v>19520090</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="221" t="s">
+      <c r="A14" s="190" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="222"/>
-[...3 lines deleted...]
-      <c r="D14" s="214"/>
+      <c r="B14" s="191"/>
+      <c r="C14" s="236">
+        <v>943980</v>
+      </c>
+      <c r="D14" s="185"/>
       <c r="E14" s="22">
-        <v>3.7423186667870638E-2</v>
-[...5 lines deleted...]
-      <c r="H14" s="214"/>
+        <v>3.6835248495968163E-2</v>
+      </c>
+      <c r="F14" s="185">
+        <v>77826</v>
+      </c>
+      <c r="G14" s="185"/>
+      <c r="H14" s="185"/>
       <c r="I14" s="129">
-        <v>880040</v>
-[...1 lines deleted...]
-      <c r="J14" s="214">
+        <v>866154</v>
+      </c>
+      <c r="J14" s="185">
         <v>0</v>
       </c>
-      <c r="K14" s="214"/>
+      <c r="K14" s="185"/>
       <c r="L14" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M14" s="129">
         <v>0</v>
       </c>
       <c r="N14" s="129">
         <v>0</v>
       </c>
       <c r="O14" s="129">
         <v>0</v>
       </c>
-      <c r="P14" s="214">
-[...3 lines deleted...]
-      <c r="R14" s="214"/>
+      <c r="P14" s="185">
+        <v>216132</v>
+      </c>
+      <c r="Q14" s="185"/>
+      <c r="R14" s="185"/>
       <c r="S14" s="22">
-        <v>3.3950760530424819E-2</v>
+        <v>3.7491992412133648E-2</v>
       </c>
       <c r="T14" s="129">
-        <v>2516884</v>
-[...8 lines deleted...]
-      <c r="X14" s="214"/>
+        <v>2304274</v>
+      </c>
+      <c r="U14" s="186">
+        <v>4.1656337588876054E-2</v>
+      </c>
+      <c r="V14" s="186"/>
+      <c r="W14" s="185">
+        <v>379777</v>
+      </c>
+      <c r="X14" s="185"/>
       <c r="Y14" s="129">
-        <v>2124714</v>
+        <v>1924497</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="211"/>
-[...2 lines deleted...]
-      <c r="D15" s="214"/>
+      <c r="A15" s="196"/>
+      <c r="B15" s="197"/>
+      <c r="C15" s="236"/>
+      <c r="D15" s="185"/>
       <c r="E15" s="22"/>
-      <c r="F15" s="214"/>
-[...1 lines deleted...]
-      <c r="H15" s="214"/>
+      <c r="F15" s="185"/>
+      <c r="G15" s="185"/>
+      <c r="H15" s="185"/>
       <c r="I15" s="129"/>
-      <c r="J15" s="214"/>
-      <c r="K15" s="214"/>
+      <c r="J15" s="185"/>
+      <c r="K15" s="185"/>
       <c r="L15" s="22"/>
       <c r="M15" s="129"/>
       <c r="N15" s="129"/>
       <c r="O15" s="129"/>
-      <c r="P15" s="214"/>
-[...1 lines deleted...]
-      <c r="R15" s="214"/>
+      <c r="P15" s="185"/>
+      <c r="Q15" s="185"/>
+      <c r="R15" s="185"/>
       <c r="S15" s="22"/>
       <c r="T15" s="129"/>
-      <c r="U15" s="213"/>
-[...2 lines deleted...]
-      <c r="X15" s="214"/>
+      <c r="U15" s="186"/>
+      <c r="V15" s="186"/>
+      <c r="W15" s="185"/>
+      <c r="X15" s="185"/>
       <c r="Y15" s="129"/>
     </row>
     <row r="16" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="217" t="s">
+      <c r="A16" s="192" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="218"/>
-[...25 lines deleted...]
-      <c r="N16" s="130">
+      <c r="B16" s="193"/>
+      <c r="C16" s="237">
+        <v>272964695</v>
+      </c>
+      <c r="D16" s="195"/>
+      <c r="E16" s="135">
+        <v>10.651414617842708</v>
+      </c>
+      <c r="F16" s="195">
+        <v>231445432</v>
+      </c>
+      <c r="G16" s="195"/>
+      <c r="H16" s="195"/>
+      <c r="I16" s="131">
+        <v>41519263</v>
+      </c>
+      <c r="J16" s="195">
+        <v>133680515</v>
+      </c>
+      <c r="K16" s="195"/>
+      <c r="L16" s="135">
+        <v>62.293307926261207</v>
+      </c>
+      <c r="M16" s="131">
+        <v>720440</v>
+      </c>
+      <c r="N16" s="131">
         <v>0</v>
       </c>
-      <c r="O16" s="130">
-[...22 lines deleted...]
-        <v>807771828</v>
+      <c r="O16" s="131">
+        <v>132960075</v>
+      </c>
+      <c r="P16" s="195">
+        <v>87530417</v>
+      </c>
+      <c r="Q16" s="195"/>
+      <c r="R16" s="195"/>
+      <c r="S16" s="135">
+        <v>15.183729063696694</v>
+      </c>
+      <c r="T16" s="131">
+        <v>850604956</v>
+      </c>
+      <c r="U16" s="194">
+        <v>15.37711539595858</v>
+      </c>
+      <c r="V16" s="194"/>
+      <c r="W16" s="195">
+        <v>97452911</v>
+      </c>
+      <c r="X16" s="195"/>
+      <c r="Y16" s="131">
+        <v>753152045</v>
       </c>
     </row>
     <row r="17" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="221" t="s">
+      <c r="A17" s="190" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="222"/>
-[...3 lines deleted...]
-      <c r="D17" s="214"/>
+      <c r="B17" s="191"/>
+      <c r="C17" s="236">
+        <v>89806762</v>
+      </c>
+      <c r="D17" s="185"/>
       <c r="E17" s="22">
-        <v>3.5131712728076079</v>
-[...5 lines deleted...]
-      <c r="H17" s="214"/>
+        <v>3.5043691549484848</v>
+      </c>
+      <c r="F17" s="185">
+        <v>84850088</v>
+      </c>
+      <c r="G17" s="185"/>
+      <c r="H17" s="185"/>
       <c r="I17" s="129">
-        <v>4961302</v>
-[...4 lines deleted...]
-      <c r="K17" s="214"/>
+        <v>4956674</v>
+      </c>
+      <c r="J17" s="185">
+        <v>133680515</v>
+      </c>
+      <c r="K17" s="185"/>
       <c r="L17" s="22">
-        <v>60.943702544255309</v>
+        <v>62.293307926261207</v>
       </c>
       <c r="M17" s="129">
-        <v>185920</v>
+        <v>720440</v>
       </c>
       <c r="N17" s="129">
         <v>0</v>
       </c>
       <c r="O17" s="129">
-        <v>131216860</v>
-[...5 lines deleted...]
-      <c r="R17" s="214"/>
+        <v>132960075</v>
+      </c>
+      <c r="P17" s="185">
+        <v>61315310</v>
+      </c>
+      <c r="Q17" s="185"/>
+      <c r="R17" s="185"/>
       <c r="S17" s="22">
-        <v>10.830218861363916</v>
+        <v>10.636246077710021</v>
       </c>
       <c r="T17" s="129">
-        <v>601270218</v>
-[...8 lines deleted...]
-      <c r="X17" s="214"/>
+        <v>565535256</v>
+      </c>
+      <c r="U17" s="186">
+        <v>10.223665910541646</v>
+      </c>
+      <c r="V17" s="186"/>
+      <c r="W17" s="185">
+        <v>68688742</v>
+      </c>
+      <c r="X17" s="185"/>
       <c r="Y17" s="129">
-        <v>532702178</v>
+        <v>496846514</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="221" t="s">
+      <c r="A18" s="190" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="222"/>
-[...3 lines deleted...]
-      <c r="D18" s="214"/>
+      <c r="B18" s="191"/>
+      <c r="C18" s="236">
+        <v>22361327</v>
+      </c>
+      <c r="D18" s="185"/>
       <c r="E18" s="22">
-        <v>0.87451087469587241</v>
-[...5 lines deleted...]
-      <c r="H18" s="214"/>
+        <v>0.87256619498781984</v>
+      </c>
+      <c r="F18" s="185">
+        <v>5437152</v>
+      </c>
+      <c r="G18" s="185"/>
+      <c r="H18" s="185"/>
       <c r="I18" s="129">
-        <v>17041746</v>
-[...1 lines deleted...]
-      <c r="J18" s="214">
+        <v>16924175</v>
+      </c>
+      <c r="J18" s="185">
         <v>0</v>
       </c>
-      <c r="K18" s="214"/>
+      <c r="K18" s="185"/>
       <c r="L18" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="129">
         <v>0</v>
       </c>
       <c r="N18" s="129">
         <v>0</v>
       </c>
       <c r="O18" s="129">
         <v>0</v>
       </c>
-      <c r="P18" s="214">
-[...3 lines deleted...]
-      <c r="R18" s="214"/>
+      <c r="P18" s="185">
+        <v>7097409</v>
+      </c>
+      <c r="Q18" s="185"/>
+      <c r="R18" s="185"/>
       <c r="S18" s="22">
-        <v>1.2445411174411303</v>
+        <v>1.2311735623313949</v>
       </c>
       <c r="T18" s="129">
-        <v>93598788</v>
-[...8 lines deleted...]
-      <c r="X18" s="214"/>
+        <v>90084840</v>
+      </c>
+      <c r="U18" s="186">
+        <v>1.6285409229457455</v>
+      </c>
+      <c r="V18" s="186"/>
+      <c r="W18" s="185">
+        <v>10884640</v>
+      </c>
+      <c r="X18" s="185"/>
       <c r="Y18" s="129">
-        <v>82706027</v>
+        <v>79200200</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="221" t="s">
+      <c r="A19" s="190" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="222"/>
-[...3 lines deleted...]
-      <c r="D19" s="214"/>
+      <c r="B19" s="191"/>
+      <c r="C19" s="236">
+        <v>46100834</v>
+      </c>
+      <c r="D19" s="185"/>
       <c r="E19" s="22">
-        <v>1.7970161164512479</v>
-[...5 lines deleted...]
-      <c r="H19" s="214"/>
+        <v>1.7989106509262673</v>
+      </c>
+      <c r="F19" s="185">
+        <v>46100834</v>
+      </c>
+      <c r="G19" s="185"/>
+      <c r="H19" s="185"/>
       <c r="I19" s="129">
         <v>0</v>
       </c>
-      <c r="J19" s="214">
+      <c r="J19" s="185">
         <v>0</v>
       </c>
-      <c r="K19" s="214"/>
+      <c r="K19" s="185"/>
       <c r="L19" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="129">
         <v>0</v>
       </c>
       <c r="N19" s="129">
         <v>0</v>
       </c>
       <c r="O19" s="129">
         <v>0</v>
       </c>
-      <c r="P19" s="214">
-[...3 lines deleted...]
-      <c r="R19" s="214"/>
+      <c r="P19" s="185">
+        <v>8186708</v>
+      </c>
+      <c r="Q19" s="185"/>
+      <c r="R19" s="185"/>
       <c r="S19" s="22">
-        <v>1.4701700866887926</v>
+        <v>1.4201321147093158</v>
       </c>
       <c r="T19" s="129">
-        <v>109922805</v>
-[...8 lines deleted...]
-      <c r="X19" s="214"/>
+        <v>102468260</v>
+      </c>
+      <c r="U19" s="186">
+        <v>1.8524066281634581</v>
+      </c>
+      <c r="V19" s="186"/>
+      <c r="W19" s="185">
+        <v>8965928</v>
+      </c>
+      <c r="X19" s="185"/>
       <c r="Y19" s="129">
-        <v>100965140</v>
+        <v>93502332</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="221" t="s">
+      <c r="A20" s="190" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="222"/>
-[...3 lines deleted...]
-      <c r="D20" s="214"/>
+      <c r="B20" s="191"/>
+      <c r="C20" s="236">
+        <v>114695772</v>
+      </c>
+      <c r="D20" s="185"/>
       <c r="E20" s="22">
-        <v>4.4819809306182608</v>
-[...5 lines deleted...]
-      <c r="H20" s="214"/>
+        <v>4.4755686169801345</v>
+      </c>
+      <c r="F20" s="185">
+        <v>95057358</v>
+      </c>
+      <c r="G20" s="185"/>
+      <c r="H20" s="185"/>
       <c r="I20" s="129">
-        <v>19724101</v>
-[...1 lines deleted...]
-      <c r="J20" s="214">
+        <v>19638414</v>
+      </c>
+      <c r="J20" s="185">
         <v>0</v>
       </c>
-      <c r="K20" s="214"/>
+      <c r="K20" s="185"/>
       <c r="L20" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M20" s="129">
         <v>0</v>
       </c>
       <c r="N20" s="129">
         <v>0</v>
       </c>
       <c r="O20" s="129">
         <v>0</v>
       </c>
-      <c r="P20" s="214">
-[...3 lines deleted...]
-      <c r="R20" s="214"/>
+      <c r="P20" s="185">
+        <v>10930990</v>
+      </c>
+      <c r="Q20" s="185"/>
+      <c r="R20" s="185"/>
       <c r="S20" s="22">
-        <v>1.938163856971</v>
+        <v>1.8961773089459626</v>
       </c>
       <c r="T20" s="129">
-        <v>100349399</v>
-[...8 lines deleted...]
-      <c r="X20" s="214"/>
+        <v>92516600</v>
+      </c>
+      <c r="U20" s="186">
+        <v>1.6725019343077299</v>
+      </c>
+      <c r="V20" s="186"/>
+      <c r="W20" s="185">
+        <v>8913601</v>
+      </c>
+      <c r="X20" s="185"/>
       <c r="Y20" s="129">
-        <v>91398483</v>
+        <v>83602999</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="211"/>
-[...2 lines deleted...]
-      <c r="D21" s="214"/>
+      <c r="A21" s="196"/>
+      <c r="B21" s="197"/>
+      <c r="C21" s="236"/>
+      <c r="D21" s="185"/>
       <c r="E21" s="22"/>
-      <c r="F21" s="214"/>
-[...1 lines deleted...]
-      <c r="H21" s="214"/>
+      <c r="F21" s="185"/>
+      <c r="G21" s="185"/>
+      <c r="H21" s="185"/>
       <c r="I21" s="129"/>
-      <c r="J21" s="214"/>
-      <c r="K21" s="214"/>
+      <c r="J21" s="185"/>
+      <c r="K21" s="185"/>
       <c r="L21" s="22"/>
       <c r="M21" s="129"/>
       <c r="N21" s="129"/>
       <c r="O21" s="129"/>
-      <c r="P21" s="214"/>
-[...1 lines deleted...]
-      <c r="R21" s="214"/>
+      <c r="P21" s="185"/>
+      <c r="Q21" s="185"/>
+      <c r="R21" s="185"/>
       <c r="S21" s="22"/>
       <c r="T21" s="129"/>
-      <c r="U21" s="213"/>
-[...2 lines deleted...]
-      <c r="X21" s="214"/>
+      <c r="U21" s="186"/>
+      <c r="V21" s="186"/>
+      <c r="W21" s="185"/>
+      <c r="X21" s="185"/>
       <c r="Y21" s="129"/>
     </row>
     <row r="22" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="217" t="s">
+      <c r="A22" s="192" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="218"/>
-[...28 lines deleted...]
-      <c r="O22" s="130">
+      <c r="B22" s="193"/>
+      <c r="C22" s="237">
+        <v>569445284</v>
+      </c>
+      <c r="D22" s="195"/>
+      <c r="E22" s="135">
+        <v>22.22044804020971</v>
+      </c>
+      <c r="F22" s="195">
+        <v>508450419</v>
+      </c>
+      <c r="G22" s="195"/>
+      <c r="H22" s="195"/>
+      <c r="I22" s="131">
+        <v>60994865</v>
+      </c>
+      <c r="J22" s="195">
+        <v>12428752</v>
+      </c>
+      <c r="K22" s="195"/>
+      <c r="L22" s="135">
+        <v>5.7916299580019936</v>
+      </c>
+      <c r="M22" s="131">
+        <v>225428</v>
+      </c>
+      <c r="N22" s="131">
+        <v>12203324</v>
+      </c>
+      <c r="O22" s="131">
         <v>0</v>
       </c>
-      <c r="P22" s="220">
-[...19 lines deleted...]
-        <v>976474356</v>
+      <c r="P22" s="195">
+        <v>127109008</v>
+      </c>
+      <c r="Q22" s="195"/>
+      <c r="R22" s="195"/>
+      <c r="S22" s="135">
+        <v>22.049349302508816</v>
+      </c>
+      <c r="T22" s="131">
+        <v>995167924</v>
+      </c>
+      <c r="U22" s="194">
+        <v>17.990504167371132</v>
+      </c>
+      <c r="V22" s="194"/>
+      <c r="W22" s="195">
+        <v>78894572</v>
+      </c>
+      <c r="X22" s="195"/>
+      <c r="Y22" s="131">
+        <v>916273352</v>
       </c>
     </row>
     <row r="23" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="221" t="s">
+      <c r="A23" s="190" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="222"/>
-[...3 lines deleted...]
-      <c r="D23" s="214"/>
+      <c r="B23" s="191"/>
+      <c r="C23" s="236">
+        <v>149348340</v>
+      </c>
+      <c r="D23" s="185"/>
       <c r="E23" s="22">
-        <v>5.8248333759444941</v>
-[...5 lines deleted...]
-      <c r="H23" s="214"/>
+        <v>5.8277539951697506</v>
+      </c>
+      <c r="F23" s="185">
+        <v>142859952</v>
+      </c>
+      <c r="G23" s="185"/>
+      <c r="H23" s="185"/>
       <c r="I23" s="129">
-        <v>6460528</v>
-[...4 lines deleted...]
-      <c r="K23" s="214"/>
+        <v>6488388</v>
+      </c>
+      <c r="J23" s="185">
+        <v>225428</v>
+      </c>
+      <c r="K23" s="185"/>
       <c r="L23" s="22">
-        <v>0.10886337135331371</v>
+        <v>0.10504639228238469</v>
       </c>
       <c r="M23" s="129">
-        <v>234724</v>
+        <v>225428</v>
       </c>
       <c r="N23" s="129">
         <v>0</v>
       </c>
       <c r="O23" s="129">
         <v>0</v>
       </c>
-      <c r="P23" s="214">
-[...3 lines deleted...]
-      <c r="R23" s="214"/>
+      <c r="P23" s="185">
+        <v>88605582</v>
+      </c>
+      <c r="Q23" s="185"/>
+      <c r="R23" s="185"/>
       <c r="S23" s="22">
-        <v>15.296926384804188</v>
+        <v>15.370235818928643</v>
       </c>
       <c r="T23" s="129">
-        <v>723354555</v>
-[...8 lines deleted...]
-      <c r="X23" s="214"/>
+        <v>684251289</v>
+      </c>
+      <c r="U23" s="186">
+        <v>12.369797467752356</v>
+      </c>
+      <c r="V23" s="186"/>
+      <c r="W23" s="185">
+        <v>60024151</v>
+      </c>
+      <c r="X23" s="185"/>
       <c r="Y23" s="129">
-        <v>663126893</v>
+        <v>624227138</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="221" t="s">
+      <c r="A24" s="190" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="222"/>
-[...3 lines deleted...]
-      <c r="D24" s="214"/>
+      <c r="B24" s="191"/>
+      <c r="C24" s="236">
+        <v>273050522</v>
+      </c>
+      <c r="D24" s="185"/>
       <c r="E24" s="22">
-        <v>10.630409137656095</v>
-[...5 lines deleted...]
-      <c r="H24" s="214"/>
+        <v>10.654763691840738</v>
+      </c>
+      <c r="F24" s="185">
+        <v>231458501</v>
+      </c>
+      <c r="G24" s="185"/>
+      <c r="H24" s="185"/>
       <c r="I24" s="129">
-        <v>41489487</v>
-[...1 lines deleted...]
-      <c r="J24" s="214">
+        <v>41592021</v>
+      </c>
+      <c r="J24" s="185">
         <v>0</v>
       </c>
-      <c r="K24" s="214"/>
+      <c r="K24" s="185"/>
       <c r="L24" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M24" s="129">
         <v>0</v>
       </c>
       <c r="N24" s="129">
         <v>0</v>
       </c>
       <c r="O24" s="129">
         <v>0</v>
       </c>
-      <c r="P24" s="214">
-[...3 lines deleted...]
-      <c r="R24" s="214"/>
+      <c r="P24" s="185">
+        <v>29421234</v>
+      </c>
+      <c r="Q24" s="185"/>
+      <c r="R24" s="185"/>
       <c r="S24" s="22">
-        <v>5.2076082617302664</v>
+        <v>5.1036435228638446</v>
       </c>
       <c r="T24" s="129">
-        <v>218736105</v>
-[...8 lines deleted...]
-      <c r="X24" s="214"/>
+        <v>205010857</v>
+      </c>
+      <c r="U24" s="186">
+        <v>3.7061571100384731</v>
+      </c>
+      <c r="V24" s="186"/>
+      <c r="W24" s="185">
+        <v>9725754</v>
+      </c>
+      <c r="X24" s="185"/>
       <c r="Y24" s="129">
-        <v>209032796</v>
+        <v>195285103</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="221" t="s">
+      <c r="A25" s="190" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="222"/>
-[...3 lines deleted...]
-      <c r="D25" s="214"/>
+      <c r="B25" s="191"/>
+      <c r="C25" s="236">
+        <v>147046422</v>
+      </c>
+      <c r="D25" s="185"/>
       <c r="E25" s="22">
-        <v>5.7261358832193316</v>
-[...5 lines deleted...]
-      <c r="H25" s="214"/>
+        <v>5.7379303531992196</v>
+      </c>
+      <c r="F25" s="185">
+        <v>134131966</v>
+      </c>
+      <c r="G25" s="185"/>
+      <c r="H25" s="185"/>
       <c r="I25" s="129">
-        <v>12881550</v>
-[...4 lines deleted...]
-      <c r="K25" s="214"/>
+        <v>12914456</v>
+      </c>
+      <c r="J25" s="185">
+        <v>12203324</v>
+      </c>
+      <c r="K25" s="185"/>
       <c r="L25" s="22">
-        <v>5.4259228850750612</v>
+        <v>5.6865835657196087</v>
       </c>
       <c r="M25" s="129">
         <v>0</v>
       </c>
       <c r="N25" s="129">
-        <v>11699016</v>
+        <v>12203324</v>
       </c>
       <c r="O25" s="129">
         <v>0</v>
       </c>
-      <c r="P25" s="214">
-[...3 lines deleted...]
-      <c r="R25" s="214"/>
+      <c r="P25" s="185">
+        <v>9082192</v>
+      </c>
+      <c r="Q25" s="185"/>
+      <c r="R25" s="185"/>
       <c r="S25" s="22">
-        <v>1.5571881395496647</v>
+        <v>1.5754699607163256</v>
       </c>
       <c r="T25" s="129">
-        <v>113471861</v>
-[...8 lines deleted...]
-      <c r="X25" s="214"/>
+        <v>105905778</v>
+      </c>
+      <c r="U25" s="186">
+        <v>1.9145495895803026</v>
+      </c>
+      <c r="V25" s="186"/>
+      <c r="W25" s="185">
+        <v>9144667</v>
+      </c>
+      <c r="X25" s="185"/>
       <c r="Y25" s="129">
-        <v>104314667</v>
+        <v>96761111</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="211"/>
-[...2 lines deleted...]
-      <c r="D26" s="214"/>
+      <c r="A26" s="196"/>
+      <c r="B26" s="197"/>
+      <c r="C26" s="236"/>
+      <c r="D26" s="185"/>
       <c r="E26" s="22"/>
-      <c r="F26" s="214"/>
-[...1 lines deleted...]
-      <c r="H26" s="214"/>
+      <c r="F26" s="185"/>
+      <c r="G26" s="185"/>
+      <c r="H26" s="185"/>
       <c r="I26" s="129"/>
-      <c r="J26" s="214"/>
-      <c r="K26" s="214"/>
+      <c r="J26" s="185"/>
+      <c r="K26" s="185"/>
       <c r="L26" s="22"/>
       <c r="M26" s="129"/>
       <c r="N26" s="129"/>
       <c r="O26" s="129"/>
-      <c r="P26" s="214"/>
-[...1 lines deleted...]
-      <c r="R26" s="214"/>
+      <c r="P26" s="185"/>
+      <c r="Q26" s="185"/>
+      <c r="R26" s="185"/>
       <c r="S26" s="22"/>
       <c r="T26" s="129"/>
-      <c r="U26" s="213"/>
-[...2 lines deleted...]
-      <c r="X26" s="214"/>
+      <c r="U26" s="186"/>
+      <c r="V26" s="186"/>
+      <c r="W26" s="185"/>
+      <c r="X26" s="185"/>
       <c r="Y26" s="129"/>
     </row>
     <row r="27" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="211"/>
-[...2 lines deleted...]
-      <c r="D27" s="214"/>
+      <c r="A27" s="196"/>
+      <c r="B27" s="197"/>
+      <c r="C27" s="236"/>
+      <c r="D27" s="185"/>
       <c r="E27" s="22"/>
-      <c r="F27" s="214"/>
-[...1 lines deleted...]
-      <c r="H27" s="214"/>
+      <c r="F27" s="185"/>
+      <c r="G27" s="185"/>
+      <c r="H27" s="185"/>
       <c r="I27" s="129"/>
-      <c r="J27" s="214"/>
-      <c r="K27" s="214"/>
+      <c r="J27" s="185"/>
+      <c r="K27" s="185"/>
       <c r="L27" s="22"/>
       <c r="M27" s="129"/>
       <c r="N27" s="129"/>
       <c r="O27" s="129"/>
-      <c r="P27" s="214"/>
-[...1 lines deleted...]
-      <c r="R27" s="214"/>
+      <c r="P27" s="185"/>
+      <c r="Q27" s="185"/>
+      <c r="R27" s="185"/>
       <c r="S27" s="22"/>
       <c r="T27" s="129"/>
-      <c r="U27" s="213"/>
-[...2 lines deleted...]
-      <c r="X27" s="214"/>
+      <c r="U27" s="186"/>
+      <c r="V27" s="186"/>
+      <c r="W27" s="185"/>
+      <c r="X27" s="185"/>
       <c r="Y27" s="129"/>
     </row>
     <row r="28" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="217" t="s">
+      <c r="A28" s="192" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="218"/>
-[...15 lines deleted...]
-      <c r="J28" s="220">
+      <c r="B28" s="193"/>
+      <c r="C28" s="237">
+        <v>888954983</v>
+      </c>
+      <c r="D28" s="195"/>
+      <c r="E28" s="135">
+        <v>34.688105362967598</v>
+      </c>
+      <c r="F28" s="195">
+        <v>610775405</v>
+      </c>
+      <c r="G28" s="195"/>
+      <c r="H28" s="195"/>
+      <c r="I28" s="131">
+        <v>278179578</v>
+      </c>
+      <c r="J28" s="195">
         <v>0</v>
       </c>
-      <c r="K28" s="220"/>
-      <c r="L28" s="134" t="s">
+      <c r="K28" s="195"/>
+      <c r="L28" s="135" t="s">
         <v>108</v>
       </c>
-      <c r="M28" s="130">
+      <c r="M28" s="131">
         <v>0</v>
       </c>
-      <c r="N28" s="130">
+      <c r="N28" s="131">
         <v>0</v>
       </c>
-      <c r="O28" s="130">
+      <c r="O28" s="131">
         <v>0</v>
       </c>
-      <c r="P28" s="220">
-[...19 lines deleted...]
-        <v>571086262</v>
+      <c r="P28" s="195">
+        <v>69559674</v>
+      </c>
+      <c r="Q28" s="195"/>
+      <c r="R28" s="195"/>
+      <c r="S28" s="135">
+        <v>12.06637966519761</v>
+      </c>
+      <c r="T28" s="131">
+        <v>585038596</v>
+      </c>
+      <c r="U28" s="194">
+        <v>10.576244516710283</v>
+      </c>
+      <c r="V28" s="194"/>
+      <c r="W28" s="195">
+        <v>55833945</v>
+      </c>
+      <c r="X28" s="195"/>
+      <c r="Y28" s="131">
+        <v>529204651</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="221" t="s">
+      <c r="A29" s="190" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="222"/>
-[...3 lines deleted...]
-      <c r="D29" s="214"/>
+      <c r="B29" s="191"/>
+      <c r="C29" s="236">
+        <v>382561037</v>
+      </c>
+      <c r="D29" s="185"/>
       <c r="E29" s="22">
-        <v>14.911583245714906</v>
-[...5 lines deleted...]
-      <c r="H29" s="214"/>
+        <v>14.927997269825918</v>
+      </c>
+      <c r="F29" s="185">
+        <v>213999210</v>
+      </c>
+      <c r="G29" s="185"/>
+      <c r="H29" s="185"/>
       <c r="I29" s="129">
-        <v>168478043</v>
-[...1 lines deleted...]
-      <c r="J29" s="214">
+        <v>168561827</v>
+      </c>
+      <c r="J29" s="185">
         <v>0</v>
       </c>
-      <c r="K29" s="214"/>
+      <c r="K29" s="185"/>
       <c r="L29" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M29" s="129">
         <v>0</v>
       </c>
       <c r="N29" s="129">
         <v>0</v>
       </c>
       <c r="O29" s="129">
         <v>0</v>
       </c>
-      <c r="P29" s="214">
-[...3 lines deleted...]
-      <c r="R29" s="214"/>
+      <c r="P29" s="185">
+        <v>30942126</v>
+      </c>
+      <c r="Q29" s="185"/>
+      <c r="R29" s="185"/>
       <c r="S29" s="22">
-        <v>5.3835769481221476</v>
+        <v>5.3674696630174301</v>
       </c>
       <c r="T29" s="129">
-        <v>377738976</v>
-[...8 lines deleted...]
-      <c r="X29" s="214"/>
+        <v>353532952</v>
+      </c>
+      <c r="U29" s="186">
+        <v>6.391118416170956</v>
+      </c>
+      <c r="V29" s="186"/>
+      <c r="W29" s="185">
+        <v>35577715</v>
+      </c>
+      <c r="X29" s="185"/>
       <c r="Y29" s="129">
-        <v>342058417</v>
+        <v>317955237</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="221" t="s">
+      <c r="A30" s="190" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="222"/>
-[...3 lines deleted...]
-      <c r="D30" s="214"/>
+      <c r="B30" s="191"/>
+      <c r="C30" s="236">
+        <v>12829678</v>
+      </c>
+      <c r="D30" s="185"/>
       <c r="E30" s="22">
-        <v>0.50579645872743539</v>
-[...5 lines deleted...]
-      <c r="H30" s="214"/>
+        <v>0.5006296502608697</v>
+      </c>
+      <c r="F30" s="185">
+        <v>12829678</v>
+      </c>
+      <c r="G30" s="185"/>
+      <c r="H30" s="185"/>
       <c r="I30" s="129">
         <v>0</v>
       </c>
-      <c r="J30" s="214">
+      <c r="J30" s="185">
         <v>0</v>
       </c>
-      <c r="K30" s="214"/>
+      <c r="K30" s="185"/>
       <c r="L30" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M30" s="129">
         <v>0</v>
       </c>
       <c r="N30" s="129">
         <v>0</v>
       </c>
       <c r="O30" s="129">
         <v>0</v>
       </c>
-      <c r="P30" s="214">
-[...3 lines deleted...]
-      <c r="R30" s="214"/>
+      <c r="P30" s="185">
+        <v>4864132</v>
+      </c>
+      <c r="Q30" s="185"/>
+      <c r="R30" s="185"/>
       <c r="S30" s="22">
-        <v>0.8565714997002537</v>
+        <v>0.84377139912468513</v>
       </c>
       <c r="T30" s="129">
-        <v>61368546</v>
-[...8 lines deleted...]
-      <c r="X30" s="214"/>
+        <v>58299631</v>
+      </c>
+      <c r="U30" s="186">
+        <v>1.0539324360917597</v>
+      </c>
+      <c r="V30" s="186"/>
+      <c r="W30" s="185">
+        <v>7037712</v>
+      </c>
+      <c r="X30" s="185"/>
       <c r="Y30" s="129">
-        <v>54278095</v>
+        <v>51261919</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="221" t="s">
+      <c r="A31" s="190" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="222"/>
-[...3 lines deleted...]
-      <c r="D31" s="214"/>
+      <c r="B31" s="191"/>
+      <c r="C31" s="236">
+        <v>280207126</v>
+      </c>
+      <c r="D31" s="185"/>
       <c r="E31" s="22">
-        <v>10.912493128140778</v>
-[...5 lines deleted...]
-      <c r="H31" s="214"/>
+        <v>10.934023090055998</v>
+      </c>
+      <c r="F31" s="185">
+        <v>213933825</v>
+      </c>
+      <c r="G31" s="185"/>
+      <c r="H31" s="185"/>
       <c r="I31" s="129">
-        <v>66222886</v>
-[...1 lines deleted...]
-      <c r="J31" s="214">
+        <v>66273301</v>
+      </c>
+      <c r="J31" s="185">
         <v>0</v>
       </c>
-      <c r="K31" s="214"/>
+      <c r="K31" s="185"/>
       <c r="L31" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M31" s="129">
         <v>0</v>
       </c>
       <c r="N31" s="129">
         <v>0</v>
       </c>
       <c r="O31" s="129">
         <v>0</v>
       </c>
-      <c r="P31" s="214">
-[...3 lines deleted...]
-      <c r="R31" s="214"/>
+      <c r="P31" s="185">
+        <v>25968016</v>
+      </c>
+      <c r="Q31" s="185"/>
+      <c r="R31" s="185"/>
       <c r="S31" s="22">
-        <v>4.5285974513509819</v>
+        <v>4.5046205968119724</v>
       </c>
       <c r="T31" s="129">
-        <v>100170513</v>
-[...8 lines deleted...]
-      <c r="X31" s="214"/>
+        <v>91933036</v>
+      </c>
+      <c r="U31" s="186">
+        <v>1.6619523473277462</v>
+      </c>
+      <c r="V31" s="186"/>
+      <c r="W31" s="185">
+        <v>6471629</v>
+      </c>
+      <c r="X31" s="185"/>
       <c r="Y31" s="129">
-        <v>93672996</v>
+        <v>85461407</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="221" t="s">
+      <c r="A32" s="190" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="222"/>
-[...3 lines deleted...]
-      <c r="D32" s="214"/>
+      <c r="B32" s="191"/>
+      <c r="C32" s="236">
+        <v>213357142</v>
+      </c>
+      <c r="D32" s="185"/>
       <c r="E32" s="22">
-        <v>8.2992225370921897</v>
-[...5 lines deleted...]
-      <c r="H32" s="214"/>
+        <v>8.325455352824811</v>
+      </c>
+      <c r="F32" s="185">
+        <v>170012692</v>
+      </c>
+      <c r="G32" s="185"/>
+      <c r="H32" s="185"/>
       <c r="I32" s="129">
-        <v>43410691</v>
-[...1 lines deleted...]
-      <c r="J32" s="214">
+        <v>43344450</v>
+      </c>
+      <c r="J32" s="185">
         <v>0</v>
       </c>
-      <c r="K32" s="214"/>
+      <c r="K32" s="185"/>
       <c r="L32" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M32" s="129">
         <v>0</v>
       </c>
       <c r="N32" s="129">
         <v>0</v>
       </c>
       <c r="O32" s="129">
         <v>0</v>
       </c>
-      <c r="P32" s="214">
-[...3 lines deleted...]
-      <c r="R32" s="214"/>
+      <c r="P32" s="185">
+        <v>7785400</v>
+      </c>
+      <c r="Q32" s="185"/>
+      <c r="R32" s="185"/>
       <c r="S32" s="22">
-        <v>1.3241255990795466</v>
+        <v>1.3505180062435238</v>
       </c>
       <c r="T32" s="129">
-        <v>87831906</v>
-[...8 lines deleted...]
-      <c r="X32" s="214"/>
+        <v>81272977</v>
+      </c>
+      <c r="U32" s="186">
+        <v>1.4692413171198211</v>
+      </c>
+      <c r="V32" s="186"/>
+      <c r="W32" s="185">
+        <v>6746889</v>
+      </c>
+      <c r="X32" s="185"/>
       <c r="Y32" s="129">
-        <v>81076754</v>
+        <v>74526088</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="211"/>
-[...2 lines deleted...]
-      <c r="D33" s="214"/>
+      <c r="A33" s="196"/>
+      <c r="B33" s="197"/>
+      <c r="C33" s="236"/>
+      <c r="D33" s="185"/>
       <c r="E33" s="22"/>
-      <c r="F33" s="214"/>
-[...1 lines deleted...]
-      <c r="H33" s="214"/>
+      <c r="F33" s="185"/>
+      <c r="G33" s="185"/>
+      <c r="H33" s="185"/>
       <c r="I33" s="129"/>
-      <c r="J33" s="214"/>
-      <c r="K33" s="214"/>
+      <c r="J33" s="185"/>
+      <c r="K33" s="185"/>
       <c r="L33" s="22"/>
       <c r="M33" s="129"/>
       <c r="N33" s="129"/>
       <c r="O33" s="129"/>
-      <c r="P33" s="214"/>
-[...1 lines deleted...]
-      <c r="R33" s="214"/>
+      <c r="P33" s="185"/>
+      <c r="Q33" s="185"/>
+      <c r="R33" s="185"/>
       <c r="S33" s="22"/>
       <c r="T33" s="129"/>
-      <c r="U33" s="213"/>
-[...2 lines deleted...]
-      <c r="X33" s="214"/>
+      <c r="U33" s="186"/>
+      <c r="V33" s="186"/>
+      <c r="W33" s="185"/>
+      <c r="X33" s="185"/>
       <c r="Y33" s="129"/>
     </row>
     <row r="34" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="211"/>
-[...2 lines deleted...]
-      <c r="D34" s="214"/>
+      <c r="A34" s="196"/>
+      <c r="B34" s="197"/>
+      <c r="C34" s="236"/>
+      <c r="D34" s="185"/>
       <c r="E34" s="22"/>
-      <c r="F34" s="214"/>
-[...1 lines deleted...]
-      <c r="H34" s="214"/>
+      <c r="F34" s="185"/>
+      <c r="G34" s="185"/>
+      <c r="H34" s="185"/>
       <c r="I34" s="129"/>
-      <c r="J34" s="214"/>
-      <c r="K34" s="214"/>
+      <c r="J34" s="185"/>
+      <c r="K34" s="185"/>
       <c r="L34" s="22"/>
       <c r="M34" s="129"/>
       <c r="N34" s="129"/>
       <c r="O34" s="129"/>
-      <c r="P34" s="214"/>
-[...1 lines deleted...]
-      <c r="R34" s="214"/>
+      <c r="P34" s="185"/>
+      <c r="Q34" s="185"/>
+      <c r="R34" s="185"/>
       <c r="S34" s="22"/>
       <c r="T34" s="129"/>
-      <c r="U34" s="213"/>
-[...2 lines deleted...]
-      <c r="X34" s="214"/>
+      <c r="U34" s="186"/>
+      <c r="V34" s="186"/>
+      <c r="W34" s="185"/>
+      <c r="X34" s="185"/>
       <c r="Y34" s="129"/>
     </row>
     <row r="35" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="217" t="s">
+      <c r="A35" s="192" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="218"/>
-[...25 lines deleted...]
-      <c r="N35" s="130">
+      <c r="B35" s="193"/>
+      <c r="C35" s="237">
+        <v>484532050</v>
+      </c>
+      <c r="D35" s="195"/>
+      <c r="E35" s="135">
+        <v>18.907030303619639</v>
+      </c>
+      <c r="F35" s="195">
+        <v>316202516</v>
+      </c>
+      <c r="G35" s="195"/>
+      <c r="H35" s="195"/>
+      <c r="I35" s="131">
+        <v>168329534</v>
+      </c>
+      <c r="J35" s="195">
+        <v>262612</v>
+      </c>
+      <c r="K35" s="195"/>
+      <c r="L35" s="135">
+        <v>0.12237363224648938</v>
+      </c>
+      <c r="M35" s="131">
+        <v>262612</v>
+      </c>
+      <c r="N35" s="131">
         <v>0</v>
       </c>
-      <c r="O35" s="130">
+      <c r="O35" s="131">
         <v>0</v>
       </c>
-      <c r="P35" s="220">
-[...19 lines deleted...]
-        <v>802018544</v>
+      <c r="P35" s="195">
+        <v>99984653</v>
+      </c>
+      <c r="Q35" s="195"/>
+      <c r="R35" s="195"/>
+      <c r="S35" s="135">
+        <v>17.34414085654052</v>
+      </c>
+      <c r="T35" s="131">
+        <v>850803066</v>
+      </c>
+      <c r="U35" s="194">
+        <v>15.38069680035742</v>
+      </c>
+      <c r="V35" s="194"/>
+      <c r="W35" s="195">
+        <v>119475579</v>
+      </c>
+      <c r="X35" s="195"/>
+      <c r="Y35" s="131">
+        <v>731327487</v>
       </c>
     </row>
     <row r="36" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="221" t="s">
+      <c r="A36" s="190" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="222"/>
-[...3 lines deleted...]
-      <c r="D36" s="214"/>
+      <c r="B36" s="191"/>
+      <c r="C36" s="236">
+        <v>215644748</v>
+      </c>
+      <c r="D36" s="185"/>
       <c r="E36" s="22">
-        <v>8.4469748758906373</v>
-[...5 lines deleted...]
-      <c r="H36" s="214"/>
+        <v>8.4147205231365412</v>
+      </c>
+      <c r="F36" s="185">
+        <v>139279796</v>
+      </c>
+      <c r="G36" s="185"/>
+      <c r="H36" s="185"/>
       <c r="I36" s="129">
-        <v>77030863</v>
-[...4 lines deleted...]
-      <c r="K36" s="214"/>
+        <v>76364952</v>
+      </c>
+      <c r="J36" s="185">
+        <v>262612</v>
+      </c>
+      <c r="K36" s="185"/>
       <c r="L36" s="22">
-        <v>0.10455195070565772</v>
+        <v>0.12237363224648938</v>
       </c>
       <c r="M36" s="129">
-        <v>225428</v>
+        <v>262612</v>
       </c>
       <c r="N36" s="129">
         <v>0</v>
       </c>
       <c r="O36" s="129">
         <v>0</v>
       </c>
-      <c r="P36" s="214">
-[...3 lines deleted...]
-      <c r="R36" s="214"/>
+      <c r="P36" s="185">
+        <v>62525895</v>
+      </c>
+      <c r="Q36" s="185"/>
+      <c r="R36" s="185"/>
       <c r="S36" s="22">
-        <v>10.826069093198177</v>
+        <v>10.846243873659917</v>
       </c>
       <c r="T36" s="129">
-        <v>713736919</v>
-[...8 lines deleted...]
-      <c r="X36" s="214"/>
+        <v>660698975</v>
+      </c>
+      <c r="U36" s="186">
+        <v>11.94402208557853</v>
+      </c>
+      <c r="V36" s="186"/>
+      <c r="W36" s="185">
+        <v>89564788</v>
+      </c>
+      <c r="X36" s="185"/>
       <c r="Y36" s="129">
-        <v>622799383</v>
+        <v>571134187</v>
       </c>
     </row>
     <row r="37" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="221" t="s">
+      <c r="A37" s="190" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="222"/>
-[...3 lines deleted...]
-      <c r="D37" s="214"/>
+      <c r="B37" s="191"/>
+      <c r="C37" s="236">
+        <v>223335012</v>
+      </c>
+      <c r="D37" s="185"/>
       <c r="E37" s="22">
-        <v>8.7126441467393612</v>
-[...5 lines deleted...]
-      <c r="H37" s="214"/>
+        <v>8.714803984056898</v>
+      </c>
+      <c r="F37" s="185">
+        <v>172898658</v>
+      </c>
+      <c r="G37" s="185"/>
+      <c r="H37" s="185"/>
       <c r="I37" s="129">
-        <v>50686277</v>
-[...1 lines deleted...]
-      <c r="J37" s="214">
+        <v>50436354</v>
+      </c>
+      <c r="J37" s="185">
         <v>0</v>
       </c>
-      <c r="K37" s="214"/>
+      <c r="K37" s="185"/>
       <c r="L37" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M37" s="129">
         <v>0</v>
       </c>
       <c r="N37" s="129">
         <v>0</v>
       </c>
       <c r="O37" s="129">
         <v>0</v>
       </c>
-      <c r="P37" s="214">
-[...3 lines deleted...]
-      <c r="R37" s="214"/>
+      <c r="P37" s="185">
+        <v>35174266</v>
+      </c>
+      <c r="Q37" s="185"/>
+      <c r="R37" s="185"/>
       <c r="S37" s="22">
-        <v>6.0727846736693474</v>
+        <v>6.1016106544813837</v>
       </c>
       <c r="T37" s="129">
-        <v>191373950</v>
-[...8 lines deleted...]
-      <c r="X37" s="214"/>
+        <v>174204140</v>
+      </c>
+      <c r="U37" s="186">
+        <v>3.1492376623699379</v>
+      </c>
+      <c r="V37" s="186"/>
+      <c r="W37" s="185">
+        <v>26293687</v>
+      </c>
+      <c r="X37" s="185"/>
       <c r="Y37" s="129">
-        <v>164982353</v>
+        <v>147910453</v>
       </c>
     </row>
     <row r="38" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="221" t="s">
+      <c r="A38" s="190" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="222"/>
-[...3 lines deleted...]
-      <c r="D38" s="214"/>
+      <c r="B38" s="191"/>
+      <c r="C38" s="236">
+        <v>45552290</v>
+      </c>
+      <c r="D38" s="185"/>
       <c r="E38" s="22">
-        <v>1.7888585286560228</v>
-[...5 lines deleted...]
-      <c r="H38" s="214"/>
+        <v>1.7775057964262013</v>
+      </c>
+      <c r="F38" s="185">
+        <v>4024062</v>
+      </c>
+      <c r="G38" s="185"/>
+      <c r="H38" s="185"/>
       <c r="I38" s="129">
-        <v>41888756</v>
-[...1 lines deleted...]
-      <c r="J38" s="214">
+        <v>41528228</v>
+      </c>
+      <c r="J38" s="185">
         <v>0</v>
       </c>
-      <c r="K38" s="214"/>
+      <c r="K38" s="185"/>
       <c r="L38" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M38" s="129">
         <v>0</v>
       </c>
       <c r="N38" s="129">
         <v>0</v>
       </c>
       <c r="O38" s="129">
         <v>0</v>
       </c>
-      <c r="P38" s="214">
-[...3 lines deleted...]
-      <c r="R38" s="214"/>
+      <c r="P38" s="185">
+        <v>2284492</v>
+      </c>
+      <c r="Q38" s="185"/>
+      <c r="R38" s="185"/>
       <c r="S38" s="22">
-        <v>0.39350158590685153</v>
+        <v>0.39628632839921907</v>
       </c>
       <c r="T38" s="129">
-        <v>17894673</v>
-[...8 lines deleted...]
-      <c r="X38" s="214"/>
+        <v>15899951</v>
+      </c>
+      <c r="U38" s="186">
+        <v>0.28743705240895284</v>
+      </c>
+      <c r="V38" s="186"/>
+      <c r="W38" s="185">
+        <v>3617104</v>
+      </c>
+      <c r="X38" s="185"/>
       <c r="Y38" s="129">
-        <v>14236808</v>
+        <v>12282847</v>
       </c>
     </row>
     <row r="39" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="211"/>
-[...2 lines deleted...]
-      <c r="D39" s="214"/>
+      <c r="A39" s="196"/>
+      <c r="B39" s="197"/>
+      <c r="C39" s="236"/>
+      <c r="D39" s="185"/>
       <c r="E39" s="22"/>
-      <c r="F39" s="214"/>
-[...1 lines deleted...]
-      <c r="H39" s="214"/>
+      <c r="F39" s="185"/>
+      <c r="G39" s="185"/>
+      <c r="H39" s="185"/>
       <c r="I39" s="129"/>
-      <c r="J39" s="214"/>
-      <c r="K39" s="214"/>
+      <c r="J39" s="185"/>
+      <c r="K39" s="185"/>
       <c r="L39" s="22"/>
       <c r="M39" s="129"/>
       <c r="N39" s="129"/>
       <c r="O39" s="129"/>
-      <c r="P39" s="214"/>
-[...1 lines deleted...]
-      <c r="R39" s="214"/>
+      <c r="P39" s="185"/>
+      <c r="Q39" s="185"/>
+      <c r="R39" s="185"/>
       <c r="S39" s="22"/>
       <c r="T39" s="129"/>
-      <c r="U39" s="213"/>
-[...2 lines deleted...]
-      <c r="X39" s="214"/>
+      <c r="U39" s="186"/>
+      <c r="V39" s="186"/>
+      <c r="W39" s="185"/>
+      <c r="X39" s="185"/>
       <c r="Y39" s="129"/>
     </row>
     <row r="40" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="211"/>
-[...2 lines deleted...]
-      <c r="D40" s="214"/>
+      <c r="A40" s="196"/>
+      <c r="B40" s="197"/>
+      <c r="C40" s="236"/>
+      <c r="D40" s="185"/>
       <c r="E40" s="22"/>
-      <c r="F40" s="214"/>
-[...1 lines deleted...]
-      <c r="H40" s="214"/>
+      <c r="F40" s="185"/>
+      <c r="G40" s="185"/>
+      <c r="H40" s="185"/>
       <c r="I40" s="129"/>
-      <c r="J40" s="214"/>
-      <c r="K40" s="214"/>
+      <c r="J40" s="185"/>
+      <c r="K40" s="185"/>
       <c r="L40" s="22"/>
       <c r="M40" s="129"/>
       <c r="N40" s="129"/>
       <c r="O40" s="129"/>
-      <c r="P40" s="214"/>
-[...1 lines deleted...]
-      <c r="R40" s="214"/>
+      <c r="P40" s="185"/>
+      <c r="Q40" s="185"/>
+      <c r="R40" s="185"/>
       <c r="S40" s="22"/>
       <c r="T40" s="129"/>
-      <c r="U40" s="213"/>
-[...2 lines deleted...]
-      <c r="X40" s="214"/>
+      <c r="U40" s="186"/>
+      <c r="V40" s="186"/>
+      <c r="W40" s="185"/>
+      <c r="X40" s="185"/>
       <c r="Y40" s="129"/>
     </row>
     <row r="41" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="217" t="s">
+      <c r="A41" s="192" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="218"/>
-[...15 lines deleted...]
-      <c r="J41" s="220">
+      <c r="B41" s="193"/>
+      <c r="C41" s="237">
+        <v>92796260</v>
+      </c>
+      <c r="D41" s="195"/>
+      <c r="E41" s="135">
+        <v>3.6210230053565438</v>
+      </c>
+      <c r="F41" s="195">
+        <v>76819684</v>
+      </c>
+      <c r="G41" s="195"/>
+      <c r="H41" s="195"/>
+      <c r="I41" s="131">
+        <v>15976576</v>
+      </c>
+      <c r="J41" s="195">
         <v>6972</v>
       </c>
-      <c r="K41" s="220"/>
-[...3 lines deleted...]
-      <c r="M41" s="130">
+      <c r="K41" s="195"/>
+      <c r="L41" s="135">
+        <v>3.2488574932696295E-3</v>
+      </c>
+      <c r="M41" s="131">
         <v>6972</v>
       </c>
-      <c r="N41" s="130">
+      <c r="N41" s="131">
         <v>0</v>
       </c>
-      <c r="O41" s="130">
+      <c r="O41" s="131">
         <v>0</v>
       </c>
-      <c r="P41" s="220">
-[...19 lines deleted...]
-        <v>143442188</v>
+      <c r="P41" s="195">
+        <v>33706688</v>
+      </c>
+      <c r="Q41" s="195"/>
+      <c r="R41" s="195"/>
+      <c r="S41" s="135">
+        <v>5.8470327889167555</v>
+      </c>
+      <c r="T41" s="131">
+        <v>156238307</v>
+      </c>
+      <c r="U41" s="194">
+        <v>2.8244538890368318</v>
+      </c>
+      <c r="V41" s="194"/>
+      <c r="W41" s="195">
+        <v>21275164</v>
+      </c>
+      <c r="X41" s="195"/>
+      <c r="Y41" s="131">
+        <v>134963143</v>
       </c>
     </row>
     <row r="42" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="221" t="s">
+      <c r="A42" s="190" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="222"/>
-[...3 lines deleted...]
-      <c r="D42" s="214"/>
+      <c r="B42" s="191"/>
+      <c r="C42" s="236">
+        <v>41300354</v>
+      </c>
+      <c r="D42" s="185"/>
       <c r="E42" s="22">
-        <v>1.6246922491265086</v>
-[...5 lines deleted...]
-      <c r="H42" s="214"/>
+        <v>1.6115900787743942</v>
+      </c>
+      <c r="F42" s="185">
+        <v>34445756</v>
+      </c>
+      <c r="G42" s="185"/>
+      <c r="H42" s="185"/>
       <c r="I42" s="129">
-        <v>6953992</v>
-[...1 lines deleted...]
-      <c r="J42" s="214">
+        <v>6854598</v>
+      </c>
+      <c r="J42" s="185">
         <v>0</v>
       </c>
-      <c r="K42" s="214"/>
+      <c r="K42" s="185"/>
       <c r="L42" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M42" s="129">
         <v>0</v>
       </c>
       <c r="N42" s="129">
         <v>0</v>
       </c>
       <c r="O42" s="129">
         <v>0</v>
       </c>
-      <c r="P42" s="214">
-[...3 lines deleted...]
-      <c r="R42" s="214"/>
+      <c r="P42" s="185">
+        <v>20183853</v>
+      </c>
+      <c r="Q42" s="185"/>
+      <c r="R42" s="185"/>
       <c r="S42" s="22">
-        <v>3.4862947407187908</v>
+        <v>3.5012532319305838</v>
       </c>
       <c r="T42" s="129">
-        <v>97649219</v>
-[...8 lines deleted...]
-      <c r="X42" s="214"/>
+        <v>93836725</v>
+      </c>
+      <c r="U42" s="186">
+        <v>1.6963669662698642</v>
+      </c>
+      <c r="V42" s="186"/>
+      <c r="W42" s="185">
+        <v>13726982</v>
+      </c>
+      <c r="X42" s="185"/>
       <c r="Y42" s="129">
-        <v>84199149</v>
+        <v>80109743</v>
       </c>
     </row>
     <row r="43" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="226" t="s">
+      <c r="A43" s="188" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="227"/>
-[...15 lines deleted...]
-      <c r="J43" s="250">
+      <c r="B43" s="189"/>
+      <c r="C43" s="233">
+        <v>51495906</v>
+      </c>
+      <c r="D43" s="234"/>
+      <c r="E43" s="134">
+        <v>2.0094329265821496</v>
+      </c>
+      <c r="F43" s="234">
+        <v>42373928</v>
+      </c>
+      <c r="G43" s="234"/>
+      <c r="H43" s="234"/>
+      <c r="I43" s="133">
+        <v>9121978</v>
+      </c>
+      <c r="J43" s="234">
         <v>6972</v>
       </c>
-      <c r="K43" s="250"/>
-[...3 lines deleted...]
-      <c r="M43" s="135">
+      <c r="K43" s="234"/>
+      <c r="L43" s="134">
+        <v>3.2488574932696295E-3</v>
+      </c>
+      <c r="M43" s="133">
         <v>6972</v>
       </c>
-      <c r="N43" s="135">
+      <c r="N43" s="133">
         <v>0</v>
       </c>
-      <c r="O43" s="135">
+      <c r="O43" s="133">
         <v>0</v>
       </c>
-      <c r="P43" s="250">
-[...5 lines deleted...]
-        <v>2.3974310926789459</v>
+      <c r="P43" s="234">
+        <v>13522835</v>
+      </c>
+      <c r="Q43" s="234"/>
+      <c r="R43" s="234"/>
+      <c r="S43" s="134">
+        <v>2.3457795569861717</v>
       </c>
       <c r="T43" s="129">
-        <v>66671552</v>
-[...8 lines deleted...]
-      <c r="X43" s="250"/>
+        <v>62401582</v>
+      </c>
+      <c r="U43" s="235">
+        <v>1.1280869227669674</v>
+      </c>
+      <c r="V43" s="235"/>
+      <c r="W43" s="234">
+        <v>7548182</v>
+      </c>
+      <c r="X43" s="234"/>
       <c r="Y43" s="129">
-        <v>59243039</v>
+        <v>54853400</v>
       </c>
     </row>
     <row r="44" spans="1:25" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="11"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="E44" s="24"/>
-      <c r="Q44" s="245"/>
-[...7 lines deleted...]
-      <c r="Y44" s="248"/>
+      <c r="Q44" s="229"/>
+      <c r="R44" s="230"/>
+      <c r="S44" s="230"/>
+      <c r="T44" s="230"/>
+      <c r="U44" s="231"/>
+      <c r="V44" s="232"/>
+      <c r="W44" s="232"/>
+      <c r="X44" s="232"/>
+      <c r="Y44" s="232"/>
     </row>
   </sheetData>
   <mergeCells count="290">
-    <mergeCell ref="Q44:T44"/>
-[...266 lines deleted...]
-    <mergeCell ref="U6:V6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="H2:R2"/>
     <mergeCell ref="S2:Y2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="J3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:Y3"/>
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="P4:S4"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="P5:R5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
+    <mergeCell ref="W6:X6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="P6:R6"/>
+    <mergeCell ref="U6:V6"/>
+    <mergeCell ref="W8:X8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="P8:R8"/>
+    <mergeCell ref="U8:V8"/>
+    <mergeCell ref="W10:X10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="P11:R11"/>
+    <mergeCell ref="U11:V11"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="P10:R10"/>
+    <mergeCell ref="U10:V10"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="P13:R13"/>
+    <mergeCell ref="U13:V13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="P12:R12"/>
+    <mergeCell ref="U12:V12"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="P15:R15"/>
+    <mergeCell ref="U15:V15"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="P14:R14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="F17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="P17:R17"/>
+    <mergeCell ref="U17:V17"/>
+    <mergeCell ref="W17:X17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="P16:R16"/>
+    <mergeCell ref="U16:V16"/>
+    <mergeCell ref="W18:X18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F18:H18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="P18:R18"/>
+    <mergeCell ref="U18:V18"/>
+    <mergeCell ref="W20:X20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="P21:R21"/>
+    <mergeCell ref="U21:V21"/>
+    <mergeCell ref="W21:X21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="P20:R20"/>
+    <mergeCell ref="U20:V20"/>
+    <mergeCell ref="W22:X22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="P23:R23"/>
+    <mergeCell ref="U23:V23"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="P22:R22"/>
+    <mergeCell ref="U22:V22"/>
+    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="P25:R25"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="P24:R24"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="W26:X26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="P27:R27"/>
+    <mergeCell ref="U27:V27"/>
+    <mergeCell ref="W27:X27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="P26:R26"/>
+    <mergeCell ref="U26:V26"/>
+    <mergeCell ref="W28:X28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="F29:H29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="P29:R29"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="W29:X29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="P28:R28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="P31:R31"/>
+    <mergeCell ref="U31:V31"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="F30:H30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="P30:R30"/>
+    <mergeCell ref="U30:V30"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="P33:R33"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="F32:H32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="P32:R32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="P35:R35"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="W36:X36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="P37:R37"/>
+    <mergeCell ref="U37:V37"/>
+    <mergeCell ref="W37:X37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="P36:R36"/>
+    <mergeCell ref="U36:V36"/>
+    <mergeCell ref="W38:X38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:H39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="P39:R39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:H38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="P38:R38"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="P41:R41"/>
+    <mergeCell ref="U41:V41"/>
+    <mergeCell ref="W41:X41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="P40:R40"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="Q44:T44"/>
+    <mergeCell ref="U44:Y44"/>
+    <mergeCell ref="W42:X42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="P43:R43"/>
+    <mergeCell ref="U43:V43"/>
+    <mergeCell ref="W43:X43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="P42:R42"/>
+    <mergeCell ref="U42:V42"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R20</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47E323FE-A9CB-4FAE-9997-5DE3BB0A10A9}">
-  <dimension ref="A1:AK35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EB73605-E536-47E3-9DBA-14646825EFAE}">
+  <dimension ref="A1:AK36"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:Z1"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B23" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.6640625" style="25" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="25" customWidth="1"/>
     <col min="3" max="3" width="13.21875" style="25" customWidth="1"/>
     <col min="4" max="4" width="12" style="25" customWidth="1"/>
     <col min="5" max="12" width="10.6640625" style="25" customWidth="1"/>
     <col min="13" max="13" width="9.44140625" style="25" customWidth="1"/>
     <col min="14" max="14" width="10" style="25" customWidth="1"/>
     <col min="15" max="18" width="10.6640625" style="25" customWidth="1"/>
     <col min="19" max="19" width="7.6640625" style="25" customWidth="1"/>
     <col min="20" max="26" width="26.109375" style="25" customWidth="1"/>
     <col min="27" max="28" width="17.44140625" style="25" customWidth="1"/>
     <col min="29" max="29" width="15.6640625" style="25" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="12.6640625" style="25" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="25" customWidth="1"/>
     <col min="32" max="33" width="9" style="25"/>
     <col min="34" max="34" width="12.6640625" style="25" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="16.6640625" style="25" bestFit="1" customWidth="1"/>
     <col min="36" max="16384" width="9" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="277" t="s">
+      <c r="B1" s="278" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="277"/>
-[...15 lines deleted...]
-      <c r="T1" s="277" t="s">
+      <c r="C1" s="278"/>
+      <c r="D1" s="278"/>
+      <c r="E1" s="278"/>
+      <c r="F1" s="278"/>
+      <c r="G1" s="278"/>
+      <c r="H1" s="278"/>
+      <c r="I1" s="278"/>
+      <c r="J1" s="278"/>
+      <c r="K1" s="278"/>
+      <c r="L1" s="278"/>
+      <c r="M1" s="278"/>
+      <c r="N1" s="278"/>
+      <c r="O1" s="278"/>
+      <c r="P1" s="278"/>
+      <c r="Q1" s="278"/>
+      <c r="R1" s="278"/>
+      <c r="T1" s="278" t="s">
         <v>110</v>
       </c>
-      <c r="U1" s="277"/>
-[...4 lines deleted...]
-      <c r="Z1" s="277"/>
+      <c r="U1" s="278"/>
+      <c r="V1" s="278"/>
+      <c r="W1" s="278"/>
+      <c r="X1" s="278"/>
+      <c r="Y1" s="278"/>
+      <c r="Z1" s="278"/>
     </row>
     <row r="2" spans="1:37" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="252" t="s">
+      <c r="A2" s="253" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="255" t="s">
+      <c r="B2" s="256" t="s">
         <v>112</v>
       </c>
-      <c r="C2" s="256"/>
-[...15 lines deleted...]
-      <c r="S2" s="252" t="s">
+      <c r="C2" s="257"/>
+      <c r="D2" s="257"/>
+      <c r="E2" s="257"/>
+      <c r="F2" s="257"/>
+      <c r="G2" s="257"/>
+      <c r="H2" s="257"/>
+      <c r="I2" s="257"/>
+      <c r="J2" s="257"/>
+      <c r="K2" s="257"/>
+      <c r="L2" s="257"/>
+      <c r="M2" s="257"/>
+      <c r="N2" s="257"/>
+      <c r="O2" s="257"/>
+      <c r="P2" s="257"/>
+      <c r="Q2" s="257"/>
+      <c r="R2" s="258"/>
+      <c r="S2" s="253" t="s">
         <v>111</v>
       </c>
-      <c r="T2" s="255" t="s">
+      <c r="T2" s="256" t="s">
         <v>112</v>
       </c>
-      <c r="U2" s="256"/>
-[...4 lines deleted...]
-      <c r="Z2" s="257"/>
+      <c r="U2" s="257"/>
+      <c r="V2" s="257"/>
+      <c r="W2" s="257"/>
+      <c r="X2" s="257"/>
+      <c r="Y2" s="257"/>
+      <c r="Z2" s="258"/>
     </row>
     <row r="3" spans="1:37" ht="6.9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="253"/>
-      <c r="B3" s="258" t="s">
+      <c r="A3" s="254"/>
+      <c r="B3" s="259" t="s">
         <v>113</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="29"/>
       <c r="K3" s="30"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="28"/>
       <c r="R3" s="31"/>
-      <c r="S3" s="253"/>
+      <c r="S3" s="254"/>
       <c r="T3" s="32"/>
       <c r="U3" s="33"/>
       <c r="V3" s="33"/>
       <c r="W3" s="33"/>
       <c r="X3" s="33"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="34"/>
     </row>
     <row r="4" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="253"/>
-[...1 lines deleted...]
-      <c r="C4" s="261" t="s">
+      <c r="A4" s="254"/>
+      <c r="B4" s="260"/>
+      <c r="C4" s="262" t="s">
         <v>114</v>
       </c>
-      <c r="D4" s="262"/>
-[...2 lines deleted...]
-      <c r="G4" s="264" t="s">
+      <c r="D4" s="263"/>
+      <c r="E4" s="263"/>
+      <c r="F4" s="264"/>
+      <c r="G4" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="H4" s="265"/>
-[...2 lines deleted...]
-      <c r="K4" s="264" t="s">
+      <c r="H4" s="266"/>
+      <c r="I4" s="266"/>
+      <c r="J4" s="267"/>
+      <c r="K4" s="265" t="s">
         <v>116</v>
       </c>
-      <c r="L4" s="265"/>
-[...2 lines deleted...]
-      <c r="O4" s="264" t="s">
+      <c r="L4" s="266"/>
+      <c r="M4" s="266"/>
+      <c r="N4" s="267"/>
+      <c r="O4" s="265" t="s">
         <v>117</v>
       </c>
-      <c r="P4" s="265"/>
-[...3 lines deleted...]
-      <c r="T4" s="268" t="s">
+      <c r="P4" s="266"/>
+      <c r="Q4" s="266"/>
+      <c r="R4" s="268"/>
+      <c r="S4" s="254"/>
+      <c r="T4" s="269" t="s">
         <v>118</v>
       </c>
-      <c r="U4" s="269"/>
-[...4 lines deleted...]
-      <c r="Z4" s="270"/>
+      <c r="U4" s="270"/>
+      <c r="V4" s="270"/>
+      <c r="W4" s="270"/>
+      <c r="X4" s="270"/>
+      <c r="Y4" s="270"/>
+      <c r="Z4" s="271"/>
     </row>
     <row r="5" spans="1:37" s="37" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="253"/>
-      <c r="B5" s="260"/>
+      <c r="A5" s="254"/>
+      <c r="B5" s="261"/>
       <c r="C5" s="137" t="s">
         <v>119</v>
       </c>
       <c r="D5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="E5" s="137" t="s">
         <v>121</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>122</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="H5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="I5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="J5" s="137" t="s">
         <v>122</v>
       </c>
       <c r="K5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="L5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="M5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="N5" s="137" t="s">
         <v>122</v>
       </c>
       <c r="O5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="P5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="Q5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="R5" s="36" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="253"/>
+      <c r="S5" s="254"/>
       <c r="T5" s="35" t="s">
         <v>124</v>
       </c>
       <c r="U5" s="35" t="s">
         <v>125</v>
       </c>
       <c r="V5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="W5" s="137" t="s">
         <v>126</v>
       </c>
       <c r="X5" s="137" t="s">
         <v>127</v>
       </c>
       <c r="Y5" s="137" t="s">
         <v>128</v>
       </c>
       <c r="Z5" s="36" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="39" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="254"/>
+      <c r="A6" s="255"/>
       <c r="B6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>133</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="J6" s="35" t="s">
@@ -20128,51 +20126,51 @@
       </c>
       <c r="K6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="N6" s="35" t="s">
         <v>133</v>
       </c>
       <c r="O6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="Q6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="R6" s="36" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="254"/>
+      <c r="S6" s="255"/>
       <c r="T6" s="35" t="s">
         <v>134</v>
       </c>
       <c r="U6" s="35" t="s">
         <v>135</v>
       </c>
       <c r="V6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="W6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="X6" s="35" t="s">
         <v>133</v>
       </c>
       <c r="Y6" s="35" t="s">
         <v>136</v>
       </c>
       <c r="Z6" s="36" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="40" t="s">
         <v>137</v>
@@ -21001,111 +20999,111 @@
         <v>269605.86788699997</v>
       </c>
       <c r="W16" s="48">
         <v>29.45</v>
       </c>
       <c r="X16" s="44">
         <v>76451</v>
       </c>
       <c r="Y16" s="43">
         <v>9</v>
       </c>
       <c r="Z16" s="51">
         <v>8491</v>
       </c>
       <c r="AA16" s="52"/>
       <c r="AB16" s="52"/>
       <c r="AC16" s="52"/>
       <c r="AJ16" s="52"/>
       <c r="AK16" s="52"/>
     </row>
     <row r="17" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="47">
-        <v>938349.19554899994</v>
+        <v>938353.40221500001</v>
       </c>
       <c r="C17" s="47">
-        <v>388901.84500000003</v>
+        <v>388901.88</v>
       </c>
       <c r="D17" s="47">
-        <v>669126.82909800007</v>
+        <v>669130.94408500008</v>
       </c>
       <c r="E17" s="43">
         <v>71.31</v>
       </c>
       <c r="F17" s="44">
         <v>1721</v>
       </c>
       <c r="G17" s="47">
-        <v>310318.72499999998</v>
+        <v>310318.75599999999</v>
       </c>
       <c r="H17" s="47">
-        <v>579256.45819399995</v>
+        <v>579260.50270000007</v>
       </c>
       <c r="I17" s="43">
         <v>86.57</v>
       </c>
       <c r="J17" s="44">
         <v>1867</v>
       </c>
       <c r="K17" s="47">
         <v>42734.284</v>
       </c>
       <c r="L17" s="47">
         <v>35438.133227999999</v>
       </c>
       <c r="M17" s="43">
         <v>5.3</v>
       </c>
       <c r="N17" s="44">
         <v>829</v>
       </c>
       <c r="O17" s="47">
-        <v>35848.836000000003</v>
+        <v>35848.839999999997</v>
       </c>
       <c r="P17" s="47">
-        <v>54432.237676000004</v>
+        <v>54432.308157000007</v>
       </c>
       <c r="Q17" s="43">
         <v>8.1300000000000008</v>
       </c>
       <c r="R17" s="45">
         <v>1518</v>
       </c>
       <c r="S17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="T17" s="47">
-        <v>3465.1800000000003</v>
+        <v>3465.181</v>
       </c>
       <c r="U17" s="47">
-        <v>30642.666000000001</v>
+        <v>30643.224999999999</v>
       </c>
       <c r="V17" s="46">
-        <v>269222.36645099998</v>
+        <v>269222.45812999998</v>
       </c>
       <c r="W17" s="48">
         <v>28.69</v>
       </c>
       <c r="X17" s="44">
         <v>77694</v>
       </c>
       <c r="Y17" s="43">
         <v>8.84</v>
       </c>
       <c r="Z17" s="45">
         <v>8786</v>
       </c>
       <c r="AA17" s="52"/>
       <c r="AB17" s="52"/>
       <c r="AC17" s="52"/>
       <c r="AJ17" s="52"/>
       <c r="AK17" s="52"/>
     </row>
     <row r="18" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="55">
         <v>74135.129258000001</v>
@@ -21336,51 +21334,51 @@
       </c>
       <c r="U20" s="55">
         <v>2636.6909999999998</v>
       </c>
       <c r="V20" s="58">
         <v>23227.577681999999</v>
       </c>
       <c r="W20" s="59">
         <v>28.97</v>
       </c>
       <c r="X20" s="57">
         <v>78665</v>
       </c>
       <c r="Y20" s="56">
         <v>8.93</v>
       </c>
       <c r="Z20" s="60">
         <v>8809</v>
       </c>
       <c r="AA20" s="52"/>
       <c r="AB20" s="52"/>
       <c r="AC20" s="52"/>
       <c r="AJ20" s="52"/>
       <c r="AK20" s="52"/>
     </row>
-    <row r="21" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="55">
         <v>77434.505789999996</v>
       </c>
       <c r="C21" s="55">
         <v>32554.489000000001</v>
       </c>
       <c r="D21" s="55">
         <v>55079.264816000003</v>
       </c>
       <c r="E21" s="56">
         <v>71.13</v>
       </c>
       <c r="F21" s="57">
         <v>1692</v>
       </c>
       <c r="G21" s="55">
         <v>26002.940999999999</v>
       </c>
       <c r="H21" s="55">
         <v>47677.263937000003</v>
       </c>
       <c r="I21" s="56">
@@ -21936,787 +21934,871 @@
         <v>22466.811107000001</v>
       </c>
       <c r="W27" s="59">
         <v>28.1</v>
       </c>
       <c r="X27" s="57">
         <v>77115</v>
       </c>
       <c r="Y27" s="56">
         <v>8.83</v>
       </c>
       <c r="Z27" s="60">
         <v>8731</v>
       </c>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AJ27" s="52"/>
       <c r="AK27" s="52"/>
     </row>
     <row r="28" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="B28" s="55">
-        <v>76165.333289000002</v>
+        <v>76166.989619</v>
       </c>
       <c r="C28" s="55">
-        <v>30387.804</v>
+        <v>30387.811000000002</v>
       </c>
       <c r="D28" s="55">
-        <v>54012.324148</v>
+        <v>54013.980477999998</v>
       </c>
       <c r="E28" s="56">
-        <v>70.91</v>
+        <v>70.92</v>
       </c>
       <c r="F28" s="57">
         <v>1777</v>
       </c>
       <c r="G28" s="55">
-        <v>24069.487000000001</v>
+        <v>24069.492999999999</v>
       </c>
       <c r="H28" s="55">
-        <v>46678.051565000002</v>
+        <v>46679.680297999999</v>
       </c>
       <c r="I28" s="56">
         <v>86.42</v>
       </c>
       <c r="J28" s="57">
         <v>1939</v>
       </c>
       <c r="K28" s="55">
         <v>3412.076</v>
       </c>
       <c r="L28" s="55">
         <v>2881.1711030000001</v>
       </c>
       <c r="M28" s="56">
         <v>5.33</v>
       </c>
       <c r="N28" s="57">
         <v>844</v>
       </c>
       <c r="O28" s="55">
-        <v>2906.241</v>
+        <v>2906.2420000000002</v>
       </c>
       <c r="P28" s="55">
-        <v>4453.1014800000003</v>
+        <v>4453.1290769999996</v>
       </c>
       <c r="Q28" s="56">
         <v>8.24</v>
       </c>
       <c r="R28" s="60">
         <v>1532</v>
       </c>
       <c r="S28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="T28" s="55">
         <v>280.77999999999997</v>
       </c>
       <c r="U28" s="55">
         <v>2462.3090000000002</v>
       </c>
       <c r="V28" s="58">
         <v>22153.009140999999</v>
       </c>
       <c r="W28" s="59">
-        <v>29.09</v>
+        <v>29.08</v>
       </c>
       <c r="X28" s="57">
         <v>78898</v>
       </c>
       <c r="Y28" s="56">
         <v>8.77</v>
       </c>
       <c r="Z28" s="60">
         <v>8997</v>
       </c>
       <c r="AA28" s="52"/>
       <c r="AB28" s="52"/>
       <c r="AC28" s="52"/>
       <c r="AJ28" s="52"/>
       <c r="AK28" s="52"/>
     </row>
     <row r="29" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="55">
-        <v>83680.118681000007</v>
+        <v>83682.669016999993</v>
       </c>
       <c r="C29" s="55">
-        <v>33602.186999999998</v>
+        <v>33602.214999999997</v>
       </c>
       <c r="D29" s="55">
-        <v>59867.504270999998</v>
+        <v>59869.962928000001</v>
       </c>
       <c r="E29" s="56">
         <v>71.540000000000006</v>
       </c>
       <c r="F29" s="57">
         <v>1782</v>
       </c>
       <c r="G29" s="55">
-        <v>26650.307000000001</v>
+        <v>26650.331999999999</v>
       </c>
       <c r="H29" s="55">
-        <v>51798.861690999998</v>
+        <v>51801.277463999999</v>
       </c>
       <c r="I29" s="56">
         <v>86.52</v>
       </c>
       <c r="J29" s="57">
         <v>1944</v>
       </c>
       <c r="K29" s="55">
         <v>3725.1239999999998</v>
       </c>
       <c r="L29" s="55">
         <v>3146.8469359999999</v>
       </c>
       <c r="M29" s="56">
         <v>5.26</v>
       </c>
       <c r="N29" s="57">
         <v>845</v>
       </c>
       <c r="O29" s="55">
-        <v>3226.7559999999999</v>
+        <v>3226.759</v>
       </c>
       <c r="P29" s="55">
-        <v>4921.7956439999998</v>
+        <v>4921.8385280000002</v>
       </c>
       <c r="Q29" s="56">
         <v>8.2200000000000006</v>
       </c>
       <c r="R29" s="60">
         <v>1525</v>
       </c>
       <c r="S29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="T29" s="55">
-        <v>296.755</v>
+        <v>296.75599999999997</v>
       </c>
       <c r="U29" s="55">
-        <v>2612.096</v>
+        <v>2612.6550000000002</v>
       </c>
       <c r="V29" s="58">
-        <v>23812.614409999998</v>
+        <v>23812.706088999999</v>
       </c>
       <c r="W29" s="59">
         <v>28.46</v>
       </c>
       <c r="X29" s="57">
         <v>80243</v>
       </c>
       <c r="Y29" s="56">
         <v>8.8000000000000007</v>
       </c>
       <c r="Z29" s="60">
-        <v>9116</v>
+        <v>9114</v>
       </c>
       <c r="AA29" s="52"/>
       <c r="AB29" s="52"/>
       <c r="AC29" s="52"/>
       <c r="AJ29" s="52"/>
       <c r="AK29" s="52"/>
     </row>
     <row r="30" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="55"/>
       <c r="C30" s="55"/>
       <c r="D30" s="55"/>
       <c r="E30" s="56"/>
       <c r="F30" s="57"/>
       <c r="G30" s="55"/>
       <c r="H30" s="55"/>
       <c r="I30" s="56"/>
       <c r="J30" s="57"/>
       <c r="K30" s="55"/>
       <c r="L30" s="55"/>
       <c r="M30" s="56"/>
       <c r="N30" s="57"/>
       <c r="O30" s="55"/>
       <c r="P30" s="55"/>
       <c r="Q30" s="56"/>
       <c r="R30" s="60"/>
       <c r="S30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="T30" s="55"/>
       <c r="U30" s="55"/>
       <c r="V30" s="58"/>
       <c r="W30" s="59"/>
       <c r="X30" s="57"/>
       <c r="Y30" s="56"/>
       <c r="Z30" s="60"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
     </row>
     <row r="31" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B31" s="55">
-        <v>81623.102346</v>
+        <v>81636.562059999997</v>
       </c>
       <c r="C31" s="55">
-        <v>33365.982000000004</v>
+        <v>33366.250999999997</v>
       </c>
       <c r="D31" s="55">
-        <v>58200.695865000002</v>
+        <v>58209.865768000003</v>
       </c>
       <c r="E31" s="56">
         <v>71.3</v>
       </c>
       <c r="F31" s="57">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G31" s="55">
-        <v>26596.703000000001</v>
+        <v>26596.966</v>
       </c>
       <c r="H31" s="55">
-        <v>50344.354035999997</v>
+        <v>50353.445261000001</v>
       </c>
       <c r="I31" s="56">
         <v>86.5</v>
       </c>
       <c r="J31" s="57">
         <v>1893</v>
       </c>
       <c r="K31" s="55">
-        <v>3608.7440000000001</v>
+        <v>3608.7469999999998</v>
       </c>
       <c r="L31" s="55">
-        <v>3028.9519140000002</v>
+        <v>3028.9616120000001</v>
       </c>
       <c r="M31" s="56">
         <v>5.2</v>
       </c>
       <c r="N31" s="57">
         <v>839</v>
       </c>
       <c r="O31" s="55">
-        <v>3160.5349999999999</v>
+        <v>3160.538</v>
       </c>
       <c r="P31" s="55">
-        <v>4827.3899149999997</v>
+        <v>4827.4588949999998</v>
       </c>
       <c r="Q31" s="56">
         <v>8.2899999999999991</v>
       </c>
       <c r="R31" s="60">
         <v>1527</v>
       </c>
       <c r="S31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="T31" s="55">
-        <v>296.60000000000002</v>
+        <v>296.63400000000001</v>
       </c>
       <c r="U31" s="55">
-        <v>2535.2310000000002</v>
+        <v>2536.9290000000001</v>
       </c>
       <c r="V31" s="58">
-        <v>23422.406481000002</v>
+        <v>23426.696292000001</v>
       </c>
       <c r="W31" s="59">
         <v>28.7</v>
       </c>
       <c r="X31" s="57">
-        <v>78970</v>
+        <v>78975</v>
       </c>
       <c r="Y31" s="56">
         <v>8.5500000000000007</v>
       </c>
       <c r="Z31" s="60">
-        <v>9239</v>
+        <v>9234</v>
       </c>
       <c r="AA31" s="52"/>
       <c r="AB31" s="52"/>
       <c r="AC31" s="52"/>
       <c r="AJ31" s="52"/>
       <c r="AK31" s="52"/>
     </row>
     <row r="32" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="55">
-        <v>66350.424073000002</v>
+        <v>66369.761700999996</v>
       </c>
       <c r="C32" s="55">
-        <v>26563.225999999999</v>
+        <v>26569.19</v>
       </c>
       <c r="D32" s="55">
-        <v>47571.088995999999</v>
+        <v>47587.687414</v>
       </c>
       <c r="E32" s="56">
         <v>71.7</v>
       </c>
       <c r="F32" s="57">
         <v>1791</v>
       </c>
       <c r="G32" s="55">
-        <v>21427.955000000002</v>
+        <v>21433.914000000001</v>
       </c>
       <c r="H32" s="55">
-        <v>41616.089718000003</v>
+        <v>41632.543357000002</v>
       </c>
       <c r="I32" s="56">
-        <v>87.48</v>
+        <v>87.49</v>
       </c>
       <c r="J32" s="57">
         <v>1942</v>
       </c>
       <c r="K32" s="55">
-        <v>2729.9569999999999</v>
+        <v>2729.9609999999998</v>
       </c>
       <c r="L32" s="55">
-        <v>2376.8296839999998</v>
+        <v>2376.838761</v>
       </c>
       <c r="M32" s="56">
-        <v>5</v>
+        <v>4.99</v>
       </c>
       <c r="N32" s="57">
         <v>871</v>
       </c>
       <c r="O32" s="55">
-        <v>2405.3139999999999</v>
+        <v>2405.3150000000001</v>
       </c>
       <c r="P32" s="55">
-        <v>3578.169594</v>
+        <v>3578.305296</v>
       </c>
       <c r="Q32" s="56">
         <v>7.52</v>
       </c>
       <c r="R32" s="60">
         <v>1488</v>
       </c>
       <c r="S32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="T32" s="55">
-        <v>237.136</v>
+        <v>237.173</v>
       </c>
       <c r="U32" s="55">
-        <v>2148.9859999999999</v>
+        <v>2150.623</v>
       </c>
       <c r="V32" s="58">
-        <v>18779.335077</v>
+        <v>18782.074286999999</v>
       </c>
       <c r="W32" s="59">
         <v>28.3</v>
       </c>
       <c r="X32" s="57">
-        <v>79192</v>
+        <v>79191</v>
       </c>
       <c r="Y32" s="56">
-        <v>9.06</v>
+        <v>9.07</v>
       </c>
       <c r="Z32" s="60">
-        <v>8739</v>
+        <v>8733</v>
       </c>
       <c r="AA32" s="52"/>
       <c r="AB32" s="52"/>
       <c r="AC32" s="52"/>
       <c r="AJ32" s="52"/>
       <c r="AK32" s="52"/>
     </row>
     <row r="33" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B33" s="55">
-        <v>83972.428176999994</v>
+        <v>84002.432337000006</v>
       </c>
       <c r="C33" s="55">
-        <v>34038.161999999997</v>
+        <v>34042.260999999999</v>
       </c>
       <c r="D33" s="55">
-        <v>60574.737736000003</v>
+        <v>60601.682007000003</v>
       </c>
       <c r="E33" s="56">
         <v>72.14</v>
       </c>
       <c r="F33" s="57">
         <v>1780</v>
       </c>
       <c r="G33" s="55">
-        <v>27122.652999999998</v>
+        <v>27126.587</v>
       </c>
       <c r="H33" s="55">
-        <v>52473.414016000002</v>
+        <v>52499.690956999999</v>
       </c>
       <c r="I33" s="56">
         <v>86.63</v>
       </c>
       <c r="J33" s="57">
         <v>1935</v>
       </c>
       <c r="K33" s="55">
-        <v>3581.8270000000002</v>
+        <v>3581.9780000000001</v>
       </c>
       <c r="L33" s="55">
-        <v>3056.012068</v>
+        <v>3056.3606840000002</v>
       </c>
       <c r="M33" s="56">
-        <v>5.05</v>
+        <v>5.04</v>
       </c>
       <c r="N33" s="57">
         <v>853</v>
       </c>
       <c r="O33" s="55">
-        <v>3333.6819999999998</v>
+        <v>3333.6959999999999</v>
       </c>
       <c r="P33" s="55">
-        <v>5045.3116520000003</v>
+        <v>5045.6303660000003</v>
       </c>
       <c r="Q33" s="56">
         <v>8.33</v>
       </c>
       <c r="R33" s="60">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="S33" s="54" t="s">
         <v>150</v>
       </c>
       <c r="T33" s="55">
-        <v>295.52999999999997</v>
+        <v>295.58199999999999</v>
       </c>
       <c r="U33" s="55">
-        <v>2523.482</v>
+        <v>2526.3609999999999</v>
       </c>
       <c r="V33" s="58">
-        <v>23397.690440999999</v>
+        <v>23400.750329999999</v>
       </c>
       <c r="W33" s="59">
         <v>27.86</v>
       </c>
       <c r="X33" s="57">
-        <v>79172</v>
+        <v>79168</v>
       </c>
       <c r="Y33" s="56">
-        <v>8.5399999999999991</v>
+        <v>8.5500000000000007</v>
       </c>
       <c r="Z33" s="60">
-        <v>9272</v>
+        <v>9263</v>
       </c>
       <c r="AA33" s="52"/>
       <c r="AB33" s="52"/>
       <c r="AC33" s="52"/>
       <c r="AJ33" s="52"/>
       <c r="AK33" s="52"/>
     </row>
-    <row r="34" spans="1:37" s="68" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="55">
+        <v>80163.674001000007</v>
+      </c>
+      <c r="C34" s="55">
+        <v>31750.895</v>
+      </c>
+      <c r="D34" s="55">
+        <v>57576.637638</v>
+      </c>
+      <c r="E34" s="56">
+        <v>71.819999999999993</v>
+      </c>
+      <c r="F34" s="57">
+        <v>1813</v>
+      </c>
+      <c r="G34" s="55">
+        <v>25224.035</v>
+      </c>
+      <c r="H34" s="55">
+        <v>49807.789044999998</v>
+      </c>
+      <c r="I34" s="56">
+        <v>86.51</v>
+      </c>
+      <c r="J34" s="57">
+        <v>1975</v>
+      </c>
+      <c r="K34" s="55">
+        <v>3496.9679999999998</v>
+      </c>
+      <c r="L34" s="55">
+        <v>2990.8216170000001</v>
+      </c>
+      <c r="M34" s="56">
+        <v>5.19</v>
+      </c>
+      <c r="N34" s="57">
+        <v>855</v>
+      </c>
+      <c r="O34" s="55">
+        <v>3029.8919999999998</v>
+      </c>
+      <c r="P34" s="55">
+        <v>4778.0269760000001</v>
+      </c>
+      <c r="Q34" s="56">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="R34" s="60">
+        <v>1577</v>
+      </c>
+      <c r="S34" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="T34" s="55">
+        <v>286.666</v>
+      </c>
+      <c r="U34" s="55">
+        <v>2480.424</v>
+      </c>
+      <c r="V34" s="58">
+        <v>22587.036362999999</v>
+      </c>
+      <c r="W34" s="59">
+        <v>28.18</v>
+      </c>
+      <c r="X34" s="57">
+        <v>78792</v>
+      </c>
+      <c r="Y34" s="56">
+        <v>8.65</v>
+      </c>
+      <c r="Z34" s="60">
+        <v>9106</v>
+      </c>
+      <c r="AA34" s="52"/>
+      <c r="AB34" s="52"/>
+      <c r="AC34" s="52"/>
+      <c r="AJ34" s="52"/>
+      <c r="AK34" s="52"/>
+    </row>
+    <row r="35" spans="1:37" s="68" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="B34" s="61">
-[...50 lines deleted...]
-      <c r="S34" s="54" t="s">
+      <c r="B35" s="61">
+        <v>80086.262621000002</v>
+      </c>
+      <c r="C35" s="61">
+        <v>31521.01</v>
+      </c>
+      <c r="D35" s="61">
+        <v>56978.206404999997</v>
+      </c>
+      <c r="E35" s="62">
+        <v>71.150000000000006</v>
+      </c>
+      <c r="F35" s="63">
+        <v>1808</v>
+      </c>
+      <c r="G35" s="61">
+        <v>24893.812000000002</v>
+      </c>
+      <c r="H35" s="61">
+        <v>49153.780404999998</v>
+      </c>
+      <c r="I35" s="62">
+        <v>86.27</v>
+      </c>
+      <c r="J35" s="63">
+        <v>1975</v>
+      </c>
+      <c r="K35" s="61">
+        <v>3596.7370000000001</v>
+      </c>
+      <c r="L35" s="61">
+        <v>3073.1439359999999</v>
+      </c>
+      <c r="M35" s="62">
+        <v>5.39</v>
+      </c>
+      <c r="N35" s="63">
+        <v>854</v>
+      </c>
+      <c r="O35" s="61">
+        <v>3030.4609999999998</v>
+      </c>
+      <c r="P35" s="61">
+        <v>4751.282064</v>
+      </c>
+      <c r="Q35" s="62">
+        <v>8.34</v>
+      </c>
+      <c r="R35" s="64">
+        <v>1568</v>
+      </c>
+      <c r="S35" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="T34" s="61">
-[...27 lines deleted...]
-      <c r="A35" s="115" t="s">
+      <c r="T35" s="61">
+        <v>292.89800000000002</v>
+      </c>
+      <c r="U35" s="61">
+        <v>2518.0450000000001</v>
+      </c>
+      <c r="V35" s="65">
+        <v>23108.056216000001</v>
+      </c>
+      <c r="W35" s="66">
+        <v>28.85</v>
+      </c>
+      <c r="X35" s="63">
+        <v>78895</v>
+      </c>
+      <c r="Y35" s="62">
+        <v>8.6</v>
+      </c>
+      <c r="Z35" s="64">
+        <v>9177</v>
+      </c>
+      <c r="AA35" s="67"/>
+      <c r="AB35" s="67"/>
+      <c r="AC35" s="67"/>
+      <c r="AJ35" s="67"/>
+      <c r="AK35" s="67"/>
+    </row>
+    <row r="36" spans="1:37" s="69" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="115" t="s">
         <v>156</v>
       </c>
-      <c r="B35" s="271" t="s">
+      <c r="B36" s="272" t="s">
         <v>157</v>
       </c>
-      <c r="C35" s="272"/>
-[...15 lines deleted...]
-      <c r="S35" s="115" t="s">
+      <c r="C36" s="273"/>
+      <c r="D36" s="273"/>
+      <c r="E36" s="273"/>
+      <c r="F36" s="273"/>
+      <c r="G36" s="273"/>
+      <c r="H36" s="273"/>
+      <c r="I36" s="273"/>
+      <c r="J36" s="273"/>
+      <c r="K36" s="273"/>
+      <c r="L36" s="273"/>
+      <c r="M36" s="273"/>
+      <c r="N36" s="273"/>
+      <c r="O36" s="273"/>
+      <c r="P36" s="273"/>
+      <c r="Q36" s="273"/>
+      <c r="R36" s="274"/>
+      <c r="S36" s="115" t="s">
         <v>156</v>
       </c>
-      <c r="T35" s="274" t="s">
+      <c r="T36" s="275" t="s">
         <v>186</v>
       </c>
-      <c r="U35" s="275"/>
-[...4 lines deleted...]
-      <c r="Z35" s="276"/>
+      <c r="U36" s="276"/>
+      <c r="V36" s="276"/>
+      <c r="W36" s="276"/>
+      <c r="X36" s="276"/>
+      <c r="Y36" s="276"/>
+      <c r="Z36" s="277"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="B35:R35"/>
-    <mergeCell ref="T35:Z35"/>
+    <mergeCell ref="B36:R36"/>
+    <mergeCell ref="T36:Z36"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="T1:Z1"/>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="S2:S6"/>
     <mergeCell ref="T2:Z2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="T4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B87D7C26-03AF-4AF8-A34E-53521655CE7E}">
-  <dimension ref="A1:N60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{111BFDB5-C7F4-4F03-9CFB-60CA86385931}">
+  <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:V1"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B16" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.21875" style="70" customWidth="1"/>
     <col min="2" max="13" width="14.6640625" style="70" customWidth="1"/>
     <col min="14" max="14" width="9" style="70"/>
     <col min="15" max="16" width="16.109375" style="70" customWidth="1"/>
     <col min="17" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="281" t="s">
+      <c r="B1" s="282" t="s">
         <v>158</v>
       </c>
-      <c r="C1" s="281"/>
-[...9 lines deleted...]
-      <c r="M1" s="281"/>
+      <c r="C1" s="282"/>
+      <c r="D1" s="282"/>
+      <c r="E1" s="282"/>
+      <c r="F1" s="282"/>
+      <c r="G1" s="282"/>
+      <c r="H1" s="282"/>
+      <c r="I1" s="282"/>
+      <c r="J1" s="282"/>
+      <c r="K1" s="282"/>
+      <c r="L1" s="282"/>
+      <c r="M1" s="282"/>
     </row>
     <row r="2" spans="1:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="71"/>
       <c r="B2" s="72"/>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
       <c r="E2" s="72"/>
       <c r="F2" s="72"/>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
       <c r="M2" s="72"/>
     </row>
     <row r="3" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="282" t="s">
+      <c r="A3" s="283" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="285" t="s">
+      <c r="B3" s="286" t="s">
         <v>159</v>
       </c>
-      <c r="C3" s="286"/>
-[...9 lines deleted...]
-      <c r="M3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="287"/>
+      <c r="F3" s="287"/>
+      <c r="G3" s="287"/>
+      <c r="H3" s="287"/>
+      <c r="I3" s="287"/>
+      <c r="J3" s="287"/>
+      <c r="K3" s="287"/>
+      <c r="L3" s="287"/>
+      <c r="M3" s="288"/>
     </row>
     <row r="4" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="283"/>
-      <c r="B4" s="288" t="s">
+      <c r="A4" s="284"/>
+      <c r="B4" s="289" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="289"/>
-[...1 lines deleted...]
-      <c r="E4" s="288" t="s">
+      <c r="C4" s="290"/>
+      <c r="D4" s="290"/>
+      <c r="E4" s="289" t="s">
         <v>161</v>
       </c>
-      <c r="F4" s="289"/>
-[...1 lines deleted...]
-      <c r="H4" s="288" t="s">
+      <c r="F4" s="290"/>
+      <c r="G4" s="290"/>
+      <c r="H4" s="289" t="s">
         <v>162</v>
       </c>
-      <c r="I4" s="289"/>
-[...1 lines deleted...]
-      <c r="K4" s="290" t="s">
+      <c r="I4" s="290"/>
+      <c r="J4" s="290"/>
+      <c r="K4" s="291" t="s">
         <v>163</v>
       </c>
-      <c r="L4" s="291"/>
-      <c r="M4" s="292"/>
+      <c r="L4" s="292"/>
+      <c r="M4" s="293"/>
     </row>
     <row r="5" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="283"/>
+      <c r="A5" s="284"/>
       <c r="B5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="C5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="D5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="E5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="F5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="G5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="H5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="I5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="J5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="K5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="L5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="M5" s="75" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="284"/>
+      <c r="A6" s="285"/>
       <c r="B6" s="76" t="s">
         <v>164</v>
       </c>
       <c r="C6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="D6" s="76" t="s">
         <v>165</v>
       </c>
       <c r="E6" s="76" t="s">
         <v>164</v>
       </c>
       <c r="F6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="G6" s="76" t="s">
         <v>165</v>
       </c>
       <c r="H6" s="76" t="s">
         <v>164</v>
       </c>
       <c r="I6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="J6" s="76" t="s">
@@ -23134,81 +23216,81 @@
       <c r="H16" s="47">
         <v>33261.066999999995</v>
       </c>
       <c r="I16" s="47">
         <v>80413.852392000001</v>
       </c>
       <c r="J16" s="80">
         <v>2418</v>
       </c>
       <c r="K16" s="47">
         <v>270894.54699999996</v>
       </c>
       <c r="L16" s="47">
         <v>254678.75739499999</v>
       </c>
       <c r="M16" s="81">
         <v>940</v>
       </c>
       <c r="N16" s="84"/>
     </row>
     <row r="17" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="47">
-        <v>40721.562999999995</v>
+        <v>40721.566999999995</v>
       </c>
       <c r="C17" s="47">
-        <v>176920.97194799999</v>
+        <v>176922.68285899999</v>
       </c>
       <c r="D17" s="80">
         <v>4345</v>
       </c>
       <c r="E17" s="47">
-        <v>47360.004999999997</v>
+        <v>47360.007000000005</v>
       </c>
       <c r="F17" s="47">
-        <v>150635.04440899999</v>
+        <v>150635.85019299999</v>
       </c>
       <c r="G17" s="80">
         <v>3181</v>
       </c>
       <c r="H17" s="47">
-        <v>33406.078000000001</v>
+        <v>33406.080999999998</v>
       </c>
       <c r="I17" s="47">
-        <v>82003.412215999997</v>
+        <v>82004.406014999986</v>
       </c>
       <c r="J17" s="80">
         <v>2455</v>
       </c>
       <c r="K17" s="47">
-        <v>267414.19899999996</v>
+        <v>267414.22499999998</v>
       </c>
       <c r="L17" s="47">
-        <v>259567.40052499998</v>
+        <v>259568.005018</v>
       </c>
       <c r="M17" s="81">
         <v>971</v>
       </c>
       <c r="N17" s="84"/>
     </row>
     <row r="18" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="55">
         <v>3015.5619999999999</v>
       </c>
       <c r="C18" s="55">
         <v>13227.095971999999</v>
       </c>
       <c r="D18" s="86">
         <v>4386</v>
       </c>
       <c r="E18" s="55">
         <v>3598.3560000000002</v>
       </c>
       <c r="F18" s="55">
         <v>11608.416998000001</v>
       </c>
@@ -23297,51 +23379,51 @@
         <v>12788.858775000001</v>
       </c>
       <c r="G20" s="86">
         <v>3130</v>
       </c>
       <c r="H20" s="55">
         <v>2856.6909999999998</v>
       </c>
       <c r="I20" s="55">
         <v>6851.4965869999996</v>
       </c>
       <c r="J20" s="86">
         <v>2398</v>
       </c>
       <c r="K20" s="55">
         <v>23965.149000000001</v>
       </c>
       <c r="L20" s="55">
         <v>22401.732977</v>
       </c>
       <c r="M20" s="87">
         <v>935</v>
       </c>
       <c r="N20" s="84"/>
     </row>
-    <row r="21" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="55">
         <v>3339.261</v>
       </c>
       <c r="C21" s="55">
         <v>14456.089566000001</v>
       </c>
       <c r="D21" s="86">
         <v>4329</v>
       </c>
       <c r="E21" s="55">
         <v>3916.029</v>
       </c>
       <c r="F21" s="55">
         <v>12332.277715</v>
       </c>
       <c r="G21" s="86">
         <v>3149</v>
       </c>
       <c r="H21" s="55">
         <v>2758.5070000000001</v>
       </c>
       <c r="I21" s="55">
@@ -23596,428 +23678,456 @@
       <c r="H27" s="55">
         <v>2855.971</v>
       </c>
       <c r="I27" s="55">
         <v>7119.966187</v>
       </c>
       <c r="J27" s="86">
         <v>2493</v>
       </c>
       <c r="K27" s="55">
         <v>21888.303</v>
       </c>
       <c r="L27" s="55">
         <v>21837.460682000001</v>
       </c>
       <c r="M27" s="87">
         <v>998</v>
       </c>
       <c r="N27" s="84"/>
     </row>
     <row r="28" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="B28" s="55">
-        <v>3290.0619999999999</v>
+        <v>3290.0659999999998</v>
       </c>
       <c r="C28" s="55">
-        <v>14405.186776</v>
+        <v>14406.131305999999</v>
       </c>
       <c r="D28" s="86">
-        <v>4378</v>
+        <v>4379</v>
       </c>
       <c r="E28" s="55">
-        <v>3771.634</v>
+        <v>3771.6350000000002</v>
       </c>
       <c r="F28" s="55">
-        <v>12096.52665</v>
+        <v>12096.809133999999</v>
       </c>
       <c r="G28" s="86">
         <v>3207</v>
       </c>
       <c r="H28" s="55">
-        <v>2660.1990000000001</v>
+        <v>2660.201</v>
       </c>
       <c r="I28" s="55">
-        <v>6617.6999390000001</v>
+        <v>6617.8754769999996</v>
       </c>
       <c r="J28" s="86">
         <v>2488</v>
       </c>
       <c r="K28" s="55">
         <v>20665.909</v>
       </c>
       <c r="L28" s="55">
-        <v>20892.910782999999</v>
+        <v>20893.164561000001</v>
       </c>
       <c r="M28" s="87">
         <v>1011</v>
       </c>
       <c r="N28" s="84"/>
     </row>
     <row r="29" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="55">
         <v>3582.502</v>
       </c>
       <c r="C29" s="55">
-        <v>16103.992333</v>
+        <v>16104.758714</v>
       </c>
       <c r="D29" s="86">
         <v>4495</v>
       </c>
       <c r="E29" s="55">
-        <v>4152.7910000000002</v>
+        <v>4152.7920000000004</v>
       </c>
       <c r="F29" s="55">
-        <v>13489.129360999999</v>
+        <v>13489.652661</v>
       </c>
       <c r="G29" s="86">
         <v>3248</v>
       </c>
       <c r="H29" s="55">
-        <v>2930.8820000000001</v>
+        <v>2930.8829999999998</v>
       </c>
       <c r="I29" s="55">
-        <v>7377.8022469999996</v>
+        <v>7378.620508</v>
       </c>
       <c r="J29" s="86">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="K29" s="55">
-        <v>22936.011999999999</v>
+        <v>22936.038</v>
       </c>
       <c r="L29" s="55">
-        <v>22896.580330000001</v>
+        <v>22896.931045000001</v>
       </c>
       <c r="M29" s="87">
         <v>998</v>
       </c>
       <c r="N29" s="84"/>
     </row>
     <row r="30" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="55"/>
       <c r="C30" s="55"/>
       <c r="D30" s="86"/>
       <c r="E30" s="55"/>
       <c r="F30" s="55"/>
       <c r="G30" s="86"/>
       <c r="H30" s="55"/>
       <c r="I30" s="55"/>
       <c r="J30" s="86"/>
       <c r="K30" s="55"/>
       <c r="L30" s="55"/>
       <c r="M30" s="87"/>
       <c r="N30" s="84"/>
     </row>
     <row r="31" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B31" s="55">
-        <v>3548.6559999999999</v>
+        <v>3548.88</v>
       </c>
       <c r="C31" s="55">
-        <v>15550.065925999999</v>
+        <v>15555.041692000001</v>
       </c>
       <c r="D31" s="86">
-        <v>4382</v>
+        <v>4383</v>
       </c>
       <c r="E31" s="55">
-        <v>4009.288</v>
+        <v>4009.3229999999999</v>
       </c>
       <c r="F31" s="55">
-        <v>12970.100837</v>
+        <v>12971.952784999999</v>
       </c>
       <c r="G31" s="86">
         <v>3235</v>
       </c>
       <c r="H31" s="55">
-        <v>2830.7339999999999</v>
+        <v>2830.7379999999998</v>
       </c>
       <c r="I31" s="55">
-        <v>7135.2678960000003</v>
+        <v>7136.4115789999996</v>
       </c>
       <c r="J31" s="86">
         <v>2521</v>
       </c>
       <c r="K31" s="55">
-        <v>22977.304</v>
+        <v>22977.31</v>
       </c>
       <c r="L31" s="55">
-        <v>22545.261205999999</v>
+        <v>22546.459712</v>
       </c>
       <c r="M31" s="87">
         <v>981</v>
       </c>
       <c r="N31" s="84"/>
     </row>
     <row r="32" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="55">
-        <v>2724.5140000000001</v>
+        <v>2724.8249999999998</v>
       </c>
       <c r="C32" s="55">
-        <v>12852.329302</v>
+        <v>12859.205996999999</v>
       </c>
       <c r="D32" s="86">
-        <v>4717</v>
+        <v>4719</v>
       </c>
       <c r="E32" s="55">
-        <v>3186.57</v>
+        <v>3186.59</v>
       </c>
       <c r="F32" s="55">
-        <v>10794.136731000001</v>
+        <v>10797.078946</v>
       </c>
       <c r="G32" s="86">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="H32" s="55">
-        <v>2279.3029999999999</v>
+        <v>2279.306</v>
       </c>
       <c r="I32" s="55">
-        <v>5914.0575989999998</v>
+        <v>5915.544519</v>
       </c>
       <c r="J32" s="86">
         <v>2595</v>
       </c>
       <c r="K32" s="55">
-        <v>18372.839</v>
+        <v>18378.469000000001</v>
       </c>
       <c r="L32" s="55">
-        <v>18010.565363999998</v>
+        <v>18015.857951999998</v>
       </c>
       <c r="M32" s="87">
         <v>980</v>
       </c>
       <c r="N32" s="84"/>
     </row>
     <row r="33" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B33" s="55">
-        <v>3696.5740000000001</v>
+        <v>3696.7370000000001</v>
       </c>
       <c r="C33" s="55">
-        <v>16351.866018000001</v>
+        <v>16361.722642000001</v>
       </c>
       <c r="D33" s="86">
-        <v>4424</v>
+        <v>4426</v>
       </c>
       <c r="E33" s="55">
-        <v>4238.6809999999996</v>
+        <v>4238.6869999999999</v>
       </c>
       <c r="F33" s="55">
-        <v>13714.649869999999</v>
+        <v>13720.132672</v>
       </c>
       <c r="G33" s="86">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="H33" s="55">
-        <v>2988.1390000000001</v>
+        <v>2988.15</v>
       </c>
       <c r="I33" s="55">
-        <v>7524.4191620000001</v>
+        <v>7526.8912399999999</v>
       </c>
       <c r="J33" s="86">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="K33" s="55">
-        <v>23114.768</v>
+        <v>23118.687000000002</v>
       </c>
       <c r="L33" s="55">
-        <v>22983.802685999999</v>
+        <v>22992.935452999998</v>
       </c>
       <c r="M33" s="87">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="N33" s="84"/>
     </row>
     <row r="34" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="55">
+        <v>3527.57</v>
+      </c>
+      <c r="C34" s="55">
+        <v>15443.188258</v>
+      </c>
+      <c r="D34" s="86">
+        <v>4378</v>
+      </c>
+      <c r="E34" s="55">
+        <v>4209.884</v>
+      </c>
+      <c r="F34" s="55">
+        <v>13552.402969999999</v>
+      </c>
+      <c r="G34" s="86">
+        <v>3219</v>
+      </c>
+      <c r="H34" s="55">
+        <v>2701.855</v>
+      </c>
+      <c r="I34" s="55">
+        <v>6716.0415030000004</v>
+      </c>
+      <c r="J34" s="86">
+        <v>2486</v>
+      </c>
+      <c r="K34" s="55">
+        <v>21311.585999999999</v>
+      </c>
+      <c r="L34" s="55">
+        <v>21865.004906999999</v>
+      </c>
+      <c r="M34" s="87">
+        <v>1026</v>
+      </c>
+      <c r="N34" s="84"/>
+    </row>
+    <row r="35" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="B34" s="61">
-[...38 lines deleted...]
-      <c r="A35" s="90" t="s">
+      <c r="B35" s="61">
+        <v>3372.0169999999998</v>
+      </c>
+      <c r="C35" s="61">
+        <v>15079.904208</v>
+      </c>
+      <c r="D35" s="88">
+        <v>4472</v>
+      </c>
+      <c r="E35" s="61">
+        <v>4061.373</v>
+      </c>
+      <c r="F35" s="61">
+        <v>13297.930807999999</v>
+      </c>
+      <c r="G35" s="88">
+        <v>3274</v>
+      </c>
+      <c r="H35" s="61">
+        <v>2640.078</v>
+      </c>
+      <c r="I35" s="61">
+        <v>6650.4202320000004</v>
+      </c>
+      <c r="J35" s="88">
+        <v>2519</v>
+      </c>
+      <c r="K35" s="61">
+        <v>21447.542000000001</v>
+      </c>
+      <c r="L35" s="61">
+        <v>21949.951157</v>
+      </c>
+      <c r="M35" s="89">
+        <v>1023</v>
+      </c>
+      <c r="N35" s="84"/>
+    </row>
+    <row r="36" spans="1:14" s="91" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="90" t="s">
         <v>166</v>
       </c>
-      <c r="B35" s="278"/>
-[...19 lines deleted...]
-      <c r="H36" s="93"/>
+      <c r="B36" s="279"/>
+      <c r="C36" s="280"/>
+      <c r="D36" s="280"/>
+      <c r="E36" s="280"/>
+      <c r="F36" s="280"/>
+      <c r="G36" s="280"/>
+      <c r="H36" s="280"/>
+      <c r="I36" s="280"/>
+      <c r="J36" s="280"/>
+      <c r="K36" s="280"/>
+      <c r="L36" s="280"/>
+      <c r="M36" s="281"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B37" s="92"/>
       <c r="C37" s="92"/>
+      <c r="D37" s="93"/>
       <c r="E37" s="92"/>
       <c r="F37" s="92"/>
       <c r="G37" s="93"/>
       <c r="H37" s="93"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B38" s="92"/>
       <c r="C38" s="92"/>
       <c r="E38" s="92"/>
       <c r="F38" s="92"/>
       <c r="G38" s="93"/>
       <c r="H38" s="93"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B39" s="92"/>
       <c r="C39" s="92"/>
       <c r="E39" s="92"/>
       <c r="F39" s="92"/>
       <c r="G39" s="93"/>
       <c r="H39" s="93"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B40" s="92"/>
       <c r="C40" s="92"/>
       <c r="E40" s="92"/>
       <c r="F40" s="92"/>
       <c r="G40" s="93"/>
       <c r="H40" s="93"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B41" s="92"/>
       <c r="C41" s="92"/>
       <c r="E41" s="92"/>
       <c r="F41" s="92"/>
+      <c r="G41" s="93"/>
+      <c r="H41" s="93"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B42" s="92"/>
       <c r="C42" s="92"/>
       <c r="E42" s="92"/>
       <c r="F42" s="92"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B43" s="92"/>
       <c r="C43" s="92"/>
       <c r="E43" s="92"/>
       <c r="F43" s="92"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B44" s="92"/>
       <c r="C44" s="92"/>
       <c r="E44" s="92"/>
       <c r="F44" s="92"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B45" s="92"/>
       <c r="C45" s="92"/>
       <c r="E45" s="92"/>
       <c r="F45" s="92"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B46" s="92"/>
       <c r="C46" s="92"/>
       <c r="E46" s="92"/>
       <c r="F46" s="92"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B47" s="92"/>
       <c r="C47" s="92"/>
       <c r="E47" s="92"/>
       <c r="F47" s="92"/>
     </row>
-    <row r="50" spans="2:13" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="M50" s="92"/>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B48" s="92"/>
+      <c r="C48" s="92"/>
+      <c r="E48" s="92"/>
+      <c r="F48" s="92"/>
     </row>
     <row r="51" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B51" s="92"/>
       <c r="C51" s="92"/>
       <c r="D51" s="92"/>
       <c r="E51" s="92"/>
       <c r="F51" s="92"/>
       <c r="G51" s="92"/>
       <c r="H51" s="92"/>
       <c r="I51" s="92"/>
       <c r="J51" s="92"/>
       <c r="K51" s="92"/>
       <c r="L51" s="92"/>
       <c r="M51" s="92"/>
     </row>
     <row r="52" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B52" s="92"/>
       <c r="C52" s="92"/>
       <c r="D52" s="92"/>
       <c r="E52" s="92"/>
       <c r="F52" s="92"/>
       <c r="G52" s="92"/>
       <c r="H52" s="92"/>
       <c r="I52" s="92"/>
       <c r="J52" s="92"/>
@@ -24115,339 +24225,352 @@
       <c r="D59" s="92"/>
       <c r="E59" s="92"/>
       <c r="F59" s="92"/>
       <c r="G59" s="92"/>
       <c r="H59" s="92"/>
       <c r="I59" s="92"/>
       <c r="J59" s="92"/>
       <c r="K59" s="92"/>
       <c r="L59" s="92"/>
       <c r="M59" s="92"/>
     </row>
     <row r="60" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B60" s="92"/>
       <c r="C60" s="92"/>
       <c r="D60" s="92"/>
       <c r="E60" s="92"/>
       <c r="F60" s="92"/>
       <c r="G60" s="92"/>
       <c r="H60" s="92"/>
       <c r="I60" s="92"/>
       <c r="J60" s="92"/>
       <c r="K60" s="92"/>
       <c r="L60" s="92"/>
       <c r="M60" s="92"/>
     </row>
+    <row r="61" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B61" s="92"/>
+      <c r="C61" s="92"/>
+      <c r="D61" s="92"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="92"/>
+      <c r="H61" s="92"/>
+      <c r="I61" s="92"/>
+      <c r="J61" s="92"/>
+      <c r="K61" s="92"/>
+      <c r="L61" s="92"/>
+      <c r="M61" s="92"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="35" max="12" man="1"/>
+    <brk id="36" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34EE8F9E-B42C-4AC4-9299-AA06F8E7653E}">
-  <dimension ref="A1:Z60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D42C3B1-5899-4BC8-8EDD-7AF2467F6C82}">
+  <dimension ref="A1:Z61"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:Z2"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B25" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.44140625" style="70" customWidth="1"/>
     <col min="2" max="13" width="14.77734375" style="70" customWidth="1"/>
     <col min="14" max="14" width="11.44140625" style="70" customWidth="1"/>
     <col min="15" max="26" width="14.77734375" style="70" customWidth="1"/>
     <col min="27" max="27" width="9" style="70" customWidth="1"/>
     <col min="28" max="28" width="9" style="70"/>
     <col min="29" max="32" width="11.44140625" style="70" customWidth="1"/>
     <col min="33" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="281" t="s">
+      <c r="B1" s="282" t="s">
         <v>167</v>
       </c>
-      <c r="C1" s="281"/>
-[...10 lines deleted...]
-      <c r="O1" s="281" t="s">
+      <c r="C1" s="282"/>
+      <c r="D1" s="282"/>
+      <c r="E1" s="282"/>
+      <c r="F1" s="282"/>
+      <c r="G1" s="282"/>
+      <c r="H1" s="282"/>
+      <c r="I1" s="282"/>
+      <c r="J1" s="282"/>
+      <c r="K1" s="282"/>
+      <c r="L1" s="282"/>
+      <c r="M1" s="282"/>
+      <c r="O1" s="282" t="s">
         <v>168</v>
       </c>
-      <c r="P1" s="281"/>
-[...9 lines deleted...]
-      <c r="Z1" s="281"/>
+      <c r="P1" s="282"/>
+      <c r="Q1" s="282"/>
+      <c r="R1" s="282"/>
+      <c r="S1" s="282"/>
+      <c r="T1" s="282"/>
+      <c r="U1" s="282"/>
+      <c r="V1" s="282"/>
+      <c r="W1" s="282"/>
+      <c r="X1" s="282"/>
+      <c r="Y1" s="282"/>
+      <c r="Z1" s="282"/>
     </row>
     <row r="2" spans="1:26" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="296"/>
-[...10 lines deleted...]
-      <c r="M2" s="296"/>
+      <c r="B2" s="297"/>
+      <c r="C2" s="297"/>
+      <c r="D2" s="297"/>
+      <c r="E2" s="297"/>
+      <c r="F2" s="297"/>
+      <c r="G2" s="297"/>
+      <c r="H2" s="297"/>
+      <c r="I2" s="297"/>
+      <c r="J2" s="297"/>
+      <c r="K2" s="297"/>
+      <c r="L2" s="297"/>
+      <c r="M2" s="297"/>
       <c r="O2" s="71"/>
       <c r="P2" s="72"/>
       <c r="Q2" s="72"/>
       <c r="R2" s="72"/>
       <c r="S2" s="72"/>
       <c r="T2" s="72"/>
       <c r="U2" s="72"/>
       <c r="V2" s="72"/>
       <c r="W2" s="72"/>
       <c r="X2" s="72"/>
       <c r="Y2" s="72"/>
       <c r="Z2" s="72"/>
     </row>
     <row r="3" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="282" t="s">
+      <c r="A3" s="283" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="297" t="s">
+      <c r="B3" s="298" t="s">
         <v>169</v>
       </c>
-      <c r="C3" s="298"/>
-[...10 lines deleted...]
-      <c r="N3" s="282" t="s">
+      <c r="C3" s="299"/>
+      <c r="D3" s="299"/>
+      <c r="E3" s="299"/>
+      <c r="F3" s="299"/>
+      <c r="G3" s="299"/>
+      <c r="H3" s="299"/>
+      <c r="I3" s="299"/>
+      <c r="J3" s="299"/>
+      <c r="K3" s="299"/>
+      <c r="L3" s="299"/>
+      <c r="M3" s="300"/>
+      <c r="N3" s="283" t="s">
         <v>111</v>
       </c>
-      <c r="O3" s="297" t="s">
+      <c r="O3" s="298" t="s">
         <v>169</v>
       </c>
-      <c r="P3" s="298"/>
-[...9 lines deleted...]
-      <c r="Z3" s="299"/>
+      <c r="P3" s="299"/>
+      <c r="Q3" s="299"/>
+      <c r="R3" s="299"/>
+      <c r="S3" s="299"/>
+      <c r="T3" s="299"/>
+      <c r="U3" s="299"/>
+      <c r="V3" s="299"/>
+      <c r="W3" s="299"/>
+      <c r="X3" s="299"/>
+      <c r="Y3" s="299"/>
+      <c r="Z3" s="300"/>
     </row>
     <row r="4" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="283"/>
-      <c r="B4" s="300" t="s">
+      <c r="A4" s="284"/>
+      <c r="B4" s="301" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="301"/>
-[...4 lines deleted...]
-      <c r="H4" s="300" t="s">
+      <c r="C4" s="302"/>
+      <c r="D4" s="302"/>
+      <c r="E4" s="302"/>
+      <c r="F4" s="302"/>
+      <c r="G4" s="302"/>
+      <c r="H4" s="301" t="s">
         <v>161</v>
       </c>
-      <c r="I4" s="301"/>
-[...5 lines deleted...]
-      <c r="O4" s="300" t="s">
+      <c r="I4" s="302"/>
+      <c r="J4" s="302"/>
+      <c r="K4" s="302"/>
+      <c r="L4" s="302"/>
+      <c r="M4" s="303"/>
+      <c r="N4" s="284"/>
+      <c r="O4" s="301" t="s">
         <v>162</v>
       </c>
-      <c r="P4" s="301"/>
-[...4 lines deleted...]
-      <c r="U4" s="300" t="s">
+      <c r="P4" s="302"/>
+      <c r="Q4" s="302"/>
+      <c r="R4" s="302"/>
+      <c r="S4" s="302"/>
+      <c r="T4" s="302"/>
+      <c r="U4" s="301" t="s">
         <v>163</v>
       </c>
-      <c r="V4" s="301"/>
-[...3 lines deleted...]
-      <c r="Z4" s="302"/>
+      <c r="V4" s="302"/>
+      <c r="W4" s="302"/>
+      <c r="X4" s="302"/>
+      <c r="Y4" s="302"/>
+      <c r="Z4" s="303"/>
     </row>
     <row r="5" spans="1:26" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="283"/>
+      <c r="A5" s="284"/>
       <c r="B5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="C5" s="73" t="s">
         <v>125</v>
       </c>
       <c r="D5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="E5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="F5" s="74" t="s">
         <v>170</v>
       </c>
       <c r="G5" s="73" t="s">
         <v>171</v>
       </c>
       <c r="H5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="I5" s="73" t="s">
         <v>125</v>
       </c>
       <c r="J5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="K5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="L5" s="74" t="s">
         <v>170</v>
       </c>
       <c r="M5" s="94" t="s">
         <v>171</v>
       </c>
-      <c r="N5" s="283"/>
+      <c r="N5" s="284"/>
       <c r="O5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="P5" s="73" t="s">
         <v>125</v>
       </c>
       <c r="Q5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="R5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="S5" s="74" t="s">
         <v>170</v>
       </c>
       <c r="T5" s="73" t="s">
         <v>171</v>
       </c>
       <c r="U5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="V5" s="73" t="s">
         <v>125</v>
       </c>
       <c r="W5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="X5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="Y5" s="74" t="s">
         <v>170</v>
       </c>
       <c r="Z5" s="94" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="6" spans="1:26" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="284"/>
+      <c r="A6" s="285"/>
       <c r="B6" s="73" t="s">
         <v>134</v>
       </c>
       <c r="C6" s="73" t="s">
         <v>135</v>
       </c>
       <c r="D6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="E6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="F6" s="73" t="s">
         <v>136</v>
       </c>
       <c r="G6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="H6" s="73" t="s">
         <v>134</v>
       </c>
       <c r="I6" s="73" t="s">
         <v>135</v>
       </c>
       <c r="J6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="K6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="L6" s="73" t="s">
         <v>136</v>
       </c>
       <c r="M6" s="94" t="s">
         <v>133</v>
       </c>
-      <c r="N6" s="284"/>
+      <c r="N6" s="285"/>
       <c r="O6" s="73" t="s">
         <v>134</v>
       </c>
       <c r="P6" s="73" t="s">
         <v>135</v>
       </c>
       <c r="Q6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="R6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="S6" s="73" t="s">
         <v>136</v>
       </c>
       <c r="T6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="U6" s="73" t="s">
         <v>134</v>
       </c>
       <c r="V6" s="73" t="s">
         <v>135</v>
       </c>
       <c r="W6" s="73" t="s">
@@ -25249,102 +25372,102 @@
       </c>
       <c r="V16" s="44">
         <v>129.191</v>
       </c>
       <c r="W16" s="44">
         <v>1246.8475850000002</v>
       </c>
       <c r="X16" s="95">
         <v>35767</v>
       </c>
       <c r="Y16" s="96">
         <v>3.71</v>
       </c>
       <c r="Z16" s="98">
         <v>9651</v>
       </c>
     </row>
     <row r="17" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="44">
         <v>1325.546</v>
       </c>
       <c r="C17" s="44">
-        <v>9712.3629999999994</v>
+        <v>9712.3670000000002</v>
       </c>
       <c r="D17" s="44">
         <v>127435.89496200002</v>
       </c>
       <c r="E17" s="95">
         <v>96138</v>
       </c>
       <c r="F17" s="96">
         <v>7.33</v>
       </c>
       <c r="G17" s="95">
         <v>13121</v>
       </c>
       <c r="H17" s="44">
         <v>1440.7080000000001</v>
       </c>
       <c r="I17" s="44">
-        <v>12125.597</v>
+        <v>12125.601999999999</v>
       </c>
       <c r="J17" s="44">
-        <v>100159.94074200001</v>
+        <v>100159.96350100001</v>
       </c>
       <c r="K17" s="95">
         <v>69521</v>
       </c>
       <c r="L17" s="96">
         <v>8.42</v>
       </c>
       <c r="M17" s="97">
         <v>8260</v>
       </c>
       <c r="N17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="O17" s="44">
-        <v>673.19200000000012</v>
+        <v>673.1930000000001</v>
       </c>
       <c r="P17" s="44">
-        <v>8704.6949999999997</v>
+        <v>8705.244999999999</v>
       </c>
       <c r="Q17" s="44">
-        <v>40699.877285000002</v>
+        <v>40699.946205</v>
       </c>
       <c r="R17" s="95">
         <v>60458</v>
       </c>
       <c r="S17" s="96">
         <v>12.93</v>
       </c>
       <c r="T17" s="95">
-        <v>4676</v>
+        <v>4675</v>
       </c>
       <c r="U17" s="44">
         <v>25.733999999999995</v>
       </c>
       <c r="V17" s="44">
         <v>100.011</v>
       </c>
       <c r="W17" s="44">
         <v>926.65346199999999</v>
       </c>
       <c r="X17" s="95">
         <v>36009</v>
       </c>
       <c r="Y17" s="96">
         <v>3.89</v>
       </c>
       <c r="Z17" s="97">
         <v>9266</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="57">
@@ -25561,51 +25684,51 @@
       <c r="S20" s="100">
         <v>12.82</v>
       </c>
       <c r="T20" s="99">
         <v>4713</v>
       </c>
       <c r="U20" s="57">
         <v>2.2639999999999998</v>
       </c>
       <c r="V20" s="57">
         <v>8.6940000000000008</v>
       </c>
       <c r="W20" s="57">
         <v>80.653408999999996</v>
       </c>
       <c r="X20" s="99">
         <v>35624</v>
       </c>
       <c r="Y20" s="100">
         <v>3.84</v>
       </c>
       <c r="Z20" s="101">
         <v>9277</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="57">
         <v>109.142</v>
       </c>
       <c r="C21" s="57">
         <v>865.64099999999996</v>
       </c>
       <c r="D21" s="57">
         <v>10587.552103</v>
       </c>
       <c r="E21" s="99">
         <v>97007</v>
       </c>
       <c r="F21" s="100">
         <v>7.93</v>
       </c>
       <c r="G21" s="99">
         <v>12231</v>
       </c>
       <c r="H21" s="57">
         <v>119.732</v>
       </c>
       <c r="I21" s="57">
@@ -26209,102 +26332,102 @@
       </c>
       <c r="V28" s="57">
         <v>8.1869999999999994</v>
       </c>
       <c r="W28" s="57">
         <v>74.672745000000006</v>
       </c>
       <c r="X28" s="99">
         <v>36515</v>
       </c>
       <c r="Y28" s="100">
         <v>4</v>
       </c>
       <c r="Z28" s="101">
         <v>9121</v>
       </c>
     </row>
     <row r="29" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="57">
         <v>114.77800000000001</v>
       </c>
       <c r="C29" s="57">
-        <v>839.49099999999999</v>
+        <v>839.495</v>
       </c>
       <c r="D29" s="57">
         <v>11367.475414</v>
       </c>
       <c r="E29" s="99">
         <v>99039</v>
       </c>
       <c r="F29" s="100">
         <v>7.31</v>
       </c>
       <c r="G29" s="99">
         <v>13541</v>
       </c>
       <c r="H29" s="57">
         <v>122.09099999999999</v>
       </c>
       <c r="I29" s="57">
-        <v>1023.717</v>
+        <v>1023.722</v>
       </c>
       <c r="J29" s="57">
-        <v>8783.1647830000002</v>
+        <v>8783.1875419999997</v>
       </c>
       <c r="K29" s="99">
-        <v>71939</v>
+        <v>71940</v>
       </c>
       <c r="L29" s="100">
         <v>8.3800000000000008</v>
       </c>
       <c r="M29" s="101">
         <v>8580</v>
       </c>
       <c r="N29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="O29" s="57">
-        <v>57.844000000000001</v>
+        <v>57.844999999999999</v>
       </c>
       <c r="P29" s="57">
-        <v>740.67</v>
+        <v>741.22</v>
       </c>
       <c r="Q29" s="57">
-        <v>3588.705254</v>
+        <v>3588.7741740000001</v>
       </c>
       <c r="R29" s="99">
         <v>62041</v>
       </c>
       <c r="S29" s="100">
-        <v>12.8</v>
+        <v>12.81</v>
       </c>
       <c r="T29" s="99">
-        <v>4845</v>
+        <v>4842</v>
       </c>
       <c r="U29" s="57">
         <v>2.0419999999999998</v>
       </c>
       <c r="V29" s="57">
         <v>8.218</v>
       </c>
       <c r="W29" s="57">
         <v>73.268958999999995</v>
       </c>
       <c r="X29" s="99">
         <v>35881</v>
       </c>
       <c r="Y29" s="100">
         <v>4.0199999999999996</v>
       </c>
       <c r="Z29" s="101">
         <v>8916</v>
       </c>
     </row>
     <row r="30" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="57"/>
@@ -26318,425 +26441,478 @@
       <c r="J30" s="57"/>
       <c r="K30" s="99"/>
       <c r="L30" s="100"/>
       <c r="M30" s="101"/>
       <c r="N30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="99"/>
       <c r="S30" s="100"/>
       <c r="T30" s="99"/>
       <c r="U30" s="57"/>
       <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="99"/>
       <c r="Y30" s="100"/>
       <c r="Z30" s="101"/>
     </row>
     <row r="31" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B31" s="57">
-        <v>115.066</v>
+        <v>115.06699999999999</v>
       </c>
       <c r="C31" s="57">
-        <v>804.64599999999996</v>
+        <v>804.80100000000004</v>
       </c>
       <c r="D31" s="57">
-        <v>11139.472422000001</v>
+        <v>11139.567958</v>
       </c>
       <c r="E31" s="99">
         <v>96809</v>
       </c>
       <c r="F31" s="100">
         <v>6.99</v>
       </c>
       <c r="G31" s="99">
-        <v>13844</v>
+        <v>13841</v>
       </c>
       <c r="H31" s="57">
-        <v>122.18</v>
+        <v>122.21299999999999</v>
       </c>
       <c r="I31" s="57">
-        <v>1010.7329999999999</v>
+        <v>1011.732</v>
       </c>
       <c r="J31" s="57">
-        <v>8705.2779379999993</v>
+        <v>8709.4618910000008</v>
       </c>
       <c r="K31" s="99">
-        <v>71250</v>
+        <v>71265</v>
       </c>
       <c r="L31" s="100">
-        <v>8.27</v>
+        <v>8.2799999999999994</v>
       </c>
       <c r="M31" s="101">
-        <v>8613</v>
+        <v>8608</v>
       </c>
       <c r="N31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="O31" s="57">
         <v>57.356999999999999</v>
       </c>
       <c r="P31" s="57">
-        <v>711.71500000000003</v>
+        <v>712.25900000000001</v>
       </c>
       <c r="Q31" s="57">
-        <v>3505.9813709999999</v>
+        <v>3505.9916929999999</v>
       </c>
       <c r="R31" s="99">
         <v>61126</v>
       </c>
       <c r="S31" s="100">
-        <v>12.41</v>
+        <v>12.42</v>
       </c>
       <c r="T31" s="99">
-        <v>4926</v>
+        <v>4922</v>
       </c>
       <c r="U31" s="57">
         <v>1.9970000000000001</v>
       </c>
       <c r="V31" s="57">
         <v>8.1370000000000005</v>
       </c>
       <c r="W31" s="57">
         <v>71.674750000000003</v>
       </c>
       <c r="X31" s="99">
         <v>35891</v>
       </c>
       <c r="Y31" s="100">
         <v>4.07</v>
       </c>
       <c r="Z31" s="101">
         <v>8808</v>
       </c>
     </row>
     <row r="32" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="57">
-        <v>89.781999999999996</v>
+        <v>89.796000000000006</v>
       </c>
       <c r="C32" s="57">
-        <v>665.87400000000002</v>
+        <v>666.13699999999994</v>
       </c>
       <c r="D32" s="57">
-        <v>8931.9162130000004</v>
+        <v>8933.1017040000006</v>
       </c>
       <c r="E32" s="99">
-        <v>99484</v>
+        <v>99482</v>
       </c>
       <c r="F32" s="100">
         <v>7.42</v>
       </c>
       <c r="G32" s="99">
-        <v>13414</v>
+        <v>13410</v>
       </c>
       <c r="H32" s="57">
-        <v>97.554000000000002</v>
+        <v>97.576999999999998</v>
       </c>
       <c r="I32" s="57">
-        <v>833.971</v>
+        <v>834.78</v>
       </c>
       <c r="J32" s="57">
-        <v>6848.7423090000002</v>
+        <v>6850.2837030000001</v>
       </c>
       <c r="K32" s="99">
-        <v>70205</v>
+        <v>70204</v>
       </c>
       <c r="L32" s="100">
-        <v>8.5500000000000007</v>
+        <v>8.56</v>
       </c>
       <c r="M32" s="101">
-        <v>8212</v>
+        <v>8206</v>
       </c>
       <c r="N32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="O32" s="57">
         <v>48.191000000000003</v>
       </c>
       <c r="P32" s="57">
-        <v>642.70000000000005</v>
+        <v>643.26499999999999</v>
       </c>
       <c r="Q32" s="57">
-        <v>2940.4565109999999</v>
+        <v>2940.468836</v>
       </c>
       <c r="R32" s="99">
         <v>61017</v>
       </c>
       <c r="S32" s="100">
-        <v>13.34</v>
+        <v>13.35</v>
       </c>
       <c r="T32" s="99">
-        <v>4575</v>
+        <v>4571</v>
       </c>
       <c r="U32" s="57">
         <v>1.609</v>
       </c>
       <c r="V32" s="57">
         <v>6.4409999999999998</v>
       </c>
       <c r="W32" s="57">
         <v>58.220044000000001</v>
       </c>
       <c r="X32" s="99">
         <v>36184</v>
       </c>
       <c r="Y32" s="100">
         <v>4</v>
       </c>
       <c r="Z32" s="101">
         <v>9039</v>
       </c>
     </row>
     <row r="33" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B33" s="57">
-        <v>114.203</v>
+        <v>114.212</v>
       </c>
       <c r="C33" s="57">
-        <v>807.24</v>
+        <v>808.04</v>
       </c>
       <c r="D33" s="57">
-        <v>11079.388311999999</v>
+        <v>11080.341773</v>
       </c>
       <c r="E33" s="99">
-        <v>97015</v>
+        <v>97016</v>
       </c>
       <c r="F33" s="100">
         <v>7.07</v>
       </c>
       <c r="G33" s="99">
-        <v>13725</v>
+        <v>13713</v>
       </c>
       <c r="H33" s="57">
-        <v>121.717</v>
+        <v>121.752</v>
       </c>
       <c r="I33" s="57">
-        <v>997.48599999999999</v>
+        <v>998.798</v>
       </c>
       <c r="J33" s="57">
-        <v>8653.8347150000009</v>
+        <v>8655.8723809999992</v>
       </c>
       <c r="K33" s="99">
-        <v>71098</v>
+        <v>71094</v>
       </c>
       <c r="L33" s="100">
         <v>8.1999999999999993</v>
       </c>
       <c r="M33" s="101">
-        <v>8676</v>
+        <v>8666</v>
       </c>
       <c r="N33" s="54" t="s">
         <v>150</v>
       </c>
       <c r="O33" s="57">
-        <v>57.731000000000002</v>
+        <v>57.737000000000002</v>
       </c>
       <c r="P33" s="57">
-        <v>711.32299999999998</v>
+        <v>712.08100000000002</v>
       </c>
       <c r="Q33" s="57">
-        <v>3596.3894930000001</v>
+        <v>3596.3664869999998</v>
       </c>
       <c r="R33" s="99">
-        <v>62296</v>
+        <v>62289</v>
       </c>
       <c r="S33" s="100">
-        <v>12.32</v>
+        <v>12.33</v>
       </c>
       <c r="T33" s="99">
-        <v>5056</v>
+        <v>5051</v>
       </c>
       <c r="U33" s="57">
-        <v>1.879</v>
+        <v>1.881</v>
       </c>
       <c r="V33" s="57">
-        <v>7.4329999999999998</v>
+        <v>7.4420000000000002</v>
       </c>
       <c r="W33" s="57">
-        <v>68.077921000000003</v>
+        <v>68.169689000000005</v>
       </c>
       <c r="X33" s="99">
-        <v>36231</v>
+        <v>36241</v>
       </c>
       <c r="Y33" s="100">
         <v>3.96</v>
       </c>
       <c r="Z33" s="101">
-        <v>9159</v>
+        <v>9160</v>
       </c>
     </row>
     <row r="34" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="57">
+        <v>110.703</v>
+      </c>
+      <c r="C34" s="57">
+        <v>782.40599999999995</v>
+      </c>
+      <c r="D34" s="57">
+        <v>10723.693628000001</v>
+      </c>
+      <c r="E34" s="99">
+        <v>96869</v>
+      </c>
+      <c r="F34" s="100">
+        <v>7.07</v>
+      </c>
+      <c r="G34" s="99">
+        <v>13706</v>
+      </c>
+      <c r="H34" s="57">
+        <v>121.05500000000001</v>
+      </c>
+      <c r="I34" s="57">
+        <v>1002.393</v>
+      </c>
+      <c r="J34" s="57">
+        <v>8496.2064059999993</v>
+      </c>
+      <c r="K34" s="99">
+        <v>70185</v>
+      </c>
+      <c r="L34" s="100">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="M34" s="101">
+        <v>8476</v>
+      </c>
+      <c r="N34" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="O34" s="57">
+        <v>53.216999999999999</v>
+      </c>
+      <c r="P34" s="57">
+        <v>689.03899999999999</v>
+      </c>
+      <c r="Q34" s="57">
+        <v>3305.4203659999998</v>
+      </c>
+      <c r="R34" s="99">
+        <v>62112</v>
+      </c>
+      <c r="S34" s="100">
+        <v>12.95</v>
+      </c>
+      <c r="T34" s="99">
+        <v>4797</v>
+      </c>
+      <c r="U34" s="57">
+        <v>1.6910000000000001</v>
+      </c>
+      <c r="V34" s="57">
+        <v>6.5860000000000003</v>
+      </c>
+      <c r="W34" s="57">
+        <v>61.715963000000002</v>
+      </c>
+      <c r="X34" s="99">
+        <v>36497</v>
+      </c>
+      <c r="Y34" s="100">
+        <v>3.89</v>
+      </c>
+      <c r="Z34" s="101">
+        <v>9371</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="B34" s="63">
-[...35 lines deleted...]
-      <c r="N34" s="54" t="s">
+      <c r="B35" s="63">
+        <v>113.55200000000001</v>
+      </c>
+      <c r="C35" s="63">
+        <v>805.40599999999995</v>
+      </c>
+      <c r="D35" s="63">
+        <v>11079.965953999999</v>
+      </c>
+      <c r="E35" s="102">
+        <v>97576</v>
+      </c>
+      <c r="F35" s="103">
+        <v>7.09</v>
+      </c>
+      <c r="G35" s="102">
+        <v>13757</v>
+      </c>
+      <c r="H35" s="63">
+        <v>123.922</v>
+      </c>
+      <c r="I35" s="63">
+        <v>1014.239</v>
+      </c>
+      <c r="J35" s="63">
+        <v>8639.4293959999995</v>
+      </c>
+      <c r="K35" s="102">
+        <v>69717</v>
+      </c>
+      <c r="L35" s="103">
+        <v>8.18</v>
+      </c>
+      <c r="M35" s="104">
+        <v>8518</v>
+      </c>
+      <c r="N35" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="O34" s="63">
-[...37 lines deleted...]
-      <c r="A35" s="105" t="s">
+      <c r="O35" s="63">
+        <v>53.665999999999997</v>
+      </c>
+      <c r="P35" s="63">
+        <v>691.22500000000002</v>
+      </c>
+      <c r="Q35" s="63">
+        <v>3324.7803330000002</v>
+      </c>
+      <c r="R35" s="102">
+        <v>61953</v>
+      </c>
+      <c r="S35" s="103">
+        <v>12.88</v>
+      </c>
+      <c r="T35" s="102">
+        <v>4810</v>
+      </c>
+      <c r="U35" s="63">
+        <v>1.758</v>
+      </c>
+      <c r="V35" s="63">
+        <v>7.1749999999999998</v>
+      </c>
+      <c r="W35" s="63">
+        <v>63.880533</v>
+      </c>
+      <c r="X35" s="102">
+        <v>36337</v>
+      </c>
+      <c r="Y35" s="103">
+        <v>4.08</v>
+      </c>
+      <c r="Z35" s="104">
+        <v>8903</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="113" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="B35" s="293"/>
-[...11 lines deleted...]
-      <c r="N35" s="105" t="s">
+      <c r="B36" s="294"/>
+      <c r="C36" s="295"/>
+      <c r="D36" s="295"/>
+      <c r="E36" s="295"/>
+      <c r="F36" s="295"/>
+      <c r="G36" s="295"/>
+      <c r="H36" s="295"/>
+      <c r="I36" s="295"/>
+      <c r="J36" s="295"/>
+      <c r="K36" s="295"/>
+      <c r="L36" s="295"/>
+      <c r="M36" s="296"/>
+      <c r="N36" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="O35" s="106"/>
-[...7 lines deleted...]
-      <c r="W35" s="110" t="s">
+      <c r="O36" s="106"/>
+      <c r="P36" s="106"/>
+      <c r="Q36" s="106"/>
+      <c r="R36" s="107"/>
+      <c r="S36" s="108"/>
+      <c r="T36" s="109"/>
+      <c r="U36" s="110"/>
+      <c r="V36" s="110"/>
+      <c r="W36" s="110" t="s">
         <v>173</v>
       </c>
-      <c r="X35" s="109"/>
-[...28 lines deleted...]
-      <c r="Z50" s="114"/>
+      <c r="X36" s="109"/>
+      <c r="Y36" s="111"/>
+      <c r="Z36" s="112"/>
     </row>
     <row r="51" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B51" s="114"/>
       <c r="C51" s="114"/>
       <c r="D51" s="114"/>
       <c r="E51" s="114"/>
       <c r="F51" s="114"/>
       <c r="G51" s="114"/>
       <c r="H51" s="114"/>
       <c r="I51" s="114"/>
       <c r="J51" s="114"/>
       <c r="K51" s="114"/>
       <c r="L51" s="114"/>
       <c r="M51" s="114"/>
       <c r="N51" s="114"/>
       <c r="O51" s="114"/>
       <c r="P51" s="114"/>
       <c r="Q51" s="114"/>
       <c r="R51" s="114"/>
       <c r="S51" s="114"/>
       <c r="T51" s="114"/>
       <c r="U51" s="114"/>
       <c r="V51" s="114"/>
       <c r="W51" s="114"/>
       <c r="X51" s="114"/>
@@ -26964,53 +27140,80 @@
       <c r="C60" s="114"/>
       <c r="D60" s="114"/>
       <c r="E60" s="114"/>
       <c r="F60" s="114"/>
       <c r="G60" s="114"/>
       <c r="H60" s="114"/>
       <c r="I60" s="114"/>
       <c r="J60" s="114"/>
       <c r="K60" s="114"/>
       <c r="L60" s="114"/>
       <c r="M60" s="114"/>
       <c r="N60" s="114"/>
       <c r="O60" s="114"/>
       <c r="P60" s="114"/>
       <c r="Q60" s="114"/>
       <c r="R60" s="114"/>
       <c r="S60" s="114"/>
       <c r="T60" s="114"/>
       <c r="U60" s="114"/>
       <c r="V60" s="114"/>
       <c r="W60" s="114"/>
       <c r="X60" s="114"/>
       <c r="Y60" s="114"/>
       <c r="Z60" s="114"/>
     </row>
+    <row r="61" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B61" s="114"/>
+      <c r="C61" s="114"/>
+      <c r="D61" s="114"/>
+      <c r="E61" s="114"/>
+      <c r="F61" s="114"/>
+      <c r="G61" s="114"/>
+      <c r="H61" s="114"/>
+      <c r="I61" s="114"/>
+      <c r="J61" s="114"/>
+      <c r="K61" s="114"/>
+      <c r="L61" s="114"/>
+      <c r="M61" s="114"/>
+      <c r="N61" s="114"/>
+      <c r="O61" s="114"/>
+      <c r="P61" s="114"/>
+      <c r="Q61" s="114"/>
+      <c r="R61" s="114"/>
+      <c r="S61" s="114"/>
+      <c r="T61" s="114"/>
+      <c r="U61" s="114"/>
+      <c r="V61" s="114"/>
+      <c r="W61" s="114"/>
+      <c r="X61" s="114"/>
+      <c r="Y61" s="114"/>
+      <c r="Z61" s="114"/>
+    </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
     <mergeCell ref="B1:M2"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:N6"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>