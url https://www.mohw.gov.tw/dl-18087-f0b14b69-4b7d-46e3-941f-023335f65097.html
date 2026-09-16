--- v3 (2026-08-06)
+++ v4 (2026-09-16)
@@ -7,58 +7,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150731\提供給科長_1150724\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150831\提供給科長_1150826\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAB3D066-AED6-414A-8E44-04DEA467031B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B30D8AD-1823-478B-A4B1-E3A7002CD471}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="846" xr2:uid="{779168FB-DB46-417D-8700-AE2A8CC628ED}"/>
   </bookViews>
   <sheets>
     <sheet name="二" sheetId="68" r:id="rId1"/>
     <sheet name="二 (續)" sheetId="69" r:id="rId2"/>
     <sheet name="十二" sheetId="70" r:id="rId3"/>
     <sheet name="十二 (續)" sheetId="71" r:id="rId4"/>
     <sheet name="門住診" sheetId="75" r:id="rId5"/>
     <sheet name="門診(特約)" sheetId="76" r:id="rId6"/>
     <sheet name="住診(特約) " sheetId="77" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="__________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="___99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__99上ICD9">'[1]99年上OP'!#REF!</definedName>
@@ -80,103 +80,103 @@
     <definedName name="gh" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hioiojkl" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hjhjhjkhjk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_CodePage" hidden="1">950</definedName>
     <definedName name="HTML_Control" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"87/9/10"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\FrontPage Webs\Content\C20\Htm報表\8708.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"8708"</definedName>
     <definedName name="JHKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$36</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">門住診!$A$1:$Z$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$37</definedName>
     <definedName name="weqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="各項費用1">#REF!</definedName>
     <definedName name="各項費用2_3">#REF!</definedName>
     <definedName name="各項費用4_9">#REF!</definedName>
     <definedName name="安全準備0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="安全準備0401" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="投資表" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="壹" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="損益表科目">#REF!</definedName>
     <definedName name="資本0219" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本1220" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資產D">#REF!</definedName>
     <definedName name="逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0101" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金8901" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880202" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880430" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="187">
   <si>
     <t>二、保險對象人數及投保單位數－按縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>單位：家、人</t>
   </si>
   <si>
     <t xml:space="preserve">       保險對象類別
 業務組縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>總  計</t>
   </si>
   <si>
     <t>第一類</t>
   </si>
   <si>
     <t>第二類</t>
   </si>
   <si>
     <t>投保單位數</t>
   </si>
   <si>
@@ -1815,216 +1815,50 @@
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t>r</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">                             </t>
-[...164 lines deleted...]
-    <r>
       <t>7.104-111</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料摘自全民健康保險統計年報，餘擷取自</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
@@ -2045,69 +1879,236 @@
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日本署資料倉儲系統門診、交付機構及住診明細檔。</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">    6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>p</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">                             </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="13">
+  <numFmts count="14">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="##,##0_-;\-\ #,##0_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="177" formatCode="##,##0.00_-;\-\ #,##0.00_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="#,##0_ "/>
     <numFmt numFmtId="182" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="183" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
     <numFmt numFmtId="184" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="185" formatCode="#,##0,\ "/>
     <numFmt numFmtId="186" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="187" formatCode="#,##0;\(#,##0\);&quot;-&quot;;@"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
@@ -2750,66 +2751,63 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="304">
+  <cellXfs count="318">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2874,138 +2872,124 @@
     <xf numFmtId="181" fontId="22" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="179" fontId="23" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="23" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="23" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="23" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="182" fontId="23" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="24" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="24" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="180" fontId="23" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="181" fontId="25" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="25" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="181" fontId="27" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="27" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="28" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="182" fontId="27" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="181" fontId="27" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="27" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="28" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="25" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="25" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="22" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="22" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="184" fontId="24" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="184" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="28" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="185" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="181" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="186" fontId="22" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="183" fontId="22" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="186" fontId="22" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="186" fontId="22" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="186" fontId="28" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="186" fontId="28" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -3021,278 +3005,264 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="27" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="182" fontId="27" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="181" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="181" fontId="28" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="28" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="28" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="186" fontId="28" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="183" fontId="28" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="186" fontId="28" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="186" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="183" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="186" fontId="28" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="187" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="187" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="187" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="187" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -3322,119 +3292,203 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3448,71 +3502,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -4616,93 +4649,97 @@
       <sheetName val="Sheet1_(2)7"/>
       <sheetName val="Sheet4_(2)6"/>
       <sheetName val="Sheet1_(2)6"/>
       <sheetName val="Sheet1_(2)8"/>
       <sheetName val="Sheet4_(2)7"/>
       <sheetName val="Sheet1_(2)9"/>
       <sheetName val="Sheet4_(2)8"/>
       <sheetName val="Sheet1_(2)10"/>
       <sheetName val="Sheet4_(2)9"/>
       <sheetName val="Sheet1_(2)11"/>
       <sheetName val="Sheet4_(2)10"/>
       <sheetName val="Sheet1_(2)12"/>
       <sheetName val="Sheet4_(2)11"/>
       <sheetName val="Sheet1_(2)13"/>
       <sheetName val="Sheet4_(2)12"/>
       <sheetName val="Sheet1 (2)"/>
       <sheetName val="Sheet4 (2)"/>
       <sheetName val="Sheet1_(2)17"/>
       <sheetName val="Sheet4_(2)16"/>
       <sheetName val="Sheet1_(2)14"/>
       <sheetName val="Sheet4_(2)13"/>
       <sheetName val="Sheet1_(2)15"/>
       <sheetName val="Sheet4_(2)14"/>
       <sheetName val="Sheet1_(2)16"/>
       <sheetName val="Sheet4_(2)15"/>
+      <sheetName val="Sheet1_(2)18"/>
+      <sheetName val="Sheet4_(2)17"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5016,53 +5053,53 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{594EC659-E7A9-402F-94F2-FF1DA6C26847}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:AA1"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:AA1"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.44140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="5" customWidth="1"/>
     <col min="4" max="5" width="7.6640625" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" style="5" customWidth="1"/>
     <col min="7" max="8" width="3.6640625" style="5" customWidth="1"/>
     <col min="9" max="9" width="6.6640625" style="5" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="5" customWidth="1"/>
     <col min="11" max="11" width="7.6640625" style="5" customWidth="1"/>
     <col min="12" max="16" width="6.6640625" style="5" customWidth="1"/>
     <col min="17" max="17" width="13.6640625" style="5" customWidth="1"/>
     <col min="18" max="18" width="7.6640625" style="5" customWidth="1"/>
     <col min="19" max="21" width="6.6640625" style="5" customWidth="1"/>
     <col min="22" max="22" width="12.6640625" style="5" customWidth="1"/>
     <col min="23" max="256" width="9" style="5"/>
     <col min="257" max="257" width="12.6640625" style="5" customWidth="1"/>
     <col min="258" max="258" width="7.44140625" style="5" customWidth="1"/>
     <col min="259" max="259" width="13.6640625" style="5" customWidth="1"/>
     <col min="260" max="261" width="7.6640625" style="5" customWidth="1"/>
     <col min="262" max="262" width="12.6640625" style="5" customWidth="1"/>
@@ -5987,21233 +6024,21443 @@
     <col min="15883" max="15884" width="7.6640625" style="5" customWidth="1"/>
     <col min="15885" max="15888" width="6.6640625" style="5" customWidth="1"/>
     <col min="15889" max="15889" width="13.6640625" style="5" customWidth="1"/>
     <col min="15890" max="15891" width="7.6640625" style="5" customWidth="1"/>
     <col min="15892" max="15893" width="6.6640625" style="5" customWidth="1"/>
     <col min="15894" max="15894" width="12.6640625" style="5" customWidth="1"/>
     <col min="15895" max="16128" width="9" style="5"/>
     <col min="16129" max="16129" width="12.6640625" style="5" customWidth="1"/>
     <col min="16130" max="16130" width="7.44140625" style="5" customWidth="1"/>
     <col min="16131" max="16131" width="13.6640625" style="5" customWidth="1"/>
     <col min="16132" max="16133" width="7.6640625" style="5" customWidth="1"/>
     <col min="16134" max="16134" width="12.6640625" style="5" customWidth="1"/>
     <col min="16135" max="16136" width="3.6640625" style="5" customWidth="1"/>
     <col min="16137" max="16137" width="6.6640625" style="5" customWidth="1"/>
     <col min="16138" max="16138" width="13.6640625" style="5" customWidth="1"/>
     <col min="16139" max="16140" width="7.6640625" style="5" customWidth="1"/>
     <col min="16141" max="16144" width="6.6640625" style="5" customWidth="1"/>
     <col min="16145" max="16145" width="13.6640625" style="5" customWidth="1"/>
     <col min="16146" max="16147" width="7.6640625" style="5" customWidth="1"/>
     <col min="16148" max="16149" width="6.6640625" style="5" customWidth="1"/>
     <col min="16150" max="16150" width="12.6640625" style="5" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="162" t="s">
+      <c r="A1" s="149" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="162"/>
-[...19 lines deleted...]
-      <c r="V1" s="162"/>
+      <c r="B1" s="149"/>
+      <c r="C1" s="149"/>
+      <c r="D1" s="149"/>
+      <c r="E1" s="149"/>
+      <c r="F1" s="149"/>
+      <c r="G1" s="149"/>
+      <c r="H1" s="149"/>
+      <c r="I1" s="149"/>
+      <c r="J1" s="149"/>
+      <c r="K1" s="149"/>
+      <c r="L1" s="149"/>
+      <c r="M1" s="149"/>
+      <c r="N1" s="149"/>
+      <c r="O1" s="149"/>
+      <c r="P1" s="149"/>
+      <c r="Q1" s="149"/>
+      <c r="R1" s="149"/>
+      <c r="S1" s="149"/>
+      <c r="T1" s="149"/>
+      <c r="U1" s="149"/>
+      <c r="V1" s="149"/>
     </row>
     <row r="2" spans="1:22" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="163" t="s">
+      <c r="H2" s="150" t="s">
+        <v>184</v>
+      </c>
+      <c r="I2" s="151"/>
+      <c r="J2" s="151"/>
+      <c r="K2" s="151"/>
+      <c r="L2" s="151"/>
+      <c r="M2" s="151"/>
+      <c r="N2" s="151"/>
+      <c r="O2" s="151"/>
+      <c r="P2" s="151"/>
+      <c r="Q2" s="152"/>
+      <c r="R2" s="152"/>
+      <c r="S2" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="T2" s="153"/>
+      <c r="U2" s="153"/>
+      <c r="V2" s="153"/>
+    </row>
+    <row r="3" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="154" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="155"/>
+      <c r="C3" s="160" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="161"/>
+      <c r="E3" s="161"/>
+      <c r="F3" s="161"/>
+      <c r="G3" s="161"/>
+      <c r="H3" s="161"/>
+      <c r="I3" s="162"/>
+      <c r="J3" s="160" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="161"/>
+      <c r="L3" s="161"/>
+      <c r="M3" s="161"/>
+      <c r="N3" s="161"/>
+      <c r="O3" s="161"/>
+      <c r="P3" s="162"/>
+      <c r="Q3" s="160" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="161"/>
+      <c r="S3" s="161"/>
+      <c r="T3" s="161"/>
+      <c r="U3" s="161"/>
+      <c r="V3" s="161"/>
+    </row>
+    <row r="4" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="156"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="163" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="160" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="161"/>
+      <c r="F4" s="161"/>
+      <c r="G4" s="161"/>
+      <c r="H4" s="161"/>
+      <c r="I4" s="162"/>
+      <c r="J4" s="163" t="s">
+        <v>6</v>
+      </c>
+      <c r="K4" s="160" t="s">
+        <v>7</v>
+      </c>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="161"/>
+      <c r="P4" s="162"/>
+      <c r="Q4" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="R4" s="160" t="s">
+        <v>7</v>
+      </c>
+      <c r="S4" s="161"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="161"/>
+      <c r="V4" s="161"/>
+    </row>
+    <row r="5" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="158"/>
+      <c r="B5" s="159"/>
+      <c r="C5" s="164"/>
+      <c r="D5" s="160" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="162"/>
+      <c r="F5" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="160" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="161"/>
+      <c r="I5" s="162"/>
+      <c r="J5" s="164"/>
+      <c r="K5" s="160" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="162"/>
+      <c r="M5" s="160" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="162"/>
+      <c r="O5" s="160" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="162"/>
+      <c r="Q5" s="164"/>
+      <c r="R5" s="160" t="s">
+        <v>9</v>
+      </c>
+      <c r="S5" s="162"/>
+      <c r="T5" s="160" t="s">
+        <v>10</v>
+      </c>
+      <c r="U5" s="162"/>
+      <c r="V5" s="107" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="165" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="166"/>
+      <c r="C6" s="145">
+        <v>1066899</v>
+      </c>
+      <c r="D6" s="167">
+        <v>24080264</v>
+      </c>
+      <c r="E6" s="168"/>
+      <c r="F6" s="145">
+        <v>16534736</v>
+      </c>
+      <c r="G6" s="167">
+        <v>7545528</v>
+      </c>
+      <c r="H6" s="168"/>
+      <c r="I6" s="168"/>
+      <c r="J6" s="145">
+        <v>1061004</v>
+      </c>
+      <c r="K6" s="167">
+        <v>14931136</v>
+      </c>
+      <c r="L6" s="168"/>
+      <c r="M6" s="167">
+        <v>9924748</v>
+      </c>
+      <c r="N6" s="168"/>
+      <c r="O6" s="167">
+        <v>5006388</v>
+      </c>
+      <c r="P6" s="168"/>
+      <c r="Q6" s="145">
+        <v>4039</v>
+      </c>
+      <c r="R6" s="167">
+        <v>3262063</v>
+      </c>
+      <c r="S6" s="168"/>
+      <c r="T6" s="167">
+        <v>2170285</v>
+      </c>
+      <c r="U6" s="168"/>
+      <c r="V6" s="145">
+        <v>1091778</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="174"/>
+      <c r="B7" s="175"/>
+      <c r="C7" s="119"/>
+      <c r="D7" s="169"/>
+      <c r="E7" s="169"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="169"/>
+      <c r="H7" s="169"/>
+      <c r="I7" s="169"/>
+      <c r="J7" s="119"/>
+      <c r="K7" s="169"/>
+      <c r="L7" s="169"/>
+      <c r="M7" s="169"/>
+      <c r="N7" s="169"/>
+      <c r="O7" s="169"/>
+      <c r="P7" s="169"/>
+      <c r="Q7" s="119"/>
+      <c r="R7" s="169"/>
+      <c r="S7" s="169"/>
+      <c r="T7" s="169"/>
+      <c r="U7" s="169"/>
+      <c r="V7" s="119"/>
+    </row>
+    <row r="8" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="170" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="171"/>
+      <c r="C8" s="145">
+        <v>406739</v>
+      </c>
+      <c r="D8" s="172">
+        <v>9109474</v>
+      </c>
+      <c r="E8" s="173"/>
+      <c r="F8" s="145">
+        <v>6206506</v>
+      </c>
+      <c r="G8" s="172">
+        <v>2902968</v>
+      </c>
+      <c r="H8" s="173"/>
+      <c r="I8" s="173"/>
+      <c r="J8" s="145">
+        <v>405235</v>
+      </c>
+      <c r="K8" s="172">
+        <v>6241167</v>
+      </c>
+      <c r="L8" s="173"/>
+      <c r="M8" s="172">
+        <v>4156263</v>
+      </c>
+      <c r="N8" s="173"/>
+      <c r="O8" s="172">
+        <v>2084904</v>
+      </c>
+      <c r="P8" s="173"/>
+      <c r="Q8" s="145">
+        <v>1047</v>
+      </c>
+      <c r="R8" s="172">
+        <v>1159189</v>
+      </c>
+      <c r="S8" s="173"/>
+      <c r="T8" s="172">
+        <v>764763</v>
+      </c>
+      <c r="U8" s="173"/>
+      <c r="V8" s="145">
+        <v>394426</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="177" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="178"/>
+      <c r="C9" s="146">
+        <v>189751</v>
+      </c>
+      <c r="D9" s="176">
+        <v>3398363</v>
+      </c>
+      <c r="E9" s="169"/>
+      <c r="F9" s="146">
+        <v>2312238</v>
+      </c>
+      <c r="G9" s="176">
+        <v>1086125</v>
+      </c>
+      <c r="H9" s="169"/>
+      <c r="I9" s="169"/>
+      <c r="J9" s="146">
+        <v>189274</v>
+      </c>
+      <c r="K9" s="176">
+        <v>2131492</v>
+      </c>
+      <c r="L9" s="169"/>
+      <c r="M9" s="176">
+        <v>1405669</v>
+      </c>
+      <c r="N9" s="169"/>
+      <c r="O9" s="176">
+        <v>725823</v>
+      </c>
+      <c r="P9" s="169"/>
+      <c r="Q9" s="146">
+        <v>298</v>
+      </c>
+      <c r="R9" s="176">
+        <v>466653</v>
+      </c>
+      <c r="S9" s="169"/>
+      <c r="T9" s="176">
+        <v>306889</v>
+      </c>
+      <c r="U9" s="169"/>
+      <c r="V9" s="146">
+        <v>159764</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="177" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="178"/>
+      <c r="C10" s="146">
+        <v>185927</v>
+      </c>
+      <c r="D10" s="176">
+        <v>5002433</v>
+      </c>
+      <c r="E10" s="169"/>
+      <c r="F10" s="146">
+        <v>3402491</v>
+      </c>
+      <c r="G10" s="176">
+        <v>1599942</v>
+      </c>
+      <c r="H10" s="169"/>
+      <c r="I10" s="169"/>
+      <c r="J10" s="146">
+        <v>185394</v>
+      </c>
+      <c r="K10" s="176">
+        <v>3819735</v>
+      </c>
+      <c r="L10" s="169"/>
+      <c r="M10" s="176">
+        <v>2557469</v>
+      </c>
+      <c r="N10" s="169"/>
+      <c r="O10" s="176">
+        <v>1262266</v>
+      </c>
+      <c r="P10" s="169"/>
+      <c r="Q10" s="146">
+        <v>354</v>
+      </c>
+      <c r="R10" s="176">
+        <v>513519</v>
+      </c>
+      <c r="S10" s="169"/>
+      <c r="T10" s="176">
+        <v>336949</v>
+      </c>
+      <c r="U10" s="169"/>
+      <c r="V10" s="146">
+        <v>176570</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="178"/>
+      <c r="C11" s="146">
+        <v>11242</v>
+      </c>
+      <c r="D11" s="176">
+        <v>260325</v>
+      </c>
+      <c r="E11" s="169"/>
+      <c r="F11" s="146">
+        <v>183571</v>
+      </c>
+      <c r="G11" s="176">
+        <v>76754</v>
+      </c>
+      <c r="H11" s="169"/>
+      <c r="I11" s="169"/>
+      <c r="J11" s="146">
+        <v>11030</v>
+      </c>
+      <c r="K11" s="176">
+        <v>104151</v>
+      </c>
+      <c r="L11" s="169"/>
+      <c r="M11" s="176">
+        <v>69457</v>
+      </c>
+      <c r="N11" s="169"/>
+      <c r="O11" s="176">
+        <v>34694</v>
+      </c>
+      <c r="P11" s="169"/>
+      <c r="Q11" s="146">
+        <v>188</v>
+      </c>
+      <c r="R11" s="176">
+        <v>83557</v>
+      </c>
+      <c r="S11" s="169"/>
+      <c r="T11" s="176">
+        <v>57291</v>
+      </c>
+      <c r="U11" s="169"/>
+      <c r="V11" s="146">
+        <v>26266</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="177" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="178"/>
+      <c r="C12" s="146">
+        <v>16511</v>
+      </c>
+      <c r="D12" s="176">
+        <v>373283</v>
+      </c>
+      <c r="E12" s="169"/>
+      <c r="F12" s="146">
+        <v>256803</v>
+      </c>
+      <c r="G12" s="176">
+        <v>116480</v>
+      </c>
+      <c r="H12" s="169"/>
+      <c r="I12" s="169"/>
+      <c r="J12" s="146">
+        <v>16276</v>
+      </c>
+      <c r="K12" s="176">
+        <v>155288</v>
+      </c>
+      <c r="L12" s="169"/>
+      <c r="M12" s="176">
+        <v>103764</v>
+      </c>
+      <c r="N12" s="169"/>
+      <c r="O12" s="176">
+        <v>51524</v>
+      </c>
+      <c r="P12" s="169"/>
+      <c r="Q12" s="146">
+        <v>188</v>
+      </c>
+      <c r="R12" s="176">
+        <v>90278</v>
+      </c>
+      <c r="S12" s="169"/>
+      <c r="T12" s="176">
+        <v>60344</v>
+      </c>
+      <c r="U12" s="169"/>
+      <c r="V12" s="146">
+        <v>29934</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="177" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="178"/>
+      <c r="C13" s="146">
+        <v>2754</v>
+      </c>
+      <c r="D13" s="176">
+        <v>67145</v>
+      </c>
+      <c r="E13" s="169"/>
+      <c r="F13" s="146">
+        <v>46048</v>
+      </c>
+      <c r="G13" s="176">
+        <v>21097</v>
+      </c>
+      <c r="H13" s="169"/>
+      <c r="I13" s="169"/>
+      <c r="J13" s="146">
+        <v>2720</v>
+      </c>
+      <c r="K13" s="176">
+        <v>25589</v>
+      </c>
+      <c r="L13" s="169"/>
+      <c r="M13" s="176">
+        <v>16693</v>
+      </c>
+      <c r="N13" s="169"/>
+      <c r="O13" s="176">
+        <v>8896</v>
+      </c>
+      <c r="P13" s="169"/>
+      <c r="Q13" s="146">
+        <v>17</v>
+      </c>
+      <c r="R13" s="176">
+        <v>4562</v>
+      </c>
+      <c r="S13" s="169"/>
+      <c r="T13" s="176">
+        <v>2933</v>
+      </c>
+      <c r="U13" s="169"/>
+      <c r="V13" s="146">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="177" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="178"/>
+      <c r="C14" s="146">
+        <v>554</v>
+      </c>
+      <c r="D14" s="176">
+        <v>7925</v>
+      </c>
+      <c r="E14" s="169"/>
+      <c r="F14" s="146">
+        <v>5355</v>
+      </c>
+      <c r="G14" s="176">
+        <v>2570</v>
+      </c>
+      <c r="H14" s="169"/>
+      <c r="I14" s="169"/>
+      <c r="J14" s="146">
+        <v>541</v>
+      </c>
+      <c r="K14" s="176">
+        <v>4912</v>
+      </c>
+      <c r="L14" s="169"/>
+      <c r="M14" s="176">
+        <v>3211</v>
+      </c>
+      <c r="N14" s="169"/>
+      <c r="O14" s="176">
+        <v>1701</v>
+      </c>
+      <c r="P14" s="169"/>
+      <c r="Q14" s="146">
+        <v>2</v>
+      </c>
+      <c r="R14" s="176">
+        <v>620</v>
+      </c>
+      <c r="S14" s="169"/>
+      <c r="T14" s="176">
+        <v>357</v>
+      </c>
+      <c r="U14" s="169"/>
+      <c r="V14" s="146">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="174"/>
+      <c r="B15" s="175"/>
+      <c r="C15" s="119"/>
+      <c r="D15" s="169"/>
+      <c r="E15" s="169"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="169"/>
+      <c r="H15" s="169"/>
+      <c r="I15" s="169"/>
+      <c r="J15" s="119"/>
+      <c r="K15" s="169"/>
+      <c r="L15" s="169"/>
+      <c r="M15" s="169"/>
+      <c r="N15" s="169"/>
+      <c r="O15" s="169"/>
+      <c r="P15" s="169"/>
+      <c r="Q15" s="119"/>
+      <c r="R15" s="169"/>
+      <c r="S15" s="169"/>
+      <c r="T15" s="169"/>
+      <c r="U15" s="169"/>
+      <c r="V15" s="119"/>
+    </row>
+    <row r="16" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="170" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="171"/>
+      <c r="C16" s="145">
+        <v>160541</v>
+      </c>
+      <c r="D16" s="172">
+        <v>4128712</v>
+      </c>
+      <c r="E16" s="173"/>
+      <c r="F16" s="145">
+        <v>2808185</v>
+      </c>
+      <c r="G16" s="172">
+        <v>1320527</v>
+      </c>
+      <c r="H16" s="173"/>
+      <c r="I16" s="173"/>
+      <c r="J16" s="145">
+        <v>159616</v>
+      </c>
+      <c r="K16" s="172">
+        <v>2814548</v>
+      </c>
+      <c r="L16" s="173"/>
+      <c r="M16" s="172">
+        <v>1861297</v>
+      </c>
+      <c r="N16" s="173"/>
+      <c r="O16" s="172">
+        <v>953251</v>
+      </c>
+      <c r="P16" s="173"/>
+      <c r="Q16" s="145">
+        <v>673</v>
+      </c>
+      <c r="R16" s="172">
+        <v>446807</v>
+      </c>
+      <c r="S16" s="173"/>
+      <c r="T16" s="172">
+        <v>286236</v>
+      </c>
+      <c r="U16" s="173"/>
+      <c r="V16" s="145">
+        <v>160571</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="177" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="178"/>
+      <c r="C17" s="146">
+        <v>98402</v>
+      </c>
+      <c r="D17" s="176">
+        <v>2311174</v>
+      </c>
+      <c r="E17" s="169"/>
+      <c r="F17" s="146">
+        <v>1580066</v>
+      </c>
+      <c r="G17" s="176">
+        <v>731108</v>
+      </c>
+      <c r="H17" s="169"/>
+      <c r="I17" s="169"/>
+      <c r="J17" s="146">
+        <v>97989</v>
+      </c>
+      <c r="K17" s="176">
+        <v>1550337</v>
+      </c>
+      <c r="L17" s="169"/>
+      <c r="M17" s="176">
+        <v>1021057</v>
+      </c>
+      <c r="N17" s="169"/>
+      <c r="O17" s="176">
+        <v>529280</v>
+      </c>
+      <c r="P17" s="169"/>
+      <c r="Q17" s="146">
+        <v>305</v>
+      </c>
+      <c r="R17" s="176">
+        <v>234103</v>
+      </c>
+      <c r="S17" s="169"/>
+      <c r="T17" s="176">
+        <v>149683</v>
+      </c>
+      <c r="U17" s="169"/>
+      <c r="V17" s="146">
+        <v>84420</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="177" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="178"/>
+      <c r="C18" s="146">
+        <v>20006</v>
+      </c>
+      <c r="D18" s="176">
+        <v>751446</v>
+      </c>
+      <c r="E18" s="169"/>
+      <c r="F18" s="146">
+        <v>503508</v>
+      </c>
+      <c r="G18" s="176">
+        <v>247938</v>
+      </c>
+      <c r="H18" s="169"/>
+      <c r="I18" s="169"/>
+      <c r="J18" s="146">
+        <v>19834</v>
+      </c>
+      <c r="K18" s="176">
+        <v>584072</v>
+      </c>
+      <c r="L18" s="169"/>
+      <c r="M18" s="176">
+        <v>389782</v>
+      </c>
+      <c r="N18" s="169"/>
+      <c r="O18" s="176">
+        <v>194290</v>
+      </c>
+      <c r="P18" s="169"/>
+      <c r="Q18" s="146">
+        <v>145</v>
+      </c>
+      <c r="R18" s="176">
+        <v>83925</v>
+      </c>
+      <c r="S18" s="169"/>
+      <c r="T18" s="176">
+        <v>52947</v>
+      </c>
+      <c r="U18" s="169"/>
+      <c r="V18" s="146">
+        <v>30978</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="177" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="178"/>
+      <c r="C19" s="146">
+        <v>23930</v>
+      </c>
+      <c r="D19" s="176">
+        <v>630141</v>
+      </c>
+      <c r="E19" s="169"/>
+      <c r="F19" s="146">
+        <v>423275</v>
+      </c>
+      <c r="G19" s="176">
+        <v>206866</v>
+      </c>
+      <c r="H19" s="169"/>
+      <c r="I19" s="169"/>
+      <c r="J19" s="146">
+        <v>23762</v>
+      </c>
+      <c r="K19" s="176">
+        <v>449450</v>
+      </c>
+      <c r="L19" s="169"/>
+      <c r="M19" s="176">
+        <v>297233</v>
+      </c>
+      <c r="N19" s="169"/>
+      <c r="O19" s="176">
+        <v>152217</v>
+      </c>
+      <c r="P19" s="169"/>
+      <c r="Q19" s="146">
+        <v>115</v>
+      </c>
+      <c r="R19" s="176">
+        <v>71605</v>
+      </c>
+      <c r="S19" s="169"/>
+      <c r="T19" s="176">
+        <v>45225</v>
+      </c>
+      <c r="U19" s="169"/>
+      <c r="V19" s="146">
+        <v>26380</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="178"/>
+      <c r="C20" s="146">
+        <v>18203</v>
+      </c>
+      <c r="D20" s="176">
+        <v>435951</v>
+      </c>
+      <c r="E20" s="169"/>
+      <c r="F20" s="146">
+        <v>301336</v>
+      </c>
+      <c r="G20" s="176">
+        <v>134615</v>
+      </c>
+      <c r="H20" s="169"/>
+      <c r="I20" s="169"/>
+      <c r="J20" s="146">
+        <v>18031</v>
+      </c>
+      <c r="K20" s="176">
+        <v>230689</v>
+      </c>
+      <c r="L20" s="169"/>
+      <c r="M20" s="176">
+        <v>153225</v>
+      </c>
+      <c r="N20" s="169"/>
+      <c r="O20" s="176">
+        <v>77464</v>
+      </c>
+      <c r="P20" s="169"/>
+      <c r="Q20" s="146">
+        <v>108</v>
+      </c>
+      <c r="R20" s="176">
+        <v>57174</v>
+      </c>
+      <c r="S20" s="169"/>
+      <c r="T20" s="176">
+        <v>38381</v>
+      </c>
+      <c r="U20" s="169"/>
+      <c r="V20" s="146">
+        <v>18793</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="174"/>
+      <c r="B21" s="175"/>
+      <c r="C21" s="119"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="119"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="119"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="169"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="119"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="169"/>
+      <c r="U21" s="169"/>
+      <c r="V21" s="119"/>
+    </row>
+    <row r="22" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="170" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="171"/>
+      <c r="C22" s="145">
+        <v>223847</v>
+      </c>
+      <c r="D22" s="172">
+        <v>4289633</v>
+      </c>
+      <c r="E22" s="173"/>
+      <c r="F22" s="145">
+        <v>2923738</v>
+      </c>
+      <c r="G22" s="172">
+        <v>1365895</v>
+      </c>
+      <c r="H22" s="173"/>
+      <c r="I22" s="173"/>
+      <c r="J22" s="145">
+        <v>222826</v>
+      </c>
+      <c r="K22" s="172">
+        <v>2587638</v>
+      </c>
+      <c r="L22" s="173"/>
+      <c r="M22" s="172">
+        <v>1705184</v>
+      </c>
+      <c r="N22" s="173"/>
+      <c r="O22" s="172">
+        <v>882454</v>
+      </c>
+      <c r="P22" s="173"/>
+      <c r="Q22" s="145">
+        <v>687</v>
+      </c>
+      <c r="R22" s="172">
+        <v>567286</v>
+      </c>
+      <c r="S22" s="173"/>
+      <c r="T22" s="172">
+        <v>375953</v>
+      </c>
+      <c r="U22" s="173"/>
+      <c r="V22" s="145">
+        <v>191333</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="177" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="178"/>
+      <c r="C23" s="146">
+        <v>159096</v>
+      </c>
+      <c r="D23" s="176">
+        <v>2825257</v>
+      </c>
+      <c r="E23" s="169"/>
+      <c r="F23" s="146">
+        <v>1916948</v>
+      </c>
+      <c r="G23" s="176">
+        <v>908309</v>
+      </c>
+      <c r="H23" s="169"/>
+      <c r="I23" s="169"/>
+      <c r="J23" s="146">
+        <v>158535</v>
+      </c>
+      <c r="K23" s="176">
+        <v>1861450</v>
+      </c>
+      <c r="L23" s="169"/>
+      <c r="M23" s="176">
+        <v>1228243</v>
+      </c>
+      <c r="N23" s="169"/>
+      <c r="O23" s="176">
+        <v>633207</v>
+      </c>
+      <c r="P23" s="169"/>
+      <c r="Q23" s="146">
+        <v>396</v>
+      </c>
+      <c r="R23" s="176">
+        <v>354871</v>
+      </c>
+      <c r="S23" s="169"/>
+      <c r="T23" s="176">
+        <v>233072</v>
+      </c>
+      <c r="U23" s="169"/>
+      <c r="V23" s="146">
+        <v>121799</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="177" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="178"/>
+      <c r="C24" s="146">
+        <v>50022</v>
+      </c>
+      <c r="D24" s="176">
+        <v>1051835</v>
+      </c>
+      <c r="E24" s="169"/>
+      <c r="F24" s="146">
+        <v>717502</v>
+      </c>
+      <c r="G24" s="176">
+        <v>334333</v>
+      </c>
+      <c r="H24" s="169"/>
+      <c r="I24" s="169"/>
+      <c r="J24" s="146">
+        <v>49742</v>
+      </c>
+      <c r="K24" s="176">
+        <v>567605</v>
+      </c>
+      <c r="L24" s="169"/>
+      <c r="M24" s="176">
+        <v>370638</v>
+      </c>
+      <c r="N24" s="169"/>
+      <c r="O24" s="176">
+        <v>196967</v>
+      </c>
+      <c r="P24" s="169"/>
+      <c r="Q24" s="146">
         <v>182</v>
       </c>
-      <c r="I2" s="164"/>
-[...351 lines deleted...]
-      <c r="A11" s="147" t="s">
+      <c r="R24" s="176">
+        <v>142430</v>
+      </c>
+      <c r="S24" s="169"/>
+      <c r="T24" s="176">
+        <v>95145</v>
+      </c>
+      <c r="U24" s="169"/>
+      <c r="V24" s="146">
+        <v>47285</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="177" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="178"/>
+      <c r="C25" s="146">
+        <v>14729</v>
+      </c>
+      <c r="D25" s="176">
+        <v>412541</v>
+      </c>
+      <c r="E25" s="169"/>
+      <c r="F25" s="146">
+        <v>289288</v>
+      </c>
+      <c r="G25" s="176">
+        <v>123253</v>
+      </c>
+      <c r="H25" s="169"/>
+      <c r="I25" s="169"/>
+      <c r="J25" s="146">
+        <v>14549</v>
+      </c>
+      <c r="K25" s="176">
+        <v>158583</v>
+      </c>
+      <c r="L25" s="169"/>
+      <c r="M25" s="176">
+        <v>106303</v>
+      </c>
+      <c r="N25" s="169"/>
+      <c r="O25" s="176">
+        <v>52280</v>
+      </c>
+      <c r="P25" s="169"/>
+      <c r="Q25" s="146">
+        <v>109</v>
+      </c>
+      <c r="R25" s="176">
+        <v>69985</v>
+      </c>
+      <c r="S25" s="169"/>
+      <c r="T25" s="176">
+        <v>47736</v>
+      </c>
+      <c r="U25" s="169"/>
+      <c r="V25" s="146">
+        <v>22249</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="174"/>
+      <c r="B26" s="175"/>
+      <c r="C26" s="119"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="169"/>
+      <c r="F26" s="119"/>
+      <c r="G26" s="169"/>
+      <c r="H26" s="169"/>
+      <c r="I26" s="169"/>
+      <c r="J26" s="119"/>
+      <c r="K26" s="169"/>
+      <c r="L26" s="169"/>
+      <c r="M26" s="169"/>
+      <c r="N26" s="169"/>
+      <c r="O26" s="169"/>
+      <c r="P26" s="169"/>
+      <c r="Q26" s="119"/>
+      <c r="R26" s="169"/>
+      <c r="S26" s="169"/>
+      <c r="T26" s="169"/>
+      <c r="U26" s="169"/>
+      <c r="V26" s="119"/>
+    </row>
+    <row r="27" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="174"/>
+      <c r="B27" s="175"/>
+      <c r="C27" s="119"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="169"/>
+      <c r="F27" s="119"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="169"/>
+      <c r="J27" s="119"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="169"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="169"/>
+      <c r="O27" s="169"/>
+      <c r="P27" s="169"/>
+      <c r="Q27" s="119"/>
+      <c r="R27" s="169"/>
+      <c r="S27" s="169"/>
+      <c r="T27" s="169"/>
+      <c r="U27" s="169"/>
+      <c r="V27" s="119"/>
+    </row>
+    <row r="28" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="170" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="171"/>
+      <c r="C28" s="145">
+        <v>120373</v>
+      </c>
+      <c r="D28" s="172">
+        <v>2926470</v>
+      </c>
+      <c r="E28" s="173"/>
+      <c r="F28" s="145">
+        <v>2049638</v>
+      </c>
+      <c r="G28" s="172">
+        <v>876832</v>
+      </c>
+      <c r="H28" s="173"/>
+      <c r="I28" s="173"/>
+      <c r="J28" s="145">
+        <v>119303</v>
+      </c>
+      <c r="K28" s="172">
+        <v>1454537</v>
+      </c>
+      <c r="L28" s="173"/>
+      <c r="M28" s="172">
+        <v>976082</v>
+      </c>
+      <c r="N28" s="173"/>
+      <c r="O28" s="172">
+        <v>478455</v>
+      </c>
+      <c r="P28" s="173"/>
+      <c r="Q28" s="145">
+        <v>731</v>
+      </c>
+      <c r="R28" s="172">
+        <v>448575</v>
+      </c>
+      <c r="S28" s="173"/>
+      <c r="T28" s="172">
+        <v>310010</v>
+      </c>
+      <c r="U28" s="173"/>
+      <c r="V28" s="145">
+        <v>138565</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="177" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="178"/>
+      <c r="C29" s="146">
+        <v>74716</v>
+      </c>
+      <c r="D29" s="176">
+        <v>1697159</v>
+      </c>
+      <c r="E29" s="169"/>
+      <c r="F29" s="146">
+        <v>1176210</v>
+      </c>
+      <c r="G29" s="176">
+        <v>520949</v>
+      </c>
+      <c r="H29" s="169"/>
+      <c r="I29" s="169"/>
+      <c r="J29" s="146">
+        <v>74203</v>
+      </c>
+      <c r="K29" s="176">
+        <v>962409</v>
+      </c>
+      <c r="L29" s="169"/>
+      <c r="M29" s="176">
+        <v>640533</v>
+      </c>
+      <c r="N29" s="169"/>
+      <c r="O29" s="176">
+        <v>321876</v>
+      </c>
+      <c r="P29" s="169"/>
+      <c r="Q29" s="146">
+        <v>336</v>
+      </c>
+      <c r="R29" s="176">
+        <v>228627</v>
+      </c>
+      <c r="S29" s="169"/>
+      <c r="T29" s="176">
+        <v>158420</v>
+      </c>
+      <c r="U29" s="169"/>
+      <c r="V29" s="146">
+        <v>70207</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="177" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="178"/>
+      <c r="C30" s="146">
+        <v>11215</v>
+      </c>
+      <c r="D30" s="176">
+        <v>256022</v>
+      </c>
+      <c r="E30" s="169"/>
+      <c r="F30" s="146">
+        <v>177131</v>
+      </c>
+      <c r="G30" s="176">
+        <v>78891</v>
+      </c>
+      <c r="H30" s="169"/>
+      <c r="I30" s="169"/>
+      <c r="J30" s="146">
+        <v>11052</v>
+      </c>
+      <c r="K30" s="176">
+        <v>105238</v>
+      </c>
+      <c r="L30" s="169"/>
+      <c r="M30" s="176">
+        <v>70057</v>
+      </c>
+      <c r="N30" s="169"/>
+      <c r="O30" s="176">
+        <v>35181</v>
+      </c>
+      <c r="P30" s="169"/>
+      <c r="Q30" s="146">
+        <v>149</v>
+      </c>
+      <c r="R30" s="176">
+        <v>97885</v>
+      </c>
+      <c r="S30" s="169"/>
+      <c r="T30" s="176">
+        <v>66947</v>
+      </c>
+      <c r="U30" s="169"/>
+      <c r="V30" s="146">
+        <v>30938</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="177" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="178"/>
+      <c r="C31" s="146">
+        <v>20303</v>
+      </c>
+      <c r="D31" s="176">
+        <v>591806</v>
+      </c>
+      <c r="E31" s="169"/>
+      <c r="F31" s="146">
+        <v>420522</v>
+      </c>
+      <c r="G31" s="176">
+        <v>171284</v>
+      </c>
+      <c r="H31" s="169"/>
+      <c r="I31" s="169"/>
+      <c r="J31" s="146">
+        <v>20038</v>
+      </c>
+      <c r="K31" s="176">
+        <v>230505</v>
+      </c>
+      <c r="L31" s="169"/>
+      <c r="M31" s="176">
+        <v>158140</v>
+      </c>
+      <c r="N31" s="169"/>
+      <c r="O31" s="176">
+        <v>72365</v>
+      </c>
+      <c r="P31" s="169"/>
+      <c r="Q31" s="146">
+        <v>184</v>
+      </c>
+      <c r="R31" s="176">
+        <v>99311</v>
+      </c>
+      <c r="S31" s="169"/>
+      <c r="T31" s="176">
+        <v>68776</v>
+      </c>
+      <c r="U31" s="169"/>
+      <c r="V31" s="146">
+        <v>30535</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="177" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="178"/>
+      <c r="C32" s="146">
+        <v>14139</v>
+      </c>
+      <c r="D32" s="176">
+        <v>381483</v>
+      </c>
+      <c r="E32" s="169"/>
+      <c r="F32" s="146">
+        <v>275775</v>
+      </c>
+      <c r="G32" s="176">
+        <v>105708</v>
+      </c>
+      <c r="H32" s="169"/>
+      <c r="I32" s="169"/>
+      <c r="J32" s="146">
+        <v>14010</v>
+      </c>
+      <c r="K32" s="176">
+        <v>156385</v>
+      </c>
+      <c r="L32" s="169"/>
+      <c r="M32" s="176">
+        <v>107352</v>
+      </c>
+      <c r="N32" s="169"/>
+      <c r="O32" s="176">
+        <v>49033</v>
+      </c>
+      <c r="P32" s="169"/>
+      <c r="Q32" s="146">
+        <v>62</v>
+      </c>
+      <c r="R32" s="176">
+        <v>22752</v>
+      </c>
+      <c r="S32" s="169"/>
+      <c r="T32" s="176">
+        <v>15867</v>
+      </c>
+      <c r="U32" s="169"/>
+      <c r="V32" s="146">
+        <v>6885</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="174"/>
+      <c r="B33" s="175"/>
+      <c r="C33" s="119"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="169"/>
+      <c r="F33" s="119"/>
+      <c r="G33" s="169"/>
+      <c r="H33" s="169"/>
+      <c r="I33" s="169"/>
+      <c r="J33" s="119"/>
+      <c r="K33" s="169"/>
+      <c r="L33" s="169"/>
+      <c r="M33" s="169"/>
+      <c r="N33" s="169"/>
+      <c r="O33" s="169"/>
+      <c r="P33" s="169"/>
+      <c r="Q33" s="119"/>
+      <c r="R33" s="169"/>
+      <c r="S33" s="169"/>
+      <c r="T33" s="169"/>
+      <c r="U33" s="169"/>
+      <c r="V33" s="119"/>
+    </row>
+    <row r="34" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="174"/>
+      <c r="B34" s="175"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="169"/>
+      <c r="E34" s="169"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="169"/>
+      <c r="H34" s="169"/>
+      <c r="I34" s="169"/>
+      <c r="J34" s="119"/>
+      <c r="K34" s="169"/>
+      <c r="L34" s="169"/>
+      <c r="M34" s="169"/>
+      <c r="N34" s="169"/>
+      <c r="O34" s="169"/>
+      <c r="P34" s="169"/>
+      <c r="Q34" s="119"/>
+      <c r="R34" s="169"/>
+      <c r="S34" s="169"/>
+      <c r="T34" s="169"/>
+      <c r="U34" s="169"/>
+      <c r="V34" s="119"/>
+    </row>
+    <row r="35" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="170" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="171"/>
+      <c r="C35" s="145">
+        <v>136614</v>
+      </c>
+      <c r="D35" s="172">
+        <v>3192587</v>
+      </c>
+      <c r="E35" s="173"/>
+      <c r="F35" s="145">
+        <v>2235107</v>
+      </c>
+      <c r="G35" s="172">
+        <v>957480</v>
+      </c>
+      <c r="H35" s="173"/>
+      <c r="I35" s="173"/>
+      <c r="J35" s="145">
+        <v>135534</v>
+      </c>
+      <c r="K35" s="172">
+        <v>1655735</v>
+      </c>
+      <c r="L35" s="173"/>
+      <c r="M35" s="172">
+        <v>1106552</v>
+      </c>
+      <c r="N35" s="173"/>
+      <c r="O35" s="172">
+        <v>549183</v>
+      </c>
+      <c r="P35" s="173"/>
+      <c r="Q35" s="145">
+        <v>722</v>
+      </c>
+      <c r="R35" s="172">
+        <v>569919</v>
+      </c>
+      <c r="S35" s="173"/>
+      <c r="T35" s="172">
+        <v>384710</v>
+      </c>
+      <c r="U35" s="173"/>
+      <c r="V35" s="145">
+        <v>185209</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="177" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="178"/>
+      <c r="C36" s="146">
+        <v>111173</v>
+      </c>
+      <c r="D36" s="176">
+        <v>2491253</v>
+      </c>
+      <c r="E36" s="169"/>
+      <c r="F36" s="146">
+        <v>1727834</v>
+      </c>
+      <c r="G36" s="176">
+        <v>763419</v>
+      </c>
+      <c r="H36" s="169"/>
+      <c r="I36" s="169"/>
+      <c r="J36" s="146">
+        <v>110405</v>
+      </c>
+      <c r="K36" s="176">
+        <v>1414048</v>
+      </c>
+      <c r="L36" s="169"/>
+      <c r="M36" s="176">
+        <v>940745</v>
+      </c>
+      <c r="N36" s="169"/>
+      <c r="O36" s="176">
+        <v>473303</v>
+      </c>
+      <c r="P36" s="169"/>
+      <c r="Q36" s="146">
+        <v>558</v>
+      </c>
+      <c r="R36" s="176">
+        <v>442891</v>
+      </c>
+      <c r="S36" s="169"/>
+      <c r="T36" s="176">
+        <v>297101</v>
+      </c>
+      <c r="U36" s="169"/>
+      <c r="V36" s="146">
+        <v>145790</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="178"/>
+      <c r="C37" s="146">
+        <v>22327</v>
+      </c>
+      <c r="D37" s="176">
+        <v>628675</v>
+      </c>
+      <c r="E37" s="169"/>
+      <c r="F37" s="146">
+        <v>454858</v>
+      </c>
+      <c r="G37" s="176">
+        <v>173817</v>
+      </c>
+      <c r="H37" s="169"/>
+      <c r="I37" s="169"/>
+      <c r="J37" s="146">
+        <v>22048</v>
+      </c>
+      <c r="K37" s="176">
+        <v>218069</v>
+      </c>
+      <c r="L37" s="169"/>
+      <c r="M37" s="176">
+        <v>148723</v>
+      </c>
+      <c r="N37" s="169"/>
+      <c r="O37" s="176">
+        <v>69346</v>
+      </c>
+      <c r="P37" s="169"/>
+      <c r="Q37" s="146">
+        <v>148</v>
+      </c>
+      <c r="R37" s="176">
+        <v>120735</v>
+      </c>
+      <c r="S37" s="169"/>
+      <c r="T37" s="176">
+        <v>83516</v>
+      </c>
+      <c r="U37" s="169"/>
+      <c r="V37" s="146">
+        <v>37219</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="177" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="178"/>
+      <c r="C38" s="146">
+        <v>3114</v>
+      </c>
+      <c r="D38" s="176">
+        <v>72659</v>
+      </c>
+      <c r="E38" s="169"/>
+      <c r="F38" s="146">
+        <v>52415</v>
+      </c>
+      <c r="G38" s="176">
+        <v>20244</v>
+      </c>
+      <c r="H38" s="169"/>
+      <c r="I38" s="169"/>
+      <c r="J38" s="146">
+        <v>3081</v>
+      </c>
+      <c r="K38" s="176">
+        <v>23618</v>
+      </c>
+      <c r="L38" s="169"/>
+      <c r="M38" s="176">
+        <v>17084</v>
+      </c>
+      <c r="N38" s="169"/>
+      <c r="O38" s="176">
+        <v>6534</v>
+      </c>
+      <c r="P38" s="169"/>
+      <c r="Q38" s="146">
         <v>16</v>
       </c>
-      <c r="B11" s="148"/>
-[...1236 lines deleted...]
-        <v>2206</v>
+      <c r="R38" s="176">
+        <v>6293</v>
+      </c>
+      <c r="S38" s="169"/>
+      <c r="T38" s="176">
+        <v>4093</v>
+      </c>
+      <c r="U38" s="169"/>
+      <c r="V38" s="146">
+        <v>2200</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="152"/>
-[...20 lines deleted...]
-      <c r="V39" s="128"/>
+      <c r="A39" s="174"/>
+      <c r="B39" s="175"/>
+      <c r="C39" s="119"/>
+      <c r="D39" s="169"/>
+      <c r="E39" s="169"/>
+      <c r="F39" s="119"/>
+      <c r="G39" s="169"/>
+      <c r="H39" s="169"/>
+      <c r="I39" s="169"/>
+      <c r="J39" s="119"/>
+      <c r="K39" s="169"/>
+      <c r="L39" s="169"/>
+      <c r="M39" s="169"/>
+      <c r="N39" s="169"/>
+      <c r="O39" s="169"/>
+      <c r="P39" s="169"/>
+      <c r="Q39" s="119"/>
+      <c r="R39" s="169"/>
+      <c r="S39" s="169"/>
+      <c r="T39" s="169"/>
+      <c r="U39" s="169"/>
+      <c r="V39" s="119"/>
     </row>
     <row r="40" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="152"/>
-[...20 lines deleted...]
-      <c r="V40" s="128"/>
+      <c r="A40" s="174"/>
+      <c r="B40" s="175"/>
+      <c r="C40" s="119"/>
+      <c r="D40" s="169"/>
+      <c r="E40" s="169"/>
+      <c r="F40" s="119"/>
+      <c r="G40" s="169"/>
+      <c r="H40" s="169"/>
+      <c r="I40" s="169"/>
+      <c r="J40" s="119"/>
+      <c r="K40" s="169"/>
+      <c r="L40" s="169"/>
+      <c r="M40" s="169"/>
+      <c r="N40" s="169"/>
+      <c r="O40" s="169"/>
+      <c r="P40" s="169"/>
+      <c r="Q40" s="119"/>
+      <c r="R40" s="169"/>
+      <c r="S40" s="169"/>
+      <c r="T40" s="169"/>
+      <c r="U40" s="169"/>
+      <c r="V40" s="119"/>
     </row>
     <row r="41" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="150" t="s">
+      <c r="A41" s="170" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="151"/>
-[...30 lines deleted...]
-      <c r="Q41" s="127">
+      <c r="B41" s="171"/>
+      <c r="C41" s="145">
+        <v>18785</v>
+      </c>
+      <c r="D41" s="172">
+        <v>433388</v>
+      </c>
+      <c r="E41" s="173"/>
+      <c r="F41" s="145">
+        <v>311562</v>
+      </c>
+      <c r="G41" s="172">
+        <v>121826</v>
+      </c>
+      <c r="H41" s="173"/>
+      <c r="I41" s="173"/>
+      <c r="J41" s="145">
+        <v>18490</v>
+      </c>
+      <c r="K41" s="172">
+        <v>177511</v>
+      </c>
+      <c r="L41" s="173"/>
+      <c r="M41" s="172">
+        <v>119370</v>
+      </c>
+      <c r="N41" s="173"/>
+      <c r="O41" s="172">
+        <v>58141</v>
+      </c>
+      <c r="P41" s="173"/>
+      <c r="Q41" s="145">
         <v>179</v>
       </c>
-      <c r="R41" s="146">
-[...8 lines deleted...]
-        <v>21705</v>
+      <c r="R41" s="172">
+        <v>70287</v>
+      </c>
+      <c r="S41" s="173"/>
+      <c r="T41" s="172">
+        <v>48613</v>
+      </c>
+      <c r="U41" s="173"/>
+      <c r="V41" s="145">
+        <v>21674</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="147" t="s">
+      <c r="A42" s="177" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="148"/>
-[...30 lines deleted...]
-      <c r="Q42" s="128">
+      <c r="B42" s="178"/>
+      <c r="C42" s="146">
+        <v>12016</v>
+      </c>
+      <c r="D42" s="176">
+        <v>264675</v>
+      </c>
+      <c r="E42" s="169"/>
+      <c r="F42" s="146">
+        <v>189585</v>
+      </c>
+      <c r="G42" s="176">
+        <v>75090</v>
+      </c>
+      <c r="H42" s="169"/>
+      <c r="I42" s="169"/>
+      <c r="J42" s="146">
+        <v>11836</v>
+      </c>
+      <c r="K42" s="176">
+        <v>114308</v>
+      </c>
+      <c r="L42" s="169"/>
+      <c r="M42" s="176">
+        <v>76615</v>
+      </c>
+      <c r="N42" s="169"/>
+      <c r="O42" s="176">
+        <v>37693</v>
+      </c>
+      <c r="P42" s="169"/>
+      <c r="Q42" s="146">
         <v>113</v>
       </c>
-      <c r="R42" s="149">
-[...8 lines deleted...]
-        <v>15006</v>
+      <c r="R42" s="176">
+        <v>49647</v>
+      </c>
+      <c r="S42" s="169"/>
+      <c r="T42" s="176">
+        <v>34661</v>
+      </c>
+      <c r="U42" s="169"/>
+      <c r="V42" s="146">
+        <v>14986</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="144" t="s">
+      <c r="A43" s="185" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="145"/>
-[...30 lines deleted...]
-      <c r="Q43" s="126">
+      <c r="B43" s="186"/>
+      <c r="C43" s="147">
+        <v>6769</v>
+      </c>
+      <c r="D43" s="179">
+        <v>168713</v>
+      </c>
+      <c r="E43" s="180"/>
+      <c r="F43" s="148">
+        <v>121977</v>
+      </c>
+      <c r="G43" s="179">
+        <v>46736</v>
+      </c>
+      <c r="H43" s="180"/>
+      <c r="I43" s="180"/>
+      <c r="J43" s="148">
+        <v>6654</v>
+      </c>
+      <c r="K43" s="179">
+        <v>63203</v>
+      </c>
+      <c r="L43" s="180"/>
+      <c r="M43" s="179">
+        <v>42755</v>
+      </c>
+      <c r="N43" s="180"/>
+      <c r="O43" s="179">
+        <v>20448</v>
+      </c>
+      <c r="P43" s="180"/>
+      <c r="Q43" s="148">
         <v>66</v>
       </c>
-      <c r="R43" s="139">
-[...12 lines deleted...]
-      <c r="A44" s="140" t="s">
+      <c r="R43" s="179">
+        <v>20640</v>
+      </c>
+      <c r="S43" s="180"/>
+      <c r="T43" s="179">
+        <v>13952</v>
+      </c>
+      <c r="U43" s="180"/>
+      <c r="V43" s="148">
+        <v>6688</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="181" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="141"/>
-[...22 lines deleted...]
-      <c r="A45" s="142" t="s">
+      <c r="B44" s="182"/>
+      <c r="C44" s="182"/>
+      <c r="D44" s="182"/>
+      <c r="E44" s="182"/>
+      <c r="F44" s="182"/>
+      <c r="G44" s="182"/>
+      <c r="H44" s="182"/>
+      <c r="I44" s="182"/>
+      <c r="J44" s="182"/>
+      <c r="K44" s="182"/>
+      <c r="L44" s="182"/>
+      <c r="M44" s="182"/>
+      <c r="N44" s="182"/>
+      <c r="O44" s="182"/>
+      <c r="P44" s="182"/>
+      <c r="Q44" s="182"/>
+      <c r="R44" s="182"/>
+      <c r="S44" s="182"/>
+      <c r="T44" s="182"/>
+      <c r="U44" s="182"/>
+      <c r="V44" s="182"/>
+    </row>
+    <row r="45" spans="1:22" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="183" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="143"/>
-[...19 lines deleted...]
-      <c r="V45" s="143"/>
+      <c r="B45" s="184"/>
+      <c r="C45" s="184"/>
+      <c r="D45" s="184"/>
+      <c r="E45" s="184"/>
+      <c r="F45" s="184"/>
+      <c r="G45" s="184"/>
+      <c r="H45" s="184"/>
+      <c r="I45" s="184"/>
+      <c r="J45" s="184"/>
+      <c r="K45" s="184"/>
+      <c r="L45" s="184"/>
+      <c r="M45" s="184"/>
+      <c r="N45" s="184"/>
+      <c r="O45" s="184"/>
+      <c r="P45" s="184"/>
+      <c r="Q45" s="184"/>
+      <c r="R45" s="184"/>
+      <c r="S45" s="184"/>
+      <c r="T45" s="184"/>
+      <c r="U45" s="184"/>
+      <c r="V45" s="184"/>
     </row>
   </sheetData>
   <mergeCells count="327">
-    <mergeCell ref="A1:V1"/>
-[...9 lines deleted...]
-    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="A44:V44"/>
+    <mergeCell ref="A45:V45"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="G43:I43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="G37:I37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:I20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:V4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="R7:S7"/>
-[...296 lines deleted...]
-    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="H2:P2"/>
+    <mergeCell ref="Q2:R2"/>
+    <mergeCell ref="S2:V2"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:P3"/>
+    <mergeCell ref="Q3:V3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F91280BE-BD59-45C9-A1BB-12B1B47A50FE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C18" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:AA1"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C22" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.6640625" style="125" customWidth="1"/>
-[...1021 lines deleted...]
-    <col min="16156" max="16384" width="9" style="125"/>
+    <col min="1" max="1" width="12.6640625" style="116" customWidth="1"/>
+    <col min="2" max="3" width="9.109375" style="116" customWidth="1"/>
+    <col min="4" max="5" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8" max="9" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10" max="11" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13" max="14" width="4.88671875" style="116" customWidth="1"/>
+    <col min="15" max="15" width="8.6640625" style="116" customWidth="1"/>
+    <col min="16" max="19" width="5.6640625" style="116" customWidth="1"/>
+    <col min="20" max="20" width="9.109375" style="116" customWidth="1"/>
+    <col min="21" max="21" width="8.6640625" style="116" customWidth="1"/>
+    <col min="22" max="27" width="5.6640625" style="116" customWidth="1"/>
+    <col min="28" max="256" width="9" style="116"/>
+    <col min="257" max="257" width="12.6640625" style="116" customWidth="1"/>
+    <col min="258" max="258" width="7.109375" style="116" customWidth="1"/>
+    <col min="259" max="259" width="8.6640625" style="116" customWidth="1"/>
+    <col min="260" max="261" width="5.6640625" style="116" customWidth="1"/>
+    <col min="262" max="262" width="10.6640625" style="116" customWidth="1"/>
+    <col min="263" max="263" width="9.6640625" style="116" customWidth="1"/>
+    <col min="264" max="265" width="4.6640625" style="116" customWidth="1"/>
+    <col min="266" max="267" width="5.6640625" style="116" customWidth="1"/>
+    <col min="268" max="268" width="10.6640625" style="116" customWidth="1"/>
+    <col min="269" max="270" width="5.6640625" style="116" customWidth="1"/>
+    <col min="271" max="271" width="8.6640625" style="116" customWidth="1"/>
+    <col min="272" max="275" width="5.6640625" style="116" customWidth="1"/>
+    <col min="276" max="276" width="10.6640625" style="116" customWidth="1"/>
+    <col min="277" max="277" width="8.6640625" style="116" customWidth="1"/>
+    <col min="278" max="283" width="5.6640625" style="116" customWidth="1"/>
+    <col min="284" max="512" width="9" style="116"/>
+    <col min="513" max="513" width="12.6640625" style="116" customWidth="1"/>
+    <col min="514" max="514" width="7.109375" style="116" customWidth="1"/>
+    <col min="515" max="515" width="8.6640625" style="116" customWidth="1"/>
+    <col min="516" max="517" width="5.6640625" style="116" customWidth="1"/>
+    <col min="518" max="518" width="10.6640625" style="116" customWidth="1"/>
+    <col min="519" max="519" width="9.6640625" style="116" customWidth="1"/>
+    <col min="520" max="521" width="4.6640625" style="116" customWidth="1"/>
+    <col min="522" max="523" width="5.6640625" style="116" customWidth="1"/>
+    <col min="524" max="524" width="10.6640625" style="116" customWidth="1"/>
+    <col min="525" max="526" width="5.6640625" style="116" customWidth="1"/>
+    <col min="527" max="527" width="8.6640625" style="116" customWidth="1"/>
+    <col min="528" max="531" width="5.6640625" style="116" customWidth="1"/>
+    <col min="532" max="532" width="10.6640625" style="116" customWidth="1"/>
+    <col min="533" max="533" width="8.6640625" style="116" customWidth="1"/>
+    <col min="534" max="539" width="5.6640625" style="116" customWidth="1"/>
+    <col min="540" max="768" width="9" style="116"/>
+    <col min="769" max="769" width="12.6640625" style="116" customWidth="1"/>
+    <col min="770" max="770" width="7.109375" style="116" customWidth="1"/>
+    <col min="771" max="771" width="8.6640625" style="116" customWidth="1"/>
+    <col min="772" max="773" width="5.6640625" style="116" customWidth="1"/>
+    <col min="774" max="774" width="10.6640625" style="116" customWidth="1"/>
+    <col min="775" max="775" width="9.6640625" style="116" customWidth="1"/>
+    <col min="776" max="777" width="4.6640625" style="116" customWidth="1"/>
+    <col min="778" max="779" width="5.6640625" style="116" customWidth="1"/>
+    <col min="780" max="780" width="10.6640625" style="116" customWidth="1"/>
+    <col min="781" max="782" width="5.6640625" style="116" customWidth="1"/>
+    <col min="783" max="783" width="8.6640625" style="116" customWidth="1"/>
+    <col min="784" max="787" width="5.6640625" style="116" customWidth="1"/>
+    <col min="788" max="788" width="10.6640625" style="116" customWidth="1"/>
+    <col min="789" max="789" width="8.6640625" style="116" customWidth="1"/>
+    <col min="790" max="795" width="5.6640625" style="116" customWidth="1"/>
+    <col min="796" max="1024" width="9" style="116"/>
+    <col min="1025" max="1025" width="12.6640625" style="116" customWidth="1"/>
+    <col min="1026" max="1026" width="7.109375" style="116" customWidth="1"/>
+    <col min="1027" max="1027" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1028" max="1029" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1030" max="1030" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1031" max="1031" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1032" max="1033" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1034" max="1035" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1036" max="1036" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1037" max="1038" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1039" max="1039" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1040" max="1043" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1044" max="1044" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1045" max="1045" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1046" max="1051" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1052" max="1280" width="9" style="116"/>
+    <col min="1281" max="1281" width="12.6640625" style="116" customWidth="1"/>
+    <col min="1282" max="1282" width="7.109375" style="116" customWidth="1"/>
+    <col min="1283" max="1283" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1284" max="1285" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1286" max="1286" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1287" max="1287" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1288" max="1289" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1290" max="1291" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1292" max="1292" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1293" max="1294" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1295" max="1295" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1296" max="1299" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1300" max="1300" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1301" max="1301" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1302" max="1307" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1308" max="1536" width="9" style="116"/>
+    <col min="1537" max="1537" width="12.6640625" style="116" customWidth="1"/>
+    <col min="1538" max="1538" width="7.109375" style="116" customWidth="1"/>
+    <col min="1539" max="1539" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1540" max="1541" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1542" max="1542" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1543" max="1543" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1544" max="1545" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1546" max="1547" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1548" max="1548" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1549" max="1550" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1551" max="1551" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1552" max="1555" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1556" max="1556" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1557" max="1557" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1558" max="1563" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1564" max="1792" width="9" style="116"/>
+    <col min="1793" max="1793" width="12.6640625" style="116" customWidth="1"/>
+    <col min="1794" max="1794" width="7.109375" style="116" customWidth="1"/>
+    <col min="1795" max="1795" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1796" max="1797" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1798" max="1798" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1799" max="1799" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1800" max="1801" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1802" max="1803" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1804" max="1804" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1805" max="1806" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1807" max="1807" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1808" max="1811" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1812" max="1812" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1813" max="1813" width="8.6640625" style="116" customWidth="1"/>
+    <col min="1814" max="1819" width="5.6640625" style="116" customWidth="1"/>
+    <col min="1820" max="2048" width="9" style="116"/>
+    <col min="2049" max="2049" width="12.6640625" style="116" customWidth="1"/>
+    <col min="2050" max="2050" width="7.109375" style="116" customWidth="1"/>
+    <col min="2051" max="2051" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2052" max="2053" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2054" max="2054" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2055" max="2055" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2056" max="2057" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2058" max="2059" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2060" max="2060" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2061" max="2062" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2063" max="2063" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2064" max="2067" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2068" max="2068" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2069" max="2069" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2070" max="2075" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2076" max="2304" width="9" style="116"/>
+    <col min="2305" max="2305" width="12.6640625" style="116" customWidth="1"/>
+    <col min="2306" max="2306" width="7.109375" style="116" customWidth="1"/>
+    <col min="2307" max="2307" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2308" max="2309" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2310" max="2310" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2311" max="2311" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2312" max="2313" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2314" max="2315" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2316" max="2316" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2317" max="2318" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2319" max="2319" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2320" max="2323" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2324" max="2324" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2325" max="2325" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2326" max="2331" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2332" max="2560" width="9" style="116"/>
+    <col min="2561" max="2561" width="12.6640625" style="116" customWidth="1"/>
+    <col min="2562" max="2562" width="7.109375" style="116" customWidth="1"/>
+    <col min="2563" max="2563" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2564" max="2565" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2566" max="2566" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2567" max="2567" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2568" max="2569" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2570" max="2571" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2572" max="2572" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2573" max="2574" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2575" max="2575" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2576" max="2579" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2580" max="2580" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2581" max="2581" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2582" max="2587" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2588" max="2816" width="9" style="116"/>
+    <col min="2817" max="2817" width="12.6640625" style="116" customWidth="1"/>
+    <col min="2818" max="2818" width="7.109375" style="116" customWidth="1"/>
+    <col min="2819" max="2819" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2820" max="2821" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2822" max="2822" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2823" max="2823" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2824" max="2825" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2826" max="2827" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2828" max="2828" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2829" max="2830" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2831" max="2831" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2832" max="2835" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2836" max="2836" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2837" max="2837" width="8.6640625" style="116" customWidth="1"/>
+    <col min="2838" max="2843" width="5.6640625" style="116" customWidth="1"/>
+    <col min="2844" max="3072" width="9" style="116"/>
+    <col min="3073" max="3073" width="12.6640625" style="116" customWidth="1"/>
+    <col min="3074" max="3074" width="7.109375" style="116" customWidth="1"/>
+    <col min="3075" max="3075" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3076" max="3077" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3078" max="3078" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3079" max="3079" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3080" max="3081" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3082" max="3083" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3084" max="3084" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3085" max="3086" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3087" max="3087" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3088" max="3091" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3092" max="3092" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3093" max="3093" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3094" max="3099" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3100" max="3328" width="9" style="116"/>
+    <col min="3329" max="3329" width="12.6640625" style="116" customWidth="1"/>
+    <col min="3330" max="3330" width="7.109375" style="116" customWidth="1"/>
+    <col min="3331" max="3331" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3332" max="3333" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3334" max="3334" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3335" max="3335" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3336" max="3337" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3338" max="3339" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3340" max="3340" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3341" max="3342" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3343" max="3343" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3344" max="3347" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3348" max="3348" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3349" max="3349" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3350" max="3355" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3356" max="3584" width="9" style="116"/>
+    <col min="3585" max="3585" width="12.6640625" style="116" customWidth="1"/>
+    <col min="3586" max="3586" width="7.109375" style="116" customWidth="1"/>
+    <col min="3587" max="3587" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3588" max="3589" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3590" max="3590" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3591" max="3591" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3592" max="3593" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3594" max="3595" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3596" max="3596" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3597" max="3598" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3599" max="3599" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3600" max="3603" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3604" max="3604" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3605" max="3605" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3606" max="3611" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3612" max="3840" width="9" style="116"/>
+    <col min="3841" max="3841" width="12.6640625" style="116" customWidth="1"/>
+    <col min="3842" max="3842" width="7.109375" style="116" customWidth="1"/>
+    <col min="3843" max="3843" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3844" max="3845" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3846" max="3846" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3847" max="3847" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3848" max="3849" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3850" max="3851" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3852" max="3852" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3853" max="3854" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3855" max="3855" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3856" max="3859" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3860" max="3860" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3861" max="3861" width="8.6640625" style="116" customWidth="1"/>
+    <col min="3862" max="3867" width="5.6640625" style="116" customWidth="1"/>
+    <col min="3868" max="4096" width="9" style="116"/>
+    <col min="4097" max="4097" width="12.6640625" style="116" customWidth="1"/>
+    <col min="4098" max="4098" width="7.109375" style="116" customWidth="1"/>
+    <col min="4099" max="4099" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4100" max="4101" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4102" max="4102" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4103" max="4103" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4104" max="4105" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4106" max="4107" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4108" max="4108" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4109" max="4110" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4111" max="4111" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4112" max="4115" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4116" max="4116" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4117" max="4117" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4118" max="4123" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4124" max="4352" width="9" style="116"/>
+    <col min="4353" max="4353" width="12.6640625" style="116" customWidth="1"/>
+    <col min="4354" max="4354" width="7.109375" style="116" customWidth="1"/>
+    <col min="4355" max="4355" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4356" max="4357" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4358" max="4358" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4359" max="4359" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4360" max="4361" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4362" max="4363" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4364" max="4364" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4365" max="4366" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4367" max="4367" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4368" max="4371" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4372" max="4372" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4373" max="4373" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4374" max="4379" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4380" max="4608" width="9" style="116"/>
+    <col min="4609" max="4609" width="12.6640625" style="116" customWidth="1"/>
+    <col min="4610" max="4610" width="7.109375" style="116" customWidth="1"/>
+    <col min="4611" max="4611" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4612" max="4613" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4614" max="4614" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4615" max="4615" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4616" max="4617" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4618" max="4619" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4620" max="4620" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4621" max="4622" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4623" max="4623" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4624" max="4627" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4628" max="4628" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4629" max="4629" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4630" max="4635" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4636" max="4864" width="9" style="116"/>
+    <col min="4865" max="4865" width="12.6640625" style="116" customWidth="1"/>
+    <col min="4866" max="4866" width="7.109375" style="116" customWidth="1"/>
+    <col min="4867" max="4867" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4868" max="4869" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4870" max="4870" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4871" max="4871" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4872" max="4873" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4874" max="4875" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4876" max="4876" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4877" max="4878" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4879" max="4879" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4880" max="4883" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4884" max="4884" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4885" max="4885" width="8.6640625" style="116" customWidth="1"/>
+    <col min="4886" max="4891" width="5.6640625" style="116" customWidth="1"/>
+    <col min="4892" max="5120" width="9" style="116"/>
+    <col min="5121" max="5121" width="12.6640625" style="116" customWidth="1"/>
+    <col min="5122" max="5122" width="7.109375" style="116" customWidth="1"/>
+    <col min="5123" max="5123" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5124" max="5125" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5126" max="5126" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5127" max="5127" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5128" max="5129" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5130" max="5131" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5132" max="5132" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5133" max="5134" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5135" max="5135" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5136" max="5139" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5140" max="5140" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5141" max="5141" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5142" max="5147" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5148" max="5376" width="9" style="116"/>
+    <col min="5377" max="5377" width="12.6640625" style="116" customWidth="1"/>
+    <col min="5378" max="5378" width="7.109375" style="116" customWidth="1"/>
+    <col min="5379" max="5379" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5380" max="5381" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5382" max="5382" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5383" max="5383" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5384" max="5385" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5386" max="5387" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5388" max="5388" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5389" max="5390" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5391" max="5391" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5392" max="5395" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5396" max="5396" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5397" max="5397" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5398" max="5403" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5404" max="5632" width="9" style="116"/>
+    <col min="5633" max="5633" width="12.6640625" style="116" customWidth="1"/>
+    <col min="5634" max="5634" width="7.109375" style="116" customWidth="1"/>
+    <col min="5635" max="5635" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5636" max="5637" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5638" max="5638" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5639" max="5639" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5640" max="5641" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5642" max="5643" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5644" max="5644" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5645" max="5646" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5647" max="5647" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5648" max="5651" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5652" max="5652" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5653" max="5653" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5654" max="5659" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5660" max="5888" width="9" style="116"/>
+    <col min="5889" max="5889" width="12.6640625" style="116" customWidth="1"/>
+    <col min="5890" max="5890" width="7.109375" style="116" customWidth="1"/>
+    <col min="5891" max="5891" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5892" max="5893" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5894" max="5894" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5895" max="5895" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5896" max="5897" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5898" max="5899" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5900" max="5900" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5901" max="5902" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5903" max="5903" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5904" max="5907" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5908" max="5908" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5909" max="5909" width="8.6640625" style="116" customWidth="1"/>
+    <col min="5910" max="5915" width="5.6640625" style="116" customWidth="1"/>
+    <col min="5916" max="6144" width="9" style="116"/>
+    <col min="6145" max="6145" width="12.6640625" style="116" customWidth="1"/>
+    <col min="6146" max="6146" width="7.109375" style="116" customWidth="1"/>
+    <col min="6147" max="6147" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6148" max="6149" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6150" max="6150" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6151" max="6151" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6152" max="6153" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6154" max="6155" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6156" max="6156" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6157" max="6158" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6159" max="6159" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6160" max="6163" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6164" max="6164" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6165" max="6165" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6166" max="6171" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6172" max="6400" width="9" style="116"/>
+    <col min="6401" max="6401" width="12.6640625" style="116" customWidth="1"/>
+    <col min="6402" max="6402" width="7.109375" style="116" customWidth="1"/>
+    <col min="6403" max="6403" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6404" max="6405" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6406" max="6406" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6407" max="6407" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6408" max="6409" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6410" max="6411" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6412" max="6412" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6413" max="6414" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6415" max="6415" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6416" max="6419" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6420" max="6420" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6421" max="6421" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6422" max="6427" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6428" max="6656" width="9" style="116"/>
+    <col min="6657" max="6657" width="12.6640625" style="116" customWidth="1"/>
+    <col min="6658" max="6658" width="7.109375" style="116" customWidth="1"/>
+    <col min="6659" max="6659" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6660" max="6661" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6662" max="6662" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6663" max="6663" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6664" max="6665" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6666" max="6667" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6668" max="6668" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6669" max="6670" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6671" max="6671" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6672" max="6675" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6676" max="6676" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6677" max="6677" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6678" max="6683" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6684" max="6912" width="9" style="116"/>
+    <col min="6913" max="6913" width="12.6640625" style="116" customWidth="1"/>
+    <col min="6914" max="6914" width="7.109375" style="116" customWidth="1"/>
+    <col min="6915" max="6915" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6916" max="6917" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6918" max="6918" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6919" max="6919" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6920" max="6921" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6922" max="6923" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6924" max="6924" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6925" max="6926" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6927" max="6927" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6928" max="6931" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6932" max="6932" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6933" max="6933" width="8.6640625" style="116" customWidth="1"/>
+    <col min="6934" max="6939" width="5.6640625" style="116" customWidth="1"/>
+    <col min="6940" max="7168" width="9" style="116"/>
+    <col min="7169" max="7169" width="12.6640625" style="116" customWidth="1"/>
+    <col min="7170" max="7170" width="7.109375" style="116" customWidth="1"/>
+    <col min="7171" max="7171" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7172" max="7173" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7174" max="7174" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7175" max="7175" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7176" max="7177" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7178" max="7179" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7180" max="7180" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7181" max="7182" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7183" max="7183" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7184" max="7187" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7188" max="7188" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7189" max="7189" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7190" max="7195" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7196" max="7424" width="9" style="116"/>
+    <col min="7425" max="7425" width="12.6640625" style="116" customWidth="1"/>
+    <col min="7426" max="7426" width="7.109375" style="116" customWidth="1"/>
+    <col min="7427" max="7427" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7428" max="7429" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7430" max="7430" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7431" max="7431" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7432" max="7433" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7434" max="7435" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7436" max="7436" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7437" max="7438" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7439" max="7439" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7440" max="7443" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7444" max="7444" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7445" max="7445" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7446" max="7451" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7452" max="7680" width="9" style="116"/>
+    <col min="7681" max="7681" width="12.6640625" style="116" customWidth="1"/>
+    <col min="7682" max="7682" width="7.109375" style="116" customWidth="1"/>
+    <col min="7683" max="7683" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7684" max="7685" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7686" max="7686" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7687" max="7687" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7688" max="7689" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7690" max="7691" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7692" max="7692" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7693" max="7694" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7695" max="7695" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7696" max="7699" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7700" max="7700" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7701" max="7701" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7702" max="7707" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7708" max="7936" width="9" style="116"/>
+    <col min="7937" max="7937" width="12.6640625" style="116" customWidth="1"/>
+    <col min="7938" max="7938" width="7.109375" style="116" customWidth="1"/>
+    <col min="7939" max="7939" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7940" max="7941" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7942" max="7942" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7943" max="7943" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7944" max="7945" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7946" max="7947" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7948" max="7948" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7949" max="7950" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7951" max="7951" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7952" max="7955" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7956" max="7956" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7957" max="7957" width="8.6640625" style="116" customWidth="1"/>
+    <col min="7958" max="7963" width="5.6640625" style="116" customWidth="1"/>
+    <col min="7964" max="8192" width="9" style="116"/>
+    <col min="8193" max="8193" width="12.6640625" style="116" customWidth="1"/>
+    <col min="8194" max="8194" width="7.109375" style="116" customWidth="1"/>
+    <col min="8195" max="8195" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8196" max="8197" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8198" max="8198" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8199" max="8199" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8200" max="8201" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8202" max="8203" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8204" max="8204" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8205" max="8206" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8207" max="8207" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8208" max="8211" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8212" max="8212" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8213" max="8213" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8214" max="8219" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8220" max="8448" width="9" style="116"/>
+    <col min="8449" max="8449" width="12.6640625" style="116" customWidth="1"/>
+    <col min="8450" max="8450" width="7.109375" style="116" customWidth="1"/>
+    <col min="8451" max="8451" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8452" max="8453" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8454" max="8454" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8455" max="8455" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8456" max="8457" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8458" max="8459" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8460" max="8460" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8461" max="8462" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8463" max="8463" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8464" max="8467" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8468" max="8468" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8469" max="8469" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8470" max="8475" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8476" max="8704" width="9" style="116"/>
+    <col min="8705" max="8705" width="12.6640625" style="116" customWidth="1"/>
+    <col min="8706" max="8706" width="7.109375" style="116" customWidth="1"/>
+    <col min="8707" max="8707" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8708" max="8709" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8710" max="8710" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8711" max="8711" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8712" max="8713" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8714" max="8715" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8716" max="8716" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8717" max="8718" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8719" max="8719" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8720" max="8723" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8724" max="8724" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8725" max="8725" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8726" max="8731" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8732" max="8960" width="9" style="116"/>
+    <col min="8961" max="8961" width="12.6640625" style="116" customWidth="1"/>
+    <col min="8962" max="8962" width="7.109375" style="116" customWidth="1"/>
+    <col min="8963" max="8963" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8964" max="8965" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8966" max="8966" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8967" max="8967" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8968" max="8969" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8970" max="8971" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8972" max="8972" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8973" max="8974" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8975" max="8975" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8976" max="8979" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8980" max="8980" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8981" max="8981" width="8.6640625" style="116" customWidth="1"/>
+    <col min="8982" max="8987" width="5.6640625" style="116" customWidth="1"/>
+    <col min="8988" max="9216" width="9" style="116"/>
+    <col min="9217" max="9217" width="12.6640625" style="116" customWidth="1"/>
+    <col min="9218" max="9218" width="7.109375" style="116" customWidth="1"/>
+    <col min="9219" max="9219" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9220" max="9221" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9222" max="9222" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9223" max="9223" width="9.6640625" style="116" customWidth="1"/>
+    <col min="9224" max="9225" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9226" max="9227" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9228" max="9228" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9229" max="9230" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9231" max="9231" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9232" max="9235" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9236" max="9236" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9237" max="9237" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9238" max="9243" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9244" max="9472" width="9" style="116"/>
+    <col min="9473" max="9473" width="12.6640625" style="116" customWidth="1"/>
+    <col min="9474" max="9474" width="7.109375" style="116" customWidth="1"/>
+    <col min="9475" max="9475" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9476" max="9477" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9478" max="9478" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9479" max="9479" width="9.6640625" style="116" customWidth="1"/>
+    <col min="9480" max="9481" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9482" max="9483" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9484" max="9484" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9485" max="9486" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9487" max="9487" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9488" max="9491" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9492" max="9492" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9493" max="9493" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9494" max="9499" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9500" max="9728" width="9" style="116"/>
+    <col min="9729" max="9729" width="12.6640625" style="116" customWidth="1"/>
+    <col min="9730" max="9730" width="7.109375" style="116" customWidth="1"/>
+    <col min="9731" max="9731" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9732" max="9733" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9734" max="9734" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9735" max="9735" width="9.6640625" style="116" customWidth="1"/>
+    <col min="9736" max="9737" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9738" max="9739" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9740" max="9740" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9741" max="9742" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9743" max="9743" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9744" max="9747" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9748" max="9748" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9749" max="9749" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9750" max="9755" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9756" max="9984" width="9" style="116"/>
+    <col min="9985" max="9985" width="12.6640625" style="116" customWidth="1"/>
+    <col min="9986" max="9986" width="7.109375" style="116" customWidth="1"/>
+    <col min="9987" max="9987" width="8.6640625" style="116" customWidth="1"/>
+    <col min="9988" max="9989" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9990" max="9990" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9991" max="9991" width="9.6640625" style="116" customWidth="1"/>
+    <col min="9992" max="9993" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9994" max="9995" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9996" max="9996" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9997" max="9998" width="5.6640625" style="116" customWidth="1"/>
+    <col min="9999" max="9999" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10000" max="10003" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10004" max="10004" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10005" max="10005" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10006" max="10011" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10012" max="10240" width="9" style="116"/>
+    <col min="10241" max="10241" width="12.6640625" style="116" customWidth="1"/>
+    <col min="10242" max="10242" width="7.109375" style="116" customWidth="1"/>
+    <col min="10243" max="10243" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10244" max="10245" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10246" max="10246" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10247" max="10247" width="9.6640625" style="116" customWidth="1"/>
+    <col min="10248" max="10249" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10250" max="10251" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10252" max="10252" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10253" max="10254" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10255" max="10255" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10256" max="10259" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10260" max="10260" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10261" max="10261" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10262" max="10267" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10268" max="10496" width="9" style="116"/>
+    <col min="10497" max="10497" width="12.6640625" style="116" customWidth="1"/>
+    <col min="10498" max="10498" width="7.109375" style="116" customWidth="1"/>
+    <col min="10499" max="10499" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10500" max="10501" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10502" max="10502" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10503" max="10503" width="9.6640625" style="116" customWidth="1"/>
+    <col min="10504" max="10505" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10506" max="10507" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10508" max="10508" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10509" max="10510" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10511" max="10511" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10512" max="10515" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10516" max="10516" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10517" max="10517" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10518" max="10523" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10524" max="10752" width="9" style="116"/>
+    <col min="10753" max="10753" width="12.6640625" style="116" customWidth="1"/>
+    <col min="10754" max="10754" width="7.109375" style="116" customWidth="1"/>
+    <col min="10755" max="10755" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10756" max="10757" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10758" max="10758" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10759" max="10759" width="9.6640625" style="116" customWidth="1"/>
+    <col min="10760" max="10761" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10762" max="10763" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10764" max="10764" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10765" max="10766" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10767" max="10767" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10768" max="10771" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10772" max="10772" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10773" max="10773" width="8.6640625" style="116" customWidth="1"/>
+    <col min="10774" max="10779" width="5.6640625" style="116" customWidth="1"/>
+    <col min="10780" max="11008" width="9" style="116"/>
+    <col min="11009" max="11009" width="12.6640625" style="116" customWidth="1"/>
+    <col min="11010" max="11010" width="7.109375" style="116" customWidth="1"/>
+    <col min="11011" max="11011" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11012" max="11013" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11014" max="11014" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11015" max="11015" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11016" max="11017" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11018" max="11019" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11020" max="11020" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11021" max="11022" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11023" max="11023" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11024" max="11027" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11028" max="11028" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11029" max="11029" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11030" max="11035" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11036" max="11264" width="9" style="116"/>
+    <col min="11265" max="11265" width="12.6640625" style="116" customWidth="1"/>
+    <col min="11266" max="11266" width="7.109375" style="116" customWidth="1"/>
+    <col min="11267" max="11267" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11268" max="11269" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11270" max="11270" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11271" max="11271" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11272" max="11273" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11274" max="11275" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11276" max="11276" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11277" max="11278" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11279" max="11279" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11280" max="11283" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11284" max="11284" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11285" max="11285" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11286" max="11291" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11292" max="11520" width="9" style="116"/>
+    <col min="11521" max="11521" width="12.6640625" style="116" customWidth="1"/>
+    <col min="11522" max="11522" width="7.109375" style="116" customWidth="1"/>
+    <col min="11523" max="11523" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11524" max="11525" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11526" max="11526" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11527" max="11527" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11528" max="11529" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11530" max="11531" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11532" max="11532" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11533" max="11534" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11535" max="11535" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11536" max="11539" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11540" max="11540" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11541" max="11541" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11542" max="11547" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11548" max="11776" width="9" style="116"/>
+    <col min="11777" max="11777" width="12.6640625" style="116" customWidth="1"/>
+    <col min="11778" max="11778" width="7.109375" style="116" customWidth="1"/>
+    <col min="11779" max="11779" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11780" max="11781" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11782" max="11782" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11783" max="11783" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11784" max="11785" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11786" max="11787" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11788" max="11788" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11789" max="11790" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11791" max="11791" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11792" max="11795" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11796" max="11796" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11797" max="11797" width="8.6640625" style="116" customWidth="1"/>
+    <col min="11798" max="11803" width="5.6640625" style="116" customWidth="1"/>
+    <col min="11804" max="12032" width="9" style="116"/>
+    <col min="12033" max="12033" width="12.6640625" style="116" customWidth="1"/>
+    <col min="12034" max="12034" width="7.109375" style="116" customWidth="1"/>
+    <col min="12035" max="12035" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12036" max="12037" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12038" max="12038" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12039" max="12039" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12040" max="12041" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12042" max="12043" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12044" max="12044" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12045" max="12046" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12047" max="12047" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12048" max="12051" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12052" max="12052" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12053" max="12053" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12054" max="12059" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12060" max="12288" width="9" style="116"/>
+    <col min="12289" max="12289" width="12.6640625" style="116" customWidth="1"/>
+    <col min="12290" max="12290" width="7.109375" style="116" customWidth="1"/>
+    <col min="12291" max="12291" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12292" max="12293" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12294" max="12294" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12295" max="12295" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12296" max="12297" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12298" max="12299" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12300" max="12300" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12301" max="12302" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12303" max="12303" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12304" max="12307" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12308" max="12308" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12309" max="12309" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12310" max="12315" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12316" max="12544" width="9" style="116"/>
+    <col min="12545" max="12545" width="12.6640625" style="116" customWidth="1"/>
+    <col min="12546" max="12546" width="7.109375" style="116" customWidth="1"/>
+    <col min="12547" max="12547" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12548" max="12549" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12550" max="12550" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12551" max="12551" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12552" max="12553" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12554" max="12555" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12556" max="12556" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12557" max="12558" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12559" max="12559" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12560" max="12563" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12564" max="12564" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12565" max="12565" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12566" max="12571" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12572" max="12800" width="9" style="116"/>
+    <col min="12801" max="12801" width="12.6640625" style="116" customWidth="1"/>
+    <col min="12802" max="12802" width="7.109375" style="116" customWidth="1"/>
+    <col min="12803" max="12803" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12804" max="12805" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12806" max="12806" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12807" max="12807" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12808" max="12809" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12810" max="12811" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12812" max="12812" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12813" max="12814" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12815" max="12815" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12816" max="12819" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12820" max="12820" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12821" max="12821" width="8.6640625" style="116" customWidth="1"/>
+    <col min="12822" max="12827" width="5.6640625" style="116" customWidth="1"/>
+    <col min="12828" max="13056" width="9" style="116"/>
+    <col min="13057" max="13057" width="12.6640625" style="116" customWidth="1"/>
+    <col min="13058" max="13058" width="7.109375" style="116" customWidth="1"/>
+    <col min="13059" max="13059" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13060" max="13061" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13062" max="13062" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13063" max="13063" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13064" max="13065" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13066" max="13067" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13068" max="13068" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13069" max="13070" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13071" max="13071" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13072" max="13075" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13076" max="13076" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13077" max="13077" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13078" max="13083" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13084" max="13312" width="9" style="116"/>
+    <col min="13313" max="13313" width="12.6640625" style="116" customWidth="1"/>
+    <col min="13314" max="13314" width="7.109375" style="116" customWidth="1"/>
+    <col min="13315" max="13315" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13316" max="13317" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13318" max="13318" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13319" max="13319" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13320" max="13321" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13322" max="13323" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13324" max="13324" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13325" max="13326" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13327" max="13327" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13328" max="13331" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13332" max="13332" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13333" max="13333" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13334" max="13339" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13340" max="13568" width="9" style="116"/>
+    <col min="13569" max="13569" width="12.6640625" style="116" customWidth="1"/>
+    <col min="13570" max="13570" width="7.109375" style="116" customWidth="1"/>
+    <col min="13571" max="13571" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13572" max="13573" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13574" max="13574" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13575" max="13575" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13576" max="13577" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13578" max="13579" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13580" max="13580" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13581" max="13582" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13583" max="13583" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13584" max="13587" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13588" max="13588" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13589" max="13589" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13590" max="13595" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13596" max="13824" width="9" style="116"/>
+    <col min="13825" max="13825" width="12.6640625" style="116" customWidth="1"/>
+    <col min="13826" max="13826" width="7.109375" style="116" customWidth="1"/>
+    <col min="13827" max="13827" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13828" max="13829" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13830" max="13830" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13831" max="13831" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13832" max="13833" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13834" max="13835" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13836" max="13836" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13837" max="13838" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13839" max="13839" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13840" max="13843" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13844" max="13844" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13845" max="13845" width="8.6640625" style="116" customWidth="1"/>
+    <col min="13846" max="13851" width="5.6640625" style="116" customWidth="1"/>
+    <col min="13852" max="14080" width="9" style="116"/>
+    <col min="14081" max="14081" width="12.6640625" style="116" customWidth="1"/>
+    <col min="14082" max="14082" width="7.109375" style="116" customWidth="1"/>
+    <col min="14083" max="14083" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14084" max="14085" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14086" max="14086" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14087" max="14087" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14088" max="14089" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14090" max="14091" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14092" max="14092" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14093" max="14094" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14095" max="14095" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14096" max="14099" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14100" max="14100" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14101" max="14101" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14102" max="14107" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14108" max="14336" width="9" style="116"/>
+    <col min="14337" max="14337" width="12.6640625" style="116" customWidth="1"/>
+    <col min="14338" max="14338" width="7.109375" style="116" customWidth="1"/>
+    <col min="14339" max="14339" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14340" max="14341" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14342" max="14342" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14343" max="14343" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14344" max="14345" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14346" max="14347" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14348" max="14348" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14349" max="14350" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14351" max="14351" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14352" max="14355" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14356" max="14356" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14357" max="14357" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14358" max="14363" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14364" max="14592" width="9" style="116"/>
+    <col min="14593" max="14593" width="12.6640625" style="116" customWidth="1"/>
+    <col min="14594" max="14594" width="7.109375" style="116" customWidth="1"/>
+    <col min="14595" max="14595" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14596" max="14597" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14598" max="14598" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14599" max="14599" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14600" max="14601" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14602" max="14603" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14604" max="14604" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14605" max="14606" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14607" max="14607" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14608" max="14611" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14612" max="14612" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14613" max="14613" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14614" max="14619" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14620" max="14848" width="9" style="116"/>
+    <col min="14849" max="14849" width="12.6640625" style="116" customWidth="1"/>
+    <col min="14850" max="14850" width="7.109375" style="116" customWidth="1"/>
+    <col min="14851" max="14851" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14852" max="14853" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14854" max="14854" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14855" max="14855" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14856" max="14857" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14858" max="14859" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14860" max="14860" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14861" max="14862" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14863" max="14863" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14864" max="14867" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14868" max="14868" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14869" max="14869" width="8.6640625" style="116" customWidth="1"/>
+    <col min="14870" max="14875" width="5.6640625" style="116" customWidth="1"/>
+    <col min="14876" max="15104" width="9" style="116"/>
+    <col min="15105" max="15105" width="12.6640625" style="116" customWidth="1"/>
+    <col min="15106" max="15106" width="7.109375" style="116" customWidth="1"/>
+    <col min="15107" max="15107" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15108" max="15109" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15110" max="15110" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15111" max="15111" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15112" max="15113" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15114" max="15115" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15116" max="15116" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15117" max="15118" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15119" max="15119" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15120" max="15123" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15124" max="15124" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15125" max="15125" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15126" max="15131" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15132" max="15360" width="9" style="116"/>
+    <col min="15361" max="15361" width="12.6640625" style="116" customWidth="1"/>
+    <col min="15362" max="15362" width="7.109375" style="116" customWidth="1"/>
+    <col min="15363" max="15363" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15364" max="15365" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15366" max="15366" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15367" max="15367" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15368" max="15369" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15370" max="15371" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15372" max="15372" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15373" max="15374" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15375" max="15375" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15376" max="15379" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15380" max="15380" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15381" max="15381" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15382" max="15387" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15388" max="15616" width="9" style="116"/>
+    <col min="15617" max="15617" width="12.6640625" style="116" customWidth="1"/>
+    <col min="15618" max="15618" width="7.109375" style="116" customWidth="1"/>
+    <col min="15619" max="15619" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15620" max="15621" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15622" max="15622" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15623" max="15623" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15624" max="15625" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15626" max="15627" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15628" max="15628" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15629" max="15630" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15631" max="15631" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15632" max="15635" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15636" max="15636" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15637" max="15637" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15638" max="15643" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15644" max="15872" width="9" style="116"/>
+    <col min="15873" max="15873" width="12.6640625" style="116" customWidth="1"/>
+    <col min="15874" max="15874" width="7.109375" style="116" customWidth="1"/>
+    <col min="15875" max="15875" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15876" max="15877" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15878" max="15878" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15879" max="15879" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15880" max="15881" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15882" max="15883" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15884" max="15884" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15885" max="15886" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15887" max="15887" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15888" max="15891" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15892" max="15892" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15893" max="15893" width="8.6640625" style="116" customWidth="1"/>
+    <col min="15894" max="15899" width="5.6640625" style="116" customWidth="1"/>
+    <col min="15900" max="16128" width="9" style="116"/>
+    <col min="16129" max="16129" width="12.6640625" style="116" customWidth="1"/>
+    <col min="16130" max="16130" width="7.109375" style="116" customWidth="1"/>
+    <col min="16131" max="16131" width="8.6640625" style="116" customWidth="1"/>
+    <col min="16132" max="16133" width="5.6640625" style="116" customWidth="1"/>
+    <col min="16134" max="16134" width="10.6640625" style="116" customWidth="1"/>
+    <col min="16135" max="16135" width="9.6640625" style="116" customWidth="1"/>
+    <col min="16136" max="16137" width="4.6640625" style="116" customWidth="1"/>
+    <col min="16138" max="16139" width="5.6640625" style="116" customWidth="1"/>
+    <col min="16140" max="16140" width="10.6640625" style="116" customWidth="1"/>
+    <col min="16141" max="16142" width="5.6640625" style="116" customWidth="1"/>
+    <col min="16143" max="16143" width="8.6640625" style="116" customWidth="1"/>
+    <col min="16144" max="16147" width="5.6640625" style="116" customWidth="1"/>
+    <col min="16148" max="16148" width="10.6640625" style="116" customWidth="1"/>
+    <col min="16149" max="16149" width="8.6640625" style="116" customWidth="1"/>
+    <col min="16150" max="16155" width="5.6640625" style="116" customWidth="1"/>
+    <col min="16156" max="16384" width="9" style="116"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="187" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="173"/>
-[...24 lines deleted...]
-      <c r="AA1" s="173"/>
+      <c r="B1" s="187"/>
+      <c r="C1" s="187"/>
+      <c r="D1" s="187"/>
+      <c r="E1" s="187"/>
+      <c r="F1" s="187"/>
+      <c r="G1" s="187"/>
+      <c r="H1" s="187"/>
+      <c r="I1" s="187"/>
+      <c r="J1" s="187"/>
+      <c r="K1" s="187"/>
+      <c r="L1" s="187"/>
+      <c r="M1" s="187"/>
+      <c r="N1" s="187"/>
+      <c r="O1" s="187"/>
+      <c r="P1" s="187"/>
+      <c r="Q1" s="187"/>
+      <c r="R1" s="187"/>
+      <c r="S1" s="187"/>
+      <c r="T1" s="187"/>
+      <c r="U1" s="187"/>
+      <c r="V1" s="187"/>
+      <c r="W1" s="187"/>
+      <c r="X1" s="187"/>
+      <c r="Y1" s="187"/>
+      <c r="Z1" s="187"/>
+      <c r="AA1" s="187"/>
     </row>
     <row r="2" spans="1:27" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="174" t="s">
-[...12 lines deleted...]
-      <c r="S2" s="176" t="s">
+      <c r="H2" s="188" t="s">
+        <v>185</v>
+      </c>
+      <c r="I2" s="189"/>
+      <c r="J2" s="189"/>
+      <c r="K2" s="189"/>
+      <c r="L2" s="189"/>
+      <c r="M2" s="189"/>
+      <c r="N2" s="189"/>
+      <c r="O2" s="189"/>
+      <c r="P2" s="189"/>
+      <c r="Q2" s="189"/>
+      <c r="R2" s="189"/>
+      <c r="S2" s="190" t="s">
         <v>1</v>
       </c>
-      <c r="T2" s="176"/>
-[...6 lines deleted...]
-      <c r="AA2" s="176"/>
+      <c r="T2" s="190"/>
+      <c r="U2" s="190"/>
+      <c r="V2" s="190"/>
+      <c r="W2" s="190"/>
+      <c r="X2" s="190"/>
+      <c r="Y2" s="190"/>
+      <c r="Z2" s="190"/>
+      <c r="AA2" s="190"/>
     </row>
     <row r="3" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="177" t="s">
+      <c r="A3" s="191" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="168"/>
-      <c r="C3" s="178" t="s">
+      <c r="B3" s="155"/>
+      <c r="C3" s="192" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="160"/>
-[...3 lines deleted...]
-      <c r="H3" s="159" t="s">
+      <c r="D3" s="161"/>
+      <c r="E3" s="161"/>
+      <c r="F3" s="161"/>
+      <c r="G3" s="162"/>
+      <c r="H3" s="160" t="s">
         <v>46</v>
       </c>
-      <c r="I3" s="160"/>
-[...5 lines deleted...]
-      <c r="O3" s="159" t="s">
+      <c r="I3" s="161"/>
+      <c r="J3" s="161"/>
+      <c r="K3" s="161"/>
+      <c r="L3" s="161"/>
+      <c r="M3" s="161"/>
+      <c r="N3" s="162"/>
+      <c r="O3" s="160" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="160"/>
-[...4 lines deleted...]
-      <c r="U3" s="159" t="s">
+      <c r="P3" s="161"/>
+      <c r="Q3" s="161"/>
+      <c r="R3" s="161"/>
+      <c r="S3" s="161"/>
+      <c r="T3" s="162"/>
+      <c r="U3" s="160" t="s">
         <v>48</v>
       </c>
-      <c r="V3" s="160"/>
-[...4 lines deleted...]
-      <c r="AA3" s="160"/>
+      <c r="V3" s="161"/>
+      <c r="W3" s="161"/>
+      <c r="X3" s="161"/>
+      <c r="Y3" s="161"/>
+      <c r="Z3" s="161"/>
+      <c r="AA3" s="161"/>
     </row>
     <row r="4" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="169"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="156"/>
+      <c r="B4" s="157"/>
+      <c r="C4" s="109" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="160" t="s">
+      <c r="D4" s="161" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="160"/>
-[...2 lines deleted...]
-      <c r="H4" s="178" t="s">
+      <c r="E4" s="161"/>
+      <c r="F4" s="161"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="192" t="s">
         <v>49</v>
       </c>
-      <c r="I4" s="179"/>
-      <c r="J4" s="159" t="s">
+      <c r="I4" s="193"/>
+      <c r="J4" s="160" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="160"/>
-[...3 lines deleted...]
-      <c r="O4" s="124" t="s">
+      <c r="K4" s="161"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="161"/>
+      <c r="N4" s="162"/>
+      <c r="O4" s="115" t="s">
         <v>49</v>
       </c>
-      <c r="P4" s="159" t="s">
+      <c r="P4" s="160" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="160"/>
-[...3 lines deleted...]
-      <c r="U4" s="124" t="s">
+      <c r="Q4" s="161"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="161"/>
+      <c r="T4" s="162"/>
+      <c r="U4" s="115" t="s">
         <v>49</v>
       </c>
-      <c r="V4" s="159" t="s">
+      <c r="V4" s="160" t="s">
         <v>7</v>
       </c>
-      <c r="W4" s="160"/>
-[...3 lines deleted...]
-      <c r="AA4" s="160"/>
+      <c r="W4" s="161"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="161"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="161"/>
     </row>
     <row r="5" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="171"/>
-[...1 lines deleted...]
-      <c r="C5" s="119" t="s">
+      <c r="A5" s="158"/>
+      <c r="B5" s="159"/>
+      <c r="C5" s="110" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="160" t="s">
+      <c r="D5" s="161" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="161"/>
-      <c r="F5" s="8" t="s">
+      <c r="E5" s="162"/>
+      <c r="F5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="123" t="s">
+      <c r="G5" s="114" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="180" t="s">
+      <c r="H5" s="194" t="s">
         <v>50</v>
       </c>
-      <c r="I5" s="181"/>
-      <c r="J5" s="159" t="s">
+      <c r="I5" s="195"/>
+      <c r="J5" s="160" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="161"/>
-      <c r="L5" s="9" t="s">
+      <c r="K5" s="162"/>
+      <c r="L5" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="159" t="s">
+      <c r="M5" s="160" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="161"/>
-      <c r="O5" s="122" t="s">
+      <c r="N5" s="162"/>
+      <c r="O5" s="113" t="s">
         <v>50</v>
       </c>
-      <c r="P5" s="159" t="s">
+      <c r="P5" s="160" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="161"/>
-      <c r="R5" s="159" t="s">
+      <c r="Q5" s="162"/>
+      <c r="R5" s="160" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="161"/>
-      <c r="T5" s="117" t="s">
+      <c r="S5" s="162"/>
+      <c r="T5" s="108" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="122" t="s">
+      <c r="U5" s="113" t="s">
         <v>50</v>
       </c>
-      <c r="V5" s="159" t="s">
+      <c r="V5" s="160" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="161"/>
-      <c r="X5" s="159" t="s">
+      <c r="W5" s="162"/>
+      <c r="X5" s="160" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="161"/>
-      <c r="Z5" s="159" t="s">
+      <c r="Y5" s="162"/>
+      <c r="Z5" s="160" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="160"/>
-[...2 lines deleted...]
-      <c r="A6" s="154" t="s">
+      <c r="AA5" s="161"/>
+    </row>
+    <row r="6" spans="1:27" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="165" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="155"/>
-      <c r="C6" s="127">
+      <c r="B6" s="166"/>
+      <c r="C6" s="145">
         <v>327</v>
       </c>
-      <c r="D6" s="156">
-[...9 lines deleted...]
-      <c r="H6" s="156">
+      <c r="D6" s="167">
+        <v>1684015</v>
+      </c>
+      <c r="E6" s="168"/>
+      <c r="F6" s="145">
+        <v>1190957</v>
+      </c>
+      <c r="G6" s="145">
+        <v>493058</v>
+      </c>
+      <c r="H6" s="167">
         <v>13</v>
       </c>
-      <c r="I6" s="156"/>
-[...7 lines deleted...]
-      <c r="M6" s="156">
+      <c r="I6" s="168"/>
+      <c r="J6" s="167">
+        <v>91684</v>
+      </c>
+      <c r="K6" s="168"/>
+      <c r="L6" s="145">
+        <v>91684</v>
+      </c>
+      <c r="M6" s="167">
         <v>0</v>
       </c>
-      <c r="N6" s="156"/>
-      <c r="O6" s="127">
+      <c r="N6" s="168"/>
+      <c r="O6" s="145">
         <v>494</v>
       </c>
-      <c r="P6" s="156">
-[...7 lines deleted...]
-      <c r="T6" s="127">
+      <c r="P6" s="167">
+        <v>246379</v>
+      </c>
+      <c r="Q6" s="168"/>
+      <c r="R6" s="167">
+        <v>246379</v>
+      </c>
+      <c r="S6" s="168"/>
+      <c r="T6" s="145">
         <v>0</v>
       </c>
-      <c r="U6" s="127">
-[...45 lines deleted...]
-      <c r="A8" s="150" t="s">
+      <c r="U6" s="145">
+        <v>1022</v>
+      </c>
+      <c r="V6" s="167">
+        <v>3864987</v>
+      </c>
+      <c r="W6" s="168"/>
+      <c r="X6" s="167">
+        <v>2910683</v>
+      </c>
+      <c r="Y6" s="168"/>
+      <c r="Z6" s="167">
+        <v>954304</v>
+      </c>
+      <c r="AA6" s="168"/>
+    </row>
+    <row r="7" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="174"/>
+      <c r="B7" s="175"/>
+      <c r="C7" s="119"/>
+      <c r="D7" s="169"/>
+      <c r="E7" s="169"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="169"/>
+      <c r="I7" s="169"/>
+      <c r="J7" s="169"/>
+      <c r="K7" s="169"/>
+      <c r="L7" s="119"/>
+      <c r="M7" s="169"/>
+      <c r="N7" s="169"/>
+      <c r="O7" s="119"/>
+      <c r="P7" s="169"/>
+      <c r="Q7" s="169"/>
+      <c r="R7" s="169"/>
+      <c r="S7" s="169"/>
+      <c r="T7" s="119"/>
+      <c r="U7" s="119"/>
+      <c r="V7" s="169"/>
+      <c r="W7" s="169"/>
+      <c r="X7" s="169"/>
+      <c r="Y7" s="169"/>
+      <c r="Z7" s="169"/>
+      <c r="AA7" s="169"/>
+    </row>
+    <row r="8" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="170" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="151"/>
-      <c r="C8" s="127">
+      <c r="B8" s="171"/>
+      <c r="C8" s="145">
         <v>56</v>
       </c>
-      <c r="D8" s="146">
-[...9 lines deleted...]
-      <c r="H8" s="146">
+      <c r="D8" s="172">
+        <v>167206</v>
+      </c>
+      <c r="E8" s="173"/>
+      <c r="F8" s="145">
+        <v>109467</v>
+      </c>
+      <c r="G8" s="145">
+        <v>57739</v>
+      </c>
+      <c r="H8" s="172">
         <v>6</v>
       </c>
-      <c r="I8" s="146"/>
-[...7 lines deleted...]
-      <c r="M8" s="146">
+      <c r="I8" s="173"/>
+      <c r="J8" s="172">
+        <v>27611</v>
+      </c>
+      <c r="K8" s="173"/>
+      <c r="L8" s="145">
+        <v>27611</v>
+      </c>
+      <c r="M8" s="172">
         <v>0</v>
       </c>
-      <c r="N8" s="146"/>
-      <c r="O8" s="127">
+      <c r="N8" s="173"/>
+      <c r="O8" s="145">
         <v>130</v>
       </c>
-      <c r="P8" s="146">
-[...7 lines deleted...]
-      <c r="T8" s="127">
+      <c r="P8" s="172">
+        <v>67462</v>
+      </c>
+      <c r="Q8" s="173"/>
+      <c r="R8" s="172">
+        <v>67462</v>
+      </c>
+      <c r="S8" s="173"/>
+      <c r="T8" s="145">
         <v>0</v>
       </c>
-      <c r="U8" s="127">
-[...16 lines deleted...]
-      <c r="A9" s="147" t="s">
+      <c r="U8" s="145">
+        <v>265</v>
+      </c>
+      <c r="V8" s="172">
+        <v>1446839</v>
+      </c>
+      <c r="W8" s="173"/>
+      <c r="X8" s="172">
+        <v>1080940</v>
+      </c>
+      <c r="Y8" s="173"/>
+      <c r="Z8" s="172">
+        <v>365899</v>
+      </c>
+      <c r="AA8" s="173"/>
+    </row>
+    <row r="9" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="177" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="148"/>
-      <c r="C9" s="128">
+      <c r="B9" s="178"/>
+      <c r="C9" s="146">
         <v>29</v>
       </c>
-      <c r="D9" s="149">
-[...9 lines deleted...]
-      <c r="H9" s="149">
+      <c r="D9" s="176">
+        <v>73225</v>
+      </c>
+      <c r="E9" s="169"/>
+      <c r="F9" s="146">
+        <v>47847</v>
+      </c>
+      <c r="G9" s="146">
+        <v>25378</v>
+      </c>
+      <c r="H9" s="176">
         <v>1</v>
       </c>
-      <c r="I9" s="149"/>
-      <c r="J9" s="149">
+      <c r="I9" s="169"/>
+      <c r="J9" s="176">
+        <v>5</v>
+      </c>
+      <c r="K9" s="169"/>
+      <c r="L9" s="146">
+        <v>5</v>
+      </c>
+      <c r="M9" s="176">
+        <v>0</v>
+      </c>
+      <c r="N9" s="169"/>
+      <c r="O9" s="146">
+        <v>47</v>
+      </c>
+      <c r="P9" s="176">
+        <v>24695</v>
+      </c>
+      <c r="Q9" s="169"/>
+      <c r="R9" s="176">
+        <v>24695</v>
+      </c>
+      <c r="S9" s="169"/>
+      <c r="T9" s="146">
+        <v>0</v>
+      </c>
+      <c r="U9" s="146">
+        <v>102</v>
+      </c>
+      <c r="V9" s="176">
+        <v>702293</v>
+      </c>
+      <c r="W9" s="169"/>
+      <c r="X9" s="176">
+        <v>527133</v>
+      </c>
+      <c r="Y9" s="169"/>
+      <c r="Z9" s="176">
+        <v>175160</v>
+      </c>
+      <c r="AA9" s="169"/>
+    </row>
+    <row r="10" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="177" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="178"/>
+      <c r="C10" s="146">
+        <v>9</v>
+      </c>
+      <c r="D10" s="176">
+        <v>6521</v>
+      </c>
+      <c r="E10" s="169"/>
+      <c r="F10" s="146">
+        <v>4642</v>
+      </c>
+      <c r="G10" s="146">
+        <v>1879</v>
+      </c>
+      <c r="H10" s="176">
+        <v>5</v>
+      </c>
+      <c r="I10" s="169"/>
+      <c r="J10" s="176">
+        <v>27606</v>
+      </c>
+      <c r="K10" s="169"/>
+      <c r="L10" s="146">
+        <v>27606</v>
+      </c>
+      <c r="M10" s="176">
+        <v>0</v>
+      </c>
+      <c r="N10" s="169"/>
+      <c r="O10" s="146">
+        <v>48</v>
+      </c>
+      <c r="P10" s="176">
+        <v>33554</v>
+      </c>
+      <c r="Q10" s="169"/>
+      <c r="R10" s="176">
+        <v>33554</v>
+      </c>
+      <c r="S10" s="169"/>
+      <c r="T10" s="146">
+        <v>0</v>
+      </c>
+      <c r="U10" s="146">
+        <v>117</v>
+      </c>
+      <c r="V10" s="176">
+        <v>601498</v>
+      </c>
+      <c r="W10" s="169"/>
+      <c r="X10" s="176">
+        <v>442271</v>
+      </c>
+      <c r="Y10" s="169"/>
+      <c r="Z10" s="176">
+        <v>159227</v>
+      </c>
+      <c r="AA10" s="169"/>
+    </row>
+    <row r="11" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="178"/>
+      <c r="C11" s="146">
+        <v>2</v>
+      </c>
+      <c r="D11" s="176">
+        <v>6599</v>
+      </c>
+      <c r="E11" s="169"/>
+      <c r="F11" s="146">
+        <v>4003</v>
+      </c>
+      <c r="G11" s="146">
+        <v>2596</v>
+      </c>
+      <c r="H11" s="176">
+        <v>0</v>
+      </c>
+      <c r="I11" s="169"/>
+      <c r="J11" s="176">
+        <v>0</v>
+      </c>
+      <c r="K11" s="169"/>
+      <c r="L11" s="146">
+        <v>0</v>
+      </c>
+      <c r="M11" s="176">
+        <v>0</v>
+      </c>
+      <c r="N11" s="169"/>
+      <c r="O11" s="146">
+        <v>10</v>
+      </c>
+      <c r="P11" s="176">
+        <v>4057</v>
+      </c>
+      <c r="Q11" s="169"/>
+      <c r="R11" s="176">
+        <v>4057</v>
+      </c>
+      <c r="S11" s="169"/>
+      <c r="T11" s="146">
+        <v>0</v>
+      </c>
+      <c r="U11" s="146">
+        <v>12</v>
+      </c>
+      <c r="V11" s="176">
+        <v>61961</v>
+      </c>
+      <c r="W11" s="169"/>
+      <c r="X11" s="176">
+        <v>48763</v>
+      </c>
+      <c r="Y11" s="169"/>
+      <c r="Z11" s="176">
+        <v>13198</v>
+      </c>
+      <c r="AA11" s="169"/>
+    </row>
+    <row r="12" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="177" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="178"/>
+      <c r="C12" s="146">
+        <v>12</v>
+      </c>
+      <c r="D12" s="176">
+        <v>65703</v>
+      </c>
+      <c r="E12" s="169"/>
+      <c r="F12" s="146">
+        <v>43617</v>
+      </c>
+      <c r="G12" s="146">
+        <v>22086</v>
+      </c>
+      <c r="H12" s="176">
+        <v>0</v>
+      </c>
+      <c r="I12" s="169"/>
+      <c r="J12" s="176">
+        <v>0</v>
+      </c>
+      <c r="K12" s="169"/>
+      <c r="L12" s="146">
+        <v>0</v>
+      </c>
+      <c r="M12" s="176">
+        <v>0</v>
+      </c>
+      <c r="N12" s="169"/>
+      <c r="O12" s="146">
+        <v>14</v>
+      </c>
+      <c r="P12" s="176">
+        <v>4809</v>
+      </c>
+      <c r="Q12" s="169"/>
+      <c r="R12" s="176">
+        <v>4809</v>
+      </c>
+      <c r="S12" s="169"/>
+      <c r="T12" s="146">
+        <v>0</v>
+      </c>
+      <c r="U12" s="146">
+        <v>21</v>
+      </c>
+      <c r="V12" s="176">
+        <v>57205</v>
+      </c>
+      <c r="W12" s="169"/>
+      <c r="X12" s="176">
+        <v>44269</v>
+      </c>
+      <c r="Y12" s="169"/>
+      <c r="Z12" s="176">
+        <v>12936</v>
+      </c>
+      <c r="AA12" s="169"/>
+    </row>
+    <row r="13" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="177" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="178"/>
+      <c r="C13" s="146">
+        <v>2</v>
+      </c>
+      <c r="D13" s="176">
+        <v>14528</v>
+      </c>
+      <c r="E13" s="169"/>
+      <c r="F13" s="146">
+        <v>8987</v>
+      </c>
+      <c r="G13" s="146">
+        <v>5541</v>
+      </c>
+      <c r="H13" s="176">
+        <v>0</v>
+      </c>
+      <c r="I13" s="169"/>
+      <c r="J13" s="176">
+        <v>0</v>
+      </c>
+      <c r="K13" s="169"/>
+      <c r="L13" s="146">
+        <v>0</v>
+      </c>
+      <c r="M13" s="176">
+        <v>0</v>
+      </c>
+      <c r="N13" s="169"/>
+      <c r="O13" s="146">
+        <v>6</v>
+      </c>
+      <c r="P13" s="176">
+        <v>258</v>
+      </c>
+      <c r="Q13" s="169"/>
+      <c r="R13" s="176">
+        <v>258</v>
+      </c>
+      <c r="S13" s="169"/>
+      <c r="T13" s="146">
+        <v>0</v>
+      </c>
+      <c r="U13" s="146">
+        <v>9</v>
+      </c>
+      <c r="V13" s="176">
+        <v>22208</v>
+      </c>
+      <c r="W13" s="169"/>
+      <c r="X13" s="176">
+        <v>17177</v>
+      </c>
+      <c r="Y13" s="169"/>
+      <c r="Z13" s="176">
+        <v>5031</v>
+      </c>
+      <c r="AA13" s="169"/>
+    </row>
+    <row r="14" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="177" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="178"/>
+      <c r="C14" s="146">
+        <v>2</v>
+      </c>
+      <c r="D14" s="176">
+        <v>630</v>
+      </c>
+      <c r="E14" s="169"/>
+      <c r="F14" s="146">
+        <v>371</v>
+      </c>
+      <c r="G14" s="146">
+        <v>259</v>
+      </c>
+      <c r="H14" s="176">
+        <v>0</v>
+      </c>
+      <c r="I14" s="169"/>
+      <c r="J14" s="176">
+        <v>0</v>
+      </c>
+      <c r="K14" s="169"/>
+      <c r="L14" s="146">
+        <v>0</v>
+      </c>
+      <c r="M14" s="176">
+        <v>0</v>
+      </c>
+      <c r="N14" s="169"/>
+      <c r="O14" s="146">
+        <v>5</v>
+      </c>
+      <c r="P14" s="176">
+        <v>89</v>
+      </c>
+      <c r="Q14" s="169"/>
+      <c r="R14" s="176">
+        <v>89</v>
+      </c>
+      <c r="S14" s="169"/>
+      <c r="T14" s="146">
+        <v>0</v>
+      </c>
+      <c r="U14" s="146">
+        <v>4</v>
+      </c>
+      <c r="V14" s="176">
+        <v>1674</v>
+      </c>
+      <c r="W14" s="169"/>
+      <c r="X14" s="176">
+        <v>1327</v>
+      </c>
+      <c r="Y14" s="169"/>
+      <c r="Z14" s="176">
+        <v>347</v>
+      </c>
+      <c r="AA14" s="169"/>
+    </row>
+    <row r="15" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="174"/>
+      <c r="B15" s="175"/>
+      <c r="C15" s="119"/>
+      <c r="D15" s="169"/>
+      <c r="E15" s="169"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="119"/>
+      <c r="H15" s="169"/>
+      <c r="I15" s="169"/>
+      <c r="J15" s="169"/>
+      <c r="K15" s="169"/>
+      <c r="L15" s="119"/>
+      <c r="M15" s="169"/>
+      <c r="N15" s="169"/>
+      <c r="O15" s="119"/>
+      <c r="P15" s="169"/>
+      <c r="Q15" s="169"/>
+      <c r="R15" s="169"/>
+      <c r="S15" s="169"/>
+      <c r="T15" s="119"/>
+      <c r="U15" s="119"/>
+      <c r="V15" s="169"/>
+      <c r="W15" s="169"/>
+      <c r="X15" s="169"/>
+      <c r="Y15" s="169"/>
+      <c r="Z15" s="169"/>
+      <c r="AA15" s="169"/>
+    </row>
+    <row r="16" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="170" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="171"/>
+      <c r="C16" s="145">
+        <v>47</v>
+      </c>
+      <c r="D16" s="172">
+        <v>179528</v>
+      </c>
+      <c r="E16" s="173"/>
+      <c r="F16" s="145">
+        <v>123928</v>
+      </c>
+      <c r="G16" s="145">
+        <v>55600</v>
+      </c>
+      <c r="H16" s="172">
+        <v>2</v>
+      </c>
+      <c r="I16" s="173"/>
+      <c r="J16" s="172">
+        <v>58095</v>
+      </c>
+      <c r="K16" s="173"/>
+      <c r="L16" s="145">
+        <v>58095</v>
+      </c>
+      <c r="M16" s="172">
+        <v>0</v>
+      </c>
+      <c r="N16" s="173"/>
+      <c r="O16" s="145">
+        <v>61</v>
+      </c>
+      <c r="P16" s="172">
+        <v>37844</v>
+      </c>
+      <c r="Q16" s="173"/>
+      <c r="R16" s="172">
+        <v>37844</v>
+      </c>
+      <c r="S16" s="173"/>
+      <c r="T16" s="145">
+        <v>0</v>
+      </c>
+      <c r="U16" s="145">
+        <v>142</v>
+      </c>
+      <c r="V16" s="172">
+        <v>591890</v>
+      </c>
+      <c r="W16" s="173"/>
+      <c r="X16" s="172">
+        <v>440785</v>
+      </c>
+      <c r="Y16" s="173"/>
+      <c r="Z16" s="172">
+        <v>151105</v>
+      </c>
+      <c r="AA16" s="173"/>
+    </row>
+    <row r="17" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="177" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="178"/>
+      <c r="C17" s="146">
+        <v>15</v>
+      </c>
+      <c r="D17" s="176">
+        <v>59038</v>
+      </c>
+      <c r="E17" s="169"/>
+      <c r="F17" s="146">
+        <v>41107</v>
+      </c>
+      <c r="G17" s="146">
+        <v>17931</v>
+      </c>
+      <c r="H17" s="176">
+        <v>2</v>
+      </c>
+      <c r="I17" s="169"/>
+      <c r="J17" s="176">
+        <v>58095</v>
+      </c>
+      <c r="K17" s="169"/>
+      <c r="L17" s="146">
+        <v>58095</v>
+      </c>
+      <c r="M17" s="176">
+        <v>0</v>
+      </c>
+      <c r="N17" s="169"/>
+      <c r="O17" s="146">
+        <v>24</v>
+      </c>
+      <c r="P17" s="176">
+        <v>26449</v>
+      </c>
+      <c r="Q17" s="169"/>
+      <c r="R17" s="176">
+        <v>26449</v>
+      </c>
+      <c r="S17" s="169"/>
+      <c r="T17" s="146">
+        <v>0</v>
+      </c>
+      <c r="U17" s="146">
+        <v>67</v>
+      </c>
+      <c r="V17" s="176">
+        <v>383152</v>
+      </c>
+      <c r="W17" s="169"/>
+      <c r="X17" s="176">
+        <v>283675</v>
+      </c>
+      <c r="Y17" s="169"/>
+      <c r="Z17" s="176">
+        <v>99477</v>
+      </c>
+      <c r="AA17" s="169"/>
+    </row>
+    <row r="18" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="177" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="178"/>
+      <c r="C18" s="146">
+        <v>2</v>
+      </c>
+      <c r="D18" s="176">
+        <v>14787</v>
+      </c>
+      <c r="E18" s="169"/>
+      <c r="F18" s="146">
+        <v>8329</v>
+      </c>
+      <c r="G18" s="146">
+        <v>6458</v>
+      </c>
+      <c r="H18" s="176">
+        <v>0</v>
+      </c>
+      <c r="I18" s="169"/>
+      <c r="J18" s="176">
+        <v>0</v>
+      </c>
+      <c r="K18" s="169"/>
+      <c r="L18" s="146">
+        <v>0</v>
+      </c>
+      <c r="M18" s="176">
+        <v>0</v>
+      </c>
+      <c r="N18" s="169"/>
+      <c r="O18" s="146">
         <v>3</v>
       </c>
-      <c r="K9" s="149"/>
-      <c r="L9" s="128">
+      <c r="P18" s="176">
+        <v>3007</v>
+      </c>
+      <c r="Q18" s="169"/>
+      <c r="R18" s="176">
+        <v>3007</v>
+      </c>
+      <c r="S18" s="169"/>
+      <c r="T18" s="146">
+        <v>0</v>
+      </c>
+      <c r="U18" s="146">
+        <v>22</v>
+      </c>
+      <c r="V18" s="176">
+        <v>65655</v>
+      </c>
+      <c r="W18" s="169"/>
+      <c r="X18" s="176">
+        <v>49443</v>
+      </c>
+      <c r="Y18" s="169"/>
+      <c r="Z18" s="176">
+        <v>16212</v>
+      </c>
+      <c r="AA18" s="169"/>
+    </row>
+    <row r="19" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="177" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="178"/>
+      <c r="C19" s="146">
+        <v>11</v>
+      </c>
+      <c r="D19" s="176">
+        <v>30234</v>
+      </c>
+      <c r="E19" s="169"/>
+      <c r="F19" s="146">
+        <v>21674</v>
+      </c>
+      <c r="G19" s="146">
+        <v>8560</v>
+      </c>
+      <c r="H19" s="176">
+        <v>0</v>
+      </c>
+      <c r="I19" s="169"/>
+      <c r="J19" s="176">
+        <v>0</v>
+      </c>
+      <c r="K19" s="169"/>
+      <c r="L19" s="146">
+        <v>0</v>
+      </c>
+      <c r="M19" s="176">
+        <v>0</v>
+      </c>
+      <c r="N19" s="169"/>
+      <c r="O19" s="146">
+        <v>15</v>
+      </c>
+      <c r="P19" s="176">
+        <v>3675</v>
+      </c>
+      <c r="Q19" s="169"/>
+      <c r="R19" s="176">
+        <v>3675</v>
+      </c>
+      <c r="S19" s="169"/>
+      <c r="T19" s="146">
+        <v>0</v>
+      </c>
+      <c r="U19" s="146">
+        <v>27</v>
+      </c>
+      <c r="V19" s="176">
+        <v>75177</v>
+      </c>
+      <c r="W19" s="169"/>
+      <c r="X19" s="176">
+        <v>55468</v>
+      </c>
+      <c r="Y19" s="169"/>
+      <c r="Z19" s="176">
+        <v>19709</v>
+      </c>
+      <c r="AA19" s="169"/>
+    </row>
+    <row r="20" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="178"/>
+      <c r="C20" s="146">
+        <v>19</v>
+      </c>
+      <c r="D20" s="176">
+        <v>75469</v>
+      </c>
+      <c r="E20" s="169"/>
+      <c r="F20" s="146">
+        <v>52818</v>
+      </c>
+      <c r="G20" s="146">
+        <v>22651</v>
+      </c>
+      <c r="H20" s="176">
+        <v>0</v>
+      </c>
+      <c r="I20" s="169"/>
+      <c r="J20" s="176">
+        <v>0</v>
+      </c>
+      <c r="K20" s="169"/>
+      <c r="L20" s="146">
+        <v>0</v>
+      </c>
+      <c r="M20" s="176">
+        <v>0</v>
+      </c>
+      <c r="N20" s="169"/>
+      <c r="O20" s="146">
+        <v>19</v>
+      </c>
+      <c r="P20" s="176">
+        <v>4713</v>
+      </c>
+      <c r="Q20" s="169"/>
+      <c r="R20" s="176">
+        <v>4713</v>
+      </c>
+      <c r="S20" s="169"/>
+      <c r="T20" s="146">
+        <v>0</v>
+      </c>
+      <c r="U20" s="146">
+        <v>26</v>
+      </c>
+      <c r="V20" s="176">
+        <v>67906</v>
+      </c>
+      <c r="W20" s="169"/>
+      <c r="X20" s="176">
+        <v>52199</v>
+      </c>
+      <c r="Y20" s="169"/>
+      <c r="Z20" s="176">
+        <v>15707</v>
+      </c>
+      <c r="AA20" s="169"/>
+    </row>
+    <row r="21" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="174"/>
+      <c r="B21" s="175"/>
+      <c r="C21" s="119"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="119"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="119"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="169"/>
+      <c r="O21" s="119"/>
+      <c r="P21" s="169"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="169"/>
+      <c r="S21" s="169"/>
+      <c r="T21" s="119"/>
+      <c r="U21" s="119"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="169"/>
+      <c r="Y21" s="169"/>
+      <c r="Z21" s="169"/>
+      <c r="AA21" s="169"/>
+    </row>
+    <row r="22" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="170" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="171"/>
+      <c r="C22" s="145">
+        <v>64</v>
+      </c>
+      <c r="D22" s="172">
+        <v>373910</v>
+      </c>
+      <c r="E22" s="173"/>
+      <c r="F22" s="145">
+        <v>265438</v>
+      </c>
+      <c r="G22" s="145">
+        <v>108472</v>
+      </c>
+      <c r="H22" s="172">
         <v>3</v>
       </c>
-      <c r="M9" s="149">
+      <c r="I22" s="173"/>
+      <c r="J22" s="172">
+        <v>5870</v>
+      </c>
+      <c r="K22" s="173"/>
+      <c r="L22" s="145">
+        <v>5870</v>
+      </c>
+      <c r="M22" s="172">
         <v>0</v>
       </c>
-      <c r="N9" s="149"/>
-[...11 lines deleted...]
-      <c r="T9" s="128">
+      <c r="N22" s="173"/>
+      <c r="O22" s="145">
+        <v>81</v>
+      </c>
+      <c r="P22" s="172">
+        <v>54511</v>
+      </c>
+      <c r="Q22" s="173"/>
+      <c r="R22" s="172">
+        <v>54511</v>
+      </c>
+      <c r="S22" s="173"/>
+      <c r="T22" s="145">
         <v>0</v>
       </c>
-      <c r="U9" s="128">
-[...44 lines deleted...]
-      <c r="M10" s="149">
+      <c r="U22" s="145">
+        <v>186</v>
+      </c>
+      <c r="V22" s="172">
+        <v>700418</v>
+      </c>
+      <c r="W22" s="173"/>
+      <c r="X22" s="172">
+        <v>516782</v>
+      </c>
+      <c r="Y22" s="173"/>
+      <c r="Z22" s="172">
+        <v>183636</v>
+      </c>
+      <c r="AA22" s="173"/>
+    </row>
+    <row r="23" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="177" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="178"/>
+      <c r="C23" s="146">
+        <v>23</v>
+      </c>
+      <c r="D23" s="176">
+        <v>97786</v>
+      </c>
+      <c r="E23" s="169"/>
+      <c r="F23" s="146">
+        <v>70662</v>
+      </c>
+      <c r="G23" s="146">
+        <v>27124</v>
+      </c>
+      <c r="H23" s="176">
+        <v>1</v>
+      </c>
+      <c r="I23" s="169"/>
+      <c r="J23" s="176">
+        <v>101</v>
+      </c>
+      <c r="K23" s="169"/>
+      <c r="L23" s="146">
+        <v>101</v>
+      </c>
+      <c r="M23" s="176">
         <v>0</v>
       </c>
-      <c r="N10" s="149"/>
-[...11 lines deleted...]
-      <c r="T10" s="128">
+      <c r="N23" s="169"/>
+      <c r="O23" s="146">
+        <v>34</v>
+      </c>
+      <c r="P23" s="176">
+        <v>38207</v>
+      </c>
+      <c r="Q23" s="169"/>
+      <c r="R23" s="176">
+        <v>38207</v>
+      </c>
+      <c r="S23" s="169"/>
+      <c r="T23" s="146">
         <v>0</v>
       </c>
-      <c r="U10" s="128">
-[...20 lines deleted...]
-      <c r="C11" s="128">
+      <c r="U23" s="146">
+        <v>107</v>
+      </c>
+      <c r="V23" s="176">
+        <v>472842</v>
+      </c>
+      <c r="W23" s="169"/>
+      <c r="X23" s="176">
+        <v>346663</v>
+      </c>
+      <c r="Y23" s="169"/>
+      <c r="Z23" s="176">
+        <v>126179</v>
+      </c>
+      <c r="AA23" s="169"/>
+    </row>
+    <row r="24" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="177" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="178"/>
+      <c r="C24" s="146">
+        <v>27</v>
+      </c>
+      <c r="D24" s="176">
+        <v>179324</v>
+      </c>
+      <c r="E24" s="169"/>
+      <c r="F24" s="146">
+        <v>127580</v>
+      </c>
+      <c r="G24" s="146">
+        <v>51744</v>
+      </c>
+      <c r="H24" s="176">
+        <v>0</v>
+      </c>
+      <c r="I24" s="169"/>
+      <c r="J24" s="176">
+        <v>0</v>
+      </c>
+      <c r="K24" s="169"/>
+      <c r="L24" s="146">
+        <v>0</v>
+      </c>
+      <c r="M24" s="176">
+        <v>0</v>
+      </c>
+      <c r="N24" s="169"/>
+      <c r="O24" s="146">
+        <v>32</v>
+      </c>
+      <c r="P24" s="176">
+        <v>12429</v>
+      </c>
+      <c r="Q24" s="169"/>
+      <c r="R24" s="176">
+        <v>12429</v>
+      </c>
+      <c r="S24" s="169"/>
+      <c r="T24" s="146">
+        <v>0</v>
+      </c>
+      <c r="U24" s="146">
+        <v>39</v>
+      </c>
+      <c r="V24" s="176">
+        <v>150047</v>
+      </c>
+      <c r="W24" s="169"/>
+      <c r="X24" s="176">
+        <v>111710</v>
+      </c>
+      <c r="Y24" s="169"/>
+      <c r="Z24" s="176">
+        <v>38337</v>
+      </c>
+      <c r="AA24" s="169"/>
+    </row>
+    <row r="25" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="177" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="178"/>
+      <c r="C25" s="146">
+        <v>14</v>
+      </c>
+      <c r="D25" s="176">
+        <v>96800</v>
+      </c>
+      <c r="E25" s="169"/>
+      <c r="F25" s="146">
+        <v>67196</v>
+      </c>
+      <c r="G25" s="146">
+        <v>29604</v>
+      </c>
+      <c r="H25" s="176">
         <v>2</v>
       </c>
-      <c r="D11" s="149">
-[...9 lines deleted...]
-      <c r="H11" s="149">
+      <c r="I25" s="169"/>
+      <c r="J25" s="176">
+        <v>5769</v>
+      </c>
+      <c r="K25" s="169"/>
+      <c r="L25" s="146">
+        <v>5769</v>
+      </c>
+      <c r="M25" s="176">
         <v>0</v>
       </c>
-      <c r="I11" s="149"/>
-      <c r="J11" s="149">
+      <c r="N25" s="169"/>
+      <c r="O25" s="146">
+        <v>15</v>
+      </c>
+      <c r="P25" s="176">
+        <v>3875</v>
+      </c>
+      <c r="Q25" s="169"/>
+      <c r="R25" s="176">
+        <v>3875</v>
+      </c>
+      <c r="S25" s="169"/>
+      <c r="T25" s="146">
         <v>0</v>
       </c>
-      <c r="K11" s="149"/>
-      <c r="L11" s="128">
+      <c r="U25" s="146">
+        <v>40</v>
+      </c>
+      <c r="V25" s="176">
+        <v>77529</v>
+      </c>
+      <c r="W25" s="169"/>
+      <c r="X25" s="176">
+        <v>58409</v>
+      </c>
+      <c r="Y25" s="169"/>
+      <c r="Z25" s="176">
+        <v>19120</v>
+      </c>
+      <c r="AA25" s="169"/>
+    </row>
+    <row r="26" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="174"/>
+      <c r="B26" s="175"/>
+      <c r="C26" s="119"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="169"/>
+      <c r="F26" s="119"/>
+      <c r="G26" s="119"/>
+      <c r="H26" s="169"/>
+      <c r="I26" s="169"/>
+      <c r="J26" s="169"/>
+      <c r="K26" s="169"/>
+      <c r="L26" s="119"/>
+      <c r="M26" s="169"/>
+      <c r="N26" s="169"/>
+      <c r="O26" s="119"/>
+      <c r="P26" s="169"/>
+      <c r="Q26" s="169"/>
+      <c r="R26" s="169"/>
+      <c r="S26" s="169"/>
+      <c r="T26" s="119"/>
+      <c r="U26" s="119"/>
+      <c r="V26" s="169"/>
+      <c r="W26" s="169"/>
+      <c r="X26" s="169"/>
+      <c r="Y26" s="169"/>
+      <c r="Z26" s="169"/>
+      <c r="AA26" s="169"/>
+    </row>
+    <row r="27" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="174"/>
+      <c r="B27" s="175"/>
+      <c r="C27" s="119"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="169"/>
+      <c r="F27" s="119"/>
+      <c r="G27" s="119"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="169"/>
+      <c r="J27" s="169"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="119"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="169"/>
+      <c r="O27" s="119"/>
+      <c r="P27" s="169"/>
+      <c r="Q27" s="169"/>
+      <c r="R27" s="169"/>
+      <c r="S27" s="169"/>
+      <c r="T27" s="119"/>
+      <c r="U27" s="119"/>
+      <c r="V27" s="169"/>
+      <c r="W27" s="169"/>
+      <c r="X27" s="169"/>
+      <c r="Y27" s="169"/>
+      <c r="Z27" s="169"/>
+      <c r="AA27" s="169"/>
+    </row>
+    <row r="28" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="170" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="171"/>
+      <c r="C28" s="145">
+        <v>74</v>
+      </c>
+      <c r="D28" s="172">
+        <v>583618</v>
+      </c>
+      <c r="E28" s="173"/>
+      <c r="F28" s="145">
+        <v>416878</v>
+      </c>
+      <c r="G28" s="145">
+        <v>166740</v>
+      </c>
+      <c r="H28" s="172">
         <v>0</v>
       </c>
-      <c r="M11" s="149">
+      <c r="I28" s="173"/>
+      <c r="J28" s="172">
         <v>0</v>
       </c>
-      <c r="N11" s="149"/>
-      <c r="O11" s="128">
+      <c r="K28" s="173"/>
+      <c r="L28" s="145">
+        <v>0</v>
+      </c>
+      <c r="M28" s="172">
+        <v>0</v>
+      </c>
+      <c r="N28" s="173"/>
+      <c r="O28" s="145">
+        <v>85</v>
+      </c>
+      <c r="P28" s="172">
+        <v>29656</v>
+      </c>
+      <c r="Q28" s="173"/>
+      <c r="R28" s="172">
+        <v>29656</v>
+      </c>
+      <c r="S28" s="173"/>
+      <c r="T28" s="145">
+        <v>0</v>
+      </c>
+      <c r="U28" s="145">
+        <v>180</v>
+      </c>
+      <c r="V28" s="172">
+        <v>410084</v>
+      </c>
+      <c r="W28" s="173"/>
+      <c r="X28" s="172">
+        <v>317012</v>
+      </c>
+      <c r="Y28" s="173"/>
+      <c r="Z28" s="172">
+        <v>93072</v>
+      </c>
+      <c r="AA28" s="173"/>
+    </row>
+    <row r="29" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="177" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="178"/>
+      <c r="C29" s="146">
+        <v>34</v>
+      </c>
+      <c r="D29" s="176">
+        <v>250960</v>
+      </c>
+      <c r="E29" s="169"/>
+      <c r="F29" s="146">
+        <v>178113</v>
+      </c>
+      <c r="G29" s="146">
+        <v>72847</v>
+      </c>
+      <c r="H29" s="176">
+        <v>0</v>
+      </c>
+      <c r="I29" s="169"/>
+      <c r="J29" s="176">
+        <v>0</v>
+      </c>
+      <c r="K29" s="169"/>
+      <c r="L29" s="146">
+        <v>0</v>
+      </c>
+      <c r="M29" s="176">
+        <v>0</v>
+      </c>
+      <c r="N29" s="169"/>
+      <c r="O29" s="146">
+        <v>43</v>
+      </c>
+      <c r="P29" s="176">
+        <v>13259</v>
+      </c>
+      <c r="Q29" s="169"/>
+      <c r="R29" s="176">
+        <v>13259</v>
+      </c>
+      <c r="S29" s="169"/>
+      <c r="T29" s="146">
+        <v>0</v>
+      </c>
+      <c r="U29" s="146">
+        <v>100</v>
+      </c>
+      <c r="V29" s="176">
+        <v>241904</v>
+      </c>
+      <c r="W29" s="169"/>
+      <c r="X29" s="176">
+        <v>185885</v>
+      </c>
+      <c r="Y29" s="169"/>
+      <c r="Z29" s="176">
+        <v>56019</v>
+      </c>
+      <c r="AA29" s="169"/>
+    </row>
+    <row r="30" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="177" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="178"/>
+      <c r="C30" s="146">
+        <v>1</v>
+      </c>
+      <c r="D30" s="176">
+        <v>8456</v>
+      </c>
+      <c r="E30" s="169"/>
+      <c r="F30" s="146">
+        <v>5909</v>
+      </c>
+      <c r="G30" s="146">
+        <v>2547</v>
+      </c>
+      <c r="H30" s="176">
+        <v>0</v>
+      </c>
+      <c r="I30" s="169"/>
+      <c r="J30" s="176">
+        <v>0</v>
+      </c>
+      <c r="K30" s="169"/>
+      <c r="L30" s="146">
+        <v>0</v>
+      </c>
+      <c r="M30" s="176">
+        <v>0</v>
+      </c>
+      <c r="N30" s="169"/>
+      <c r="O30" s="146">
+        <v>2</v>
+      </c>
+      <c r="P30" s="176">
+        <v>2097</v>
+      </c>
+      <c r="Q30" s="169"/>
+      <c r="R30" s="176">
+        <v>2097</v>
+      </c>
+      <c r="S30" s="169"/>
+      <c r="T30" s="146">
+        <v>0</v>
+      </c>
+      <c r="U30" s="146">
+        <v>11</v>
+      </c>
+      <c r="V30" s="176">
+        <v>42346</v>
+      </c>
+      <c r="W30" s="169"/>
+      <c r="X30" s="176">
+        <v>32121</v>
+      </c>
+      <c r="Y30" s="169"/>
+      <c r="Z30" s="176">
+        <v>10225</v>
+      </c>
+      <c r="AA30" s="169"/>
+    </row>
+    <row r="31" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="177" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="178"/>
+      <c r="C31" s="146">
+        <v>21</v>
+      </c>
+      <c r="D31" s="176">
+        <v>184063</v>
+      </c>
+      <c r="E31" s="169"/>
+      <c r="F31" s="146">
+        <v>129967</v>
+      </c>
+      <c r="G31" s="146">
+        <v>54096</v>
+      </c>
+      <c r="H31" s="176">
+        <v>0</v>
+      </c>
+      <c r="I31" s="169"/>
+      <c r="J31" s="176">
+        <v>0</v>
+      </c>
+      <c r="K31" s="169"/>
+      <c r="L31" s="146">
+        <v>0</v>
+      </c>
+      <c r="M31" s="176">
+        <v>0</v>
+      </c>
+      <c r="N31" s="169"/>
+      <c r="O31" s="146">
+        <v>22</v>
+      </c>
+      <c r="P31" s="176">
+        <v>11056</v>
+      </c>
+      <c r="Q31" s="169"/>
+      <c r="R31" s="176">
+        <v>11056</v>
+      </c>
+      <c r="S31" s="169"/>
+      <c r="T31" s="146">
+        <v>0</v>
+      </c>
+      <c r="U31" s="146">
+        <v>38</v>
+      </c>
+      <c r="V31" s="176">
+        <v>66871</v>
+      </c>
+      <c r="W31" s="169"/>
+      <c r="X31" s="176">
+        <v>52583</v>
+      </c>
+      <c r="Y31" s="169"/>
+      <c r="Z31" s="176">
+        <v>14288</v>
+      </c>
+      <c r="AA31" s="169"/>
+    </row>
+    <row r="32" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="177" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="178"/>
+      <c r="C32" s="146">
+        <v>18</v>
+      </c>
+      <c r="D32" s="176">
+        <v>140139</v>
+      </c>
+      <c r="E32" s="169"/>
+      <c r="F32" s="146">
+        <v>102889</v>
+      </c>
+      <c r="G32" s="146">
+        <v>37250</v>
+      </c>
+      <c r="H32" s="176">
+        <v>0</v>
+      </c>
+      <c r="I32" s="169"/>
+      <c r="J32" s="176">
+        <v>0</v>
+      </c>
+      <c r="K32" s="169"/>
+      <c r="L32" s="146">
+        <v>0</v>
+      </c>
+      <c r="M32" s="176">
+        <v>0</v>
+      </c>
+      <c r="N32" s="169"/>
+      <c r="O32" s="146">
+        <v>18</v>
+      </c>
+      <c r="P32" s="176">
+        <v>3244</v>
+      </c>
+      <c r="Q32" s="169"/>
+      <c r="R32" s="176">
+        <v>3244</v>
+      </c>
+      <c r="S32" s="169"/>
+      <c r="T32" s="146">
+        <v>0</v>
+      </c>
+      <c r="U32" s="146">
+        <v>31</v>
+      </c>
+      <c r="V32" s="176">
+        <v>58963</v>
+      </c>
+      <c r="W32" s="169"/>
+      <c r="X32" s="176">
+        <v>46423</v>
+      </c>
+      <c r="Y32" s="169"/>
+      <c r="Z32" s="176">
+        <v>12540</v>
+      </c>
+      <c r="AA32" s="169"/>
+    </row>
+    <row r="33" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="174"/>
+      <c r="B33" s="175"/>
+      <c r="C33" s="119"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="169"/>
+      <c r="F33" s="119"/>
+      <c r="G33" s="119"/>
+      <c r="H33" s="169"/>
+      <c r="I33" s="169"/>
+      <c r="J33" s="169"/>
+      <c r="K33" s="169"/>
+      <c r="L33" s="119"/>
+      <c r="M33" s="169"/>
+      <c r="N33" s="169"/>
+      <c r="O33" s="119"/>
+      <c r="P33" s="169"/>
+      <c r="Q33" s="169"/>
+      <c r="R33" s="169"/>
+      <c r="S33" s="169"/>
+      <c r="T33" s="119"/>
+      <c r="U33" s="119"/>
+      <c r="V33" s="169"/>
+      <c r="W33" s="169"/>
+      <c r="X33" s="169"/>
+      <c r="Y33" s="169"/>
+      <c r="Z33" s="169"/>
+      <c r="AA33" s="169"/>
+    </row>
+    <row r="34" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="174"/>
+      <c r="B34" s="175"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="169"/>
+      <c r="E34" s="169"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="119"/>
+      <c r="H34" s="169"/>
+      <c r="I34" s="169"/>
+      <c r="J34" s="169"/>
+      <c r="K34" s="169"/>
+      <c r="L34" s="119"/>
+      <c r="M34" s="169"/>
+      <c r="N34" s="169"/>
+      <c r="O34" s="119"/>
+      <c r="P34" s="169"/>
+      <c r="Q34" s="169"/>
+      <c r="R34" s="169"/>
+      <c r="S34" s="169"/>
+      <c r="T34" s="119"/>
+      <c r="U34" s="119"/>
+      <c r="V34" s="169"/>
+      <c r="W34" s="169"/>
+      <c r="X34" s="169"/>
+      <c r="Y34" s="169"/>
+      <c r="Z34" s="169"/>
+      <c r="AA34" s="169"/>
+    </row>
+    <row r="35" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="170" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="171"/>
+      <c r="C35" s="145">
+        <v>65</v>
+      </c>
+      <c r="D35" s="172">
+        <v>318505</v>
+      </c>
+      <c r="E35" s="173"/>
+      <c r="F35" s="145">
+        <v>230310</v>
+      </c>
+      <c r="G35" s="145">
+        <v>88195</v>
+      </c>
+      <c r="H35" s="172">
+        <v>1</v>
+      </c>
+      <c r="I35" s="173"/>
+      <c r="J35" s="172">
+        <v>105</v>
+      </c>
+      <c r="K35" s="173"/>
+      <c r="L35" s="145">
+        <v>105</v>
+      </c>
+      <c r="M35" s="172">
+        <v>0</v>
+      </c>
+      <c r="N35" s="173"/>
+      <c r="O35" s="145">
+        <v>103</v>
+      </c>
+      <c r="P35" s="172">
+        <v>42528</v>
+      </c>
+      <c r="Q35" s="173"/>
+      <c r="R35" s="172">
+        <v>42528</v>
+      </c>
+      <c r="S35" s="173"/>
+      <c r="T35" s="145">
+        <v>0</v>
+      </c>
+      <c r="U35" s="145">
+        <v>189</v>
+      </c>
+      <c r="V35" s="172">
+        <v>605795</v>
+      </c>
+      <c r="W35" s="173"/>
+      <c r="X35" s="172">
+        <v>470902</v>
+      </c>
+      <c r="Y35" s="173"/>
+      <c r="Z35" s="172">
+        <v>134893</v>
+      </c>
+      <c r="AA35" s="173"/>
+    </row>
+    <row r="36" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="177" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="178"/>
+      <c r="C36" s="146">
+        <v>33</v>
+      </c>
+      <c r="D36" s="176">
+        <v>141940</v>
+      </c>
+      <c r="E36" s="169"/>
+      <c r="F36" s="146">
+        <v>102426</v>
+      </c>
+      <c r="G36" s="146">
+        <v>39514</v>
+      </c>
+      <c r="H36" s="176">
+        <v>1</v>
+      </c>
+      <c r="I36" s="169"/>
+      <c r="J36" s="176">
+        <v>105</v>
+      </c>
+      <c r="K36" s="169"/>
+      <c r="L36" s="146">
+        <v>105</v>
+      </c>
+      <c r="M36" s="176">
+        <v>0</v>
+      </c>
+      <c r="N36" s="169"/>
+      <c r="O36" s="146">
+        <v>55</v>
+      </c>
+      <c r="P36" s="176">
+        <v>26704</v>
+      </c>
+      <c r="Q36" s="169"/>
+      <c r="R36" s="176">
+        <v>26704</v>
+      </c>
+      <c r="S36" s="169"/>
+      <c r="T36" s="146">
+        <v>0</v>
+      </c>
+      <c r="U36" s="146">
+        <v>121</v>
+      </c>
+      <c r="V36" s="176">
+        <v>465565</v>
+      </c>
+      <c r="W36" s="169"/>
+      <c r="X36" s="176">
+        <v>360753</v>
+      </c>
+      <c r="Y36" s="169"/>
+      <c r="Z36" s="176">
+        <v>104812</v>
+      </c>
+      <c r="AA36" s="169"/>
+    </row>
+    <row r="37" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="177" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="178"/>
+      <c r="C37" s="146">
+        <v>30</v>
+      </c>
+      <c r="D37" s="176">
+        <v>146466</v>
+      </c>
+      <c r="E37" s="169"/>
+      <c r="F37" s="146">
+        <v>107173</v>
+      </c>
+      <c r="G37" s="146">
+        <v>39293</v>
+      </c>
+      <c r="H37" s="176">
+        <v>0</v>
+      </c>
+      <c r="I37" s="169"/>
+      <c r="J37" s="176">
+        <v>0</v>
+      </c>
+      <c r="K37" s="169"/>
+      <c r="L37" s="146">
+        <v>0</v>
+      </c>
+      <c r="M37" s="176">
+        <v>0</v>
+      </c>
+      <c r="N37" s="169"/>
+      <c r="O37" s="146">
+        <v>41</v>
+      </c>
+      <c r="P37" s="176">
+        <v>14836</v>
+      </c>
+      <c r="Q37" s="169"/>
+      <c r="R37" s="176">
+        <v>14836</v>
+      </c>
+      <c r="S37" s="169"/>
+      <c r="T37" s="146">
+        <v>0</v>
+      </c>
+      <c r="U37" s="146">
+        <v>60</v>
+      </c>
+      <c r="V37" s="176">
+        <v>128569</v>
+      </c>
+      <c r="W37" s="169"/>
+      <c r="X37" s="176">
+        <v>100610</v>
+      </c>
+      <c r="Y37" s="169"/>
+      <c r="Z37" s="176">
+        <v>27959</v>
+      </c>
+      <c r="AA37" s="169"/>
+    </row>
+    <row r="38" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="177" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="178"/>
+      <c r="C38" s="146">
+        <v>2</v>
+      </c>
+      <c r="D38" s="176">
+        <v>30099</v>
+      </c>
+      <c r="E38" s="169"/>
+      <c r="F38" s="146">
+        <v>20711</v>
+      </c>
+      <c r="G38" s="146">
+        <v>9388</v>
+      </c>
+      <c r="H38" s="176">
+        <v>0</v>
+      </c>
+      <c r="I38" s="169"/>
+      <c r="J38" s="176">
+        <v>0</v>
+      </c>
+      <c r="K38" s="169"/>
+      <c r="L38" s="146">
+        <v>0</v>
+      </c>
+      <c r="M38" s="176">
+        <v>0</v>
+      </c>
+      <c r="N38" s="169"/>
+      <c r="O38" s="146">
+        <v>7</v>
+      </c>
+      <c r="P38" s="176">
+        <v>988</v>
+      </c>
+      <c r="Q38" s="169"/>
+      <c r="R38" s="176">
+        <v>988</v>
+      </c>
+      <c r="S38" s="169"/>
+      <c r="T38" s="146">
+        <v>0</v>
+      </c>
+      <c r="U38" s="146">
+        <v>8</v>
+      </c>
+      <c r="V38" s="176">
+        <v>11661</v>
+      </c>
+      <c r="W38" s="169"/>
+      <c r="X38" s="176">
+        <v>9539</v>
+      </c>
+      <c r="Y38" s="169"/>
+      <c r="Z38" s="176">
+        <v>2122</v>
+      </c>
+      <c r="AA38" s="169"/>
+    </row>
+    <row r="39" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="174"/>
+      <c r="B39" s="175"/>
+      <c r="C39" s="119"/>
+      <c r="D39" s="169"/>
+      <c r="E39" s="169"/>
+      <c r="F39" s="119"/>
+      <c r="G39" s="119"/>
+      <c r="H39" s="169"/>
+      <c r="I39" s="169"/>
+      <c r="J39" s="169"/>
+      <c r="K39" s="169"/>
+      <c r="L39" s="119"/>
+      <c r="M39" s="169"/>
+      <c r="N39" s="169"/>
+      <c r="O39" s="119"/>
+      <c r="P39" s="169"/>
+      <c r="Q39" s="169"/>
+      <c r="R39" s="169"/>
+      <c r="S39" s="169"/>
+      <c r="T39" s="119"/>
+      <c r="U39" s="119"/>
+      <c r="V39" s="169"/>
+      <c r="W39" s="169"/>
+      <c r="X39" s="169"/>
+      <c r="Y39" s="169"/>
+      <c r="Z39" s="169"/>
+      <c r="AA39" s="169"/>
+    </row>
+    <row r="40" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="174"/>
+      <c r="B40" s="175"/>
+      <c r="C40" s="119"/>
+      <c r="D40" s="169"/>
+      <c r="E40" s="169"/>
+      <c r="F40" s="119"/>
+      <c r="G40" s="119"/>
+      <c r="H40" s="169"/>
+      <c r="I40" s="169"/>
+      <c r="J40" s="169"/>
+      <c r="K40" s="169"/>
+      <c r="L40" s="119"/>
+      <c r="M40" s="169"/>
+      <c r="N40" s="169"/>
+      <c r="O40" s="119"/>
+      <c r="P40" s="169"/>
+      <c r="Q40" s="169"/>
+      <c r="R40" s="169"/>
+      <c r="S40" s="169"/>
+      <c r="T40" s="119"/>
+      <c r="U40" s="119"/>
+      <c r="V40" s="169"/>
+      <c r="W40" s="169"/>
+      <c r="X40" s="169"/>
+      <c r="Y40" s="169"/>
+      <c r="Z40" s="169"/>
+      <c r="AA40" s="169"/>
+    </row>
+    <row r="41" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="170" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="171"/>
+      <c r="C41" s="145">
+        <v>21</v>
+      </c>
+      <c r="D41" s="172">
+        <v>61248</v>
+      </c>
+      <c r="E41" s="173"/>
+      <c r="F41" s="145">
+        <v>44936</v>
+      </c>
+      <c r="G41" s="145">
+        <v>16312</v>
+      </c>
+      <c r="H41" s="172">
+        <v>1</v>
+      </c>
+      <c r="I41" s="173"/>
+      <c r="J41" s="172">
+        <v>3</v>
+      </c>
+      <c r="K41" s="173"/>
+      <c r="L41" s="145">
+        <v>3</v>
+      </c>
+      <c r="M41" s="172">
+        <v>0</v>
+      </c>
+      <c r="N41" s="173"/>
+      <c r="O41" s="145">
+        <v>34</v>
+      </c>
+      <c r="P41" s="172">
+        <v>14378</v>
+      </c>
+      <c r="Q41" s="173"/>
+      <c r="R41" s="172">
+        <v>14378</v>
+      </c>
+      <c r="S41" s="173"/>
+      <c r="T41" s="145">
+        <v>0</v>
+      </c>
+      <c r="U41" s="145">
+        <v>60</v>
+      </c>
+      <c r="V41" s="172">
+        <v>109961</v>
+      </c>
+      <c r="W41" s="173"/>
+      <c r="X41" s="172">
+        <v>84262</v>
+      </c>
+      <c r="Y41" s="173"/>
+      <c r="Z41" s="172">
+        <v>25699</v>
+      </c>
+      <c r="AA41" s="173"/>
+    </row>
+    <row r="42" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="177" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="178"/>
+      <c r="C42" s="146">
         <v>10</v>
       </c>
-      <c r="P11" s="149">
-[...7 lines deleted...]
-      <c r="T11" s="128">
+      <c r="D42" s="176">
+        <v>27277</v>
+      </c>
+      <c r="E42" s="169"/>
+      <c r="F42" s="146">
+        <v>19683</v>
+      </c>
+      <c r="G42" s="146">
+        <v>7594</v>
+      </c>
+      <c r="H42" s="176">
         <v>0</v>
       </c>
-      <c r="U11" s="128">
-[...16 lines deleted...]
-      <c r="A12" s="147" t="s">
+      <c r="I42" s="169"/>
+      <c r="J42" s="176">
+        <v>0</v>
+      </c>
+      <c r="K42" s="169"/>
+      <c r="L42" s="146">
+        <v>0</v>
+      </c>
+      <c r="M42" s="176">
+        <v>0</v>
+      </c>
+      <c r="N42" s="169"/>
+      <c r="O42" s="146">
         <v>17</v>
       </c>
-      <c r="B12" s="148"/>
-[...13 lines deleted...]
-      <c r="H12" s="149">
+      <c r="P42" s="176">
+        <v>8532</v>
+      </c>
+      <c r="Q42" s="169"/>
+      <c r="R42" s="176">
+        <v>8532</v>
+      </c>
+      <c r="S42" s="169"/>
+      <c r="T42" s="146">
         <v>0</v>
       </c>
-      <c r="I12" s="149"/>
-      <c r="J12" s="149">
+      <c r="U42" s="146">
+        <v>40</v>
+      </c>
+      <c r="V42" s="176">
+        <v>64911</v>
+      </c>
+      <c r="W42" s="169"/>
+      <c r="X42" s="176">
+        <v>50094</v>
+      </c>
+      <c r="Y42" s="169"/>
+      <c r="Z42" s="176">
+        <v>14817</v>
+      </c>
+      <c r="AA42" s="169"/>
+    </row>
+    <row r="43" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="185" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="186"/>
+      <c r="C43" s="147">
+        <v>11</v>
+      </c>
+      <c r="D43" s="179">
+        <v>33971</v>
+      </c>
+      <c r="E43" s="180"/>
+      <c r="F43" s="148">
+        <v>25253</v>
+      </c>
+      <c r="G43" s="148">
+        <v>8718</v>
+      </c>
+      <c r="H43" s="179">
+        <v>1</v>
+      </c>
+      <c r="I43" s="180"/>
+      <c r="J43" s="179">
+        <v>3</v>
+      </c>
+      <c r="K43" s="180"/>
+      <c r="L43" s="148">
+        <v>3</v>
+      </c>
+      <c r="M43" s="179">
         <v>0</v>
       </c>
-      <c r="K12" s="149"/>
-      <c r="L12" s="128">
+      <c r="N43" s="180"/>
+      <c r="O43" s="148">
+        <v>17</v>
+      </c>
+      <c r="P43" s="179">
+        <v>5846</v>
+      </c>
+      <c r="Q43" s="180"/>
+      <c r="R43" s="179">
+        <v>5846</v>
+      </c>
+      <c r="S43" s="180"/>
+      <c r="T43" s="148">
         <v>0</v>
       </c>
-      <c r="M12" s="149">
-[...1698 lines deleted...]
-      <c r="U43" s="126">
+      <c r="U43" s="148">
         <v>20</v>
       </c>
-      <c r="V43" s="139">
-[...10 lines deleted...]
-      <c r="AA43" s="139"/>
+      <c r="V43" s="179">
+        <v>45050</v>
+      </c>
+      <c r="W43" s="180"/>
+      <c r="X43" s="179">
+        <v>34168</v>
+      </c>
+      <c r="Y43" s="180"/>
+      <c r="Z43" s="179">
+        <v>10882</v>
+      </c>
+      <c r="AA43" s="180"/>
     </row>
   </sheetData>
   <mergeCells count="402">
+    <mergeCell ref="Z43:AA43"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="Z42:AA42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X43:Y43"/>
+    <mergeCell ref="Z40:AA40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="X41:Y41"/>
+    <mergeCell ref="Z41:AA41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="Z39:AA39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z36:AA36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="Z37:AA37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="Z32:AA32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="Z24:AA24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="Z20:AA20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="Z14:AA14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="Z12:AA12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="Z13:AA13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="X6:Y6"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="H2:R2"/>
     <mergeCell ref="S2:AA2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:N3"/>
     <mergeCell ref="O3:T3"/>
     <mergeCell ref="U3:AA3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:N4"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="V4:AA4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="Z6:AA6"/>
-[...378 lines deleted...]
-    <mergeCell ref="X43:Y43"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A421CAC4-7F3D-40DA-AA4D-C5A5F03EA9C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X45"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:AA1"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C21" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.88671875" style="125" customWidth="1"/>
-[...1533 lines deleted...]
-    <col min="16153" max="16384" width="9" style="125"/>
+    <col min="1" max="1" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2" max="2" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="116" customWidth="1"/>
+    <col min="4" max="4" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="116" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="116" customWidth="1"/>
+    <col min="7" max="7" width="3.109375" style="116" customWidth="1"/>
+    <col min="8" max="8" width="4.44140625" style="116" customWidth="1"/>
+    <col min="9" max="9" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="116" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" style="116" customWidth="1"/>
+    <col min="13" max="13" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14" max="15" width="3.77734375" style="116" customWidth="1"/>
+    <col min="16" max="16" width="4.6640625" style="116" customWidth="1"/>
+    <col min="17" max="17" width="11.6640625" style="116" customWidth="1"/>
+    <col min="18" max="19" width="6.6640625" style="116" customWidth="1"/>
+    <col min="20" max="20" width="5.44140625" style="116" customWidth="1"/>
+    <col min="21" max="21" width="4.109375" style="116" customWidth="1"/>
+    <col min="22" max="22" width="5.109375" style="116" customWidth="1"/>
+    <col min="23" max="23" width="6" style="116" customWidth="1"/>
+    <col min="24" max="24" width="9.6640625" style="116" customWidth="1"/>
+    <col min="25" max="256" width="9" style="116"/>
+    <col min="257" max="257" width="11.88671875" style="116" customWidth="1"/>
+    <col min="258" max="258" width="6.6640625" style="116" customWidth="1"/>
+    <col min="259" max="259" width="15.88671875" style="116" customWidth="1"/>
+    <col min="260" max="260" width="2.88671875" style="116" customWidth="1"/>
+    <col min="261" max="261" width="4.88671875" style="116" customWidth="1"/>
+    <col min="262" max="262" width="13.109375" style="116" customWidth="1"/>
+    <col min="263" max="263" width="3.109375" style="116" customWidth="1"/>
+    <col min="264" max="264" width="4.44140625" style="116" customWidth="1"/>
+    <col min="265" max="265" width="5.33203125" style="116" customWidth="1"/>
+    <col min="266" max="266" width="8.33203125" style="116" customWidth="1"/>
+    <col min="267" max="267" width="5.33203125" style="116" customWidth="1"/>
+    <col min="268" max="268" width="8.109375" style="116" customWidth="1"/>
+    <col min="269" max="269" width="11.88671875" style="116" customWidth="1"/>
+    <col min="270" max="271" width="3.77734375" style="116" customWidth="1"/>
+    <col min="272" max="272" width="4.6640625" style="116" customWidth="1"/>
+    <col min="273" max="273" width="11.6640625" style="116" customWidth="1"/>
+    <col min="274" max="274" width="7.6640625" style="116" customWidth="1"/>
+    <col min="275" max="275" width="6.6640625" style="116" customWidth="1"/>
+    <col min="276" max="276" width="5.44140625" style="116" customWidth="1"/>
+    <col min="277" max="277" width="4.109375" style="116" customWidth="1"/>
+    <col min="278" max="278" width="5.109375" style="116" customWidth="1"/>
+    <col min="279" max="279" width="6" style="116" customWidth="1"/>
+    <col min="280" max="280" width="9.6640625" style="116" customWidth="1"/>
+    <col min="281" max="512" width="9" style="116"/>
+    <col min="513" max="513" width="11.88671875" style="116" customWidth="1"/>
+    <col min="514" max="514" width="6.6640625" style="116" customWidth="1"/>
+    <col min="515" max="515" width="15.88671875" style="116" customWidth="1"/>
+    <col min="516" max="516" width="2.88671875" style="116" customWidth="1"/>
+    <col min="517" max="517" width="4.88671875" style="116" customWidth="1"/>
+    <col min="518" max="518" width="13.109375" style="116" customWidth="1"/>
+    <col min="519" max="519" width="3.109375" style="116" customWidth="1"/>
+    <col min="520" max="520" width="4.44140625" style="116" customWidth="1"/>
+    <col min="521" max="521" width="5.33203125" style="116" customWidth="1"/>
+    <col min="522" max="522" width="8.33203125" style="116" customWidth="1"/>
+    <col min="523" max="523" width="5.33203125" style="116" customWidth="1"/>
+    <col min="524" max="524" width="8.109375" style="116" customWidth="1"/>
+    <col min="525" max="525" width="11.88671875" style="116" customWidth="1"/>
+    <col min="526" max="527" width="3.77734375" style="116" customWidth="1"/>
+    <col min="528" max="528" width="4.6640625" style="116" customWidth="1"/>
+    <col min="529" max="529" width="11.6640625" style="116" customWidth="1"/>
+    <col min="530" max="530" width="7.6640625" style="116" customWidth="1"/>
+    <col min="531" max="531" width="6.6640625" style="116" customWidth="1"/>
+    <col min="532" max="532" width="5.44140625" style="116" customWidth="1"/>
+    <col min="533" max="533" width="4.109375" style="116" customWidth="1"/>
+    <col min="534" max="534" width="5.109375" style="116" customWidth="1"/>
+    <col min="535" max="535" width="6" style="116" customWidth="1"/>
+    <col min="536" max="536" width="9.6640625" style="116" customWidth="1"/>
+    <col min="537" max="768" width="9" style="116"/>
+    <col min="769" max="769" width="11.88671875" style="116" customWidth="1"/>
+    <col min="770" max="770" width="6.6640625" style="116" customWidth="1"/>
+    <col min="771" max="771" width="15.88671875" style="116" customWidth="1"/>
+    <col min="772" max="772" width="2.88671875" style="116" customWidth="1"/>
+    <col min="773" max="773" width="4.88671875" style="116" customWidth="1"/>
+    <col min="774" max="774" width="13.109375" style="116" customWidth="1"/>
+    <col min="775" max="775" width="3.109375" style="116" customWidth="1"/>
+    <col min="776" max="776" width="4.44140625" style="116" customWidth="1"/>
+    <col min="777" max="777" width="5.33203125" style="116" customWidth="1"/>
+    <col min="778" max="778" width="8.33203125" style="116" customWidth="1"/>
+    <col min="779" max="779" width="5.33203125" style="116" customWidth="1"/>
+    <col min="780" max="780" width="8.109375" style="116" customWidth="1"/>
+    <col min="781" max="781" width="11.88671875" style="116" customWidth="1"/>
+    <col min="782" max="783" width="3.77734375" style="116" customWidth="1"/>
+    <col min="784" max="784" width="4.6640625" style="116" customWidth="1"/>
+    <col min="785" max="785" width="11.6640625" style="116" customWidth="1"/>
+    <col min="786" max="786" width="7.6640625" style="116" customWidth="1"/>
+    <col min="787" max="787" width="6.6640625" style="116" customWidth="1"/>
+    <col min="788" max="788" width="5.44140625" style="116" customWidth="1"/>
+    <col min="789" max="789" width="4.109375" style="116" customWidth="1"/>
+    <col min="790" max="790" width="5.109375" style="116" customWidth="1"/>
+    <col min="791" max="791" width="6" style="116" customWidth="1"/>
+    <col min="792" max="792" width="9.6640625" style="116" customWidth="1"/>
+    <col min="793" max="1024" width="9" style="116"/>
+    <col min="1025" max="1025" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1026" max="1026" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1027" max="1027" width="15.88671875" style="116" customWidth="1"/>
+    <col min="1028" max="1028" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1029" max="1029" width="4.88671875" style="116" customWidth="1"/>
+    <col min="1030" max="1030" width="13.109375" style="116" customWidth="1"/>
+    <col min="1031" max="1031" width="3.109375" style="116" customWidth="1"/>
+    <col min="1032" max="1032" width="4.44140625" style="116" customWidth="1"/>
+    <col min="1033" max="1033" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1034" max="1034" width="8.33203125" style="116" customWidth="1"/>
+    <col min="1035" max="1035" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1036" max="1036" width="8.109375" style="116" customWidth="1"/>
+    <col min="1037" max="1037" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1038" max="1039" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1040" max="1040" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1041" max="1041" width="11.6640625" style="116" customWidth="1"/>
+    <col min="1042" max="1042" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1043" max="1043" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1044" max="1044" width="5.44140625" style="116" customWidth="1"/>
+    <col min="1045" max="1045" width="4.109375" style="116" customWidth="1"/>
+    <col min="1046" max="1046" width="5.109375" style="116" customWidth="1"/>
+    <col min="1047" max="1047" width="6" style="116" customWidth="1"/>
+    <col min="1048" max="1048" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1049" max="1280" width="9" style="116"/>
+    <col min="1281" max="1281" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1282" max="1282" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1283" max="1283" width="15.88671875" style="116" customWidth="1"/>
+    <col min="1284" max="1284" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1285" max="1285" width="4.88671875" style="116" customWidth="1"/>
+    <col min="1286" max="1286" width="13.109375" style="116" customWidth="1"/>
+    <col min="1287" max="1287" width="3.109375" style="116" customWidth="1"/>
+    <col min="1288" max="1288" width="4.44140625" style="116" customWidth="1"/>
+    <col min="1289" max="1289" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1290" max="1290" width="8.33203125" style="116" customWidth="1"/>
+    <col min="1291" max="1291" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1292" max="1292" width="8.109375" style="116" customWidth="1"/>
+    <col min="1293" max="1293" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1294" max="1295" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1296" max="1296" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1297" max="1297" width="11.6640625" style="116" customWidth="1"/>
+    <col min="1298" max="1298" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1299" max="1299" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1300" max="1300" width="5.44140625" style="116" customWidth="1"/>
+    <col min="1301" max="1301" width="4.109375" style="116" customWidth="1"/>
+    <col min="1302" max="1302" width="5.109375" style="116" customWidth="1"/>
+    <col min="1303" max="1303" width="6" style="116" customWidth="1"/>
+    <col min="1304" max="1304" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1305" max="1536" width="9" style="116"/>
+    <col min="1537" max="1537" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1538" max="1538" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1539" max="1539" width="15.88671875" style="116" customWidth="1"/>
+    <col min="1540" max="1540" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1541" max="1541" width="4.88671875" style="116" customWidth="1"/>
+    <col min="1542" max="1542" width="13.109375" style="116" customWidth="1"/>
+    <col min="1543" max="1543" width="3.109375" style="116" customWidth="1"/>
+    <col min="1544" max="1544" width="4.44140625" style="116" customWidth="1"/>
+    <col min="1545" max="1545" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1546" max="1546" width="8.33203125" style="116" customWidth="1"/>
+    <col min="1547" max="1547" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1548" max="1548" width="8.109375" style="116" customWidth="1"/>
+    <col min="1549" max="1549" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1550" max="1551" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1552" max="1552" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1553" max="1553" width="11.6640625" style="116" customWidth="1"/>
+    <col min="1554" max="1554" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1555" max="1555" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1556" max="1556" width="5.44140625" style="116" customWidth="1"/>
+    <col min="1557" max="1557" width="4.109375" style="116" customWidth="1"/>
+    <col min="1558" max="1558" width="5.109375" style="116" customWidth="1"/>
+    <col min="1559" max="1559" width="6" style="116" customWidth="1"/>
+    <col min="1560" max="1560" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1561" max="1792" width="9" style="116"/>
+    <col min="1793" max="1793" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1794" max="1794" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1795" max="1795" width="15.88671875" style="116" customWidth="1"/>
+    <col min="1796" max="1796" width="2.88671875" style="116" customWidth="1"/>
+    <col min="1797" max="1797" width="4.88671875" style="116" customWidth="1"/>
+    <col min="1798" max="1798" width="13.109375" style="116" customWidth="1"/>
+    <col min="1799" max="1799" width="3.109375" style="116" customWidth="1"/>
+    <col min="1800" max="1800" width="4.44140625" style="116" customWidth="1"/>
+    <col min="1801" max="1801" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1802" max="1802" width="8.33203125" style="116" customWidth="1"/>
+    <col min="1803" max="1803" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1804" max="1804" width="8.109375" style="116" customWidth="1"/>
+    <col min="1805" max="1805" width="11.88671875" style="116" customWidth="1"/>
+    <col min="1806" max="1807" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1808" max="1808" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1809" max="1809" width="11.6640625" style="116" customWidth="1"/>
+    <col min="1810" max="1810" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1811" max="1811" width="6.6640625" style="116" customWidth="1"/>
+    <col min="1812" max="1812" width="5.44140625" style="116" customWidth="1"/>
+    <col min="1813" max="1813" width="4.109375" style="116" customWidth="1"/>
+    <col min="1814" max="1814" width="5.109375" style="116" customWidth="1"/>
+    <col min="1815" max="1815" width="6" style="116" customWidth="1"/>
+    <col min="1816" max="1816" width="9.6640625" style="116" customWidth="1"/>
+    <col min="1817" max="2048" width="9" style="116"/>
+    <col min="2049" max="2049" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2050" max="2050" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2051" max="2051" width="15.88671875" style="116" customWidth="1"/>
+    <col min="2052" max="2052" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2053" max="2053" width="4.88671875" style="116" customWidth="1"/>
+    <col min="2054" max="2054" width="13.109375" style="116" customWidth="1"/>
+    <col min="2055" max="2055" width="3.109375" style="116" customWidth="1"/>
+    <col min="2056" max="2056" width="4.44140625" style="116" customWidth="1"/>
+    <col min="2057" max="2057" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2058" max="2058" width="8.33203125" style="116" customWidth="1"/>
+    <col min="2059" max="2059" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2060" max="2060" width="8.109375" style="116" customWidth="1"/>
+    <col min="2061" max="2061" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2062" max="2063" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2064" max="2064" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2065" max="2065" width="11.6640625" style="116" customWidth="1"/>
+    <col min="2066" max="2066" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2067" max="2067" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2068" max="2068" width="5.44140625" style="116" customWidth="1"/>
+    <col min="2069" max="2069" width="4.109375" style="116" customWidth="1"/>
+    <col min="2070" max="2070" width="5.109375" style="116" customWidth="1"/>
+    <col min="2071" max="2071" width="6" style="116" customWidth="1"/>
+    <col min="2072" max="2072" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2073" max="2304" width="9" style="116"/>
+    <col min="2305" max="2305" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2306" max="2306" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2307" max="2307" width="15.88671875" style="116" customWidth="1"/>
+    <col min="2308" max="2308" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2309" max="2309" width="4.88671875" style="116" customWidth="1"/>
+    <col min="2310" max="2310" width="13.109375" style="116" customWidth="1"/>
+    <col min="2311" max="2311" width="3.109375" style="116" customWidth="1"/>
+    <col min="2312" max="2312" width="4.44140625" style="116" customWidth="1"/>
+    <col min="2313" max="2313" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2314" max="2314" width="8.33203125" style="116" customWidth="1"/>
+    <col min="2315" max="2315" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2316" max="2316" width="8.109375" style="116" customWidth="1"/>
+    <col min="2317" max="2317" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2318" max="2319" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2320" max="2320" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2321" max="2321" width="11.6640625" style="116" customWidth="1"/>
+    <col min="2322" max="2322" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2323" max="2323" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2324" max="2324" width="5.44140625" style="116" customWidth="1"/>
+    <col min="2325" max="2325" width="4.109375" style="116" customWidth="1"/>
+    <col min="2326" max="2326" width="5.109375" style="116" customWidth="1"/>
+    <col min="2327" max="2327" width="6" style="116" customWidth="1"/>
+    <col min="2328" max="2328" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2329" max="2560" width="9" style="116"/>
+    <col min="2561" max="2561" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2562" max="2562" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2563" max="2563" width="15.88671875" style="116" customWidth="1"/>
+    <col min="2564" max="2564" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2565" max="2565" width="4.88671875" style="116" customWidth="1"/>
+    <col min="2566" max="2566" width="13.109375" style="116" customWidth="1"/>
+    <col min="2567" max="2567" width="3.109375" style="116" customWidth="1"/>
+    <col min="2568" max="2568" width="4.44140625" style="116" customWidth="1"/>
+    <col min="2569" max="2569" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2570" max="2570" width="8.33203125" style="116" customWidth="1"/>
+    <col min="2571" max="2571" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2572" max="2572" width="8.109375" style="116" customWidth="1"/>
+    <col min="2573" max="2573" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2574" max="2575" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2576" max="2576" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2577" max="2577" width="11.6640625" style="116" customWidth="1"/>
+    <col min="2578" max="2578" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2579" max="2579" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2580" max="2580" width="5.44140625" style="116" customWidth="1"/>
+    <col min="2581" max="2581" width="4.109375" style="116" customWidth="1"/>
+    <col min="2582" max="2582" width="5.109375" style="116" customWidth="1"/>
+    <col min="2583" max="2583" width="6" style="116" customWidth="1"/>
+    <col min="2584" max="2584" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2585" max="2816" width="9" style="116"/>
+    <col min="2817" max="2817" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2818" max="2818" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2819" max="2819" width="15.88671875" style="116" customWidth="1"/>
+    <col min="2820" max="2820" width="2.88671875" style="116" customWidth="1"/>
+    <col min="2821" max="2821" width="4.88671875" style="116" customWidth="1"/>
+    <col min="2822" max="2822" width="13.109375" style="116" customWidth="1"/>
+    <col min="2823" max="2823" width="3.109375" style="116" customWidth="1"/>
+    <col min="2824" max="2824" width="4.44140625" style="116" customWidth="1"/>
+    <col min="2825" max="2825" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2826" max="2826" width="8.33203125" style="116" customWidth="1"/>
+    <col min="2827" max="2827" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2828" max="2828" width="8.109375" style="116" customWidth="1"/>
+    <col min="2829" max="2829" width="11.88671875" style="116" customWidth="1"/>
+    <col min="2830" max="2831" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2832" max="2832" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2833" max="2833" width="11.6640625" style="116" customWidth="1"/>
+    <col min="2834" max="2834" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2835" max="2835" width="6.6640625" style="116" customWidth="1"/>
+    <col min="2836" max="2836" width="5.44140625" style="116" customWidth="1"/>
+    <col min="2837" max="2837" width="4.109375" style="116" customWidth="1"/>
+    <col min="2838" max="2838" width="5.109375" style="116" customWidth="1"/>
+    <col min="2839" max="2839" width="6" style="116" customWidth="1"/>
+    <col min="2840" max="2840" width="9.6640625" style="116" customWidth="1"/>
+    <col min="2841" max="3072" width="9" style="116"/>
+    <col min="3073" max="3073" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3074" max="3074" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3075" max="3075" width="15.88671875" style="116" customWidth="1"/>
+    <col min="3076" max="3076" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3077" max="3077" width="4.88671875" style="116" customWidth="1"/>
+    <col min="3078" max="3078" width="13.109375" style="116" customWidth="1"/>
+    <col min="3079" max="3079" width="3.109375" style="116" customWidth="1"/>
+    <col min="3080" max="3080" width="4.44140625" style="116" customWidth="1"/>
+    <col min="3081" max="3081" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3082" max="3082" width="8.33203125" style="116" customWidth="1"/>
+    <col min="3083" max="3083" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3084" max="3084" width="8.109375" style="116" customWidth="1"/>
+    <col min="3085" max="3085" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3086" max="3087" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3088" max="3088" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3089" max="3089" width="11.6640625" style="116" customWidth="1"/>
+    <col min="3090" max="3090" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3091" max="3091" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3092" max="3092" width="5.44140625" style="116" customWidth="1"/>
+    <col min="3093" max="3093" width="4.109375" style="116" customWidth="1"/>
+    <col min="3094" max="3094" width="5.109375" style="116" customWidth="1"/>
+    <col min="3095" max="3095" width="6" style="116" customWidth="1"/>
+    <col min="3096" max="3096" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3097" max="3328" width="9" style="116"/>
+    <col min="3329" max="3329" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3330" max="3330" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3331" max="3331" width="15.88671875" style="116" customWidth="1"/>
+    <col min="3332" max="3332" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3333" max="3333" width="4.88671875" style="116" customWidth="1"/>
+    <col min="3334" max="3334" width="13.109375" style="116" customWidth="1"/>
+    <col min="3335" max="3335" width="3.109375" style="116" customWidth="1"/>
+    <col min="3336" max="3336" width="4.44140625" style="116" customWidth="1"/>
+    <col min="3337" max="3337" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3338" max="3338" width="8.33203125" style="116" customWidth="1"/>
+    <col min="3339" max="3339" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3340" max="3340" width="8.109375" style="116" customWidth="1"/>
+    <col min="3341" max="3341" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3342" max="3343" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3344" max="3344" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3345" max="3345" width="11.6640625" style="116" customWidth="1"/>
+    <col min="3346" max="3346" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3347" max="3347" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3348" max="3348" width="5.44140625" style="116" customWidth="1"/>
+    <col min="3349" max="3349" width="4.109375" style="116" customWidth="1"/>
+    <col min="3350" max="3350" width="5.109375" style="116" customWidth="1"/>
+    <col min="3351" max="3351" width="6" style="116" customWidth="1"/>
+    <col min="3352" max="3352" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3353" max="3584" width="9" style="116"/>
+    <col min="3585" max="3585" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3586" max="3586" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3587" max="3587" width="15.88671875" style="116" customWidth="1"/>
+    <col min="3588" max="3588" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3589" max="3589" width="4.88671875" style="116" customWidth="1"/>
+    <col min="3590" max="3590" width="13.109375" style="116" customWidth="1"/>
+    <col min="3591" max="3591" width="3.109375" style="116" customWidth="1"/>
+    <col min="3592" max="3592" width="4.44140625" style="116" customWidth="1"/>
+    <col min="3593" max="3593" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3594" max="3594" width="8.33203125" style="116" customWidth="1"/>
+    <col min="3595" max="3595" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3596" max="3596" width="8.109375" style="116" customWidth="1"/>
+    <col min="3597" max="3597" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3598" max="3599" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3600" max="3600" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3601" max="3601" width="11.6640625" style="116" customWidth="1"/>
+    <col min="3602" max="3602" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3603" max="3603" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3604" max="3604" width="5.44140625" style="116" customWidth="1"/>
+    <col min="3605" max="3605" width="4.109375" style="116" customWidth="1"/>
+    <col min="3606" max="3606" width="5.109375" style="116" customWidth="1"/>
+    <col min="3607" max="3607" width="6" style="116" customWidth="1"/>
+    <col min="3608" max="3608" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3609" max="3840" width="9" style="116"/>
+    <col min="3841" max="3841" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3842" max="3842" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3843" max="3843" width="15.88671875" style="116" customWidth="1"/>
+    <col min="3844" max="3844" width="2.88671875" style="116" customWidth="1"/>
+    <col min="3845" max="3845" width="4.88671875" style="116" customWidth="1"/>
+    <col min="3846" max="3846" width="13.109375" style="116" customWidth="1"/>
+    <col min="3847" max="3847" width="3.109375" style="116" customWidth="1"/>
+    <col min="3848" max="3848" width="4.44140625" style="116" customWidth="1"/>
+    <col min="3849" max="3849" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3850" max="3850" width="8.33203125" style="116" customWidth="1"/>
+    <col min="3851" max="3851" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3852" max="3852" width="8.109375" style="116" customWidth="1"/>
+    <col min="3853" max="3853" width="11.88671875" style="116" customWidth="1"/>
+    <col min="3854" max="3855" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3856" max="3856" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3857" max="3857" width="11.6640625" style="116" customWidth="1"/>
+    <col min="3858" max="3858" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3859" max="3859" width="6.6640625" style="116" customWidth="1"/>
+    <col min="3860" max="3860" width="5.44140625" style="116" customWidth="1"/>
+    <col min="3861" max="3861" width="4.109375" style="116" customWidth="1"/>
+    <col min="3862" max="3862" width="5.109375" style="116" customWidth="1"/>
+    <col min="3863" max="3863" width="6" style="116" customWidth="1"/>
+    <col min="3864" max="3864" width="9.6640625" style="116" customWidth="1"/>
+    <col min="3865" max="4096" width="9" style="116"/>
+    <col min="4097" max="4097" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4098" max="4098" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4099" max="4099" width="15.88671875" style="116" customWidth="1"/>
+    <col min="4100" max="4100" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4101" max="4101" width="4.88671875" style="116" customWidth="1"/>
+    <col min="4102" max="4102" width="13.109375" style="116" customWidth="1"/>
+    <col min="4103" max="4103" width="3.109375" style="116" customWidth="1"/>
+    <col min="4104" max="4104" width="4.44140625" style="116" customWidth="1"/>
+    <col min="4105" max="4105" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4106" max="4106" width="8.33203125" style="116" customWidth="1"/>
+    <col min="4107" max="4107" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4108" max="4108" width="8.109375" style="116" customWidth="1"/>
+    <col min="4109" max="4109" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4110" max="4111" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4112" max="4112" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4113" max="4113" width="11.6640625" style="116" customWidth="1"/>
+    <col min="4114" max="4114" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4115" max="4115" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4116" max="4116" width="5.44140625" style="116" customWidth="1"/>
+    <col min="4117" max="4117" width="4.109375" style="116" customWidth="1"/>
+    <col min="4118" max="4118" width="5.109375" style="116" customWidth="1"/>
+    <col min="4119" max="4119" width="6" style="116" customWidth="1"/>
+    <col min="4120" max="4120" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4121" max="4352" width="9" style="116"/>
+    <col min="4353" max="4353" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4354" max="4354" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4355" max="4355" width="15.88671875" style="116" customWidth="1"/>
+    <col min="4356" max="4356" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4357" max="4357" width="4.88671875" style="116" customWidth="1"/>
+    <col min="4358" max="4358" width="13.109375" style="116" customWidth="1"/>
+    <col min="4359" max="4359" width="3.109375" style="116" customWidth="1"/>
+    <col min="4360" max="4360" width="4.44140625" style="116" customWidth="1"/>
+    <col min="4361" max="4361" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4362" max="4362" width="8.33203125" style="116" customWidth="1"/>
+    <col min="4363" max="4363" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4364" max="4364" width="8.109375" style="116" customWidth="1"/>
+    <col min="4365" max="4365" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4366" max="4367" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4368" max="4368" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4369" max="4369" width="11.6640625" style="116" customWidth="1"/>
+    <col min="4370" max="4370" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4371" max="4371" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4372" max="4372" width="5.44140625" style="116" customWidth="1"/>
+    <col min="4373" max="4373" width="4.109375" style="116" customWidth="1"/>
+    <col min="4374" max="4374" width="5.109375" style="116" customWidth="1"/>
+    <col min="4375" max="4375" width="6" style="116" customWidth="1"/>
+    <col min="4376" max="4376" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4377" max="4608" width="9" style="116"/>
+    <col min="4609" max="4609" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4610" max="4610" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4611" max="4611" width="15.88671875" style="116" customWidth="1"/>
+    <col min="4612" max="4612" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4613" max="4613" width="4.88671875" style="116" customWidth="1"/>
+    <col min="4614" max="4614" width="13.109375" style="116" customWidth="1"/>
+    <col min="4615" max="4615" width="3.109375" style="116" customWidth="1"/>
+    <col min="4616" max="4616" width="4.44140625" style="116" customWidth="1"/>
+    <col min="4617" max="4617" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4618" max="4618" width="8.33203125" style="116" customWidth="1"/>
+    <col min="4619" max="4619" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4620" max="4620" width="8.109375" style="116" customWidth="1"/>
+    <col min="4621" max="4621" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4622" max="4623" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4624" max="4624" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4625" max="4625" width="11.6640625" style="116" customWidth="1"/>
+    <col min="4626" max="4626" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4627" max="4627" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4628" max="4628" width="5.44140625" style="116" customWidth="1"/>
+    <col min="4629" max="4629" width="4.109375" style="116" customWidth="1"/>
+    <col min="4630" max="4630" width="5.109375" style="116" customWidth="1"/>
+    <col min="4631" max="4631" width="6" style="116" customWidth="1"/>
+    <col min="4632" max="4632" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4633" max="4864" width="9" style="116"/>
+    <col min="4865" max="4865" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4866" max="4866" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4867" max="4867" width="15.88671875" style="116" customWidth="1"/>
+    <col min="4868" max="4868" width="2.88671875" style="116" customWidth="1"/>
+    <col min="4869" max="4869" width="4.88671875" style="116" customWidth="1"/>
+    <col min="4870" max="4870" width="13.109375" style="116" customWidth="1"/>
+    <col min="4871" max="4871" width="3.109375" style="116" customWidth="1"/>
+    <col min="4872" max="4872" width="4.44140625" style="116" customWidth="1"/>
+    <col min="4873" max="4873" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4874" max="4874" width="8.33203125" style="116" customWidth="1"/>
+    <col min="4875" max="4875" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4876" max="4876" width="8.109375" style="116" customWidth="1"/>
+    <col min="4877" max="4877" width="11.88671875" style="116" customWidth="1"/>
+    <col min="4878" max="4879" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4880" max="4880" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4881" max="4881" width="11.6640625" style="116" customWidth="1"/>
+    <col min="4882" max="4882" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4883" max="4883" width="6.6640625" style="116" customWidth="1"/>
+    <col min="4884" max="4884" width="5.44140625" style="116" customWidth="1"/>
+    <col min="4885" max="4885" width="4.109375" style="116" customWidth="1"/>
+    <col min="4886" max="4886" width="5.109375" style="116" customWidth="1"/>
+    <col min="4887" max="4887" width="6" style="116" customWidth="1"/>
+    <col min="4888" max="4888" width="9.6640625" style="116" customWidth="1"/>
+    <col min="4889" max="5120" width="9" style="116"/>
+    <col min="5121" max="5121" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5122" max="5122" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5123" max="5123" width="15.88671875" style="116" customWidth="1"/>
+    <col min="5124" max="5124" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5125" max="5125" width="4.88671875" style="116" customWidth="1"/>
+    <col min="5126" max="5126" width="13.109375" style="116" customWidth="1"/>
+    <col min="5127" max="5127" width="3.109375" style="116" customWidth="1"/>
+    <col min="5128" max="5128" width="4.44140625" style="116" customWidth="1"/>
+    <col min="5129" max="5129" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5130" max="5130" width="8.33203125" style="116" customWidth="1"/>
+    <col min="5131" max="5131" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5132" max="5132" width="8.109375" style="116" customWidth="1"/>
+    <col min="5133" max="5133" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5134" max="5135" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5136" max="5136" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5137" max="5137" width="11.6640625" style="116" customWidth="1"/>
+    <col min="5138" max="5138" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5139" max="5139" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5140" max="5140" width="5.44140625" style="116" customWidth="1"/>
+    <col min="5141" max="5141" width="4.109375" style="116" customWidth="1"/>
+    <col min="5142" max="5142" width="5.109375" style="116" customWidth="1"/>
+    <col min="5143" max="5143" width="6" style="116" customWidth="1"/>
+    <col min="5144" max="5144" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5145" max="5376" width="9" style="116"/>
+    <col min="5377" max="5377" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5378" max="5378" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5379" max="5379" width="15.88671875" style="116" customWidth="1"/>
+    <col min="5380" max="5380" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5381" max="5381" width="4.88671875" style="116" customWidth="1"/>
+    <col min="5382" max="5382" width="13.109375" style="116" customWidth="1"/>
+    <col min="5383" max="5383" width="3.109375" style="116" customWidth="1"/>
+    <col min="5384" max="5384" width="4.44140625" style="116" customWidth="1"/>
+    <col min="5385" max="5385" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5386" max="5386" width="8.33203125" style="116" customWidth="1"/>
+    <col min="5387" max="5387" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5388" max="5388" width="8.109375" style="116" customWidth="1"/>
+    <col min="5389" max="5389" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5390" max="5391" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5392" max="5392" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5393" max="5393" width="11.6640625" style="116" customWidth="1"/>
+    <col min="5394" max="5394" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5395" max="5395" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5396" max="5396" width="5.44140625" style="116" customWidth="1"/>
+    <col min="5397" max="5397" width="4.109375" style="116" customWidth="1"/>
+    <col min="5398" max="5398" width="5.109375" style="116" customWidth="1"/>
+    <col min="5399" max="5399" width="6" style="116" customWidth="1"/>
+    <col min="5400" max="5400" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5401" max="5632" width="9" style="116"/>
+    <col min="5633" max="5633" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5634" max="5634" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5635" max="5635" width="15.88671875" style="116" customWidth="1"/>
+    <col min="5636" max="5636" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5637" max="5637" width="4.88671875" style="116" customWidth="1"/>
+    <col min="5638" max="5638" width="13.109375" style="116" customWidth="1"/>
+    <col min="5639" max="5639" width="3.109375" style="116" customWidth="1"/>
+    <col min="5640" max="5640" width="4.44140625" style="116" customWidth="1"/>
+    <col min="5641" max="5641" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5642" max="5642" width="8.33203125" style="116" customWidth="1"/>
+    <col min="5643" max="5643" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5644" max="5644" width="8.109375" style="116" customWidth="1"/>
+    <col min="5645" max="5645" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5646" max="5647" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5648" max="5648" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5649" max="5649" width="11.6640625" style="116" customWidth="1"/>
+    <col min="5650" max="5650" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5651" max="5651" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5652" max="5652" width="5.44140625" style="116" customWidth="1"/>
+    <col min="5653" max="5653" width="4.109375" style="116" customWidth="1"/>
+    <col min="5654" max="5654" width="5.109375" style="116" customWidth="1"/>
+    <col min="5655" max="5655" width="6" style="116" customWidth="1"/>
+    <col min="5656" max="5656" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5657" max="5888" width="9" style="116"/>
+    <col min="5889" max="5889" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5890" max="5890" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5891" max="5891" width="15.88671875" style="116" customWidth="1"/>
+    <col min="5892" max="5892" width="2.88671875" style="116" customWidth="1"/>
+    <col min="5893" max="5893" width="4.88671875" style="116" customWidth="1"/>
+    <col min="5894" max="5894" width="13.109375" style="116" customWidth="1"/>
+    <col min="5895" max="5895" width="3.109375" style="116" customWidth="1"/>
+    <col min="5896" max="5896" width="4.44140625" style="116" customWidth="1"/>
+    <col min="5897" max="5897" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5898" max="5898" width="8.33203125" style="116" customWidth="1"/>
+    <col min="5899" max="5899" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5900" max="5900" width="8.109375" style="116" customWidth="1"/>
+    <col min="5901" max="5901" width="11.88671875" style="116" customWidth="1"/>
+    <col min="5902" max="5903" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5904" max="5904" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5905" max="5905" width="11.6640625" style="116" customWidth="1"/>
+    <col min="5906" max="5906" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5907" max="5907" width="6.6640625" style="116" customWidth="1"/>
+    <col min="5908" max="5908" width="5.44140625" style="116" customWidth="1"/>
+    <col min="5909" max="5909" width="4.109375" style="116" customWidth="1"/>
+    <col min="5910" max="5910" width="5.109375" style="116" customWidth="1"/>
+    <col min="5911" max="5911" width="6" style="116" customWidth="1"/>
+    <col min="5912" max="5912" width="9.6640625" style="116" customWidth="1"/>
+    <col min="5913" max="6144" width="9" style="116"/>
+    <col min="6145" max="6145" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6146" max="6146" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6147" max="6147" width="15.88671875" style="116" customWidth="1"/>
+    <col min="6148" max="6148" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6149" max="6149" width="4.88671875" style="116" customWidth="1"/>
+    <col min="6150" max="6150" width="13.109375" style="116" customWidth="1"/>
+    <col min="6151" max="6151" width="3.109375" style="116" customWidth="1"/>
+    <col min="6152" max="6152" width="4.44140625" style="116" customWidth="1"/>
+    <col min="6153" max="6153" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6154" max="6154" width="8.33203125" style="116" customWidth="1"/>
+    <col min="6155" max="6155" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6156" max="6156" width="8.109375" style="116" customWidth="1"/>
+    <col min="6157" max="6157" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6158" max="6159" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6160" max="6160" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6161" max="6161" width="11.6640625" style="116" customWidth="1"/>
+    <col min="6162" max="6162" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6163" max="6163" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6164" max="6164" width="5.44140625" style="116" customWidth="1"/>
+    <col min="6165" max="6165" width="4.109375" style="116" customWidth="1"/>
+    <col min="6166" max="6166" width="5.109375" style="116" customWidth="1"/>
+    <col min="6167" max="6167" width="6" style="116" customWidth="1"/>
+    <col min="6168" max="6168" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6169" max="6400" width="9" style="116"/>
+    <col min="6401" max="6401" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6402" max="6402" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6403" max="6403" width="15.88671875" style="116" customWidth="1"/>
+    <col min="6404" max="6404" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6405" max="6405" width="4.88671875" style="116" customWidth="1"/>
+    <col min="6406" max="6406" width="13.109375" style="116" customWidth="1"/>
+    <col min="6407" max="6407" width="3.109375" style="116" customWidth="1"/>
+    <col min="6408" max="6408" width="4.44140625" style="116" customWidth="1"/>
+    <col min="6409" max="6409" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6410" max="6410" width="8.33203125" style="116" customWidth="1"/>
+    <col min="6411" max="6411" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6412" max="6412" width="8.109375" style="116" customWidth="1"/>
+    <col min="6413" max="6413" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6414" max="6415" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6416" max="6416" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6417" max="6417" width="11.6640625" style="116" customWidth="1"/>
+    <col min="6418" max="6418" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6419" max="6419" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6420" max="6420" width="5.44140625" style="116" customWidth="1"/>
+    <col min="6421" max="6421" width="4.109375" style="116" customWidth="1"/>
+    <col min="6422" max="6422" width="5.109375" style="116" customWidth="1"/>
+    <col min="6423" max="6423" width="6" style="116" customWidth="1"/>
+    <col min="6424" max="6424" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6425" max="6656" width="9" style="116"/>
+    <col min="6657" max="6657" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6658" max="6658" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6659" max="6659" width="15.88671875" style="116" customWidth="1"/>
+    <col min="6660" max="6660" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6661" max="6661" width="4.88671875" style="116" customWidth="1"/>
+    <col min="6662" max="6662" width="13.109375" style="116" customWidth="1"/>
+    <col min="6663" max="6663" width="3.109375" style="116" customWidth="1"/>
+    <col min="6664" max="6664" width="4.44140625" style="116" customWidth="1"/>
+    <col min="6665" max="6665" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6666" max="6666" width="8.33203125" style="116" customWidth="1"/>
+    <col min="6667" max="6667" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6668" max="6668" width="8.109375" style="116" customWidth="1"/>
+    <col min="6669" max="6669" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6670" max="6671" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6672" max="6672" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6673" max="6673" width="11.6640625" style="116" customWidth="1"/>
+    <col min="6674" max="6674" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6675" max="6675" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6676" max="6676" width="5.44140625" style="116" customWidth="1"/>
+    <col min="6677" max="6677" width="4.109375" style="116" customWidth="1"/>
+    <col min="6678" max="6678" width="5.109375" style="116" customWidth="1"/>
+    <col min="6679" max="6679" width="6" style="116" customWidth="1"/>
+    <col min="6680" max="6680" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6681" max="6912" width="9" style="116"/>
+    <col min="6913" max="6913" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6914" max="6914" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6915" max="6915" width="15.88671875" style="116" customWidth="1"/>
+    <col min="6916" max="6916" width="2.88671875" style="116" customWidth="1"/>
+    <col min="6917" max="6917" width="4.88671875" style="116" customWidth="1"/>
+    <col min="6918" max="6918" width="13.109375" style="116" customWidth="1"/>
+    <col min="6919" max="6919" width="3.109375" style="116" customWidth="1"/>
+    <col min="6920" max="6920" width="4.44140625" style="116" customWidth="1"/>
+    <col min="6921" max="6921" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6922" max="6922" width="8.33203125" style="116" customWidth="1"/>
+    <col min="6923" max="6923" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6924" max="6924" width="8.109375" style="116" customWidth="1"/>
+    <col min="6925" max="6925" width="11.88671875" style="116" customWidth="1"/>
+    <col min="6926" max="6927" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6928" max="6928" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6929" max="6929" width="11.6640625" style="116" customWidth="1"/>
+    <col min="6930" max="6930" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6931" max="6931" width="6.6640625" style="116" customWidth="1"/>
+    <col min="6932" max="6932" width="5.44140625" style="116" customWidth="1"/>
+    <col min="6933" max="6933" width="4.109375" style="116" customWidth="1"/>
+    <col min="6934" max="6934" width="5.109375" style="116" customWidth="1"/>
+    <col min="6935" max="6935" width="6" style="116" customWidth="1"/>
+    <col min="6936" max="6936" width="9.6640625" style="116" customWidth="1"/>
+    <col min="6937" max="7168" width="9" style="116"/>
+    <col min="7169" max="7169" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7170" max="7170" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7171" max="7171" width="15.88671875" style="116" customWidth="1"/>
+    <col min="7172" max="7172" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7173" max="7173" width="4.88671875" style="116" customWidth="1"/>
+    <col min="7174" max="7174" width="13.109375" style="116" customWidth="1"/>
+    <col min="7175" max="7175" width="3.109375" style="116" customWidth="1"/>
+    <col min="7176" max="7176" width="4.44140625" style="116" customWidth="1"/>
+    <col min="7177" max="7177" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7178" max="7178" width="8.33203125" style="116" customWidth="1"/>
+    <col min="7179" max="7179" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7180" max="7180" width="8.109375" style="116" customWidth="1"/>
+    <col min="7181" max="7181" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7182" max="7183" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7184" max="7184" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7185" max="7185" width="11.6640625" style="116" customWidth="1"/>
+    <col min="7186" max="7186" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7187" max="7187" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7188" max="7188" width="5.44140625" style="116" customWidth="1"/>
+    <col min="7189" max="7189" width="4.109375" style="116" customWidth="1"/>
+    <col min="7190" max="7190" width="5.109375" style="116" customWidth="1"/>
+    <col min="7191" max="7191" width="6" style="116" customWidth="1"/>
+    <col min="7192" max="7192" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7193" max="7424" width="9" style="116"/>
+    <col min="7425" max="7425" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7426" max="7426" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7427" max="7427" width="15.88671875" style="116" customWidth="1"/>
+    <col min="7428" max="7428" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7429" max="7429" width="4.88671875" style="116" customWidth="1"/>
+    <col min="7430" max="7430" width="13.109375" style="116" customWidth="1"/>
+    <col min="7431" max="7431" width="3.109375" style="116" customWidth="1"/>
+    <col min="7432" max="7432" width="4.44140625" style="116" customWidth="1"/>
+    <col min="7433" max="7433" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7434" max="7434" width="8.33203125" style="116" customWidth="1"/>
+    <col min="7435" max="7435" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7436" max="7436" width="8.109375" style="116" customWidth="1"/>
+    <col min="7437" max="7437" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7438" max="7439" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7440" max="7440" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7441" max="7441" width="11.6640625" style="116" customWidth="1"/>
+    <col min="7442" max="7442" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7443" max="7443" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7444" max="7444" width="5.44140625" style="116" customWidth="1"/>
+    <col min="7445" max="7445" width="4.109375" style="116" customWidth="1"/>
+    <col min="7446" max="7446" width="5.109375" style="116" customWidth="1"/>
+    <col min="7447" max="7447" width="6" style="116" customWidth="1"/>
+    <col min="7448" max="7448" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7449" max="7680" width="9" style="116"/>
+    <col min="7681" max="7681" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7682" max="7682" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7683" max="7683" width="15.88671875" style="116" customWidth="1"/>
+    <col min="7684" max="7684" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7685" max="7685" width="4.88671875" style="116" customWidth="1"/>
+    <col min="7686" max="7686" width="13.109375" style="116" customWidth="1"/>
+    <col min="7687" max="7687" width="3.109375" style="116" customWidth="1"/>
+    <col min="7688" max="7688" width="4.44140625" style="116" customWidth="1"/>
+    <col min="7689" max="7689" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7690" max="7690" width="8.33203125" style="116" customWidth="1"/>
+    <col min="7691" max="7691" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7692" max="7692" width="8.109375" style="116" customWidth="1"/>
+    <col min="7693" max="7693" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7694" max="7695" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7696" max="7696" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7697" max="7697" width="11.6640625" style="116" customWidth="1"/>
+    <col min="7698" max="7698" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7699" max="7699" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7700" max="7700" width="5.44140625" style="116" customWidth="1"/>
+    <col min="7701" max="7701" width="4.109375" style="116" customWidth="1"/>
+    <col min="7702" max="7702" width="5.109375" style="116" customWidth="1"/>
+    <col min="7703" max="7703" width="6" style="116" customWidth="1"/>
+    <col min="7704" max="7704" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7705" max="7936" width="9" style="116"/>
+    <col min="7937" max="7937" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7938" max="7938" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7939" max="7939" width="15.88671875" style="116" customWidth="1"/>
+    <col min="7940" max="7940" width="2.88671875" style="116" customWidth="1"/>
+    <col min="7941" max="7941" width="4.88671875" style="116" customWidth="1"/>
+    <col min="7942" max="7942" width="13.109375" style="116" customWidth="1"/>
+    <col min="7943" max="7943" width="3.109375" style="116" customWidth="1"/>
+    <col min="7944" max="7944" width="4.44140625" style="116" customWidth="1"/>
+    <col min="7945" max="7945" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7946" max="7946" width="8.33203125" style="116" customWidth="1"/>
+    <col min="7947" max="7947" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7948" max="7948" width="8.109375" style="116" customWidth="1"/>
+    <col min="7949" max="7949" width="11.88671875" style="116" customWidth="1"/>
+    <col min="7950" max="7951" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7952" max="7952" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7953" max="7953" width="11.6640625" style="116" customWidth="1"/>
+    <col min="7954" max="7954" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7955" max="7955" width="6.6640625" style="116" customWidth="1"/>
+    <col min="7956" max="7956" width="5.44140625" style="116" customWidth="1"/>
+    <col min="7957" max="7957" width="4.109375" style="116" customWidth="1"/>
+    <col min="7958" max="7958" width="5.109375" style="116" customWidth="1"/>
+    <col min="7959" max="7959" width="6" style="116" customWidth="1"/>
+    <col min="7960" max="7960" width="9.6640625" style="116" customWidth="1"/>
+    <col min="7961" max="8192" width="9" style="116"/>
+    <col min="8193" max="8193" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8194" max="8194" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8195" max="8195" width="15.88671875" style="116" customWidth="1"/>
+    <col min="8196" max="8196" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8197" max="8197" width="4.88671875" style="116" customWidth="1"/>
+    <col min="8198" max="8198" width="13.109375" style="116" customWidth="1"/>
+    <col min="8199" max="8199" width="3.109375" style="116" customWidth="1"/>
+    <col min="8200" max="8200" width="4.44140625" style="116" customWidth="1"/>
+    <col min="8201" max="8201" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8202" max="8202" width="8.33203125" style="116" customWidth="1"/>
+    <col min="8203" max="8203" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8204" max="8204" width="8.109375" style="116" customWidth="1"/>
+    <col min="8205" max="8205" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8206" max="8207" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8208" max="8208" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8209" max="8209" width="11.6640625" style="116" customWidth="1"/>
+    <col min="8210" max="8210" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8211" max="8211" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8212" max="8212" width="5.44140625" style="116" customWidth="1"/>
+    <col min="8213" max="8213" width="4.109375" style="116" customWidth="1"/>
+    <col min="8214" max="8214" width="5.109375" style="116" customWidth="1"/>
+    <col min="8215" max="8215" width="6" style="116" customWidth="1"/>
+    <col min="8216" max="8216" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8217" max="8448" width="9" style="116"/>
+    <col min="8449" max="8449" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8450" max="8450" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8451" max="8451" width="15.88671875" style="116" customWidth="1"/>
+    <col min="8452" max="8452" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8453" max="8453" width="4.88671875" style="116" customWidth="1"/>
+    <col min="8454" max="8454" width="13.109375" style="116" customWidth="1"/>
+    <col min="8455" max="8455" width="3.109375" style="116" customWidth="1"/>
+    <col min="8456" max="8456" width="4.44140625" style="116" customWidth="1"/>
+    <col min="8457" max="8457" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8458" max="8458" width="8.33203125" style="116" customWidth="1"/>
+    <col min="8459" max="8459" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8460" max="8460" width="8.109375" style="116" customWidth="1"/>
+    <col min="8461" max="8461" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8462" max="8463" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8464" max="8464" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8465" max="8465" width="11.6640625" style="116" customWidth="1"/>
+    <col min="8466" max="8466" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8467" max="8467" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8468" max="8468" width="5.44140625" style="116" customWidth="1"/>
+    <col min="8469" max="8469" width="4.109375" style="116" customWidth="1"/>
+    <col min="8470" max="8470" width="5.109375" style="116" customWidth="1"/>
+    <col min="8471" max="8471" width="6" style="116" customWidth="1"/>
+    <col min="8472" max="8472" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8473" max="8704" width="9" style="116"/>
+    <col min="8705" max="8705" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8706" max="8706" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8707" max="8707" width="15.88671875" style="116" customWidth="1"/>
+    <col min="8708" max="8708" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8709" max="8709" width="4.88671875" style="116" customWidth="1"/>
+    <col min="8710" max="8710" width="13.109375" style="116" customWidth="1"/>
+    <col min="8711" max="8711" width="3.109375" style="116" customWidth="1"/>
+    <col min="8712" max="8712" width="4.44140625" style="116" customWidth="1"/>
+    <col min="8713" max="8713" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8714" max="8714" width="8.33203125" style="116" customWidth="1"/>
+    <col min="8715" max="8715" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8716" max="8716" width="8.109375" style="116" customWidth="1"/>
+    <col min="8717" max="8717" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8718" max="8719" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8720" max="8720" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8721" max="8721" width="11.6640625" style="116" customWidth="1"/>
+    <col min="8722" max="8722" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8723" max="8723" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8724" max="8724" width="5.44140625" style="116" customWidth="1"/>
+    <col min="8725" max="8725" width="4.109375" style="116" customWidth="1"/>
+    <col min="8726" max="8726" width="5.109375" style="116" customWidth="1"/>
+    <col min="8727" max="8727" width="6" style="116" customWidth="1"/>
+    <col min="8728" max="8728" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8729" max="8960" width="9" style="116"/>
+    <col min="8961" max="8961" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8962" max="8962" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8963" max="8963" width="15.88671875" style="116" customWidth="1"/>
+    <col min="8964" max="8964" width="2.88671875" style="116" customWidth="1"/>
+    <col min="8965" max="8965" width="4.88671875" style="116" customWidth="1"/>
+    <col min="8966" max="8966" width="13.109375" style="116" customWidth="1"/>
+    <col min="8967" max="8967" width="3.109375" style="116" customWidth="1"/>
+    <col min="8968" max="8968" width="4.44140625" style="116" customWidth="1"/>
+    <col min="8969" max="8969" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8970" max="8970" width="8.33203125" style="116" customWidth="1"/>
+    <col min="8971" max="8971" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8972" max="8972" width="8.109375" style="116" customWidth="1"/>
+    <col min="8973" max="8973" width="11.88671875" style="116" customWidth="1"/>
+    <col min="8974" max="8975" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8976" max="8976" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8977" max="8977" width="11.6640625" style="116" customWidth="1"/>
+    <col min="8978" max="8978" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8979" max="8979" width="6.6640625" style="116" customWidth="1"/>
+    <col min="8980" max="8980" width="5.44140625" style="116" customWidth="1"/>
+    <col min="8981" max="8981" width="4.109375" style="116" customWidth="1"/>
+    <col min="8982" max="8982" width="5.109375" style="116" customWidth="1"/>
+    <col min="8983" max="8983" width="6" style="116" customWidth="1"/>
+    <col min="8984" max="8984" width="9.6640625" style="116" customWidth="1"/>
+    <col min="8985" max="9216" width="9" style="116"/>
+    <col min="9217" max="9217" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9218" max="9218" width="6.6640625" style="116" customWidth="1"/>
+    <col min="9219" max="9219" width="15.88671875" style="116" customWidth="1"/>
+    <col min="9220" max="9220" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9221" max="9221" width="4.88671875" style="116" customWidth="1"/>
+    <col min="9222" max="9222" width="13.109375" style="116" customWidth="1"/>
+    <col min="9223" max="9223" width="3.109375" style="116" customWidth="1"/>
+    <col min="9224" max="9224" width="4.44140625" style="116" customWidth="1"/>
+    <col min="9225" max="9225" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9226" max="9226" width="8.33203125" style="116" customWidth="1"/>
+    <col min="9227" max="9227" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9228" max="9228" width="8.109375" style="116" customWidth="1"/>
+    <col min="9229" max="9229" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9230" max="9231" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9232" max="9232" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9233" max="9233" width="11.6640625" style="116" customWidth="1"/>
+    <col min="9234" max="9234" width="7.6640625" style="116" customWidth="1"/>
+    <col min="9235" max="9235" width="6.6640625" style="116" customWidth="1"/>
+    <col min="9236" max="9236" width="5.44140625" style="116" customWidth="1"/>
+    <col min="9237" max="9237" width="4.109375" style="116" customWidth="1"/>
+    <col min="9238" max="9238" width="5.109375" style="116" customWidth="1"/>
+    <col min="9239" max="9239" width="6" style="116" customWidth="1"/>
+    <col min="9240" max="9240" width="9.6640625" style="116" customWidth="1"/>
+    <col min="9241" max="9472" width="9" style="116"/>
+    <col min="9473" max="9473" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9474" max="9474" width="6.6640625" style="116" customWidth="1"/>
+    <col min="9475" max="9475" width="15.88671875" style="116" customWidth="1"/>
+    <col min="9476" max="9476" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9477" max="9477" width="4.88671875" style="116" customWidth="1"/>
+    <col min="9478" max="9478" width="13.109375" style="116" customWidth="1"/>
+    <col min="9479" max="9479" width="3.109375" style="116" customWidth="1"/>
+    <col min="9480" max="9480" width="4.44140625" style="116" customWidth="1"/>
+    <col min="9481" max="9481" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9482" max="9482" width="8.33203125" style="116" customWidth="1"/>
+    <col min="9483" max="9483" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9484" max="9484" width="8.109375" style="116" customWidth="1"/>
+    <col min="9485" max="9485" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9486" max="9487" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9488" max="9488" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9489" max="9489" width="11.6640625" style="116" customWidth="1"/>
+    <col min="9490" max="9490" width="7.6640625" style="116" customWidth="1"/>
+    <col min="9491" max="9491" width="6.6640625" style="116" customWidth="1"/>
+    <col min="9492" max="9492" width="5.44140625" style="116" customWidth="1"/>
+    <col min="9493" max="9493" width="4.109375" style="116" customWidth="1"/>
+    <col min="9494" max="9494" width="5.109375" style="116" customWidth="1"/>
+    <col min="9495" max="9495" width="6" style="116" customWidth="1"/>
+    <col min="9496" max="9496" width="9.6640625" style="116" customWidth="1"/>
+    <col min="9497" max="9728" width="9" style="116"/>
+    <col min="9729" max="9729" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9730" max="9730" width="6.6640625" style="116" customWidth="1"/>
+    <col min="9731" max="9731" width="15.88671875" style="116" customWidth="1"/>
+    <col min="9732" max="9732" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9733" max="9733" width="4.88671875" style="116" customWidth="1"/>
+    <col min="9734" max="9734" width="13.109375" style="116" customWidth="1"/>
+    <col min="9735" max="9735" width="3.109375" style="116" customWidth="1"/>
+    <col min="9736" max="9736" width="4.44140625" style="116" customWidth="1"/>
+    <col min="9737" max="9737" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9738" max="9738" width="8.33203125" style="116" customWidth="1"/>
+    <col min="9739" max="9739" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9740" max="9740" width="8.109375" style="116" customWidth="1"/>
+    <col min="9741" max="9741" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9742" max="9743" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9744" max="9744" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9745" max="9745" width="11.6640625" style="116" customWidth="1"/>
+    <col min="9746" max="9746" width="7.6640625" style="116" customWidth="1"/>
+    <col min="9747" max="9747" width="6.6640625" style="116" customWidth="1"/>
+    <col min="9748" max="9748" width="5.44140625" style="116" customWidth="1"/>
+    <col min="9749" max="9749" width="4.109375" style="116" customWidth="1"/>
+    <col min="9750" max="9750" width="5.109375" style="116" customWidth="1"/>
+    <col min="9751" max="9751" width="6" style="116" customWidth="1"/>
+    <col min="9752" max="9752" width="9.6640625" style="116" customWidth="1"/>
+    <col min="9753" max="9984" width="9" style="116"/>
+    <col min="9985" max="9985" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9986" max="9986" width="6.6640625" style="116" customWidth="1"/>
+    <col min="9987" max="9987" width="15.88671875" style="116" customWidth="1"/>
+    <col min="9988" max="9988" width="2.88671875" style="116" customWidth="1"/>
+    <col min="9989" max="9989" width="4.88671875" style="116" customWidth="1"/>
+    <col min="9990" max="9990" width="13.109375" style="116" customWidth="1"/>
+    <col min="9991" max="9991" width="3.109375" style="116" customWidth="1"/>
+    <col min="9992" max="9992" width="4.44140625" style="116" customWidth="1"/>
+    <col min="9993" max="9993" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9994" max="9994" width="8.33203125" style="116" customWidth="1"/>
+    <col min="9995" max="9995" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9996" max="9996" width="8.109375" style="116" customWidth="1"/>
+    <col min="9997" max="9997" width="11.88671875" style="116" customWidth="1"/>
+    <col min="9998" max="9999" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10000" max="10000" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10001" max="10001" width="11.6640625" style="116" customWidth="1"/>
+    <col min="10002" max="10002" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10003" max="10003" width="6.6640625" style="116" customWidth="1"/>
+    <col min="10004" max="10004" width="5.44140625" style="116" customWidth="1"/>
+    <col min="10005" max="10005" width="4.109375" style="116" customWidth="1"/>
+    <col min="10006" max="10006" width="5.109375" style="116" customWidth="1"/>
+    <col min="10007" max="10007" width="6" style="116" customWidth="1"/>
+    <col min="10008" max="10008" width="9.6640625" style="116" customWidth="1"/>
+    <col min="10009" max="10240" width="9" style="116"/>
+    <col min="10241" max="10241" width="11.88671875" style="116" customWidth="1"/>
+    <col min="10242" max="10242" width="6.6640625" style="116" customWidth="1"/>
+    <col min="10243" max="10243" width="15.88671875" style="116" customWidth="1"/>
+    <col min="10244" max="10244" width="2.88671875" style="116" customWidth="1"/>
+    <col min="10245" max="10245" width="4.88671875" style="116" customWidth="1"/>
+    <col min="10246" max="10246" width="13.109375" style="116" customWidth="1"/>
+    <col min="10247" max="10247" width="3.109375" style="116" customWidth="1"/>
+    <col min="10248" max="10248" width="4.44140625" style="116" customWidth="1"/>
+    <col min="10249" max="10249" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10250" max="10250" width="8.33203125" style="116" customWidth="1"/>
+    <col min="10251" max="10251" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10252" max="10252" width="8.109375" style="116" customWidth="1"/>
+    <col min="10253" max="10253" width="11.88671875" style="116" customWidth="1"/>
+    <col min="10254" max="10255" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10256" max="10256" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10257" max="10257" width="11.6640625" style="116" customWidth="1"/>
+    <col min="10258" max="10258" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10259" max="10259" width="6.6640625" style="116" customWidth="1"/>
+    <col min="10260" max="10260" width="5.44140625" style="116" customWidth="1"/>
+    <col min="10261" max="10261" width="4.109375" style="116" customWidth="1"/>
+    <col min="10262" max="10262" width="5.109375" style="116" customWidth="1"/>
+    <col min="10263" max="10263" width="6" style="116" customWidth="1"/>
+    <col min="10264" max="10264" width="9.6640625" style="116" customWidth="1"/>
+    <col min="10265" max="10496" width="9" style="116"/>
+    <col min="10497" max="10497" width="11.88671875" style="116" customWidth="1"/>
+    <col min="10498" max="10498" width="6.6640625" style="116" customWidth="1"/>
+    <col min="10499" max="10499" width="15.88671875" style="116" customWidth="1"/>
+    <col min="10500" max="10500" width="2.88671875" style="116" customWidth="1"/>
+    <col min="10501" max="10501" width="4.88671875" style="116" customWidth="1"/>
+    <col min="10502" max="10502" width="13.109375" style="116" customWidth="1"/>
+    <col min="10503" max="10503" width="3.109375" style="116" customWidth="1"/>
+    <col min="10504" max="10504" width="4.44140625" style="116" customWidth="1"/>
+    <col min="10505" max="10505" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10506" max="10506" width="8.33203125" style="116" customWidth="1"/>
+    <col min="10507" max="10507" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10508" max="10508" width="8.109375" style="116" customWidth="1"/>
+    <col min="10509" max="10509" width="11.88671875" style="116" customWidth="1"/>
+    <col min="10510" max="10511" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10512" max="10512" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10513" max="10513" width="11.6640625" style="116" customWidth="1"/>
+    <col min="10514" max="10514" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10515" max="10515" width="6.6640625" style="116" customWidth="1"/>
+    <col min="10516" max="10516" width="5.44140625" style="116" customWidth="1"/>
+    <col min="10517" max="10517" width="4.109375" style="116" customWidth="1"/>
+    <col min="10518" max="10518" width="5.109375" style="116" customWidth="1"/>
+    <col min="10519" max="10519" width="6" style="116" customWidth="1"/>
+    <col min="10520" max="10520" width="9.6640625" style="116" customWidth="1"/>
+    <col min="10521" max="10752" width="9" style="116"/>
+    <col min="10753" max="10753" width="11.88671875" style="116" customWidth="1"/>
+    <col min="10754" max="10754" width="6.6640625" style="116" customWidth="1"/>
+    <col min="10755" max="10755" width="15.88671875" style="116" customWidth="1"/>
+    <col min="10756" max="10756" width="2.88671875" style="116" customWidth="1"/>
+    <col min="10757" max="10757" width="4.88671875" style="116" customWidth="1"/>
+    <col min="10758" max="10758" width="13.109375" style="116" customWidth="1"/>
+    <col min="10759" max="10759" width="3.109375" style="116" customWidth="1"/>
+    <col min="10760" max="10760" width="4.44140625" style="116" customWidth="1"/>
+    <col min="10761" max="10761" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10762" max="10762" width="8.33203125" style="116" customWidth="1"/>
+    <col min="10763" max="10763" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10764" max="10764" width="8.109375" style="116" customWidth="1"/>
+    <col min="10765" max="10765" width="11.88671875" style="116" customWidth="1"/>
+    <col min="10766" max="10767" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10768" max="10768" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10769" max="10769" width="11.6640625" style="116" customWidth="1"/>
+    <col min="10770" max="10770" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10771" max="10771" width="6.6640625" style="116" customWidth="1"/>
+    <col min="10772" max="10772" width="5.44140625" style="116" customWidth="1"/>
+    <col min="10773" max="10773" width="4.109375" style="116" customWidth="1"/>
+    <col min="10774" max="10774" width="5.109375" style="116" customWidth="1"/>
+    <col min="10775" max="10775" width="6" style="116" customWidth="1"/>
+    <col min="10776" max="10776" width="9.6640625" style="116" customWidth="1"/>
+    <col min="10777" max="11008" width="9" style="116"/>
+    <col min="11009" max="11009" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11010" max="11010" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11011" max="11011" width="15.88671875" style="116" customWidth="1"/>
+    <col min="11012" max="11012" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11013" max="11013" width="4.88671875" style="116" customWidth="1"/>
+    <col min="11014" max="11014" width="13.109375" style="116" customWidth="1"/>
+    <col min="11015" max="11015" width="3.109375" style="116" customWidth="1"/>
+    <col min="11016" max="11016" width="4.44140625" style="116" customWidth="1"/>
+    <col min="11017" max="11017" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11018" max="11018" width="8.33203125" style="116" customWidth="1"/>
+    <col min="11019" max="11019" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11020" max="11020" width="8.109375" style="116" customWidth="1"/>
+    <col min="11021" max="11021" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11022" max="11023" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11024" max="11024" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11025" max="11025" width="11.6640625" style="116" customWidth="1"/>
+    <col min="11026" max="11026" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11027" max="11027" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11028" max="11028" width="5.44140625" style="116" customWidth="1"/>
+    <col min="11029" max="11029" width="4.109375" style="116" customWidth="1"/>
+    <col min="11030" max="11030" width="5.109375" style="116" customWidth="1"/>
+    <col min="11031" max="11031" width="6" style="116" customWidth="1"/>
+    <col min="11032" max="11032" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11033" max="11264" width="9" style="116"/>
+    <col min="11265" max="11265" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11266" max="11266" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11267" max="11267" width="15.88671875" style="116" customWidth="1"/>
+    <col min="11268" max="11268" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11269" max="11269" width="4.88671875" style="116" customWidth="1"/>
+    <col min="11270" max="11270" width="13.109375" style="116" customWidth="1"/>
+    <col min="11271" max="11271" width="3.109375" style="116" customWidth="1"/>
+    <col min="11272" max="11272" width="4.44140625" style="116" customWidth="1"/>
+    <col min="11273" max="11273" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11274" max="11274" width="8.33203125" style="116" customWidth="1"/>
+    <col min="11275" max="11275" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11276" max="11276" width="8.109375" style="116" customWidth="1"/>
+    <col min="11277" max="11277" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11278" max="11279" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11280" max="11280" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11281" max="11281" width="11.6640625" style="116" customWidth="1"/>
+    <col min="11282" max="11282" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11283" max="11283" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11284" max="11284" width="5.44140625" style="116" customWidth="1"/>
+    <col min="11285" max="11285" width="4.109375" style="116" customWidth="1"/>
+    <col min="11286" max="11286" width="5.109375" style="116" customWidth="1"/>
+    <col min="11287" max="11287" width="6" style="116" customWidth="1"/>
+    <col min="11288" max="11288" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11289" max="11520" width="9" style="116"/>
+    <col min="11521" max="11521" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11522" max="11522" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11523" max="11523" width="15.88671875" style="116" customWidth="1"/>
+    <col min="11524" max="11524" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11525" max="11525" width="4.88671875" style="116" customWidth="1"/>
+    <col min="11526" max="11526" width="13.109375" style="116" customWidth="1"/>
+    <col min="11527" max="11527" width="3.109375" style="116" customWidth="1"/>
+    <col min="11528" max="11528" width="4.44140625" style="116" customWidth="1"/>
+    <col min="11529" max="11529" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11530" max="11530" width="8.33203125" style="116" customWidth="1"/>
+    <col min="11531" max="11531" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11532" max="11532" width="8.109375" style="116" customWidth="1"/>
+    <col min="11533" max="11533" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11534" max="11535" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11536" max="11536" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11537" max="11537" width="11.6640625" style="116" customWidth="1"/>
+    <col min="11538" max="11538" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11539" max="11539" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11540" max="11540" width="5.44140625" style="116" customWidth="1"/>
+    <col min="11541" max="11541" width="4.109375" style="116" customWidth="1"/>
+    <col min="11542" max="11542" width="5.109375" style="116" customWidth="1"/>
+    <col min="11543" max="11543" width="6" style="116" customWidth="1"/>
+    <col min="11544" max="11544" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11545" max="11776" width="9" style="116"/>
+    <col min="11777" max="11777" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11778" max="11778" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11779" max="11779" width="15.88671875" style="116" customWidth="1"/>
+    <col min="11780" max="11780" width="2.88671875" style="116" customWidth="1"/>
+    <col min="11781" max="11781" width="4.88671875" style="116" customWidth="1"/>
+    <col min="11782" max="11782" width="13.109375" style="116" customWidth="1"/>
+    <col min="11783" max="11783" width="3.109375" style="116" customWidth="1"/>
+    <col min="11784" max="11784" width="4.44140625" style="116" customWidth="1"/>
+    <col min="11785" max="11785" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11786" max="11786" width="8.33203125" style="116" customWidth="1"/>
+    <col min="11787" max="11787" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11788" max="11788" width="8.109375" style="116" customWidth="1"/>
+    <col min="11789" max="11789" width="11.88671875" style="116" customWidth="1"/>
+    <col min="11790" max="11791" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11792" max="11792" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11793" max="11793" width="11.6640625" style="116" customWidth="1"/>
+    <col min="11794" max="11794" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11795" max="11795" width="6.6640625" style="116" customWidth="1"/>
+    <col min="11796" max="11796" width="5.44140625" style="116" customWidth="1"/>
+    <col min="11797" max="11797" width="4.109375" style="116" customWidth="1"/>
+    <col min="11798" max="11798" width="5.109375" style="116" customWidth="1"/>
+    <col min="11799" max="11799" width="6" style="116" customWidth="1"/>
+    <col min="11800" max="11800" width="9.6640625" style="116" customWidth="1"/>
+    <col min="11801" max="12032" width="9" style="116"/>
+    <col min="12033" max="12033" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12034" max="12034" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12035" max="12035" width="15.88671875" style="116" customWidth="1"/>
+    <col min="12036" max="12036" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12037" max="12037" width="4.88671875" style="116" customWidth="1"/>
+    <col min="12038" max="12038" width="13.109375" style="116" customWidth="1"/>
+    <col min="12039" max="12039" width="3.109375" style="116" customWidth="1"/>
+    <col min="12040" max="12040" width="4.44140625" style="116" customWidth="1"/>
+    <col min="12041" max="12041" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12042" max="12042" width="8.33203125" style="116" customWidth="1"/>
+    <col min="12043" max="12043" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12044" max="12044" width="8.109375" style="116" customWidth="1"/>
+    <col min="12045" max="12045" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12046" max="12047" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12048" max="12048" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12049" max="12049" width="11.6640625" style="116" customWidth="1"/>
+    <col min="12050" max="12050" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12051" max="12051" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12052" max="12052" width="5.44140625" style="116" customWidth="1"/>
+    <col min="12053" max="12053" width="4.109375" style="116" customWidth="1"/>
+    <col min="12054" max="12054" width="5.109375" style="116" customWidth="1"/>
+    <col min="12055" max="12055" width="6" style="116" customWidth="1"/>
+    <col min="12056" max="12056" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12057" max="12288" width="9" style="116"/>
+    <col min="12289" max="12289" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12290" max="12290" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12291" max="12291" width="15.88671875" style="116" customWidth="1"/>
+    <col min="12292" max="12292" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12293" max="12293" width="4.88671875" style="116" customWidth="1"/>
+    <col min="12294" max="12294" width="13.109375" style="116" customWidth="1"/>
+    <col min="12295" max="12295" width="3.109375" style="116" customWidth="1"/>
+    <col min="12296" max="12296" width="4.44140625" style="116" customWidth="1"/>
+    <col min="12297" max="12297" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12298" max="12298" width="8.33203125" style="116" customWidth="1"/>
+    <col min="12299" max="12299" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12300" max="12300" width="8.109375" style="116" customWidth="1"/>
+    <col min="12301" max="12301" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12302" max="12303" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12304" max="12304" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12305" max="12305" width="11.6640625" style="116" customWidth="1"/>
+    <col min="12306" max="12306" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12307" max="12307" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12308" max="12308" width="5.44140625" style="116" customWidth="1"/>
+    <col min="12309" max="12309" width="4.109375" style="116" customWidth="1"/>
+    <col min="12310" max="12310" width="5.109375" style="116" customWidth="1"/>
+    <col min="12311" max="12311" width="6" style="116" customWidth="1"/>
+    <col min="12312" max="12312" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12313" max="12544" width="9" style="116"/>
+    <col min="12545" max="12545" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12546" max="12546" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12547" max="12547" width="15.88671875" style="116" customWidth="1"/>
+    <col min="12548" max="12548" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12549" max="12549" width="4.88671875" style="116" customWidth="1"/>
+    <col min="12550" max="12550" width="13.109375" style="116" customWidth="1"/>
+    <col min="12551" max="12551" width="3.109375" style="116" customWidth="1"/>
+    <col min="12552" max="12552" width="4.44140625" style="116" customWidth="1"/>
+    <col min="12553" max="12553" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12554" max="12554" width="8.33203125" style="116" customWidth="1"/>
+    <col min="12555" max="12555" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12556" max="12556" width="8.109375" style="116" customWidth="1"/>
+    <col min="12557" max="12557" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12558" max="12559" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12560" max="12560" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12561" max="12561" width="11.6640625" style="116" customWidth="1"/>
+    <col min="12562" max="12562" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12563" max="12563" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12564" max="12564" width="5.44140625" style="116" customWidth="1"/>
+    <col min="12565" max="12565" width="4.109375" style="116" customWidth="1"/>
+    <col min="12566" max="12566" width="5.109375" style="116" customWidth="1"/>
+    <col min="12567" max="12567" width="6" style="116" customWidth="1"/>
+    <col min="12568" max="12568" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12569" max="12800" width="9" style="116"/>
+    <col min="12801" max="12801" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12802" max="12802" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12803" max="12803" width="15.88671875" style="116" customWidth="1"/>
+    <col min="12804" max="12804" width="2.88671875" style="116" customWidth="1"/>
+    <col min="12805" max="12805" width="4.88671875" style="116" customWidth="1"/>
+    <col min="12806" max="12806" width="13.109375" style="116" customWidth="1"/>
+    <col min="12807" max="12807" width="3.109375" style="116" customWidth="1"/>
+    <col min="12808" max="12808" width="4.44140625" style="116" customWidth="1"/>
+    <col min="12809" max="12809" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12810" max="12810" width="8.33203125" style="116" customWidth="1"/>
+    <col min="12811" max="12811" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12812" max="12812" width="8.109375" style="116" customWidth="1"/>
+    <col min="12813" max="12813" width="11.88671875" style="116" customWidth="1"/>
+    <col min="12814" max="12815" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12816" max="12816" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12817" max="12817" width="11.6640625" style="116" customWidth="1"/>
+    <col min="12818" max="12818" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12819" max="12819" width="6.6640625" style="116" customWidth="1"/>
+    <col min="12820" max="12820" width="5.44140625" style="116" customWidth="1"/>
+    <col min="12821" max="12821" width="4.109375" style="116" customWidth="1"/>
+    <col min="12822" max="12822" width="5.109375" style="116" customWidth="1"/>
+    <col min="12823" max="12823" width="6" style="116" customWidth="1"/>
+    <col min="12824" max="12824" width="9.6640625" style="116" customWidth="1"/>
+    <col min="12825" max="13056" width="9" style="116"/>
+    <col min="13057" max="13057" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13058" max="13058" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13059" max="13059" width="15.88671875" style="116" customWidth="1"/>
+    <col min="13060" max="13060" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13061" max="13061" width="4.88671875" style="116" customWidth="1"/>
+    <col min="13062" max="13062" width="13.109375" style="116" customWidth="1"/>
+    <col min="13063" max="13063" width="3.109375" style="116" customWidth="1"/>
+    <col min="13064" max="13064" width="4.44140625" style="116" customWidth="1"/>
+    <col min="13065" max="13065" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13066" max="13066" width="8.33203125" style="116" customWidth="1"/>
+    <col min="13067" max="13067" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13068" max="13068" width="8.109375" style="116" customWidth="1"/>
+    <col min="13069" max="13069" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13070" max="13071" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13072" max="13072" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13073" max="13073" width="11.6640625" style="116" customWidth="1"/>
+    <col min="13074" max="13074" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13075" max="13075" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13076" max="13076" width="5.44140625" style="116" customWidth="1"/>
+    <col min="13077" max="13077" width="4.109375" style="116" customWidth="1"/>
+    <col min="13078" max="13078" width="5.109375" style="116" customWidth="1"/>
+    <col min="13079" max="13079" width="6" style="116" customWidth="1"/>
+    <col min="13080" max="13080" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13081" max="13312" width="9" style="116"/>
+    <col min="13313" max="13313" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13314" max="13314" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13315" max="13315" width="15.88671875" style="116" customWidth="1"/>
+    <col min="13316" max="13316" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13317" max="13317" width="4.88671875" style="116" customWidth="1"/>
+    <col min="13318" max="13318" width="13.109375" style="116" customWidth="1"/>
+    <col min="13319" max="13319" width="3.109375" style="116" customWidth="1"/>
+    <col min="13320" max="13320" width="4.44140625" style="116" customWidth="1"/>
+    <col min="13321" max="13321" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13322" max="13322" width="8.33203125" style="116" customWidth="1"/>
+    <col min="13323" max="13323" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13324" max="13324" width="8.109375" style="116" customWidth="1"/>
+    <col min="13325" max="13325" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13326" max="13327" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13328" max="13328" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13329" max="13329" width="11.6640625" style="116" customWidth="1"/>
+    <col min="13330" max="13330" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13331" max="13331" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13332" max="13332" width="5.44140625" style="116" customWidth="1"/>
+    <col min="13333" max="13333" width="4.109375" style="116" customWidth="1"/>
+    <col min="13334" max="13334" width="5.109375" style="116" customWidth="1"/>
+    <col min="13335" max="13335" width="6" style="116" customWidth="1"/>
+    <col min="13336" max="13336" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13337" max="13568" width="9" style="116"/>
+    <col min="13569" max="13569" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13570" max="13570" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13571" max="13571" width="15.88671875" style="116" customWidth="1"/>
+    <col min="13572" max="13572" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13573" max="13573" width="4.88671875" style="116" customWidth="1"/>
+    <col min="13574" max="13574" width="13.109375" style="116" customWidth="1"/>
+    <col min="13575" max="13575" width="3.109375" style="116" customWidth="1"/>
+    <col min="13576" max="13576" width="4.44140625" style="116" customWidth="1"/>
+    <col min="13577" max="13577" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13578" max="13578" width="8.33203125" style="116" customWidth="1"/>
+    <col min="13579" max="13579" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13580" max="13580" width="8.109375" style="116" customWidth="1"/>
+    <col min="13581" max="13581" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13582" max="13583" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13584" max="13584" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13585" max="13585" width="11.6640625" style="116" customWidth="1"/>
+    <col min="13586" max="13586" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13587" max="13587" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13588" max="13588" width="5.44140625" style="116" customWidth="1"/>
+    <col min="13589" max="13589" width="4.109375" style="116" customWidth="1"/>
+    <col min="13590" max="13590" width="5.109375" style="116" customWidth="1"/>
+    <col min="13591" max="13591" width="6" style="116" customWidth="1"/>
+    <col min="13592" max="13592" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13593" max="13824" width="9" style="116"/>
+    <col min="13825" max="13825" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13826" max="13826" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13827" max="13827" width="15.88671875" style="116" customWidth="1"/>
+    <col min="13828" max="13828" width="2.88671875" style="116" customWidth="1"/>
+    <col min="13829" max="13829" width="4.88671875" style="116" customWidth="1"/>
+    <col min="13830" max="13830" width="13.109375" style="116" customWidth="1"/>
+    <col min="13831" max="13831" width="3.109375" style="116" customWidth="1"/>
+    <col min="13832" max="13832" width="4.44140625" style="116" customWidth="1"/>
+    <col min="13833" max="13833" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13834" max="13834" width="8.33203125" style="116" customWidth="1"/>
+    <col min="13835" max="13835" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13836" max="13836" width="8.109375" style="116" customWidth="1"/>
+    <col min="13837" max="13837" width="11.88671875" style="116" customWidth="1"/>
+    <col min="13838" max="13839" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13840" max="13840" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13841" max="13841" width="11.6640625" style="116" customWidth="1"/>
+    <col min="13842" max="13842" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13843" max="13843" width="6.6640625" style="116" customWidth="1"/>
+    <col min="13844" max="13844" width="5.44140625" style="116" customWidth="1"/>
+    <col min="13845" max="13845" width="4.109375" style="116" customWidth="1"/>
+    <col min="13846" max="13846" width="5.109375" style="116" customWidth="1"/>
+    <col min="13847" max="13847" width="6" style="116" customWidth="1"/>
+    <col min="13848" max="13848" width="9.6640625" style="116" customWidth="1"/>
+    <col min="13849" max="14080" width="9" style="116"/>
+    <col min="14081" max="14081" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14082" max="14082" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14083" max="14083" width="15.88671875" style="116" customWidth="1"/>
+    <col min="14084" max="14084" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14085" max="14085" width="4.88671875" style="116" customWidth="1"/>
+    <col min="14086" max="14086" width="13.109375" style="116" customWidth="1"/>
+    <col min="14087" max="14087" width="3.109375" style="116" customWidth="1"/>
+    <col min="14088" max="14088" width="4.44140625" style="116" customWidth="1"/>
+    <col min="14089" max="14089" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14090" max="14090" width="8.33203125" style="116" customWidth="1"/>
+    <col min="14091" max="14091" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14092" max="14092" width="8.109375" style="116" customWidth="1"/>
+    <col min="14093" max="14093" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14094" max="14095" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14096" max="14096" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14097" max="14097" width="11.6640625" style="116" customWidth="1"/>
+    <col min="14098" max="14098" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14099" max="14099" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14100" max="14100" width="5.44140625" style="116" customWidth="1"/>
+    <col min="14101" max="14101" width="4.109375" style="116" customWidth="1"/>
+    <col min="14102" max="14102" width="5.109375" style="116" customWidth="1"/>
+    <col min="14103" max="14103" width="6" style="116" customWidth="1"/>
+    <col min="14104" max="14104" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14105" max="14336" width="9" style="116"/>
+    <col min="14337" max="14337" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14338" max="14338" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14339" max="14339" width="15.88671875" style="116" customWidth="1"/>
+    <col min="14340" max="14340" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14341" max="14341" width="4.88671875" style="116" customWidth="1"/>
+    <col min="14342" max="14342" width="13.109375" style="116" customWidth="1"/>
+    <col min="14343" max="14343" width="3.109375" style="116" customWidth="1"/>
+    <col min="14344" max="14344" width="4.44140625" style="116" customWidth="1"/>
+    <col min="14345" max="14345" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14346" max="14346" width="8.33203125" style="116" customWidth="1"/>
+    <col min="14347" max="14347" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14348" max="14348" width="8.109375" style="116" customWidth="1"/>
+    <col min="14349" max="14349" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14350" max="14351" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14352" max="14352" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14353" max="14353" width="11.6640625" style="116" customWidth="1"/>
+    <col min="14354" max="14354" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14355" max="14355" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14356" max="14356" width="5.44140625" style="116" customWidth="1"/>
+    <col min="14357" max="14357" width="4.109375" style="116" customWidth="1"/>
+    <col min="14358" max="14358" width="5.109375" style="116" customWidth="1"/>
+    <col min="14359" max="14359" width="6" style="116" customWidth="1"/>
+    <col min="14360" max="14360" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14361" max="14592" width="9" style="116"/>
+    <col min="14593" max="14593" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14594" max="14594" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14595" max="14595" width="15.88671875" style="116" customWidth="1"/>
+    <col min="14596" max="14596" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14597" max="14597" width="4.88671875" style="116" customWidth="1"/>
+    <col min="14598" max="14598" width="13.109375" style="116" customWidth="1"/>
+    <col min="14599" max="14599" width="3.109375" style="116" customWidth="1"/>
+    <col min="14600" max="14600" width="4.44140625" style="116" customWidth="1"/>
+    <col min="14601" max="14601" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14602" max="14602" width="8.33203125" style="116" customWidth="1"/>
+    <col min="14603" max="14603" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14604" max="14604" width="8.109375" style="116" customWidth="1"/>
+    <col min="14605" max="14605" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14606" max="14607" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14608" max="14608" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14609" max="14609" width="11.6640625" style="116" customWidth="1"/>
+    <col min="14610" max="14610" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14611" max="14611" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14612" max="14612" width="5.44140625" style="116" customWidth="1"/>
+    <col min="14613" max="14613" width="4.109375" style="116" customWidth="1"/>
+    <col min="14614" max="14614" width="5.109375" style="116" customWidth="1"/>
+    <col min="14615" max="14615" width="6" style="116" customWidth="1"/>
+    <col min="14616" max="14616" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14617" max="14848" width="9" style="116"/>
+    <col min="14849" max="14849" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14850" max="14850" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14851" max="14851" width="15.88671875" style="116" customWidth="1"/>
+    <col min="14852" max="14852" width="2.88671875" style="116" customWidth="1"/>
+    <col min="14853" max="14853" width="4.88671875" style="116" customWidth="1"/>
+    <col min="14854" max="14854" width="13.109375" style="116" customWidth="1"/>
+    <col min="14855" max="14855" width="3.109375" style="116" customWidth="1"/>
+    <col min="14856" max="14856" width="4.44140625" style="116" customWidth="1"/>
+    <col min="14857" max="14857" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14858" max="14858" width="8.33203125" style="116" customWidth="1"/>
+    <col min="14859" max="14859" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14860" max="14860" width="8.109375" style="116" customWidth="1"/>
+    <col min="14861" max="14861" width="11.88671875" style="116" customWidth="1"/>
+    <col min="14862" max="14863" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14864" max="14864" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14865" max="14865" width="11.6640625" style="116" customWidth="1"/>
+    <col min="14866" max="14866" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14867" max="14867" width="6.6640625" style="116" customWidth="1"/>
+    <col min="14868" max="14868" width="5.44140625" style="116" customWidth="1"/>
+    <col min="14869" max="14869" width="4.109375" style="116" customWidth="1"/>
+    <col min="14870" max="14870" width="5.109375" style="116" customWidth="1"/>
+    <col min="14871" max="14871" width="6" style="116" customWidth="1"/>
+    <col min="14872" max="14872" width="9.6640625" style="116" customWidth="1"/>
+    <col min="14873" max="15104" width="9" style="116"/>
+    <col min="15105" max="15105" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15106" max="15106" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15107" max="15107" width="15.88671875" style="116" customWidth="1"/>
+    <col min="15108" max="15108" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15109" max="15109" width="4.88671875" style="116" customWidth="1"/>
+    <col min="15110" max="15110" width="13.109375" style="116" customWidth="1"/>
+    <col min="15111" max="15111" width="3.109375" style="116" customWidth="1"/>
+    <col min="15112" max="15112" width="4.44140625" style="116" customWidth="1"/>
+    <col min="15113" max="15113" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15114" max="15114" width="8.33203125" style="116" customWidth="1"/>
+    <col min="15115" max="15115" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15116" max="15116" width="8.109375" style="116" customWidth="1"/>
+    <col min="15117" max="15117" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15118" max="15119" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15120" max="15120" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15121" max="15121" width="11.6640625" style="116" customWidth="1"/>
+    <col min="15122" max="15122" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15123" max="15123" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15124" max="15124" width="5.44140625" style="116" customWidth="1"/>
+    <col min="15125" max="15125" width="4.109375" style="116" customWidth="1"/>
+    <col min="15126" max="15126" width="5.109375" style="116" customWidth="1"/>
+    <col min="15127" max="15127" width="6" style="116" customWidth="1"/>
+    <col min="15128" max="15128" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15129" max="15360" width="9" style="116"/>
+    <col min="15361" max="15361" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15362" max="15362" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15363" max="15363" width="15.88671875" style="116" customWidth="1"/>
+    <col min="15364" max="15364" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15365" max="15365" width="4.88671875" style="116" customWidth="1"/>
+    <col min="15366" max="15366" width="13.109375" style="116" customWidth="1"/>
+    <col min="15367" max="15367" width="3.109375" style="116" customWidth="1"/>
+    <col min="15368" max="15368" width="4.44140625" style="116" customWidth="1"/>
+    <col min="15369" max="15369" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15370" max="15370" width="8.33203125" style="116" customWidth="1"/>
+    <col min="15371" max="15371" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15372" max="15372" width="8.109375" style="116" customWidth="1"/>
+    <col min="15373" max="15373" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15374" max="15375" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15376" max="15376" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15377" max="15377" width="11.6640625" style="116" customWidth="1"/>
+    <col min="15378" max="15378" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15379" max="15379" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15380" max="15380" width="5.44140625" style="116" customWidth="1"/>
+    <col min="15381" max="15381" width="4.109375" style="116" customWidth="1"/>
+    <col min="15382" max="15382" width="5.109375" style="116" customWidth="1"/>
+    <col min="15383" max="15383" width="6" style="116" customWidth="1"/>
+    <col min="15384" max="15384" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15385" max="15616" width="9" style="116"/>
+    <col min="15617" max="15617" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15618" max="15618" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15619" max="15619" width="15.88671875" style="116" customWidth="1"/>
+    <col min="15620" max="15620" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15621" max="15621" width="4.88671875" style="116" customWidth="1"/>
+    <col min="15622" max="15622" width="13.109375" style="116" customWidth="1"/>
+    <col min="15623" max="15623" width="3.109375" style="116" customWidth="1"/>
+    <col min="15624" max="15624" width="4.44140625" style="116" customWidth="1"/>
+    <col min="15625" max="15625" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15626" max="15626" width="8.33203125" style="116" customWidth="1"/>
+    <col min="15627" max="15627" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15628" max="15628" width="8.109375" style="116" customWidth="1"/>
+    <col min="15629" max="15629" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15630" max="15631" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15632" max="15632" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15633" max="15633" width="11.6640625" style="116" customWidth="1"/>
+    <col min="15634" max="15634" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15635" max="15635" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15636" max="15636" width="5.44140625" style="116" customWidth="1"/>
+    <col min="15637" max="15637" width="4.109375" style="116" customWidth="1"/>
+    <col min="15638" max="15638" width="5.109375" style="116" customWidth="1"/>
+    <col min="15639" max="15639" width="6" style="116" customWidth="1"/>
+    <col min="15640" max="15640" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15641" max="15872" width="9" style="116"/>
+    <col min="15873" max="15873" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15874" max="15874" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15875" max="15875" width="15.88671875" style="116" customWidth="1"/>
+    <col min="15876" max="15876" width="2.88671875" style="116" customWidth="1"/>
+    <col min="15877" max="15877" width="4.88671875" style="116" customWidth="1"/>
+    <col min="15878" max="15878" width="13.109375" style="116" customWidth="1"/>
+    <col min="15879" max="15879" width="3.109375" style="116" customWidth="1"/>
+    <col min="15880" max="15880" width="4.44140625" style="116" customWidth="1"/>
+    <col min="15881" max="15881" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15882" max="15882" width="8.33203125" style="116" customWidth="1"/>
+    <col min="15883" max="15883" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15884" max="15884" width="8.109375" style="116" customWidth="1"/>
+    <col min="15885" max="15885" width="11.88671875" style="116" customWidth="1"/>
+    <col min="15886" max="15887" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15888" max="15888" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15889" max="15889" width="11.6640625" style="116" customWidth="1"/>
+    <col min="15890" max="15890" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15891" max="15891" width="6.6640625" style="116" customWidth="1"/>
+    <col min="15892" max="15892" width="5.44140625" style="116" customWidth="1"/>
+    <col min="15893" max="15893" width="4.109375" style="116" customWidth="1"/>
+    <col min="15894" max="15894" width="5.109375" style="116" customWidth="1"/>
+    <col min="15895" max="15895" width="6" style="116" customWidth="1"/>
+    <col min="15896" max="15896" width="9.6640625" style="116" customWidth="1"/>
+    <col min="15897" max="16128" width="9" style="116"/>
+    <col min="16129" max="16129" width="11.88671875" style="116" customWidth="1"/>
+    <col min="16130" max="16130" width="6.6640625" style="116" customWidth="1"/>
+    <col min="16131" max="16131" width="15.88671875" style="116" customWidth="1"/>
+    <col min="16132" max="16132" width="2.88671875" style="116" customWidth="1"/>
+    <col min="16133" max="16133" width="4.88671875" style="116" customWidth="1"/>
+    <col min="16134" max="16134" width="13.109375" style="116" customWidth="1"/>
+    <col min="16135" max="16135" width="3.109375" style="116" customWidth="1"/>
+    <col min="16136" max="16136" width="4.44140625" style="116" customWidth="1"/>
+    <col min="16137" max="16137" width="5.33203125" style="116" customWidth="1"/>
+    <col min="16138" max="16138" width="8.33203125" style="116" customWidth="1"/>
+    <col min="16139" max="16139" width="5.33203125" style="116" customWidth="1"/>
+    <col min="16140" max="16140" width="8.109375" style="116" customWidth="1"/>
+    <col min="16141" max="16141" width="11.88671875" style="116" customWidth="1"/>
+    <col min="16142" max="16143" width="3.77734375" style="116" customWidth="1"/>
+    <col min="16144" max="16144" width="4.6640625" style="116" customWidth="1"/>
+    <col min="16145" max="16145" width="11.6640625" style="116" customWidth="1"/>
+    <col min="16146" max="16146" width="7.6640625" style="116" customWidth="1"/>
+    <col min="16147" max="16147" width="6.6640625" style="116" customWidth="1"/>
+    <col min="16148" max="16148" width="5.44140625" style="116" customWidth="1"/>
+    <col min="16149" max="16149" width="4.109375" style="116" customWidth="1"/>
+    <col min="16150" max="16150" width="5.109375" style="116" customWidth="1"/>
+    <col min="16151" max="16151" width="6" style="116" customWidth="1"/>
+    <col min="16152" max="16152" width="9.6640625" style="116" customWidth="1"/>
+    <col min="16153" max="16384" width="9" style="116"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="187" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="173"/>
-[...41 lines deleted...]
-      <c r="P2" s="211" t="s">
+      <c r="B1" s="187"/>
+      <c r="C1" s="187"/>
+      <c r="D1" s="187"/>
+      <c r="E1" s="187"/>
+      <c r="F1" s="187"/>
+      <c r="G1" s="187"/>
+      <c r="H1" s="187"/>
+      <c r="I1" s="187"/>
+      <c r="J1" s="187"/>
+      <c r="K1" s="187"/>
+      <c r="L1" s="187"/>
+      <c r="M1" s="187"/>
+      <c r="N1" s="187"/>
+      <c r="O1" s="187"/>
+      <c r="P1" s="187"/>
+      <c r="Q1" s="187"/>
+      <c r="R1" s="187"/>
+      <c r="S1" s="187"/>
+      <c r="T1" s="187"/>
+      <c r="U1" s="187"/>
+      <c r="V1" s="187"/>
+      <c r="W1" s="187"/>
+      <c r="X1" s="201"/>
+    </row>
+    <row r="2" spans="1:24" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="202"/>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
+      <c r="E2" s="202"/>
+      <c r="F2" s="202"/>
+      <c r="G2" s="202"/>
+      <c r="H2" s="188" t="s">
+        <v>186</v>
+      </c>
+      <c r="I2" s="203"/>
+      <c r="J2" s="203"/>
+      <c r="K2" s="203"/>
+      <c r="L2" s="203"/>
+      <c r="M2" s="203"/>
+      <c r="N2" s="203"/>
+      <c r="O2" s="203"/>
+      <c r="P2" s="204" t="s">
         <v>62</v>
       </c>
-      <c r="Q2" s="211"/>
-[...6 lines deleted...]
-      <c r="X2" s="213"/>
+      <c r="Q2" s="204"/>
+      <c r="R2" s="204"/>
+      <c r="S2" s="204"/>
+      <c r="T2" s="204"/>
+      <c r="U2" s="204"/>
+      <c r="V2" s="204"/>
+      <c r="W2" s="205"/>
+      <c r="X2" s="206"/>
     </row>
     <row r="3" spans="1:24" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="214" t="s">
+      <c r="A3" s="207" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="215"/>
-      <c r="C3" s="178" t="s">
+      <c r="B3" s="208"/>
+      <c r="C3" s="192" t="s">
         <v>64</v>
       </c>
-      <c r="D3" s="121"/>
-[...1 lines deleted...]
-      <c r="F3" s="221" t="s">
+      <c r="D3" s="112"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="214" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="222"/>
-[...10 lines deleted...]
-      <c r="R3" s="159" t="s">
+      <c r="G3" s="215"/>
+      <c r="H3" s="215"/>
+      <c r="I3" s="215"/>
+      <c r="J3" s="215"/>
+      <c r="K3" s="215"/>
+      <c r="L3" s="215"/>
+      <c r="M3" s="215"/>
+      <c r="N3" s="215"/>
+      <c r="O3" s="215"/>
+      <c r="P3" s="215"/>
+      <c r="Q3" s="216"/>
+      <c r="R3" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="S3" s="160"/>
-[...4 lines deleted...]
-      <c r="X3" s="225"/>
+      <c r="S3" s="161"/>
+      <c r="T3" s="161"/>
+      <c r="U3" s="161"/>
+      <c r="V3" s="161"/>
+      <c r="W3" s="217"/>
+      <c r="X3" s="218"/>
     </row>
     <row r="4" spans="1:24" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="216"/>
-[...4 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="A4" s="209"/>
+      <c r="B4" s="210"/>
+      <c r="C4" s="213"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="192" t="s">
         <v>65</v>
       </c>
-      <c r="G4" s="121"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="112"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="192" t="s">
         <v>66</v>
       </c>
-      <c r="J4" s="179"/>
-      <c r="K4" s="178" t="s">
+      <c r="J4" s="193"/>
+      <c r="K4" s="192" t="s">
         <v>67</v>
       </c>
-      <c r="L4" s="179"/>
-      <c r="M4" s="157" t="s">
+      <c r="L4" s="193"/>
+      <c r="M4" s="163" t="s">
         <v>68</v>
       </c>
-      <c r="N4" s="178" t="s">
+      <c r="N4" s="192" t="s">
         <v>69</v>
       </c>
-      <c r="O4" s="206"/>
-[...1 lines deleted...]
-      <c r="Q4" s="157" t="s">
+      <c r="O4" s="199"/>
+      <c r="P4" s="193"/>
+      <c r="Q4" s="163" t="s">
         <v>70</v>
       </c>
-      <c r="R4" s="178" t="s">
+      <c r="R4" s="192" t="s">
         <v>65</v>
       </c>
-      <c r="S4" s="206"/>
-[...2 lines deleted...]
-      <c r="V4" s="178" t="s">
+      <c r="S4" s="199"/>
+      <c r="T4" s="112"/>
+      <c r="U4" s="11"/>
+      <c r="V4" s="192" t="s">
         <v>66</v>
       </c>
-      <c r="W4" s="206"/>
-      <c r="X4" s="178" t="s">
+      <c r="W4" s="199"/>
+      <c r="X4" s="192" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="218"/>
-[...2 lines deleted...]
-      <c r="D5" s="178" t="s">
+      <c r="A5" s="211"/>
+      <c r="B5" s="212"/>
+      <c r="C5" s="194"/>
+      <c r="D5" s="192" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="179"/>
-[...1 lines deleted...]
-      <c r="G5" s="159" t="s">
+      <c r="E5" s="193"/>
+      <c r="F5" s="194"/>
+      <c r="G5" s="160" t="s">
         <v>71</v>
       </c>
-      <c r="H5" s="161"/>
-[...11 lines deleted...]
-      <c r="T5" s="159" t="s">
+      <c r="H5" s="162"/>
+      <c r="I5" s="196"/>
+      <c r="J5" s="197"/>
+      <c r="K5" s="196"/>
+      <c r="L5" s="197"/>
+      <c r="M5" s="198"/>
+      <c r="N5" s="196"/>
+      <c r="O5" s="200"/>
+      <c r="P5" s="197"/>
+      <c r="Q5" s="198"/>
+      <c r="R5" s="194"/>
+      <c r="S5" s="219"/>
+      <c r="T5" s="160" t="s">
         <v>71</v>
       </c>
-      <c r="U5" s="161"/>
-[...5 lines deleted...]
-      <c r="A6" s="201" t="s">
+      <c r="U5" s="162"/>
+      <c r="V5" s="220"/>
+      <c r="W5" s="221"/>
+      <c r="X5" s="196"/>
+    </row>
+    <row r="6" spans="1:24" s="13" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
         <v>72</v>
       </c>
-      <c r="B6" s="202"/>
-[...10 lines deleted...]
-      <c r="G6" s="199">
+      <c r="B6" s="231"/>
+      <c r="C6" s="122">
+        <v>57938599190</v>
+      </c>
+      <c r="D6" s="223">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="E6" s="223"/>
+      <c r="F6" s="122">
+        <v>42479923642</v>
+      </c>
+      <c r="G6" s="223">
         <v>100</v>
       </c>
-      <c r="H6" s="199"/>
-[...23 lines deleted...]
-      <c r="T6" s="199">
+      <c r="H6" s="223"/>
+      <c r="I6" s="222">
+        <v>4691001514</v>
+      </c>
+      <c r="J6" s="222"/>
+      <c r="K6" s="222">
+        <v>33378390735</v>
+      </c>
+      <c r="L6" s="222"/>
+      <c r="M6" s="122">
+        <v>2202423863</v>
+      </c>
+      <c r="N6" s="222">
+        <v>1936564557</v>
+      </c>
+      <c r="O6" s="222"/>
+      <c r="P6" s="222"/>
+      <c r="Q6" s="122">
+        <v>271542973</v>
+      </c>
+      <c r="R6" s="222">
+        <v>6248718937</v>
+      </c>
+      <c r="S6" s="222"/>
+      <c r="T6" s="223">
         <v>100</v>
       </c>
-      <c r="U6" s="199"/>
-[...35 lines deleted...]
-      <c r="A8" s="192" t="s">
+      <c r="U6" s="223"/>
+      <c r="V6" s="222">
+        <v>6246876821</v>
+      </c>
+      <c r="W6" s="222"/>
+      <c r="X6" s="122">
+        <v>1842116</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="224"/>
+      <c r="B7" s="225"/>
+      <c r="C7" s="121"/>
+      <c r="D7" s="226"/>
+      <c r="E7" s="226"/>
+      <c r="F7" s="121"/>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="227"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="227"/>
+      <c r="M7" s="121"/>
+      <c r="N7" s="227"/>
+      <c r="O7" s="227"/>
+      <c r="P7" s="227"/>
+      <c r="Q7" s="121"/>
+      <c r="R7" s="227"/>
+      <c r="S7" s="227"/>
+      <c r="T7" s="228"/>
+      <c r="U7" s="228"/>
+      <c r="V7" s="227"/>
+      <c r="W7" s="229"/>
+      <c r="X7" s="121"/>
+    </row>
+    <row r="8" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="232" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="193"/>
-[...50 lines deleted...]
-      <c r="A9" s="190" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="122">
+        <v>24268423534</v>
+      </c>
+      <c r="D8" s="234">
+        <v>41.886451991039252</v>
+      </c>
+      <c r="E8" s="234"/>
+      <c r="F8" s="122">
+        <v>19275496715</v>
+      </c>
+      <c r="G8" s="234">
+        <v>45.375544639497114</v>
+      </c>
+      <c r="H8" s="234"/>
+      <c r="I8" s="235">
+        <v>2313529614</v>
+      </c>
+      <c r="J8" s="235"/>
+      <c r="K8" s="235">
+        <v>15262034692</v>
+      </c>
+      <c r="L8" s="235"/>
+      <c r="M8" s="122">
+        <v>821433208</v>
+      </c>
+      <c r="N8" s="235">
+        <v>780106070</v>
+      </c>
+      <c r="O8" s="235"/>
+      <c r="P8" s="235"/>
+      <c r="Q8" s="122">
+        <v>98393131</v>
+      </c>
+      <c r="R8" s="235">
+        <v>2331564326</v>
+      </c>
+      <c r="S8" s="235"/>
+      <c r="T8" s="234">
+        <v>37.312677198430379</v>
+      </c>
+      <c r="U8" s="234"/>
+      <c r="V8" s="235">
+        <v>2330104946</v>
+      </c>
+      <c r="W8" s="235"/>
+      <c r="X8" s="122">
+        <v>1459380</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="236" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="191"/>
-[...45 lines deleted...]
-      <c r="X9" s="129">
+      <c r="B9" s="237"/>
+      <c r="C9" s="121">
+        <v>7550243766</v>
+      </c>
+      <c r="D9" s="226">
+        <v>13.031457217735333</v>
+      </c>
+      <c r="E9" s="226"/>
+      <c r="F9" s="121">
+        <v>5499972448</v>
+      </c>
+      <c r="G9" s="226">
+        <v>12.947227717147223</v>
+      </c>
+      <c r="H9" s="226"/>
+      <c r="I9" s="227">
+        <v>487266216</v>
+      </c>
+      <c r="J9" s="227"/>
+      <c r="K9" s="227">
+        <v>4354564237</v>
+      </c>
+      <c r="L9" s="227"/>
+      <c r="M9" s="121">
+        <v>245007080</v>
+      </c>
+      <c r="N9" s="227">
+        <v>379066455</v>
+      </c>
+      <c r="O9" s="227"/>
+      <c r="P9" s="227"/>
+      <c r="Q9" s="121">
+        <v>34068460</v>
+      </c>
+      <c r="R9" s="227">
+        <v>859164128</v>
+      </c>
+      <c r="S9" s="227"/>
+      <c r="T9" s="226">
+        <v>13.749444272692529</v>
+      </c>
+      <c r="U9" s="226"/>
+      <c r="V9" s="227">
+        <v>859164128</v>
+      </c>
+      <c r="W9" s="227"/>
+      <c r="X9" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="190" t="s">
+    <row r="10" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="236" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="191"/>
-[...50 lines deleted...]
-      <c r="A11" s="190" t="s">
+      <c r="B10" s="237"/>
+      <c r="C10" s="121">
+        <v>15271877282</v>
+      </c>
+      <c r="D10" s="226">
+        <v>26.358727162039969</v>
+      </c>
+      <c r="E10" s="226"/>
+      <c r="F10" s="121">
+        <v>13026508544</v>
+      </c>
+      <c r="G10" s="226">
+        <v>30.665094066037021</v>
+      </c>
+      <c r="H10" s="226"/>
+      <c r="I10" s="227">
+        <v>1665183495</v>
+      </c>
+      <c r="J10" s="227"/>
+      <c r="K10" s="227">
+        <v>10471701116</v>
+      </c>
+      <c r="L10" s="227"/>
+      <c r="M10" s="121">
+        <v>471685727</v>
+      </c>
+      <c r="N10" s="227">
+        <v>359465398</v>
+      </c>
+      <c r="O10" s="227"/>
+      <c r="P10" s="227"/>
+      <c r="Q10" s="121">
+        <v>58472808</v>
+      </c>
+      <c r="R10" s="227">
+        <v>1141745163</v>
+      </c>
+      <c r="S10" s="227"/>
+      <c r="T10" s="226">
+        <v>18.271667753201108</v>
+      </c>
+      <c r="U10" s="226"/>
+      <c r="V10" s="227">
+        <v>1141112906</v>
+      </c>
+      <c r="W10" s="229"/>
+      <c r="X10" s="121">
+        <v>632257</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="236" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="191"/>
-[...50 lines deleted...]
-      <c r="A12" s="190" t="s">
+      <c r="B11" s="237"/>
+      <c r="C11" s="121">
+        <v>549204231</v>
+      </c>
+      <c r="D11" s="226">
+        <v>0.94790733410550032</v>
+      </c>
+      <c r="E11" s="226"/>
+      <c r="F11" s="121">
+        <v>282388118</v>
+      </c>
+      <c r="G11" s="226">
+        <v>0.66475665158871</v>
+      </c>
+      <c r="H11" s="226"/>
+      <c r="I11" s="227">
+        <v>61935783</v>
+      </c>
+      <c r="J11" s="227"/>
+      <c r="K11" s="227">
+        <v>169086053</v>
+      </c>
+      <c r="L11" s="227"/>
+      <c r="M11" s="121">
+        <v>32812908</v>
+      </c>
+      <c r="N11" s="227">
+        <v>16310051</v>
+      </c>
+      <c r="O11" s="227"/>
+      <c r="P11" s="227"/>
+      <c r="Q11" s="121">
+        <v>2243323</v>
+      </c>
+      <c r="R11" s="227">
+        <v>155454838</v>
+      </c>
+      <c r="S11" s="227"/>
+      <c r="T11" s="226">
+        <v>2.4877873299680466</v>
+      </c>
+      <c r="U11" s="226"/>
+      <c r="V11" s="227">
+        <v>154627715</v>
+      </c>
+      <c r="W11" s="229"/>
+      <c r="X11" s="121">
+        <v>827123</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="236" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="191"/>
-[...45 lines deleted...]
-      <c r="X12" s="129">
+      <c r="B12" s="237"/>
+      <c r="C12" s="121">
+        <v>743564332</v>
+      </c>
+      <c r="D12" s="226">
+        <v>1.2833660847781363</v>
+      </c>
+      <c r="E12" s="226"/>
+      <c r="F12" s="121">
+        <v>380678971</v>
+      </c>
+      <c r="G12" s="226">
+        <v>0.89613854819555705</v>
+      </c>
+      <c r="H12" s="226"/>
+      <c r="I12" s="227">
+        <v>71771059</v>
+      </c>
+      <c r="J12" s="227"/>
+      <c r="K12" s="227">
+        <v>233160484</v>
+      </c>
+      <c r="L12" s="227"/>
+      <c r="M12" s="121">
+        <v>50032998</v>
+      </c>
+      <c r="N12" s="227">
+        <v>22340908</v>
+      </c>
+      <c r="O12" s="227"/>
+      <c r="P12" s="227"/>
+      <c r="Q12" s="121">
+        <v>3373522</v>
+      </c>
+      <c r="R12" s="227">
+        <v>166228828</v>
+      </c>
+      <c r="S12" s="227"/>
+      <c r="T12" s="226">
+        <v>2.6602065107413231</v>
+      </c>
+      <c r="U12" s="226"/>
+      <c r="V12" s="227">
+        <v>166228828</v>
+      </c>
+      <c r="W12" s="229"/>
+      <c r="X12" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="190" t="s">
+    <row r="13" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="236" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="191"/>
-[...45 lines deleted...]
-      <c r="X13" s="129">
+      <c r="B13" s="237"/>
+      <c r="C13" s="121">
+        <v>134192098</v>
+      </c>
+      <c r="D13" s="226">
+        <v>0.23161087750834178</v>
+      </c>
+      <c r="E13" s="226"/>
+      <c r="F13" s="121">
+        <v>71331578</v>
+      </c>
+      <c r="G13" s="226">
+        <v>0.1679183291409552</v>
+      </c>
+      <c r="H13" s="226"/>
+      <c r="I13" s="227">
+        <v>21399728</v>
+      </c>
+      <c r="J13" s="227"/>
+      <c r="K13" s="227">
+        <v>29062845</v>
+      </c>
+      <c r="L13" s="227"/>
+      <c r="M13" s="121">
+        <v>18138671</v>
+      </c>
+      <c r="N13" s="227">
+        <v>2500548</v>
+      </c>
+      <c r="O13" s="227"/>
+      <c r="P13" s="227"/>
+      <c r="Q13" s="121">
+        <v>229786</v>
+      </c>
+      <c r="R13" s="227">
+        <v>7942268</v>
+      </c>
+      <c r="S13" s="227"/>
+      <c r="T13" s="226">
+        <v>0.12710234017683422</v>
+      </c>
+      <c r="U13" s="226"/>
+      <c r="V13" s="227">
+        <v>7942268</v>
+      </c>
+      <c r="W13" s="229"/>
+      <c r="X13" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="190" t="s">
+    <row r="14" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="236" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="191"/>
-[...30 lines deleted...]
-      <c r="Q14" s="129">
+      <c r="B14" s="237"/>
+      <c r="C14" s="121">
+        <v>19341825</v>
+      </c>
+      <c r="D14" s="226">
+        <v>3.3383314871959023E-2</v>
+      </c>
+      <c r="E14" s="226"/>
+      <c r="F14" s="121">
+        <v>14617056</v>
+      </c>
+      <c r="G14" s="226">
+        <v>3.4409327387651144E-2</v>
+      </c>
+      <c r="H14" s="226"/>
+      <c r="I14" s="227">
+        <v>5973333</v>
+      </c>
+      <c r="J14" s="227"/>
+      <c r="K14" s="227">
+        <v>4459957</v>
+      </c>
+      <c r="L14" s="227"/>
+      <c r="M14" s="121">
+        <v>3755824</v>
+      </c>
+      <c r="N14" s="227">
+        <v>422710</v>
+      </c>
+      <c r="O14" s="227"/>
+      <c r="P14" s="227"/>
+      <c r="Q14" s="121">
         <v>5232</v>
       </c>
-      <c r="R14" s="185">
-[...11 lines deleted...]
-      <c r="X14" s="129">
+      <c r="R14" s="227">
+        <v>1029101</v>
+      </c>
+      <c r="S14" s="227"/>
+      <c r="T14" s="226">
+        <v>1.6468991650536131E-2</v>
+      </c>
+      <c r="U14" s="226"/>
+      <c r="V14" s="227">
+        <v>1029101</v>
+      </c>
+      <c r="W14" s="229"/>
+      <c r="X14" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="A16" s="192" t="s">
+    <row r="15" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="224"/>
+      <c r="B15" s="225"/>
+      <c r="C15" s="121"/>
+      <c r="D15" s="226"/>
+      <c r="E15" s="226"/>
+      <c r="F15" s="121"/>
+      <c r="G15" s="226"/>
+      <c r="H15" s="226"/>
+      <c r="I15" s="227"/>
+      <c r="J15" s="227"/>
+      <c r="K15" s="227"/>
+      <c r="L15" s="227"/>
+      <c r="M15" s="121"/>
+      <c r="N15" s="227"/>
+      <c r="O15" s="227"/>
+      <c r="P15" s="227"/>
+      <c r="Q15" s="121"/>
+      <c r="R15" s="227"/>
+      <c r="S15" s="227"/>
+      <c r="T15" s="226"/>
+      <c r="U15" s="226"/>
+      <c r="V15" s="227"/>
+      <c r="W15" s="229"/>
+      <c r="X15" s="121"/>
+    </row>
+    <row r="16" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="232" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="193"/>
-[...45 lines deleted...]
-      <c r="X16" s="131">
+      <c r="B16" s="233"/>
+      <c r="C16" s="122">
+        <v>11094393810</v>
+      </c>
+      <c r="D16" s="234">
+        <v>19.148536493983535</v>
+      </c>
+      <c r="E16" s="234"/>
+      <c r="F16" s="122">
+        <v>8802484807</v>
+      </c>
+      <c r="G16" s="234">
+        <v>20.721517489492289</v>
+      </c>
+      <c r="H16" s="234"/>
+      <c r="I16" s="235">
+        <v>570433372</v>
+      </c>
+      <c r="J16" s="235"/>
+      <c r="K16" s="235">
+        <v>7501487231</v>
+      </c>
+      <c r="L16" s="235"/>
+      <c r="M16" s="122">
+        <v>388162343</v>
+      </c>
+      <c r="N16" s="235">
+        <v>302394940</v>
+      </c>
+      <c r="O16" s="235"/>
+      <c r="P16" s="235"/>
+      <c r="Q16" s="122">
+        <v>40006921</v>
+      </c>
+      <c r="R16" s="235">
+        <v>883505780</v>
+      </c>
+      <c r="S16" s="235"/>
+      <c r="T16" s="234">
+        <v>14.138990550024157</v>
+      </c>
+      <c r="U16" s="234"/>
+      <c r="V16" s="235">
+        <v>883505780</v>
+      </c>
+      <c r="W16" s="235"/>
+      <c r="X16" s="122">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="190" t="s">
+    <row r="17" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="236" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="191"/>
-[...45 lines deleted...]
-      <c r="X17" s="129">
+      <c r="B17" s="237"/>
+      <c r="C17" s="121">
+        <v>5646531459</v>
+      </c>
+      <c r="D17" s="226">
+        <v>9.7457162201715288</v>
+      </c>
+      <c r="E17" s="226"/>
+      <c r="F17" s="121">
+        <v>4267869880</v>
+      </c>
+      <c r="G17" s="226">
+        <v>10.046792729590377</v>
+      </c>
+      <c r="H17" s="226"/>
+      <c r="I17" s="227">
+        <v>334148402</v>
+      </c>
+      <c r="J17" s="227"/>
+      <c r="K17" s="227">
+        <v>3480580846</v>
+      </c>
+      <c r="L17" s="227"/>
+      <c r="M17" s="121">
+        <v>236506325</v>
+      </c>
+      <c r="N17" s="227">
+        <v>190965312</v>
+      </c>
+      <c r="O17" s="227"/>
+      <c r="P17" s="227"/>
+      <c r="Q17" s="121">
+        <v>25668995</v>
+      </c>
+      <c r="R17" s="227">
+        <v>485767234</v>
+      </c>
+      <c r="S17" s="227"/>
+      <c r="T17" s="226">
+        <v>7.773869154582524</v>
+      </c>
+      <c r="U17" s="226"/>
+      <c r="V17" s="227">
+        <v>485767234</v>
+      </c>
+      <c r="W17" s="229"/>
+      <c r="X17" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="190" t="s">
+    <row r="18" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="236" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="191"/>
-[...45 lines deleted...]
-      <c r="X18" s="129">
+      <c r="B18" s="237"/>
+      <c r="C18" s="121">
+        <v>2774108217</v>
+      </c>
+      <c r="D18" s="226">
+        <v>4.7880139592308293</v>
+      </c>
+      <c r="E18" s="226"/>
+      <c r="F18" s="121">
+        <v>2485595363</v>
+      </c>
+      <c r="G18" s="226">
+        <v>5.8512237073385087</v>
+      </c>
+      <c r="H18" s="226"/>
+      <c r="I18" s="227">
+        <v>81863533</v>
+      </c>
+      <c r="J18" s="227"/>
+      <c r="K18" s="227">
+        <v>2311837782</v>
+      </c>
+      <c r="L18" s="227"/>
+      <c r="M18" s="121">
+        <v>50704275</v>
+      </c>
+      <c r="N18" s="227">
+        <v>36560128</v>
+      </c>
+      <c r="O18" s="227"/>
+      <c r="P18" s="227"/>
+      <c r="Q18" s="121">
+        <v>4629645</v>
+      </c>
+      <c r="R18" s="227">
+        <v>163450844</v>
+      </c>
+      <c r="S18" s="227"/>
+      <c r="T18" s="226">
+        <v>2.6157496544159256</v>
+      </c>
+      <c r="U18" s="226"/>
+      <c r="V18" s="227">
+        <v>163450844</v>
+      </c>
+      <c r="W18" s="229"/>
+      <c r="X18" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="190" t="s">
+    <row r="19" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="236" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="191"/>
-[...45 lines deleted...]
-      <c r="X19" s="129">
+      <c r="B19" s="237"/>
+      <c r="C19" s="121">
+        <v>1732277649</v>
+      </c>
+      <c r="D19" s="226">
+        <v>2.9898507613539009</v>
+      </c>
+      <c r="E19" s="226"/>
+      <c r="F19" s="121">
+        <v>1435241193</v>
+      </c>
+      <c r="G19" s="226">
+        <v>3.378634116896043</v>
+      </c>
+      <c r="H19" s="226"/>
+      <c r="I19" s="227">
+        <v>80855230</v>
+      </c>
+      <c r="J19" s="227"/>
+      <c r="K19" s="227">
+        <v>1244223814</v>
+      </c>
+      <c r="L19" s="227"/>
+      <c r="M19" s="121">
+        <v>57168138</v>
+      </c>
+      <c r="N19" s="227">
+        <v>47437623</v>
+      </c>
+      <c r="O19" s="227"/>
+      <c r="P19" s="227"/>
+      <c r="Q19" s="121">
+        <v>5556388</v>
+      </c>
+      <c r="R19" s="227">
+        <v>132145827</v>
+      </c>
+      <c r="S19" s="227"/>
+      <c r="T19" s="226">
+        <v>2.1147666958988398</v>
+      </c>
+      <c r="U19" s="226"/>
+      <c r="V19" s="227">
+        <v>132145827</v>
+      </c>
+      <c r="W19" s="229"/>
+      <c r="X19" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="190" t="s">
+    <row r="20" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="236" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="191"/>
-[...45 lines deleted...]
-      <c r="X20" s="129">
+      <c r="B20" s="237"/>
+      <c r="C20" s="121">
+        <v>941476485</v>
+      </c>
+      <c r="D20" s="226">
+        <v>1.6249555532272786</v>
+      </c>
+      <c r="E20" s="226"/>
+      <c r="F20" s="121">
+        <v>613778371</v>
+      </c>
+      <c r="G20" s="226">
+        <v>1.4448669356673605</v>
+      </c>
+      <c r="H20" s="226"/>
+      <c r="I20" s="227">
+        <v>73566207</v>
+      </c>
+      <c r="J20" s="227"/>
+      <c r="K20" s="227">
+        <v>464844789</v>
+      </c>
+      <c r="L20" s="227"/>
+      <c r="M20" s="121">
+        <v>43783605</v>
+      </c>
+      <c r="N20" s="227">
+        <v>27431877</v>
+      </c>
+      <c r="O20" s="227"/>
+      <c r="P20" s="227"/>
+      <c r="Q20" s="121">
+        <v>4151893</v>
+      </c>
+      <c r="R20" s="227">
+        <v>102141875</v>
+      </c>
+      <c r="S20" s="227"/>
+      <c r="T20" s="226">
+        <v>1.6346050451268681</v>
+      </c>
+      <c r="U20" s="226"/>
+      <c r="V20" s="227">
+        <v>102141875</v>
+      </c>
+      <c r="W20" s="229"/>
+      <c r="X20" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="A22" s="192" t="s">
+    <row r="21" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="224"/>
+      <c r="B21" s="225"/>
+      <c r="C21" s="121"/>
+      <c r="D21" s="226"/>
+      <c r="E21" s="226"/>
+      <c r="F21" s="121"/>
+      <c r="G21" s="226"/>
+      <c r="H21" s="226"/>
+      <c r="I21" s="227"/>
+      <c r="J21" s="227"/>
+      <c r="K21" s="227"/>
+      <c r="L21" s="227"/>
+      <c r="M21" s="121"/>
+      <c r="N21" s="227"/>
+      <c r="O21" s="227"/>
+      <c r="P21" s="227"/>
+      <c r="Q21" s="121"/>
+      <c r="R21" s="227"/>
+      <c r="S21" s="227"/>
+      <c r="T21" s="226"/>
+      <c r="U21" s="226"/>
+      <c r="V21" s="227"/>
+      <c r="W21" s="229"/>
+      <c r="X21" s="121"/>
+    </row>
+    <row r="22" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="232" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="193"/>
-[...45 lines deleted...]
-      <c r="X22" s="131">
+      <c r="B22" s="233"/>
+      <c r="C22" s="122">
+        <v>8926073234</v>
+      </c>
+      <c r="D22" s="234">
+        <v>15.406090859615759</v>
+      </c>
+      <c r="E22" s="234"/>
+      <c r="F22" s="122">
+        <v>6100663736</v>
+      </c>
+      <c r="G22" s="234">
+        <v>14.361286963256825</v>
+      </c>
+      <c r="H22" s="234"/>
+      <c r="I22" s="235">
+        <v>653598850</v>
+      </c>
+      <c r="J22" s="235"/>
+      <c r="K22" s="235">
+        <v>4625530704</v>
+      </c>
+      <c r="L22" s="235"/>
+      <c r="M22" s="122">
+        <v>353185897</v>
+      </c>
+      <c r="N22" s="235">
+        <v>413750068</v>
+      </c>
+      <c r="O22" s="235"/>
+      <c r="P22" s="235"/>
+      <c r="Q22" s="122">
+        <v>54598217</v>
+      </c>
+      <c r="R22" s="235">
+        <v>1062730513</v>
+      </c>
+      <c r="S22" s="235"/>
+      <c r="T22" s="234">
+        <v>17.007174169850167</v>
+      </c>
+      <c r="U22" s="234"/>
+      <c r="V22" s="235">
+        <v>1062730513</v>
+      </c>
+      <c r="W22" s="235"/>
+      <c r="X22" s="122">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="190" t="s">
+    <row r="23" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="236" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="191"/>
-[...45 lines deleted...]
-      <c r="X23" s="129">
+      <c r="B23" s="237"/>
+      <c r="C23" s="121">
+        <v>6143769865</v>
+      </c>
+      <c r="D23" s="226">
+        <v>10.60393235406422</v>
+      </c>
+      <c r="E23" s="226"/>
+      <c r="F23" s="121">
+        <v>4477896257</v>
+      </c>
+      <c r="G23" s="226">
+        <v>10.541205993535952</v>
+      </c>
+      <c r="H23" s="226"/>
+      <c r="I23" s="227">
+        <v>427586224</v>
+      </c>
+      <c r="J23" s="227"/>
+      <c r="K23" s="227">
+        <v>3476277029</v>
+      </c>
+      <c r="L23" s="227"/>
+      <c r="M23" s="121">
+        <v>233848147</v>
+      </c>
+      <c r="N23" s="227">
+        <v>299169095</v>
+      </c>
+      <c r="O23" s="227"/>
+      <c r="P23" s="227"/>
+      <c r="Q23" s="121">
+        <v>41015762</v>
+      </c>
+      <c r="R23" s="227">
+        <v>706036142</v>
+      </c>
+      <c r="S23" s="227"/>
+      <c r="T23" s="226">
+        <v>11.298894207249571</v>
+      </c>
+      <c r="U23" s="226"/>
+      <c r="V23" s="227">
+        <v>706036142</v>
+      </c>
+      <c r="W23" s="229"/>
+      <c r="X23" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="190" t="s">
+    <row r="24" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="236" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="191"/>
-[...45 lines deleted...]
-      <c r="X24" s="129">
+      <c r="B24" s="237"/>
+      <c r="C24" s="121">
+        <v>1994216410</v>
+      </c>
+      <c r="D24" s="226">
+        <v>3.4419479205223773</v>
+      </c>
+      <c r="E24" s="226"/>
+      <c r="F24" s="121">
+        <v>1234573019</v>
+      </c>
+      <c r="G24" s="226">
+        <v>2.9062505606280675</v>
+      </c>
+      <c r="H24" s="226"/>
+      <c r="I24" s="227">
+        <v>146145610</v>
+      </c>
+      <c r="J24" s="227"/>
+      <c r="K24" s="227">
+        <v>910641086</v>
+      </c>
+      <c r="L24" s="227"/>
+      <c r="M24" s="121">
+        <v>72284649</v>
+      </c>
+      <c r="N24" s="227">
+        <v>95273020</v>
+      </c>
+      <c r="O24" s="227"/>
+      <c r="P24" s="227"/>
+      <c r="Q24" s="121">
+        <v>10228654</v>
+      </c>
+      <c r="R24" s="227">
+        <v>239456356</v>
+      </c>
+      <c r="S24" s="227"/>
+      <c r="T24" s="226">
+        <v>3.8320871592115906</v>
+      </c>
+      <c r="U24" s="226"/>
+      <c r="V24" s="227">
+        <v>239456356</v>
+      </c>
+      <c r="W24" s="229"/>
+      <c r="X24" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="190" t="s">
+    <row r="25" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="236" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="191"/>
-[...45 lines deleted...]
-      <c r="X25" s="129">
+      <c r="B25" s="237"/>
+      <c r="C25" s="121">
+        <v>788086959</v>
+      </c>
+      <c r="D25" s="226">
+        <v>1.3602105850291615</v>
+      </c>
+      <c r="E25" s="226"/>
+      <c r="F25" s="121">
+        <v>388194460</v>
+      </c>
+      <c r="G25" s="226">
+        <v>0.91383040909280555</v>
+      </c>
+      <c r="H25" s="226"/>
+      <c r="I25" s="227">
+        <v>79867016</v>
+      </c>
+      <c r="J25" s="227"/>
+      <c r="K25" s="227">
+        <v>238612589</v>
+      </c>
+      <c r="L25" s="227"/>
+      <c r="M25" s="121">
+        <v>47053101</v>
+      </c>
+      <c r="N25" s="227">
+        <v>19307953</v>
+      </c>
+      <c r="O25" s="227"/>
+      <c r="P25" s="227"/>
+      <c r="Q25" s="121">
+        <v>3353801</v>
+      </c>
+      <c r="R25" s="227">
+        <v>117238015</v>
+      </c>
+      <c r="S25" s="227"/>
+      <c r="T25" s="226">
+        <v>1.8761928033890061</v>
+      </c>
+      <c r="U25" s="226"/>
+      <c r="V25" s="227">
+        <v>117238015</v>
+      </c>
+      <c r="W25" s="229"/>
+      <c r="X25" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...52 lines deleted...]
-      <c r="A28" s="192" t="s">
+    <row r="26" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="224"/>
+      <c r="B26" s="225"/>
+      <c r="C26" s="121"/>
+      <c r="D26" s="226"/>
+      <c r="E26" s="226"/>
+      <c r="F26" s="121"/>
+      <c r="G26" s="226"/>
+      <c r="H26" s="226"/>
+      <c r="I26" s="227"/>
+      <c r="J26" s="227"/>
+      <c r="K26" s="227"/>
+      <c r="L26" s="227"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="227"/>
+      <c r="O26" s="227"/>
+      <c r="P26" s="227"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="227"/>
+      <c r="S26" s="227"/>
+      <c r="T26" s="226"/>
+      <c r="U26" s="226"/>
+      <c r="V26" s="227"/>
+      <c r="W26" s="227"/>
+      <c r="X26" s="121"/>
+    </row>
+    <row r="27" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="224"/>
+      <c r="B27" s="225"/>
+      <c r="C27" s="121"/>
+      <c r="D27" s="226"/>
+      <c r="E27" s="226"/>
+      <c r="F27" s="121"/>
+      <c r="G27" s="226"/>
+      <c r="H27" s="226"/>
+      <c r="I27" s="227"/>
+      <c r="J27" s="227"/>
+      <c r="K27" s="227"/>
+      <c r="L27" s="227"/>
+      <c r="M27" s="121"/>
+      <c r="N27" s="227"/>
+      <c r="O27" s="227"/>
+      <c r="P27" s="227"/>
+      <c r="Q27" s="121"/>
+      <c r="R27" s="227"/>
+      <c r="S27" s="227"/>
+      <c r="T27" s="226"/>
+      <c r="U27" s="226"/>
+      <c r="V27" s="227"/>
+      <c r="W27" s="229"/>
+      <c r="X27" s="121"/>
+    </row>
+    <row r="28" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="232" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="193"/>
-[...45 lines deleted...]
-      <c r="X28" s="131">
+      <c r="B28" s="233"/>
+      <c r="C28" s="122">
+        <v>6002776863</v>
+      </c>
+      <c r="D28" s="234">
+        <v>10.360583353620427</v>
+      </c>
+      <c r="E28" s="234"/>
+      <c r="F28" s="122">
+        <v>3627458448</v>
+      </c>
+      <c r="G28" s="234">
+        <v>8.5392301515662883</v>
+      </c>
+      <c r="H28" s="234"/>
+      <c r="I28" s="235">
+        <v>478159247</v>
+      </c>
+      <c r="J28" s="235"/>
+      <c r="K28" s="235">
+        <v>2639704197</v>
+      </c>
+      <c r="L28" s="235"/>
+      <c r="M28" s="122">
+        <v>282574029</v>
+      </c>
+      <c r="N28" s="235">
+        <v>190668786</v>
+      </c>
+      <c r="O28" s="235"/>
+      <c r="P28" s="235"/>
+      <c r="Q28" s="122">
+        <v>36352189</v>
+      </c>
+      <c r="R28" s="235">
+        <v>804598735</v>
+      </c>
+      <c r="S28" s="235"/>
+      <c r="T28" s="234">
+        <v>12.876218999638454</v>
+      </c>
+      <c r="U28" s="234"/>
+      <c r="V28" s="235">
+        <v>804598735</v>
+      </c>
+      <c r="W28" s="235"/>
+      <c r="X28" s="122">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="190" t="s">
+    <row r="29" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="236" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="191"/>
-[...45 lines deleted...]
-      <c r="X29" s="129">
+      <c r="B29" s="237"/>
+      <c r="C29" s="121">
+        <v>3572761913</v>
+      </c>
+      <c r="D29" s="226">
+        <v>6.1664623635164553</v>
+      </c>
+      <c r="E29" s="226"/>
+      <c r="F29" s="121">
+        <v>2375370656</v>
+      </c>
+      <c r="G29" s="226">
+        <v>5.5917488835866589</v>
+      </c>
+      <c r="H29" s="226"/>
+      <c r="I29" s="227">
+        <v>270551985</v>
+      </c>
+      <c r="J29" s="227"/>
+      <c r="K29" s="227">
+        <v>1806614328</v>
+      </c>
+      <c r="L29" s="227"/>
+      <c r="M29" s="121">
+        <v>147037809</v>
+      </c>
+      <c r="N29" s="227">
+        <v>127911450</v>
+      </c>
+      <c r="O29" s="227"/>
+      <c r="P29" s="227"/>
+      <c r="Q29" s="121">
+        <v>23255084</v>
+      </c>
+      <c r="R29" s="227">
+        <v>419203637</v>
+      </c>
+      <c r="S29" s="227"/>
+      <c r="T29" s="226">
+        <v>6.7086332610962174</v>
+      </c>
+      <c r="U29" s="226"/>
+      <c r="V29" s="227">
+        <v>419203637</v>
+      </c>
+      <c r="W29" s="229"/>
+      <c r="X29" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="190" t="s">
+    <row r="30" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="236" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="191"/>
-[...45 lines deleted...]
-      <c r="X30" s="129">
+      <c r="B30" s="237"/>
+      <c r="C30" s="121">
+        <v>520754132</v>
+      </c>
+      <c r="D30" s="226">
+        <v>0.89880345621107172</v>
+      </c>
+      <c r="E30" s="226"/>
+      <c r="F30" s="121">
+        <v>264323943</v>
+      </c>
+      <c r="G30" s="226">
+        <v>0.622232622703357</v>
+      </c>
+      <c r="H30" s="226"/>
+      <c r="I30" s="227">
+        <v>50310981</v>
+      </c>
+      <c r="J30" s="227"/>
+      <c r="K30" s="227">
+        <v>164377286</v>
+      </c>
+      <c r="L30" s="227"/>
+      <c r="M30" s="121">
+        <v>28357931</v>
+      </c>
+      <c r="N30" s="227">
+        <v>16140101</v>
+      </c>
+      <c r="O30" s="227"/>
+      <c r="P30" s="227"/>
+      <c r="Q30" s="121">
+        <v>5137644</v>
+      </c>
+      <c r="R30" s="227">
+        <v>176606703</v>
+      </c>
+      <c r="S30" s="227"/>
+      <c r="T30" s="226">
+        <v>2.8262865521807035</v>
+      </c>
+      <c r="U30" s="226"/>
+      <c r="V30" s="227">
+        <v>176606703</v>
+      </c>
+      <c r="W30" s="229"/>
+      <c r="X30" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="190" t="s">
+    <row r="31" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="236" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="191"/>
-[...45 lines deleted...]
-      <c r="X31" s="129">
+      <c r="B31" s="237"/>
+      <c r="C31" s="121">
+        <v>1170926130</v>
+      </c>
+      <c r="D31" s="226">
+        <v>2.0209776321311161</v>
+      </c>
+      <c r="E31" s="226"/>
+      <c r="F31" s="121">
+        <v>595639929</v>
+      </c>
+      <c r="G31" s="226">
+        <v>1.4021680783133268</v>
+      </c>
+      <c r="H31" s="226"/>
+      <c r="I31" s="227">
+        <v>89462503</v>
+      </c>
+      <c r="J31" s="227"/>
+      <c r="K31" s="227">
+        <v>404118692</v>
+      </c>
+      <c r="L31" s="227"/>
+      <c r="M31" s="121">
+        <v>69598937</v>
+      </c>
+      <c r="N31" s="227">
+        <v>27509167</v>
+      </c>
+      <c r="O31" s="227"/>
+      <c r="P31" s="227"/>
+      <c r="Q31" s="121">
+        <v>4950630</v>
+      </c>
+      <c r="R31" s="227">
+        <v>170259839</v>
+      </c>
+      <c r="S31" s="227"/>
+      <c r="T31" s="226">
+        <v>2.7247159092378936</v>
+      </c>
+      <c r="U31" s="226"/>
+      <c r="V31" s="227">
+        <v>170259839</v>
+      </c>
+      <c r="W31" s="229"/>
+      <c r="X31" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="190" t="s">
+    <row r="32" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="236" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="191"/>
-[...45 lines deleted...]
-      <c r="X32" s="129">
+      <c r="B32" s="237"/>
+      <c r="C32" s="121">
+        <v>738334688</v>
+      </c>
+      <c r="D32" s="226">
+        <v>1.2743399017617845</v>
+      </c>
+      <c r="E32" s="226"/>
+      <c r="F32" s="121">
+        <v>392123920</v>
+      </c>
+      <c r="G32" s="226">
+        <v>0.92308056696294571</v>
+      </c>
+      <c r="H32" s="226"/>
+      <c r="I32" s="227">
+        <v>67833778</v>
+      </c>
+      <c r="J32" s="227"/>
+      <c r="K32" s="227">
+        <v>264593891</v>
+      </c>
+      <c r="L32" s="227"/>
+      <c r="M32" s="121">
+        <v>37579352</v>
+      </c>
+      <c r="N32" s="227">
+        <v>19108068</v>
+      </c>
+      <c r="O32" s="227"/>
+      <c r="P32" s="227"/>
+      <c r="Q32" s="121">
+        <v>3008831</v>
+      </c>
+      <c r="R32" s="227">
+        <v>38528556</v>
+      </c>
+      <c r="S32" s="227"/>
+      <c r="T32" s="226">
+        <v>0.6165832771236387</v>
+      </c>
+      <c r="U32" s="226"/>
+      <c r="V32" s="227">
+        <v>38528556</v>
+      </c>
+      <c r="W32" s="229"/>
+      <c r="X32" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...52 lines deleted...]
-      <c r="A35" s="192" t="s">
+    <row r="33" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="224"/>
+      <c r="B33" s="225"/>
+      <c r="C33" s="121"/>
+      <c r="D33" s="226"/>
+      <c r="E33" s="226"/>
+      <c r="F33" s="121"/>
+      <c r="G33" s="226"/>
+      <c r="H33" s="226"/>
+      <c r="I33" s="227"/>
+      <c r="J33" s="227"/>
+      <c r="K33" s="227"/>
+      <c r="L33" s="227"/>
+      <c r="M33" s="121"/>
+      <c r="N33" s="227"/>
+      <c r="O33" s="227"/>
+      <c r="P33" s="227"/>
+      <c r="Q33" s="121"/>
+      <c r="R33" s="227"/>
+      <c r="S33" s="227"/>
+      <c r="T33" s="226"/>
+      <c r="U33" s="226"/>
+      <c r="V33" s="227"/>
+      <c r="W33" s="227"/>
+      <c r="X33" s="121"/>
+    </row>
+    <row r="34" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="224"/>
+      <c r="B34" s="225"/>
+      <c r="C34" s="121"/>
+      <c r="D34" s="226"/>
+      <c r="E34" s="226"/>
+      <c r="F34" s="121"/>
+      <c r="G34" s="226"/>
+      <c r="H34" s="226"/>
+      <c r="I34" s="227"/>
+      <c r="J34" s="227"/>
+      <c r="K34" s="227"/>
+      <c r="L34" s="227"/>
+      <c r="M34" s="121"/>
+      <c r="N34" s="227"/>
+      <c r="O34" s="227"/>
+      <c r="P34" s="227"/>
+      <c r="Q34" s="121"/>
+      <c r="R34" s="227"/>
+      <c r="S34" s="227"/>
+      <c r="T34" s="226"/>
+      <c r="U34" s="226"/>
+      <c r="V34" s="227"/>
+      <c r="W34" s="229"/>
+      <c r="X34" s="121"/>
+    </row>
+    <row r="35" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="232" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="193"/>
-[...50 lines deleted...]
-      <c r="A36" s="190" t="s">
+      <c r="B35" s="233"/>
+      <c r="C35" s="122">
+        <v>6762220172</v>
+      </c>
+      <c r="D35" s="234">
+        <v>11.671355998484573</v>
+      </c>
+      <c r="E35" s="234"/>
+      <c r="F35" s="122">
+        <v>4211628732</v>
+      </c>
+      <c r="G35" s="234">
+        <v>9.9143980754145069</v>
+      </c>
+      <c r="H35" s="234"/>
+      <c r="I35" s="235">
+        <v>552097267</v>
+      </c>
+      <c r="J35" s="235"/>
+      <c r="K35" s="235">
+        <v>3108409583</v>
+      </c>
+      <c r="L35" s="235"/>
+      <c r="M35" s="122">
+        <v>287287214</v>
+      </c>
+      <c r="N35" s="235">
+        <v>225978109</v>
+      </c>
+      <c r="O35" s="235"/>
+      <c r="P35" s="235"/>
+      <c r="Q35" s="122">
+        <v>37856559</v>
+      </c>
+      <c r="R35" s="235">
+        <v>1041298571</v>
+      </c>
+      <c r="S35" s="235"/>
+      <c r="T35" s="234">
+        <v>16.664192796930724</v>
+      </c>
+      <c r="U35" s="234"/>
+      <c r="V35" s="235">
+        <v>1040915835</v>
+      </c>
+      <c r="W35" s="235"/>
+      <c r="X35" s="122">
+        <v>382736</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="236" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="191"/>
-[...50 lines deleted...]
-      <c r="A37" s="190" t="s">
+      <c r="B36" s="237"/>
+      <c r="C36" s="121">
+        <v>5428432944</v>
+      </c>
+      <c r="D36" s="226">
+        <v>9.3692857954648794</v>
+      </c>
+      <c r="E36" s="226"/>
+      <c r="F36" s="121">
+        <v>3609226045</v>
+      </c>
+      <c r="G36" s="226">
+        <v>8.4963101050199388</v>
+      </c>
+      <c r="H36" s="226"/>
+      <c r="I36" s="227">
+        <v>411967679</v>
+      </c>
+      <c r="J36" s="227"/>
+      <c r="K36" s="227">
+        <v>2772166690</v>
+      </c>
+      <c r="L36" s="227"/>
+      <c r="M36" s="121">
+        <v>201106247</v>
+      </c>
+      <c r="N36" s="227">
+        <v>192445189</v>
+      </c>
+      <c r="O36" s="227"/>
+      <c r="P36" s="227"/>
+      <c r="Q36" s="121">
+        <v>31540240</v>
+      </c>
+      <c r="R36" s="227">
+        <v>825614548</v>
+      </c>
+      <c r="S36" s="227"/>
+      <c r="T36" s="226">
+        <v>13.212540943574208</v>
+      </c>
+      <c r="U36" s="226"/>
+      <c r="V36" s="227">
+        <v>825231812</v>
+      </c>
+      <c r="W36" s="229"/>
+      <c r="X36" s="121">
+        <v>382736</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="236" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="191"/>
-[...45 lines deleted...]
-      <c r="X37" s="129">
+      <c r="B37" s="237"/>
+      <c r="C37" s="121">
+        <v>1187735061</v>
+      </c>
+      <c r="D37" s="226">
+        <v>2.0499892603634073</v>
+      </c>
+      <c r="E37" s="226"/>
+      <c r="F37" s="121">
+        <v>532536460</v>
+      </c>
+      <c r="G37" s="226">
+        <v>1.2536191554578973</v>
+      </c>
+      <c r="H37" s="226"/>
+      <c r="I37" s="227">
+        <v>112979838</v>
+      </c>
+      <c r="J37" s="227"/>
+      <c r="K37" s="227">
+        <v>312892314</v>
+      </c>
+      <c r="L37" s="227"/>
+      <c r="M37" s="121">
+        <v>69580010</v>
+      </c>
+      <c r="N37" s="227">
+        <v>31222628</v>
+      </c>
+      <c r="O37" s="227"/>
+      <c r="P37" s="227"/>
+      <c r="Q37" s="121">
+        <v>5861670</v>
+      </c>
+      <c r="R37" s="227">
+        <v>204807525</v>
+      </c>
+      <c r="S37" s="227"/>
+      <c r="T37" s="226">
+        <v>3.27759220833715</v>
+      </c>
+      <c r="U37" s="226"/>
+      <c r="V37" s="227">
+        <v>204807525</v>
+      </c>
+      <c r="W37" s="229"/>
+      <c r="X37" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="190" t="s">
+    <row r="38" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="236" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="191"/>
-[...45 lines deleted...]
-      <c r="X38" s="129">
+      <c r="B38" s="237"/>
+      <c r="C38" s="121">
+        <v>146052167</v>
+      </c>
+      <c r="D38" s="226">
+        <v>0.25208094265628722</v>
+      </c>
+      <c r="E38" s="226"/>
+      <c r="F38" s="121">
+        <v>69866227</v>
+      </c>
+      <c r="G38" s="226">
+        <v>0.1644688149366707</v>
+      </c>
+      <c r="H38" s="226"/>
+      <c r="I38" s="227">
+        <v>27149750</v>
+      </c>
+      <c r="J38" s="227"/>
+      <c r="K38" s="227">
+        <v>23350579</v>
+      </c>
+      <c r="L38" s="227"/>
+      <c r="M38" s="121">
+        <v>16600957</v>
+      </c>
+      <c r="N38" s="227">
+        <v>2310292</v>
+      </c>
+      <c r="O38" s="227"/>
+      <c r="P38" s="227"/>
+      <c r="Q38" s="121">
+        <v>454649</v>
+      </c>
+      <c r="R38" s="227">
+        <v>10876498</v>
+      </c>
+      <c r="S38" s="227"/>
+      <c r="T38" s="226">
+        <v>0.17405964501936438</v>
+      </c>
+      <c r="U38" s="226"/>
+      <c r="V38" s="227">
+        <v>10876498</v>
+      </c>
+      <c r="W38" s="229"/>
+      <c r="X38" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...52 lines deleted...]
-      <c r="A41" s="192" t="s">
+    <row r="39" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="224"/>
+      <c r="B39" s="225"/>
+      <c r="C39" s="121"/>
+      <c r="D39" s="226"/>
+      <c r="E39" s="226"/>
+      <c r="F39" s="121"/>
+      <c r="G39" s="226"/>
+      <c r="H39" s="226"/>
+      <c r="I39" s="227"/>
+      <c r="J39" s="227"/>
+      <c r="K39" s="227"/>
+      <c r="L39" s="227"/>
+      <c r="M39" s="121"/>
+      <c r="N39" s="227"/>
+      <c r="O39" s="227"/>
+      <c r="P39" s="227"/>
+      <c r="Q39" s="121"/>
+      <c r="R39" s="227"/>
+      <c r="S39" s="227"/>
+      <c r="T39" s="226"/>
+      <c r="U39" s="226"/>
+      <c r="V39" s="227"/>
+      <c r="W39" s="229"/>
+      <c r="X39" s="121"/>
+    </row>
+    <row r="40" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="224"/>
+      <c r="B40" s="225"/>
+      <c r="C40" s="121"/>
+      <c r="D40" s="226"/>
+      <c r="E40" s="226"/>
+      <c r="F40" s="121"/>
+      <c r="G40" s="226"/>
+      <c r="H40" s="226"/>
+      <c r="I40" s="227"/>
+      <c r="J40" s="227"/>
+      <c r="K40" s="227"/>
+      <c r="L40" s="227"/>
+      <c r="M40" s="121"/>
+      <c r="N40" s="227"/>
+      <c r="O40" s="227"/>
+      <c r="P40" s="227"/>
+      <c r="Q40" s="121"/>
+      <c r="R40" s="227"/>
+      <c r="S40" s="227"/>
+      <c r="T40" s="226"/>
+      <c r="U40" s="226"/>
+      <c r="V40" s="227"/>
+      <c r="W40" s="229"/>
+      <c r="X40" s="121"/>
+    </row>
+    <row r="41" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="232" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="193"/>
-[...45 lines deleted...]
-      <c r="X41" s="131">
+      <c r="B41" s="233"/>
+      <c r="C41" s="122">
+        <v>884711577</v>
+      </c>
+      <c r="D41" s="234">
+        <v>1.5269813032564621</v>
+      </c>
+      <c r="E41" s="234"/>
+      <c r="F41" s="122">
+        <v>462191204</v>
+      </c>
+      <c r="G41" s="234">
+        <v>1.0880226807729723</v>
+      </c>
+      <c r="H41" s="234"/>
+      <c r="I41" s="235">
+        <v>123183164</v>
+      </c>
+      <c r="J41" s="235"/>
+      <c r="K41" s="235">
+        <v>241224328</v>
+      </c>
+      <c r="L41" s="235"/>
+      <c r="M41" s="122">
+        <v>69781172</v>
+      </c>
+      <c r="N41" s="235">
+        <v>23666584</v>
+      </c>
+      <c r="O41" s="235"/>
+      <c r="P41" s="235"/>
+      <c r="Q41" s="122">
+        <v>4335956</v>
+      </c>
+      <c r="R41" s="235">
+        <v>125021012</v>
+      </c>
+      <c r="S41" s="235"/>
+      <c r="T41" s="234">
+        <v>2.0007462851261222</v>
+      </c>
+      <c r="U41" s="234"/>
+      <c r="V41" s="235">
+        <v>125021012</v>
+      </c>
+      <c r="W41" s="235"/>
+      <c r="X41" s="122">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="190" t="s">
+    <row r="42" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="236" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="191"/>
-[...45 lines deleted...]
-      <c r="X42" s="129">
+      <c r="B42" s="237"/>
+      <c r="C42" s="121">
+        <v>548087318</v>
+      </c>
+      <c r="D42" s="226">
+        <v>0.94597958125055592</v>
+      </c>
+      <c r="E42" s="226"/>
+      <c r="F42" s="121">
+        <v>295367469</v>
+      </c>
+      <c r="G42" s="226">
+        <v>0.69531073428759527</v>
+      </c>
+      <c r="H42" s="226"/>
+      <c r="I42" s="227">
+        <v>67773611</v>
+      </c>
+      <c r="J42" s="227"/>
+      <c r="K42" s="227">
+        <v>165661061</v>
+      </c>
+      <c r="L42" s="227"/>
+      <c r="M42" s="121">
+        <v>43742507</v>
+      </c>
+      <c r="N42" s="227">
+        <v>15236134</v>
+      </c>
+      <c r="O42" s="227"/>
+      <c r="P42" s="227"/>
+      <c r="Q42" s="121">
+        <v>2954156</v>
+      </c>
+      <c r="R42" s="227">
+        <v>88893987</v>
+      </c>
+      <c r="S42" s="227"/>
+      <c r="T42" s="226">
+        <v>1.4225953814891514</v>
+      </c>
+      <c r="U42" s="226"/>
+      <c r="V42" s="227">
+        <v>88893987</v>
+      </c>
+      <c r="W42" s="229"/>
+      <c r="X42" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="188" t="s">
+    <row r="43" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="241" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="189"/>
-[...45 lines deleted...]
-      <c r="X43" s="132">
+      <c r="B43" s="242"/>
+      <c r="C43" s="14">
+        <v>336624259</v>
+      </c>
+      <c r="D43" s="238">
+        <v>0.58100172200590616</v>
+      </c>
+      <c r="E43" s="238"/>
+      <c r="F43" s="120">
+        <v>166823735</v>
+      </c>
+      <c r="G43" s="238">
+        <v>0.39271194648537688</v>
+      </c>
+      <c r="H43" s="238"/>
+      <c r="I43" s="239">
+        <v>55409553</v>
+      </c>
+      <c r="J43" s="239"/>
+      <c r="K43" s="239">
+        <v>75563267</v>
+      </c>
+      <c r="L43" s="239"/>
+      <c r="M43" s="120">
+        <v>26038665</v>
+      </c>
+      <c r="N43" s="239">
+        <v>8430450</v>
+      </c>
+      <c r="O43" s="239"/>
+      <c r="P43" s="239"/>
+      <c r="Q43" s="120">
+        <v>1381800</v>
+      </c>
+      <c r="R43" s="239">
+        <v>36127025</v>
+      </c>
+      <c r="S43" s="239"/>
+      <c r="T43" s="238">
+        <v>0.57815090363697053</v>
+      </c>
+      <c r="U43" s="238"/>
+      <c r="V43" s="239">
+        <v>36127025</v>
+      </c>
+      <c r="W43" s="240"/>
+      <c r="X43" s="120">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A44" s="138" t="s">
+      <c r="A44" s="118" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="C45" s="16"/>
-[...20 lines deleted...]
-      <c r="X45" s="16"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="15"/>
+      <c r="N45" s="15"/>
+      <c r="O45" s="15"/>
+      <c r="P45" s="15"/>
+      <c r="Q45" s="15"/>
+      <c r="R45" s="15"/>
+      <c r="S45" s="15"/>
+      <c r="T45" s="17"/>
+      <c r="U45" s="17"/>
+      <c r="V45" s="15"/>
+      <c r="W45" s="15"/>
+      <c r="X45" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="362">
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="N43:P43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="N42:P42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="N41:P41"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="N40:P40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="N39:P39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="N38:P38"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="N36:P36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="N35:P35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="N34:P34"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="N33:P33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="N32:P32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="N31:P31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="N30:P30"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="N29:P29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="N28:P28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="N27:P27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="N24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="N23:P23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="N22:P22"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="N21:P21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="N20:P20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="N19:P19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="N18:P18"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="N16:P16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="N14:P14"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="N13:P13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="N10:P10"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="N9:P9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="N6:P6"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:P5"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="H2:O2"/>
     <mergeCell ref="P2:X2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="F3:Q3"/>
     <mergeCell ref="R3:X3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="V4:W5"/>
-    <mergeCell ref="R6:S6"/>
-[...340 lines deleted...]
-    <mergeCell ref="N42:P42"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R19</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FE6DBE5-263A-4A82-9B08-68DF32AB2CF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:AA1"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C22" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.21875" style="125" customWidth="1"/>
-[...1470 lines deleted...]
-    <col min="15925" max="16384" width="9" style="125"/>
+    <col min="1" max="1" width="11.21875" style="116" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="116" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" style="116" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="116" customWidth="1"/>
+    <col min="6" max="6" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7" max="8" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10" max="10" width="7" style="116" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" style="116" customWidth="1"/>
+    <col min="13" max="13" width="10.44140625" style="116" customWidth="1"/>
+    <col min="14" max="15" width="10.109375" style="116" customWidth="1"/>
+    <col min="16" max="16" width="5.6640625" style="116" customWidth="1"/>
+    <col min="17" max="17" width="3.77734375" style="116" customWidth="1"/>
+    <col min="18" max="18" width="4.21875" style="116" customWidth="1"/>
+    <col min="19" max="19" width="8.44140625" style="116" customWidth="1"/>
+    <col min="20" max="20" width="12.21875" style="116" customWidth="1"/>
+    <col min="21" max="21" width="7.77734375" style="116" customWidth="1"/>
+    <col min="22" max="23" width="4.21875" style="116" customWidth="1"/>
+    <col min="24" max="24" width="6.33203125" style="116" customWidth="1"/>
+    <col min="25" max="25" width="11.44140625" style="116" customWidth="1"/>
+    <col min="26" max="27" width="9" style="116"/>
+    <col min="28" max="28" width="11.21875" style="116" customWidth="1"/>
+    <col min="29" max="29" width="7.6640625" style="116" customWidth="1"/>
+    <col min="30" max="30" width="7.88671875" style="116" customWidth="1"/>
+    <col min="31" max="31" width="5.33203125" style="116" customWidth="1"/>
+    <col min="32" max="32" width="9.109375" style="116" customWidth="1"/>
+    <col min="33" max="33" width="4.6640625" style="116" customWidth="1"/>
+    <col min="34" max="35" width="3.77734375" style="116" customWidth="1"/>
+    <col min="36" max="36" width="10.6640625" style="116" customWidth="1"/>
+    <col min="37" max="37" width="7" style="116" customWidth="1"/>
+    <col min="38" max="38" width="5.33203125" style="116" customWidth="1"/>
+    <col min="39" max="39" width="10.109375" style="116" customWidth="1"/>
+    <col min="40" max="40" width="10.44140625" style="116" customWidth="1"/>
+    <col min="41" max="42" width="10.109375" style="116" customWidth="1"/>
+    <col min="43" max="43" width="6.88671875" style="116" customWidth="1"/>
+    <col min="44" max="44" width="3.77734375" style="116" customWidth="1"/>
+    <col min="45" max="45" width="4.21875" style="116" customWidth="1"/>
+    <col min="46" max="46" width="8.44140625" style="116" customWidth="1"/>
+    <col min="47" max="47" width="12.21875" style="116" customWidth="1"/>
+    <col min="48" max="48" width="7.77734375" style="116" customWidth="1"/>
+    <col min="49" max="50" width="4.21875" style="116" customWidth="1"/>
+    <col min="51" max="51" width="6.33203125" style="116" customWidth="1"/>
+    <col min="52" max="52" width="11.44140625" style="116" customWidth="1"/>
+    <col min="53" max="283" width="9" style="116"/>
+    <col min="284" max="284" width="11.21875" style="116" customWidth="1"/>
+    <col min="285" max="285" width="7.6640625" style="116" customWidth="1"/>
+    <col min="286" max="286" width="7.88671875" style="116" customWidth="1"/>
+    <col min="287" max="287" width="5.33203125" style="116" customWidth="1"/>
+    <col min="288" max="288" width="9.109375" style="116" customWidth="1"/>
+    <col min="289" max="289" width="4.6640625" style="116" customWidth="1"/>
+    <col min="290" max="291" width="3.77734375" style="116" customWidth="1"/>
+    <col min="292" max="292" width="10.6640625" style="116" customWidth="1"/>
+    <col min="293" max="293" width="7" style="116" customWidth="1"/>
+    <col min="294" max="294" width="5.33203125" style="116" customWidth="1"/>
+    <col min="295" max="295" width="10.109375" style="116" customWidth="1"/>
+    <col min="296" max="296" width="10.44140625" style="116" customWidth="1"/>
+    <col min="297" max="298" width="10.109375" style="116" customWidth="1"/>
+    <col min="299" max="299" width="6.88671875" style="116" customWidth="1"/>
+    <col min="300" max="300" width="3.77734375" style="116" customWidth="1"/>
+    <col min="301" max="301" width="4.21875" style="116" customWidth="1"/>
+    <col min="302" max="302" width="8.44140625" style="116" customWidth="1"/>
+    <col min="303" max="303" width="12.21875" style="116" customWidth="1"/>
+    <col min="304" max="304" width="7.77734375" style="116" customWidth="1"/>
+    <col min="305" max="306" width="4.21875" style="116" customWidth="1"/>
+    <col min="307" max="307" width="6.33203125" style="116" customWidth="1"/>
+    <col min="308" max="308" width="11.44140625" style="116" customWidth="1"/>
+    <col min="309" max="539" width="9" style="116"/>
+    <col min="540" max="540" width="11.21875" style="116" customWidth="1"/>
+    <col min="541" max="541" width="7.6640625" style="116" customWidth="1"/>
+    <col min="542" max="542" width="7.88671875" style="116" customWidth="1"/>
+    <col min="543" max="543" width="5.33203125" style="116" customWidth="1"/>
+    <col min="544" max="544" width="9.109375" style="116" customWidth="1"/>
+    <col min="545" max="545" width="4.6640625" style="116" customWidth="1"/>
+    <col min="546" max="547" width="3.77734375" style="116" customWidth="1"/>
+    <col min="548" max="548" width="10.6640625" style="116" customWidth="1"/>
+    <col min="549" max="549" width="7" style="116" customWidth="1"/>
+    <col min="550" max="550" width="5.33203125" style="116" customWidth="1"/>
+    <col min="551" max="551" width="10.109375" style="116" customWidth="1"/>
+    <col min="552" max="552" width="10.44140625" style="116" customWidth="1"/>
+    <col min="553" max="554" width="10.109375" style="116" customWidth="1"/>
+    <col min="555" max="555" width="6.88671875" style="116" customWidth="1"/>
+    <col min="556" max="556" width="3.77734375" style="116" customWidth="1"/>
+    <col min="557" max="557" width="4.21875" style="116" customWidth="1"/>
+    <col min="558" max="558" width="8.44140625" style="116" customWidth="1"/>
+    <col min="559" max="559" width="12.21875" style="116" customWidth="1"/>
+    <col min="560" max="560" width="7.77734375" style="116" customWidth="1"/>
+    <col min="561" max="562" width="4.21875" style="116" customWidth="1"/>
+    <col min="563" max="563" width="6.33203125" style="116" customWidth="1"/>
+    <col min="564" max="564" width="11.44140625" style="116" customWidth="1"/>
+    <col min="565" max="795" width="9" style="116"/>
+    <col min="796" max="796" width="11.21875" style="116" customWidth="1"/>
+    <col min="797" max="797" width="7.6640625" style="116" customWidth="1"/>
+    <col min="798" max="798" width="7.88671875" style="116" customWidth="1"/>
+    <col min="799" max="799" width="5.33203125" style="116" customWidth="1"/>
+    <col min="800" max="800" width="9.109375" style="116" customWidth="1"/>
+    <col min="801" max="801" width="4.6640625" style="116" customWidth="1"/>
+    <col min="802" max="803" width="3.77734375" style="116" customWidth="1"/>
+    <col min="804" max="804" width="10.6640625" style="116" customWidth="1"/>
+    <col min="805" max="805" width="7" style="116" customWidth="1"/>
+    <col min="806" max="806" width="5.33203125" style="116" customWidth="1"/>
+    <col min="807" max="807" width="10.109375" style="116" customWidth="1"/>
+    <col min="808" max="808" width="10.44140625" style="116" customWidth="1"/>
+    <col min="809" max="810" width="10.109375" style="116" customWidth="1"/>
+    <col min="811" max="811" width="6.88671875" style="116" customWidth="1"/>
+    <col min="812" max="812" width="3.77734375" style="116" customWidth="1"/>
+    <col min="813" max="813" width="4.21875" style="116" customWidth="1"/>
+    <col min="814" max="814" width="8.44140625" style="116" customWidth="1"/>
+    <col min="815" max="815" width="12.21875" style="116" customWidth="1"/>
+    <col min="816" max="816" width="7.77734375" style="116" customWidth="1"/>
+    <col min="817" max="818" width="4.21875" style="116" customWidth="1"/>
+    <col min="819" max="819" width="6.33203125" style="116" customWidth="1"/>
+    <col min="820" max="820" width="11.44140625" style="116" customWidth="1"/>
+    <col min="821" max="1051" width="9" style="116"/>
+    <col min="1052" max="1052" width="11.21875" style="116" customWidth="1"/>
+    <col min="1053" max="1053" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1054" max="1054" width="7.88671875" style="116" customWidth="1"/>
+    <col min="1055" max="1055" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1056" max="1056" width="9.109375" style="116" customWidth="1"/>
+    <col min="1057" max="1057" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1058" max="1059" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1060" max="1060" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1061" max="1061" width="7" style="116" customWidth="1"/>
+    <col min="1062" max="1062" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1063" max="1063" width="10.109375" style="116" customWidth="1"/>
+    <col min="1064" max="1064" width="10.44140625" style="116" customWidth="1"/>
+    <col min="1065" max="1066" width="10.109375" style="116" customWidth="1"/>
+    <col min="1067" max="1067" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1068" max="1068" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1069" max="1069" width="4.21875" style="116" customWidth="1"/>
+    <col min="1070" max="1070" width="8.44140625" style="116" customWidth="1"/>
+    <col min="1071" max="1071" width="12.21875" style="116" customWidth="1"/>
+    <col min="1072" max="1072" width="7.77734375" style="116" customWidth="1"/>
+    <col min="1073" max="1074" width="4.21875" style="116" customWidth="1"/>
+    <col min="1075" max="1075" width="6.33203125" style="116" customWidth="1"/>
+    <col min="1076" max="1076" width="11.44140625" style="116" customWidth="1"/>
+    <col min="1077" max="1307" width="9" style="116"/>
+    <col min="1308" max="1308" width="11.21875" style="116" customWidth="1"/>
+    <col min="1309" max="1309" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1310" max="1310" width="7.88671875" style="116" customWidth="1"/>
+    <col min="1311" max="1311" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1312" max="1312" width="9.109375" style="116" customWidth="1"/>
+    <col min="1313" max="1313" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1314" max="1315" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1316" max="1316" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1317" max="1317" width="7" style="116" customWidth="1"/>
+    <col min="1318" max="1318" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1319" max="1319" width="10.109375" style="116" customWidth="1"/>
+    <col min="1320" max="1320" width="10.44140625" style="116" customWidth="1"/>
+    <col min="1321" max="1322" width="10.109375" style="116" customWidth="1"/>
+    <col min="1323" max="1323" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1324" max="1324" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1325" max="1325" width="4.21875" style="116" customWidth="1"/>
+    <col min="1326" max="1326" width="8.44140625" style="116" customWidth="1"/>
+    <col min="1327" max="1327" width="12.21875" style="116" customWidth="1"/>
+    <col min="1328" max="1328" width="7.77734375" style="116" customWidth="1"/>
+    <col min="1329" max="1330" width="4.21875" style="116" customWidth="1"/>
+    <col min="1331" max="1331" width="6.33203125" style="116" customWidth="1"/>
+    <col min="1332" max="1332" width="11.44140625" style="116" customWidth="1"/>
+    <col min="1333" max="1563" width="9" style="116"/>
+    <col min="1564" max="1564" width="11.21875" style="116" customWidth="1"/>
+    <col min="1565" max="1565" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1566" max="1566" width="7.88671875" style="116" customWidth="1"/>
+    <col min="1567" max="1567" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1568" max="1568" width="9.109375" style="116" customWidth="1"/>
+    <col min="1569" max="1569" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1570" max="1571" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1572" max="1572" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1573" max="1573" width="7" style="116" customWidth="1"/>
+    <col min="1574" max="1574" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1575" max="1575" width="10.109375" style="116" customWidth="1"/>
+    <col min="1576" max="1576" width="10.44140625" style="116" customWidth="1"/>
+    <col min="1577" max="1578" width="10.109375" style="116" customWidth="1"/>
+    <col min="1579" max="1579" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1580" max="1580" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1581" max="1581" width="4.21875" style="116" customWidth="1"/>
+    <col min="1582" max="1582" width="8.44140625" style="116" customWidth="1"/>
+    <col min="1583" max="1583" width="12.21875" style="116" customWidth="1"/>
+    <col min="1584" max="1584" width="7.77734375" style="116" customWidth="1"/>
+    <col min="1585" max="1586" width="4.21875" style="116" customWidth="1"/>
+    <col min="1587" max="1587" width="6.33203125" style="116" customWidth="1"/>
+    <col min="1588" max="1588" width="11.44140625" style="116" customWidth="1"/>
+    <col min="1589" max="1819" width="9" style="116"/>
+    <col min="1820" max="1820" width="11.21875" style="116" customWidth="1"/>
+    <col min="1821" max="1821" width="7.6640625" style="116" customWidth="1"/>
+    <col min="1822" max="1822" width="7.88671875" style="116" customWidth="1"/>
+    <col min="1823" max="1823" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1824" max="1824" width="9.109375" style="116" customWidth="1"/>
+    <col min="1825" max="1825" width="4.6640625" style="116" customWidth="1"/>
+    <col min="1826" max="1827" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1828" max="1828" width="10.6640625" style="116" customWidth="1"/>
+    <col min="1829" max="1829" width="7" style="116" customWidth="1"/>
+    <col min="1830" max="1830" width="5.33203125" style="116" customWidth="1"/>
+    <col min="1831" max="1831" width="10.109375" style="116" customWidth="1"/>
+    <col min="1832" max="1832" width="10.44140625" style="116" customWidth="1"/>
+    <col min="1833" max="1834" width="10.109375" style="116" customWidth="1"/>
+    <col min="1835" max="1835" width="6.88671875" style="116" customWidth="1"/>
+    <col min="1836" max="1836" width="3.77734375" style="116" customWidth="1"/>
+    <col min="1837" max="1837" width="4.21875" style="116" customWidth="1"/>
+    <col min="1838" max="1838" width="8.44140625" style="116" customWidth="1"/>
+    <col min="1839" max="1839" width="12.21875" style="116" customWidth="1"/>
+    <col min="1840" max="1840" width="7.77734375" style="116" customWidth="1"/>
+    <col min="1841" max="1842" width="4.21875" style="116" customWidth="1"/>
+    <col min="1843" max="1843" width="6.33203125" style="116" customWidth="1"/>
+    <col min="1844" max="1844" width="11.44140625" style="116" customWidth="1"/>
+    <col min="1845" max="2075" width="9" style="116"/>
+    <col min="2076" max="2076" width="11.21875" style="116" customWidth="1"/>
+    <col min="2077" max="2077" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2078" max="2078" width="7.88671875" style="116" customWidth="1"/>
+    <col min="2079" max="2079" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2080" max="2080" width="9.109375" style="116" customWidth="1"/>
+    <col min="2081" max="2081" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2082" max="2083" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2084" max="2084" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2085" max="2085" width="7" style="116" customWidth="1"/>
+    <col min="2086" max="2086" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2087" max="2087" width="10.109375" style="116" customWidth="1"/>
+    <col min="2088" max="2088" width="10.44140625" style="116" customWidth="1"/>
+    <col min="2089" max="2090" width="10.109375" style="116" customWidth="1"/>
+    <col min="2091" max="2091" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2092" max="2092" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2093" max="2093" width="4.21875" style="116" customWidth="1"/>
+    <col min="2094" max="2094" width="8.44140625" style="116" customWidth="1"/>
+    <col min="2095" max="2095" width="12.21875" style="116" customWidth="1"/>
+    <col min="2096" max="2096" width="7.77734375" style="116" customWidth="1"/>
+    <col min="2097" max="2098" width="4.21875" style="116" customWidth="1"/>
+    <col min="2099" max="2099" width="6.33203125" style="116" customWidth="1"/>
+    <col min="2100" max="2100" width="11.44140625" style="116" customWidth="1"/>
+    <col min="2101" max="2331" width="9" style="116"/>
+    <col min="2332" max="2332" width="11.21875" style="116" customWidth="1"/>
+    <col min="2333" max="2333" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2334" max="2334" width="7.88671875" style="116" customWidth="1"/>
+    <col min="2335" max="2335" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2336" max="2336" width="9.109375" style="116" customWidth="1"/>
+    <col min="2337" max="2337" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2338" max="2339" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2340" max="2340" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2341" max="2341" width="7" style="116" customWidth="1"/>
+    <col min="2342" max="2342" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2343" max="2343" width="10.109375" style="116" customWidth="1"/>
+    <col min="2344" max="2344" width="10.44140625" style="116" customWidth="1"/>
+    <col min="2345" max="2346" width="10.109375" style="116" customWidth="1"/>
+    <col min="2347" max="2347" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2348" max="2348" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2349" max="2349" width="4.21875" style="116" customWidth="1"/>
+    <col min="2350" max="2350" width="8.44140625" style="116" customWidth="1"/>
+    <col min="2351" max="2351" width="12.21875" style="116" customWidth="1"/>
+    <col min="2352" max="2352" width="7.77734375" style="116" customWidth="1"/>
+    <col min="2353" max="2354" width="4.21875" style="116" customWidth="1"/>
+    <col min="2355" max="2355" width="6.33203125" style="116" customWidth="1"/>
+    <col min="2356" max="2356" width="11.44140625" style="116" customWidth="1"/>
+    <col min="2357" max="2587" width="9" style="116"/>
+    <col min="2588" max="2588" width="11.21875" style="116" customWidth="1"/>
+    <col min="2589" max="2589" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2590" max="2590" width="7.88671875" style="116" customWidth="1"/>
+    <col min="2591" max="2591" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2592" max="2592" width="9.109375" style="116" customWidth="1"/>
+    <col min="2593" max="2593" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2594" max="2595" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2596" max="2596" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2597" max="2597" width="7" style="116" customWidth="1"/>
+    <col min="2598" max="2598" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2599" max="2599" width="10.109375" style="116" customWidth="1"/>
+    <col min="2600" max="2600" width="10.44140625" style="116" customWidth="1"/>
+    <col min="2601" max="2602" width="10.109375" style="116" customWidth="1"/>
+    <col min="2603" max="2603" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2604" max="2604" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2605" max="2605" width="4.21875" style="116" customWidth="1"/>
+    <col min="2606" max="2606" width="8.44140625" style="116" customWidth="1"/>
+    <col min="2607" max="2607" width="12.21875" style="116" customWidth="1"/>
+    <col min="2608" max="2608" width="7.77734375" style="116" customWidth="1"/>
+    <col min="2609" max="2610" width="4.21875" style="116" customWidth="1"/>
+    <col min="2611" max="2611" width="6.33203125" style="116" customWidth="1"/>
+    <col min="2612" max="2612" width="11.44140625" style="116" customWidth="1"/>
+    <col min="2613" max="2843" width="9" style="116"/>
+    <col min="2844" max="2844" width="11.21875" style="116" customWidth="1"/>
+    <col min="2845" max="2845" width="7.6640625" style="116" customWidth="1"/>
+    <col min="2846" max="2846" width="7.88671875" style="116" customWidth="1"/>
+    <col min="2847" max="2847" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2848" max="2848" width="9.109375" style="116" customWidth="1"/>
+    <col min="2849" max="2849" width="4.6640625" style="116" customWidth="1"/>
+    <col min="2850" max="2851" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2852" max="2852" width="10.6640625" style="116" customWidth="1"/>
+    <col min="2853" max="2853" width="7" style="116" customWidth="1"/>
+    <col min="2854" max="2854" width="5.33203125" style="116" customWidth="1"/>
+    <col min="2855" max="2855" width="10.109375" style="116" customWidth="1"/>
+    <col min="2856" max="2856" width="10.44140625" style="116" customWidth="1"/>
+    <col min="2857" max="2858" width="10.109375" style="116" customWidth="1"/>
+    <col min="2859" max="2859" width="6.88671875" style="116" customWidth="1"/>
+    <col min="2860" max="2860" width="3.77734375" style="116" customWidth="1"/>
+    <col min="2861" max="2861" width="4.21875" style="116" customWidth="1"/>
+    <col min="2862" max="2862" width="8.44140625" style="116" customWidth="1"/>
+    <col min="2863" max="2863" width="12.21875" style="116" customWidth="1"/>
+    <col min="2864" max="2864" width="7.77734375" style="116" customWidth="1"/>
+    <col min="2865" max="2866" width="4.21875" style="116" customWidth="1"/>
+    <col min="2867" max="2867" width="6.33203125" style="116" customWidth="1"/>
+    <col min="2868" max="2868" width="11.44140625" style="116" customWidth="1"/>
+    <col min="2869" max="3099" width="9" style="116"/>
+    <col min="3100" max="3100" width="11.21875" style="116" customWidth="1"/>
+    <col min="3101" max="3101" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3102" max="3102" width="7.88671875" style="116" customWidth="1"/>
+    <col min="3103" max="3103" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3104" max="3104" width="9.109375" style="116" customWidth="1"/>
+    <col min="3105" max="3105" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3106" max="3107" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3108" max="3108" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3109" max="3109" width="7" style="116" customWidth="1"/>
+    <col min="3110" max="3110" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3111" max="3111" width="10.109375" style="116" customWidth="1"/>
+    <col min="3112" max="3112" width="10.44140625" style="116" customWidth="1"/>
+    <col min="3113" max="3114" width="10.109375" style="116" customWidth="1"/>
+    <col min="3115" max="3115" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3116" max="3116" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3117" max="3117" width="4.21875" style="116" customWidth="1"/>
+    <col min="3118" max="3118" width="8.44140625" style="116" customWidth="1"/>
+    <col min="3119" max="3119" width="12.21875" style="116" customWidth="1"/>
+    <col min="3120" max="3120" width="7.77734375" style="116" customWidth="1"/>
+    <col min="3121" max="3122" width="4.21875" style="116" customWidth="1"/>
+    <col min="3123" max="3123" width="6.33203125" style="116" customWidth="1"/>
+    <col min="3124" max="3124" width="11.44140625" style="116" customWidth="1"/>
+    <col min="3125" max="3355" width="9" style="116"/>
+    <col min="3356" max="3356" width="11.21875" style="116" customWidth="1"/>
+    <col min="3357" max="3357" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3358" max="3358" width="7.88671875" style="116" customWidth="1"/>
+    <col min="3359" max="3359" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3360" max="3360" width="9.109375" style="116" customWidth="1"/>
+    <col min="3361" max="3361" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3362" max="3363" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3364" max="3364" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3365" max="3365" width="7" style="116" customWidth="1"/>
+    <col min="3366" max="3366" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3367" max="3367" width="10.109375" style="116" customWidth="1"/>
+    <col min="3368" max="3368" width="10.44140625" style="116" customWidth="1"/>
+    <col min="3369" max="3370" width="10.109375" style="116" customWidth="1"/>
+    <col min="3371" max="3371" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3372" max="3372" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3373" max="3373" width="4.21875" style="116" customWidth="1"/>
+    <col min="3374" max="3374" width="8.44140625" style="116" customWidth="1"/>
+    <col min="3375" max="3375" width="12.21875" style="116" customWidth="1"/>
+    <col min="3376" max="3376" width="7.77734375" style="116" customWidth="1"/>
+    <col min="3377" max="3378" width="4.21875" style="116" customWidth="1"/>
+    <col min="3379" max="3379" width="6.33203125" style="116" customWidth="1"/>
+    <col min="3380" max="3380" width="11.44140625" style="116" customWidth="1"/>
+    <col min="3381" max="3611" width="9" style="116"/>
+    <col min="3612" max="3612" width="11.21875" style="116" customWidth="1"/>
+    <col min="3613" max="3613" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3614" max="3614" width="7.88671875" style="116" customWidth="1"/>
+    <col min="3615" max="3615" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3616" max="3616" width="9.109375" style="116" customWidth="1"/>
+    <col min="3617" max="3617" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3618" max="3619" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3620" max="3620" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3621" max="3621" width="7" style="116" customWidth="1"/>
+    <col min="3622" max="3622" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3623" max="3623" width="10.109375" style="116" customWidth="1"/>
+    <col min="3624" max="3624" width="10.44140625" style="116" customWidth="1"/>
+    <col min="3625" max="3626" width="10.109375" style="116" customWidth="1"/>
+    <col min="3627" max="3627" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3628" max="3628" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3629" max="3629" width="4.21875" style="116" customWidth="1"/>
+    <col min="3630" max="3630" width="8.44140625" style="116" customWidth="1"/>
+    <col min="3631" max="3631" width="12.21875" style="116" customWidth="1"/>
+    <col min="3632" max="3632" width="7.77734375" style="116" customWidth="1"/>
+    <col min="3633" max="3634" width="4.21875" style="116" customWidth="1"/>
+    <col min="3635" max="3635" width="6.33203125" style="116" customWidth="1"/>
+    <col min="3636" max="3636" width="11.44140625" style="116" customWidth="1"/>
+    <col min="3637" max="3867" width="9" style="116"/>
+    <col min="3868" max="3868" width="11.21875" style="116" customWidth="1"/>
+    <col min="3869" max="3869" width="7.6640625" style="116" customWidth="1"/>
+    <col min="3870" max="3870" width="7.88671875" style="116" customWidth="1"/>
+    <col min="3871" max="3871" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3872" max="3872" width="9.109375" style="116" customWidth="1"/>
+    <col min="3873" max="3873" width="4.6640625" style="116" customWidth="1"/>
+    <col min="3874" max="3875" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3876" max="3876" width="10.6640625" style="116" customWidth="1"/>
+    <col min="3877" max="3877" width="7" style="116" customWidth="1"/>
+    <col min="3878" max="3878" width="5.33203125" style="116" customWidth="1"/>
+    <col min="3879" max="3879" width="10.109375" style="116" customWidth="1"/>
+    <col min="3880" max="3880" width="10.44140625" style="116" customWidth="1"/>
+    <col min="3881" max="3882" width="10.109375" style="116" customWidth="1"/>
+    <col min="3883" max="3883" width="6.88671875" style="116" customWidth="1"/>
+    <col min="3884" max="3884" width="3.77734375" style="116" customWidth="1"/>
+    <col min="3885" max="3885" width="4.21875" style="116" customWidth="1"/>
+    <col min="3886" max="3886" width="8.44140625" style="116" customWidth="1"/>
+    <col min="3887" max="3887" width="12.21875" style="116" customWidth="1"/>
+    <col min="3888" max="3888" width="7.77734375" style="116" customWidth="1"/>
+    <col min="3889" max="3890" width="4.21875" style="116" customWidth="1"/>
+    <col min="3891" max="3891" width="6.33203125" style="116" customWidth="1"/>
+    <col min="3892" max="3892" width="11.44140625" style="116" customWidth="1"/>
+    <col min="3893" max="4123" width="9" style="116"/>
+    <col min="4124" max="4124" width="11.21875" style="116" customWidth="1"/>
+    <col min="4125" max="4125" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4126" max="4126" width="7.88671875" style="116" customWidth="1"/>
+    <col min="4127" max="4127" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4128" max="4128" width="9.109375" style="116" customWidth="1"/>
+    <col min="4129" max="4129" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4130" max="4131" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4132" max="4132" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4133" max="4133" width="7" style="116" customWidth="1"/>
+    <col min="4134" max="4134" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4135" max="4135" width="10.109375" style="116" customWidth="1"/>
+    <col min="4136" max="4136" width="10.44140625" style="116" customWidth="1"/>
+    <col min="4137" max="4138" width="10.109375" style="116" customWidth="1"/>
+    <col min="4139" max="4139" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4140" max="4140" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4141" max="4141" width="4.21875" style="116" customWidth="1"/>
+    <col min="4142" max="4142" width="8.44140625" style="116" customWidth="1"/>
+    <col min="4143" max="4143" width="12.21875" style="116" customWidth="1"/>
+    <col min="4144" max="4144" width="7.77734375" style="116" customWidth="1"/>
+    <col min="4145" max="4146" width="4.21875" style="116" customWidth="1"/>
+    <col min="4147" max="4147" width="6.33203125" style="116" customWidth="1"/>
+    <col min="4148" max="4148" width="11.44140625" style="116" customWidth="1"/>
+    <col min="4149" max="4379" width="9" style="116"/>
+    <col min="4380" max="4380" width="11.21875" style="116" customWidth="1"/>
+    <col min="4381" max="4381" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4382" max="4382" width="7.88671875" style="116" customWidth="1"/>
+    <col min="4383" max="4383" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4384" max="4384" width="9.109375" style="116" customWidth="1"/>
+    <col min="4385" max="4385" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4386" max="4387" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4388" max="4388" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4389" max="4389" width="7" style="116" customWidth="1"/>
+    <col min="4390" max="4390" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4391" max="4391" width="10.109375" style="116" customWidth="1"/>
+    <col min="4392" max="4392" width="10.44140625" style="116" customWidth="1"/>
+    <col min="4393" max="4394" width="10.109375" style="116" customWidth="1"/>
+    <col min="4395" max="4395" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4396" max="4396" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4397" max="4397" width="4.21875" style="116" customWidth="1"/>
+    <col min="4398" max="4398" width="8.44140625" style="116" customWidth="1"/>
+    <col min="4399" max="4399" width="12.21875" style="116" customWidth="1"/>
+    <col min="4400" max="4400" width="7.77734375" style="116" customWidth="1"/>
+    <col min="4401" max="4402" width="4.21875" style="116" customWidth="1"/>
+    <col min="4403" max="4403" width="6.33203125" style="116" customWidth="1"/>
+    <col min="4404" max="4404" width="11.44140625" style="116" customWidth="1"/>
+    <col min="4405" max="4635" width="9" style="116"/>
+    <col min="4636" max="4636" width="11.21875" style="116" customWidth="1"/>
+    <col min="4637" max="4637" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4638" max="4638" width="7.88671875" style="116" customWidth="1"/>
+    <col min="4639" max="4639" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4640" max="4640" width="9.109375" style="116" customWidth="1"/>
+    <col min="4641" max="4641" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4642" max="4643" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4644" max="4644" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4645" max="4645" width="7" style="116" customWidth="1"/>
+    <col min="4646" max="4646" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4647" max="4647" width="10.109375" style="116" customWidth="1"/>
+    <col min="4648" max="4648" width="10.44140625" style="116" customWidth="1"/>
+    <col min="4649" max="4650" width="10.109375" style="116" customWidth="1"/>
+    <col min="4651" max="4651" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4652" max="4652" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4653" max="4653" width="4.21875" style="116" customWidth="1"/>
+    <col min="4654" max="4654" width="8.44140625" style="116" customWidth="1"/>
+    <col min="4655" max="4655" width="12.21875" style="116" customWidth="1"/>
+    <col min="4656" max="4656" width="7.77734375" style="116" customWidth="1"/>
+    <col min="4657" max="4658" width="4.21875" style="116" customWidth="1"/>
+    <col min="4659" max="4659" width="6.33203125" style="116" customWidth="1"/>
+    <col min="4660" max="4660" width="11.44140625" style="116" customWidth="1"/>
+    <col min="4661" max="4891" width="9" style="116"/>
+    <col min="4892" max="4892" width="11.21875" style="116" customWidth="1"/>
+    <col min="4893" max="4893" width="7.6640625" style="116" customWidth="1"/>
+    <col min="4894" max="4894" width="7.88671875" style="116" customWidth="1"/>
+    <col min="4895" max="4895" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4896" max="4896" width="9.109375" style="116" customWidth="1"/>
+    <col min="4897" max="4897" width="4.6640625" style="116" customWidth="1"/>
+    <col min="4898" max="4899" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4900" max="4900" width="10.6640625" style="116" customWidth="1"/>
+    <col min="4901" max="4901" width="7" style="116" customWidth="1"/>
+    <col min="4902" max="4902" width="5.33203125" style="116" customWidth="1"/>
+    <col min="4903" max="4903" width="10.109375" style="116" customWidth="1"/>
+    <col min="4904" max="4904" width="10.44140625" style="116" customWidth="1"/>
+    <col min="4905" max="4906" width="10.109375" style="116" customWidth="1"/>
+    <col min="4907" max="4907" width="6.88671875" style="116" customWidth="1"/>
+    <col min="4908" max="4908" width="3.77734375" style="116" customWidth="1"/>
+    <col min="4909" max="4909" width="4.21875" style="116" customWidth="1"/>
+    <col min="4910" max="4910" width="8.44140625" style="116" customWidth="1"/>
+    <col min="4911" max="4911" width="12.21875" style="116" customWidth="1"/>
+    <col min="4912" max="4912" width="7.77734375" style="116" customWidth="1"/>
+    <col min="4913" max="4914" width="4.21875" style="116" customWidth="1"/>
+    <col min="4915" max="4915" width="6.33203125" style="116" customWidth="1"/>
+    <col min="4916" max="4916" width="11.44140625" style="116" customWidth="1"/>
+    <col min="4917" max="5147" width="9" style="116"/>
+    <col min="5148" max="5148" width="11.21875" style="116" customWidth="1"/>
+    <col min="5149" max="5149" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5150" max="5150" width="7.88671875" style="116" customWidth="1"/>
+    <col min="5151" max="5151" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5152" max="5152" width="9.109375" style="116" customWidth="1"/>
+    <col min="5153" max="5153" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5154" max="5155" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5156" max="5156" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5157" max="5157" width="7" style="116" customWidth="1"/>
+    <col min="5158" max="5158" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5159" max="5159" width="10.109375" style="116" customWidth="1"/>
+    <col min="5160" max="5160" width="10.44140625" style="116" customWidth="1"/>
+    <col min="5161" max="5162" width="10.109375" style="116" customWidth="1"/>
+    <col min="5163" max="5163" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5164" max="5164" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5165" max="5165" width="4.21875" style="116" customWidth="1"/>
+    <col min="5166" max="5166" width="8.44140625" style="116" customWidth="1"/>
+    <col min="5167" max="5167" width="12.21875" style="116" customWidth="1"/>
+    <col min="5168" max="5168" width="7.77734375" style="116" customWidth="1"/>
+    <col min="5169" max="5170" width="4.21875" style="116" customWidth="1"/>
+    <col min="5171" max="5171" width="6.33203125" style="116" customWidth="1"/>
+    <col min="5172" max="5172" width="11.44140625" style="116" customWidth="1"/>
+    <col min="5173" max="5403" width="9" style="116"/>
+    <col min="5404" max="5404" width="11.21875" style="116" customWidth="1"/>
+    <col min="5405" max="5405" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5406" max="5406" width="7.88671875" style="116" customWidth="1"/>
+    <col min="5407" max="5407" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5408" max="5408" width="9.109375" style="116" customWidth="1"/>
+    <col min="5409" max="5409" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5410" max="5411" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5412" max="5412" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5413" max="5413" width="7" style="116" customWidth="1"/>
+    <col min="5414" max="5414" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5415" max="5415" width="10.109375" style="116" customWidth="1"/>
+    <col min="5416" max="5416" width="10.44140625" style="116" customWidth="1"/>
+    <col min="5417" max="5418" width="10.109375" style="116" customWidth="1"/>
+    <col min="5419" max="5419" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5420" max="5420" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5421" max="5421" width="4.21875" style="116" customWidth="1"/>
+    <col min="5422" max="5422" width="8.44140625" style="116" customWidth="1"/>
+    <col min="5423" max="5423" width="12.21875" style="116" customWidth="1"/>
+    <col min="5424" max="5424" width="7.77734375" style="116" customWidth="1"/>
+    <col min="5425" max="5426" width="4.21875" style="116" customWidth="1"/>
+    <col min="5427" max="5427" width="6.33203125" style="116" customWidth="1"/>
+    <col min="5428" max="5428" width="11.44140625" style="116" customWidth="1"/>
+    <col min="5429" max="5659" width="9" style="116"/>
+    <col min="5660" max="5660" width="11.21875" style="116" customWidth="1"/>
+    <col min="5661" max="5661" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5662" max="5662" width="7.88671875" style="116" customWidth="1"/>
+    <col min="5663" max="5663" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5664" max="5664" width="9.109375" style="116" customWidth="1"/>
+    <col min="5665" max="5665" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5666" max="5667" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5668" max="5668" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5669" max="5669" width="7" style="116" customWidth="1"/>
+    <col min="5670" max="5670" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5671" max="5671" width="10.109375" style="116" customWidth="1"/>
+    <col min="5672" max="5672" width="10.44140625" style="116" customWidth="1"/>
+    <col min="5673" max="5674" width="10.109375" style="116" customWidth="1"/>
+    <col min="5675" max="5675" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5676" max="5676" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5677" max="5677" width="4.21875" style="116" customWidth="1"/>
+    <col min="5678" max="5678" width="8.44140625" style="116" customWidth="1"/>
+    <col min="5679" max="5679" width="12.21875" style="116" customWidth="1"/>
+    <col min="5680" max="5680" width="7.77734375" style="116" customWidth="1"/>
+    <col min="5681" max="5682" width="4.21875" style="116" customWidth="1"/>
+    <col min="5683" max="5683" width="6.33203125" style="116" customWidth="1"/>
+    <col min="5684" max="5684" width="11.44140625" style="116" customWidth="1"/>
+    <col min="5685" max="5915" width="9" style="116"/>
+    <col min="5916" max="5916" width="11.21875" style="116" customWidth="1"/>
+    <col min="5917" max="5917" width="7.6640625" style="116" customWidth="1"/>
+    <col min="5918" max="5918" width="7.88671875" style="116" customWidth="1"/>
+    <col min="5919" max="5919" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5920" max="5920" width="9.109375" style="116" customWidth="1"/>
+    <col min="5921" max="5921" width="4.6640625" style="116" customWidth="1"/>
+    <col min="5922" max="5923" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5924" max="5924" width="10.6640625" style="116" customWidth="1"/>
+    <col min="5925" max="5925" width="7" style="116" customWidth="1"/>
+    <col min="5926" max="5926" width="5.33203125" style="116" customWidth="1"/>
+    <col min="5927" max="5927" width="10.109375" style="116" customWidth="1"/>
+    <col min="5928" max="5928" width="10.44140625" style="116" customWidth="1"/>
+    <col min="5929" max="5930" width="10.109375" style="116" customWidth="1"/>
+    <col min="5931" max="5931" width="6.88671875" style="116" customWidth="1"/>
+    <col min="5932" max="5932" width="3.77734375" style="116" customWidth="1"/>
+    <col min="5933" max="5933" width="4.21875" style="116" customWidth="1"/>
+    <col min="5934" max="5934" width="8.44140625" style="116" customWidth="1"/>
+    <col min="5935" max="5935" width="12.21875" style="116" customWidth="1"/>
+    <col min="5936" max="5936" width="7.77734375" style="116" customWidth="1"/>
+    <col min="5937" max="5938" width="4.21875" style="116" customWidth="1"/>
+    <col min="5939" max="5939" width="6.33203125" style="116" customWidth="1"/>
+    <col min="5940" max="5940" width="11.44140625" style="116" customWidth="1"/>
+    <col min="5941" max="6171" width="9" style="116"/>
+    <col min="6172" max="6172" width="11.21875" style="116" customWidth="1"/>
+    <col min="6173" max="6173" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6174" max="6174" width="7.88671875" style="116" customWidth="1"/>
+    <col min="6175" max="6175" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6176" max="6176" width="9.109375" style="116" customWidth="1"/>
+    <col min="6177" max="6177" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6178" max="6179" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6180" max="6180" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6181" max="6181" width="7" style="116" customWidth="1"/>
+    <col min="6182" max="6182" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6183" max="6183" width="10.109375" style="116" customWidth="1"/>
+    <col min="6184" max="6184" width="10.44140625" style="116" customWidth="1"/>
+    <col min="6185" max="6186" width="10.109375" style="116" customWidth="1"/>
+    <col min="6187" max="6187" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6188" max="6188" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6189" max="6189" width="4.21875" style="116" customWidth="1"/>
+    <col min="6190" max="6190" width="8.44140625" style="116" customWidth="1"/>
+    <col min="6191" max="6191" width="12.21875" style="116" customWidth="1"/>
+    <col min="6192" max="6192" width="7.77734375" style="116" customWidth="1"/>
+    <col min="6193" max="6194" width="4.21875" style="116" customWidth="1"/>
+    <col min="6195" max="6195" width="6.33203125" style="116" customWidth="1"/>
+    <col min="6196" max="6196" width="11.44140625" style="116" customWidth="1"/>
+    <col min="6197" max="6427" width="9" style="116"/>
+    <col min="6428" max="6428" width="11.21875" style="116" customWidth="1"/>
+    <col min="6429" max="6429" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6430" max="6430" width="7.88671875" style="116" customWidth="1"/>
+    <col min="6431" max="6431" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6432" max="6432" width="9.109375" style="116" customWidth="1"/>
+    <col min="6433" max="6433" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6434" max="6435" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6436" max="6436" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6437" max="6437" width="7" style="116" customWidth="1"/>
+    <col min="6438" max="6438" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6439" max="6439" width="10.109375" style="116" customWidth="1"/>
+    <col min="6440" max="6440" width="10.44140625" style="116" customWidth="1"/>
+    <col min="6441" max="6442" width="10.109375" style="116" customWidth="1"/>
+    <col min="6443" max="6443" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6444" max="6444" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6445" max="6445" width="4.21875" style="116" customWidth="1"/>
+    <col min="6446" max="6446" width="8.44140625" style="116" customWidth="1"/>
+    <col min="6447" max="6447" width="12.21875" style="116" customWidth="1"/>
+    <col min="6448" max="6448" width="7.77734375" style="116" customWidth="1"/>
+    <col min="6449" max="6450" width="4.21875" style="116" customWidth="1"/>
+    <col min="6451" max="6451" width="6.33203125" style="116" customWidth="1"/>
+    <col min="6452" max="6452" width="11.44140625" style="116" customWidth="1"/>
+    <col min="6453" max="6683" width="9" style="116"/>
+    <col min="6684" max="6684" width="11.21875" style="116" customWidth="1"/>
+    <col min="6685" max="6685" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6686" max="6686" width="7.88671875" style="116" customWidth="1"/>
+    <col min="6687" max="6687" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6688" max="6688" width="9.109375" style="116" customWidth="1"/>
+    <col min="6689" max="6689" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6690" max="6691" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6692" max="6692" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6693" max="6693" width="7" style="116" customWidth="1"/>
+    <col min="6694" max="6694" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6695" max="6695" width="10.109375" style="116" customWidth="1"/>
+    <col min="6696" max="6696" width="10.44140625" style="116" customWidth="1"/>
+    <col min="6697" max="6698" width="10.109375" style="116" customWidth="1"/>
+    <col min="6699" max="6699" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6700" max="6700" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6701" max="6701" width="4.21875" style="116" customWidth="1"/>
+    <col min="6702" max="6702" width="8.44140625" style="116" customWidth="1"/>
+    <col min="6703" max="6703" width="12.21875" style="116" customWidth="1"/>
+    <col min="6704" max="6704" width="7.77734375" style="116" customWidth="1"/>
+    <col min="6705" max="6706" width="4.21875" style="116" customWidth="1"/>
+    <col min="6707" max="6707" width="6.33203125" style="116" customWidth="1"/>
+    <col min="6708" max="6708" width="11.44140625" style="116" customWidth="1"/>
+    <col min="6709" max="6939" width="9" style="116"/>
+    <col min="6940" max="6940" width="11.21875" style="116" customWidth="1"/>
+    <col min="6941" max="6941" width="7.6640625" style="116" customWidth="1"/>
+    <col min="6942" max="6942" width="7.88671875" style="116" customWidth="1"/>
+    <col min="6943" max="6943" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6944" max="6944" width="9.109375" style="116" customWidth="1"/>
+    <col min="6945" max="6945" width="4.6640625" style="116" customWidth="1"/>
+    <col min="6946" max="6947" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6948" max="6948" width="10.6640625" style="116" customWidth="1"/>
+    <col min="6949" max="6949" width="7" style="116" customWidth="1"/>
+    <col min="6950" max="6950" width="5.33203125" style="116" customWidth="1"/>
+    <col min="6951" max="6951" width="10.109375" style="116" customWidth="1"/>
+    <col min="6952" max="6952" width="10.44140625" style="116" customWidth="1"/>
+    <col min="6953" max="6954" width="10.109375" style="116" customWidth="1"/>
+    <col min="6955" max="6955" width="6.88671875" style="116" customWidth="1"/>
+    <col min="6956" max="6956" width="3.77734375" style="116" customWidth="1"/>
+    <col min="6957" max="6957" width="4.21875" style="116" customWidth="1"/>
+    <col min="6958" max="6958" width="8.44140625" style="116" customWidth="1"/>
+    <col min="6959" max="6959" width="12.21875" style="116" customWidth="1"/>
+    <col min="6960" max="6960" width="7.77734375" style="116" customWidth="1"/>
+    <col min="6961" max="6962" width="4.21875" style="116" customWidth="1"/>
+    <col min="6963" max="6963" width="6.33203125" style="116" customWidth="1"/>
+    <col min="6964" max="6964" width="11.44140625" style="116" customWidth="1"/>
+    <col min="6965" max="7195" width="9" style="116"/>
+    <col min="7196" max="7196" width="11.21875" style="116" customWidth="1"/>
+    <col min="7197" max="7197" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7198" max="7198" width="7.88671875" style="116" customWidth="1"/>
+    <col min="7199" max="7199" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7200" max="7200" width="9.109375" style="116" customWidth="1"/>
+    <col min="7201" max="7201" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7202" max="7203" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7204" max="7204" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7205" max="7205" width="7" style="116" customWidth="1"/>
+    <col min="7206" max="7206" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7207" max="7207" width="10.109375" style="116" customWidth="1"/>
+    <col min="7208" max="7208" width="10.44140625" style="116" customWidth="1"/>
+    <col min="7209" max="7210" width="10.109375" style="116" customWidth="1"/>
+    <col min="7211" max="7211" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7212" max="7212" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7213" max="7213" width="4.21875" style="116" customWidth="1"/>
+    <col min="7214" max="7214" width="8.44140625" style="116" customWidth="1"/>
+    <col min="7215" max="7215" width="12.21875" style="116" customWidth="1"/>
+    <col min="7216" max="7216" width="7.77734375" style="116" customWidth="1"/>
+    <col min="7217" max="7218" width="4.21875" style="116" customWidth="1"/>
+    <col min="7219" max="7219" width="6.33203125" style="116" customWidth="1"/>
+    <col min="7220" max="7220" width="11.44140625" style="116" customWidth="1"/>
+    <col min="7221" max="7451" width="9" style="116"/>
+    <col min="7452" max="7452" width="11.21875" style="116" customWidth="1"/>
+    <col min="7453" max="7453" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7454" max="7454" width="7.88671875" style="116" customWidth="1"/>
+    <col min="7455" max="7455" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7456" max="7456" width="9.109375" style="116" customWidth="1"/>
+    <col min="7457" max="7457" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7458" max="7459" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7460" max="7460" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7461" max="7461" width="7" style="116" customWidth="1"/>
+    <col min="7462" max="7462" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7463" max="7463" width="10.109375" style="116" customWidth="1"/>
+    <col min="7464" max="7464" width="10.44140625" style="116" customWidth="1"/>
+    <col min="7465" max="7466" width="10.109375" style="116" customWidth="1"/>
+    <col min="7467" max="7467" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7468" max="7468" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7469" max="7469" width="4.21875" style="116" customWidth="1"/>
+    <col min="7470" max="7470" width="8.44140625" style="116" customWidth="1"/>
+    <col min="7471" max="7471" width="12.21875" style="116" customWidth="1"/>
+    <col min="7472" max="7472" width="7.77734375" style="116" customWidth="1"/>
+    <col min="7473" max="7474" width="4.21875" style="116" customWidth="1"/>
+    <col min="7475" max="7475" width="6.33203125" style="116" customWidth="1"/>
+    <col min="7476" max="7476" width="11.44140625" style="116" customWidth="1"/>
+    <col min="7477" max="7707" width="9" style="116"/>
+    <col min="7708" max="7708" width="11.21875" style="116" customWidth="1"/>
+    <col min="7709" max="7709" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7710" max="7710" width="7.88671875" style="116" customWidth="1"/>
+    <col min="7711" max="7711" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7712" max="7712" width="9.109375" style="116" customWidth="1"/>
+    <col min="7713" max="7713" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7714" max="7715" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7716" max="7716" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7717" max="7717" width="7" style="116" customWidth="1"/>
+    <col min="7718" max="7718" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7719" max="7719" width="10.109375" style="116" customWidth="1"/>
+    <col min="7720" max="7720" width="10.44140625" style="116" customWidth="1"/>
+    <col min="7721" max="7722" width="10.109375" style="116" customWidth="1"/>
+    <col min="7723" max="7723" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7724" max="7724" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7725" max="7725" width="4.21875" style="116" customWidth="1"/>
+    <col min="7726" max="7726" width="8.44140625" style="116" customWidth="1"/>
+    <col min="7727" max="7727" width="12.21875" style="116" customWidth="1"/>
+    <col min="7728" max="7728" width="7.77734375" style="116" customWidth="1"/>
+    <col min="7729" max="7730" width="4.21875" style="116" customWidth="1"/>
+    <col min="7731" max="7731" width="6.33203125" style="116" customWidth="1"/>
+    <col min="7732" max="7732" width="11.44140625" style="116" customWidth="1"/>
+    <col min="7733" max="7963" width="9" style="116"/>
+    <col min="7964" max="7964" width="11.21875" style="116" customWidth="1"/>
+    <col min="7965" max="7965" width="7.6640625" style="116" customWidth="1"/>
+    <col min="7966" max="7966" width="7.88671875" style="116" customWidth="1"/>
+    <col min="7967" max="7967" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7968" max="7968" width="9.109375" style="116" customWidth="1"/>
+    <col min="7969" max="7969" width="4.6640625" style="116" customWidth="1"/>
+    <col min="7970" max="7971" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7972" max="7972" width="10.6640625" style="116" customWidth="1"/>
+    <col min="7973" max="7973" width="7" style="116" customWidth="1"/>
+    <col min="7974" max="7974" width="5.33203125" style="116" customWidth="1"/>
+    <col min="7975" max="7975" width="10.109375" style="116" customWidth="1"/>
+    <col min="7976" max="7976" width="10.44140625" style="116" customWidth="1"/>
+    <col min="7977" max="7978" width="10.109375" style="116" customWidth="1"/>
+    <col min="7979" max="7979" width="6.88671875" style="116" customWidth="1"/>
+    <col min="7980" max="7980" width="3.77734375" style="116" customWidth="1"/>
+    <col min="7981" max="7981" width="4.21875" style="116" customWidth="1"/>
+    <col min="7982" max="7982" width="8.44140625" style="116" customWidth="1"/>
+    <col min="7983" max="7983" width="12.21875" style="116" customWidth="1"/>
+    <col min="7984" max="7984" width="7.77734375" style="116" customWidth="1"/>
+    <col min="7985" max="7986" width="4.21875" style="116" customWidth="1"/>
+    <col min="7987" max="7987" width="6.33203125" style="116" customWidth="1"/>
+    <col min="7988" max="7988" width="11.44140625" style="116" customWidth="1"/>
+    <col min="7989" max="8219" width="9" style="116"/>
+    <col min="8220" max="8220" width="11.21875" style="116" customWidth="1"/>
+    <col min="8221" max="8221" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8222" max="8222" width="7.88671875" style="116" customWidth="1"/>
+    <col min="8223" max="8223" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8224" max="8224" width="9.109375" style="116" customWidth="1"/>
+    <col min="8225" max="8225" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8226" max="8227" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8228" max="8228" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8229" max="8229" width="7" style="116" customWidth="1"/>
+    <col min="8230" max="8230" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8231" max="8231" width="10.109375" style="116" customWidth="1"/>
+    <col min="8232" max="8232" width="10.44140625" style="116" customWidth="1"/>
+    <col min="8233" max="8234" width="10.109375" style="116" customWidth="1"/>
+    <col min="8235" max="8235" width="6.88671875" style="116" customWidth="1"/>
+    <col min="8236" max="8236" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8237" max="8237" width="4.21875" style="116" customWidth="1"/>
+    <col min="8238" max="8238" width="8.44140625" style="116" customWidth="1"/>
+    <col min="8239" max="8239" width="12.21875" style="116" customWidth="1"/>
+    <col min="8240" max="8240" width="7.77734375" style="116" customWidth="1"/>
+    <col min="8241" max="8242" width="4.21875" style="116" customWidth="1"/>
+    <col min="8243" max="8243" width="6.33203125" style="116" customWidth="1"/>
+    <col min="8244" max="8244" width="11.44140625" style="116" customWidth="1"/>
+    <col min="8245" max="8475" width="9" style="116"/>
+    <col min="8476" max="8476" width="11.21875" style="116" customWidth="1"/>
+    <col min="8477" max="8477" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8478" max="8478" width="7.88671875" style="116" customWidth="1"/>
+    <col min="8479" max="8479" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8480" max="8480" width="9.109375" style="116" customWidth="1"/>
+    <col min="8481" max="8481" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8482" max="8483" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8484" max="8484" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8485" max="8485" width="7" style="116" customWidth="1"/>
+    <col min="8486" max="8486" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8487" max="8487" width="10.109375" style="116" customWidth="1"/>
+    <col min="8488" max="8488" width="10.44140625" style="116" customWidth="1"/>
+    <col min="8489" max="8490" width="10.109375" style="116" customWidth="1"/>
+    <col min="8491" max="8491" width="6.88671875" style="116" customWidth="1"/>
+    <col min="8492" max="8492" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8493" max="8493" width="4.21875" style="116" customWidth="1"/>
+    <col min="8494" max="8494" width="8.44140625" style="116" customWidth="1"/>
+    <col min="8495" max="8495" width="12.21875" style="116" customWidth="1"/>
+    <col min="8496" max="8496" width="7.77734375" style="116" customWidth="1"/>
+    <col min="8497" max="8498" width="4.21875" style="116" customWidth="1"/>
+    <col min="8499" max="8499" width="6.33203125" style="116" customWidth="1"/>
+    <col min="8500" max="8500" width="11.44140625" style="116" customWidth="1"/>
+    <col min="8501" max="8731" width="9" style="116"/>
+    <col min="8732" max="8732" width="11.21875" style="116" customWidth="1"/>
+    <col min="8733" max="8733" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8734" max="8734" width="7.88671875" style="116" customWidth="1"/>
+    <col min="8735" max="8735" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8736" max="8736" width="9.109375" style="116" customWidth="1"/>
+    <col min="8737" max="8737" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8738" max="8739" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8740" max="8740" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8741" max="8741" width="7" style="116" customWidth="1"/>
+    <col min="8742" max="8742" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8743" max="8743" width="10.109375" style="116" customWidth="1"/>
+    <col min="8744" max="8744" width="10.44140625" style="116" customWidth="1"/>
+    <col min="8745" max="8746" width="10.109375" style="116" customWidth="1"/>
+    <col min="8747" max="8747" width="6.88671875" style="116" customWidth="1"/>
+    <col min="8748" max="8748" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8749" max="8749" width="4.21875" style="116" customWidth="1"/>
+    <col min="8750" max="8750" width="8.44140625" style="116" customWidth="1"/>
+    <col min="8751" max="8751" width="12.21875" style="116" customWidth="1"/>
+    <col min="8752" max="8752" width="7.77734375" style="116" customWidth="1"/>
+    <col min="8753" max="8754" width="4.21875" style="116" customWidth="1"/>
+    <col min="8755" max="8755" width="6.33203125" style="116" customWidth="1"/>
+    <col min="8756" max="8756" width="11.44140625" style="116" customWidth="1"/>
+    <col min="8757" max="8987" width="9" style="116"/>
+    <col min="8988" max="8988" width="11.21875" style="116" customWidth="1"/>
+    <col min="8989" max="8989" width="7.6640625" style="116" customWidth="1"/>
+    <col min="8990" max="8990" width="7.88671875" style="116" customWidth="1"/>
+    <col min="8991" max="8991" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8992" max="8992" width="9.109375" style="116" customWidth="1"/>
+    <col min="8993" max="8993" width="4.6640625" style="116" customWidth="1"/>
+    <col min="8994" max="8995" width="3.77734375" style="116" customWidth="1"/>
+    <col min="8996" max="8996" width="10.6640625" style="116" customWidth="1"/>
+    <col min="8997" max="8997" width="7" style="116" customWidth="1"/>
+    <col min="8998" max="8998" width="5.33203125" style="116" customWidth="1"/>
+    <col min="8999" max="8999" width="10.109375" style="116" customWidth="1"/>
+    <col min="9000" max="9000" width="10.44140625" style="116" customWidth="1"/>
+    <col min="9001" max="9002" width="10.109375" style="116" customWidth="1"/>
+    <col min="9003" max="9003" width="6.88671875" style="116" customWidth="1"/>
+    <col min="9004" max="9004" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9005" max="9005" width="4.21875" style="116" customWidth="1"/>
+    <col min="9006" max="9006" width="8.44140625" style="116" customWidth="1"/>
+    <col min="9007" max="9007" width="12.21875" style="116" customWidth="1"/>
+    <col min="9008" max="9008" width="7.77734375" style="116" customWidth="1"/>
+    <col min="9009" max="9010" width="4.21875" style="116" customWidth="1"/>
+    <col min="9011" max="9011" width="6.33203125" style="116" customWidth="1"/>
+    <col min="9012" max="9012" width="11.44140625" style="116" customWidth="1"/>
+    <col min="9013" max="9243" width="9" style="116"/>
+    <col min="9244" max="9244" width="11.21875" style="116" customWidth="1"/>
+    <col min="9245" max="9245" width="7.6640625" style="116" customWidth="1"/>
+    <col min="9246" max="9246" width="7.88671875" style="116" customWidth="1"/>
+    <col min="9247" max="9247" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9248" max="9248" width="9.109375" style="116" customWidth="1"/>
+    <col min="9249" max="9249" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9250" max="9251" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9252" max="9252" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9253" max="9253" width="7" style="116" customWidth="1"/>
+    <col min="9254" max="9254" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9255" max="9255" width="10.109375" style="116" customWidth="1"/>
+    <col min="9256" max="9256" width="10.44140625" style="116" customWidth="1"/>
+    <col min="9257" max="9258" width="10.109375" style="116" customWidth="1"/>
+    <col min="9259" max="9259" width="6.88671875" style="116" customWidth="1"/>
+    <col min="9260" max="9260" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9261" max="9261" width="4.21875" style="116" customWidth="1"/>
+    <col min="9262" max="9262" width="8.44140625" style="116" customWidth="1"/>
+    <col min="9263" max="9263" width="12.21875" style="116" customWidth="1"/>
+    <col min="9264" max="9264" width="7.77734375" style="116" customWidth="1"/>
+    <col min="9265" max="9266" width="4.21875" style="116" customWidth="1"/>
+    <col min="9267" max="9267" width="6.33203125" style="116" customWidth="1"/>
+    <col min="9268" max="9268" width="11.44140625" style="116" customWidth="1"/>
+    <col min="9269" max="9499" width="9" style="116"/>
+    <col min="9500" max="9500" width="11.21875" style="116" customWidth="1"/>
+    <col min="9501" max="9501" width="7.6640625" style="116" customWidth="1"/>
+    <col min="9502" max="9502" width="7.88671875" style="116" customWidth="1"/>
+    <col min="9503" max="9503" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9504" max="9504" width="9.109375" style="116" customWidth="1"/>
+    <col min="9505" max="9505" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9506" max="9507" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9508" max="9508" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9509" max="9509" width="7" style="116" customWidth="1"/>
+    <col min="9510" max="9510" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9511" max="9511" width="10.109375" style="116" customWidth="1"/>
+    <col min="9512" max="9512" width="10.44140625" style="116" customWidth="1"/>
+    <col min="9513" max="9514" width="10.109375" style="116" customWidth="1"/>
+    <col min="9515" max="9515" width="6.88671875" style="116" customWidth="1"/>
+    <col min="9516" max="9516" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9517" max="9517" width="4.21875" style="116" customWidth="1"/>
+    <col min="9518" max="9518" width="8.44140625" style="116" customWidth="1"/>
+    <col min="9519" max="9519" width="12.21875" style="116" customWidth="1"/>
+    <col min="9520" max="9520" width="7.77734375" style="116" customWidth="1"/>
+    <col min="9521" max="9522" width="4.21875" style="116" customWidth="1"/>
+    <col min="9523" max="9523" width="6.33203125" style="116" customWidth="1"/>
+    <col min="9524" max="9524" width="11.44140625" style="116" customWidth="1"/>
+    <col min="9525" max="9755" width="9" style="116"/>
+    <col min="9756" max="9756" width="11.21875" style="116" customWidth="1"/>
+    <col min="9757" max="9757" width="7.6640625" style="116" customWidth="1"/>
+    <col min="9758" max="9758" width="7.88671875" style="116" customWidth="1"/>
+    <col min="9759" max="9759" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9760" max="9760" width="9.109375" style="116" customWidth="1"/>
+    <col min="9761" max="9761" width="4.6640625" style="116" customWidth="1"/>
+    <col min="9762" max="9763" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9764" max="9764" width="10.6640625" style="116" customWidth="1"/>
+    <col min="9765" max="9765" width="7" style="116" customWidth="1"/>
+    <col min="9766" max="9766" width="5.33203125" style="116" customWidth="1"/>
+    <col min="9767" max="9767" width="10.109375" style="116" customWidth="1"/>
+    <col min="9768" max="9768" width="10.44140625" style="116" customWidth="1"/>
+    <col min="9769" max="9770" width="10.109375" style="116" customWidth="1"/>
+    <col min="9771" max="9771" width="6.88671875" style="116" customWidth="1"/>
+    <col min="9772" max="9772" width="3.77734375" style="116" customWidth="1"/>
+    <col min="9773" max="9773" width="4.21875" style="116" customWidth="1"/>
+    <col min="9774" max="9774" width="8.44140625" style="116" customWidth="1"/>
+    <col min="9775" max="9775" width="12.21875" style="116" customWidth="1"/>
+    <col min="9776" max="9776" width="7.77734375" style="116" customWidth="1"/>
+    <col min="9777" max="9778" width="4.21875" style="116" customWidth="1"/>
+    <col min="9779" max="9779" width="6.33203125" style="116" customWidth="1"/>
+    <col min="9780" max="9780" width="11.44140625" style="116" customWidth="1"/>
+    <col min="9781" max="10011" width="9" style="116"/>
+    <col min="10012" max="10012" width="11.21875" style="116" customWidth="1"/>
+    <col min="10013" max="10013" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10014" max="10014" width="7.88671875" style="116" customWidth="1"/>
+    <col min="10015" max="10015" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10016" max="10016" width="9.109375" style="116" customWidth="1"/>
+    <col min="10017" max="10017" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10018" max="10019" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10020" max="10020" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10021" max="10021" width="7" style="116" customWidth="1"/>
+    <col min="10022" max="10022" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10023" max="10023" width="10.109375" style="116" customWidth="1"/>
+    <col min="10024" max="10024" width="10.44140625" style="116" customWidth="1"/>
+    <col min="10025" max="10026" width="10.109375" style="116" customWidth="1"/>
+    <col min="10027" max="10027" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10028" max="10028" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10029" max="10029" width="4.21875" style="116" customWidth="1"/>
+    <col min="10030" max="10030" width="8.44140625" style="116" customWidth="1"/>
+    <col min="10031" max="10031" width="12.21875" style="116" customWidth="1"/>
+    <col min="10032" max="10032" width="7.77734375" style="116" customWidth="1"/>
+    <col min="10033" max="10034" width="4.21875" style="116" customWidth="1"/>
+    <col min="10035" max="10035" width="6.33203125" style="116" customWidth="1"/>
+    <col min="10036" max="10036" width="11.44140625" style="116" customWidth="1"/>
+    <col min="10037" max="10267" width="9" style="116"/>
+    <col min="10268" max="10268" width="11.21875" style="116" customWidth="1"/>
+    <col min="10269" max="10269" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10270" max="10270" width="7.88671875" style="116" customWidth="1"/>
+    <col min="10271" max="10271" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10272" max="10272" width="9.109375" style="116" customWidth="1"/>
+    <col min="10273" max="10273" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10274" max="10275" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10276" max="10276" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10277" max="10277" width="7" style="116" customWidth="1"/>
+    <col min="10278" max="10278" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10279" max="10279" width="10.109375" style="116" customWidth="1"/>
+    <col min="10280" max="10280" width="10.44140625" style="116" customWidth="1"/>
+    <col min="10281" max="10282" width="10.109375" style="116" customWidth="1"/>
+    <col min="10283" max="10283" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10284" max="10284" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10285" max="10285" width="4.21875" style="116" customWidth="1"/>
+    <col min="10286" max="10286" width="8.44140625" style="116" customWidth="1"/>
+    <col min="10287" max="10287" width="12.21875" style="116" customWidth="1"/>
+    <col min="10288" max="10288" width="7.77734375" style="116" customWidth="1"/>
+    <col min="10289" max="10290" width="4.21875" style="116" customWidth="1"/>
+    <col min="10291" max="10291" width="6.33203125" style="116" customWidth="1"/>
+    <col min="10292" max="10292" width="11.44140625" style="116" customWidth="1"/>
+    <col min="10293" max="10523" width="9" style="116"/>
+    <col min="10524" max="10524" width="11.21875" style="116" customWidth="1"/>
+    <col min="10525" max="10525" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10526" max="10526" width="7.88671875" style="116" customWidth="1"/>
+    <col min="10527" max="10527" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10528" max="10528" width="9.109375" style="116" customWidth="1"/>
+    <col min="10529" max="10529" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10530" max="10531" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10532" max="10532" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10533" max="10533" width="7" style="116" customWidth="1"/>
+    <col min="10534" max="10534" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10535" max="10535" width="10.109375" style="116" customWidth="1"/>
+    <col min="10536" max="10536" width="10.44140625" style="116" customWidth="1"/>
+    <col min="10537" max="10538" width="10.109375" style="116" customWidth="1"/>
+    <col min="10539" max="10539" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10540" max="10540" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10541" max="10541" width="4.21875" style="116" customWidth="1"/>
+    <col min="10542" max="10542" width="8.44140625" style="116" customWidth="1"/>
+    <col min="10543" max="10543" width="12.21875" style="116" customWidth="1"/>
+    <col min="10544" max="10544" width="7.77734375" style="116" customWidth="1"/>
+    <col min="10545" max="10546" width="4.21875" style="116" customWidth="1"/>
+    <col min="10547" max="10547" width="6.33203125" style="116" customWidth="1"/>
+    <col min="10548" max="10548" width="11.44140625" style="116" customWidth="1"/>
+    <col min="10549" max="10779" width="9" style="116"/>
+    <col min="10780" max="10780" width="11.21875" style="116" customWidth="1"/>
+    <col min="10781" max="10781" width="7.6640625" style="116" customWidth="1"/>
+    <col min="10782" max="10782" width="7.88671875" style="116" customWidth="1"/>
+    <col min="10783" max="10783" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10784" max="10784" width="9.109375" style="116" customWidth="1"/>
+    <col min="10785" max="10785" width="4.6640625" style="116" customWidth="1"/>
+    <col min="10786" max="10787" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10788" max="10788" width="10.6640625" style="116" customWidth="1"/>
+    <col min="10789" max="10789" width="7" style="116" customWidth="1"/>
+    <col min="10790" max="10790" width="5.33203125" style="116" customWidth="1"/>
+    <col min="10791" max="10791" width="10.109375" style="116" customWidth="1"/>
+    <col min="10792" max="10792" width="10.44140625" style="116" customWidth="1"/>
+    <col min="10793" max="10794" width="10.109375" style="116" customWidth="1"/>
+    <col min="10795" max="10795" width="6.88671875" style="116" customWidth="1"/>
+    <col min="10796" max="10796" width="3.77734375" style="116" customWidth="1"/>
+    <col min="10797" max="10797" width="4.21875" style="116" customWidth="1"/>
+    <col min="10798" max="10798" width="8.44140625" style="116" customWidth="1"/>
+    <col min="10799" max="10799" width="12.21875" style="116" customWidth="1"/>
+    <col min="10800" max="10800" width="7.77734375" style="116" customWidth="1"/>
+    <col min="10801" max="10802" width="4.21875" style="116" customWidth="1"/>
+    <col min="10803" max="10803" width="6.33203125" style="116" customWidth="1"/>
+    <col min="10804" max="10804" width="11.44140625" style="116" customWidth="1"/>
+    <col min="10805" max="11035" width="9" style="116"/>
+    <col min="11036" max="11036" width="11.21875" style="116" customWidth="1"/>
+    <col min="11037" max="11037" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11038" max="11038" width="7.88671875" style="116" customWidth="1"/>
+    <col min="11039" max="11039" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11040" max="11040" width="9.109375" style="116" customWidth="1"/>
+    <col min="11041" max="11041" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11042" max="11043" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11044" max="11044" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11045" max="11045" width="7" style="116" customWidth="1"/>
+    <col min="11046" max="11046" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11047" max="11047" width="10.109375" style="116" customWidth="1"/>
+    <col min="11048" max="11048" width="10.44140625" style="116" customWidth="1"/>
+    <col min="11049" max="11050" width="10.109375" style="116" customWidth="1"/>
+    <col min="11051" max="11051" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11052" max="11052" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11053" max="11053" width="4.21875" style="116" customWidth="1"/>
+    <col min="11054" max="11054" width="8.44140625" style="116" customWidth="1"/>
+    <col min="11055" max="11055" width="12.21875" style="116" customWidth="1"/>
+    <col min="11056" max="11056" width="7.77734375" style="116" customWidth="1"/>
+    <col min="11057" max="11058" width="4.21875" style="116" customWidth="1"/>
+    <col min="11059" max="11059" width="6.33203125" style="116" customWidth="1"/>
+    <col min="11060" max="11060" width="11.44140625" style="116" customWidth="1"/>
+    <col min="11061" max="11291" width="9" style="116"/>
+    <col min="11292" max="11292" width="11.21875" style="116" customWidth="1"/>
+    <col min="11293" max="11293" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11294" max="11294" width="7.88671875" style="116" customWidth="1"/>
+    <col min="11295" max="11295" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11296" max="11296" width="9.109375" style="116" customWidth="1"/>
+    <col min="11297" max="11297" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11298" max="11299" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11300" max="11300" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11301" max="11301" width="7" style="116" customWidth="1"/>
+    <col min="11302" max="11302" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11303" max="11303" width="10.109375" style="116" customWidth="1"/>
+    <col min="11304" max="11304" width="10.44140625" style="116" customWidth="1"/>
+    <col min="11305" max="11306" width="10.109375" style="116" customWidth="1"/>
+    <col min="11307" max="11307" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11308" max="11308" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11309" max="11309" width="4.21875" style="116" customWidth="1"/>
+    <col min="11310" max="11310" width="8.44140625" style="116" customWidth="1"/>
+    <col min="11311" max="11311" width="12.21875" style="116" customWidth="1"/>
+    <col min="11312" max="11312" width="7.77734375" style="116" customWidth="1"/>
+    <col min="11313" max="11314" width="4.21875" style="116" customWidth="1"/>
+    <col min="11315" max="11315" width="6.33203125" style="116" customWidth="1"/>
+    <col min="11316" max="11316" width="11.44140625" style="116" customWidth="1"/>
+    <col min="11317" max="11547" width="9" style="116"/>
+    <col min="11548" max="11548" width="11.21875" style="116" customWidth="1"/>
+    <col min="11549" max="11549" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11550" max="11550" width="7.88671875" style="116" customWidth="1"/>
+    <col min="11551" max="11551" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11552" max="11552" width="9.109375" style="116" customWidth="1"/>
+    <col min="11553" max="11553" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11554" max="11555" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11556" max="11556" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11557" max="11557" width="7" style="116" customWidth="1"/>
+    <col min="11558" max="11558" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11559" max="11559" width="10.109375" style="116" customWidth="1"/>
+    <col min="11560" max="11560" width="10.44140625" style="116" customWidth="1"/>
+    <col min="11561" max="11562" width="10.109375" style="116" customWidth="1"/>
+    <col min="11563" max="11563" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11564" max="11564" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11565" max="11565" width="4.21875" style="116" customWidth="1"/>
+    <col min="11566" max="11566" width="8.44140625" style="116" customWidth="1"/>
+    <col min="11567" max="11567" width="12.21875" style="116" customWidth="1"/>
+    <col min="11568" max="11568" width="7.77734375" style="116" customWidth="1"/>
+    <col min="11569" max="11570" width="4.21875" style="116" customWidth="1"/>
+    <col min="11571" max="11571" width="6.33203125" style="116" customWidth="1"/>
+    <col min="11572" max="11572" width="11.44140625" style="116" customWidth="1"/>
+    <col min="11573" max="11803" width="9" style="116"/>
+    <col min="11804" max="11804" width="11.21875" style="116" customWidth="1"/>
+    <col min="11805" max="11805" width="7.6640625" style="116" customWidth="1"/>
+    <col min="11806" max="11806" width="7.88671875" style="116" customWidth="1"/>
+    <col min="11807" max="11807" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11808" max="11808" width="9.109375" style="116" customWidth="1"/>
+    <col min="11809" max="11809" width="4.6640625" style="116" customWidth="1"/>
+    <col min="11810" max="11811" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11812" max="11812" width="10.6640625" style="116" customWidth="1"/>
+    <col min="11813" max="11813" width="7" style="116" customWidth="1"/>
+    <col min="11814" max="11814" width="5.33203125" style="116" customWidth="1"/>
+    <col min="11815" max="11815" width="10.109375" style="116" customWidth="1"/>
+    <col min="11816" max="11816" width="10.44140625" style="116" customWidth="1"/>
+    <col min="11817" max="11818" width="10.109375" style="116" customWidth="1"/>
+    <col min="11819" max="11819" width="6.88671875" style="116" customWidth="1"/>
+    <col min="11820" max="11820" width="3.77734375" style="116" customWidth="1"/>
+    <col min="11821" max="11821" width="4.21875" style="116" customWidth="1"/>
+    <col min="11822" max="11822" width="8.44140625" style="116" customWidth="1"/>
+    <col min="11823" max="11823" width="12.21875" style="116" customWidth="1"/>
+    <col min="11824" max="11824" width="7.77734375" style="116" customWidth="1"/>
+    <col min="11825" max="11826" width="4.21875" style="116" customWidth="1"/>
+    <col min="11827" max="11827" width="6.33203125" style="116" customWidth="1"/>
+    <col min="11828" max="11828" width="11.44140625" style="116" customWidth="1"/>
+    <col min="11829" max="12059" width="9" style="116"/>
+    <col min="12060" max="12060" width="11.21875" style="116" customWidth="1"/>
+    <col min="12061" max="12061" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12062" max="12062" width="7.88671875" style="116" customWidth="1"/>
+    <col min="12063" max="12063" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12064" max="12064" width="9.109375" style="116" customWidth="1"/>
+    <col min="12065" max="12065" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12066" max="12067" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12068" max="12068" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12069" max="12069" width="7" style="116" customWidth="1"/>
+    <col min="12070" max="12070" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12071" max="12071" width="10.109375" style="116" customWidth="1"/>
+    <col min="12072" max="12072" width="10.44140625" style="116" customWidth="1"/>
+    <col min="12073" max="12074" width="10.109375" style="116" customWidth="1"/>
+    <col min="12075" max="12075" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12076" max="12076" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12077" max="12077" width="4.21875" style="116" customWidth="1"/>
+    <col min="12078" max="12078" width="8.44140625" style="116" customWidth="1"/>
+    <col min="12079" max="12079" width="12.21875" style="116" customWidth="1"/>
+    <col min="12080" max="12080" width="7.77734375" style="116" customWidth="1"/>
+    <col min="12081" max="12082" width="4.21875" style="116" customWidth="1"/>
+    <col min="12083" max="12083" width="6.33203125" style="116" customWidth="1"/>
+    <col min="12084" max="12084" width="11.44140625" style="116" customWidth="1"/>
+    <col min="12085" max="12315" width="9" style="116"/>
+    <col min="12316" max="12316" width="11.21875" style="116" customWidth="1"/>
+    <col min="12317" max="12317" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12318" max="12318" width="7.88671875" style="116" customWidth="1"/>
+    <col min="12319" max="12319" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12320" max="12320" width="9.109375" style="116" customWidth="1"/>
+    <col min="12321" max="12321" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12322" max="12323" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12324" max="12324" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12325" max="12325" width="7" style="116" customWidth="1"/>
+    <col min="12326" max="12326" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12327" max="12327" width="10.109375" style="116" customWidth="1"/>
+    <col min="12328" max="12328" width="10.44140625" style="116" customWidth="1"/>
+    <col min="12329" max="12330" width="10.109375" style="116" customWidth="1"/>
+    <col min="12331" max="12331" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12332" max="12332" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12333" max="12333" width="4.21875" style="116" customWidth="1"/>
+    <col min="12334" max="12334" width="8.44140625" style="116" customWidth="1"/>
+    <col min="12335" max="12335" width="12.21875" style="116" customWidth="1"/>
+    <col min="12336" max="12336" width="7.77734375" style="116" customWidth="1"/>
+    <col min="12337" max="12338" width="4.21875" style="116" customWidth="1"/>
+    <col min="12339" max="12339" width="6.33203125" style="116" customWidth="1"/>
+    <col min="12340" max="12340" width="11.44140625" style="116" customWidth="1"/>
+    <col min="12341" max="12571" width="9" style="116"/>
+    <col min="12572" max="12572" width="11.21875" style="116" customWidth="1"/>
+    <col min="12573" max="12573" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12574" max="12574" width="7.88671875" style="116" customWidth="1"/>
+    <col min="12575" max="12575" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12576" max="12576" width="9.109375" style="116" customWidth="1"/>
+    <col min="12577" max="12577" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12578" max="12579" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12580" max="12580" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12581" max="12581" width="7" style="116" customWidth="1"/>
+    <col min="12582" max="12582" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12583" max="12583" width="10.109375" style="116" customWidth="1"/>
+    <col min="12584" max="12584" width="10.44140625" style="116" customWidth="1"/>
+    <col min="12585" max="12586" width="10.109375" style="116" customWidth="1"/>
+    <col min="12587" max="12587" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12588" max="12588" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12589" max="12589" width="4.21875" style="116" customWidth="1"/>
+    <col min="12590" max="12590" width="8.44140625" style="116" customWidth="1"/>
+    <col min="12591" max="12591" width="12.21875" style="116" customWidth="1"/>
+    <col min="12592" max="12592" width="7.77734375" style="116" customWidth="1"/>
+    <col min="12593" max="12594" width="4.21875" style="116" customWidth="1"/>
+    <col min="12595" max="12595" width="6.33203125" style="116" customWidth="1"/>
+    <col min="12596" max="12596" width="11.44140625" style="116" customWidth="1"/>
+    <col min="12597" max="12827" width="9" style="116"/>
+    <col min="12828" max="12828" width="11.21875" style="116" customWidth="1"/>
+    <col min="12829" max="12829" width="7.6640625" style="116" customWidth="1"/>
+    <col min="12830" max="12830" width="7.88671875" style="116" customWidth="1"/>
+    <col min="12831" max="12831" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12832" max="12832" width="9.109375" style="116" customWidth="1"/>
+    <col min="12833" max="12833" width="4.6640625" style="116" customWidth="1"/>
+    <col min="12834" max="12835" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12836" max="12836" width="10.6640625" style="116" customWidth="1"/>
+    <col min="12837" max="12837" width="7" style="116" customWidth="1"/>
+    <col min="12838" max="12838" width="5.33203125" style="116" customWidth="1"/>
+    <col min="12839" max="12839" width="10.109375" style="116" customWidth="1"/>
+    <col min="12840" max="12840" width="10.44140625" style="116" customWidth="1"/>
+    <col min="12841" max="12842" width="10.109375" style="116" customWidth="1"/>
+    <col min="12843" max="12843" width="6.88671875" style="116" customWidth="1"/>
+    <col min="12844" max="12844" width="3.77734375" style="116" customWidth="1"/>
+    <col min="12845" max="12845" width="4.21875" style="116" customWidth="1"/>
+    <col min="12846" max="12846" width="8.44140625" style="116" customWidth="1"/>
+    <col min="12847" max="12847" width="12.21875" style="116" customWidth="1"/>
+    <col min="12848" max="12848" width="7.77734375" style="116" customWidth="1"/>
+    <col min="12849" max="12850" width="4.21875" style="116" customWidth="1"/>
+    <col min="12851" max="12851" width="6.33203125" style="116" customWidth="1"/>
+    <col min="12852" max="12852" width="11.44140625" style="116" customWidth="1"/>
+    <col min="12853" max="13083" width="9" style="116"/>
+    <col min="13084" max="13084" width="11.21875" style="116" customWidth="1"/>
+    <col min="13085" max="13085" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13086" max="13086" width="7.88671875" style="116" customWidth="1"/>
+    <col min="13087" max="13087" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13088" max="13088" width="9.109375" style="116" customWidth="1"/>
+    <col min="13089" max="13089" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13090" max="13091" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13092" max="13092" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13093" max="13093" width="7" style="116" customWidth="1"/>
+    <col min="13094" max="13094" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13095" max="13095" width="10.109375" style="116" customWidth="1"/>
+    <col min="13096" max="13096" width="10.44140625" style="116" customWidth="1"/>
+    <col min="13097" max="13098" width="10.109375" style="116" customWidth="1"/>
+    <col min="13099" max="13099" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13100" max="13100" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13101" max="13101" width="4.21875" style="116" customWidth="1"/>
+    <col min="13102" max="13102" width="8.44140625" style="116" customWidth="1"/>
+    <col min="13103" max="13103" width="12.21875" style="116" customWidth="1"/>
+    <col min="13104" max="13104" width="7.77734375" style="116" customWidth="1"/>
+    <col min="13105" max="13106" width="4.21875" style="116" customWidth="1"/>
+    <col min="13107" max="13107" width="6.33203125" style="116" customWidth="1"/>
+    <col min="13108" max="13108" width="11.44140625" style="116" customWidth="1"/>
+    <col min="13109" max="13339" width="9" style="116"/>
+    <col min="13340" max="13340" width="11.21875" style="116" customWidth="1"/>
+    <col min="13341" max="13341" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13342" max="13342" width="7.88671875" style="116" customWidth="1"/>
+    <col min="13343" max="13343" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13344" max="13344" width="9.109375" style="116" customWidth="1"/>
+    <col min="13345" max="13345" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13346" max="13347" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13348" max="13348" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13349" max="13349" width="7" style="116" customWidth="1"/>
+    <col min="13350" max="13350" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13351" max="13351" width="10.109375" style="116" customWidth="1"/>
+    <col min="13352" max="13352" width="10.44140625" style="116" customWidth="1"/>
+    <col min="13353" max="13354" width="10.109375" style="116" customWidth="1"/>
+    <col min="13355" max="13355" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13356" max="13356" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13357" max="13357" width="4.21875" style="116" customWidth="1"/>
+    <col min="13358" max="13358" width="8.44140625" style="116" customWidth="1"/>
+    <col min="13359" max="13359" width="12.21875" style="116" customWidth="1"/>
+    <col min="13360" max="13360" width="7.77734375" style="116" customWidth="1"/>
+    <col min="13361" max="13362" width="4.21875" style="116" customWidth="1"/>
+    <col min="13363" max="13363" width="6.33203125" style="116" customWidth="1"/>
+    <col min="13364" max="13364" width="11.44140625" style="116" customWidth="1"/>
+    <col min="13365" max="13595" width="9" style="116"/>
+    <col min="13596" max="13596" width="11.21875" style="116" customWidth="1"/>
+    <col min="13597" max="13597" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13598" max="13598" width="7.88671875" style="116" customWidth="1"/>
+    <col min="13599" max="13599" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13600" max="13600" width="9.109375" style="116" customWidth="1"/>
+    <col min="13601" max="13601" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13602" max="13603" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13604" max="13604" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13605" max="13605" width="7" style="116" customWidth="1"/>
+    <col min="13606" max="13606" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13607" max="13607" width="10.109375" style="116" customWidth="1"/>
+    <col min="13608" max="13608" width="10.44140625" style="116" customWidth="1"/>
+    <col min="13609" max="13610" width="10.109375" style="116" customWidth="1"/>
+    <col min="13611" max="13611" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13612" max="13612" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13613" max="13613" width="4.21875" style="116" customWidth="1"/>
+    <col min="13614" max="13614" width="8.44140625" style="116" customWidth="1"/>
+    <col min="13615" max="13615" width="12.21875" style="116" customWidth="1"/>
+    <col min="13616" max="13616" width="7.77734375" style="116" customWidth="1"/>
+    <col min="13617" max="13618" width="4.21875" style="116" customWidth="1"/>
+    <col min="13619" max="13619" width="6.33203125" style="116" customWidth="1"/>
+    <col min="13620" max="13620" width="11.44140625" style="116" customWidth="1"/>
+    <col min="13621" max="13851" width="9" style="116"/>
+    <col min="13852" max="13852" width="11.21875" style="116" customWidth="1"/>
+    <col min="13853" max="13853" width="7.6640625" style="116" customWidth="1"/>
+    <col min="13854" max="13854" width="7.88671875" style="116" customWidth="1"/>
+    <col min="13855" max="13855" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13856" max="13856" width="9.109375" style="116" customWidth="1"/>
+    <col min="13857" max="13857" width="4.6640625" style="116" customWidth="1"/>
+    <col min="13858" max="13859" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13860" max="13860" width="10.6640625" style="116" customWidth="1"/>
+    <col min="13861" max="13861" width="7" style="116" customWidth="1"/>
+    <col min="13862" max="13862" width="5.33203125" style="116" customWidth="1"/>
+    <col min="13863" max="13863" width="10.109375" style="116" customWidth="1"/>
+    <col min="13864" max="13864" width="10.44140625" style="116" customWidth="1"/>
+    <col min="13865" max="13866" width="10.109375" style="116" customWidth="1"/>
+    <col min="13867" max="13867" width="6.88671875" style="116" customWidth="1"/>
+    <col min="13868" max="13868" width="3.77734375" style="116" customWidth="1"/>
+    <col min="13869" max="13869" width="4.21875" style="116" customWidth="1"/>
+    <col min="13870" max="13870" width="8.44140625" style="116" customWidth="1"/>
+    <col min="13871" max="13871" width="12.21875" style="116" customWidth="1"/>
+    <col min="13872" max="13872" width="7.77734375" style="116" customWidth="1"/>
+    <col min="13873" max="13874" width="4.21875" style="116" customWidth="1"/>
+    <col min="13875" max="13875" width="6.33203125" style="116" customWidth="1"/>
+    <col min="13876" max="13876" width="11.44140625" style="116" customWidth="1"/>
+    <col min="13877" max="14107" width="9" style="116"/>
+    <col min="14108" max="14108" width="11.21875" style="116" customWidth="1"/>
+    <col min="14109" max="14109" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14110" max="14110" width="7.88671875" style="116" customWidth="1"/>
+    <col min="14111" max="14111" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14112" max="14112" width="9.109375" style="116" customWidth="1"/>
+    <col min="14113" max="14113" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14114" max="14115" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14116" max="14116" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14117" max="14117" width="7" style="116" customWidth="1"/>
+    <col min="14118" max="14118" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14119" max="14119" width="10.109375" style="116" customWidth="1"/>
+    <col min="14120" max="14120" width="10.44140625" style="116" customWidth="1"/>
+    <col min="14121" max="14122" width="10.109375" style="116" customWidth="1"/>
+    <col min="14123" max="14123" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14124" max="14124" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14125" max="14125" width="4.21875" style="116" customWidth="1"/>
+    <col min="14126" max="14126" width="8.44140625" style="116" customWidth="1"/>
+    <col min="14127" max="14127" width="12.21875" style="116" customWidth="1"/>
+    <col min="14128" max="14128" width="7.77734375" style="116" customWidth="1"/>
+    <col min="14129" max="14130" width="4.21875" style="116" customWidth="1"/>
+    <col min="14131" max="14131" width="6.33203125" style="116" customWidth="1"/>
+    <col min="14132" max="14132" width="11.44140625" style="116" customWidth="1"/>
+    <col min="14133" max="14363" width="9" style="116"/>
+    <col min="14364" max="14364" width="11.21875" style="116" customWidth="1"/>
+    <col min="14365" max="14365" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14366" max="14366" width="7.88671875" style="116" customWidth="1"/>
+    <col min="14367" max="14367" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14368" max="14368" width="9.109375" style="116" customWidth="1"/>
+    <col min="14369" max="14369" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14370" max="14371" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14372" max="14372" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14373" max="14373" width="7" style="116" customWidth="1"/>
+    <col min="14374" max="14374" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14375" max="14375" width="10.109375" style="116" customWidth="1"/>
+    <col min="14376" max="14376" width="10.44140625" style="116" customWidth="1"/>
+    <col min="14377" max="14378" width="10.109375" style="116" customWidth="1"/>
+    <col min="14379" max="14379" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14380" max="14380" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14381" max="14381" width="4.21875" style="116" customWidth="1"/>
+    <col min="14382" max="14382" width="8.44140625" style="116" customWidth="1"/>
+    <col min="14383" max="14383" width="12.21875" style="116" customWidth="1"/>
+    <col min="14384" max="14384" width="7.77734375" style="116" customWidth="1"/>
+    <col min="14385" max="14386" width="4.21875" style="116" customWidth="1"/>
+    <col min="14387" max="14387" width="6.33203125" style="116" customWidth="1"/>
+    <col min="14388" max="14388" width="11.44140625" style="116" customWidth="1"/>
+    <col min="14389" max="14619" width="9" style="116"/>
+    <col min="14620" max="14620" width="11.21875" style="116" customWidth="1"/>
+    <col min="14621" max="14621" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14622" max="14622" width="7.88671875" style="116" customWidth="1"/>
+    <col min="14623" max="14623" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14624" max="14624" width="9.109375" style="116" customWidth="1"/>
+    <col min="14625" max="14625" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14626" max="14627" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14628" max="14628" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14629" max="14629" width="7" style="116" customWidth="1"/>
+    <col min="14630" max="14630" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14631" max="14631" width="10.109375" style="116" customWidth="1"/>
+    <col min="14632" max="14632" width="10.44140625" style="116" customWidth="1"/>
+    <col min="14633" max="14634" width="10.109375" style="116" customWidth="1"/>
+    <col min="14635" max="14635" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14636" max="14636" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14637" max="14637" width="4.21875" style="116" customWidth="1"/>
+    <col min="14638" max="14638" width="8.44140625" style="116" customWidth="1"/>
+    <col min="14639" max="14639" width="12.21875" style="116" customWidth="1"/>
+    <col min="14640" max="14640" width="7.77734375" style="116" customWidth="1"/>
+    <col min="14641" max="14642" width="4.21875" style="116" customWidth="1"/>
+    <col min="14643" max="14643" width="6.33203125" style="116" customWidth="1"/>
+    <col min="14644" max="14644" width="11.44140625" style="116" customWidth="1"/>
+    <col min="14645" max="14875" width="9" style="116"/>
+    <col min="14876" max="14876" width="11.21875" style="116" customWidth="1"/>
+    <col min="14877" max="14877" width="7.6640625" style="116" customWidth="1"/>
+    <col min="14878" max="14878" width="7.88671875" style="116" customWidth="1"/>
+    <col min="14879" max="14879" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14880" max="14880" width="9.109375" style="116" customWidth="1"/>
+    <col min="14881" max="14881" width="4.6640625" style="116" customWidth="1"/>
+    <col min="14882" max="14883" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14884" max="14884" width="10.6640625" style="116" customWidth="1"/>
+    <col min="14885" max="14885" width="7" style="116" customWidth="1"/>
+    <col min="14886" max="14886" width="5.33203125" style="116" customWidth="1"/>
+    <col min="14887" max="14887" width="10.109375" style="116" customWidth="1"/>
+    <col min="14888" max="14888" width="10.44140625" style="116" customWidth="1"/>
+    <col min="14889" max="14890" width="10.109375" style="116" customWidth="1"/>
+    <col min="14891" max="14891" width="6.88671875" style="116" customWidth="1"/>
+    <col min="14892" max="14892" width="3.77734375" style="116" customWidth="1"/>
+    <col min="14893" max="14893" width="4.21875" style="116" customWidth="1"/>
+    <col min="14894" max="14894" width="8.44140625" style="116" customWidth="1"/>
+    <col min="14895" max="14895" width="12.21875" style="116" customWidth="1"/>
+    <col min="14896" max="14896" width="7.77734375" style="116" customWidth="1"/>
+    <col min="14897" max="14898" width="4.21875" style="116" customWidth="1"/>
+    <col min="14899" max="14899" width="6.33203125" style="116" customWidth="1"/>
+    <col min="14900" max="14900" width="11.44140625" style="116" customWidth="1"/>
+    <col min="14901" max="15131" width="9" style="116"/>
+    <col min="15132" max="15132" width="11.21875" style="116" customWidth="1"/>
+    <col min="15133" max="15133" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15134" max="15134" width="7.88671875" style="116" customWidth="1"/>
+    <col min="15135" max="15135" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15136" max="15136" width="9.109375" style="116" customWidth="1"/>
+    <col min="15137" max="15137" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15138" max="15139" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15140" max="15140" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15141" max="15141" width="7" style="116" customWidth="1"/>
+    <col min="15142" max="15142" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15143" max="15143" width="10.109375" style="116" customWidth="1"/>
+    <col min="15144" max="15144" width="10.44140625" style="116" customWidth="1"/>
+    <col min="15145" max="15146" width="10.109375" style="116" customWidth="1"/>
+    <col min="15147" max="15147" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15148" max="15148" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15149" max="15149" width="4.21875" style="116" customWidth="1"/>
+    <col min="15150" max="15150" width="8.44140625" style="116" customWidth="1"/>
+    <col min="15151" max="15151" width="12.21875" style="116" customWidth="1"/>
+    <col min="15152" max="15152" width="7.77734375" style="116" customWidth="1"/>
+    <col min="15153" max="15154" width="4.21875" style="116" customWidth="1"/>
+    <col min="15155" max="15155" width="6.33203125" style="116" customWidth="1"/>
+    <col min="15156" max="15156" width="11.44140625" style="116" customWidth="1"/>
+    <col min="15157" max="15387" width="9" style="116"/>
+    <col min="15388" max="15388" width="11.21875" style="116" customWidth="1"/>
+    <col min="15389" max="15389" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15390" max="15390" width="7.88671875" style="116" customWidth="1"/>
+    <col min="15391" max="15391" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15392" max="15392" width="9.109375" style="116" customWidth="1"/>
+    <col min="15393" max="15393" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15394" max="15395" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15396" max="15396" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15397" max="15397" width="7" style="116" customWidth="1"/>
+    <col min="15398" max="15398" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15399" max="15399" width="10.109375" style="116" customWidth="1"/>
+    <col min="15400" max="15400" width="10.44140625" style="116" customWidth="1"/>
+    <col min="15401" max="15402" width="10.109375" style="116" customWidth="1"/>
+    <col min="15403" max="15403" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15404" max="15404" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15405" max="15405" width="4.21875" style="116" customWidth="1"/>
+    <col min="15406" max="15406" width="8.44140625" style="116" customWidth="1"/>
+    <col min="15407" max="15407" width="12.21875" style="116" customWidth="1"/>
+    <col min="15408" max="15408" width="7.77734375" style="116" customWidth="1"/>
+    <col min="15409" max="15410" width="4.21875" style="116" customWidth="1"/>
+    <col min="15411" max="15411" width="6.33203125" style="116" customWidth="1"/>
+    <col min="15412" max="15412" width="11.44140625" style="116" customWidth="1"/>
+    <col min="15413" max="15643" width="9" style="116"/>
+    <col min="15644" max="15644" width="11.21875" style="116" customWidth="1"/>
+    <col min="15645" max="15645" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15646" max="15646" width="7.88671875" style="116" customWidth="1"/>
+    <col min="15647" max="15647" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15648" max="15648" width="9.109375" style="116" customWidth="1"/>
+    <col min="15649" max="15649" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15650" max="15651" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15652" max="15652" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15653" max="15653" width="7" style="116" customWidth="1"/>
+    <col min="15654" max="15654" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15655" max="15655" width="10.109375" style="116" customWidth="1"/>
+    <col min="15656" max="15656" width="10.44140625" style="116" customWidth="1"/>
+    <col min="15657" max="15658" width="10.109375" style="116" customWidth="1"/>
+    <col min="15659" max="15659" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15660" max="15660" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15661" max="15661" width="4.21875" style="116" customWidth="1"/>
+    <col min="15662" max="15662" width="8.44140625" style="116" customWidth="1"/>
+    <col min="15663" max="15663" width="12.21875" style="116" customWidth="1"/>
+    <col min="15664" max="15664" width="7.77734375" style="116" customWidth="1"/>
+    <col min="15665" max="15666" width="4.21875" style="116" customWidth="1"/>
+    <col min="15667" max="15667" width="6.33203125" style="116" customWidth="1"/>
+    <col min="15668" max="15668" width="11.44140625" style="116" customWidth="1"/>
+    <col min="15669" max="15899" width="9" style="116"/>
+    <col min="15900" max="15900" width="11.21875" style="116" customWidth="1"/>
+    <col min="15901" max="15901" width="7.6640625" style="116" customWidth="1"/>
+    <col min="15902" max="15902" width="7.88671875" style="116" customWidth="1"/>
+    <col min="15903" max="15903" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15904" max="15904" width="9.109375" style="116" customWidth="1"/>
+    <col min="15905" max="15905" width="4.6640625" style="116" customWidth="1"/>
+    <col min="15906" max="15907" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15908" max="15908" width="10.6640625" style="116" customWidth="1"/>
+    <col min="15909" max="15909" width="7" style="116" customWidth="1"/>
+    <col min="15910" max="15910" width="5.33203125" style="116" customWidth="1"/>
+    <col min="15911" max="15911" width="10.109375" style="116" customWidth="1"/>
+    <col min="15912" max="15912" width="10.44140625" style="116" customWidth="1"/>
+    <col min="15913" max="15914" width="10.109375" style="116" customWidth="1"/>
+    <col min="15915" max="15915" width="6.88671875" style="116" customWidth="1"/>
+    <col min="15916" max="15916" width="3.77734375" style="116" customWidth="1"/>
+    <col min="15917" max="15917" width="4.21875" style="116" customWidth="1"/>
+    <col min="15918" max="15918" width="8.44140625" style="116" customWidth="1"/>
+    <col min="15919" max="15919" width="12.21875" style="116" customWidth="1"/>
+    <col min="15920" max="15920" width="7.77734375" style="116" customWidth="1"/>
+    <col min="15921" max="15922" width="4.21875" style="116" customWidth="1"/>
+    <col min="15923" max="15923" width="6.33203125" style="116" customWidth="1"/>
+    <col min="15924" max="15924" width="11.44140625" style="116" customWidth="1"/>
+    <col min="15925" max="16384" width="9" style="116"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="187" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="173"/>
-[...45 lines deleted...]
-      <c r="S2" s="211" t="s">
+      <c r="B1" s="187"/>
+      <c r="C1" s="187"/>
+      <c r="D1" s="187"/>
+      <c r="E1" s="187"/>
+      <c r="F1" s="187"/>
+      <c r="G1" s="187"/>
+      <c r="H1" s="187"/>
+      <c r="I1" s="187"/>
+      <c r="J1" s="187"/>
+      <c r="K1" s="187"/>
+      <c r="L1" s="187"/>
+      <c r="M1" s="187"/>
+      <c r="N1" s="187"/>
+      <c r="O1" s="187"/>
+      <c r="P1" s="187"/>
+      <c r="Q1" s="187"/>
+      <c r="R1" s="187"/>
+      <c r="S1" s="187"/>
+      <c r="T1" s="187"/>
+      <c r="U1" s="187"/>
+      <c r="V1" s="187"/>
+      <c r="W1" s="187"/>
+      <c r="X1" s="187"/>
+      <c r="Y1" s="187"/>
+    </row>
+    <row r="2" spans="1:25" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="202"/>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
+      <c r="E2" s="202"/>
+      <c r="F2" s="202"/>
+      <c r="G2" s="202"/>
+      <c r="H2" s="188" t="s">
+        <v>186</v>
+      </c>
+      <c r="I2" s="203"/>
+      <c r="J2" s="203"/>
+      <c r="K2" s="203"/>
+      <c r="L2" s="203"/>
+      <c r="M2" s="203"/>
+      <c r="N2" s="203"/>
+      <c r="O2" s="203"/>
+      <c r="P2" s="203"/>
+      <c r="Q2" s="203"/>
+      <c r="R2" s="203"/>
+      <c r="S2" s="204" t="s">
         <v>103</v>
       </c>
-      <c r="T2" s="211"/>
-[...4 lines deleted...]
-      <c r="Y2" s="211"/>
+      <c r="T2" s="204"/>
+      <c r="U2" s="204"/>
+      <c r="V2" s="204"/>
+      <c r="W2" s="204"/>
+      <c r="X2" s="204"/>
+      <c r="Y2" s="204"/>
     </row>
     <row r="3" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="242" t="s">
+      <c r="A3" s="243" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="243"/>
-      <c r="C3" s="159" t="s">
+      <c r="B3" s="244"/>
+      <c r="C3" s="160" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="160"/>
-[...5 lines deleted...]
-      <c r="J3" s="159" t="s">
+      <c r="D3" s="161"/>
+      <c r="E3" s="161"/>
+      <c r="F3" s="161"/>
+      <c r="G3" s="161"/>
+      <c r="H3" s="161"/>
+      <c r="I3" s="162"/>
+      <c r="J3" s="160" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="160"/>
-[...4 lines deleted...]
-      <c r="P3" s="178" t="s">
+      <c r="K3" s="161"/>
+      <c r="L3" s="161"/>
+      <c r="M3" s="249"/>
+      <c r="N3" s="249"/>
+      <c r="O3" s="250"/>
+      <c r="P3" s="192" t="s">
         <v>47</v>
       </c>
-      <c r="Q3" s="206"/>
-[...2 lines deleted...]
-      <c r="T3" s="159" t="s">
+      <c r="Q3" s="199"/>
+      <c r="R3" s="199"/>
+      <c r="S3" s="193"/>
+      <c r="T3" s="160" t="s">
         <v>48</v>
       </c>
-      <c r="U3" s="160"/>
-[...3 lines deleted...]
-      <c r="Y3" s="160"/>
+      <c r="U3" s="161"/>
+      <c r="V3" s="161"/>
+      <c r="W3" s="161"/>
+      <c r="X3" s="161"/>
+      <c r="Y3" s="161"/>
     </row>
     <row r="4" spans="1:25" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="244"/>
-[...1 lines deleted...]
-      <c r="C4" s="178" t="s">
+      <c r="A4" s="245"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="192" t="s">
         <v>65</v>
       </c>
-      <c r="D4" s="206"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="199"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="192" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="206"/>
-[...1 lines deleted...]
-      <c r="I4" s="157" t="s">
+      <c r="G4" s="199"/>
+      <c r="H4" s="193"/>
+      <c r="I4" s="163" t="s">
         <v>105</v>
       </c>
-      <c r="J4" s="178" t="s">
+      <c r="J4" s="192" t="s">
         <v>65</v>
       </c>
-      <c r="K4" s="206"/>
-[...1 lines deleted...]
-      <c r="M4" s="157" t="s">
+      <c r="K4" s="199"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="163" t="s">
         <v>104</v>
       </c>
-      <c r="N4" s="157" t="s">
+      <c r="N4" s="163" t="s">
         <v>105</v>
       </c>
-      <c r="O4" s="157" t="s">
+      <c r="O4" s="163" t="s">
         <v>106</v>
       </c>
-      <c r="P4" s="250"/>
-[...3 lines deleted...]
-      <c r="T4" s="178" t="s">
+      <c r="P4" s="251"/>
+      <c r="Q4" s="252"/>
+      <c r="R4" s="252"/>
+      <c r="S4" s="253"/>
+      <c r="T4" s="192" t="s">
         <v>65</v>
       </c>
-      <c r="U4" s="121"/>
-[...1 lines deleted...]
-      <c r="W4" s="178" t="s">
+      <c r="U4" s="112"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="192" t="s">
         <v>66</v>
       </c>
-      <c r="X4" s="179"/>
-      <c r="Y4" s="178" t="s">
+      <c r="X4" s="193"/>
+      <c r="Y4" s="192" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="246"/>
-[...3 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="A5" s="247"/>
+      <c r="B5" s="248"/>
+      <c r="C5" s="194"/>
+      <c r="D5" s="219"/>
+      <c r="E5" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="F5" s="203"/>
-[...5 lines deleted...]
-      <c r="L5" s="19" t="s">
+      <c r="F5" s="196"/>
+      <c r="G5" s="200"/>
+      <c r="H5" s="197"/>
+      <c r="I5" s="198"/>
+      <c r="J5" s="194"/>
+      <c r="K5" s="219"/>
+      <c r="L5" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="M5" s="205"/>
-[...2 lines deleted...]
-      <c r="P5" s="180" t="s">
+      <c r="M5" s="198"/>
+      <c r="N5" s="198"/>
+      <c r="O5" s="198"/>
+      <c r="P5" s="194" t="s">
         <v>107</v>
       </c>
-      <c r="Q5" s="226"/>
-[...1 lines deleted...]
-      <c r="S5" s="19" t="s">
+      <c r="Q5" s="219"/>
+      <c r="R5" s="195"/>
+      <c r="S5" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="T5" s="180"/>
-      <c r="U5" s="159" t="s">
+      <c r="T5" s="194"/>
+      <c r="U5" s="160" t="s">
         <v>71</v>
       </c>
-      <c r="V5" s="161"/>
-[...2 lines deleted...]
-      <c r="Y5" s="203"/>
+      <c r="V5" s="162"/>
+      <c r="W5" s="196"/>
+      <c r="X5" s="197"/>
+      <c r="Y5" s="196"/>
     </row>
     <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="201" t="s">
+      <c r="A6" s="230" t="s">
         <v>72</v>
       </c>
-      <c r="B6" s="202"/>
-[...4 lines deleted...]
-      <c r="E6" s="20">
+      <c r="B6" s="231"/>
+      <c r="C6" s="256">
+        <v>2545308366</v>
+      </c>
+      <c r="D6" s="254"/>
+      <c r="E6" s="19">
         <v>100</v>
       </c>
-      <c r="F6" s="239">
-[...11 lines deleted...]
-      <c r="L6" s="20">
+      <c r="F6" s="254">
+        <v>1853170630</v>
+      </c>
+      <c r="G6" s="254"/>
+      <c r="H6" s="254"/>
+      <c r="I6" s="20">
+        <v>692137736</v>
+      </c>
+      <c r="J6" s="254">
+        <v>207577998</v>
+      </c>
+      <c r="K6" s="254"/>
+      <c r="L6" s="19">
         <v>100</v>
       </c>
-      <c r="M6" s="21">
-[...13 lines deleted...]
-      <c r="S6" s="20">
+      <c r="M6" s="20">
+        <v>58847871</v>
+      </c>
+      <c r="N6" s="20">
+        <v>13397860</v>
+      </c>
+      <c r="O6" s="20">
+        <v>135332267</v>
+      </c>
+      <c r="P6" s="254">
+        <v>578496610</v>
+      </c>
+      <c r="Q6" s="254"/>
+      <c r="R6" s="254"/>
+      <c r="S6" s="19">
+        <v>100.00000000000001</v>
+      </c>
+      <c r="T6" s="20">
+        <v>5878573637</v>
+      </c>
+      <c r="U6" s="257">
         <v>100</v>
       </c>
-      <c r="T6" s="21">
-[...11 lines deleted...]
-        <v>4964802548</v>
+      <c r="V6" s="257"/>
+      <c r="W6" s="254">
+        <v>568729588</v>
+      </c>
+      <c r="X6" s="254"/>
+      <c r="Y6" s="127">
+        <v>5309844049</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="196"/>
-[...23 lines deleted...]
-      <c r="Y7" s="129"/>
+      <c r="A7" s="224"/>
+      <c r="B7" s="225"/>
+      <c r="C7" s="255"/>
+      <c r="D7" s="227"/>
+      <c r="E7" s="123"/>
+      <c r="F7" s="227"/>
+      <c r="G7" s="227"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="121"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="227"/>
+      <c r="Q7" s="227"/>
+      <c r="R7" s="227"/>
+      <c r="S7" s="21"/>
+      <c r="T7" s="121"/>
+      <c r="U7" s="228"/>
+      <c r="V7" s="228"/>
+      <c r="W7" s="227"/>
+      <c r="X7" s="227"/>
+      <c r="Y7" s="121"/>
     </row>
     <row r="8" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="192" t="s">
+      <c r="A8" s="232" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="193"/>
-[...25 lines deleted...]
-      <c r="N8" s="131">
+      <c r="B8" s="233"/>
+      <c r="C8" s="258">
+        <v>253429311</v>
+      </c>
+      <c r="D8" s="235"/>
+      <c r="E8" s="126">
+        <v>9.9567232947208275</v>
+      </c>
+      <c r="F8" s="235">
+        <v>116152544</v>
+      </c>
+      <c r="G8" s="235"/>
+      <c r="H8" s="235"/>
+      <c r="I8" s="122">
+        <v>137276767</v>
+      </c>
+      <c r="J8" s="235">
+        <v>58792356</v>
+      </c>
+      <c r="K8" s="235"/>
+      <c r="L8" s="126">
+        <v>28.323019089913373</v>
+      </c>
+      <c r="M8" s="122">
+        <v>57895031</v>
+      </c>
+      <c r="N8" s="122">
         <v>0</v>
       </c>
-      <c r="O8" s="131">
-[...22 lines deleted...]
-        <v>1899881870</v>
+      <c r="O8" s="122">
+        <v>897325</v>
+      </c>
+      <c r="P8" s="235">
+        <v>160503025</v>
+      </c>
+      <c r="Q8" s="235"/>
+      <c r="R8" s="235"/>
+      <c r="S8" s="126">
+        <v>27.744851434825179</v>
+      </c>
+      <c r="T8" s="122">
+        <v>2188637801</v>
+      </c>
+      <c r="U8" s="259">
+        <v>37.230762701084792</v>
+      </c>
+      <c r="V8" s="259"/>
+      <c r="W8" s="235">
+        <v>193476984</v>
+      </c>
+      <c r="X8" s="235"/>
+      <c r="Y8" s="122">
+        <v>1995160817</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="190" t="s">
+      <c r="A9" s="236" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="191"/>
-[...15 lines deleted...]
-      <c r="J9" s="185">
+      <c r="B9" s="237"/>
+      <c r="C9" s="255">
+        <v>110990460</v>
+      </c>
+      <c r="D9" s="227"/>
+      <c r="E9" s="21">
+        <v>4.3605899184004802</v>
+      </c>
+      <c r="F9" s="227">
+        <v>47895070</v>
+      </c>
+      <c r="G9" s="227"/>
+      <c r="H9" s="227"/>
+      <c r="I9" s="121">
+        <v>63095390</v>
+      </c>
+      <c r="J9" s="227">
+        <v>11620</v>
+      </c>
+      <c r="K9" s="227"/>
+      <c r="L9" s="21">
+        <v>5.5978957846967966E-3</v>
+      </c>
+      <c r="M9" s="121">
+        <v>11620</v>
+      </c>
+      <c r="N9" s="121">
+        <v>0</v>
+      </c>
+      <c r="O9" s="121">
+        <v>0</v>
+      </c>
+      <c r="P9" s="227">
+        <v>59069953</v>
+      </c>
+      <c r="Q9" s="227"/>
+      <c r="R9" s="227"/>
+      <c r="S9" s="21">
+        <v>10.210941944845624</v>
+      </c>
+      <c r="T9" s="121">
+        <v>1021035157</v>
+      </c>
+      <c r="U9" s="226">
+        <v>17.368756777555017</v>
+      </c>
+      <c r="V9" s="226"/>
+      <c r="W9" s="227">
+        <v>88072965</v>
+      </c>
+      <c r="X9" s="227"/>
+      <c r="Y9" s="121">
+        <v>932962192</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="236" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="237"/>
+      <c r="C10" s="255">
+        <v>9882676</v>
+      </c>
+      <c r="D10" s="227"/>
+      <c r="E10" s="21">
+        <v>0.38827028316143913</v>
+      </c>
+      <c r="F10" s="227">
+        <v>9882676</v>
+      </c>
+      <c r="G10" s="227"/>
+      <c r="H10" s="227"/>
+      <c r="I10" s="121">
+        <v>0</v>
+      </c>
+      <c r="J10" s="227">
+        <v>58780736</v>
+      </c>
+      <c r="K10" s="227"/>
+      <c r="L10" s="21">
+        <v>28.317421194128677</v>
+      </c>
+      <c r="M10" s="121">
+        <v>57883411</v>
+      </c>
+      <c r="N10" s="121">
+        <v>0</v>
+      </c>
+      <c r="O10" s="121">
+        <v>897325</v>
+      </c>
+      <c r="P10" s="227">
+        <v>79320816</v>
+      </c>
+      <c r="Q10" s="227"/>
+      <c r="R10" s="227"/>
+      <c r="S10" s="21">
+        <v>13.711543789340443</v>
+      </c>
+      <c r="T10" s="121">
+        <v>955639347</v>
+      </c>
+      <c r="U10" s="226">
+        <v>16.256313282956331</v>
+      </c>
+      <c r="V10" s="226"/>
+      <c r="W10" s="227">
+        <v>76962758</v>
+      </c>
+      <c r="X10" s="227"/>
+      <c r="Y10" s="121">
+        <v>878676589</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="236" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="237"/>
+      <c r="C11" s="255">
+        <v>9987229</v>
+      </c>
+      <c r="D11" s="227"/>
+      <c r="E11" s="21">
+        <v>0.39237795834125666</v>
+      </c>
+      <c r="F11" s="227">
+        <v>795046</v>
+      </c>
+      <c r="G11" s="227"/>
+      <c r="H11" s="227"/>
+      <c r="I11" s="121">
+        <v>9192183</v>
+      </c>
+      <c r="J11" s="227">
+        <v>0</v>
+      </c>
+      <c r="K11" s="227"/>
+      <c r="L11" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M11" s="121">
+        <v>0</v>
+      </c>
+      <c r="N11" s="121">
+        <v>0</v>
+      </c>
+      <c r="O11" s="121">
+        <v>0</v>
+      </c>
+      <c r="P11" s="227">
+        <v>9514456</v>
+      </c>
+      <c r="Q11" s="227"/>
+      <c r="R11" s="227"/>
+      <c r="S11" s="21">
+        <v>1.6446865609117398</v>
+      </c>
+      <c r="T11" s="121">
+        <v>91859590</v>
+      </c>
+      <c r="U11" s="226">
+        <v>1.5626169828312044</v>
+      </c>
+      <c r="V11" s="226"/>
+      <c r="W11" s="227">
+        <v>8808257</v>
+      </c>
+      <c r="X11" s="227"/>
+      <c r="Y11" s="121">
+        <v>83051333</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="236" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="237"/>
+      <c r="C12" s="255">
+        <v>99736933</v>
+      </c>
+      <c r="D12" s="227"/>
+      <c r="E12" s="21">
+        <v>3.9184616815894282</v>
+      </c>
+      <c r="F12" s="227">
+        <v>52191600</v>
+      </c>
+      <c r="G12" s="227"/>
+      <c r="H12" s="227"/>
+      <c r="I12" s="121">
+        <v>47545333</v>
+      </c>
+      <c r="J12" s="227">
+        <v>0</v>
+      </c>
+      <c r="K12" s="227"/>
+      <c r="L12" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M12" s="121">
+        <v>0</v>
+      </c>
+      <c r="N12" s="121">
+        <v>0</v>
+      </c>
+      <c r="O12" s="121">
+        <v>0</v>
+      </c>
+      <c r="P12" s="227">
+        <v>11800668</v>
+      </c>
+      <c r="Q12" s="227"/>
+      <c r="R12" s="227"/>
+      <c r="S12" s="21">
+        <v>2.0398854195532796</v>
+      </c>
+      <c r="T12" s="121">
+        <v>85118932</v>
+      </c>
+      <c r="U12" s="226">
+        <v>1.4479521267583979</v>
+      </c>
+      <c r="V12" s="226"/>
+      <c r="W12" s="227">
+        <v>8180341</v>
+      </c>
+      <c r="X12" s="227"/>
+      <c r="Y12" s="121">
+        <v>76938591</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="236" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="237"/>
+      <c r="C13" s="255">
+        <v>21911839</v>
+      </c>
+      <c r="D13" s="227"/>
+      <c r="E13" s="21">
+        <v>0.860871684260201</v>
+      </c>
+      <c r="F13" s="227">
+        <v>5308800</v>
+      </c>
+      <c r="G13" s="227"/>
+      <c r="H13" s="227"/>
+      <c r="I13" s="121">
+        <v>16603039</v>
+      </c>
+      <c r="J13" s="227">
+        <v>0</v>
+      </c>
+      <c r="K13" s="227"/>
+      <c r="L13" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M13" s="121">
+        <v>0</v>
+      </c>
+      <c r="N13" s="121">
+        <v>0</v>
+      </c>
+      <c r="O13" s="121">
+        <v>0</v>
+      </c>
+      <c r="P13" s="227">
+        <v>590296</v>
+      </c>
+      <c r="Q13" s="227"/>
+      <c r="R13" s="227"/>
+      <c r="S13" s="21">
+        <v>0.10203966450209621</v>
+      </c>
+      <c r="T13" s="121">
+        <v>32416117</v>
+      </c>
+      <c r="U13" s="226">
+        <v>0.55142827157886631</v>
+      </c>
+      <c r="V13" s="226"/>
+      <c r="W13" s="227">
+        <v>11074263</v>
+      </c>
+      <c r="X13" s="227"/>
+      <c r="Y13" s="121">
+        <v>21341854</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="236" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="237"/>
+      <c r="C14" s="255">
+        <v>920174</v>
+      </c>
+      <c r="D14" s="227"/>
+      <c r="E14" s="21">
+        <v>3.6151768968019804E-2</v>
+      </c>
+      <c r="F14" s="227">
+        <v>79352</v>
+      </c>
+      <c r="G14" s="227"/>
+      <c r="H14" s="227"/>
+      <c r="I14" s="121">
+        <v>840822</v>
+      </c>
+      <c r="J14" s="227">
+        <v>0</v>
+      </c>
+      <c r="K14" s="227"/>
+      <c r="L14" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M14" s="121">
+        <v>0</v>
+      </c>
+      <c r="N14" s="121">
+        <v>0</v>
+      </c>
+      <c r="O14" s="121">
+        <v>0</v>
+      </c>
+      <c r="P14" s="227">
+        <v>206836</v>
+      </c>
+      <c r="Q14" s="227"/>
+      <c r="R14" s="227"/>
+      <c r="S14" s="21">
+        <v>3.5754055671994342E-2</v>
+      </c>
+      <c r="T14" s="121">
+        <v>2568658</v>
+      </c>
+      <c r="U14" s="226">
+        <v>4.3695259404981403E-2</v>
+      </c>
+      <c r="V14" s="226"/>
+      <c r="W14" s="227">
+        <v>378400</v>
+      </c>
+      <c r="X14" s="227"/>
+      <c r="Y14" s="121">
+        <v>2190258</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="224"/>
+      <c r="B15" s="225"/>
+      <c r="C15" s="255"/>
+      <c r="D15" s="227"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="227"/>
+      <c r="G15" s="227"/>
+      <c r="H15" s="227"/>
+      <c r="I15" s="121"/>
+      <c r="J15" s="227"/>
+      <c r="K15" s="227"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="121"/>
+      <c r="N15" s="121"/>
+      <c r="O15" s="121"/>
+      <c r="P15" s="227"/>
+      <c r="Q15" s="227"/>
+      <c r="R15" s="227"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="121"/>
+      <c r="U15" s="226"/>
+      <c r="V15" s="226"/>
+      <c r="W15" s="227"/>
+      <c r="X15" s="227"/>
+      <c r="Y15" s="121"/>
+    </row>
+    <row r="16" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="232" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="233"/>
+      <c r="C16" s="258">
+        <v>272065830</v>
+      </c>
+      <c r="D16" s="235"/>
+      <c r="E16" s="126">
+        <v>10.688914303438864</v>
+      </c>
+      <c r="F16" s="235">
+        <v>230717358</v>
+      </c>
+      <c r="G16" s="235"/>
+      <c r="H16" s="235"/>
+      <c r="I16" s="122">
+        <v>41348472</v>
+      </c>
+      <c r="J16" s="235">
+        <v>134902066</v>
+      </c>
+      <c r="K16" s="235"/>
+      <c r="L16" s="126">
+        <v>64.988615026530894</v>
+      </c>
+      <c r="M16" s="122">
+        <v>467124</v>
+      </c>
+      <c r="N16" s="122">
+        <v>0</v>
+      </c>
+      <c r="O16" s="122">
+        <v>134434942</v>
+      </c>
+      <c r="P16" s="235">
+        <v>88135899</v>
+      </c>
+      <c r="Q16" s="235"/>
+      <c r="R16" s="235"/>
+      <c r="S16" s="126">
+        <v>15.23533543264843</v>
+      </c>
+      <c r="T16" s="122">
+        <v>913299428</v>
+      </c>
+      <c r="U16" s="234">
+        <v>15.536071918052594</v>
+      </c>
+      <c r="V16" s="234"/>
+      <c r="W16" s="235">
+        <v>97972427</v>
+      </c>
+      <c r="X16" s="235"/>
+      <c r="Y16" s="122">
+        <v>815327001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="236" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" s="237"/>
+      <c r="C17" s="255">
+        <v>89623230</v>
+      </c>
+      <c r="D17" s="227"/>
+      <c r="E17" s="21">
+        <v>3.5211148164669961</v>
+      </c>
+      <c r="F17" s="227">
+        <v>84659958</v>
+      </c>
+      <c r="G17" s="227"/>
+      <c r="H17" s="227"/>
+      <c r="I17" s="121">
+        <v>4963272</v>
+      </c>
+      <c r="J17" s="227">
+        <v>134902066</v>
+      </c>
+      <c r="K17" s="227"/>
+      <c r="L17" s="21">
+        <v>64.988615026530894</v>
+      </c>
+      <c r="M17" s="121">
+        <v>467124</v>
+      </c>
+      <c r="N17" s="121">
+        <v>0</v>
+      </c>
+      <c r="O17" s="121">
+        <v>134434942</v>
+      </c>
+      <c r="P17" s="227">
+        <v>61924869</v>
+      </c>
+      <c r="Q17" s="227"/>
+      <c r="R17" s="227"/>
+      <c r="S17" s="21">
+        <v>10.704448034708449</v>
+      </c>
+      <c r="T17" s="121">
+        <v>606444180</v>
+      </c>
+      <c r="U17" s="226">
+        <v>10.316179016335081</v>
+      </c>
+      <c r="V17" s="226"/>
+      <c r="W17" s="227">
+        <v>68907501</v>
+      </c>
+      <c r="X17" s="227"/>
+      <c r="Y17" s="121">
+        <v>537536679</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="236" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" s="237"/>
+      <c r="C18" s="255">
+        <v>22115958</v>
+      </c>
+      <c r="D18" s="227"/>
+      <c r="E18" s="21">
+        <v>0.86889110551094617</v>
+      </c>
+      <c r="F18" s="227">
+        <v>5359766</v>
+      </c>
+      <c r="G18" s="227"/>
+      <c r="H18" s="227"/>
+      <c r="I18" s="121">
+        <v>16756192</v>
+      </c>
+      <c r="J18" s="227">
+        <v>0</v>
+      </c>
+      <c r="K18" s="227"/>
+      <c r="L18" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="121">
+        <v>0</v>
+      </c>
+      <c r="N18" s="121">
+        <v>0</v>
+      </c>
+      <c r="O18" s="121">
+        <v>0</v>
+      </c>
+      <c r="P18" s="227">
+        <v>6983620</v>
+      </c>
+      <c r="Q18" s="227"/>
+      <c r="R18" s="227"/>
+      <c r="S18" s="21">
+        <v>1.2072015426330676</v>
+      </c>
+      <c r="T18" s="121">
+        <v>95962432</v>
+      </c>
+      <c r="U18" s="226">
+        <v>1.6324101376566631</v>
+      </c>
+      <c r="V18" s="226"/>
+      <c r="W18" s="227">
+        <v>11058415</v>
+      </c>
+      <c r="X18" s="227"/>
+      <c r="Y18" s="121">
+        <v>84904017</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="236" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="237"/>
+      <c r="C19" s="255">
+        <v>46033946</v>
+      </c>
+      <c r="D19" s="227"/>
+      <c r="E19" s="21">
+        <v>1.808580312504265</v>
+      </c>
+      <c r="F19" s="227">
+        <v>46033946</v>
+      </c>
+      <c r="G19" s="227"/>
+      <c r="H19" s="227"/>
+      <c r="I19" s="121">
+        <v>0</v>
+      </c>
+      <c r="J19" s="227">
+        <v>0</v>
+      </c>
+      <c r="K19" s="227"/>
+      <c r="L19" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" s="121">
+        <v>0</v>
+      </c>
+      <c r="N19" s="121">
+        <v>0</v>
+      </c>
+      <c r="O19" s="121">
+        <v>0</v>
+      </c>
+      <c r="P19" s="227">
+        <v>8443538</v>
+      </c>
+      <c r="Q19" s="227"/>
+      <c r="R19" s="227"/>
+      <c r="S19" s="21">
+        <v>1.4595656835396149</v>
+      </c>
+      <c r="T19" s="121">
+        <v>110413145</v>
+      </c>
+      <c r="U19" s="226">
+        <v>1.8782301935465233</v>
+      </c>
+      <c r="V19" s="226"/>
+      <c r="W19" s="227">
+        <v>9097457</v>
+      </c>
+      <c r="X19" s="227"/>
+      <c r="Y19" s="121">
+        <v>101315688</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="236" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="237"/>
+      <c r="C20" s="255">
+        <v>114292696</v>
+      </c>
+      <c r="D20" s="227"/>
+      <c r="E20" s="21">
+        <v>4.4903280689566554</v>
+      </c>
+      <c r="F20" s="227">
+        <v>94663688</v>
+      </c>
+      <c r="G20" s="227"/>
+      <c r="H20" s="227"/>
+      <c r="I20" s="121">
+        <v>19629008</v>
+      </c>
+      <c r="J20" s="227">
+        <v>0</v>
+      </c>
+      <c r="K20" s="227"/>
+      <c r="L20" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M20" s="121">
+        <v>0</v>
+      </c>
+      <c r="N20" s="121">
+        <v>0</v>
+      </c>
+      <c r="O20" s="121">
+        <v>0</v>
+      </c>
+      <c r="P20" s="227">
+        <v>10783872</v>
+      </c>
+      <c r="Q20" s="227"/>
+      <c r="R20" s="227"/>
+      <c r="S20" s="21">
+        <v>1.8641201717672986</v>
+      </c>
+      <c r="T20" s="121">
+        <v>100479671</v>
+      </c>
+      <c r="U20" s="226">
+        <v>1.709252570514326</v>
+      </c>
+      <c r="V20" s="226"/>
+      <c r="W20" s="227">
+        <v>8909054</v>
+      </c>
+      <c r="X20" s="227"/>
+      <c r="Y20" s="121">
+        <v>91570617</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="224"/>
+      <c r="B21" s="225"/>
+      <c r="C21" s="255"/>
+      <c r="D21" s="227"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="227"/>
+      <c r="G21" s="227"/>
+      <c r="H21" s="227"/>
+      <c r="I21" s="121"/>
+      <c r="J21" s="227"/>
+      <c r="K21" s="227"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="121"/>
+      <c r="N21" s="121"/>
+      <c r="O21" s="121"/>
+      <c r="P21" s="227"/>
+      <c r="Q21" s="227"/>
+      <c r="R21" s="227"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="121"/>
+      <c r="U21" s="226"/>
+      <c r="V21" s="226"/>
+      <c r="W21" s="227"/>
+      <c r="X21" s="227"/>
+      <c r="Y21" s="121"/>
+    </row>
+    <row r="22" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="232" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="233"/>
+      <c r="C22" s="258">
+        <v>567178193</v>
+      </c>
+      <c r="D22" s="235"/>
+      <c r="E22" s="126">
+        <v>22.283280115537874</v>
+      </c>
+      <c r="F22" s="235">
+        <v>506441679</v>
+      </c>
+      <c r="G22" s="235"/>
+      <c r="H22" s="235"/>
+      <c r="I22" s="122">
+        <v>60736514</v>
+      </c>
+      <c r="J22" s="235">
+        <v>13632584</v>
+      </c>
+      <c r="K22" s="235"/>
+      <c r="L22" s="126">
+        <v>6.5674513346062815</v>
+      </c>
+      <c r="M22" s="122">
+        <v>234724</v>
+      </c>
+      <c r="N22" s="122">
+        <v>13397860</v>
+      </c>
+      <c r="O22" s="122">
+        <v>0</v>
+      </c>
+      <c r="P22" s="235">
+        <v>127098782</v>
+      </c>
+      <c r="Q22" s="235"/>
+      <c r="R22" s="235"/>
+      <c r="S22" s="126">
+        <v>21.970531858432153</v>
+      </c>
+      <c r="T22" s="122">
+        <v>1054769426</v>
+      </c>
+      <c r="U22" s="234">
+        <v>17.942608039495077</v>
+      </c>
+      <c r="V22" s="234"/>
+      <c r="W22" s="235">
+        <v>79584081</v>
+      </c>
+      <c r="X22" s="235"/>
+      <c r="Y22" s="122">
+        <v>975185345</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="236" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="237"/>
+      <c r="C23" s="255">
+        <v>148384922</v>
+      </c>
+      <c r="D23" s="227"/>
+      <c r="E23" s="21">
+        <v>5.8297424383666998</v>
+      </c>
+      <c r="F23" s="227">
+        <v>141939310</v>
+      </c>
+      <c r="G23" s="227"/>
+      <c r="H23" s="227"/>
+      <c r="I23" s="121">
+        <v>6445612</v>
+      </c>
+      <c r="J23" s="227">
+        <v>234724</v>
+      </c>
+      <c r="K23" s="227"/>
+      <c r="L23" s="21">
+        <v>0.11307749485087529</v>
+      </c>
+      <c r="M23" s="121">
+        <v>234724</v>
+      </c>
+      <c r="N23" s="121">
+        <v>0</v>
+      </c>
+      <c r="O23" s="121">
+        <v>0</v>
+      </c>
+      <c r="P23" s="227">
+        <v>88666985</v>
+      </c>
+      <c r="Q23" s="227"/>
+      <c r="R23" s="227"/>
+      <c r="S23" s="21">
+        <v>15.327139946420775</v>
+      </c>
+      <c r="T23" s="121">
+        <v>722550835</v>
+      </c>
+      <c r="U23" s="226">
+        <v>12.291261105453088</v>
+      </c>
+      <c r="V23" s="226"/>
+      <c r="W23" s="227">
+        <v>60180988</v>
+      </c>
+      <c r="X23" s="227"/>
+      <c r="Y23" s="121">
+        <v>662369847</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="236" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="237"/>
+      <c r="C24" s="255">
+        <v>272039575</v>
+      </c>
+      <c r="D24" s="227"/>
+      <c r="E24" s="21">
+        <v>10.687882797773353</v>
+      </c>
+      <c r="F24" s="227">
+        <v>230706353</v>
+      </c>
+      <c r="G24" s="227"/>
+      <c r="H24" s="227"/>
+      <c r="I24" s="121">
+        <v>41333222</v>
+      </c>
+      <c r="J24" s="227">
+        <v>0</v>
+      </c>
+      <c r="K24" s="227"/>
+      <c r="L24" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M24" s="121">
+        <v>0</v>
+      </c>
+      <c r="N24" s="121">
+        <v>0</v>
+      </c>
+      <c r="O24" s="121">
+        <v>0</v>
+      </c>
+      <c r="P24" s="227">
+        <v>29071761</v>
+      </c>
+      <c r="Q24" s="227"/>
+      <c r="R24" s="227"/>
+      <c r="S24" s="21">
+        <v>5.0253986795186236</v>
+      </c>
+      <c r="T24" s="121">
+        <v>219075699</v>
+      </c>
+      <c r="U24" s="226">
+        <v>3.726681207514829</v>
+      </c>
+      <c r="V24" s="226"/>
+      <c r="W24" s="227">
+        <v>10125804</v>
+      </c>
+      <c r="X24" s="227"/>
+      <c r="Y24" s="121">
+        <v>208949895</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="236" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="237"/>
+      <c r="C25" s="255">
+        <v>146753696</v>
+      </c>
+      <c r="D25" s="227"/>
+      <c r="E25" s="21">
+        <v>5.7656548793978226</v>
+      </c>
+      <c r="F25" s="227">
+        <v>133796016</v>
+      </c>
+      <c r="G25" s="227"/>
+      <c r="H25" s="227"/>
+      <c r="I25" s="121">
+        <v>12957680</v>
+      </c>
+      <c r="J25" s="227">
+        <v>13397860</v>
+      </c>
+      <c r="K25" s="227"/>
+      <c r="L25" s="21">
+        <v>6.454373839755406</v>
+      </c>
+      <c r="M25" s="121">
+        <v>0</v>
+      </c>
+      <c r="N25" s="121">
+        <v>13397860</v>
+      </c>
+      <c r="O25" s="121">
+        <v>0</v>
+      </c>
+      <c r="P25" s="227">
+        <v>9360036</v>
+      </c>
+      <c r="Q25" s="227"/>
+      <c r="R25" s="227"/>
+      <c r="S25" s="21">
+        <v>1.617993232492754</v>
+      </c>
+      <c r="T25" s="121">
+        <v>113142892</v>
+      </c>
+      <c r="U25" s="226">
+        <v>1.9246657265271576</v>
+      </c>
+      <c r="V25" s="226"/>
+      <c r="W25" s="227">
+        <v>9277289</v>
+      </c>
+      <c r="X25" s="227"/>
+      <c r="Y25" s="121">
+        <v>103865603</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="224"/>
+      <c r="B26" s="225"/>
+      <c r="C26" s="255"/>
+      <c r="D26" s="227"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="227"/>
+      <c r="G26" s="227"/>
+      <c r="H26" s="227"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="227"/>
+      <c r="K26" s="227"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="121"/>
+      <c r="O26" s="121"/>
+      <c r="P26" s="227"/>
+      <c r="Q26" s="227"/>
+      <c r="R26" s="227"/>
+      <c r="S26" s="21"/>
+      <c r="T26" s="121"/>
+      <c r="U26" s="226"/>
+      <c r="V26" s="226"/>
+      <c r="W26" s="227"/>
+      <c r="X26" s="227"/>
+      <c r="Y26" s="121"/>
+    </row>
+    <row r="27" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="224"/>
+      <c r="B27" s="225"/>
+      <c r="C27" s="255"/>
+      <c r="D27" s="227"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="227"/>
+      <c r="G27" s="227"/>
+      <c r="H27" s="227"/>
+      <c r="I27" s="121"/>
+      <c r="J27" s="227"/>
+      <c r="K27" s="227"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="121"/>
+      <c r="N27" s="121"/>
+      <c r="O27" s="121"/>
+      <c r="P27" s="227"/>
+      <c r="Q27" s="227"/>
+      <c r="R27" s="227"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="121"/>
+      <c r="U27" s="226"/>
+      <c r="V27" s="226"/>
+      <c r="W27" s="227"/>
+      <c r="X27" s="227"/>
+      <c r="Y27" s="121"/>
+    </row>
+    <row r="28" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="232" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="233"/>
+      <c r="C28" s="258">
+        <v>876884962</v>
+      </c>
+      <c r="D28" s="235"/>
+      <c r="E28" s="126">
+        <v>34.451030520048192</v>
+      </c>
+      <c r="F28" s="235">
+        <v>608200837</v>
+      </c>
+      <c r="G28" s="235"/>
+      <c r="H28" s="235"/>
+      <c r="I28" s="122">
+        <v>268684125</v>
+      </c>
+      <c r="J28" s="235">
+        <v>0</v>
+      </c>
+      <c r="K28" s="235"/>
+      <c r="L28" s="126" t="s">
+        <v>108</v>
+      </c>
+      <c r="M28" s="122">
+        <v>0</v>
+      </c>
+      <c r="N28" s="122">
+        <v>0</v>
+      </c>
+      <c r="O28" s="122">
+        <v>0</v>
+      </c>
+      <c r="P28" s="235">
+        <v>68609602</v>
+      </c>
+      <c r="Q28" s="235"/>
+      <c r="R28" s="235"/>
+      <c r="S28" s="126">
+        <v>11.859983414595982</v>
+      </c>
+      <c r="T28" s="122">
+        <v>625225116</v>
+      </c>
+      <c r="U28" s="234">
+        <v>10.635660189145302</v>
+      </c>
+      <c r="V28" s="234"/>
+      <c r="W28" s="235">
+        <v>55670094</v>
+      </c>
+      <c r="X28" s="235"/>
+      <c r="Y28" s="122">
+        <v>569555022</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="236" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="237"/>
+      <c r="C29" s="255">
+        <v>373166786</v>
+      </c>
+      <c r="D29" s="227"/>
+      <c r="E29" s="21">
+        <v>14.660965680415321</v>
+      </c>
+      <c r="F29" s="227">
+        <v>212846512</v>
+      </c>
+      <c r="G29" s="227"/>
+      <c r="H29" s="227"/>
+      <c r="I29" s="121">
+        <v>160320274</v>
+      </c>
+      <c r="J29" s="227">
+        <v>0</v>
+      </c>
+      <c r="K29" s="227"/>
+      <c r="L29" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M29" s="121">
+        <v>0</v>
+      </c>
+      <c r="N29" s="121">
+        <v>0</v>
+      </c>
+      <c r="O29" s="121">
+        <v>0</v>
+      </c>
+      <c r="P29" s="227">
+        <v>30601258</v>
+      </c>
+      <c r="Q29" s="227"/>
+      <c r="R29" s="227"/>
+      <c r="S29" s="21">
+        <v>5.2897903757811129</v>
+      </c>
+      <c r="T29" s="121">
+        <v>374419576</v>
+      </c>
+      <c r="U29" s="226">
+        <v>6.3692249025067369</v>
+      </c>
+      <c r="V29" s="226"/>
+      <c r="W29" s="227">
+        <v>35147946</v>
+      </c>
+      <c r="X29" s="227"/>
+      <c r="Y29" s="121">
+        <v>339271630</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="236" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="237"/>
+      <c r="C30" s="255">
+        <v>12837656</v>
+      </c>
+      <c r="D30" s="227"/>
+      <c r="E30" s="21">
+        <v>0.50436545023323121</v>
+      </c>
+      <c r="F30" s="227">
+        <v>12837656</v>
+      </c>
+      <c r="G30" s="227"/>
+      <c r="H30" s="227"/>
+      <c r="I30" s="121">
+        <v>0</v>
+      </c>
+      <c r="J30" s="227">
+        <v>0</v>
+      </c>
+      <c r="K30" s="227"/>
+      <c r="L30" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M30" s="121">
+        <v>0</v>
+      </c>
+      <c r="N30" s="121">
+        <v>0</v>
+      </c>
+      <c r="O30" s="121">
+        <v>0</v>
+      </c>
+      <c r="P30" s="227">
+        <v>5026812</v>
+      </c>
+      <c r="Q30" s="227"/>
+      <c r="R30" s="227"/>
+      <c r="S30" s="21">
+        <v>0.86894407211824454</v>
+      </c>
+      <c r="T30" s="121">
+        <v>61959018</v>
+      </c>
+      <c r="U30" s="226">
+        <v>1.0539804691741417</v>
+      </c>
+      <c r="V30" s="226"/>
+      <c r="W30" s="227">
+        <v>7046403</v>
+      </c>
+      <c r="X30" s="227"/>
+      <c r="Y30" s="121">
+        <v>54912615</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="236" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="237"/>
+      <c r="C31" s="255">
+        <v>278457381</v>
+      </c>
+      <c r="D31" s="227"/>
+      <c r="E31" s="21">
+        <v>10.940025370584115</v>
+      </c>
+      <c r="F31" s="227">
+        <v>213268051</v>
+      </c>
+      <c r="G31" s="227"/>
+      <c r="H31" s="227"/>
+      <c r="I31" s="121">
+        <v>65189330</v>
+      </c>
+      <c r="J31" s="227">
+        <v>0</v>
+      </c>
+      <c r="K31" s="227"/>
+      <c r="L31" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M31" s="121">
+        <v>0</v>
+      </c>
+      <c r="N31" s="121">
+        <v>0</v>
+      </c>
+      <c r="O31" s="121">
+        <v>0</v>
+      </c>
+      <c r="P31" s="227">
+        <v>25193040</v>
+      </c>
+      <c r="Q31" s="227"/>
+      <c r="R31" s="227"/>
+      <c r="S31" s="21">
+        <v>4.3549157530931772</v>
+      </c>
+      <c r="T31" s="121">
+        <v>101375941</v>
+      </c>
+      <c r="U31" s="226">
+        <v>1.7244989560381687</v>
+      </c>
+      <c r="V31" s="226"/>
+      <c r="W31" s="227">
+        <v>6677082</v>
+      </c>
+      <c r="X31" s="227"/>
+      <c r="Y31" s="121">
+        <v>94698859</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="236" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="237"/>
+      <c r="C32" s="255">
+        <v>212423139</v>
+      </c>
+      <c r="D32" s="227"/>
+      <c r="E32" s="21">
+        <v>8.3456740188155258</v>
+      </c>
+      <c r="F32" s="227">
+        <v>169248618</v>
+      </c>
+      <c r="G32" s="227"/>
+      <c r="H32" s="227"/>
+      <c r="I32" s="121">
+        <v>43174521</v>
+      </c>
+      <c r="J32" s="227">
+        <v>0</v>
+      </c>
+      <c r="K32" s="227"/>
+      <c r="L32" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M32" s="121">
+        <v>0</v>
+      </c>
+      <c r="N32" s="121">
+        <v>0</v>
+      </c>
+      <c r="O32" s="121">
+        <v>0</v>
+      </c>
+      <c r="P32" s="227">
+        <v>7788492</v>
+      </c>
+      <c r="Q32" s="227"/>
+      <c r="R32" s="227"/>
+      <c r="S32" s="21">
+        <v>1.3463332136034472</v>
+      </c>
+      <c r="T32" s="121">
+        <v>87470581</v>
+      </c>
+      <c r="U32" s="226">
+        <v>1.4879558614262536</v>
+      </c>
+      <c r="V32" s="226"/>
+      <c r="W32" s="227">
+        <v>6798663</v>
+      </c>
+      <c r="X32" s="227"/>
+      <c r="Y32" s="121">
+        <v>80671918</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="224"/>
+      <c r="B33" s="225"/>
+      <c r="C33" s="255"/>
+      <c r="D33" s="227"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="227"/>
+      <c r="G33" s="227"/>
+      <c r="H33" s="227"/>
+      <c r="I33" s="121"/>
+      <c r="J33" s="227"/>
+      <c r="K33" s="227"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="121"/>
+      <c r="N33" s="121"/>
+      <c r="O33" s="121"/>
+      <c r="P33" s="227"/>
+      <c r="Q33" s="227"/>
+      <c r="R33" s="227"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="121"/>
+      <c r="U33" s="226"/>
+      <c r="V33" s="226"/>
+      <c r="W33" s="227"/>
+      <c r="X33" s="227"/>
+      <c r="Y33" s="121"/>
+    </row>
+    <row r="34" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="224"/>
+      <c r="B34" s="225"/>
+      <c r="C34" s="255"/>
+      <c r="D34" s="227"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="227"/>
+      <c r="G34" s="227"/>
+      <c r="H34" s="227"/>
+      <c r="I34" s="121"/>
+      <c r="J34" s="227"/>
+      <c r="K34" s="227"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="121"/>
+      <c r="N34" s="121"/>
+      <c r="O34" s="121"/>
+      <c r="P34" s="227"/>
+      <c r="Q34" s="227"/>
+      <c r="R34" s="227"/>
+      <c r="S34" s="21"/>
+      <c r="T34" s="121"/>
+      <c r="U34" s="226"/>
+      <c r="V34" s="226"/>
+      <c r="W34" s="227"/>
+      <c r="X34" s="227"/>
+      <c r="Y34" s="121"/>
+    </row>
+    <row r="35" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="232" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="233"/>
+      <c r="C35" s="258">
+        <v>482695808</v>
+      </c>
+      <c r="D35" s="235"/>
+      <c r="E35" s="126">
+        <v>18.964138665782393</v>
+      </c>
+      <c r="F35" s="235">
+        <v>314525621</v>
+      </c>
+      <c r="G35" s="235"/>
+      <c r="H35" s="235"/>
+      <c r="I35" s="122">
+        <v>168170187</v>
+      </c>
+      <c r="J35" s="235">
+        <v>244020</v>
+      </c>
+      <c r="K35" s="235"/>
+      <c r="L35" s="126">
+        <v>0.11755581147863273</v>
+      </c>
+      <c r="M35" s="122">
+        <v>244020</v>
+      </c>
+      <c r="N35" s="122">
+        <v>0</v>
+      </c>
+      <c r="O35" s="122">
+        <v>0</v>
+      </c>
+      <c r="P35" s="235">
+        <v>100298005</v>
+      </c>
+      <c r="Q35" s="235"/>
+      <c r="R35" s="235"/>
+      <c r="S35" s="126">
+        <v>17.337699697151209</v>
+      </c>
+      <c r="T35" s="122">
+        <v>926055036</v>
+      </c>
+      <c r="U35" s="234">
+        <v>15.753056662782431</v>
+      </c>
+      <c r="V35" s="234"/>
+      <c r="W35" s="235">
+        <v>120913929</v>
+      </c>
+      <c r="X35" s="235"/>
+      <c r="Y35" s="122">
+        <v>805141107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="236" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="237"/>
+      <c r="C36" s="255">
+        <v>215322049</v>
+      </c>
+      <c r="D36" s="227"/>
+      <c r="E36" s="21">
+        <v>8.4595663093813123</v>
+      </c>
+      <c r="F36" s="227">
+        <v>138631251</v>
+      </c>
+      <c r="G36" s="227"/>
+      <c r="H36" s="227"/>
+      <c r="I36" s="121">
+        <v>76690798</v>
+      </c>
+      <c r="J36" s="227">
+        <v>244020</v>
+      </c>
+      <c r="K36" s="227"/>
+      <c r="L36" s="21">
+        <v>0.11755581147863273</v>
+      </c>
+      <c r="M36" s="121">
+        <v>244020</v>
+      </c>
+      <c r="N36" s="121">
+        <v>0</v>
+      </c>
+      <c r="O36" s="121">
+        <v>0</v>
+      </c>
+      <c r="P36" s="227">
+        <v>62099269</v>
+      </c>
+      <c r="Q36" s="227"/>
+      <c r="R36" s="227"/>
+      <c r="S36" s="21">
+        <v>10.734595143089948</v>
+      </c>
+      <c r="T36" s="121">
+        <v>715927013</v>
+      </c>
+      <c r="U36" s="226">
+        <v>12.178583738305564</v>
+      </c>
+      <c r="V36" s="226"/>
+      <c r="W36" s="227">
+        <v>90915538</v>
+      </c>
+      <c r="X36" s="227"/>
+      <c r="Y36" s="121">
+        <v>625011475</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="236" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="237"/>
+      <c r="C37" s="255">
+        <v>222019263</v>
+      </c>
+      <c r="D37" s="227"/>
+      <c r="E37" s="21">
+        <v>8.7226862554538904</v>
+      </c>
+      <c r="F37" s="227">
+        <v>171900828</v>
+      </c>
+      <c r="G37" s="227"/>
+      <c r="H37" s="227"/>
+      <c r="I37" s="121">
+        <v>50118435</v>
+      </c>
+      <c r="J37" s="227">
+        <v>0</v>
+      </c>
+      <c r="K37" s="227"/>
+      <c r="L37" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M37" s="121">
+        <v>0</v>
+      </c>
+      <c r="N37" s="121">
+        <v>0</v>
+      </c>
+      <c r="O37" s="121">
+        <v>0</v>
+      </c>
+      <c r="P37" s="227">
+        <v>35778102</v>
+      </c>
+      <c r="Q37" s="227"/>
+      <c r="R37" s="227"/>
+      <c r="S37" s="21">
+        <v>6.1846692584767267</v>
+      </c>
+      <c r="T37" s="121">
+        <v>192593711</v>
+      </c>
+      <c r="U37" s="226">
+        <v>3.2761979842832409</v>
+      </c>
+      <c r="V37" s="226"/>
+      <c r="W37" s="227">
+        <v>26339564</v>
+      </c>
+      <c r="X37" s="227"/>
+      <c r="Y37" s="121">
+        <v>166254147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="236" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="237"/>
+      <c r="C38" s="255">
+        <v>45354496</v>
+      </c>
+      <c r="D38" s="227"/>
+      <c r="E38" s="21">
+        <v>1.7818861009471887</v>
+      </c>
+      <c r="F38" s="227">
+        <v>3993542</v>
+      </c>
+      <c r="G38" s="227"/>
+      <c r="H38" s="227"/>
+      <c r="I38" s="121">
+        <v>41360954</v>
+      </c>
+      <c r="J38" s="227">
+        <v>0</v>
+      </c>
+      <c r="K38" s="227"/>
+      <c r="L38" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M38" s="121">
+        <v>0</v>
+      </c>
+      <c r="N38" s="121">
+        <v>0</v>
+      </c>
+      <c r="O38" s="121">
+        <v>0</v>
+      </c>
+      <c r="P38" s="227">
+        <v>2420634</v>
+      </c>
+      <c r="Q38" s="227"/>
+      <c r="R38" s="227"/>
+      <c r="S38" s="21">
+        <v>0.41843529558453246</v>
+      </c>
+      <c r="T38" s="121">
+        <v>17534312</v>
+      </c>
+      <c r="U38" s="226">
+        <v>0.29827494019362577</v>
+      </c>
+      <c r="V38" s="226"/>
+      <c r="W38" s="227">
+        <v>3658827</v>
+      </c>
+      <c r="X38" s="227"/>
+      <c r="Y38" s="121">
+        <v>13875485</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="224"/>
+      <c r="B39" s="225"/>
+      <c r="C39" s="255"/>
+      <c r="D39" s="227"/>
+      <c r="E39" s="21"/>
+      <c r="F39" s="227"/>
+      <c r="G39" s="227"/>
+      <c r="H39" s="227"/>
+      <c r="I39" s="121"/>
+      <c r="J39" s="227"/>
+      <c r="K39" s="227"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="121"/>
+      <c r="N39" s="121"/>
+      <c r="O39" s="121"/>
+      <c r="P39" s="227"/>
+      <c r="Q39" s="227"/>
+      <c r="R39" s="227"/>
+      <c r="S39" s="21"/>
+      <c r="T39" s="121"/>
+      <c r="U39" s="226"/>
+      <c r="V39" s="226"/>
+      <c r="W39" s="227"/>
+      <c r="X39" s="227"/>
+      <c r="Y39" s="121"/>
+    </row>
+    <row r="40" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="224"/>
+      <c r="B40" s="225"/>
+      <c r="C40" s="255"/>
+      <c r="D40" s="227"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="227"/>
+      <c r="G40" s="227"/>
+      <c r="H40" s="227"/>
+      <c r="I40" s="121"/>
+      <c r="J40" s="227"/>
+      <c r="K40" s="227"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="121"/>
+      <c r="N40" s="121"/>
+      <c r="O40" s="121"/>
+      <c r="P40" s="227"/>
+      <c r="Q40" s="227"/>
+      <c r="R40" s="227"/>
+      <c r="S40" s="21"/>
+      <c r="T40" s="121"/>
+      <c r="U40" s="226"/>
+      <c r="V40" s="226"/>
+      <c r="W40" s="227"/>
+      <c r="X40" s="227"/>
+      <c r="Y40" s="121"/>
+    </row>
+    <row r="41" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="232" t="s">
+        <v>98</v>
+      </c>
+      <c r="B41" s="233"/>
+      <c r="C41" s="258">
+        <v>93054262</v>
+      </c>
+      <c r="D41" s="235"/>
+      <c r="E41" s="126">
+        <v>3.6559131004718508</v>
+      </c>
+      <c r="F41" s="235">
+        <v>77132591</v>
+      </c>
+      <c r="G41" s="235"/>
+      <c r="H41" s="235"/>
+      <c r="I41" s="122">
+        <v>15921671</v>
+      </c>
+      <c r="J41" s="235">
         <v>6972</v>
       </c>
-      <c r="K9" s="185"/>
-[...3 lines deleted...]
-      <c r="M9" s="129">
+      <c r="K41" s="235"/>
+      <c r="L41" s="126">
+        <v>3.3587374708180778E-3</v>
+      </c>
+      <c r="M41" s="122">
         <v>6972</v>
       </c>
-      <c r="N9" s="129">
+      <c r="N41" s="122">
         <v>0</v>
       </c>
-      <c r="O9" s="129">
+      <c r="O41" s="122">
         <v>0</v>
       </c>
-      <c r="P9" s="185">
-[...39 lines deleted...]
-      <c r="I10" s="129">
+      <c r="P41" s="235">
+        <v>33851297</v>
+      </c>
+      <c r="Q41" s="235"/>
+      <c r="R41" s="235"/>
+      <c r="S41" s="126">
+        <v>5.8515981623470532</v>
+      </c>
+      <c r="T41" s="122">
+        <v>170586830</v>
+      </c>
+      <c r="U41" s="234">
+        <v>2.9018404894398024</v>
+      </c>
+      <c r="V41" s="234"/>
+      <c r="W41" s="235">
+        <v>21112073</v>
+      </c>
+      <c r="X41" s="235"/>
+      <c r="Y41" s="122">
+        <v>149474757</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="236" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42" s="237"/>
+      <c r="C42" s="255">
+        <v>41650811</v>
+      </c>
+      <c r="D42" s="227"/>
+      <c r="E42" s="21">
+        <v>1.6363758339212562</v>
+      </c>
+      <c r="F42" s="227">
+        <v>34652417</v>
+      </c>
+      <c r="G42" s="227"/>
+      <c r="H42" s="227"/>
+      <c r="I42" s="121">
+        <v>6998394</v>
+      </c>
+      <c r="J42" s="227">
         <v>0</v>
       </c>
-      <c r="J10" s="185">
-[...9 lines deleted...]
-      <c r="N10" s="129">
+      <c r="K42" s="227"/>
+      <c r="L42" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="M42" s="121">
         <v>0</v>
       </c>
-      <c r="O10" s="129">
-[...45 lines deleted...]
-      <c r="J11" s="185">
+      <c r="N42" s="121">
         <v>0</v>
       </c>
-      <c r="K11" s="185"/>
-[...3 lines deleted...]
-      <c r="M11" s="129">
+      <c r="O42" s="121">
         <v>0</v>
       </c>
-      <c r="N11" s="129">
+      <c r="P42" s="227">
+        <v>20221037</v>
+      </c>
+      <c r="Q42" s="227"/>
+      <c r="R42" s="227"/>
+      <c r="S42" s="21">
+        <v>3.4954460666588867</v>
+      </c>
+      <c r="T42" s="121">
+        <v>101954014</v>
+      </c>
+      <c r="U42" s="226">
+        <v>1.7343325149198943</v>
+      </c>
+      <c r="V42" s="226"/>
+      <c r="W42" s="227">
+        <v>13591149</v>
+      </c>
+      <c r="X42" s="227"/>
+      <c r="Y42" s="121">
+        <v>88362865</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="241" t="s">
+        <v>100</v>
+      </c>
+      <c r="B43" s="242"/>
+      <c r="C43" s="264">
+        <v>51403451</v>
+      </c>
+      <c r="D43" s="265"/>
+      <c r="E43" s="125">
+        <v>2.0195372665505946</v>
+      </c>
+      <c r="F43" s="265">
+        <v>42480174</v>
+      </c>
+      <c r="G43" s="265"/>
+      <c r="H43" s="265"/>
+      <c r="I43" s="124">
+        <v>8923277</v>
+      </c>
+      <c r="J43" s="265">
+        <v>6972</v>
+      </c>
+      <c r="K43" s="265"/>
+      <c r="L43" s="125">
+        <v>3.3587374708180778E-3</v>
+      </c>
+      <c r="M43" s="124">
+        <v>6972</v>
+      </c>
+      <c r="N43" s="124">
         <v>0</v>
       </c>
-      <c r="O11" s="129">
+      <c r="O43" s="124">
         <v>0</v>
       </c>
-      <c r="P11" s="185">
-[...1667 lines deleted...]
-      <c r="Y44" s="232"/>
+      <c r="P43" s="265">
+        <v>13630260</v>
+      </c>
+      <c r="Q43" s="265"/>
+      <c r="R43" s="265"/>
+      <c r="S43" s="125">
+        <v>2.3561520956881665</v>
+      </c>
+      <c r="T43" s="121">
+        <v>68632816</v>
+      </c>
+      <c r="U43" s="266">
+        <v>1.1675079745199082</v>
+      </c>
+      <c r="V43" s="266"/>
+      <c r="W43" s="265">
+        <v>7520924</v>
+      </c>
+      <c r="X43" s="265"/>
+      <c r="Y43" s="121">
+        <v>61111892</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" s="6" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="10"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="E44" s="23"/>
+      <c r="Q44" s="260"/>
+      <c r="R44" s="261"/>
+      <c r="S44" s="261"/>
+      <c r="T44" s="261"/>
+      <c r="U44" s="262"/>
+      <c r="V44" s="263"/>
+      <c r="W44" s="263"/>
+      <c r="X44" s="263"/>
+      <c r="Y44" s="263"/>
     </row>
   </sheetData>
   <mergeCells count="290">
+    <mergeCell ref="Q44:T44"/>
+    <mergeCell ref="U44:Y44"/>
+    <mergeCell ref="W42:X42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="P43:R43"/>
+    <mergeCell ref="U43:V43"/>
+    <mergeCell ref="W43:X43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="P42:R42"/>
+    <mergeCell ref="U42:V42"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="P41:R41"/>
+    <mergeCell ref="U41:V41"/>
+    <mergeCell ref="W41:X41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="P40:R40"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="W38:X38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:H39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="P39:R39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:H38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="P38:R38"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="W36:X36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="P37:R37"/>
+    <mergeCell ref="U37:V37"/>
+    <mergeCell ref="W37:X37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="P36:R36"/>
+    <mergeCell ref="U36:V36"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="P35:R35"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="P33:R33"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="F32:H32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="P32:R32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="P31:R31"/>
+    <mergeCell ref="U31:V31"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="F30:H30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="P30:R30"/>
+    <mergeCell ref="U30:V30"/>
+    <mergeCell ref="W28:X28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="F29:H29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="P29:R29"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="W29:X29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="P28:R28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="W26:X26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="P27:R27"/>
+    <mergeCell ref="U27:V27"/>
+    <mergeCell ref="W27:X27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="P26:R26"/>
+    <mergeCell ref="U26:V26"/>
+    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="P25:R25"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="P24:R24"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="W22:X22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="P23:R23"/>
+    <mergeCell ref="U23:V23"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="P22:R22"/>
+    <mergeCell ref="U22:V22"/>
+    <mergeCell ref="W20:X20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="P21:R21"/>
+    <mergeCell ref="U21:V21"/>
+    <mergeCell ref="W21:X21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="P20:R20"/>
+    <mergeCell ref="U20:V20"/>
+    <mergeCell ref="W18:X18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F18:H18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="P18:R18"/>
+    <mergeCell ref="U18:V18"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="F17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="P17:R17"/>
+    <mergeCell ref="U17:V17"/>
+    <mergeCell ref="W17:X17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="P16:R16"/>
+    <mergeCell ref="U16:V16"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="P15:R15"/>
+    <mergeCell ref="U15:V15"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="P14:R14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="P13:R13"/>
+    <mergeCell ref="U13:V13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="P12:R12"/>
+    <mergeCell ref="U12:V12"/>
+    <mergeCell ref="W10:X10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="P11:R11"/>
+    <mergeCell ref="U11:V11"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="P10:R10"/>
+    <mergeCell ref="U10:V10"/>
+    <mergeCell ref="W8:X8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="P8:R8"/>
+    <mergeCell ref="U8:V8"/>
+    <mergeCell ref="W6:X6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="P6:R6"/>
+    <mergeCell ref="U6:V6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="H2:R2"/>
     <mergeCell ref="S2:Y2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="J3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:Y3"/>
     <mergeCell ref="C4:D5"/>
     <mergeCell ref="P4:S4"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="P5:R5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
-    <mergeCell ref="W6:X6"/>
-[...266 lines deleted...]
-    <mergeCell ref="U42:V42"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R20</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EB73605-E536-47E3-9DBA-14646825EFAE}">
-  <dimension ref="A1:AK36"/>
+  <dimension ref="A1:AK37"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.6640625" style="25" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="36" max="16384" width="9" style="25"/>
+    <col min="1" max="1" width="7.6640625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" style="24" customWidth="1"/>
+    <col min="3" max="3" width="13.21875" style="24" customWidth="1"/>
+    <col min="4" max="4" width="12" style="24" customWidth="1"/>
+    <col min="5" max="12" width="10.6640625" style="24" customWidth="1"/>
+    <col min="13" max="13" width="9.44140625" style="24" customWidth="1"/>
+    <col min="14" max="14" width="10" style="24" customWidth="1"/>
+    <col min="15" max="18" width="10.6640625" style="24" customWidth="1"/>
+    <col min="19" max="19" width="7.6640625" style="24" customWidth="1"/>
+    <col min="20" max="26" width="26.109375" style="24" customWidth="1"/>
+    <col min="27" max="28" width="17.44140625" style="24" customWidth="1"/>
+    <col min="29" max="29" width="15.6640625" style="24" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="12.6640625" style="24" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="9" style="24" customWidth="1"/>
+    <col min="32" max="33" width="9" style="24"/>
+    <col min="34" max="34" width="12.6640625" style="24" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="16.6640625" style="24" bestFit="1" customWidth="1"/>
+    <col min="36" max="16384" width="9" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="278" t="s">
+      <c r="B1" s="273" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="278"/>
-[...15 lines deleted...]
-      <c r="T1" s="278" t="s">
+      <c r="C1" s="273"/>
+      <c r="D1" s="273"/>
+      <c r="E1" s="273"/>
+      <c r="F1" s="273"/>
+      <c r="G1" s="273"/>
+      <c r="H1" s="273"/>
+      <c r="I1" s="273"/>
+      <c r="J1" s="273"/>
+      <c r="K1" s="273"/>
+      <c r="L1" s="273"/>
+      <c r="M1" s="273"/>
+      <c r="N1" s="273"/>
+      <c r="O1" s="273"/>
+      <c r="P1" s="273"/>
+      <c r="Q1" s="273"/>
+      <c r="R1" s="273"/>
+      <c r="T1" s="273" t="s">
         <v>110</v>
       </c>
-      <c r="U1" s="278"/>
-[...4 lines deleted...]
-      <c r="Z1" s="278"/>
+      <c r="U1" s="273"/>
+      <c r="V1" s="273"/>
+      <c r="W1" s="273"/>
+      <c r="X1" s="273"/>
+      <c r="Y1" s="273"/>
+      <c r="Z1" s="273"/>
     </row>
     <row r="2" spans="1:37" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="253" t="s">
+      <c r="A2" s="274" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="256" t="s">
+      <c r="B2" s="277" t="s">
         <v>112</v>
       </c>
-      <c r="C2" s="257"/>
-[...15 lines deleted...]
-      <c r="S2" s="253" t="s">
+      <c r="C2" s="278"/>
+      <c r="D2" s="278"/>
+      <c r="E2" s="278"/>
+      <c r="F2" s="278"/>
+      <c r="G2" s="278"/>
+      <c r="H2" s="278"/>
+      <c r="I2" s="278"/>
+      <c r="J2" s="278"/>
+      <c r="K2" s="278"/>
+      <c r="L2" s="278"/>
+      <c r="M2" s="278"/>
+      <c r="N2" s="278"/>
+      <c r="O2" s="278"/>
+      <c r="P2" s="278"/>
+      <c r="Q2" s="278"/>
+      <c r="R2" s="279"/>
+      <c r="S2" s="274" t="s">
         <v>111</v>
       </c>
-      <c r="T2" s="256" t="s">
+      <c r="T2" s="277" t="s">
         <v>112</v>
       </c>
-      <c r="U2" s="257"/>
-[...4 lines deleted...]
-      <c r="Z2" s="258"/>
+      <c r="U2" s="278"/>
+      <c r="V2" s="278"/>
+      <c r="W2" s="278"/>
+      <c r="X2" s="278"/>
+      <c r="Y2" s="278"/>
+      <c r="Z2" s="279"/>
     </row>
     <row r="3" spans="1:37" ht="6.9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="254"/>
-      <c r="B3" s="259" t="s">
+      <c r="A3" s="275"/>
+      <c r="B3" s="280" t="s">
         <v>113</v>
       </c>
-      <c r="C3" s="26"/>
-[...22 lines deleted...]
-      <c r="Z3" s="34"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="275"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="32"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="32"/>
+      <c r="X3" s="32"/>
+      <c r="Y3" s="32"/>
+      <c r="Z3" s="33"/>
     </row>
     <row r="4" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="254"/>
-[...1 lines deleted...]
-      <c r="C4" s="262" t="s">
+      <c r="A4" s="275"/>
+      <c r="B4" s="281"/>
+      <c r="C4" s="283" t="s">
         <v>114</v>
       </c>
-      <c r="D4" s="263"/>
-[...2 lines deleted...]
-      <c r="G4" s="265" t="s">
+      <c r="D4" s="284"/>
+      <c r="E4" s="284"/>
+      <c r="F4" s="285"/>
+      <c r="G4" s="286" t="s">
         <v>115</v>
       </c>
-      <c r="H4" s="266"/>
-[...2 lines deleted...]
-      <c r="K4" s="265" t="s">
+      <c r="H4" s="287"/>
+      <c r="I4" s="287"/>
+      <c r="J4" s="288"/>
+      <c r="K4" s="286" t="s">
         <v>116</v>
       </c>
-      <c r="L4" s="266"/>
-[...2 lines deleted...]
-      <c r="O4" s="265" t="s">
+      <c r="L4" s="287"/>
+      <c r="M4" s="287"/>
+      <c r="N4" s="288"/>
+      <c r="O4" s="286" t="s">
         <v>117</v>
       </c>
-      <c r="P4" s="266"/>
-[...3 lines deleted...]
-      <c r="T4" s="269" t="s">
+      <c r="P4" s="287"/>
+      <c r="Q4" s="287"/>
+      <c r="R4" s="289"/>
+      <c r="S4" s="275"/>
+      <c r="T4" s="290" t="s">
         <v>118</v>
       </c>
-      <c r="U4" s="270"/>
-[...9 lines deleted...]
-      <c r="C5" s="137" t="s">
+      <c r="U4" s="291"/>
+      <c r="V4" s="291"/>
+      <c r="W4" s="291"/>
+      <c r="X4" s="291"/>
+      <c r="Y4" s="291"/>
+      <c r="Z4" s="292"/>
+    </row>
+    <row r="5" spans="1:37" s="36" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="275"/>
+      <c r="B5" s="282"/>
+      <c r="C5" s="117" t="s">
         <v>119</v>
       </c>
-      <c r="D5" s="137" t="s">
+      <c r="D5" s="117" t="s">
         <v>120</v>
       </c>
-      <c r="E5" s="137" t="s">
+      <c r="E5" s="117" t="s">
         <v>121</v>
       </c>
-      <c r="F5" s="137" t="s">
+      <c r="F5" s="117" t="s">
         <v>122</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="H5" s="137" t="s">
+      <c r="H5" s="117" t="s">
         <v>120</v>
       </c>
-      <c r="I5" s="137" t="s">
+      <c r="I5" s="117" t="s">
         <v>123</v>
       </c>
-      <c r="J5" s="137" t="s">
+      <c r="J5" s="117" t="s">
         <v>122</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="L5" s="137" t="s">
+      <c r="L5" s="117" t="s">
         <v>120</v>
       </c>
-      <c r="M5" s="137" t="s">
+      <c r="M5" s="117" t="s">
         <v>123</v>
       </c>
-      <c r="N5" s="137" t="s">
+      <c r="N5" s="117" t="s">
         <v>122</v>
       </c>
-      <c r="O5" s="35" t="s">
+      <c r="O5" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="P5" s="137" t="s">
+      <c r="P5" s="117" t="s">
         <v>120</v>
       </c>
-      <c r="Q5" s="137" t="s">
+      <c r="Q5" s="117" t="s">
         <v>123</v>
       </c>
-      <c r="R5" s="36" t="s">
+      <c r="R5" s="35" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="254"/>
-      <c r="T5" s="35" t="s">
+      <c r="S5" s="275"/>
+      <c r="T5" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="U5" s="35" t="s">
+      <c r="U5" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="V5" s="137" t="s">
+      <c r="V5" s="117" t="s">
         <v>120</v>
       </c>
-      <c r="W5" s="137" t="s">
+      <c r="W5" s="117" t="s">
         <v>126</v>
       </c>
-      <c r="X5" s="137" t="s">
+      <c r="X5" s="117" t="s">
         <v>127</v>
       </c>
-      <c r="Y5" s="137" t="s">
+      <c r="Y5" s="117" t="s">
         <v>128</v>
       </c>
-      <c r="Z5" s="36" t="s">
+      <c r="Z5" s="35" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="39" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B6" s="35" t="s">
+    <row r="6" spans="1:37" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="276"/>
+      <c r="B6" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="C6" s="35" t="s">
+      <c r="C6" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="D6" s="35" t="s">
+      <c r="D6" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="E6" s="38" t="s">
+      <c r="E6" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="F6" s="35" t="s">
+      <c r="F6" s="34" t="s">
         <v>133</v>
       </c>
-      <c r="G6" s="35" t="s">
+      <c r="G6" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H6" s="35" t="s">
+      <c r="H6" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="J6" s="35" t="s">
+      <c r="J6" s="34" t="s">
         <v>133</v>
       </c>
-      <c r="K6" s="35" t="s">
+      <c r="K6" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="L6" s="35" t="s">
+      <c r="L6" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="N6" s="35" t="s">
+      <c r="N6" s="34" t="s">
         <v>133</v>
       </c>
-      <c r="O6" s="35" t="s">
+      <c r="O6" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="P6" s="35" t="s">
+      <c r="P6" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="Q6" s="38" t="s">
+      <c r="Q6" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="R6" s="36" t="s">
+      <c r="R6" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="255"/>
-      <c r="T6" s="35" t="s">
+      <c r="S6" s="276"/>
+      <c r="T6" s="34" t="s">
         <v>134</v>
       </c>
-      <c r="U6" s="35" t="s">
+      <c r="U6" s="34" t="s">
         <v>135</v>
       </c>
-      <c r="V6" s="35" t="s">
+      <c r="V6" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="W6" s="38" t="s">
+      <c r="W6" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="X6" s="35" t="s">
+      <c r="X6" s="34" t="s">
         <v>133</v>
       </c>
-      <c r="Y6" s="35" t="s">
+      <c r="Y6" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="Z6" s="36" t="s">
+      <c r="Z6" s="35" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="39" t="s">
         <v>137</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="40">
         <v>630369.87164699996</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="41">
         <v>355589.18699999998</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="40">
         <v>436846.90512299997</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>69.3</v>
       </c>
-      <c r="F7" s="44">
+      <c r="F7" s="43">
         <v>1229</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="41">
         <v>282460.22200000001</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="40">
         <v>373458.31957499997</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="42">
         <v>85.49</v>
       </c>
-      <c r="J7" s="44">
+      <c r="J7" s="43">
         <v>1322</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="41">
         <v>40382.53</v>
       </c>
-      <c r="L7" s="41">
+      <c r="L7" s="40">
         <v>23113.119375999999</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="42">
         <v>5.29</v>
       </c>
-      <c r="N7" s="44">
+      <c r="N7" s="43">
         <v>572</v>
       </c>
-      <c r="O7" s="42">
+      <c r="O7" s="41">
         <v>32746.435000000001</v>
       </c>
-      <c r="P7" s="41">
+      <c r="P7" s="40">
         <v>40275.466172</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="42">
         <v>9.2200000000000006</v>
       </c>
-      <c r="R7" s="45">
+      <c r="R7" s="44">
         <v>1230</v>
       </c>
-      <c r="S7" s="40" t="s">
+      <c r="S7" s="39" t="s">
         <v>138</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="41">
         <v>3280.6779999999999</v>
       </c>
-      <c r="U7" s="42">
+      <c r="U7" s="41">
         <v>31324.527999999998</v>
       </c>
-      <c r="V7" s="46">
+      <c r="V7" s="45">
         <v>193522.96652399999</v>
       </c>
-      <c r="W7" s="43">
+      <c r="W7" s="42">
         <v>30.7</v>
       </c>
-      <c r="X7" s="44">
+      <c r="X7" s="43">
         <v>58989</v>
       </c>
-      <c r="Y7" s="43">
+      <c r="Y7" s="42">
         <v>9.5500000000000007</v>
       </c>
-      <c r="Z7" s="45">
+      <c r="Z7" s="44">
         <v>6178</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="40" t="s">
+    <row r="8" spans="1:37" s="49" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="39" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="47">
+      <c r="B8" s="46">
         <v>661878.81420599995</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="46">
         <v>361557.603</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="46">
         <v>458081.11489299999</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>69.209999999999994</v>
       </c>
-      <c r="F8" s="44">
+      <c r="F8" s="43">
         <v>1267</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="46">
         <v>288443.64500000002</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="46">
         <v>392621.33621799998</v>
       </c>
-      <c r="I8" s="43">
+      <c r="I8" s="42">
         <v>85.71</v>
       </c>
-      <c r="J8" s="44">
+      <c r="J8" s="43">
         <v>1361</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="46">
         <v>40500.031999999999</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="46">
         <v>24133.435772000001</v>
       </c>
-      <c r="M8" s="43">
+      <c r="M8" s="42">
         <v>5.27</v>
       </c>
-      <c r="N8" s="44">
+      <c r="N8" s="43">
         <v>596</v>
       </c>
-      <c r="O8" s="47">
+      <c r="O8" s="46">
         <v>32613.925999999999</v>
       </c>
-      <c r="P8" s="47">
+      <c r="P8" s="46">
         <v>41326.342902999997</v>
       </c>
-      <c r="Q8" s="43">
+      <c r="Q8" s="42">
         <v>9.02</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="44">
         <v>1267</v>
       </c>
-      <c r="S8" s="40" t="s">
+      <c r="S8" s="39" t="s">
         <v>140</v>
       </c>
-      <c r="T8" s="47">
+      <c r="T8" s="46">
         <v>3316.0369999999998</v>
       </c>
-      <c r="U8" s="47">
+      <c r="U8" s="46">
         <v>32010.415000000001</v>
       </c>
-      <c r="V8" s="46">
+      <c r="V8" s="45">
         <v>203797.69931299999</v>
       </c>
-      <c r="W8" s="48">
+      <c r="W8" s="47">
         <v>30.79</v>
       </c>
-      <c r="X8" s="44">
+      <c r="X8" s="43">
         <v>61458</v>
       </c>
-      <c r="Y8" s="43">
+      <c r="Y8" s="42">
         <v>9.65</v>
       </c>
-      <c r="Z8" s="45">
+      <c r="Z8" s="44">
         <v>6367</v>
       </c>
-      <c r="AA8" s="49"/>
-[...6 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="AA8" s="48"/>
+      <c r="AB8" s="48"/>
+      <c r="AC8" s="48"/>
+      <c r="AJ8" s="48"/>
+      <c r="AK8" s="48"/>
+    </row>
+    <row r="9" spans="1:37" s="49" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="39" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="47">
+      <c r="B9" s="46">
         <v>700851.73272900004</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="46">
         <v>352248.522</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="46">
         <v>488272.66077199997</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="42">
         <v>69.67</v>
       </c>
-      <c r="F9" s="44">
+      <c r="F9" s="43">
         <v>1386</v>
       </c>
-      <c r="G9" s="47">
+      <c r="G9" s="46">
         <v>280441.86800000002</v>
       </c>
-      <c r="H9" s="47">
+      <c r="H9" s="46">
         <v>419180.13339500001</v>
       </c>
-      <c r="I9" s="43">
+      <c r="I9" s="42">
         <v>85.85</v>
       </c>
-      <c r="J9" s="44">
+      <c r="J9" s="43">
         <v>1495</v>
       </c>
-      <c r="K9" s="47">
+      <c r="K9" s="46">
         <v>38437.635999999999</v>
       </c>
-      <c r="L9" s="47">
+      <c r="L9" s="46">
         <v>25048.629948000002</v>
       </c>
-      <c r="M9" s="43">
+      <c r="M9" s="42">
         <v>5.13</v>
       </c>
-      <c r="N9" s="44">
+      <c r="N9" s="43">
         <v>652</v>
       </c>
-      <c r="O9" s="47">
+      <c r="O9" s="46">
         <v>33369.017999999996</v>
       </c>
-      <c r="P9" s="47">
+      <c r="P9" s="46">
         <v>44043.897428999997</v>
       </c>
-      <c r="Q9" s="43">
+      <c r="Q9" s="42">
         <v>9.02</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="44">
         <v>1320</v>
       </c>
-      <c r="S9" s="40" t="s">
+      <c r="S9" s="39" t="s">
         <v>142</v>
       </c>
-      <c r="T9" s="47">
+      <c r="T9" s="46">
         <v>3361.21</v>
       </c>
-      <c r="U9" s="47">
+      <c r="U9" s="46">
         <v>31736.322</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>212579.07195700001</v>
       </c>
-      <c r="W9" s="48">
+      <c r="W9" s="47">
         <v>30.33</v>
       </c>
-      <c r="X9" s="44">
+      <c r="X9" s="43">
         <v>63245</v>
       </c>
-      <c r="Y9" s="43">
+      <c r="Y9" s="42">
         <v>9.44</v>
       </c>
-      <c r="Z9" s="45">
+      <c r="Z9" s="44">
         <v>6698</v>
       </c>
-      <c r="AA9" s="49"/>
-[...6 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="AA9" s="48"/>
+      <c r="AB9" s="48"/>
+      <c r="AC9" s="48"/>
+      <c r="AJ9" s="48"/>
+      <c r="AK9" s="48"/>
+    </row>
+    <row r="10" spans="1:37" s="49" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="47">
+      <c r="B10" s="46">
         <v>738421.78272100003</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="46">
         <v>359889.65600000002</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="46">
         <v>513602.46323499997</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>69.55</v>
       </c>
-      <c r="F10" s="44">
+      <c r="F10" s="43">
         <v>1427</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="46">
         <v>286728.69</v>
       </c>
-      <c r="H10" s="47">
+      <c r="H10" s="46">
         <v>441741.41943499999</v>
       </c>
-      <c r="I10" s="43">
+      <c r="I10" s="42">
         <v>86.01</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="43">
         <v>1541</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="46">
         <v>39229.086000000003</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="46">
         <v>26505.741998000001</v>
       </c>
-      <c r="M10" s="43">
+      <c r="M10" s="42">
         <v>5.16</v>
       </c>
-      <c r="N10" s="44">
+      <c r="N10" s="43">
         <v>676</v>
       </c>
-      <c r="O10" s="47">
+      <c r="O10" s="46">
         <v>33931.879999999997</v>
       </c>
-      <c r="P10" s="47">
+      <c r="P10" s="46">
         <v>45355.301802000002</v>
       </c>
-      <c r="Q10" s="43">
+      <c r="Q10" s="42">
         <v>8.83</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="44">
         <v>1337</v>
       </c>
-      <c r="S10" s="40" t="s">
+      <c r="S10" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="T10" s="47">
+      <c r="T10" s="46">
         <v>3437.0419999999999</v>
       </c>
-      <c r="U10" s="47">
+      <c r="U10" s="46">
         <v>32290.796999999999</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>224819.31948599999</v>
       </c>
-      <c r="W10" s="48">
+      <c r="W10" s="47">
         <v>30.45</v>
       </c>
-      <c r="X10" s="44">
+      <c r="X10" s="43">
         <v>65411</v>
       </c>
-      <c r="Y10" s="43">
+      <c r="Y10" s="42">
         <v>9.39</v>
       </c>
-      <c r="Z10" s="45">
+      <c r="Z10" s="44">
         <v>6962</v>
       </c>
-      <c r="AA10" s="49"/>
-[...6 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="AA10" s="48"/>
+      <c r="AB10" s="48"/>
+      <c r="AC10" s="48"/>
+      <c r="AJ10" s="48"/>
+      <c r="AK10" s="48"/>
+    </row>
+    <row r="11" spans="1:37" s="49" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="39" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="47">
+      <c r="B11" s="46">
         <v>773169.15214699996</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="46">
         <v>367614.61800000002</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="46">
         <v>539916.64536800003</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>69.83</v>
       </c>
-      <c r="F11" s="44">
+      <c r="F11" s="43">
         <v>1469</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="46">
         <v>292667.21699999995</v>
       </c>
-      <c r="H11" s="47">
+      <c r="H11" s="46">
         <v>465015.80368899996</v>
       </c>
-      <c r="I11" s="43">
+      <c r="I11" s="42">
         <v>86.13</v>
       </c>
-      <c r="J11" s="44">
+      <c r="J11" s="43">
         <v>1589</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="46">
         <v>40332.521000000001</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="46">
         <v>28491.281983999997</v>
       </c>
-      <c r="M11" s="43">
+      <c r="M11" s="42">
         <v>5.28</v>
       </c>
-      <c r="N11" s="44">
+      <c r="N11" s="43">
         <v>706</v>
       </c>
-      <c r="O11" s="47">
+      <c r="O11" s="46">
         <v>34614.880000000005</v>
       </c>
-      <c r="P11" s="47">
+      <c r="P11" s="46">
         <v>46409.559695000004</v>
       </c>
-      <c r="Q11" s="43">
+      <c r="Q11" s="42">
         <v>8.6</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="44">
         <v>1341</v>
       </c>
-      <c r="S11" s="40" t="s">
+      <c r="S11" s="39" t="s">
         <v>144</v>
       </c>
-      <c r="T11" s="47">
+      <c r="T11" s="46">
         <v>3532.9210000000003</v>
       </c>
-      <c r="U11" s="47">
+      <c r="U11" s="46">
         <v>32825.716999999997</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>233252.50677900002</v>
       </c>
-      <c r="W11" s="48">
+      <c r="W11" s="47">
         <v>30.17</v>
       </c>
-      <c r="X11" s="44">
+      <c r="X11" s="43">
         <v>66023</v>
       </c>
-      <c r="Y11" s="43">
+      <c r="Y11" s="42">
         <v>9.2899999999999991</v>
       </c>
-      <c r="Z11" s="45">
+      <c r="Z11" s="44">
         <v>7106</v>
       </c>
-      <c r="AA11" s="49"/>
-[...6 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="AA11" s="48"/>
+      <c r="AB11" s="48"/>
+      <c r="AC11" s="48"/>
+      <c r="AJ11" s="48"/>
+      <c r="AK11" s="48"/>
+    </row>
+    <row r="12" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="39" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="47">
+      <c r="B12" s="46">
         <v>780381.9189830001</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>340285.33900000004</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="46">
         <v>543154.85087800003</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="42">
         <v>69.599999999999994</v>
       </c>
-      <c r="F12" s="44">
+      <c r="F12" s="43">
         <v>1596</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="46">
         <v>267420.61900000001</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="46">
         <v>467353.59819299995</v>
       </c>
-      <c r="I12" s="43">
+      <c r="I12" s="42">
         <v>86.04</v>
       </c>
-      <c r="J12" s="44">
+      <c r="J12" s="43">
         <v>1748</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="46">
         <v>39002.467000000004</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="46">
         <v>28873.660910999999</v>
       </c>
-      <c r="M12" s="43">
+      <c r="M12" s="42">
         <v>5.32</v>
       </c>
-      <c r="N12" s="44">
+      <c r="N12" s="43">
         <v>740</v>
       </c>
-      <c r="O12" s="47">
+      <c r="O12" s="46">
         <v>33862.252999999997</v>
       </c>
-      <c r="P12" s="47">
+      <c r="P12" s="46">
         <v>46927.591774</v>
       </c>
-      <c r="Q12" s="43">
+      <c r="Q12" s="42">
         <v>8.64</v>
       </c>
-      <c r="R12" s="51">
+      <c r="R12" s="50">
         <v>1386</v>
       </c>
-      <c r="S12" s="40" t="s">
+      <c r="S12" s="39" t="s">
         <v>145</v>
       </c>
-      <c r="T12" s="47">
+      <c r="T12" s="46">
         <v>3367.68</v>
       </c>
-      <c r="U12" s="47">
+      <c r="U12" s="46">
         <v>31473.290999999997</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>237227.06810500001</v>
       </c>
-      <c r="W12" s="48">
+      <c r="W12" s="47">
         <v>30.4</v>
       </c>
-      <c r="X12" s="44">
+      <c r="X12" s="43">
         <v>70442</v>
       </c>
-      <c r="Y12" s="43">
+      <c r="Y12" s="42">
         <v>9.35</v>
       </c>
-      <c r="Z12" s="51">
+      <c r="Z12" s="50">
         <v>7537</v>
       </c>
-      <c r="AA12" s="52"/>
-[...6 lines deleted...]
-      <c r="A13" s="40" t="s">
+      <c r="AA12" s="51"/>
+      <c r="AB12" s="51"/>
+      <c r="AC12" s="51"/>
+      <c r="AJ12" s="51"/>
+      <c r="AK12" s="51"/>
+    </row>
+    <row r="13" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="39" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="47">
+      <c r="B13" s="46">
         <v>784252.98798900004</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="46">
         <v>313516.05600000004</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="46">
         <v>547814.94975000003</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>69.849999999999994</v>
       </c>
-      <c r="F13" s="44">
+      <c r="F13" s="43">
         <v>1747</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="46">
         <v>246696.37699999998</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="46">
         <v>476129.08104600006</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="42">
         <v>86.91</v>
       </c>
-      <c r="J13" s="44">
+      <c r="J13" s="43">
         <v>1930</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="46">
         <v>34919.189999999995</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="46">
         <v>26884.812727999997</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="42">
         <v>4.91</v>
       </c>
-      <c r="N13" s="44">
+      <c r="N13" s="43">
         <v>770</v>
       </c>
-      <c r="O13" s="47">
+      <c r="O13" s="46">
         <v>31900.489000000001</v>
       </c>
-      <c r="P13" s="47">
+      <c r="P13" s="46">
         <v>44801.055976000003</v>
       </c>
-      <c r="Q13" s="43">
+      <c r="Q13" s="42">
         <v>8.18</v>
       </c>
-      <c r="R13" s="51">
+      <c r="R13" s="50">
         <v>1404</v>
       </c>
-      <c r="S13" s="40" t="s">
+      <c r="S13" s="39" t="s">
         <v>146</v>
       </c>
-      <c r="T13" s="47">
+      <c r="T13" s="46">
         <v>3118.4740000000002</v>
       </c>
-      <c r="U13" s="47">
+      <c r="U13" s="46">
         <v>29887.995999999999</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="45">
         <v>236438.03823899999</v>
       </c>
-      <c r="W13" s="48">
+      <c r="W13" s="47">
         <v>30.15</v>
       </c>
-      <c r="X13" s="44">
+      <c r="X13" s="43">
         <v>75819</v>
       </c>
-      <c r="Y13" s="43">
+      <c r="Y13" s="42">
         <v>9.58</v>
       </c>
-      <c r="Z13" s="51">
+      <c r="Z13" s="50">
         <v>7911</v>
       </c>
-      <c r="AA13" s="52"/>
-[...6 lines deleted...]
-      <c r="A14" s="40" t="s">
+      <c r="AA13" s="51"/>
+      <c r="AB13" s="51"/>
+      <c r="AC13" s="51"/>
+      <c r="AJ13" s="51"/>
+      <c r="AK13" s="51"/>
+    </row>
+    <row r="14" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="39" t="s">
         <v>147</v>
       </c>
-      <c r="B14" s="47">
+      <c r="B14" s="46">
         <v>822755.22458000004</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="46">
         <v>338751.95900000003</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="46">
         <v>581111.38644200005</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="42">
         <v>70.63</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="43">
         <v>1715</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="46">
         <v>264270.14</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="46">
         <v>502869.64919399994</v>
       </c>
-      <c r="I14" s="43">
+      <c r="I14" s="42">
         <v>86.54</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="43">
         <v>1903</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="46">
         <v>41371.082000000002</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="46">
         <v>31356.170228999999</v>
       </c>
-      <c r="M14" s="43">
+      <c r="M14" s="42">
         <v>5.4</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="43">
         <v>758</v>
       </c>
-      <c r="O14" s="47">
+      <c r="O14" s="46">
         <v>33110.737000000001</v>
       </c>
-      <c r="P14" s="47">
+      <c r="P14" s="46">
         <v>46885.567018999995</v>
       </c>
-      <c r="Q14" s="43">
+      <c r="Q14" s="42">
         <v>8.07</v>
       </c>
-      <c r="R14" s="51">
+      <c r="R14" s="50">
         <v>1416</v>
       </c>
-      <c r="S14" s="40" t="s">
+      <c r="S14" s="39" t="s">
         <v>147</v>
       </c>
-      <c r="T14" s="47">
+      <c r="T14" s="46">
         <v>3121.1770000000001</v>
       </c>
-      <c r="U14" s="47">
+      <c r="U14" s="46">
         <v>29396.384000000002</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="45">
         <v>241643.83813799999</v>
       </c>
-      <c r="W14" s="48">
+      <c r="W14" s="47">
         <v>29.37</v>
       </c>
-      <c r="X14" s="44">
+      <c r="X14" s="43">
         <v>77421</v>
       </c>
-      <c r="Y14" s="43">
+      <c r="Y14" s="42">
         <v>9.42</v>
       </c>
-      <c r="Z14" s="51">
+      <c r="Z14" s="50">
         <v>8220</v>
       </c>
-      <c r="AA14" s="52"/>
-[...6 lines deleted...]
-      <c r="A15" s="40" t="s">
+      <c r="AA14" s="51"/>
+      <c r="AB14" s="51"/>
+      <c r="AC14" s="51"/>
+      <c r="AJ14" s="51"/>
+      <c r="AK14" s="51"/>
+    </row>
+    <row r="15" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="39" t="s">
         <v>175</v>
       </c>
-      <c r="B15" s="47">
+      <c r="B15" s="46">
         <v>886062.12075</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="46">
         <v>383096.696</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="46">
         <v>622613.46898100001</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="42">
         <v>70.27</v>
       </c>
-      <c r="F15" s="44">
+      <c r="F15" s="43">
         <v>1625</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="46">
         <v>303967.016</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="46">
         <v>538542.87784700003</v>
       </c>
-      <c r="I15" s="43">
+      <c r="I15" s="42">
         <v>86.5</v>
       </c>
-      <c r="J15" s="44">
+      <c r="J15" s="43">
         <v>1772</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="46">
         <v>44087.915999999997</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="46">
         <v>34293.290265000003</v>
       </c>
-      <c r="M15" s="43">
+      <c r="M15" s="42">
         <v>5.51</v>
       </c>
-      <c r="N15" s="44">
+      <c r="N15" s="43">
         <v>778</v>
       </c>
-      <c r="O15" s="47">
+      <c r="O15" s="46">
         <v>35041.764000000003</v>
       </c>
-      <c r="P15" s="47">
+      <c r="P15" s="46">
         <v>49777.300868999999</v>
       </c>
-      <c r="Q15" s="43">
+      <c r="Q15" s="42">
         <v>7.99</v>
       </c>
-      <c r="R15" s="51">
+      <c r="R15" s="50">
         <v>1421</v>
       </c>
-      <c r="S15" s="40" t="s">
+      <c r="S15" s="39" t="s">
         <v>175</v>
       </c>
-      <c r="T15" s="47">
+      <c r="T15" s="46">
         <v>3503.7930000000001</v>
       </c>
-      <c r="U15" s="47">
+      <c r="U15" s="46">
         <v>31418.899000000001</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="45">
         <v>263448.65176899999</v>
       </c>
-      <c r="W15" s="48">
+      <c r="W15" s="47">
         <v>29.73</v>
       </c>
-      <c r="X15" s="44">
+      <c r="X15" s="43">
         <v>75190</v>
       </c>
-      <c r="Y15" s="43">
+      <c r="Y15" s="42">
         <v>8.9700000000000006</v>
       </c>
-      <c r="Z15" s="51">
+      <c r="Z15" s="50">
         <v>8385</v>
       </c>
-      <c r="AA15" s="52"/>
-[...6 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="AA15" s="51"/>
+      <c r="AB15" s="51"/>
+      <c r="AC15" s="51"/>
+      <c r="AJ15" s="51"/>
+      <c r="AK15" s="51"/>
+    </row>
+    <row r="16" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="39" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="47">
+      <c r="B16" s="46">
         <v>915538.39426600002</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="46">
         <v>390681.62699999998</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="46">
         <v>645932.52637900005</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>70.55</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="43">
         <v>1653</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="46">
         <v>312634.48000000004</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="46">
         <v>559076.09964499995</v>
       </c>
-      <c r="I16" s="43">
+      <c r="I16" s="42">
         <v>86.55</v>
       </c>
-      <c r="J16" s="44">
+      <c r="J16" s="43">
         <v>1788</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="46">
         <v>42600.613999999994</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="46">
         <v>34305.468379999998</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="42">
         <v>5.31</v>
       </c>
-      <c r="N16" s="44">
+      <c r="N16" s="43">
         <v>805</v>
       </c>
-      <c r="O16" s="47">
+      <c r="O16" s="46">
         <v>35446.533000000003</v>
       </c>
-      <c r="P16" s="47">
+      <c r="P16" s="46">
         <v>52550.958354000002</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="42">
         <v>8.14</v>
       </c>
-      <c r="R16" s="51">
+      <c r="R16" s="50">
         <v>1483</v>
       </c>
-      <c r="S16" s="40" t="s">
+      <c r="S16" s="39" t="s">
         <v>176</v>
       </c>
-      <c r="T16" s="47">
+      <c r="T16" s="46">
         <v>3526.5069999999996</v>
       </c>
-      <c r="U16" s="47">
+      <c r="U16" s="46">
         <v>31751.804</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="45">
         <v>269605.86788699997</v>
       </c>
-      <c r="W16" s="48">
+      <c r="W16" s="47">
         <v>29.45</v>
       </c>
-      <c r="X16" s="44">
+      <c r="X16" s="43">
         <v>76451</v>
       </c>
-      <c r="Y16" s="43">
+      <c r="Y16" s="42">
         <v>9</v>
       </c>
-      <c r="Z16" s="51">
+      <c r="Z16" s="50">
         <v>8491</v>
       </c>
-      <c r="AA16" s="52"/>
-[...6 lines deleted...]
-      <c r="A17" s="40" t="s">
+      <c r="AA16" s="51"/>
+      <c r="AB16" s="51"/>
+      <c r="AC16" s="51"/>
+      <c r="AJ16" s="51"/>
+      <c r="AK16" s="51"/>
+    </row>
+    <row r="17" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="39" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="47">
+      <c r="B17" s="46">
         <v>938353.40221500001</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="46">
         <v>388901.88</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="46">
         <v>669130.94408500008</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="42">
         <v>71.31</v>
       </c>
-      <c r="F17" s="44">
+      <c r="F17" s="43">
         <v>1721</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="46">
         <v>310318.75599999999</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="46">
         <v>579260.50270000007</v>
       </c>
-      <c r="I17" s="43">
+      <c r="I17" s="42">
         <v>86.57</v>
       </c>
-      <c r="J17" s="44">
+      <c r="J17" s="43">
         <v>1867</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="46">
         <v>42734.284</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="46">
         <v>35438.133227999999</v>
       </c>
-      <c r="M17" s="43">
+      <c r="M17" s="42">
         <v>5.3</v>
       </c>
-      <c r="N17" s="44">
+      <c r="N17" s="43">
         <v>829</v>
       </c>
-      <c r="O17" s="47">
+      <c r="O17" s="46">
         <v>35848.839999999997</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="46">
         <v>54432.308157000007</v>
       </c>
-      <c r="Q17" s="43">
+      <c r="Q17" s="42">
         <v>8.1300000000000008</v>
       </c>
-      <c r="R17" s="45">
+      <c r="R17" s="44">
         <v>1518</v>
       </c>
-      <c r="S17" s="40" t="s">
+      <c r="S17" s="39" t="s">
         <v>179</v>
       </c>
-      <c r="T17" s="47">
+      <c r="T17" s="46">
         <v>3465.181</v>
       </c>
-      <c r="U17" s="47">
+      <c r="U17" s="46">
         <v>30643.224999999999</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="45">
         <v>269222.45812999998</v>
       </c>
-      <c r="W17" s="48">
+      <c r="W17" s="47">
         <v>28.69</v>
       </c>
-      <c r="X17" s="44">
+      <c r="X17" s="43">
         <v>77694</v>
       </c>
-      <c r="Y17" s="43">
+      <c r="Y17" s="42">
         <v>8.84</v>
       </c>
-      <c r="Z17" s="45">
+      <c r="Z17" s="44">
         <v>8786</v>
       </c>
-      <c r="AA17" s="52"/>
-[...6 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="AA17" s="51"/>
+      <c r="AB17" s="51"/>
+      <c r="AC17" s="51"/>
+      <c r="AJ17" s="51"/>
+      <c r="AK17" s="51"/>
+    </row>
+    <row r="18" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="53" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="54">
         <v>74135.129258000001</v>
       </c>
-      <c r="C18" s="55">
+      <c r="C18" s="54">
         <v>32546.384999999998</v>
       </c>
-      <c r="D18" s="55">
+      <c r="D18" s="54">
         <v>52090.956644999998</v>
       </c>
-      <c r="E18" s="56">
+      <c r="E18" s="55">
         <v>70.260000000000005</v>
       </c>
-      <c r="F18" s="57">
+      <c r="F18" s="56">
         <v>1601</v>
       </c>
-      <c r="G18" s="55">
+      <c r="G18" s="54">
         <v>26578.654999999999</v>
       </c>
-      <c r="H18" s="55">
+      <c r="H18" s="54">
         <v>45392.221360000003</v>
       </c>
-      <c r="I18" s="56">
+      <c r="I18" s="55">
         <v>87.14</v>
       </c>
-      <c r="J18" s="57">
+      <c r="J18" s="56">
         <v>1708</v>
       </c>
-      <c r="K18" s="55">
+      <c r="K18" s="54">
         <v>3279.549</v>
       </c>
-      <c r="L18" s="55">
+      <c r="L18" s="54">
         <v>2689.080837</v>
       </c>
-      <c r="M18" s="56">
+      <c r="M18" s="55">
         <v>5.16</v>
       </c>
-      <c r="N18" s="57">
+      <c r="N18" s="56">
         <v>820</v>
       </c>
-      <c r="O18" s="55">
+      <c r="O18" s="54">
         <v>2688.181</v>
       </c>
-      <c r="P18" s="55">
+      <c r="P18" s="54">
         <v>4009.6544479999998</v>
       </c>
-      <c r="Q18" s="56">
+      <c r="Q18" s="55">
         <v>7.7</v>
       </c>
-      <c r="R18" s="60">
+      <c r="R18" s="59">
         <v>1492</v>
       </c>
-      <c r="S18" s="54" t="s">
+      <c r="S18" s="53" t="s">
         <v>148</v>
       </c>
-      <c r="T18" s="55">
+      <c r="T18" s="54">
         <v>286.642</v>
       </c>
-      <c r="U18" s="55">
+      <c r="U18" s="54">
         <v>2609.3220000000001</v>
       </c>
-      <c r="V18" s="58">
+      <c r="V18" s="57">
         <v>22044.172612999999</v>
       </c>
-      <c r="W18" s="59">
+      <c r="W18" s="58">
         <v>29.74</v>
       </c>
-      <c r="X18" s="57">
+      <c r="X18" s="56">
         <v>76905</v>
       </c>
-      <c r="Y18" s="56">
+      <c r="Y18" s="55">
         <v>9.1</v>
       </c>
-      <c r="Z18" s="60">
+      <c r="Z18" s="59">
         <v>8448</v>
       </c>
-      <c r="AA18" s="52"/>
-[...6 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="AA18" s="51"/>
+      <c r="AB18" s="51"/>
+      <c r="AC18" s="51"/>
+      <c r="AJ18" s="51"/>
+      <c r="AK18" s="51"/>
+    </row>
+    <row r="19" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="53" t="s">
         <v>149</v>
       </c>
-      <c r="B19" s="55">
+      <c r="B19" s="54">
         <v>72226.198021000004</v>
       </c>
-      <c r="C19" s="55">
+      <c r="C19" s="54">
         <v>32093.5</v>
       </c>
-      <c r="D19" s="55">
+      <c r="D19" s="54">
         <v>52406.869426999998</v>
       </c>
-      <c r="E19" s="56">
+      <c r="E19" s="55">
         <v>72.56</v>
       </c>
-      <c r="F19" s="57">
+      <c r="F19" s="56">
         <v>1633</v>
       </c>
-      <c r="G19" s="55">
+      <c r="G19" s="54">
         <v>26081.743999999999</v>
       </c>
-      <c r="H19" s="55">
+      <c r="H19" s="54">
         <v>45600.696723000001</v>
       </c>
-      <c r="I19" s="56">
+      <c r="I19" s="55">
         <v>87.01</v>
       </c>
-      <c r="J19" s="57">
+      <c r="J19" s="56">
         <v>1748</v>
       </c>
-      <c r="K19" s="55">
+      <c r="K19" s="54">
         <v>3136.279</v>
       </c>
-      <c r="L19" s="55">
+      <c r="L19" s="54">
         <v>2528.898389</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="55">
         <v>4.83</v>
       </c>
-      <c r="N19" s="57">
+      <c r="N19" s="56">
         <v>806</v>
       </c>
-      <c r="O19" s="55">
+      <c r="O19" s="54">
         <v>2875.4769999999999</v>
       </c>
-      <c r="P19" s="55">
+      <c r="P19" s="54">
         <v>4277.2743149999997</v>
       </c>
-      <c r="Q19" s="56">
+      <c r="Q19" s="55">
         <v>8.16</v>
       </c>
-      <c r="R19" s="60">
+      <c r="R19" s="59">
         <v>1488</v>
       </c>
-      <c r="S19" s="54" t="s">
+      <c r="S19" s="53" t="s">
         <v>149</v>
       </c>
-      <c r="T19" s="55">
+      <c r="T19" s="54">
         <v>263.59399999999999</v>
       </c>
-      <c r="U19" s="55">
+      <c r="U19" s="54">
         <v>2288.4189999999999</v>
       </c>
-      <c r="V19" s="58">
+      <c r="V19" s="57">
         <v>19819.328593999999</v>
       </c>
-      <c r="W19" s="59">
+      <c r="W19" s="58">
         <v>27.44</v>
       </c>
-      <c r="X19" s="57">
+      <c r="X19" s="56">
         <v>75189</v>
       </c>
-      <c r="Y19" s="56">
+      <c r="Y19" s="55">
         <v>8.68</v>
       </c>
-      <c r="Z19" s="60">
+      <c r="Z19" s="59">
         <v>8661</v>
       </c>
-      <c r="AA19" s="52"/>
-[...6 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="AA19" s="51"/>
+      <c r="AB19" s="51"/>
+      <c r="AC19" s="51"/>
+      <c r="AJ19" s="51"/>
+      <c r="AK19" s="51"/>
+    </row>
+    <row r="20" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="53" t="s">
         <v>150</v>
       </c>
-      <c r="B20" s="55">
+      <c r="B20" s="54">
         <v>80180.363006</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="54">
         <v>34429.79</v>
       </c>
-      <c r="D20" s="55">
+      <c r="D20" s="54">
         <v>56952.785323999997</v>
       </c>
-      <c r="E20" s="56">
+      <c r="E20" s="55">
         <v>71.03</v>
       </c>
-      <c r="F20" s="57">
+      <c r="F20" s="56">
         <v>1654</v>
       </c>
-      <c r="G20" s="55">
+      <c r="G20" s="54">
         <v>27692.81</v>
       </c>
-      <c r="H20" s="55">
+      <c r="H20" s="54">
         <v>49328.705328999997</v>
       </c>
-      <c r="I20" s="56">
+      <c r="I20" s="55">
         <v>86.61</v>
       </c>
-      <c r="J20" s="57">
+      <c r="J20" s="56">
         <v>1781</v>
       </c>
-      <c r="K20" s="55">
+      <c r="K20" s="54">
         <v>3643.2330000000002</v>
       </c>
-      <c r="L20" s="55">
+      <c r="L20" s="54">
         <v>2971.836002</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="55">
         <v>5.22</v>
       </c>
-      <c r="N20" s="57">
+      <c r="N20" s="56">
         <v>816</v>
       </c>
-      <c r="O20" s="55">
+      <c r="O20" s="54">
         <v>3093.7469999999998</v>
       </c>
-      <c r="P20" s="55">
+      <c r="P20" s="54">
         <v>4652.243993</v>
       </c>
-      <c r="Q20" s="56">
+      <c r="Q20" s="55">
         <v>8.17</v>
       </c>
-      <c r="R20" s="60">
+      <c r="R20" s="59">
         <v>1504</v>
       </c>
-      <c r="S20" s="54" t="s">
+      <c r="S20" s="53" t="s">
         <v>150</v>
       </c>
-      <c r="T20" s="55">
+      <c r="T20" s="54">
         <v>295.27100000000002</v>
       </c>
-      <c r="U20" s="55">
+      <c r="U20" s="54">
         <v>2636.6909999999998</v>
       </c>
-      <c r="V20" s="58">
+      <c r="V20" s="57">
         <v>23227.577681999999</v>
       </c>
-      <c r="W20" s="59">
+      <c r="W20" s="58">
         <v>28.97</v>
       </c>
-      <c r="X20" s="57">
+      <c r="X20" s="56">
         <v>78665</v>
       </c>
-      <c r="Y20" s="56">
+      <c r="Y20" s="55">
         <v>8.93</v>
       </c>
-      <c r="Z20" s="60">
+      <c r="Z20" s="59">
         <v>8809</v>
       </c>
-      <c r="AA20" s="52"/>
-[...6 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="AA20" s="51"/>
+      <c r="AB20" s="51"/>
+      <c r="AC20" s="51"/>
+      <c r="AJ20" s="51"/>
+      <c r="AK20" s="51"/>
+    </row>
+    <row r="21" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="53" t="s">
         <v>151</v>
       </c>
-      <c r="B21" s="55">
+      <c r="B21" s="54">
         <v>77434.505789999996</v>
       </c>
-      <c r="C21" s="55">
+      <c r="C21" s="54">
         <v>32554.489000000001</v>
       </c>
-      <c r="D21" s="55">
+      <c r="D21" s="54">
         <v>55079.264816000003</v>
       </c>
-      <c r="E21" s="56">
+      <c r="E21" s="55">
         <v>71.13</v>
       </c>
-      <c r="F21" s="57">
+      <c r="F21" s="56">
         <v>1692</v>
       </c>
-      <c r="G21" s="55">
+      <c r="G21" s="54">
         <v>26002.940999999999</v>
       </c>
-      <c r="H21" s="55">
+      <c r="H21" s="54">
         <v>47677.263937000003</v>
       </c>
-      <c r="I21" s="56">
+      <c r="I21" s="55">
         <v>86.56</v>
       </c>
-      <c r="J21" s="57">
+      <c r="J21" s="56">
         <v>1834</v>
       </c>
-      <c r="K21" s="55">
+      <c r="K21" s="54">
         <v>3616.9549999999999</v>
       </c>
-      <c r="L21" s="55">
+      <c r="L21" s="54">
         <v>2955.8186409999998</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="55">
         <v>5.37</v>
       </c>
-      <c r="N21" s="57">
+      <c r="N21" s="56">
         <v>817</v>
       </c>
-      <c r="O21" s="55">
+      <c r="O21" s="54">
         <v>2934.5929999999998</v>
       </c>
-      <c r="P21" s="55">
+      <c r="P21" s="54">
         <v>4446.1822380000003</v>
       </c>
-      <c r="Q21" s="56">
+      <c r="Q21" s="55">
         <v>8.07</v>
       </c>
-      <c r="R21" s="60">
+      <c r="R21" s="59">
         <v>1515</v>
       </c>
-      <c r="S21" s="54" t="s">
+      <c r="S21" s="53" t="s">
         <v>151</v>
       </c>
-      <c r="T21" s="55">
+      <c r="T21" s="54">
         <v>286.26499999999999</v>
       </c>
-      <c r="U21" s="55">
+      <c r="U21" s="54">
         <v>2649.9459999999999</v>
       </c>
-      <c r="V21" s="58">
+      <c r="V21" s="57">
         <v>22355.240974</v>
       </c>
-      <c r="W21" s="59">
+      <c r="W21" s="58">
         <v>28.87</v>
       </c>
-      <c r="X21" s="57">
+      <c r="X21" s="56">
         <v>78093</v>
       </c>
-      <c r="Y21" s="56">
+      <c r="Y21" s="55">
         <v>9.26</v>
       </c>
-      <c r="Z21" s="60">
+      <c r="Z21" s="59">
         <v>8436</v>
       </c>
-      <c r="AA21" s="52"/>
-[...6 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="AA21" s="51"/>
+      <c r="AB21" s="51"/>
+      <c r="AC21" s="51"/>
+      <c r="AJ21" s="51"/>
+      <c r="AK21" s="51"/>
+    </row>
+    <row r="22" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="53" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="55">
+      <c r="B22" s="54">
         <v>79595.804906000005</v>
       </c>
-      <c r="C22" s="55">
+      <c r="C22" s="54">
         <v>33493.711000000003</v>
       </c>
-      <c r="D22" s="55">
+      <c r="D22" s="54">
         <v>56420.670896000003</v>
       </c>
-      <c r="E22" s="56">
+      <c r="E22" s="55">
         <v>70.88</v>
       </c>
-      <c r="F22" s="57">
+      <c r="F22" s="56">
         <v>1685</v>
       </c>
-      <c r="G22" s="55">
+      <c r="G22" s="54">
         <v>26797.129000000001</v>
       </c>
-      <c r="H22" s="55">
+      <c r="H22" s="54">
         <v>48790.302259999997</v>
       </c>
-      <c r="I22" s="56">
+      <c r="I22" s="55">
         <v>86.48</v>
       </c>
-      <c r="J22" s="57">
+      <c r="J22" s="56">
         <v>1821</v>
       </c>
-      <c r="K22" s="55">
+      <c r="K22" s="54">
         <v>3726.9050000000002</v>
       </c>
-      <c r="L22" s="55">
+      <c r="L22" s="54">
         <v>3081.2611889999998</v>
       </c>
-      <c r="M22" s="56">
+      <c r="M22" s="55">
         <v>5.46</v>
       </c>
-      <c r="N22" s="57">
+      <c r="N22" s="56">
         <v>827</v>
       </c>
-      <c r="O22" s="55">
+      <c r="O22" s="54">
         <v>2969.6770000000001</v>
       </c>
-      <c r="P22" s="55">
+      <c r="P22" s="54">
         <v>4549.1074470000003</v>
       </c>
-      <c r="Q22" s="56">
+      <c r="Q22" s="55">
         <v>8.06</v>
       </c>
-      <c r="R22" s="60">
+      <c r="R22" s="59">
         <v>1532</v>
       </c>
-      <c r="S22" s="54" t="s">
+      <c r="S22" s="53" t="s">
         <v>152</v>
       </c>
-      <c r="T22" s="55">
+      <c r="T22" s="54">
         <v>301.72399999999999</v>
       </c>
-      <c r="U22" s="55">
+      <c r="U22" s="54">
         <v>2629.3739999999998</v>
       </c>
-      <c r="V22" s="58">
+      <c r="V22" s="57">
         <v>23175.134010000002</v>
       </c>
-      <c r="W22" s="59">
+      <c r="W22" s="58">
         <v>29.12</v>
       </c>
-      <c r="X22" s="57">
+      <c r="X22" s="56">
         <v>76809</v>
       </c>
-      <c r="Y22" s="56">
+      <c r="Y22" s="55">
         <v>8.7100000000000009</v>
       </c>
-      <c r="Z22" s="60">
+      <c r="Z22" s="59">
         <v>8814</v>
       </c>
-      <c r="AA22" s="52"/>
-[...6 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="AA22" s="51"/>
+      <c r="AB22" s="51"/>
+      <c r="AC22" s="51"/>
+      <c r="AJ22" s="51"/>
+      <c r="AK22" s="51"/>
+    </row>
+    <row r="23" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="53" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="55">
+      <c r="B23" s="54">
         <v>77017.56538</v>
       </c>
-      <c r="C23" s="55">
+      <c r="C23" s="54">
         <v>32387.016</v>
       </c>
-      <c r="D23" s="55">
+      <c r="D23" s="54">
         <v>55020.814904999999</v>
       </c>
-      <c r="E23" s="56">
+      <c r="E23" s="55">
         <v>71.44</v>
       </c>
-      <c r="F23" s="57">
+      <c r="F23" s="56">
         <v>1699</v>
       </c>
-      <c r="G23" s="55">
+      <c r="G23" s="54">
         <v>25808.404999999999</v>
       </c>
-      <c r="H23" s="55">
+      <c r="H23" s="54">
         <v>47513.284339999998</v>
       </c>
-      <c r="I23" s="56">
+      <c r="I23" s="55">
         <v>86.36</v>
       </c>
-      <c r="J23" s="57">
+      <c r="J23" s="56">
         <v>1841</v>
       </c>
-      <c r="K23" s="55">
+      <c r="K23" s="54">
         <v>3630.68</v>
       </c>
-      <c r="L23" s="55">
+      <c r="L23" s="54">
         <v>2994.8044190000001</v>
       </c>
-      <c r="M23" s="56">
+      <c r="M23" s="55">
         <v>5.44</v>
       </c>
-      <c r="N23" s="57">
+      <c r="N23" s="56">
         <v>825</v>
       </c>
-      <c r="O23" s="55">
+      <c r="O23" s="54">
         <v>2947.931</v>
       </c>
-      <c r="P23" s="55">
+      <c r="P23" s="54">
         <v>4512.726146</v>
       </c>
-      <c r="Q23" s="56">
+      <c r="Q23" s="55">
         <v>8.1999999999999993</v>
       </c>
-      <c r="R23" s="60">
+      <c r="R23" s="59">
         <v>1531</v>
       </c>
-      <c r="S23" s="54" t="s">
+      <c r="S23" s="53" t="s">
         <v>153</v>
       </c>
-      <c r="T23" s="55">
+      <c r="T23" s="54">
         <v>283.33</v>
       </c>
-      <c r="U23" s="55">
+      <c r="U23" s="54">
         <v>2473.5650000000001</v>
       </c>
-      <c r="V23" s="58">
+      <c r="V23" s="57">
         <v>21996.750475000001</v>
       </c>
-      <c r="W23" s="59">
+      <c r="W23" s="58">
         <v>28.56</v>
       </c>
-      <c r="X23" s="57">
+      <c r="X23" s="56">
         <v>77637</v>
       </c>
-      <c r="Y23" s="56">
+      <c r="Y23" s="55">
         <v>8.73</v>
       </c>
-      <c r="Z23" s="60">
+      <c r="Z23" s="59">
         <v>8893</v>
       </c>
-      <c r="AA23" s="52"/>
-[...6 lines deleted...]
-      <c r="A24" s="54" t="s">
+      <c r="AA23" s="51"/>
+      <c r="AB23" s="51"/>
+      <c r="AC23" s="51"/>
+      <c r="AJ23" s="51"/>
+      <c r="AK23" s="51"/>
+    </row>
+    <row r="24" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="53" t="s">
         <v>154</v>
       </c>
-      <c r="B24" s="55">
+      <c r="B24" s="54">
         <v>81216.511767000004</v>
       </c>
-      <c r="C24" s="55">
+      <c r="C24" s="54">
         <v>31851.809000000001</v>
       </c>
-      <c r="D24" s="55">
+      <c r="D24" s="54">
         <v>57708.403316000004</v>
       </c>
-      <c r="E24" s="56">
+      <c r="E24" s="55">
         <v>71.06</v>
       </c>
-      <c r="F24" s="57">
+      <c r="F24" s="56">
         <v>1812</v>
       </c>
-      <c r="G24" s="55">
+      <c r="G24" s="54">
         <v>25014.401000000002</v>
       </c>
-      <c r="H24" s="55">
+      <c r="H24" s="54">
         <v>49849.624924999996</v>
       </c>
-      <c r="I24" s="56">
+      <c r="I24" s="55">
         <v>86.38</v>
       </c>
-      <c r="J24" s="57">
+      <c r="J24" s="56">
         <v>1993</v>
       </c>
-      <c r="K24" s="55">
+      <c r="K24" s="54">
         <v>3696.81</v>
       </c>
-      <c r="L24" s="55">
+      <c r="L24" s="54">
         <v>3070.1420410000001</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="55">
         <v>5.32</v>
       </c>
-      <c r="N24" s="57">
+      <c r="N24" s="56">
         <v>830</v>
       </c>
-      <c r="O24" s="55">
+      <c r="O24" s="54">
         <v>3140.598</v>
       </c>
-      <c r="P24" s="55">
+      <c r="P24" s="54">
         <v>4788.6363499999998</v>
       </c>
-      <c r="Q24" s="56">
+      <c r="Q24" s="55">
         <v>8.3000000000000007</v>
       </c>
-      <c r="R24" s="60">
+      <c r="R24" s="59">
         <v>1525</v>
       </c>
-      <c r="S24" s="54" t="s">
+      <c r="S24" s="53" t="s">
         <v>154</v>
       </c>
-      <c r="T24" s="55">
+      <c r="T24" s="54">
         <v>301.16399999999999</v>
       </c>
-      <c r="U24" s="55">
+      <c r="U24" s="54">
         <v>2674.152</v>
       </c>
-      <c r="V24" s="58">
+      <c r="V24" s="57">
         <v>23508.108451</v>
       </c>
-      <c r="W24" s="59">
+      <c r="W24" s="58">
         <v>28.94</v>
       </c>
-      <c r="X24" s="57">
+      <c r="X24" s="56">
         <v>78057</v>
       </c>
-      <c r="Y24" s="56">
+      <c r="Y24" s="55">
         <v>8.8800000000000008</v>
       </c>
-      <c r="Z24" s="60">
+      <c r="Z24" s="59">
         <v>8791</v>
       </c>
-      <c r="AA24" s="52"/>
-[...6 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="AA24" s="51"/>
+      <c r="AB24" s="51"/>
+      <c r="AC24" s="51"/>
+      <c r="AJ24" s="51"/>
+      <c r="AK24" s="51"/>
+    </row>
+    <row r="25" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="55">
+      <c r="B25" s="54">
         <v>78438.250769000006</v>
       </c>
-      <c r="C25" s="55">
+      <c r="C25" s="54">
         <v>31182.743999999999</v>
       </c>
-      <c r="D25" s="55">
+      <c r="D25" s="54">
         <v>55508.627193</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="55">
         <v>70.77</v>
       </c>
-      <c r="F25" s="57">
+      <c r="F25" s="56">
         <v>1780</v>
       </c>
-      <c r="G25" s="55">
+      <c r="G25" s="54">
         <v>24434.829000000002</v>
       </c>
-      <c r="H25" s="55">
+      <c r="H25" s="54">
         <v>47780.225682999997</v>
       </c>
-      <c r="I25" s="56">
+      <c r="I25" s="55">
         <v>86.08</v>
       </c>
-      <c r="J25" s="57">
+      <c r="J25" s="56">
         <v>1955</v>
       </c>
-      <c r="K25" s="55">
+      <c r="K25" s="54">
         <v>3653.6790000000001</v>
       </c>
-      <c r="L25" s="55">
+      <c r="L25" s="54">
         <v>3045.6222950000001</v>
       </c>
-      <c r="M25" s="56">
+      <c r="M25" s="55">
         <v>5.49</v>
       </c>
-      <c r="N25" s="57">
+      <c r="N25" s="56">
         <v>834</v>
       </c>
-      <c r="O25" s="55">
+      <c r="O25" s="54">
         <v>3094.2359999999999</v>
       </c>
-      <c r="P25" s="55">
+      <c r="P25" s="54">
         <v>4682.7792149999996</v>
       </c>
-      <c r="Q25" s="56">
+      <c r="Q25" s="55">
         <v>8.44</v>
       </c>
-      <c r="R25" s="60">
+      <c r="R25" s="59">
         <v>1513</v>
       </c>
-      <c r="S25" s="54" t="s">
+      <c r="S25" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="T25" s="55">
+      <c r="T25" s="54">
         <v>296.90699999999998</v>
       </c>
-      <c r="U25" s="55">
+      <c r="U25" s="54">
         <v>2567.377</v>
       </c>
-      <c r="V25" s="58">
+      <c r="V25" s="57">
         <v>22929.623576000002</v>
       </c>
-      <c r="W25" s="59">
+      <c r="W25" s="58">
         <v>29.23</v>
       </c>
-      <c r="X25" s="57">
+      <c r="X25" s="56">
         <v>77228</v>
       </c>
-      <c r="Y25" s="56">
+      <c r="Y25" s="55">
         <v>8.65</v>
       </c>
-      <c r="Z25" s="60">
+      <c r="Z25" s="59">
         <v>8931</v>
       </c>
-      <c r="AA25" s="52"/>
-[...6 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="AA25" s="51"/>
+      <c r="AB25" s="51"/>
+      <c r="AC25" s="51"/>
+      <c r="AJ25" s="51"/>
+      <c r="AK25" s="51"/>
+    </row>
+    <row r="26" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="55">
+      <c r="B26" s="54">
         <v>78318.962023</v>
       </c>
-      <c r="C26" s="55">
+      <c r="C26" s="54">
         <v>32132.884999999998</v>
       </c>
-      <c r="D26" s="55">
+      <c r="D26" s="54">
         <v>56584.966605000001</v>
       </c>
-      <c r="E26" s="56">
+      <c r="E26" s="55">
         <v>72.25</v>
       </c>
-      <c r="F26" s="57">
+      <c r="F26" s="56">
         <v>1761</v>
       </c>
-      <c r="G26" s="55">
+      <c r="G26" s="54">
         <v>25466.298999999999</v>
       </c>
-      <c r="H26" s="55">
+      <c r="H26" s="54">
         <v>48878.928024000001</v>
       </c>
-      <c r="I26" s="56">
+      <c r="I26" s="55">
         <v>86.38</v>
       </c>
-      <c r="J26" s="57">
+      <c r="J26" s="56">
         <v>1919</v>
       </c>
-      <c r="K26" s="55">
+      <c r="K26" s="54">
         <v>3625.7809999999999</v>
       </c>
-      <c r="L26" s="55">
+      <c r="L26" s="54">
         <v>3052.6261460000001</v>
       </c>
-      <c r="M26" s="56">
+      <c r="M26" s="55">
         <v>5.39</v>
       </c>
-      <c r="N26" s="57">
+      <c r="N26" s="56">
         <v>842</v>
       </c>
-      <c r="O26" s="55">
+      <c r="O26" s="54">
         <v>3040.8049999999998</v>
       </c>
-      <c r="P26" s="55">
+      <c r="P26" s="54">
         <v>4653.4124350000002</v>
       </c>
-      <c r="Q26" s="56">
+      <c r="Q26" s="55">
         <v>8.2200000000000006</v>
       </c>
-      <c r="R26" s="60">
+      <c r="R26" s="59">
         <v>1530</v>
       </c>
-      <c r="S26" s="54" t="s">
+      <c r="S26" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="T26" s="55">
+      <c r="T26" s="54">
         <v>281.40600000000001</v>
       </c>
-      <c r="U26" s="55">
+      <c r="U26" s="54">
         <v>2466.279</v>
       </c>
-      <c r="V26" s="58">
+      <c r="V26" s="57">
         <v>21733.995417999999</v>
       </c>
-      <c r="W26" s="59">
+      <c r="W26" s="58">
         <v>27.75</v>
       </c>
-      <c r="X26" s="57">
+      <c r="X26" s="56">
         <v>77234</v>
       </c>
-      <c r="Y26" s="56">
+      <c r="Y26" s="55">
         <v>8.76</v>
       </c>
-      <c r="Z26" s="60">
+      <c r="Z26" s="59">
         <v>8812</v>
       </c>
-      <c r="AA26" s="52"/>
-[...6 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="AA26" s="51"/>
+      <c r="AB26" s="51"/>
+      <c r="AC26" s="51"/>
+      <c r="AJ26" s="51"/>
+      <c r="AK26" s="51"/>
+    </row>
+    <row r="27" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="53" t="s">
         <v>177</v>
       </c>
-      <c r="B27" s="55">
+      <c r="B27" s="54">
         <v>79940.452659000002</v>
       </c>
-      <c r="C27" s="55">
+      <c r="C27" s="54">
         <v>32239.525000000001</v>
       </c>
-      <c r="D27" s="55">
+      <c r="D27" s="54">
         <v>57473.641552000001</v>
       </c>
-      <c r="E27" s="56">
+      <c r="E27" s="55">
         <v>71.900000000000006</v>
       </c>
-      <c r="F27" s="57">
+      <c r="F27" s="56">
         <v>1783</v>
       </c>
-      <c r="G27" s="55">
+      <c r="G27" s="54">
         <v>25721.718000000001</v>
       </c>
-      <c r="H27" s="55">
+      <c r="H27" s="54">
         <v>49968.292356999998</v>
       </c>
-      <c r="I27" s="56">
+      <c r="I27" s="55">
         <v>86.94</v>
       </c>
-      <c r="J27" s="57">
+      <c r="J27" s="56">
         <v>1943</v>
       </c>
-      <c r="K27" s="55">
+      <c r="K27" s="54">
         <v>3587.2130000000002</v>
       </c>
-      <c r="L27" s="55">
+      <c r="L27" s="54">
         <v>3020.0252300000002</v>
       </c>
-      <c r="M27" s="56">
+      <c r="M27" s="55">
         <v>5.25</v>
       </c>
-      <c r="N27" s="57">
+      <c r="N27" s="56">
         <v>842</v>
       </c>
-      <c r="O27" s="55">
+      <c r="O27" s="54">
         <v>2930.5940000000001</v>
       </c>
-      <c r="P27" s="55">
+      <c r="P27" s="54">
         <v>4485.3239649999996</v>
       </c>
-      <c r="Q27" s="56">
+      <c r="Q27" s="55">
         <v>7.8</v>
       </c>
-      <c r="R27" s="60">
+      <c r="R27" s="59">
         <v>1531</v>
       </c>
-      <c r="S27" s="54" t="s">
+      <c r="S27" s="53" t="s">
         <v>177</v>
       </c>
-      <c r="T27" s="55">
+      <c r="T27" s="54">
         <v>291.34199999999998</v>
       </c>
-      <c r="U27" s="55">
+      <c r="U27" s="54">
         <v>2573.136</v>
       </c>
-      <c r="V27" s="58">
+      <c r="V27" s="57">
         <v>22466.811107000001</v>
       </c>
-      <c r="W27" s="59">
+      <c r="W27" s="58">
         <v>28.1</v>
       </c>
-      <c r="X27" s="57">
+      <c r="X27" s="56">
         <v>77115</v>
       </c>
-      <c r="Y27" s="56">
+      <c r="Y27" s="55">
         <v>8.83</v>
       </c>
-      <c r="Z27" s="60">
+      <c r="Z27" s="59">
         <v>8731</v>
       </c>
-      <c r="AA27" s="52"/>
-[...6 lines deleted...]
-      <c r="A28" s="54" t="s">
+      <c r="AA27" s="51"/>
+      <c r="AB27" s="51"/>
+      <c r="AC27" s="51"/>
+      <c r="AJ27" s="51"/>
+      <c r="AK27" s="51"/>
+    </row>
+    <row r="28" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="53" t="s">
         <v>178</v>
       </c>
-      <c r="B28" s="55">
+      <c r="B28" s="54">
         <v>76166.989619</v>
       </c>
-      <c r="C28" s="55">
+      <c r="C28" s="54">
         <v>30387.811000000002</v>
       </c>
-      <c r="D28" s="55">
+      <c r="D28" s="54">
         <v>54013.980477999998</v>
       </c>
-      <c r="E28" s="56">
+      <c r="E28" s="55">
         <v>70.92</v>
       </c>
-      <c r="F28" s="57">
+      <c r="F28" s="56">
         <v>1777</v>
       </c>
-      <c r="G28" s="55">
+      <c r="G28" s="54">
         <v>24069.492999999999</v>
       </c>
-      <c r="H28" s="55">
+      <c r="H28" s="54">
         <v>46679.680297999999</v>
       </c>
-      <c r="I28" s="56">
+      <c r="I28" s="55">
         <v>86.42</v>
       </c>
-      <c r="J28" s="57">
+      <c r="J28" s="56">
         <v>1939</v>
       </c>
-      <c r="K28" s="55">
+      <c r="K28" s="54">
         <v>3412.076</v>
       </c>
-      <c r="L28" s="55">
+      <c r="L28" s="54">
         <v>2881.1711030000001</v>
       </c>
-      <c r="M28" s="56">
+      <c r="M28" s="55">
         <v>5.33</v>
       </c>
-      <c r="N28" s="57">
+      <c r="N28" s="56">
         <v>844</v>
       </c>
-      <c r="O28" s="55">
+      <c r="O28" s="54">
         <v>2906.2420000000002</v>
       </c>
-      <c r="P28" s="55">
+      <c r="P28" s="54">
         <v>4453.1290769999996</v>
       </c>
-      <c r="Q28" s="56">
+      <c r="Q28" s="55">
         <v>8.24</v>
       </c>
-      <c r="R28" s="60">
+      <c r="R28" s="59">
         <v>1532</v>
       </c>
-      <c r="S28" s="54" t="s">
+      <c r="S28" s="53" t="s">
         <v>178</v>
       </c>
-      <c r="T28" s="55">
+      <c r="T28" s="54">
         <v>280.77999999999997</v>
       </c>
-      <c r="U28" s="55">
+      <c r="U28" s="54">
         <v>2462.3090000000002</v>
       </c>
-      <c r="V28" s="58">
+      <c r="V28" s="57">
         <v>22153.009140999999</v>
       </c>
-      <c r="W28" s="59">
+      <c r="W28" s="58">
         <v>29.08</v>
       </c>
-      <c r="X28" s="57">
+      <c r="X28" s="56">
         <v>78898</v>
       </c>
-      <c r="Y28" s="56">
+      <c r="Y28" s="55">
         <v>8.77</v>
       </c>
-      <c r="Z28" s="60">
+      <c r="Z28" s="59">
         <v>8997</v>
       </c>
-      <c r="AA28" s="52"/>
-[...6 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AA28" s="51"/>
+      <c r="AB28" s="51"/>
+      <c r="AC28" s="51"/>
+      <c r="AJ28" s="51"/>
+      <c r="AK28" s="51"/>
+    </row>
+    <row r="29" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="53" t="s">
         <v>180</v>
       </c>
-      <c r="B29" s="55">
+      <c r="B29" s="54">
         <v>83682.669016999993</v>
       </c>
-      <c r="C29" s="55">
+      <c r="C29" s="54">
         <v>33602.214999999997</v>
       </c>
-      <c r="D29" s="55">
+      <c r="D29" s="54">
         <v>59869.962928000001</v>
       </c>
-      <c r="E29" s="56">
+      <c r="E29" s="55">
         <v>71.540000000000006</v>
       </c>
-      <c r="F29" s="57">
+      <c r="F29" s="56">
         <v>1782</v>
       </c>
-      <c r="G29" s="55">
+      <c r="G29" s="54">
         <v>26650.331999999999</v>
       </c>
-      <c r="H29" s="55">
+      <c r="H29" s="54">
         <v>51801.277463999999</v>
       </c>
-      <c r="I29" s="56">
+      <c r="I29" s="55">
         <v>86.52</v>
       </c>
-      <c r="J29" s="57">
+      <c r="J29" s="56">
         <v>1944</v>
       </c>
-      <c r="K29" s="55">
+      <c r="K29" s="54">
         <v>3725.1239999999998</v>
       </c>
-      <c r="L29" s="55">
+      <c r="L29" s="54">
         <v>3146.8469359999999</v>
       </c>
-      <c r="M29" s="56">
+      <c r="M29" s="55">
         <v>5.26</v>
       </c>
-      <c r="N29" s="57">
+      <c r="N29" s="56">
         <v>845</v>
       </c>
-      <c r="O29" s="55">
+      <c r="O29" s="54">
         <v>3226.759</v>
       </c>
-      <c r="P29" s="55">
+      <c r="P29" s="54">
         <v>4921.8385280000002</v>
       </c>
-      <c r="Q29" s="56">
+      <c r="Q29" s="55">
         <v>8.2200000000000006</v>
       </c>
-      <c r="R29" s="60">
+      <c r="R29" s="59">
         <v>1525</v>
       </c>
-      <c r="S29" s="54" t="s">
+      <c r="S29" s="53" t="s">
         <v>180</v>
       </c>
-      <c r="T29" s="55">
+      <c r="T29" s="54">
         <v>296.75599999999997</v>
       </c>
-      <c r="U29" s="55">
+      <c r="U29" s="54">
         <v>2612.6550000000002</v>
       </c>
-      <c r="V29" s="58">
+      <c r="V29" s="57">
         <v>23812.706088999999</v>
       </c>
-      <c r="W29" s="59">
+      <c r="W29" s="58">
         <v>28.46</v>
       </c>
-      <c r="X29" s="57">
+      <c r="X29" s="56">
         <v>80243</v>
       </c>
-      <c r="Y29" s="56">
+      <c r="Y29" s="55">
         <v>8.8000000000000007</v>
       </c>
-      <c r="Z29" s="60">
+      <c r="Z29" s="59">
         <v>9114</v>
       </c>
-      <c r="AA29" s="52"/>
-[...6 lines deleted...]
-      <c r="A30" s="40" t="s">
+      <c r="AA29" s="51"/>
+      <c r="AB29" s="51"/>
+      <c r="AC29" s="51"/>
+      <c r="AJ29" s="51"/>
+      <c r="AK29" s="51"/>
+    </row>
+    <row r="30" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="39" t="s">
         <v>181</v>
       </c>
-      <c r="B30" s="55"/>
-[...16 lines deleted...]
-      <c r="S30" s="40" t="s">
+      <c r="B30" s="54"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="55"/>
+      <c r="N30" s="56"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="55"/>
+      <c r="R30" s="59"/>
+      <c r="S30" s="39" t="s">
         <v>181</v>
       </c>
-      <c r="T30" s="55"/>
-[...13 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="T30" s="54"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="58"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="55"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="51"/>
+      <c r="AB30" s="51"/>
+      <c r="AC30" s="51"/>
+      <c r="AJ30" s="51"/>
+      <c r="AK30" s="51"/>
+    </row>
+    <row r="31" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="128" t="s">
         <v>148</v>
       </c>
-      <c r="B31" s="55">
-[...8 lines deleted...]
-      <c r="E31" s="56">
+      <c r="B31" s="129">
+        <v>81638.826614000005</v>
+      </c>
+      <c r="C31" s="129">
+        <v>33366.315000000002</v>
+      </c>
+      <c r="D31" s="129">
+        <v>58211.253593000001</v>
+      </c>
+      <c r="E31" s="130">
         <v>71.3</v>
       </c>
-      <c r="F31" s="57">
+      <c r="F31" s="56">
         <v>1745</v>
       </c>
-      <c r="G31" s="55">
-[...5 lines deleted...]
-      <c r="I31" s="56">
+      <c r="G31" s="129">
+        <v>26597.028999999999</v>
+      </c>
+      <c r="H31" s="129">
+        <v>50354.794461999998</v>
+      </c>
+      <c r="I31" s="130">
         <v>86.5</v>
       </c>
-      <c r="J31" s="57">
+      <c r="J31" s="56">
         <v>1893</v>
       </c>
-      <c r="K31" s="55">
+      <c r="K31" s="129">
         <v>3608.7469999999998</v>
       </c>
-      <c r="L31" s="55">
+      <c r="L31" s="129">
         <v>3028.9616120000001</v>
       </c>
-      <c r="M31" s="56">
+      <c r="M31" s="130">
         <v>5.2</v>
       </c>
-      <c r="N31" s="57">
+      <c r="N31" s="56">
         <v>839</v>
       </c>
-      <c r="O31" s="55">
-[...5 lines deleted...]
-      <c r="Q31" s="56">
+      <c r="O31" s="129">
+        <v>3160.5390000000002</v>
+      </c>
+      <c r="P31" s="129">
+        <v>4827.4975189999996</v>
+      </c>
+      <c r="Q31" s="130">
         <v>8.2899999999999991</v>
       </c>
-      <c r="R31" s="60">
+      <c r="R31" s="59">
         <v>1527</v>
       </c>
-      <c r="S31" s="54" t="s">
+      <c r="S31" s="128" t="s">
         <v>148</v>
       </c>
-      <c r="T31" s="55">
-[...8 lines deleted...]
-      <c r="W31" s="59">
+      <c r="T31" s="129">
+        <v>296.63299999999998</v>
+      </c>
+      <c r="U31" s="129">
+        <v>2537.1439999999998</v>
+      </c>
+      <c r="V31" s="57">
+        <v>23427.573021</v>
+      </c>
+      <c r="W31" s="131">
         <v>28.7</v>
       </c>
-      <c r="X31" s="57">
-[...2 lines deleted...]
-      <c r="Y31" s="56">
+      <c r="X31" s="56">
+        <v>78978</v>
+      </c>
+      <c r="Y31" s="130">
         <v>8.5500000000000007</v>
       </c>
-      <c r="Z31" s="60">
+      <c r="Z31" s="59">
         <v>9234</v>
       </c>
-      <c r="AA31" s="52"/>
-[...6 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="AA31" s="51"/>
+      <c r="AB31" s="51"/>
+      <c r="AC31" s="51"/>
+      <c r="AJ31" s="51"/>
+      <c r="AK31" s="51"/>
+    </row>
+    <row r="32" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="128" t="s">
         <v>149</v>
       </c>
-      <c r="B32" s="55">
-[...8 lines deleted...]
-      <c r="E32" s="56">
+      <c r="B32" s="129">
+        <v>66373.377607000002</v>
+      </c>
+      <c r="C32" s="129">
+        <v>26569.241999999998</v>
+      </c>
+      <c r="D32" s="129">
+        <v>47591.087425999998</v>
+      </c>
+      <c r="E32" s="130">
         <v>71.7</v>
       </c>
-      <c r="F32" s="57">
+      <c r="F32" s="56">
         <v>1791</v>
       </c>
-      <c r="G32" s="55">
-[...5 lines deleted...]
-      <c r="I32" s="56">
+      <c r="G32" s="129">
+        <v>21433.966</v>
+      </c>
+      <c r="H32" s="129">
+        <v>41635.850666999999</v>
+      </c>
+      <c r="I32" s="130">
         <v>87.49</v>
       </c>
-      <c r="J32" s="57">
-[...2 lines deleted...]
-      <c r="K32" s="55">
+      <c r="J32" s="56">
+        <v>1943</v>
+      </c>
+      <c r="K32" s="129">
         <v>2729.9609999999998</v>
       </c>
-      <c r="L32" s="55">
+      <c r="L32" s="129">
         <v>2376.838761</v>
       </c>
-      <c r="M32" s="56">
+      <c r="M32" s="130">
         <v>4.99</v>
       </c>
-      <c r="N32" s="57">
+      <c r="N32" s="56">
         <v>871</v>
       </c>
-      <c r="O32" s="55">
+      <c r="O32" s="129">
         <v>2405.3150000000001</v>
       </c>
-      <c r="P32" s="55">
-[...2 lines deleted...]
-      <c r="Q32" s="56">
+      <c r="P32" s="129">
+        <v>3578.3979979999999</v>
+      </c>
+      <c r="Q32" s="130">
         <v>7.52</v>
       </c>
-      <c r="R32" s="60">
+      <c r="R32" s="59">
         <v>1488</v>
       </c>
-      <c r="S32" s="54" t="s">
+      <c r="S32" s="128" t="s">
         <v>149</v>
       </c>
-      <c r="T32" s="55">
-[...8 lines deleted...]
-      <c r="W32" s="59">
+      <c r="T32" s="129">
+        <v>237.16900000000001</v>
+      </c>
+      <c r="U32" s="129">
+        <v>2150.7359999999999</v>
+      </c>
+      <c r="V32" s="57">
+        <v>18782.290181</v>
+      </c>
+      <c r="W32" s="131">
         <v>28.3</v>
       </c>
-      <c r="X32" s="57">
-[...2 lines deleted...]
-      <c r="Y32" s="56">
+      <c r="X32" s="56">
+        <v>79194</v>
+      </c>
+      <c r="Y32" s="130">
         <v>9.07</v>
       </c>
-      <c r="Z32" s="60">
+      <c r="Z32" s="59">
         <v>8733</v>
       </c>
-      <c r="AA32" s="52"/>
-[...6 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="AA32" s="51"/>
+      <c r="AB32" s="51"/>
+      <c r="AC32" s="51"/>
+      <c r="AJ32" s="51"/>
+      <c r="AK32" s="51"/>
+    </row>
+    <row r="33" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="128" t="s">
         <v>150</v>
       </c>
-      <c r="B33" s="55">
-[...11 lines deleted...]
-      <c r="F33" s="57">
+      <c r="B33" s="129">
+        <v>84011.964533999999</v>
+      </c>
+      <c r="C33" s="129">
+        <v>34046.239000000001</v>
+      </c>
+      <c r="D33" s="129">
+        <v>60611.045386999998</v>
+      </c>
+      <c r="E33" s="130">
+        <v>72.150000000000006</v>
+      </c>
+      <c r="F33" s="56">
         <v>1780</v>
       </c>
-      <c r="G33" s="55">
-[...5 lines deleted...]
-      <c r="I33" s="56">
+      <c r="G33" s="129">
+        <v>27130.506000000001</v>
+      </c>
+      <c r="H33" s="129">
+        <v>52508.809048000003</v>
+      </c>
+      <c r="I33" s="130">
         <v>86.63</v>
       </c>
-      <c r="J33" s="57">
+      <c r="J33" s="56">
         <v>1935</v>
       </c>
-      <c r="K33" s="55">
+      <c r="K33" s="129">
         <v>3581.9780000000001</v>
       </c>
-      <c r="L33" s="55">
+      <c r="L33" s="129">
         <v>3056.3606840000002</v>
       </c>
-      <c r="M33" s="56">
+      <c r="M33" s="130">
         <v>5.04</v>
       </c>
-      <c r="N33" s="57">
+      <c r="N33" s="56">
         <v>853</v>
       </c>
-      <c r="O33" s="55">
-[...5 lines deleted...]
-      <c r="Q33" s="56">
+      <c r="O33" s="129">
+        <v>3333.7550000000001</v>
+      </c>
+      <c r="P33" s="129">
+        <v>5045.8756549999998</v>
+      </c>
+      <c r="Q33" s="130">
         <v>8.33</v>
       </c>
-      <c r="R33" s="60">
+      <c r="R33" s="59">
         <v>1514</v>
       </c>
-      <c r="S33" s="54" t="s">
+      <c r="S33" s="128" t="s">
         <v>150</v>
       </c>
-      <c r="T33" s="55">
-[...14 lines deleted...]
-      <c r="Y33" s="56">
+      <c r="T33" s="129">
+        <v>295.57799999999997</v>
+      </c>
+      <c r="U33" s="129">
+        <v>2526.54</v>
+      </c>
+      <c r="V33" s="57">
+        <v>23400.919147000001</v>
+      </c>
+      <c r="W33" s="131">
+        <v>27.85</v>
+      </c>
+      <c r="X33" s="56">
+        <v>79170</v>
+      </c>
+      <c r="Y33" s="130">
         <v>8.5500000000000007</v>
       </c>
-      <c r="Z33" s="60">
-[...9 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="Z33" s="59">
+        <v>9262</v>
+      </c>
+      <c r="AA33" s="51"/>
+      <c r="AB33" s="51"/>
+      <c r="AC33" s="51"/>
+      <c r="AJ33" s="51"/>
+      <c r="AK33" s="51"/>
+    </row>
+    <row r="34" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="128" t="s">
         <v>151</v>
       </c>
-      <c r="B34" s="55">
-[...8 lines deleted...]
-      <c r="E34" s="56">
+      <c r="B34" s="129">
+        <v>80175.057432000001</v>
+      </c>
+      <c r="C34" s="129">
+        <v>31752.288</v>
+      </c>
+      <c r="D34" s="129">
+        <v>57585.189211999997</v>
+      </c>
+      <c r="E34" s="130">
         <v>71.819999999999993</v>
       </c>
-      <c r="F34" s="57">
-[...8 lines deleted...]
-      <c r="I34" s="56">
+      <c r="F34" s="56">
+        <v>1814</v>
+      </c>
+      <c r="G34" s="129">
+        <v>25225.427</v>
+      </c>
+      <c r="H34" s="129">
+        <v>49816.216021</v>
+      </c>
+      <c r="I34" s="130">
         <v>86.51</v>
       </c>
-      <c r="J34" s="57">
+      <c r="J34" s="56">
         <v>1975</v>
       </c>
-      <c r="K34" s="55">
-[...5 lines deleted...]
-      <c r="M34" s="56">
+      <c r="K34" s="129">
+        <v>3496.9690000000001</v>
+      </c>
+      <c r="L34" s="129">
+        <v>2990.8230440000002</v>
+      </c>
+      <c r="M34" s="130">
         <v>5.19</v>
       </c>
-      <c r="N34" s="57">
+      <c r="N34" s="56">
         <v>855</v>
       </c>
-      <c r="O34" s="55">
+      <c r="O34" s="129">
         <v>3029.8919999999998</v>
       </c>
-      <c r="P34" s="55">
-[...2 lines deleted...]
-      <c r="Q34" s="56">
+      <c r="P34" s="129">
+        <v>4778.1501470000003</v>
+      </c>
+      <c r="Q34" s="130">
         <v>8.3000000000000007</v>
       </c>
-      <c r="R34" s="60">
+      <c r="R34" s="59">
         <v>1577</v>
       </c>
-      <c r="S34" s="54" t="s">
+      <c r="S34" s="128" t="s">
         <v>151</v>
       </c>
-      <c r="T34" s="55">
-[...8 lines deleted...]
-      <c r="W34" s="59">
+      <c r="T34" s="129">
+        <v>286.69</v>
+      </c>
+      <c r="U34" s="129">
+        <v>2481.6219999999998</v>
+      </c>
+      <c r="V34" s="57">
+        <v>22589.86822</v>
+      </c>
+      <c r="W34" s="131">
         <v>28.18</v>
       </c>
-      <c r="X34" s="57">
-[...27 lines deleted...]
-      <c r="E35" s="62">
+      <c r="X34" s="56">
+        <v>78795</v>
+      </c>
+      <c r="Y34" s="130">
+        <v>8.66</v>
+      </c>
+      <c r="Z34" s="59">
+        <v>9103</v>
+      </c>
+      <c r="AA34" s="51"/>
+      <c r="AB34" s="51"/>
+      <c r="AC34" s="51"/>
+      <c r="AJ34" s="51"/>
+      <c r="AK34" s="51"/>
+    </row>
+    <row r="35" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="128" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" s="129">
+        <v>80197.068157999995</v>
+      </c>
+      <c r="C35" s="129">
+        <v>31557.374</v>
+      </c>
+      <c r="D35" s="129">
+        <v>57062.317022000003</v>
+      </c>
+      <c r="E35" s="130">
         <v>71.150000000000006</v>
       </c>
-      <c r="F35" s="63">
+      <c r="F35" s="56">
         <v>1808</v>
       </c>
-      <c r="G35" s="61">
-[...8 lines deleted...]
-      <c r="J35" s="63">
+      <c r="G35" s="129">
+        <v>24924.793000000001</v>
+      </c>
+      <c r="H35" s="129">
+        <v>49233.594337000002</v>
+      </c>
+      <c r="I35" s="130">
+        <v>86.28</v>
+      </c>
+      <c r="J35" s="56">
         <v>1975</v>
       </c>
-      <c r="K35" s="61">
-[...5 lines deleted...]
-      <c r="M35" s="62">
+      <c r="K35" s="129">
+        <v>3601.9290000000001</v>
+      </c>
+      <c r="L35" s="129">
+        <v>3076.3917280000001</v>
+      </c>
+      <c r="M35" s="130">
         <v>5.39</v>
       </c>
-      <c r="N35" s="63">
+      <c r="N35" s="56">
         <v>854</v>
       </c>
-      <c r="O35" s="61">
-[...8 lines deleted...]
-      <c r="R35" s="64">
+      <c r="O35" s="129">
+        <v>3030.652</v>
+      </c>
+      <c r="P35" s="129">
+        <v>4752.3309570000001</v>
+      </c>
+      <c r="Q35" s="130">
+        <v>8.33</v>
+      </c>
+      <c r="R35" s="59">
         <v>1568</v>
       </c>
-      <c r="S35" s="54" t="s">
-[...11 lines deleted...]
-      <c r="W35" s="66">
+      <c r="S35" s="128" t="s">
+        <v>152</v>
+      </c>
+      <c r="T35" s="129">
+        <v>293.08999999999997</v>
+      </c>
+      <c r="U35" s="129">
+        <v>2521.9229999999998</v>
+      </c>
+      <c r="V35" s="57">
+        <v>23134.751135999999</v>
+      </c>
+      <c r="W35" s="131">
         <v>28.85</v>
       </c>
-      <c r="X35" s="63">
-[...2 lines deleted...]
-      <c r="Y35" s="62">
+      <c r="X35" s="56">
+        <v>78934</v>
+      </c>
+      <c r="Y35" s="130">
         <v>8.6</v>
       </c>
-      <c r="Z35" s="64">
-[...9 lines deleted...]
-      <c r="A36" s="115" t="s">
+      <c r="Z35" s="59">
+        <v>9173</v>
+      </c>
+      <c r="AA35" s="51"/>
+      <c r="AB35" s="51"/>
+      <c r="AC35" s="51"/>
+      <c r="AJ35" s="51"/>
+      <c r="AK35" s="51"/>
+    </row>
+    <row r="36" spans="1:37" s="64" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="128" t="s">
+        <v>183</v>
+      </c>
+      <c r="B36" s="132">
+        <v>80340.286687</v>
+      </c>
+      <c r="C36" s="132">
+        <v>30925.225999999999</v>
+      </c>
+      <c r="D36" s="132">
+        <v>57458.602930000001</v>
+      </c>
+      <c r="E36" s="133">
+        <v>71.52</v>
+      </c>
+      <c r="F36" s="60">
+        <v>1858</v>
+      </c>
+      <c r="G36" s="132">
+        <v>24517.620999999999</v>
+      </c>
+      <c r="H36" s="132">
+        <v>49830.352766999997</v>
+      </c>
+      <c r="I36" s="133">
+        <v>86.72</v>
+      </c>
+      <c r="J36" s="60">
+        <v>2032</v>
+      </c>
+      <c r="K36" s="132">
+        <v>3426.3090000000002</v>
+      </c>
+      <c r="L36" s="132">
+        <v>2948.779133</v>
+      </c>
+      <c r="M36" s="133">
+        <v>5.13</v>
+      </c>
+      <c r="N36" s="60">
+        <v>861</v>
+      </c>
+      <c r="O36" s="132">
+        <v>2981.2959999999998</v>
+      </c>
+      <c r="P36" s="132">
+        <v>4679.4710299999997</v>
+      </c>
+      <c r="Q36" s="133">
+        <v>8.14</v>
+      </c>
+      <c r="R36" s="61">
+        <v>1570</v>
+      </c>
+      <c r="S36" s="128" t="s">
+        <v>183</v>
+      </c>
+      <c r="T36" s="132">
+        <v>284.32799999999997</v>
+      </c>
+      <c r="U36" s="132">
+        <v>2504.058</v>
+      </c>
+      <c r="V36" s="62">
+        <v>22881.683756999999</v>
+      </c>
+      <c r="W36" s="134">
+        <v>28.48</v>
+      </c>
+      <c r="X36" s="60">
+        <v>80476</v>
+      </c>
+      <c r="Y36" s="133">
+        <v>8.81</v>
+      </c>
+      <c r="Z36" s="61">
+        <v>9138</v>
+      </c>
+      <c r="AA36" s="63"/>
+      <c r="AB36" s="63"/>
+      <c r="AC36" s="63"/>
+      <c r="AJ36" s="63"/>
+      <c r="AK36" s="63"/>
+    </row>
+    <row r="37" spans="1:37" s="65" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="106" t="s">
         <v>156</v>
       </c>
-      <c r="B36" s="272" t="s">
+      <c r="B37" s="267" t="s">
         <v>157</v>
       </c>
-      <c r="C36" s="273"/>
-[...15 lines deleted...]
-      <c r="S36" s="115" t="s">
+      <c r="C37" s="268"/>
+      <c r="D37" s="268"/>
+      <c r="E37" s="268"/>
+      <c r="F37" s="268"/>
+      <c r="G37" s="268"/>
+      <c r="H37" s="268"/>
+      <c r="I37" s="268"/>
+      <c r="J37" s="268"/>
+      <c r="K37" s="268"/>
+      <c r="L37" s="268"/>
+      <c r="M37" s="268"/>
+      <c r="N37" s="268"/>
+      <c r="O37" s="268"/>
+      <c r="P37" s="268"/>
+      <c r="Q37" s="268"/>
+      <c r="R37" s="269"/>
+      <c r="S37" s="106" t="s">
         <v>156</v>
       </c>
-      <c r="T36" s="275" t="s">
-[...7 lines deleted...]
-      <c r="Z36" s="277"/>
+      <c r="T37" s="270" t="s">
+        <v>182</v>
+      </c>
+      <c r="U37" s="271"/>
+      <c r="V37" s="271"/>
+      <c r="W37" s="271"/>
+      <c r="X37" s="271"/>
+      <c r="Y37" s="271"/>
+      <c r="Z37" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="B36:R36"/>
-    <mergeCell ref="T36:Z36"/>
+    <mergeCell ref="B37:R37"/>
+    <mergeCell ref="T37:Z37"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="T1:Z1"/>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="S2:S6"/>
     <mergeCell ref="T2:Z2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="T4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{111BFDB5-C7F4-4F03-9CFB-60CA86385931}">
-  <dimension ref="A1:N61"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.21875" style="70" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9" style="70"/>
+    <col min="1" max="1" width="11.21875" style="66" customWidth="1"/>
+    <col min="2" max="13" width="14.6640625" style="66" customWidth="1"/>
+    <col min="14" max="14" width="9" style="66"/>
+    <col min="15" max="16" width="16.109375" style="66" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="282" t="s">
+      <c r="B1" s="296" t="s">
         <v>158</v>
       </c>
-      <c r="C1" s="282"/>
-[...9 lines deleted...]
-      <c r="M1" s="282"/>
+      <c r="C1" s="296"/>
+      <c r="D1" s="296"/>
+      <c r="E1" s="296"/>
+      <c r="F1" s="296"/>
+      <c r="G1" s="296"/>
+      <c r="H1" s="296"/>
+      <c r="I1" s="296"/>
+      <c r="J1" s="296"/>
+      <c r="K1" s="296"/>
+      <c r="L1" s="296"/>
+      <c r="M1" s="296"/>
     </row>
     <row r="2" spans="1:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="71"/>
-[...11 lines deleted...]
-      <c r="M2" s="72"/>
+      <c r="A2" s="67"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
     </row>
     <row r="3" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="283" t="s">
+      <c r="A3" s="297" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="286" t="s">
+      <c r="B3" s="300" t="s">
         <v>159</v>
       </c>
-      <c r="C3" s="287"/>
-[...9 lines deleted...]
-      <c r="M3" s="288"/>
+      <c r="C3" s="301"/>
+      <c r="D3" s="301"/>
+      <c r="E3" s="301"/>
+      <c r="F3" s="301"/>
+      <c r="G3" s="301"/>
+      <c r="H3" s="301"/>
+      <c r="I3" s="301"/>
+      <c r="J3" s="301"/>
+      <c r="K3" s="301"/>
+      <c r="L3" s="301"/>
+      <c r="M3" s="302"/>
     </row>
     <row r="4" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="284"/>
-      <c r="B4" s="289" t="s">
+      <c r="A4" s="298"/>
+      <c r="B4" s="303" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="290"/>
-[...1 lines deleted...]
-      <c r="E4" s="289" t="s">
+      <c r="C4" s="304"/>
+      <c r="D4" s="304"/>
+      <c r="E4" s="303" t="s">
         <v>161</v>
       </c>
-      <c r="F4" s="290"/>
-[...1 lines deleted...]
-      <c r="H4" s="289" t="s">
+      <c r="F4" s="304"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="303" t="s">
         <v>162</v>
       </c>
-      <c r="I4" s="290"/>
-[...1 lines deleted...]
-      <c r="K4" s="291" t="s">
+      <c r="I4" s="304"/>
+      <c r="J4" s="304"/>
+      <c r="K4" s="305" t="s">
         <v>163</v>
       </c>
-      <c r="L4" s="292"/>
-      <c r="M4" s="293"/>
+      <c r="L4" s="306"/>
+      <c r="M4" s="307"/>
     </row>
     <row r="5" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="284"/>
-      <c r="B5" s="73" t="s">
+      <c r="A5" s="298"/>
+      <c r="B5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="D5" s="74" t="s">
+      <c r="D5" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="E5" s="73" t="s">
+      <c r="E5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="F5" s="74" t="s">
+      <c r="F5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="G5" s="74" t="s">
+      <c r="G5" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="H5" s="73" t="s">
+      <c r="H5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="I5" s="74" t="s">
+      <c r="I5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="J5" s="74" t="s">
+      <c r="J5" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="M5" s="75" t="s">
+      <c r="M5" s="71" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="76" t="s">
+    <row r="6" spans="1:14" s="74" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="299"/>
+      <c r="B6" s="72" t="s">
         <v>164</v>
       </c>
-      <c r="C6" s="73" t="s">
+      <c r="C6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="D6" s="76" t="s">
+      <c r="D6" s="72" t="s">
         <v>165</v>
       </c>
-      <c r="E6" s="76" t="s">
+      <c r="E6" s="72" t="s">
         <v>164</v>
       </c>
-      <c r="F6" s="73" t="s">
+      <c r="F6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="G6" s="76" t="s">
+      <c r="G6" s="72" t="s">
         <v>165</v>
       </c>
-      <c r="H6" s="76" t="s">
+      <c r="H6" s="72" t="s">
         <v>164</v>
       </c>
-      <c r="I6" s="73" t="s">
+      <c r="I6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="76" t="s">
+      <c r="J6" s="72" t="s">
         <v>165</v>
       </c>
-      <c r="K6" s="76" t="s">
+      <c r="K6" s="72" t="s">
         <v>164</v>
       </c>
-      <c r="L6" s="73" t="s">
+      <c r="L6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="M6" s="77" t="s">
+      <c r="M6" s="73" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="39" t="s">
         <v>137</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="40">
         <v>32410.844000000001</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="40">
         <v>101959.171235</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="45">
         <v>3146</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="40">
         <v>42911.889000000003</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="40">
         <v>102407.19534000001</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="45">
         <v>2386</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="40">
         <v>28274.607</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="40">
         <v>47542.92755</v>
       </c>
-      <c r="J7" s="46">
+      <c r="J7" s="45">
         <v>1681</v>
       </c>
-      <c r="K7" s="41">
+      <c r="K7" s="40">
         <v>251991.84700000001</v>
       </c>
-      <c r="L7" s="41">
+      <c r="L7" s="40">
         <v>184937.61099799999</v>
       </c>
-      <c r="M7" s="79">
+      <c r="M7" s="75">
         <v>734</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="40" t="s">
+    <row r="8" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="39" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="47">
+      <c r="B8" s="46">
         <v>33022.008000000002</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="46">
         <v>107674.81936199999</v>
       </c>
-      <c r="D8" s="80">
+      <c r="D8" s="76">
         <v>3261</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="46">
         <v>44679.209000000003</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="46">
         <v>109228.24687800001</v>
       </c>
-      <c r="G8" s="80">
+      <c r="G8" s="76">
         <v>2445</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="46">
         <v>28209.391</v>
       </c>
-      <c r="I8" s="47">
+      <c r="I8" s="46">
         <v>49941.490259999999</v>
       </c>
-      <c r="J8" s="80">
+      <c r="J8" s="76">
         <v>1770</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="46">
         <v>255646.995</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="46">
         <v>191236.55839300001</v>
       </c>
-      <c r="M8" s="81">
+      <c r="M8" s="77">
         <v>748</v>
       </c>
-      <c r="N8" s="82"/>
-[...2 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="N8" s="78"/>
+    </row>
+    <row r="9" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="39" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="47">
+      <c r="B9" s="46">
         <v>31765.935000000001</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="46">
         <v>116832.69938400001</v>
       </c>
-      <c r="D9" s="80">
+      <c r="D9" s="76">
         <v>3678</v>
       </c>
-      <c r="E9" s="47">
+      <c r="E9" s="46">
         <v>44187.635999999999</v>
       </c>
-      <c r="F9" s="47">
+      <c r="F9" s="46">
         <v>117810.852031</v>
       </c>
-      <c r="G9" s="80">
+      <c r="G9" s="76">
         <v>2666</v>
       </c>
-      <c r="H9" s="47">
+      <c r="H9" s="46">
         <v>27872.42</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="46">
         <v>54286.798803999998</v>
       </c>
-      <c r="J9" s="80">
+      <c r="J9" s="76">
         <v>1948</v>
       </c>
-      <c r="K9" s="47">
+      <c r="K9" s="46">
         <v>248422.53099999999</v>
       </c>
-      <c r="L9" s="47">
+      <c r="L9" s="46">
         <v>199342.31055299999</v>
       </c>
-      <c r="M9" s="81">
+      <c r="M9" s="77">
         <v>802</v>
       </c>
-      <c r="N9" s="82"/>
-[...2 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="N9" s="78"/>
+    </row>
+    <row r="10" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="47">
+      <c r="B10" s="46">
         <v>32433.178</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="46">
         <v>123419.29786799999</v>
       </c>
-      <c r="D10" s="80">
+      <c r="D10" s="76">
         <v>3805</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E10" s="46">
         <v>44787.065999999999</v>
       </c>
-      <c r="F10" s="47">
+      <c r="F10" s="46">
         <v>123846.474024</v>
       </c>
-      <c r="G10" s="80">
+      <c r="G10" s="76">
         <v>2765</v>
       </c>
-      <c r="H10" s="47">
+      <c r="H10" s="46">
         <v>29170.495999999999</v>
       </c>
-      <c r="I10" s="47">
+      <c r="I10" s="46">
         <v>59880.370183999999</v>
       </c>
-      <c r="J10" s="80">
+      <c r="J10" s="76">
         <v>2053</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="46">
         <v>253498.916</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="46">
         <v>206456.32115900001</v>
       </c>
-      <c r="M10" s="81">
+      <c r="M10" s="77">
         <v>814</v>
       </c>
-      <c r="N10" s="84"/>
-[...2 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="N10" s="80"/>
+    </row>
+    <row r="11" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="39" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="47">
+      <c r="B11" s="46">
         <v>32452.77</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="46">
         <v>128311.332435</v>
       </c>
-      <c r="D11" s="80">
+      <c r="D11" s="76">
         <v>3954</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="46">
         <v>44349.280000000006</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F11" s="46">
         <v>128509.83057699999</v>
       </c>
-      <c r="G11" s="80">
+      <c r="G11" s="76">
         <v>2898</v>
       </c>
-      <c r="H11" s="47">
+      <c r="H11" s="46">
         <v>31849.916000000005</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I11" s="46">
         <v>68487.242406000005</v>
       </c>
-      <c r="J11" s="80">
+      <c r="J11" s="76">
         <v>2150</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="46">
         <v>258962.65200000003</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="46">
         <v>214608.23995000005</v>
       </c>
-      <c r="M11" s="81">
+      <c r="M11" s="77">
         <v>829</v>
       </c>
-      <c r="N11" s="82"/>
-[...2 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="N11" s="78"/>
+    </row>
+    <row r="12" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="39" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="47">
+      <c r="B12" s="46">
         <v>31470.552</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>130821.44566</v>
       </c>
-      <c r="D12" s="80">
+      <c r="D12" s="76">
         <v>4157</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="46">
         <v>42559.08</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="46">
         <v>128439.80841099999</v>
       </c>
-      <c r="G12" s="80">
+      <c r="G12" s="76">
         <v>3018</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="46">
         <v>30811.324000000001</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="46">
         <v>70715.928832999998</v>
       </c>
-      <c r="J12" s="80">
+      <c r="J12" s="76">
         <v>2295</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="46">
         <v>235444.38300000006</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="46">
         <v>213177.66797400001</v>
       </c>
-      <c r="M12" s="81">
+      <c r="M12" s="77">
         <v>905</v>
       </c>
-      <c r="N12" s="84"/>
-[...2 lines deleted...]
-      <c r="A13" s="40" t="s">
+      <c r="N12" s="80"/>
+    </row>
+    <row r="13" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="39" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="47">
+      <c r="B13" s="46">
         <v>30372.273000000005</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="46">
         <v>134240.33519500002</v>
       </c>
-      <c r="D13" s="80">
+      <c r="D13" s="76">
         <v>4420</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="46">
         <v>40376.660000000003</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="46">
         <v>129667.526484</v>
       </c>
-      <c r="G13" s="80">
+      <c r="G13" s="76">
         <v>3211</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="46">
         <v>30275.440000000002</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="46">
         <v>74569.969368000005</v>
       </c>
-      <c r="J13" s="80">
+      <c r="J13" s="76">
         <v>2463</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="46">
         <v>212491.68299999999</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="46">
         <v>209337.11870299999</v>
       </c>
-      <c r="M13" s="81">
+      <c r="M13" s="77">
         <v>985</v>
       </c>
-      <c r="N13" s="84"/>
-[...2 lines deleted...]
-      <c r="A14" s="40" t="s">
+      <c r="N13" s="80"/>
+    </row>
+    <row r="14" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="39" t="s">
         <v>147</v>
       </c>
-      <c r="B14" s="47">
+      <c r="B14" s="46">
         <v>32532.221999999994</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="46">
         <v>140038.05952000001</v>
       </c>
-      <c r="D14" s="80">
+      <c r="D14" s="76">
         <v>4305</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="46">
         <v>43317.330999999998</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="46">
         <v>136564.63099799998</v>
       </c>
-      <c r="G14" s="80">
+      <c r="G14" s="76">
         <v>3153</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="46">
         <v>32431.777999999995</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="46">
         <v>80425.99338700001</v>
       </c>
-      <c r="J14" s="80">
+      <c r="J14" s="76">
         <v>2480</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="46">
         <v>230470.62799999997</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="46">
         <v>224082.70253699998</v>
       </c>
-      <c r="M14" s="81">
+      <c r="M14" s="77">
         <v>972</v>
       </c>
-      <c r="N14" s="84"/>
-[...2 lines deleted...]
-      <c r="A15" s="40" t="s">
+      <c r="N14" s="80"/>
+    </row>
+    <row r="15" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="39" t="s">
         <v>175</v>
       </c>
-      <c r="B15" s="47">
+      <c r="B15" s="46">
         <v>34894.000999999997</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="46">
         <v>146188.68985600001</v>
       </c>
-      <c r="D15" s="80">
+      <c r="D15" s="76">
         <v>4190</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="46">
         <v>47613.756000000001</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="46">
         <v>146822.33268999998</v>
       </c>
-      <c r="G15" s="80">
+      <c r="G15" s="76">
         <v>3084</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="46">
         <v>34306.012000000002</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="46">
         <v>84172.065939000022</v>
       </c>
-      <c r="J15" s="80">
+      <c r="J15" s="76">
         <v>2454</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="46">
         <v>266282.92700000003</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="46">
         <v>245430.38049599997</v>
       </c>
-      <c r="M15" s="81">
+      <c r="M15" s="77">
         <v>922</v>
       </c>
-      <c r="N15" s="84"/>
-[...2 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="N15" s="80"/>
+    </row>
+    <row r="16" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="39" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="47">
+      <c r="B16" s="46">
         <v>38888.559000000001</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="46">
         <v>162799.14229799999</v>
       </c>
-      <c r="D16" s="80">
+      <c r="D16" s="76">
         <v>4186</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="46">
         <v>47637.453999999998</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="46">
         <v>148040.77429399997</v>
       </c>
-      <c r="G16" s="80">
+      <c r="G16" s="76">
         <v>3108</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="46">
         <v>33261.066999999995</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="46">
         <v>80413.852392000001</v>
       </c>
-      <c r="J16" s="80">
+      <c r="J16" s="76">
         <v>2418</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="46">
         <v>270894.54699999996</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="46">
         <v>254678.75739499999</v>
       </c>
-      <c r="M16" s="81">
+      <c r="M16" s="77">
         <v>940</v>
       </c>
-      <c r="N16" s="84"/>
-[...2 lines deleted...]
-      <c r="A17" s="40" t="s">
+      <c r="N16" s="80"/>
+    </row>
+    <row r="17" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="39" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="47">
+      <c r="B17" s="46">
         <v>40721.566999999995</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="46">
         <v>176922.68285899999</v>
       </c>
-      <c r="D17" s="80">
+      <c r="D17" s="76">
         <v>4345</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="46">
         <v>47360.007000000005</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="46">
         <v>150635.85019299999</v>
       </c>
-      <c r="G17" s="80">
+      <c r="G17" s="76">
         <v>3181</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="46">
         <v>33406.080999999998</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="46">
         <v>82004.406014999986</v>
       </c>
-      <c r="J17" s="80">
+      <c r="J17" s="76">
         <v>2455</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="46">
         <v>267414.22499999998</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="46">
         <v>259568.005018</v>
       </c>
-      <c r="M17" s="81">
+      <c r="M17" s="77">
         <v>971</v>
       </c>
-      <c r="N17" s="84"/>
-[...2 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="N17" s="80"/>
+    </row>
+    <row r="18" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="53" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="54">
         <v>3015.5619999999999</v>
       </c>
-      <c r="C18" s="55">
+      <c r="C18" s="54">
         <v>13227.095971999999</v>
       </c>
-      <c r="D18" s="86">
+      <c r="D18" s="82">
         <v>4386</v>
       </c>
-      <c r="E18" s="55">
+      <c r="E18" s="54">
         <v>3598.3560000000002</v>
       </c>
-      <c r="F18" s="55">
+      <c r="F18" s="54">
         <v>11608.416998000001</v>
       </c>
-      <c r="G18" s="86">
+      <c r="G18" s="82">
         <v>3226</v>
       </c>
-      <c r="H18" s="55">
+      <c r="H18" s="54">
         <v>2571.8760000000002</v>
       </c>
-      <c r="I18" s="55">
+      <c r="I18" s="54">
         <v>6340.9901479999999</v>
       </c>
-      <c r="J18" s="86">
+      <c r="J18" s="82">
         <v>2466</v>
       </c>
-      <c r="K18" s="55">
+      <c r="K18" s="54">
         <v>23360.591</v>
       </c>
-      <c r="L18" s="55">
+      <c r="L18" s="54">
         <v>20914.453527000001</v>
       </c>
-      <c r="M18" s="87">
+      <c r="M18" s="83">
         <v>895</v>
       </c>
-      <c r="N18" s="84"/>
-[...2 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="N18" s="80"/>
+    </row>
+    <row r="19" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="53" t="s">
         <v>149</v>
       </c>
-      <c r="B19" s="55">
+      <c r="B19" s="54">
         <v>3236.7579999999998</v>
       </c>
-      <c r="C19" s="55">
+      <c r="C19" s="54">
         <v>13648.624975999999</v>
       </c>
-      <c r="D19" s="86">
+      <c r="D19" s="82">
         <v>4217</v>
       </c>
-      <c r="E19" s="55">
+      <c r="E19" s="54">
         <v>3842.348</v>
       </c>
-      <c r="F19" s="55">
+      <c r="F19" s="54">
         <v>11916.714228999999</v>
       </c>
-      <c r="G19" s="86">
+      <c r="G19" s="82">
         <v>3101</v>
       </c>
-      <c r="H19" s="55">
+      <c r="H19" s="54">
         <v>2710.1129999999998</v>
       </c>
-      <c r="I19" s="55">
+      <c r="I19" s="54">
         <v>6470.9088350000002</v>
       </c>
-      <c r="J19" s="86">
+      <c r="J19" s="82">
         <v>2388</v>
       </c>
-      <c r="K19" s="55">
+      <c r="K19" s="54">
         <v>22304.280999999999</v>
       </c>
-      <c r="L19" s="55">
+      <c r="L19" s="54">
         <v>20370.621386999999</v>
       </c>
-      <c r="M19" s="87">
+      <c r="M19" s="83">
         <v>913</v>
       </c>
-      <c r="N19" s="84"/>
-[...2 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="N19" s="80"/>
+    </row>
+    <row r="20" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="53" t="s">
         <v>150</v>
       </c>
-      <c r="B20" s="55">
+      <c r="B20" s="54">
         <v>3522.6439999999998</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="54">
         <v>14910.696985</v>
       </c>
-      <c r="D20" s="86">
+      <c r="D20" s="82">
         <v>4233</v>
       </c>
-      <c r="E20" s="55">
+      <c r="E20" s="54">
         <v>4085.306</v>
       </c>
-      <c r="F20" s="55">
+      <c r="F20" s="54">
         <v>12788.858775000001</v>
       </c>
-      <c r="G20" s="86">
+      <c r="G20" s="82">
         <v>3130</v>
       </c>
-      <c r="H20" s="55">
+      <c r="H20" s="54">
         <v>2856.6909999999998</v>
       </c>
-      <c r="I20" s="55">
+      <c r="I20" s="54">
         <v>6851.4965869999996</v>
       </c>
-      <c r="J20" s="86">
+      <c r="J20" s="82">
         <v>2398</v>
       </c>
-      <c r="K20" s="55">
+      <c r="K20" s="54">
         <v>23965.149000000001</v>
       </c>
-      <c r="L20" s="55">
+      <c r="L20" s="54">
         <v>22401.732977</v>
       </c>
-      <c r="M20" s="87">
+      <c r="M20" s="83">
         <v>935</v>
       </c>
-      <c r="N20" s="84"/>
-[...2 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="N20" s="80"/>
+    </row>
+    <row r="21" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="53" t="s">
         <v>151</v>
       </c>
-      <c r="B21" s="55">
+      <c r="B21" s="54">
         <v>3339.261</v>
       </c>
-      <c r="C21" s="55">
+      <c r="C21" s="54">
         <v>14456.089566000001</v>
       </c>
-      <c r="D21" s="86">
+      <c r="D21" s="82">
         <v>4329</v>
       </c>
-      <c r="E21" s="55">
+      <c r="E21" s="54">
         <v>3916.029</v>
       </c>
-      <c r="F21" s="55">
+      <c r="F21" s="54">
         <v>12332.277715</v>
       </c>
-      <c r="G21" s="86">
+      <c r="G21" s="82">
         <v>3149</v>
       </c>
-      <c r="H21" s="55">
+      <c r="H21" s="54">
         <v>2758.5070000000001</v>
       </c>
-      <c r="I21" s="55">
+      <c r="I21" s="54">
         <v>6694.4098709999998</v>
       </c>
-      <c r="J21" s="86">
+      <c r="J21" s="82">
         <v>2427</v>
       </c>
-      <c r="K21" s="55">
+      <c r="K21" s="54">
         <v>22540.691999999999</v>
       </c>
-      <c r="L21" s="55">
+      <c r="L21" s="54">
         <v>21596.487664</v>
       </c>
-      <c r="M21" s="87">
+      <c r="M21" s="83">
         <v>958</v>
       </c>
-      <c r="N21" s="84"/>
-[...2 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="N21" s="80"/>
+    </row>
+    <row r="22" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="53" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="55">
+      <c r="B22" s="54">
         <v>3451.5529999999999</v>
       </c>
-      <c r="C22" s="55">
+      <c r="C22" s="54">
         <v>14715.395064</v>
       </c>
-      <c r="D22" s="86">
+      <c r="D22" s="82">
         <v>4263</v>
       </c>
-      <c r="E22" s="55">
+      <c r="E22" s="54">
         <v>4047.1959999999999</v>
       </c>
-      <c r="F22" s="55">
+      <c r="F22" s="54">
         <v>12690.281669</v>
       </c>
-      <c r="G22" s="86">
+      <c r="G22" s="82">
         <v>3136</v>
       </c>
-      <c r="H22" s="55">
+      <c r="H22" s="54">
         <v>2836.6959999999999</v>
       </c>
-      <c r="I22" s="55">
+      <c r="I22" s="54">
         <v>6869.154904</v>
       </c>
-      <c r="J22" s="86">
+      <c r="J22" s="82">
         <v>2422</v>
       </c>
-      <c r="K22" s="55">
+      <c r="K22" s="54">
         <v>23158.266</v>
       </c>
-      <c r="L22" s="55">
+      <c r="L22" s="54">
         <v>22145.839259</v>
       </c>
-      <c r="M22" s="87">
+      <c r="M22" s="83">
         <v>956</v>
       </c>
-      <c r="N22" s="84"/>
-[...2 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="N22" s="80"/>
+    </row>
+    <row r="23" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="53" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="55">
+      <c r="B23" s="54">
         <v>3308.2559999999999</v>
       </c>
-      <c r="C23" s="55">
+      <c r="C23" s="54">
         <v>14260.127367999999</v>
       </c>
-      <c r="D23" s="86">
+      <c r="D23" s="82">
         <v>4310</v>
       </c>
-      <c r="E23" s="55">
+      <c r="E23" s="54">
         <v>3933.0039999999999</v>
       </c>
-      <c r="F23" s="55">
+      <c r="F23" s="54">
         <v>12389.275592</v>
       </c>
-      <c r="G23" s="86">
+      <c r="G23" s="82">
         <v>3150</v>
       </c>
-      <c r="H23" s="55">
+      <c r="H23" s="54">
         <v>2782.7579999999998</v>
       </c>
-      <c r="I23" s="55">
+      <c r="I23" s="54">
         <v>6776.3604070000001</v>
       </c>
-      <c r="J23" s="86">
+      <c r="J23" s="82">
         <v>2435</v>
       </c>
-      <c r="K23" s="55">
+      <c r="K23" s="54">
         <v>22362.998</v>
       </c>
-      <c r="L23" s="55">
+      <c r="L23" s="54">
         <v>21595.051538</v>
       </c>
-      <c r="M23" s="87">
+      <c r="M23" s="83">
         <v>966</v>
       </c>
-      <c r="N23" s="84"/>
-[...2 lines deleted...]
-      <c r="A24" s="54" t="s">
+      <c r="N23" s="80"/>
+    </row>
+    <row r="24" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="53" t="s">
         <v>154</v>
       </c>
-      <c r="B24" s="55">
+      <c r="B24" s="54">
         <v>3633.248</v>
       </c>
-      <c r="C24" s="55">
+      <c r="C24" s="54">
         <v>15830.429190999999</v>
       </c>
-      <c r="D24" s="86">
+      <c r="D24" s="82">
         <v>4357</v>
       </c>
-      <c r="E24" s="55">
+      <c r="E24" s="54">
         <v>4067.098</v>
       </c>
-      <c r="F24" s="55">
+      <c r="F24" s="54">
         <v>13082.249051000001</v>
       </c>
-      <c r="G24" s="86">
+      <c r="G24" s="82">
         <v>3217</v>
       </c>
-      <c r="H24" s="55">
+      <c r="H24" s="54">
         <v>2846.4780000000001</v>
       </c>
-      <c r="I24" s="55">
+      <c r="I24" s="54">
         <v>7070.6242069999998</v>
       </c>
-      <c r="J24" s="86">
+      <c r="J24" s="82">
         <v>2484</v>
       </c>
-      <c r="K24" s="55">
+      <c r="K24" s="54">
         <v>21304.985000000001</v>
       </c>
-      <c r="L24" s="55">
+      <c r="L24" s="54">
         <v>21725.100867000001</v>
       </c>
-      <c r="M24" s="87">
+      <c r="M24" s="83">
         <v>1020</v>
       </c>
-      <c r="N24" s="84"/>
-[...2 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="N24" s="80"/>
+    </row>
+    <row r="25" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="55">
+      <c r="B25" s="54">
         <v>3435.1219999999998</v>
       </c>
-      <c r="C25" s="55">
+      <c r="C25" s="54">
         <v>14862.267943999999</v>
       </c>
-      <c r="D25" s="86">
+      <c r="D25" s="82">
         <v>4327</v>
       </c>
-      <c r="E25" s="55">
+      <c r="E25" s="54">
         <v>3904.6210000000001</v>
       </c>
-      <c r="F25" s="55">
+      <c r="F25" s="54">
         <v>12436.085171000001</v>
       </c>
-      <c r="G25" s="86">
+      <c r="G25" s="82">
         <v>3185</v>
       </c>
-      <c r="H25" s="55">
+      <c r="H25" s="54">
         <v>2759.1190000000001</v>
       </c>
-      <c r="I25" s="55">
+      <c r="I25" s="54">
         <v>6810.0684959999999</v>
       </c>
-      <c r="J25" s="86">
+      <c r="J25" s="82">
         <v>2468</v>
       </c>
-      <c r="K25" s="55">
+      <c r="K25" s="54">
         <v>21083.882000000001</v>
       </c>
-      <c r="L25" s="55">
+      <c r="L25" s="54">
         <v>21400.205581999999</v>
       </c>
-      <c r="M25" s="87">
+      <c r="M25" s="83">
         <v>1015</v>
       </c>
-      <c r="N25" s="84"/>
-[...2 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="N25" s="80"/>
+    </row>
+    <row r="26" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="55">
+      <c r="B26" s="54">
         <v>3430.9839999999999</v>
       </c>
-      <c r="C26" s="55">
+      <c r="C26" s="54">
         <v>14997.991311</v>
       </c>
-      <c r="D26" s="86">
+      <c r="D26" s="82">
         <v>4371</v>
       </c>
-      <c r="E26" s="55">
+      <c r="E26" s="54">
         <v>4021.982</v>
       </c>
-      <c r="F26" s="55">
+      <c r="F26" s="54">
         <v>12792.088976999999</v>
       </c>
-      <c r="G26" s="86">
+      <c r="G26" s="82">
         <v>3181</v>
       </c>
-      <c r="H26" s="55">
+      <c r="H26" s="54">
         <v>2836.788</v>
       </c>
-      <c r="I26" s="55">
+      <c r="I26" s="54">
         <v>7003.9303879999998</v>
       </c>
-      <c r="J26" s="86">
+      <c r="J26" s="82">
         <v>2469</v>
       </c>
-      <c r="K26" s="55">
+      <c r="K26" s="54">
         <v>21843.131000000001</v>
       </c>
-      <c r="L26" s="55">
+      <c r="L26" s="54">
         <v>21790.955929</v>
       </c>
-      <c r="M26" s="87">
+      <c r="M26" s="83">
         <v>998</v>
       </c>
-      <c r="N26" s="84"/>
-[...2 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="N26" s="80"/>
+    </row>
+    <row r="27" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="53" t="s">
         <v>177</v>
       </c>
-      <c r="B27" s="55">
+      <c r="B27" s="54">
         <v>3475.6109999999999</v>
       </c>
-      <c r="C27" s="55">
+      <c r="C27" s="54">
         <v>15503.074462</v>
       </c>
-      <c r="D27" s="86">
+      <c r="D27" s="82">
         <v>4461</v>
       </c>
-      <c r="E27" s="55">
+      <c r="E27" s="54">
         <v>4019.64</v>
       </c>
-      <c r="F27" s="55">
+      <c r="F27" s="54">
         <v>13013.140221</v>
       </c>
-      <c r="G27" s="86">
+      <c r="G27" s="82">
         <v>3237</v>
       </c>
-      <c r="H27" s="55">
+      <c r="H27" s="54">
         <v>2855.971</v>
       </c>
-      <c r="I27" s="55">
+      <c r="I27" s="54">
         <v>7119.966187</v>
       </c>
-      <c r="J27" s="86">
+      <c r="J27" s="82">
         <v>2493</v>
       </c>
-      <c r="K27" s="55">
+      <c r="K27" s="54">
         <v>21888.303</v>
       </c>
-      <c r="L27" s="55">
+      <c r="L27" s="54">
         <v>21837.460682000001</v>
       </c>
-      <c r="M27" s="87">
+      <c r="M27" s="83">
         <v>998</v>
       </c>
-      <c r="N27" s="84"/>
-[...2 lines deleted...]
-      <c r="A28" s="54" t="s">
+      <c r="N27" s="80"/>
+    </row>
+    <row r="28" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="53" t="s">
         <v>178</v>
       </c>
-      <c r="B28" s="55">
+      <c r="B28" s="54">
         <v>3290.0659999999998</v>
       </c>
-      <c r="C28" s="55">
+      <c r="C28" s="54">
         <v>14406.131305999999</v>
       </c>
-      <c r="D28" s="86">
+      <c r="D28" s="82">
         <v>4379</v>
       </c>
-      <c r="E28" s="55">
+      <c r="E28" s="54">
         <v>3771.6350000000002</v>
       </c>
-      <c r="F28" s="55">
+      <c r="F28" s="54">
         <v>12096.809133999999</v>
       </c>
-      <c r="G28" s="86">
+      <c r="G28" s="82">
         <v>3207</v>
       </c>
-      <c r="H28" s="55">
+      <c r="H28" s="54">
         <v>2660.201</v>
       </c>
-      <c r="I28" s="55">
+      <c r="I28" s="54">
         <v>6617.8754769999996</v>
       </c>
-      <c r="J28" s="86">
+      <c r="J28" s="82">
         <v>2488</v>
       </c>
-      <c r="K28" s="55">
+      <c r="K28" s="54">
         <v>20665.909</v>
       </c>
-      <c r="L28" s="55">
+      <c r="L28" s="54">
         <v>20893.164561000001</v>
       </c>
-      <c r="M28" s="87">
+      <c r="M28" s="83">
         <v>1011</v>
       </c>
-      <c r="N28" s="84"/>
-[...2 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="N28" s="80"/>
+    </row>
+    <row r="29" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="53" t="s">
         <v>180</v>
       </c>
-      <c r="B29" s="55">
+      <c r="B29" s="54">
         <v>3582.502</v>
       </c>
-      <c r="C29" s="55">
+      <c r="C29" s="54">
         <v>16104.758714</v>
       </c>
-      <c r="D29" s="86">
+      <c r="D29" s="82">
         <v>4495</v>
       </c>
-      <c r="E29" s="55">
+      <c r="E29" s="54">
         <v>4152.7920000000004</v>
       </c>
-      <c r="F29" s="55">
+      <c r="F29" s="54">
         <v>13489.652661</v>
       </c>
-      <c r="G29" s="86">
+      <c r="G29" s="82">
         <v>3248</v>
       </c>
-      <c r="H29" s="55">
+      <c r="H29" s="54">
         <v>2930.8829999999998</v>
       </c>
-      <c r="I29" s="55">
+      <c r="I29" s="54">
         <v>7378.620508</v>
       </c>
-      <c r="J29" s="86">
+      <c r="J29" s="82">
         <v>2518</v>
       </c>
-      <c r="K29" s="55">
+      <c r="K29" s="54">
         <v>22936.038</v>
       </c>
-      <c r="L29" s="55">
+      <c r="L29" s="54">
         <v>22896.931045000001</v>
       </c>
-      <c r="M29" s="87">
+      <c r="M29" s="83">
         <v>998</v>
       </c>
-      <c r="N29" s="84"/>
-[...2 lines deleted...]
-      <c r="A30" s="40" t="s">
+      <c r="N29" s="80"/>
+    </row>
+    <row r="30" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="39" t="s">
         <v>181</v>
       </c>
-      <c r="B30" s="55"/>
-[...14 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="B30" s="54"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="80"/>
+    </row>
+    <row r="31" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="128" t="s">
         <v>148</v>
       </c>
-      <c r="B31" s="55">
-[...5 lines deleted...]
-      <c r="D31" s="86">
+      <c r="B31" s="129">
+        <v>3548.8809999999999</v>
+      </c>
+      <c r="C31" s="129">
+        <v>15555.540569999999</v>
+      </c>
+      <c r="D31" s="135">
         <v>4383</v>
       </c>
-      <c r="E31" s="55">
-[...14 lines deleted...]
-      <c r="J31" s="86">
+      <c r="E31" s="129">
+        <v>4009.3209999999999</v>
+      </c>
+      <c r="F31" s="129">
+        <v>12972.277096</v>
+      </c>
+      <c r="G31" s="135">
+        <v>3236</v>
+      </c>
+      <c r="H31" s="129">
+        <v>2830.739</v>
+      </c>
+      <c r="I31" s="129">
+        <v>7136.6039680000004</v>
+      </c>
+      <c r="J31" s="135">
         <v>2521</v>
       </c>
-      <c r="K31" s="55">
-[...5 lines deleted...]
-      <c r="M31" s="87">
+      <c r="K31" s="129">
+        <v>22977.374</v>
+      </c>
+      <c r="L31" s="129">
+        <v>22546.831958999999</v>
+      </c>
+      <c r="M31" s="136">
         <v>981</v>
       </c>
-      <c r="N31" s="84"/>
-[...2 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="N31" s="80"/>
+    </row>
+    <row r="32" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="128" t="s">
         <v>149</v>
       </c>
-      <c r="B32" s="55">
-[...14 lines deleted...]
-      <c r="G32" s="86">
+      <c r="B32" s="129">
+        <v>2724.8229999999999</v>
+      </c>
+      <c r="C32" s="129">
+        <v>12860.157234</v>
+      </c>
+      <c r="D32" s="135">
+        <v>4720</v>
+      </c>
+      <c r="E32" s="129">
+        <v>3186.5909999999999</v>
+      </c>
+      <c r="F32" s="129">
+        <v>10797.718860000001</v>
+      </c>
+      <c r="G32" s="135">
         <v>3388</v>
       </c>
-      <c r="H32" s="55">
-[...5 lines deleted...]
-      <c r="J32" s="86">
+      <c r="H32" s="129">
+        <v>2279.3069999999998</v>
+      </c>
+      <c r="I32" s="129">
+        <v>5915.9028619999999</v>
+      </c>
+      <c r="J32" s="135">
         <v>2595</v>
       </c>
-      <c r="K32" s="55">
-[...5 lines deleted...]
-      <c r="M32" s="87">
+      <c r="K32" s="129">
+        <v>18378.521000000001</v>
+      </c>
+      <c r="L32" s="129">
+        <v>18017.30847</v>
+      </c>
+      <c r="M32" s="136">
         <v>980</v>
       </c>
-      <c r="N32" s="84"/>
-[...2 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="N32" s="80"/>
+    </row>
+    <row r="33" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="128" t="s">
         <v>150</v>
       </c>
-      <c r="B33" s="55">
-[...14 lines deleted...]
-      <c r="G33" s="86">
+      <c r="B33" s="129">
+        <v>3696.7289999999998</v>
+      </c>
+      <c r="C33" s="129">
+        <v>16364.414463999999</v>
+      </c>
+      <c r="D33" s="135">
+        <v>4427</v>
+      </c>
+      <c r="E33" s="129">
+        <v>4238.6850000000004</v>
+      </c>
+      <c r="F33" s="129">
+        <v>13722.443917000001</v>
+      </c>
+      <c r="G33" s="135">
         <v>3237</v>
       </c>
-      <c r="H33" s="55">
-[...5 lines deleted...]
-      <c r="J33" s="86">
+      <c r="H33" s="129">
+        <v>2988.152</v>
+      </c>
+      <c r="I33" s="129">
+        <v>7527.5888059999997</v>
+      </c>
+      <c r="J33" s="135">
         <v>2519</v>
       </c>
-      <c r="K33" s="55">
-[...5 lines deleted...]
-      <c r="M33" s="87">
+      <c r="K33" s="129">
+        <v>23122.672999999999</v>
+      </c>
+      <c r="L33" s="129">
+        <v>22996.5982</v>
+      </c>
+      <c r="M33" s="136">
         <v>995</v>
       </c>
-      <c r="N33" s="84"/>
-[...2 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="N33" s="80"/>
+    </row>
+    <row r="34" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="128" t="s">
         <v>151</v>
       </c>
-      <c r="B34" s="55">
-[...23 lines deleted...]
-      <c r="J34" s="86">
+      <c r="B34" s="129">
+        <v>3527.5419999999999</v>
+      </c>
+      <c r="C34" s="129">
+        <v>15446.259483</v>
+      </c>
+      <c r="D34" s="135">
+        <v>4379</v>
+      </c>
+      <c r="E34" s="129">
+        <v>4209.9139999999998</v>
+      </c>
+      <c r="F34" s="129">
+        <v>13554.585077</v>
+      </c>
+      <c r="G34" s="135">
+        <v>3220</v>
+      </c>
+      <c r="H34" s="129">
+        <v>2701.8710000000001</v>
+      </c>
+      <c r="I34" s="129">
+        <v>6716.5665829999998</v>
+      </c>
+      <c r="J34" s="135">
         <v>2486</v>
       </c>
-      <c r="K34" s="55">
-[...5 lines deleted...]
-      <c r="M34" s="87">
+      <c r="K34" s="129">
+        <v>21312.960999999999</v>
+      </c>
+      <c r="L34" s="129">
+        <v>21867.778069</v>
+      </c>
+      <c r="M34" s="136">
         <v>1026</v>
       </c>
-      <c r="N34" s="84"/>
-[...44 lines deleted...]
-      <c r="A36" s="90" t="s">
+      <c r="N34" s="80"/>
+    </row>
+    <row r="35" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="128" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" s="129">
+        <v>3372.4079999999999</v>
+      </c>
+      <c r="C35" s="129">
+        <v>15098.896350999999</v>
+      </c>
+      <c r="D35" s="135">
+        <v>4477</v>
+      </c>
+      <c r="E35" s="129">
+        <v>4061.4090000000001</v>
+      </c>
+      <c r="F35" s="129">
+        <v>13312.040290000001</v>
+      </c>
+      <c r="G35" s="135">
+        <v>3278</v>
+      </c>
+      <c r="H35" s="129">
+        <v>2640.0909999999999</v>
+      </c>
+      <c r="I35" s="129">
+        <v>6654.1010329999999</v>
+      </c>
+      <c r="J35" s="135">
+        <v>2520</v>
+      </c>
+      <c r="K35" s="129">
+        <v>21483.466</v>
+      </c>
+      <c r="L35" s="129">
+        <v>21997.279348</v>
+      </c>
+      <c r="M35" s="136">
+        <v>1024</v>
+      </c>
+      <c r="N35" s="80"/>
+    </row>
+    <row r="36" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="128" t="s">
+        <v>183</v>
+      </c>
+      <c r="B36" s="132">
+        <v>3466.6990000000001</v>
+      </c>
+      <c r="C36" s="132">
+        <v>15519.760469999999</v>
+      </c>
+      <c r="D36" s="137">
+        <v>4477</v>
+      </c>
+      <c r="E36" s="132">
+        <v>4195.9390000000003</v>
+      </c>
+      <c r="F36" s="132">
+        <v>13718.565669</v>
+      </c>
+      <c r="G36" s="137">
+        <v>3269</v>
+      </c>
+      <c r="H36" s="132">
+        <v>2661.0610000000001</v>
+      </c>
+      <c r="I36" s="132">
+        <v>6716.2813210000004</v>
+      </c>
+      <c r="J36" s="137">
+        <v>2524</v>
+      </c>
+      <c r="K36" s="132">
+        <v>20601.526999999998</v>
+      </c>
+      <c r="L36" s="132">
+        <v>21503.995470000002</v>
+      </c>
+      <c r="M36" s="138">
+        <v>1044</v>
+      </c>
+      <c r="N36" s="80"/>
+    </row>
+    <row r="37" spans="1:14" s="85" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="84" t="s">
         <v>166</v>
       </c>
-      <c r="B36" s="279"/>
-[...19 lines deleted...]
-      <c r="H37" s="93"/>
+      <c r="B37" s="293"/>
+      <c r="C37" s="294"/>
+      <c r="D37" s="294"/>
+      <c r="E37" s="294"/>
+      <c r="F37" s="294"/>
+      <c r="G37" s="294"/>
+      <c r="H37" s="294"/>
+      <c r="I37" s="294"/>
+      <c r="J37" s="294"/>
+      <c r="K37" s="294"/>
+      <c r="L37" s="294"/>
+      <c r="M37" s="295"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B38" s="92"/>
-[...4 lines deleted...]
-      <c r="H38" s="93"/>
+      <c r="B38" s="86"/>
+      <c r="C38" s="86"/>
+      <c r="D38" s="87"/>
+      <c r="E38" s="86"/>
+      <c r="F38" s="86"/>
+      <c r="G38" s="87"/>
+      <c r="H38" s="87"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B39" s="92"/>
-[...4 lines deleted...]
-      <c r="H39" s="93"/>
+      <c r="B39" s="86"/>
+      <c r="C39" s="86"/>
+      <c r="E39" s="86"/>
+      <c r="F39" s="86"/>
+      <c r="G39" s="87"/>
+      <c r="H39" s="87"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B40" s="92"/>
-[...4 lines deleted...]
-      <c r="H40" s="93"/>
+      <c r="B40" s="86"/>
+      <c r="C40" s="86"/>
+      <c r="E40" s="86"/>
+      <c r="F40" s="86"/>
+      <c r="G40" s="87"/>
+      <c r="H40" s="87"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B41" s="92"/>
-[...4 lines deleted...]
-      <c r="H41" s="93"/>
+      <c r="B41" s="86"/>
+      <c r="C41" s="86"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="86"/>
+      <c r="G41" s="87"/>
+      <c r="H41" s="87"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B42" s="92"/>
-[...2 lines deleted...]
-      <c r="F42" s="92"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="87"/>
+      <c r="H42" s="87"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B43" s="92"/>
-[...2 lines deleted...]
-      <c r="F43" s="92"/>
+      <c r="B43" s="86"/>
+      <c r="C43" s="86"/>
+      <c r="E43" s="86"/>
+      <c r="F43" s="86"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B44" s="92"/>
-[...2 lines deleted...]
-      <c r="F44" s="92"/>
+      <c r="B44" s="86"/>
+      <c r="C44" s="86"/>
+      <c r="E44" s="86"/>
+      <c r="F44" s="86"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B45" s="92"/>
-[...2 lines deleted...]
-      <c r="F45" s="92"/>
+      <c r="B45" s="86"/>
+      <c r="C45" s="86"/>
+      <c r="E45" s="86"/>
+      <c r="F45" s="86"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B46" s="92"/>
-[...2 lines deleted...]
-      <c r="F46" s="92"/>
+      <c r="B46" s="86"/>
+      <c r="C46" s="86"/>
+      <c r="E46" s="86"/>
+      <c r="F46" s="86"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B47" s="92"/>
-[...2 lines deleted...]
-      <c r="F47" s="92"/>
+      <c r="B47" s="86"/>
+      <c r="C47" s="86"/>
+      <c r="E47" s="86"/>
+      <c r="F47" s="86"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B48" s="92"/>
-[...16 lines deleted...]
-      <c r="M51" s="92"/>
+      <c r="B48" s="86"/>
+      <c r="C48" s="86"/>
+      <c r="E48" s="86"/>
+      <c r="F48" s="86"/>
+    </row>
+    <row r="49" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B49" s="86"/>
+      <c r="C49" s="86"/>
+      <c r="E49" s="86"/>
+      <c r="F49" s="86"/>
     </row>
     <row r="52" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B52" s="92"/>
-[...10 lines deleted...]
-      <c r="M52" s="92"/>
+      <c r="B52" s="86"/>
+      <c r="C52" s="86"/>
+      <c r="D52" s="86"/>
+      <c r="E52" s="86"/>
+      <c r="F52" s="86"/>
+      <c r="G52" s="86"/>
+      <c r="H52" s="86"/>
+      <c r="I52" s="86"/>
+      <c r="J52" s="86"/>
+      <c r="K52" s="86"/>
+      <c r="L52" s="86"/>
+      <c r="M52" s="86"/>
     </row>
     <row r="53" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B53" s="92"/>
-[...10 lines deleted...]
-      <c r="M53" s="92"/>
+      <c r="B53" s="86"/>
+      <c r="C53" s="86"/>
+      <c r="D53" s="86"/>
+      <c r="E53" s="86"/>
+      <c r="F53" s="86"/>
+      <c r="G53" s="86"/>
+      <c r="H53" s="86"/>
+      <c r="I53" s="86"/>
+      <c r="J53" s="86"/>
+      <c r="K53" s="86"/>
+      <c r="L53" s="86"/>
+      <c r="M53" s="86"/>
     </row>
     <row r="54" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B54" s="92"/>
-[...10 lines deleted...]
-      <c r="M54" s="92"/>
+      <c r="B54" s="86"/>
+      <c r="C54" s="86"/>
+      <c r="D54" s="86"/>
+      <c r="E54" s="86"/>
+      <c r="F54" s="86"/>
+      <c r="G54" s="86"/>
+      <c r="H54" s="86"/>
+      <c r="I54" s="86"/>
+      <c r="J54" s="86"/>
+      <c r="K54" s="86"/>
+      <c r="L54" s="86"/>
+      <c r="M54" s="86"/>
     </row>
     <row r="55" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B55" s="92"/>
-[...10 lines deleted...]
-      <c r="M55" s="92"/>
+      <c r="B55" s="86"/>
+      <c r="C55" s="86"/>
+      <c r="D55" s="86"/>
+      <c r="E55" s="86"/>
+      <c r="F55" s="86"/>
+      <c r="G55" s="86"/>
+      <c r="H55" s="86"/>
+      <c r="I55" s="86"/>
+      <c r="J55" s="86"/>
+      <c r="K55" s="86"/>
+      <c r="L55" s="86"/>
+      <c r="M55" s="86"/>
     </row>
     <row r="56" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B56" s="92"/>
-[...10 lines deleted...]
-      <c r="M56" s="92"/>
+      <c r="B56" s="86"/>
+      <c r="C56" s="86"/>
+      <c r="D56" s="86"/>
+      <c r="E56" s="86"/>
+      <c r="F56" s="86"/>
+      <c r="G56" s="86"/>
+      <c r="H56" s="86"/>
+      <c r="I56" s="86"/>
+      <c r="J56" s="86"/>
+      <c r="K56" s="86"/>
+      <c r="L56" s="86"/>
+      <c r="M56" s="86"/>
     </row>
     <row r="57" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B57" s="92"/>
-[...10 lines deleted...]
-      <c r="M57" s="92"/>
+      <c r="B57" s="86"/>
+      <c r="C57" s="86"/>
+      <c r="D57" s="86"/>
+      <c r="E57" s="86"/>
+      <c r="F57" s="86"/>
+      <c r="G57" s="86"/>
+      <c r="H57" s="86"/>
+      <c r="I57" s="86"/>
+      <c r="J57" s="86"/>
+      <c r="K57" s="86"/>
+      <c r="L57" s="86"/>
+      <c r="M57" s="86"/>
     </row>
     <row r="58" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B58" s="92"/>
-[...10 lines deleted...]
-      <c r="M58" s="92"/>
+      <c r="B58" s="86"/>
+      <c r="C58" s="86"/>
+      <c r="D58" s="86"/>
+      <c r="E58" s="86"/>
+      <c r="F58" s="86"/>
+      <c r="G58" s="86"/>
+      <c r="H58" s="86"/>
+      <c r="I58" s="86"/>
+      <c r="J58" s="86"/>
+      <c r="K58" s="86"/>
+      <c r="L58" s="86"/>
+      <c r="M58" s="86"/>
     </row>
     <row r="59" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B59" s="92"/>
-[...10 lines deleted...]
-      <c r="M59" s="92"/>
+      <c r="B59" s="86"/>
+      <c r="C59" s="86"/>
+      <c r="D59" s="86"/>
+      <c r="E59" s="86"/>
+      <c r="F59" s="86"/>
+      <c r="G59" s="86"/>
+      <c r="H59" s="86"/>
+      <c r="I59" s="86"/>
+      <c r="J59" s="86"/>
+      <c r="K59" s="86"/>
+      <c r="L59" s="86"/>
+      <c r="M59" s="86"/>
     </row>
     <row r="60" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B60" s="92"/>
-[...10 lines deleted...]
-      <c r="M60" s="92"/>
+      <c r="B60" s="86"/>
+      <c r="C60" s="86"/>
+      <c r="D60" s="86"/>
+      <c r="E60" s="86"/>
+      <c r="F60" s="86"/>
+      <c r="G60" s="86"/>
+      <c r="H60" s="86"/>
+      <c r="I60" s="86"/>
+      <c r="J60" s="86"/>
+      <c r="K60" s="86"/>
+      <c r="L60" s="86"/>
+      <c r="M60" s="86"/>
     </row>
     <row r="61" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B61" s="92"/>
-[...10 lines deleted...]
-      <c r="M61" s="92"/>
+      <c r="B61" s="86"/>
+      <c r="C61" s="86"/>
+      <c r="D61" s="86"/>
+      <c r="E61" s="86"/>
+      <c r="F61" s="86"/>
+      <c r="G61" s="86"/>
+      <c r="H61" s="86"/>
+      <c r="I61" s="86"/>
+      <c r="J61" s="86"/>
+      <c r="K61" s="86"/>
+      <c r="L61" s="86"/>
+      <c r="M61" s="86"/>
+    </row>
+    <row r="62" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B62" s="86"/>
+      <c r="C62" s="86"/>
+      <c r="D62" s="86"/>
+      <c r="E62" s="86"/>
+      <c r="F62" s="86"/>
+      <c r="G62" s="86"/>
+      <c r="H62" s="86"/>
+      <c r="I62" s="86"/>
+      <c r="J62" s="86"/>
+      <c r="K62" s="86"/>
+      <c r="L62" s="86"/>
+      <c r="M62" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="36" max="12" man="1"/>
+    <brk id="37" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D42C3B1-5899-4BC8-8EDD-7AF2467F6C82}">
-  <dimension ref="A1:Z61"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="70" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="33" max="16384" width="9" style="70"/>
+    <col min="1" max="1" width="11.44140625" style="66" customWidth="1"/>
+    <col min="2" max="13" width="14.77734375" style="66" customWidth="1"/>
+    <col min="14" max="14" width="11.44140625" style="66" customWidth="1"/>
+    <col min="15" max="26" width="14.77734375" style="66" customWidth="1"/>
+    <col min="27" max="27" width="9" style="66" customWidth="1"/>
+    <col min="28" max="28" width="9" style="66"/>
+    <col min="29" max="32" width="11.44140625" style="66" customWidth="1"/>
+    <col min="33" max="16384" width="9" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="282" t="s">
+      <c r="B1" s="296" t="s">
         <v>167</v>
       </c>
-      <c r="C1" s="282"/>
-[...10 lines deleted...]
-      <c r="O1" s="282" t="s">
+      <c r="C1" s="296"/>
+      <c r="D1" s="296"/>
+      <c r="E1" s="296"/>
+      <c r="F1" s="296"/>
+      <c r="G1" s="296"/>
+      <c r="H1" s="296"/>
+      <c r="I1" s="296"/>
+      <c r="J1" s="296"/>
+      <c r="K1" s="296"/>
+      <c r="L1" s="296"/>
+      <c r="M1" s="296"/>
+      <c r="O1" s="296" t="s">
         <v>168</v>
       </c>
-      <c r="P1" s="282"/>
-[...9 lines deleted...]
-      <c r="Z1" s="282"/>
+      <c r="P1" s="296"/>
+      <c r="Q1" s="296"/>
+      <c r="R1" s="296"/>
+      <c r="S1" s="296"/>
+      <c r="T1" s="296"/>
+      <c r="U1" s="296"/>
+      <c r="V1" s="296"/>
+      <c r="W1" s="296"/>
+      <c r="X1" s="296"/>
+      <c r="Y1" s="296"/>
+      <c r="Z1" s="296"/>
     </row>
     <row r="2" spans="1:26" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="297"/>
-[...22 lines deleted...]
-      <c r="Z2" s="72"/>
+      <c r="B2" s="311"/>
+      <c r="C2" s="311"/>
+      <c r="D2" s="311"/>
+      <c r="E2" s="311"/>
+      <c r="F2" s="311"/>
+      <c r="G2" s="311"/>
+      <c r="H2" s="311"/>
+      <c r="I2" s="311"/>
+      <c r="J2" s="311"/>
+      <c r="K2" s="311"/>
+      <c r="L2" s="311"/>
+      <c r="M2" s="311"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="68"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
+      <c r="Z2" s="68"/>
     </row>
     <row r="3" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="283" t="s">
+      <c r="A3" s="297" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="298" t="s">
+      <c r="B3" s="312" t="s">
         <v>169</v>
       </c>
-      <c r="C3" s="299"/>
-[...10 lines deleted...]
-      <c r="N3" s="283" t="s">
+      <c r="C3" s="313"/>
+      <c r="D3" s="313"/>
+      <c r="E3" s="313"/>
+      <c r="F3" s="313"/>
+      <c r="G3" s="313"/>
+      <c r="H3" s="313"/>
+      <c r="I3" s="313"/>
+      <c r="J3" s="313"/>
+      <c r="K3" s="313"/>
+      <c r="L3" s="313"/>
+      <c r="M3" s="314"/>
+      <c r="N3" s="297" t="s">
         <v>111</v>
       </c>
-      <c r="O3" s="298" t="s">
+      <c r="O3" s="312" t="s">
         <v>169</v>
       </c>
-      <c r="P3" s="299"/>
-[...9 lines deleted...]
-      <c r="Z3" s="300"/>
+      <c r="P3" s="313"/>
+      <c r="Q3" s="313"/>
+      <c r="R3" s="313"/>
+      <c r="S3" s="313"/>
+      <c r="T3" s="313"/>
+      <c r="U3" s="313"/>
+      <c r="V3" s="313"/>
+      <c r="W3" s="313"/>
+      <c r="X3" s="313"/>
+      <c r="Y3" s="313"/>
+      <c r="Z3" s="314"/>
     </row>
     <row r="4" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="284"/>
-      <c r="B4" s="301" t="s">
+      <c r="A4" s="298"/>
+      <c r="B4" s="315" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="302"/>
-[...4 lines deleted...]
-      <c r="H4" s="301" t="s">
+      <c r="C4" s="316"/>
+      <c r="D4" s="316"/>
+      <c r="E4" s="316"/>
+      <c r="F4" s="316"/>
+      <c r="G4" s="316"/>
+      <c r="H4" s="315" t="s">
         <v>161</v>
       </c>
-      <c r="I4" s="302"/>
-[...5 lines deleted...]
-      <c r="O4" s="301" t="s">
+      <c r="I4" s="316"/>
+      <c r="J4" s="316"/>
+      <c r="K4" s="316"/>
+      <c r="L4" s="316"/>
+      <c r="M4" s="317"/>
+      <c r="N4" s="298"/>
+      <c r="O4" s="315" t="s">
         <v>162</v>
       </c>
-      <c r="P4" s="302"/>
-[...4 lines deleted...]
-      <c r="U4" s="301" t="s">
+      <c r="P4" s="316"/>
+      <c r="Q4" s="316"/>
+      <c r="R4" s="316"/>
+      <c r="S4" s="316"/>
+      <c r="T4" s="316"/>
+      <c r="U4" s="315" t="s">
         <v>163</v>
       </c>
-      <c r="V4" s="302"/>
-[...3 lines deleted...]
-      <c r="Z4" s="303"/>
+      <c r="V4" s="316"/>
+      <c r="W4" s="316"/>
+      <c r="X4" s="316"/>
+      <c r="Y4" s="316"/>
+      <c r="Z4" s="317"/>
     </row>
     <row r="5" spans="1:26" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="284"/>
-      <c r="B5" s="73" t="s">
+      <c r="A5" s="298"/>
+      <c r="B5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="C5" s="73" t="s">
+      <c r="C5" s="69" t="s">
         <v>125</v>
       </c>
-      <c r="D5" s="74" t="s">
+      <c r="D5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="E5" s="74" t="s">
+      <c r="E5" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="F5" s="74" t="s">
+      <c r="F5" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="69" t="s">
         <v>171</v>
       </c>
-      <c r="H5" s="73" t="s">
+      <c r="H5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="I5" s="73" t="s">
+      <c r="I5" s="69" t="s">
         <v>125</v>
       </c>
-      <c r="J5" s="74" t="s">
+      <c r="J5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="K5" s="74" t="s">
+      <c r="K5" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="L5" s="74" t="s">
+      <c r="L5" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="M5" s="94" t="s">
+      <c r="M5" s="88" t="s">
         <v>171</v>
       </c>
-      <c r="N5" s="284"/>
-      <c r="O5" s="73" t="s">
+      <c r="N5" s="298"/>
+      <c r="O5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="P5" s="73" t="s">
+      <c r="P5" s="69" t="s">
         <v>125</v>
       </c>
-      <c r="Q5" s="74" t="s">
+      <c r="Q5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="R5" s="74" t="s">
+      <c r="R5" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="74" t="s">
+      <c r="S5" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="T5" s="73" t="s">
+      <c r="T5" s="69" t="s">
         <v>171</v>
       </c>
-      <c r="U5" s="73" t="s">
+      <c r="U5" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="V5" s="73" t="s">
+      <c r="V5" s="69" t="s">
         <v>125</v>
       </c>
-      <c r="W5" s="74" t="s">
+      <c r="W5" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="X5" s="74" t="s">
+      <c r="X5" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="Y5" s="74" t="s">
+      <c r="Y5" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="Z5" s="94" t="s">
+      <c r="Z5" s="88" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="73" t="s">
+    <row r="6" spans="1:26" s="74" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="299"/>
+      <c r="B6" s="69" t="s">
         <v>134</v>
       </c>
-      <c r="C6" s="73" t="s">
+      <c r="C6" s="69" t="s">
         <v>135</v>
       </c>
-      <c r="D6" s="73" t="s">
+      <c r="D6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="E6" s="73" t="s">
+      <c r="E6" s="69" t="s">
         <v>133</v>
       </c>
-      <c r="F6" s="73" t="s">
+      <c r="F6" s="69" t="s">
         <v>136</v>
       </c>
-      <c r="G6" s="73" t="s">
+      <c r="G6" s="69" t="s">
         <v>133</v>
       </c>
-      <c r="H6" s="73" t="s">
+      <c r="H6" s="69" t="s">
         <v>134</v>
       </c>
-      <c r="I6" s="73" t="s">
+      <c r="I6" s="69" t="s">
         <v>135</v>
       </c>
-      <c r="J6" s="73" t="s">
+      <c r="J6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="K6" s="73" t="s">
+      <c r="K6" s="69" t="s">
         <v>133</v>
       </c>
-      <c r="L6" s="73" t="s">
+      <c r="L6" s="69" t="s">
         <v>136</v>
       </c>
-      <c r="M6" s="94" t="s">
+      <c r="M6" s="88" t="s">
         <v>133</v>
       </c>
-      <c r="N6" s="285"/>
-      <c r="O6" s="73" t="s">
+      <c r="N6" s="299"/>
+      <c r="O6" s="69" t="s">
         <v>134</v>
       </c>
-      <c r="P6" s="73" t="s">
+      <c r="P6" s="69" t="s">
         <v>135</v>
       </c>
-      <c r="Q6" s="73" t="s">
+      <c r="Q6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="R6" s="73" t="s">
+      <c r="R6" s="69" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="73" t="s">
+      <c r="S6" s="69" t="s">
         <v>136</v>
       </c>
-      <c r="T6" s="73" t="s">
+      <c r="T6" s="69" t="s">
         <v>133</v>
       </c>
-      <c r="U6" s="73" t="s">
+      <c r="U6" s="69" t="s">
         <v>134</v>
       </c>
-      <c r="V6" s="73" t="s">
+      <c r="V6" s="69" t="s">
         <v>135</v>
       </c>
-      <c r="W6" s="73" t="s">
+      <c r="W6" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="X6" s="73" t="s">
+      <c r="X6" s="69" t="s">
         <v>133</v>
       </c>
-      <c r="Y6" s="73" t="s">
+      <c r="Y6" s="69" t="s">
         <v>136</v>
       </c>
-      <c r="Z6" s="94" t="s">
+      <c r="Z6" s="88" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:26" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="39" t="s">
         <v>137</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="40">
         <v>1091.5630000000001</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="40">
         <v>8833.7630000000008</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="40">
         <v>82542.814889000001</v>
       </c>
-      <c r="E7" s="95">
+      <c r="E7" s="89">
         <v>75619</v>
       </c>
-      <c r="F7" s="96">
+      <c r="F7" s="90">
         <v>8.09</v>
       </c>
-      <c r="G7" s="95">
+      <c r="G7" s="89">
         <v>9344</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="40">
         <v>1498.442</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="40">
         <v>13096.838</v>
       </c>
-      <c r="J7" s="41">
+      <c r="J7" s="40">
         <v>78182.234773000004</v>
       </c>
-      <c r="K7" s="95">
+      <c r="K7" s="89">
         <v>52176</v>
       </c>
-      <c r="L7" s="96">
+      <c r="L7" s="90">
         <v>8.74</v>
       </c>
-      <c r="M7" s="97">
+      <c r="M7" s="91">
         <v>5970</v>
       </c>
-      <c r="N7" s="40" t="s">
+      <c r="N7" s="39" t="s">
         <v>137</v>
       </c>
-      <c r="O7" s="41">
+      <c r="O7" s="40">
         <v>628.32000000000005</v>
       </c>
-      <c r="P7" s="41">
+      <c r="P7" s="40">
         <v>9187.6720000000005</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="Q7" s="40">
         <v>30927.201517000001</v>
       </c>
-      <c r="R7" s="95">
+      <c r="R7" s="89">
         <v>49222</v>
       </c>
-      <c r="S7" s="96">
+      <c r="S7" s="90">
         <v>14.62</v>
       </c>
-      <c r="T7" s="95">
+      <c r="T7" s="89">
         <v>3366</v>
       </c>
-      <c r="U7" s="41">
+      <c r="U7" s="40">
         <v>62.353000000000002</v>
       </c>
-      <c r="V7" s="41">
+      <c r="V7" s="40">
         <v>206.255</v>
       </c>
-      <c r="W7" s="41">
+      <c r="W7" s="40">
         <v>1870.7153450000001</v>
       </c>
-      <c r="X7" s="95">
+      <c r="X7" s="89">
         <v>30002</v>
       </c>
-      <c r="Y7" s="96">
+      <c r="Y7" s="90">
         <v>3.31</v>
       </c>
-      <c r="Z7" s="97">
+      <c r="Z7" s="91">
         <v>9070</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="40" t="s">
+    <row r="8" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="39" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="43">
         <v>1110.7919999999999</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="43">
         <v>9278.61</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="43">
         <v>87142.154983</v>
       </c>
-      <c r="E8" s="95">
+      <c r="E8" s="89">
         <v>78450</v>
       </c>
-      <c r="F8" s="96">
+      <c r="F8" s="90">
         <v>8.35</v>
       </c>
-      <c r="G8" s="95">
+      <c r="G8" s="89">
         <v>9392</v>
       </c>
-      <c r="H8" s="44">
+      <c r="H8" s="43">
         <v>1516.5350000000001</v>
       </c>
-      <c r="I8" s="44">
+      <c r="I8" s="43">
         <v>13322.24</v>
       </c>
-      <c r="J8" s="44">
+      <c r="J8" s="43">
         <v>83002.120139000006</v>
       </c>
-      <c r="K8" s="95">
+      <c r="K8" s="89">
         <v>54731</v>
       </c>
-      <c r="L8" s="96">
+      <c r="L8" s="90">
         <v>8.7799999999999994</v>
       </c>
-      <c r="M8" s="97">
+      <c r="M8" s="91">
         <v>6230</v>
       </c>
-      <c r="N8" s="40" t="s">
+      <c r="N8" s="39" t="s">
         <v>139</v>
       </c>
-      <c r="O8" s="44">
+      <c r="O8" s="43">
         <v>627.12199999999996</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="43">
         <v>9206.6980000000003</v>
       </c>
-      <c r="Q8" s="44">
+      <c r="Q8" s="43">
         <v>31801.949315999998</v>
       </c>
-      <c r="R8" s="95">
+      <c r="R8" s="89">
         <v>50711</v>
       </c>
-      <c r="S8" s="96">
+      <c r="S8" s="90">
         <v>14.68</v>
       </c>
-      <c r="T8" s="95">
+      <c r="T8" s="89">
         <v>3454</v>
       </c>
-      <c r="U8" s="44">
+      <c r="U8" s="43">
         <v>61.588000000000001</v>
       </c>
-      <c r="V8" s="44">
+      <c r="V8" s="43">
         <v>202.86699999999999</v>
       </c>
-      <c r="W8" s="44">
+      <c r="W8" s="43">
         <v>1851.4748750000001</v>
       </c>
-      <c r="X8" s="95">
+      <c r="X8" s="89">
         <v>30062</v>
       </c>
-      <c r="Y8" s="96">
+      <c r="Y8" s="90">
         <v>3.29</v>
       </c>
-      <c r="Z8" s="97">
+      <c r="Z8" s="91">
         <v>9127</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="39" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="43">
         <v>1133.806</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="43">
         <v>9090.4709999999995</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="43">
         <v>91425.593477000002</v>
       </c>
-      <c r="E9" s="95">
+      <c r="E9" s="89">
         <v>80636</v>
       </c>
-      <c r="F9" s="96">
+      <c r="F9" s="90">
         <v>8.02</v>
       </c>
-      <c r="G9" s="95">
+      <c r="G9" s="89">
         <v>10057</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="43">
         <v>1528.7539999999999</v>
       </c>
-      <c r="I9" s="44">
+      <c r="I9" s="43">
         <v>13239.569</v>
       </c>
-      <c r="J9" s="44">
+      <c r="J9" s="43">
         <v>86322.603533000001</v>
       </c>
-      <c r="K9" s="95">
+      <c r="K9" s="89">
         <v>56466</v>
       </c>
-      <c r="L9" s="96">
+      <c r="L9" s="90">
         <v>8.66</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="91">
         <v>6520</v>
       </c>
-      <c r="N9" s="40" t="s">
+      <c r="N9" s="39" t="s">
         <v>141</v>
       </c>
-      <c r="O9" s="44">
+      <c r="O9" s="43">
         <v>641.34799999999996</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="43">
         <v>9218.6790000000001</v>
       </c>
-      <c r="Q9" s="44">
+      <c r="Q9" s="43">
         <v>33105.524850000002</v>
       </c>
-      <c r="R9" s="95">
+      <c r="R9" s="89">
         <v>51619</v>
       </c>
-      <c r="S9" s="96">
+      <c r="S9" s="90">
         <v>14.37</v>
       </c>
-      <c r="T9" s="95">
+      <c r="T9" s="89">
         <v>3591</v>
       </c>
-      <c r="U9" s="44">
+      <c r="U9" s="43">
         <v>57.302</v>
       </c>
-      <c r="V9" s="44">
+      <c r="V9" s="43">
         <v>187.60300000000001</v>
       </c>
-      <c r="W9" s="44">
+      <c r="W9" s="43">
         <v>1725.350097</v>
       </c>
-      <c r="X9" s="95">
+      <c r="X9" s="89">
         <v>30110</v>
       </c>
-      <c r="Y9" s="96">
+      <c r="Y9" s="90">
         <v>3.27</v>
       </c>
-      <c r="Z9" s="97">
+      <c r="Z9" s="91">
         <v>9197</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="40" t="s">
+    <row r="10" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="43">
         <v>1159.4949999999999</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="43">
         <v>9299.3330000000005</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="43">
         <v>96921.072805999996</v>
       </c>
-      <c r="E10" s="95">
+      <c r="E10" s="89">
         <v>83589</v>
       </c>
-      <c r="F10" s="96">
+      <c r="F10" s="90">
         <v>8.02</v>
       </c>
-      <c r="G10" s="95">
+      <c r="G10" s="89">
         <v>10422</v>
       </c>
-      <c r="H10" s="44">
+      <c r="H10" s="43">
         <v>1558.587</v>
       </c>
-      <c r="I10" s="44">
+      <c r="I10" s="43">
         <v>13463.406000000001</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="43">
         <v>91013.139851999993</v>
       </c>
-      <c r="K10" s="95">
+      <c r="K10" s="89">
         <v>58395</v>
       </c>
-      <c r="L10" s="96">
+      <c r="L10" s="90">
         <v>8.64</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="91">
         <v>6760</v>
       </c>
-      <c r="N10" s="40" t="s">
+      <c r="N10" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="O10" s="44">
+      <c r="O10" s="43">
         <v>665.94100000000003</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="43">
         <v>9353.4740000000002</v>
       </c>
-      <c r="Q10" s="44">
+      <c r="Q10" s="43">
         <v>35299.650140999998</v>
       </c>
-      <c r="R10" s="95">
+      <c r="R10" s="89">
         <v>53007</v>
       </c>
-      <c r="S10" s="96">
+      <c r="S10" s="90">
         <v>14.05</v>
       </c>
-      <c r="T10" s="95">
+      <c r="T10" s="89">
         <v>3774</v>
       </c>
-      <c r="U10" s="44">
+      <c r="U10" s="43">
         <v>53.018999999999998</v>
       </c>
-      <c r="V10" s="44">
+      <c r="V10" s="43">
         <v>174.584</v>
       </c>
-      <c r="W10" s="44">
+      <c r="W10" s="43">
         <v>1585.4566870000001</v>
       </c>
-      <c r="X10" s="95">
+      <c r="X10" s="89">
         <v>29904</v>
       </c>
-      <c r="Y10" s="96">
+      <c r="Y10" s="90">
         <v>3.29</v>
       </c>
-      <c r="Z10" s="97">
+      <c r="Z10" s="91">
         <v>9081</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="40" t="s">
+    <row r="11" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="39" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="43">
         <v>1192.105</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="43">
         <v>9494.0550000000003</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="43">
         <v>101020.37081100002</v>
       </c>
-      <c r="E11" s="95">
+      <c r="E11" s="89">
         <v>84741</v>
       </c>
-      <c r="F11" s="96">
+      <c r="F11" s="90">
         <v>7.96</v>
       </c>
-      <c r="G11" s="95">
+      <c r="G11" s="89">
         <v>10640</v>
       </c>
-      <c r="H11" s="44">
+      <c r="H11" s="43">
         <v>1578.527</v>
       </c>
-      <c r="I11" s="44">
+      <c r="I11" s="43">
         <v>13532.186999999998</v>
       </c>
-      <c r="J11" s="44">
+      <c r="J11" s="43">
         <v>92802.351955000006</v>
       </c>
-      <c r="K11" s="95">
+      <c r="K11" s="89">
         <v>58790</v>
       </c>
-      <c r="L11" s="96">
+      <c r="L11" s="90">
         <v>8.57</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="91">
         <v>6858</v>
       </c>
-      <c r="N11" s="40" t="s">
+      <c r="N11" s="39" t="s">
         <v>144</v>
       </c>
-      <c r="O11" s="44">
+      <c r="O11" s="43">
         <v>710.73099999999988</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="43">
         <v>9628.6720000000005</v>
       </c>
-      <c r="Q11" s="44">
+      <c r="Q11" s="43">
         <v>37890.794038999993</v>
       </c>
-      <c r="R11" s="95">
+      <c r="R11" s="89">
         <v>53312</v>
       </c>
-      <c r="S11" s="96">
+      <c r="S11" s="90">
         <v>13.55</v>
       </c>
-      <c r="T11" s="95">
+      <c r="T11" s="89">
         <v>3935</v>
       </c>
-      <c r="U11" s="44">
+      <c r="U11" s="43">
         <v>51.557999999999993</v>
       </c>
-      <c r="V11" s="44">
+      <c r="V11" s="43">
         <v>170.80300000000003</v>
       </c>
-      <c r="W11" s="44">
+      <c r="W11" s="43">
         <v>1538.9899740000001</v>
       </c>
-      <c r="X11" s="95">
+      <c r="X11" s="89">
         <v>29850</v>
       </c>
-      <c r="Y11" s="96">
+      <c r="Y11" s="90">
         <v>3.31</v>
       </c>
-      <c r="Z11" s="97">
+      <c r="Z11" s="91">
         <v>9010</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="40" t="s">
+    <row r="12" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="39" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="44">
+      <c r="B12" s="43">
         <v>1144.675</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="43">
         <v>8862.2379999999994</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="43">
         <v>102465.31355399999</v>
       </c>
-      <c r="E12" s="95">
+      <c r="E12" s="89">
         <v>89515</v>
       </c>
-      <c r="F12" s="96">
+      <c r="F12" s="90">
         <v>7.74</v>
       </c>
-      <c r="G12" s="95">
+      <c r="G12" s="89">
         <v>11562</v>
       </c>
-      <c r="H12" s="44">
+      <c r="H12" s="43">
         <v>1476.5769999999998</v>
       </c>
-      <c r="I12" s="44">
+      <c r="I12" s="43">
         <v>12928.807999999999</v>
       </c>
-      <c r="J12" s="44">
+      <c r="J12" s="43">
         <v>93793.490314999974</v>
       </c>
-      <c r="K12" s="95">
+      <c r="K12" s="89">
         <v>63521</v>
       </c>
-      <c r="L12" s="96">
+      <c r="L12" s="90">
         <v>8.76</v>
       </c>
-      <c r="M12" s="98">
+      <c r="M12" s="92">
         <v>7255</v>
       </c>
-      <c r="N12" s="40" t="s">
+      <c r="N12" s="39" t="s">
         <v>145</v>
       </c>
-      <c r="O12" s="44">
+      <c r="O12" s="43">
         <v>698.5809999999999</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="43">
         <v>9523.1620000000003</v>
       </c>
-      <c r="Q12" s="44">
+      <c r="Q12" s="43">
         <v>39538.795896000003</v>
       </c>
-      <c r="R12" s="95">
+      <c r="R12" s="89">
         <v>56599</v>
       </c>
-      <c r="S12" s="96">
+      <c r="S12" s="90">
         <v>13.63</v>
       </c>
-      <c r="T12" s="95">
+      <c r="T12" s="89">
         <v>4152</v>
       </c>
-      <c r="U12" s="44">
+      <c r="U12" s="43">
         <v>47.847000000000008</v>
       </c>
-      <c r="V12" s="44">
+      <c r="V12" s="43">
         <v>159.083</v>
       </c>
-      <c r="W12" s="44">
+      <c r="W12" s="43">
         <v>1429.4683399999997</v>
       </c>
-      <c r="X12" s="95">
+      <c r="X12" s="89">
         <v>29876</v>
       </c>
-      <c r="Y12" s="96">
+      <c r="Y12" s="90">
         <v>3.32</v>
       </c>
-      <c r="Z12" s="98">
+      <c r="Z12" s="92">
         <v>8986</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="40" t="s">
+    <row r="13" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="39" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="44">
+      <c r="B13" s="43">
         <v>1044.539</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="43">
         <v>8306.2569999999996</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="43">
         <v>100668.711515</v>
       </c>
-      <c r="E13" s="95">
+      <c r="E13" s="89">
         <v>96376</v>
       </c>
-      <c r="F13" s="96">
+      <c r="F13" s="90">
         <v>7.95</v>
       </c>
-      <c r="G13" s="95">
+      <c r="G13" s="89">
         <v>12120</v>
       </c>
-      <c r="H13" s="44">
+      <c r="H13" s="43">
         <v>1344.1979999999999</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="43">
         <v>12022.1</v>
       </c>
-      <c r="J13" s="44">
+      <c r="J13" s="43">
         <v>92496.855234999995</v>
       </c>
-      <c r="K13" s="95">
+      <c r="K13" s="89">
         <v>68812</v>
       </c>
-      <c r="L13" s="96">
+      <c r="L13" s="90">
         <v>8.94</v>
       </c>
-      <c r="M13" s="98">
+      <c r="M13" s="92">
         <v>7694</v>
       </c>
-      <c r="N13" s="40" t="s">
+      <c r="N13" s="39" t="s">
         <v>146</v>
       </c>
-      <c r="O13" s="44">
+      <c r="O13" s="43">
         <v>682.101</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="43">
         <v>9403.8140000000003</v>
       </c>
-      <c r="Q13" s="44">
+      <c r="Q13" s="43">
         <v>41852.075249000001</v>
       </c>
-      <c r="R13" s="95">
+      <c r="R13" s="89">
         <v>61358</v>
       </c>
-      <c r="S13" s="96">
+      <c r="S13" s="90">
         <v>13.79</v>
       </c>
-      <c r="T13" s="95">
+      <c r="T13" s="89">
         <v>4451</v>
       </c>
-      <c r="U13" s="44">
+      <c r="U13" s="43">
         <v>47.635999999999996</v>
       </c>
-      <c r="V13" s="44">
+      <c r="V13" s="43">
         <v>155.82499999999996</v>
       </c>
-      <c r="W13" s="44">
+      <c r="W13" s="43">
         <v>1420.39624</v>
       </c>
-      <c r="X13" s="95">
+      <c r="X13" s="89">
         <v>29818</v>
       </c>
-      <c r="Y13" s="96">
+      <c r="Y13" s="90">
         <v>3.27</v>
       </c>
-      <c r="Z13" s="98">
+      <c r="Z13" s="92">
         <v>9115</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="40" t="s">
+    <row r="14" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="39" t="s">
         <v>147</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="43">
         <v>1066.8879999999999</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="43">
         <v>8195.34</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="43">
         <v>103693.420383</v>
       </c>
-      <c r="E14" s="95">
+      <c r="E14" s="89">
         <v>97192</v>
       </c>
-      <c r="F14" s="96">
+      <c r="F14" s="90">
         <v>7.68</v>
       </c>
-      <c r="G14" s="95">
+      <c r="G14" s="89">
         <v>12653</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="43">
         <v>1328.559</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="43">
         <v>11746.239</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="43">
         <v>93315.691231000004</v>
       </c>
-      <c r="K14" s="95">
+      <c r="K14" s="89">
         <v>70238</v>
       </c>
-      <c r="L14" s="96">
+      <c r="L14" s="90">
         <v>8.84</v>
       </c>
-      <c r="M14" s="98">
+      <c r="M14" s="92">
         <v>7944</v>
       </c>
-      <c r="N14" s="40" t="s">
+      <c r="N14" s="39" t="s">
         <v>147</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="43">
         <v>685.53300000000002</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="43">
         <v>9320.3070000000007</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="43">
         <v>43426.715787000001</v>
       </c>
-      <c r="R14" s="95">
+      <c r="R14" s="89">
         <v>63347</v>
       </c>
-      <c r="S14" s="96">
+      <c r="S14" s="90">
         <v>13.6</v>
       </c>
-      <c r="T14" s="95">
+      <c r="T14" s="89">
         <v>4659</v>
       </c>
-      <c r="U14" s="44">
+      <c r="U14" s="43">
         <v>40.19700000000001</v>
       </c>
-      <c r="V14" s="44">
+      <c r="V14" s="43">
         <v>134.49799999999999</v>
       </c>
-      <c r="W14" s="44">
+      <c r="W14" s="43">
         <v>1208.0107370000001</v>
       </c>
-      <c r="X14" s="95">
+      <c r="X14" s="89">
         <v>30052</v>
       </c>
-      <c r="Y14" s="96">
+      <c r="Y14" s="90">
         <v>3.35</v>
       </c>
-      <c r="Z14" s="98">
+      <c r="Z14" s="92">
         <v>8982</v>
       </c>
     </row>
-    <row r="15" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="40" t="s">
+    <row r="15" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="39" t="s">
         <v>175</v>
       </c>
-      <c r="B15" s="44">
+      <c r="B15" s="43">
         <v>1215.6880000000001</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="43">
         <v>9047.68</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="43">
         <v>114254.866836</v>
       </c>
-      <c r="E15" s="95">
+      <c r="E15" s="89">
         <v>93984</v>
       </c>
-      <c r="F15" s="96">
+      <c r="F15" s="90">
         <v>7.44</v>
       </c>
-      <c r="G15" s="95">
+      <c r="G15" s="89">
         <v>12628</v>
       </c>
-      <c r="H15" s="44">
+      <c r="H15" s="43">
         <v>1514.6240000000003</v>
       </c>
-      <c r="I15" s="44">
+      <c r="I15" s="43">
         <v>12756.682999999999</v>
       </c>
-      <c r="J15" s="44">
+      <c r="J15" s="43">
         <v>102739.262099</v>
       </c>
-      <c r="K15" s="95">
+      <c r="K15" s="89">
         <v>67832</v>
       </c>
-      <c r="L15" s="96">
+      <c r="L15" s="90">
         <v>8.42</v>
       </c>
-      <c r="M15" s="98">
+      <c r="M15" s="92">
         <v>8054</v>
       </c>
-      <c r="N15" s="40" t="s">
+      <c r="N15" s="39" t="s">
         <v>175</v>
       </c>
-      <c r="O15" s="44">
+      <c r="O15" s="43">
         <v>737.096</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="43">
         <v>9482.7789999999986</v>
       </c>
-      <c r="Q15" s="44">
+      <c r="Q15" s="43">
         <v>45322.137449000002</v>
       </c>
-      <c r="R15" s="95">
+      <c r="R15" s="89">
         <v>61487</v>
       </c>
-      <c r="S15" s="96">
+      <c r="S15" s="90">
         <v>12.87</v>
       </c>
-      <c r="T15" s="95">
+      <c r="T15" s="89">
         <v>4779</v>
       </c>
-      <c r="U15" s="44">
+      <c r="U15" s="43">
         <v>36.384999999999998</v>
       </c>
-      <c r="V15" s="44">
+      <c r="V15" s="43">
         <v>131.75700000000001</v>
       </c>
-      <c r="W15" s="44">
+      <c r="W15" s="43">
         <v>1132.385385</v>
       </c>
-      <c r="X15" s="95">
+      <c r="X15" s="89">
         <v>31122</v>
       </c>
-      <c r="Y15" s="96">
+      <c r="Y15" s="90">
         <v>3.62</v>
       </c>
-      <c r="Z15" s="98">
+      <c r="Z15" s="92">
         <v>8594</v>
       </c>
     </row>
-    <row r="16" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="40" t="s">
+    <row r="16" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="39" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="44">
+      <c r="B16" s="43">
         <v>1307.921</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="43">
         <v>9838.1509999999998</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="43">
         <v>123873.18785199999</v>
       </c>
-      <c r="E16" s="95">
+      <c r="E16" s="89">
         <v>94710</v>
       </c>
-      <c r="F16" s="96">
+      <c r="F16" s="90">
         <v>7.52</v>
       </c>
-      <c r="G16" s="95">
+      <c r="G16" s="89">
         <v>12591</v>
       </c>
-      <c r="H16" s="44">
+      <c r="H16" s="43">
         <v>1494.4470000000001</v>
       </c>
-      <c r="I16" s="44">
+      <c r="I16" s="43">
         <v>12601.536</v>
       </c>
-      <c r="J16" s="44">
+      <c r="J16" s="43">
         <v>102787.78194199999</v>
       </c>
-      <c r="K16" s="95">
+      <c r="K16" s="89">
         <v>68780</v>
       </c>
-      <c r="L16" s="96">
+      <c r="L16" s="90">
         <v>8.43</v>
       </c>
-      <c r="M16" s="98">
+      <c r="M16" s="92">
         <v>8157</v>
       </c>
-      <c r="N16" s="40" t="s">
+      <c r="N16" s="39" t="s">
         <v>176</v>
       </c>
-      <c r="O16" s="44">
+      <c r="O16" s="43">
         <v>689.27900000000011</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="43">
         <v>9182.9260000000013</v>
       </c>
-      <c r="Q16" s="44">
+      <c r="Q16" s="43">
         <v>41698.050508</v>
       </c>
-      <c r="R16" s="95">
+      <c r="R16" s="89">
         <v>60495</v>
       </c>
-      <c r="S16" s="96">
+      <c r="S16" s="90">
         <v>13.32</v>
       </c>
-      <c r="T16" s="95">
+      <c r="T16" s="89">
         <v>4541</v>
       </c>
-      <c r="U16" s="44">
+      <c r="U16" s="43">
         <v>34.86</v>
       </c>
-      <c r="V16" s="44">
+      <c r="V16" s="43">
         <v>129.191</v>
       </c>
-      <c r="W16" s="44">
+      <c r="W16" s="43">
         <v>1246.8475850000002</v>
       </c>
-      <c r="X16" s="95">
+      <c r="X16" s="89">
         <v>35767</v>
       </c>
-      <c r="Y16" s="96">
+      <c r="Y16" s="90">
         <v>3.71</v>
       </c>
-      <c r="Z16" s="98">
+      <c r="Z16" s="92">
         <v>9651</v>
       </c>
     </row>
-    <row r="17" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="40" t="s">
+    <row r="17" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="39" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="44">
+      <c r="B17" s="43">
         <v>1325.546</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="43">
         <v>9712.3670000000002</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="43">
         <v>127435.89496200002</v>
       </c>
-      <c r="E17" s="95">
+      <c r="E17" s="89">
         <v>96138</v>
       </c>
-      <c r="F17" s="96">
+      <c r="F17" s="90">
         <v>7.33</v>
       </c>
-      <c r="G17" s="95">
+      <c r="G17" s="89">
         <v>13121</v>
       </c>
-      <c r="H17" s="44">
+      <c r="H17" s="43">
         <v>1440.7080000000001</v>
       </c>
-      <c r="I17" s="44">
+      <c r="I17" s="43">
         <v>12125.601999999999</v>
       </c>
-      <c r="J17" s="44">
+      <c r="J17" s="43">
         <v>100159.96350100001</v>
       </c>
-      <c r="K17" s="95">
+      <c r="K17" s="89">
         <v>69521</v>
       </c>
-      <c r="L17" s="96">
+      <c r="L17" s="90">
         <v>8.42</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="91">
         <v>8260</v>
       </c>
-      <c r="N17" s="40" t="s">
+      <c r="N17" s="39" t="s">
         <v>179</v>
       </c>
-      <c r="O17" s="44">
+      <c r="O17" s="43">
         <v>673.1930000000001</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="43">
         <v>8705.244999999999</v>
       </c>
-      <c r="Q17" s="44">
+      <c r="Q17" s="43">
         <v>40699.946205</v>
       </c>
-      <c r="R17" s="95">
+      <c r="R17" s="89">
         <v>60458</v>
       </c>
-      <c r="S17" s="96">
+      <c r="S17" s="90">
         <v>12.93</v>
       </c>
-      <c r="T17" s="95">
+      <c r="T17" s="89">
         <v>4675</v>
       </c>
-      <c r="U17" s="44">
+      <c r="U17" s="43">
         <v>25.733999999999995</v>
       </c>
-      <c r="V17" s="44">
+      <c r="V17" s="43">
         <v>100.011</v>
       </c>
-      <c r="W17" s="44">
+      <c r="W17" s="43">
         <v>926.65346199999999</v>
       </c>
-      <c r="X17" s="95">
+      <c r="X17" s="89">
         <v>36009</v>
       </c>
-      <c r="Y17" s="96">
+      <c r="Y17" s="90">
         <v>3.89</v>
       </c>
-      <c r="Z17" s="97">
+      <c r="Z17" s="91">
         <v>9266</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="54" t="s">
+    <row r="18" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="53" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="57">
+      <c r="B18" s="56">
         <v>106.938</v>
       </c>
-      <c r="C18" s="57">
+      <c r="C18" s="56">
         <v>821.64700000000005</v>
       </c>
-      <c r="D18" s="57">
+      <c r="D18" s="56">
         <v>10343.487655999999</v>
       </c>
-      <c r="E18" s="99">
+      <c r="E18" s="93">
         <v>96724</v>
       </c>
-      <c r="F18" s="100">
+      <c r="F18" s="94">
         <v>7.68</v>
       </c>
-      <c r="G18" s="99">
+      <c r="G18" s="93">
         <v>12589</v>
       </c>
-      <c r="H18" s="57">
+      <c r="H18" s="56">
         <v>120.71299999999999</v>
       </c>
-      <c r="I18" s="57">
+      <c r="I18" s="56">
         <v>1034.827</v>
       </c>
-      <c r="J18" s="57">
+      <c r="J18" s="56">
         <v>8275.3486539999994</v>
       </c>
-      <c r="K18" s="99">
+      <c r="K18" s="93">
         <v>68554</v>
       </c>
-      <c r="L18" s="100">
+      <c r="L18" s="94">
         <v>8.57</v>
       </c>
-      <c r="M18" s="101">
+      <c r="M18" s="95">
         <v>7997</v>
       </c>
-      <c r="N18" s="54" t="s">
+      <c r="N18" s="53" t="s">
         <v>148</v>
       </c>
-      <c r="O18" s="57">
+      <c r="O18" s="56">
         <v>56.311</v>
       </c>
-      <c r="P18" s="57">
+      <c r="P18" s="56">
         <v>742.81399999999996</v>
       </c>
-      <c r="Q18" s="57">
+      <c r="Q18" s="56">
         <v>3329.638653</v>
       </c>
-      <c r="R18" s="99">
+      <c r="R18" s="93">
         <v>59129</v>
       </c>
-      <c r="S18" s="100">
+      <c r="S18" s="94">
         <v>13.19</v>
       </c>
-      <c r="T18" s="99">
+      <c r="T18" s="93">
         <v>4482</v>
       </c>
-      <c r="U18" s="57">
+      <c r="U18" s="56">
         <v>2.68</v>
       </c>
-      <c r="V18" s="57">
+      <c r="V18" s="56">
         <v>10.034000000000001</v>
       </c>
-      <c r="W18" s="57">
+      <c r="W18" s="56">
         <v>95.697649999999996</v>
       </c>
-      <c r="X18" s="99">
+      <c r="X18" s="93">
         <v>35708</v>
       </c>
-      <c r="Y18" s="100">
+      <c r="Y18" s="94">
         <v>3.74</v>
       </c>
-      <c r="Z18" s="101">
+      <c r="Z18" s="95">
         <v>9537</v>
       </c>
     </row>
-    <row r="19" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="54" t="s">
+    <row r="19" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="53" t="s">
         <v>149</v>
       </c>
-      <c r="B19" s="57">
+      <c r="B19" s="56">
         <v>97.323999999999998</v>
       </c>
-      <c r="C19" s="57">
+      <c r="C19" s="56">
         <v>707.92399999999998</v>
       </c>
-      <c r="D19" s="57">
+      <c r="D19" s="56">
         <v>9177.4492690000006</v>
       </c>
-      <c r="E19" s="99">
+      <c r="E19" s="93">
         <v>94298</v>
       </c>
-      <c r="F19" s="100">
+      <c r="F19" s="94">
         <v>7.27</v>
       </c>
-      <c r="G19" s="99">
+      <c r="G19" s="93">
         <v>12964</v>
       </c>
-      <c r="H19" s="57">
+      <c r="H19" s="56">
         <v>110.73399999999999</v>
       </c>
-      <c r="I19" s="57">
+      <c r="I19" s="56">
         <v>891.56700000000001</v>
       </c>
-      <c r="J19" s="57">
+      <c r="J19" s="56">
         <v>7430.4727810000004</v>
       </c>
-      <c r="K19" s="99">
+      <c r="K19" s="93">
         <v>67102</v>
       </c>
-      <c r="L19" s="100">
+      <c r="L19" s="94">
         <v>8.0500000000000007</v>
       </c>
-      <c r="M19" s="101">
+      <c r="M19" s="95">
         <v>8334</v>
       </c>
-      <c r="N19" s="54" t="s">
+      <c r="N19" s="53" t="s">
         <v>149</v>
       </c>
-      <c r="O19" s="57">
+      <c r="O19" s="56">
         <v>53.51</v>
       </c>
-      <c r="P19" s="57">
+      <c r="P19" s="56">
         <v>681.28899999999999</v>
       </c>
-      <c r="Q19" s="57">
+      <c r="Q19" s="56">
         <v>3138.9510540000001</v>
       </c>
-      <c r="R19" s="99">
+      <c r="R19" s="93">
         <v>58661</v>
       </c>
-      <c r="S19" s="100">
+      <c r="S19" s="94">
         <v>12.73</v>
       </c>
-      <c r="T19" s="99">
+      <c r="T19" s="93">
         <v>4607</v>
       </c>
-      <c r="U19" s="57">
+      <c r="U19" s="56">
         <v>2.0259999999999998</v>
       </c>
-      <c r="V19" s="57">
+      <c r="V19" s="56">
         <v>7.6390000000000002</v>
       </c>
-      <c r="W19" s="57">
+      <c r="W19" s="56">
         <v>72.455489999999998</v>
       </c>
-      <c r="X19" s="99">
+      <c r="X19" s="93">
         <v>35763</v>
       </c>
-      <c r="Y19" s="100">
+      <c r="Y19" s="94">
         <v>3.77</v>
       </c>
-      <c r="Z19" s="101">
+      <c r="Z19" s="95">
         <v>9485</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="54" t="s">
+    <row r="20" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="53" t="s">
         <v>150</v>
       </c>
-      <c r="B20" s="57">
+      <c r="B20" s="56">
         <v>113.505</v>
       </c>
-      <c r="C20" s="57">
+      <c r="C20" s="56">
         <v>855.45600000000002</v>
       </c>
-      <c r="D20" s="57">
+      <c r="D20" s="56">
         <v>11033.407475</v>
       </c>
-      <c r="E20" s="99">
+      <c r="E20" s="93">
         <v>97206</v>
       </c>
-      <c r="F20" s="100">
+      <c r="F20" s="94">
         <v>7.54</v>
       </c>
-      <c r="G20" s="99">
+      <c r="G20" s="93">
         <v>12898</v>
       </c>
-      <c r="H20" s="57">
+      <c r="H20" s="56">
         <v>123.128</v>
       </c>
-      <c r="I20" s="57">
+      <c r="I20" s="56">
         <v>1049.5909999999999</v>
       </c>
-      <c r="J20" s="57">
+      <c r="J20" s="56">
         <v>8706.5727490000008</v>
       </c>
-      <c r="K20" s="99">
+      <c r="K20" s="93">
         <v>70712</v>
       </c>
-      <c r="L20" s="100">
+      <c r="L20" s="94">
         <v>8.52</v>
       </c>
-      <c r="M20" s="101">
+      <c r="M20" s="95">
         <v>8295</v>
       </c>
-      <c r="N20" s="54" t="s">
+      <c r="N20" s="53" t="s">
         <v>150</v>
       </c>
-      <c r="O20" s="57">
+      <c r="O20" s="56">
         <v>56.374000000000002</v>
       </c>
-      <c r="P20" s="57">
+      <c r="P20" s="56">
         <v>722.95</v>
       </c>
-      <c r="Q20" s="57">
+      <c r="Q20" s="56">
         <v>3406.9440490000002</v>
       </c>
-      <c r="R20" s="99">
+      <c r="R20" s="93">
         <v>60435</v>
       </c>
-      <c r="S20" s="100">
+      <c r="S20" s="94">
         <v>12.82</v>
       </c>
-      <c r="T20" s="99">
+      <c r="T20" s="93">
         <v>4713</v>
       </c>
-      <c r="U20" s="57">
+      <c r="U20" s="56">
         <v>2.2639999999999998</v>
       </c>
-      <c r="V20" s="57">
+      <c r="V20" s="56">
         <v>8.6940000000000008</v>
       </c>
-      <c r="W20" s="57">
+      <c r="W20" s="56">
         <v>80.653408999999996</v>
       </c>
-      <c r="X20" s="99">
+      <c r="X20" s="93">
         <v>35624</v>
       </c>
-      <c r="Y20" s="100">
+      <c r="Y20" s="94">
         <v>3.84</v>
       </c>
-      <c r="Z20" s="101">
+      <c r="Z20" s="95">
         <v>9277</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="54" t="s">
+    <row r="21" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="53" t="s">
         <v>151</v>
       </c>
-      <c r="B21" s="57">
+      <c r="B21" s="56">
         <v>109.142</v>
       </c>
-      <c r="C21" s="57">
+      <c r="C21" s="56">
         <v>865.64099999999996</v>
       </c>
-      <c r="D21" s="57">
+      <c r="D21" s="56">
         <v>10587.552103</v>
       </c>
-      <c r="E21" s="99">
+      <c r="E21" s="93">
         <v>97007</v>
       </c>
-      <c r="F21" s="100">
+      <c r="F21" s="94">
         <v>7.93</v>
       </c>
-      <c r="G21" s="99">
+      <c r="G21" s="93">
         <v>12231</v>
       </c>
-      <c r="H21" s="57">
+      <c r="H21" s="56">
         <v>119.732</v>
       </c>
-      <c r="I21" s="57">
+      <c r="I21" s="56">
         <v>1040.9929999999999</v>
       </c>
-      <c r="J21" s="57">
+      <c r="J21" s="56">
         <v>8318.8446839999997</v>
       </c>
-      <c r="K21" s="99">
+      <c r="K21" s="93">
         <v>69479</v>
       </c>
-      <c r="L21" s="100">
+      <c r="L21" s="94">
         <v>8.69</v>
       </c>
-      <c r="M21" s="101">
+      <c r="M21" s="95">
         <v>7991</v>
       </c>
-      <c r="N21" s="54" t="s">
+      <c r="N21" s="53" t="s">
         <v>151</v>
       </c>
-      <c r="O21" s="57">
+      <c r="O21" s="56">
         <v>55.290999999999997</v>
       </c>
-      <c r="P21" s="57">
+      <c r="P21" s="56">
         <v>735.22799999999995</v>
       </c>
-      <c r="Q21" s="57">
+      <c r="Q21" s="56">
         <v>3374.1394409999998</v>
       </c>
-      <c r="R21" s="99">
+      <c r="R21" s="93">
         <v>61025</v>
       </c>
-      <c r="S21" s="100">
+      <c r="S21" s="94">
         <v>13.3</v>
       </c>
-      <c r="T21" s="99">
+      <c r="T21" s="93">
         <v>4589</v>
       </c>
-      <c r="U21" s="57">
+      <c r="U21" s="56">
         <v>2.1</v>
       </c>
-      <c r="V21" s="57">
+      <c r="V21" s="56">
         <v>8.0839999999999996</v>
       </c>
-      <c r="W21" s="57">
+      <c r="W21" s="56">
         <v>74.704746</v>
       </c>
-      <c r="X21" s="99">
+      <c r="X21" s="93">
         <v>35574</v>
       </c>
-      <c r="Y21" s="100">
+      <c r="Y21" s="94">
         <v>3.85</v>
       </c>
-      <c r="Z21" s="101">
+      <c r="Z21" s="95">
         <v>9241</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="54" t="s">
+    <row r="22" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="53" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="57">
+      <c r="B22" s="56">
         <v>116.014</v>
       </c>
-      <c r="C22" s="57">
+      <c r="C22" s="56">
         <v>829.71900000000005</v>
       </c>
-      <c r="D22" s="57">
+      <c r="D22" s="56">
         <v>11006.661396</v>
       </c>
-      <c r="E22" s="99">
+      <c r="E22" s="93">
         <v>94874</v>
       </c>
-      <c r="F22" s="100">
+      <c r="F22" s="94">
         <v>7.15</v>
       </c>
-      <c r="G22" s="99">
+      <c r="G22" s="93">
         <v>13266</v>
       </c>
-      <c r="H22" s="57">
+      <c r="H22" s="56">
         <v>126.503</v>
       </c>
-      <c r="I22" s="57">
+      <c r="I22" s="56">
         <v>1055.2470000000001</v>
       </c>
-      <c r="J22" s="57">
+      <c r="J22" s="56">
         <v>8669.3413770000006</v>
       </c>
-      <c r="K22" s="99">
+      <c r="K22" s="93">
         <v>68531</v>
       </c>
-      <c r="L22" s="100">
+      <c r="L22" s="94">
         <v>8.34</v>
       </c>
-      <c r="M22" s="101">
+      <c r="M22" s="95">
         <v>8215</v>
       </c>
-      <c r="N22" s="54" t="s">
+      <c r="N22" s="53" t="s">
         <v>152</v>
       </c>
-      <c r="O22" s="57">
+      <c r="O22" s="56">
         <v>57.030999999999999</v>
       </c>
-      <c r="P22" s="57">
+      <c r="P22" s="56">
         <v>736.04899999999998</v>
       </c>
-      <c r="Q22" s="57">
+      <c r="Q22" s="56">
         <v>3420.635542</v>
       </c>
-      <c r="R22" s="99">
+      <c r="R22" s="93">
         <v>59979</v>
       </c>
-      <c r="S22" s="100">
+      <c r="S22" s="94">
         <v>12.91</v>
       </c>
-      <c r="T22" s="99">
+      <c r="T22" s="93">
         <v>4647</v>
       </c>
-      <c r="U22" s="57">
+      <c r="U22" s="56">
         <v>2.1760000000000002</v>
       </c>
-      <c r="V22" s="57">
+      <c r="V22" s="56">
         <v>8.359</v>
       </c>
-      <c r="W22" s="57">
+      <c r="W22" s="56">
         <v>78.495694999999998</v>
       </c>
-      <c r="X22" s="99">
+      <c r="X22" s="93">
         <v>36073</v>
       </c>
-      <c r="Y22" s="100">
+      <c r="Y22" s="94">
         <v>3.84</v>
       </c>
-      <c r="Z22" s="101">
+      <c r="Z22" s="95">
         <v>9391</v>
       </c>
     </row>
-    <row r="23" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="54" t="s">
+    <row r="23" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="53" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="57">
+      <c r="B23" s="56">
         <v>108.752</v>
       </c>
-      <c r="C23" s="57">
+      <c r="C23" s="56">
         <v>791.97500000000002</v>
       </c>
-      <c r="D23" s="57">
+      <c r="D23" s="56">
         <v>10482.162687</v>
       </c>
-      <c r="E23" s="99">
+      <c r="E23" s="93">
         <v>96386</v>
       </c>
-      <c r="F23" s="100">
+      <c r="F23" s="94">
         <v>7.28</v>
       </c>
-      <c r="G23" s="99">
+      <c r="G23" s="93">
         <v>13235</v>
       </c>
-      <c r="H23" s="57">
+      <c r="H23" s="56">
         <v>117.63500000000001</v>
       </c>
-      <c r="I23" s="57">
+      <c r="I23" s="56">
         <v>972.38199999999995</v>
       </c>
-      <c r="J23" s="57">
+      <c r="J23" s="56">
         <v>8159.3328339999998</v>
       </c>
-      <c r="K23" s="99">
+      <c r="K23" s="93">
         <v>69361</v>
       </c>
-      <c r="L23" s="100">
+      <c r="L23" s="94">
         <v>8.27</v>
       </c>
-      <c r="M23" s="101">
+      <c r="M23" s="95">
         <v>8391</v>
       </c>
-      <c r="N23" s="54" t="s">
+      <c r="N23" s="53" t="s">
         <v>153</v>
       </c>
-      <c r="O23" s="57">
+      <c r="O23" s="56">
         <v>54.893999999999998</v>
       </c>
-      <c r="P23" s="57">
+      <c r="P23" s="56">
         <v>701.23800000000006</v>
       </c>
-      <c r="Q23" s="57">
+      <c r="Q23" s="56">
         <v>3281.2847459999998</v>
       </c>
-      <c r="R23" s="99">
+      <c r="R23" s="93">
         <v>59775</v>
       </c>
-      <c r="S23" s="100">
+      <c r="S23" s="94">
         <v>12.77</v>
       </c>
-      <c r="T23" s="99">
+      <c r="T23" s="93">
         <v>4679</v>
       </c>
-      <c r="U23" s="57">
+      <c r="U23" s="56">
         <v>2.0489999999999999</v>
       </c>
-      <c r="V23" s="57">
+      <c r="V23" s="56">
         <v>7.97</v>
       </c>
-      <c r="W23" s="57">
+      <c r="W23" s="56">
         <v>73.970208</v>
       </c>
-      <c r="X23" s="99">
+      <c r="X23" s="93">
         <v>36101</v>
       </c>
-      <c r="Y23" s="100">
+      <c r="Y23" s="94">
         <v>3.89</v>
       </c>
-      <c r="Z23" s="101">
+      <c r="Z23" s="95">
         <v>9281</v>
       </c>
     </row>
-    <row r="24" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="54" t="s">
+    <row r="24" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="53" t="s">
         <v>154</v>
       </c>
-      <c r="B24" s="57">
+      <c r="B24" s="56">
         <v>116.697</v>
       </c>
-      <c r="C24" s="57">
+      <c r="C24" s="56">
         <v>826.59500000000003</v>
       </c>
-      <c r="D24" s="57">
+      <c r="D24" s="56">
         <v>11150.479147</v>
       </c>
-      <c r="E24" s="99">
+      <c r="E24" s="93">
         <v>95551</v>
       </c>
-      <c r="F24" s="100">
+      <c r="F24" s="94">
         <v>7.08</v>
       </c>
-      <c r="G24" s="99">
+      <c r="G24" s="93">
         <v>13490</v>
       </c>
-      <c r="H24" s="57">
+      <c r="H24" s="56">
         <v>123.80200000000001</v>
       </c>
-      <c r="I24" s="57">
+      <c r="I24" s="56">
         <v>1078.261</v>
       </c>
-      <c r="J24" s="57">
+      <c r="J24" s="56">
         <v>8696.6152309999998</v>
       </c>
-      <c r="K24" s="99">
+      <c r="K24" s="93">
         <v>70246</v>
       </c>
-      <c r="L24" s="100">
+      <c r="L24" s="94">
         <v>8.7100000000000009</v>
       </c>
-      <c r="M24" s="101">
+      <c r="M24" s="95">
         <v>8065</v>
       </c>
-      <c r="N24" s="54" t="s">
+      <c r="N24" s="53" t="s">
         <v>154</v>
       </c>
-      <c r="O24" s="57">
+      <c r="O24" s="56">
         <v>58.573999999999998</v>
       </c>
-      <c r="P24" s="57">
+      <c r="P24" s="56">
         <v>761.09100000000001</v>
       </c>
-      <c r="Q24" s="57">
+      <c r="Q24" s="56">
         <v>3585.27702</v>
       </c>
-      <c r="R24" s="99">
+      <c r="R24" s="93">
         <v>61209</v>
       </c>
-      <c r="S24" s="100">
+      <c r="S24" s="94">
         <v>12.99</v>
       </c>
-      <c r="T24" s="99">
+      <c r="T24" s="93">
         <v>4711</v>
       </c>
-      <c r="U24" s="57">
+      <c r="U24" s="56">
         <v>2.0910000000000002</v>
       </c>
-      <c r="V24" s="57">
+      <c r="V24" s="56">
         <v>8.2050000000000001</v>
       </c>
-      <c r="W24" s="57">
+      <c r="W24" s="56">
         <v>75.737053000000003</v>
       </c>
-      <c r="X24" s="99">
+      <c r="X24" s="93">
         <v>36220</v>
       </c>
-      <c r="Y24" s="100">
+      <c r="Y24" s="94">
         <v>3.92</v>
       </c>
-      <c r="Z24" s="101">
+      <c r="Z24" s="95">
         <v>9231</v>
       </c>
     </row>
-    <row r="25" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="54" t="s">
+    <row r="25" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="57">
+      <c r="B25" s="56">
         <v>114.916</v>
       </c>
-      <c r="C25" s="57">
+      <c r="C25" s="56">
         <v>811.327</v>
       </c>
-      <c r="D25" s="57">
+      <c r="D25" s="56">
         <v>10930.755757000001</v>
       </c>
-      <c r="E25" s="99">
+      <c r="E25" s="93">
         <v>95120</v>
       </c>
-      <c r="F25" s="100">
+      <c r="F25" s="94">
         <v>7.06</v>
       </c>
-      <c r="G25" s="99">
+      <c r="G25" s="93">
         <v>13473</v>
       </c>
-      <c r="H25" s="57">
+      <c r="H25" s="56">
         <v>122.44</v>
       </c>
-      <c r="I25" s="57">
+      <c r="I25" s="56">
         <v>1011.5</v>
       </c>
-      <c r="J25" s="57">
+      <c r="J25" s="56">
         <v>8433.8644829999994</v>
       </c>
-      <c r="K25" s="99">
+      <c r="K25" s="93">
         <v>68882</v>
       </c>
-      <c r="L25" s="100">
+      <c r="L25" s="94">
         <v>8.26</v>
       </c>
-      <c r="M25" s="101">
+      <c r="M25" s="95">
         <v>8338</v>
       </c>
-      <c r="N25" s="54" t="s">
+      <c r="N25" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="O25" s="57">
+      <c r="O25" s="56">
         <v>57.445</v>
       </c>
-      <c r="P25" s="57">
+      <c r="P25" s="56">
         <v>736.37900000000002</v>
       </c>
-      <c r="Q25" s="57">
+      <c r="Q25" s="56">
         <v>3488.2535520000001</v>
       </c>
-      <c r="R25" s="99">
+      <c r="R25" s="93">
         <v>60723</v>
       </c>
-      <c r="S25" s="100">
+      <c r="S25" s="94">
         <v>12.82</v>
       </c>
-      <c r="T25" s="99">
+      <c r="T25" s="93">
         <v>4737</v>
       </c>
-      <c r="U25" s="57">
+      <c r="U25" s="56">
         <v>2.1059999999999999</v>
       </c>
-      <c r="V25" s="57">
+      <c r="V25" s="56">
         <v>8.1709999999999994</v>
       </c>
-      <c r="W25" s="57">
+      <c r="W25" s="56">
         <v>76.749784000000005</v>
       </c>
-      <c r="X25" s="99">
+      <c r="X25" s="93">
         <v>36443</v>
       </c>
-      <c r="Y25" s="100">
+      <c r="Y25" s="94">
         <v>3.88</v>
       </c>
-      <c r="Z25" s="101">
+      <c r="Z25" s="95">
         <v>9393</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="54" t="s">
+    <row r="26" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="57">
+      <c r="B26" s="56">
         <v>107.84</v>
       </c>
-      <c r="C26" s="57">
+      <c r="C26" s="56">
         <v>773.96799999999996</v>
       </c>
-      <c r="D26" s="57">
+      <c r="D26" s="56">
         <v>10269.230127999999</v>
       </c>
-      <c r="E26" s="99">
+      <c r="E26" s="93">
         <v>95227</v>
       </c>
-      <c r="F26" s="100">
+      <c r="F26" s="94">
         <v>7.18</v>
       </c>
-      <c r="G26" s="99">
+      <c r="G26" s="93">
         <v>13268</v>
       </c>
-      <c r="H26" s="57">
+      <c r="H26" s="56">
         <v>116.75</v>
       </c>
-      <c r="I26" s="57">
+      <c r="I26" s="56">
         <v>978.94500000000005</v>
       </c>
-      <c r="J26" s="57">
+      <c r="J26" s="56">
         <v>8104.9809439999999</v>
       </c>
-      <c r="K26" s="99">
+      <c r="K26" s="93">
         <v>69422</v>
       </c>
-      <c r="L26" s="100">
+      <c r="L26" s="94">
         <v>8.3800000000000008</v>
       </c>
-      <c r="M26" s="101">
+      <c r="M26" s="95">
         <v>8279</v>
       </c>
-      <c r="N26" s="54" t="s">
+      <c r="N26" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="O26" s="57">
+      <c r="O26" s="56">
         <v>54.82</v>
       </c>
-      <c r="P26" s="57">
+      <c r="P26" s="56">
         <v>705.52499999999998</v>
       </c>
-      <c r="Q26" s="57">
+      <c r="Q26" s="56">
         <v>3288.1464489999998</v>
       </c>
-      <c r="R26" s="99">
+      <c r="R26" s="93">
         <v>59981</v>
       </c>
-      <c r="S26" s="100">
+      <c r="S26" s="94">
         <v>12.87</v>
       </c>
-      <c r="T26" s="99">
+      <c r="T26" s="93">
         <v>4661</v>
       </c>
-      <c r="U26" s="57">
+      <c r="U26" s="56">
         <v>1.996</v>
       </c>
-      <c r="V26" s="57">
+      <c r="V26" s="56">
         <v>7.8410000000000002</v>
       </c>
-      <c r="W26" s="57">
+      <c r="W26" s="56">
         <v>71.637896999999995</v>
       </c>
-      <c r="X26" s="99">
+      <c r="X26" s="93">
         <v>35891</v>
       </c>
-      <c r="Y26" s="100">
+      <c r="Y26" s="94">
         <v>3.93</v>
       </c>
-      <c r="Z26" s="101">
+      <c r="Z26" s="95">
         <v>9136</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="54" t="s">
+    <row r="27" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="53" t="s">
         <v>177</v>
       </c>
-      <c r="B27" s="57">
+      <c r="B27" s="56">
         <v>110.40900000000001</v>
       </c>
-      <c r="C27" s="57">
+      <c r="C27" s="56">
         <v>805.85199999999998</v>
       </c>
-      <c r="D27" s="57">
+      <c r="D27" s="56">
         <v>10520.218794</v>
       </c>
-      <c r="E27" s="99">
+      <c r="E27" s="93">
         <v>95284</v>
       </c>
-      <c r="F27" s="100">
+      <c r="F27" s="94">
         <v>7.3</v>
       </c>
-      <c r="G27" s="99">
+      <c r="G27" s="93">
         <v>13055</v>
       </c>
-      <c r="H27" s="57">
+      <c r="H27" s="56">
         <v>121.602</v>
       </c>
-      <c r="I27" s="57">
+      <c r="I27" s="56">
         <v>1023.949</v>
       </c>
-      <c r="J27" s="57">
+      <c r="J27" s="56">
         <v>8411.0171910000008</v>
       </c>
-      <c r="K27" s="99">
+      <c r="K27" s="93">
         <v>69168</v>
       </c>
-      <c r="L27" s="100">
+      <c r="L27" s="94">
         <v>8.42</v>
       </c>
-      <c r="M27" s="101">
+      <c r="M27" s="95">
         <v>8214</v>
       </c>
-      <c r="N27" s="54" t="s">
+      <c r="N27" s="53" t="s">
         <v>177</v>
       </c>
-      <c r="O27" s="57">
+      <c r="O27" s="56">
         <v>57.171999999999997</v>
       </c>
-      <c r="P27" s="57">
+      <c r="P27" s="56">
         <v>734.726</v>
       </c>
-      <c r="Q27" s="57">
+      <c r="Q27" s="56">
         <v>3456.9652959999999</v>
       </c>
-      <c r="R27" s="99">
+      <c r="R27" s="93">
         <v>60466</v>
       </c>
-      <c r="S27" s="100">
+      <c r="S27" s="94">
         <v>12.85</v>
       </c>
-      <c r="T27" s="99">
+      <c r="T27" s="93">
         <v>4705</v>
       </c>
-      <c r="U27" s="57">
+      <c r="U27" s="56">
         <v>2.1589999999999998</v>
       </c>
-      <c r="V27" s="57">
+      <c r="V27" s="56">
         <v>8.609</v>
       </c>
-      <c r="W27" s="57">
+      <c r="W27" s="56">
         <v>78.609825999999998</v>
       </c>
-      <c r="X27" s="99">
+      <c r="X27" s="93">
         <v>36410</v>
       </c>
-      <c r="Y27" s="100">
+      <c r="Y27" s="94">
         <v>3.99</v>
       </c>
-      <c r="Z27" s="101">
+      <c r="Z27" s="95">
         <v>9131</v>
       </c>
     </row>
-    <row r="28" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="54" t="s">
+    <row r="28" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="53" t="s">
         <v>178</v>
       </c>
-      <c r="B28" s="57">
+      <c r="B28" s="56">
         <v>109.23099999999999</v>
       </c>
-      <c r="C28" s="57">
+      <c r="C28" s="56">
         <v>782.76800000000003</v>
       </c>
-      <c r="D28" s="57">
+      <c r="D28" s="56">
         <v>10567.015136</v>
       </c>
-      <c r="E28" s="99">
+      <c r="E28" s="93">
         <v>96740</v>
       </c>
-      <c r="F28" s="100">
+      <c r="F28" s="94">
         <v>7.17</v>
       </c>
-      <c r="G28" s="99">
+      <c r="G28" s="93">
         <v>13500</v>
       </c>
-      <c r="H28" s="57">
+      <c r="H28" s="56">
         <v>115.578</v>
       </c>
-      <c r="I28" s="57">
+      <c r="I28" s="56">
         <v>964.61800000000005</v>
       </c>
-      <c r="J28" s="57">
+      <c r="J28" s="56">
         <v>8170.3850309999998</v>
       </c>
-      <c r="K28" s="99">
+      <c r="K28" s="93">
         <v>70692</v>
       </c>
-      <c r="L28" s="100">
+      <c r="L28" s="94">
         <v>8.35</v>
       </c>
-      <c r="M28" s="101">
+      <c r="M28" s="95">
         <v>8470</v>
       </c>
-      <c r="N28" s="54" t="s">
+      <c r="N28" s="53" t="s">
         <v>178</v>
       </c>
-      <c r="O28" s="57">
+      <c r="O28" s="56">
         <v>53.926000000000002</v>
       </c>
-      <c r="P28" s="57">
+      <c r="P28" s="56">
         <v>706.73599999999999</v>
       </c>
-      <c r="Q28" s="57">
+      <c r="Q28" s="56">
         <v>3340.9362289999999</v>
       </c>
-      <c r="R28" s="99">
+      <c r="R28" s="93">
         <v>61954</v>
       </c>
-      <c r="S28" s="100">
+      <c r="S28" s="94">
         <v>13.11</v>
       </c>
-      <c r="T28" s="99">
+      <c r="T28" s="93">
         <v>4727</v>
       </c>
-      <c r="U28" s="57">
+      <c r="U28" s="56">
         <v>2.0449999999999999</v>
       </c>
-      <c r="V28" s="57">
+      <c r="V28" s="56">
         <v>8.1869999999999994</v>
       </c>
-      <c r="W28" s="57">
+      <c r="W28" s="56">
         <v>74.672745000000006</v>
       </c>
-      <c r="X28" s="99">
+      <c r="X28" s="93">
         <v>36515</v>
       </c>
-      <c r="Y28" s="100">
+      <c r="Y28" s="94">
         <v>4</v>
       </c>
-      <c r="Z28" s="101">
+      <c r="Z28" s="95">
         <v>9121</v>
       </c>
     </row>
-    <row r="29" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="54" t="s">
+    <row r="29" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="53" t="s">
         <v>180</v>
       </c>
-      <c r="B29" s="57">
+      <c r="B29" s="56">
         <v>114.77800000000001</v>
       </c>
-      <c r="C29" s="57">
+      <c r="C29" s="56">
         <v>839.495</v>
       </c>
-      <c r="D29" s="57">
+      <c r="D29" s="56">
         <v>11367.475414</v>
       </c>
-      <c r="E29" s="99">
+      <c r="E29" s="93">
         <v>99039</v>
       </c>
-      <c r="F29" s="100">
+      <c r="F29" s="94">
         <v>7.31</v>
       </c>
-      <c r="G29" s="99">
+      <c r="G29" s="93">
         <v>13541</v>
       </c>
-      <c r="H29" s="57">
+      <c r="H29" s="56">
         <v>122.09099999999999</v>
       </c>
-      <c r="I29" s="57">
+      <c r="I29" s="56">
         <v>1023.722</v>
       </c>
-      <c r="J29" s="57">
+      <c r="J29" s="56">
         <v>8783.1875419999997</v>
       </c>
-      <c r="K29" s="99">
+      <c r="K29" s="93">
         <v>71940</v>
       </c>
-      <c r="L29" s="100">
+      <c r="L29" s="94">
         <v>8.3800000000000008</v>
       </c>
-      <c r="M29" s="101">
+      <c r="M29" s="95">
         <v>8580</v>
       </c>
-      <c r="N29" s="54" t="s">
+      <c r="N29" s="53" t="s">
         <v>180</v>
       </c>
-      <c r="O29" s="57">
+      <c r="O29" s="56">
         <v>57.844999999999999</v>
       </c>
-      <c r="P29" s="57">
+      <c r="P29" s="56">
         <v>741.22</v>
       </c>
-      <c r="Q29" s="57">
+      <c r="Q29" s="56">
         <v>3588.7741740000001</v>
       </c>
-      <c r="R29" s="99">
+      <c r="R29" s="93">
         <v>62041</v>
       </c>
-      <c r="S29" s="100">
+      <c r="S29" s="94">
         <v>12.81</v>
       </c>
-      <c r="T29" s="99">
+      <c r="T29" s="93">
         <v>4842</v>
       </c>
-      <c r="U29" s="57">
+      <c r="U29" s="56">
         <v>2.0419999999999998</v>
       </c>
-      <c r="V29" s="57">
+      <c r="V29" s="56">
         <v>8.218</v>
       </c>
-      <c r="W29" s="57">
+      <c r="W29" s="56">
         <v>73.268958999999995</v>
       </c>
-      <c r="X29" s="99">
+      <c r="X29" s="93">
         <v>35881</v>
       </c>
-      <c r="Y29" s="100">
+      <c r="Y29" s="94">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Z29" s="101">
+      <c r="Z29" s="95">
         <v>8916</v>
       </c>
     </row>
-    <row r="30" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="40" t="s">
+    <row r="30" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="39" t="s">
         <v>181</v>
       </c>
-      <c r="B30" s="57"/>
-[...11 lines deleted...]
-      <c r="N30" s="40" t="s">
+      <c r="B30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="94"/>
+      <c r="G30" s="93"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="93"/>
+      <c r="L30" s="94"/>
+      <c r="M30" s="95"/>
+      <c r="N30" s="39" t="s">
         <v>181</v>
       </c>
-      <c r="O30" s="57"/>
-[...13 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="O30" s="56"/>
+      <c r="P30" s="56"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="93"/>
+      <c r="S30" s="94"/>
+      <c r="T30" s="93"/>
+      <c r="U30" s="56"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="93"/>
+      <c r="Y30" s="94"/>
+      <c r="Z30" s="95"/>
+    </row>
+    <row r="31" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="128" t="s">
         <v>148</v>
       </c>
-      <c r="B31" s="57">
+      <c r="B31" s="56">
         <v>115.06699999999999</v>
       </c>
-      <c r="C31" s="57">
-[...23 lines deleted...]
-      <c r="K31" s="99">
+      <c r="C31" s="56">
+        <v>804.93299999999999</v>
+      </c>
+      <c r="D31" s="56">
+        <v>11140.46092</v>
+      </c>
+      <c r="E31" s="139">
+        <v>96817</v>
+      </c>
+      <c r="F31" s="140">
+        <v>7</v>
+      </c>
+      <c r="G31" s="139">
+        <v>13840</v>
+      </c>
+      <c r="H31" s="56">
+        <v>122.212</v>
+      </c>
+      <c r="I31" s="56">
+        <v>1011.8150000000001</v>
+      </c>
+      <c r="J31" s="56">
+        <v>8709.4456580000005</v>
+      </c>
+      <c r="K31" s="139">
         <v>71265</v>
       </c>
-      <c r="L31" s="100">
+      <c r="L31" s="140">
         <v>8.2799999999999994</v>
       </c>
-      <c r="M31" s="101">
+      <c r="M31" s="141">
         <v>8608</v>
       </c>
-      <c r="N31" s="54" t="s">
+      <c r="N31" s="128" t="s">
         <v>148</v>
       </c>
-      <c r="O31" s="57">
+      <c r="O31" s="56">
         <v>57.356999999999999</v>
       </c>
-      <c r="P31" s="57">
+      <c r="P31" s="56">
         <v>712.25900000000001</v>
       </c>
-      <c r="Q31" s="57">
+      <c r="Q31" s="56">
         <v>3505.9916929999999</v>
       </c>
-      <c r="R31" s="99">
+      <c r="R31" s="139">
         <v>61126</v>
       </c>
-      <c r="S31" s="100">
+      <c r="S31" s="140">
         <v>12.42</v>
       </c>
-      <c r="T31" s="99">
+      <c r="T31" s="139">
         <v>4922</v>
       </c>
-      <c r="U31" s="57">
+      <c r="U31" s="56">
         <v>1.9970000000000001</v>
       </c>
-      <c r="V31" s="57">
+      <c r="V31" s="56">
         <v>8.1370000000000005</v>
       </c>
-      <c r="W31" s="57">
+      <c r="W31" s="56">
         <v>71.674750000000003</v>
       </c>
-      <c r="X31" s="99">
+      <c r="X31" s="139">
         <v>35891</v>
       </c>
-      <c r="Y31" s="100">
+      <c r="Y31" s="140">
         <v>4.07</v>
       </c>
-      <c r="Z31" s="101">
+      <c r="Z31" s="141">
         <v>8808</v>
       </c>
     </row>
-    <row r="32" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="54" t="s">
+    <row r="32" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="128" t="s">
         <v>149</v>
       </c>
-      <c r="B32" s="57">
+      <c r="B32" s="56">
         <v>89.796000000000006</v>
       </c>
-      <c r="C32" s="57">
-[...8 lines deleted...]
-      <c r="F32" s="100">
+      <c r="C32" s="56">
+        <v>666.26199999999994</v>
+      </c>
+      <c r="D32" s="56">
+        <v>8933.5996859999996</v>
+      </c>
+      <c r="E32" s="139">
+        <v>99488</v>
+      </c>
+      <c r="F32" s="140">
         <v>7.42</v>
       </c>
-      <c r="G32" s="99">
-[...11 lines deleted...]
-      <c r="K32" s="99">
+      <c r="G32" s="139">
+        <v>13409</v>
+      </c>
+      <c r="H32" s="56">
+        <v>97.572999999999993</v>
+      </c>
+      <c r="I32" s="56">
+        <v>834.76800000000003</v>
+      </c>
+      <c r="J32" s="56">
+        <v>6850.0016150000001</v>
+      </c>
+      <c r="K32" s="139">
         <v>70204</v>
       </c>
-      <c r="L32" s="100">
+      <c r="L32" s="140">
         <v>8.56</v>
       </c>
-      <c r="M32" s="101">
+      <c r="M32" s="141">
         <v>8206</v>
       </c>
-      <c r="N32" s="54" t="s">
+      <c r="N32" s="128" t="s">
         <v>149</v>
       </c>
-      <c r="O32" s="57">
+      <c r="O32" s="56">
         <v>48.191000000000003</v>
       </c>
-      <c r="P32" s="57">
+      <c r="P32" s="56">
         <v>643.26499999999999</v>
       </c>
-      <c r="Q32" s="57">
+      <c r="Q32" s="56">
         <v>2940.468836</v>
       </c>
-      <c r="R32" s="99">
+      <c r="R32" s="139">
         <v>61017</v>
       </c>
-      <c r="S32" s="100">
+      <c r="S32" s="140">
         <v>13.35</v>
       </c>
-      <c r="T32" s="99">
+      <c r="T32" s="139">
         <v>4571</v>
       </c>
-      <c r="U32" s="57">
+      <c r="U32" s="56">
         <v>1.609</v>
       </c>
-      <c r="V32" s="57">
+      <c r="V32" s="56">
         <v>6.4409999999999998</v>
       </c>
-      <c r="W32" s="57">
+      <c r="W32" s="56">
         <v>58.220044000000001</v>
       </c>
-      <c r="X32" s="99">
+      <c r="X32" s="139">
         <v>36184</v>
       </c>
-      <c r="Y32" s="100">
+      <c r="Y32" s="140">
         <v>4</v>
       </c>
-      <c r="Z32" s="101">
+      <c r="Z32" s="141">
         <v>9039</v>
       </c>
     </row>
-    <row r="33" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="54" t="s">
+    <row r="33" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="128" t="s">
         <v>150</v>
       </c>
-      <c r="B33" s="57">
+      <c r="B33" s="56">
         <v>114.212</v>
       </c>
-      <c r="C33" s="57">
-[...8 lines deleted...]
-      <c r="F33" s="100">
+      <c r="C33" s="56">
+        <v>808.221</v>
+      </c>
+      <c r="D33" s="56">
+        <v>11080.785759</v>
+      </c>
+      <c r="E33" s="139">
+        <v>97019</v>
+      </c>
+      <c r="F33" s="140">
+        <v>7.08</v>
+      </c>
+      <c r="G33" s="139">
+        <v>13710</v>
+      </c>
+      <c r="H33" s="56">
+        <v>121.748</v>
+      </c>
+      <c r="I33" s="56">
+        <v>998.846</v>
+      </c>
+      <c r="J33" s="56">
+        <v>8655.6647119999998</v>
+      </c>
+      <c r="K33" s="139">
+        <v>71095</v>
+      </c>
+      <c r="L33" s="140">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M33" s="141">
+        <v>8666</v>
+      </c>
+      <c r="N33" s="128" t="s">
+        <v>150</v>
+      </c>
+      <c r="O33" s="56">
+        <v>57.737000000000002</v>
+      </c>
+      <c r="P33" s="56">
+        <v>712.03099999999995</v>
+      </c>
+      <c r="Q33" s="56">
+        <v>3596.2989870000001</v>
+      </c>
+      <c r="R33" s="139">
+        <v>62288</v>
+      </c>
+      <c r="S33" s="140">
+        <v>12.33</v>
+      </c>
+      <c r="T33" s="139">
+        <v>5051</v>
+      </c>
+      <c r="U33" s="56">
+        <v>1.881</v>
+      </c>
+      <c r="V33" s="56">
+        <v>7.4420000000000002</v>
+      </c>
+      <c r="W33" s="56">
+        <v>68.169689000000005</v>
+      </c>
+      <c r="X33" s="139">
+        <v>36241</v>
+      </c>
+      <c r="Y33" s="140">
+        <v>3.96</v>
+      </c>
+      <c r="Z33" s="141">
+        <v>9160</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="128" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="56">
+        <v>110.705</v>
+      </c>
+      <c r="C34" s="56">
+        <v>782.95899999999995</v>
+      </c>
+      <c r="D34" s="56">
+        <v>10724.445035999999</v>
+      </c>
+      <c r="E34" s="139">
+        <v>96874</v>
+      </c>
+      <c r="F34" s="140">
         <v>7.07</v>
       </c>
-      <c r="G33" s="99">
-[...61 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="G34" s="139">
+        <v>13697</v>
+      </c>
+      <c r="H34" s="56">
+        <v>121.069</v>
+      </c>
+      <c r="I34" s="56">
+        <v>1002.854</v>
+      </c>
+      <c r="J34" s="56">
+        <v>8497.070307</v>
+      </c>
+      <c r="K34" s="139">
+        <v>70184</v>
+      </c>
+      <c r="L34" s="140">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="M34" s="141">
+        <v>8473</v>
+      </c>
+      <c r="N34" s="128" t="s">
         <v>151</v>
       </c>
-      <c r="B34" s="57">
-[...50 lines deleted...]
-      <c r="S34" s="100">
+      <c r="O34" s="56">
+        <v>53.225000000000001</v>
+      </c>
+      <c r="P34" s="56">
+        <v>689.22299999999996</v>
+      </c>
+      <c r="Q34" s="56">
+        <v>3306.6369140000002</v>
+      </c>
+      <c r="R34" s="139">
+        <v>62126</v>
+      </c>
+      <c r="S34" s="140">
         <v>12.95</v>
       </c>
-      <c r="T34" s="99">
-[...2 lines deleted...]
-      <c r="U34" s="57">
+      <c r="T34" s="139">
+        <v>4798</v>
+      </c>
+      <c r="U34" s="56">
         <v>1.6910000000000001</v>
       </c>
-      <c r="V34" s="57">
+      <c r="V34" s="56">
         <v>6.5860000000000003</v>
       </c>
-      <c r="W34" s="57">
+      <c r="W34" s="56">
         <v>61.715963000000002</v>
       </c>
-      <c r="X34" s="99">
+      <c r="X34" s="139">
         <v>36497</v>
       </c>
-      <c r="Y34" s="100">
+      <c r="Y34" s="140">
         <v>3.89</v>
       </c>
-      <c r="Z34" s="101">
+      <c r="Z34" s="141">
         <v>9371</v>
       </c>
     </row>
-    <row r="35" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...54 lines deleted...]
-      <c r="S35" s="103">
+    <row r="35" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="128" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" s="56">
+        <v>113.678</v>
+      </c>
+      <c r="C35" s="56">
+        <v>808.2</v>
+      </c>
+      <c r="D35" s="56">
+        <v>11101.23841</v>
+      </c>
+      <c r="E35" s="139">
+        <v>97655</v>
+      </c>
+      <c r="F35" s="140">
+        <v>7.11</v>
+      </c>
+      <c r="G35" s="139">
+        <v>13736</v>
+      </c>
+      <c r="H35" s="56">
+        <v>123.97</v>
+      </c>
+      <c r="I35" s="56">
+        <v>1015.11</v>
+      </c>
+      <c r="J35" s="56">
+        <v>8643.9647260000002</v>
+      </c>
+      <c r="K35" s="139">
+        <v>69726</v>
+      </c>
+      <c r="L35" s="140">
+        <v>8.19</v>
+      </c>
+      <c r="M35" s="141">
+        <v>8515</v>
+      </c>
+      <c r="N35" s="128" t="s">
+        <v>152</v>
+      </c>
+      <c r="O35" s="56">
+        <v>53.677999999999997</v>
+      </c>
+      <c r="P35" s="56">
+        <v>691.41700000000003</v>
+      </c>
+      <c r="Q35" s="56">
+        <v>3325.4261350000002</v>
+      </c>
+      <c r="R35" s="139">
+        <v>61951</v>
+      </c>
+      <c r="S35" s="140">
         <v>12.88</v>
       </c>
-      <c r="T35" s="102">
+      <c r="T35" s="139">
         <v>4810</v>
       </c>
-      <c r="U35" s="63">
-[...11 lines deleted...]
-      <c r="Y35" s="103">
+      <c r="U35" s="56">
+        <v>1.764</v>
+      </c>
+      <c r="V35" s="56">
+        <v>7.1959999999999997</v>
+      </c>
+      <c r="W35" s="56">
+        <v>64.121865</v>
+      </c>
+      <c r="X35" s="139">
+        <v>36350</v>
+      </c>
+      <c r="Y35" s="140">
         <v>4.08</v>
       </c>
-      <c r="Z35" s="104">
-[...4 lines deleted...]
-      <c r="A36" s="105" t="s">
+      <c r="Z35" s="141">
+        <v>8911</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="128" t="s">
+        <v>183</v>
+      </c>
+      <c r="B36" s="60">
+        <v>109.67100000000001</v>
+      </c>
+      <c r="C36" s="60">
+        <v>799.77499999999998</v>
+      </c>
+      <c r="D36" s="60">
+        <v>10954.341682</v>
+      </c>
+      <c r="E36" s="142">
+        <v>99884</v>
+      </c>
+      <c r="F36" s="143">
+        <v>7.29</v>
+      </c>
+      <c r="G36" s="142">
+        <v>13697</v>
+      </c>
+      <c r="H36" s="60">
+        <v>119.929</v>
+      </c>
+      <c r="I36" s="60">
+        <v>1013.212</v>
+      </c>
+      <c r="J36" s="60">
+        <v>8540.1906849999996</v>
+      </c>
+      <c r="K36" s="142">
+        <v>71210</v>
+      </c>
+      <c r="L36" s="143">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="M36" s="144">
+        <v>8429</v>
+      </c>
+      <c r="N36" s="128" t="s">
+        <v>183</v>
+      </c>
+      <c r="O36" s="60">
+        <v>53.030999999999999</v>
+      </c>
+      <c r="P36" s="60">
+        <v>684.20699999999999</v>
+      </c>
+      <c r="Q36" s="60">
+        <v>3326.6787589999999</v>
+      </c>
+      <c r="R36" s="142">
+        <v>62731</v>
+      </c>
+      <c r="S36" s="143">
+        <v>12.9</v>
+      </c>
+      <c r="T36" s="142">
+        <v>4862</v>
+      </c>
+      <c r="U36" s="60">
+        <v>1.6970000000000001</v>
+      </c>
+      <c r="V36" s="60">
+        <v>6.8639999999999999</v>
+      </c>
+      <c r="W36" s="60">
+        <v>60.472631</v>
+      </c>
+      <c r="X36" s="142">
+        <v>35635</v>
+      </c>
+      <c r="Y36" s="143">
+        <v>4.04</v>
+      </c>
+      <c r="Z36" s="144">
+        <v>8810</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="104" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="96" t="s">
         <v>172</v>
       </c>
-      <c r="B36" s="294"/>
-[...11 lines deleted...]
-      <c r="N36" s="105" t="s">
+      <c r="B37" s="308"/>
+      <c r="C37" s="309"/>
+      <c r="D37" s="309"/>
+      <c r="E37" s="309"/>
+      <c r="F37" s="309"/>
+      <c r="G37" s="309"/>
+      <c r="H37" s="309"/>
+      <c r="I37" s="309"/>
+      <c r="J37" s="309"/>
+      <c r="K37" s="309"/>
+      <c r="L37" s="309"/>
+      <c r="M37" s="310"/>
+      <c r="N37" s="96" t="s">
         <v>172</v>
       </c>
-      <c r="O36" s="106"/>
-[...7 lines deleted...]
-      <c r="W36" s="110" t="s">
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="97"/>
+      <c r="R37" s="98"/>
+      <c r="S37" s="99"/>
+      <c r="T37" s="100"/>
+      <c r="U37" s="101"/>
+      <c r="V37" s="101"/>
+      <c r="W37" s="101" t="s">
         <v>173</v>
       </c>
-      <c r="X36" s="109"/>
-[...28 lines deleted...]
-      <c r="Z51" s="114"/>
+      <c r="X37" s="100"/>
+      <c r="Y37" s="102"/>
+      <c r="Z37" s="103"/>
     </row>
     <row r="52" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B52" s="114"/>
-[...23 lines deleted...]
-      <c r="Z52" s="114"/>
+      <c r="B52" s="105"/>
+      <c r="C52" s="105"/>
+      <c r="D52" s="105"/>
+      <c r="E52" s="105"/>
+      <c r="F52" s="105"/>
+      <c r="G52" s="105"/>
+      <c r="H52" s="105"/>
+      <c r="I52" s="105"/>
+      <c r="J52" s="105"/>
+      <c r="K52" s="105"/>
+      <c r="L52" s="105"/>
+      <c r="M52" s="105"/>
+      <c r="N52" s="105"/>
+      <c r="O52" s="105"/>
+      <c r="P52" s="105"/>
+      <c r="Q52" s="105"/>
+      <c r="R52" s="105"/>
+      <c r="S52" s="105"/>
+      <c r="T52" s="105"/>
+      <c r="U52" s="105"/>
+      <c r="V52" s="105"/>
+      <c r="W52" s="105"/>
+      <c r="X52" s="105"/>
+      <c r="Y52" s="105"/>
+      <c r="Z52" s="105"/>
     </row>
     <row r="53" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B53" s="114"/>
-[...23 lines deleted...]
-      <c r="Z53" s="114"/>
+      <c r="B53" s="105"/>
+      <c r="C53" s="105"/>
+      <c r="D53" s="105"/>
+      <c r="E53" s="105"/>
+      <c r="F53" s="105"/>
+      <c r="G53" s="105"/>
+      <c r="H53" s="105"/>
+      <c r="I53" s="105"/>
+      <c r="J53" s="105"/>
+      <c r="K53" s="105"/>
+      <c r="L53" s="105"/>
+      <c r="M53" s="105"/>
+      <c r="N53" s="105"/>
+      <c r="O53" s="105"/>
+      <c r="P53" s="105"/>
+      <c r="Q53" s="105"/>
+      <c r="R53" s="105"/>
+      <c r="S53" s="105"/>
+      <c r="T53" s="105"/>
+      <c r="U53" s="105"/>
+      <c r="V53" s="105"/>
+      <c r="W53" s="105"/>
+      <c r="X53" s="105"/>
+      <c r="Y53" s="105"/>
+      <c r="Z53" s="105"/>
     </row>
     <row r="54" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B54" s="114"/>
-[...23 lines deleted...]
-      <c r="Z54" s="114"/>
+      <c r="B54" s="105"/>
+      <c r="C54" s="105"/>
+      <c r="D54" s="105"/>
+      <c r="E54" s="105"/>
+      <c r="F54" s="105"/>
+      <c r="G54" s="105"/>
+      <c r="H54" s="105"/>
+      <c r="I54" s="105"/>
+      <c r="J54" s="105"/>
+      <c r="K54" s="105"/>
+      <c r="L54" s="105"/>
+      <c r="M54" s="105"/>
+      <c r="N54" s="105"/>
+      <c r="O54" s="105"/>
+      <c r="P54" s="105"/>
+      <c r="Q54" s="105"/>
+      <c r="R54" s="105"/>
+      <c r="S54" s="105"/>
+      <c r="T54" s="105"/>
+      <c r="U54" s="105"/>
+      <c r="V54" s="105"/>
+      <c r="W54" s="105"/>
+      <c r="X54" s="105"/>
+      <c r="Y54" s="105"/>
+      <c r="Z54" s="105"/>
     </row>
     <row r="55" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B55" s="114"/>
-[...23 lines deleted...]
-      <c r="Z55" s="114"/>
+      <c r="B55" s="105"/>
+      <c r="C55" s="105"/>
+      <c r="D55" s="105"/>
+      <c r="E55" s="105"/>
+      <c r="F55" s="105"/>
+      <c r="G55" s="105"/>
+      <c r="H55" s="105"/>
+      <c r="I55" s="105"/>
+      <c r="J55" s="105"/>
+      <c r="K55" s="105"/>
+      <c r="L55" s="105"/>
+      <c r="M55" s="105"/>
+      <c r="N55" s="105"/>
+      <c r="O55" s="105"/>
+      <c r="P55" s="105"/>
+      <c r="Q55" s="105"/>
+      <c r="R55" s="105"/>
+      <c r="S55" s="105"/>
+      <c r="T55" s="105"/>
+      <c r="U55" s="105"/>
+      <c r="V55" s="105"/>
+      <c r="W55" s="105"/>
+      <c r="X55" s="105"/>
+      <c r="Y55" s="105"/>
+      <c r="Z55" s="105"/>
     </row>
     <row r="56" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B56" s="114"/>
-[...23 lines deleted...]
-      <c r="Z56" s="114"/>
+      <c r="B56" s="105"/>
+      <c r="C56" s="105"/>
+      <c r="D56" s="105"/>
+      <c r="E56" s="105"/>
+      <c r="F56" s="105"/>
+      <c r="G56" s="105"/>
+      <c r="H56" s="105"/>
+      <c r="I56" s="105"/>
+      <c r="J56" s="105"/>
+      <c r="K56" s="105"/>
+      <c r="L56" s="105"/>
+      <c r="M56" s="105"/>
+      <c r="N56" s="105"/>
+      <c r="O56" s="105"/>
+      <c r="P56" s="105"/>
+      <c r="Q56" s="105"/>
+      <c r="R56" s="105"/>
+      <c r="S56" s="105"/>
+      <c r="T56" s="105"/>
+      <c r="U56" s="105"/>
+      <c r="V56" s="105"/>
+      <c r="W56" s="105"/>
+      <c r="X56" s="105"/>
+      <c r="Y56" s="105"/>
+      <c r="Z56" s="105"/>
     </row>
     <row r="57" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B57" s="114"/>
-[...23 lines deleted...]
-      <c r="Z57" s="114"/>
+      <c r="B57" s="105"/>
+      <c r="C57" s="105"/>
+      <c r="D57" s="105"/>
+      <c r="E57" s="105"/>
+      <c r="F57" s="105"/>
+      <c r="G57" s="105"/>
+      <c r="H57" s="105"/>
+      <c r="I57" s="105"/>
+      <c r="J57" s="105"/>
+      <c r="K57" s="105"/>
+      <c r="L57" s="105"/>
+      <c r="M57" s="105"/>
+      <c r="N57" s="105"/>
+      <c r="O57" s="105"/>
+      <c r="P57" s="105"/>
+      <c r="Q57" s="105"/>
+      <c r="R57" s="105"/>
+      <c r="S57" s="105"/>
+      <c r="T57" s="105"/>
+      <c r="U57" s="105"/>
+      <c r="V57" s="105"/>
+      <c r="W57" s="105"/>
+      <c r="X57" s="105"/>
+      <c r="Y57" s="105"/>
+      <c r="Z57" s="105"/>
     </row>
     <row r="58" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B58" s="114"/>
-[...23 lines deleted...]
-      <c r="Z58" s="114"/>
+      <c r="B58" s="105"/>
+      <c r="C58" s="105"/>
+      <c r="D58" s="105"/>
+      <c r="E58" s="105"/>
+      <c r="F58" s="105"/>
+      <c r="G58" s="105"/>
+      <c r="H58" s="105"/>
+      <c r="I58" s="105"/>
+      <c r="J58" s="105"/>
+      <c r="K58" s="105"/>
+      <c r="L58" s="105"/>
+      <c r="M58" s="105"/>
+      <c r="N58" s="105"/>
+      <c r="O58" s="105"/>
+      <c r="P58" s="105"/>
+      <c r="Q58" s="105"/>
+      <c r="R58" s="105"/>
+      <c r="S58" s="105"/>
+      <c r="T58" s="105"/>
+      <c r="U58" s="105"/>
+      <c r="V58" s="105"/>
+      <c r="W58" s="105"/>
+      <c r="X58" s="105"/>
+      <c r="Y58" s="105"/>
+      <c r="Z58" s="105"/>
     </row>
     <row r="59" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B59" s="114"/>
-[...23 lines deleted...]
-      <c r="Z59" s="114"/>
+      <c r="B59" s="105"/>
+      <c r="C59" s="105"/>
+      <c r="D59" s="105"/>
+      <c r="E59" s="105"/>
+      <c r="F59" s="105"/>
+      <c r="G59" s="105"/>
+      <c r="H59" s="105"/>
+      <c r="I59" s="105"/>
+      <c r="J59" s="105"/>
+      <c r="K59" s="105"/>
+      <c r="L59" s="105"/>
+      <c r="M59" s="105"/>
+      <c r="N59" s="105"/>
+      <c r="O59" s="105"/>
+      <c r="P59" s="105"/>
+      <c r="Q59" s="105"/>
+      <c r="R59" s="105"/>
+      <c r="S59" s="105"/>
+      <c r="T59" s="105"/>
+      <c r="U59" s="105"/>
+      <c r="V59" s="105"/>
+      <c r="W59" s="105"/>
+      <c r="X59" s="105"/>
+      <c r="Y59" s="105"/>
+      <c r="Z59" s="105"/>
     </row>
     <row r="60" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B60" s="114"/>
-[...23 lines deleted...]
-      <c r="Z60" s="114"/>
+      <c r="B60" s="105"/>
+      <c r="C60" s="105"/>
+      <c r="D60" s="105"/>
+      <c r="E60" s="105"/>
+      <c r="F60" s="105"/>
+      <c r="G60" s="105"/>
+      <c r="H60" s="105"/>
+      <c r="I60" s="105"/>
+      <c r="J60" s="105"/>
+      <c r="K60" s="105"/>
+      <c r="L60" s="105"/>
+      <c r="M60" s="105"/>
+      <c r="N60" s="105"/>
+      <c r="O60" s="105"/>
+      <c r="P60" s="105"/>
+      <c r="Q60" s="105"/>
+      <c r="R60" s="105"/>
+      <c r="S60" s="105"/>
+      <c r="T60" s="105"/>
+      <c r="U60" s="105"/>
+      <c r="V60" s="105"/>
+      <c r="W60" s="105"/>
+      <c r="X60" s="105"/>
+      <c r="Y60" s="105"/>
+      <c r="Z60" s="105"/>
     </row>
     <row r="61" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B61" s="114"/>
-[...23 lines deleted...]
-      <c r="Z61" s="114"/>
+      <c r="B61" s="105"/>
+      <c r="C61" s="105"/>
+      <c r="D61" s="105"/>
+      <c r="E61" s="105"/>
+      <c r="F61" s="105"/>
+      <c r="G61" s="105"/>
+      <c r="H61" s="105"/>
+      <c r="I61" s="105"/>
+      <c r="J61" s="105"/>
+      <c r="K61" s="105"/>
+      <c r="L61" s="105"/>
+      <c r="M61" s="105"/>
+      <c r="N61" s="105"/>
+      <c r="O61" s="105"/>
+      <c r="P61" s="105"/>
+      <c r="Q61" s="105"/>
+      <c r="R61" s="105"/>
+      <c r="S61" s="105"/>
+      <c r="T61" s="105"/>
+      <c r="U61" s="105"/>
+      <c r="V61" s="105"/>
+      <c r="W61" s="105"/>
+      <c r="X61" s="105"/>
+      <c r="Y61" s="105"/>
+      <c r="Z61" s="105"/>
+    </row>
+    <row r="62" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B62" s="105"/>
+      <c r="C62" s="105"/>
+      <c r="D62" s="105"/>
+      <c r="E62" s="105"/>
+      <c r="F62" s="105"/>
+      <c r="G62" s="105"/>
+      <c r="H62" s="105"/>
+      <c r="I62" s="105"/>
+      <c r="J62" s="105"/>
+      <c r="K62" s="105"/>
+      <c r="L62" s="105"/>
+      <c r="M62" s="105"/>
+      <c r="N62" s="105"/>
+      <c r="O62" s="105"/>
+      <c r="P62" s="105"/>
+      <c r="Q62" s="105"/>
+      <c r="R62" s="105"/>
+      <c r="S62" s="105"/>
+      <c r="T62" s="105"/>
+      <c r="U62" s="105"/>
+      <c r="V62" s="105"/>
+      <c r="W62" s="105"/>
+      <c r="X62" s="105"/>
+      <c r="Y62" s="105"/>
+      <c r="Z62" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
     <mergeCell ref="B1:M2"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:N6"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>