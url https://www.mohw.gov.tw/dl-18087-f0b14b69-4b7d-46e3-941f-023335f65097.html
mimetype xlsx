--- v4 (2026-09-16)
+++ v5 (2026-10-06)
@@ -7,69 +7,69 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150831\提供給科長_1150826\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150930\提供給科長_1150922\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B30D8AD-1823-478B-A4B1-E3A7002CD471}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F47C9470-B3E7-48A5-8B1E-F97345E04A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="846" xr2:uid="{779168FB-DB46-417D-8700-AE2A8CC628ED}"/>
   </bookViews>
   <sheets>
     <sheet name="二" sheetId="68" r:id="rId1"/>
     <sheet name="二 (續)" sheetId="69" r:id="rId2"/>
     <sheet name="十二" sheetId="70" r:id="rId3"/>
     <sheet name="十二 (續)" sheetId="71" r:id="rId4"/>
     <sheet name="門住診" sheetId="75" r:id="rId5"/>
     <sheet name="門診(特約)" sheetId="76" r:id="rId6"/>
-    <sheet name="住診(特約) " sheetId="77" r:id="rId7"/>
+    <sheet name="住診(特約)" sheetId="77" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="__________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="___99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'07bbd279-6d57-443b-b3b7-a0454480222c'"</definedName>
     <definedName name="_D2">#REF!</definedName>
     <definedName name="dc_d">#REF!</definedName>
     <definedName name="dewwerwer" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="dgggf" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="drtet" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ewqqeqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FDHDH" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FGFG" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FH" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="G" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
@@ -80,103 +80,106 @@
     <definedName name="gh" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hioiojkl" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hjhjhjkhjk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_CodePage" hidden="1">950</definedName>
     <definedName name="HTML_Control" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"87/9/10"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\FrontPage Webs\Content\C20\Htm報表\8708.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"8708"</definedName>
     <definedName name="JHKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$37</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約)'!$A$1:$Z$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">門住診!$A$1:$Z$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$38</definedName>
     <definedName name="weqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="各項費用1">#REF!</definedName>
     <definedName name="各項費用2_3">#REF!</definedName>
     <definedName name="各項費用4_9">#REF!</definedName>
     <definedName name="安全準備0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="安全準備0401" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="投資表" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="壹" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="損益表科目">#REF!</definedName>
     <definedName name="資本0219" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本1220" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資產D">#REF!</definedName>
     <definedName name="逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0101" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金8901" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880202" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880430" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="188">
   <si>
     <t>二、保險對象人數及投保單位數－按縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>單位：家、人</t>
   </si>
   <si>
     <t xml:space="preserve">       保險對象類別
 業務組縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>總  計</t>
   </si>
   <si>
     <t>第一類</t>
   </si>
   <si>
     <t>第二類</t>
   </si>
   <si>
     <t>投保單位數</t>
   </si>
   <si>
@@ -1881,211 +1884,236 @@
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日本署資料倉儲系統門診、交付機構及住診明細檔。</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">    6</t>
-[...23 lines deleted...]
-    <r>
       <t xml:space="preserve">                             </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>6</t>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>6</t>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>6</t>
+      <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">    6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>r</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">    7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>p</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="14">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="##,##0_-;\-\ #,##0_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="177" formatCode="##,##0.00_-;\-\ #,##0.00_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="#,##0_ "/>
     <numFmt numFmtId="182" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="183" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
     <numFmt numFmtId="184" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="185" formatCode="#,##0,\ "/>
     <numFmt numFmtId="186" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="187" formatCode="#,##0;\(#,##0\);&quot;-&quot;;@"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
@@ -2751,51 +2779,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="318">
+  <cellXfs count="322">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -2877,52 +2905,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="23" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="182" fontId="23" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="24" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="24" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="180" fontId="23" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="181" fontId="25" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="25" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="181" fontId="27" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="27" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="28" fillId="0" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="182" fontId="27" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="35" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="28" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="25" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2977,152 +3003,161 @@
     <xf numFmtId="186" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="181" fontId="27" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="179" fontId="27" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="182" fontId="27" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="181" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="179" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="182" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="187" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="187" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="187" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="187" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="181" fontId="25" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="41" fontId="25" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="25" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="41" fontId="25" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="184" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
@@ -3178,113 +3213,110 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="187" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="187" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="2" applyBorder="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4649,97 +4681,93 @@
       <sheetName val="Sheet1_(2)7"/>
       <sheetName val="Sheet4_(2)6"/>
       <sheetName val="Sheet1_(2)6"/>
       <sheetName val="Sheet1_(2)8"/>
       <sheetName val="Sheet4_(2)7"/>
       <sheetName val="Sheet1_(2)9"/>
       <sheetName val="Sheet4_(2)8"/>
       <sheetName val="Sheet1_(2)10"/>
       <sheetName val="Sheet4_(2)9"/>
       <sheetName val="Sheet1_(2)11"/>
       <sheetName val="Sheet4_(2)10"/>
       <sheetName val="Sheet1_(2)12"/>
       <sheetName val="Sheet4_(2)11"/>
       <sheetName val="Sheet1_(2)13"/>
       <sheetName val="Sheet4_(2)12"/>
       <sheetName val="Sheet1 (2)"/>
       <sheetName val="Sheet4 (2)"/>
       <sheetName val="Sheet1_(2)17"/>
       <sheetName val="Sheet4_(2)16"/>
       <sheetName val="Sheet1_(2)14"/>
       <sheetName val="Sheet4_(2)13"/>
       <sheetName val="Sheet1_(2)15"/>
       <sheetName val="Sheet4_(2)14"/>
       <sheetName val="Sheet1_(2)16"/>
       <sheetName val="Sheet4_(2)15"/>
-      <sheetName val="Sheet1_(2)18"/>
-      <sheetName val="Sheet4_(2)17"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
-      <sheetData sheetId="41"/>
-      <sheetData sheetId="42"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5053,53 +5081,53 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{594EC659-E7A9-402F-94F2-FF1DA6C26847}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection sqref="A1:V1"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection sqref="A1:AA1"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
+      <selection pane="bottomLeft" sqref="A1:AA1"/>
       <selection pane="bottomRight" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.44140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="5" customWidth="1"/>
     <col min="4" max="5" width="7.6640625" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" style="5" customWidth="1"/>
     <col min="7" max="8" width="3.6640625" style="5" customWidth="1"/>
     <col min="9" max="9" width="6.6640625" style="5" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="5" customWidth="1"/>
     <col min="11" max="11" width="7.6640625" style="5" customWidth="1"/>
     <col min="12" max="16" width="6.6640625" style="5" customWidth="1"/>
     <col min="17" max="17" width="13.6640625" style="5" customWidth="1"/>
     <col min="18" max="18" width="7.6640625" style="5" customWidth="1"/>
     <col min="19" max="21" width="6.6640625" style="5" customWidth="1"/>
     <col min="22" max="22" width="12.6640625" style="5" customWidth="1"/>
     <col min="23" max="256" width="9" style="5"/>
     <col min="257" max="257" width="12.6640625" style="5" customWidth="1"/>
     <col min="258" max="258" width="7.44140625" style="5" customWidth="1"/>
     <col min="259" max="259" width="13.6640625" style="5" customWidth="1"/>
     <col min="260" max="261" width="7.6640625" style="5" customWidth="1"/>
     <col min="262" max="262" width="12.6640625" style="5" customWidth="1"/>
@@ -6024,1930 +6052,1930 @@
     <col min="15883" max="15884" width="7.6640625" style="5" customWidth="1"/>
     <col min="15885" max="15888" width="6.6640625" style="5" customWidth="1"/>
     <col min="15889" max="15889" width="13.6640625" style="5" customWidth="1"/>
     <col min="15890" max="15891" width="7.6640625" style="5" customWidth="1"/>
     <col min="15892" max="15893" width="6.6640625" style="5" customWidth="1"/>
     <col min="15894" max="15894" width="12.6640625" style="5" customWidth="1"/>
     <col min="15895" max="16128" width="9" style="5"/>
     <col min="16129" max="16129" width="12.6640625" style="5" customWidth="1"/>
     <col min="16130" max="16130" width="7.44140625" style="5" customWidth="1"/>
     <col min="16131" max="16131" width="13.6640625" style="5" customWidth="1"/>
     <col min="16132" max="16133" width="7.6640625" style="5" customWidth="1"/>
     <col min="16134" max="16134" width="12.6640625" style="5" customWidth="1"/>
     <col min="16135" max="16136" width="3.6640625" style="5" customWidth="1"/>
     <col min="16137" max="16137" width="6.6640625" style="5" customWidth="1"/>
     <col min="16138" max="16138" width="13.6640625" style="5" customWidth="1"/>
     <col min="16139" max="16140" width="7.6640625" style="5" customWidth="1"/>
     <col min="16141" max="16144" width="6.6640625" style="5" customWidth="1"/>
     <col min="16145" max="16145" width="13.6640625" style="5" customWidth="1"/>
     <col min="16146" max="16147" width="7.6640625" style="5" customWidth="1"/>
     <col min="16148" max="16149" width="6.6640625" style="5" customWidth="1"/>
     <col min="16150" max="16150" width="12.6640625" style="5" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="149" t="s">
+      <c r="A1" s="154" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="149"/>
-[...19 lines deleted...]
-      <c r="V1" s="149"/>
+      <c r="B1" s="154"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="154"/>
+      <c r="E1" s="154"/>
+      <c r="F1" s="154"/>
+      <c r="G1" s="154"/>
+      <c r="H1" s="154"/>
+      <c r="I1" s="154"/>
+      <c r="J1" s="154"/>
+      <c r="K1" s="154"/>
+      <c r="L1" s="154"/>
+      <c r="M1" s="154"/>
+      <c r="N1" s="154"/>
+      <c r="O1" s="154"/>
+      <c r="P1" s="154"/>
+      <c r="Q1" s="154"/>
+      <c r="R1" s="154"/>
+      <c r="S1" s="154"/>
+      <c r="T1" s="154"/>
+      <c r="U1" s="154"/>
+      <c r="V1" s="154"/>
     </row>
     <row r="2" spans="1:22" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="150" t="s">
+      <c r="H2" s="155" t="s">
+        <v>183</v>
+      </c>
+      <c r="I2" s="156"/>
+      <c r="J2" s="156"/>
+      <c r="K2" s="156"/>
+      <c r="L2" s="156"/>
+      <c r="M2" s="156"/>
+      <c r="N2" s="156"/>
+      <c r="O2" s="156"/>
+      <c r="P2" s="156"/>
+      <c r="Q2" s="157"/>
+      <c r="R2" s="157"/>
+      <c r="S2" s="158" t="s">
+        <v>1</v>
+      </c>
+      <c r="T2" s="158"/>
+      <c r="U2" s="158"/>
+      <c r="V2" s="158"/>
+    </row>
+    <row r="3" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="159" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="160"/>
+      <c r="C3" s="165" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="166"/>
+      <c r="H3" s="166"/>
+      <c r="I3" s="167"/>
+      <c r="J3" s="165" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="166"/>
+      <c r="L3" s="166"/>
+      <c r="M3" s="166"/>
+      <c r="N3" s="166"/>
+      <c r="O3" s="166"/>
+      <c r="P3" s="167"/>
+      <c r="Q3" s="165" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="166"/>
+      <c r="S3" s="166"/>
+      <c r="T3" s="166"/>
+      <c r="U3" s="166"/>
+      <c r="V3" s="166"/>
+    </row>
+    <row r="4" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="161"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="165" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="166"/>
+      <c r="H4" s="166"/>
+      <c r="I4" s="167"/>
+      <c r="J4" s="168" t="s">
+        <v>6</v>
+      </c>
+      <c r="K4" s="165" t="s">
+        <v>7</v>
+      </c>
+      <c r="L4" s="166"/>
+      <c r="M4" s="166"/>
+      <c r="N4" s="166"/>
+      <c r="O4" s="166"/>
+      <c r="P4" s="167"/>
+      <c r="Q4" s="168" t="s">
+        <v>8</v>
+      </c>
+      <c r="R4" s="165" t="s">
+        <v>7</v>
+      </c>
+      <c r="S4" s="166"/>
+      <c r="T4" s="166"/>
+      <c r="U4" s="166"/>
+      <c r="V4" s="166"/>
+    </row>
+    <row r="5" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="163"/>
+      <c r="B5" s="164"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="167"/>
+      <c r="F5" s="115" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="165" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="166"/>
+      <c r="I5" s="167"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="167"/>
+      <c r="M5" s="165" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="167"/>
+      <c r="O5" s="165" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="167"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="165" t="s">
+        <v>9</v>
+      </c>
+      <c r="S5" s="167"/>
+      <c r="T5" s="165" t="s">
+        <v>10</v>
+      </c>
+      <c r="U5" s="167"/>
+      <c r="V5" s="106" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="170" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="171"/>
+      <c r="C6" s="142">
+        <v>1069555</v>
+      </c>
+      <c r="D6" s="172">
+        <v>24048130</v>
+      </c>
+      <c r="E6" s="173"/>
+      <c r="F6" s="142">
+        <v>16525794</v>
+      </c>
+      <c r="G6" s="172">
+        <v>7522336</v>
+      </c>
+      <c r="H6" s="173"/>
+      <c r="I6" s="173"/>
+      <c r="J6" s="142">
+        <v>1063668</v>
+      </c>
+      <c r="K6" s="172">
+        <v>14929622</v>
+      </c>
+      <c r="L6" s="173"/>
+      <c r="M6" s="172">
+        <v>9939772</v>
+      </c>
+      <c r="N6" s="173"/>
+      <c r="O6" s="172">
+        <v>4989850</v>
+      </c>
+      <c r="P6" s="173"/>
+      <c r="Q6" s="142">
+        <v>4038</v>
+      </c>
+      <c r="R6" s="172">
+        <v>3250189</v>
+      </c>
+      <c r="S6" s="173"/>
+      <c r="T6" s="172">
+        <v>2163140</v>
+      </c>
+      <c r="U6" s="173"/>
+      <c r="V6" s="142">
+        <v>1087049</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="179"/>
+      <c r="B7" s="180"/>
+      <c r="C7" s="110"/>
+      <c r="D7" s="174"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="110"/>
+      <c r="G7" s="174"/>
+      <c r="H7" s="174"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="174"/>
+      <c r="M7" s="174"/>
+      <c r="N7" s="174"/>
+      <c r="O7" s="174"/>
+      <c r="P7" s="174"/>
+      <c r="Q7" s="110"/>
+      <c r="R7" s="174"/>
+      <c r="S7" s="174"/>
+      <c r="T7" s="174"/>
+      <c r="U7" s="174"/>
+      <c r="V7" s="110"/>
+    </row>
+    <row r="8" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="175" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="176"/>
+      <c r="C8" s="142">
+        <v>407436</v>
+      </c>
+      <c r="D8" s="177">
+        <v>9102982</v>
+      </c>
+      <c r="E8" s="178"/>
+      <c r="F8" s="142">
+        <v>6207236</v>
+      </c>
+      <c r="G8" s="177">
+        <v>2895746</v>
+      </c>
+      <c r="H8" s="178"/>
+      <c r="I8" s="178"/>
+      <c r="J8" s="142">
+        <v>405933</v>
+      </c>
+      <c r="K8" s="177">
+        <v>6241938</v>
+      </c>
+      <c r="L8" s="178"/>
+      <c r="M8" s="177">
+        <v>4162464</v>
+      </c>
+      <c r="N8" s="178"/>
+      <c r="O8" s="177">
+        <v>2079474</v>
+      </c>
+      <c r="P8" s="178"/>
+      <c r="Q8" s="142">
+        <v>1046</v>
+      </c>
+      <c r="R8" s="177">
+        <v>1154793</v>
+      </c>
+      <c r="S8" s="178"/>
+      <c r="T8" s="177">
+        <v>762274</v>
+      </c>
+      <c r="U8" s="178"/>
+      <c r="V8" s="142">
+        <v>392519</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="183"/>
+      <c r="C9" s="143">
+        <v>190122</v>
+      </c>
+      <c r="D9" s="181">
+        <v>3392216</v>
+      </c>
+      <c r="E9" s="174"/>
+      <c r="F9" s="143">
+        <v>2309452</v>
+      </c>
+      <c r="G9" s="181">
+        <v>1082764</v>
+      </c>
+      <c r="H9" s="174"/>
+      <c r="I9" s="174"/>
+      <c r="J9" s="143">
+        <v>189645</v>
+      </c>
+      <c r="K9" s="181">
+        <v>2131019</v>
+      </c>
+      <c r="L9" s="174"/>
+      <c r="M9" s="181">
+        <v>1407375</v>
+      </c>
+      <c r="N9" s="174"/>
+      <c r="O9" s="181">
+        <v>723644</v>
+      </c>
+      <c r="P9" s="174"/>
+      <c r="Q9" s="143">
+        <v>298</v>
+      </c>
+      <c r="R9" s="181">
+        <v>464459</v>
+      </c>
+      <c r="S9" s="174"/>
+      <c r="T9" s="181">
+        <v>305608</v>
+      </c>
+      <c r="U9" s="174"/>
+      <c r="V9" s="143">
+        <v>158851</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="182" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="183"/>
+      <c r="C10" s="143">
+        <v>186130</v>
+      </c>
+      <c r="D10" s="181">
+        <v>5003780</v>
+      </c>
+      <c r="E10" s="174"/>
+      <c r="F10" s="143">
+        <v>3406753</v>
+      </c>
+      <c r="G10" s="181">
+        <v>1597027</v>
+      </c>
+      <c r="H10" s="174"/>
+      <c r="I10" s="174"/>
+      <c r="J10" s="143">
+        <v>185598</v>
+      </c>
+      <c r="K10" s="181">
+        <v>3821526</v>
+      </c>
+      <c r="L10" s="174"/>
+      <c r="M10" s="181">
+        <v>2561934</v>
+      </c>
+      <c r="N10" s="174"/>
+      <c r="O10" s="181">
+        <v>1259592</v>
+      </c>
+      <c r="P10" s="174"/>
+      <c r="Q10" s="143">
+        <v>353</v>
+      </c>
+      <c r="R10" s="181">
+        <v>511851</v>
+      </c>
+      <c r="S10" s="174"/>
+      <c r="T10" s="181">
+        <v>335958</v>
+      </c>
+      <c r="U10" s="174"/>
+      <c r="V10" s="143">
+        <v>175893</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="182" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="183"/>
+      <c r="C11" s="143">
+        <v>11312</v>
+      </c>
+      <c r="D11" s="181">
+        <v>259601</v>
+      </c>
+      <c r="E11" s="174"/>
+      <c r="F11" s="143">
+        <v>183257</v>
+      </c>
+      <c r="G11" s="181">
+        <v>76344</v>
+      </c>
+      <c r="H11" s="174"/>
+      <c r="I11" s="174"/>
+      <c r="J11" s="143">
+        <v>11100</v>
+      </c>
+      <c r="K11" s="181">
+        <v>103932</v>
+      </c>
+      <c r="L11" s="174"/>
+      <c r="M11" s="181">
+        <v>69466</v>
+      </c>
+      <c r="N11" s="174"/>
+      <c r="O11" s="181">
+        <v>34466</v>
+      </c>
+      <c r="P11" s="174"/>
+      <c r="Q11" s="143">
+        <v>188</v>
+      </c>
+      <c r="R11" s="181">
+        <v>83283</v>
+      </c>
+      <c r="S11" s="174"/>
+      <c r="T11" s="181">
+        <v>57193</v>
+      </c>
+      <c r="U11" s="174"/>
+      <c r="V11" s="143">
+        <v>26090</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="182" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="183"/>
+      <c r="C12" s="143">
+        <v>16555</v>
+      </c>
+      <c r="D12" s="181">
+        <v>372515</v>
+      </c>
+      <c r="E12" s="174"/>
+      <c r="F12" s="143">
+        <v>256502</v>
+      </c>
+      <c r="G12" s="181">
+        <v>116013</v>
+      </c>
+      <c r="H12" s="174"/>
+      <c r="I12" s="174"/>
+      <c r="J12" s="143">
+        <v>16320</v>
+      </c>
+      <c r="K12" s="181">
+        <v>155101</v>
+      </c>
+      <c r="L12" s="174"/>
+      <c r="M12" s="181">
+        <v>103851</v>
+      </c>
+      <c r="N12" s="174"/>
+      <c r="O12" s="181">
+        <v>51250</v>
+      </c>
+      <c r="P12" s="174"/>
+      <c r="Q12" s="143">
+        <v>188</v>
+      </c>
+      <c r="R12" s="181">
+        <v>90045</v>
+      </c>
+      <c r="S12" s="174"/>
+      <c r="T12" s="181">
+        <v>60235</v>
+      </c>
+      <c r="U12" s="174"/>
+      <c r="V12" s="143">
+        <v>29810</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="182" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="183"/>
+      <c r="C13" s="143">
+        <v>2766</v>
+      </c>
+      <c r="D13" s="181">
+        <v>66973</v>
+      </c>
+      <c r="E13" s="174"/>
+      <c r="F13" s="143">
+        <v>45921</v>
+      </c>
+      <c r="G13" s="181">
+        <v>21052</v>
+      </c>
+      <c r="H13" s="174"/>
+      <c r="I13" s="174"/>
+      <c r="J13" s="143">
+        <v>2732</v>
+      </c>
+      <c r="K13" s="181">
+        <v>25461</v>
+      </c>
+      <c r="L13" s="174"/>
+      <c r="M13" s="181">
+        <v>16623</v>
+      </c>
+      <c r="N13" s="174"/>
+      <c r="O13" s="181">
+        <v>8838</v>
+      </c>
+      <c r="P13" s="174"/>
+      <c r="Q13" s="143">
+        <v>17</v>
+      </c>
+      <c r="R13" s="181">
+        <v>4540</v>
+      </c>
+      <c r="S13" s="174"/>
+      <c r="T13" s="181">
+        <v>2928</v>
+      </c>
+      <c r="U13" s="174"/>
+      <c r="V13" s="143">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="182" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="183"/>
+      <c r="C14" s="143">
+        <v>551</v>
+      </c>
+      <c r="D14" s="181">
+        <v>7897</v>
+      </c>
+      <c r="E14" s="174"/>
+      <c r="F14" s="143">
+        <v>5351</v>
+      </c>
+      <c r="G14" s="181">
+        <v>2546</v>
+      </c>
+      <c r="H14" s="174"/>
+      <c r="I14" s="174"/>
+      <c r="J14" s="143">
+        <v>538</v>
+      </c>
+      <c r="K14" s="181">
+        <v>4899</v>
+      </c>
+      <c r="L14" s="174"/>
+      <c r="M14" s="181">
+        <v>3215</v>
+      </c>
+      <c r="N14" s="174"/>
+      <c r="O14" s="181">
+        <v>1684</v>
+      </c>
+      <c r="P14" s="174"/>
+      <c r="Q14" s="143">
+        <v>2</v>
+      </c>
+      <c r="R14" s="181">
+        <v>615</v>
+      </c>
+      <c r="S14" s="174"/>
+      <c r="T14" s="181">
+        <v>352</v>
+      </c>
+      <c r="U14" s="174"/>
+      <c r="V14" s="143">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="179"/>
+      <c r="B15" s="180"/>
+      <c r="C15" s="110"/>
+      <c r="D15" s="174"/>
+      <c r="E15" s="174"/>
+      <c r="F15" s="110"/>
+      <c r="G15" s="174"/>
+      <c r="H15" s="174"/>
+      <c r="I15" s="174"/>
+      <c r="J15" s="110"/>
+      <c r="K15" s="174"/>
+      <c r="L15" s="174"/>
+      <c r="M15" s="174"/>
+      <c r="N15" s="174"/>
+      <c r="O15" s="174"/>
+      <c r="P15" s="174"/>
+      <c r="Q15" s="110"/>
+      <c r="R15" s="174"/>
+      <c r="S15" s="174"/>
+      <c r="T15" s="174"/>
+      <c r="U15" s="174"/>
+      <c r="V15" s="110"/>
+    </row>
+    <row r="16" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="175" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="176"/>
+      <c r="C16" s="142">
+        <v>161029</v>
+      </c>
+      <c r="D16" s="177">
+        <v>4128655</v>
+      </c>
+      <c r="E16" s="178"/>
+      <c r="F16" s="142">
+        <v>2812592</v>
+      </c>
+      <c r="G16" s="177">
+        <v>1316063</v>
+      </c>
+      <c r="H16" s="178"/>
+      <c r="I16" s="178"/>
+      <c r="J16" s="142">
+        <v>160105</v>
+      </c>
+      <c r="K16" s="177">
+        <v>2818576</v>
+      </c>
+      <c r="L16" s="178"/>
+      <c r="M16" s="177">
+        <v>1868783</v>
+      </c>
+      <c r="N16" s="178"/>
+      <c r="O16" s="177">
+        <v>949793</v>
+      </c>
+      <c r="P16" s="178"/>
+      <c r="Q16" s="142">
+        <v>674</v>
+      </c>
+      <c r="R16" s="177">
+        <v>445415</v>
+      </c>
+      <c r="S16" s="178"/>
+      <c r="T16" s="177">
+        <v>285466</v>
+      </c>
+      <c r="U16" s="178"/>
+      <c r="V16" s="142">
+        <v>159949</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="182" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="183"/>
+      <c r="C17" s="143">
+        <v>98721</v>
+      </c>
+      <c r="D17" s="181">
+        <v>2308791</v>
+      </c>
+      <c r="E17" s="174"/>
+      <c r="F17" s="143">
+        <v>1580787</v>
+      </c>
+      <c r="G17" s="181">
+        <v>728004</v>
+      </c>
+      <c r="H17" s="174"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="143">
+        <v>98308</v>
+      </c>
+      <c r="K17" s="181">
+        <v>1550386</v>
+      </c>
+      <c r="L17" s="174"/>
+      <c r="M17" s="181">
+        <v>1023640</v>
+      </c>
+      <c r="N17" s="174"/>
+      <c r="O17" s="181">
+        <v>526746</v>
+      </c>
+      <c r="P17" s="174"/>
+      <c r="Q17" s="143">
+        <v>306</v>
+      </c>
+      <c r="R17" s="181">
+        <v>233536</v>
+      </c>
+      <c r="S17" s="174"/>
+      <c r="T17" s="181">
+        <v>149427</v>
+      </c>
+      <c r="U17" s="174"/>
+      <c r="V17" s="143">
+        <v>84109</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="182" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="183"/>
+      <c r="C18" s="143">
+        <v>20063</v>
+      </c>
+      <c r="D18" s="181">
+        <v>754046</v>
+      </c>
+      <c r="E18" s="174"/>
+      <c r="F18" s="143">
+        <v>506104</v>
+      </c>
+      <c r="G18" s="181">
+        <v>247942</v>
+      </c>
+      <c r="H18" s="174"/>
+      <c r="I18" s="174"/>
+      <c r="J18" s="143">
+        <v>19890</v>
+      </c>
+      <c r="K18" s="181">
+        <v>586881</v>
+      </c>
+      <c r="L18" s="174"/>
+      <c r="M18" s="181">
+        <v>392537</v>
+      </c>
+      <c r="N18" s="174"/>
+      <c r="O18" s="181">
+        <v>194344</v>
+      </c>
+      <c r="P18" s="174"/>
+      <c r="Q18" s="143">
+        <v>146</v>
+      </c>
+      <c r="R18" s="181">
+        <v>83691</v>
+      </c>
+      <c r="S18" s="174"/>
+      <c r="T18" s="181">
+        <v>52818</v>
+      </c>
+      <c r="U18" s="174"/>
+      <c r="V18" s="143">
+        <v>30873</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="182" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="183"/>
+      <c r="C19" s="143">
+        <v>24043</v>
+      </c>
+      <c r="D19" s="181">
+        <v>630836</v>
+      </c>
+      <c r="E19" s="174"/>
+      <c r="F19" s="143">
+        <v>424667</v>
+      </c>
+      <c r="G19" s="181">
+        <v>206169</v>
+      </c>
+      <c r="H19" s="174"/>
+      <c r="I19" s="174"/>
+      <c r="J19" s="143">
+        <v>23877</v>
+      </c>
+      <c r="K19" s="181">
+        <v>450509</v>
+      </c>
+      <c r="L19" s="174"/>
+      <c r="M19" s="181">
+        <v>298902</v>
+      </c>
+      <c r="N19" s="174"/>
+      <c r="O19" s="181">
+        <v>151607</v>
+      </c>
+      <c r="P19" s="174"/>
+      <c r="Q19" s="143">
+        <v>114</v>
+      </c>
+      <c r="R19" s="181">
+        <v>71543</v>
+      </c>
+      <c r="S19" s="174"/>
+      <c r="T19" s="181">
+        <v>45181</v>
+      </c>
+      <c r="U19" s="174"/>
+      <c r="V19" s="143">
+        <v>26362</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="182" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="183"/>
+      <c r="C20" s="143">
+        <v>18202</v>
+      </c>
+      <c r="D20" s="181">
+        <v>434982</v>
+      </c>
+      <c r="E20" s="174"/>
+      <c r="F20" s="143">
+        <v>301034</v>
+      </c>
+      <c r="G20" s="181">
+        <v>133948</v>
+      </c>
+      <c r="H20" s="174"/>
+      <c r="I20" s="174"/>
+      <c r="J20" s="143">
+        <v>18030</v>
+      </c>
+      <c r="K20" s="181">
+        <v>230800</v>
+      </c>
+      <c r="L20" s="174"/>
+      <c r="M20" s="181">
+        <v>153704</v>
+      </c>
+      <c r="N20" s="174"/>
+      <c r="O20" s="181">
+        <v>77096</v>
+      </c>
+      <c r="P20" s="174"/>
+      <c r="Q20" s="143">
+        <v>108</v>
+      </c>
+      <c r="R20" s="181">
+        <v>56645</v>
+      </c>
+      <c r="S20" s="174"/>
+      <c r="T20" s="181">
+        <v>38040</v>
+      </c>
+      <c r="U20" s="174"/>
+      <c r="V20" s="143">
+        <v>18605</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="179"/>
+      <c r="B21" s="180"/>
+      <c r="C21" s="110"/>
+      <c r="D21" s="174"/>
+      <c r="E21" s="174"/>
+      <c r="F21" s="110"/>
+      <c r="G21" s="174"/>
+      <c r="H21" s="174"/>
+      <c r="I21" s="174"/>
+      <c r="J21" s="110"/>
+      <c r="K21" s="174"/>
+      <c r="L21" s="174"/>
+      <c r="M21" s="174"/>
+      <c r="N21" s="174"/>
+      <c r="O21" s="174"/>
+      <c r="P21" s="174"/>
+      <c r="Q21" s="110"/>
+      <c r="R21" s="174"/>
+      <c r="S21" s="174"/>
+      <c r="T21" s="174"/>
+      <c r="U21" s="174"/>
+      <c r="V21" s="110"/>
+    </row>
+    <row r="22" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="175" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="176"/>
+      <c r="C22" s="142">
+        <v>224435</v>
+      </c>
+      <c r="D22" s="177">
+        <v>4282072</v>
+      </c>
+      <c r="E22" s="178"/>
+      <c r="F22" s="142">
+        <v>2919927</v>
+      </c>
+      <c r="G22" s="177">
+        <v>1362145</v>
+      </c>
+      <c r="H22" s="178"/>
+      <c r="I22" s="178"/>
+      <c r="J22" s="142">
+        <v>223414</v>
+      </c>
+      <c r="K22" s="177">
+        <v>2586305</v>
+      </c>
+      <c r="L22" s="178"/>
+      <c r="M22" s="177">
+        <v>1706369</v>
+      </c>
+      <c r="N22" s="178"/>
+      <c r="O22" s="177">
+        <v>879936</v>
+      </c>
+      <c r="P22" s="178"/>
+      <c r="Q22" s="142">
+        <v>688</v>
+      </c>
+      <c r="R22" s="177">
+        <v>564729</v>
+      </c>
+      <c r="S22" s="178"/>
+      <c r="T22" s="177">
+        <v>374315</v>
+      </c>
+      <c r="U22" s="178"/>
+      <c r="V22" s="142">
+        <v>190414</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="182" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="183"/>
+      <c r="C23" s="143">
+        <v>159565</v>
+      </c>
+      <c r="D23" s="181">
+        <v>2821988</v>
+      </c>
+      <c r="E23" s="174"/>
+      <c r="F23" s="143">
+        <v>1915928</v>
+      </c>
+      <c r="G23" s="181">
+        <v>906060</v>
+      </c>
+      <c r="H23" s="174"/>
+      <c r="I23" s="174"/>
+      <c r="J23" s="143">
+        <v>159005</v>
+      </c>
+      <c r="K23" s="181">
+        <v>1861416</v>
+      </c>
+      <c r="L23" s="174"/>
+      <c r="M23" s="181">
+        <v>1229801</v>
+      </c>
+      <c r="N23" s="174"/>
+      <c r="O23" s="181">
+        <v>631615</v>
+      </c>
+      <c r="P23" s="174"/>
+      <c r="Q23" s="143">
+        <v>396</v>
+      </c>
+      <c r="R23" s="181">
+        <v>353374</v>
+      </c>
+      <c r="S23" s="174"/>
+      <c r="T23" s="181">
+        <v>232130</v>
+      </c>
+      <c r="U23" s="174"/>
+      <c r="V23" s="143">
+        <v>121244</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="182" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="183"/>
+      <c r="C24" s="143">
+        <v>50128</v>
+      </c>
+      <c r="D24" s="181">
+        <v>1049292</v>
+      </c>
+      <c r="E24" s="174"/>
+      <c r="F24" s="143">
+        <v>716188</v>
+      </c>
+      <c r="G24" s="181">
+        <v>333104</v>
+      </c>
+      <c r="H24" s="174"/>
+      <c r="I24" s="174"/>
+      <c r="J24" s="143">
+        <v>49847</v>
+      </c>
+      <c r="K24" s="181">
+        <v>566445</v>
+      </c>
+      <c r="L24" s="174"/>
+      <c r="M24" s="181">
+        <v>370304</v>
+      </c>
+      <c r="N24" s="174"/>
+      <c r="O24" s="181">
+        <v>196141</v>
+      </c>
+      <c r="P24" s="174"/>
+      <c r="Q24" s="143">
+        <v>183</v>
+      </c>
+      <c r="R24" s="181">
+        <v>141883</v>
+      </c>
+      <c r="S24" s="174"/>
+      <c r="T24" s="181">
+        <v>94842</v>
+      </c>
+      <c r="U24" s="174"/>
+      <c r="V24" s="143">
+        <v>47041</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="182" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="183"/>
+      <c r="C25" s="143">
+        <v>14742</v>
+      </c>
+      <c r="D25" s="181">
+        <v>410792</v>
+      </c>
+      <c r="E25" s="174"/>
+      <c r="F25" s="143">
+        <v>287811</v>
+      </c>
+      <c r="G25" s="181">
+        <v>122981</v>
+      </c>
+      <c r="H25" s="174"/>
+      <c r="I25" s="174"/>
+      <c r="J25" s="143">
+        <v>14562</v>
+      </c>
+      <c r="K25" s="181">
+        <v>158444</v>
+      </c>
+      <c r="L25" s="174"/>
+      <c r="M25" s="181">
+        <v>106264</v>
+      </c>
+      <c r="N25" s="174"/>
+      <c r="O25" s="181">
+        <v>52180</v>
+      </c>
+      <c r="P25" s="174"/>
+      <c r="Q25" s="143">
+        <v>109</v>
+      </c>
+      <c r="R25" s="181">
+        <v>69472</v>
+      </c>
+      <c r="S25" s="174"/>
+      <c r="T25" s="181">
+        <v>47343</v>
+      </c>
+      <c r="U25" s="174"/>
+      <c r="V25" s="143">
+        <v>22129</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="179"/>
+      <c r="B26" s="180"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="174"/>
+      <c r="E26" s="174"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="174"/>
+      <c r="H26" s="174"/>
+      <c r="I26" s="174"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="174"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="174"/>
+      <c r="P26" s="174"/>
+      <c r="Q26" s="110"/>
+      <c r="R26" s="174"/>
+      <c r="S26" s="174"/>
+      <c r="T26" s="174"/>
+      <c r="U26" s="174"/>
+      <c r="V26" s="110"/>
+    </row>
+    <row r="27" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="179"/>
+      <c r="B27" s="180"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="174"/>
+      <c r="E27" s="174"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="174"/>
+      <c r="H27" s="174"/>
+      <c r="I27" s="174"/>
+      <c r="J27" s="110"/>
+      <c r="K27" s="174"/>
+      <c r="L27" s="174"/>
+      <c r="M27" s="174"/>
+      <c r="N27" s="174"/>
+      <c r="O27" s="174"/>
+      <c r="P27" s="174"/>
+      <c r="Q27" s="110"/>
+      <c r="R27" s="174"/>
+      <c r="S27" s="174"/>
+      <c r="T27" s="174"/>
+      <c r="U27" s="174"/>
+      <c r="V27" s="110"/>
+    </row>
+    <row r="28" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="175" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="176"/>
+      <c r="C28" s="142">
+        <v>120768</v>
+      </c>
+      <c r="D28" s="177">
+        <v>2919152</v>
+      </c>
+      <c r="E28" s="178"/>
+      <c r="F28" s="142">
+        <v>2045122</v>
+      </c>
+      <c r="G28" s="177">
+        <v>874030</v>
+      </c>
+      <c r="H28" s="178"/>
+      <c r="I28" s="178"/>
+      <c r="J28" s="142">
+        <v>119701</v>
+      </c>
+      <c r="K28" s="177">
+        <v>1452823</v>
+      </c>
+      <c r="L28" s="178"/>
+      <c r="M28" s="177">
+        <v>976057</v>
+      </c>
+      <c r="N28" s="178"/>
+      <c r="O28" s="177">
+        <v>476766</v>
+      </c>
+      <c r="P28" s="178"/>
+      <c r="Q28" s="142">
+        <v>729</v>
+      </c>
+      <c r="R28" s="177">
+        <v>447207</v>
+      </c>
+      <c r="S28" s="178"/>
+      <c r="T28" s="177">
+        <v>309041</v>
+      </c>
+      <c r="U28" s="178"/>
+      <c r="V28" s="142">
+        <v>138166</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="182" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="183"/>
+      <c r="C29" s="143">
+        <v>74936</v>
+      </c>
+      <c r="D29" s="181">
+        <v>1693610</v>
+      </c>
+      <c r="E29" s="174"/>
+      <c r="F29" s="143">
+        <v>1174231</v>
+      </c>
+      <c r="G29" s="181">
+        <v>519379</v>
+      </c>
+      <c r="H29" s="174"/>
+      <c r="I29" s="174"/>
+      <c r="J29" s="143">
+        <v>74424</v>
+      </c>
+      <c r="K29" s="181">
+        <v>961276</v>
+      </c>
+      <c r="L29" s="174"/>
+      <c r="M29" s="181">
+        <v>640567</v>
+      </c>
+      <c r="N29" s="174"/>
+      <c r="O29" s="181">
+        <v>320709</v>
+      </c>
+      <c r="P29" s="174"/>
+      <c r="Q29" s="143">
+        <v>336</v>
+      </c>
+      <c r="R29" s="181">
+        <v>228153</v>
+      </c>
+      <c r="S29" s="174"/>
+      <c r="T29" s="181">
+        <v>158053</v>
+      </c>
+      <c r="U29" s="174"/>
+      <c r="V29" s="143">
+        <v>70100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="182" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="183"/>
+      <c r="C30" s="143">
+        <v>11262</v>
+      </c>
+      <c r="D30" s="181">
+        <v>255148</v>
+      </c>
+      <c r="E30" s="174"/>
+      <c r="F30" s="143">
+        <v>176597</v>
+      </c>
+      <c r="G30" s="181">
+        <v>78551</v>
+      </c>
+      <c r="H30" s="174"/>
+      <c r="I30" s="174"/>
+      <c r="J30" s="143">
+        <v>11101</v>
+      </c>
+      <c r="K30" s="181">
+        <v>105067</v>
+      </c>
+      <c r="L30" s="174"/>
+      <c r="M30" s="181">
+        <v>70050</v>
+      </c>
+      <c r="N30" s="174"/>
+      <c r="O30" s="181">
+        <v>35017</v>
+      </c>
+      <c r="P30" s="174"/>
+      <c r="Q30" s="143">
+        <v>147</v>
+      </c>
+      <c r="R30" s="181">
+        <v>97445</v>
+      </c>
+      <c r="S30" s="174"/>
+      <c r="T30" s="181">
+        <v>66626</v>
+      </c>
+      <c r="U30" s="174"/>
+      <c r="V30" s="143">
+        <v>30819</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="182" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="183"/>
+      <c r="C31" s="143">
+        <v>20406</v>
+      </c>
+      <c r="D31" s="181">
+        <v>590503</v>
+      </c>
+      <c r="E31" s="174"/>
+      <c r="F31" s="143">
+        <v>419693</v>
+      </c>
+      <c r="G31" s="181">
+        <v>170810</v>
+      </c>
+      <c r="H31" s="174"/>
+      <c r="I31" s="174"/>
+      <c r="J31" s="143">
+        <v>20141</v>
+      </c>
+      <c r="K31" s="181">
+        <v>230450</v>
+      </c>
+      <c r="L31" s="174"/>
+      <c r="M31" s="181">
+        <v>158234</v>
+      </c>
+      <c r="N31" s="174"/>
+      <c r="O31" s="181">
+        <v>72216</v>
+      </c>
+      <c r="P31" s="174"/>
+      <c r="Q31" s="143">
         <v>184</v>
       </c>
-      <c r="I2" s="151"/>
-[...351 lines deleted...]
-      <c r="A11" s="177" t="s">
+      <c r="R31" s="181">
+        <v>98998</v>
+      </c>
+      <c r="S31" s="174"/>
+      <c r="T31" s="181">
+        <v>68586</v>
+      </c>
+      <c r="U31" s="174"/>
+      <c r="V31" s="143">
+        <v>30412</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="182" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="183"/>
+      <c r="C32" s="143">
+        <v>14164</v>
+      </c>
+      <c r="D32" s="181">
+        <v>379891</v>
+      </c>
+      <c r="E32" s="174"/>
+      <c r="F32" s="143">
+        <v>274601</v>
+      </c>
+      <c r="G32" s="181">
+        <v>105290</v>
+      </c>
+      <c r="H32" s="174"/>
+      <c r="I32" s="174"/>
+      <c r="J32" s="143">
+        <v>14035</v>
+      </c>
+      <c r="K32" s="181">
+        <v>156030</v>
+      </c>
+      <c r="L32" s="174"/>
+      <c r="M32" s="181">
+        <v>107206</v>
+      </c>
+      <c r="N32" s="174"/>
+      <c r="O32" s="181">
+        <v>48824</v>
+      </c>
+      <c r="P32" s="174"/>
+      <c r="Q32" s="143">
+        <v>62</v>
+      </c>
+      <c r="R32" s="181">
+        <v>22611</v>
+      </c>
+      <c r="S32" s="174"/>
+      <c r="T32" s="181">
+        <v>15776</v>
+      </c>
+      <c r="U32" s="174"/>
+      <c r="V32" s="143">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="179"/>
+      <c r="B33" s="180"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="174"/>
+      <c r="E33" s="174"/>
+      <c r="F33" s="110"/>
+      <c r="G33" s="174"/>
+      <c r="H33" s="174"/>
+      <c r="I33" s="174"/>
+      <c r="J33" s="110"/>
+      <c r="K33" s="174"/>
+      <c r="L33" s="174"/>
+      <c r="M33" s="174"/>
+      <c r="N33" s="174"/>
+      <c r="O33" s="174"/>
+      <c r="P33" s="174"/>
+      <c r="Q33" s="110"/>
+      <c r="R33" s="174"/>
+      <c r="S33" s="174"/>
+      <c r="T33" s="174"/>
+      <c r="U33" s="174"/>
+      <c r="V33" s="110"/>
+    </row>
+    <row r="34" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="179"/>
+      <c r="B34" s="180"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="174"/>
+      <c r="E34" s="174"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="174"/>
+      <c r="H34" s="174"/>
+      <c r="I34" s="174"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="174"/>
+      <c r="L34" s="174"/>
+      <c r="M34" s="174"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="174"/>
+      <c r="P34" s="174"/>
+      <c r="Q34" s="110"/>
+      <c r="R34" s="174"/>
+      <c r="S34" s="174"/>
+      <c r="T34" s="174"/>
+      <c r="U34" s="174"/>
+      <c r="V34" s="110"/>
+    </row>
+    <row r="35" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="175" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="176"/>
+      <c r="C35" s="142">
+        <v>137066</v>
+      </c>
+      <c r="D35" s="177">
+        <v>3182627</v>
+      </c>
+      <c r="E35" s="178"/>
+      <c r="F35" s="142">
+        <v>2229467</v>
+      </c>
+      <c r="G35" s="177">
+        <v>953160</v>
+      </c>
+      <c r="H35" s="178"/>
+      <c r="I35" s="178"/>
+      <c r="J35" s="142">
+        <v>135989</v>
+      </c>
+      <c r="K35" s="177">
+        <v>1653195</v>
+      </c>
+      <c r="L35" s="178"/>
+      <c r="M35" s="177">
+        <v>1106925</v>
+      </c>
+      <c r="N35" s="178"/>
+      <c r="O35" s="177">
+        <v>546270</v>
+      </c>
+      <c r="P35" s="178"/>
+      <c r="Q35" s="142">
+        <v>722</v>
+      </c>
+      <c r="R35" s="177">
+        <v>568044</v>
+      </c>
+      <c r="S35" s="178"/>
+      <c r="T35" s="177">
+        <v>383574</v>
+      </c>
+      <c r="U35" s="178"/>
+      <c r="V35" s="142">
+        <v>184470</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="183"/>
+      <c r="C36" s="143">
+        <v>111502</v>
+      </c>
+      <c r="D36" s="181">
+        <v>2483953</v>
+      </c>
+      <c r="E36" s="174"/>
+      <c r="F36" s="143">
+        <v>1723788</v>
+      </c>
+      <c r="G36" s="181">
+        <v>760165</v>
+      </c>
+      <c r="H36" s="174"/>
+      <c r="I36" s="174"/>
+      <c r="J36" s="143">
+        <v>110737</v>
+      </c>
+      <c r="K36" s="181">
+        <v>1412157</v>
+      </c>
+      <c r="L36" s="174"/>
+      <c r="M36" s="181">
+        <v>941185</v>
+      </c>
+      <c r="N36" s="174"/>
+      <c r="O36" s="181">
+        <v>470972</v>
+      </c>
+      <c r="P36" s="174"/>
+      <c r="Q36" s="143">
+        <v>558</v>
+      </c>
+      <c r="R36" s="181">
+        <v>441355</v>
+      </c>
+      <c r="S36" s="174"/>
+      <c r="T36" s="181">
+        <v>296139</v>
+      </c>
+      <c r="U36" s="174"/>
+      <c r="V36" s="143">
+        <v>145216</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="182" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="183"/>
+      <c r="C37" s="143">
+        <v>22441</v>
+      </c>
+      <c r="D37" s="181">
+        <v>626230</v>
+      </c>
+      <c r="E37" s="174"/>
+      <c r="F37" s="143">
+        <v>453390</v>
+      </c>
+      <c r="G37" s="181">
+        <v>172840</v>
+      </c>
+      <c r="H37" s="174"/>
+      <c r="I37" s="174"/>
+      <c r="J37" s="143">
+        <v>22162</v>
+      </c>
+      <c r="K37" s="181">
+        <v>217565</v>
+      </c>
+      <c r="L37" s="174"/>
+      <c r="M37" s="181">
+        <v>148709</v>
+      </c>
+      <c r="N37" s="174"/>
+      <c r="O37" s="181">
+        <v>68856</v>
+      </c>
+      <c r="P37" s="174"/>
+      <c r="Q37" s="143">
+        <v>148</v>
+      </c>
+      <c r="R37" s="181">
+        <v>120400</v>
+      </c>
+      <c r="S37" s="174"/>
+      <c r="T37" s="181">
+        <v>83350</v>
+      </c>
+      <c r="U37" s="174"/>
+      <c r="V37" s="143">
+        <v>37050</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="183"/>
+      <c r="C38" s="143">
+        <v>3123</v>
+      </c>
+      <c r="D38" s="181">
+        <v>72444</v>
+      </c>
+      <c r="E38" s="174"/>
+      <c r="F38" s="143">
+        <v>52289</v>
+      </c>
+      <c r="G38" s="181">
+        <v>20155</v>
+      </c>
+      <c r="H38" s="174"/>
+      <c r="I38" s="174"/>
+      <c r="J38" s="143">
+        <v>3090</v>
+      </c>
+      <c r="K38" s="181">
+        <v>23473</v>
+      </c>
+      <c r="L38" s="174"/>
+      <c r="M38" s="181">
+        <v>17031</v>
+      </c>
+      <c r="N38" s="174"/>
+      <c r="O38" s="181">
+        <v>6442</v>
+      </c>
+      <c r="P38" s="174"/>
+      <c r="Q38" s="143">
         <v>16</v>
       </c>
-      <c r="B11" s="178"/>
-[...1236 lines deleted...]
-        <v>2200</v>
+      <c r="R38" s="181">
+        <v>6289</v>
+      </c>
+      <c r="S38" s="174"/>
+      <c r="T38" s="181">
+        <v>4085</v>
+      </c>
+      <c r="U38" s="174"/>
+      <c r="V38" s="143">
+        <v>2204</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="174"/>
-[...20 lines deleted...]
-      <c r="V39" s="119"/>
+      <c r="A39" s="179"/>
+      <c r="B39" s="180"/>
+      <c r="C39" s="110"/>
+      <c r="D39" s="174"/>
+      <c r="E39" s="174"/>
+      <c r="F39" s="110"/>
+      <c r="G39" s="174"/>
+      <c r="H39" s="174"/>
+      <c r="I39" s="174"/>
+      <c r="J39" s="110"/>
+      <c r="K39" s="174"/>
+      <c r="L39" s="174"/>
+      <c r="M39" s="174"/>
+      <c r="N39" s="174"/>
+      <c r="O39" s="174"/>
+      <c r="P39" s="174"/>
+      <c r="Q39" s="110"/>
+      <c r="R39" s="174"/>
+      <c r="S39" s="174"/>
+      <c r="T39" s="174"/>
+      <c r="U39" s="174"/>
+      <c r="V39" s="110"/>
     </row>
     <row r="40" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="174"/>
-[...20 lines deleted...]
-      <c r="V40" s="119"/>
+      <c r="A40" s="179"/>
+      <c r="B40" s="180"/>
+      <c r="C40" s="110"/>
+      <c r="D40" s="174"/>
+      <c r="E40" s="174"/>
+      <c r="F40" s="110"/>
+      <c r="G40" s="174"/>
+      <c r="H40" s="174"/>
+      <c r="I40" s="174"/>
+      <c r="J40" s="110"/>
+      <c r="K40" s="174"/>
+      <c r="L40" s="174"/>
+      <c r="M40" s="174"/>
+      <c r="N40" s="174"/>
+      <c r="O40" s="174"/>
+      <c r="P40" s="174"/>
+      <c r="Q40" s="110"/>
+      <c r="R40" s="174"/>
+      <c r="S40" s="174"/>
+      <c r="T40" s="174"/>
+      <c r="U40" s="174"/>
+      <c r="V40" s="110"/>
     </row>
     <row r="41" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="170" t="s">
+      <c r="A41" s="175" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="171"/>
-[...30 lines deleted...]
-      <c r="Q41" s="145">
+      <c r="B41" s="176"/>
+      <c r="C41" s="142">
+        <v>18821</v>
+      </c>
+      <c r="D41" s="177">
+        <v>432642</v>
+      </c>
+      <c r="E41" s="178"/>
+      <c r="F41" s="142">
+        <v>311450</v>
+      </c>
+      <c r="G41" s="177">
+        <v>121192</v>
+      </c>
+      <c r="H41" s="178"/>
+      <c r="I41" s="178"/>
+      <c r="J41" s="142">
+        <v>18526</v>
+      </c>
+      <c r="K41" s="177">
+        <v>176785</v>
+      </c>
+      <c r="L41" s="178"/>
+      <c r="M41" s="177">
+        <v>119174</v>
+      </c>
+      <c r="N41" s="178"/>
+      <c r="O41" s="177">
+        <v>57611</v>
+      </c>
+      <c r="P41" s="178"/>
+      <c r="Q41" s="142">
         <v>179</v>
       </c>
-      <c r="R41" s="172">
-[...8 lines deleted...]
-        <v>21674</v>
+      <c r="R41" s="177">
+        <v>70001</v>
+      </c>
+      <c r="S41" s="178"/>
+      <c r="T41" s="177">
+        <v>48470</v>
+      </c>
+      <c r="U41" s="178"/>
+      <c r="V41" s="142">
+        <v>21531</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="177" t="s">
+      <c r="A42" s="182" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="178"/>
-[...30 lines deleted...]
-      <c r="Q42" s="146">
+      <c r="B42" s="183"/>
+      <c r="C42" s="143">
+        <v>12046</v>
+      </c>
+      <c r="D42" s="181">
+        <v>264192</v>
+      </c>
+      <c r="E42" s="174"/>
+      <c r="F42" s="143">
+        <v>189573</v>
+      </c>
+      <c r="G42" s="181">
+        <v>74619</v>
+      </c>
+      <c r="H42" s="174"/>
+      <c r="I42" s="174"/>
+      <c r="J42" s="143">
+        <v>11866</v>
+      </c>
+      <c r="K42" s="181">
+        <v>113786</v>
+      </c>
+      <c r="L42" s="174"/>
+      <c r="M42" s="181">
+        <v>76495</v>
+      </c>
+      <c r="N42" s="174"/>
+      <c r="O42" s="181">
+        <v>37291</v>
+      </c>
+      <c r="P42" s="174"/>
+      <c r="Q42" s="143">
         <v>113</v>
       </c>
-      <c r="R42" s="176">
-[...8 lines deleted...]
-        <v>14986</v>
+      <c r="R42" s="181">
+        <v>49527</v>
+      </c>
+      <c r="S42" s="174"/>
+      <c r="T42" s="181">
+        <v>34630</v>
+      </c>
+      <c r="U42" s="174"/>
+      <c r="V42" s="143">
+        <v>14897</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="185" t="s">
+      <c r="A43" s="190" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="186"/>
-[...30 lines deleted...]
-      <c r="Q43" s="148">
+      <c r="B43" s="191"/>
+      <c r="C43" s="144">
+        <v>6775</v>
+      </c>
+      <c r="D43" s="184">
+        <v>168450</v>
+      </c>
+      <c r="E43" s="185"/>
+      <c r="F43" s="145">
+        <v>121877</v>
+      </c>
+      <c r="G43" s="184">
+        <v>46573</v>
+      </c>
+      <c r="H43" s="185"/>
+      <c r="I43" s="185"/>
+      <c r="J43" s="145">
+        <v>6660</v>
+      </c>
+      <c r="K43" s="184">
+        <v>62999</v>
+      </c>
+      <c r="L43" s="185"/>
+      <c r="M43" s="184">
+        <v>42679</v>
+      </c>
+      <c r="N43" s="185"/>
+      <c r="O43" s="184">
+        <v>20320</v>
+      </c>
+      <c r="P43" s="185"/>
+      <c r="Q43" s="145">
         <v>66</v>
       </c>
-      <c r="R43" s="179">
-[...8 lines deleted...]
-        <v>6688</v>
+      <c r="R43" s="184">
+        <v>20474</v>
+      </c>
+      <c r="S43" s="185"/>
+      <c r="T43" s="184">
+        <v>13840</v>
+      </c>
+      <c r="U43" s="185"/>
+      <c r="V43" s="145">
+        <v>6634</v>
       </c>
     </row>
     <row r="44" spans="1:22" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A44" s="181" t="s">
+      <c r="A44" s="186" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="182"/>
-[...19 lines deleted...]
-      <c r="V44" s="182"/>
+      <c r="B44" s="187"/>
+      <c r="C44" s="187"/>
+      <c r="D44" s="187"/>
+      <c r="E44" s="187"/>
+      <c r="F44" s="187"/>
+      <c r="G44" s="187"/>
+      <c r="H44" s="187"/>
+      <c r="I44" s="187"/>
+      <c r="J44" s="187"/>
+      <c r="K44" s="187"/>
+      <c r="L44" s="187"/>
+      <c r="M44" s="187"/>
+      <c r="N44" s="187"/>
+      <c r="O44" s="187"/>
+      <c r="P44" s="187"/>
+      <c r="Q44" s="187"/>
+      <c r="R44" s="187"/>
+      <c r="S44" s="187"/>
+      <c r="T44" s="187"/>
+      <c r="U44" s="187"/>
+      <c r="V44" s="187"/>
     </row>
     <row r="45" spans="1:22" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A45" s="183" t="s">
+      <c r="A45" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="184"/>
-[...19 lines deleted...]
-      <c r="V45" s="184"/>
+      <c r="B45" s="189"/>
+      <c r="C45" s="189"/>
+      <c r="D45" s="189"/>
+      <c r="E45" s="189"/>
+      <c r="F45" s="189"/>
+      <c r="G45" s="189"/>
+      <c r="H45" s="189"/>
+      <c r="I45" s="189"/>
+      <c r="J45" s="189"/>
+      <c r="K45" s="189"/>
+      <c r="L45" s="189"/>
+      <c r="M45" s="189"/>
+      <c r="N45" s="189"/>
+      <c r="O45" s="189"/>
+      <c r="P45" s="189"/>
+      <c r="Q45" s="189"/>
+      <c r="R45" s="189"/>
+      <c r="S45" s="189"/>
+      <c r="T45" s="189"/>
+      <c r="U45" s="189"/>
+      <c r="V45" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="327">
     <mergeCell ref="R43:S43"/>
     <mergeCell ref="T43:U43"/>
     <mergeCell ref="A44:V44"/>
     <mergeCell ref="A45:V45"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="G43:I43"/>
     <mergeCell ref="K43:L43"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="O43:P43"/>
     <mergeCell ref="R41:S41"/>
     <mergeCell ref="T41:U41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="G42:I42"/>
     <mergeCell ref="K42:L42"/>
     <mergeCell ref="M42:N42"/>
     <mergeCell ref="O42:P42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="D41:E41"/>
@@ -8253,51 +8281,51 @@
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="J3:P3"/>
     <mergeCell ref="Q3:V3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F91280BE-BD59-45C9-A1BB-12B1B47A50FE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C22" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1"/>
       <selection pane="topRight" sqref="A1:V1"/>
       <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.6640625" style="116" customWidth="1"/>
     <col min="2" max="3" width="9.109375" style="116" customWidth="1"/>
     <col min="4" max="5" width="5.6640625" style="116" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="116" customWidth="1"/>
     <col min="7" max="7" width="9.6640625" style="116" customWidth="1"/>
     <col min="8" max="9" width="4.6640625" style="116" customWidth="1"/>
     <col min="10" max="11" width="5.6640625" style="116" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="116" customWidth="1"/>
     <col min="13" max="14" width="4.88671875" style="116" customWidth="1"/>
     <col min="15" max="15" width="8.6640625" style="116" customWidth="1"/>
     <col min="16" max="19" width="5.6640625" style="116" customWidth="1"/>
     <col min="20" max="20" width="9.109375" style="116" customWidth="1"/>
     <col min="21" max="21" width="8.6640625" style="116" customWidth="1"/>
     <col min="22" max="27" width="5.6640625" style="116" customWidth="1"/>
     <col min="28" max="256" width="9" style="116"/>
     <col min="257" max="257" width="12.6640625" style="116" customWidth="1"/>
     <col min="258" max="258" width="7.109375" style="116" customWidth="1"/>
@@ -9288,2345 +9316,2345 @@
     <col min="15887" max="15887" width="8.6640625" style="116" customWidth="1"/>
     <col min="15888" max="15891" width="5.6640625" style="116" customWidth="1"/>
     <col min="15892" max="15892" width="10.6640625" style="116" customWidth="1"/>
     <col min="15893" max="15893" width="8.6640625" style="116" customWidth="1"/>
     <col min="15894" max="15899" width="5.6640625" style="116" customWidth="1"/>
     <col min="15900" max="16128" width="9" style="116"/>
     <col min="16129" max="16129" width="12.6640625" style="116" customWidth="1"/>
     <col min="16130" max="16130" width="7.109375" style="116" customWidth="1"/>
     <col min="16131" max="16131" width="8.6640625" style="116" customWidth="1"/>
     <col min="16132" max="16133" width="5.6640625" style="116" customWidth="1"/>
     <col min="16134" max="16134" width="10.6640625" style="116" customWidth="1"/>
     <col min="16135" max="16135" width="9.6640625" style="116" customWidth="1"/>
     <col min="16136" max="16137" width="4.6640625" style="116" customWidth="1"/>
     <col min="16138" max="16139" width="5.6640625" style="116" customWidth="1"/>
     <col min="16140" max="16140" width="10.6640625" style="116" customWidth="1"/>
     <col min="16141" max="16142" width="5.6640625" style="116" customWidth="1"/>
     <col min="16143" max="16143" width="8.6640625" style="116" customWidth="1"/>
     <col min="16144" max="16147" width="5.6640625" style="116" customWidth="1"/>
     <col min="16148" max="16148" width="10.6640625" style="116" customWidth="1"/>
     <col min="16149" max="16149" width="8.6640625" style="116" customWidth="1"/>
     <col min="16150" max="16155" width="5.6640625" style="116" customWidth="1"/>
     <col min="16156" max="16384" width="9" style="116"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="187" t="s">
+      <c r="A1" s="192" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="187"/>
-[...24 lines deleted...]
-      <c r="AA1" s="187"/>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="192"/>
+      <c r="G1" s="192"/>
+      <c r="H1" s="192"/>
+      <c r="I1" s="192"/>
+      <c r="J1" s="192"/>
+      <c r="K1" s="192"/>
+      <c r="L1" s="192"/>
+      <c r="M1" s="192"/>
+      <c r="N1" s="192"/>
+      <c r="O1" s="192"/>
+      <c r="P1" s="192"/>
+      <c r="Q1" s="192"/>
+      <c r="R1" s="192"/>
+      <c r="S1" s="192"/>
+      <c r="T1" s="192"/>
+      <c r="U1" s="192"/>
+      <c r="V1" s="192"/>
+      <c r="W1" s="192"/>
+      <c r="X1" s="192"/>
+      <c r="Y1" s="192"/>
+      <c r="Z1" s="192"/>
+      <c r="AA1" s="192"/>
     </row>
     <row r="2" spans="1:27" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="188" t="s">
-[...12 lines deleted...]
-      <c r="S2" s="190" t="s">
+      <c r="H2" s="193" t="s">
+        <v>184</v>
+      </c>
+      <c r="I2" s="194"/>
+      <c r="J2" s="194"/>
+      <c r="K2" s="194"/>
+      <c r="L2" s="194"/>
+      <c r="M2" s="194"/>
+      <c r="N2" s="194"/>
+      <c r="O2" s="194"/>
+      <c r="P2" s="194"/>
+      <c r="Q2" s="194"/>
+      <c r="R2" s="194"/>
+      <c r="S2" s="195" t="s">
         <v>1</v>
       </c>
-      <c r="T2" s="190"/>
-[...6 lines deleted...]
-      <c r="AA2" s="190"/>
+      <c r="T2" s="195"/>
+      <c r="U2" s="195"/>
+      <c r="V2" s="195"/>
+      <c r="W2" s="195"/>
+      <c r="X2" s="195"/>
+      <c r="Y2" s="195"/>
+      <c r="Z2" s="195"/>
+      <c r="AA2" s="195"/>
     </row>
     <row r="3" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="191" t="s">
+      <c r="A3" s="196" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="155"/>
-      <c r="C3" s="192" t="s">
+      <c r="B3" s="160"/>
+      <c r="C3" s="197" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="161"/>
-[...3 lines deleted...]
-      <c r="H3" s="160" t="s">
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="167"/>
+      <c r="H3" s="165" t="s">
         <v>46</v>
       </c>
-      <c r="I3" s="161"/>
-[...5 lines deleted...]
-      <c r="O3" s="160" t="s">
+      <c r="I3" s="166"/>
+      <c r="J3" s="166"/>
+      <c r="K3" s="166"/>
+      <c r="L3" s="166"/>
+      <c r="M3" s="166"/>
+      <c r="N3" s="167"/>
+      <c r="O3" s="165" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="161"/>
-[...4 lines deleted...]
-      <c r="U3" s="160" t="s">
+      <c r="P3" s="166"/>
+      <c r="Q3" s="166"/>
+      <c r="R3" s="166"/>
+      <c r="S3" s="166"/>
+      <c r="T3" s="167"/>
+      <c r="U3" s="165" t="s">
         <v>48</v>
       </c>
-      <c r="V3" s="161"/>
-[...4 lines deleted...]
-      <c r="AA3" s="161"/>
+      <c r="V3" s="166"/>
+      <c r="W3" s="166"/>
+      <c r="X3" s="166"/>
+      <c r="Y3" s="166"/>
+      <c r="Z3" s="166"/>
+      <c r="AA3" s="166"/>
     </row>
     <row r="4" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="156"/>
-[...1 lines deleted...]
-      <c r="C4" s="109" t="s">
+      <c r="A4" s="161"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="161" t="s">
+      <c r="D4" s="166" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="161"/>
-[...2 lines deleted...]
-      <c r="H4" s="192" t="s">
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="167"/>
+      <c r="H4" s="197" t="s">
         <v>49</v>
       </c>
-      <c r="I4" s="193"/>
-      <c r="J4" s="160" t="s">
+      <c r="I4" s="198"/>
+      <c r="J4" s="165" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="161"/>
-[...3 lines deleted...]
-      <c r="O4" s="115" t="s">
+      <c r="K4" s="166"/>
+      <c r="L4" s="166"/>
+      <c r="M4" s="166"/>
+      <c r="N4" s="167"/>
+      <c r="O4" s="113" t="s">
         <v>49</v>
       </c>
-      <c r="P4" s="160" t="s">
+      <c r="P4" s="165" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="161"/>
-[...3 lines deleted...]
-      <c r="U4" s="115" t="s">
+      <c r="Q4" s="166"/>
+      <c r="R4" s="166"/>
+      <c r="S4" s="166"/>
+      <c r="T4" s="167"/>
+      <c r="U4" s="113" t="s">
         <v>49</v>
       </c>
-      <c r="V4" s="160" t="s">
+      <c r="V4" s="165" t="s">
         <v>7</v>
       </c>
-      <c r="W4" s="161"/>
-[...3 lines deleted...]
-      <c r="AA4" s="161"/>
+      <c r="W4" s="166"/>
+      <c r="X4" s="166"/>
+      <c r="Y4" s="166"/>
+      <c r="Z4" s="166"/>
+      <c r="AA4" s="166"/>
     </row>
     <row r="5" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="158"/>
-[...1 lines deleted...]
-      <c r="C5" s="110" t="s">
+      <c r="A5" s="163"/>
+      <c r="B5" s="164"/>
+      <c r="C5" s="109" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="161" t="s">
+      <c r="D5" s="166" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="162"/>
+      <c r="E5" s="167"/>
       <c r="F5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="194" t="s">
+      <c r="H5" s="199" t="s">
         <v>50</v>
       </c>
-      <c r="I5" s="195"/>
-      <c r="J5" s="160" t="s">
+      <c r="I5" s="200"/>
+      <c r="J5" s="165" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="162"/>
+      <c r="K5" s="167"/>
       <c r="L5" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="160" t="s">
+      <c r="M5" s="165" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="162"/>
-      <c r="O5" s="113" t="s">
+      <c r="N5" s="167"/>
+      <c r="O5" s="114" t="s">
         <v>50</v>
       </c>
-      <c r="P5" s="160" t="s">
+      <c r="P5" s="165" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="162"/>
-      <c r="R5" s="160" t="s">
+      <c r="Q5" s="167"/>
+      <c r="R5" s="165" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="162"/>
-      <c r="T5" s="108" t="s">
+      <c r="S5" s="167"/>
+      <c r="T5" s="107" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="113" t="s">
+      <c r="U5" s="114" t="s">
         <v>50</v>
       </c>
-      <c r="V5" s="160" t="s">
+      <c r="V5" s="165" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="162"/>
-      <c r="X5" s="160" t="s">
+      <c r="W5" s="167"/>
+      <c r="X5" s="165" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="162"/>
-      <c r="Z5" s="160" t="s">
+      <c r="Y5" s="167"/>
+      <c r="Z5" s="165" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="161"/>
+      <c r="AA5" s="166"/>
     </row>
     <row r="6" spans="1:27" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="165" t="s">
+      <c r="A6" s="170" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="166"/>
-      <c r="C6" s="145">
+      <c r="B6" s="171"/>
+      <c r="C6" s="142">
         <v>327</v>
       </c>
-      <c r="D6" s="167">
-[...9 lines deleted...]
-      <c r="H6" s="167">
+      <c r="D6" s="172">
+        <v>1679643</v>
+      </c>
+      <c r="E6" s="173"/>
+      <c r="F6" s="142">
+        <v>1187917</v>
+      </c>
+      <c r="G6" s="142">
+        <v>491726</v>
+      </c>
+      <c r="H6" s="172">
         <v>13</v>
       </c>
-      <c r="I6" s="168"/>
-[...7 lines deleted...]
-      <c r="M6" s="167">
+      <c r="I6" s="173"/>
+      <c r="J6" s="172">
+        <v>92961</v>
+      </c>
+      <c r="K6" s="173"/>
+      <c r="L6" s="142">
+        <v>92961</v>
+      </c>
+      <c r="M6" s="172">
         <v>0</v>
       </c>
-      <c r="N6" s="168"/>
-      <c r="O6" s="145">
+      <c r="N6" s="173"/>
+      <c r="O6" s="142">
         <v>494</v>
       </c>
-      <c r="P6" s="167">
-[...7 lines deleted...]
-      <c r="T6" s="145">
+      <c r="P6" s="172">
+        <v>245834</v>
+      </c>
+      <c r="Q6" s="173"/>
+      <c r="R6" s="172">
+        <v>245834</v>
+      </c>
+      <c r="S6" s="173"/>
+      <c r="T6" s="142">
         <v>0</v>
       </c>
-      <c r="U6" s="145">
-[...13 lines deleted...]
-      <c r="AA6" s="168"/>
+      <c r="U6" s="142">
+        <v>1015</v>
+      </c>
+      <c r="V6" s="172">
+        <v>3849881</v>
+      </c>
+      <c r="W6" s="173"/>
+      <c r="X6" s="172">
+        <v>2896170</v>
+      </c>
+      <c r="Y6" s="173"/>
+      <c r="Z6" s="172">
+        <v>953711</v>
+      </c>
+      <c r="AA6" s="173"/>
     </row>
     <row r="7" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="174"/>
-[...25 lines deleted...]
-      <c r="AA7" s="169"/>
+      <c r="A7" s="179"/>
+      <c r="B7" s="180"/>
+      <c r="C7" s="110"/>
+      <c r="D7" s="174"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="110"/>
+      <c r="G7" s="110"/>
+      <c r="H7" s="174"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="174"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="110"/>
+      <c r="M7" s="174"/>
+      <c r="N7" s="174"/>
+      <c r="O7" s="110"/>
+      <c r="P7" s="174"/>
+      <c r="Q7" s="174"/>
+      <c r="R7" s="174"/>
+      <c r="S7" s="174"/>
+      <c r="T7" s="110"/>
+      <c r="U7" s="110"/>
+      <c r="V7" s="174"/>
+      <c r="W7" s="174"/>
+      <c r="X7" s="174"/>
+      <c r="Y7" s="174"/>
+      <c r="Z7" s="174"/>
+      <c r="AA7" s="174"/>
     </row>
     <row r="8" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="170" t="s">
+      <c r="A8" s="175" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="171"/>
-      <c r="C8" s="145">
+      <c r="B8" s="176"/>
+      <c r="C8" s="142">
         <v>56</v>
       </c>
-      <c r="D8" s="172">
-[...9 lines deleted...]
-      <c r="H8" s="172">
+      <c r="D8" s="177">
+        <v>166845</v>
+      </c>
+      <c r="E8" s="178"/>
+      <c r="F8" s="142">
+        <v>109269</v>
+      </c>
+      <c r="G8" s="142">
+        <v>57576</v>
+      </c>
+      <c r="H8" s="177">
         <v>6</v>
       </c>
-      <c r="I8" s="173"/>
-[...7 lines deleted...]
-      <c r="M8" s="172">
+      <c r="I8" s="178"/>
+      <c r="J8" s="177">
+        <v>29086</v>
+      </c>
+      <c r="K8" s="178"/>
+      <c r="L8" s="142">
+        <v>29086</v>
+      </c>
+      <c r="M8" s="177">
         <v>0</v>
       </c>
-      <c r="N8" s="173"/>
-      <c r="O8" s="145">
+      <c r="N8" s="178"/>
+      <c r="O8" s="142">
         <v>130</v>
       </c>
-      <c r="P8" s="172">
-[...7 lines deleted...]
-      <c r="T8" s="145">
+      <c r="P8" s="177">
+        <v>67668</v>
+      </c>
+      <c r="Q8" s="178"/>
+      <c r="R8" s="177">
+        <v>67668</v>
+      </c>
+      <c r="S8" s="178"/>
+      <c r="T8" s="142">
         <v>0</v>
       </c>
-      <c r="U8" s="145">
+      <c r="U8" s="142">
         <v>265</v>
       </c>
-      <c r="V8" s="172">
-[...10 lines deleted...]
-      <c r="AA8" s="173"/>
+      <c r="V8" s="177">
+        <v>1442652</v>
+      </c>
+      <c r="W8" s="178"/>
+      <c r="X8" s="177">
+        <v>1076475</v>
+      </c>
+      <c r="Y8" s="178"/>
+      <c r="Z8" s="177">
+        <v>366177</v>
+      </c>
+      <c r="AA8" s="178"/>
     </row>
     <row r="9" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="177" t="s">
+      <c r="A9" s="182" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="178"/>
-      <c r="C9" s="146">
+      <c r="B9" s="183"/>
+      <c r="C9" s="143">
         <v>29</v>
       </c>
-      <c r="D9" s="176">
-[...9 lines deleted...]
-      <c r="H9" s="176">
+      <c r="D9" s="181">
+        <v>72929</v>
+      </c>
+      <c r="E9" s="174"/>
+      <c r="F9" s="143">
+        <v>47715</v>
+      </c>
+      <c r="G9" s="143">
+        <v>25214</v>
+      </c>
+      <c r="H9" s="181">
         <v>1</v>
       </c>
-      <c r="I9" s="169"/>
-      <c r="J9" s="176">
+      <c r="I9" s="174"/>
+      <c r="J9" s="181">
+        <v>7</v>
+      </c>
+      <c r="K9" s="174"/>
+      <c r="L9" s="143">
+        <v>7</v>
+      </c>
+      <c r="M9" s="181">
+        <v>0</v>
+      </c>
+      <c r="N9" s="174"/>
+      <c r="O9" s="143">
+        <v>47</v>
+      </c>
+      <c r="P9" s="181">
+        <v>24808</v>
+      </c>
+      <c r="Q9" s="174"/>
+      <c r="R9" s="181">
+        <v>24808</v>
+      </c>
+      <c r="S9" s="174"/>
+      <c r="T9" s="143">
+        <v>0</v>
+      </c>
+      <c r="U9" s="143">
+        <v>102</v>
+      </c>
+      <c r="V9" s="181">
+        <v>698994</v>
+      </c>
+      <c r="W9" s="174"/>
+      <c r="X9" s="181">
+        <v>523939</v>
+      </c>
+      <c r="Y9" s="174"/>
+      <c r="Z9" s="181">
+        <v>175055</v>
+      </c>
+      <c r="AA9" s="174"/>
+    </row>
+    <row r="10" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="182" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="183"/>
+      <c r="C10" s="143">
+        <v>9</v>
+      </c>
+      <c r="D10" s="181">
+        <v>6478</v>
+      </c>
+      <c r="E10" s="174"/>
+      <c r="F10" s="143">
+        <v>4614</v>
+      </c>
+      <c r="G10" s="143">
+        <v>1864</v>
+      </c>
+      <c r="H10" s="181">
         <v>5</v>
       </c>
-      <c r="K9" s="169"/>
-      <c r="L9" s="146">
+      <c r="I10" s="174"/>
+      <c r="J10" s="181">
+        <v>29079</v>
+      </c>
+      <c r="K10" s="174"/>
+      <c r="L10" s="143">
+        <v>29079</v>
+      </c>
+      <c r="M10" s="181">
+        <v>0</v>
+      </c>
+      <c r="N10" s="174"/>
+      <c r="O10" s="143">
+        <v>48</v>
+      </c>
+      <c r="P10" s="181">
+        <v>33601</v>
+      </c>
+      <c r="Q10" s="174"/>
+      <c r="R10" s="181">
+        <v>33601</v>
+      </c>
+      <c r="S10" s="174"/>
+      <c r="T10" s="143">
+        <v>0</v>
+      </c>
+      <c r="U10" s="143">
+        <v>117</v>
+      </c>
+      <c r="V10" s="181">
+        <v>601245</v>
+      </c>
+      <c r="W10" s="174"/>
+      <c r="X10" s="181">
+        <v>441567</v>
+      </c>
+      <c r="Y10" s="174"/>
+      <c r="Z10" s="181">
+        <v>159678</v>
+      </c>
+      <c r="AA10" s="174"/>
+    </row>
+    <row r="11" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="182" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="183"/>
+      <c r="C11" s="143">
+        <v>2</v>
+      </c>
+      <c r="D11" s="181">
+        <v>6621</v>
+      </c>
+      <c r="E11" s="174"/>
+      <c r="F11" s="143">
+        <v>4023</v>
+      </c>
+      <c r="G11" s="143">
+        <v>2598</v>
+      </c>
+      <c r="H11" s="181">
+        <v>0</v>
+      </c>
+      <c r="I11" s="174"/>
+      <c r="J11" s="181">
+        <v>0</v>
+      </c>
+      <c r="K11" s="174"/>
+      <c r="L11" s="143">
+        <v>0</v>
+      </c>
+      <c r="M11" s="181">
+        <v>0</v>
+      </c>
+      <c r="N11" s="174"/>
+      <c r="O11" s="143">
+        <v>10</v>
+      </c>
+      <c r="P11" s="181">
+        <v>4070</v>
+      </c>
+      <c r="Q11" s="174"/>
+      <c r="R11" s="181">
+        <v>4070</v>
+      </c>
+      <c r="S11" s="174"/>
+      <c r="T11" s="143">
+        <v>0</v>
+      </c>
+      <c r="U11" s="143">
+        <v>12</v>
+      </c>
+      <c r="V11" s="181">
+        <v>61695</v>
+      </c>
+      <c r="W11" s="174"/>
+      <c r="X11" s="181">
+        <v>48505</v>
+      </c>
+      <c r="Y11" s="174"/>
+      <c r="Z11" s="181">
+        <v>13190</v>
+      </c>
+      <c r="AA11" s="174"/>
+    </row>
+    <row r="12" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="182" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="183"/>
+      <c r="C12" s="143">
+        <v>12</v>
+      </c>
+      <c r="D12" s="181">
+        <v>65624</v>
+      </c>
+      <c r="E12" s="174"/>
+      <c r="F12" s="143">
+        <v>43555</v>
+      </c>
+      <c r="G12" s="143">
+        <v>22069</v>
+      </c>
+      <c r="H12" s="181">
+        <v>0</v>
+      </c>
+      <c r="I12" s="174"/>
+      <c r="J12" s="181">
+        <v>0</v>
+      </c>
+      <c r="K12" s="174"/>
+      <c r="L12" s="143">
+        <v>0</v>
+      </c>
+      <c r="M12" s="181">
+        <v>0</v>
+      </c>
+      <c r="N12" s="174"/>
+      <c r="O12" s="143">
+        <v>14</v>
+      </c>
+      <c r="P12" s="181">
+        <v>4839</v>
+      </c>
+      <c r="Q12" s="174"/>
+      <c r="R12" s="181">
+        <v>4839</v>
+      </c>
+      <c r="S12" s="174"/>
+      <c r="T12" s="143">
+        <v>0</v>
+      </c>
+      <c r="U12" s="143">
+        <v>21</v>
+      </c>
+      <c r="V12" s="181">
+        <v>56906</v>
+      </c>
+      <c r="W12" s="174"/>
+      <c r="X12" s="181">
+        <v>44022</v>
+      </c>
+      <c r="Y12" s="174"/>
+      <c r="Z12" s="181">
+        <v>12884</v>
+      </c>
+      <c r="AA12" s="174"/>
+    </row>
+    <row r="13" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="182" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="183"/>
+      <c r="C13" s="143">
+        <v>2</v>
+      </c>
+      <c r="D13" s="181">
+        <v>14565</v>
+      </c>
+      <c r="E13" s="174"/>
+      <c r="F13" s="143">
+        <v>8991</v>
+      </c>
+      <c r="G13" s="143">
+        <v>5574</v>
+      </c>
+      <c r="H13" s="181">
+        <v>0</v>
+      </c>
+      <c r="I13" s="174"/>
+      <c r="J13" s="181">
+        <v>0</v>
+      </c>
+      <c r="K13" s="174"/>
+      <c r="L13" s="143">
+        <v>0</v>
+      </c>
+      <c r="M13" s="181">
+        <v>0</v>
+      </c>
+      <c r="N13" s="174"/>
+      <c r="O13" s="143">
+        <v>6</v>
+      </c>
+      <c r="P13" s="181">
+        <v>260</v>
+      </c>
+      <c r="Q13" s="174"/>
+      <c r="R13" s="181">
+        <v>260</v>
+      </c>
+      <c r="S13" s="174"/>
+      <c r="T13" s="143">
+        <v>0</v>
+      </c>
+      <c r="U13" s="143">
+        <v>9</v>
+      </c>
+      <c r="V13" s="181">
+        <v>22147</v>
+      </c>
+      <c r="W13" s="174"/>
+      <c r="X13" s="181">
+        <v>17119</v>
+      </c>
+      <c r="Y13" s="174"/>
+      <c r="Z13" s="181">
+        <v>5028</v>
+      </c>
+      <c r="AA13" s="174"/>
+    </row>
+    <row r="14" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="182" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="183"/>
+      <c r="C14" s="143">
+        <v>2</v>
+      </c>
+      <c r="D14" s="181">
+        <v>628</v>
+      </c>
+      <c r="E14" s="174"/>
+      <c r="F14" s="143">
+        <v>371</v>
+      </c>
+      <c r="G14" s="143">
+        <v>257</v>
+      </c>
+      <c r="H14" s="181">
+        <v>0</v>
+      </c>
+      <c r="I14" s="174"/>
+      <c r="J14" s="181">
+        <v>0</v>
+      </c>
+      <c r="K14" s="174"/>
+      <c r="L14" s="143">
+        <v>0</v>
+      </c>
+      <c r="M14" s="181">
+        <v>0</v>
+      </c>
+      <c r="N14" s="174"/>
+      <c r="O14" s="143">
         <v>5</v>
       </c>
-      <c r="M9" s="176">
+      <c r="P14" s="181">
+        <v>90</v>
+      </c>
+      <c r="Q14" s="174"/>
+      <c r="R14" s="181">
+        <v>90</v>
+      </c>
+      <c r="S14" s="174"/>
+      <c r="T14" s="143">
         <v>0</v>
       </c>
-      <c r="N9" s="169"/>
-      <c r="O9" s="146">
+      <c r="U14" s="143">
+        <v>4</v>
+      </c>
+      <c r="V14" s="181">
+        <v>1665</v>
+      </c>
+      <c r="W14" s="174"/>
+      <c r="X14" s="181">
+        <v>1323</v>
+      </c>
+      <c r="Y14" s="174"/>
+      <c r="Z14" s="181">
+        <v>342</v>
+      </c>
+      <c r="AA14" s="174"/>
+    </row>
+    <row r="15" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="179"/>
+      <c r="B15" s="180"/>
+      <c r="C15" s="110"/>
+      <c r="D15" s="174"/>
+      <c r="E15" s="174"/>
+      <c r="F15" s="110"/>
+      <c r="G15" s="110"/>
+      <c r="H15" s="174"/>
+      <c r="I15" s="174"/>
+      <c r="J15" s="174"/>
+      <c r="K15" s="174"/>
+      <c r="L15" s="110"/>
+      <c r="M15" s="174"/>
+      <c r="N15" s="174"/>
+      <c r="O15" s="110"/>
+      <c r="P15" s="174"/>
+      <c r="Q15" s="174"/>
+      <c r="R15" s="174"/>
+      <c r="S15" s="174"/>
+      <c r="T15" s="110"/>
+      <c r="U15" s="110"/>
+      <c r="V15" s="174"/>
+      <c r="W15" s="174"/>
+      <c r="X15" s="174"/>
+      <c r="Y15" s="174"/>
+      <c r="Z15" s="174"/>
+      <c r="AA15" s="174"/>
+    </row>
+    <row r="16" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="175" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="176"/>
+      <c r="C16" s="142">
         <v>47</v>
       </c>
-      <c r="P9" s="176">
-[...7 lines deleted...]
-      <c r="T9" s="146">
+      <c r="D16" s="177">
+        <v>178953</v>
+      </c>
+      <c r="E16" s="178"/>
+      <c r="F16" s="142">
+        <v>123510</v>
+      </c>
+      <c r="G16" s="142">
+        <v>55443</v>
+      </c>
+      <c r="H16" s="177">
+        <v>2</v>
+      </c>
+      <c r="I16" s="178"/>
+      <c r="J16" s="177">
+        <v>58486</v>
+      </c>
+      <c r="K16" s="178"/>
+      <c r="L16" s="142">
+        <v>58486</v>
+      </c>
+      <c r="M16" s="177">
         <v>0</v>
       </c>
-      <c r="U9" s="146">
-[...44 lines deleted...]
-      <c r="M10" s="176">
+      <c r="N16" s="178"/>
+      <c r="O16" s="142">
+        <v>61</v>
+      </c>
+      <c r="P16" s="177">
+        <v>37766</v>
+      </c>
+      <c r="Q16" s="178"/>
+      <c r="R16" s="177">
+        <v>37766</v>
+      </c>
+      <c r="S16" s="178"/>
+      <c r="T16" s="142">
         <v>0</v>
       </c>
-      <c r="N10" s="169"/>
-[...11 lines deleted...]
-      <c r="T10" s="146">
+      <c r="U16" s="142">
+        <v>140</v>
+      </c>
+      <c r="V16" s="177">
+        <v>589459</v>
+      </c>
+      <c r="W16" s="178"/>
+      <c r="X16" s="177">
+        <v>438581</v>
+      </c>
+      <c r="Y16" s="178"/>
+      <c r="Z16" s="177">
+        <v>150878</v>
+      </c>
+      <c r="AA16" s="178"/>
+    </row>
+    <row r="17" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="182" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="183"/>
+      <c r="C17" s="143">
+        <v>15</v>
+      </c>
+      <c r="D17" s="181">
+        <v>58847</v>
+      </c>
+      <c r="E17" s="174"/>
+      <c r="F17" s="143">
+        <v>40956</v>
+      </c>
+      <c r="G17" s="143">
+        <v>17891</v>
+      </c>
+      <c r="H17" s="181">
+        <v>2</v>
+      </c>
+      <c r="I17" s="174"/>
+      <c r="J17" s="181">
+        <v>58486</v>
+      </c>
+      <c r="K17" s="174"/>
+      <c r="L17" s="143">
+        <v>58486</v>
+      </c>
+      <c r="M17" s="181">
         <v>0</v>
       </c>
-      <c r="U10" s="146">
-[...20 lines deleted...]
-      <c r="C11" s="146">
+      <c r="N17" s="174"/>
+      <c r="O17" s="143">
+        <v>24</v>
+      </c>
+      <c r="P17" s="181">
+        <v>26324</v>
+      </c>
+      <c r="Q17" s="174"/>
+      <c r="R17" s="181">
+        <v>26324</v>
+      </c>
+      <c r="S17" s="174"/>
+      <c r="T17" s="143">
+        <v>0</v>
+      </c>
+      <c r="U17" s="143">
+        <v>66</v>
+      </c>
+      <c r="V17" s="181">
+        <v>381212</v>
+      </c>
+      <c r="W17" s="174"/>
+      <c r="X17" s="181">
+        <v>281954</v>
+      </c>
+      <c r="Y17" s="174"/>
+      <c r="Z17" s="181">
+        <v>99258</v>
+      </c>
+      <c r="AA17" s="174"/>
+    </row>
+    <row r="18" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="182" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="183"/>
+      <c r="C18" s="143">
         <v>2</v>
       </c>
-      <c r="D11" s="176">
-[...9 lines deleted...]
-      <c r="H11" s="176">
+      <c r="D18" s="181">
+        <v>14741</v>
+      </c>
+      <c r="E18" s="174"/>
+      <c r="F18" s="143">
+        <v>8308</v>
+      </c>
+      <c r="G18" s="143">
+        <v>6433</v>
+      </c>
+      <c r="H18" s="181">
         <v>0</v>
       </c>
-      <c r="I11" s="169"/>
-      <c r="J11" s="176">
+      <c r="I18" s="174"/>
+      <c r="J18" s="181">
         <v>0</v>
       </c>
-      <c r="K11" s="169"/>
-      <c r="L11" s="146">
+      <c r="K18" s="174"/>
+      <c r="L18" s="143">
         <v>0</v>
       </c>
-      <c r="M11" s="176">
+      <c r="M18" s="181">
         <v>0</v>
       </c>
-      <c r="N11" s="169"/>
-      <c r="O11" s="146">
+      <c r="N18" s="174"/>
+      <c r="O18" s="143">
+        <v>3</v>
+      </c>
+      <c r="P18" s="181">
+        <v>3022</v>
+      </c>
+      <c r="Q18" s="174"/>
+      <c r="R18" s="181">
+        <v>3022</v>
+      </c>
+      <c r="S18" s="174"/>
+      <c r="T18" s="143">
+        <v>0</v>
+      </c>
+      <c r="U18" s="143">
+        <v>22</v>
+      </c>
+      <c r="V18" s="181">
+        <v>65711</v>
+      </c>
+      <c r="W18" s="174"/>
+      <c r="X18" s="181">
+        <v>49419</v>
+      </c>
+      <c r="Y18" s="174"/>
+      <c r="Z18" s="181">
+        <v>16292</v>
+      </c>
+      <c r="AA18" s="174"/>
+    </row>
+    <row r="19" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="182" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="183"/>
+      <c r="C19" s="143">
+        <v>11</v>
+      </c>
+      <c r="D19" s="181">
+        <v>30122</v>
+      </c>
+      <c r="E19" s="174"/>
+      <c r="F19" s="143">
+        <v>21593</v>
+      </c>
+      <c r="G19" s="143">
+        <v>8529</v>
+      </c>
+      <c r="H19" s="181">
+        <v>0</v>
+      </c>
+      <c r="I19" s="174"/>
+      <c r="J19" s="181">
+        <v>0</v>
+      </c>
+      <c r="K19" s="174"/>
+      <c r="L19" s="143">
+        <v>0</v>
+      </c>
+      <c r="M19" s="181">
+        <v>0</v>
+      </c>
+      <c r="N19" s="174"/>
+      <c r="O19" s="143">
+        <v>15</v>
+      </c>
+      <c r="P19" s="181">
+        <v>3686</v>
+      </c>
+      <c r="Q19" s="174"/>
+      <c r="R19" s="181">
+        <v>3686</v>
+      </c>
+      <c r="S19" s="174"/>
+      <c r="T19" s="143">
+        <v>0</v>
+      </c>
+      <c r="U19" s="143">
+        <v>26</v>
+      </c>
+      <c r="V19" s="181">
+        <v>74976</v>
+      </c>
+      <c r="W19" s="174"/>
+      <c r="X19" s="181">
+        <v>55305</v>
+      </c>
+      <c r="Y19" s="174"/>
+      <c r="Z19" s="181">
+        <v>19671</v>
+      </c>
+      <c r="AA19" s="174"/>
+    </row>
+    <row r="20" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="182" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="183"/>
+      <c r="C20" s="143">
+        <v>19</v>
+      </c>
+      <c r="D20" s="181">
+        <v>75243</v>
+      </c>
+      <c r="E20" s="174"/>
+      <c r="F20" s="143">
+        <v>52653</v>
+      </c>
+      <c r="G20" s="143">
+        <v>22590</v>
+      </c>
+      <c r="H20" s="181">
+        <v>0</v>
+      </c>
+      <c r="I20" s="174"/>
+      <c r="J20" s="181">
+        <v>0</v>
+      </c>
+      <c r="K20" s="174"/>
+      <c r="L20" s="143">
+        <v>0</v>
+      </c>
+      <c r="M20" s="181">
+        <v>0</v>
+      </c>
+      <c r="N20" s="174"/>
+      <c r="O20" s="143">
+        <v>19</v>
+      </c>
+      <c r="P20" s="181">
+        <v>4734</v>
+      </c>
+      <c r="Q20" s="174"/>
+      <c r="R20" s="181">
+        <v>4734</v>
+      </c>
+      <c r="S20" s="174"/>
+      <c r="T20" s="143">
+        <v>0</v>
+      </c>
+      <c r="U20" s="143">
+        <v>26</v>
+      </c>
+      <c r="V20" s="181">
+        <v>67560</v>
+      </c>
+      <c r="W20" s="174"/>
+      <c r="X20" s="181">
+        <v>51903</v>
+      </c>
+      <c r="Y20" s="174"/>
+      <c r="Z20" s="181">
+        <v>15657</v>
+      </c>
+      <c r="AA20" s="174"/>
+    </row>
+    <row r="21" spans="1:27" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="179"/>
+      <c r="B21" s="180"/>
+      <c r="C21" s="110"/>
+      <c r="D21" s="174"/>
+      <c r="E21" s="174"/>
+      <c r="F21" s="110"/>
+      <c r="G21" s="110"/>
+      <c r="H21" s="174"/>
+      <c r="I21" s="174"/>
+      <c r="J21" s="174"/>
+      <c r="K21" s="174"/>
+      <c r="L21" s="110"/>
+      <c r="M21" s="174"/>
+      <c r="N21" s="174"/>
+      <c r="O21" s="110"/>
+      <c r="P21" s="174"/>
+      <c r="Q21" s="174"/>
+      <c r="R21" s="174"/>
+      <c r="S21" s="174"/>
+      <c r="T21" s="110"/>
+      <c r="U21" s="110"/>
+      <c r="V21" s="174"/>
+      <c r="W21" s="174"/>
+      <c r="X21" s="174"/>
+      <c r="Y21" s="174"/>
+      <c r="Z21" s="174"/>
+      <c r="AA21" s="174"/>
+    </row>
+    <row r="22" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="175" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="176"/>
+      <c r="C22" s="142">
+        <v>64</v>
+      </c>
+      <c r="D22" s="177">
+        <v>372830</v>
+      </c>
+      <c r="E22" s="178"/>
+      <c r="F22" s="142">
+        <v>264678</v>
+      </c>
+      <c r="G22" s="142">
+        <v>108152</v>
+      </c>
+      <c r="H22" s="177">
+        <v>3</v>
+      </c>
+      <c r="I22" s="178"/>
+      <c r="J22" s="177">
+        <v>5255</v>
+      </c>
+      <c r="K22" s="178"/>
+      <c r="L22" s="142">
+        <v>5255</v>
+      </c>
+      <c r="M22" s="177">
+        <v>0</v>
+      </c>
+      <c r="N22" s="178"/>
+      <c r="O22" s="142">
+        <v>81</v>
+      </c>
+      <c r="P22" s="177">
+        <v>54254</v>
+      </c>
+      <c r="Q22" s="178"/>
+      <c r="R22" s="177">
+        <v>54254</v>
+      </c>
+      <c r="S22" s="178"/>
+      <c r="T22" s="142">
+        <v>0</v>
+      </c>
+      <c r="U22" s="142">
+        <v>185</v>
+      </c>
+      <c r="V22" s="177">
+        <v>698699</v>
+      </c>
+      <c r="W22" s="178"/>
+      <c r="X22" s="177">
+        <v>515056</v>
+      </c>
+      <c r="Y22" s="178"/>
+      <c r="Z22" s="177">
+        <v>183643</v>
+      </c>
+      <c r="AA22" s="178"/>
+    </row>
+    <row r="23" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="182" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="183"/>
+      <c r="C23" s="143">
+        <v>23</v>
+      </c>
+      <c r="D23" s="181">
+        <v>97428</v>
+      </c>
+      <c r="E23" s="174"/>
+      <c r="F23" s="143">
+        <v>70431</v>
+      </c>
+      <c r="G23" s="143">
+        <v>26997</v>
+      </c>
+      <c r="H23" s="181">
+        <v>1</v>
+      </c>
+      <c r="I23" s="174"/>
+      <c r="J23" s="181">
+        <v>101</v>
+      </c>
+      <c r="K23" s="174"/>
+      <c r="L23" s="143">
+        <v>101</v>
+      </c>
+      <c r="M23" s="181">
+        <v>0</v>
+      </c>
+      <c r="N23" s="174"/>
+      <c r="O23" s="143">
+        <v>34</v>
+      </c>
+      <c r="P23" s="181">
+        <v>37896</v>
+      </c>
+      <c r="Q23" s="174"/>
+      <c r="R23" s="181">
+        <v>37896</v>
+      </c>
+      <c r="S23" s="174"/>
+      <c r="T23" s="143">
+        <v>0</v>
+      </c>
+      <c r="U23" s="143">
+        <v>106</v>
+      </c>
+      <c r="V23" s="181">
+        <v>471773</v>
+      </c>
+      <c r="W23" s="174"/>
+      <c r="X23" s="181">
+        <v>345569</v>
+      </c>
+      <c r="Y23" s="174"/>
+      <c r="Z23" s="181">
+        <v>126204</v>
+      </c>
+      <c r="AA23" s="174"/>
+    </row>
+    <row r="24" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="182" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="183"/>
+      <c r="C24" s="143">
+        <v>27</v>
+      </c>
+      <c r="D24" s="181">
+        <v>178856</v>
+      </c>
+      <c r="E24" s="174"/>
+      <c r="F24" s="143">
+        <v>127222</v>
+      </c>
+      <c r="G24" s="143">
+        <v>51634</v>
+      </c>
+      <c r="H24" s="181">
+        <v>0</v>
+      </c>
+      <c r="I24" s="174"/>
+      <c r="J24" s="181">
+        <v>0</v>
+      </c>
+      <c r="K24" s="174"/>
+      <c r="L24" s="143">
+        <v>0</v>
+      </c>
+      <c r="M24" s="181">
+        <v>0</v>
+      </c>
+      <c r="N24" s="174"/>
+      <c r="O24" s="143">
+        <v>32</v>
+      </c>
+      <c r="P24" s="181">
+        <v>12499</v>
+      </c>
+      <c r="Q24" s="174"/>
+      <c r="R24" s="181">
+        <v>12499</v>
+      </c>
+      <c r="S24" s="174"/>
+      <c r="T24" s="143">
+        <v>0</v>
+      </c>
+      <c r="U24" s="143">
+        <v>39</v>
+      </c>
+      <c r="V24" s="181">
+        <v>149609</v>
+      </c>
+      <c r="W24" s="174"/>
+      <c r="X24" s="181">
+        <v>111321</v>
+      </c>
+      <c r="Y24" s="174"/>
+      <c r="Z24" s="181">
+        <v>38288</v>
+      </c>
+      <c r="AA24" s="174"/>
+    </row>
+    <row r="25" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="182" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="183"/>
+      <c r="C25" s="143">
+        <v>14</v>
+      </c>
+      <c r="D25" s="181">
+        <v>96546</v>
+      </c>
+      <c r="E25" s="174"/>
+      <c r="F25" s="143">
+        <v>67025</v>
+      </c>
+      <c r="G25" s="143">
+        <v>29521</v>
+      </c>
+      <c r="H25" s="181">
+        <v>2</v>
+      </c>
+      <c r="I25" s="174"/>
+      <c r="J25" s="181">
+        <v>5154</v>
+      </c>
+      <c r="K25" s="174"/>
+      <c r="L25" s="143">
+        <v>5154</v>
+      </c>
+      <c r="M25" s="181">
+        <v>0</v>
+      </c>
+      <c r="N25" s="174"/>
+      <c r="O25" s="143">
+        <v>15</v>
+      </c>
+      <c r="P25" s="181">
+        <v>3859</v>
+      </c>
+      <c r="Q25" s="174"/>
+      <c r="R25" s="181">
+        <v>3859</v>
+      </c>
+      <c r="S25" s="174"/>
+      <c r="T25" s="143">
+        <v>0</v>
+      </c>
+      <c r="U25" s="143">
+        <v>40</v>
+      </c>
+      <c r="V25" s="181">
+        <v>77317</v>
+      </c>
+      <c r="W25" s="174"/>
+      <c r="X25" s="181">
+        <v>58166</v>
+      </c>
+      <c r="Y25" s="174"/>
+      <c r="Z25" s="181">
+        <v>19151</v>
+      </c>
+      <c r="AA25" s="174"/>
+    </row>
+    <row r="26" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="179"/>
+      <c r="B26" s="180"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="174"/>
+      <c r="E26" s="174"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="174"/>
+      <c r="I26" s="174"/>
+      <c r="J26" s="174"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="174"/>
+      <c r="Q26" s="174"/>
+      <c r="R26" s="174"/>
+      <c r="S26" s="174"/>
+      <c r="T26" s="110"/>
+      <c r="U26" s="110"/>
+      <c r="V26" s="174"/>
+      <c r="W26" s="174"/>
+      <c r="X26" s="174"/>
+      <c r="Y26" s="174"/>
+      <c r="Z26" s="174"/>
+      <c r="AA26" s="174"/>
+    </row>
+    <row r="27" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="179"/>
+      <c r="B27" s="180"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="174"/>
+      <c r="E27" s="174"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="110"/>
+      <c r="H27" s="174"/>
+      <c r="I27" s="174"/>
+      <c r="J27" s="174"/>
+      <c r="K27" s="174"/>
+      <c r="L27" s="110"/>
+      <c r="M27" s="174"/>
+      <c r="N27" s="174"/>
+      <c r="O27" s="110"/>
+      <c r="P27" s="174"/>
+      <c r="Q27" s="174"/>
+      <c r="R27" s="174"/>
+      <c r="S27" s="174"/>
+      <c r="T27" s="110"/>
+      <c r="U27" s="110"/>
+      <c r="V27" s="174"/>
+      <c r="W27" s="174"/>
+      <c r="X27" s="174"/>
+      <c r="Y27" s="174"/>
+      <c r="Z27" s="174"/>
+      <c r="AA27" s="174"/>
+    </row>
+    <row r="28" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="175" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="176"/>
+      <c r="C28" s="142">
+        <v>74</v>
+      </c>
+      <c r="D28" s="177">
+        <v>582460</v>
+      </c>
+      <c r="E28" s="178"/>
+      <c r="F28" s="142">
+        <v>416018</v>
+      </c>
+      <c r="G28" s="142">
+        <v>166442</v>
+      </c>
+      <c r="H28" s="177">
+        <v>0</v>
+      </c>
+      <c r="I28" s="178"/>
+      <c r="J28" s="177">
+        <v>0</v>
+      </c>
+      <c r="K28" s="178"/>
+      <c r="L28" s="142">
+        <v>0</v>
+      </c>
+      <c r="M28" s="177">
+        <v>0</v>
+      </c>
+      <c r="N28" s="178"/>
+      <c r="O28" s="142">
+        <v>85</v>
+      </c>
+      <c r="P28" s="177">
+        <v>29431</v>
+      </c>
+      <c r="Q28" s="178"/>
+      <c r="R28" s="177">
+        <v>29431</v>
+      </c>
+      <c r="S28" s="178"/>
+      <c r="T28" s="142">
+        <v>0</v>
+      </c>
+      <c r="U28" s="142">
+        <v>179</v>
+      </c>
+      <c r="V28" s="177">
+        <v>407231</v>
+      </c>
+      <c r="W28" s="178"/>
+      <c r="X28" s="177">
+        <v>314575</v>
+      </c>
+      <c r="Y28" s="178"/>
+      <c r="Z28" s="177">
+        <v>92656</v>
+      </c>
+      <c r="AA28" s="178"/>
+    </row>
+    <row r="29" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="182" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="183"/>
+      <c r="C29" s="143">
+        <v>34</v>
+      </c>
+      <c r="D29" s="181">
+        <v>250401</v>
+      </c>
+      <c r="E29" s="174"/>
+      <c r="F29" s="143">
+        <v>177694</v>
+      </c>
+      <c r="G29" s="143">
+        <v>72707</v>
+      </c>
+      <c r="H29" s="181">
+        <v>0</v>
+      </c>
+      <c r="I29" s="174"/>
+      <c r="J29" s="181">
+        <v>0</v>
+      </c>
+      <c r="K29" s="174"/>
+      <c r="L29" s="143">
+        <v>0</v>
+      </c>
+      <c r="M29" s="181">
+        <v>0</v>
+      </c>
+      <c r="N29" s="174"/>
+      <c r="O29" s="143">
+        <v>43</v>
+      </c>
+      <c r="P29" s="181">
+        <v>13219</v>
+      </c>
+      <c r="Q29" s="174"/>
+      <c r="R29" s="181">
+        <v>13219</v>
+      </c>
+      <c r="S29" s="174"/>
+      <c r="T29" s="143">
+        <v>0</v>
+      </c>
+      <c r="U29" s="143">
+        <v>99</v>
+      </c>
+      <c r="V29" s="181">
+        <v>240561</v>
+      </c>
+      <c r="W29" s="174"/>
+      <c r="X29" s="181">
+        <v>184698</v>
+      </c>
+      <c r="Y29" s="174"/>
+      <c r="Z29" s="181">
+        <v>55863</v>
+      </c>
+      <c r="AA29" s="174"/>
+    </row>
+    <row r="30" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="182" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="183"/>
+      <c r="C30" s="143">
+        <v>1</v>
+      </c>
+      <c r="D30" s="181">
+        <v>8431</v>
+      </c>
+      <c r="E30" s="174"/>
+      <c r="F30" s="143">
+        <v>5891</v>
+      </c>
+      <c r="G30" s="143">
+        <v>2540</v>
+      </c>
+      <c r="H30" s="181">
+        <v>0</v>
+      </c>
+      <c r="I30" s="174"/>
+      <c r="J30" s="181">
+        <v>0</v>
+      </c>
+      <c r="K30" s="174"/>
+      <c r="L30" s="143">
+        <v>0</v>
+      </c>
+      <c r="M30" s="181">
+        <v>0</v>
+      </c>
+      <c r="N30" s="174"/>
+      <c r="O30" s="143">
+        <v>2</v>
+      </c>
+      <c r="P30" s="181">
+        <v>2103</v>
+      </c>
+      <c r="Q30" s="174"/>
+      <c r="R30" s="181">
+        <v>2103</v>
+      </c>
+      <c r="S30" s="174"/>
+      <c r="T30" s="143">
+        <v>0</v>
+      </c>
+      <c r="U30" s="143">
+        <v>11</v>
+      </c>
+      <c r="V30" s="181">
+        <v>42102</v>
+      </c>
+      <c r="W30" s="174"/>
+      <c r="X30" s="181">
+        <v>31927</v>
+      </c>
+      <c r="Y30" s="174"/>
+      <c r="Z30" s="181">
+        <v>10175</v>
+      </c>
+      <c r="AA30" s="174"/>
+    </row>
+    <row r="31" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="182" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="183"/>
+      <c r="C31" s="143">
+        <v>21</v>
+      </c>
+      <c r="D31" s="181">
+        <v>183742</v>
+      </c>
+      <c r="E31" s="174"/>
+      <c r="F31" s="143">
+        <v>129754</v>
+      </c>
+      <c r="G31" s="143">
+        <v>53988</v>
+      </c>
+      <c r="H31" s="181">
+        <v>0</v>
+      </c>
+      <c r="I31" s="174"/>
+      <c r="J31" s="181">
+        <v>0</v>
+      </c>
+      <c r="K31" s="174"/>
+      <c r="L31" s="143">
+        <v>0</v>
+      </c>
+      <c r="M31" s="181">
+        <v>0</v>
+      </c>
+      <c r="N31" s="174"/>
+      <c r="O31" s="143">
+        <v>22</v>
+      </c>
+      <c r="P31" s="181">
+        <v>10957</v>
+      </c>
+      <c r="Q31" s="174"/>
+      <c r="R31" s="181">
+        <v>10957</v>
+      </c>
+      <c r="S31" s="174"/>
+      <c r="T31" s="143">
+        <v>0</v>
+      </c>
+      <c r="U31" s="143">
+        <v>38</v>
+      </c>
+      <c r="V31" s="181">
+        <v>66356</v>
+      </c>
+      <c r="W31" s="174"/>
+      <c r="X31" s="181">
+        <v>52162</v>
+      </c>
+      <c r="Y31" s="174"/>
+      <c r="Z31" s="181">
+        <v>14194</v>
+      </c>
+      <c r="AA31" s="174"/>
+    </row>
+    <row r="32" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="182" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="183"/>
+      <c r="C32" s="143">
+        <v>18</v>
+      </c>
+      <c r="D32" s="181">
+        <v>139886</v>
+      </c>
+      <c r="E32" s="174"/>
+      <c r="F32" s="143">
+        <v>102679</v>
+      </c>
+      <c r="G32" s="143">
+        <v>37207</v>
+      </c>
+      <c r="H32" s="181">
+        <v>0</v>
+      </c>
+      <c r="I32" s="174"/>
+      <c r="J32" s="181">
+        <v>0</v>
+      </c>
+      <c r="K32" s="174"/>
+      <c r="L32" s="143">
+        <v>0</v>
+      </c>
+      <c r="M32" s="181">
+        <v>0</v>
+      </c>
+      <c r="N32" s="174"/>
+      <c r="O32" s="143">
+        <v>18</v>
+      </c>
+      <c r="P32" s="181">
+        <v>3152</v>
+      </c>
+      <c r="Q32" s="174"/>
+      <c r="R32" s="181">
+        <v>3152</v>
+      </c>
+      <c r="S32" s="174"/>
+      <c r="T32" s="143">
+        <v>0</v>
+      </c>
+      <c r="U32" s="143">
+        <v>31</v>
+      </c>
+      <c r="V32" s="181">
+        <v>58212</v>
+      </c>
+      <c r="W32" s="174"/>
+      <c r="X32" s="181">
+        <v>45788</v>
+      </c>
+      <c r="Y32" s="174"/>
+      <c r="Z32" s="181">
+        <v>12424</v>
+      </c>
+      <c r="AA32" s="174"/>
+    </row>
+    <row r="33" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="179"/>
+      <c r="B33" s="180"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="174"/>
+      <c r="E33" s="174"/>
+      <c r="F33" s="110"/>
+      <c r="G33" s="110"/>
+      <c r="H33" s="174"/>
+      <c r="I33" s="174"/>
+      <c r="J33" s="174"/>
+      <c r="K33" s="174"/>
+      <c r="L33" s="110"/>
+      <c r="M33" s="174"/>
+      <c r="N33" s="174"/>
+      <c r="O33" s="110"/>
+      <c r="P33" s="174"/>
+      <c r="Q33" s="174"/>
+      <c r="R33" s="174"/>
+      <c r="S33" s="174"/>
+      <c r="T33" s="110"/>
+      <c r="U33" s="110"/>
+      <c r="V33" s="174"/>
+      <c r="W33" s="174"/>
+      <c r="X33" s="174"/>
+      <c r="Y33" s="174"/>
+      <c r="Z33" s="174"/>
+      <c r="AA33" s="174"/>
+    </row>
+    <row r="34" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="179"/>
+      <c r="B34" s="180"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="174"/>
+      <c r="E34" s="174"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="174"/>
+      <c r="I34" s="174"/>
+      <c r="J34" s="174"/>
+      <c r="K34" s="174"/>
+      <c r="L34" s="110"/>
+      <c r="M34" s="174"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="110"/>
+      <c r="P34" s="174"/>
+      <c r="Q34" s="174"/>
+      <c r="R34" s="174"/>
+      <c r="S34" s="174"/>
+      <c r="T34" s="110"/>
+      <c r="U34" s="110"/>
+      <c r="V34" s="174"/>
+      <c r="W34" s="174"/>
+      <c r="X34" s="174"/>
+      <c r="Y34" s="174"/>
+      <c r="Z34" s="174"/>
+      <c r="AA34" s="174"/>
+    </row>
+    <row r="35" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="175" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="176"/>
+      <c r="C35" s="142">
+        <v>65</v>
+      </c>
+      <c r="D35" s="177">
+        <v>317592</v>
+      </c>
+      <c r="E35" s="178"/>
+      <c r="F35" s="142">
+        <v>229642</v>
+      </c>
+      <c r="G35" s="142">
+        <v>87950</v>
+      </c>
+      <c r="H35" s="177">
+        <v>1</v>
+      </c>
+      <c r="I35" s="178"/>
+      <c r="J35" s="177">
+        <v>131</v>
+      </c>
+      <c r="K35" s="178"/>
+      <c r="L35" s="142">
+        <v>131</v>
+      </c>
+      <c r="M35" s="177">
+        <v>0</v>
+      </c>
+      <c r="N35" s="178"/>
+      <c r="O35" s="142">
+        <v>103</v>
+      </c>
+      <c r="P35" s="177">
+        <v>42289</v>
+      </c>
+      <c r="Q35" s="178"/>
+      <c r="R35" s="177">
+        <v>42289</v>
+      </c>
+      <c r="S35" s="178"/>
+      <c r="T35" s="142">
+        <v>0</v>
+      </c>
+      <c r="U35" s="142">
+        <v>186</v>
+      </c>
+      <c r="V35" s="177">
+        <v>601376</v>
+      </c>
+      <c r="W35" s="178"/>
+      <c r="X35" s="177">
+        <v>466906</v>
+      </c>
+      <c r="Y35" s="178"/>
+      <c r="Z35" s="177">
+        <v>134470</v>
+      </c>
+      <c r="AA35" s="178"/>
+    </row>
+    <row r="36" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="183"/>
+      <c r="C36" s="143">
+        <v>33</v>
+      </c>
+      <c r="D36" s="181">
+        <v>141534</v>
+      </c>
+      <c r="E36" s="174"/>
+      <c r="F36" s="143">
+        <v>102129</v>
+      </c>
+      <c r="G36" s="143">
+        <v>39405</v>
+      </c>
+      <c r="H36" s="181">
+        <v>1</v>
+      </c>
+      <c r="I36" s="174"/>
+      <c r="J36" s="181">
+        <v>131</v>
+      </c>
+      <c r="K36" s="174"/>
+      <c r="L36" s="143">
+        <v>131</v>
+      </c>
+      <c r="M36" s="181">
+        <v>0</v>
+      </c>
+      <c r="N36" s="174"/>
+      <c r="O36" s="143">
+        <v>55</v>
+      </c>
+      <c r="P36" s="181">
+        <v>26516</v>
+      </c>
+      <c r="Q36" s="174"/>
+      <c r="R36" s="181">
+        <v>26516</v>
+      </c>
+      <c r="S36" s="174"/>
+      <c r="T36" s="143">
+        <v>0</v>
+      </c>
+      <c r="U36" s="143">
+        <v>118</v>
+      </c>
+      <c r="V36" s="181">
+        <v>462260</v>
+      </c>
+      <c r="W36" s="174"/>
+      <c r="X36" s="181">
+        <v>357688</v>
+      </c>
+      <c r="Y36" s="174"/>
+      <c r="Z36" s="181">
+        <v>104572</v>
+      </c>
+      <c r="AA36" s="174"/>
+    </row>
+    <row r="37" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="182" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="183"/>
+      <c r="C37" s="143">
+        <v>30</v>
+      </c>
+      <c r="D37" s="181">
+        <v>146004</v>
+      </c>
+      <c r="E37" s="174"/>
+      <c r="F37" s="143">
+        <v>106835</v>
+      </c>
+      <c r="G37" s="143">
+        <v>39169</v>
+      </c>
+      <c r="H37" s="181">
+        <v>0</v>
+      </c>
+      <c r="I37" s="174"/>
+      <c r="J37" s="181">
+        <v>0</v>
+      </c>
+      <c r="K37" s="174"/>
+      <c r="L37" s="143">
+        <v>0</v>
+      </c>
+      <c r="M37" s="181">
+        <v>0</v>
+      </c>
+      <c r="N37" s="174"/>
+      <c r="O37" s="143">
+        <v>41</v>
+      </c>
+      <c r="P37" s="181">
+        <v>14778</v>
+      </c>
+      <c r="Q37" s="174"/>
+      <c r="R37" s="181">
+        <v>14778</v>
+      </c>
+      <c r="S37" s="174"/>
+      <c r="T37" s="143">
+        <v>0</v>
+      </c>
+      <c r="U37" s="143">
+        <v>60</v>
+      </c>
+      <c r="V37" s="181">
+        <v>127483</v>
+      </c>
+      <c r="W37" s="174"/>
+      <c r="X37" s="181">
+        <v>99718</v>
+      </c>
+      <c r="Y37" s="174"/>
+      <c r="Z37" s="181">
+        <v>27765</v>
+      </c>
+      <c r="AA37" s="174"/>
+    </row>
+    <row r="38" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="183"/>
+      <c r="C38" s="143">
+        <v>2</v>
+      </c>
+      <c r="D38" s="181">
+        <v>30054</v>
+      </c>
+      <c r="E38" s="174"/>
+      <c r="F38" s="143">
+        <v>20678</v>
+      </c>
+      <c r="G38" s="143">
+        <v>9376</v>
+      </c>
+      <c r="H38" s="181">
+        <v>0</v>
+      </c>
+      <c r="I38" s="174"/>
+      <c r="J38" s="181">
+        <v>0</v>
+      </c>
+      <c r="K38" s="174"/>
+      <c r="L38" s="143">
+        <v>0</v>
+      </c>
+      <c r="M38" s="181">
+        <v>0</v>
+      </c>
+      <c r="N38" s="174"/>
+      <c r="O38" s="143">
+        <v>7</v>
+      </c>
+      <c r="P38" s="181">
+        <v>995</v>
+      </c>
+      <c r="Q38" s="174"/>
+      <c r="R38" s="181">
+        <v>995</v>
+      </c>
+      <c r="S38" s="174"/>
+      <c r="T38" s="143">
+        <v>0</v>
+      </c>
+      <c r="U38" s="143">
+        <v>8</v>
+      </c>
+      <c r="V38" s="181">
+        <v>11633</v>
+      </c>
+      <c r="W38" s="174"/>
+      <c r="X38" s="181">
+        <v>9500</v>
+      </c>
+      <c r="Y38" s="174"/>
+      <c r="Z38" s="181">
+        <v>2133</v>
+      </c>
+      <c r="AA38" s="174"/>
+    </row>
+    <row r="39" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="179"/>
+      <c r="B39" s="180"/>
+      <c r="C39" s="110"/>
+      <c r="D39" s="174"/>
+      <c r="E39" s="174"/>
+      <c r="F39" s="110"/>
+      <c r="G39" s="110"/>
+      <c r="H39" s="174"/>
+      <c r="I39" s="174"/>
+      <c r="J39" s="174"/>
+      <c r="K39" s="174"/>
+      <c r="L39" s="110"/>
+      <c r="M39" s="174"/>
+      <c r="N39" s="174"/>
+      <c r="O39" s="110"/>
+      <c r="P39" s="174"/>
+      <c r="Q39" s="174"/>
+      <c r="R39" s="174"/>
+      <c r="S39" s="174"/>
+      <c r="T39" s="110"/>
+      <c r="U39" s="110"/>
+      <c r="V39" s="174"/>
+      <c r="W39" s="174"/>
+      <c r="X39" s="174"/>
+      <c r="Y39" s="174"/>
+      <c r="Z39" s="174"/>
+      <c r="AA39" s="174"/>
+    </row>
+    <row r="40" spans="1:27" s="9" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="179"/>
+      <c r="B40" s="180"/>
+      <c r="C40" s="110"/>
+      <c r="D40" s="174"/>
+      <c r="E40" s="174"/>
+      <c r="F40" s="110"/>
+      <c r="G40" s="110"/>
+      <c r="H40" s="174"/>
+      <c r="I40" s="174"/>
+      <c r="J40" s="174"/>
+      <c r="K40" s="174"/>
+      <c r="L40" s="110"/>
+      <c r="M40" s="174"/>
+      <c r="N40" s="174"/>
+      <c r="O40" s="110"/>
+      <c r="P40" s="174"/>
+      <c r="Q40" s="174"/>
+      <c r="R40" s="174"/>
+      <c r="S40" s="174"/>
+      <c r="T40" s="110"/>
+      <c r="U40" s="110"/>
+      <c r="V40" s="174"/>
+      <c r="W40" s="174"/>
+      <c r="X40" s="174"/>
+      <c r="Y40" s="174"/>
+      <c r="Z40" s="174"/>
+      <c r="AA40" s="174"/>
+    </row>
+    <row r="41" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="175" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="176"/>
+      <c r="C41" s="142">
+        <v>21</v>
+      </c>
+      <c r="D41" s="177">
+        <v>60963</v>
+      </c>
+      <c r="E41" s="178"/>
+      <c r="F41" s="142">
+        <v>44800</v>
+      </c>
+      <c r="G41" s="142">
+        <v>16163</v>
+      </c>
+      <c r="H41" s="177">
+        <v>1</v>
+      </c>
+      <c r="I41" s="178"/>
+      <c r="J41" s="177">
+        <v>3</v>
+      </c>
+      <c r="K41" s="178"/>
+      <c r="L41" s="142">
+        <v>3</v>
+      </c>
+      <c r="M41" s="177">
+        <v>0</v>
+      </c>
+      <c r="N41" s="178"/>
+      <c r="O41" s="142">
+        <v>34</v>
+      </c>
+      <c r="P41" s="177">
+        <v>14426</v>
+      </c>
+      <c r="Q41" s="178"/>
+      <c r="R41" s="177">
+        <v>14426</v>
+      </c>
+      <c r="S41" s="178"/>
+      <c r="T41" s="142">
+        <v>0</v>
+      </c>
+      <c r="U41" s="142">
+        <v>60</v>
+      </c>
+      <c r="V41" s="177">
+        <v>110464</v>
+      </c>
+      <c r="W41" s="178"/>
+      <c r="X41" s="177">
+        <v>84577</v>
+      </c>
+      <c r="Y41" s="178"/>
+      <c r="Z41" s="177">
+        <v>25887</v>
+      </c>
+      <c r="AA41" s="178"/>
+    </row>
+    <row r="42" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="182" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="183"/>
+      <c r="C42" s="143">
         <v>10</v>
       </c>
-      <c r="P11" s="176">
-[...7 lines deleted...]
-      <c r="T11" s="146">
+      <c r="D42" s="181">
+        <v>27159</v>
+      </c>
+      <c r="E42" s="174"/>
+      <c r="F42" s="143">
+        <v>19626</v>
+      </c>
+      <c r="G42" s="143">
+        <v>7533</v>
+      </c>
+      <c r="H42" s="181">
         <v>0</v>
       </c>
-      <c r="U11" s="146">
-[...16 lines deleted...]
-      <c r="A12" s="177" t="s">
+      <c r="I42" s="174"/>
+      <c r="J42" s="181">
+        <v>0</v>
+      </c>
+      <c r="K42" s="174"/>
+      <c r="L42" s="143">
+        <v>0</v>
+      </c>
+      <c r="M42" s="181">
+        <v>0</v>
+      </c>
+      <c r="N42" s="174"/>
+      <c r="O42" s="143">
         <v>17</v>
       </c>
-      <c r="B12" s="178"/>
-[...13 lines deleted...]
-      <c r="H12" s="176">
+      <c r="P42" s="181">
+        <v>8564</v>
+      </c>
+      <c r="Q42" s="174"/>
+      <c r="R42" s="181">
+        <v>8564</v>
+      </c>
+      <c r="S42" s="174"/>
+      <c r="T42" s="143">
         <v>0</v>
       </c>
-      <c r="I12" s="169"/>
-      <c r="J12" s="176">
+      <c r="U42" s="143">
+        <v>40</v>
+      </c>
+      <c r="V42" s="181">
+        <v>65156</v>
+      </c>
+      <c r="W42" s="174"/>
+      <c r="X42" s="181">
+        <v>50258</v>
+      </c>
+      <c r="Y42" s="174"/>
+      <c r="Z42" s="181">
+        <v>14898</v>
+      </c>
+      <c r="AA42" s="174"/>
+    </row>
+    <row r="43" spans="1:27" s="9" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="190" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="191"/>
+      <c r="C43" s="144">
+        <v>11</v>
+      </c>
+      <c r="D43" s="184">
+        <v>33804</v>
+      </c>
+      <c r="E43" s="185"/>
+      <c r="F43" s="145">
+        <v>25174</v>
+      </c>
+      <c r="G43" s="145">
+        <v>8630</v>
+      </c>
+      <c r="H43" s="184">
+        <v>1</v>
+      </c>
+      <c r="I43" s="185"/>
+      <c r="J43" s="184">
+        <v>3</v>
+      </c>
+      <c r="K43" s="185"/>
+      <c r="L43" s="145">
+        <v>3</v>
+      </c>
+      <c r="M43" s="184">
         <v>0</v>
       </c>
-      <c r="K12" s="169"/>
-      <c r="L12" s="146">
+      <c r="N43" s="185"/>
+      <c r="O43" s="145">
+        <v>17</v>
+      </c>
+      <c r="P43" s="184">
+        <v>5862</v>
+      </c>
+      <c r="Q43" s="185"/>
+      <c r="R43" s="184">
+        <v>5862</v>
+      </c>
+      <c r="S43" s="185"/>
+      <c r="T43" s="145">
         <v>0</v>
       </c>
-      <c r="M12" s="176">
-[...1698 lines deleted...]
-      <c r="U43" s="148">
+      <c r="U43" s="145">
         <v>20</v>
       </c>
-      <c r="V43" s="179">
-[...10 lines deleted...]
-      <c r="AA43" s="180"/>
+      <c r="V43" s="184">
+        <v>45308</v>
+      </c>
+      <c r="W43" s="185"/>
+      <c r="X43" s="184">
+        <v>34319</v>
+      </c>
+      <c r="Y43" s="185"/>
+      <c r="Z43" s="184">
+        <v>10989</v>
+      </c>
+      <c r="AA43" s="185"/>
     </row>
   </sheetData>
   <mergeCells count="402">
     <mergeCell ref="Z43:AA43"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="Z42:AA42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="H43:I43"/>
     <mergeCell ref="J43:K43"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="P43:Q43"/>
     <mergeCell ref="R43:S43"/>
     <mergeCell ref="V43:W43"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="M42:N42"/>
     <mergeCell ref="P42:Q42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X43:Y43"/>
     <mergeCell ref="Z40:AA40"/>
     <mergeCell ref="A41:B41"/>
@@ -12007,51 +12035,51 @@
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A421CAC4-7F3D-40DA-AA4D-C5A5F03EA9C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X45"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C21" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1"/>
       <selection pane="topRight" sqref="A1:V1"/>
       <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.88671875" style="116" customWidth="1"/>
     <col min="2" max="2" width="7.6640625" style="116" customWidth="1"/>
     <col min="3" max="3" width="15.88671875" style="116" customWidth="1"/>
     <col min="4" max="4" width="2.88671875" style="116" customWidth="1"/>
     <col min="5" max="5" width="4.88671875" style="116" customWidth="1"/>
     <col min="6" max="6" width="13.109375" style="116" customWidth="1"/>
     <col min="7" max="7" width="3.109375" style="116" customWidth="1"/>
     <col min="8" max="8" width="4.44140625" style="116" customWidth="1"/>
     <col min="9" max="9" width="5.33203125" style="116" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="116" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="116" customWidth="1"/>
     <col min="12" max="12" width="8.109375" style="116" customWidth="1"/>
     <col min="13" max="13" width="11.88671875" style="116" customWidth="1"/>
     <col min="14" max="15" width="3.77734375" style="116" customWidth="1"/>
     <col min="16" max="16" width="4.6640625" style="116" customWidth="1"/>
     <col min="17" max="17" width="11.6640625" style="116" customWidth="1"/>
     <col min="18" max="19" width="6.6640625" style="116" customWidth="1"/>
@@ -13554,2019 +13582,2019 @@
     <col min="16131" max="16131" width="15.88671875" style="116" customWidth="1"/>
     <col min="16132" max="16132" width="2.88671875" style="116" customWidth="1"/>
     <col min="16133" max="16133" width="4.88671875" style="116" customWidth="1"/>
     <col min="16134" max="16134" width="13.109375" style="116" customWidth="1"/>
     <col min="16135" max="16135" width="3.109375" style="116" customWidth="1"/>
     <col min="16136" max="16136" width="4.44140625" style="116" customWidth="1"/>
     <col min="16137" max="16137" width="5.33203125" style="116" customWidth="1"/>
     <col min="16138" max="16138" width="8.33203125" style="116" customWidth="1"/>
     <col min="16139" max="16139" width="5.33203125" style="116" customWidth="1"/>
     <col min="16140" max="16140" width="8.109375" style="116" customWidth="1"/>
     <col min="16141" max="16141" width="11.88671875" style="116" customWidth="1"/>
     <col min="16142" max="16143" width="3.77734375" style="116" customWidth="1"/>
     <col min="16144" max="16144" width="4.6640625" style="116" customWidth="1"/>
     <col min="16145" max="16145" width="11.6640625" style="116" customWidth="1"/>
     <col min="16146" max="16146" width="7.6640625" style="116" customWidth="1"/>
     <col min="16147" max="16147" width="6.6640625" style="116" customWidth="1"/>
     <col min="16148" max="16148" width="5.44140625" style="116" customWidth="1"/>
     <col min="16149" max="16149" width="4.109375" style="116" customWidth="1"/>
     <col min="16150" max="16150" width="5.109375" style="116" customWidth="1"/>
     <col min="16151" max="16151" width="6" style="116" customWidth="1"/>
     <col min="16152" max="16152" width="9.6640625" style="116" customWidth="1"/>
     <col min="16153" max="16384" width="9" style="116"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="187" t="s">
+      <c r="A1" s="192" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="187"/>
-[...21 lines deleted...]
-      <c r="X1" s="201"/>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="192"/>
+      <c r="G1" s="192"/>
+      <c r="H1" s="192"/>
+      <c r="I1" s="192"/>
+      <c r="J1" s="192"/>
+      <c r="K1" s="192"/>
+      <c r="L1" s="192"/>
+      <c r="M1" s="192"/>
+      <c r="N1" s="192"/>
+      <c r="O1" s="192"/>
+      <c r="P1" s="192"/>
+      <c r="Q1" s="192"/>
+      <c r="R1" s="192"/>
+      <c r="S1" s="192"/>
+      <c r="T1" s="192"/>
+      <c r="U1" s="192"/>
+      <c r="V1" s="192"/>
+      <c r="W1" s="192"/>
+      <c r="X1" s="206"/>
     </row>
     <row r="2" spans="1:24" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="202"/>
-[...16 lines deleted...]
-      <c r="P2" s="204" t="s">
+      <c r="A2" s="207"/>
+      <c r="B2" s="207"/>
+      <c r="C2" s="207"/>
+      <c r="D2" s="207"/>
+      <c r="E2" s="207"/>
+      <c r="F2" s="207"/>
+      <c r="G2" s="207"/>
+      <c r="H2" s="193" t="s">
+        <v>185</v>
+      </c>
+      <c r="I2" s="193"/>
+      <c r="J2" s="193"/>
+      <c r="K2" s="193"/>
+      <c r="L2" s="193"/>
+      <c r="M2" s="193"/>
+      <c r="N2" s="193"/>
+      <c r="O2" s="193"/>
+      <c r="P2" s="208" t="s">
         <v>62</v>
       </c>
-      <c r="Q2" s="204"/>
-[...6 lines deleted...]
-      <c r="X2" s="206"/>
+      <c r="Q2" s="208"/>
+      <c r="R2" s="208"/>
+      <c r="S2" s="208"/>
+      <c r="T2" s="208"/>
+      <c r="U2" s="208"/>
+      <c r="V2" s="208"/>
+      <c r="W2" s="209"/>
+      <c r="X2" s="210"/>
     </row>
     <row r="3" spans="1:24" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="207" t="s">
+      <c r="A3" s="211" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="208"/>
-      <c r="C3" s="192" t="s">
+      <c r="B3" s="212"/>
+      <c r="C3" s="197" t="s">
         <v>64</v>
       </c>
-      <c r="D3" s="112"/>
+      <c r="D3" s="111"/>
       <c r="E3" s="11"/>
-      <c r="F3" s="214" t="s">
+      <c r="F3" s="218" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="215"/>
-[...10 lines deleted...]
-      <c r="R3" s="160" t="s">
+      <c r="G3" s="219"/>
+      <c r="H3" s="219"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="219"/>
+      <c r="K3" s="219"/>
+      <c r="L3" s="219"/>
+      <c r="M3" s="219"/>
+      <c r="N3" s="219"/>
+      <c r="O3" s="219"/>
+      <c r="P3" s="219"/>
+      <c r="Q3" s="220"/>
+      <c r="R3" s="165" t="s">
         <v>5</v>
       </c>
-      <c r="S3" s="161"/>
-[...4 lines deleted...]
-      <c r="X3" s="218"/>
+      <c r="S3" s="166"/>
+      <c r="T3" s="166"/>
+      <c r="U3" s="166"/>
+      <c r="V3" s="166"/>
+      <c r="W3" s="221"/>
+      <c r="X3" s="222"/>
     </row>
     <row r="4" spans="1:24" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="209"/>
-[...2 lines deleted...]
-      <c r="D4" s="111"/>
+      <c r="A4" s="213"/>
+      <c r="B4" s="214"/>
+      <c r="C4" s="217"/>
+      <c r="D4" s="112"/>
       <c r="E4" s="12"/>
-      <c r="F4" s="192" t="s">
+      <c r="F4" s="197" t="s">
         <v>65</v>
       </c>
-      <c r="G4" s="112"/>
+      <c r="G4" s="111"/>
       <c r="H4" s="11"/>
-      <c r="I4" s="192" t="s">
+      <c r="I4" s="197" t="s">
         <v>66</v>
       </c>
-      <c r="J4" s="193"/>
-      <c r="K4" s="192" t="s">
+      <c r="J4" s="198"/>
+      <c r="K4" s="197" t="s">
         <v>67</v>
       </c>
-      <c r="L4" s="193"/>
-      <c r="M4" s="163" t="s">
+      <c r="L4" s="198"/>
+      <c r="M4" s="168" t="s">
         <v>68</v>
       </c>
-      <c r="N4" s="192" t="s">
+      <c r="N4" s="197" t="s">
         <v>69</v>
       </c>
-      <c r="O4" s="199"/>
-[...1 lines deleted...]
-      <c r="Q4" s="163" t="s">
+      <c r="O4" s="204"/>
+      <c r="P4" s="198"/>
+      <c r="Q4" s="168" t="s">
         <v>70</v>
       </c>
-      <c r="R4" s="192" t="s">
+      <c r="R4" s="197" t="s">
         <v>65</v>
       </c>
-      <c r="S4" s="199"/>
-      <c r="T4" s="112"/>
+      <c r="S4" s="204"/>
+      <c r="T4" s="111"/>
       <c r="U4" s="11"/>
-      <c r="V4" s="192" t="s">
+      <c r="V4" s="197" t="s">
         <v>66</v>
       </c>
-      <c r="W4" s="199"/>
-      <c r="X4" s="192" t="s">
+      <c r="W4" s="204"/>
+      <c r="X4" s="197" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="211"/>
-[...2 lines deleted...]
-      <c r="D5" s="192" t="s">
+      <c r="A5" s="215"/>
+      <c r="B5" s="216"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="197" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="193"/>
-[...1 lines deleted...]
-      <c r="G5" s="160" t="s">
+      <c r="E5" s="198"/>
+      <c r="F5" s="199"/>
+      <c r="G5" s="165" t="s">
         <v>71</v>
       </c>
-      <c r="H5" s="162"/>
-[...11 lines deleted...]
-      <c r="T5" s="160" t="s">
+      <c r="H5" s="167"/>
+      <c r="I5" s="201"/>
+      <c r="J5" s="202"/>
+      <c r="K5" s="201"/>
+      <c r="L5" s="202"/>
+      <c r="M5" s="203"/>
+      <c r="N5" s="201"/>
+      <c r="O5" s="205"/>
+      <c r="P5" s="202"/>
+      <c r="Q5" s="203"/>
+      <c r="R5" s="199"/>
+      <c r="S5" s="223"/>
+      <c r="T5" s="165" t="s">
         <v>71</v>
       </c>
-      <c r="U5" s="162"/>
-[...2 lines deleted...]
-      <c r="X5" s="196"/>
+      <c r="U5" s="167"/>
+      <c r="V5" s="224"/>
+      <c r="W5" s="225"/>
+      <c r="X5" s="201"/>
     </row>
     <row r="6" spans="1:24" s="13" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="230" t="s">
+      <c r="A6" s="234" t="s">
         <v>72</v>
       </c>
-      <c r="B6" s="231"/>
-[...10 lines deleted...]
-      <c r="G6" s="223">
+      <c r="B6" s="235"/>
+      <c r="C6" s="119">
+        <v>56971889108</v>
+      </c>
+      <c r="D6" s="227">
         <v>100</v>
       </c>
-      <c r="H6" s="223"/>
-[...23 lines deleted...]
-      <c r="T6" s="223">
+      <c r="E6" s="227"/>
+      <c r="F6" s="119">
+        <v>42930145738</v>
+      </c>
+      <c r="G6" s="227">
         <v>100</v>
       </c>
-      <c r="U6" s="223"/>
-[...5 lines deleted...]
-        <v>1842116</v>
+      <c r="H6" s="227"/>
+      <c r="I6" s="226">
+        <v>4685353829</v>
+      </c>
+      <c r="J6" s="226"/>
+      <c r="K6" s="226">
+        <v>33431890802</v>
+      </c>
+      <c r="L6" s="226"/>
+      <c r="M6" s="119">
+        <v>2164156506</v>
+      </c>
+      <c r="N6" s="226">
+        <v>1906300283</v>
+      </c>
+      <c r="O6" s="226"/>
+      <c r="P6" s="226"/>
+      <c r="Q6" s="119">
+        <v>742444318</v>
+      </c>
+      <c r="R6" s="226">
+        <v>5167005896</v>
+      </c>
+      <c r="S6" s="226"/>
+      <c r="T6" s="227">
+        <v>100</v>
+      </c>
+      <c r="U6" s="227"/>
+      <c r="V6" s="226">
+        <v>5164995367</v>
+      </c>
+      <c r="W6" s="226"/>
+      <c r="X6" s="119">
+        <v>2010529</v>
       </c>
     </row>
     <row r="7" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="224"/>
-[...22 lines deleted...]
-      <c r="X7" s="121"/>
+      <c r="A7" s="228"/>
+      <c r="B7" s="229"/>
+      <c r="C7" s="117"/>
+      <c r="D7" s="230"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="117"/>
+      <c r="G7" s="230"/>
+      <c r="H7" s="230"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="231"/>
+      <c r="K7" s="231"/>
+      <c r="L7" s="231"/>
+      <c r="M7" s="117"/>
+      <c r="N7" s="231"/>
+      <c r="O7" s="231"/>
+      <c r="P7" s="231"/>
+      <c r="Q7" s="117"/>
+      <c r="R7" s="231"/>
+      <c r="S7" s="231"/>
+      <c r="T7" s="232"/>
+      <c r="U7" s="232"/>
+      <c r="V7" s="231"/>
+      <c r="W7" s="233"/>
+      <c r="X7" s="117"/>
     </row>
     <row r="8" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="232" t="s">
+      <c r="A8" s="236" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="233"/>
-[...46 lines deleted...]
-        <v>1459380</v>
+      <c r="B8" s="237"/>
+      <c r="C8" s="119">
+        <v>23823743993</v>
+      </c>
+      <c r="D8" s="238">
+        <v>41.816664965836047</v>
+      </c>
+      <c r="E8" s="238"/>
+      <c r="F8" s="119">
+        <v>19412677235</v>
+      </c>
+      <c r="G8" s="238">
+        <v>45.219220436553741</v>
+      </c>
+      <c r="H8" s="238"/>
+      <c r="I8" s="239">
+        <v>2310426027</v>
+      </c>
+      <c r="J8" s="239"/>
+      <c r="K8" s="239">
+        <v>15259260346</v>
+      </c>
+      <c r="L8" s="239"/>
+      <c r="M8" s="119">
+        <v>810718412</v>
+      </c>
+      <c r="N8" s="239">
+        <v>755196743</v>
+      </c>
+      <c r="O8" s="239"/>
+      <c r="P8" s="239"/>
+      <c r="Q8" s="119">
+        <v>277075707</v>
+      </c>
+      <c r="R8" s="239">
+        <v>1836999856</v>
+      </c>
+      <c r="S8" s="239"/>
+      <c r="T8" s="238">
+        <v>35.552501641658651</v>
+      </c>
+      <c r="U8" s="238"/>
+      <c r="V8" s="239">
+        <v>1835347489</v>
+      </c>
+      <c r="W8" s="239"/>
+      <c r="X8" s="119">
+        <v>1652367</v>
       </c>
     </row>
     <row r="9" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="236" t="s">
+      <c r="A9" s="240" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="237"/>
-[...45 lines deleted...]
-      <c r="X9" s="121">
+      <c r="B9" s="241"/>
+      <c r="C9" s="117">
+        <v>7423242878</v>
+      </c>
+      <c r="D9" s="230">
+        <v>13.029659002403744</v>
+      </c>
+      <c r="E9" s="230"/>
+      <c r="F9" s="117">
+        <v>5544717164</v>
+      </c>
+      <c r="G9" s="230">
+        <v>12.915672818441061</v>
+      </c>
+      <c r="H9" s="230"/>
+      <c r="I9" s="231">
+        <v>486198710</v>
+      </c>
+      <c r="J9" s="231"/>
+      <c r="K9" s="231">
+        <v>4355539866</v>
+      </c>
+      <c r="L9" s="231"/>
+      <c r="M9" s="117">
+        <v>241535879</v>
+      </c>
+      <c r="N9" s="231">
+        <v>367517540</v>
+      </c>
+      <c r="O9" s="231"/>
+      <c r="P9" s="231"/>
+      <c r="Q9" s="117">
+        <v>93925169</v>
+      </c>
+      <c r="R9" s="231">
+        <v>738050347</v>
+      </c>
+      <c r="S9" s="231"/>
+      <c r="T9" s="230">
+        <v>14.283907583139325</v>
+      </c>
+      <c r="U9" s="230"/>
+      <c r="V9" s="231">
+        <v>738050347</v>
+      </c>
+      <c r="W9" s="231"/>
+      <c r="X9" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="236" t="s">
+      <c r="A10" s="240" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="237"/>
-[...46 lines deleted...]
-        <v>632257</v>
+      <c r="B10" s="241"/>
+      <c r="C10" s="117">
+        <v>15008811511</v>
+      </c>
+      <c r="D10" s="230">
+        <v>26.344240547383325</v>
+      </c>
+      <c r="E10" s="230"/>
+      <c r="F10" s="117">
+        <v>13114757480</v>
+      </c>
+      <c r="G10" s="230">
+        <v>30.549063495005459</v>
+      </c>
+      <c r="H10" s="230"/>
+      <c r="I10" s="231">
+        <v>1663400903</v>
+      </c>
+      <c r="J10" s="231"/>
+      <c r="K10" s="231">
+        <v>10470400656</v>
+      </c>
+      <c r="L10" s="231"/>
+      <c r="M10" s="117">
+        <v>466086698</v>
+      </c>
+      <c r="N10" s="231">
+        <v>347539305</v>
+      </c>
+      <c r="O10" s="231"/>
+      <c r="P10" s="231"/>
+      <c r="Q10" s="117">
+        <v>167329918</v>
+      </c>
+      <c r="R10" s="231">
+        <v>812328892</v>
+      </c>
+      <c r="S10" s="231"/>
+      <c r="T10" s="230">
+        <v>15.721462455246249</v>
+      </c>
+      <c r="U10" s="230"/>
+      <c r="V10" s="231">
+        <v>811673492</v>
+      </c>
+      <c r="W10" s="233"/>
+      <c r="X10" s="117">
+        <v>655400</v>
       </c>
     </row>
     <row r="11" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="236" t="s">
+      <c r="A11" s="240" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="237"/>
-[...46 lines deleted...]
-        <v>827123</v>
+      <c r="B11" s="241"/>
+      <c r="C11" s="117">
+        <v>520445451</v>
+      </c>
+      <c r="D11" s="230">
+        <v>0.91351271503987919</v>
+      </c>
+      <c r="E11" s="230"/>
+      <c r="F11" s="117">
+        <v>281106864</v>
+      </c>
+      <c r="G11" s="230">
+        <v>0.65480062824752017</v>
+      </c>
+      <c r="H11" s="230"/>
+      <c r="I11" s="231">
+        <v>61844443</v>
+      </c>
+      <c r="J11" s="231"/>
+      <c r="K11" s="231">
+        <v>165627870</v>
+      </c>
+      <c r="L11" s="231"/>
+      <c r="M11" s="117">
+        <v>32269368</v>
+      </c>
+      <c r="N11" s="231">
+        <v>15876465</v>
+      </c>
+      <c r="O11" s="231"/>
+      <c r="P11" s="231"/>
+      <c r="Q11" s="117">
+        <v>5488718</v>
+      </c>
+      <c r="R11" s="231">
+        <v>134266615</v>
+      </c>
+      <c r="S11" s="231"/>
+      <c r="T11" s="230">
+        <v>2.598538064451243</v>
+      </c>
+      <c r="U11" s="230"/>
+      <c r="V11" s="231">
+        <v>133269648</v>
+      </c>
+      <c r="W11" s="233"/>
+      <c r="X11" s="117">
+        <v>996967</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="236" t="s">
+      <c r="A12" s="240" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="237"/>
-[...45 lines deleted...]
-      <c r="X12" s="121">
+      <c r="B12" s="241"/>
+      <c r="C12" s="117">
+        <v>719731525</v>
+      </c>
+      <c r="D12" s="230">
+        <v>1.263309916993669</v>
+      </c>
+      <c r="E12" s="230"/>
+      <c r="F12" s="117">
+        <v>385379214</v>
+      </c>
+      <c r="G12" s="230">
+        <v>0.89768904198915445</v>
+      </c>
+      <c r="H12" s="230"/>
+      <c r="I12" s="231">
+        <v>71711337</v>
+      </c>
+      <c r="J12" s="231"/>
+      <c r="K12" s="231">
+        <v>234021687</v>
+      </c>
+      <c r="L12" s="231"/>
+      <c r="M12" s="117">
+        <v>49153885</v>
+      </c>
+      <c r="N12" s="231">
+        <v>21461032</v>
+      </c>
+      <c r="O12" s="231"/>
+      <c r="P12" s="231"/>
+      <c r="Q12" s="117">
+        <v>9031273</v>
+      </c>
+      <c r="R12" s="231">
+        <v>144194688</v>
+      </c>
+      <c r="S12" s="231"/>
+      <c r="T12" s="230">
+        <v>2.7906817004336548</v>
+      </c>
+      <c r="U12" s="230"/>
+      <c r="V12" s="231">
+        <v>144194688</v>
+      </c>
+      <c r="W12" s="233"/>
+      <c r="X12" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="236" t="s">
+      <c r="A13" s="240" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="237"/>
-[...45 lines deleted...]
-      <c r="X13" s="121">
+      <c r="B13" s="241"/>
+      <c r="C13" s="117">
+        <v>132439820</v>
+      </c>
+      <c r="D13" s="230">
+        <v>0.23246520709351515</v>
+      </c>
+      <c r="E13" s="230"/>
+      <c r="F13" s="117">
+        <v>72057153</v>
+      </c>
+      <c r="G13" s="230">
+        <v>0.1678474455683433</v>
+      </c>
+      <c r="H13" s="230"/>
+      <c r="I13" s="231">
+        <v>21379314</v>
+      </c>
+      <c r="J13" s="231"/>
+      <c r="K13" s="231">
+        <v>29259294</v>
+      </c>
+      <c r="L13" s="231"/>
+      <c r="M13" s="117">
+        <v>17913365</v>
+      </c>
+      <c r="N13" s="231">
+        <v>2320243</v>
+      </c>
+      <c r="O13" s="231"/>
+      <c r="P13" s="231"/>
+      <c r="Q13" s="117">
+        <v>1184937</v>
+      </c>
+      <c r="R13" s="231">
+        <v>7213678</v>
+      </c>
+      <c r="S13" s="231"/>
+      <c r="T13" s="230">
+        <v>0.13961040775247452</v>
+      </c>
+      <c r="U13" s="230"/>
+      <c r="V13" s="231">
+        <v>7213678</v>
+      </c>
+      <c r="W13" s="233"/>
+      <c r="X13" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="236" t="s">
+      <c r="A14" s="240" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="237"/>
-[...45 lines deleted...]
-      <c r="X14" s="121">
+      <c r="B14" s="241"/>
+      <c r="C14" s="117">
+        <v>19072808</v>
+      </c>
+      <c r="D14" s="230">
+        <v>3.3477576921917079E-2</v>
+      </c>
+      <c r="E14" s="230"/>
+      <c r="F14" s="117">
+        <v>14659360</v>
+      </c>
+      <c r="G14" s="230">
+        <v>3.4147007302200091E-2</v>
+      </c>
+      <c r="H14" s="230"/>
+      <c r="I14" s="231">
+        <v>5891320</v>
+      </c>
+      <c r="J14" s="231"/>
+      <c r="K14" s="231">
+        <v>4410973</v>
+      </c>
+      <c r="L14" s="231"/>
+      <c r="M14" s="117">
+        <v>3759217</v>
+      </c>
+      <c r="N14" s="231">
+        <v>482158</v>
+      </c>
+      <c r="O14" s="231"/>
+      <c r="P14" s="231"/>
+      <c r="Q14" s="117">
+        <v>115692</v>
+      </c>
+      <c r="R14" s="231">
+        <v>945636</v>
+      </c>
+      <c r="S14" s="231"/>
+      <c r="T14" s="230">
+        <v>1.8301430635719949E-2</v>
+      </c>
+      <c r="U14" s="230"/>
+      <c r="V14" s="231">
+        <v>945636</v>
+      </c>
+      <c r="W14" s="233"/>
+      <c r="X14" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="224"/>
-[...22 lines deleted...]
-      <c r="X15" s="121"/>
+      <c r="A15" s="228"/>
+      <c r="B15" s="229"/>
+      <c r="C15" s="117"/>
+      <c r="D15" s="230"/>
+      <c r="E15" s="230"/>
+      <c r="F15" s="117"/>
+      <c r="G15" s="230"/>
+      <c r="H15" s="230"/>
+      <c r="I15" s="231"/>
+      <c r="J15" s="231"/>
+      <c r="K15" s="231"/>
+      <c r="L15" s="231"/>
+      <c r="M15" s="117"/>
+      <c r="N15" s="231"/>
+      <c r="O15" s="231"/>
+      <c r="P15" s="231"/>
+      <c r="Q15" s="117"/>
+      <c r="R15" s="231"/>
+      <c r="S15" s="231"/>
+      <c r="T15" s="230"/>
+      <c r="U15" s="230"/>
+      <c r="V15" s="231"/>
+      <c r="W15" s="233"/>
+      <c r="X15" s="117"/>
     </row>
     <row r="16" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="232" t="s">
+      <c r="A16" s="236" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="233"/>
-[...45 lines deleted...]
-      <c r="X16" s="122">
+      <c r="B16" s="237"/>
+      <c r="C16" s="119">
+        <v>10914943593</v>
+      </c>
+      <c r="D16" s="238">
+        <v>19.15847229904708</v>
+      </c>
+      <c r="E16" s="238"/>
+      <c r="F16" s="119">
+        <v>8875926558</v>
+      </c>
+      <c r="G16" s="238">
+        <v>20.675277023677548</v>
+      </c>
+      <c r="H16" s="238"/>
+      <c r="I16" s="239">
+        <v>569524784</v>
+      </c>
+      <c r="J16" s="239"/>
+      <c r="K16" s="239">
+        <v>7531315938</v>
+      </c>
+      <c r="L16" s="239"/>
+      <c r="M16" s="119">
+        <v>380131789</v>
+      </c>
+      <c r="N16" s="239">
+        <v>299540407</v>
+      </c>
+      <c r="O16" s="239"/>
+      <c r="P16" s="239"/>
+      <c r="Q16" s="119">
+        <v>95413640</v>
+      </c>
+      <c r="R16" s="239">
+        <v>695513870</v>
+      </c>
+      <c r="S16" s="239"/>
+      <c r="T16" s="238">
+        <v>13.460674982748269</v>
+      </c>
+      <c r="U16" s="238"/>
+      <c r="V16" s="239">
+        <v>695513870</v>
+      </c>
+      <c r="W16" s="239"/>
+      <c r="X16" s="119">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="236" t="s">
+      <c r="A17" s="240" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="237"/>
-[...45 lines deleted...]
-      <c r="X17" s="121">
+      <c r="B17" s="241"/>
+      <c r="C17" s="117">
+        <v>5515660906</v>
+      </c>
+      <c r="D17" s="230">
+        <v>9.6813726775745792</v>
+      </c>
+      <c r="E17" s="230"/>
+      <c r="F17" s="117">
+        <v>4300535982</v>
+      </c>
+      <c r="G17" s="230">
+        <v>10.017520108703806</v>
+      </c>
+      <c r="H17" s="230"/>
+      <c r="I17" s="231">
+        <v>333085624</v>
+      </c>
+      <c r="J17" s="231"/>
+      <c r="K17" s="231">
+        <v>3485235978</v>
+      </c>
+      <c r="L17" s="231"/>
+      <c r="M17" s="117">
+        <v>230965141</v>
+      </c>
+      <c r="N17" s="231">
+        <v>188762530</v>
+      </c>
+      <c r="O17" s="231"/>
+      <c r="P17" s="231"/>
+      <c r="Q17" s="117">
+        <v>62486709</v>
+      </c>
+      <c r="R17" s="231">
+        <v>366016653</v>
+      </c>
+      <c r="S17" s="231"/>
+      <c r="T17" s="230">
+        <v>7.0837281854729275</v>
+      </c>
+      <c r="U17" s="230"/>
+      <c r="V17" s="231">
+        <v>366016653</v>
+      </c>
+      <c r="W17" s="233"/>
+      <c r="X17" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="236" t="s">
+      <c r="A18" s="240" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="237"/>
-[...45 lines deleted...]
-      <c r="X18" s="121">
+      <c r="B18" s="241"/>
+      <c r="C18" s="117">
+        <v>2758005601</v>
+      </c>
+      <c r="D18" s="230">
+        <v>4.8409937675960277</v>
+      </c>
+      <c r="E18" s="230"/>
+      <c r="F18" s="117">
+        <v>2509485738</v>
+      </c>
+      <c r="G18" s="230">
+        <v>5.8455094779207943</v>
+      </c>
+      <c r="H18" s="230"/>
+      <c r="I18" s="231">
+        <v>82049555</v>
+      </c>
+      <c r="J18" s="231"/>
+      <c r="K18" s="231">
+        <v>2332193560</v>
+      </c>
+      <c r="L18" s="231"/>
+      <c r="M18" s="117">
+        <v>49795733</v>
+      </c>
+      <c r="N18" s="231">
+        <v>37025030</v>
+      </c>
+      <c r="O18" s="231"/>
+      <c r="P18" s="231"/>
+      <c r="Q18" s="117">
+        <v>8421860</v>
+      </c>
+      <c r="R18" s="231">
+        <v>128923778</v>
+      </c>
+      <c r="S18" s="231"/>
+      <c r="T18" s="230">
+        <v>2.4951351052222606</v>
+      </c>
+      <c r="U18" s="230"/>
+      <c r="V18" s="231">
+        <v>128923778</v>
+      </c>
+      <c r="W18" s="233"/>
+      <c r="X18" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="236" t="s">
+      <c r="A19" s="240" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="237"/>
-[...45 lines deleted...]
-      <c r="X19" s="121">
+      <c r="B19" s="241"/>
+      <c r="C19" s="117">
+        <v>1712093197</v>
+      </c>
+      <c r="D19" s="230">
+        <v>3.0051543380533396</v>
+      </c>
+      <c r="E19" s="230"/>
+      <c r="F19" s="117">
+        <v>1444087012</v>
+      </c>
+      <c r="G19" s="230">
+        <v>3.3638064515624357</v>
+      </c>
+      <c r="H19" s="230"/>
+      <c r="I19" s="231">
+        <v>80825744</v>
+      </c>
+      <c r="J19" s="231"/>
+      <c r="K19" s="231">
+        <v>1246132482</v>
+      </c>
+      <c r="L19" s="231"/>
+      <c r="M19" s="117">
+        <v>56329053</v>
+      </c>
+      <c r="N19" s="231">
+        <v>46728477</v>
+      </c>
+      <c r="O19" s="231"/>
+      <c r="P19" s="231"/>
+      <c r="Q19" s="117">
+        <v>14071256</v>
+      </c>
+      <c r="R19" s="231">
+        <v>110811169</v>
+      </c>
+      <c r="S19" s="231"/>
+      <c r="T19" s="230">
+        <v>2.1445914951593856</v>
+      </c>
+      <c r="U19" s="230"/>
+      <c r="V19" s="231">
+        <v>110811169</v>
+      </c>
+      <c r="W19" s="233"/>
+      <c r="X19" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="236" t="s">
+      <c r="A20" s="240" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="237"/>
-[...45 lines deleted...]
-      <c r="X20" s="121">
+      <c r="B20" s="241"/>
+      <c r="C20" s="117">
+        <v>929183889</v>
+      </c>
+      <c r="D20" s="230">
+        <v>1.6309515158231322</v>
+      </c>
+      <c r="E20" s="230"/>
+      <c r="F20" s="117">
+        <v>621817826</v>
+      </c>
+      <c r="G20" s="230">
+        <v>1.4484409854905114</v>
+      </c>
+      <c r="H20" s="230"/>
+      <c r="I20" s="231">
+        <v>73563861</v>
+      </c>
+      <c r="J20" s="231"/>
+      <c r="K20" s="231">
+        <v>467753918</v>
+      </c>
+      <c r="L20" s="231"/>
+      <c r="M20" s="117">
+        <v>43041862</v>
+      </c>
+      <c r="N20" s="231">
+        <v>27024370</v>
+      </c>
+      <c r="O20" s="231"/>
+      <c r="P20" s="231"/>
+      <c r="Q20" s="117">
+        <v>10433815</v>
+      </c>
+      <c r="R20" s="231">
+        <v>89762270</v>
+      </c>
+      <c r="S20" s="231"/>
+      <c r="T20" s="230">
+        <v>1.7372201968936944</v>
+      </c>
+      <c r="U20" s="230"/>
+      <c r="V20" s="231">
+        <v>89762270</v>
+      </c>
+      <c r="W20" s="233"/>
+      <c r="X20" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="224"/>
-[...22 lines deleted...]
-      <c r="X21" s="121"/>
+      <c r="A21" s="228"/>
+      <c r="B21" s="229"/>
+      <c r="C21" s="117"/>
+      <c r="D21" s="230"/>
+      <c r="E21" s="230"/>
+      <c r="F21" s="117"/>
+      <c r="G21" s="230"/>
+      <c r="H21" s="230"/>
+      <c r="I21" s="231"/>
+      <c r="J21" s="231"/>
+      <c r="K21" s="231"/>
+      <c r="L21" s="231"/>
+      <c r="M21" s="117"/>
+      <c r="N21" s="231"/>
+      <c r="O21" s="231"/>
+      <c r="P21" s="231"/>
+      <c r="Q21" s="117"/>
+      <c r="R21" s="231"/>
+      <c r="S21" s="231"/>
+      <c r="T21" s="230"/>
+      <c r="U21" s="230"/>
+      <c r="V21" s="231"/>
+      <c r="W21" s="233"/>
+      <c r="X21" s="117"/>
     </row>
     <row r="22" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="232" t="s">
+      <c r="A22" s="236" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="233"/>
-[...45 lines deleted...]
-      <c r="X22" s="122">
+      <c r="B22" s="237"/>
+      <c r="C22" s="119">
+        <v>8812309009</v>
+      </c>
+      <c r="D22" s="238">
+        <v>15.467819563249439</v>
+      </c>
+      <c r="E22" s="238"/>
+      <c r="F22" s="119">
+        <v>6204980648</v>
+      </c>
+      <c r="G22" s="238">
+        <v>14.45366779295046</v>
+      </c>
+      <c r="H22" s="238"/>
+      <c r="I22" s="239">
+        <v>653984583</v>
+      </c>
+      <c r="J22" s="239"/>
+      <c r="K22" s="239">
+        <v>4644228338</v>
+      </c>
+      <c r="L22" s="239"/>
+      <c r="M22" s="119">
+        <v>345942060</v>
+      </c>
+      <c r="N22" s="239">
+        <v>413790507</v>
+      </c>
+      <c r="O22" s="239"/>
+      <c r="P22" s="239"/>
+      <c r="Q22" s="119">
+        <v>147035160</v>
+      </c>
+      <c r="R22" s="239">
+        <v>902126699</v>
+      </c>
+      <c r="S22" s="239"/>
+      <c r="T22" s="238">
+        <v>17.459370419886202</v>
+      </c>
+      <c r="U22" s="238"/>
+      <c r="V22" s="239">
+        <v>902126699</v>
+      </c>
+      <c r="W22" s="239"/>
+      <c r="X22" s="119">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="236" t="s">
+      <c r="A23" s="240" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="237"/>
-[...45 lines deleted...]
-      <c r="X23" s="121">
+      <c r="B23" s="241"/>
+      <c r="C23" s="117">
+        <v>6046124068</v>
+      </c>
+      <c r="D23" s="230">
+        <v>10.612468995961382</v>
+      </c>
+      <c r="E23" s="230"/>
+      <c r="F23" s="117">
+        <v>4558615945</v>
+      </c>
+      <c r="G23" s="230">
+        <v>10.618682668400309</v>
+      </c>
+      <c r="H23" s="230"/>
+      <c r="I23" s="231">
+        <v>428736549</v>
+      </c>
+      <c r="J23" s="231"/>
+      <c r="K23" s="231">
+        <v>3491160071</v>
+      </c>
+      <c r="L23" s="231"/>
+      <c r="M23" s="117">
+        <v>229608606</v>
+      </c>
+      <c r="N23" s="231">
+        <v>299331030</v>
+      </c>
+      <c r="O23" s="231"/>
+      <c r="P23" s="231"/>
+      <c r="Q23" s="117">
+        <v>109779689</v>
+      </c>
+      <c r="R23" s="231">
+        <v>563856904</v>
+      </c>
+      <c r="S23" s="231"/>
+      <c r="T23" s="230">
+        <v>10.912642937692517</v>
+      </c>
+      <c r="U23" s="230"/>
+      <c r="V23" s="231">
+        <v>563856904</v>
+      </c>
+      <c r="W23" s="233"/>
+      <c r="X23" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="236" t="s">
+      <c r="A24" s="240" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="237"/>
-[...45 lines deleted...]
-      <c r="X24" s="121">
+      <c r="B24" s="241"/>
+      <c r="C24" s="117">
+        <v>1985778176</v>
+      </c>
+      <c r="D24" s="230">
+        <v>3.4855403376841103</v>
+      </c>
+      <c r="E24" s="230"/>
+      <c r="F24" s="117">
+        <v>1252540889</v>
+      </c>
+      <c r="G24" s="230">
+        <v>2.9176255227368175</v>
+      </c>
+      <c r="H24" s="230"/>
+      <c r="I24" s="231">
+        <v>145607746</v>
+      </c>
+      <c r="J24" s="231"/>
+      <c r="K24" s="231">
+        <v>912671107</v>
+      </c>
+      <c r="L24" s="231"/>
+      <c r="M24" s="117">
+        <v>70213490</v>
+      </c>
+      <c r="N24" s="231">
+        <v>95515146</v>
+      </c>
+      <c r="O24" s="231"/>
+      <c r="P24" s="231"/>
+      <c r="Q24" s="117">
+        <v>28533400</v>
+      </c>
+      <c r="R24" s="231">
+        <v>225649481</v>
+      </c>
+      <c r="S24" s="231"/>
+      <c r="T24" s="230">
+        <v>4.367122576242557</v>
+      </c>
+      <c r="U24" s="230"/>
+      <c r="V24" s="231">
+        <v>225649481</v>
+      </c>
+      <c r="W24" s="233"/>
+      <c r="X24" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="236" t="s">
+      <c r="A25" s="240" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="237"/>
-[...45 lines deleted...]
-      <c r="X25" s="121">
+      <c r="B25" s="241"/>
+      <c r="C25" s="117">
+        <v>780406765</v>
+      </c>
+      <c r="D25" s="230">
+        <v>1.3698102296039454</v>
+      </c>
+      <c r="E25" s="230"/>
+      <c r="F25" s="117">
+        <v>393823814</v>
+      </c>
+      <c r="G25" s="230">
+        <v>0.9173596018133322</v>
+      </c>
+      <c r="H25" s="230"/>
+      <c r="I25" s="231">
+        <v>79640288</v>
+      </c>
+      <c r="J25" s="231"/>
+      <c r="K25" s="231">
+        <v>240397160</v>
+      </c>
+      <c r="L25" s="231"/>
+      <c r="M25" s="117">
+        <v>46119964</v>
+      </c>
+      <c r="N25" s="231">
+        <v>18944331</v>
+      </c>
+      <c r="O25" s="231"/>
+      <c r="P25" s="231"/>
+      <c r="Q25" s="117">
+        <v>8722071</v>
+      </c>
+      <c r="R25" s="231">
+        <v>112620314</v>
+      </c>
+      <c r="S25" s="231"/>
+      <c r="T25" s="230">
+        <v>2.1796049059511273</v>
+      </c>
+      <c r="U25" s="230"/>
+      <c r="V25" s="231">
+        <v>112620314</v>
+      </c>
+      <c r="W25" s="233"/>
+      <c r="X25" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="224"/>
-[...22 lines deleted...]
-      <c r="X26" s="121"/>
+      <c r="A26" s="228"/>
+      <c r="B26" s="229"/>
+      <c r="C26" s="117"/>
+      <c r="D26" s="230"/>
+      <c r="E26" s="230"/>
+      <c r="F26" s="117"/>
+      <c r="G26" s="230"/>
+      <c r="H26" s="230"/>
+      <c r="I26" s="231"/>
+      <c r="J26" s="231"/>
+      <c r="K26" s="231"/>
+      <c r="L26" s="231"/>
+      <c r="M26" s="117"/>
+      <c r="N26" s="231"/>
+      <c r="O26" s="231"/>
+      <c r="P26" s="231"/>
+      <c r="Q26" s="117"/>
+      <c r="R26" s="231"/>
+      <c r="S26" s="231"/>
+      <c r="T26" s="230"/>
+      <c r="U26" s="230"/>
+      <c r="V26" s="231"/>
+      <c r="W26" s="231"/>
+      <c r="X26" s="117"/>
     </row>
     <row r="27" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="224"/>
-[...22 lines deleted...]
-      <c r="X27" s="121"/>
+      <c r="A27" s="228"/>
+      <c r="B27" s="229"/>
+      <c r="C27" s="117"/>
+      <c r="D27" s="230"/>
+      <c r="E27" s="230"/>
+      <c r="F27" s="117"/>
+      <c r="G27" s="230"/>
+      <c r="H27" s="230"/>
+      <c r="I27" s="231"/>
+      <c r="J27" s="231"/>
+      <c r="K27" s="231"/>
+      <c r="L27" s="231"/>
+      <c r="M27" s="117"/>
+      <c r="N27" s="231"/>
+      <c r="O27" s="231"/>
+      <c r="P27" s="231"/>
+      <c r="Q27" s="117"/>
+      <c r="R27" s="231"/>
+      <c r="S27" s="231"/>
+      <c r="T27" s="230"/>
+      <c r="U27" s="230"/>
+      <c r="V27" s="231"/>
+      <c r="W27" s="233"/>
+      <c r="X27" s="117"/>
     </row>
     <row r="28" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="232" t="s">
+      <c r="A28" s="236" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="233"/>
-[...45 lines deleted...]
-      <c r="X28" s="122">
+      <c r="B28" s="237"/>
+      <c r="C28" s="119">
+        <v>5940579034</v>
+      </c>
+      <c r="D28" s="238">
+        <v>10.427210905256471</v>
+      </c>
+      <c r="E28" s="238"/>
+      <c r="F28" s="119">
+        <v>3692407976</v>
+      </c>
+      <c r="G28" s="238">
+        <v>8.600967717497479</v>
+      </c>
+      <c r="H28" s="238"/>
+      <c r="I28" s="239">
+        <v>478321683</v>
+      </c>
+      <c r="J28" s="239"/>
+      <c r="K28" s="239">
+        <v>2644386621</v>
+      </c>
+      <c r="L28" s="239"/>
+      <c r="M28" s="119">
+        <v>277595498</v>
+      </c>
+      <c r="N28" s="239">
+        <v>191386213</v>
+      </c>
+      <c r="O28" s="239"/>
+      <c r="P28" s="239"/>
+      <c r="Q28" s="119">
+        <v>100717961</v>
+      </c>
+      <c r="R28" s="239">
+        <v>712179454</v>
+      </c>
+      <c r="S28" s="239"/>
+      <c r="T28" s="238">
+        <v>13.783213496066042</v>
+      </c>
+      <c r="U28" s="238"/>
+      <c r="V28" s="239">
+        <v>712179454</v>
+      </c>
+      <c r="W28" s="239"/>
+      <c r="X28" s="119">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="236" t="s">
+      <c r="A29" s="240" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="237"/>
-[...45 lines deleted...]
-      <c r="X29" s="121">
+      <c r="B29" s="241"/>
+      <c r="C29" s="117">
+        <v>3543791425</v>
+      </c>
+      <c r="D29" s="230">
+        <v>6.2202455991623076</v>
+      </c>
+      <c r="E29" s="230"/>
+      <c r="F29" s="117">
+        <v>2418097858</v>
+      </c>
+      <c r="G29" s="230">
+        <v>5.6326337039652747</v>
+      </c>
+      <c r="H29" s="230"/>
+      <c r="I29" s="231">
+        <v>270488775</v>
+      </c>
+      <c r="J29" s="231"/>
+      <c r="K29" s="231">
+        <v>1810068300</v>
+      </c>
+      <c r="L29" s="231"/>
+      <c r="M29" s="117">
+        <v>143952463</v>
+      </c>
+      <c r="N29" s="231">
+        <v>128108724</v>
+      </c>
+      <c r="O29" s="231"/>
+      <c r="P29" s="231"/>
+      <c r="Q29" s="117">
+        <v>65479596</v>
+      </c>
+      <c r="R29" s="231">
+        <v>362200272</v>
+      </c>
+      <c r="S29" s="231"/>
+      <c r="T29" s="230">
+        <v>7.0098675962494008</v>
+      </c>
+      <c r="U29" s="230"/>
+      <c r="V29" s="231">
+        <v>362200272</v>
+      </c>
+      <c r="W29" s="233"/>
+      <c r="X29" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="236" t="s">
+      <c r="A30" s="240" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="237"/>
-[...45 lines deleted...]
-      <c r="X30" s="121">
+      <c r="B30" s="241"/>
+      <c r="C30" s="117">
+        <v>504245952</v>
+      </c>
+      <c r="D30" s="230">
+        <v>0.88507851836212625</v>
+      </c>
+      <c r="E30" s="230"/>
+      <c r="F30" s="117">
+        <v>272965945</v>
+      </c>
+      <c r="G30" s="230">
+        <v>0.63583745246497447</v>
+      </c>
+      <c r="H30" s="230"/>
+      <c r="I30" s="231">
+        <v>50221686</v>
+      </c>
+      <c r="J30" s="231"/>
+      <c r="K30" s="231">
+        <v>164594798</v>
+      </c>
+      <c r="L30" s="231"/>
+      <c r="M30" s="117">
+        <v>27782157</v>
+      </c>
+      <c r="N30" s="231">
+        <v>16285929</v>
+      </c>
+      <c r="O30" s="231"/>
+      <c r="P30" s="231"/>
+      <c r="Q30" s="117">
+        <v>14081375</v>
+      </c>
+      <c r="R30" s="231">
+        <v>155347811</v>
+      </c>
+      <c r="S30" s="231"/>
+      <c r="T30" s="230">
+        <v>3.0065344249028509</v>
+      </c>
+      <c r="U30" s="230"/>
+      <c r="V30" s="231">
+        <v>155347811</v>
+      </c>
+      <c r="W30" s="233"/>
+      <c r="X30" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="236" t="s">
+      <c r="A31" s="240" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="237"/>
-[...45 lines deleted...]
-      <c r="X31" s="121">
+      <c r="B31" s="241"/>
+      <c r="C31" s="117">
+        <v>1162697663</v>
+      </c>
+      <c r="D31" s="230">
+        <v>2.0408269432595203</v>
+      </c>
+      <c r="E31" s="230"/>
+      <c r="F31" s="117">
+        <v>608163808</v>
+      </c>
+      <c r="G31" s="230">
+        <v>1.4166357871496309</v>
+      </c>
+      <c r="H31" s="230"/>
+      <c r="I31" s="231">
+        <v>89771115</v>
+      </c>
+      <c r="J31" s="231"/>
+      <c r="K31" s="231">
+        <v>405452116</v>
+      </c>
+      <c r="L31" s="231"/>
+      <c r="M31" s="117">
+        <v>68972498</v>
+      </c>
+      <c r="N31" s="231">
+        <v>27672874</v>
+      </c>
+      <c r="O31" s="231"/>
+      <c r="P31" s="231"/>
+      <c r="Q31" s="117">
+        <v>16295205</v>
+      </c>
+      <c r="R31" s="231">
+        <v>158194888</v>
+      </c>
+      <c r="S31" s="231"/>
+      <c r="T31" s="230">
+        <v>3.0616355232430723</v>
+      </c>
+      <c r="U31" s="230"/>
+      <c r="V31" s="231">
+        <v>158194888</v>
+      </c>
+      <c r="W31" s="233"/>
+      <c r="X31" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="236" t="s">
+      <c r="A32" s="240" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="237"/>
-[...45 lines deleted...]
-      <c r="X32" s="121">
+      <c r="B32" s="241"/>
+      <c r="C32" s="117">
+        <v>729843994</v>
+      </c>
+      <c r="D32" s="230">
+        <v>1.2810598444725176</v>
+      </c>
+      <c r="E32" s="230"/>
+      <c r="F32" s="117">
+        <v>393180365</v>
+      </c>
+      <c r="G32" s="230">
+        <v>0.91586077391759912</v>
+      </c>
+      <c r="H32" s="230"/>
+      <c r="I32" s="231">
+        <v>67840107</v>
+      </c>
+      <c r="J32" s="231"/>
+      <c r="K32" s="231">
+        <v>264271407</v>
+      </c>
+      <c r="L32" s="231"/>
+      <c r="M32" s="117">
+        <v>36888380</v>
+      </c>
+      <c r="N32" s="231">
+        <v>19318686</v>
+      </c>
+      <c r="O32" s="231"/>
+      <c r="P32" s="231"/>
+      <c r="Q32" s="117">
+        <v>4861785</v>
+      </c>
+      <c r="R32" s="231">
+        <v>36436483</v>
+      </c>
+      <c r="S32" s="231"/>
+      <c r="T32" s="230">
+        <v>0.70517595167071589</v>
+      </c>
+      <c r="U32" s="230"/>
+      <c r="V32" s="231">
+        <v>36436483</v>
+      </c>
+      <c r="W32" s="233"/>
+      <c r="X32" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="224"/>
-[...22 lines deleted...]
-      <c r="X33" s="121"/>
+      <c r="A33" s="228"/>
+      <c r="B33" s="229"/>
+      <c r="C33" s="117"/>
+      <c r="D33" s="230"/>
+      <c r="E33" s="230"/>
+      <c r="F33" s="117"/>
+      <c r="G33" s="230"/>
+      <c r="H33" s="230"/>
+      <c r="I33" s="231"/>
+      <c r="J33" s="231"/>
+      <c r="K33" s="231"/>
+      <c r="L33" s="231"/>
+      <c r="M33" s="117"/>
+      <c r="N33" s="231"/>
+      <c r="O33" s="231"/>
+      <c r="P33" s="231"/>
+      <c r="Q33" s="117"/>
+      <c r="R33" s="231"/>
+      <c r="S33" s="231"/>
+      <c r="T33" s="230"/>
+      <c r="U33" s="230"/>
+      <c r="V33" s="231"/>
+      <c r="W33" s="231"/>
+      <c r="X33" s="117"/>
     </row>
     <row r="34" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="224"/>
-[...22 lines deleted...]
-      <c r="X34" s="121"/>
+      <c r="A34" s="228"/>
+      <c r="B34" s="229"/>
+      <c r="C34" s="117"/>
+      <c r="D34" s="230"/>
+      <c r="E34" s="230"/>
+      <c r="F34" s="117"/>
+      <c r="G34" s="230"/>
+      <c r="H34" s="230"/>
+      <c r="I34" s="231"/>
+      <c r="J34" s="231"/>
+      <c r="K34" s="231"/>
+      <c r="L34" s="231"/>
+      <c r="M34" s="117"/>
+      <c r="N34" s="231"/>
+      <c r="O34" s="231"/>
+      <c r="P34" s="231"/>
+      <c r="Q34" s="117"/>
+      <c r="R34" s="231"/>
+      <c r="S34" s="231"/>
+      <c r="T34" s="230"/>
+      <c r="U34" s="230"/>
+      <c r="V34" s="231"/>
+      <c r="W34" s="233"/>
+      <c r="X34" s="117"/>
     </row>
     <row r="35" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="232" t="s">
+      <c r="A35" s="236" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="233"/>
-[...46 lines deleted...]
-        <v>382736</v>
+      <c r="B35" s="237"/>
+      <c r="C35" s="119">
+        <v>6613236674</v>
+      </c>
+      <c r="D35" s="238">
+        <v>11.607894309882324</v>
+      </c>
+      <c r="E35" s="238"/>
+      <c r="F35" s="119">
+        <v>4269817406</v>
+      </c>
+      <c r="G35" s="238">
+        <v>9.9459653178408232</v>
+      </c>
+      <c r="H35" s="238"/>
+      <c r="I35" s="239">
+        <v>550507565</v>
+      </c>
+      <c r="J35" s="239"/>
+      <c r="K35" s="239">
+        <v>3112007006</v>
+      </c>
+      <c r="L35" s="239"/>
+      <c r="M35" s="119">
+        <v>280641816</v>
+      </c>
+      <c r="N35" s="239">
+        <v>222978255</v>
+      </c>
+      <c r="O35" s="239"/>
+      <c r="P35" s="239"/>
+      <c r="Q35" s="119">
+        <v>103682764</v>
+      </c>
+      <c r="R35" s="239">
+        <v>909246735</v>
+      </c>
+      <c r="S35" s="239"/>
+      <c r="T35" s="238">
+        <v>17.597168520823381</v>
+      </c>
+      <c r="U35" s="238"/>
+      <c r="V35" s="239">
+        <v>908888573</v>
+      </c>
+      <c r="W35" s="239"/>
+      <c r="X35" s="119">
+        <v>358162</v>
       </c>
     </row>
     <row r="36" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="236" t="s">
+      <c r="A36" s="240" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="237"/>
-[...46 lines deleted...]
-        <v>382736</v>
+      <c r="B36" s="241"/>
+      <c r="C36" s="117">
+        <v>5302843837</v>
+      </c>
+      <c r="D36" s="230">
+        <v>9.3078251748815077</v>
+      </c>
+      <c r="E36" s="230"/>
+      <c r="F36" s="117">
+        <v>3658765438</v>
+      </c>
+      <c r="G36" s="230">
+        <v>8.5226019504550887</v>
+      </c>
+      <c r="H36" s="230"/>
+      <c r="I36" s="231">
+        <v>410801089</v>
+      </c>
+      <c r="J36" s="231"/>
+      <c r="K36" s="231">
+        <v>2774494120</v>
+      </c>
+      <c r="L36" s="231"/>
+      <c r="M36" s="117">
+        <v>196144204</v>
+      </c>
+      <c r="N36" s="231">
+        <v>189684978</v>
+      </c>
+      <c r="O36" s="231"/>
+      <c r="P36" s="231"/>
+      <c r="Q36" s="117">
+        <v>87641047</v>
+      </c>
+      <c r="R36" s="231">
+        <v>705181406</v>
+      </c>
+      <c r="S36" s="231"/>
+      <c r="T36" s="230">
+        <v>13.647776298182881</v>
+      </c>
+      <c r="U36" s="230"/>
+      <c r="V36" s="231">
+        <v>704823244</v>
+      </c>
+      <c r="W36" s="233"/>
+      <c r="X36" s="117">
+        <v>358162</v>
       </c>
     </row>
     <row r="37" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="236" t="s">
+      <c r="A37" s="240" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="237"/>
-[...45 lines deleted...]
-      <c r="X37" s="121">
+      <c r="B37" s="241"/>
+      <c r="C37" s="117">
+        <v>1165601317</v>
+      </c>
+      <c r="D37" s="230">
+        <v>2.0459235866137466</v>
+      </c>
+      <c r="E37" s="230"/>
+      <c r="F37" s="117">
+        <v>540209977</v>
+      </c>
+      <c r="G37" s="230">
+        <v>1.2583464782460041</v>
+      </c>
+      <c r="H37" s="230"/>
+      <c r="I37" s="231">
+        <v>112801747</v>
+      </c>
+      <c r="J37" s="231"/>
+      <c r="K37" s="231">
+        <v>313792682</v>
+      </c>
+      <c r="L37" s="231"/>
+      <c r="M37" s="117">
+        <v>68137631</v>
+      </c>
+      <c r="N37" s="231">
+        <v>30856103</v>
+      </c>
+      <c r="O37" s="231"/>
+      <c r="P37" s="231"/>
+      <c r="Q37" s="117">
+        <v>14621814</v>
+      </c>
+      <c r="R37" s="231">
+        <v>193750641</v>
+      </c>
+      <c r="S37" s="231"/>
+      <c r="T37" s="230">
+        <v>3.7497662069631206</v>
+      </c>
+      <c r="U37" s="230"/>
+      <c r="V37" s="231">
+        <v>193750641</v>
+      </c>
+      <c r="W37" s="233"/>
+      <c r="X37" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="236" t="s">
+      <c r="A38" s="240" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="237"/>
-[...45 lines deleted...]
-      <c r="X38" s="121">
+      <c r="B38" s="241"/>
+      <c r="C38" s="117">
+        <v>144791520</v>
+      </c>
+      <c r="D38" s="230">
+        <v>0.25414554838706999</v>
+      </c>
+      <c r="E38" s="230"/>
+      <c r="F38" s="117">
+        <v>70841991</v>
+      </c>
+      <c r="G38" s="230">
+        <v>0.16501688913973003</v>
+      </c>
+      <c r="H38" s="230"/>
+      <c r="I38" s="231">
+        <v>26904729</v>
+      </c>
+      <c r="J38" s="231"/>
+      <c r="K38" s="231">
+        <v>23720204</v>
+      </c>
+      <c r="L38" s="231"/>
+      <c r="M38" s="117">
+        <v>16359981</v>
+      </c>
+      <c r="N38" s="231">
+        <v>2437174</v>
+      </c>
+      <c r="O38" s="231"/>
+      <c r="P38" s="231"/>
+      <c r="Q38" s="117">
+        <v>1419903</v>
+      </c>
+      <c r="R38" s="231">
+        <v>10314688</v>
+      </c>
+      <c r="S38" s="231"/>
+      <c r="T38" s="230">
+        <v>0.19962601567737789</v>
+      </c>
+      <c r="U38" s="230"/>
+      <c r="V38" s="231">
+        <v>10314688</v>
+      </c>
+      <c r="W38" s="233"/>
+      <c r="X38" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="224"/>
-[...22 lines deleted...]
-      <c r="X39" s="121"/>
+      <c r="A39" s="228"/>
+      <c r="B39" s="229"/>
+      <c r="C39" s="117"/>
+      <c r="D39" s="230"/>
+      <c r="E39" s="230"/>
+      <c r="F39" s="117"/>
+      <c r="G39" s="230"/>
+      <c r="H39" s="230"/>
+      <c r="I39" s="231"/>
+      <c r="J39" s="231"/>
+      <c r="K39" s="231"/>
+      <c r="L39" s="231"/>
+      <c r="M39" s="117"/>
+      <c r="N39" s="231"/>
+      <c r="O39" s="231"/>
+      <c r="P39" s="231"/>
+      <c r="Q39" s="117"/>
+      <c r="R39" s="231"/>
+      <c r="S39" s="231"/>
+      <c r="T39" s="230"/>
+      <c r="U39" s="230"/>
+      <c r="V39" s="231"/>
+      <c r="W39" s="233"/>
+      <c r="X39" s="117"/>
     </row>
     <row r="40" spans="1:24" s="13" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="224"/>
-[...22 lines deleted...]
-      <c r="X40" s="121"/>
+      <c r="A40" s="228"/>
+      <c r="B40" s="229"/>
+      <c r="C40" s="117"/>
+      <c r="D40" s="230"/>
+      <c r="E40" s="230"/>
+      <c r="F40" s="117"/>
+      <c r="G40" s="230"/>
+      <c r="H40" s="230"/>
+      <c r="I40" s="231"/>
+      <c r="J40" s="231"/>
+      <c r="K40" s="231"/>
+      <c r="L40" s="231"/>
+      <c r="M40" s="117"/>
+      <c r="N40" s="231"/>
+      <c r="O40" s="231"/>
+      <c r="P40" s="231"/>
+      <c r="Q40" s="117"/>
+      <c r="R40" s="231"/>
+      <c r="S40" s="231"/>
+      <c r="T40" s="230"/>
+      <c r="U40" s="230"/>
+      <c r="V40" s="231"/>
+      <c r="W40" s="233"/>
+      <c r="X40" s="117"/>
     </row>
     <row r="41" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="232" t="s">
+      <c r="A41" s="236" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="233"/>
-[...45 lines deleted...]
-      <c r="X41" s="122">
+      <c r="B41" s="237"/>
+      <c r="C41" s="119">
+        <v>867076805</v>
+      </c>
+      <c r="D41" s="238">
+        <v>1.5219379567286369</v>
+      </c>
+      <c r="E41" s="238"/>
+      <c r="F41" s="119">
+        <v>474335915</v>
+      </c>
+      <c r="G41" s="238">
+        <v>1.1049017114799529</v>
+      </c>
+      <c r="H41" s="238"/>
+      <c r="I41" s="239">
+        <v>122589187</v>
+      </c>
+      <c r="J41" s="239"/>
+      <c r="K41" s="239">
+        <v>240692553</v>
+      </c>
+      <c r="L41" s="239"/>
+      <c r="M41" s="119">
+        <v>69126931</v>
+      </c>
+      <c r="N41" s="239">
+        <v>23408158</v>
+      </c>
+      <c r="O41" s="239"/>
+      <c r="P41" s="239"/>
+      <c r="Q41" s="119">
+        <v>18519086</v>
+      </c>
+      <c r="R41" s="239">
+        <v>110939282</v>
+      </c>
+      <c r="S41" s="239"/>
+      <c r="T41" s="238">
+        <v>2.1470709388174463</v>
+      </c>
+      <c r="U41" s="238"/>
+      <c r="V41" s="239">
+        <v>110939282</v>
+      </c>
+      <c r="W41" s="239"/>
+      <c r="X41" s="119">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="236" t="s">
+      <c r="A42" s="240" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="237"/>
-[...45 lines deleted...]
-      <c r="X42" s="121">
+      <c r="B42" s="241"/>
+      <c r="C42" s="117">
+        <v>535853766</v>
+      </c>
+      <c r="D42" s="230">
+        <v>0.94055818472895847</v>
+      </c>
+      <c r="E42" s="230"/>
+      <c r="F42" s="117">
+        <v>303577084</v>
+      </c>
+      <c r="G42" s="230">
+        <v>0.70714198328771583</v>
+      </c>
+      <c r="H42" s="230"/>
+      <c r="I42" s="231">
+        <v>67471432</v>
+      </c>
+      <c r="J42" s="231"/>
+      <c r="K42" s="231">
+        <v>164966382</v>
+      </c>
+      <c r="L42" s="231"/>
+      <c r="M42" s="117">
+        <v>43531771</v>
+      </c>
+      <c r="N42" s="231">
+        <v>15217682</v>
+      </c>
+      <c r="O42" s="231"/>
+      <c r="P42" s="231"/>
+      <c r="Q42" s="117">
+        <v>12389817</v>
+      </c>
+      <c r="R42" s="231">
+        <v>78367099</v>
+      </c>
+      <c r="S42" s="231"/>
+      <c r="T42" s="230">
+        <v>1.5166829799955777</v>
+      </c>
+      <c r="U42" s="230"/>
+      <c r="V42" s="231">
+        <v>78367099</v>
+      </c>
+      <c r="W42" s="233"/>
+      <c r="X42" s="117">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:24" s="13" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="241" t="s">
+      <c r="A43" s="245" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="242"/>
+      <c r="B43" s="246"/>
       <c r="C43" s="14">
-        <v>336624259</v>
-[...4 lines deleted...]
-      <c r="E43" s="238"/>
+        <v>331223039</v>
+      </c>
+      <c r="D43" s="242">
+        <v>0.58137977199967839</v>
+      </c>
+      <c r="E43" s="242"/>
       <c r="F43" s="120">
-        <v>166823735</v>
-[...12 lines deleted...]
-      <c r="L43" s="239"/>
+        <v>170758831</v>
+      </c>
+      <c r="G43" s="242">
+        <v>0.39775972819223698</v>
+      </c>
+      <c r="H43" s="242"/>
+      <c r="I43" s="243">
+        <v>55117755</v>
+      </c>
+      <c r="J43" s="243"/>
+      <c r="K43" s="243">
+        <v>75726171</v>
+      </c>
+      <c r="L43" s="243"/>
       <c r="M43" s="120">
-        <v>26038665</v>
-[...5 lines deleted...]
-      <c r="P43" s="239"/>
+        <v>25595160</v>
+      </c>
+      <c r="N43" s="243">
+        <v>8190476</v>
+      </c>
+      <c r="O43" s="243"/>
+      <c r="P43" s="243"/>
       <c r="Q43" s="120">
-        <v>1381800</v>
-[...12 lines deleted...]
-      <c r="W43" s="240"/>
+        <v>6129269</v>
+      </c>
+      <c r="R43" s="243">
+        <v>32572183</v>
+      </c>
+      <c r="S43" s="243"/>
+      <c r="T43" s="242">
+        <v>0.6303879588218686</v>
+      </c>
+      <c r="U43" s="242"/>
+      <c r="V43" s="243">
+        <v>32572183</v>
+      </c>
+      <c r="W43" s="244"/>
       <c r="X43" s="120">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A44" s="118" t="s">
+      <c r="A44" s="146" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.3">
       <c r="C45" s="15"/>
       <c r="D45" s="16"/>
       <c r="E45" s="16"/>
       <c r="F45" s="15"/>
       <c r="G45" s="16"/>
       <c r="H45" s="16"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="15"/>
       <c r="W45" s="15"/>
@@ -15933,51 +15961,51 @@
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="V4:W5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R19</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FE6DBE5-263A-4A82-9B08-68DF32AB2CF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C22" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1"/>
       <selection pane="topRight" sqref="A1:V1"/>
       <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.21875" style="116" customWidth="1"/>
     <col min="2" max="2" width="8.88671875" style="116" customWidth="1"/>
     <col min="3" max="3" width="7.88671875" style="116" customWidth="1"/>
     <col min="4" max="4" width="5.33203125" style="116" customWidth="1"/>
     <col min="5" max="5" width="9.109375" style="116" customWidth="1"/>
     <col min="6" max="6" width="4.6640625" style="116" customWidth="1"/>
     <col min="7" max="8" width="3.77734375" style="116" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="116" customWidth="1"/>
     <col min="10" max="10" width="7" style="116" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="116" customWidth="1"/>
     <col min="12" max="12" width="10.109375" style="116" customWidth="1"/>
     <col min="13" max="13" width="10.44140625" style="116" customWidth="1"/>
     <col min="14" max="15" width="10.109375" style="116" customWidth="1"/>
     <col min="16" max="16" width="5.6640625" style="116" customWidth="1"/>
     <col min="17" max="17" width="3.77734375" style="116" customWidth="1"/>
     <col min="18" max="18" width="4.21875" style="116" customWidth="1"/>
     <col min="19" max="19" width="8.44140625" style="116" customWidth="1"/>
@@ -17417,2198 +17445,2198 @@
     <col min="15901" max="15901" width="7.6640625" style="116" customWidth="1"/>
     <col min="15902" max="15902" width="7.88671875" style="116" customWidth="1"/>
     <col min="15903" max="15903" width="5.33203125" style="116" customWidth="1"/>
     <col min="15904" max="15904" width="9.109375" style="116" customWidth="1"/>
     <col min="15905" max="15905" width="4.6640625" style="116" customWidth="1"/>
     <col min="15906" max="15907" width="3.77734375" style="116" customWidth="1"/>
     <col min="15908" max="15908" width="10.6640625" style="116" customWidth="1"/>
     <col min="15909" max="15909" width="7" style="116" customWidth="1"/>
     <col min="15910" max="15910" width="5.33203125" style="116" customWidth="1"/>
     <col min="15911" max="15911" width="10.109375" style="116" customWidth="1"/>
     <col min="15912" max="15912" width="10.44140625" style="116" customWidth="1"/>
     <col min="15913" max="15914" width="10.109375" style="116" customWidth="1"/>
     <col min="15915" max="15915" width="6.88671875" style="116" customWidth="1"/>
     <col min="15916" max="15916" width="3.77734375" style="116" customWidth="1"/>
     <col min="15917" max="15917" width="4.21875" style="116" customWidth="1"/>
     <col min="15918" max="15918" width="8.44140625" style="116" customWidth="1"/>
     <col min="15919" max="15919" width="12.21875" style="116" customWidth="1"/>
     <col min="15920" max="15920" width="7.77734375" style="116" customWidth="1"/>
     <col min="15921" max="15922" width="4.21875" style="116" customWidth="1"/>
     <col min="15923" max="15923" width="6.33203125" style="116" customWidth="1"/>
     <col min="15924" max="15924" width="11.44140625" style="116" customWidth="1"/>
     <col min="15925" max="16384" width="9" style="116"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="187" t="s">
+      <c r="A1" s="192" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="187"/>
-[...22 lines deleted...]
-      <c r="Y1" s="187"/>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="192"/>
+      <c r="G1" s="192"/>
+      <c r="H1" s="192"/>
+      <c r="I1" s="192"/>
+      <c r="J1" s="192"/>
+      <c r="K1" s="192"/>
+      <c r="L1" s="192"/>
+      <c r="M1" s="192"/>
+      <c r="N1" s="192"/>
+      <c r="O1" s="192"/>
+      <c r="P1" s="192"/>
+      <c r="Q1" s="192"/>
+      <c r="R1" s="192"/>
+      <c r="S1" s="192"/>
+      <c r="T1" s="192"/>
+      <c r="U1" s="192"/>
+      <c r="V1" s="192"/>
+      <c r="W1" s="192"/>
+      <c r="X1" s="192"/>
+      <c r="Y1" s="192"/>
     </row>
     <row r="2" spans="1:25" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="202"/>
-[...19 lines deleted...]
-      <c r="S2" s="204" t="s">
+      <c r="A2" s="207"/>
+      <c r="B2" s="207"/>
+      <c r="C2" s="207"/>
+      <c r="D2" s="207"/>
+      <c r="E2" s="207"/>
+      <c r="F2" s="207"/>
+      <c r="G2" s="207"/>
+      <c r="H2" s="193" t="s">
+        <v>185</v>
+      </c>
+      <c r="I2" s="193"/>
+      <c r="J2" s="193"/>
+      <c r="K2" s="193"/>
+      <c r="L2" s="193"/>
+      <c r="M2" s="193"/>
+      <c r="N2" s="193"/>
+      <c r="O2" s="193"/>
+      <c r="P2" s="193"/>
+      <c r="Q2" s="193"/>
+      <c r="R2" s="193"/>
+      <c r="S2" s="208" t="s">
         <v>103</v>
       </c>
-      <c r="T2" s="204"/>
-[...4 lines deleted...]
-      <c r="Y2" s="204"/>
+      <c r="T2" s="208"/>
+      <c r="U2" s="208"/>
+      <c r="V2" s="208"/>
+      <c r="W2" s="208"/>
+      <c r="X2" s="208"/>
+      <c r="Y2" s="208"/>
     </row>
     <row r="3" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="243" t="s">
+      <c r="A3" s="247" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="244"/>
-      <c r="C3" s="160" t="s">
+      <c r="B3" s="248"/>
+      <c r="C3" s="165" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="161"/>
-[...5 lines deleted...]
-      <c r="J3" s="160" t="s">
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="166"/>
+      <c r="H3" s="166"/>
+      <c r="I3" s="167"/>
+      <c r="J3" s="165" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="161"/>
-[...4 lines deleted...]
-      <c r="P3" s="192" t="s">
+      <c r="K3" s="166"/>
+      <c r="L3" s="166"/>
+      <c r="M3" s="253"/>
+      <c r="N3" s="253"/>
+      <c r="O3" s="254"/>
+      <c r="P3" s="197" t="s">
         <v>47</v>
       </c>
-      <c r="Q3" s="199"/>
-[...2 lines deleted...]
-      <c r="T3" s="160" t="s">
+      <c r="Q3" s="204"/>
+      <c r="R3" s="204"/>
+      <c r="S3" s="198"/>
+      <c r="T3" s="165" t="s">
         <v>48</v>
       </c>
-      <c r="U3" s="161"/>
-[...3 lines deleted...]
-      <c r="Y3" s="161"/>
+      <c r="U3" s="166"/>
+      <c r="V3" s="166"/>
+      <c r="W3" s="166"/>
+      <c r="X3" s="166"/>
+      <c r="Y3" s="166"/>
     </row>
     <row r="4" spans="1:25" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="245"/>
-[...1 lines deleted...]
-      <c r="C4" s="192" t="s">
+      <c r="A4" s="249"/>
+      <c r="B4" s="250"/>
+      <c r="C4" s="197" t="s">
         <v>65</v>
       </c>
-      <c r="D4" s="199"/>
+      <c r="D4" s="204"/>
       <c r="E4" s="11"/>
-      <c r="F4" s="192" t="s">
+      <c r="F4" s="197" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="199"/>
-[...1 lines deleted...]
-      <c r="I4" s="163" t="s">
+      <c r="G4" s="204"/>
+      <c r="H4" s="198"/>
+      <c r="I4" s="168" t="s">
         <v>105</v>
       </c>
-      <c r="J4" s="192" t="s">
+      <c r="J4" s="197" t="s">
         <v>65</v>
       </c>
-      <c r="K4" s="199"/>
+      <c r="K4" s="204"/>
       <c r="L4" s="11"/>
-      <c r="M4" s="163" t="s">
+      <c r="M4" s="168" t="s">
         <v>104</v>
       </c>
-      <c r="N4" s="163" t="s">
+      <c r="N4" s="168" t="s">
         <v>105</v>
       </c>
-      <c r="O4" s="163" t="s">
+      <c r="O4" s="168" t="s">
         <v>106</v>
       </c>
-      <c r="P4" s="251"/>
-[...3 lines deleted...]
-      <c r="T4" s="192" t="s">
+      <c r="P4" s="255"/>
+      <c r="Q4" s="256"/>
+      <c r="R4" s="256"/>
+      <c r="S4" s="257"/>
+      <c r="T4" s="197" t="s">
         <v>65</v>
       </c>
-      <c r="U4" s="112"/>
+      <c r="U4" s="111"/>
       <c r="V4" s="11"/>
-      <c r="W4" s="192" t="s">
+      <c r="W4" s="197" t="s">
         <v>66</v>
       </c>
-      <c r="X4" s="193"/>
-      <c r="Y4" s="192" t="s">
+      <c r="X4" s="198"/>
+      <c r="Y4" s="197" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="247"/>
-[...2 lines deleted...]
-      <c r="D5" s="219"/>
+      <c r="A5" s="251"/>
+      <c r="B5" s="252"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="223"/>
       <c r="E5" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="F5" s="196"/>
-[...4 lines deleted...]
-      <c r="K5" s="219"/>
+      <c r="F5" s="201"/>
+      <c r="G5" s="205"/>
+      <c r="H5" s="202"/>
+      <c r="I5" s="203"/>
+      <c r="J5" s="199"/>
+      <c r="K5" s="223"/>
       <c r="L5" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="M5" s="198"/>
-[...2 lines deleted...]
-      <c r="P5" s="194" t="s">
+      <c r="M5" s="203"/>
+      <c r="N5" s="203"/>
+      <c r="O5" s="203"/>
+      <c r="P5" s="199" t="s">
         <v>107</v>
       </c>
-      <c r="Q5" s="219"/>
-      <c r="R5" s="195"/>
+      <c r="Q5" s="223"/>
+      <c r="R5" s="200"/>
       <c r="S5" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="T5" s="194"/>
-      <c r="U5" s="160" t="s">
+      <c r="T5" s="199"/>
+      <c r="U5" s="165" t="s">
         <v>71</v>
       </c>
-      <c r="V5" s="162"/>
-[...2 lines deleted...]
-      <c r="Y5" s="196"/>
+      <c r="V5" s="167"/>
+      <c r="W5" s="201"/>
+      <c r="X5" s="202"/>
+      <c r="Y5" s="201"/>
     </row>
     <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="230" t="s">
+      <c r="A6" s="234" t="s">
         <v>72</v>
       </c>
-      <c r="B6" s="231"/>
-[...3 lines deleted...]
-      <c r="D6" s="254"/>
+      <c r="B6" s="235"/>
+      <c r="C6" s="260">
+        <v>2547629725</v>
+      </c>
+      <c r="D6" s="258"/>
       <c r="E6" s="19">
         <v>100</v>
       </c>
-      <c r="F6" s="254">
-[...3 lines deleted...]
-      <c r="H6" s="254"/>
+      <c r="F6" s="258">
+        <v>1847473307</v>
+      </c>
+      <c r="G6" s="258"/>
+      <c r="H6" s="258"/>
       <c r="I6" s="20">
-        <v>692137736</v>
-[...4 lines deleted...]
-      <c r="K6" s="254"/>
+        <v>700156418</v>
+      </c>
+      <c r="J6" s="258">
+        <v>215576403</v>
+      </c>
+      <c r="K6" s="258"/>
       <c r="L6" s="19">
         <v>100</v>
       </c>
       <c r="M6" s="20">
-        <v>58847871</v>
+        <v>67225474</v>
       </c>
       <c r="N6" s="20">
-        <v>13397860</v>
+        <v>11966276</v>
       </c>
       <c r="O6" s="20">
-        <v>135332267</v>
-[...5 lines deleted...]
-      <c r="R6" s="254"/>
+        <v>136384653</v>
+      </c>
+      <c r="P6" s="258">
+        <v>578581116</v>
+      </c>
+      <c r="Q6" s="258"/>
+      <c r="R6" s="258"/>
       <c r="S6" s="19">
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="T6" s="20">
-        <v>5878573637</v>
-[...10 lines deleted...]
-        <v>5309844049</v>
+        <v>5532950230</v>
+      </c>
+      <c r="U6" s="261">
+        <v>100.00000000000003</v>
+      </c>
+      <c r="V6" s="261"/>
+      <c r="W6" s="258">
+        <v>573072509</v>
+      </c>
+      <c r="X6" s="258"/>
+      <c r="Y6" s="121">
+        <v>4959877721</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="224"/>
-[...9 lines deleted...]
-      <c r="K7" s="227"/>
+      <c r="A7" s="228"/>
+      <c r="B7" s="229"/>
+      <c r="C7" s="259"/>
+      <c r="D7" s="231"/>
+      <c r="E7" s="118"/>
+      <c r="F7" s="231"/>
+      <c r="G7" s="231"/>
+      <c r="H7" s="231"/>
+      <c r="I7" s="117"/>
+      <c r="J7" s="231"/>
+      <c r="K7" s="231"/>
       <c r="L7" s="21"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
-      <c r="P7" s="227"/>
-[...1 lines deleted...]
-      <c r="R7" s="227"/>
+      <c r="P7" s="231"/>
+      <c r="Q7" s="231"/>
+      <c r="R7" s="231"/>
       <c r="S7" s="21"/>
-      <c r="T7" s="121"/>
-[...4 lines deleted...]
-      <c r="Y7" s="121"/>
+      <c r="T7" s="117"/>
+      <c r="U7" s="232"/>
+      <c r="V7" s="232"/>
+      <c r="W7" s="231"/>
+      <c r="X7" s="231"/>
+      <c r="Y7" s="117"/>
     </row>
     <row r="8" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="232" t="s">
+      <c r="A8" s="236" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="233"/>
-[...25 lines deleted...]
-      <c r="N8" s="122">
+      <c r="B8" s="237"/>
+      <c r="C8" s="262">
+        <v>253265285</v>
+      </c>
+      <c r="D8" s="239"/>
+      <c r="E8" s="122">
+        <v>9.9412125127406412</v>
+      </c>
+      <c r="F8" s="239">
+        <v>115731976</v>
+      </c>
+      <c r="G8" s="239"/>
+      <c r="H8" s="239"/>
+      <c r="I8" s="119">
+        <v>137533309</v>
+      </c>
+      <c r="J8" s="239">
+        <v>67216178</v>
+      </c>
+      <c r="K8" s="239"/>
+      <c r="L8" s="122">
+        <v>31.17974744202407</v>
+      </c>
+      <c r="M8" s="119">
+        <v>66293550</v>
+      </c>
+      <c r="N8" s="119">
         <v>0</v>
       </c>
-      <c r="O8" s="122">
-[...22 lines deleted...]
-        <v>1995160817</v>
+      <c r="O8" s="119">
+        <v>922628</v>
+      </c>
+      <c r="P8" s="239">
+        <v>161090796</v>
+      </c>
+      <c r="Q8" s="239"/>
+      <c r="R8" s="239"/>
+      <c r="S8" s="122">
+        <v>27.842387444943846</v>
+      </c>
+      <c r="T8" s="119">
+        <v>2092494643</v>
+      </c>
+      <c r="U8" s="263">
+        <v>37.818786651185917</v>
+      </c>
+      <c r="V8" s="263"/>
+      <c r="W8" s="239">
+        <v>195577529</v>
+      </c>
+      <c r="X8" s="239"/>
+      <c r="Y8" s="119">
+        <v>1896917114</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="236" t="s">
+      <c r="A9" s="240" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="237"/>
-[...3 lines deleted...]
-      <c r="D9" s="227"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="259">
+        <v>110684431</v>
+      </c>
+      <c r="D9" s="231"/>
       <c r="E9" s="21">
-        <v>4.3605899184004802</v>
-[...12 lines deleted...]
-      <c r="K9" s="227"/>
+        <v>4.3446043164691055</v>
+      </c>
+      <c r="F9" s="231">
+        <v>47711842</v>
+      </c>
+      <c r="G9" s="231"/>
+      <c r="H9" s="231"/>
+      <c r="I9" s="117">
+        <v>62972589</v>
+      </c>
+      <c r="J9" s="231">
+        <v>16268</v>
+      </c>
+      <c r="K9" s="231"/>
       <c r="L9" s="21">
-        <v>5.5978957846967966E-3</v>
-[...4 lines deleted...]
-      <c r="N9" s="121">
+        <v>7.5462804711515664E-3</v>
+      </c>
+      <c r="M9" s="117">
+        <v>16268</v>
+      </c>
+      <c r="N9" s="117">
         <v>0</v>
       </c>
-      <c r="O9" s="121">
+      <c r="O9" s="117">
         <v>0</v>
       </c>
-      <c r="P9" s="227">
-[...3 lines deleted...]
-      <c r="R9" s="227"/>
+      <c r="P9" s="231">
+        <v>59673848</v>
+      </c>
+      <c r="Q9" s="231"/>
+      <c r="R9" s="231"/>
       <c r="S9" s="21">
-        <v>10.210941944845624</v>
-[...13 lines deleted...]
-        <v>932962192</v>
+        <v>10.313825728111043</v>
+      </c>
+      <c r="T9" s="117">
+        <v>970100820</v>
+      </c>
+      <c r="U9" s="230">
+        <v>17.533156447713068</v>
+      </c>
+      <c r="V9" s="230"/>
+      <c r="W9" s="231">
+        <v>89646133</v>
+      </c>
+      <c r="X9" s="231"/>
+      <c r="Y9" s="117">
+        <v>880454687</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="236" t="s">
+      <c r="A10" s="240" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="237"/>
-[...3 lines deleted...]
-      <c r="D10" s="227"/>
+      <c r="B10" s="241"/>
+      <c r="C10" s="259">
+        <v>9843000</v>
+      </c>
+      <c r="D10" s="231"/>
       <c r="E10" s="21">
-        <v>0.38827028316143913</v>
-[...6 lines deleted...]
-      <c r="I10" s="121">
+        <v>0.38635912838550351</v>
+      </c>
+      <c r="F10" s="231">
+        <v>9843000</v>
+      </c>
+      <c r="G10" s="231"/>
+      <c r="H10" s="231"/>
+      <c r="I10" s="117">
         <v>0</v>
       </c>
-      <c r="J10" s="227">
-[...2 lines deleted...]
-      <c r="K10" s="227"/>
+      <c r="J10" s="231">
+        <v>67199910</v>
+      </c>
+      <c r="K10" s="231"/>
       <c r="L10" s="21">
-        <v>28.317421194128677</v>
-[...4 lines deleted...]
-      <c r="N10" s="121">
+        <v>31.17220116155292</v>
+      </c>
+      <c r="M10" s="117">
+        <v>66277282</v>
+      </c>
+      <c r="N10" s="117">
         <v>0</v>
       </c>
-      <c r="O10" s="121">
-[...6 lines deleted...]
-      <c r="R10" s="227"/>
+      <c r="O10" s="117">
+        <v>922628</v>
+      </c>
+      <c r="P10" s="231">
+        <v>79656885</v>
+      </c>
+      <c r="Q10" s="231"/>
+      <c r="R10" s="231"/>
       <c r="S10" s="21">
-        <v>13.711543789340443</v>
-[...13 lines deleted...]
-        <v>878676589</v>
+        <v>13.767626145613781</v>
+      </c>
+      <c r="T10" s="117">
+        <v>925025344</v>
+      </c>
+      <c r="U10" s="230">
+        <v>16.718483007211145</v>
+      </c>
+      <c r="V10" s="230"/>
+      <c r="W10" s="231">
+        <v>77116141</v>
+      </c>
+      <c r="X10" s="231"/>
+      <c r="Y10" s="117">
+        <v>847909203</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="236" t="s">
+      <c r="A11" s="240" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="237"/>
-[...3 lines deleted...]
-      <c r="D11" s="227"/>
+      <c r="B11" s="241"/>
+      <c r="C11" s="259">
+        <v>9992660</v>
+      </c>
+      <c r="D11" s="231"/>
       <c r="E11" s="21">
-        <v>0.39237795834125666</v>
-[...9 lines deleted...]
-      <c r="J11" s="227">
+        <v>0.39223360843774108</v>
+      </c>
+      <c r="F11" s="231">
+        <v>793520</v>
+      </c>
+      <c r="G11" s="231"/>
+      <c r="H11" s="231"/>
+      <c r="I11" s="117">
+        <v>9199140</v>
+      </c>
+      <c r="J11" s="231">
         <v>0</v>
       </c>
-      <c r="K11" s="227"/>
+      <c r="K11" s="231"/>
       <c r="L11" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M11" s="121">
+      <c r="M11" s="117">
         <v>0</v>
       </c>
-      <c r="N11" s="121">
+      <c r="N11" s="117">
         <v>0</v>
       </c>
-      <c r="O11" s="121">
+      <c r="O11" s="117">
         <v>0</v>
       </c>
-      <c r="P11" s="227">
-[...3 lines deleted...]
-      <c r="R11" s="227"/>
+      <c r="P11" s="231">
+        <v>9465652</v>
+      </c>
+      <c r="Q11" s="231"/>
+      <c r="R11" s="231"/>
       <c r="S11" s="21">
-        <v>1.6446865609117398</v>
-[...13 lines deleted...]
-        <v>83051333</v>
+        <v>1.6360112243967533</v>
+      </c>
+      <c r="T11" s="117">
+        <v>85613660</v>
+      </c>
+      <c r="U11" s="230">
+        <v>1.5473419503359602</v>
+      </c>
+      <c r="V11" s="230"/>
+      <c r="W11" s="231">
+        <v>8837863</v>
+      </c>
+      <c r="X11" s="231"/>
+      <c r="Y11" s="117">
+        <v>76775797</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="236" t="s">
+      <c r="A12" s="240" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="237"/>
-[...3 lines deleted...]
-      <c r="D12" s="227"/>
+      <c r="B12" s="241"/>
+      <c r="C12" s="259">
+        <v>99796574</v>
+      </c>
+      <c r="D12" s="231"/>
       <c r="E12" s="21">
-        <v>3.9184616815894282</v>
-[...9 lines deleted...]
-      <c r="J12" s="227">
+        <v>3.9172322814690035</v>
+      </c>
+      <c r="F12" s="231">
+        <v>52036376</v>
+      </c>
+      <c r="G12" s="231"/>
+      <c r="H12" s="231"/>
+      <c r="I12" s="117">
+        <v>47760198</v>
+      </c>
+      <c r="J12" s="231">
         <v>0</v>
       </c>
-      <c r="K12" s="227"/>
+      <c r="K12" s="231"/>
       <c r="L12" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M12" s="121">
+      <c r="M12" s="117">
         <v>0</v>
       </c>
-      <c r="N12" s="121">
+      <c r="N12" s="117">
         <v>0</v>
       </c>
-      <c r="O12" s="121">
+      <c r="O12" s="117">
         <v>0</v>
       </c>
-      <c r="P12" s="227">
-[...3 lines deleted...]
-      <c r="R12" s="227"/>
+      <c r="P12" s="231">
+        <v>11478687</v>
+      </c>
+      <c r="Q12" s="231"/>
+      <c r="R12" s="231"/>
       <c r="S12" s="21">
-        <v>2.0398854195532796</v>
-[...13 lines deleted...]
-        <v>76938591</v>
+        <v>1.9839373741330335</v>
+      </c>
+      <c r="T12" s="117">
+        <v>78882362</v>
+      </c>
+      <c r="U12" s="230">
+        <v>1.4256835633961595</v>
+      </c>
+      <c r="V12" s="230"/>
+      <c r="W12" s="231">
+        <v>8357570</v>
+      </c>
+      <c r="X12" s="231"/>
+      <c r="Y12" s="117">
+        <v>70524792</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="236" t="s">
+      <c r="A13" s="240" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="237"/>
-[...3 lines deleted...]
-      <c r="D13" s="227"/>
+      <c r="B13" s="241"/>
+      <c r="C13" s="259">
+        <v>22002504</v>
+      </c>
+      <c r="D13" s="231"/>
       <c r="E13" s="21">
-        <v>0.860871684260201</v>
-[...9 lines deleted...]
-      <c r="J13" s="227">
+        <v>0.8636460700740175</v>
+      </c>
+      <c r="F13" s="231">
+        <v>5269412</v>
+      </c>
+      <c r="G13" s="231"/>
+      <c r="H13" s="231"/>
+      <c r="I13" s="117">
+        <v>16733092</v>
+      </c>
+      <c r="J13" s="231">
         <v>0</v>
       </c>
-      <c r="K13" s="227"/>
+      <c r="K13" s="231"/>
       <c r="L13" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M13" s="121">
+      <c r="M13" s="117">
         <v>0</v>
       </c>
-      <c r="N13" s="121">
+      <c r="N13" s="117">
         <v>0</v>
       </c>
-      <c r="O13" s="121">
+      <c r="O13" s="117">
         <v>0</v>
       </c>
-      <c r="P13" s="227">
-[...3 lines deleted...]
-      <c r="R13" s="227"/>
+      <c r="P13" s="231">
+        <v>606564</v>
+      </c>
+      <c r="Q13" s="231"/>
+      <c r="R13" s="231"/>
       <c r="S13" s="21">
-        <v>0.10203966450209621</v>
-[...13 lines deleted...]
-        <v>21341854</v>
+        <v>0.10483646687148358</v>
+      </c>
+      <c r="T13" s="117">
+        <v>30559921</v>
+      </c>
+      <c r="U13" s="230">
+        <v>0.55232596950361512</v>
+      </c>
+      <c r="V13" s="230"/>
+      <c r="W13" s="231">
+        <v>11216910</v>
+      </c>
+      <c r="X13" s="231"/>
+      <c r="Y13" s="117">
+        <v>19343011</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="236" t="s">
+      <c r="A14" s="240" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="237"/>
-[...3 lines deleted...]
-      <c r="D14" s="227"/>
+      <c r="B14" s="241"/>
+      <c r="C14" s="259">
+        <v>946116</v>
+      </c>
+      <c r="D14" s="231"/>
       <c r="E14" s="21">
-        <v>3.6151768968019804E-2</v>
-[...9 lines deleted...]
-      <c r="J14" s="227">
+        <v>3.7137107905270653E-2</v>
+      </c>
+      <c r="F14" s="231">
+        <v>77826</v>
+      </c>
+      <c r="G14" s="231"/>
+      <c r="H14" s="231"/>
+      <c r="I14" s="117">
+        <v>868290</v>
+      </c>
+      <c r="J14" s="231">
         <v>0</v>
       </c>
-      <c r="K14" s="227"/>
+      <c r="K14" s="231"/>
       <c r="L14" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M14" s="121">
+      <c r="M14" s="117">
         <v>0</v>
       </c>
-      <c r="N14" s="121">
+      <c r="N14" s="117">
         <v>0</v>
       </c>
-      <c r="O14" s="121">
+      <c r="O14" s="117">
         <v>0</v>
       </c>
-      <c r="P14" s="227">
-[...3 lines deleted...]
-      <c r="R14" s="227"/>
+      <c r="P14" s="231">
+        <v>209160</v>
+      </c>
+      <c r="Q14" s="231"/>
+      <c r="R14" s="231"/>
       <c r="S14" s="21">
-        <v>3.5754055671994342E-2</v>
-[...13 lines deleted...]
-        <v>2190258</v>
+        <v>3.6150505817752962E-2</v>
+      </c>
+      <c r="T14" s="117">
+        <v>2312536</v>
+      </c>
+      <c r="U14" s="230">
+        <v>4.1795713025960114E-2</v>
+      </c>
+      <c r="V14" s="230"/>
+      <c r="W14" s="231">
+        <v>402912</v>
+      </c>
+      <c r="X14" s="231"/>
+      <c r="Y14" s="117">
+        <v>1909624</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="224"/>
-[...2 lines deleted...]
-      <c r="D15" s="227"/>
+      <c r="A15" s="228"/>
+      <c r="B15" s="229"/>
+      <c r="C15" s="259"/>
+      <c r="D15" s="231"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="227"/>
-[...4 lines deleted...]
-      <c r="K15" s="227"/>
+      <c r="F15" s="231"/>
+      <c r="G15" s="231"/>
+      <c r="H15" s="231"/>
+      <c r="I15" s="117"/>
+      <c r="J15" s="231"/>
+      <c r="K15" s="231"/>
       <c r="L15" s="21"/>
-      <c r="M15" s="121"/>
-[...4 lines deleted...]
-      <c r="R15" s="227"/>
+      <c r="M15" s="117"/>
+      <c r="N15" s="117"/>
+      <c r="O15" s="117"/>
+      <c r="P15" s="231"/>
+      <c r="Q15" s="231"/>
+      <c r="R15" s="231"/>
       <c r="S15" s="21"/>
-      <c r="T15" s="121"/>
-[...4 lines deleted...]
-      <c r="Y15" s="121"/>
+      <c r="T15" s="117"/>
+      <c r="U15" s="230"/>
+      <c r="V15" s="230"/>
+      <c r="W15" s="231"/>
+      <c r="X15" s="231"/>
+      <c r="Y15" s="117"/>
     </row>
     <row r="16" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="232" t="s">
+      <c r="A16" s="236" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="233"/>
-[...25 lines deleted...]
-      <c r="N16" s="122">
+      <c r="B16" s="237"/>
+      <c r="C16" s="262">
+        <v>270902788</v>
+      </c>
+      <c r="D16" s="239"/>
+      <c r="E16" s="122">
+        <v>10.633522813053219</v>
+      </c>
+      <c r="F16" s="239">
+        <v>229504722</v>
+      </c>
+      <c r="G16" s="239"/>
+      <c r="H16" s="239"/>
+      <c r="I16" s="119">
+        <v>41398066</v>
+      </c>
+      <c r="J16" s="239">
+        <v>135845485</v>
+      </c>
+      <c r="K16" s="239"/>
+      <c r="L16" s="122">
+        <v>63.015006795525764</v>
+      </c>
+      <c r="M16" s="119">
+        <v>383460</v>
+      </c>
+      <c r="N16" s="119">
         <v>0</v>
       </c>
-      <c r="O16" s="122">
-[...22 lines deleted...]
-        <v>815327001</v>
+      <c r="O16" s="119">
+        <v>135462025</v>
+      </c>
+      <c r="P16" s="239">
+        <v>88171525</v>
+      </c>
+      <c r="Q16" s="239"/>
+      <c r="R16" s="239"/>
+      <c r="S16" s="122">
+        <v>15.239267677723515</v>
+      </c>
+      <c r="T16" s="119">
+        <v>848583367</v>
+      </c>
+      <c r="U16" s="238">
+        <v>15.336905840918799</v>
+      </c>
+      <c r="V16" s="238"/>
+      <c r="W16" s="239">
+        <v>97878463</v>
+      </c>
+      <c r="X16" s="239"/>
+      <c r="Y16" s="119">
+        <v>750704904</v>
       </c>
     </row>
     <row r="17" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="236" t="s">
+      <c r="A17" s="240" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="237"/>
-[...3 lines deleted...]
-      <c r="D17" s="227"/>
+      <c r="B17" s="241"/>
+      <c r="C17" s="259">
+        <v>89346425</v>
+      </c>
+      <c r="D17" s="231"/>
       <c r="E17" s="21">
-        <v>3.5211148164669961</v>
-[...12 lines deleted...]
-      <c r="K17" s="227"/>
+        <v>3.5070412361435293</v>
+      </c>
+      <c r="F17" s="231">
+        <v>84348716</v>
+      </c>
+      <c r="G17" s="231"/>
+      <c r="H17" s="231"/>
+      <c r="I17" s="117">
+        <v>4997709</v>
+      </c>
+      <c r="J17" s="231">
+        <v>135845485</v>
+      </c>
+      <c r="K17" s="231"/>
       <c r="L17" s="21">
-        <v>64.988615026530894</v>
-[...4 lines deleted...]
-      <c r="N17" s="121">
+        <v>63.015006795525764</v>
+      </c>
+      <c r="M17" s="117">
+        <v>383460</v>
+      </c>
+      <c r="N17" s="117">
         <v>0</v>
       </c>
-      <c r="O17" s="121">
-[...6 lines deleted...]
-      <c r="R17" s="227"/>
+      <c r="O17" s="117">
+        <v>135462025</v>
+      </c>
+      <c r="P17" s="231">
+        <v>61127538</v>
+      </c>
+      <c r="Q17" s="231"/>
+      <c r="R17" s="231"/>
       <c r="S17" s="21">
-        <v>10.704448034708449</v>
-[...13 lines deleted...]
-        <v>537536679</v>
+        <v>10.565076582969569</v>
+      </c>
+      <c r="T17" s="117">
+        <v>562788823</v>
+      </c>
+      <c r="U17" s="230">
+        <v>10.171586578684986</v>
+      </c>
+      <c r="V17" s="230"/>
+      <c r="W17" s="231">
+        <v>68706549</v>
+      </c>
+      <c r="X17" s="231"/>
+      <c r="Y17" s="117">
+        <v>494082274</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="236" t="s">
+      <c r="A18" s="240" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="237"/>
-[...3 lines deleted...]
-      <c r="D18" s="227"/>
+      <c r="B18" s="241"/>
+      <c r="C18" s="259">
+        <v>22097266</v>
+      </c>
+      <c r="D18" s="231"/>
       <c r="E18" s="21">
-        <v>0.86889110551094617</v>
-[...9 lines deleted...]
-      <c r="J18" s="227">
+        <v>0.86736568439120409</v>
+      </c>
+      <c r="F18" s="231">
+        <v>5323142</v>
+      </c>
+      <c r="G18" s="231"/>
+      <c r="H18" s="231"/>
+      <c r="I18" s="117">
+        <v>16774124</v>
+      </c>
+      <c r="J18" s="231">
         <v>0</v>
       </c>
-      <c r="K18" s="227"/>
+      <c r="K18" s="231"/>
       <c r="L18" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M18" s="121">
+      <c r="M18" s="117">
         <v>0</v>
       </c>
-      <c r="N18" s="121">
+      <c r="N18" s="117">
         <v>0</v>
       </c>
-      <c r="O18" s="121">
+      <c r="O18" s="117">
         <v>0</v>
       </c>
-      <c r="P18" s="227">
-[...3 lines deleted...]
-      <c r="R18" s="227"/>
+      <c r="P18" s="231">
+        <v>7090524</v>
+      </c>
+      <c r="Q18" s="231"/>
+      <c r="R18" s="231"/>
       <c r="S18" s="21">
-        <v>1.2072015426330676</v>
-[...13 lines deleted...]
-        <v>84904017</v>
+        <v>1.2255021472218253</v>
+      </c>
+      <c r="T18" s="117">
+        <v>90408295</v>
+      </c>
+      <c r="U18" s="230">
+        <v>1.6339979801336475</v>
+      </c>
+      <c r="V18" s="230"/>
+      <c r="W18" s="231">
+        <v>10895515</v>
+      </c>
+      <c r="X18" s="231"/>
+      <c r="Y18" s="117">
+        <v>79512780</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="236" t="s">
+      <c r="A19" s="240" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="237"/>
-[...3 lines deleted...]
-      <c r="D19" s="227"/>
+      <c r="B19" s="241"/>
+      <c r="C19" s="259">
+        <v>45751898</v>
+      </c>
+      <c r="D19" s="231"/>
       <c r="E19" s="21">
-        <v>1.808580312504265</v>
-[...6 lines deleted...]
-      <c r="I19" s="121">
+        <v>1.7958613667847669</v>
+      </c>
+      <c r="F19" s="231">
+        <v>45751898</v>
+      </c>
+      <c r="G19" s="231"/>
+      <c r="H19" s="231"/>
+      <c r="I19" s="117">
         <v>0</v>
       </c>
-      <c r="J19" s="227">
+      <c r="J19" s="231">
         <v>0</v>
       </c>
-      <c r="K19" s="227"/>
+      <c r="K19" s="231"/>
       <c r="L19" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M19" s="121">
+      <c r="M19" s="117">
         <v>0</v>
       </c>
-      <c r="N19" s="121">
+      <c r="N19" s="117">
         <v>0</v>
       </c>
-      <c r="O19" s="121">
+      <c r="O19" s="117">
         <v>0</v>
       </c>
-      <c r="P19" s="227">
-[...3 lines deleted...]
-      <c r="R19" s="227"/>
+      <c r="P19" s="231">
+        <v>8677155</v>
+      </c>
+      <c r="Q19" s="231"/>
+      <c r="R19" s="231"/>
       <c r="S19" s="21">
-        <v>1.4595656835396149</v>
-[...13 lines deleted...]
-        <v>101315688</v>
+        <v>1.4997300741491881</v>
+      </c>
+      <c r="T19" s="117">
+        <v>102765963</v>
+      </c>
+      <c r="U19" s="230">
+        <v>1.8573447930689231</v>
+      </c>
+      <c r="V19" s="230"/>
+      <c r="W19" s="231">
+        <v>9257183</v>
+      </c>
+      <c r="X19" s="231"/>
+      <c r="Y19" s="117">
+        <v>93508780</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="236" t="s">
+      <c r="A20" s="240" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="237"/>
-[...3 lines deleted...]
-      <c r="D20" s="227"/>
+      <c r="B20" s="241"/>
+      <c r="C20" s="259">
+        <v>113707199</v>
+      </c>
+      <c r="D20" s="231"/>
       <c r="E20" s="21">
-        <v>4.4903280689566554</v>
-[...9 lines deleted...]
-      <c r="J20" s="227">
+        <v>4.4632545257337188</v>
+      </c>
+      <c r="F20" s="231">
+        <v>94080966</v>
+      </c>
+      <c r="G20" s="231"/>
+      <c r="H20" s="231"/>
+      <c r="I20" s="117">
+        <v>19626233</v>
+      </c>
+      <c r="J20" s="231">
         <v>0</v>
       </c>
-      <c r="K20" s="227"/>
+      <c r="K20" s="231"/>
       <c r="L20" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M20" s="121">
+      <c r="M20" s="117">
         <v>0</v>
       </c>
-      <c r="N20" s="121">
+      <c r="N20" s="117">
         <v>0</v>
       </c>
-      <c r="O20" s="121">
+      <c r="O20" s="117">
         <v>0</v>
       </c>
-      <c r="P20" s="227">
-[...3 lines deleted...]
-      <c r="R20" s="227"/>
+      <c r="P20" s="231">
+        <v>11276308</v>
+      </c>
+      <c r="Q20" s="231"/>
+      <c r="R20" s="231"/>
       <c r="S20" s="21">
-        <v>1.8641201717672986</v>
-[...13 lines deleted...]
-        <v>91570617</v>
+        <v>1.9489588733829328</v>
+      </c>
+      <c r="T20" s="117">
+        <v>92620286</v>
+      </c>
+      <c r="U20" s="230">
+        <v>1.6739764890312414</v>
+      </c>
+      <c r="V20" s="230"/>
+      <c r="W20" s="231">
+        <v>9019216</v>
+      </c>
+      <c r="X20" s="231"/>
+      <c r="Y20" s="117">
+        <v>83601070</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="224"/>
-[...2 lines deleted...]
-      <c r="D21" s="227"/>
+      <c r="A21" s="228"/>
+      <c r="B21" s="229"/>
+      <c r="C21" s="259"/>
+      <c r="D21" s="231"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="227"/>
-[...4 lines deleted...]
-      <c r="K21" s="227"/>
+      <c r="F21" s="231"/>
+      <c r="G21" s="231"/>
+      <c r="H21" s="231"/>
+      <c r="I21" s="117"/>
+      <c r="J21" s="231"/>
+      <c r="K21" s="231"/>
       <c r="L21" s="21"/>
-      <c r="M21" s="121"/>
-[...4 lines deleted...]
-      <c r="R21" s="227"/>
+      <c r="M21" s="117"/>
+      <c r="N21" s="117"/>
+      <c r="O21" s="117"/>
+      <c r="P21" s="231"/>
+      <c r="Q21" s="231"/>
+      <c r="R21" s="231"/>
       <c r="S21" s="21"/>
-      <c r="T21" s="121"/>
-[...4 lines deleted...]
-      <c r="Y21" s="121"/>
+      <c r="T21" s="117"/>
+      <c r="U21" s="230"/>
+      <c r="V21" s="230"/>
+      <c r="W21" s="231"/>
+      <c r="X21" s="231"/>
+      <c r="Y21" s="117"/>
     </row>
     <row r="22" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="232" t="s">
+      <c r="A22" s="236" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="233"/>
-[...28 lines deleted...]
-      <c r="O22" s="122">
+      <c r="B22" s="237"/>
+      <c r="C22" s="262">
+        <v>565893040</v>
+      </c>
+      <c r="D22" s="239"/>
+      <c r="E22" s="122">
+        <v>22.212530904584259</v>
+      </c>
+      <c r="F22" s="239">
+        <v>505070304</v>
+      </c>
+      <c r="G22" s="239"/>
+      <c r="H22" s="239"/>
+      <c r="I22" s="119">
+        <v>60822736</v>
+      </c>
+      <c r="J22" s="239">
+        <v>12203324</v>
+      </c>
+      <c r="K22" s="239"/>
+      <c r="L22" s="122">
+        <v>5.6607883934309822</v>
+      </c>
+      <c r="M22" s="119">
+        <v>237048</v>
+      </c>
+      <c r="N22" s="119">
+        <v>11966276</v>
+      </c>
+      <c r="O22" s="119">
         <v>0</v>
       </c>
-      <c r="P22" s="235">
-[...19 lines deleted...]
-        <v>975185345</v>
+      <c r="P22" s="239">
+        <v>126899210</v>
+      </c>
+      <c r="Q22" s="239"/>
+      <c r="R22" s="239"/>
+      <c r="S22" s="122">
+        <v>21.932829553324034</v>
+      </c>
+      <c r="T22" s="119">
+        <v>1000206088</v>
+      </c>
+      <c r="U22" s="238">
+        <v>18.077265227813193</v>
+      </c>
+      <c r="V22" s="238"/>
+      <c r="W22" s="239">
+        <v>81100394</v>
+      </c>
+      <c r="X22" s="239"/>
+      <c r="Y22" s="119">
+        <v>919105694</v>
       </c>
     </row>
     <row r="23" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="236" t="s">
+      <c r="A23" s="240" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="237"/>
-[...3 lines deleted...]
-      <c r="D23" s="227"/>
+      <c r="B23" s="241"/>
+      <c r="C23" s="259">
+        <v>148213462</v>
+      </c>
+      <c r="D23" s="231"/>
       <c r="E23" s="21">
-        <v>5.8297424383666998</v>
-[...12 lines deleted...]
-      <c r="K23" s="227"/>
+        <v>5.8177002939467588</v>
+      </c>
+      <c r="F23" s="231">
+        <v>141795270</v>
+      </c>
+      <c r="G23" s="231"/>
+      <c r="H23" s="231"/>
+      <c r="I23" s="117">
+        <v>6418192</v>
+      </c>
+      <c r="J23" s="231">
+        <v>237048</v>
+      </c>
+      <c r="K23" s="231"/>
       <c r="L23" s="21">
-        <v>0.11307749485087529</v>
-[...4 lines deleted...]
-      <c r="N23" s="121">
+        <v>0.1099600868653514</v>
+      </c>
+      <c r="M23" s="117">
+        <v>237048</v>
+      </c>
+      <c r="N23" s="117">
         <v>0</v>
       </c>
-      <c r="O23" s="121">
+      <c r="O23" s="117">
         <v>0</v>
       </c>
-      <c r="P23" s="227">
-[...3 lines deleted...]
-      <c r="R23" s="227"/>
+      <c r="P23" s="231">
+        <v>88767442</v>
+      </c>
+      <c r="Q23" s="231"/>
+      <c r="R23" s="231"/>
       <c r="S23" s="21">
-        <v>15.327139946420775</v>
-[...13 lines deleted...]
-        <v>662369847</v>
+        <v>15.342263953184396</v>
+      </c>
+      <c r="T23" s="117">
+        <v>686433267</v>
+      </c>
+      <c r="U23" s="230">
+        <v>12.40627944343537</v>
+      </c>
+      <c r="V23" s="230"/>
+      <c r="W23" s="231">
+        <v>61075328</v>
+      </c>
+      <c r="X23" s="231"/>
+      <c r="Y23" s="117">
+        <v>625357939</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="236" t="s">
+      <c r="A24" s="240" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="237"/>
-[...3 lines deleted...]
-      <c r="D24" s="227"/>
+      <c r="B24" s="241"/>
+      <c r="C24" s="259">
+        <v>271262157</v>
+      </c>
+      <c r="D24" s="231"/>
       <c r="E24" s="21">
-        <v>10.687882797773353</v>
-[...9 lines deleted...]
-      <c r="J24" s="227">
+        <v>10.647628826830399</v>
+      </c>
+      <c r="F24" s="231">
+        <v>229819391</v>
+      </c>
+      <c r="G24" s="231"/>
+      <c r="H24" s="231"/>
+      <c r="I24" s="117">
+        <v>41442766</v>
+      </c>
+      <c r="J24" s="231">
         <v>0</v>
       </c>
-      <c r="K24" s="227"/>
+      <c r="K24" s="231"/>
       <c r="L24" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M24" s="121">
+      <c r="M24" s="117">
         <v>0</v>
       </c>
-      <c r="N24" s="121">
+      <c r="N24" s="117">
         <v>0</v>
       </c>
-      <c r="O24" s="121">
+      <c r="O24" s="117">
         <v>0</v>
       </c>
-      <c r="P24" s="227">
-[...3 lines deleted...]
-      <c r="R24" s="227"/>
+      <c r="P24" s="231">
+        <v>29449641</v>
+      </c>
+      <c r="Q24" s="231"/>
+      <c r="R24" s="231"/>
       <c r="S24" s="21">
-        <v>5.0253986795186236</v>
-[...13 lines deleted...]
-        <v>208949895</v>
+        <v>5.0899761823543512</v>
+      </c>
+      <c r="T24" s="117">
+        <v>206876008</v>
+      </c>
+      <c r="U24" s="230">
+        <v>3.7389819065840397</v>
+      </c>
+      <c r="V24" s="230"/>
+      <c r="W24" s="231">
+        <v>10368421</v>
+      </c>
+      <c r="X24" s="231"/>
+      <c r="Y24" s="117">
+        <v>196507587</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="236" t="s">
+      <c r="A25" s="240" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="237"/>
-[...3 lines deleted...]
-      <c r="D25" s="227"/>
+      <c r="B25" s="241"/>
+      <c r="C25" s="259">
+        <v>146417421</v>
+      </c>
+      <c r="D25" s="231"/>
       <c r="E25" s="21">
-        <v>5.7656548793978226</v>
-[...12 lines deleted...]
-      <c r="K25" s="227"/>
+        <v>5.7472017838071032</v>
+      </c>
+      <c r="F25" s="231">
+        <v>133455643</v>
+      </c>
+      <c r="G25" s="231"/>
+      <c r="H25" s="231"/>
+      <c r="I25" s="117">
+        <v>12961778</v>
+      </c>
+      <c r="J25" s="231">
+        <v>11966276</v>
+      </c>
+      <c r="K25" s="231"/>
       <c r="L25" s="21">
-        <v>6.454373839755406</v>
-[...1 lines deleted...]
-      <c r="M25" s="121">
+        <v>5.5508283065656308</v>
+      </c>
+      <c r="M25" s="117">
         <v>0</v>
       </c>
-      <c r="N25" s="121">
-[...2 lines deleted...]
-      <c r="O25" s="121">
+      <c r="N25" s="117">
+        <v>11966276</v>
+      </c>
+      <c r="O25" s="117">
         <v>0</v>
       </c>
-      <c r="P25" s="227">
-[...3 lines deleted...]
-      <c r="R25" s="227"/>
+      <c r="P25" s="231">
+        <v>8682127</v>
+      </c>
+      <c r="Q25" s="231"/>
+      <c r="R25" s="231"/>
       <c r="S25" s="21">
-        <v>1.617993232492754</v>
-[...13 lines deleted...]
-        <v>103865603</v>
+        <v>1.5005894177852843</v>
+      </c>
+      <c r="T25" s="117">
+        <v>106896813</v>
+      </c>
+      <c r="U25" s="230">
+        <v>1.9320038777937825</v>
+      </c>
+      <c r="V25" s="230"/>
+      <c r="W25" s="231">
+        <v>9656645</v>
+      </c>
+      <c r="X25" s="231"/>
+      <c r="Y25" s="117">
+        <v>97240168</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="224"/>
-[...2 lines deleted...]
-      <c r="D26" s="227"/>
+      <c r="A26" s="228"/>
+      <c r="B26" s="229"/>
+      <c r="C26" s="259"/>
+      <c r="D26" s="231"/>
       <c r="E26" s="21"/>
-      <c r="F26" s="227"/>
-[...4 lines deleted...]
-      <c r="K26" s="227"/>
+      <c r="F26" s="231"/>
+      <c r="G26" s="231"/>
+      <c r="H26" s="231"/>
+      <c r="I26" s="117"/>
+      <c r="J26" s="231"/>
+      <c r="K26" s="231"/>
       <c r="L26" s="21"/>
-      <c r="M26" s="121"/>
-[...4 lines deleted...]
-      <c r="R26" s="227"/>
+      <c r="M26" s="117"/>
+      <c r="N26" s="117"/>
+      <c r="O26" s="117"/>
+      <c r="P26" s="231"/>
+      <c r="Q26" s="231"/>
+      <c r="R26" s="231"/>
       <c r="S26" s="21"/>
-      <c r="T26" s="121"/>
-[...4 lines deleted...]
-      <c r="Y26" s="121"/>
+      <c r="T26" s="117"/>
+      <c r="U26" s="230"/>
+      <c r="V26" s="230"/>
+      <c r="W26" s="231"/>
+      <c r="X26" s="231"/>
+      <c r="Y26" s="117"/>
     </row>
     <row r="27" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="224"/>
-[...2 lines deleted...]
-      <c r="D27" s="227"/>
+      <c r="A27" s="228"/>
+      <c r="B27" s="229"/>
+      <c r="C27" s="259"/>
+      <c r="D27" s="231"/>
       <c r="E27" s="21"/>
-      <c r="F27" s="227"/>
-[...4 lines deleted...]
-      <c r="K27" s="227"/>
+      <c r="F27" s="231"/>
+      <c r="G27" s="231"/>
+      <c r="H27" s="231"/>
+      <c r="I27" s="117"/>
+      <c r="J27" s="231"/>
+      <c r="K27" s="231"/>
       <c r="L27" s="21"/>
-      <c r="M27" s="121"/>
-[...4 lines deleted...]
-      <c r="R27" s="227"/>
+      <c r="M27" s="117"/>
+      <c r="N27" s="117"/>
+      <c r="O27" s="117"/>
+      <c r="P27" s="231"/>
+      <c r="Q27" s="231"/>
+      <c r="R27" s="231"/>
       <c r="S27" s="21"/>
-      <c r="T27" s="121"/>
-[...4 lines deleted...]
-      <c r="Y27" s="121"/>
+      <c r="T27" s="117"/>
+      <c r="U27" s="230"/>
+      <c r="V27" s="230"/>
+      <c r="W27" s="231"/>
+      <c r="X27" s="231"/>
+      <c r="Y27" s="117"/>
     </row>
     <row r="28" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="232" t="s">
+      <c r="A28" s="236" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="233"/>
-[...15 lines deleted...]
-      <c r="J28" s="235">
+      <c r="B28" s="237"/>
+      <c r="C28" s="262">
+        <v>884404599</v>
+      </c>
+      <c r="D28" s="239"/>
+      <c r="E28" s="122">
+        <v>34.714801382685231</v>
+      </c>
+      <c r="F28" s="239">
+        <v>607968983</v>
+      </c>
+      <c r="G28" s="239"/>
+      <c r="H28" s="239"/>
+      <c r="I28" s="119">
+        <v>276435616</v>
+      </c>
+      <c r="J28" s="239">
         <v>0</v>
       </c>
-      <c r="K28" s="235"/>
-      <c r="L28" s="126" t="s">
+      <c r="K28" s="239"/>
+      <c r="L28" s="122" t="s">
         <v>108</v>
       </c>
-      <c r="M28" s="122">
+      <c r="M28" s="119">
         <v>0</v>
       </c>
-      <c r="N28" s="122">
+      <c r="N28" s="119">
         <v>0</v>
       </c>
-      <c r="O28" s="122">
+      <c r="O28" s="119">
         <v>0</v>
       </c>
-      <c r="P28" s="235">
-[...19 lines deleted...]
-        <v>569555022</v>
+      <c r="P28" s="239">
+        <v>68879818</v>
+      </c>
+      <c r="Q28" s="239"/>
+      <c r="R28" s="239"/>
+      <c r="S28" s="122">
+        <v>11.904954395366058</v>
+      </c>
+      <c r="T28" s="119">
+        <v>582707187</v>
+      </c>
+      <c r="U28" s="238">
+        <v>10.531581936893728</v>
+      </c>
+      <c r="V28" s="238"/>
+      <c r="W28" s="239">
+        <v>56279406</v>
+      </c>
+      <c r="X28" s="239"/>
+      <c r="Y28" s="119">
+        <v>526427781</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="236" t="s">
+      <c r="A29" s="240" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="237"/>
-[...3 lines deleted...]
-      <c r="D29" s="227"/>
+      <c r="B29" s="241"/>
+      <c r="C29" s="259">
+        <v>380095574</v>
+      </c>
+      <c r="D29" s="231"/>
       <c r="E29" s="21">
-        <v>14.660965680415321</v>
-[...9 lines deleted...]
-      <c r="J29" s="227">
+        <v>14.919576823511902</v>
+      </c>
+      <c r="F29" s="231">
+        <v>212746230</v>
+      </c>
+      <c r="G29" s="231"/>
+      <c r="H29" s="231"/>
+      <c r="I29" s="117">
+        <v>167349344</v>
+      </c>
+      <c r="J29" s="231">
         <v>0</v>
       </c>
-      <c r="K29" s="227"/>
+      <c r="K29" s="231"/>
       <c r="L29" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M29" s="121">
+      <c r="M29" s="117">
         <v>0</v>
       </c>
-      <c r="N29" s="121">
+      <c r="N29" s="117">
         <v>0</v>
       </c>
-      <c r="O29" s="121">
+      <c r="O29" s="117">
         <v>0</v>
       </c>
-      <c r="P29" s="227">
-[...3 lines deleted...]
-      <c r="R29" s="227"/>
+      <c r="P29" s="231">
+        <v>30980548</v>
+      </c>
+      <c r="Q29" s="231"/>
+      <c r="R29" s="231"/>
       <c r="S29" s="21">
-        <v>5.2897903757811129</v>
-[...13 lines deleted...]
-        <v>339271630</v>
+        <v>5.3545729619008169</v>
+      </c>
+      <c r="T29" s="117">
+        <v>352417173</v>
+      </c>
+      <c r="U29" s="230">
+        <v>6.3694260448823883</v>
+      </c>
+      <c r="V29" s="230"/>
+      <c r="W29" s="231">
+        <v>35709496</v>
+      </c>
+      <c r="X29" s="231"/>
+      <c r="Y29" s="117">
+        <v>316707677</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="236" t="s">
+      <c r="A30" s="240" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="237"/>
-[...3 lines deleted...]
-      <c r="D30" s="227"/>
+      <c r="B30" s="241"/>
+      <c r="C30" s="259">
+        <v>12838226</v>
+      </c>
+      <c r="D30" s="231"/>
       <c r="E30" s="21">
-        <v>0.50436545023323121</v>
-[...6 lines deleted...]
-      <c r="I30" s="121">
+        <v>0.5039282543306014</v>
+      </c>
+      <c r="F30" s="231">
+        <v>12838226</v>
+      </c>
+      <c r="G30" s="231"/>
+      <c r="H30" s="231"/>
+      <c r="I30" s="117">
         <v>0</v>
       </c>
-      <c r="J30" s="227">
+      <c r="J30" s="231">
         <v>0</v>
       </c>
-      <c r="K30" s="227"/>
+      <c r="K30" s="231"/>
       <c r="L30" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M30" s="121">
+      <c r="M30" s="117">
         <v>0</v>
       </c>
-      <c r="N30" s="121">
+      <c r="N30" s="117">
         <v>0</v>
       </c>
-      <c r="O30" s="121">
+      <c r="O30" s="117">
         <v>0</v>
       </c>
-      <c r="P30" s="227">
-[...3 lines deleted...]
-      <c r="R30" s="227"/>
+      <c r="P30" s="231">
+        <v>4917584</v>
+      </c>
+      <c r="Q30" s="231"/>
+      <c r="R30" s="231"/>
       <c r="S30" s="21">
-        <v>0.86894407211824454</v>
-[...13 lines deleted...]
-        <v>54912615</v>
+        <v>0.84993855900405846</v>
+      </c>
+      <c r="T30" s="117">
+        <v>58176386</v>
+      </c>
+      <c r="U30" s="230">
+        <v>1.0514532678165804</v>
+      </c>
+      <c r="V30" s="230"/>
+      <c r="W30" s="231">
+        <v>7037298</v>
+      </c>
+      <c r="X30" s="231"/>
+      <c r="Y30" s="117">
+        <v>51139088</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="236" t="s">
+      <c r="A31" s="240" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="237"/>
-[...3 lines deleted...]
-      <c r="D31" s="227"/>
+      <c r="B31" s="241"/>
+      <c r="C31" s="259">
+        <v>279009863</v>
+      </c>
+      <c r="D31" s="231"/>
       <c r="E31" s="21">
-        <v>10.940025370584115</v>
-[...9 lines deleted...]
-      <c r="J31" s="227">
+        <v>10.951743114867291</v>
+      </c>
+      <c r="F31" s="231">
+        <v>213215117</v>
+      </c>
+      <c r="G31" s="231"/>
+      <c r="H31" s="231"/>
+      <c r="I31" s="117">
+        <v>65794746</v>
+      </c>
+      <c r="J31" s="231">
         <v>0</v>
       </c>
-      <c r="K31" s="227"/>
+      <c r="K31" s="231"/>
       <c r="L31" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M31" s="121">
+      <c r="M31" s="117">
         <v>0</v>
       </c>
-      <c r="N31" s="121">
+      <c r="N31" s="117">
         <v>0</v>
       </c>
-      <c r="O31" s="121">
+      <c r="O31" s="117">
         <v>0</v>
       </c>
-      <c r="P31" s="227">
-[...3 lines deleted...]
-      <c r="R31" s="227"/>
+      <c r="P31" s="231">
+        <v>25573296</v>
+      </c>
+      <c r="Q31" s="231"/>
+      <c r="R31" s="231"/>
       <c r="S31" s="21">
-        <v>4.3549157530931772</v>
-[...13 lines deleted...]
-        <v>94698859</v>
+        <v>4.4200018446505949</v>
+      </c>
+      <c r="T31" s="117">
+        <v>91755808</v>
+      </c>
+      <c r="U31" s="230">
+        <v>1.6583523108972553</v>
+      </c>
+      <c r="V31" s="230"/>
+      <c r="W31" s="231">
+        <v>6597899</v>
+      </c>
+      <c r="X31" s="231"/>
+      <c r="Y31" s="117">
+        <v>85157909</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="236" t="s">
+      <c r="A32" s="240" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="237"/>
-[...3 lines deleted...]
-      <c r="D32" s="227"/>
+      <c r="B32" s="241"/>
+      <c r="C32" s="259">
+        <v>212460936</v>
+      </c>
+      <c r="D32" s="231"/>
       <c r="E32" s="21">
-        <v>8.3456740188155258</v>
-[...9 lines deleted...]
-      <c r="J32" s="227">
+        <v>8.3395531899754385</v>
+      </c>
+      <c r="F32" s="231">
+        <v>169169410</v>
+      </c>
+      <c r="G32" s="231"/>
+      <c r="H32" s="231"/>
+      <c r="I32" s="117">
+        <v>43291526</v>
+      </c>
+      <c r="J32" s="231">
         <v>0</v>
       </c>
-      <c r="K32" s="227"/>
+      <c r="K32" s="231"/>
       <c r="L32" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M32" s="121">
+      <c r="M32" s="117">
         <v>0</v>
       </c>
-      <c r="N32" s="121">
+      <c r="N32" s="117">
         <v>0</v>
       </c>
-      <c r="O32" s="121">
+      <c r="O32" s="117">
         <v>0</v>
       </c>
-      <c r="P32" s="227">
-[...3 lines deleted...]
-      <c r="R32" s="227"/>
+      <c r="P32" s="231">
+        <v>7408390</v>
+      </c>
+      <c r="Q32" s="231"/>
+      <c r="R32" s="231"/>
       <c r="S32" s="21">
-        <v>1.3463332136034472</v>
-[...13 lines deleted...]
-        <v>80671918</v>
+        <v>1.2804410298105893</v>
+      </c>
+      <c r="T32" s="117">
+        <v>80357820</v>
+      </c>
+      <c r="U32" s="230">
+        <v>1.4523503132975046</v>
+      </c>
+      <c r="V32" s="230"/>
+      <c r="W32" s="231">
+        <v>6934713</v>
+      </c>
+      <c r="X32" s="231"/>
+      <c r="Y32" s="117">
+        <v>73423107</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="224"/>
-[...2 lines deleted...]
-      <c r="D33" s="227"/>
+      <c r="A33" s="228"/>
+      <c r="B33" s="229"/>
+      <c r="C33" s="259"/>
+      <c r="D33" s="231"/>
       <c r="E33" s="21"/>
-      <c r="F33" s="227"/>
-[...4 lines deleted...]
-      <c r="K33" s="227"/>
+      <c r="F33" s="231"/>
+      <c r="G33" s="231"/>
+      <c r="H33" s="231"/>
+      <c r="I33" s="117"/>
+      <c r="J33" s="231"/>
+      <c r="K33" s="231"/>
       <c r="L33" s="21"/>
-      <c r="M33" s="121"/>
-[...4 lines deleted...]
-      <c r="R33" s="227"/>
+      <c r="M33" s="117"/>
+      <c r="N33" s="117"/>
+      <c r="O33" s="117"/>
+      <c r="P33" s="231"/>
+      <c r="Q33" s="231"/>
+      <c r="R33" s="231"/>
       <c r="S33" s="21"/>
-      <c r="T33" s="121"/>
-[...4 lines deleted...]
-      <c r="Y33" s="121"/>
+      <c r="T33" s="117"/>
+      <c r="U33" s="230"/>
+      <c r="V33" s="230"/>
+      <c r="W33" s="231"/>
+      <c r="X33" s="231"/>
+      <c r="Y33" s="117"/>
     </row>
     <row r="34" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="224"/>
-[...2 lines deleted...]
-      <c r="D34" s="227"/>
+      <c r="A34" s="228"/>
+      <c r="B34" s="229"/>
+      <c r="C34" s="259"/>
+      <c r="D34" s="231"/>
       <c r="E34" s="21"/>
-      <c r="F34" s="227"/>
-[...4 lines deleted...]
-      <c r="K34" s="227"/>
+      <c r="F34" s="231"/>
+      <c r="G34" s="231"/>
+      <c r="H34" s="231"/>
+      <c r="I34" s="117"/>
+      <c r="J34" s="231"/>
+      <c r="K34" s="231"/>
       <c r="L34" s="21"/>
-      <c r="M34" s="121"/>
-[...4 lines deleted...]
-      <c r="R34" s="227"/>
+      <c r="M34" s="117"/>
+      <c r="N34" s="117"/>
+      <c r="O34" s="117"/>
+      <c r="P34" s="231"/>
+      <c r="Q34" s="231"/>
+      <c r="R34" s="231"/>
       <c r="S34" s="21"/>
-      <c r="T34" s="121"/>
-[...4 lines deleted...]
-      <c r="Y34" s="121"/>
+      <c r="T34" s="117"/>
+      <c r="U34" s="230"/>
+      <c r="V34" s="230"/>
+      <c r="W34" s="231"/>
+      <c r="X34" s="231"/>
+      <c r="Y34" s="117"/>
     </row>
     <row r="35" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="232" t="s">
+      <c r="A35" s="236" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="233"/>
-[...25 lines deleted...]
-      <c r="N35" s="122">
+      <c r="B35" s="237"/>
+      <c r="C35" s="262">
+        <v>481482639</v>
+      </c>
+      <c r="D35" s="239"/>
+      <c r="E35" s="122">
+        <v>18.899239331178709</v>
+      </c>
+      <c r="F35" s="239">
+        <v>313526560</v>
+      </c>
+      <c r="G35" s="239"/>
+      <c r="H35" s="239"/>
+      <c r="I35" s="119">
+        <v>167956079</v>
+      </c>
+      <c r="J35" s="239">
+        <v>304444</v>
+      </c>
+      <c r="K35" s="239"/>
+      <c r="L35" s="122">
+        <v>0.14122324881726503</v>
+      </c>
+      <c r="M35" s="119">
+        <v>304444</v>
+      </c>
+      <c r="N35" s="119">
         <v>0</v>
       </c>
-      <c r="O35" s="122">
+      <c r="O35" s="119">
         <v>0</v>
       </c>
-      <c r="P35" s="235">
-[...19 lines deleted...]
-        <v>805141107</v>
+      <c r="P35" s="239">
+        <v>99361466</v>
+      </c>
+      <c r="Q35" s="239"/>
+      <c r="R35" s="239"/>
+      <c r="S35" s="122">
+        <v>17.173299171416442</v>
+      </c>
+      <c r="T35" s="119">
+        <v>853023984</v>
+      </c>
+      <c r="U35" s="238">
+        <v>15.417163512060002</v>
+      </c>
+      <c r="V35" s="238"/>
+      <c r="W35" s="239">
+        <v>120735348</v>
+      </c>
+      <c r="X35" s="239"/>
+      <c r="Y35" s="119">
+        <v>732288636</v>
       </c>
     </row>
     <row r="36" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="236" t="s">
+      <c r="A36" s="240" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="237"/>
-[...3 lines deleted...]
-      <c r="D36" s="227"/>
+      <c r="B36" s="241"/>
+      <c r="C36" s="259">
+        <v>214613737</v>
+      </c>
+      <c r="D36" s="231"/>
       <c r="E36" s="21">
-        <v>8.4595663093813123</v>
-[...12 lines deleted...]
-      <c r="K36" s="227"/>
+        <v>8.4240553049756866</v>
+      </c>
+      <c r="F36" s="231">
+        <v>138165164</v>
+      </c>
+      <c r="G36" s="231"/>
+      <c r="H36" s="231"/>
+      <c r="I36" s="117">
+        <v>76448573</v>
+      </c>
+      <c r="J36" s="231">
+        <v>304444</v>
+      </c>
+      <c r="K36" s="231"/>
       <c r="L36" s="21">
-        <v>0.11755581147863273</v>
-[...4 lines deleted...]
-      <c r="N36" s="121">
+        <v>0.14122324881726503</v>
+      </c>
+      <c r="M36" s="117">
+        <v>304444</v>
+      </c>
+      <c r="N36" s="117">
         <v>0</v>
       </c>
-      <c r="O36" s="121">
+      <c r="O36" s="117">
         <v>0</v>
       </c>
-      <c r="P36" s="227">
-[...3 lines deleted...]
-      <c r="R36" s="227"/>
+      <c r="P36" s="231">
+        <v>61787889</v>
+      </c>
+      <c r="Q36" s="231"/>
+      <c r="R36" s="231"/>
       <c r="S36" s="21">
-        <v>10.734595143089948</v>
-[...13 lines deleted...]
-        <v>625011475</v>
+        <v>10.679209412704026</v>
+      </c>
+      <c r="T36" s="117">
+        <v>662190923</v>
+      </c>
+      <c r="U36" s="230">
+        <v>11.968134457627318</v>
+      </c>
+      <c r="V36" s="230"/>
+      <c r="W36" s="231">
+        <v>90761053</v>
+      </c>
+      <c r="X36" s="231"/>
+      <c r="Y36" s="117">
+        <v>571429870</v>
       </c>
     </row>
     <row r="37" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="236" t="s">
+      <c r="A37" s="240" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="237"/>
-[...3 lines deleted...]
-      <c r="D37" s="227"/>
+      <c r="B37" s="241"/>
+      <c r="C37" s="259">
+        <v>221396170</v>
+      </c>
+      <c r="D37" s="231"/>
       <c r="E37" s="21">
-        <v>8.7226862554538904</v>
-[...9 lines deleted...]
-      <c r="J37" s="227">
+        <v>8.6902805312494937</v>
+      </c>
+      <c r="F37" s="231">
+        <v>171392270</v>
+      </c>
+      <c r="G37" s="231"/>
+      <c r="H37" s="231"/>
+      <c r="I37" s="117">
+        <v>50003900</v>
+      </c>
+      <c r="J37" s="231">
         <v>0</v>
       </c>
-      <c r="K37" s="227"/>
+      <c r="K37" s="231"/>
       <c r="L37" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M37" s="121">
+      <c r="M37" s="117">
         <v>0</v>
       </c>
-      <c r="N37" s="121">
+      <c r="N37" s="117">
         <v>0</v>
       </c>
-      <c r="O37" s="121">
+      <c r="O37" s="117">
         <v>0</v>
       </c>
-      <c r="P37" s="227">
-[...3 lines deleted...]
-      <c r="R37" s="227"/>
+      <c r="P37" s="231">
+        <v>35343365</v>
+      </c>
+      <c r="Q37" s="231"/>
+      <c r="R37" s="231"/>
       <c r="S37" s="21">
-        <v>6.1846692584767267</v>
-[...13 lines deleted...]
-        <v>166254147</v>
+        <v>6.1086274720379921</v>
+      </c>
+      <c r="T37" s="117">
+        <v>174901164</v>
+      </c>
+      <c r="U37" s="230">
+        <v>3.1610832689525203</v>
+      </c>
+      <c r="V37" s="230"/>
+      <c r="W37" s="231">
+        <v>26390232</v>
+      </c>
+      <c r="X37" s="231"/>
+      <c r="Y37" s="117">
+        <v>148510932</v>
       </c>
     </row>
     <row r="38" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="236" t="s">
+      <c r="A38" s="240" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="237"/>
-[...3 lines deleted...]
-      <c r="D38" s="227"/>
+      <c r="B38" s="241"/>
+      <c r="C38" s="259">
+        <v>45472732</v>
+      </c>
+      <c r="D38" s="231"/>
       <c r="E38" s="21">
-        <v>1.7818861009471887</v>
-[...9 lines deleted...]
-      <c r="J38" s="227">
+        <v>1.7849034949535298</v>
+      </c>
+      <c r="F38" s="231">
+        <v>3969126</v>
+      </c>
+      <c r="G38" s="231"/>
+      <c r="H38" s="231"/>
+      <c r="I38" s="117">
+        <v>41503606</v>
+      </c>
+      <c r="J38" s="231">
         <v>0</v>
       </c>
-      <c r="K38" s="227"/>
+      <c r="K38" s="231"/>
       <c r="L38" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M38" s="121">
+      <c r="M38" s="117">
         <v>0</v>
       </c>
-      <c r="N38" s="121">
+      <c r="N38" s="117">
         <v>0</v>
       </c>
-      <c r="O38" s="121">
+      <c r="O38" s="117">
         <v>0</v>
       </c>
-      <c r="P38" s="227">
-[...3 lines deleted...]
-      <c r="R38" s="227"/>
+      <c r="P38" s="231">
+        <v>2230212</v>
+      </c>
+      <c r="Q38" s="231"/>
+      <c r="R38" s="231"/>
       <c r="S38" s="21">
-        <v>0.41843529558453246</v>
-[...13 lines deleted...]
-        <v>13875485</v>
+        <v>0.38546228667442373</v>
+      </c>
+      <c r="T38" s="117">
+        <v>15931897</v>
+      </c>
+      <c r="U38" s="230">
+        <v>0.28794578548016325</v>
+      </c>
+      <c r="V38" s="230"/>
+      <c r="W38" s="231">
+        <v>3584063</v>
+      </c>
+      <c r="X38" s="231"/>
+      <c r="Y38" s="117">
+        <v>12347834</v>
       </c>
     </row>
     <row r="39" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="224"/>
-[...2 lines deleted...]
-      <c r="D39" s="227"/>
+      <c r="A39" s="228"/>
+      <c r="B39" s="229"/>
+      <c r="C39" s="259"/>
+      <c r="D39" s="231"/>
       <c r="E39" s="21"/>
-      <c r="F39" s="227"/>
-[...4 lines deleted...]
-      <c r="K39" s="227"/>
+      <c r="F39" s="231"/>
+      <c r="G39" s="231"/>
+      <c r="H39" s="231"/>
+      <c r="I39" s="117"/>
+      <c r="J39" s="231"/>
+      <c r="K39" s="231"/>
       <c r="L39" s="21"/>
-      <c r="M39" s="121"/>
-[...4 lines deleted...]
-      <c r="R39" s="227"/>
+      <c r="M39" s="117"/>
+      <c r="N39" s="117"/>
+      <c r="O39" s="117"/>
+      <c r="P39" s="231"/>
+      <c r="Q39" s="231"/>
+      <c r="R39" s="231"/>
       <c r="S39" s="21"/>
-      <c r="T39" s="121"/>
-[...4 lines deleted...]
-      <c r="Y39" s="121"/>
+      <c r="T39" s="117"/>
+      <c r="U39" s="230"/>
+      <c r="V39" s="230"/>
+      <c r="W39" s="231"/>
+      <c r="X39" s="231"/>
+      <c r="Y39" s="117"/>
     </row>
     <row r="40" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="224"/>
-[...2 lines deleted...]
-      <c r="D40" s="227"/>
+      <c r="A40" s="228"/>
+      <c r="B40" s="229"/>
+      <c r="C40" s="259"/>
+      <c r="D40" s="231"/>
       <c r="E40" s="21"/>
-      <c r="F40" s="227"/>
-[...4 lines deleted...]
-      <c r="K40" s="227"/>
+      <c r="F40" s="231"/>
+      <c r="G40" s="231"/>
+      <c r="H40" s="231"/>
+      <c r="I40" s="117"/>
+      <c r="J40" s="231"/>
+      <c r="K40" s="231"/>
       <c r="L40" s="21"/>
-      <c r="M40" s="121"/>
-[...4 lines deleted...]
-      <c r="R40" s="227"/>
+      <c r="M40" s="117"/>
+      <c r="N40" s="117"/>
+      <c r="O40" s="117"/>
+      <c r="P40" s="231"/>
+      <c r="Q40" s="231"/>
+      <c r="R40" s="231"/>
       <c r="S40" s="21"/>
-      <c r="T40" s="121"/>
-[...4 lines deleted...]
-      <c r="Y40" s="121"/>
+      <c r="T40" s="117"/>
+      <c r="U40" s="230"/>
+      <c r="V40" s="230"/>
+      <c r="W40" s="231"/>
+      <c r="X40" s="231"/>
+      <c r="Y40" s="117"/>
     </row>
     <row r="41" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="232" t="s">
+      <c r="A41" s="236" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="233"/>
-[...15 lines deleted...]
-      <c r="J41" s="235">
+      <c r="B41" s="237"/>
+      <c r="C41" s="262">
+        <v>91681374</v>
+      </c>
+      <c r="D41" s="239"/>
+      <c r="E41" s="122">
+        <v>3.598693055757936</v>
+      </c>
+      <c r="F41" s="239">
+        <v>75670762</v>
+      </c>
+      <c r="G41" s="239"/>
+      <c r="H41" s="239"/>
+      <c r="I41" s="119">
+        <v>16010612</v>
+      </c>
+      <c r="J41" s="239">
         <v>6972</v>
       </c>
-      <c r="K41" s="235"/>
-[...3 lines deleted...]
-      <c r="M41" s="122">
+      <c r="K41" s="239"/>
+      <c r="L41" s="122">
+        <v>3.2341202019221002E-3</v>
+      </c>
+      <c r="M41" s="119">
         <v>6972</v>
       </c>
-      <c r="N41" s="122">
+      <c r="N41" s="119">
         <v>0</v>
       </c>
-      <c r="O41" s="122">
+      <c r="O41" s="119">
         <v>0</v>
       </c>
-      <c r="P41" s="235">
-[...19 lines deleted...]
-        <v>149474757</v>
+      <c r="P41" s="239">
+        <v>34178301</v>
+      </c>
+      <c r="Q41" s="239"/>
+      <c r="R41" s="239"/>
+      <c r="S41" s="122">
+        <v>5.9072617572261032</v>
+      </c>
+      <c r="T41" s="119">
+        <v>155934961</v>
+      </c>
+      <c r="U41" s="238">
+        <v>2.8182968311283725</v>
+      </c>
+      <c r="V41" s="238"/>
+      <c r="W41" s="239">
+        <v>21501369</v>
+      </c>
+      <c r="X41" s="239"/>
+      <c r="Y41" s="119">
+        <v>134433592</v>
       </c>
     </row>
     <row r="42" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="236" t="s">
+      <c r="A42" s="240" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="237"/>
-[...3 lines deleted...]
-      <c r="D42" s="227"/>
+      <c r="B42" s="241"/>
+      <c r="C42" s="259">
+        <v>40911793</v>
+      </c>
+      <c r="D42" s="231"/>
       <c r="E42" s="21">
-        <v>1.6363758339212562</v>
-[...9 lines deleted...]
-      <c r="J42" s="227">
+        <v>1.6058767331269068</v>
+      </c>
+      <c r="F42" s="231">
+        <v>33970171</v>
+      </c>
+      <c r="G42" s="231"/>
+      <c r="H42" s="231"/>
+      <c r="I42" s="117">
+        <v>6941622</v>
+      </c>
+      <c r="J42" s="231">
         <v>0</v>
       </c>
-      <c r="K42" s="227"/>
+      <c r="K42" s="231"/>
       <c r="L42" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="M42" s="121">
+      <c r="M42" s="117">
         <v>0</v>
       </c>
-      <c r="N42" s="121">
+      <c r="N42" s="117">
         <v>0</v>
       </c>
-      <c r="O42" s="121">
+      <c r="O42" s="117">
         <v>0</v>
       </c>
-      <c r="P42" s="227">
-[...3 lines deleted...]
-      <c r="R42" s="227"/>
+      <c r="P42" s="231">
+        <v>20092608</v>
+      </c>
+      <c r="Q42" s="231"/>
+      <c r="R42" s="231"/>
       <c r="S42" s="21">
-        <v>3.4954460666588867</v>
-[...13 lines deleted...]
-        <v>88362865</v>
+        <v>3.472738297943343</v>
+      </c>
+      <c r="T42" s="117">
+        <v>92905182</v>
+      </c>
+      <c r="U42" s="230">
+        <v>1.6791255684221111</v>
+      </c>
+      <c r="V42" s="230"/>
+      <c r="W42" s="231">
+        <v>13641404</v>
+      </c>
+      <c r="X42" s="231"/>
+      <c r="Y42" s="117">
+        <v>79263778</v>
       </c>
     </row>
     <row r="43" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="241" t="s">
+      <c r="A43" s="245" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="242"/>
-[...15 lines deleted...]
-      <c r="J43" s="265">
+      <c r="B43" s="246"/>
+      <c r="C43" s="268">
+        <v>50769581</v>
+      </c>
+      <c r="D43" s="269"/>
+      <c r="E43" s="124">
+        <v>1.9928163226310291</v>
+      </c>
+      <c r="F43" s="269">
+        <v>41700591</v>
+      </c>
+      <c r="G43" s="269"/>
+      <c r="H43" s="269"/>
+      <c r="I43" s="123">
+        <v>9068990</v>
+      </c>
+      <c r="J43" s="269">
         <v>6972</v>
       </c>
-      <c r="K43" s="265"/>
-[...3 lines deleted...]
-      <c r="M43" s="124">
+      <c r="K43" s="269"/>
+      <c r="L43" s="124">
+        <v>3.2341202019221002E-3</v>
+      </c>
+      <c r="M43" s="123">
         <v>6972</v>
       </c>
-      <c r="N43" s="124">
+      <c r="N43" s="123">
         <v>0</v>
       </c>
-      <c r="O43" s="124">
+      <c r="O43" s="123">
         <v>0</v>
       </c>
-      <c r="P43" s="265">
-[...19 lines deleted...]
-        <v>61111892</v>
+      <c r="P43" s="269">
+        <v>14085693</v>
+      </c>
+      <c r="Q43" s="269"/>
+      <c r="R43" s="269"/>
+      <c r="S43" s="124">
+        <v>2.4345234592827603</v>
+      </c>
+      <c r="T43" s="117">
+        <v>63029779</v>
+      </c>
+      <c r="U43" s="270">
+        <v>1.1391712627062616</v>
+      </c>
+      <c r="V43" s="270"/>
+      <c r="W43" s="269">
+        <v>7859965</v>
+      </c>
+      <c r="X43" s="269"/>
+      <c r="Y43" s="117">
+        <v>55169814</v>
       </c>
     </row>
     <row r="44" spans="1:25" s="6" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="10"/>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="E44" s="23"/>
-      <c r="Q44" s="260"/>
-[...7 lines deleted...]
-      <c r="Y44" s="263"/>
+      <c r="Q44" s="264"/>
+      <c r="R44" s="265"/>
+      <c r="S44" s="265"/>
+      <c r="T44" s="265"/>
+      <c r="U44" s="266"/>
+      <c r="V44" s="267"/>
+      <c r="W44" s="267"/>
+      <c r="X44" s="267"/>
+      <c r="Y44" s="267"/>
     </row>
   </sheetData>
   <mergeCells count="290">
     <mergeCell ref="Q44:T44"/>
     <mergeCell ref="U44:Y44"/>
     <mergeCell ref="W42:X42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="F43:H43"/>
     <mergeCell ref="J43:K43"/>
     <mergeCell ref="P43:R43"/>
     <mergeCell ref="U43:V43"/>
     <mergeCell ref="W43:X43"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="F42:H42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="P42:R42"/>
     <mergeCell ref="U42:V42"/>
     <mergeCell ref="W40:X40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="F41:H41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="P41:R41"/>
@@ -19871,292 +19899,292 @@
     <mergeCell ref="P4:S4"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="P5:R5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R20</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EB73605-E536-47E3-9DBA-14646825EFAE}">
-  <dimension ref="A1:AK37"/>
+  <dimension ref="A1:AK38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1"/>
       <selection pane="topRight" sqref="A1:V1"/>
       <selection pane="bottomLeft" sqref="A1:V1"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1:R1"/>
+      <selection pane="bottomRight" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.6640625" style="24" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.21875" style="24" customWidth="1"/>
     <col min="4" max="4" width="12" style="24" customWidth="1"/>
     <col min="5" max="12" width="10.6640625" style="24" customWidth="1"/>
     <col min="13" max="13" width="9.44140625" style="24" customWidth="1"/>
     <col min="14" max="14" width="10" style="24" customWidth="1"/>
     <col min="15" max="18" width="10.6640625" style="24" customWidth="1"/>
     <col min="19" max="19" width="7.6640625" style="24" customWidth="1"/>
     <col min="20" max="26" width="26.109375" style="24" customWidth="1"/>
     <col min="27" max="28" width="17.44140625" style="24" customWidth="1"/>
     <col min="29" max="29" width="15.6640625" style="24" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="12.6640625" style="24" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="24" customWidth="1"/>
     <col min="32" max="33" width="9" style="24"/>
     <col min="34" max="34" width="12.6640625" style="24" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="16.6640625" style="24" bestFit="1" customWidth="1"/>
     <col min="36" max="16384" width="9" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="273" t="s">
+      <c r="B1" s="277" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="273"/>
-[...15 lines deleted...]
-      <c r="T1" s="273" t="s">
+      <c r="C1" s="277"/>
+      <c r="D1" s="277"/>
+      <c r="E1" s="277"/>
+      <c r="F1" s="277"/>
+      <c r="G1" s="277"/>
+      <c r="H1" s="277"/>
+      <c r="I1" s="277"/>
+      <c r="J1" s="277"/>
+      <c r="K1" s="277"/>
+      <c r="L1" s="277"/>
+      <c r="M1" s="277"/>
+      <c r="N1" s="277"/>
+      <c r="O1" s="277"/>
+      <c r="P1" s="277"/>
+      <c r="Q1" s="277"/>
+      <c r="R1" s="277"/>
+      <c r="T1" s="277" t="s">
         <v>110</v>
       </c>
-      <c r="U1" s="273"/>
-[...4 lines deleted...]
-      <c r="Z1" s="273"/>
+      <c r="U1" s="277"/>
+      <c r="V1" s="277"/>
+      <c r="W1" s="277"/>
+      <c r="X1" s="277"/>
+      <c r="Y1" s="277"/>
+      <c r="Z1" s="277"/>
     </row>
     <row r="2" spans="1:37" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="274" t="s">
+      <c r="A2" s="278" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="277" t="s">
+      <c r="B2" s="281" t="s">
         <v>112</v>
       </c>
-      <c r="C2" s="278"/>
-[...15 lines deleted...]
-      <c r="S2" s="274" t="s">
+      <c r="C2" s="282"/>
+      <c r="D2" s="282"/>
+      <c r="E2" s="282"/>
+      <c r="F2" s="282"/>
+      <c r="G2" s="282"/>
+      <c r="H2" s="282"/>
+      <c r="I2" s="282"/>
+      <c r="J2" s="282"/>
+      <c r="K2" s="282"/>
+      <c r="L2" s="282"/>
+      <c r="M2" s="282"/>
+      <c r="N2" s="282"/>
+      <c r="O2" s="282"/>
+      <c r="P2" s="282"/>
+      <c r="Q2" s="282"/>
+      <c r="R2" s="283"/>
+      <c r="S2" s="278" t="s">
         <v>111</v>
       </c>
-      <c r="T2" s="277" t="s">
+      <c r="T2" s="281" t="s">
         <v>112</v>
       </c>
-      <c r="U2" s="278"/>
-[...4 lines deleted...]
-      <c r="Z2" s="279"/>
+      <c r="U2" s="282"/>
+      <c r="V2" s="282"/>
+      <c r="W2" s="282"/>
+      <c r="X2" s="282"/>
+      <c r="Y2" s="282"/>
+      <c r="Z2" s="283"/>
     </row>
     <row r="3" spans="1:37" ht="6.9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="275"/>
-      <c r="B3" s="280" t="s">
+      <c r="A3" s="279"/>
+      <c r="B3" s="284" t="s">
         <v>113</v>
       </c>
       <c r="C3" s="25"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="28"/>
       <c r="K3" s="29"/>
       <c r="L3" s="28"/>
       <c r="M3" s="28"/>
       <c r="N3" s="28"/>
       <c r="O3" s="28"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="30"/>
-      <c r="S3" s="275"/>
+      <c r="S3" s="279"/>
       <c r="T3" s="31"/>
       <c r="U3" s="32"/>
       <c r="V3" s="32"/>
       <c r="W3" s="32"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="33"/>
     </row>
     <row r="4" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="275"/>
-[...1 lines deleted...]
-      <c r="C4" s="283" t="s">
+      <c r="A4" s="279"/>
+      <c r="B4" s="285"/>
+      <c r="C4" s="287" t="s">
         <v>114</v>
       </c>
-      <c r="D4" s="284"/>
-[...2 lines deleted...]
-      <c r="G4" s="286" t="s">
+      <c r="D4" s="288"/>
+      <c r="E4" s="288"/>
+      <c r="F4" s="289"/>
+      <c r="G4" s="290" t="s">
         <v>115</v>
       </c>
-      <c r="H4" s="287"/>
-[...2 lines deleted...]
-      <c r="K4" s="286" t="s">
+      <c r="H4" s="291"/>
+      <c r="I4" s="291"/>
+      <c r="J4" s="292"/>
+      <c r="K4" s="290" t="s">
         <v>116</v>
       </c>
-      <c r="L4" s="287"/>
-[...2 lines deleted...]
-      <c r="O4" s="286" t="s">
+      <c r="L4" s="291"/>
+      <c r="M4" s="291"/>
+      <c r="N4" s="292"/>
+      <c r="O4" s="290" t="s">
         <v>117</v>
       </c>
-      <c r="P4" s="287"/>
-[...3 lines deleted...]
-      <c r="T4" s="290" t="s">
+      <c r="P4" s="291"/>
+      <c r="Q4" s="291"/>
+      <c r="R4" s="293"/>
+      <c r="S4" s="279"/>
+      <c r="T4" s="294" t="s">
         <v>118</v>
       </c>
-      <c r="U4" s="291"/>
-[...4 lines deleted...]
-      <c r="Z4" s="292"/>
+      <c r="U4" s="295"/>
+      <c r="V4" s="295"/>
+      <c r="W4" s="295"/>
+      <c r="X4" s="295"/>
+      <c r="Y4" s="295"/>
+      <c r="Z4" s="296"/>
     </row>
     <row r="5" spans="1:37" s="36" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="275"/>
-[...1 lines deleted...]
-      <c r="C5" s="117" t="s">
+      <c r="A5" s="279"/>
+      <c r="B5" s="286"/>
+      <c r="C5" s="105" t="s">
         <v>119</v>
       </c>
-      <c r="D5" s="117" t="s">
+      <c r="D5" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="E5" s="117" t="s">
+      <c r="E5" s="105" t="s">
         <v>121</v>
       </c>
-      <c r="F5" s="117" t="s">
+      <c r="F5" s="105" t="s">
         <v>122</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="H5" s="117" t="s">
+      <c r="H5" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="I5" s="117" t="s">
+      <c r="I5" s="105" t="s">
         <v>123</v>
       </c>
-      <c r="J5" s="117" t="s">
+      <c r="J5" s="105" t="s">
         <v>122</v>
       </c>
       <c r="K5" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="L5" s="117" t="s">
+      <c r="L5" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="M5" s="117" t="s">
+      <c r="M5" s="105" t="s">
         <v>123</v>
       </c>
-      <c r="N5" s="117" t="s">
+      <c r="N5" s="105" t="s">
         <v>122</v>
       </c>
       <c r="O5" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="P5" s="117" t="s">
+      <c r="P5" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="Q5" s="117" t="s">
+      <c r="Q5" s="105" t="s">
         <v>123</v>
       </c>
       <c r="R5" s="35" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="275"/>
+      <c r="S5" s="279"/>
       <c r="T5" s="34" t="s">
         <v>124</v>
       </c>
       <c r="U5" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="V5" s="117" t="s">
+      <c r="V5" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="W5" s="117" t="s">
+      <c r="W5" s="105" t="s">
         <v>126</v>
       </c>
-      <c r="X5" s="117" t="s">
+      <c r="X5" s="105" t="s">
         <v>127</v>
       </c>
-      <c r="Y5" s="117" t="s">
+      <c r="Y5" s="105" t="s">
         <v>128</v>
       </c>
       <c r="Z5" s="35" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="276"/>
+      <c r="A6" s="280"/>
       <c r="B6" s="34" t="s">
         <v>130</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>131</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>130</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>132</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>133</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>130</v>
       </c>
       <c r="I6" s="37" t="s">
         <v>132</v>
       </c>
       <c r="J6" s="34" t="s">
@@ -20164,51 +20192,51 @@
       </c>
       <c r="K6" s="34" t="s">
         <v>131</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>130</v>
       </c>
       <c r="M6" s="37" t="s">
         <v>132</v>
       </c>
       <c r="N6" s="34" t="s">
         <v>133</v>
       </c>
       <c r="O6" s="34" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="34" t="s">
         <v>130</v>
       </c>
       <c r="Q6" s="37" t="s">
         <v>132</v>
       </c>
       <c r="R6" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="276"/>
+      <c r="S6" s="280"/>
       <c r="T6" s="34" t="s">
         <v>134</v>
       </c>
       <c r="U6" s="34" t="s">
         <v>135</v>
       </c>
       <c r="V6" s="34" t="s">
         <v>130</v>
       </c>
       <c r="W6" s="37" t="s">
         <v>132</v>
       </c>
       <c r="X6" s="34" t="s">
         <v>133</v>
       </c>
       <c r="Y6" s="34" t="s">
         <v>136</v>
       </c>
       <c r="Z6" s="35" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="39" t="s">
         <v>137</v>
@@ -21542,51 +21570,51 @@
       </c>
       <c r="U22" s="54">
         <v>2629.3739999999998</v>
       </c>
       <c r="V22" s="57">
         <v>23175.134010000002</v>
       </c>
       <c r="W22" s="58">
         <v>29.12</v>
       </c>
       <c r="X22" s="56">
         <v>76809</v>
       </c>
       <c r="Y22" s="55">
         <v>8.7100000000000009</v>
       </c>
       <c r="Z22" s="59">
         <v>8814</v>
       </c>
       <c r="AA22" s="51"/>
       <c r="AB22" s="51"/>
       <c r="AC22" s="51"/>
       <c r="AJ22" s="51"/>
       <c r="AK22" s="51"/>
     </row>
-    <row r="23" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="54">
         <v>77017.56538</v>
       </c>
       <c r="C23" s="54">
         <v>32387.016</v>
       </c>
       <c r="D23" s="54">
         <v>55020.814904999999</v>
       </c>
       <c r="E23" s="55">
         <v>71.44</v>
       </c>
       <c r="F23" s="56">
         <v>1699</v>
       </c>
       <c r="G23" s="54">
         <v>25808.404999999999</v>
       </c>
       <c r="H23" s="54">
         <v>47513.284339999998</v>
       </c>
       <c r="I23" s="55">
@@ -22174,5339 +22202,5546 @@
       <c r="J30" s="56"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="55"/>
       <c r="N30" s="56"/>
       <c r="O30" s="54"/>
       <c r="P30" s="54"/>
       <c r="Q30" s="55"/>
       <c r="R30" s="59"/>
       <c r="S30" s="39" t="s">
         <v>181</v>
       </c>
       <c r="T30" s="54"/>
       <c r="U30" s="54"/>
       <c r="V30" s="57"/>
       <c r="W30" s="58"/>
       <c r="X30" s="56"/>
       <c r="Y30" s="55"/>
       <c r="Z30" s="59"/>
       <c r="AA30" s="51"/>
       <c r="AB30" s="51"/>
       <c r="AC30" s="51"/>
       <c r="AJ30" s="51"/>
       <c r="AK30" s="51"/>
     </row>
-    <row r="31" spans="1:37" s="52" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="128" t="s">
+    <row r="31" spans="1:37" s="148" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="125" t="s">
         <v>148</v>
       </c>
-      <c r="B31" s="129">
-[...8 lines deleted...]
-      <c r="E31" s="130">
+      <c r="B31" s="126">
+        <v>81641.942129999996</v>
+      </c>
+      <c r="C31" s="126">
+        <v>33366.321000000004</v>
+      </c>
+      <c r="D31" s="126">
+        <v>58214.278108999999</v>
+      </c>
+      <c r="E31" s="127">
         <v>71.3</v>
       </c>
       <c r="F31" s="56">
         <v>1745</v>
       </c>
-      <c r="G31" s="129">
-[...5 lines deleted...]
-      <c r="I31" s="130">
+      <c r="G31" s="126">
+        <v>26597.034</v>
+      </c>
+      <c r="H31" s="126">
+        <v>50357.746598999998</v>
+      </c>
+      <c r="I31" s="127">
         <v>86.5</v>
       </c>
       <c r="J31" s="56">
         <v>1893</v>
       </c>
-      <c r="K31" s="129">
-[...5 lines deleted...]
-      <c r="M31" s="130">
+      <c r="K31" s="126">
+        <v>3608.748</v>
+      </c>
+      <c r="L31" s="126">
+        <v>3028.9623620000002</v>
+      </c>
+      <c r="M31" s="127">
         <v>5.2</v>
       </c>
       <c r="N31" s="56">
         <v>839</v>
       </c>
-      <c r="O31" s="129">
+      <c r="O31" s="126">
         <v>3160.5390000000002</v>
       </c>
-      <c r="P31" s="129">
-[...2 lines deleted...]
-      <c r="Q31" s="130">
+      <c r="P31" s="126">
+        <v>4827.5691479999996</v>
+      </c>
+      <c r="Q31" s="127">
         <v>8.2899999999999991</v>
       </c>
       <c r="R31" s="59">
         <v>1527</v>
       </c>
-      <c r="S31" s="128" t="s">
+      <c r="S31" s="125" t="s">
         <v>148</v>
       </c>
-      <c r="T31" s="129">
-[...3 lines deleted...]
-        <v>2537.1439999999998</v>
+      <c r="T31" s="126">
+        <v>296.63400000000001</v>
+      </c>
+      <c r="U31" s="126">
+        <v>2537.3580000000002</v>
       </c>
       <c r="V31" s="57">
-        <v>23427.573021</v>
-[...1 lines deleted...]
-      <c r="W31" s="131">
+        <v>23427.664021000001</v>
+      </c>
+      <c r="W31" s="128">
         <v>28.7</v>
       </c>
       <c r="X31" s="56">
         <v>78978</v>
       </c>
-      <c r="Y31" s="130">
+      <c r="Y31" s="127">
         <v>8.5500000000000007</v>
       </c>
       <c r="Z31" s="59">
-        <v>9234</v>
-[...8 lines deleted...]
-      <c r="A32" s="128" t="s">
+        <v>9233</v>
+      </c>
+      <c r="AA31" s="147"/>
+      <c r="AB31" s="147"/>
+      <c r="AC31" s="147"/>
+      <c r="AJ31" s="147"/>
+      <c r="AK31" s="147"/>
+    </row>
+    <row r="32" spans="1:37" s="148" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="125" t="s">
         <v>149</v>
       </c>
-      <c r="B32" s="129">
-[...8 lines deleted...]
-      <c r="E32" s="130">
+      <c r="B32" s="126">
+        <v>66376.796591999999</v>
+      </c>
+      <c r="C32" s="126">
+        <v>26569.297999999999</v>
+      </c>
+      <c r="D32" s="126">
+        <v>47594.448847</v>
+      </c>
+      <c r="E32" s="127">
         <v>71.7</v>
       </c>
       <c r="F32" s="56">
         <v>1791</v>
       </c>
-      <c r="G32" s="129">
-[...5 lines deleted...]
-      <c r="I32" s="130">
+      <c r="G32" s="126">
+        <v>21434.019</v>
+      </c>
+      <c r="H32" s="126">
+        <v>41639.179922000003</v>
+      </c>
+      <c r="I32" s="127">
         <v>87.49</v>
       </c>
       <c r="J32" s="56">
         <v>1943</v>
       </c>
-      <c r="K32" s="129">
-[...5 lines deleted...]
-      <c r="M32" s="130">
+      <c r="K32" s="126">
+        <v>2729.9639999999999</v>
+      </c>
+      <c r="L32" s="126">
+        <v>2376.8418670000001</v>
+      </c>
+      <c r="M32" s="127">
         <v>4.99</v>
       </c>
       <c r="N32" s="56">
         <v>871</v>
       </c>
-      <c r="O32" s="129">
+      <c r="O32" s="126">
         <v>2405.3150000000001</v>
       </c>
-      <c r="P32" s="129">
-[...2 lines deleted...]
-      <c r="Q32" s="130">
+      <c r="P32" s="126">
+        <v>3578.4270580000002</v>
+      </c>
+      <c r="Q32" s="127">
         <v>7.52</v>
       </c>
       <c r="R32" s="59">
         <v>1488</v>
       </c>
-      <c r="S32" s="128" t="s">
+      <c r="S32" s="125" t="s">
         <v>149</v>
       </c>
-      <c r="T32" s="129">
-[...3 lines deleted...]
-        <v>2150.7359999999999</v>
+      <c r="T32" s="126">
+        <v>237.17099999999999</v>
+      </c>
+      <c r="U32" s="126">
+        <v>2152.3739999999998</v>
       </c>
       <c r="V32" s="57">
-        <v>18782.290181</v>
-[...1 lines deleted...]
-      <c r="W32" s="131">
+        <v>18782.347744999999</v>
+      </c>
+      <c r="W32" s="128">
         <v>28.3</v>
       </c>
       <c r="X32" s="56">
-        <v>79194</v>
-[...2 lines deleted...]
-        <v>9.07</v>
+        <v>79193</v>
+      </c>
+      <c r="Y32" s="127">
+        <v>9.08</v>
       </c>
       <c r="Z32" s="59">
-        <v>8733</v>
-[...8 lines deleted...]
-      <c r="A33" s="128" t="s">
+        <v>8726</v>
+      </c>
+      <c r="AA32" s="147"/>
+      <c r="AB32" s="147"/>
+      <c r="AC32" s="147"/>
+      <c r="AJ32" s="147"/>
+      <c r="AK32" s="147"/>
+    </row>
+    <row r="33" spans="1:37" s="148" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="125" t="s">
         <v>150</v>
       </c>
-      <c r="B33" s="129">
-[...8 lines deleted...]
-      <c r="E33" s="130">
+      <c r="B33" s="126">
+        <v>84017.873447999998</v>
+      </c>
+      <c r="C33" s="126">
+        <v>34046.356</v>
+      </c>
+      <c r="D33" s="126">
+        <v>60616.871485000003</v>
+      </c>
+      <c r="E33" s="127">
         <v>72.150000000000006</v>
       </c>
       <c r="F33" s="56">
         <v>1780</v>
       </c>
-      <c r="G33" s="129">
-[...5 lines deleted...]
-      <c r="I33" s="130">
+      <c r="G33" s="126">
+        <v>27130.617999999999</v>
+      </c>
+      <c r="H33" s="126">
+        <v>52514.520944999997</v>
+      </c>
+      <c r="I33" s="127">
         <v>86.63</v>
       </c>
       <c r="J33" s="56">
-        <v>1935</v>
-[...7 lines deleted...]
-      <c r="M33" s="130">
+        <v>1936</v>
+      </c>
+      <c r="K33" s="126">
+        <v>3581.9789999999998</v>
+      </c>
+      <c r="L33" s="126">
+        <v>3056.362466</v>
+      </c>
+      <c r="M33" s="127">
         <v>5.04</v>
       </c>
       <c r="N33" s="56">
         <v>853</v>
       </c>
-      <c r="O33" s="129">
-[...6 lines deleted...]
-        <v>8.33</v>
+      <c r="O33" s="126">
+        <v>3333.759</v>
+      </c>
+      <c r="P33" s="126">
+        <v>5045.9880739999999</v>
+      </c>
+      <c r="Q33" s="127">
+        <v>8.32</v>
       </c>
       <c r="R33" s="59">
         <v>1514</v>
       </c>
-      <c r="S33" s="128" t="s">
+      <c r="S33" s="125" t="s">
         <v>150</v>
       </c>
-      <c r="T33" s="129">
-[...3 lines deleted...]
-        <v>2526.54</v>
+      <c r="T33" s="126">
+        <v>295.57900000000001</v>
+      </c>
+      <c r="U33" s="126">
+        <v>2529.4169999999999</v>
       </c>
       <c r="V33" s="57">
-        <v>23400.919147000001</v>
-[...1 lines deleted...]
-      <c r="W33" s="131">
+        <v>23401.001962999999</v>
+      </c>
+      <c r="W33" s="128">
         <v>27.85</v>
       </c>
       <c r="X33" s="56">
         <v>79170</v>
       </c>
-      <c r="Y33" s="130">
-        <v>8.5500000000000007</v>
+      <c r="Y33" s="127">
+        <v>8.56</v>
       </c>
       <c r="Z33" s="59">
-        <v>9262</v>
-[...8 lines deleted...]
-      <c r="A34" s="128" t="s">
+        <v>9252</v>
+      </c>
+      <c r="AA33" s="147"/>
+      <c r="AB33" s="147"/>
+      <c r="AC33" s="147"/>
+      <c r="AJ33" s="147"/>
+      <c r="AK33" s="147"/>
+    </row>
+    <row r="34" spans="1:37" s="148" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="125" t="s">
         <v>151</v>
       </c>
-      <c r="B34" s="129">
-[...9 lines deleted...]
-        <v>71.819999999999993</v>
+      <c r="B34" s="126">
+        <v>80219.198569999993</v>
+      </c>
+      <c r="C34" s="126">
+        <v>31756.644</v>
+      </c>
+      <c r="D34" s="126">
+        <v>57601.174182000002</v>
+      </c>
+      <c r="E34" s="127">
+        <v>71.8</v>
       </c>
       <c r="F34" s="56">
         <v>1814</v>
       </c>
-      <c r="G34" s="129">
-[...5 lines deleted...]
-      <c r="I34" s="130">
+      <c r="G34" s="126">
+        <v>25229.614000000001</v>
+      </c>
+      <c r="H34" s="126">
+        <v>49831.734818999998</v>
+      </c>
+      <c r="I34" s="127">
         <v>86.51</v>
       </c>
       <c r="J34" s="56">
         <v>1975</v>
       </c>
-      <c r="K34" s="129">
-[...5 lines deleted...]
-      <c r="M34" s="130">
+      <c r="K34" s="126">
+        <v>3496.9769999999999</v>
+      </c>
+      <c r="L34" s="126">
+        <v>2990.8412619999999</v>
+      </c>
+      <c r="M34" s="127">
         <v>5.19</v>
       </c>
       <c r="N34" s="56">
         <v>855</v>
       </c>
-      <c r="O34" s="129">
-[...5 lines deleted...]
-      <c r="Q34" s="130">
+      <c r="O34" s="126">
+        <v>3030.0529999999999</v>
+      </c>
+      <c r="P34" s="126">
+        <v>4778.5981009999996</v>
+      </c>
+      <c r="Q34" s="127">
         <v>8.3000000000000007</v>
       </c>
       <c r="R34" s="59">
         <v>1577</v>
       </c>
-      <c r="S34" s="128" t="s">
+      <c r="S34" s="125" t="s">
         <v>151</v>
       </c>
-      <c r="T34" s="129">
-[...3 lines deleted...]
-        <v>2481.6219999999998</v>
+      <c r="T34" s="126">
+        <v>286.971</v>
+      </c>
+      <c r="U34" s="126">
+        <v>2492.2199999999998</v>
       </c>
       <c r="V34" s="57">
-        <v>22589.86822</v>
-[...2 lines deleted...]
-        <v>28.18</v>
+        <v>22618.024388000002</v>
+      </c>
+      <c r="W34" s="128">
+        <v>28.2</v>
       </c>
       <c r="X34" s="56">
-        <v>78795</v>
-[...2 lines deleted...]
-        <v>8.66</v>
+        <v>78816</v>
+      </c>
+      <c r="Y34" s="127">
+        <v>8.68</v>
       </c>
       <c r="Z34" s="59">
-        <v>9103</v>
-[...8 lines deleted...]
-      <c r="A35" s="128" t="s">
+        <v>9075</v>
+      </c>
+      <c r="AA34" s="147"/>
+      <c r="AB34" s="147"/>
+      <c r="AC34" s="147"/>
+      <c r="AJ34" s="147"/>
+      <c r="AK34" s="147"/>
+    </row>
+    <row r="35" spans="1:37" s="148" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="125" t="s">
         <v>152</v>
       </c>
-      <c r="B35" s="129">
-[...9 lines deleted...]
-        <v>71.150000000000006</v>
+      <c r="B35" s="126">
+        <v>80253.483607000002</v>
+      </c>
+      <c r="C35" s="126">
+        <v>31559.955000000002</v>
+      </c>
+      <c r="D35" s="126">
+        <v>57079.950594000002</v>
+      </c>
+      <c r="E35" s="127">
+        <v>71.12</v>
       </c>
       <c r="F35" s="56">
-        <v>1808</v>
-[...7 lines deleted...]
-      <c r="I35" s="130">
+        <v>1809</v>
+      </c>
+      <c r="G35" s="126">
+        <v>24926.757000000001</v>
+      </c>
+      <c r="H35" s="126">
+        <v>49250.446753999997</v>
+      </c>
+      <c r="I35" s="127">
         <v>86.28</v>
       </c>
       <c r="J35" s="56">
-        <v>1975</v>
-[...7 lines deleted...]
-      <c r="M35" s="130">
+        <v>1976</v>
+      </c>
+      <c r="K35" s="126">
+        <v>3602.2710000000002</v>
+      </c>
+      <c r="L35" s="126">
+        <v>3076.668048</v>
+      </c>
+      <c r="M35" s="127">
         <v>5.39</v>
       </c>
       <c r="N35" s="56">
         <v>854</v>
       </c>
-      <c r="O35" s="129">
-[...5 lines deleted...]
-      <c r="Q35" s="130">
+      <c r="O35" s="126">
+        <v>3030.9270000000001</v>
+      </c>
+      <c r="P35" s="126">
+        <v>4752.8357919999999</v>
+      </c>
+      <c r="Q35" s="127">
         <v>8.33</v>
       </c>
       <c r="R35" s="59">
         <v>1568</v>
       </c>
-      <c r="S35" s="128" t="s">
+      <c r="S35" s="125" t="s">
         <v>152</v>
       </c>
-      <c r="T35" s="129">
-[...3 lines deleted...]
-        <v>2521.9229999999998</v>
+      <c r="T35" s="126">
+        <v>293.42500000000001</v>
+      </c>
+      <c r="U35" s="126">
+        <v>2531.4720000000002</v>
       </c>
       <c r="V35" s="57">
-        <v>23134.751135999999</v>
-[...2 lines deleted...]
-        <v>28.85</v>
+        <v>23173.533013</v>
+      </c>
+      <c r="W35" s="128">
+        <v>28.88</v>
       </c>
       <c r="X35" s="56">
-        <v>78934</v>
-[...2 lines deleted...]
-        <v>8.6</v>
+        <v>78976</v>
+      </c>
+      <c r="Y35" s="127">
+        <v>8.6300000000000008</v>
       </c>
       <c r="Z35" s="59">
-        <v>9173</v>
-[...44 lines deleted...]
-      <c r="M36" s="133">
+        <v>9154</v>
+      </c>
+      <c r="AA35" s="147"/>
+      <c r="AB35" s="147"/>
+      <c r="AC35" s="147"/>
+      <c r="AJ35" s="147"/>
+      <c r="AK35" s="147"/>
+    </row>
+    <row r="36" spans="1:37" s="148" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="125" t="s">
+        <v>186</v>
+      </c>
+      <c r="B36" s="126">
+        <v>80469.721562000006</v>
+      </c>
+      <c r="C36" s="126">
+        <v>30949.694</v>
+      </c>
+      <c r="D36" s="126">
+        <v>57538.837119000003</v>
+      </c>
+      <c r="E36" s="127">
+        <v>71.5</v>
+      </c>
+      <c r="F36" s="56">
+        <v>1859</v>
+      </c>
+      <c r="G36" s="126">
+        <v>24538.723000000002</v>
+      </c>
+      <c r="H36" s="126">
+        <v>49907.012280000003</v>
+      </c>
+      <c r="I36" s="127">
+        <v>86.74</v>
+      </c>
+      <c r="J36" s="56">
+        <v>2034</v>
+      </c>
+      <c r="K36" s="126">
+        <v>3428.58</v>
+      </c>
+      <c r="L36" s="126">
+        <v>2950.124863</v>
+      </c>
+      <c r="M36" s="127">
         <v>5.13</v>
       </c>
-      <c r="N36" s="60">
-[...8 lines deleted...]
-      <c r="Q36" s="133">
+      <c r="N36" s="56">
+        <v>860</v>
+      </c>
+      <c r="O36" s="126">
+        <v>2982.3910000000001</v>
+      </c>
+      <c r="P36" s="126">
+        <v>4681.6999759999999</v>
+      </c>
+      <c r="Q36" s="127">
         <v>8.14</v>
       </c>
-      <c r="R36" s="61">
+      <c r="R36" s="59">
         <v>1570</v>
       </c>
-      <c r="S36" s="128" t="s">
-[...30 lines deleted...]
-      <c r="A37" s="106" t="s">
+      <c r="S36" s="125" t="s">
+        <v>186</v>
+      </c>
+      <c r="T36" s="126">
+        <v>284.75799999999998</v>
+      </c>
+      <c r="U36" s="126">
+        <v>2514.3240000000001</v>
+      </c>
+      <c r="V36" s="57">
+        <v>22930.884442999999</v>
+      </c>
+      <c r="W36" s="128">
+        <v>28.5</v>
+      </c>
+      <c r="X36" s="56">
+        <v>80528</v>
+      </c>
+      <c r="Y36" s="127">
+        <v>8.83</v>
+      </c>
+      <c r="Z36" s="59">
+        <v>9120</v>
+      </c>
+      <c r="AA36" s="147"/>
+      <c r="AB36" s="147"/>
+      <c r="AC36" s="147"/>
+      <c r="AJ36" s="147"/>
+      <c r="AK36" s="147"/>
+    </row>
+    <row r="37" spans="1:37" s="151" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="149" t="s">
+        <v>187</v>
+      </c>
+      <c r="B37" s="129">
+        <v>84787.210231999998</v>
+      </c>
+      <c r="C37" s="129">
+        <v>33051.904999999999</v>
+      </c>
+      <c r="D37" s="129">
+        <v>60974.107135999999</v>
+      </c>
+      <c r="E37" s="130">
+        <v>71.91</v>
+      </c>
+      <c r="F37" s="60">
+        <v>1845</v>
+      </c>
+      <c r="G37" s="129">
+        <v>26172.403999999999</v>
+      </c>
+      <c r="H37" s="129">
+        <v>52851.417315999999</v>
+      </c>
+      <c r="I37" s="130">
+        <v>86.68</v>
+      </c>
+      <c r="J37" s="60">
+        <v>2019</v>
+      </c>
+      <c r="K37" s="129">
+        <v>3645.5729999999999</v>
+      </c>
+      <c r="L37" s="129">
+        <v>3117.7954279999999</v>
+      </c>
+      <c r="M37" s="130">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="N37" s="60">
+        <v>855</v>
+      </c>
+      <c r="O37" s="129">
+        <v>3233.9279999999999</v>
+      </c>
+      <c r="P37" s="129">
+        <v>5004.8943920000002</v>
+      </c>
+      <c r="Q37" s="130">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="R37" s="61">
+        <v>1548</v>
+      </c>
+      <c r="S37" s="149" t="s">
+        <v>187</v>
+      </c>
+      <c r="T37" s="129">
+        <v>305.05900000000003</v>
+      </c>
+      <c r="U37" s="129">
+        <v>2605.6669999999999</v>
+      </c>
+      <c r="V37" s="62">
+        <v>23813.103095999999</v>
+      </c>
+      <c r="W37" s="131">
+        <v>28.09</v>
+      </c>
+      <c r="X37" s="60">
+        <v>78061</v>
+      </c>
+      <c r="Y37" s="130">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="Z37" s="61">
+        <v>9139</v>
+      </c>
+      <c r="AA37" s="150"/>
+      <c r="AB37" s="150"/>
+      <c r="AC37" s="150"/>
+      <c r="AJ37" s="150"/>
+      <c r="AK37" s="150"/>
+    </row>
+    <row r="38" spans="1:37" s="63" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="104" t="s">
         <v>156</v>
       </c>
-      <c r="B37" s="267" t="s">
+      <c r="B38" s="271" t="s">
         <v>157</v>
       </c>
-      <c r="C37" s="268"/>
-[...15 lines deleted...]
-      <c r="S37" s="106" t="s">
+      <c r="C38" s="272"/>
+      <c r="D38" s="272"/>
+      <c r="E38" s="272"/>
+      <c r="F38" s="272"/>
+      <c r="G38" s="272"/>
+      <c r="H38" s="272"/>
+      <c r="I38" s="272"/>
+      <c r="J38" s="272"/>
+      <c r="K38" s="272"/>
+      <c r="L38" s="272"/>
+      <c r="M38" s="272"/>
+      <c r="N38" s="272"/>
+      <c r="O38" s="272"/>
+      <c r="P38" s="272"/>
+      <c r="Q38" s="272"/>
+      <c r="R38" s="273"/>
+      <c r="S38" s="104" t="s">
         <v>156</v>
       </c>
-      <c r="T37" s="270" t="s">
+      <c r="T38" s="274" t="s">
         <v>182</v>
       </c>
-      <c r="U37" s="271"/>
-[...4 lines deleted...]
-      <c r="Z37" s="272"/>
+      <c r="U38" s="275"/>
+      <c r="V38" s="275"/>
+      <c r="W38" s="275"/>
+      <c r="X38" s="275"/>
+      <c r="Y38" s="275"/>
+      <c r="Z38" s="276"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="B37:R37"/>
-    <mergeCell ref="T37:Z37"/>
+    <mergeCell ref="B38:R38"/>
+    <mergeCell ref="T38:Z38"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="T1:Z1"/>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="S2:S6"/>
     <mergeCell ref="T2:Z2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="T4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{111BFDB5-C7F4-4F03-9CFB-60CA86385931}">
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:N63"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1"/>
       <selection pane="topRight" sqref="A1:V1"/>
       <selection pane="bottomLeft" sqref="A1:V1"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1:M1"/>
+      <selection pane="bottomRight" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.21875" style="66" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9" style="66"/>
+    <col min="1" max="1" width="11.21875" style="64" customWidth="1"/>
+    <col min="2" max="13" width="14.6640625" style="64" customWidth="1"/>
+    <col min="14" max="14" width="9" style="64"/>
+    <col min="15" max="16" width="16.109375" style="64" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="296" t="s">
+      <c r="B1" s="300" t="s">
         <v>158</v>
       </c>
-      <c r="C1" s="296"/>
-[...9 lines deleted...]
-      <c r="M1" s="296"/>
+      <c r="C1" s="300"/>
+      <c r="D1" s="300"/>
+      <c r="E1" s="300"/>
+      <c r="F1" s="300"/>
+      <c r="G1" s="300"/>
+      <c r="H1" s="300"/>
+      <c r="I1" s="300"/>
+      <c r="J1" s="300"/>
+      <c r="K1" s="300"/>
+      <c r="L1" s="300"/>
+      <c r="M1" s="300"/>
     </row>
     <row r="2" spans="1:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="67"/>
-[...11 lines deleted...]
-      <c r="M2" s="68"/>
+      <c r="A2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="297" t="s">
+      <c r="A3" s="301" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="300" t="s">
+      <c r="B3" s="304" t="s">
         <v>159</v>
       </c>
-      <c r="C3" s="301"/>
-[...9 lines deleted...]
-      <c r="M3" s="302"/>
+      <c r="C3" s="305"/>
+      <c r="D3" s="305"/>
+      <c r="E3" s="305"/>
+      <c r="F3" s="305"/>
+      <c r="G3" s="305"/>
+      <c r="H3" s="305"/>
+      <c r="I3" s="305"/>
+      <c r="J3" s="305"/>
+      <c r="K3" s="305"/>
+      <c r="L3" s="305"/>
+      <c r="M3" s="306"/>
     </row>
     <row r="4" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="298"/>
-      <c r="B4" s="303" t="s">
+      <c r="A4" s="302"/>
+      <c r="B4" s="307" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="304"/>
-[...1 lines deleted...]
-      <c r="E4" s="303" t="s">
+      <c r="C4" s="308"/>
+      <c r="D4" s="308"/>
+      <c r="E4" s="307" t="s">
         <v>161</v>
       </c>
-      <c r="F4" s="304"/>
-[...1 lines deleted...]
-      <c r="H4" s="303" t="s">
+      <c r="F4" s="308"/>
+      <c r="G4" s="308"/>
+      <c r="H4" s="307" t="s">
         <v>162</v>
       </c>
-      <c r="I4" s="304"/>
-[...1 lines deleted...]
-      <c r="K4" s="305" t="s">
+      <c r="I4" s="308"/>
+      <c r="J4" s="308"/>
+      <c r="K4" s="309" t="s">
         <v>163</v>
       </c>
-      <c r="L4" s="306"/>
-      <c r="M4" s="307"/>
+      <c r="L4" s="310"/>
+      <c r="M4" s="311"/>
     </row>
     <row r="5" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="298"/>
-      <c r="B5" s="69" t="s">
+      <c r="A5" s="302"/>
+      <c r="B5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="C5" s="70" t="s">
+      <c r="C5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="D5" s="70" t="s">
+      <c r="D5" s="68" t="s">
         <v>122</v>
       </c>
-      <c r="E5" s="69" t="s">
+      <c r="E5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="G5" s="70" t="s">
+      <c r="G5" s="68" t="s">
         <v>122</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="I5" s="70" t="s">
+      <c r="I5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="68" t="s">
         <v>122</v>
       </c>
-      <c r="K5" s="69" t="s">
+      <c r="K5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="L5" s="70" t="s">
+      <c r="L5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="M5" s="71" t="s">
+      <c r="M5" s="69" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="74" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="72" t="s">
+    <row r="6" spans="1:14" s="72" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="303"/>
+      <c r="B6" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="C6" s="69" t="s">
+      <c r="C6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="D6" s="72" t="s">
+      <c r="D6" s="70" t="s">
         <v>165</v>
       </c>
-      <c r="E6" s="72" t="s">
+      <c r="E6" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="F6" s="69" t="s">
+      <c r="F6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="G6" s="72" t="s">
+      <c r="G6" s="70" t="s">
         <v>165</v>
       </c>
-      <c r="H6" s="72" t="s">
+      <c r="H6" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="I6" s="69" t="s">
+      <c r="I6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="72" t="s">
+      <c r="J6" s="70" t="s">
         <v>165</v>
       </c>
-      <c r="K6" s="72" t="s">
+      <c r="K6" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="L6" s="69" t="s">
+      <c r="L6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="M6" s="73" t="s">
+      <c r="M6" s="71" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="39" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="40">
         <v>32410.844000000001</v>
       </c>
       <c r="C7" s="40">
         <v>101959.171235</v>
       </c>
       <c r="D7" s="45">
         <v>3146</v>
       </c>
       <c r="E7" s="40">
         <v>42911.889000000003</v>
       </c>
       <c r="F7" s="40">
         <v>102407.19534000001</v>
       </c>
       <c r="G7" s="45">
         <v>2386</v>
       </c>
       <c r="H7" s="40">
         <v>28274.607</v>
       </c>
       <c r="I7" s="40">
         <v>47542.92755</v>
       </c>
       <c r="J7" s="45">
         <v>1681</v>
       </c>
       <c r="K7" s="40">
         <v>251991.84700000001</v>
       </c>
       <c r="L7" s="40">
         <v>184937.61099799999</v>
       </c>
-      <c r="M7" s="75">
+      <c r="M7" s="73">
         <v>734</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:14" s="77" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="39" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="46">
         <v>33022.008000000002</v>
       </c>
       <c r="C8" s="46">
         <v>107674.81936199999</v>
       </c>
-      <c r="D8" s="76">
+      <c r="D8" s="74">
         <v>3261</v>
       </c>
       <c r="E8" s="46">
         <v>44679.209000000003</v>
       </c>
       <c r="F8" s="46">
         <v>109228.24687800001</v>
       </c>
-      <c r="G8" s="76">
+      <c r="G8" s="74">
         <v>2445</v>
       </c>
       <c r="H8" s="46">
         <v>28209.391</v>
       </c>
       <c r="I8" s="46">
         <v>49941.490259999999</v>
       </c>
-      <c r="J8" s="76">
+      <c r="J8" s="74">
         <v>1770</v>
       </c>
       <c r="K8" s="46">
         <v>255646.995</v>
       </c>
       <c r="L8" s="46">
         <v>191236.55839300001</v>
       </c>
-      <c r="M8" s="77">
+      <c r="M8" s="75">
         <v>748</v>
       </c>
-      <c r="N8" s="78"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N8" s="76"/>
+    </row>
+    <row r="9" spans="1:14" s="77" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="39" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="46">
         <v>31765.935000000001</v>
       </c>
       <c r="C9" s="46">
         <v>116832.69938400001</v>
       </c>
-      <c r="D9" s="76">
+      <c r="D9" s="74">
         <v>3678</v>
       </c>
       <c r="E9" s="46">
         <v>44187.635999999999</v>
       </c>
       <c r="F9" s="46">
         <v>117810.852031</v>
       </c>
-      <c r="G9" s="76">
+      <c r="G9" s="74">
         <v>2666</v>
       </c>
       <c r="H9" s="46">
         <v>27872.42</v>
       </c>
       <c r="I9" s="46">
         <v>54286.798803999998</v>
       </c>
-      <c r="J9" s="76">
+      <c r="J9" s="74">
         <v>1948</v>
       </c>
       <c r="K9" s="46">
         <v>248422.53099999999</v>
       </c>
       <c r="L9" s="46">
         <v>199342.31055299999</v>
       </c>
-      <c r="M9" s="77">
+      <c r="M9" s="75">
         <v>802</v>
       </c>
-      <c r="N9" s="78"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N9" s="76"/>
+    </row>
+    <row r="10" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="39" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="46">
         <v>32433.178</v>
       </c>
       <c r="C10" s="46">
         <v>123419.29786799999</v>
       </c>
-      <c r="D10" s="76">
+      <c r="D10" s="74">
         <v>3805</v>
       </c>
       <c r="E10" s="46">
         <v>44787.065999999999</v>
       </c>
       <c r="F10" s="46">
         <v>123846.474024</v>
       </c>
-      <c r="G10" s="76">
+      <c r="G10" s="74">
         <v>2765</v>
       </c>
       <c r="H10" s="46">
         <v>29170.495999999999</v>
       </c>
       <c r="I10" s="46">
         <v>59880.370183999999</v>
       </c>
-      <c r="J10" s="76">
+      <c r="J10" s="74">
         <v>2053</v>
       </c>
       <c r="K10" s="46">
         <v>253498.916</v>
       </c>
       <c r="L10" s="46">
         <v>206456.32115900001</v>
       </c>
-      <c r="M10" s="77">
+      <c r="M10" s="75">
         <v>814</v>
       </c>
-      <c r="N10" s="80"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N10" s="78"/>
+    </row>
+    <row r="11" spans="1:14" s="77" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="39" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="46">
         <v>32452.77</v>
       </c>
       <c r="C11" s="46">
         <v>128311.332435</v>
       </c>
-      <c r="D11" s="76">
+      <c r="D11" s="74">
         <v>3954</v>
       </c>
       <c r="E11" s="46">
         <v>44349.280000000006</v>
       </c>
       <c r="F11" s="46">
         <v>128509.83057699999</v>
       </c>
-      <c r="G11" s="76">
+      <c r="G11" s="74">
         <v>2898</v>
       </c>
       <c r="H11" s="46">
         <v>31849.916000000005</v>
       </c>
       <c r="I11" s="46">
         <v>68487.242406000005</v>
       </c>
-      <c r="J11" s="76">
+      <c r="J11" s="74">
         <v>2150</v>
       </c>
       <c r="K11" s="46">
         <v>258962.65200000003</v>
       </c>
       <c r="L11" s="46">
         <v>214608.23995000005</v>
       </c>
-      <c r="M11" s="77">
+      <c r="M11" s="75">
         <v>829</v>
       </c>
-      <c r="N11" s="78"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N11" s="76"/>
+    </row>
+    <row r="12" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="39" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="46">
         <v>31470.552</v>
       </c>
       <c r="C12" s="46">
         <v>130821.44566</v>
       </c>
-      <c r="D12" s="76">
+      <c r="D12" s="74">
         <v>4157</v>
       </c>
       <c r="E12" s="46">
         <v>42559.08</v>
       </c>
       <c r="F12" s="46">
         <v>128439.80841099999</v>
       </c>
-      <c r="G12" s="76">
+      <c r="G12" s="74">
         <v>3018</v>
       </c>
       <c r="H12" s="46">
         <v>30811.324000000001</v>
       </c>
       <c r="I12" s="46">
         <v>70715.928832999998</v>
       </c>
-      <c r="J12" s="76">
+      <c r="J12" s="74">
         <v>2295</v>
       </c>
       <c r="K12" s="46">
         <v>235444.38300000006</v>
       </c>
       <c r="L12" s="46">
         <v>213177.66797400001</v>
       </c>
-      <c r="M12" s="77">
+      <c r="M12" s="75">
         <v>905</v>
       </c>
-      <c r="N12" s="80"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N12" s="78"/>
+    </row>
+    <row r="13" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="39" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="46">
         <v>30372.273000000005</v>
       </c>
       <c r="C13" s="46">
         <v>134240.33519500002</v>
       </c>
-      <c r="D13" s="76">
+      <c r="D13" s="74">
         <v>4420</v>
       </c>
       <c r="E13" s="46">
         <v>40376.660000000003</v>
       </c>
       <c r="F13" s="46">
         <v>129667.526484</v>
       </c>
-      <c r="G13" s="76">
+      <c r="G13" s="74">
         <v>3211</v>
       </c>
       <c r="H13" s="46">
         <v>30275.440000000002</v>
       </c>
       <c r="I13" s="46">
         <v>74569.969368000005</v>
       </c>
-      <c r="J13" s="76">
+      <c r="J13" s="74">
         <v>2463</v>
       </c>
       <c r="K13" s="46">
         <v>212491.68299999999</v>
       </c>
       <c r="L13" s="46">
         <v>209337.11870299999</v>
       </c>
-      <c r="M13" s="77">
+      <c r="M13" s="75">
         <v>985</v>
       </c>
-      <c r="N13" s="80"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N13" s="78"/>
+    </row>
+    <row r="14" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="39" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="46">
         <v>32532.221999999994</v>
       </c>
       <c r="C14" s="46">
         <v>140038.05952000001</v>
       </c>
-      <c r="D14" s="76">
+      <c r="D14" s="74">
         <v>4305</v>
       </c>
       <c r="E14" s="46">
         <v>43317.330999999998</v>
       </c>
       <c r="F14" s="46">
         <v>136564.63099799998</v>
       </c>
-      <c r="G14" s="76">
+      <c r="G14" s="74">
         <v>3153</v>
       </c>
       <c r="H14" s="46">
         <v>32431.777999999995</v>
       </c>
       <c r="I14" s="46">
         <v>80425.99338700001</v>
       </c>
-      <c r="J14" s="76">
+      <c r="J14" s="74">
         <v>2480</v>
       </c>
       <c r="K14" s="46">
         <v>230470.62799999997</v>
       </c>
       <c r="L14" s="46">
         <v>224082.70253699998</v>
       </c>
-      <c r="M14" s="77">
+      <c r="M14" s="75">
         <v>972</v>
       </c>
-      <c r="N14" s="80"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N14" s="78"/>
+    </row>
+    <row r="15" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="39" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="46">
         <v>34894.000999999997</v>
       </c>
       <c r="C15" s="46">
         <v>146188.68985600001</v>
       </c>
-      <c r="D15" s="76">
+      <c r="D15" s="74">
         <v>4190</v>
       </c>
       <c r="E15" s="46">
         <v>47613.756000000001</v>
       </c>
       <c r="F15" s="46">
         <v>146822.33268999998</v>
       </c>
-      <c r="G15" s="76">
+      <c r="G15" s="74">
         <v>3084</v>
       </c>
       <c r="H15" s="46">
         <v>34306.012000000002</v>
       </c>
       <c r="I15" s="46">
         <v>84172.065939000022</v>
       </c>
-      <c r="J15" s="76">
+      <c r="J15" s="74">
         <v>2454</v>
       </c>
       <c r="K15" s="46">
         <v>266282.92700000003</v>
       </c>
       <c r="L15" s="46">
         <v>245430.38049599997</v>
       </c>
-      <c r="M15" s="77">
+      <c r="M15" s="75">
         <v>922</v>
       </c>
-      <c r="N15" s="80"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N15" s="78"/>
+    </row>
+    <row r="16" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="39" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="46">
         <v>38888.559000000001</v>
       </c>
       <c r="C16" s="46">
         <v>162799.14229799999</v>
       </c>
-      <c r="D16" s="76">
+      <c r="D16" s="74">
         <v>4186</v>
       </c>
       <c r="E16" s="46">
         <v>47637.453999999998</v>
       </c>
       <c r="F16" s="46">
         <v>148040.77429399997</v>
       </c>
-      <c r="G16" s="76">
+      <c r="G16" s="74">
         <v>3108</v>
       </c>
       <c r="H16" s="46">
         <v>33261.066999999995</v>
       </c>
       <c r="I16" s="46">
         <v>80413.852392000001</v>
       </c>
-      <c r="J16" s="76">
+      <c r="J16" s="74">
         <v>2418</v>
       </c>
       <c r="K16" s="46">
         <v>270894.54699999996</v>
       </c>
       <c r="L16" s="46">
         <v>254678.75739499999</v>
       </c>
-      <c r="M16" s="77">
+      <c r="M16" s="75">
         <v>940</v>
       </c>
-      <c r="N16" s="80"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N16" s="78"/>
+    </row>
+    <row r="17" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="39" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="46">
         <v>40721.566999999995</v>
       </c>
       <c r="C17" s="46">
         <v>176922.68285899999</v>
       </c>
-      <c r="D17" s="76">
+      <c r="D17" s="74">
         <v>4345</v>
       </c>
       <c r="E17" s="46">
         <v>47360.007000000005</v>
       </c>
       <c r="F17" s="46">
         <v>150635.85019299999</v>
       </c>
-      <c r="G17" s="76">
+      <c r="G17" s="74">
         <v>3181</v>
       </c>
       <c r="H17" s="46">
         <v>33406.080999999998</v>
       </c>
       <c r="I17" s="46">
         <v>82004.406014999986</v>
       </c>
-      <c r="J17" s="76">
+      <c r="J17" s="74">
         <v>2455</v>
       </c>
       <c r="K17" s="46">
         <v>267414.22499999998</v>
       </c>
       <c r="L17" s="46">
         <v>259568.005018</v>
       </c>
-      <c r="M17" s="77">
+      <c r="M17" s="75">
         <v>971</v>
       </c>
-      <c r="N17" s="80"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N17" s="78"/>
+    </row>
+    <row r="18" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="53" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="54">
         <v>3015.5619999999999</v>
       </c>
       <c r="C18" s="54">
         <v>13227.095971999999</v>
       </c>
-      <c r="D18" s="82">
+      <c r="D18" s="80">
         <v>4386</v>
       </c>
       <c r="E18" s="54">
         <v>3598.3560000000002</v>
       </c>
       <c r="F18" s="54">
         <v>11608.416998000001</v>
       </c>
-      <c r="G18" s="82">
+      <c r="G18" s="80">
         <v>3226</v>
       </c>
       <c r="H18" s="54">
         <v>2571.8760000000002</v>
       </c>
       <c r="I18" s="54">
         <v>6340.9901479999999</v>
       </c>
-      <c r="J18" s="82">
+      <c r="J18" s="80">
         <v>2466</v>
       </c>
       <c r="K18" s="54">
         <v>23360.591</v>
       </c>
       <c r="L18" s="54">
         <v>20914.453527000001</v>
       </c>
-      <c r="M18" s="83">
+      <c r="M18" s="81">
         <v>895</v>
       </c>
-      <c r="N18" s="80"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N18" s="78"/>
+    </row>
+    <row r="19" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="53" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="54">
         <v>3236.7579999999998</v>
       </c>
       <c r="C19" s="54">
         <v>13648.624975999999</v>
       </c>
-      <c r="D19" s="82">
+      <c r="D19" s="80">
         <v>4217</v>
       </c>
       <c r="E19" s="54">
         <v>3842.348</v>
       </c>
       <c r="F19" s="54">
         <v>11916.714228999999</v>
       </c>
-      <c r="G19" s="82">
+      <c r="G19" s="80">
         <v>3101</v>
       </c>
       <c r="H19" s="54">
         <v>2710.1129999999998</v>
       </c>
       <c r="I19" s="54">
         <v>6470.9088350000002</v>
       </c>
-      <c r="J19" s="82">
+      <c r="J19" s="80">
         <v>2388</v>
       </c>
       <c r="K19" s="54">
         <v>22304.280999999999</v>
       </c>
       <c r="L19" s="54">
         <v>20370.621386999999</v>
       </c>
-      <c r="M19" s="83">
+      <c r="M19" s="81">
         <v>913</v>
       </c>
-      <c r="N19" s="80"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N19" s="78"/>
+    </row>
+    <row r="20" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="53" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="54">
         <v>3522.6439999999998</v>
       </c>
       <c r="C20" s="54">
         <v>14910.696985</v>
       </c>
-      <c r="D20" s="82">
+      <c r="D20" s="80">
         <v>4233</v>
       </c>
       <c r="E20" s="54">
         <v>4085.306</v>
       </c>
       <c r="F20" s="54">
         <v>12788.858775000001</v>
       </c>
-      <c r="G20" s="82">
+      <c r="G20" s="80">
         <v>3130</v>
       </c>
       <c r="H20" s="54">
         <v>2856.6909999999998</v>
       </c>
       <c r="I20" s="54">
         <v>6851.4965869999996</v>
       </c>
-      <c r="J20" s="82">
+      <c r="J20" s="80">
         <v>2398</v>
       </c>
       <c r="K20" s="54">
         <v>23965.149000000001</v>
       </c>
       <c r="L20" s="54">
         <v>22401.732977</v>
       </c>
-      <c r="M20" s="83">
+      <c r="M20" s="81">
         <v>935</v>
       </c>
-      <c r="N20" s="80"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N20" s="78"/>
+    </row>
+    <row r="21" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="53" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="54">
         <v>3339.261</v>
       </c>
       <c r="C21" s="54">
         <v>14456.089566000001</v>
       </c>
-      <c r="D21" s="82">
+      <c r="D21" s="80">
         <v>4329</v>
       </c>
       <c r="E21" s="54">
         <v>3916.029</v>
       </c>
       <c r="F21" s="54">
         <v>12332.277715</v>
       </c>
-      <c r="G21" s="82">
+      <c r="G21" s="80">
         <v>3149</v>
       </c>
       <c r="H21" s="54">
         <v>2758.5070000000001</v>
       </c>
       <c r="I21" s="54">
         <v>6694.4098709999998</v>
       </c>
-      <c r="J21" s="82">
+      <c r="J21" s="80">
         <v>2427</v>
       </c>
       <c r="K21" s="54">
         <v>22540.691999999999</v>
       </c>
       <c r="L21" s="54">
         <v>21596.487664</v>
       </c>
-      <c r="M21" s="83">
+      <c r="M21" s="81">
         <v>958</v>
       </c>
-      <c r="N21" s="80"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N21" s="78"/>
+    </row>
+    <row r="22" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="53" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="54">
         <v>3451.5529999999999</v>
       </c>
       <c r="C22" s="54">
         <v>14715.395064</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="80">
         <v>4263</v>
       </c>
       <c r="E22" s="54">
         <v>4047.1959999999999</v>
       </c>
       <c r="F22" s="54">
         <v>12690.281669</v>
       </c>
-      <c r="G22" s="82">
+      <c r="G22" s="80">
         <v>3136</v>
       </c>
       <c r="H22" s="54">
         <v>2836.6959999999999</v>
       </c>
       <c r="I22" s="54">
         <v>6869.154904</v>
       </c>
-      <c r="J22" s="82">
+      <c r="J22" s="80">
         <v>2422</v>
       </c>
       <c r="K22" s="54">
         <v>23158.266</v>
       </c>
       <c r="L22" s="54">
         <v>22145.839259</v>
       </c>
-      <c r="M22" s="83">
+      <c r="M22" s="81">
         <v>956</v>
       </c>
-      <c r="N22" s="80"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N22" s="78"/>
+    </row>
+    <row r="23" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="54">
         <v>3308.2559999999999</v>
       </c>
       <c r="C23" s="54">
         <v>14260.127367999999</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="80">
         <v>4310</v>
       </c>
       <c r="E23" s="54">
         <v>3933.0039999999999</v>
       </c>
       <c r="F23" s="54">
         <v>12389.275592</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="80">
         <v>3150</v>
       </c>
       <c r="H23" s="54">
         <v>2782.7579999999998</v>
       </c>
       <c r="I23" s="54">
         <v>6776.3604070000001</v>
       </c>
-      <c r="J23" s="82">
+      <c r="J23" s="80">
         <v>2435</v>
       </c>
       <c r="K23" s="54">
         <v>22362.998</v>
       </c>
       <c r="L23" s="54">
         <v>21595.051538</v>
       </c>
-      <c r="M23" s="83">
+      <c r="M23" s="81">
         <v>966</v>
       </c>
-      <c r="N23" s="80"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N23" s="78"/>
+    </row>
+    <row r="24" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="53" t="s">
         <v>154</v>
       </c>
       <c r="B24" s="54">
         <v>3633.248</v>
       </c>
       <c r="C24" s="54">
         <v>15830.429190999999</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="80">
         <v>4357</v>
       </c>
       <c r="E24" s="54">
         <v>4067.098</v>
       </c>
       <c r="F24" s="54">
         <v>13082.249051000001</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="80">
         <v>3217</v>
       </c>
       <c r="H24" s="54">
         <v>2846.4780000000001</v>
       </c>
       <c r="I24" s="54">
         <v>7070.6242069999998</v>
       </c>
-      <c r="J24" s="82">
+      <c r="J24" s="80">
         <v>2484</v>
       </c>
       <c r="K24" s="54">
         <v>21304.985000000001</v>
       </c>
       <c r="L24" s="54">
         <v>21725.100867000001</v>
       </c>
-      <c r="M24" s="83">
+      <c r="M24" s="81">
         <v>1020</v>
       </c>
-      <c r="N24" s="80"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N24" s="78"/>
+    </row>
+    <row r="25" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="53" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="54">
         <v>3435.1219999999998</v>
       </c>
       <c r="C25" s="54">
         <v>14862.267943999999</v>
       </c>
-      <c r="D25" s="82">
+      <c r="D25" s="80">
         <v>4327</v>
       </c>
       <c r="E25" s="54">
         <v>3904.6210000000001</v>
       </c>
       <c r="F25" s="54">
         <v>12436.085171000001</v>
       </c>
-      <c r="G25" s="82">
+      <c r="G25" s="80">
         <v>3185</v>
       </c>
       <c r="H25" s="54">
         <v>2759.1190000000001</v>
       </c>
       <c r="I25" s="54">
         <v>6810.0684959999999</v>
       </c>
-      <c r="J25" s="82">
+      <c r="J25" s="80">
         <v>2468</v>
       </c>
       <c r="K25" s="54">
         <v>21083.882000000001</v>
       </c>
       <c r="L25" s="54">
         <v>21400.205581999999</v>
       </c>
-      <c r="M25" s="83">
+      <c r="M25" s="81">
         <v>1015</v>
       </c>
-      <c r="N25" s="80"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N25" s="78"/>
+    </row>
+    <row r="26" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="54">
         <v>3430.9839999999999</v>
       </c>
       <c r="C26" s="54">
         <v>14997.991311</v>
       </c>
-      <c r="D26" s="82">
+      <c r="D26" s="80">
         <v>4371</v>
       </c>
       <c r="E26" s="54">
         <v>4021.982</v>
       </c>
       <c r="F26" s="54">
         <v>12792.088976999999</v>
       </c>
-      <c r="G26" s="82">
+      <c r="G26" s="80">
         <v>3181</v>
       </c>
       <c r="H26" s="54">
         <v>2836.788</v>
       </c>
       <c r="I26" s="54">
         <v>7003.9303879999998</v>
       </c>
-      <c r="J26" s="82">
+      <c r="J26" s="80">
         <v>2469</v>
       </c>
       <c r="K26" s="54">
         <v>21843.131000000001</v>
       </c>
       <c r="L26" s="54">
         <v>21790.955929</v>
       </c>
-      <c r="M26" s="83">
+      <c r="M26" s="81">
         <v>998</v>
       </c>
-      <c r="N26" s="80"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N26" s="78"/>
+    </row>
+    <row r="27" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="53" t="s">
         <v>177</v>
       </c>
       <c r="B27" s="54">
         <v>3475.6109999999999</v>
       </c>
       <c r="C27" s="54">
         <v>15503.074462</v>
       </c>
-      <c r="D27" s="82">
+      <c r="D27" s="80">
         <v>4461</v>
       </c>
       <c r="E27" s="54">
         <v>4019.64</v>
       </c>
       <c r="F27" s="54">
         <v>13013.140221</v>
       </c>
-      <c r="G27" s="82">
+      <c r="G27" s="80">
         <v>3237</v>
       </c>
       <c r="H27" s="54">
         <v>2855.971</v>
       </c>
       <c r="I27" s="54">
         <v>7119.966187</v>
       </c>
-      <c r="J27" s="82">
+      <c r="J27" s="80">
         <v>2493</v>
       </c>
       <c r="K27" s="54">
         <v>21888.303</v>
       </c>
       <c r="L27" s="54">
         <v>21837.460682000001</v>
       </c>
-      <c r="M27" s="83">
+      <c r="M27" s="81">
         <v>998</v>
       </c>
-      <c r="N27" s="80"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N27" s="78"/>
+    </row>
+    <row r="28" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="53" t="s">
         <v>178</v>
       </c>
       <c r="B28" s="54">
         <v>3290.0659999999998</v>
       </c>
       <c r="C28" s="54">
         <v>14406.131305999999</v>
       </c>
-      <c r="D28" s="82">
+      <c r="D28" s="80">
         <v>4379</v>
       </c>
       <c r="E28" s="54">
         <v>3771.6350000000002</v>
       </c>
       <c r="F28" s="54">
         <v>12096.809133999999</v>
       </c>
-      <c r="G28" s="82">
+      <c r="G28" s="80">
         <v>3207</v>
       </c>
       <c r="H28" s="54">
         <v>2660.201</v>
       </c>
       <c r="I28" s="54">
         <v>6617.8754769999996</v>
       </c>
-      <c r="J28" s="82">
+      <c r="J28" s="80">
         <v>2488</v>
       </c>
       <c r="K28" s="54">
         <v>20665.909</v>
       </c>
       <c r="L28" s="54">
         <v>20893.164561000001</v>
       </c>
-      <c r="M28" s="83">
+      <c r="M28" s="81">
         <v>1011</v>
       </c>
-      <c r="N28" s="80"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N28" s="78"/>
+    </row>
+    <row r="29" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="53" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="54">
         <v>3582.502</v>
       </c>
       <c r="C29" s="54">
         <v>16104.758714</v>
       </c>
-      <c r="D29" s="82">
+      <c r="D29" s="80">
         <v>4495</v>
       </c>
       <c r="E29" s="54">
         <v>4152.7920000000004</v>
       </c>
       <c r="F29" s="54">
         <v>13489.652661</v>
       </c>
-      <c r="G29" s="82">
+      <c r="G29" s="80">
         <v>3248</v>
       </c>
       <c r="H29" s="54">
         <v>2930.8829999999998</v>
       </c>
       <c r="I29" s="54">
         <v>7378.620508</v>
       </c>
-      <c r="J29" s="82">
+      <c r="J29" s="80">
         <v>2518</v>
       </c>
       <c r="K29" s="54">
         <v>22936.038</v>
       </c>
       <c r="L29" s="54">
         <v>22896.931045000001</v>
       </c>
-      <c r="M29" s="83">
+      <c r="M29" s="81">
         <v>998</v>
       </c>
-      <c r="N29" s="80"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N29" s="78"/>
+    </row>
+    <row r="30" spans="1:14" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="39" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="54"/>
       <c r="C30" s="54"/>
-      <c r="D30" s="82"/>
+      <c r="D30" s="80"/>
       <c r="E30" s="54"/>
       <c r="F30" s="54"/>
-      <c r="G30" s="82"/>
+      <c r="G30" s="80"/>
       <c r="H30" s="54"/>
       <c r="I30" s="54"/>
-      <c r="J30" s="82"/>
+      <c r="J30" s="80"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
-      <c r="M30" s="83"/>
-[...3 lines deleted...]
-      <c r="A31" s="128" t="s">
+      <c r="M30" s="81"/>
+      <c r="N30" s="78"/>
+    </row>
+    <row r="31" spans="1:14" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="125" t="s">
         <v>148</v>
       </c>
-      <c r="B31" s="129">
-[...8 lines deleted...]
-      <c r="E31" s="129">
+      <c r="B31" s="126">
+        <v>3548.886</v>
+      </c>
+      <c r="C31" s="126">
+        <v>15557.094195</v>
+      </c>
+      <c r="D31" s="132">
+        <v>4384</v>
+      </c>
+      <c r="E31" s="126">
         <v>4009.3209999999999</v>
       </c>
-      <c r="F31" s="129">
-[...2 lines deleted...]
-      <c r="G31" s="135">
+      <c r="F31" s="126">
+        <v>12972.785222</v>
+      </c>
+      <c r="G31" s="132">
         <v>3236</v>
       </c>
-      <c r="H31" s="129">
-[...5 lines deleted...]
-      <c r="J31" s="135">
+      <c r="H31" s="126">
+        <v>2830.74</v>
+      </c>
+      <c r="I31" s="126">
+        <v>7136.8529010000002</v>
+      </c>
+      <c r="J31" s="132">
         <v>2521</v>
       </c>
-      <c r="K31" s="129">
+      <c r="K31" s="126">
         <v>22977.374</v>
       </c>
-      <c r="L31" s="129">
-[...2 lines deleted...]
-      <c r="M31" s="136">
+      <c r="L31" s="126">
+        <v>22547.545791</v>
+      </c>
+      <c r="M31" s="133">
         <v>981</v>
       </c>
-      <c r="N31" s="80"/>
-[...2 lines deleted...]
-      <c r="A32" s="128" t="s">
+      <c r="N31" s="152"/>
+    </row>
+    <row r="32" spans="1:14" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="125" t="s">
         <v>149</v>
       </c>
-      <c r="B32" s="129">
-[...5 lines deleted...]
-      <c r="D32" s="135">
+      <c r="B32" s="126">
+        <v>2724.826</v>
+      </c>
+      <c r="C32" s="126">
+        <v>12861.507087</v>
+      </c>
+      <c r="D32" s="132">
         <v>4720</v>
       </c>
-      <c r="E32" s="129">
-[...23 lines deleted...]
-      <c r="M32" s="136">
+      <c r="E32" s="126">
+        <v>3186.5940000000001</v>
+      </c>
+      <c r="F32" s="126">
+        <v>10798.682978999999</v>
+      </c>
+      <c r="G32" s="132">
+        <v>3389</v>
+      </c>
+      <c r="H32" s="126">
+        <v>2279.3090000000002</v>
+      </c>
+      <c r="I32" s="126">
+        <v>5916.2811890000003</v>
+      </c>
+      <c r="J32" s="132">
+        <v>2596</v>
+      </c>
+      <c r="K32" s="126">
+        <v>18378.569</v>
+      </c>
+      <c r="L32" s="126">
+        <v>18017.977591999999</v>
+      </c>
+      <c r="M32" s="133">
         <v>980</v>
       </c>
-      <c r="N32" s="80"/>
-[...2 lines deleted...]
-      <c r="A33" s="128" t="s">
+      <c r="N32" s="152"/>
+    </row>
+    <row r="33" spans="1:14" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="125" t="s">
         <v>150</v>
       </c>
-      <c r="B33" s="129">
+      <c r="B33" s="126">
         <v>3696.7289999999998</v>
       </c>
-      <c r="C33" s="129">
-[...2 lines deleted...]
-      <c r="D33" s="135">
+      <c r="C33" s="126">
+        <v>16366.143985999999</v>
+      </c>
+      <c r="D33" s="132">
         <v>4427</v>
       </c>
-      <c r="E33" s="129">
-[...14 lines deleted...]
-      <c r="J33" s="135">
+      <c r="E33" s="126">
+        <v>4238.7370000000001</v>
+      </c>
+      <c r="F33" s="126">
+        <v>13723.529116</v>
+      </c>
+      <c r="G33" s="132">
+        <v>3238</v>
+      </c>
+      <c r="H33" s="126">
+        <v>2988.1529999999998</v>
+      </c>
+      <c r="I33" s="126">
+        <v>7528.2734790000004</v>
+      </c>
+      <c r="J33" s="132">
         <v>2519</v>
       </c>
-      <c r="K33" s="129">
-[...5 lines deleted...]
-      <c r="M33" s="136">
+      <c r="K33" s="126">
+        <v>23122.737000000001</v>
+      </c>
+      <c r="L33" s="126">
+        <v>22998.924904</v>
+      </c>
+      <c r="M33" s="133">
         <v>995</v>
       </c>
-      <c r="N33" s="80"/>
-[...2 lines deleted...]
-      <c r="A34" s="128" t="s">
+      <c r="N33" s="152"/>
+    </row>
+    <row r="34" spans="1:14" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="125" t="s">
         <v>151</v>
       </c>
-      <c r="B34" s="129">
-[...23 lines deleted...]
-      <c r="J34" s="135">
+      <c r="B34" s="126">
+        <v>3527.7109999999998</v>
+      </c>
+      <c r="C34" s="126">
+        <v>15450.316440000001</v>
+      </c>
+      <c r="D34" s="132">
+        <v>4380</v>
+      </c>
+      <c r="E34" s="126">
+        <v>4210.1289999999999</v>
+      </c>
+      <c r="F34" s="126">
+        <v>13559.187808000001</v>
+      </c>
+      <c r="G34" s="132">
+        <v>3221</v>
+      </c>
+      <c r="H34" s="126">
+        <v>2701.9540000000002</v>
+      </c>
+      <c r="I34" s="126">
+        <v>6718.2627739999998</v>
+      </c>
+      <c r="J34" s="132">
         <v>2486</v>
       </c>
-      <c r="K34" s="129">
-[...5 lines deleted...]
-      <c r="M34" s="136">
+      <c r="K34" s="126">
+        <v>21316.85</v>
+      </c>
+      <c r="L34" s="126">
+        <v>21873.407159999999</v>
+      </c>
+      <c r="M34" s="133">
         <v>1026</v>
       </c>
-      <c r="N34" s="80"/>
-[...2 lines deleted...]
-      <c r="A35" s="128" t="s">
+      <c r="N34" s="152"/>
+    </row>
+    <row r="35" spans="1:14" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="125" t="s">
         <v>152</v>
       </c>
-      <c r="B35" s="129">
-[...32 lines deleted...]
-      <c r="M35" s="136">
+      <c r="B35" s="126">
+        <v>3372.596</v>
+      </c>
+      <c r="C35" s="126">
+        <v>15105.476253999999</v>
+      </c>
+      <c r="D35" s="132">
+        <v>4479</v>
+      </c>
+      <c r="E35" s="126">
+        <v>4061.8220000000001</v>
+      </c>
+      <c r="F35" s="126">
+        <v>13317.552798999999</v>
+      </c>
+      <c r="G35" s="132">
+        <v>3279</v>
+      </c>
+      <c r="H35" s="126">
+        <v>2640.1610000000001</v>
+      </c>
+      <c r="I35" s="126">
+        <v>6655.0649810000004</v>
+      </c>
+      <c r="J35" s="132">
+        <v>2521</v>
+      </c>
+      <c r="K35" s="126">
+        <v>21485.376</v>
+      </c>
+      <c r="L35" s="126">
+        <v>22001.85656</v>
+      </c>
+      <c r="M35" s="133">
         <v>1024</v>
       </c>
-      <c r="N35" s="80"/>
-[...38 lines deleted...]
-      <c r="M36" s="138">
+      <c r="N35" s="152"/>
+    </row>
+    <row r="36" spans="1:14" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="125" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" s="126">
+        <v>3467.2979999999998</v>
+      </c>
+      <c r="C36" s="126">
+        <v>15547.700862</v>
+      </c>
+      <c r="D36" s="132">
+        <v>4484</v>
+      </c>
+      <c r="E36" s="126">
+        <v>4196.6480000000001</v>
+      </c>
+      <c r="F36" s="126">
+        <v>13737.615011</v>
+      </c>
+      <c r="G36" s="132">
+        <v>3273</v>
+      </c>
+      <c r="H36" s="126">
+        <v>2661.1640000000002</v>
+      </c>
+      <c r="I36" s="126">
+        <v>6721.7015019999999</v>
+      </c>
+      <c r="J36" s="132">
+        <v>2526</v>
+      </c>
+      <c r="K36" s="126">
+        <v>20624.583999999999</v>
+      </c>
+      <c r="L36" s="126">
+        <v>21531.819744</v>
+      </c>
+      <c r="M36" s="133">
         <v>1044</v>
       </c>
-      <c r="N36" s="80"/>
-[...2 lines deleted...]
-      <c r="A37" s="84" t="s">
+      <c r="N36" s="152"/>
+    </row>
+    <row r="37" spans="1:14" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="125" t="s">
+        <v>187</v>
+      </c>
+      <c r="B37" s="129">
+        <v>3784.4850000000001</v>
+      </c>
+      <c r="C37" s="129">
+        <v>16757.636183999999</v>
+      </c>
+      <c r="D37" s="134">
+        <v>4428</v>
+      </c>
+      <c r="E37" s="129">
+        <v>4478.3940000000002</v>
+      </c>
+      <c r="F37" s="129">
+        <v>14503.547833000001</v>
+      </c>
+      <c r="G37" s="134">
+        <v>3239</v>
+      </c>
+      <c r="H37" s="129">
+        <v>2847.9859999999999</v>
+      </c>
+      <c r="I37" s="129">
+        <v>7100.6887459999998</v>
+      </c>
+      <c r="J37" s="134">
+        <v>2493</v>
+      </c>
+      <c r="K37" s="129">
+        <v>21941.040000000001</v>
+      </c>
+      <c r="L37" s="129">
+        <v>22612.234372999999</v>
+      </c>
+      <c r="M37" s="135">
+        <v>1031</v>
+      </c>
+      <c r="N37" s="152"/>
+    </row>
+    <row r="38" spans="1:14" s="83" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="82" t="s">
         <v>166</v>
       </c>
-      <c r="B37" s="293"/>
-[...19 lines deleted...]
-      <c r="H38" s="87"/>
+      <c r="B38" s="297"/>
+      <c r="C38" s="298"/>
+      <c r="D38" s="298"/>
+      <c r="E38" s="298"/>
+      <c r="F38" s="298"/>
+      <c r="G38" s="298"/>
+      <c r="H38" s="298"/>
+      <c r="I38" s="298"/>
+      <c r="J38" s="298"/>
+      <c r="K38" s="298"/>
+      <c r="L38" s="298"/>
+      <c r="M38" s="299"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B39" s="86"/>
-[...4 lines deleted...]
-      <c r="H39" s="87"/>
+      <c r="B39" s="84"/>
+      <c r="C39" s="84"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="84"/>
+      <c r="F39" s="84"/>
+      <c r="G39" s="85"/>
+      <c r="H39" s="85"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B40" s="86"/>
-[...4 lines deleted...]
-      <c r="H40" s="87"/>
+      <c r="B40" s="84"/>
+      <c r="C40" s="84"/>
+      <c r="E40" s="84"/>
+      <c r="F40" s="84"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B41" s="86"/>
-[...4 lines deleted...]
-      <c r="H41" s="87"/>
+      <c r="B41" s="84"/>
+      <c r="C41" s="84"/>
+      <c r="E41" s="84"/>
+      <c r="F41" s="84"/>
+      <c r="G41" s="85"/>
+      <c r="H41" s="85"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B42" s="86"/>
-[...4 lines deleted...]
-      <c r="H42" s="87"/>
+      <c r="B42" s="84"/>
+      <c r="C42" s="84"/>
+      <c r="E42" s="84"/>
+      <c r="F42" s="84"/>
+      <c r="G42" s="85"/>
+      <c r="H42" s="85"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B43" s="86"/>
-[...2 lines deleted...]
-      <c r="F43" s="86"/>
+      <c r="B43" s="84"/>
+      <c r="C43" s="84"/>
+      <c r="E43" s="84"/>
+      <c r="F43" s="84"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B44" s="86"/>
-[...2 lines deleted...]
-      <c r="F44" s="86"/>
+      <c r="B44" s="84"/>
+      <c r="C44" s="84"/>
+      <c r="E44" s="84"/>
+      <c r="F44" s="84"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B45" s="86"/>
-[...2 lines deleted...]
-      <c r="F45" s="86"/>
+      <c r="B45" s="84"/>
+      <c r="C45" s="84"/>
+      <c r="E45" s="84"/>
+      <c r="F45" s="84"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B46" s="86"/>
-[...2 lines deleted...]
-      <c r="F46" s="86"/>
+      <c r="B46" s="84"/>
+      <c r="C46" s="84"/>
+      <c r="E46" s="84"/>
+      <c r="F46" s="84"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B47" s="86"/>
-[...2 lines deleted...]
-      <c r="F47" s="86"/>
+      <c r="B47" s="84"/>
+      <c r="C47" s="84"/>
+      <c r="E47" s="84"/>
+      <c r="F47" s="84"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="B48" s="86"/>
-[...2 lines deleted...]
-      <c r="F48" s="86"/>
+      <c r="B48" s="84"/>
+      <c r="C48" s="84"/>
+      <c r="E48" s="84"/>
+      <c r="F48" s="84"/>
     </row>
     <row r="49" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B49" s="86"/>
-[...16 lines deleted...]
-      <c r="M52" s="86"/>
+      <c r="B49" s="84"/>
+      <c r="C49" s="84"/>
+      <c r="E49" s="84"/>
+      <c r="F49" s="84"/>
+    </row>
+    <row r="50" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B50" s="84"/>
+      <c r="C50" s="84"/>
+      <c r="E50" s="84"/>
+      <c r="F50" s="84"/>
     </row>
     <row r="53" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B53" s="86"/>
-[...10 lines deleted...]
-      <c r="M53" s="86"/>
+      <c r="B53" s="84"/>
+      <c r="C53" s="84"/>
+      <c r="D53" s="84"/>
+      <c r="E53" s="84"/>
+      <c r="F53" s="84"/>
+      <c r="G53" s="84"/>
+      <c r="H53" s="84"/>
+      <c r="I53" s="84"/>
+      <c r="J53" s="84"/>
+      <c r="K53" s="84"/>
+      <c r="L53" s="84"/>
+      <c r="M53" s="84"/>
     </row>
     <row r="54" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B54" s="86"/>
-[...10 lines deleted...]
-      <c r="M54" s="86"/>
+      <c r="B54" s="84"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
+      <c r="G54" s="84"/>
+      <c r="H54" s="84"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="84"/>
+      <c r="L54" s="84"/>
+      <c r="M54" s="84"/>
     </row>
     <row r="55" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B55" s="86"/>
-[...10 lines deleted...]
-      <c r="M55" s="86"/>
+      <c r="B55" s="84"/>
+      <c r="C55" s="84"/>
+      <c r="D55" s="84"/>
+      <c r="E55" s="84"/>
+      <c r="F55" s="84"/>
+      <c r="G55" s="84"/>
+      <c r="H55" s="84"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="84"/>
+      <c r="K55" s="84"/>
+      <c r="L55" s="84"/>
+      <c r="M55" s="84"/>
     </row>
     <row r="56" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B56" s="86"/>
-[...10 lines deleted...]
-      <c r="M56" s="86"/>
+      <c r="B56" s="84"/>
+      <c r="C56" s="84"/>
+      <c r="D56" s="84"/>
+      <c r="E56" s="84"/>
+      <c r="F56" s="84"/>
+      <c r="G56" s="84"/>
+      <c r="H56" s="84"/>
+      <c r="I56" s="84"/>
+      <c r="J56" s="84"/>
+      <c r="K56" s="84"/>
+      <c r="L56" s="84"/>
+      <c r="M56" s="84"/>
     </row>
     <row r="57" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B57" s="86"/>
-[...10 lines deleted...]
-      <c r="M57" s="86"/>
+      <c r="B57" s="84"/>
+      <c r="C57" s="84"/>
+      <c r="D57" s="84"/>
+      <c r="E57" s="84"/>
+      <c r="F57" s="84"/>
+      <c r="G57" s="84"/>
+      <c r="H57" s="84"/>
+      <c r="I57" s="84"/>
+      <c r="J57" s="84"/>
+      <c r="K57" s="84"/>
+      <c r="L57" s="84"/>
+      <c r="M57" s="84"/>
     </row>
     <row r="58" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B58" s="86"/>
-[...10 lines deleted...]
-      <c r="M58" s="86"/>
+      <c r="B58" s="84"/>
+      <c r="C58" s="84"/>
+      <c r="D58" s="84"/>
+      <c r="E58" s="84"/>
+      <c r="F58" s="84"/>
+      <c r="G58" s="84"/>
+      <c r="H58" s="84"/>
+      <c r="I58" s="84"/>
+      <c r="J58" s="84"/>
+      <c r="K58" s="84"/>
+      <c r="L58" s="84"/>
+      <c r="M58" s="84"/>
     </row>
     <row r="59" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B59" s="86"/>
-[...10 lines deleted...]
-      <c r="M59" s="86"/>
+      <c r="B59" s="84"/>
+      <c r="C59" s="84"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="84"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="84"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
     </row>
     <row r="60" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B60" s="86"/>
-[...10 lines deleted...]
-      <c r="M60" s="86"/>
+      <c r="B60" s="84"/>
+      <c r="C60" s="84"/>
+      <c r="D60" s="84"/>
+      <c r="E60" s="84"/>
+      <c r="F60" s="84"/>
+      <c r="G60" s="84"/>
+      <c r="H60" s="84"/>
+      <c r="I60" s="84"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="84"/>
+      <c r="L60" s="84"/>
+      <c r="M60" s="84"/>
     </row>
     <row r="61" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B61" s="86"/>
-[...10 lines deleted...]
-      <c r="M61" s="86"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="84"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
     </row>
     <row r="62" spans="2:13" x14ac:dyDescent="0.3">
-      <c r="B62" s="86"/>
-[...10 lines deleted...]
-      <c r="M62" s="86"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+    </row>
+    <row r="63" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B63" s="84"/>
+      <c r="C63" s="84"/>
+      <c r="D63" s="84"/>
+      <c r="E63" s="84"/>
+      <c r="F63" s="84"/>
+      <c r="G63" s="84"/>
+      <c r="H63" s="84"/>
+      <c r="I63" s="84"/>
+      <c r="J63" s="84"/>
+      <c r="K63" s="84"/>
+      <c r="L63" s="84"/>
+      <c r="M63" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="37" max="12" man="1"/>
+    <brk id="38" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D42C3B1-5899-4BC8-8EDD-7AF2467F6C82}">
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:Z63"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1"/>
       <selection pane="topRight" sqref="A1:V1"/>
       <selection pane="bottomLeft" sqref="A1:V1"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1:M2"/>
+      <selection pane="bottomRight" sqref="A1:Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="66" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="33" max="16384" width="9" style="66"/>
+    <col min="1" max="1" width="11.44140625" style="64" customWidth="1"/>
+    <col min="2" max="13" width="14.77734375" style="64" customWidth="1"/>
+    <col min="14" max="14" width="11.44140625" style="64" customWidth="1"/>
+    <col min="15" max="26" width="14.77734375" style="64" customWidth="1"/>
+    <col min="27" max="27" width="9" style="64" customWidth="1"/>
+    <col min="28" max="28" width="9" style="64"/>
+    <col min="29" max="32" width="11.44140625" style="64" customWidth="1"/>
+    <col min="33" max="16384" width="9" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="296" t="s">
+      <c r="B1" s="300" t="s">
         <v>167</v>
       </c>
-      <c r="C1" s="296"/>
-[...10 lines deleted...]
-      <c r="O1" s="296" t="s">
+      <c r="C1" s="300"/>
+      <c r="D1" s="300"/>
+      <c r="E1" s="300"/>
+      <c r="F1" s="300"/>
+      <c r="G1" s="300"/>
+      <c r="H1" s="300"/>
+      <c r="I1" s="300"/>
+      <c r="J1" s="300"/>
+      <c r="K1" s="300"/>
+      <c r="L1" s="300"/>
+      <c r="M1" s="300"/>
+      <c r="O1" s="300" t="s">
         <v>168</v>
       </c>
-      <c r="P1" s="296"/>
-[...9 lines deleted...]
-      <c r="Z1" s="296"/>
+      <c r="P1" s="300"/>
+      <c r="Q1" s="300"/>
+      <c r="R1" s="300"/>
+      <c r="S1" s="300"/>
+      <c r="T1" s="300"/>
+      <c r="U1" s="300"/>
+      <c r="V1" s="300"/>
+      <c r="W1" s="300"/>
+      <c r="X1" s="300"/>
+      <c r="Y1" s="300"/>
+      <c r="Z1" s="300"/>
     </row>
     <row r="2" spans="1:26" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="311"/>
-[...22 lines deleted...]
-      <c r="Z2" s="68"/>
+      <c r="B2" s="315"/>
+      <c r="C2" s="315"/>
+      <c r="D2" s="315"/>
+      <c r="E2" s="315"/>
+      <c r="F2" s="315"/>
+      <c r="G2" s="315"/>
+      <c r="H2" s="315"/>
+      <c r="I2" s="315"/>
+      <c r="J2" s="315"/>
+      <c r="K2" s="315"/>
+      <c r="L2" s="315"/>
+      <c r="M2" s="315"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
     </row>
     <row r="3" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="297" t="s">
+      <c r="A3" s="301" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="312" t="s">
+      <c r="B3" s="316" t="s">
         <v>169</v>
       </c>
-      <c r="C3" s="313"/>
-[...10 lines deleted...]
-      <c r="N3" s="297" t="s">
+      <c r="C3" s="317"/>
+      <c r="D3" s="317"/>
+      <c r="E3" s="317"/>
+      <c r="F3" s="317"/>
+      <c r="G3" s="317"/>
+      <c r="H3" s="317"/>
+      <c r="I3" s="317"/>
+      <c r="J3" s="317"/>
+      <c r="K3" s="317"/>
+      <c r="L3" s="317"/>
+      <c r="M3" s="318"/>
+      <c r="N3" s="301" t="s">
         <v>111</v>
       </c>
-      <c r="O3" s="312" t="s">
+      <c r="O3" s="316" t="s">
         <v>169</v>
       </c>
-      <c r="P3" s="313"/>
-[...9 lines deleted...]
-      <c r="Z3" s="314"/>
+      <c r="P3" s="317"/>
+      <c r="Q3" s="317"/>
+      <c r="R3" s="317"/>
+      <c r="S3" s="317"/>
+      <c r="T3" s="317"/>
+      <c r="U3" s="317"/>
+      <c r="V3" s="317"/>
+      <c r="W3" s="317"/>
+      <c r="X3" s="317"/>
+      <c r="Y3" s="317"/>
+      <c r="Z3" s="318"/>
     </row>
     <row r="4" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="298"/>
-      <c r="B4" s="315" t="s">
+      <c r="A4" s="302"/>
+      <c r="B4" s="319" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="316"/>
-[...4 lines deleted...]
-      <c r="H4" s="315" t="s">
+      <c r="C4" s="320"/>
+      <c r="D4" s="320"/>
+      <c r="E4" s="320"/>
+      <c r="F4" s="320"/>
+      <c r="G4" s="320"/>
+      <c r="H4" s="319" t="s">
         <v>161</v>
       </c>
-      <c r="I4" s="316"/>
-[...5 lines deleted...]
-      <c r="O4" s="315" t="s">
+      <c r="I4" s="320"/>
+      <c r="J4" s="320"/>
+      <c r="K4" s="320"/>
+      <c r="L4" s="320"/>
+      <c r="M4" s="321"/>
+      <c r="N4" s="302"/>
+      <c r="O4" s="319" t="s">
         <v>162</v>
       </c>
-      <c r="P4" s="316"/>
-[...4 lines deleted...]
-      <c r="U4" s="315" t="s">
+      <c r="P4" s="320"/>
+      <c r="Q4" s="320"/>
+      <c r="R4" s="320"/>
+      <c r="S4" s="320"/>
+      <c r="T4" s="320"/>
+      <c r="U4" s="319" t="s">
         <v>163</v>
       </c>
-      <c r="V4" s="316"/>
-[...3 lines deleted...]
-      <c r="Z4" s="317"/>
+      <c r="V4" s="320"/>
+      <c r="W4" s="320"/>
+      <c r="X4" s="320"/>
+      <c r="Y4" s="320"/>
+      <c r="Z4" s="321"/>
     </row>
     <row r="5" spans="1:26" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="298"/>
-      <c r="B5" s="69" t="s">
+      <c r="A5" s="302"/>
+      <c r="B5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="C5" s="69" t="s">
+      <c r="C5" s="67" t="s">
         <v>125</v>
       </c>
-      <c r="D5" s="70" t="s">
+      <c r="D5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="E5" s="70" t="s">
+      <c r="E5" s="68" t="s">
         <v>122</v>
       </c>
-      <c r="F5" s="70" t="s">
+      <c r="F5" s="68" t="s">
         <v>170</v>
       </c>
-      <c r="G5" s="69" t="s">
+      <c r="G5" s="67" t="s">
         <v>171</v>
       </c>
-      <c r="H5" s="69" t="s">
+      <c r="H5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="I5" s="69" t="s">
+      <c r="I5" s="67" t="s">
         <v>125</v>
       </c>
-      <c r="J5" s="70" t="s">
+      <c r="J5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="K5" s="70" t="s">
+      <c r="K5" s="68" t="s">
         <v>122</v>
       </c>
-      <c r="L5" s="70" t="s">
+      <c r="L5" s="68" t="s">
         <v>170</v>
       </c>
-      <c r="M5" s="88" t="s">
+      <c r="M5" s="86" t="s">
         <v>171</v>
       </c>
-      <c r="N5" s="298"/>
-      <c r="O5" s="69" t="s">
+      <c r="N5" s="302"/>
+      <c r="O5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="P5" s="69" t="s">
+      <c r="P5" s="67" t="s">
         <v>125</v>
       </c>
-      <c r="Q5" s="70" t="s">
+      <c r="Q5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="R5" s="70" t="s">
+      <c r="R5" s="68" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="70" t="s">
+      <c r="S5" s="68" t="s">
         <v>170</v>
       </c>
-      <c r="T5" s="69" t="s">
+      <c r="T5" s="67" t="s">
         <v>171</v>
       </c>
-      <c r="U5" s="69" t="s">
+      <c r="U5" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="V5" s="69" t="s">
+      <c r="V5" s="67" t="s">
         <v>125</v>
       </c>
-      <c r="W5" s="70" t="s">
+      <c r="W5" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="X5" s="70" t="s">
+      <c r="X5" s="68" t="s">
         <v>122</v>
       </c>
-      <c r="Y5" s="70" t="s">
+      <c r="Y5" s="68" t="s">
         <v>170</v>
       </c>
-      <c r="Z5" s="88" t="s">
+      <c r="Z5" s="86" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="74" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="69" t="s">
+    <row r="6" spans="1:26" s="72" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="303"/>
+      <c r="B6" s="67" t="s">
         <v>134</v>
       </c>
-      <c r="C6" s="69" t="s">
+      <c r="C6" s="67" t="s">
         <v>135</v>
       </c>
-      <c r="D6" s="69" t="s">
+      <c r="D6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="E6" s="69" t="s">
+      <c r="E6" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="F6" s="69" t="s">
+      <c r="F6" s="67" t="s">
         <v>136</v>
       </c>
-      <c r="G6" s="69" t="s">
+      <c r="G6" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="H6" s="69" t="s">
+      <c r="H6" s="67" t="s">
         <v>134</v>
       </c>
-      <c r="I6" s="69" t="s">
+      <c r="I6" s="67" t="s">
         <v>135</v>
       </c>
-      <c r="J6" s="69" t="s">
+      <c r="J6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="K6" s="69" t="s">
+      <c r="K6" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="L6" s="69" t="s">
+      <c r="L6" s="67" t="s">
         <v>136</v>
       </c>
-      <c r="M6" s="88" t="s">
+      <c r="M6" s="86" t="s">
         <v>133</v>
       </c>
-      <c r="N6" s="299"/>
-      <c r="O6" s="69" t="s">
+      <c r="N6" s="303"/>
+      <c r="O6" s="67" t="s">
         <v>134</v>
       </c>
-      <c r="P6" s="69" t="s">
+      <c r="P6" s="67" t="s">
         <v>135</v>
       </c>
-      <c r="Q6" s="69" t="s">
+      <c r="Q6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="R6" s="69" t="s">
+      <c r="R6" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="69" t="s">
+      <c r="S6" s="67" t="s">
         <v>136</v>
       </c>
-      <c r="T6" s="69" t="s">
+      <c r="T6" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="U6" s="69" t="s">
+      <c r="U6" s="67" t="s">
         <v>134</v>
       </c>
-      <c r="V6" s="69" t="s">
+      <c r="V6" s="67" t="s">
         <v>135</v>
       </c>
-      <c r="W6" s="69" t="s">
+      <c r="W6" s="67" t="s">
         <v>130</v>
       </c>
-      <c r="X6" s="69" t="s">
+      <c r="X6" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="Y6" s="69" t="s">
+      <c r="Y6" s="67" t="s">
         <v>136</v>
       </c>
-      <c r="Z6" s="88" t="s">
+      <c r="Z6" s="86" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:26" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="39" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="40">
         <v>1091.5630000000001</v>
       </c>
       <c r="C7" s="40">
         <v>8833.7630000000008</v>
       </c>
       <c r="D7" s="40">
         <v>82542.814889000001</v>
       </c>
-      <c r="E7" s="89">
+      <c r="E7" s="87">
         <v>75619</v>
       </c>
-      <c r="F7" s="90">
+      <c r="F7" s="88">
         <v>8.09</v>
       </c>
-      <c r="G7" s="89">
+      <c r="G7" s="87">
         <v>9344</v>
       </c>
       <c r="H7" s="40">
         <v>1498.442</v>
       </c>
       <c r="I7" s="40">
         <v>13096.838</v>
       </c>
       <c r="J7" s="40">
         <v>78182.234773000004</v>
       </c>
-      <c r="K7" s="89">
+      <c r="K7" s="87">
         <v>52176</v>
       </c>
-      <c r="L7" s="90">
+      <c r="L7" s="88">
         <v>8.74</v>
       </c>
-      <c r="M7" s="91">
+      <c r="M7" s="89">
         <v>5970</v>
       </c>
       <c r="N7" s="39" t="s">
         <v>137</v>
       </c>
       <c r="O7" s="40">
         <v>628.32000000000005</v>
       </c>
       <c r="P7" s="40">
         <v>9187.6720000000005</v>
       </c>
       <c r="Q7" s="40">
         <v>30927.201517000001</v>
       </c>
-      <c r="R7" s="89">
+      <c r="R7" s="87">
         <v>49222</v>
       </c>
-      <c r="S7" s="90">
+      <c r="S7" s="88">
         <v>14.62</v>
       </c>
-      <c r="T7" s="89">
+      <c r="T7" s="87">
         <v>3366</v>
       </c>
       <c r="U7" s="40">
         <v>62.353000000000002</v>
       </c>
       <c r="V7" s="40">
         <v>206.255</v>
       </c>
       <c r="W7" s="40">
         <v>1870.7153450000001</v>
       </c>
-      <c r="X7" s="89">
+      <c r="X7" s="87">
         <v>30002</v>
       </c>
-      <c r="Y7" s="90">
+      <c r="Y7" s="88">
         <v>3.31</v>
       </c>
-      <c r="Z7" s="91">
+      <c r="Z7" s="89">
         <v>9070</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:26" s="77" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="39" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="43">
         <v>1110.7919999999999</v>
       </c>
       <c r="C8" s="43">
         <v>9278.61</v>
       </c>
       <c r="D8" s="43">
         <v>87142.154983</v>
       </c>
-      <c r="E8" s="89">
+      <c r="E8" s="87">
         <v>78450</v>
       </c>
-      <c r="F8" s="90">
+      <c r="F8" s="88">
         <v>8.35</v>
       </c>
-      <c r="G8" s="89">
+      <c r="G8" s="87">
         <v>9392</v>
       </c>
       <c r="H8" s="43">
         <v>1516.5350000000001</v>
       </c>
       <c r="I8" s="43">
         <v>13322.24</v>
       </c>
       <c r="J8" s="43">
         <v>83002.120139000006</v>
       </c>
-      <c r="K8" s="89">
+      <c r="K8" s="87">
         <v>54731</v>
       </c>
-      <c r="L8" s="90">
+      <c r="L8" s="88">
         <v>8.7799999999999994</v>
       </c>
-      <c r="M8" s="91">
+      <c r="M8" s="89">
         <v>6230</v>
       </c>
       <c r="N8" s="39" t="s">
         <v>139</v>
       </c>
       <c r="O8" s="43">
         <v>627.12199999999996</v>
       </c>
       <c r="P8" s="43">
         <v>9206.6980000000003</v>
       </c>
       <c r="Q8" s="43">
         <v>31801.949315999998</v>
       </c>
-      <c r="R8" s="89">
+      <c r="R8" s="87">
         <v>50711</v>
       </c>
-      <c r="S8" s="90">
+      <c r="S8" s="88">
         <v>14.68</v>
       </c>
-      <c r="T8" s="89">
+      <c r="T8" s="87">
         <v>3454</v>
       </c>
       <c r="U8" s="43">
         <v>61.588000000000001</v>
       </c>
       <c r="V8" s="43">
         <v>202.86699999999999</v>
       </c>
       <c r="W8" s="43">
         <v>1851.4748750000001</v>
       </c>
-      <c r="X8" s="89">
+      <c r="X8" s="87">
         <v>30062</v>
       </c>
-      <c r="Y8" s="90">
+      <c r="Y8" s="88">
         <v>3.29</v>
       </c>
-      <c r="Z8" s="91">
+      <c r="Z8" s="89">
         <v>9127</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:26" s="77" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="39" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="43">
         <v>1133.806</v>
       </c>
       <c r="C9" s="43">
         <v>9090.4709999999995</v>
       </c>
       <c r="D9" s="43">
         <v>91425.593477000002</v>
       </c>
-      <c r="E9" s="89">
+      <c r="E9" s="87">
         <v>80636</v>
       </c>
-      <c r="F9" s="90">
+      <c r="F9" s="88">
         <v>8.02</v>
       </c>
-      <c r="G9" s="89">
+      <c r="G9" s="87">
         <v>10057</v>
       </c>
       <c r="H9" s="43">
         <v>1528.7539999999999</v>
       </c>
       <c r="I9" s="43">
         <v>13239.569</v>
       </c>
       <c r="J9" s="43">
         <v>86322.603533000001</v>
       </c>
-      <c r="K9" s="89">
+      <c r="K9" s="87">
         <v>56466</v>
       </c>
-      <c r="L9" s="90">
+      <c r="L9" s="88">
         <v>8.66</v>
       </c>
-      <c r="M9" s="91">
+      <c r="M9" s="89">
         <v>6520</v>
       </c>
       <c r="N9" s="39" t="s">
         <v>141</v>
       </c>
       <c r="O9" s="43">
         <v>641.34799999999996</v>
       </c>
       <c r="P9" s="43">
         <v>9218.6790000000001</v>
       </c>
       <c r="Q9" s="43">
         <v>33105.524850000002</v>
       </c>
-      <c r="R9" s="89">
+      <c r="R9" s="87">
         <v>51619</v>
       </c>
-      <c r="S9" s="90">
+      <c r="S9" s="88">
         <v>14.37</v>
       </c>
-      <c r="T9" s="89">
+      <c r="T9" s="87">
         <v>3591</v>
       </c>
       <c r="U9" s="43">
         <v>57.302</v>
       </c>
       <c r="V9" s="43">
         <v>187.60300000000001</v>
       </c>
       <c r="W9" s="43">
         <v>1725.350097</v>
       </c>
-      <c r="X9" s="89">
+      <c r="X9" s="87">
         <v>30110</v>
       </c>
-      <c r="Y9" s="90">
+      <c r="Y9" s="88">
         <v>3.27</v>
       </c>
-      <c r="Z9" s="91">
+      <c r="Z9" s="89">
         <v>9197</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="39" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="43">
         <v>1159.4949999999999</v>
       </c>
       <c r="C10" s="43">
         <v>9299.3330000000005</v>
       </c>
       <c r="D10" s="43">
         <v>96921.072805999996</v>
       </c>
-      <c r="E10" s="89">
+      <c r="E10" s="87">
         <v>83589</v>
       </c>
-      <c r="F10" s="90">
+      <c r="F10" s="88">
         <v>8.02</v>
       </c>
-      <c r="G10" s="89">
+      <c r="G10" s="87">
         <v>10422</v>
       </c>
       <c r="H10" s="43">
         <v>1558.587</v>
       </c>
       <c r="I10" s="43">
         <v>13463.406000000001</v>
       </c>
       <c r="J10" s="43">
         <v>91013.139851999993</v>
       </c>
-      <c r="K10" s="89">
+      <c r="K10" s="87">
         <v>58395</v>
       </c>
-      <c r="L10" s="90">
+      <c r="L10" s="88">
         <v>8.64</v>
       </c>
-      <c r="M10" s="91">
+      <c r="M10" s="89">
         <v>6760</v>
       </c>
       <c r="N10" s="39" t="s">
         <v>143</v>
       </c>
       <c r="O10" s="43">
         <v>665.94100000000003</v>
       </c>
       <c r="P10" s="43">
         <v>9353.4740000000002</v>
       </c>
       <c r="Q10" s="43">
         <v>35299.650140999998</v>
       </c>
-      <c r="R10" s="89">
+      <c r="R10" s="87">
         <v>53007</v>
       </c>
-      <c r="S10" s="90">
+      <c r="S10" s="88">
         <v>14.05</v>
       </c>
-      <c r="T10" s="89">
+      <c r="T10" s="87">
         <v>3774</v>
       </c>
       <c r="U10" s="43">
         <v>53.018999999999998</v>
       </c>
       <c r="V10" s="43">
         <v>174.584</v>
       </c>
       <c r="W10" s="43">
         <v>1585.4566870000001</v>
       </c>
-      <c r="X10" s="89">
+      <c r="X10" s="87">
         <v>29904</v>
       </c>
-      <c r="Y10" s="90">
+      <c r="Y10" s="88">
         <v>3.29</v>
       </c>
-      <c r="Z10" s="91">
+      <c r="Z10" s="89">
         <v>9081</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:26" s="77" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="39" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="43">
         <v>1192.105</v>
       </c>
       <c r="C11" s="43">
         <v>9494.0550000000003</v>
       </c>
       <c r="D11" s="43">
         <v>101020.37081100002</v>
       </c>
-      <c r="E11" s="89">
+      <c r="E11" s="87">
         <v>84741</v>
       </c>
-      <c r="F11" s="90">
+      <c r="F11" s="88">
         <v>7.96</v>
       </c>
-      <c r="G11" s="89">
+      <c r="G11" s="87">
         <v>10640</v>
       </c>
       <c r="H11" s="43">
         <v>1578.527</v>
       </c>
       <c r="I11" s="43">
         <v>13532.186999999998</v>
       </c>
       <c r="J11" s="43">
         <v>92802.351955000006</v>
       </c>
-      <c r="K11" s="89">
+      <c r="K11" s="87">
         <v>58790</v>
       </c>
-      <c r="L11" s="90">
+      <c r="L11" s="88">
         <v>8.57</v>
       </c>
-      <c r="M11" s="91">
+      <c r="M11" s="89">
         <v>6858</v>
       </c>
       <c r="N11" s="39" t="s">
         <v>144</v>
       </c>
       <c r="O11" s="43">
         <v>710.73099999999988</v>
       </c>
       <c r="P11" s="43">
         <v>9628.6720000000005</v>
       </c>
       <c r="Q11" s="43">
         <v>37890.794038999993</v>
       </c>
-      <c r="R11" s="89">
+      <c r="R11" s="87">
         <v>53312</v>
       </c>
-      <c r="S11" s="90">
+      <c r="S11" s="88">
         <v>13.55</v>
       </c>
-      <c r="T11" s="89">
+      <c r="T11" s="87">
         <v>3935</v>
       </c>
       <c r="U11" s="43">
         <v>51.557999999999993</v>
       </c>
       <c r="V11" s="43">
         <v>170.80300000000003</v>
       </c>
       <c r="W11" s="43">
         <v>1538.9899740000001</v>
       </c>
-      <c r="X11" s="89">
+      <c r="X11" s="87">
         <v>29850</v>
       </c>
-      <c r="Y11" s="90">
+      <c r="Y11" s="88">
         <v>3.31</v>
       </c>
-      <c r="Z11" s="91">
+      <c r="Z11" s="89">
         <v>9010</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="39" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="43">
         <v>1144.675</v>
       </c>
       <c r="C12" s="43">
         <v>8862.2379999999994</v>
       </c>
       <c r="D12" s="43">
         <v>102465.31355399999</v>
       </c>
-      <c r="E12" s="89">
+      <c r="E12" s="87">
         <v>89515</v>
       </c>
-      <c r="F12" s="90">
+      <c r="F12" s="88">
         <v>7.74</v>
       </c>
-      <c r="G12" s="89">
+      <c r="G12" s="87">
         <v>11562</v>
       </c>
       <c r="H12" s="43">
         <v>1476.5769999999998</v>
       </c>
       <c r="I12" s="43">
         <v>12928.807999999999</v>
       </c>
       <c r="J12" s="43">
         <v>93793.490314999974</v>
       </c>
-      <c r="K12" s="89">
+      <c r="K12" s="87">
         <v>63521</v>
       </c>
-      <c r="L12" s="90">
+      <c r="L12" s="88">
         <v>8.76</v>
       </c>
-      <c r="M12" s="92">
+      <c r="M12" s="90">
         <v>7255</v>
       </c>
       <c r="N12" s="39" t="s">
         <v>145</v>
       </c>
       <c r="O12" s="43">
         <v>698.5809999999999</v>
       </c>
       <c r="P12" s="43">
         <v>9523.1620000000003</v>
       </c>
       <c r="Q12" s="43">
         <v>39538.795896000003</v>
       </c>
-      <c r="R12" s="89">
+      <c r="R12" s="87">
         <v>56599</v>
       </c>
-      <c r="S12" s="90">
+      <c r="S12" s="88">
         <v>13.63</v>
       </c>
-      <c r="T12" s="89">
+      <c r="T12" s="87">
         <v>4152</v>
       </c>
       <c r="U12" s="43">
         <v>47.847000000000008</v>
       </c>
       <c r="V12" s="43">
         <v>159.083</v>
       </c>
       <c r="W12" s="43">
         <v>1429.4683399999997</v>
       </c>
-      <c r="X12" s="89">
+      <c r="X12" s="87">
         <v>29876</v>
       </c>
-      <c r="Y12" s="90">
+      <c r="Y12" s="88">
         <v>3.32</v>
       </c>
-      <c r="Z12" s="92">
+      <c r="Z12" s="90">
         <v>8986</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="39" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="43">
         <v>1044.539</v>
       </c>
       <c r="C13" s="43">
         <v>8306.2569999999996</v>
       </c>
       <c r="D13" s="43">
         <v>100668.711515</v>
       </c>
-      <c r="E13" s="89">
+      <c r="E13" s="87">
         <v>96376</v>
       </c>
-      <c r="F13" s="90">
+      <c r="F13" s="88">
         <v>7.95</v>
       </c>
-      <c r="G13" s="89">
+      <c r="G13" s="87">
         <v>12120</v>
       </c>
       <c r="H13" s="43">
         <v>1344.1979999999999</v>
       </c>
       <c r="I13" s="43">
         <v>12022.1</v>
       </c>
       <c r="J13" s="43">
         <v>92496.855234999995</v>
       </c>
-      <c r="K13" s="89">
+      <c r="K13" s="87">
         <v>68812</v>
       </c>
-      <c r="L13" s="90">
+      <c r="L13" s="88">
         <v>8.94</v>
       </c>
-      <c r="M13" s="92">
+      <c r="M13" s="90">
         <v>7694</v>
       </c>
       <c r="N13" s="39" t="s">
         <v>146</v>
       </c>
       <c r="O13" s="43">
         <v>682.101</v>
       </c>
       <c r="P13" s="43">
         <v>9403.8140000000003</v>
       </c>
       <c r="Q13" s="43">
         <v>41852.075249000001</v>
       </c>
-      <c r="R13" s="89">
+      <c r="R13" s="87">
         <v>61358</v>
       </c>
-      <c r="S13" s="90">
+      <c r="S13" s="88">
         <v>13.79</v>
       </c>
-      <c r="T13" s="89">
+      <c r="T13" s="87">
         <v>4451</v>
       </c>
       <c r="U13" s="43">
         <v>47.635999999999996</v>
       </c>
       <c r="V13" s="43">
         <v>155.82499999999996</v>
       </c>
       <c r="W13" s="43">
         <v>1420.39624</v>
       </c>
-      <c r="X13" s="89">
+      <c r="X13" s="87">
         <v>29818</v>
       </c>
-      <c r="Y13" s="90">
+      <c r="Y13" s="88">
         <v>3.27</v>
       </c>
-      <c r="Z13" s="92">
+      <c r="Z13" s="90">
         <v>9115</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="39" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="43">
         <v>1066.8879999999999</v>
       </c>
       <c r="C14" s="43">
         <v>8195.34</v>
       </c>
       <c r="D14" s="43">
         <v>103693.420383</v>
       </c>
-      <c r="E14" s="89">
+      <c r="E14" s="87">
         <v>97192</v>
       </c>
-      <c r="F14" s="90">
+      <c r="F14" s="88">
         <v>7.68</v>
       </c>
-      <c r="G14" s="89">
+      <c r="G14" s="87">
         <v>12653</v>
       </c>
       <c r="H14" s="43">
         <v>1328.559</v>
       </c>
       <c r="I14" s="43">
         <v>11746.239</v>
       </c>
       <c r="J14" s="43">
         <v>93315.691231000004</v>
       </c>
-      <c r="K14" s="89">
+      <c r="K14" s="87">
         <v>70238</v>
       </c>
-      <c r="L14" s="90">
+      <c r="L14" s="88">
         <v>8.84</v>
       </c>
-      <c r="M14" s="92">
+      <c r="M14" s="90">
         <v>7944</v>
       </c>
       <c r="N14" s="39" t="s">
         <v>147</v>
       </c>
       <c r="O14" s="43">
         <v>685.53300000000002</v>
       </c>
       <c r="P14" s="43">
         <v>9320.3070000000007</v>
       </c>
       <c r="Q14" s="43">
         <v>43426.715787000001</v>
       </c>
-      <c r="R14" s="89">
+      <c r="R14" s="87">
         <v>63347</v>
       </c>
-      <c r="S14" s="90">
+      <c r="S14" s="88">
         <v>13.6</v>
       </c>
-      <c r="T14" s="89">
+      <c r="T14" s="87">
         <v>4659</v>
       </c>
       <c r="U14" s="43">
         <v>40.19700000000001</v>
       </c>
       <c r="V14" s="43">
         <v>134.49799999999999</v>
       </c>
       <c r="W14" s="43">
         <v>1208.0107370000001</v>
       </c>
-      <c r="X14" s="89">
+      <c r="X14" s="87">
         <v>30052</v>
       </c>
-      <c r="Y14" s="90">
+      <c r="Y14" s="88">
         <v>3.35</v>
       </c>
-      <c r="Z14" s="92">
+      <c r="Z14" s="90">
         <v>8982</v>
       </c>
     </row>
-    <row r="15" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:26" s="77" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="39" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="43">
         <v>1215.6880000000001</v>
       </c>
       <c r="C15" s="43">
         <v>9047.68</v>
       </c>
       <c r="D15" s="43">
         <v>114254.866836</v>
       </c>
-      <c r="E15" s="89">
+      <c r="E15" s="87">
         <v>93984</v>
       </c>
-      <c r="F15" s="90">
+      <c r="F15" s="88">
         <v>7.44</v>
       </c>
-      <c r="G15" s="89">
+      <c r="G15" s="87">
         <v>12628</v>
       </c>
       <c r="H15" s="43">
         <v>1514.6240000000003</v>
       </c>
       <c r="I15" s="43">
         <v>12756.682999999999</v>
       </c>
       <c r="J15" s="43">
         <v>102739.262099</v>
       </c>
-      <c r="K15" s="89">
+      <c r="K15" s="87">
         <v>67832</v>
       </c>
-      <c r="L15" s="90">
+      <c r="L15" s="88">
         <v>8.42</v>
       </c>
-      <c r="M15" s="92">
+      <c r="M15" s="90">
         <v>8054</v>
       </c>
       <c r="N15" s="39" t="s">
         <v>175</v>
       </c>
       <c r="O15" s="43">
         <v>737.096</v>
       </c>
       <c r="P15" s="43">
         <v>9482.7789999999986</v>
       </c>
       <c r="Q15" s="43">
         <v>45322.137449000002</v>
       </c>
-      <c r="R15" s="89">
+      <c r="R15" s="87">
         <v>61487</v>
       </c>
-      <c r="S15" s="90">
+      <c r="S15" s="88">
         <v>12.87</v>
       </c>
-      <c r="T15" s="89">
+      <c r="T15" s="87">
         <v>4779</v>
       </c>
       <c r="U15" s="43">
         <v>36.384999999999998</v>
       </c>
       <c r="V15" s="43">
         <v>131.75700000000001</v>
       </c>
       <c r="W15" s="43">
         <v>1132.385385</v>
       </c>
-      <c r="X15" s="89">
+      <c r="X15" s="87">
         <v>31122</v>
       </c>
-      <c r="Y15" s="90">
+      <c r="Y15" s="88">
         <v>3.62</v>
       </c>
-      <c r="Z15" s="92">
+      <c r="Z15" s="90">
         <v>8594</v>
       </c>
     </row>
-    <row r="16" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="39" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="43">
         <v>1307.921</v>
       </c>
       <c r="C16" s="43">
         <v>9838.1509999999998</v>
       </c>
       <c r="D16" s="43">
         <v>123873.18785199999</v>
       </c>
-      <c r="E16" s="89">
+      <c r="E16" s="87">
         <v>94710</v>
       </c>
-      <c r="F16" s="90">
+      <c r="F16" s="88">
         <v>7.52</v>
       </c>
-      <c r="G16" s="89">
+      <c r="G16" s="87">
         <v>12591</v>
       </c>
       <c r="H16" s="43">
         <v>1494.4470000000001</v>
       </c>
       <c r="I16" s="43">
         <v>12601.536</v>
       </c>
       <c r="J16" s="43">
         <v>102787.78194199999</v>
       </c>
-      <c r="K16" s="89">
+      <c r="K16" s="87">
         <v>68780</v>
       </c>
-      <c r="L16" s="90">
+      <c r="L16" s="88">
         <v>8.43</v>
       </c>
-      <c r="M16" s="92">
+      <c r="M16" s="90">
         <v>8157</v>
       </c>
       <c r="N16" s="39" t="s">
         <v>176</v>
       </c>
       <c r="O16" s="43">
         <v>689.27900000000011</v>
       </c>
       <c r="P16" s="43">
         <v>9182.9260000000013</v>
       </c>
       <c r="Q16" s="43">
         <v>41698.050508</v>
       </c>
-      <c r="R16" s="89">
+      <c r="R16" s="87">
         <v>60495</v>
       </c>
-      <c r="S16" s="90">
+      <c r="S16" s="88">
         <v>13.32</v>
       </c>
-      <c r="T16" s="89">
+      <c r="T16" s="87">
         <v>4541</v>
       </c>
       <c r="U16" s="43">
         <v>34.86</v>
       </c>
       <c r="V16" s="43">
         <v>129.191</v>
       </c>
       <c r="W16" s="43">
         <v>1246.8475850000002</v>
       </c>
-      <c r="X16" s="89">
+      <c r="X16" s="87">
         <v>35767</v>
       </c>
-      <c r="Y16" s="90">
+      <c r="Y16" s="88">
         <v>3.71</v>
       </c>
-      <c r="Z16" s="92">
+      <c r="Z16" s="90">
         <v>9651</v>
       </c>
     </row>
-    <row r="17" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="39" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="43">
         <v>1325.546</v>
       </c>
       <c r="C17" s="43">
         <v>9712.3670000000002</v>
       </c>
       <c r="D17" s="43">
         <v>127435.89496200002</v>
       </c>
-      <c r="E17" s="89">
+      <c r="E17" s="87">
         <v>96138</v>
       </c>
-      <c r="F17" s="90">
+      <c r="F17" s="88">
         <v>7.33</v>
       </c>
-      <c r="G17" s="89">
+      <c r="G17" s="87">
         <v>13121</v>
       </c>
       <c r="H17" s="43">
         <v>1440.7080000000001</v>
       </c>
       <c r="I17" s="43">
         <v>12125.601999999999</v>
       </c>
       <c r="J17" s="43">
         <v>100159.96350100001</v>
       </c>
-      <c r="K17" s="89">
+      <c r="K17" s="87">
         <v>69521</v>
       </c>
-      <c r="L17" s="90">
+      <c r="L17" s="88">
         <v>8.42</v>
       </c>
-      <c r="M17" s="91">
+      <c r="M17" s="89">
         <v>8260</v>
       </c>
       <c r="N17" s="39" t="s">
         <v>179</v>
       </c>
       <c r="O17" s="43">
         <v>673.1930000000001</v>
       </c>
       <c r="P17" s="43">
         <v>8705.244999999999</v>
       </c>
       <c r="Q17" s="43">
         <v>40699.946205</v>
       </c>
-      <c r="R17" s="89">
+      <c r="R17" s="87">
         <v>60458</v>
       </c>
-      <c r="S17" s="90">
+      <c r="S17" s="88">
         <v>12.93</v>
       </c>
-      <c r="T17" s="89">
+      <c r="T17" s="87">
         <v>4675</v>
       </c>
       <c r="U17" s="43">
         <v>25.733999999999995</v>
       </c>
       <c r="V17" s="43">
         <v>100.011</v>
       </c>
       <c r="W17" s="43">
         <v>926.65346199999999</v>
       </c>
-      <c r="X17" s="89">
+      <c r="X17" s="87">
         <v>36009</v>
       </c>
-      <c r="Y17" s="90">
+      <c r="Y17" s="88">
         <v>3.89</v>
       </c>
-      <c r="Z17" s="91">
+      <c r="Z17" s="89">
         <v>9266</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="53" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="56">
         <v>106.938</v>
       </c>
       <c r="C18" s="56">
         <v>821.64700000000005</v>
       </c>
       <c r="D18" s="56">
         <v>10343.487655999999</v>
       </c>
-      <c r="E18" s="93">
+      <c r="E18" s="91">
         <v>96724</v>
       </c>
-      <c r="F18" s="94">
+      <c r="F18" s="92">
         <v>7.68</v>
       </c>
-      <c r="G18" s="93">
+      <c r="G18" s="91">
         <v>12589</v>
       </c>
       <c r="H18" s="56">
         <v>120.71299999999999</v>
       </c>
       <c r="I18" s="56">
         <v>1034.827</v>
       </c>
       <c r="J18" s="56">
         <v>8275.3486539999994</v>
       </c>
-      <c r="K18" s="93">
+      <c r="K18" s="91">
         <v>68554</v>
       </c>
-      <c r="L18" s="94">
+      <c r="L18" s="92">
         <v>8.57</v>
       </c>
-      <c r="M18" s="95">
+      <c r="M18" s="93">
         <v>7997</v>
       </c>
       <c r="N18" s="53" t="s">
         <v>148</v>
       </c>
       <c r="O18" s="56">
         <v>56.311</v>
       </c>
       <c r="P18" s="56">
         <v>742.81399999999996</v>
       </c>
       <c r="Q18" s="56">
         <v>3329.638653</v>
       </c>
-      <c r="R18" s="93">
+      <c r="R18" s="91">
         <v>59129</v>
       </c>
-      <c r="S18" s="94">
+      <c r="S18" s="92">
         <v>13.19</v>
       </c>
-      <c r="T18" s="93">
+      <c r="T18" s="91">
         <v>4482</v>
       </c>
       <c r="U18" s="56">
         <v>2.68</v>
       </c>
       <c r="V18" s="56">
         <v>10.034000000000001</v>
       </c>
       <c r="W18" s="56">
         <v>95.697649999999996</v>
       </c>
-      <c r="X18" s="93">
+      <c r="X18" s="91">
         <v>35708</v>
       </c>
-      <c r="Y18" s="94">
+      <c r="Y18" s="92">
         <v>3.74</v>
       </c>
-      <c r="Z18" s="95">
+      <c r="Z18" s="93">
         <v>9537</v>
       </c>
     </row>
-    <row r="19" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="53" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="56">
         <v>97.323999999999998</v>
       </c>
       <c r="C19" s="56">
         <v>707.92399999999998</v>
       </c>
       <c r="D19" s="56">
         <v>9177.4492690000006</v>
       </c>
-      <c r="E19" s="93">
+      <c r="E19" s="91">
         <v>94298</v>
       </c>
-      <c r="F19" s="94">
+      <c r="F19" s="92">
         <v>7.27</v>
       </c>
-      <c r="G19" s="93">
+      <c r="G19" s="91">
         <v>12964</v>
       </c>
       <c r="H19" s="56">
         <v>110.73399999999999</v>
       </c>
       <c r="I19" s="56">
         <v>891.56700000000001</v>
       </c>
       <c r="J19" s="56">
         <v>7430.4727810000004</v>
       </c>
-      <c r="K19" s="93">
+      <c r="K19" s="91">
         <v>67102</v>
       </c>
-      <c r="L19" s="94">
+      <c r="L19" s="92">
         <v>8.0500000000000007</v>
       </c>
-      <c r="M19" s="95">
+      <c r="M19" s="93">
         <v>8334</v>
       </c>
       <c r="N19" s="53" t="s">
         <v>149</v>
       </c>
       <c r="O19" s="56">
         <v>53.51</v>
       </c>
       <c r="P19" s="56">
         <v>681.28899999999999</v>
       </c>
       <c r="Q19" s="56">
         <v>3138.9510540000001</v>
       </c>
-      <c r="R19" s="93">
+      <c r="R19" s="91">
         <v>58661</v>
       </c>
-      <c r="S19" s="94">
+      <c r="S19" s="92">
         <v>12.73</v>
       </c>
-      <c r="T19" s="93">
+      <c r="T19" s="91">
         <v>4607</v>
       </c>
       <c r="U19" s="56">
         <v>2.0259999999999998</v>
       </c>
       <c r="V19" s="56">
         <v>7.6390000000000002</v>
       </c>
       <c r="W19" s="56">
         <v>72.455489999999998</v>
       </c>
-      <c r="X19" s="93">
+      <c r="X19" s="91">
         <v>35763</v>
       </c>
-      <c r="Y19" s="94">
+      <c r="Y19" s="92">
         <v>3.77</v>
       </c>
-      <c r="Z19" s="95">
+      <c r="Z19" s="93">
         <v>9485</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="53" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="56">
         <v>113.505</v>
       </c>
       <c r="C20" s="56">
         <v>855.45600000000002</v>
       </c>
       <c r="D20" s="56">
         <v>11033.407475</v>
       </c>
-      <c r="E20" s="93">
+      <c r="E20" s="91">
         <v>97206</v>
       </c>
-      <c r="F20" s="94">
+      <c r="F20" s="92">
         <v>7.54</v>
       </c>
-      <c r="G20" s="93">
+      <c r="G20" s="91">
         <v>12898</v>
       </c>
       <c r="H20" s="56">
         <v>123.128</v>
       </c>
       <c r="I20" s="56">
         <v>1049.5909999999999</v>
       </c>
       <c r="J20" s="56">
         <v>8706.5727490000008</v>
       </c>
-      <c r="K20" s="93">
+      <c r="K20" s="91">
         <v>70712</v>
       </c>
-      <c r="L20" s="94">
+      <c r="L20" s="92">
         <v>8.52</v>
       </c>
-      <c r="M20" s="95">
+      <c r="M20" s="93">
         <v>8295</v>
       </c>
       <c r="N20" s="53" t="s">
         <v>150</v>
       </c>
       <c r="O20" s="56">
         <v>56.374000000000002</v>
       </c>
       <c r="P20" s="56">
         <v>722.95</v>
       </c>
       <c r="Q20" s="56">
         <v>3406.9440490000002</v>
       </c>
-      <c r="R20" s="93">
+      <c r="R20" s="91">
         <v>60435</v>
       </c>
-      <c r="S20" s="94">
+      <c r="S20" s="92">
         <v>12.82</v>
       </c>
-      <c r="T20" s="93">
+      <c r="T20" s="91">
         <v>4713</v>
       </c>
       <c r="U20" s="56">
         <v>2.2639999999999998</v>
       </c>
       <c r="V20" s="56">
         <v>8.6940000000000008</v>
       </c>
       <c r="W20" s="56">
         <v>80.653408999999996</v>
       </c>
-      <c r="X20" s="93">
+      <c r="X20" s="91">
         <v>35624</v>
       </c>
-      <c r="Y20" s="94">
+      <c r="Y20" s="92">
         <v>3.84</v>
       </c>
-      <c r="Z20" s="95">
+      <c r="Z20" s="93">
         <v>9277</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="53" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="56">
         <v>109.142</v>
       </c>
       <c r="C21" s="56">
         <v>865.64099999999996</v>
       </c>
       <c r="D21" s="56">
         <v>10587.552103</v>
       </c>
-      <c r="E21" s="93">
+      <c r="E21" s="91">
         <v>97007</v>
       </c>
-      <c r="F21" s="94">
+      <c r="F21" s="92">
         <v>7.93</v>
       </c>
-      <c r="G21" s="93">
+      <c r="G21" s="91">
         <v>12231</v>
       </c>
       <c r="H21" s="56">
         <v>119.732</v>
       </c>
       <c r="I21" s="56">
         <v>1040.9929999999999</v>
       </c>
       <c r="J21" s="56">
         <v>8318.8446839999997</v>
       </c>
-      <c r="K21" s="93">
+      <c r="K21" s="91">
         <v>69479</v>
       </c>
-      <c r="L21" s="94">
+      <c r="L21" s="92">
         <v>8.69</v>
       </c>
-      <c r="M21" s="95">
+      <c r="M21" s="93">
         <v>7991</v>
       </c>
       <c r="N21" s="53" t="s">
         <v>151</v>
       </c>
       <c r="O21" s="56">
         <v>55.290999999999997</v>
       </c>
       <c r="P21" s="56">
         <v>735.22799999999995</v>
       </c>
       <c r="Q21" s="56">
         <v>3374.1394409999998</v>
       </c>
-      <c r="R21" s="93">
+      <c r="R21" s="91">
         <v>61025</v>
       </c>
-      <c r="S21" s="94">
+      <c r="S21" s="92">
         <v>13.3</v>
       </c>
-      <c r="T21" s="93">
+      <c r="T21" s="91">
         <v>4589</v>
       </c>
       <c r="U21" s="56">
         <v>2.1</v>
       </c>
       <c r="V21" s="56">
         <v>8.0839999999999996</v>
       </c>
       <c r="W21" s="56">
         <v>74.704746</v>
       </c>
-      <c r="X21" s="93">
+      <c r="X21" s="91">
         <v>35574</v>
       </c>
-      <c r="Y21" s="94">
+      <c r="Y21" s="92">
         <v>3.85</v>
       </c>
-      <c r="Z21" s="95">
+      <c r="Z21" s="93">
         <v>9241</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="53" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="56">
         <v>116.014</v>
       </c>
       <c r="C22" s="56">
         <v>829.71900000000005</v>
       </c>
       <c r="D22" s="56">
         <v>11006.661396</v>
       </c>
-      <c r="E22" s="93">
+      <c r="E22" s="91">
         <v>94874</v>
       </c>
-      <c r="F22" s="94">
+      <c r="F22" s="92">
         <v>7.15</v>
       </c>
-      <c r="G22" s="93">
+      <c r="G22" s="91">
         <v>13266</v>
       </c>
       <c r="H22" s="56">
         <v>126.503</v>
       </c>
       <c r="I22" s="56">
         <v>1055.2470000000001</v>
       </c>
       <c r="J22" s="56">
         <v>8669.3413770000006</v>
       </c>
-      <c r="K22" s="93">
+      <c r="K22" s="91">
         <v>68531</v>
       </c>
-      <c r="L22" s="94">
+      <c r="L22" s="92">
         <v>8.34</v>
       </c>
-      <c r="M22" s="95">
+      <c r="M22" s="93">
         <v>8215</v>
       </c>
       <c r="N22" s="53" t="s">
         <v>152</v>
       </c>
       <c r="O22" s="56">
         <v>57.030999999999999</v>
       </c>
       <c r="P22" s="56">
         <v>736.04899999999998</v>
       </c>
       <c r="Q22" s="56">
         <v>3420.635542</v>
       </c>
-      <c r="R22" s="93">
+      <c r="R22" s="91">
         <v>59979</v>
       </c>
-      <c r="S22" s="94">
+      <c r="S22" s="92">
         <v>12.91</v>
       </c>
-      <c r="T22" s="93">
+      <c r="T22" s="91">
         <v>4647</v>
       </c>
       <c r="U22" s="56">
         <v>2.1760000000000002</v>
       </c>
       <c r="V22" s="56">
         <v>8.359</v>
       </c>
       <c r="W22" s="56">
         <v>78.495694999999998</v>
       </c>
-      <c r="X22" s="93">
+      <c r="X22" s="91">
         <v>36073</v>
       </c>
-      <c r="Y22" s="94">
+      <c r="Y22" s="92">
         <v>3.84</v>
       </c>
-      <c r="Z22" s="95">
+      <c r="Z22" s="93">
         <v>9391</v>
       </c>
     </row>
-    <row r="23" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="56">
         <v>108.752</v>
       </c>
       <c r="C23" s="56">
         <v>791.97500000000002</v>
       </c>
       <c r="D23" s="56">
         <v>10482.162687</v>
       </c>
-      <c r="E23" s="93">
+      <c r="E23" s="91">
         <v>96386</v>
       </c>
-      <c r="F23" s="94">
+      <c r="F23" s="92">
         <v>7.28</v>
       </c>
-      <c r="G23" s="93">
+      <c r="G23" s="91">
         <v>13235</v>
       </c>
       <c r="H23" s="56">
         <v>117.63500000000001</v>
       </c>
       <c r="I23" s="56">
         <v>972.38199999999995</v>
       </c>
       <c r="J23" s="56">
         <v>8159.3328339999998</v>
       </c>
-      <c r="K23" s="93">
+      <c r="K23" s="91">
         <v>69361</v>
       </c>
-      <c r="L23" s="94">
+      <c r="L23" s="92">
         <v>8.27</v>
       </c>
-      <c r="M23" s="95">
+      <c r="M23" s="93">
         <v>8391</v>
       </c>
       <c r="N23" s="53" t="s">
         <v>153</v>
       </c>
       <c r="O23" s="56">
         <v>54.893999999999998</v>
       </c>
       <c r="P23" s="56">
         <v>701.23800000000006</v>
       </c>
       <c r="Q23" s="56">
         <v>3281.2847459999998</v>
       </c>
-      <c r="R23" s="93">
+      <c r="R23" s="91">
         <v>59775</v>
       </c>
-      <c r="S23" s="94">
+      <c r="S23" s="92">
         <v>12.77</v>
       </c>
-      <c r="T23" s="93">
+      <c r="T23" s="91">
         <v>4679</v>
       </c>
       <c r="U23" s="56">
         <v>2.0489999999999999</v>
       </c>
       <c r="V23" s="56">
         <v>7.97</v>
       </c>
       <c r="W23" s="56">
         <v>73.970208</v>
       </c>
-      <c r="X23" s="93">
+      <c r="X23" s="91">
         <v>36101</v>
       </c>
-      <c r="Y23" s="94">
+      <c r="Y23" s="92">
         <v>3.89</v>
       </c>
-      <c r="Z23" s="95">
+      <c r="Z23" s="93">
         <v>9281</v>
       </c>
     </row>
-    <row r="24" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="53" t="s">
         <v>154</v>
       </c>
       <c r="B24" s="56">
         <v>116.697</v>
       </c>
       <c r="C24" s="56">
         <v>826.59500000000003</v>
       </c>
       <c r="D24" s="56">
         <v>11150.479147</v>
       </c>
-      <c r="E24" s="93">
+      <c r="E24" s="91">
         <v>95551</v>
       </c>
-      <c r="F24" s="94">
+      <c r="F24" s="92">
         <v>7.08</v>
       </c>
-      <c r="G24" s="93">
+      <c r="G24" s="91">
         <v>13490</v>
       </c>
       <c r="H24" s="56">
         <v>123.80200000000001</v>
       </c>
       <c r="I24" s="56">
         <v>1078.261</v>
       </c>
       <c r="J24" s="56">
         <v>8696.6152309999998</v>
       </c>
-      <c r="K24" s="93">
+      <c r="K24" s="91">
         <v>70246</v>
       </c>
-      <c r="L24" s="94">
+      <c r="L24" s="92">
         <v>8.7100000000000009</v>
       </c>
-      <c r="M24" s="95">
+      <c r="M24" s="93">
         <v>8065</v>
       </c>
       <c r="N24" s="53" t="s">
         <v>154</v>
       </c>
       <c r="O24" s="56">
         <v>58.573999999999998</v>
       </c>
       <c r="P24" s="56">
         <v>761.09100000000001</v>
       </c>
       <c r="Q24" s="56">
         <v>3585.27702</v>
       </c>
-      <c r="R24" s="93">
+      <c r="R24" s="91">
         <v>61209</v>
       </c>
-      <c r="S24" s="94">
+      <c r="S24" s="92">
         <v>12.99</v>
       </c>
-      <c r="T24" s="93">
+      <c r="T24" s="91">
         <v>4711</v>
       </c>
       <c r="U24" s="56">
         <v>2.0910000000000002</v>
       </c>
       <c r="V24" s="56">
         <v>8.2050000000000001</v>
       </c>
       <c r="W24" s="56">
         <v>75.737053000000003</v>
       </c>
-      <c r="X24" s="93">
+      <c r="X24" s="91">
         <v>36220</v>
       </c>
-      <c r="Y24" s="94">
+      <c r="Y24" s="92">
         <v>3.92</v>
       </c>
-      <c r="Z24" s="95">
+      <c r="Z24" s="93">
         <v>9231</v>
       </c>
     </row>
-    <row r="25" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="53" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="56">
         <v>114.916</v>
       </c>
       <c r="C25" s="56">
         <v>811.327</v>
       </c>
       <c r="D25" s="56">
         <v>10930.755757000001</v>
       </c>
-      <c r="E25" s="93">
+      <c r="E25" s="91">
         <v>95120</v>
       </c>
-      <c r="F25" s="94">
+      <c r="F25" s="92">
         <v>7.06</v>
       </c>
-      <c r="G25" s="93">
+      <c r="G25" s="91">
         <v>13473</v>
       </c>
       <c r="H25" s="56">
         <v>122.44</v>
       </c>
       <c r="I25" s="56">
         <v>1011.5</v>
       </c>
       <c r="J25" s="56">
         <v>8433.8644829999994</v>
       </c>
-      <c r="K25" s="93">
+      <c r="K25" s="91">
         <v>68882</v>
       </c>
-      <c r="L25" s="94">
+      <c r="L25" s="92">
         <v>8.26</v>
       </c>
-      <c r="M25" s="95">
+      <c r="M25" s="93">
         <v>8338</v>
       </c>
       <c r="N25" s="53" t="s">
         <v>155</v>
       </c>
       <c r="O25" s="56">
         <v>57.445</v>
       </c>
       <c r="P25" s="56">
         <v>736.37900000000002</v>
       </c>
       <c r="Q25" s="56">
         <v>3488.2535520000001</v>
       </c>
-      <c r="R25" s="93">
+      <c r="R25" s="91">
         <v>60723</v>
       </c>
-      <c r="S25" s="94">
+      <c r="S25" s="92">
         <v>12.82</v>
       </c>
-      <c r="T25" s="93">
+      <c r="T25" s="91">
         <v>4737</v>
       </c>
       <c r="U25" s="56">
         <v>2.1059999999999999</v>
       </c>
       <c r="V25" s="56">
         <v>8.1709999999999994</v>
       </c>
       <c r="W25" s="56">
         <v>76.749784000000005</v>
       </c>
-      <c r="X25" s="93">
+      <c r="X25" s="91">
         <v>36443</v>
       </c>
-      <c r="Y25" s="94">
+      <c r="Y25" s="92">
         <v>3.88</v>
       </c>
-      <c r="Z25" s="95">
+      <c r="Z25" s="93">
         <v>9393</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="56">
         <v>107.84</v>
       </c>
       <c r="C26" s="56">
         <v>773.96799999999996</v>
       </c>
       <c r="D26" s="56">
         <v>10269.230127999999</v>
       </c>
-      <c r="E26" s="93">
+      <c r="E26" s="91">
         <v>95227</v>
       </c>
-      <c r="F26" s="94">
+      <c r="F26" s="92">
         <v>7.18</v>
       </c>
-      <c r="G26" s="93">
+      <c r="G26" s="91">
         <v>13268</v>
       </c>
       <c r="H26" s="56">
         <v>116.75</v>
       </c>
       <c r="I26" s="56">
         <v>978.94500000000005</v>
       </c>
       <c r="J26" s="56">
         <v>8104.9809439999999</v>
       </c>
-      <c r="K26" s="93">
+      <c r="K26" s="91">
         <v>69422</v>
       </c>
-      <c r="L26" s="94">
+      <c r="L26" s="92">
         <v>8.3800000000000008</v>
       </c>
-      <c r="M26" s="95">
+      <c r="M26" s="93">
         <v>8279</v>
       </c>
       <c r="N26" s="53" t="s">
         <v>174</v>
       </c>
       <c r="O26" s="56">
         <v>54.82</v>
       </c>
       <c r="P26" s="56">
         <v>705.52499999999998</v>
       </c>
       <c r="Q26" s="56">
         <v>3288.1464489999998</v>
       </c>
-      <c r="R26" s="93">
+      <c r="R26" s="91">
         <v>59981</v>
       </c>
-      <c r="S26" s="94">
+      <c r="S26" s="92">
         <v>12.87</v>
       </c>
-      <c r="T26" s="93">
+      <c r="T26" s="91">
         <v>4661</v>
       </c>
       <c r="U26" s="56">
         <v>1.996</v>
       </c>
       <c r="V26" s="56">
         <v>7.8410000000000002</v>
       </c>
       <c r="W26" s="56">
         <v>71.637896999999995</v>
       </c>
-      <c r="X26" s="93">
+      <c r="X26" s="91">
         <v>35891</v>
       </c>
-      <c r="Y26" s="94">
+      <c r="Y26" s="92">
         <v>3.93</v>
       </c>
-      <c r="Z26" s="95">
+      <c r="Z26" s="93">
         <v>9136</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="53" t="s">
         <v>177</v>
       </c>
       <c r="B27" s="56">
         <v>110.40900000000001</v>
       </c>
       <c r="C27" s="56">
         <v>805.85199999999998</v>
       </c>
       <c r="D27" s="56">
         <v>10520.218794</v>
       </c>
-      <c r="E27" s="93">
+      <c r="E27" s="91">
         <v>95284</v>
       </c>
-      <c r="F27" s="94">
+      <c r="F27" s="92">
         <v>7.3</v>
       </c>
-      <c r="G27" s="93">
+      <c r="G27" s="91">
         <v>13055</v>
       </c>
       <c r="H27" s="56">
         <v>121.602</v>
       </c>
       <c r="I27" s="56">
         <v>1023.949</v>
       </c>
       <c r="J27" s="56">
         <v>8411.0171910000008</v>
       </c>
-      <c r="K27" s="93">
+      <c r="K27" s="91">
         <v>69168</v>
       </c>
-      <c r="L27" s="94">
+      <c r="L27" s="92">
         <v>8.42</v>
       </c>
-      <c r="M27" s="95">
+      <c r="M27" s="93">
         <v>8214</v>
       </c>
       <c r="N27" s="53" t="s">
         <v>177</v>
       </c>
       <c r="O27" s="56">
         <v>57.171999999999997</v>
       </c>
       <c r="P27" s="56">
         <v>734.726</v>
       </c>
       <c r="Q27" s="56">
         <v>3456.9652959999999</v>
       </c>
-      <c r="R27" s="93">
+      <c r="R27" s="91">
         <v>60466</v>
       </c>
-      <c r="S27" s="94">
+      <c r="S27" s="92">
         <v>12.85</v>
       </c>
-      <c r="T27" s="93">
+      <c r="T27" s="91">
         <v>4705</v>
       </c>
       <c r="U27" s="56">
         <v>2.1589999999999998</v>
       </c>
       <c r="V27" s="56">
         <v>8.609</v>
       </c>
       <c r="W27" s="56">
         <v>78.609825999999998</v>
       </c>
-      <c r="X27" s="93">
+      <c r="X27" s="91">
         <v>36410</v>
       </c>
-      <c r="Y27" s="94">
+      <c r="Y27" s="92">
         <v>3.99</v>
       </c>
-      <c r="Z27" s="95">
+      <c r="Z27" s="93">
         <v>9131</v>
       </c>
     </row>
-    <row r="28" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="53" t="s">
         <v>178</v>
       </c>
       <c r="B28" s="56">
         <v>109.23099999999999</v>
       </c>
       <c r="C28" s="56">
         <v>782.76800000000003</v>
       </c>
       <c r="D28" s="56">
         <v>10567.015136</v>
       </c>
-      <c r="E28" s="93">
+      <c r="E28" s="91">
         <v>96740</v>
       </c>
-      <c r="F28" s="94">
+      <c r="F28" s="92">
         <v>7.17</v>
       </c>
-      <c r="G28" s="93">
+      <c r="G28" s="91">
         <v>13500</v>
       </c>
       <c r="H28" s="56">
         <v>115.578</v>
       </c>
       <c r="I28" s="56">
         <v>964.61800000000005</v>
       </c>
       <c r="J28" s="56">
         <v>8170.3850309999998</v>
       </c>
-      <c r="K28" s="93">
+      <c r="K28" s="91">
         <v>70692</v>
       </c>
-      <c r="L28" s="94">
+      <c r="L28" s="92">
         <v>8.35</v>
       </c>
-      <c r="M28" s="95">
+      <c r="M28" s="93">
         <v>8470</v>
       </c>
       <c r="N28" s="53" t="s">
         <v>178</v>
       </c>
       <c r="O28" s="56">
         <v>53.926000000000002</v>
       </c>
       <c r="P28" s="56">
         <v>706.73599999999999</v>
       </c>
       <c r="Q28" s="56">
         <v>3340.9362289999999</v>
       </c>
-      <c r="R28" s="93">
+      <c r="R28" s="91">
         <v>61954</v>
       </c>
-      <c r="S28" s="94">
+      <c r="S28" s="92">
         <v>13.11</v>
       </c>
-      <c r="T28" s="93">
+      <c r="T28" s="91">
         <v>4727</v>
       </c>
       <c r="U28" s="56">
         <v>2.0449999999999999</v>
       </c>
       <c r="V28" s="56">
         <v>8.1869999999999994</v>
       </c>
       <c r="W28" s="56">
         <v>74.672745000000006</v>
       </c>
-      <c r="X28" s="93">
+      <c r="X28" s="91">
         <v>36515</v>
       </c>
-      <c r="Y28" s="94">
+      <c r="Y28" s="92">
         <v>4</v>
       </c>
-      <c r="Z28" s="95">
+      <c r="Z28" s="93">
         <v>9121</v>
       </c>
     </row>
-    <row r="29" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="53" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="56">
         <v>114.77800000000001</v>
       </c>
       <c r="C29" s="56">
         <v>839.495</v>
       </c>
       <c r="D29" s="56">
         <v>11367.475414</v>
       </c>
-      <c r="E29" s="93">
+      <c r="E29" s="91">
         <v>99039</v>
       </c>
-      <c r="F29" s="94">
+      <c r="F29" s="92">
         <v>7.31</v>
       </c>
-      <c r="G29" s="93">
+      <c r="G29" s="91">
         <v>13541</v>
       </c>
       <c r="H29" s="56">
         <v>122.09099999999999</v>
       </c>
       <c r="I29" s="56">
         <v>1023.722</v>
       </c>
       <c r="J29" s="56">
         <v>8783.1875419999997</v>
       </c>
-      <c r="K29" s="93">
+      <c r="K29" s="91">
         <v>71940</v>
       </c>
-      <c r="L29" s="94">
+      <c r="L29" s="92">
         <v>8.3800000000000008</v>
       </c>
-      <c r="M29" s="95">
+      <c r="M29" s="93">
         <v>8580</v>
       </c>
       <c r="N29" s="53" t="s">
         <v>180</v>
       </c>
       <c r="O29" s="56">
         <v>57.844999999999999</v>
       </c>
       <c r="P29" s="56">
         <v>741.22</v>
       </c>
       <c r="Q29" s="56">
         <v>3588.7741740000001</v>
       </c>
-      <c r="R29" s="93">
+      <c r="R29" s="91">
         <v>62041</v>
       </c>
-      <c r="S29" s="94">
+      <c r="S29" s="92">
         <v>12.81</v>
       </c>
-      <c r="T29" s="93">
+      <c r="T29" s="91">
         <v>4842</v>
       </c>
       <c r="U29" s="56">
         <v>2.0419999999999998</v>
       </c>
       <c r="V29" s="56">
         <v>8.218</v>
       </c>
       <c r="W29" s="56">
         <v>73.268958999999995</v>
       </c>
-      <c r="X29" s="93">
+      <c r="X29" s="91">
         <v>35881</v>
       </c>
-      <c r="Y29" s="94">
+      <c r="Y29" s="92">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Z29" s="95">
+      <c r="Z29" s="93">
         <v>8916</v>
       </c>
     </row>
-    <row r="30" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:26" s="79" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="39" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="56"/>
       <c r="C30" s="56"/>
       <c r="D30" s="56"/>
-      <c r="E30" s="93"/>
-[...1 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="E30" s="91"/>
+      <c r="F30" s="92"/>
+      <c r="G30" s="91"/>
       <c r="H30" s="56"/>
       <c r="I30" s="56"/>
       <c r="J30" s="56"/>
-      <c r="K30" s="93"/>
-[...1 lines deleted...]
-      <c r="M30" s="95"/>
+      <c r="K30" s="91"/>
+      <c r="L30" s="92"/>
+      <c r="M30" s="93"/>
       <c r="N30" s="39" t="s">
         <v>181</v>
       </c>
       <c r="O30" s="56"/>
       <c r="P30" s="56"/>
       <c r="Q30" s="56"/>
-      <c r="R30" s="93"/>
-[...1 lines deleted...]
-      <c r="T30" s="93"/>
+      <c r="R30" s="91"/>
+      <c r="S30" s="92"/>
+      <c r="T30" s="91"/>
       <c r="U30" s="56"/>
       <c r="V30" s="56"/>
       <c r="W30" s="56"/>
-      <c r="X30" s="93"/>
-[...4 lines deleted...]
-      <c r="A31" s="128" t="s">
+      <c r="X30" s="91"/>
+      <c r="Y30" s="92"/>
+      <c r="Z30" s="93"/>
+    </row>
+    <row r="31" spans="1:26" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="125" t="s">
         <v>148</v>
       </c>
       <c r="B31" s="56">
-        <v>115.06699999999999</v>
+        <v>115.068</v>
       </c>
       <c r="C31" s="56">
-        <v>804.93299999999999</v>
+        <v>805.06</v>
       </c>
       <c r="D31" s="56">
-        <v>11140.46092</v>
-[...1 lines deleted...]
-      <c r="E31" s="139">
+        <v>11140.55092</v>
+      </c>
+      <c r="E31" s="136">
         <v>96817</v>
       </c>
-      <c r="F31" s="140">
+      <c r="F31" s="137">
         <v>7</v>
       </c>
-      <c r="G31" s="139">
-        <v>13840</v>
+      <c r="G31" s="136">
+        <v>13838</v>
       </c>
       <c r="H31" s="56">
         <v>122.212</v>
       </c>
       <c r="I31" s="56">
-        <v>1011.8150000000001</v>
+        <v>1011.848</v>
       </c>
       <c r="J31" s="56">
         <v>8709.4456580000005</v>
       </c>
-      <c r="K31" s="139">
+      <c r="K31" s="136">
         <v>71265</v>
       </c>
-      <c r="L31" s="140">
+      <c r="L31" s="137">
         <v>8.2799999999999994</v>
       </c>
-      <c r="M31" s="141">
-[...2 lines deleted...]
-      <c r="N31" s="128" t="s">
+      <c r="M31" s="138">
+        <v>8607</v>
+      </c>
+      <c r="N31" s="125" t="s">
         <v>148</v>
       </c>
       <c r="O31" s="56">
         <v>57.356999999999999</v>
       </c>
       <c r="P31" s="56">
-        <v>712.25900000000001</v>
+        <v>712.31299999999999</v>
       </c>
       <c r="Q31" s="56">
-        <v>3505.9916929999999</v>
-[...1 lines deleted...]
-      <c r="R31" s="139">
+        <v>3505.9926930000001</v>
+      </c>
+      <c r="R31" s="136">
         <v>61126</v>
       </c>
-      <c r="S31" s="140">
+      <c r="S31" s="137">
         <v>12.42</v>
       </c>
-      <c r="T31" s="139">
+      <c r="T31" s="136">
         <v>4922</v>
       </c>
       <c r="U31" s="56">
         <v>1.9970000000000001</v>
       </c>
       <c r="V31" s="56">
         <v>8.1370000000000005</v>
       </c>
       <c r="W31" s="56">
         <v>71.674750000000003</v>
       </c>
-      <c r="X31" s="139">
+      <c r="X31" s="136">
         <v>35891</v>
       </c>
-      <c r="Y31" s="140">
+      <c r="Y31" s="137">
         <v>4.07</v>
       </c>
-      <c r="Z31" s="141">
+      <c r="Z31" s="138">
         <v>8808</v>
       </c>
     </row>
-    <row r="32" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="128" t="s">
+    <row r="32" spans="1:26" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="125" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="56">
-        <v>89.796000000000006</v>
+        <v>89.798000000000002</v>
       </c>
       <c r="C32" s="56">
-        <v>666.26199999999994</v>
+        <v>667.83399999999995</v>
       </c>
       <c r="D32" s="56">
-        <v>8933.5996859999996</v>
-[...8 lines deleted...]
-        <v>13409</v>
+        <v>8933.65625</v>
+      </c>
+      <c r="E32" s="136">
+        <v>99486</v>
+      </c>
+      <c r="F32" s="137">
+        <v>7.44</v>
+      </c>
+      <c r="G32" s="136">
+        <v>13377</v>
       </c>
       <c r="H32" s="56">
         <v>97.572999999999993</v>
       </c>
       <c r="I32" s="56">
-        <v>834.76800000000003</v>
+        <v>834.80600000000004</v>
       </c>
       <c r="J32" s="56">
         <v>6850.0016150000001</v>
       </c>
-      <c r="K32" s="139">
+      <c r="K32" s="136">
         <v>70204</v>
       </c>
-      <c r="L32" s="140">
+      <c r="L32" s="137">
         <v>8.56</v>
       </c>
-      <c r="M32" s="141">
+      <c r="M32" s="138">
         <v>8206</v>
       </c>
-      <c r="N32" s="128" t="s">
+      <c r="N32" s="125" t="s">
         <v>149</v>
       </c>
       <c r="O32" s="56">
         <v>48.191000000000003</v>
       </c>
       <c r="P32" s="56">
-        <v>643.26499999999999</v>
+        <v>643.29300000000001</v>
       </c>
       <c r="Q32" s="56">
-        <v>2940.468836</v>
-[...1 lines deleted...]
-      <c r="R32" s="139">
+        <v>2940.4698360000002</v>
+      </c>
+      <c r="R32" s="136">
         <v>61017</v>
       </c>
-      <c r="S32" s="140">
+      <c r="S32" s="137">
         <v>13.35</v>
       </c>
-      <c r="T32" s="139">
+      <c r="T32" s="136">
         <v>4571</v>
       </c>
       <c r="U32" s="56">
         <v>1.609</v>
       </c>
       <c r="V32" s="56">
         <v>6.4409999999999998</v>
       </c>
       <c r="W32" s="56">
         <v>58.220044000000001</v>
       </c>
-      <c r="X32" s="139">
+      <c r="X32" s="136">
         <v>36184</v>
       </c>
-      <c r="Y32" s="140">
+      <c r="Y32" s="137">
         <v>4</v>
       </c>
-      <c r="Z32" s="141">
+      <c r="Z32" s="138">
         <v>9039</v>
       </c>
     </row>
-    <row r="33" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="128" t="s">
+    <row r="33" spans="1:26" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="125" t="s">
         <v>150</v>
       </c>
       <c r="B33" s="56">
         <v>114.212</v>
       </c>
       <c r="C33" s="56">
-        <v>808.221</v>
+        <v>810.93499999999995</v>
       </c>
       <c r="D33" s="56">
-        <v>11080.785759</v>
-[...8 lines deleted...]
-        <v>13710</v>
+        <v>11080.799309</v>
+      </c>
+      <c r="E33" s="136">
+        <v>97020</v>
+      </c>
+      <c r="F33" s="137">
+        <v>7.1</v>
+      </c>
+      <c r="G33" s="136">
+        <v>13664</v>
       </c>
       <c r="H33" s="56">
         <v>121.748</v>
       </c>
       <c r="I33" s="56">
-        <v>998.846</v>
+        <v>998.98199999999997</v>
       </c>
       <c r="J33" s="56">
-        <v>8655.6647119999998</v>
-[...1 lines deleted...]
-      <c r="K33" s="139">
+        <v>8655.7046620000001</v>
+      </c>
+      <c r="K33" s="136">
         <v>71095</v>
       </c>
-      <c r="L33" s="140">
-[...5 lines deleted...]
-      <c r="N33" s="128" t="s">
+      <c r="L33" s="137">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="M33" s="138">
+        <v>8665</v>
+      </c>
+      <c r="N33" s="125" t="s">
         <v>150</v>
       </c>
       <c r="O33" s="56">
-        <v>57.737000000000002</v>
+        <v>57.738</v>
       </c>
       <c r="P33" s="56">
-        <v>712.03099999999995</v>
+        <v>712.05799999999999</v>
       </c>
       <c r="Q33" s="56">
-        <v>3596.2989870000001</v>
-[...4 lines deleted...]
-      <c r="S33" s="140">
+        <v>3596.3283029999998</v>
+      </c>
+      <c r="R33" s="136">
+        <v>62287</v>
+      </c>
+      <c r="S33" s="137">
         <v>12.33</v>
       </c>
-      <c r="T33" s="139">
+      <c r="T33" s="136">
         <v>5051</v>
       </c>
       <c r="U33" s="56">
         <v>1.881</v>
       </c>
       <c r="V33" s="56">
         <v>7.4420000000000002</v>
       </c>
       <c r="W33" s="56">
         <v>68.169689000000005</v>
       </c>
-      <c r="X33" s="139">
+      <c r="X33" s="136">
         <v>36241</v>
       </c>
-      <c r="Y33" s="140">
+      <c r="Y33" s="137">
         <v>3.96</v>
       </c>
-      <c r="Z33" s="141">
+      <c r="Z33" s="138">
         <v>9160</v>
       </c>
     </row>
-    <row r="34" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="128" t="s">
+    <row r="34" spans="1:26" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="125" t="s">
         <v>151</v>
       </c>
       <c r="B34" s="56">
-        <v>110.705</v>
+        <v>110.91</v>
       </c>
       <c r="C34" s="56">
-        <v>782.95899999999995</v>
+        <v>790.29</v>
       </c>
       <c r="D34" s="56">
-        <v>10724.445035999999</v>
-[...8 lines deleted...]
-        <v>13697</v>
+        <v>10741.098899000001</v>
+      </c>
+      <c r="E34" s="136">
+        <v>96845</v>
+      </c>
+      <c r="F34" s="137">
+        <v>7.13</v>
+      </c>
+      <c r="G34" s="136">
+        <v>13591</v>
       </c>
       <c r="H34" s="56">
-        <v>121.069</v>
+        <v>121.133</v>
       </c>
       <c r="I34" s="56">
-        <v>1002.854</v>
+        <v>1005.583</v>
       </c>
       <c r="J34" s="56">
-        <v>8497.070307</v>
-[...10 lines deleted...]
-      <c r="N34" s="128" t="s">
+        <v>8507.9385980000006</v>
+      </c>
+      <c r="K34" s="136">
+        <v>70236</v>
+      </c>
+      <c r="L34" s="137">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="M34" s="138">
+        <v>8461</v>
+      </c>
+      <c r="N34" s="125" t="s">
         <v>151</v>
       </c>
       <c r="O34" s="56">
-        <v>53.225000000000001</v>
+        <v>53.237000000000002</v>
       </c>
       <c r="P34" s="56">
-        <v>689.22299999999996</v>
+        <v>689.76099999999997</v>
       </c>
       <c r="Q34" s="56">
-        <v>3306.6369140000002</v>
-[...8 lines deleted...]
-        <v>4798</v>
+        <v>3307.2709279999999</v>
+      </c>
+      <c r="R34" s="136">
+        <v>62124</v>
+      </c>
+      <c r="S34" s="137">
+        <v>12.96</v>
+      </c>
+      <c r="T34" s="136">
+        <v>4795</v>
       </c>
       <c r="U34" s="56">
         <v>1.6910000000000001</v>
       </c>
       <c r="V34" s="56">
         <v>6.5860000000000003</v>
       </c>
       <c r="W34" s="56">
         <v>61.715963000000002</v>
       </c>
-      <c r="X34" s="139">
+      <c r="X34" s="136">
         <v>36497</v>
       </c>
-      <c r="Y34" s="140">
+      <c r="Y34" s="137">
         <v>3.89</v>
       </c>
-      <c r="Z34" s="141">
+      <c r="Z34" s="138">
         <v>9371</v>
       </c>
     </row>
-    <row r="35" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="128" t="s">
+    <row r="35" spans="1:26" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="125" t="s">
         <v>152</v>
       </c>
       <c r="B35" s="56">
-        <v>113.678</v>
+        <v>113.926</v>
       </c>
       <c r="C35" s="56">
-        <v>808.2</v>
+        <v>813.57500000000005</v>
       </c>
       <c r="D35" s="56">
-        <v>11101.23841</v>
-[...8 lines deleted...]
-        <v>13736</v>
+        <v>11125.663896</v>
+      </c>
+      <c r="E35" s="136">
+        <v>97657</v>
+      </c>
+      <c r="F35" s="137">
+        <v>7.14</v>
+      </c>
+      <c r="G35" s="136">
+        <v>13675</v>
       </c>
       <c r="H35" s="56">
-        <v>123.97</v>
+        <v>124.03700000000001</v>
       </c>
       <c r="I35" s="56">
-        <v>1015.11</v>
+        <v>1018.529</v>
       </c>
       <c r="J35" s="56">
-        <v>8643.9647260000002</v>
-[...10 lines deleted...]
-      <c r="N35" s="128" t="s">
+        <v>8657.3179450000007</v>
+      </c>
+      <c r="K35" s="136">
+        <v>69796</v>
+      </c>
+      <c r="L35" s="137">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="M35" s="138">
+        <v>8500</v>
+      </c>
+      <c r="N35" s="125" t="s">
         <v>152</v>
       </c>
       <c r="O35" s="56">
-        <v>53.677999999999997</v>
+        <v>53.698</v>
       </c>
       <c r="P35" s="56">
-        <v>691.41700000000003</v>
+        <v>692.17200000000003</v>
       </c>
       <c r="Q35" s="56">
-        <v>3325.4261350000002</v>
-[...8 lines deleted...]
-        <v>4810</v>
+        <v>3326.4293069999999</v>
+      </c>
+      <c r="R35" s="136">
+        <v>61947</v>
+      </c>
+      <c r="S35" s="137">
+        <v>12.89</v>
+      </c>
+      <c r="T35" s="136">
+        <v>4806</v>
       </c>
       <c r="U35" s="56">
         <v>1.764</v>
       </c>
       <c r="V35" s="56">
         <v>7.1959999999999997</v>
       </c>
       <c r="W35" s="56">
         <v>64.121865</v>
       </c>
-      <c r="X35" s="139">
+      <c r="X35" s="136">
         <v>36350</v>
       </c>
-      <c r="Y35" s="140">
+      <c r="Y35" s="137">
         <v>4.08</v>
       </c>
-      <c r="Z35" s="141">
+      <c r="Z35" s="138">
         <v>8911</v>
       </c>
     </row>
-    <row r="36" spans="1:26" s="81" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...75 lines deleted...]
-      <c r="Z36" s="144">
+    <row r="36" spans="1:26" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="125" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" s="56">
+        <v>109.99299999999999</v>
+      </c>
+      <c r="C36" s="56">
+        <v>806.22799999999995</v>
+      </c>
+      <c r="D36" s="56">
+        <v>10989.375615999999</v>
+      </c>
+      <c r="E36" s="136">
+        <v>99910</v>
+      </c>
+      <c r="F36" s="137">
+        <v>7.33</v>
+      </c>
+      <c r="G36" s="136">
+        <v>13631</v>
+      </c>
+      <c r="H36" s="56">
+        <v>120.009</v>
+      </c>
+      <c r="I36" s="56">
+        <v>1015.88</v>
+      </c>
+      <c r="J36" s="56">
+        <v>8552.2487180000007</v>
+      </c>
+      <c r="K36" s="136">
+        <v>71263</v>
+      </c>
+      <c r="L36" s="137">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="M36" s="138">
+        <v>8419</v>
+      </c>
+      <c r="N36" s="125" t="s">
+        <v>153</v>
+      </c>
+      <c r="O36" s="56">
+        <v>53.058</v>
+      </c>
+      <c r="P36" s="56">
+        <v>685.34500000000003</v>
+      </c>
+      <c r="Q36" s="56">
+        <v>3328.7241060000001</v>
+      </c>
+      <c r="R36" s="136">
+        <v>62737</v>
+      </c>
+      <c r="S36" s="137">
+        <v>12.92</v>
+      </c>
+      <c r="T36" s="136">
+        <v>4857</v>
+      </c>
+      <c r="U36" s="56">
+        <v>1.698</v>
+      </c>
+      <c r="V36" s="56">
+        <v>6.8710000000000004</v>
+      </c>
+      <c r="W36" s="56">
+        <v>60.536003000000001</v>
+      </c>
+      <c r="X36" s="136">
+        <v>35651</v>
+      </c>
+      <c r="Y36" s="137">
+        <v>4.05</v>
+      </c>
+      <c r="Z36" s="138">
         <v>8810</v>
       </c>
     </row>
-    <row r="37" spans="1:26" s="104" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="96" t="s">
+    <row r="37" spans="1:26" s="153" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="125" t="s">
+        <v>187</v>
+      </c>
+      <c r="B37" s="60">
+        <v>117.82299999999999</v>
+      </c>
+      <c r="C37" s="60">
+        <v>820.15700000000004</v>
+      </c>
+      <c r="D37" s="60">
+        <v>11327.187233000001</v>
+      </c>
+      <c r="E37" s="139">
+        <v>96137</v>
+      </c>
+      <c r="F37" s="140">
+        <v>6.96</v>
+      </c>
+      <c r="G37" s="139">
+        <v>13811</v>
+      </c>
+      <c r="H37" s="60">
+        <v>129.18299999999999</v>
+      </c>
+      <c r="I37" s="60">
+        <v>1063.2860000000001</v>
+      </c>
+      <c r="J37" s="60">
+        <v>8976.454393</v>
+      </c>
+      <c r="K37" s="139">
+        <v>69486</v>
+      </c>
+      <c r="L37" s="140">
+        <v>8.23</v>
+      </c>
+      <c r="M37" s="141">
+        <v>8442</v>
+      </c>
+      <c r="N37" s="125" t="s">
+        <v>187</v>
+      </c>
+      <c r="O37" s="60">
+        <v>56.319000000000003</v>
+      </c>
+      <c r="P37" s="60">
+        <v>715.24599999999998</v>
+      </c>
+      <c r="Q37" s="60">
+        <v>3446.348379</v>
+      </c>
+      <c r="R37" s="139">
+        <v>61193</v>
+      </c>
+      <c r="S37" s="140">
+        <v>12.7</v>
+      </c>
+      <c r="T37" s="139">
+        <v>4818</v>
+      </c>
+      <c r="U37" s="60">
+        <v>1.734</v>
+      </c>
+      <c r="V37" s="60">
+        <v>6.9779999999999998</v>
+      </c>
+      <c r="W37" s="60">
+        <v>63.113090999999997</v>
+      </c>
+      <c r="X37" s="139">
+        <v>36397</v>
+      </c>
+      <c r="Y37" s="140">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="Z37" s="141">
+        <v>9045</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="102" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="94" t="s">
         <v>172</v>
       </c>
-      <c r="B37" s="308"/>
-[...11 lines deleted...]
-      <c r="N37" s="96" t="s">
+      <c r="B38" s="312"/>
+      <c r="C38" s="313"/>
+      <c r="D38" s="313"/>
+      <c r="E38" s="313"/>
+      <c r="F38" s="313"/>
+      <c r="G38" s="313"/>
+      <c r="H38" s="313"/>
+      <c r="I38" s="313"/>
+      <c r="J38" s="313"/>
+      <c r="K38" s="313"/>
+      <c r="L38" s="313"/>
+      <c r="M38" s="314"/>
+      <c r="N38" s="94" t="s">
         <v>172</v>
       </c>
-      <c r="O37" s="97"/>
-[...7 lines deleted...]
-      <c r="W37" s="101" t="s">
+      <c r="O38" s="95"/>
+      <c r="P38" s="95"/>
+      <c r="Q38" s="95"/>
+      <c r="R38" s="96"/>
+      <c r="S38" s="97"/>
+      <c r="T38" s="98"/>
+      <c r="U38" s="99"/>
+      <c r="V38" s="99"/>
+      <c r="W38" s="99" t="s">
         <v>173</v>
       </c>
-      <c r="X37" s="100"/>
-[...28 lines deleted...]
-      <c r="Z52" s="105"/>
+      <c r="X38" s="98"/>
+      <c r="Y38" s="100"/>
+      <c r="Z38" s="101"/>
     </row>
     <row r="53" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B53" s="105"/>
-[...23 lines deleted...]
-      <c r="Z53" s="105"/>
+      <c r="B53" s="103"/>
+      <c r="C53" s="103"/>
+      <c r="D53" s="103"/>
+      <c r="E53" s="103"/>
+      <c r="F53" s="103"/>
+      <c r="G53" s="103"/>
+      <c r="H53" s="103"/>
+      <c r="I53" s="103"/>
+      <c r="J53" s="103"/>
+      <c r="K53" s="103"/>
+      <c r="L53" s="103"/>
+      <c r="M53" s="103"/>
+      <c r="N53" s="103"/>
+      <c r="O53" s="103"/>
+      <c r="P53" s="103"/>
+      <c r="Q53" s="103"/>
+      <c r="R53" s="103"/>
+      <c r="S53" s="103"/>
+      <c r="T53" s="103"/>
+      <c r="U53" s="103"/>
+      <c r="V53" s="103"/>
+      <c r="W53" s="103"/>
+      <c r="X53" s="103"/>
+      <c r="Y53" s="103"/>
+      <c r="Z53" s="103"/>
     </row>
     <row r="54" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B54" s="105"/>
-[...23 lines deleted...]
-      <c r="Z54" s="105"/>
+      <c r="B54" s="103"/>
+      <c r="C54" s="103"/>
+      <c r="D54" s="103"/>
+      <c r="E54" s="103"/>
+      <c r="F54" s="103"/>
+      <c r="G54" s="103"/>
+      <c r="H54" s="103"/>
+      <c r="I54" s="103"/>
+      <c r="J54" s="103"/>
+      <c r="K54" s="103"/>
+      <c r="L54" s="103"/>
+      <c r="M54" s="103"/>
+      <c r="N54" s="103"/>
+      <c r="O54" s="103"/>
+      <c r="P54" s="103"/>
+      <c r="Q54" s="103"/>
+      <c r="R54" s="103"/>
+      <c r="S54" s="103"/>
+      <c r="T54" s="103"/>
+      <c r="U54" s="103"/>
+      <c r="V54" s="103"/>
+      <c r="W54" s="103"/>
+      <c r="X54" s="103"/>
+      <c r="Y54" s="103"/>
+      <c r="Z54" s="103"/>
     </row>
     <row r="55" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B55" s="105"/>
-[...23 lines deleted...]
-      <c r="Z55" s="105"/>
+      <c r="B55" s="103"/>
+      <c r="C55" s="103"/>
+      <c r="D55" s="103"/>
+      <c r="E55" s="103"/>
+      <c r="F55" s="103"/>
+      <c r="G55" s="103"/>
+      <c r="H55" s="103"/>
+      <c r="I55" s="103"/>
+      <c r="J55" s="103"/>
+      <c r="K55" s="103"/>
+      <c r="L55" s="103"/>
+      <c r="M55" s="103"/>
+      <c r="N55" s="103"/>
+      <c r="O55" s="103"/>
+      <c r="P55" s="103"/>
+      <c r="Q55" s="103"/>
+      <c r="R55" s="103"/>
+      <c r="S55" s="103"/>
+      <c r="T55" s="103"/>
+      <c r="U55" s="103"/>
+      <c r="V55" s="103"/>
+      <c r="W55" s="103"/>
+      <c r="X55" s="103"/>
+      <c r="Y55" s="103"/>
+      <c r="Z55" s="103"/>
     </row>
     <row r="56" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B56" s="105"/>
-[...23 lines deleted...]
-      <c r="Z56" s="105"/>
+      <c r="B56" s="103"/>
+      <c r="C56" s="103"/>
+      <c r="D56" s="103"/>
+      <c r="E56" s="103"/>
+      <c r="F56" s="103"/>
+      <c r="G56" s="103"/>
+      <c r="H56" s="103"/>
+      <c r="I56" s="103"/>
+      <c r="J56" s="103"/>
+      <c r="K56" s="103"/>
+      <c r="L56" s="103"/>
+      <c r="M56" s="103"/>
+      <c r="N56" s="103"/>
+      <c r="O56" s="103"/>
+      <c r="P56" s="103"/>
+      <c r="Q56" s="103"/>
+      <c r="R56" s="103"/>
+      <c r="S56" s="103"/>
+      <c r="T56" s="103"/>
+      <c r="U56" s="103"/>
+      <c r="V56" s="103"/>
+      <c r="W56" s="103"/>
+      <c r="X56" s="103"/>
+      <c r="Y56" s="103"/>
+      <c r="Z56" s="103"/>
     </row>
     <row r="57" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B57" s="105"/>
-[...23 lines deleted...]
-      <c r="Z57" s="105"/>
+      <c r="B57" s="103"/>
+      <c r="C57" s="103"/>
+      <c r="D57" s="103"/>
+      <c r="E57" s="103"/>
+      <c r="F57" s="103"/>
+      <c r="G57" s="103"/>
+      <c r="H57" s="103"/>
+      <c r="I57" s="103"/>
+      <c r="J57" s="103"/>
+      <c r="K57" s="103"/>
+      <c r="L57" s="103"/>
+      <c r="M57" s="103"/>
+      <c r="N57" s="103"/>
+      <c r="O57" s="103"/>
+      <c r="P57" s="103"/>
+      <c r="Q57" s="103"/>
+      <c r="R57" s="103"/>
+      <c r="S57" s="103"/>
+      <c r="T57" s="103"/>
+      <c r="U57" s="103"/>
+      <c r="V57" s="103"/>
+      <c r="W57" s="103"/>
+      <c r="X57" s="103"/>
+      <c r="Y57" s="103"/>
+      <c r="Z57" s="103"/>
     </row>
     <row r="58" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B58" s="105"/>
-[...23 lines deleted...]
-      <c r="Z58" s="105"/>
+      <c r="B58" s="103"/>
+      <c r="C58" s="103"/>
+      <c r="D58" s="103"/>
+      <c r="E58" s="103"/>
+      <c r="F58" s="103"/>
+      <c r="G58" s="103"/>
+      <c r="H58" s="103"/>
+      <c r="I58" s="103"/>
+      <c r="J58" s="103"/>
+      <c r="K58" s="103"/>
+      <c r="L58" s="103"/>
+      <c r="M58" s="103"/>
+      <c r="N58" s="103"/>
+      <c r="O58" s="103"/>
+      <c r="P58" s="103"/>
+      <c r="Q58" s="103"/>
+      <c r="R58" s="103"/>
+      <c r="S58" s="103"/>
+      <c r="T58" s="103"/>
+      <c r="U58" s="103"/>
+      <c r="V58" s="103"/>
+      <c r="W58" s="103"/>
+      <c r="X58" s="103"/>
+      <c r="Y58" s="103"/>
+      <c r="Z58" s="103"/>
     </row>
     <row r="59" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B59" s="105"/>
-[...23 lines deleted...]
-      <c r="Z59" s="105"/>
+      <c r="B59" s="103"/>
+      <c r="C59" s="103"/>
+      <c r="D59" s="103"/>
+      <c r="E59" s="103"/>
+      <c r="F59" s="103"/>
+      <c r="G59" s="103"/>
+      <c r="H59" s="103"/>
+      <c r="I59" s="103"/>
+      <c r="J59" s="103"/>
+      <c r="K59" s="103"/>
+      <c r="L59" s="103"/>
+      <c r="M59" s="103"/>
+      <c r="N59" s="103"/>
+      <c r="O59" s="103"/>
+      <c r="P59" s="103"/>
+      <c r="Q59" s="103"/>
+      <c r="R59" s="103"/>
+      <c r="S59" s="103"/>
+      <c r="T59" s="103"/>
+      <c r="U59" s="103"/>
+      <c r="V59" s="103"/>
+      <c r="W59" s="103"/>
+      <c r="X59" s="103"/>
+      <c r="Y59" s="103"/>
+      <c r="Z59" s="103"/>
     </row>
     <row r="60" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B60" s="105"/>
-[...23 lines deleted...]
-      <c r="Z60" s="105"/>
+      <c r="B60" s="103"/>
+      <c r="C60" s="103"/>
+      <c r="D60" s="103"/>
+      <c r="E60" s="103"/>
+      <c r="F60" s="103"/>
+      <c r="G60" s="103"/>
+      <c r="H60" s="103"/>
+      <c r="I60" s="103"/>
+      <c r="J60" s="103"/>
+      <c r="K60" s="103"/>
+      <c r="L60" s="103"/>
+      <c r="M60" s="103"/>
+      <c r="N60" s="103"/>
+      <c r="O60" s="103"/>
+      <c r="P60" s="103"/>
+      <c r="Q60" s="103"/>
+      <c r="R60" s="103"/>
+      <c r="S60" s="103"/>
+      <c r="T60" s="103"/>
+      <c r="U60" s="103"/>
+      <c r="V60" s="103"/>
+      <c r="W60" s="103"/>
+      <c r="X60" s="103"/>
+      <c r="Y60" s="103"/>
+      <c r="Z60" s="103"/>
     </row>
     <row r="61" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B61" s="105"/>
-[...23 lines deleted...]
-      <c r="Z61" s="105"/>
+      <c r="B61" s="103"/>
+      <c r="C61" s="103"/>
+      <c r="D61" s="103"/>
+      <c r="E61" s="103"/>
+      <c r="F61" s="103"/>
+      <c r="G61" s="103"/>
+      <c r="H61" s="103"/>
+      <c r="I61" s="103"/>
+      <c r="J61" s="103"/>
+      <c r="K61" s="103"/>
+      <c r="L61" s="103"/>
+      <c r="M61" s="103"/>
+      <c r="N61" s="103"/>
+      <c r="O61" s="103"/>
+      <c r="P61" s="103"/>
+      <c r="Q61" s="103"/>
+      <c r="R61" s="103"/>
+      <c r="S61" s="103"/>
+      <c r="T61" s="103"/>
+      <c r="U61" s="103"/>
+      <c r="V61" s="103"/>
+      <c r="W61" s="103"/>
+      <c r="X61" s="103"/>
+      <c r="Y61" s="103"/>
+      <c r="Z61" s="103"/>
     </row>
     <row r="62" spans="2:26" x14ac:dyDescent="0.3">
-      <c r="B62" s="105"/>
-[...23 lines deleted...]
-      <c r="Z62" s="105"/>
+      <c r="B62" s="103"/>
+      <c r="C62" s="103"/>
+      <c r="D62" s="103"/>
+      <c r="E62" s="103"/>
+      <c r="F62" s="103"/>
+      <c r="G62" s="103"/>
+      <c r="H62" s="103"/>
+      <c r="I62" s="103"/>
+      <c r="J62" s="103"/>
+      <c r="K62" s="103"/>
+      <c r="L62" s="103"/>
+      <c r="M62" s="103"/>
+      <c r="N62" s="103"/>
+      <c r="O62" s="103"/>
+      <c r="P62" s="103"/>
+      <c r="Q62" s="103"/>
+      <c r="R62" s="103"/>
+      <c r="S62" s="103"/>
+      <c r="T62" s="103"/>
+      <c r="U62" s="103"/>
+      <c r="V62" s="103"/>
+      <c r="W62" s="103"/>
+      <c r="X62" s="103"/>
+      <c r="Y62" s="103"/>
+      <c r="Z62" s="103"/>
+    </row>
+    <row r="63" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B63" s="103"/>
+      <c r="C63" s="103"/>
+      <c r="D63" s="103"/>
+      <c r="E63" s="103"/>
+      <c r="F63" s="103"/>
+      <c r="G63" s="103"/>
+      <c r="H63" s="103"/>
+      <c r="I63" s="103"/>
+      <c r="J63" s="103"/>
+      <c r="K63" s="103"/>
+      <c r="L63" s="103"/>
+      <c r="M63" s="103"/>
+      <c r="N63" s="103"/>
+      <c r="O63" s="103"/>
+      <c r="P63" s="103"/>
+      <c r="Q63" s="103"/>
+      <c r="R63" s="103"/>
+      <c r="S63" s="103"/>
+      <c r="T63" s="103"/>
+      <c r="U63" s="103"/>
+      <c r="V63" s="103"/>
+      <c r="W63" s="103"/>
+      <c r="X63" s="103"/>
+      <c r="Y63" s="103"/>
+      <c r="Z63" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
     <mergeCell ref="B1:M2"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:N6"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>二</vt:lpstr>
       <vt:lpstr>二 (續)</vt:lpstr>
       <vt:lpstr>十二</vt:lpstr>
       <vt:lpstr>十二 (續)</vt:lpstr>
       <vt:lpstr>門住診</vt:lpstr>
       <vt:lpstr>門診(特約)</vt:lpstr>
-      <vt:lpstr>住診(特約) </vt:lpstr>
-      <vt:lpstr>'住診(特約) '!Print_Area</vt:lpstr>
+      <vt:lpstr>住診(特約)</vt:lpstr>
+      <vt:lpstr>'住診(特約)'!Print_Area</vt:lpstr>
       <vt:lpstr>門住診!Print_Area</vt:lpstr>
       <vt:lpstr>'門診(特約)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nhi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>