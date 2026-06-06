--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -11,65 +11,65 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\_6822\02.衛生類公務統計(蕙芳)\1-2.審核上傳區\115\0430\公務統計報表0430(陳核)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\_6822\02.衛生類公務統計(蕙芳)\1-2.審核上傳區\115\0601\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AB7C966-41C9-47B8-890F-03D8BC19A8B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7F8A258-1FE6-4115-BD87-F4A04D5AD8AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="846" xr2:uid="{779168FB-DB46-417D-8700-AE2A8CC628ED}"/>
   </bookViews>
   <sheets>
     <sheet name="二" sheetId="58" r:id="rId1"/>
     <sheet name="二 (續)" sheetId="59" r:id="rId2"/>
     <sheet name="十二" sheetId="60" r:id="rId3"/>
     <sheet name="十二 (續)" sheetId="61" r:id="rId4"/>
-    <sheet name="門住診" sheetId="62" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="住診(特約) " sheetId="64" r:id="rId7"/>
+    <sheet name="門住診" sheetId="65" r:id="rId5"/>
+    <sheet name="門診(特約)" sheetId="66" r:id="rId6"/>
+    <sheet name="住診(特約) " sheetId="67" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="__________99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__________99上ICD9" localSheetId="2">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__________99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9" localSheetId="2">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9" localSheetId="2">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9" localSheetId="2">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9" localSheetId="2">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9">'[1]99年上OP'!#REF!</definedName>
@@ -191,53 +191,53 @@
     <definedName name="JKHK" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$33</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">門住診!$A$1:$Z$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$34</definedName>
     <definedName name="weqw" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weqw" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weqw" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weqw" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" localSheetId="1" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
@@ -327,51 +327,51 @@
     <definedName name="總表880430" localSheetId="2" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880430" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880430" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="187">
   <si>
     <t>二、保險對象人數及投保單位數－按縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>單位：家、人</t>
   </si>
   <si>
     <t xml:space="preserve">       保險對象類別
 業務組縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>總  計</t>
   </si>
   <si>
     <t>第一類</t>
   </si>
   <si>
     <t>第二類</t>
   </si>
   <si>
     <t>投保單位數</t>
   </si>
   <si>
@@ -2044,267 +2044,267 @@
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2</t>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2</t>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>2</t>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">    3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>p</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>7.104-111</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年資料摘自全民健康保險統計年報，餘擷取自</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="4"/>
+        <family val="1"/>
       </rPr>
-      <t>4</t>
+      <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="4"/>
+        <family val="1"/>
       </rPr>
-      <t>9</t>
+      <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日本署資料倉儲系統門診、交付機構及住診明細檔。</t>
-    </r>
-[...23 lines deleted...]
-      <t>p</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="##,##0_-;\-\ #,##0_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="177" formatCode="##,##0.00_-;\-\ #,##0.00_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="#,##0_ "/>
     <numFmt numFmtId="182" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="183" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
     <numFmt numFmtId="184" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="185" formatCode="#,##0,\ "/>
     <numFmt numFmtId="186" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
@@ -2440,55 +2440,50 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...3 lines deleted...]
-      <family val="4"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2982,51 +2977,50 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -3105,51 +3099,51 @@
     <xf numFmtId="41" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="22" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="22" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="184" fontId="24" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="184" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3170,66 +3164,69 @@
     </xf>
     <xf numFmtId="186" fontId="22" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="186" fontId="22" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="30" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="30" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="30" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="30" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="29" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3250,1538 +3247,1536 @@
     <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...67 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...76 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="41" fontId="7" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="41" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="41" fontId="7" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="186" fontId="9" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{BDBC720B-5667-4224-BD05-4D07289FE036}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{A9E20B98-1CCB-43BD-9E94-E1F2DFB7235E}"/>
     <cellStyle name="千分位 2" xfId="4" xr:uid="{0658E1BF-1CD1-4E5E-906D-56FD756A53A3}"/>
     <cellStyle name="百分比 2 2" xfId="3" xr:uid="{8469674A-423F-4776-95B9-2213D59C824B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0424AD1-3B59-4D3C-8532-1F3B9350B5E8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4986ACF-8589-49F0-B2CA-CCD1C46FAFDB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1371600" y="0"/>
+          <a:off x="1971675" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC52B5E3-303B-4E2C-861D-C3E1216126AB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4ED0A1-3E5D-4101-8C6F-ADE4D95C542C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2057400" y="0"/>
+          <a:off x="3086100" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8662E4C-BA98-49ED-BF40-5EF436AA6332}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92961AD4-38E6-43F7-9E1D-1B3CF8E4F835}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2743200" y="0"/>
+          <a:off x="4200525" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CACC9BEA-1299-4561-8F7C-70EAEE00D850}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31CA1932-55C3-4292-A7E2-1475877C8BA7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2743200" y="0"/>
+          <a:off x="4200525" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6C56C24-4B21-4B1E-839D-64AEE32B812E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8C07B41-6BEA-472C-B33F-9677C4E0D497}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3438525" y="0"/>
+          <a:off x="5324475" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED423B43-73C6-4A73-A97D-EAAB9E64F9A8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E511C10-26B3-4EEF-938A-DAE63D6BB31A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2743200" y="1047750"/>
+          <a:off x="4248150" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD4F869D-549D-4095-974B-A5517FFF799E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48E6D1B2-9CE0-4FF2-B344-F7505B3C1422}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6858000" y="1047750"/>
+          <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F194EF85-3F49-424D-8B21-F6075B45CDA8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C1F3347-D4BD-4B67-B383-58D98B457855}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11658600" y="1047750"/>
+          <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18A7566B-9149-4C57-B4A5-3444DEF2AE2B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38820889-1A6E-4541-8FFD-2B58E08E4B33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15773400" y="1047750"/>
+          <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76C9E771-BDF4-4C53-A093-93A84D7D462D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33771295-D3FF-44D6-8A0A-68C1A55114B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6858000" y="1047750"/>
+          <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFCD339E-2247-4D3A-B127-DF27D060F292}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93181C6C-27C6-43B8-B298-A6445731E4D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11658600" y="1047750"/>
+          <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A77E8ADE-DE90-4D93-B6E7-8692E6501B98}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC253D81-B4CD-4B77-BF99-C13B76E082BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15773400" y="1047750"/>
+          <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6934CEED-628C-407D-A0D3-00F959FD2AC9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88152BA4-9774-4C84-822A-9D36BB9D9A33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6858000" y="1047750"/>
+          <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D10F01B0-E8D4-4A6B-A01A-F1816355CB80}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BE8291D-C03D-4FA4-9551-7F40E518554C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11658600" y="1047750"/>
+          <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18773A9D-8B79-4F41-B323-DA346E902791}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E277D8B-34C3-44C7-BE4C-88DFFE0A6EC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11658600" y="1047750"/>
+          <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EDEB347-35D6-40C3-8019-F6451CC53063}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339A87BA-E085-4FF8-AE15-33FA17603310}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11658600" y="1047750"/>
+          <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Line 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6603F37B-964C-4749-B8D1-77480EF3C99B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8480392C-1C48-4EF5-B566-65D587D84207}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15773400" y="1047750"/>
+          <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A861071-EE96-4D65-9A0F-A061E90525CE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACF87E3-B2F7-49EB-9A30-CF5EF98FD9F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15773400" y="1047750"/>
+          <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D83B319-11B8-4B37-B510-0780B62632F3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A148494-7B61-4D41-AF4A-33746837D1B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15773400" y="1047750"/>
+          <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97E57696-4D51-4D77-9C56-15BED79386A3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5972EE64-8D81-42DC-BDE7-34F1F5225E98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15773400" y="1047750"/>
+          <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E5CCE4-2787-4D4D-A05B-5E9E53352287}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580F4DF4-3F2A-4C89-840C-4FE959C640EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15773400" y="1047750"/>
+          <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Hw107192\(e)\&#25991;&#29605;\&#33258;&#22666;&#26680;&#36864;\99&#24180;&#19978;&#21322;&#23395;&#33258;&#22666;&#26680;&#36864;\99&#19978;&#21322;&#24180;&#22283;&#22806;&#22320;&#21312;&#23601;&#37291;&#21407;&#22240;&#21029;(&#20854;&#20182;)&#33258;&#22666;&#37291;&#30274;&#36027;&#29992;&#26680;&#36864;&#20214;&#25976;&#21450;&#26680;&#20184;&#37329;&#38989;&#32113;&#35336;&#34920;(&#20381;&#26680;&#20184;&#37329;&#38989;&#25490;&#24207;&#21462;&#21069;20&#21517;).xls" TargetMode="External"/></Relationships>
 </file>
 
@@ -6179,2260 +6174,2260 @@
     <col min="15883" max="15884" width="7.625" style="5" customWidth="1"/>
     <col min="15885" max="15888" width="6.625" style="5" customWidth="1"/>
     <col min="15889" max="15889" width="13.625" style="5" customWidth="1"/>
     <col min="15890" max="15891" width="7.625" style="5" customWidth="1"/>
     <col min="15892" max="15893" width="6.625" style="5" customWidth="1"/>
     <col min="15894" max="15894" width="12.625" style="5" customWidth="1"/>
     <col min="15895" max="16128" width="9" style="5"/>
     <col min="16129" max="16129" width="12.625" style="5" customWidth="1"/>
     <col min="16130" max="16130" width="7.5" style="5" customWidth="1"/>
     <col min="16131" max="16131" width="13.625" style="5" customWidth="1"/>
     <col min="16132" max="16133" width="7.625" style="5" customWidth="1"/>
     <col min="16134" max="16134" width="12.625" style="5" customWidth="1"/>
     <col min="16135" max="16136" width="3.625" style="5" customWidth="1"/>
     <col min="16137" max="16137" width="6.625" style="5" customWidth="1"/>
     <col min="16138" max="16138" width="13.625" style="5" customWidth="1"/>
     <col min="16139" max="16140" width="7.625" style="5" customWidth="1"/>
     <col min="16141" max="16144" width="6.625" style="5" customWidth="1"/>
     <col min="16145" max="16145" width="13.625" style="5" customWidth="1"/>
     <col min="16146" max="16147" width="7.625" style="5" customWidth="1"/>
     <col min="16148" max="16149" width="6.625" style="5" customWidth="1"/>
     <col min="16150" max="16150" width="12.625" style="5" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="139" t="s">
+      <c r="A1" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="139"/>
-[...19 lines deleted...]
-      <c r="V1" s="139"/>
+      <c r="B1" s="162"/>
+      <c r="C1" s="162"/>
+      <c r="D1" s="162"/>
+      <c r="E1" s="162"/>
+      <c r="F1" s="162"/>
+      <c r="G1" s="162"/>
+      <c r="H1" s="162"/>
+      <c r="I1" s="162"/>
+      <c r="J1" s="162"/>
+      <c r="K1" s="162"/>
+      <c r="L1" s="162"/>
+      <c r="M1" s="162"/>
+      <c r="N1" s="162"/>
+      <c r="O1" s="162"/>
+      <c r="P1" s="162"/>
+      <c r="Q1" s="162"/>
+      <c r="R1" s="162"/>
+      <c r="S1" s="162"/>
+      <c r="T1" s="162"/>
+      <c r="U1" s="162"/>
+      <c r="V1" s="162"/>
     </row>
     <row r="2" spans="1:22" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="140" t="s">
+      <c r="H2" s="163" t="s">
         <v>182</v>
       </c>
-      <c r="I2" s="141"/>
-[...9 lines deleted...]
-      <c r="S2" s="143" t="s">
+      <c r="I2" s="164"/>
+      <c r="J2" s="164"/>
+      <c r="K2" s="164"/>
+      <c r="L2" s="164"/>
+      <c r="M2" s="164"/>
+      <c r="N2" s="164"/>
+      <c r="O2" s="164"/>
+      <c r="P2" s="164"/>
+      <c r="Q2" s="165"/>
+      <c r="R2" s="165"/>
+      <c r="S2" s="166" t="s">
         <v>1</v>
       </c>
-      <c r="T2" s="143"/>
-[...1 lines deleted...]
-      <c r="V2" s="143"/>
+      <c r="T2" s="166"/>
+      <c r="U2" s="166"/>
+      <c r="V2" s="166"/>
     </row>
     <row r="3" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="144" t="s">
+      <c r="A3" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="145"/>
-      <c r="C3" s="150" t="s">
+      <c r="B3" s="168"/>
+      <c r="C3" s="157" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="151"/>
-[...5 lines deleted...]
-      <c r="J3" s="150" t="s">
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="159"/>
+      <c r="J3" s="157" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="151"/>
-[...5 lines deleted...]
-      <c r="Q3" s="150" t="s">
+      <c r="K3" s="158"/>
+      <c r="L3" s="158"/>
+      <c r="M3" s="158"/>
+      <c r="N3" s="158"/>
+      <c r="O3" s="158"/>
+      <c r="P3" s="159"/>
+      <c r="Q3" s="157" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="151"/>
-[...3 lines deleted...]
-      <c r="V3" s="151"/>
+      <c r="R3" s="158"/>
+      <c r="S3" s="158"/>
+      <c r="T3" s="158"/>
+      <c r="U3" s="158"/>
+      <c r="V3" s="158"/>
     </row>
     <row r="4" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="146"/>
-[...1 lines deleted...]
-      <c r="C4" s="153" t="s">
+      <c r="A4" s="169"/>
+      <c r="B4" s="170"/>
+      <c r="C4" s="155" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="150" t="s">
+      <c r="D4" s="157" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="151"/>
-[...4 lines deleted...]
-      <c r="J4" s="153" t="s">
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="159"/>
+      <c r="J4" s="155" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="150" t="s">
+      <c r="K4" s="157" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="151"/>
-[...4 lines deleted...]
-      <c r="Q4" s="153" t="s">
+      <c r="L4" s="158"/>
+      <c r="M4" s="158"/>
+      <c r="N4" s="158"/>
+      <c r="O4" s="158"/>
+      <c r="P4" s="159"/>
+      <c r="Q4" s="155" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="150" t="s">
+      <c r="R4" s="157" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="151"/>
-[...2 lines deleted...]
-      <c r="V4" s="151"/>
+      <c r="S4" s="158"/>
+      <c r="T4" s="158"/>
+      <c r="U4" s="158"/>
+      <c r="V4" s="158"/>
     </row>
     <row r="5" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="148"/>
-[...2 lines deleted...]
-      <c r="D5" s="150" t="s">
+      <c r="A5" s="171"/>
+      <c r="B5" s="172"/>
+      <c r="C5" s="156"/>
+      <c r="D5" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="152"/>
+      <c r="E5" s="159"/>
       <c r="F5" s="126" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="150" t="s">
+      <c r="G5" s="157" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="151"/>
-[...2 lines deleted...]
-      <c r="K5" s="150" t="s">
+      <c r="H5" s="158"/>
+      <c r="I5" s="159"/>
+      <c r="J5" s="156"/>
+      <c r="K5" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="152"/>
-      <c r="M5" s="150" t="s">
+      <c r="L5" s="159"/>
+      <c r="M5" s="157" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="152"/>
-      <c r="O5" s="150" t="s">
+      <c r="N5" s="159"/>
+      <c r="O5" s="157" t="s">
         <v>11</v>
       </c>
-      <c r="P5" s="152"/>
-[...1 lines deleted...]
-      <c r="R5" s="150" t="s">
+      <c r="P5" s="159"/>
+      <c r="Q5" s="156"/>
+      <c r="R5" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="152"/>
-      <c r="T5" s="150" t="s">
+      <c r="S5" s="159"/>
+      <c r="T5" s="157" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="152"/>
+      <c r="U5" s="159"/>
       <c r="V5" s="124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="156" t="s">
+      <c r="A6" s="160" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="157"/>
+      <c r="B6" s="161"/>
       <c r="C6" s="119">
-        <v>1055452</v>
-[...4 lines deleted...]
-      <c r="E6" s="155"/>
+        <v>1057474</v>
+      </c>
+      <c r="D6" s="154">
+        <v>24042133</v>
+      </c>
+      <c r="E6" s="154"/>
       <c r="F6" s="119">
-        <v>16493192</v>
-[...5 lines deleted...]
-      <c r="I6" s="155"/>
+        <v>16496423</v>
+      </c>
+      <c r="G6" s="154">
+        <v>7545710</v>
+      </c>
+      <c r="H6" s="154"/>
+      <c r="I6" s="154"/>
       <c r="J6" s="119">
-        <v>1049555</v>
-[...12 lines deleted...]
-      <c r="P6" s="155"/>
+        <v>1051577</v>
+      </c>
+      <c r="K6" s="154">
+        <v>14892718</v>
+      </c>
+      <c r="L6" s="154"/>
+      <c r="M6" s="154">
+        <v>9891958</v>
+      </c>
+      <c r="N6" s="154"/>
+      <c r="O6" s="154">
+        <v>5000760</v>
+      </c>
+      <c r="P6" s="154"/>
       <c r="Q6" s="119">
-        <v>4041</v>
-[...8 lines deleted...]
-      <c r="U6" s="155"/>
+        <v>4042</v>
+      </c>
+      <c r="R6" s="154">
+        <v>3282787</v>
+      </c>
+      <c r="S6" s="154"/>
+      <c r="T6" s="154">
+        <v>2183582</v>
+      </c>
+      <c r="U6" s="154"/>
       <c r="V6" s="119">
-        <v>1102968</v>
+        <v>1099205</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="158"/>
-      <c r="B7" s="159"/>
+      <c r="A7" s="152"/>
+      <c r="B7" s="153"/>
       <c r="C7" s="120"/>
-      <c r="D7" s="160"/>
-      <c r="E7" s="160"/>
+      <c r="D7" s="151"/>
+      <c r="E7" s="151"/>
       <c r="F7" s="120"/>
-      <c r="G7" s="160"/>
-[...1 lines deleted...]
-      <c r="I7" s="160"/>
+      <c r="G7" s="151"/>
+      <c r="H7" s="151"/>
+      <c r="I7" s="151"/>
       <c r="J7" s="120"/>
-      <c r="K7" s="160"/>
-[...4 lines deleted...]
-      <c r="P7" s="160"/>
+      <c r="K7" s="151"/>
+      <c r="L7" s="151"/>
+      <c r="M7" s="151"/>
+      <c r="N7" s="151"/>
+      <c r="O7" s="151"/>
+      <c r="P7" s="151"/>
       <c r="Q7" s="120"/>
-      <c r="R7" s="160"/>
-[...2 lines deleted...]
-      <c r="U7" s="160"/>
+      <c r="R7" s="151"/>
+      <c r="S7" s="151"/>
+      <c r="T7" s="151"/>
+      <c r="U7" s="151"/>
       <c r="V7" s="120"/>
     </row>
     <row r="8" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="161" t="s">
+      <c r="A8" s="146" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="162"/>
+      <c r="B8" s="147"/>
       <c r="C8" s="119">
-        <v>402531</v>
-[...4 lines deleted...]
-      <c r="E8" s="163"/>
+        <v>402959</v>
+      </c>
+      <c r="D8" s="148">
+        <v>9096482</v>
+      </c>
+      <c r="E8" s="148"/>
       <c r="F8" s="119">
-        <v>6201439</v>
-[...5 lines deleted...]
-      <c r="I8" s="163"/>
+        <v>6199176</v>
+      </c>
+      <c r="G8" s="148">
+        <v>2897306</v>
+      </c>
+      <c r="H8" s="148"/>
+      <c r="I8" s="148"/>
       <c r="J8" s="119">
-        <v>401028</v>
-[...12 lines deleted...]
-      <c r="P8" s="163"/>
+        <v>401456</v>
+      </c>
+      <c r="K8" s="148">
+        <v>6230377</v>
+      </c>
+      <c r="L8" s="148"/>
+      <c r="M8" s="148">
+        <v>4149348</v>
+      </c>
+      <c r="N8" s="148"/>
+      <c r="O8" s="148">
+        <v>2081029</v>
+      </c>
+      <c r="P8" s="148"/>
       <c r="Q8" s="119">
         <v>1048</v>
       </c>
-      <c r="R8" s="163">
-[...6 lines deleted...]
-      <c r="U8" s="163"/>
+      <c r="R8" s="148">
+        <v>1165639</v>
+      </c>
+      <c r="S8" s="148"/>
+      <c r="T8" s="148">
+        <v>769131</v>
+      </c>
+      <c r="U8" s="148"/>
       <c r="V8" s="119">
-        <v>397861</v>
+        <v>396508</v>
       </c>
     </row>
     <row r="9" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="164" t="s">
+      <c r="A9" s="149" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="165"/>
+      <c r="B9" s="150"/>
       <c r="C9" s="120">
-        <v>187553</v>
-[...4 lines deleted...]
-      <c r="E9" s="160"/>
+        <v>187748</v>
+      </c>
+      <c r="D9" s="151">
+        <v>3387356</v>
+      </c>
+      <c r="E9" s="151"/>
       <c r="F9" s="120">
-        <v>2303533</v>
-[...5 lines deleted...]
-      <c r="I9" s="160"/>
+        <v>2302689</v>
+      </c>
+      <c r="G9" s="151">
+        <v>1084667</v>
+      </c>
+      <c r="H9" s="151"/>
+      <c r="I9" s="151"/>
       <c r="J9" s="120">
-        <v>187076</v>
-[...12 lines deleted...]
-      <c r="P9" s="160"/>
+        <v>187271</v>
+      </c>
+      <c r="K9" s="151">
+        <v>2124328</v>
+      </c>
+      <c r="L9" s="151"/>
+      <c r="M9" s="151">
+        <v>1399730</v>
+      </c>
+      <c r="N9" s="151"/>
+      <c r="O9" s="151">
+        <v>724598</v>
+      </c>
+      <c r="P9" s="151"/>
       <c r="Q9" s="120">
         <v>299</v>
       </c>
-      <c r="R9" s="160">
-[...6 lines deleted...]
-      <c r="U9" s="160"/>
+      <c r="R9" s="151">
+        <v>469983</v>
+      </c>
+      <c r="S9" s="151"/>
+      <c r="T9" s="151">
+        <v>308970</v>
+      </c>
+      <c r="U9" s="151"/>
       <c r="V9" s="120">
-        <v>161525</v>
+        <v>161013</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="164" t="s">
+      <c r="A10" s="149" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="165"/>
+      <c r="B10" s="150"/>
       <c r="C10" s="120">
-        <v>184360</v>
-[...4 lines deleted...]
-      <c r="E10" s="160"/>
+        <v>184522</v>
+      </c>
+      <c r="D10" s="151">
+        <v>5001391</v>
+      </c>
+      <c r="E10" s="151"/>
       <c r="F10" s="120">
-        <v>3406183</v>
-[...5 lines deleted...]
-      <c r="I10" s="160"/>
+        <v>3405470</v>
+      </c>
+      <c r="G10" s="151">
+        <v>1595921</v>
+      </c>
+      <c r="H10" s="151"/>
+      <c r="I10" s="151"/>
       <c r="J10" s="120">
-        <v>183827</v>
-[...12 lines deleted...]
-      <c r="P10" s="160"/>
+        <v>183989</v>
+      </c>
+      <c r="K10" s="151">
+        <v>3817194</v>
+      </c>
+      <c r="L10" s="151"/>
+      <c r="M10" s="151">
+        <v>2557239</v>
+      </c>
+      <c r="N10" s="151"/>
+      <c r="O10" s="151">
+        <v>1259955</v>
+      </c>
+      <c r="P10" s="151"/>
       <c r="Q10" s="120">
         <v>355</v>
       </c>
-      <c r="R10" s="160">
-[...6 lines deleted...]
-      <c r="U10" s="160"/>
+      <c r="R10" s="151">
+        <v>515262</v>
+      </c>
+      <c r="S10" s="151"/>
+      <c r="T10" s="151">
+        <v>338271</v>
+      </c>
+      <c r="U10" s="151"/>
       <c r="V10" s="120">
-        <v>177557</v>
+        <v>176991</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="164" t="s">
+      <c r="A11" s="149" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="165"/>
+      <c r="B11" s="150"/>
       <c r="C11" s="120">
-        <v>11073</v>
-[...4 lines deleted...]
-      <c r="E11" s="160"/>
+        <v>11085</v>
+      </c>
+      <c r="D11" s="151">
+        <v>259890</v>
+      </c>
+      <c r="E11" s="151"/>
       <c r="F11" s="120">
-        <v>183686</v>
-[...5 lines deleted...]
-      <c r="I11" s="160"/>
+        <v>183273</v>
+      </c>
+      <c r="G11" s="151">
+        <v>76617</v>
+      </c>
+      <c r="H11" s="151"/>
+      <c r="I11" s="151"/>
       <c r="J11" s="120">
-        <v>10862</v>
-[...12 lines deleted...]
-      <c r="P11" s="160"/>
+        <v>10874</v>
+      </c>
+      <c r="K11" s="151">
+        <v>103727</v>
+      </c>
+      <c r="L11" s="151"/>
+      <c r="M11" s="151">
+        <v>69195</v>
+      </c>
+      <c r="N11" s="151"/>
+      <c r="O11" s="151">
+        <v>34532</v>
+      </c>
+      <c r="P11" s="151"/>
       <c r="Q11" s="120">
         <v>187</v>
       </c>
-      <c r="R11" s="160">
-[...6 lines deleted...]
-      <c r="U11" s="160"/>
+      <c r="R11" s="151">
+        <v>84259</v>
+      </c>
+      <c r="S11" s="151"/>
+      <c r="T11" s="151">
+        <v>57767</v>
+      </c>
+      <c r="U11" s="151"/>
       <c r="V11" s="120">
-        <v>26648</v>
+        <v>26492</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="164" t="s">
+      <c r="A12" s="149" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="165"/>
+      <c r="B12" s="150"/>
       <c r="C12" s="120">
-        <v>16285</v>
-[...4 lines deleted...]
-      <c r="E12" s="160"/>
+        <v>16325</v>
+      </c>
+      <c r="D12" s="151">
+        <v>373004</v>
+      </c>
+      <c r="E12" s="151"/>
       <c r="F12" s="120">
-        <v>256780</v>
-[...5 lines deleted...]
-      <c r="I12" s="160"/>
+        <v>256493</v>
+      </c>
+      <c r="G12" s="151">
+        <v>116511</v>
+      </c>
+      <c r="H12" s="151"/>
+      <c r="I12" s="151"/>
       <c r="J12" s="120">
-        <v>16050</v>
-[...12 lines deleted...]
-      <c r="P12" s="160"/>
+        <v>16090</v>
+      </c>
+      <c r="K12" s="151">
+        <v>154776</v>
+      </c>
+      <c r="L12" s="151"/>
+      <c r="M12" s="151">
+        <v>103374</v>
+      </c>
+      <c r="N12" s="151"/>
+      <c r="O12" s="151">
+        <v>51402</v>
+      </c>
+      <c r="P12" s="151"/>
       <c r="Q12" s="120">
         <v>188</v>
       </c>
-      <c r="R12" s="160">
-[...6 lines deleted...]
-      <c r="U12" s="160"/>
+      <c r="R12" s="151">
+        <v>90914</v>
+      </c>
+      <c r="S12" s="151"/>
+      <c r="T12" s="151">
+        <v>60794</v>
+      </c>
+      <c r="U12" s="151"/>
       <c r="V12" s="120">
-        <v>30238</v>
+        <v>30120</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="164" t="s">
+      <c r="A13" s="149" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="165"/>
+      <c r="B13" s="150"/>
       <c r="C13" s="120">
-        <v>2723</v>
-[...4 lines deleted...]
-      <c r="E13" s="160"/>
+        <v>2735</v>
+      </c>
+      <c r="D13" s="151">
+        <v>67016</v>
+      </c>
+      <c r="E13" s="151"/>
       <c r="F13" s="120">
-        <v>45980</v>
-[...5 lines deleted...]
-      <c r="I13" s="160"/>
+        <v>45969</v>
+      </c>
+      <c r="G13" s="151">
+        <v>21047</v>
+      </c>
+      <c r="H13" s="151"/>
+      <c r="I13" s="151"/>
       <c r="J13" s="120">
-        <v>2689</v>
-[...12 lines deleted...]
-      <c r="P13" s="160"/>
+        <v>2701</v>
+      </c>
+      <c r="K13" s="151">
+        <v>25507</v>
+      </c>
+      <c r="L13" s="151"/>
+      <c r="M13" s="151">
+        <v>16641</v>
+      </c>
+      <c r="N13" s="151"/>
+      <c r="O13" s="151">
+        <v>8866</v>
+      </c>
+      <c r="P13" s="151"/>
       <c r="Q13" s="120">
         <v>17</v>
       </c>
-      <c r="R13" s="160">
-[...6 lines deleted...]
-      <c r="U13" s="160"/>
+      <c r="R13" s="151">
+        <v>4592</v>
+      </c>
+      <c r="S13" s="151"/>
+      <c r="T13" s="151">
+        <v>2967</v>
+      </c>
+      <c r="U13" s="151"/>
       <c r="V13" s="120">
-        <v>1627</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="164" t="s">
+      <c r="A14" s="149" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="165"/>
+      <c r="B14" s="150"/>
       <c r="C14" s="120">
-        <v>537</v>
-[...4 lines deleted...]
-      <c r="E14" s="160"/>
+        <v>544</v>
+      </c>
+      <c r="D14" s="151">
+        <v>7825</v>
+      </c>
+      <c r="E14" s="151"/>
       <c r="F14" s="120">
-        <v>5277</v>
-[...5 lines deleted...]
-      <c r="I14" s="160"/>
+        <v>5282</v>
+      </c>
+      <c r="G14" s="151">
+        <v>2543</v>
+      </c>
+      <c r="H14" s="151"/>
+      <c r="I14" s="151"/>
       <c r="J14" s="120">
-        <v>524</v>
-[...12 lines deleted...]
-      <c r="P14" s="160"/>
+        <v>531</v>
+      </c>
+      <c r="K14" s="151">
+        <v>4845</v>
+      </c>
+      <c r="L14" s="151"/>
+      <c r="M14" s="151">
+        <v>3169</v>
+      </c>
+      <c r="N14" s="151"/>
+      <c r="O14" s="151">
+        <v>1676</v>
+      </c>
+      <c r="P14" s="151"/>
       <c r="Q14" s="120">
         <v>2</v>
       </c>
-      <c r="R14" s="160">
-[...6 lines deleted...]
-      <c r="U14" s="160"/>
+      <c r="R14" s="151">
+        <v>629</v>
+      </c>
+      <c r="S14" s="151"/>
+      <c r="T14" s="151">
+        <v>362</v>
+      </c>
+      <c r="U14" s="151"/>
       <c r="V14" s="120">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="158"/>
-      <c r="B15" s="159"/>
+      <c r="A15" s="152"/>
+      <c r="B15" s="153"/>
       <c r="C15" s="120"/>
-      <c r="D15" s="160"/>
-      <c r="E15" s="160"/>
+      <c r="D15" s="151"/>
+      <c r="E15" s="151"/>
       <c r="F15" s="120"/>
-      <c r="G15" s="160"/>
-[...1 lines deleted...]
-      <c r="I15" s="160"/>
+      <c r="G15" s="151"/>
+      <c r="H15" s="151"/>
+      <c r="I15" s="151"/>
       <c r="J15" s="120"/>
-      <c r="K15" s="160"/>
-[...4 lines deleted...]
-      <c r="P15" s="160"/>
+      <c r="K15" s="151"/>
+      <c r="L15" s="151"/>
+      <c r="M15" s="151"/>
+      <c r="N15" s="151"/>
+      <c r="O15" s="151"/>
+      <c r="P15" s="151"/>
       <c r="Q15" s="120"/>
-      <c r="R15" s="160"/>
-[...2 lines deleted...]
-      <c r="U15" s="160"/>
+      <c r="R15" s="151"/>
+      <c r="S15" s="151"/>
+      <c r="T15" s="151"/>
+      <c r="U15" s="151"/>
       <c r="V15" s="120"/>
     </row>
     <row r="16" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="161" t="s">
+      <c r="A16" s="146" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="162"/>
+      <c r="B16" s="147"/>
       <c r="C16" s="119">
-        <v>158241</v>
-[...4 lines deleted...]
-      <c r="E16" s="163"/>
+        <v>158747</v>
+      </c>
+      <c r="D16" s="148">
+        <v>4103615</v>
+      </c>
+      <c r="E16" s="148"/>
       <c r="F16" s="119">
-        <v>2779645</v>
-[...5 lines deleted...]
-      <c r="I16" s="163"/>
+        <v>2787175</v>
+      </c>
+      <c r="G16" s="148">
+        <v>1316440</v>
+      </c>
+      <c r="H16" s="148"/>
+      <c r="I16" s="148"/>
       <c r="J16" s="119">
-        <v>157315</v>
-[...12 lines deleted...]
-      <c r="P16" s="163"/>
+        <v>157821</v>
+      </c>
+      <c r="K16" s="148">
+        <v>2795049</v>
+      </c>
+      <c r="L16" s="148"/>
+      <c r="M16" s="148">
+        <v>1845384</v>
+      </c>
+      <c r="N16" s="148"/>
+      <c r="O16" s="148">
+        <v>949665</v>
+      </c>
+      <c r="P16" s="148"/>
       <c r="Q16" s="119">
         <v>673</v>
       </c>
-      <c r="R16" s="163">
-[...6 lines deleted...]
-      <c r="U16" s="163"/>
+      <c r="R16" s="148">
+        <v>448108</v>
+      </c>
+      <c r="S16" s="148"/>
+      <c r="T16" s="148">
+        <v>287158</v>
+      </c>
+      <c r="U16" s="148"/>
       <c r="V16" s="119">
-        <v>161727</v>
+        <v>160950</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="164" t="s">
+      <c r="A17" s="149" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="165"/>
+      <c r="B17" s="150"/>
       <c r="C17" s="120">
-        <v>97042</v>
-[...4 lines deleted...]
-      <c r="E17" s="160"/>
+        <v>97270</v>
+      </c>
+      <c r="D17" s="151">
+        <v>2298748</v>
+      </c>
+      <c r="E17" s="151"/>
       <c r="F17" s="120">
-        <v>1565510</v>
-[...5 lines deleted...]
-      <c r="I17" s="160"/>
+        <v>1569457</v>
+      </c>
+      <c r="G17" s="151">
+        <v>729291</v>
+      </c>
+      <c r="H17" s="151"/>
+      <c r="I17" s="151"/>
       <c r="J17" s="120">
-        <v>96628</v>
-[...12 lines deleted...]
-      <c r="P17" s="160"/>
+        <v>96856</v>
+      </c>
+      <c r="K17" s="151">
+        <v>1542258</v>
+      </c>
+      <c r="L17" s="151"/>
+      <c r="M17" s="151">
+        <v>1014283</v>
+      </c>
+      <c r="N17" s="151"/>
+      <c r="O17" s="151">
+        <v>527975</v>
+      </c>
+      <c r="P17" s="151"/>
       <c r="Q17" s="120">
         <v>305</v>
       </c>
-      <c r="R17" s="160">
-[...6 lines deleted...]
-      <c r="U17" s="160"/>
+      <c r="R17" s="151">
+        <v>235143</v>
+      </c>
+      <c r="S17" s="151"/>
+      <c r="T17" s="151">
+        <v>150458</v>
+      </c>
+      <c r="U17" s="151"/>
       <c r="V17" s="120">
-        <v>85157</v>
+        <v>84685</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="164" t="s">
+      <c r="A18" s="149" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="165"/>
+      <c r="B18" s="150"/>
       <c r="C18" s="120">
-        <v>19722</v>
-[...4 lines deleted...]
-      <c r="E18" s="160"/>
+        <v>19784</v>
+      </c>
+      <c r="D18" s="151">
+        <v>744105</v>
+      </c>
+      <c r="E18" s="151"/>
       <c r="F18" s="120">
-        <v>495856</v>
-[...5 lines deleted...]
-      <c r="I18" s="160"/>
+        <v>497422</v>
+      </c>
+      <c r="G18" s="151">
+        <v>246683</v>
+      </c>
+      <c r="H18" s="151"/>
+      <c r="I18" s="151"/>
       <c r="J18" s="120">
-        <v>19550</v>
-[...12 lines deleted...]
-      <c r="P18" s="160"/>
+        <v>19612</v>
+      </c>
+      <c r="K18" s="151">
+        <v>577739</v>
+      </c>
+      <c r="L18" s="151"/>
+      <c r="M18" s="151">
+        <v>384718</v>
+      </c>
+      <c r="N18" s="151"/>
+      <c r="O18" s="151">
+        <v>193021</v>
+      </c>
+      <c r="P18" s="151"/>
       <c r="Q18" s="120">
         <v>145</v>
       </c>
-      <c r="R18" s="160">
-[...6 lines deleted...]
-      <c r="U18" s="160"/>
+      <c r="R18" s="151">
+        <v>84229</v>
+      </c>
+      <c r="S18" s="151"/>
+      <c r="T18" s="151">
+        <v>53117</v>
+      </c>
+      <c r="U18" s="151"/>
       <c r="V18" s="120">
-        <v>31208</v>
+        <v>31112</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="164" t="s">
+      <c r="A19" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="165"/>
+      <c r="B19" s="150"/>
       <c r="C19" s="120">
-        <v>23520</v>
-[...4 lines deleted...]
-      <c r="E19" s="160"/>
+        <v>23651</v>
+      </c>
+      <c r="D19" s="151">
+        <v>625332</v>
+      </c>
+      <c r="E19" s="151"/>
       <c r="F19" s="120">
-        <v>417742</v>
-[...5 lines deleted...]
-      <c r="I19" s="160"/>
+        <v>419655</v>
+      </c>
+      <c r="G19" s="151">
+        <v>205677</v>
+      </c>
+      <c r="H19" s="151"/>
+      <c r="I19" s="151"/>
       <c r="J19" s="120">
-        <v>23352</v>
-[...12 lines deleted...]
-      <c r="P19" s="160"/>
+        <v>23483</v>
+      </c>
+      <c r="K19" s="151">
+        <v>445207</v>
+      </c>
+      <c r="L19" s="151"/>
+      <c r="M19" s="151">
+        <v>294026</v>
+      </c>
+      <c r="N19" s="151"/>
+      <c r="O19" s="151">
+        <v>151181</v>
+      </c>
+      <c r="P19" s="151"/>
       <c r="Q19" s="120">
         <v>115</v>
       </c>
-      <c r="R19" s="160">
-[...6 lines deleted...]
-      <c r="U19" s="160"/>
+      <c r="R19" s="151">
+        <v>71275</v>
+      </c>
+      <c r="S19" s="151"/>
+      <c r="T19" s="151">
+        <v>44988</v>
+      </c>
+      <c r="U19" s="151"/>
       <c r="V19" s="120">
-        <v>26439</v>
+        <v>26287</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="164" t="s">
+      <c r="A20" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="165"/>
+      <c r="B20" s="150"/>
       <c r="C20" s="120">
-        <v>17957</v>
-[...4 lines deleted...]
-      <c r="E20" s="160"/>
+        <v>18042</v>
+      </c>
+      <c r="D20" s="151">
+        <v>435430</v>
+      </c>
+      <c r="E20" s="151"/>
       <c r="F20" s="120">
-        <v>300537</v>
-[...5 lines deleted...]
-      <c r="I20" s="160"/>
+        <v>300641</v>
+      </c>
+      <c r="G20" s="151">
+        <v>134789</v>
+      </c>
+      <c r="H20" s="151"/>
+      <c r="I20" s="151"/>
       <c r="J20" s="120">
-        <v>17785</v>
-[...12 lines deleted...]
-      <c r="P20" s="160"/>
+        <v>17870</v>
+      </c>
+      <c r="K20" s="151">
+        <v>229845</v>
+      </c>
+      <c r="L20" s="151"/>
+      <c r="M20" s="151">
+        <v>152357</v>
+      </c>
+      <c r="N20" s="151"/>
+      <c r="O20" s="151">
+        <v>77488</v>
+      </c>
+      <c r="P20" s="151"/>
       <c r="Q20" s="120">
         <v>108</v>
       </c>
-      <c r="R20" s="160">
-[...6 lines deleted...]
-      <c r="U20" s="160"/>
+      <c r="R20" s="151">
+        <v>57461</v>
+      </c>
+      <c r="S20" s="151"/>
+      <c r="T20" s="151">
+        <v>38595</v>
+      </c>
+      <c r="U20" s="151"/>
       <c r="V20" s="120">
-        <v>18923</v>
+        <v>18866</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="158"/>
-      <c r="B21" s="159"/>
+      <c r="A21" s="152"/>
+      <c r="B21" s="153"/>
       <c r="C21" s="120"/>
-      <c r="D21" s="160"/>
-      <c r="E21" s="160"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
       <c r="F21" s="120"/>
-      <c r="G21" s="160"/>
-[...1 lines deleted...]
-      <c r="I21" s="160"/>
+      <c r="G21" s="151"/>
+      <c r="H21" s="151"/>
+      <c r="I21" s="151"/>
       <c r="J21" s="120"/>
-      <c r="K21" s="160"/>
-[...4 lines deleted...]
-      <c r="P21" s="160"/>
+      <c r="K21" s="151"/>
+      <c r="L21" s="151"/>
+      <c r="M21" s="151"/>
+      <c r="N21" s="151"/>
+      <c r="O21" s="151"/>
+      <c r="P21" s="151"/>
       <c r="Q21" s="120"/>
-      <c r="R21" s="160"/>
-[...2 lines deleted...]
-      <c r="U21" s="160"/>
+      <c r="R21" s="151"/>
+      <c r="S21" s="151"/>
+      <c r="T21" s="151"/>
+      <c r="U21" s="151"/>
       <c r="V21" s="120"/>
     </row>
     <row r="22" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="161" t="s">
+      <c r="A22" s="146" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="162"/>
+      <c r="B22" s="147"/>
       <c r="C22" s="119">
-        <v>221901</v>
-[...4 lines deleted...]
-      <c r="E22" s="163"/>
+        <v>222491</v>
+      </c>
+      <c r="D22" s="148">
+        <v>4286544</v>
+      </c>
+      <c r="E22" s="148"/>
       <c r="F22" s="119">
-        <v>2918284</v>
-[...5 lines deleted...]
-      <c r="I22" s="163"/>
+        <v>2918579</v>
+      </c>
+      <c r="G22" s="148">
+        <v>1367965</v>
+      </c>
+      <c r="H22" s="148"/>
+      <c r="I22" s="148"/>
       <c r="J22" s="119">
-        <v>220879</v>
-[...12 lines deleted...]
-      <c r="P22" s="163"/>
+        <v>221469</v>
+      </c>
+      <c r="K22" s="148">
+        <v>2583504</v>
+      </c>
+      <c r="L22" s="148"/>
+      <c r="M22" s="148">
+        <v>1700624</v>
+      </c>
+      <c r="N22" s="148"/>
+      <c r="O22" s="148">
+        <v>882880</v>
+      </c>
+      <c r="P22" s="148"/>
       <c r="Q22" s="119">
         <v>688</v>
       </c>
-      <c r="R22" s="163">
-[...6 lines deleted...]
-      <c r="U22" s="163"/>
+      <c r="R22" s="148">
+        <v>570869</v>
+      </c>
+      <c r="S22" s="148"/>
+      <c r="T22" s="148">
+        <v>378346</v>
+      </c>
+      <c r="U22" s="148"/>
       <c r="V22" s="119">
-        <v>193081</v>
+        <v>192523</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="164" t="s">
+      <c r="A23" s="149" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="165"/>
+      <c r="B23" s="150"/>
       <c r="C23" s="120">
-        <v>157803</v>
-[...4 lines deleted...]
-      <c r="E23" s="160"/>
+        <v>158198</v>
+      </c>
+      <c r="D23" s="151">
+        <v>2821415</v>
+      </c>
+      <c r="E23" s="151"/>
       <c r="F23" s="120">
-        <v>1910288</v>
-[...5 lines deleted...]
-      <c r="I23" s="160"/>
+        <v>1912781</v>
+      </c>
+      <c r="G23" s="151">
+        <v>908634</v>
+      </c>
+      <c r="H23" s="151"/>
+      <c r="I23" s="151"/>
       <c r="J23" s="120">
-        <v>157242</v>
-[...12 lines deleted...]
-      <c r="P23" s="160"/>
+        <v>157637</v>
+      </c>
+      <c r="K23" s="151">
+        <v>1858212</v>
+      </c>
+      <c r="L23" s="151"/>
+      <c r="M23" s="151">
+        <v>1225014</v>
+      </c>
+      <c r="N23" s="151"/>
+      <c r="O23" s="151">
+        <v>633198</v>
+      </c>
+      <c r="P23" s="151"/>
       <c r="Q23" s="120">
         <v>396</v>
       </c>
-      <c r="R23" s="160">
-[...6 lines deleted...]
-      <c r="U23" s="160"/>
+      <c r="R23" s="151">
+        <v>356901</v>
+      </c>
+      <c r="S23" s="151"/>
+      <c r="T23" s="151">
+        <v>234398</v>
+      </c>
+      <c r="U23" s="151"/>
       <c r="V23" s="120">
-        <v>122861</v>
+        <v>122503</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="164" t="s">
+      <c r="A24" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="165"/>
+      <c r="B24" s="150"/>
       <c r="C24" s="120">
-        <v>49684</v>
-[...4 lines deleted...]
-      <c r="E24" s="160"/>
+        <v>49757</v>
+      </c>
+      <c r="D24" s="151">
+        <v>1053077</v>
+      </c>
+      <c r="E24" s="151"/>
       <c r="F24" s="120">
-        <v>718182</v>
-[...5 lines deleted...]
-      <c r="I24" s="160"/>
+        <v>717386</v>
+      </c>
+      <c r="G24" s="151">
+        <v>335691</v>
+      </c>
+      <c r="H24" s="151"/>
+      <c r="I24" s="151"/>
       <c r="J24" s="120">
-        <v>49403</v>
-[...12 lines deleted...]
-      <c r="P24" s="160"/>
+        <v>49476</v>
+      </c>
+      <c r="K24" s="151">
+        <v>567775</v>
+      </c>
+      <c r="L24" s="151"/>
+      <c r="M24" s="151">
+        <v>370245</v>
+      </c>
+      <c r="N24" s="151"/>
+      <c r="O24" s="151">
+        <v>197530</v>
+      </c>
+      <c r="P24" s="151"/>
       <c r="Q24" s="120">
         <v>183</v>
       </c>
-      <c r="R24" s="160">
-[...6 lines deleted...]
-      <c r="U24" s="160"/>
+      <c r="R24" s="151">
+        <v>143454</v>
+      </c>
+      <c r="S24" s="151"/>
+      <c r="T24" s="151">
+        <v>95836</v>
+      </c>
+      <c r="U24" s="151"/>
       <c r="V24" s="120">
-        <v>47794</v>
+        <v>47618</v>
       </c>
     </row>
     <row r="25" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="164" t="s">
+      <c r="A25" s="149" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="165"/>
+      <c r="B25" s="150"/>
       <c r="C25" s="120">
-        <v>14414</v>
-[...4 lines deleted...]
-      <c r="E25" s="160"/>
+        <v>14536</v>
+      </c>
+      <c r="D25" s="151">
+        <v>412052</v>
+      </c>
+      <c r="E25" s="151"/>
       <c r="F25" s="120">
-        <v>289814</v>
-[...5 lines deleted...]
-      <c r="I25" s="160"/>
+        <v>288412</v>
+      </c>
+      <c r="G25" s="151">
+        <v>123640</v>
+      </c>
+      <c r="H25" s="151"/>
+      <c r="I25" s="151"/>
       <c r="J25" s="120">
-        <v>14234</v>
-[...12 lines deleted...]
-      <c r="P25" s="160"/>
+        <v>14356</v>
+      </c>
+      <c r="K25" s="151">
+        <v>157517</v>
+      </c>
+      <c r="L25" s="151"/>
+      <c r="M25" s="151">
+        <v>105365</v>
+      </c>
+      <c r="N25" s="151"/>
+      <c r="O25" s="151">
+        <v>52152</v>
+      </c>
+      <c r="P25" s="151"/>
       <c r="Q25" s="120">
         <v>109</v>
       </c>
-      <c r="R25" s="160">
-[...6 lines deleted...]
-      <c r="U25" s="160"/>
+      <c r="R25" s="151">
+        <v>70514</v>
+      </c>
+      <c r="S25" s="151"/>
+      <c r="T25" s="151">
+        <v>48112</v>
+      </c>
+      <c r="U25" s="151"/>
       <c r="V25" s="120">
-        <v>22426</v>
+        <v>22402</v>
       </c>
     </row>
     <row r="26" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="158"/>
-      <c r="B26" s="159"/>
+      <c r="A26" s="152"/>
+      <c r="B26" s="153"/>
       <c r="C26" s="120"/>
-      <c r="D26" s="160"/>
-      <c r="E26" s="160"/>
+      <c r="D26" s="151"/>
+      <c r="E26" s="151"/>
       <c r="F26" s="120"/>
-      <c r="G26" s="160"/>
-[...1 lines deleted...]
-      <c r="I26" s="160"/>
+      <c r="G26" s="151"/>
+      <c r="H26" s="151"/>
+      <c r="I26" s="151"/>
       <c r="J26" s="120"/>
-      <c r="K26" s="160"/>
-[...4 lines deleted...]
-      <c r="P26" s="160"/>
+      <c r="K26" s="151"/>
+      <c r="L26" s="151"/>
+      <c r="M26" s="151"/>
+      <c r="N26" s="151"/>
+      <c r="O26" s="151"/>
+      <c r="P26" s="151"/>
       <c r="Q26" s="120"/>
-      <c r="R26" s="160"/>
-[...2 lines deleted...]
-      <c r="U26" s="160"/>
+      <c r="R26" s="151"/>
+      <c r="S26" s="151"/>
+      <c r="T26" s="151"/>
+      <c r="U26" s="151"/>
       <c r="V26" s="120"/>
     </row>
     <row r="27" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="158"/>
-      <c r="B27" s="159"/>
+      <c r="A27" s="152"/>
+      <c r="B27" s="153"/>
       <c r="C27" s="120"/>
-      <c r="D27" s="160"/>
-      <c r="E27" s="160"/>
+      <c r="D27" s="151"/>
+      <c r="E27" s="151"/>
       <c r="F27" s="120"/>
-      <c r="G27" s="160"/>
-[...1 lines deleted...]
-      <c r="I27" s="160"/>
+      <c r="G27" s="151"/>
+      <c r="H27" s="151"/>
+      <c r="I27" s="151"/>
       <c r="J27" s="120"/>
-      <c r="K27" s="160"/>
-[...4 lines deleted...]
-      <c r="P27" s="160"/>
+      <c r="K27" s="151"/>
+      <c r="L27" s="151"/>
+      <c r="M27" s="151"/>
+      <c r="N27" s="151"/>
+      <c r="O27" s="151"/>
+      <c r="P27" s="151"/>
       <c r="Q27" s="120"/>
-      <c r="R27" s="160"/>
-[...2 lines deleted...]
-      <c r="U27" s="160"/>
+      <c r="R27" s="151"/>
+      <c r="S27" s="151"/>
+      <c r="T27" s="151"/>
+      <c r="U27" s="151"/>
       <c r="V27" s="120"/>
     </row>
     <row r="28" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="161" t="s">
+      <c r="A28" s="146" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="162"/>
+      <c r="B28" s="147"/>
       <c r="C28" s="119">
-        <v>119144</v>
-[...4 lines deleted...]
-      <c r="E28" s="163"/>
+        <v>119328</v>
+      </c>
+      <c r="D28" s="148">
+        <v>2930312</v>
+      </c>
+      <c r="E28" s="148"/>
       <c r="F28" s="119">
-        <v>2052452</v>
-[...5 lines deleted...]
-      <c r="I28" s="163"/>
+        <v>2051057</v>
+      </c>
+      <c r="G28" s="148">
+        <v>879255</v>
+      </c>
+      <c r="H28" s="148"/>
+      <c r="I28" s="148"/>
       <c r="J28" s="119">
-        <v>118074</v>
-[...12 lines deleted...]
-      <c r="P28" s="163"/>
+        <v>118257</v>
+      </c>
+      <c r="K28" s="148">
+        <v>1453986</v>
+      </c>
+      <c r="L28" s="148"/>
+      <c r="M28" s="148">
+        <v>974843</v>
+      </c>
+      <c r="N28" s="148"/>
+      <c r="O28" s="148">
+        <v>479143</v>
+      </c>
+      <c r="P28" s="148"/>
       <c r="Q28" s="119">
-        <v>731</v>
-[...8 lines deleted...]
-      <c r="U28" s="163"/>
+        <v>732</v>
+      </c>
+      <c r="R28" s="148">
+        <v>451825</v>
+      </c>
+      <c r="S28" s="148"/>
+      <c r="T28" s="148">
+        <v>312269</v>
+      </c>
+      <c r="U28" s="148"/>
       <c r="V28" s="119">
-        <v>139721</v>
+        <v>139556</v>
       </c>
     </row>
     <row r="29" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="164" t="s">
+      <c r="A29" s="149" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="165"/>
+      <c r="B29" s="150"/>
       <c r="C29" s="120">
-        <v>74138</v>
-[...4 lines deleted...]
-      <c r="E29" s="160"/>
+        <v>74180</v>
+      </c>
+      <c r="D29" s="151">
+        <v>1699427</v>
+      </c>
+      <c r="E29" s="151"/>
       <c r="F29" s="120">
-        <v>1177873</v>
-[...5 lines deleted...]
-      <c r="I29" s="160"/>
+        <v>1177344</v>
+      </c>
+      <c r="G29" s="151">
+        <v>522083</v>
+      </c>
+      <c r="H29" s="151"/>
+      <c r="I29" s="151"/>
       <c r="J29" s="120">
-        <v>73626</v>
-[...12 lines deleted...]
-      <c r="P29" s="160"/>
+        <v>73667</v>
+      </c>
+      <c r="K29" s="151">
+        <v>962928</v>
+      </c>
+      <c r="L29" s="151"/>
+      <c r="M29" s="151">
+        <v>640336</v>
+      </c>
+      <c r="N29" s="151"/>
+      <c r="O29" s="151">
+        <v>322592</v>
+      </c>
+      <c r="P29" s="151"/>
       <c r="Q29" s="120">
-        <v>336</v>
-[...8 lines deleted...]
-      <c r="U29" s="160"/>
+        <v>337</v>
+      </c>
+      <c r="R29" s="151">
+        <v>230064</v>
+      </c>
+      <c r="S29" s="151"/>
+      <c r="T29" s="151">
+        <v>159575</v>
+      </c>
+      <c r="U29" s="151"/>
       <c r="V29" s="120">
-        <v>70599</v>
+        <v>70489</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="164" t="s">
+      <c r="A30" s="149" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="165"/>
+      <c r="B30" s="150"/>
       <c r="C30" s="120">
-        <v>11045</v>
-[...4 lines deleted...]
-      <c r="E30" s="160"/>
+        <v>11086</v>
+      </c>
+      <c r="D30" s="151">
+        <v>256009</v>
+      </c>
+      <c r="E30" s="151"/>
       <c r="F30" s="120">
-        <v>176996</v>
-[...5 lines deleted...]
-      <c r="I30" s="160"/>
+        <v>176891</v>
+      </c>
+      <c r="G30" s="151">
+        <v>79118</v>
+      </c>
+      <c r="H30" s="151"/>
+      <c r="I30" s="151"/>
       <c r="J30" s="120">
-        <v>10882</v>
-[...12 lines deleted...]
-      <c r="P30" s="160"/>
+        <v>10923</v>
+      </c>
+      <c r="K30" s="151">
+        <v>104806</v>
+      </c>
+      <c r="L30" s="151"/>
+      <c r="M30" s="151">
+        <v>69703</v>
+      </c>
+      <c r="N30" s="151"/>
+      <c r="O30" s="151">
+        <v>35103</v>
+      </c>
+      <c r="P30" s="151"/>
       <c r="Q30" s="120">
         <v>149</v>
       </c>
-      <c r="R30" s="160">
-[...6 lines deleted...]
-      <c r="U30" s="160"/>
+      <c r="R30" s="151">
+        <v>98585</v>
+      </c>
+      <c r="S30" s="151"/>
+      <c r="T30" s="151">
+        <v>67315</v>
+      </c>
+      <c r="U30" s="151"/>
       <c r="V30" s="120">
-        <v>31336</v>
+        <v>31270</v>
       </c>
     </row>
     <row r="31" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="164" t="s">
+      <c r="A31" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="165"/>
+      <c r="B31" s="150"/>
       <c r="C31" s="120">
-        <v>19975</v>
-[...4 lines deleted...]
-      <c r="E31" s="160"/>
+        <v>20061</v>
+      </c>
+      <c r="D31" s="151">
+        <v>592683</v>
+      </c>
+      <c r="E31" s="151"/>
       <c r="F31" s="120">
-        <v>421590</v>
-[...5 lines deleted...]
-      <c r="I31" s="160"/>
+        <v>420769</v>
+      </c>
+      <c r="G31" s="151">
+        <v>171914</v>
+      </c>
+      <c r="H31" s="151"/>
+      <c r="I31" s="151"/>
       <c r="J31" s="120">
-        <v>19709</v>
-[...12 lines deleted...]
-      <c r="P31" s="160"/>
+        <v>19795</v>
+      </c>
+      <c r="K31" s="151">
+        <v>229831</v>
+      </c>
+      <c r="L31" s="151"/>
+      <c r="M31" s="151">
+        <v>157484</v>
+      </c>
+      <c r="N31" s="151"/>
+      <c r="O31" s="151">
+        <v>72347</v>
+      </c>
+      <c r="P31" s="151"/>
       <c r="Q31" s="120">
         <v>184</v>
       </c>
-      <c r="R31" s="160">
-[...6 lines deleted...]
-      <c r="U31" s="160"/>
+      <c r="R31" s="151">
+        <v>100232</v>
+      </c>
+      <c r="S31" s="151"/>
+      <c r="T31" s="151">
+        <v>69387</v>
+      </c>
+      <c r="U31" s="151"/>
       <c r="V31" s="120">
-        <v>30836</v>
+        <v>30845</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="164" t="s">
+      <c r="A32" s="149" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="165"/>
+      <c r="B32" s="150"/>
       <c r="C32" s="120">
-        <v>13986</v>
-[...4 lines deleted...]
-      <c r="E32" s="160"/>
+        <v>14001</v>
+      </c>
+      <c r="D32" s="151">
+        <v>382193</v>
+      </c>
+      <c r="E32" s="151"/>
       <c r="F32" s="120">
-        <v>275993</v>
-[...5 lines deleted...]
-      <c r="I32" s="160"/>
+        <v>276053</v>
+      </c>
+      <c r="G32" s="151">
+        <v>106140</v>
+      </c>
+      <c r="H32" s="151"/>
+      <c r="I32" s="151"/>
       <c r="J32" s="120">
-        <v>13857</v>
-[...12 lines deleted...]
-      <c r="P32" s="160"/>
+        <v>13872</v>
+      </c>
+      <c r="K32" s="151">
+        <v>156421</v>
+      </c>
+      <c r="L32" s="151"/>
+      <c r="M32" s="151">
+        <v>107320</v>
+      </c>
+      <c r="N32" s="151"/>
+      <c r="O32" s="151">
+        <v>49101</v>
+      </c>
+      <c r="P32" s="151"/>
       <c r="Q32" s="120">
         <v>62</v>
       </c>
-      <c r="R32" s="160">
-[...6 lines deleted...]
-      <c r="U32" s="160"/>
+      <c r="R32" s="151">
+        <v>22944</v>
+      </c>
+      <c r="S32" s="151"/>
+      <c r="T32" s="151">
+        <v>15992</v>
+      </c>
+      <c r="U32" s="151"/>
       <c r="V32" s="120">
-        <v>6950</v>
+        <v>6952</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="158"/>
-      <c r="B33" s="159"/>
+      <c r="A33" s="152"/>
+      <c r="B33" s="153"/>
       <c r="C33" s="120"/>
-      <c r="D33" s="160"/>
-      <c r="E33" s="160"/>
+      <c r="D33" s="151"/>
+      <c r="E33" s="151"/>
       <c r="F33" s="120"/>
-      <c r="G33" s="160"/>
-[...1 lines deleted...]
-      <c r="I33" s="160"/>
+      <c r="G33" s="151"/>
+      <c r="H33" s="151"/>
+      <c r="I33" s="151"/>
       <c r="J33" s="120"/>
-      <c r="K33" s="160"/>
-[...4 lines deleted...]
-      <c r="P33" s="160"/>
+      <c r="K33" s="151"/>
+      <c r="L33" s="151"/>
+      <c r="M33" s="151"/>
+      <c r="N33" s="151"/>
+      <c r="O33" s="151"/>
+      <c r="P33" s="151"/>
       <c r="Q33" s="120"/>
-      <c r="R33" s="160"/>
-[...2 lines deleted...]
-      <c r="U33" s="160"/>
+      <c r="R33" s="151"/>
+      <c r="S33" s="151"/>
+      <c r="T33" s="151"/>
+      <c r="U33" s="151"/>
       <c r="V33" s="120"/>
     </row>
     <row r="34" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="158"/>
-      <c r="B34" s="159"/>
+      <c r="A34" s="152"/>
+      <c r="B34" s="153"/>
       <c r="C34" s="120"/>
-      <c r="D34" s="160"/>
-      <c r="E34" s="160"/>
+      <c r="D34" s="151"/>
+      <c r="E34" s="151"/>
       <c r="F34" s="120"/>
-      <c r="G34" s="160"/>
-[...1 lines deleted...]
-      <c r="I34" s="160"/>
+      <c r="G34" s="151"/>
+      <c r="H34" s="151"/>
+      <c r="I34" s="151"/>
       <c r="J34" s="120"/>
-      <c r="K34" s="160"/>
-[...4 lines deleted...]
-      <c r="P34" s="160"/>
+      <c r="K34" s="151"/>
+      <c r="L34" s="151"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="151"/>
+      <c r="O34" s="151"/>
+      <c r="P34" s="151"/>
       <c r="Q34" s="120"/>
-      <c r="R34" s="160"/>
-[...2 lines deleted...]
-      <c r="U34" s="160"/>
+      <c r="R34" s="151"/>
+      <c r="S34" s="151"/>
+      <c r="T34" s="151"/>
+      <c r="U34" s="151"/>
       <c r="V34" s="120"/>
     </row>
     <row r="35" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="161" t="s">
+      <c r="A35" s="146" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="162"/>
+      <c r="B35" s="147"/>
       <c r="C35" s="119">
-        <v>135029</v>
-[...4 lines deleted...]
-      <c r="E35" s="163"/>
+        <v>135295</v>
+      </c>
+      <c r="D35" s="148">
+        <v>3191792</v>
+      </c>
+      <c r="E35" s="148"/>
       <c r="F35" s="119">
-        <v>2230033</v>
-[...5 lines deleted...]
-      <c r="I35" s="163"/>
+        <v>2228474</v>
+      </c>
+      <c r="G35" s="148">
+        <v>963318</v>
+      </c>
+      <c r="H35" s="148"/>
+      <c r="I35" s="148"/>
       <c r="J35" s="119">
-        <v>133949</v>
-[...12 lines deleted...]
-      <c r="P35" s="163"/>
+        <v>134216</v>
+      </c>
+      <c r="K35" s="148">
+        <v>1652978</v>
+      </c>
+      <c r="L35" s="148"/>
+      <c r="M35" s="148">
+        <v>1102697</v>
+      </c>
+      <c r="N35" s="148"/>
+      <c r="O35" s="148">
+        <v>550281</v>
+      </c>
+      <c r="P35" s="148"/>
       <c r="Q35" s="119">
         <v>722</v>
       </c>
-      <c r="R35" s="163">
-[...6 lines deleted...]
-      <c r="U35" s="163"/>
+      <c r="R35" s="148">
+        <v>575438</v>
+      </c>
+      <c r="S35" s="148"/>
+      <c r="T35" s="148">
+        <v>387619</v>
+      </c>
+      <c r="U35" s="148"/>
       <c r="V35" s="119">
-        <v>188570</v>
+        <v>187819</v>
       </c>
     </row>
     <row r="36" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="164" t="s">
+      <c r="A36" s="149" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="165"/>
+      <c r="B36" s="150"/>
       <c r="C36" s="120">
-        <v>109948</v>
-[...4 lines deleted...]
-      <c r="E36" s="160"/>
+        <v>110146</v>
+      </c>
+      <c r="D36" s="151">
+        <v>2489676</v>
+      </c>
+      <c r="E36" s="151"/>
       <c r="F36" s="120">
-        <v>1722811</v>
-[...5 lines deleted...]
-      <c r="I36" s="160"/>
+        <v>1722339</v>
+      </c>
+      <c r="G36" s="151">
+        <v>767337</v>
+      </c>
+      <c r="H36" s="151"/>
+      <c r="I36" s="151"/>
       <c r="J36" s="120">
-        <v>109180</v>
-[...12 lines deleted...]
-      <c r="P36" s="160"/>
+        <v>109378</v>
+      </c>
+      <c r="K36" s="151">
+        <v>1412085</v>
+      </c>
+      <c r="L36" s="151"/>
+      <c r="M36" s="151">
+        <v>937759</v>
+      </c>
+      <c r="N36" s="151"/>
+      <c r="O36" s="151">
+        <v>474326</v>
+      </c>
+      <c r="P36" s="151"/>
       <c r="Q36" s="120">
         <v>559</v>
       </c>
-      <c r="R36" s="160">
-[...6 lines deleted...]
-      <c r="U36" s="160"/>
+      <c r="R36" s="151">
+        <v>447185</v>
+      </c>
+      <c r="S36" s="151"/>
+      <c r="T36" s="151">
+        <v>299330</v>
+      </c>
+      <c r="U36" s="151"/>
       <c r="V36" s="120">
-        <v>148407</v>
+        <v>147855</v>
       </c>
     </row>
     <row r="37" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="164" t="s">
+      <c r="A37" s="149" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="165"/>
+      <c r="B37" s="150"/>
       <c r="C37" s="120">
-        <v>22008</v>
-[...4 lines deleted...]
-      <c r="E37" s="160"/>
+        <v>22082</v>
+      </c>
+      <c r="D37" s="151">
+        <v>629520</v>
+      </c>
+      <c r="E37" s="151"/>
       <c r="F37" s="120">
-        <v>454960</v>
-[...5 lines deleted...]
-      <c r="I37" s="160"/>
+        <v>453965</v>
+      </c>
+      <c r="G37" s="151">
+        <v>175555</v>
+      </c>
+      <c r="H37" s="151"/>
+      <c r="I37" s="151"/>
       <c r="J37" s="120">
-        <v>21730</v>
-[...12 lines deleted...]
-      <c r="P37" s="160"/>
+        <v>21804</v>
+      </c>
+      <c r="K37" s="151">
+        <v>217431</v>
+      </c>
+      <c r="L37" s="151"/>
+      <c r="M37" s="151">
+        <v>148002</v>
+      </c>
+      <c r="N37" s="151"/>
+      <c r="O37" s="151">
+        <v>69429</v>
+      </c>
+      <c r="P37" s="151"/>
       <c r="Q37" s="120">
         <v>147</v>
       </c>
-      <c r="R37" s="160">
-[...6 lines deleted...]
-      <c r="U37" s="160"/>
+      <c r="R37" s="151">
+        <v>121896</v>
+      </c>
+      <c r="S37" s="151"/>
+      <c r="T37" s="151">
+        <v>84155</v>
+      </c>
+      <c r="U37" s="151"/>
       <c r="V37" s="120">
-        <v>37956</v>
+        <v>37741</v>
       </c>
     </row>
     <row r="38" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="164" t="s">
+      <c r="A38" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="165"/>
+      <c r="B38" s="150"/>
       <c r="C38" s="120">
-        <v>3073</v>
-[...4 lines deleted...]
-      <c r="E38" s="160"/>
+        <v>3067</v>
+      </c>
+      <c r="D38" s="151">
+        <v>72596</v>
+      </c>
+      <c r="E38" s="151"/>
       <c r="F38" s="120">
-        <v>52262</v>
-[...5 lines deleted...]
-      <c r="I38" s="160"/>
+        <v>52170</v>
+      </c>
+      <c r="G38" s="151">
+        <v>20426</v>
+      </c>
+      <c r="H38" s="151"/>
+      <c r="I38" s="151"/>
       <c r="J38" s="120">
-        <v>3039</v>
-[...12 lines deleted...]
-      <c r="P38" s="160"/>
+        <v>3034</v>
+      </c>
+      <c r="K38" s="151">
+        <v>23462</v>
+      </c>
+      <c r="L38" s="151"/>
+      <c r="M38" s="151">
+        <v>16936</v>
+      </c>
+      <c r="N38" s="151"/>
+      <c r="O38" s="151">
+        <v>6526</v>
+      </c>
+      <c r="P38" s="151"/>
       <c r="Q38" s="120">
         <v>16</v>
       </c>
-      <c r="R38" s="160">
-[...6 lines deleted...]
-      <c r="U38" s="160"/>
+      <c r="R38" s="151">
+        <v>6357</v>
+      </c>
+      <c r="S38" s="151"/>
+      <c r="T38" s="151">
+        <v>4134</v>
+      </c>
+      <c r="U38" s="151"/>
       <c r="V38" s="120">
-        <v>2207</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="158"/>
-      <c r="B39" s="159"/>
+      <c r="A39" s="152"/>
+      <c r="B39" s="153"/>
       <c r="C39" s="120"/>
-      <c r="D39" s="160"/>
-      <c r="E39" s="160"/>
+      <c r="D39" s="151"/>
+      <c r="E39" s="151"/>
       <c r="F39" s="120"/>
-      <c r="G39" s="160"/>
-[...1 lines deleted...]
-      <c r="I39" s="160"/>
+      <c r="G39" s="151"/>
+      <c r="H39" s="151"/>
+      <c r="I39" s="151"/>
       <c r="J39" s="120"/>
-      <c r="K39" s="160"/>
-[...4 lines deleted...]
-      <c r="P39" s="160"/>
+      <c r="K39" s="151"/>
+      <c r="L39" s="151"/>
+      <c r="M39" s="151"/>
+      <c r="N39" s="151"/>
+      <c r="O39" s="151"/>
+      <c r="P39" s="151"/>
       <c r="Q39" s="120"/>
-      <c r="R39" s="160"/>
-[...2 lines deleted...]
-      <c r="U39" s="160"/>
+      <c r="R39" s="151"/>
+      <c r="S39" s="151"/>
+      <c r="T39" s="151"/>
+      <c r="U39" s="151"/>
       <c r="V39" s="120"/>
     </row>
     <row r="40" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="158"/>
-      <c r="B40" s="159"/>
+      <c r="A40" s="152"/>
+      <c r="B40" s="153"/>
       <c r="C40" s="120"/>
-      <c r="D40" s="160"/>
-      <c r="E40" s="160"/>
+      <c r="D40" s="151"/>
+      <c r="E40" s="151"/>
       <c r="F40" s="120"/>
-      <c r="G40" s="160"/>
-[...1 lines deleted...]
-      <c r="I40" s="160"/>
+      <c r="G40" s="151"/>
+      <c r="H40" s="151"/>
+      <c r="I40" s="151"/>
       <c r="J40" s="120"/>
-      <c r="K40" s="160"/>
-[...4 lines deleted...]
-      <c r="P40" s="160"/>
+      <c r="K40" s="151"/>
+      <c r="L40" s="151"/>
+      <c r="M40" s="151"/>
+      <c r="N40" s="151"/>
+      <c r="O40" s="151"/>
+      <c r="P40" s="151"/>
       <c r="Q40" s="120"/>
-      <c r="R40" s="160"/>
-[...2 lines deleted...]
-      <c r="U40" s="160"/>
+      <c r="R40" s="151"/>
+      <c r="S40" s="151"/>
+      <c r="T40" s="151"/>
+      <c r="U40" s="151"/>
       <c r="V40" s="120"/>
     </row>
     <row r="41" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="161" t="s">
+      <c r="A41" s="146" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="162"/>
+      <c r="B41" s="147"/>
       <c r="C41" s="119">
-        <v>18606</v>
-[...4 lines deleted...]
-      <c r="E41" s="163"/>
+        <v>18654</v>
+      </c>
+      <c r="D41" s="148">
+        <v>433388</v>
+      </c>
+      <c r="E41" s="148"/>
       <c r="F41" s="119">
-        <v>311339</v>
-[...5 lines deleted...]
-      <c r="I41" s="163"/>
+        <v>311962</v>
+      </c>
+      <c r="G41" s="148">
+        <v>121426</v>
+      </c>
+      <c r="H41" s="148"/>
+      <c r="I41" s="148"/>
       <c r="J41" s="119">
-        <v>18310</v>
-[...12 lines deleted...]
-      <c r="P41" s="163"/>
+        <v>18358</v>
+      </c>
+      <c r="K41" s="148">
+        <v>176824</v>
+      </c>
+      <c r="L41" s="148"/>
+      <c r="M41" s="148">
+        <v>119062</v>
+      </c>
+      <c r="N41" s="148"/>
+      <c r="O41" s="148">
+        <v>57762</v>
+      </c>
+      <c r="P41" s="148"/>
       <c r="Q41" s="119">
         <v>179</v>
       </c>
-      <c r="R41" s="163">
-[...6 lines deleted...]
-      <c r="U41" s="163"/>
+      <c r="R41" s="148">
+        <v>70908</v>
+      </c>
+      <c r="S41" s="148"/>
+      <c r="T41" s="148">
+        <v>49059</v>
+      </c>
+      <c r="U41" s="148"/>
       <c r="V41" s="119">
-        <v>22008</v>
+        <v>21849</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="164" t="s">
+      <c r="A42" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="165"/>
+      <c r="B42" s="150"/>
       <c r="C42" s="120">
-        <v>11924</v>
-[...4 lines deleted...]
-      <c r="E42" s="160"/>
+        <v>11950</v>
+      </c>
+      <c r="D42" s="151">
+        <v>264627</v>
+      </c>
+      <c r="E42" s="151"/>
       <c r="F42" s="120">
-        <v>189401</v>
-[...5 lines deleted...]
-      <c r="I42" s="160"/>
+        <v>189906</v>
+      </c>
+      <c r="G42" s="151">
+        <v>74721</v>
+      </c>
+      <c r="H42" s="151"/>
+      <c r="I42" s="151"/>
       <c r="J42" s="120">
-        <v>11743</v>
-[...12 lines deleted...]
-      <c r="P42" s="160"/>
+        <v>11769</v>
+      </c>
+      <c r="K42" s="151">
+        <v>114125</v>
+      </c>
+      <c r="L42" s="151"/>
+      <c r="M42" s="151">
+        <v>76702</v>
+      </c>
+      <c r="N42" s="151"/>
+      <c r="O42" s="151">
+        <v>37423</v>
+      </c>
+      <c r="P42" s="151"/>
       <c r="Q42" s="120">
         <v>113</v>
       </c>
-      <c r="R42" s="160">
-[...6 lines deleted...]
-      <c r="U42" s="160"/>
+      <c r="R42" s="151">
+        <v>50139</v>
+      </c>
+      <c r="S42" s="151"/>
+      <c r="T42" s="151">
+        <v>35004</v>
+      </c>
+      <c r="U42" s="151"/>
       <c r="V42" s="120">
-        <v>15246</v>
+        <v>15135</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="169" t="s">
+      <c r="A43" s="142" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="170"/>
+      <c r="B43" s="143"/>
       <c r="C43" s="6">
-        <v>6682</v>
-[...4 lines deleted...]
-      <c r="E43" s="168"/>
+        <v>6704</v>
+      </c>
+      <c r="D43" s="141">
+        <v>168761</v>
+      </c>
+      <c r="E43" s="141"/>
       <c r="F43" s="116">
-        <v>121938</v>
-[...5 lines deleted...]
-      <c r="I43" s="168"/>
+        <v>122056</v>
+      </c>
+      <c r="G43" s="141">
+        <v>46705</v>
+      </c>
+      <c r="H43" s="141"/>
+      <c r="I43" s="141"/>
       <c r="J43" s="116">
-        <v>6567</v>
-[...12 lines deleted...]
-      <c r="P43" s="168"/>
+        <v>6589</v>
+      </c>
+      <c r="K43" s="141">
+        <v>62699</v>
+      </c>
+      <c r="L43" s="141"/>
+      <c r="M43" s="141">
+        <v>42360</v>
+      </c>
+      <c r="N43" s="141"/>
+      <c r="O43" s="141">
+        <v>20339</v>
+      </c>
+      <c r="P43" s="141"/>
       <c r="Q43" s="116">
         <v>66</v>
       </c>
-      <c r="R43" s="168">
-[...6 lines deleted...]
-      <c r="U43" s="168"/>
+      <c r="R43" s="141">
+        <v>20769</v>
+      </c>
+      <c r="S43" s="141"/>
+      <c r="T43" s="141">
+        <v>14055</v>
+      </c>
+      <c r="U43" s="141"/>
       <c r="V43" s="116">
-        <v>6762</v>
+        <v>6714</v>
       </c>
     </row>
     <row r="44" spans="1:22" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="171" t="s">
+      <c r="A44" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="172"/>
-[...19 lines deleted...]
-      <c r="V44" s="172"/>
+      <c r="B44" s="145"/>
+      <c r="C44" s="145"/>
+      <c r="D44" s="145"/>
+      <c r="E44" s="145"/>
+      <c r="F44" s="145"/>
+      <c r="G44" s="145"/>
+      <c r="H44" s="145"/>
+      <c r="I44" s="145"/>
+      <c r="J44" s="145"/>
+      <c r="K44" s="145"/>
+      <c r="L44" s="145"/>
+      <c r="M44" s="145"/>
+      <c r="N44" s="145"/>
+      <c r="O44" s="145"/>
+      <c r="P44" s="145"/>
+      <c r="Q44" s="145"/>
+      <c r="R44" s="145"/>
+      <c r="S44" s="145"/>
+      <c r="T44" s="145"/>
+      <c r="U44" s="145"/>
+      <c r="V44" s="145"/>
     </row>
     <row r="45" spans="1:22" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="166" t="s">
+      <c r="A45" s="139" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="167"/>
-[...19 lines deleted...]
-      <c r="V45" s="167"/>
+      <c r="B45" s="140"/>
+      <c r="C45" s="140"/>
+      <c r="D45" s="140"/>
+      <c r="E45" s="140"/>
+      <c r="F45" s="140"/>
+      <c r="G45" s="140"/>
+      <c r="H45" s="140"/>
+      <c r="I45" s="140"/>
+      <c r="J45" s="140"/>
+      <c r="K45" s="140"/>
+      <c r="L45" s="140"/>
+      <c r="M45" s="140"/>
+      <c r="N45" s="140"/>
+      <c r="O45" s="140"/>
+      <c r="P45" s="140"/>
+      <c r="Q45" s="140"/>
+      <c r="R45" s="140"/>
+      <c r="S45" s="140"/>
+      <c r="T45" s="140"/>
+      <c r="U45" s="140"/>
+      <c r="V45" s="140"/>
     </row>
   </sheetData>
   <mergeCells count="327">
-    <mergeCell ref="A45:V45"/>
-[...8 lines deleted...]
-    <mergeCell ref="A44:V44"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="H2:P2"/>
+    <mergeCell ref="Q2:R2"/>
+    <mergeCell ref="S2:V2"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:P3"/>
+    <mergeCell ref="Q3:V3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="R4:V4"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:I20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="G37:I37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="G41:I41"/>
     <mergeCell ref="K41:L41"/>
     <mergeCell ref="M41:N41"/>
     <mergeCell ref="O41:P41"/>
     <mergeCell ref="R41:S41"/>
     <mergeCell ref="T41:U41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="G42:I42"/>
     <mergeCell ref="K42:L42"/>
     <mergeCell ref="M42:N42"/>
     <mergeCell ref="O42:P42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
-    <mergeCell ref="A39:B39"/>
-[...299 lines deleted...]
-    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="A45:V45"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="G43:I43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="A44:V44"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A8B9D17-68E9-4A53-9A08-510DD383B295}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2:M2"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:M2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:M2"/>
       <selection pane="bottomRight" sqref="A1:AA1"/>
     </sheetView>
@@ -9510,2683 +9505,2683 @@
       <c r="J2" s="175"/>
       <c r="K2" s="175"/>
       <c r="L2" s="175"/>
       <c r="M2" s="175"/>
       <c r="N2" s="175"/>
       <c r="O2" s="175"/>
       <c r="P2" s="175"/>
       <c r="Q2" s="175"/>
       <c r="R2" s="175"/>
       <c r="S2" s="176" t="s">
         <v>1</v>
       </c>
       <c r="T2" s="176"/>
       <c r="U2" s="176"/>
       <c r="V2" s="176"/>
       <c r="W2" s="176"/>
       <c r="X2" s="176"/>
       <c r="Y2" s="176"/>
       <c r="Z2" s="176"/>
       <c r="AA2" s="176"/>
     </row>
     <row r="3" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="177" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="145"/>
+      <c r="B3" s="168"/>
       <c r="C3" s="178" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="151"/>
-[...3 lines deleted...]
-      <c r="H3" s="150" t="s">
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="159"/>
+      <c r="H3" s="157" t="s">
         <v>46</v>
       </c>
-      <c r="I3" s="151"/>
-[...5 lines deleted...]
-      <c r="O3" s="150" t="s">
+      <c r="I3" s="158"/>
+      <c r="J3" s="158"/>
+      <c r="K3" s="158"/>
+      <c r="L3" s="158"/>
+      <c r="M3" s="158"/>
+      <c r="N3" s="159"/>
+      <c r="O3" s="157" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="151"/>
-[...4 lines deleted...]
-      <c r="U3" s="150" t="s">
+      <c r="P3" s="158"/>
+      <c r="Q3" s="158"/>
+      <c r="R3" s="158"/>
+      <c r="S3" s="158"/>
+      <c r="T3" s="159"/>
+      <c r="U3" s="157" t="s">
         <v>48</v>
       </c>
-      <c r="V3" s="151"/>
-[...4 lines deleted...]
-      <c r="AA3" s="151"/>
+      <c r="V3" s="158"/>
+      <c r="W3" s="158"/>
+      <c r="X3" s="158"/>
+      <c r="Y3" s="158"/>
+      <c r="Z3" s="158"/>
+      <c r="AA3" s="158"/>
     </row>
     <row r="4" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="146"/>
-      <c r="B4" s="147"/>
+      <c r="A4" s="169"/>
+      <c r="B4" s="170"/>
       <c r="C4" s="122" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="151" t="s">
+      <c r="D4" s="158" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="151"/>
-[...1 lines deleted...]
-      <c r="G4" s="152"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="159"/>
       <c r="H4" s="178" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="179"/>
-      <c r="J4" s="150" t="s">
+      <c r="J4" s="157" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="151"/>
-[...2 lines deleted...]
-      <c r="N4" s="152"/>
+      <c r="K4" s="158"/>
+      <c r="L4" s="158"/>
+      <c r="M4" s="158"/>
+      <c r="N4" s="159"/>
       <c r="O4" s="127" t="s">
         <v>49</v>
       </c>
-      <c r="P4" s="150" t="s">
+      <c r="P4" s="157" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="151"/>
-[...2 lines deleted...]
-      <c r="T4" s="152"/>
+      <c r="Q4" s="158"/>
+      <c r="R4" s="158"/>
+      <c r="S4" s="158"/>
+      <c r="T4" s="159"/>
       <c r="U4" s="127" t="s">
         <v>49</v>
       </c>
-      <c r="V4" s="150" t="s">
+      <c r="V4" s="157" t="s">
         <v>7</v>
       </c>
-      <c r="W4" s="151"/>
-[...3 lines deleted...]
-      <c r="AA4" s="151"/>
+      <c r="W4" s="158"/>
+      <c r="X4" s="158"/>
+      <c r="Y4" s="158"/>
+      <c r="Z4" s="158"/>
+      <c r="AA4" s="158"/>
     </row>
     <row r="5" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="148"/>
-      <c r="B5" s="149"/>
+      <c r="A5" s="171"/>
+      <c r="B5" s="172"/>
       <c r="C5" s="123" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="151" t="s">
+      <c r="D5" s="158" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="152"/>
+      <c r="E5" s="159"/>
       <c r="F5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="126" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="180" t="s">
         <v>50</v>
       </c>
       <c r="I5" s="181"/>
-      <c r="J5" s="150" t="s">
+      <c r="J5" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="152"/>
+      <c r="K5" s="159"/>
       <c r="L5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="150" t="s">
+      <c r="M5" s="157" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="152"/>
+      <c r="N5" s="159"/>
       <c r="O5" s="125" t="s">
         <v>50</v>
       </c>
-      <c r="P5" s="150" t="s">
+      <c r="P5" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="152"/>
-      <c r="R5" s="150" t="s">
+      <c r="Q5" s="159"/>
+      <c r="R5" s="157" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="152"/>
+      <c r="S5" s="159"/>
       <c r="T5" s="121" t="s">
         <v>11</v>
       </c>
       <c r="U5" s="125" t="s">
         <v>50</v>
       </c>
-      <c r="V5" s="150" t="s">
+      <c r="V5" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="152"/>
-      <c r="X5" s="150" t="s">
+      <c r="W5" s="159"/>
+      <c r="X5" s="157" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="152"/>
-      <c r="Z5" s="150" t="s">
+      <c r="Y5" s="159"/>
+      <c r="Z5" s="157" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="151"/>
+      <c r="AA5" s="158"/>
     </row>
     <row r="6" spans="1:27" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="156" t="s">
+      <c r="A6" s="160" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="157"/>
+      <c r="B6" s="161"/>
       <c r="C6" s="119">
         <v>327</v>
       </c>
-      <c r="D6" s="155">
-[...2 lines deleted...]
-      <c r="E6" s="155"/>
+      <c r="D6" s="154">
+        <v>1699048</v>
+      </c>
+      <c r="E6" s="154"/>
       <c r="F6" s="119">
-        <v>1204026</v>
+        <v>1200554</v>
       </c>
       <c r="G6" s="119">
-        <v>500003</v>
-[...1 lines deleted...]
-      <c r="H6" s="155">
+        <v>498494</v>
+      </c>
+      <c r="H6" s="154">
         <v>13</v>
       </c>
-      <c r="I6" s="155"/>
-[...3 lines deleted...]
-      <c r="K6" s="155"/>
+      <c r="I6" s="154"/>
+      <c r="J6" s="154">
+        <v>96286</v>
+      </c>
+      <c r="K6" s="154"/>
       <c r="L6" s="119">
-        <v>97393</v>
-[...1 lines deleted...]
-      <c r="M6" s="155">
+        <v>96286</v>
+      </c>
+      <c r="M6" s="154">
         <v>0</v>
       </c>
-      <c r="N6" s="155"/>
+      <c r="N6" s="154"/>
       <c r="O6" s="119">
         <v>494</v>
       </c>
-      <c r="P6" s="155">
-[...6 lines deleted...]
-      <c r="S6" s="155"/>
+      <c r="P6" s="154">
+        <v>243757</v>
+      </c>
+      <c r="Q6" s="154"/>
+      <c r="R6" s="154">
+        <v>243757</v>
+      </c>
+      <c r="S6" s="154"/>
       <c r="T6" s="119">
         <v>0</v>
       </c>
       <c r="U6" s="119">
-        <v>1022</v>
-[...12 lines deleted...]
-      <c r="AA6" s="155"/>
+        <v>1021</v>
+      </c>
+      <c r="V6" s="154">
+        <v>3827537</v>
+      </c>
+      <c r="W6" s="154"/>
+      <c r="X6" s="154">
+        <v>2880286</v>
+      </c>
+      <c r="Y6" s="154"/>
+      <c r="Z6" s="154">
+        <v>947251</v>
+      </c>
+      <c r="AA6" s="154"/>
     </row>
     <row r="7" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="158"/>
-      <c r="B7" s="159"/>
+      <c r="A7" s="152"/>
+      <c r="B7" s="153"/>
       <c r="C7" s="120"/>
-      <c r="D7" s="160"/>
-      <c r="E7" s="160"/>
+      <c r="D7" s="151"/>
+      <c r="E7" s="151"/>
       <c r="F7" s="120"/>
       <c r="G7" s="120"/>
-      <c r="H7" s="160"/>
-[...2 lines deleted...]
-      <c r="K7" s="160"/>
+      <c r="H7" s="151"/>
+      <c r="I7" s="151"/>
+      <c r="J7" s="151"/>
+      <c r="K7" s="151"/>
       <c r="L7" s="120"/>
-      <c r="M7" s="160"/>
-      <c r="N7" s="160"/>
+      <c r="M7" s="151"/>
+      <c r="N7" s="151"/>
       <c r="O7" s="120"/>
-      <c r="P7" s="160"/>
-[...2 lines deleted...]
-      <c r="S7" s="160"/>
+      <c r="P7" s="151"/>
+      <c r="Q7" s="151"/>
+      <c r="R7" s="151"/>
+      <c r="S7" s="151"/>
       <c r="T7" s="120"/>
       <c r="U7" s="120"/>
-      <c r="V7" s="160"/>
-[...4 lines deleted...]
-      <c r="AA7" s="160"/>
+      <c r="V7" s="151"/>
+      <c r="W7" s="151"/>
+      <c r="X7" s="151"/>
+      <c r="Y7" s="151"/>
+      <c r="Z7" s="151"/>
+      <c r="AA7" s="151"/>
     </row>
     <row r="8" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="161" t="s">
+      <c r="A8" s="146" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="162"/>
+      <c r="B8" s="147"/>
       <c r="C8" s="119">
         <v>56</v>
       </c>
-      <c r="D8" s="163">
-[...2 lines deleted...]
-      <c r="E8" s="163"/>
+      <c r="D8" s="148">
+        <v>168478</v>
+      </c>
+      <c r="E8" s="148"/>
       <c r="F8" s="119">
-        <v>110529</v>
+        <v>110252</v>
       </c>
       <c r="G8" s="119">
-        <v>58438</v>
-[...1 lines deleted...]
-      <c r="H8" s="163">
+        <v>58226</v>
+      </c>
+      <c r="H8" s="148">
         <v>6</v>
       </c>
-      <c r="I8" s="163"/>
-[...3 lines deleted...]
-      <c r="K8" s="163"/>
+      <c r="I8" s="148"/>
+      <c r="J8" s="148">
+        <v>34419</v>
+      </c>
+      <c r="K8" s="148"/>
       <c r="L8" s="119">
-        <v>35162</v>
-[...1 lines deleted...]
-      <c r="M8" s="163">
+        <v>34419</v>
+      </c>
+      <c r="M8" s="148">
         <v>0</v>
       </c>
-      <c r="N8" s="163"/>
+      <c r="N8" s="148"/>
       <c r="O8" s="119">
         <v>130</v>
       </c>
-      <c r="P8" s="163">
-[...6 lines deleted...]
-      <c r="S8" s="163"/>
+      <c r="P8" s="148">
+        <v>66718</v>
+      </c>
+      <c r="Q8" s="148"/>
+      <c r="R8" s="148">
+        <v>66718</v>
+      </c>
+      <c r="S8" s="148"/>
       <c r="T8" s="119">
         <v>0</v>
       </c>
       <c r="U8" s="119">
         <v>263</v>
       </c>
-      <c r="V8" s="163">
-[...10 lines deleted...]
-      <c r="AA8" s="163"/>
+      <c r="V8" s="148">
+        <v>1430851</v>
+      </c>
+      <c r="W8" s="148"/>
+      <c r="X8" s="148">
+        <v>1069308</v>
+      </c>
+      <c r="Y8" s="148"/>
+      <c r="Z8" s="148">
+        <v>361543</v>
+      </c>
+      <c r="AA8" s="148"/>
     </row>
     <row r="9" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="164" t="s">
+      <c r="A9" s="149" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="165"/>
+      <c r="B9" s="150"/>
       <c r="C9" s="120">
         <v>29</v>
       </c>
-      <c r="D9" s="160">
-[...2 lines deleted...]
-      <c r="E9" s="160"/>
+      <c r="D9" s="151">
+        <v>73948</v>
+      </c>
+      <c r="E9" s="151"/>
       <c r="F9" s="120">
-        <v>48433</v>
+        <v>48285</v>
       </c>
       <c r="G9" s="120">
-        <v>25766</v>
-[...1 lines deleted...]
-      <c r="H9" s="160">
+        <v>25663</v>
+      </c>
+      <c r="H9" s="151">
         <v>1</v>
       </c>
-      <c r="I9" s="160"/>
-[...3 lines deleted...]
-      <c r="K9" s="160"/>
+      <c r="I9" s="151"/>
+      <c r="J9" s="151">
+        <v>3</v>
+      </c>
+      <c r="K9" s="151"/>
       <c r="L9" s="120">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="M9" s="160">
+        <v>3</v>
+      </c>
+      <c r="M9" s="151">
         <v>0</v>
       </c>
-      <c r="N9" s="160"/>
+      <c r="N9" s="151"/>
       <c r="O9" s="120">
         <v>47</v>
       </c>
-      <c r="P9" s="160">
-[...6 lines deleted...]
-      <c r="S9" s="160"/>
+      <c r="P9" s="151">
+        <v>24352</v>
+      </c>
+      <c r="Q9" s="151"/>
+      <c r="R9" s="151">
+        <v>24352</v>
+      </c>
+      <c r="S9" s="151"/>
       <c r="T9" s="120">
         <v>0</v>
       </c>
       <c r="U9" s="120">
         <v>101</v>
       </c>
-      <c r="V9" s="160">
-[...10 lines deleted...]
-      <c r="AA9" s="160"/>
+      <c r="V9" s="151">
+        <v>694742</v>
+      </c>
+      <c r="W9" s="151"/>
+      <c r="X9" s="151">
+        <v>521349</v>
+      </c>
+      <c r="Y9" s="151"/>
+      <c r="Z9" s="151">
+        <v>173393</v>
+      </c>
+      <c r="AA9" s="151"/>
     </row>
     <row r="10" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="164" t="s">
+      <c r="A10" s="149" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="165"/>
+      <c r="B10" s="150"/>
       <c r="C10" s="120">
         <v>9</v>
       </c>
-      <c r="D10" s="160">
-[...2 lines deleted...]
-      <c r="E10" s="160"/>
+      <c r="D10" s="151">
+        <v>6621</v>
+      </c>
+      <c r="E10" s="151"/>
       <c r="F10" s="120">
-        <v>4736</v>
+        <v>4706</v>
       </c>
       <c r="G10" s="120">
-        <v>1920</v>
-[...1 lines deleted...]
-      <c r="H10" s="160">
+        <v>1915</v>
+      </c>
+      <c r="H10" s="151">
         <v>5</v>
       </c>
-      <c r="I10" s="160"/>
-[...3 lines deleted...]
-      <c r="K10" s="160"/>
+      <c r="I10" s="151"/>
+      <c r="J10" s="151">
+        <v>34416</v>
+      </c>
+      <c r="K10" s="151"/>
       <c r="L10" s="120">
-        <v>35158</v>
-[...1 lines deleted...]
-      <c r="M10" s="160">
+        <v>34416</v>
+      </c>
+      <c r="M10" s="151">
         <v>0</v>
       </c>
-      <c r="N10" s="160"/>
+      <c r="N10" s="151"/>
       <c r="O10" s="120">
         <v>48</v>
       </c>
-      <c r="P10" s="160">
-[...6 lines deleted...]
-      <c r="S10" s="160"/>
+      <c r="P10" s="151">
+        <v>33395</v>
+      </c>
+      <c r="Q10" s="151"/>
+      <c r="R10" s="151">
+        <v>33395</v>
+      </c>
+      <c r="S10" s="151"/>
       <c r="T10" s="120">
         <v>0</v>
       </c>
       <c r="U10" s="120">
         <v>116</v>
       </c>
-      <c r="V10" s="160">
-[...10 lines deleted...]
-      <c r="AA10" s="160"/>
+      <c r="V10" s="151">
+        <v>594503</v>
+      </c>
+      <c r="W10" s="151"/>
+      <c r="X10" s="151">
+        <v>437443</v>
+      </c>
+      <c r="Y10" s="151"/>
+      <c r="Z10" s="151">
+        <v>157060</v>
+      </c>
+      <c r="AA10" s="151"/>
     </row>
     <row r="11" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="164" t="s">
+      <c r="A11" s="149" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="165"/>
+      <c r="B11" s="150"/>
       <c r="C11" s="120">
         <v>2</v>
       </c>
-      <c r="D11" s="160">
-[...2 lines deleted...]
-      <c r="E11" s="160"/>
+      <c r="D11" s="151">
+        <v>6595</v>
+      </c>
+      <c r="E11" s="151"/>
       <c r="F11" s="120">
-        <v>3997</v>
+        <v>3999</v>
       </c>
       <c r="G11" s="120">
         <v>2596</v>
       </c>
-      <c r="H11" s="160">
+      <c r="H11" s="151">
         <v>0</v>
       </c>
-      <c r="I11" s="160"/>
-      <c r="J11" s="160">
+      <c r="I11" s="151"/>
+      <c r="J11" s="151">
         <v>0</v>
       </c>
-      <c r="K11" s="160"/>
+      <c r="K11" s="151"/>
       <c r="L11" s="120">
         <v>0</v>
       </c>
-      <c r="M11" s="160">
+      <c r="M11" s="151">
         <v>0</v>
       </c>
-      <c r="N11" s="160"/>
+      <c r="N11" s="151"/>
       <c r="O11" s="120">
         <v>10</v>
       </c>
-      <c r="P11" s="160">
-[...6 lines deleted...]
-      <c r="S11" s="160"/>
+      <c r="P11" s="151">
+        <v>3925</v>
+      </c>
+      <c r="Q11" s="151"/>
+      <c r="R11" s="151">
+        <v>3925</v>
+      </c>
+      <c r="S11" s="151"/>
       <c r="T11" s="120">
         <v>0</v>
       </c>
       <c r="U11" s="120">
         <v>12</v>
       </c>
-      <c r="V11" s="160">
-[...10 lines deleted...]
-      <c r="AA11" s="160"/>
+      <c r="V11" s="151">
+        <v>61384</v>
+      </c>
+      <c r="W11" s="151"/>
+      <c r="X11" s="151">
+        <v>48387</v>
+      </c>
+      <c r="Y11" s="151"/>
+      <c r="Z11" s="151">
+        <v>12997</v>
+      </c>
+      <c r="AA11" s="151"/>
     </row>
     <row r="12" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="164" t="s">
+      <c r="A12" s="149" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="165"/>
+      <c r="B12" s="150"/>
       <c r="C12" s="120">
         <v>12</v>
       </c>
-      <c r="D12" s="160">
-[...2 lines deleted...]
-      <c r="E12" s="160"/>
+      <c r="D12" s="151">
+        <v>66041</v>
+      </c>
+      <c r="E12" s="151"/>
       <c r="F12" s="120">
-        <v>43889</v>
+        <v>43813</v>
       </c>
       <c r="G12" s="120">
-        <v>22306</v>
-[...1 lines deleted...]
-      <c r="H12" s="160">
+        <v>22228</v>
+      </c>
+      <c r="H12" s="151">
         <v>0</v>
       </c>
-      <c r="I12" s="160"/>
-      <c r="J12" s="160">
+      <c r="I12" s="151"/>
+      <c r="J12" s="151">
         <v>0</v>
       </c>
-      <c r="K12" s="160"/>
+      <c r="K12" s="151"/>
       <c r="L12" s="120">
         <v>0</v>
       </c>
-      <c r="M12" s="160">
+      <c r="M12" s="151">
         <v>0</v>
       </c>
-      <c r="N12" s="160"/>
+      <c r="N12" s="151"/>
       <c r="O12" s="120">
         <v>14</v>
       </c>
-      <c r="P12" s="160">
-[...6 lines deleted...]
-      <c r="S12" s="160"/>
+      <c r="P12" s="151">
+        <v>4709</v>
+      </c>
+      <c r="Q12" s="151"/>
+      <c r="R12" s="151">
+        <v>4709</v>
+      </c>
+      <c r="S12" s="151"/>
       <c r="T12" s="120">
         <v>0</v>
       </c>
       <c r="U12" s="120">
         <v>21</v>
       </c>
-      <c r="V12" s="160">
-[...10 lines deleted...]
-      <c r="AA12" s="160"/>
+      <c r="V12" s="151">
+        <v>56564</v>
+      </c>
+      <c r="W12" s="151"/>
+      <c r="X12" s="151">
+        <v>43803</v>
+      </c>
+      <c r="Y12" s="151"/>
+      <c r="Z12" s="151">
+        <v>12761</v>
+      </c>
+      <c r="AA12" s="151"/>
     </row>
     <row r="13" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="164" t="s">
+      <c r="A13" s="149" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="165"/>
+      <c r="B13" s="150"/>
       <c r="C13" s="120">
         <v>2</v>
       </c>
-      <c r="D13" s="160">
-[...2 lines deleted...]
-      <c r="E13" s="160"/>
+      <c r="D13" s="151">
+        <v>14638</v>
+      </c>
+      <c r="E13" s="151"/>
       <c r="F13" s="120">
-        <v>9098</v>
+        <v>9076</v>
       </c>
       <c r="G13" s="120">
-        <v>5582</v>
-[...1 lines deleted...]
-      <c r="H13" s="160">
+        <v>5562</v>
+      </c>
+      <c r="H13" s="151">
         <v>0</v>
       </c>
-      <c r="I13" s="160"/>
-      <c r="J13" s="160">
+      <c r="I13" s="151"/>
+      <c r="J13" s="151">
         <v>0</v>
       </c>
-      <c r="K13" s="160"/>
+      <c r="K13" s="151"/>
       <c r="L13" s="120">
         <v>0</v>
       </c>
-      <c r="M13" s="160">
+      <c r="M13" s="151">
         <v>0</v>
       </c>
-      <c r="N13" s="160"/>
+      <c r="N13" s="151"/>
       <c r="O13" s="120">
         <v>6</v>
       </c>
-      <c r="P13" s="160">
-[...6 lines deleted...]
-      <c r="S13" s="160"/>
+      <c r="P13" s="151">
+        <v>258</v>
+      </c>
+      <c r="Q13" s="151"/>
+      <c r="R13" s="151">
+        <v>258</v>
+      </c>
+      <c r="S13" s="151"/>
       <c r="T13" s="120">
         <v>0</v>
       </c>
       <c r="U13" s="120">
         <v>9</v>
       </c>
-      <c r="V13" s="160">
-[...10 lines deleted...]
-      <c r="AA13" s="160"/>
+      <c r="V13" s="151">
+        <v>22021</v>
+      </c>
+      <c r="W13" s="151"/>
+      <c r="X13" s="151">
+        <v>17027</v>
+      </c>
+      <c r="Y13" s="151"/>
+      <c r="Z13" s="151">
+        <v>4994</v>
+      </c>
+      <c r="AA13" s="151"/>
     </row>
     <row r="14" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="164" t="s">
+      <c r="A14" s="149" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="165"/>
+      <c r="B14" s="150"/>
       <c r="C14" s="120">
         <v>2</v>
       </c>
-      <c r="D14" s="160">
-[...2 lines deleted...]
-      <c r="E14" s="160"/>
+      <c r="D14" s="151">
+        <v>635</v>
+      </c>
+      <c r="E14" s="151"/>
       <c r="F14" s="120">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="G14" s="120">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="H14" s="160">
+        <v>262</v>
+      </c>
+      <c r="H14" s="151">
         <v>0</v>
       </c>
-      <c r="I14" s="160"/>
-      <c r="J14" s="160">
+      <c r="I14" s="151"/>
+      <c r="J14" s="151">
         <v>0</v>
       </c>
-      <c r="K14" s="160"/>
+      <c r="K14" s="151"/>
       <c r="L14" s="120">
         <v>0</v>
       </c>
-      <c r="M14" s="160">
+      <c r="M14" s="151">
         <v>0</v>
       </c>
-      <c r="N14" s="160"/>
+      <c r="N14" s="151"/>
       <c r="O14" s="120">
         <v>5</v>
       </c>
-      <c r="P14" s="160">
+      <c r="P14" s="151">
         <v>79</v>
       </c>
-      <c r="Q14" s="160"/>
-      <c r="R14" s="160">
+      <c r="Q14" s="151"/>
+      <c r="R14" s="151">
         <v>79</v>
       </c>
-      <c r="S14" s="160"/>
+      <c r="S14" s="151"/>
       <c r="T14" s="120">
         <v>0</v>
       </c>
       <c r="U14" s="120">
         <v>4</v>
       </c>
-      <c r="V14" s="160">
-[...10 lines deleted...]
-      <c r="AA14" s="160"/>
+      <c r="V14" s="151">
+        <v>1637</v>
+      </c>
+      <c r="W14" s="151"/>
+      <c r="X14" s="151">
+        <v>1299</v>
+      </c>
+      <c r="Y14" s="151"/>
+      <c r="Z14" s="151">
+        <v>338</v>
+      </c>
+      <c r="AA14" s="151"/>
     </row>
     <row r="15" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="158"/>
-      <c r="B15" s="159"/>
+      <c r="A15" s="152"/>
+      <c r="B15" s="153"/>
       <c r="C15" s="120"/>
-      <c r="D15" s="160"/>
-      <c r="E15" s="160"/>
+      <c r="D15" s="151"/>
+      <c r="E15" s="151"/>
       <c r="F15" s="120"/>
       <c r="G15" s="120"/>
-      <c r="H15" s="160"/>
-[...2 lines deleted...]
-      <c r="K15" s="160"/>
+      <c r="H15" s="151"/>
+      <c r="I15" s="151"/>
+      <c r="J15" s="151"/>
+      <c r="K15" s="151"/>
       <c r="L15" s="120"/>
-      <c r="M15" s="160"/>
-      <c r="N15" s="160"/>
+      <c r="M15" s="151"/>
+      <c r="N15" s="151"/>
       <c r="O15" s="120"/>
-      <c r="P15" s="160"/>
-[...2 lines deleted...]
-      <c r="S15" s="160"/>
+      <c r="P15" s="151"/>
+      <c r="Q15" s="151"/>
+      <c r="R15" s="151"/>
+      <c r="S15" s="151"/>
       <c r="T15" s="120"/>
       <c r="U15" s="120"/>
-      <c r="V15" s="160"/>
-[...4 lines deleted...]
-      <c r="AA15" s="160"/>
+      <c r="V15" s="151"/>
+      <c r="W15" s="151"/>
+      <c r="X15" s="151"/>
+      <c r="Y15" s="151"/>
+      <c r="Z15" s="151"/>
+      <c r="AA15" s="151"/>
     </row>
     <row r="16" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="161" t="s">
+      <c r="A16" s="146" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="162"/>
+      <c r="B16" s="147"/>
       <c r="C16" s="119">
         <v>47</v>
       </c>
-      <c r="D16" s="163">
-[...2 lines deleted...]
-      <c r="E16" s="163"/>
+      <c r="D16" s="148">
+        <v>180977</v>
+      </c>
+      <c r="E16" s="148"/>
       <c r="F16" s="119">
-        <v>125392</v>
+        <v>124981</v>
       </c>
       <c r="G16" s="119">
-        <v>56132</v>
-[...1 lines deleted...]
-      <c r="H16" s="163">
+        <v>55996</v>
+      </c>
+      <c r="H16" s="148">
         <v>2</v>
       </c>
-      <c r="I16" s="163"/>
-[...3 lines deleted...]
-      <c r="K16" s="163"/>
+      <c r="I16" s="148"/>
+      <c r="J16" s="148">
+        <v>56339</v>
+      </c>
+      <c r="K16" s="148"/>
       <c r="L16" s="119">
-        <v>55346</v>
-[...1 lines deleted...]
-      <c r="M16" s="163">
+        <v>56339</v>
+      </c>
+      <c r="M16" s="148">
         <v>0</v>
       </c>
-      <c r="N16" s="163"/>
+      <c r="N16" s="148"/>
       <c r="O16" s="119">
         <v>61</v>
       </c>
-      <c r="P16" s="163">
-[...6 lines deleted...]
-      <c r="S16" s="163"/>
+      <c r="P16" s="148">
+        <v>37357</v>
+      </c>
+      <c r="Q16" s="148"/>
+      <c r="R16" s="148">
+        <v>37357</v>
+      </c>
+      <c r="S16" s="148"/>
       <c r="T16" s="119">
         <v>0</v>
       </c>
       <c r="U16" s="119">
         <v>143</v>
       </c>
-      <c r="V16" s="163">
-[...10 lines deleted...]
-      <c r="AA16" s="163"/>
+      <c r="V16" s="148">
+        <v>585785</v>
+      </c>
+      <c r="W16" s="148"/>
+      <c r="X16" s="148">
+        <v>435956</v>
+      </c>
+      <c r="Y16" s="148"/>
+      <c r="Z16" s="148">
+        <v>149829</v>
+      </c>
+      <c r="AA16" s="148"/>
     </row>
     <row r="17" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="164" t="s">
+      <c r="A17" s="149" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="165"/>
+      <c r="B17" s="150"/>
       <c r="C17" s="120">
         <v>15</v>
       </c>
-      <c r="D17" s="160">
-[...2 lines deleted...]
-      <c r="E17" s="160"/>
+      <c r="D17" s="151">
+        <v>59622</v>
+      </c>
+      <c r="E17" s="151"/>
       <c r="F17" s="120">
-        <v>41712</v>
+        <v>41530</v>
       </c>
       <c r="G17" s="120">
-        <v>18146</v>
-[...1 lines deleted...]
-      <c r="H17" s="160">
+        <v>18092</v>
+      </c>
+      <c r="H17" s="151">
         <v>2</v>
       </c>
-      <c r="I17" s="160"/>
-[...3 lines deleted...]
-      <c r="K17" s="160"/>
+      <c r="I17" s="151"/>
+      <c r="J17" s="151">
+        <v>56339</v>
+      </c>
+      <c r="K17" s="151"/>
       <c r="L17" s="120">
-        <v>55346</v>
-[...1 lines deleted...]
-      <c r="M17" s="160">
+        <v>56339</v>
+      </c>
+      <c r="M17" s="151">
         <v>0</v>
       </c>
-      <c r="N17" s="160"/>
+      <c r="N17" s="151"/>
       <c r="O17" s="120">
         <v>24</v>
       </c>
-      <c r="P17" s="160">
-[...6 lines deleted...]
-      <c r="S17" s="160"/>
+      <c r="P17" s="151">
+        <v>26071</v>
+      </c>
+      <c r="Q17" s="151"/>
+      <c r="R17" s="151">
+        <v>26071</v>
+      </c>
+      <c r="S17" s="151"/>
       <c r="T17" s="120">
         <v>0</v>
       </c>
       <c r="U17" s="120">
         <v>68</v>
       </c>
-      <c r="V17" s="160">
-[...10 lines deleted...]
-      <c r="AA17" s="160"/>
+      <c r="V17" s="151">
+        <v>379315</v>
+      </c>
+      <c r="W17" s="151"/>
+      <c r="X17" s="151">
+        <v>280776</v>
+      </c>
+      <c r="Y17" s="151"/>
+      <c r="Z17" s="151">
+        <v>98539</v>
+      </c>
+      <c r="AA17" s="151"/>
     </row>
     <row r="18" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="164" t="s">
+      <c r="A18" s="149" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="165"/>
+      <c r="B18" s="150"/>
       <c r="C18" s="120">
         <v>2</v>
       </c>
-      <c r="D18" s="160">
-[...2 lines deleted...]
-      <c r="E18" s="160"/>
+      <c r="D18" s="151">
+        <v>14842</v>
+      </c>
+      <c r="E18" s="151"/>
       <c r="F18" s="120">
-        <v>8339</v>
+        <v>8356</v>
       </c>
       <c r="G18" s="120">
-        <v>6471</v>
-[...1 lines deleted...]
-      <c r="H18" s="160">
+        <v>6486</v>
+      </c>
+      <c r="H18" s="151">
         <v>0</v>
       </c>
-      <c r="I18" s="160"/>
-      <c r="J18" s="160">
+      <c r="I18" s="151"/>
+      <c r="J18" s="151">
         <v>0</v>
       </c>
-      <c r="K18" s="160"/>
+      <c r="K18" s="151"/>
       <c r="L18" s="120">
         <v>0</v>
       </c>
-      <c r="M18" s="160">
+      <c r="M18" s="151">
         <v>0</v>
       </c>
-      <c r="N18" s="160"/>
+      <c r="N18" s="151"/>
       <c r="O18" s="120">
         <v>3</v>
       </c>
-      <c r="P18" s="160">
-[...6 lines deleted...]
-      <c r="S18" s="160"/>
+      <c r="P18" s="151">
+        <v>2947</v>
+      </c>
+      <c r="Q18" s="151"/>
+      <c r="R18" s="151">
+        <v>2947</v>
+      </c>
+      <c r="S18" s="151"/>
       <c r="T18" s="120">
         <v>0</v>
       </c>
       <c r="U18" s="120">
         <v>22</v>
       </c>
-      <c r="V18" s="160">
-[...10 lines deleted...]
-      <c r="AA18" s="160"/>
+      <c r="V18" s="151">
+        <v>64348</v>
+      </c>
+      <c r="W18" s="151"/>
+      <c r="X18" s="151">
+        <v>48284</v>
+      </c>
+      <c r="Y18" s="151"/>
+      <c r="Z18" s="151">
+        <v>16064</v>
+      </c>
+      <c r="AA18" s="151"/>
     </row>
     <row r="19" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="164" t="s">
+      <c r="A19" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="165"/>
+      <c r="B19" s="150"/>
       <c r="C19" s="120">
         <v>11</v>
       </c>
-      <c r="D19" s="160">
-[...2 lines deleted...]
-      <c r="E19" s="160"/>
+      <c r="D19" s="151">
+        <v>30555</v>
+      </c>
+      <c r="E19" s="151"/>
       <c r="F19" s="120">
-        <v>22021</v>
+        <v>21936</v>
       </c>
       <c r="G19" s="120">
-        <v>8631</v>
-[...1 lines deleted...]
-      <c r="H19" s="160">
+        <v>8619</v>
+      </c>
+      <c r="H19" s="151">
         <v>0</v>
       </c>
-      <c r="I19" s="160"/>
-      <c r="J19" s="160">
+      <c r="I19" s="151"/>
+      <c r="J19" s="151">
         <v>0</v>
       </c>
-      <c r="K19" s="160"/>
+      <c r="K19" s="151"/>
       <c r="L19" s="120">
         <v>0</v>
       </c>
-      <c r="M19" s="160">
+      <c r="M19" s="151">
         <v>0</v>
       </c>
-      <c r="N19" s="160"/>
+      <c r="N19" s="151"/>
       <c r="O19" s="120">
         <v>15</v>
       </c>
-      <c r="P19" s="160">
-[...6 lines deleted...]
-      <c r="S19" s="160"/>
+      <c r="P19" s="151">
+        <v>3639</v>
+      </c>
+      <c r="Q19" s="151"/>
+      <c r="R19" s="151">
+        <v>3639</v>
+      </c>
+      <c r="S19" s="151"/>
       <c r="T19" s="120">
         <v>0</v>
       </c>
       <c r="U19" s="120">
         <v>27</v>
       </c>
-      <c r="V19" s="160">
-[...10 lines deleted...]
-      <c r="AA19" s="160"/>
+      <c r="V19" s="151">
+        <v>74656</v>
+      </c>
+      <c r="W19" s="151"/>
+      <c r="X19" s="151">
+        <v>55066</v>
+      </c>
+      <c r="Y19" s="151"/>
+      <c r="Z19" s="151">
+        <v>19590</v>
+      </c>
+      <c r="AA19" s="151"/>
     </row>
     <row r="20" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="164" t="s">
+      <c r="A20" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="165"/>
+      <c r="B20" s="150"/>
       <c r="C20" s="120">
         <v>19</v>
       </c>
-      <c r="D20" s="160">
-[...2 lines deleted...]
-      <c r="E20" s="160"/>
+      <c r="D20" s="151">
+        <v>75958</v>
+      </c>
+      <c r="E20" s="151"/>
       <c r="F20" s="120">
-        <v>53320</v>
+        <v>53159</v>
       </c>
       <c r="G20" s="120">
-        <v>22884</v>
-[...1 lines deleted...]
-      <c r="H20" s="160">
+        <v>22799</v>
+      </c>
+      <c r="H20" s="151">
         <v>0</v>
       </c>
-      <c r="I20" s="160"/>
-      <c r="J20" s="160">
+      <c r="I20" s="151"/>
+      <c r="J20" s="151">
         <v>0</v>
       </c>
-      <c r="K20" s="160"/>
+      <c r="K20" s="151"/>
       <c r="L20" s="120">
         <v>0</v>
       </c>
-      <c r="M20" s="160">
+      <c r="M20" s="151">
         <v>0</v>
       </c>
-      <c r="N20" s="160"/>
+      <c r="N20" s="151"/>
       <c r="O20" s="120">
         <v>19</v>
       </c>
-      <c r="P20" s="160">
-[...6 lines deleted...]
-      <c r="S20" s="160"/>
+      <c r="P20" s="151">
+        <v>4700</v>
+      </c>
+      <c r="Q20" s="151"/>
+      <c r="R20" s="151">
+        <v>4700</v>
+      </c>
+      <c r="S20" s="151"/>
       <c r="T20" s="120">
         <v>0</v>
       </c>
       <c r="U20" s="120">
         <v>26</v>
       </c>
-      <c r="V20" s="160">
-[...10 lines deleted...]
-      <c r="AA20" s="160"/>
+      <c r="V20" s="151">
+        <v>67466</v>
+      </c>
+      <c r="W20" s="151"/>
+      <c r="X20" s="151">
+        <v>51830</v>
+      </c>
+      <c r="Y20" s="151"/>
+      <c r="Z20" s="151">
+        <v>15636</v>
+      </c>
+      <c r="AA20" s="151"/>
     </row>
     <row r="21" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="158"/>
-      <c r="B21" s="159"/>
+      <c r="A21" s="152"/>
+      <c r="B21" s="153"/>
       <c r="C21" s="120"/>
-      <c r="D21" s="160"/>
-      <c r="E21" s="160"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
       <c r="F21" s="120"/>
       <c r="G21" s="120"/>
-      <c r="H21" s="160"/>
-[...2 lines deleted...]
-      <c r="K21" s="160"/>
+      <c r="H21" s="151"/>
+      <c r="I21" s="151"/>
+      <c r="J21" s="151"/>
+      <c r="K21" s="151"/>
       <c r="L21" s="120"/>
-      <c r="M21" s="160"/>
-      <c r="N21" s="160"/>
+      <c r="M21" s="151"/>
+      <c r="N21" s="151"/>
       <c r="O21" s="120"/>
-      <c r="P21" s="160"/>
-[...2 lines deleted...]
-      <c r="S21" s="160"/>
+      <c r="P21" s="151"/>
+      <c r="Q21" s="151"/>
+      <c r="R21" s="151"/>
+      <c r="S21" s="151"/>
       <c r="T21" s="120"/>
       <c r="U21" s="120"/>
-      <c r="V21" s="160"/>
-[...4 lines deleted...]
-      <c r="AA21" s="160"/>
+      <c r="V21" s="151"/>
+      <c r="W21" s="151"/>
+      <c r="X21" s="151"/>
+      <c r="Y21" s="151"/>
+      <c r="Z21" s="151"/>
+      <c r="AA21" s="151"/>
     </row>
     <row r="22" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="161" t="s">
+      <c r="A22" s="146" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="162"/>
+      <c r="B22" s="147"/>
       <c r="C22" s="119">
         <v>64</v>
       </c>
-      <c r="D22" s="163">
-[...2 lines deleted...]
-      <c r="E22" s="163"/>
+      <c r="D22" s="148">
+        <v>377455</v>
+      </c>
+      <c r="E22" s="148"/>
       <c r="F22" s="119">
-        <v>268707</v>
+        <v>267844</v>
       </c>
       <c r="G22" s="119">
-        <v>109926</v>
-[...1 lines deleted...]
-      <c r="H22" s="163">
+        <v>109611</v>
+      </c>
+      <c r="H22" s="148">
         <v>3</v>
       </c>
-      <c r="I22" s="163"/>
-[...3 lines deleted...]
-      <c r="K22" s="163"/>
+      <c r="I22" s="148"/>
+      <c r="J22" s="148">
+        <v>5420</v>
+      </c>
+      <c r="K22" s="148"/>
       <c r="L22" s="119">
-        <v>6769</v>
-[...1 lines deleted...]
-      <c r="M22" s="163">
+        <v>5420</v>
+      </c>
+      <c r="M22" s="148">
         <v>0</v>
       </c>
-      <c r="N22" s="163"/>
+      <c r="N22" s="148"/>
       <c r="O22" s="119">
         <v>81</v>
       </c>
-      <c r="P22" s="163">
-[...6 lines deleted...]
-      <c r="S22" s="163"/>
+      <c r="P22" s="148">
+        <v>54277</v>
+      </c>
+      <c r="Q22" s="148"/>
+      <c r="R22" s="148">
+        <v>54277</v>
+      </c>
+      <c r="S22" s="148"/>
       <c r="T22" s="119">
         <v>0</v>
       </c>
       <c r="U22" s="119">
         <v>186</v>
       </c>
-      <c r="V22" s="163">
-[...10 lines deleted...]
-      <c r="AA22" s="163"/>
+      <c r="V22" s="148">
+        <v>695019</v>
+      </c>
+      <c r="W22" s="148"/>
+      <c r="X22" s="148">
+        <v>512068</v>
+      </c>
+      <c r="Y22" s="148"/>
+      <c r="Z22" s="148">
+        <v>182951</v>
+      </c>
+      <c r="AA22" s="148"/>
     </row>
     <row r="23" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="164" t="s">
+      <c r="A23" s="149" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="165"/>
+      <c r="B23" s="150"/>
       <c r="C23" s="120">
         <v>23</v>
       </c>
-      <c r="D23" s="160">
-[...2 lines deleted...]
-      <c r="E23" s="160"/>
+      <c r="D23" s="151">
+        <v>99011</v>
+      </c>
+      <c r="E23" s="151"/>
       <c r="F23" s="120">
-        <v>71859</v>
+        <v>71529</v>
       </c>
       <c r="G23" s="120">
-        <v>27601</v>
-[...1 lines deleted...]
-      <c r="H23" s="160">
+        <v>27482</v>
+      </c>
+      <c r="H23" s="151">
         <v>1</v>
       </c>
-      <c r="I23" s="160"/>
-[...3 lines deleted...]
-      <c r="K23" s="160"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="151">
+        <v>94</v>
+      </c>
+      <c r="K23" s="151"/>
       <c r="L23" s="120">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="M23" s="160">
+        <v>94</v>
+      </c>
+      <c r="M23" s="151">
         <v>0</v>
       </c>
-      <c r="N23" s="160"/>
+      <c r="N23" s="151"/>
       <c r="O23" s="120">
         <v>34</v>
       </c>
-      <c r="P23" s="160">
-[...6 lines deleted...]
-      <c r="S23" s="160"/>
+      <c r="P23" s="151">
+        <v>38369</v>
+      </c>
+      <c r="Q23" s="151"/>
+      <c r="R23" s="151">
+        <v>38369</v>
+      </c>
+      <c r="S23" s="151"/>
       <c r="T23" s="120">
         <v>0</v>
       </c>
       <c r="U23" s="120">
         <v>107</v>
       </c>
-      <c r="V23" s="160">
-[...10 lines deleted...]
-      <c r="AA23" s="160"/>
+      <c r="V23" s="151">
+        <v>468828</v>
+      </c>
+      <c r="W23" s="151"/>
+      <c r="X23" s="151">
+        <v>343377</v>
+      </c>
+      <c r="Y23" s="151"/>
+      <c r="Z23" s="151">
+        <v>125451</v>
+      </c>
+      <c r="AA23" s="151"/>
     </row>
     <row r="24" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="164" t="s">
+      <c r="A24" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="165"/>
+      <c r="B24" s="150"/>
       <c r="C24" s="120">
         <v>27</v>
       </c>
-      <c r="D24" s="160">
-[...2 lines deleted...]
-      <c r="E24" s="160"/>
+      <c r="D24" s="151">
+        <v>180743</v>
+      </c>
+      <c r="E24" s="151"/>
       <c r="F24" s="120">
-        <v>128887</v>
+        <v>128537</v>
       </c>
       <c r="G24" s="120">
-        <v>52325</v>
-[...1 lines deleted...]
-      <c r="H24" s="160">
+        <v>52206</v>
+      </c>
+      <c r="H24" s="151">
         <v>0</v>
       </c>
-      <c r="I24" s="160"/>
-      <c r="J24" s="160">
+      <c r="I24" s="151"/>
+      <c r="J24" s="151">
         <v>0</v>
       </c>
-      <c r="K24" s="160"/>
+      <c r="K24" s="151"/>
       <c r="L24" s="120">
         <v>0</v>
       </c>
-      <c r="M24" s="160">
+      <c r="M24" s="151">
         <v>0</v>
       </c>
-      <c r="N24" s="160"/>
+      <c r="N24" s="151"/>
       <c r="O24" s="120">
         <v>32</v>
       </c>
-      <c r="P24" s="160">
-[...6 lines deleted...]
-      <c r="S24" s="160"/>
+      <c r="P24" s="151">
+        <v>12114</v>
+      </c>
+      <c r="Q24" s="151"/>
+      <c r="R24" s="151">
+        <v>12114</v>
+      </c>
+      <c r="S24" s="151"/>
       <c r="T24" s="120">
         <v>0</v>
       </c>
       <c r="U24" s="120">
         <v>39</v>
       </c>
-      <c r="V24" s="160">
-[...10 lines deleted...]
-      <c r="AA24" s="160"/>
+      <c r="V24" s="151">
+        <v>148991</v>
+      </c>
+      <c r="W24" s="151"/>
+      <c r="X24" s="151">
+        <v>110654</v>
+      </c>
+      <c r="Y24" s="151"/>
+      <c r="Z24" s="151">
+        <v>38337</v>
+      </c>
+      <c r="AA24" s="151"/>
     </row>
     <row r="25" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="164" t="s">
+      <c r="A25" s="149" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="165"/>
+      <c r="B25" s="150"/>
       <c r="C25" s="120">
         <v>14</v>
       </c>
-      <c r="D25" s="160">
-[...2 lines deleted...]
-      <c r="E25" s="160"/>
+      <c r="D25" s="151">
+        <v>97701</v>
+      </c>
+      <c r="E25" s="151"/>
       <c r="F25" s="120">
-        <v>67961</v>
+        <v>67778</v>
       </c>
       <c r="G25" s="120">
-        <v>30000</v>
-[...1 lines deleted...]
-      <c r="H25" s="160">
+        <v>29923</v>
+      </c>
+      <c r="H25" s="151">
         <v>2</v>
       </c>
-      <c r="I25" s="160"/>
-[...3 lines deleted...]
-      <c r="K25" s="160"/>
+      <c r="I25" s="151"/>
+      <c r="J25" s="151">
+        <v>5326</v>
+      </c>
+      <c r="K25" s="151"/>
       <c r="L25" s="120">
-        <v>6668</v>
-[...1 lines deleted...]
-      <c r="M25" s="160">
+        <v>5326</v>
+      </c>
+      <c r="M25" s="151">
         <v>0</v>
       </c>
-      <c r="N25" s="160"/>
+      <c r="N25" s="151"/>
       <c r="O25" s="120">
         <v>15</v>
       </c>
-      <c r="P25" s="160">
+      <c r="P25" s="151">
         <v>3794</v>
       </c>
-      <c r="Q25" s="160"/>
-      <c r="R25" s="160">
+      <c r="Q25" s="151"/>
+      <c r="R25" s="151">
         <v>3794</v>
       </c>
-      <c r="S25" s="160"/>
+      <c r="S25" s="151"/>
       <c r="T25" s="120">
         <v>0</v>
       </c>
       <c r="U25" s="120">
         <v>40</v>
       </c>
-      <c r="V25" s="160">
-[...10 lines deleted...]
-      <c r="AA25" s="160"/>
+      <c r="V25" s="151">
+        <v>77200</v>
+      </c>
+      <c r="W25" s="151"/>
+      <c r="X25" s="151">
+        <v>58037</v>
+      </c>
+      <c r="Y25" s="151"/>
+      <c r="Z25" s="151">
+        <v>19163</v>
+      </c>
+      <c r="AA25" s="151"/>
     </row>
     <row r="26" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="158"/>
-      <c r="B26" s="159"/>
+      <c r="A26" s="152"/>
+      <c r="B26" s="153"/>
       <c r="C26" s="120"/>
-      <c r="D26" s="160"/>
-      <c r="E26" s="160"/>
+      <c r="D26" s="151"/>
+      <c r="E26" s="151"/>
       <c r="F26" s="120"/>
       <c r="G26" s="120"/>
-      <c r="H26" s="160"/>
-[...2 lines deleted...]
-      <c r="K26" s="160"/>
+      <c r="H26" s="151"/>
+      <c r="I26" s="151"/>
+      <c r="J26" s="151"/>
+      <c r="K26" s="151"/>
       <c r="L26" s="120"/>
-      <c r="M26" s="160"/>
-      <c r="N26" s="160"/>
+      <c r="M26" s="151"/>
+      <c r="N26" s="151"/>
       <c r="O26" s="120"/>
-      <c r="P26" s="160"/>
-[...2 lines deleted...]
-      <c r="S26" s="160"/>
+      <c r="P26" s="151"/>
+      <c r="Q26" s="151"/>
+      <c r="R26" s="151"/>
+      <c r="S26" s="151"/>
       <c r="T26" s="120"/>
       <c r="U26" s="120"/>
-      <c r="V26" s="160"/>
-[...4 lines deleted...]
-      <c r="AA26" s="160"/>
+      <c r="V26" s="151"/>
+      <c r="W26" s="151"/>
+      <c r="X26" s="151"/>
+      <c r="Y26" s="151"/>
+      <c r="Z26" s="151"/>
+      <c r="AA26" s="151"/>
     </row>
     <row r="27" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="158"/>
-      <c r="B27" s="159"/>
+      <c r="A27" s="152"/>
+      <c r="B27" s="153"/>
       <c r="C27" s="120"/>
-      <c r="D27" s="160"/>
-      <c r="E27" s="160"/>
+      <c r="D27" s="151"/>
+      <c r="E27" s="151"/>
       <c r="F27" s="120"/>
       <c r="G27" s="120"/>
-      <c r="H27" s="160"/>
-[...2 lines deleted...]
-      <c r="K27" s="160"/>
+      <c r="H27" s="151"/>
+      <c r="I27" s="151"/>
+      <c r="J27" s="151"/>
+      <c r="K27" s="151"/>
       <c r="L27" s="120"/>
-      <c r="M27" s="160"/>
-      <c r="N27" s="160"/>
+      <c r="M27" s="151"/>
+      <c r="N27" s="151"/>
       <c r="O27" s="120"/>
-      <c r="P27" s="160"/>
-[...2 lines deleted...]
-      <c r="S27" s="160"/>
+      <c r="P27" s="151"/>
+      <c r="Q27" s="151"/>
+      <c r="R27" s="151"/>
+      <c r="S27" s="151"/>
       <c r="T27" s="120"/>
       <c r="U27" s="120"/>
-      <c r="V27" s="160"/>
-[...4 lines deleted...]
-      <c r="AA27" s="160"/>
+      <c r="V27" s="151"/>
+      <c r="W27" s="151"/>
+      <c r="X27" s="151"/>
+      <c r="Y27" s="151"/>
+      <c r="Z27" s="151"/>
+      <c r="AA27" s="151"/>
     </row>
     <row r="28" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="161" t="s">
+      <c r="A28" s="146" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="162"/>
+      <c r="B28" s="147"/>
       <c r="C28" s="119">
         <v>74</v>
       </c>
-      <c r="D28" s="163">
-[...2 lines deleted...]
-      <c r="E28" s="163"/>
+      <c r="D28" s="148">
+        <v>588278</v>
+      </c>
+      <c r="E28" s="148"/>
       <c r="F28" s="119">
-        <v>421141</v>
+        <v>420042</v>
       </c>
       <c r="G28" s="119">
-        <v>168603</v>
-[...1 lines deleted...]
-      <c r="H28" s="163">
+        <v>168236</v>
+      </c>
+      <c r="H28" s="148">
         <v>0</v>
       </c>
-      <c r="I28" s="163"/>
-      <c r="J28" s="163">
+      <c r="I28" s="148"/>
+      <c r="J28" s="148">
         <v>0</v>
       </c>
-      <c r="K28" s="163"/>
+      <c r="K28" s="148"/>
       <c r="L28" s="119">
         <v>0</v>
       </c>
-      <c r="M28" s="163">
+      <c r="M28" s="148">
         <v>0</v>
       </c>
-      <c r="N28" s="163"/>
+      <c r="N28" s="148"/>
       <c r="O28" s="119">
         <v>85</v>
       </c>
-      <c r="P28" s="163">
-[...6 lines deleted...]
-      <c r="S28" s="163"/>
+      <c r="P28" s="148">
+        <v>29464</v>
+      </c>
+      <c r="Q28" s="148"/>
+      <c r="R28" s="148">
+        <v>29464</v>
+      </c>
+      <c r="S28" s="148"/>
       <c r="T28" s="119">
         <v>0</v>
       </c>
       <c r="U28" s="119">
         <v>180</v>
       </c>
-      <c r="V28" s="163">
-[...10 lines deleted...]
-      <c r="AA28" s="163"/>
+      <c r="V28" s="148">
+        <v>406759</v>
+      </c>
+      <c r="W28" s="148"/>
+      <c r="X28" s="148">
+        <v>314439</v>
+      </c>
+      <c r="Y28" s="148"/>
+      <c r="Z28" s="148">
+        <v>92320</v>
+      </c>
+      <c r="AA28" s="148"/>
     </row>
     <row r="29" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="164" t="s">
+      <c r="A29" s="149" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="165"/>
+      <c r="B29" s="150"/>
       <c r="C29" s="120">
         <v>34</v>
       </c>
-      <c r="D29" s="160">
-[...2 lines deleted...]
-      <c r="E29" s="160"/>
+      <c r="D29" s="151">
+        <v>253234</v>
+      </c>
+      <c r="E29" s="151"/>
       <c r="F29" s="120">
-        <v>180214</v>
+        <v>179678</v>
       </c>
       <c r="G29" s="120">
-        <v>73736</v>
-[...1 lines deleted...]
-      <c r="H29" s="160">
+        <v>73556</v>
+      </c>
+      <c r="H29" s="151">
         <v>0</v>
       </c>
-      <c r="I29" s="160"/>
-      <c r="J29" s="160">
+      <c r="I29" s="151"/>
+      <c r="J29" s="151">
         <v>0</v>
       </c>
-      <c r="K29" s="160"/>
+      <c r="K29" s="151"/>
       <c r="L29" s="120">
         <v>0</v>
       </c>
-      <c r="M29" s="160">
+      <c r="M29" s="151">
         <v>0</v>
       </c>
-      <c r="N29" s="160"/>
+      <c r="N29" s="151"/>
       <c r="O29" s="120">
         <v>43</v>
       </c>
-      <c r="P29" s="160">
-[...6 lines deleted...]
-      <c r="S29" s="160"/>
+      <c r="P29" s="151">
+        <v>13232</v>
+      </c>
+      <c r="Q29" s="151"/>
+      <c r="R29" s="151">
+        <v>13232</v>
+      </c>
+      <c r="S29" s="151"/>
       <c r="T29" s="120">
         <v>0</v>
       </c>
       <c r="U29" s="120">
         <v>99</v>
       </c>
-      <c r="V29" s="160">
-[...10 lines deleted...]
-      <c r="AA29" s="160"/>
+      <c r="V29" s="151">
+        <v>239969</v>
+      </c>
+      <c r="W29" s="151"/>
+      <c r="X29" s="151">
+        <v>184523</v>
+      </c>
+      <c r="Y29" s="151"/>
+      <c r="Z29" s="151">
+        <v>55446</v>
+      </c>
+      <c r="AA29" s="151"/>
     </row>
     <row r="30" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="164" t="s">
+      <c r="A30" s="149" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="165"/>
+      <c r="B30" s="150"/>
       <c r="C30" s="120">
         <v>1</v>
       </c>
-      <c r="D30" s="160">
-[...2 lines deleted...]
-      <c r="E30" s="160"/>
+      <c r="D30" s="151">
+        <v>8565</v>
+      </c>
+      <c r="E30" s="151"/>
       <c r="F30" s="120">
-        <v>5989</v>
+        <v>5977</v>
       </c>
       <c r="G30" s="120">
-        <v>2600</v>
-[...1 lines deleted...]
-      <c r="H30" s="160">
+        <v>2588</v>
+      </c>
+      <c r="H30" s="151">
         <v>0</v>
       </c>
-      <c r="I30" s="160"/>
-      <c r="J30" s="160">
+      <c r="I30" s="151"/>
+      <c r="J30" s="151">
         <v>0</v>
       </c>
-      <c r="K30" s="160"/>
+      <c r="K30" s="151"/>
       <c r="L30" s="120">
         <v>0</v>
       </c>
-      <c r="M30" s="160">
+      <c r="M30" s="151">
         <v>0</v>
       </c>
-      <c r="N30" s="160"/>
+      <c r="N30" s="151"/>
       <c r="O30" s="120">
         <v>2</v>
       </c>
-      <c r="P30" s="160">
-[...6 lines deleted...]
-      <c r="S30" s="160"/>
+      <c r="P30" s="151">
+        <v>2068</v>
+      </c>
+      <c r="Q30" s="151"/>
+      <c r="R30" s="151">
+        <v>2068</v>
+      </c>
+      <c r="S30" s="151"/>
       <c r="T30" s="120">
         <v>0</v>
       </c>
       <c r="U30" s="120">
         <v>11</v>
       </c>
-      <c r="V30" s="160">
-[...10 lines deleted...]
-      <c r="AA30" s="160"/>
+      <c r="V30" s="151">
+        <v>41985</v>
+      </c>
+      <c r="W30" s="151"/>
+      <c r="X30" s="151">
+        <v>31828</v>
+      </c>
+      <c r="Y30" s="151"/>
+      <c r="Z30" s="151">
+        <v>10157</v>
+      </c>
+      <c r="AA30" s="151"/>
     </row>
     <row r="31" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="164" t="s">
+      <c r="A31" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="165"/>
+      <c r="B31" s="150"/>
       <c r="C31" s="120">
         <v>21</v>
       </c>
-      <c r="D31" s="160">
-[...2 lines deleted...]
-      <c r="E31" s="160"/>
+      <c r="D31" s="151">
+        <v>185326</v>
+      </c>
+      <c r="E31" s="151"/>
       <c r="F31" s="120">
-        <v>131126</v>
+        <v>130821</v>
       </c>
       <c r="G31" s="120">
-        <v>54600</v>
-[...1 lines deleted...]
-      <c r="H31" s="160">
+        <v>54505</v>
+      </c>
+      <c r="H31" s="151">
         <v>0</v>
       </c>
-      <c r="I31" s="160"/>
-      <c r="J31" s="160">
+      <c r="I31" s="151"/>
+      <c r="J31" s="151">
         <v>0</v>
       </c>
-      <c r="K31" s="160"/>
+      <c r="K31" s="151"/>
       <c r="L31" s="120">
         <v>0</v>
       </c>
-      <c r="M31" s="160">
+      <c r="M31" s="151">
         <v>0</v>
       </c>
-      <c r="N31" s="160"/>
+      <c r="N31" s="151"/>
       <c r="O31" s="120">
         <v>22</v>
       </c>
-      <c r="P31" s="160">
-[...6 lines deleted...]
-      <c r="S31" s="160"/>
+      <c r="P31" s="151">
+        <v>10969</v>
+      </c>
+      <c r="Q31" s="151"/>
+      <c r="R31" s="151">
+        <v>10969</v>
+      </c>
+      <c r="S31" s="151"/>
       <c r="T31" s="120">
         <v>0</v>
       </c>
       <c r="U31" s="120">
         <v>39</v>
       </c>
-      <c r="V31" s="160">
-[...10 lines deleted...]
-      <c r="AA31" s="160"/>
+      <c r="V31" s="151">
+        <v>66325</v>
+      </c>
+      <c r="W31" s="151"/>
+      <c r="X31" s="151">
+        <v>52108</v>
+      </c>
+      <c r="Y31" s="151"/>
+      <c r="Z31" s="151">
+        <v>14217</v>
+      </c>
+      <c r="AA31" s="151"/>
     </row>
     <row r="32" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="164" t="s">
+      <c r="A32" s="149" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="165"/>
+      <c r="B32" s="150"/>
       <c r="C32" s="120">
         <v>18</v>
       </c>
-      <c r="D32" s="160">
-[...2 lines deleted...]
-      <c r="E32" s="160"/>
+      <c r="D32" s="151">
+        <v>141153</v>
+      </c>
+      <c r="E32" s="151"/>
       <c r="F32" s="120">
-        <v>103812</v>
+        <v>103566</v>
       </c>
       <c r="G32" s="120">
-        <v>37667</v>
-[...1 lines deleted...]
-      <c r="H32" s="160">
+        <v>37587</v>
+      </c>
+      <c r="H32" s="151">
         <v>0</v>
       </c>
-      <c r="I32" s="160"/>
-      <c r="J32" s="160">
+      <c r="I32" s="151"/>
+      <c r="J32" s="151">
         <v>0</v>
       </c>
-      <c r="K32" s="160"/>
+      <c r="K32" s="151"/>
       <c r="L32" s="120">
         <v>0</v>
       </c>
-      <c r="M32" s="160">
+      <c r="M32" s="151">
         <v>0</v>
       </c>
-      <c r="N32" s="160"/>
+      <c r="N32" s="151"/>
       <c r="O32" s="120">
         <v>18</v>
       </c>
-      <c r="P32" s="160">
-[...6 lines deleted...]
-      <c r="S32" s="160"/>
+      <c r="P32" s="151">
+        <v>3195</v>
+      </c>
+      <c r="Q32" s="151"/>
+      <c r="R32" s="151">
+        <v>3195</v>
+      </c>
+      <c r="S32" s="151"/>
       <c r="T32" s="120">
         <v>0</v>
       </c>
       <c r="U32" s="120">
         <v>31</v>
       </c>
-      <c r="V32" s="160">
-[...10 lines deleted...]
-      <c r="AA32" s="160"/>
+      <c r="V32" s="151">
+        <v>58480</v>
+      </c>
+      <c r="W32" s="151"/>
+      <c r="X32" s="151">
+        <v>45980</v>
+      </c>
+      <c r="Y32" s="151"/>
+      <c r="Z32" s="151">
+        <v>12500</v>
+      </c>
+      <c r="AA32" s="151"/>
     </row>
     <row r="33" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="158"/>
-      <c r="B33" s="159"/>
+      <c r="A33" s="152"/>
+      <c r="B33" s="153"/>
       <c r="C33" s="120"/>
-      <c r="D33" s="160"/>
-      <c r="E33" s="160"/>
+      <c r="D33" s="151"/>
+      <c r="E33" s="151"/>
       <c r="F33" s="120"/>
       <c r="G33" s="120"/>
-      <c r="H33" s="160"/>
-[...2 lines deleted...]
-      <c r="K33" s="160"/>
+      <c r="H33" s="151"/>
+      <c r="I33" s="151"/>
+      <c r="J33" s="151"/>
+      <c r="K33" s="151"/>
       <c r="L33" s="120"/>
-      <c r="M33" s="160"/>
-      <c r="N33" s="160"/>
+      <c r="M33" s="151"/>
+      <c r="N33" s="151"/>
       <c r="O33" s="120"/>
-      <c r="P33" s="160"/>
-[...2 lines deleted...]
-      <c r="S33" s="160"/>
+      <c r="P33" s="151"/>
+      <c r="Q33" s="151"/>
+      <c r="R33" s="151"/>
+      <c r="S33" s="151"/>
       <c r="T33" s="120"/>
       <c r="U33" s="120"/>
-      <c r="V33" s="160"/>
-[...4 lines deleted...]
-      <c r="AA33" s="160"/>
+      <c r="V33" s="151"/>
+      <c r="W33" s="151"/>
+      <c r="X33" s="151"/>
+      <c r="Y33" s="151"/>
+      <c r="Z33" s="151"/>
+      <c r="AA33" s="151"/>
     </row>
     <row r="34" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="158"/>
-      <c r="B34" s="159"/>
+      <c r="A34" s="152"/>
+      <c r="B34" s="153"/>
       <c r="C34" s="120"/>
-      <c r="D34" s="160"/>
-      <c r="E34" s="160"/>
+      <c r="D34" s="151"/>
+      <c r="E34" s="151"/>
       <c r="F34" s="120"/>
       <c r="G34" s="120"/>
-      <c r="H34" s="160"/>
-[...2 lines deleted...]
-      <c r="K34" s="160"/>
+      <c r="H34" s="151"/>
+      <c r="I34" s="151"/>
+      <c r="J34" s="151"/>
+      <c r="K34" s="151"/>
       <c r="L34" s="120"/>
-      <c r="M34" s="160"/>
-      <c r="N34" s="160"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="151"/>
       <c r="O34" s="120"/>
-      <c r="P34" s="160"/>
-[...2 lines deleted...]
-      <c r="S34" s="160"/>
+      <c r="P34" s="151"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="151"/>
+      <c r="S34" s="151"/>
       <c r="T34" s="120"/>
       <c r="U34" s="120"/>
-      <c r="V34" s="160"/>
-[...4 lines deleted...]
-      <c r="AA34" s="160"/>
+      <c r="V34" s="151"/>
+      <c r="W34" s="151"/>
+      <c r="X34" s="151"/>
+      <c r="Y34" s="151"/>
+      <c r="Z34" s="151"/>
+      <c r="AA34" s="151"/>
     </row>
     <row r="35" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="161" t="s">
+      <c r="A35" s="146" t="s">
         <v>59</v>
       </c>
-      <c r="B35" s="162"/>
+      <c r="B35" s="147"/>
       <c r="C35" s="119">
         <v>65</v>
       </c>
-      <c r="D35" s="163">
-[...2 lines deleted...]
-      <c r="E35" s="163"/>
+      <c r="D35" s="148">
+        <v>322338</v>
+      </c>
+      <c r="E35" s="148"/>
       <c r="F35" s="119">
-        <v>232890</v>
+        <v>232197</v>
       </c>
       <c r="G35" s="119">
-        <v>90438</v>
-[...1 lines deleted...]
-      <c r="H35" s="163">
+        <v>90141</v>
+      </c>
+      <c r="H35" s="148">
         <v>1</v>
       </c>
-      <c r="I35" s="163"/>
-[...3 lines deleted...]
-      <c r="K35" s="163"/>
+      <c r="I35" s="148"/>
+      <c r="J35" s="148">
+        <v>105</v>
+      </c>
+      <c r="K35" s="148"/>
       <c r="L35" s="119">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="M35" s="163">
+        <v>105</v>
+      </c>
+      <c r="M35" s="148">
         <v>0</v>
       </c>
-      <c r="N35" s="163"/>
+      <c r="N35" s="148"/>
       <c r="O35" s="119">
         <v>103</v>
       </c>
-      <c r="P35" s="163">
-[...6 lines deleted...]
-      <c r="S35" s="163"/>
+      <c r="P35" s="148">
+        <v>41822</v>
+      </c>
+      <c r="Q35" s="148"/>
+      <c r="R35" s="148">
+        <v>41822</v>
+      </c>
+      <c r="S35" s="148"/>
       <c r="T35" s="119">
         <v>0</v>
       </c>
       <c r="U35" s="119">
-        <v>189</v>
-[...12 lines deleted...]
-      <c r="AA35" s="163"/>
+        <v>188</v>
+      </c>
+      <c r="V35" s="148">
+        <v>599111</v>
+      </c>
+      <c r="W35" s="148"/>
+      <c r="X35" s="148">
+        <v>464034</v>
+      </c>
+      <c r="Y35" s="148"/>
+      <c r="Z35" s="148">
+        <v>135077</v>
+      </c>
+      <c r="AA35" s="148"/>
     </row>
     <row r="36" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="164" t="s">
+      <c r="A36" s="149" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="165"/>
+      <c r="B36" s="150"/>
       <c r="C36" s="120">
         <v>33</v>
       </c>
-      <c r="D36" s="160">
-[...2 lines deleted...]
-      <c r="E36" s="160"/>
+      <c r="D36" s="151">
+        <v>143843</v>
+      </c>
+      <c r="E36" s="151"/>
       <c r="F36" s="120">
-        <v>103709</v>
+        <v>103380</v>
       </c>
       <c r="G36" s="120">
-        <v>40605</v>
-[...1 lines deleted...]
-      <c r="H36" s="160">
+        <v>40463</v>
+      </c>
+      <c r="H36" s="151">
         <v>1</v>
       </c>
-      <c r="I36" s="160"/>
-[...3 lines deleted...]
-      <c r="K36" s="160"/>
+      <c r="I36" s="151"/>
+      <c r="J36" s="151">
+        <v>105</v>
+      </c>
+      <c r="K36" s="151"/>
       <c r="L36" s="120">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="M36" s="160">
+        <v>105</v>
+      </c>
+      <c r="M36" s="151">
         <v>0</v>
       </c>
-      <c r="N36" s="160"/>
+      <c r="N36" s="151"/>
       <c r="O36" s="120">
         <v>55</v>
       </c>
-      <c r="P36" s="160">
-[...6 lines deleted...]
-      <c r="S36" s="160"/>
+      <c r="P36" s="151">
+        <v>26277</v>
+      </c>
+      <c r="Q36" s="151"/>
+      <c r="R36" s="151">
+        <v>26277</v>
+      </c>
+      <c r="S36" s="151"/>
       <c r="T36" s="120">
         <v>0</v>
       </c>
       <c r="U36" s="120">
         <v>120</v>
       </c>
-      <c r="V36" s="160">
-[...10 lines deleted...]
-      <c r="AA36" s="160"/>
+      <c r="V36" s="151">
+        <v>460181</v>
+      </c>
+      <c r="W36" s="151"/>
+      <c r="X36" s="151">
+        <v>355488</v>
+      </c>
+      <c r="Y36" s="151"/>
+      <c r="Z36" s="151">
+        <v>104693</v>
+      </c>
+      <c r="AA36" s="151"/>
     </row>
     <row r="37" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="164" t="s">
+      <c r="A37" s="149" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="165"/>
+      <c r="B37" s="150"/>
       <c r="C37" s="120">
         <v>30</v>
       </c>
-      <c r="D37" s="160">
-[...2 lines deleted...]
-      <c r="E37" s="160"/>
+      <c r="D37" s="151">
+        <v>148191</v>
+      </c>
+      <c r="E37" s="151"/>
       <c r="F37" s="120">
-        <v>108368</v>
+        <v>108036</v>
       </c>
       <c r="G37" s="120">
-        <v>40274</v>
-[...1 lines deleted...]
-      <c r="H37" s="160">
+        <v>40155</v>
+      </c>
+      <c r="H37" s="151">
         <v>0</v>
       </c>
-      <c r="I37" s="160"/>
-      <c r="J37" s="160">
+      <c r="I37" s="151"/>
+      <c r="J37" s="151">
         <v>0</v>
       </c>
-      <c r="K37" s="160"/>
+      <c r="K37" s="151"/>
       <c r="L37" s="120">
         <v>0</v>
       </c>
-      <c r="M37" s="160">
+      <c r="M37" s="151">
         <v>0</v>
       </c>
-      <c r="N37" s="160"/>
+      <c r="N37" s="151"/>
       <c r="O37" s="120">
         <v>41</v>
       </c>
-      <c r="P37" s="160">
-[...6 lines deleted...]
-      <c r="S37" s="160"/>
+      <c r="P37" s="151">
+        <v>14556</v>
+      </c>
+      <c r="Q37" s="151"/>
+      <c r="R37" s="151">
+        <v>14556</v>
+      </c>
+      <c r="S37" s="151"/>
       <c r="T37" s="120">
         <v>0</v>
       </c>
       <c r="U37" s="120">
         <v>60</v>
       </c>
-      <c r="V37" s="160">
-[...10 lines deleted...]
-      <c r="AA37" s="160"/>
+      <c r="V37" s="151">
+        <v>127446</v>
+      </c>
+      <c r="W37" s="151"/>
+      <c r="X37" s="151">
+        <v>99216</v>
+      </c>
+      <c r="Y37" s="151"/>
+      <c r="Z37" s="151">
+        <v>28230</v>
+      </c>
+      <c r="AA37" s="151"/>
     </row>
     <row r="38" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="164" t="s">
+      <c r="A38" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="165"/>
+      <c r="B38" s="150"/>
       <c r="C38" s="120">
         <v>2</v>
       </c>
-      <c r="D38" s="160">
-[...2 lines deleted...]
-      <c r="E38" s="160"/>
+      <c r="D38" s="151">
+        <v>30304</v>
+      </c>
+      <c r="E38" s="151"/>
       <c r="F38" s="120">
-        <v>20813</v>
+        <v>20781</v>
       </c>
       <c r="G38" s="120">
-        <v>9559</v>
-[...1 lines deleted...]
-      <c r="H38" s="160">
+        <v>9523</v>
+      </c>
+      <c r="H38" s="151">
         <v>0</v>
       </c>
-      <c r="I38" s="160"/>
-      <c r="J38" s="160">
+      <c r="I38" s="151"/>
+      <c r="J38" s="151">
         <v>0</v>
       </c>
-      <c r="K38" s="160"/>
+      <c r="K38" s="151"/>
       <c r="L38" s="120">
         <v>0</v>
       </c>
-      <c r="M38" s="160">
+      <c r="M38" s="151">
         <v>0</v>
       </c>
-      <c r="N38" s="160"/>
+      <c r="N38" s="151"/>
       <c r="O38" s="120">
         <v>7</v>
       </c>
-      <c r="P38" s="160">
-[...6 lines deleted...]
-      <c r="S38" s="160"/>
+      <c r="P38" s="151">
+        <v>989</v>
+      </c>
+      <c r="Q38" s="151"/>
+      <c r="R38" s="151">
+        <v>989</v>
+      </c>
+      <c r="S38" s="151"/>
       <c r="T38" s="120">
         <v>0</v>
       </c>
       <c r="U38" s="120">
-        <v>9</v>
-[...12 lines deleted...]
-      <c r="AA38" s="160"/>
+        <v>8</v>
+      </c>
+      <c r="V38" s="151">
+        <v>11484</v>
+      </c>
+      <c r="W38" s="151"/>
+      <c r="X38" s="151">
+        <v>9330</v>
+      </c>
+      <c r="Y38" s="151"/>
+      <c r="Z38" s="151">
+        <v>2154</v>
+      </c>
+      <c r="AA38" s="151"/>
     </row>
     <row r="39" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="158"/>
-      <c r="B39" s="159"/>
+      <c r="A39" s="152"/>
+      <c r="B39" s="153"/>
       <c r="C39" s="120"/>
-      <c r="D39" s="160"/>
-      <c r="E39" s="160"/>
+      <c r="D39" s="151"/>
+      <c r="E39" s="151"/>
       <c r="F39" s="120"/>
       <c r="G39" s="120"/>
-      <c r="H39" s="160"/>
-[...2 lines deleted...]
-      <c r="K39" s="160"/>
+      <c r="H39" s="151"/>
+      <c r="I39" s="151"/>
+      <c r="J39" s="151"/>
+      <c r="K39" s="151"/>
       <c r="L39" s="120"/>
-      <c r="M39" s="160"/>
-      <c r="N39" s="160"/>
+      <c r="M39" s="151"/>
+      <c r="N39" s="151"/>
       <c r="O39" s="120"/>
-      <c r="P39" s="160"/>
-[...2 lines deleted...]
-      <c r="S39" s="160"/>
+      <c r="P39" s="151"/>
+      <c r="Q39" s="151"/>
+      <c r="R39" s="151"/>
+      <c r="S39" s="151"/>
       <c r="T39" s="120"/>
       <c r="U39" s="120"/>
-      <c r="V39" s="160"/>
-[...4 lines deleted...]
-      <c r="AA39" s="160"/>
+      <c r="V39" s="151"/>
+      <c r="W39" s="151"/>
+      <c r="X39" s="151"/>
+      <c r="Y39" s="151"/>
+      <c r="Z39" s="151"/>
+      <c r="AA39" s="151"/>
     </row>
     <row r="40" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="158"/>
-      <c r="B40" s="159"/>
+      <c r="A40" s="152"/>
+      <c r="B40" s="153"/>
       <c r="C40" s="120"/>
-      <c r="D40" s="160"/>
-      <c r="E40" s="160"/>
+      <c r="D40" s="151"/>
+      <c r="E40" s="151"/>
       <c r="F40" s="120"/>
       <c r="G40" s="120"/>
-      <c r="H40" s="160"/>
-[...2 lines deleted...]
-      <c r="K40" s="160"/>
+      <c r="H40" s="151"/>
+      <c r="I40" s="151"/>
+      <c r="J40" s="151"/>
+      <c r="K40" s="151"/>
       <c r="L40" s="120"/>
-      <c r="M40" s="160"/>
-      <c r="N40" s="160"/>
+      <c r="M40" s="151"/>
+      <c r="N40" s="151"/>
       <c r="O40" s="120"/>
-      <c r="P40" s="160"/>
-[...2 lines deleted...]
-      <c r="S40" s="160"/>
+      <c r="P40" s="151"/>
+      <c r="Q40" s="151"/>
+      <c r="R40" s="151"/>
+      <c r="S40" s="151"/>
       <c r="T40" s="120"/>
       <c r="U40" s="120"/>
-      <c r="V40" s="160"/>
-[...4 lines deleted...]
-      <c r="AA40" s="160"/>
+      <c r="V40" s="151"/>
+      <c r="W40" s="151"/>
+      <c r="X40" s="151"/>
+      <c r="Y40" s="151"/>
+      <c r="Z40" s="151"/>
+      <c r="AA40" s="151"/>
     </row>
     <row r="41" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="161" t="s">
+      <c r="A41" s="146" t="s">
         <v>60</v>
       </c>
-      <c r="B41" s="162"/>
+      <c r="B41" s="147"/>
       <c r="C41" s="119">
         <v>21</v>
       </c>
-      <c r="D41" s="163">
-[...2 lines deleted...]
-      <c r="E41" s="163"/>
+      <c r="D41" s="148">
+        <v>61522</v>
+      </c>
+      <c r="E41" s="148"/>
       <c r="F41" s="119">
-        <v>45367</v>
+        <v>45238</v>
       </c>
       <c r="G41" s="119">
-        <v>16466</v>
-[...1 lines deleted...]
-      <c r="H41" s="163">
+        <v>16284</v>
+      </c>
+      <c r="H41" s="148">
         <v>1</v>
       </c>
-      <c r="I41" s="163"/>
-      <c r="J41" s="163">
+      <c r="I41" s="148"/>
+      <c r="J41" s="148">
         <v>3</v>
       </c>
-      <c r="K41" s="163"/>
+      <c r="K41" s="148"/>
       <c r="L41" s="119">
         <v>3</v>
       </c>
-      <c r="M41" s="163">
+      <c r="M41" s="148">
         <v>0</v>
       </c>
-      <c r="N41" s="163"/>
+      <c r="N41" s="148"/>
       <c r="O41" s="119">
         <v>34</v>
       </c>
-      <c r="P41" s="163">
-[...6 lines deleted...]
-      <c r="S41" s="163"/>
+      <c r="P41" s="148">
+        <v>14119</v>
+      </c>
+      <c r="Q41" s="148"/>
+      <c r="R41" s="148">
+        <v>14119</v>
+      </c>
+      <c r="S41" s="148"/>
       <c r="T41" s="119">
         <v>0</v>
       </c>
       <c r="U41" s="119">
         <v>61</v>
       </c>
-      <c r="V41" s="163">
-[...10 lines deleted...]
-      <c r="AA41" s="163"/>
+      <c r="V41" s="148">
+        <v>110012</v>
+      </c>
+      <c r="W41" s="148"/>
+      <c r="X41" s="148">
+        <v>84481</v>
+      </c>
+      <c r="Y41" s="148"/>
+      <c r="Z41" s="148">
+        <v>25531</v>
+      </c>
+      <c r="AA41" s="148"/>
     </row>
     <row r="42" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="164" t="s">
+      <c r="A42" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="165"/>
+      <c r="B42" s="150"/>
       <c r="C42" s="120">
         <v>10</v>
       </c>
-      <c r="D42" s="160">
-[...2 lines deleted...]
-      <c r="E42" s="160"/>
+      <c r="D42" s="151">
+        <v>27367</v>
+      </c>
+      <c r="E42" s="151"/>
       <c r="F42" s="120">
-        <v>19869</v>
+        <v>19807</v>
       </c>
       <c r="G42" s="120">
-        <v>7615</v>
-[...1 lines deleted...]
-      <c r="H42" s="160">
+        <v>7560</v>
+      </c>
+      <c r="H42" s="151">
         <v>0</v>
       </c>
-      <c r="I42" s="160"/>
-      <c r="J42" s="160">
+      <c r="I42" s="151"/>
+      <c r="J42" s="151">
         <v>0</v>
       </c>
-      <c r="K42" s="160"/>
+      <c r="K42" s="151"/>
       <c r="L42" s="120">
         <v>0</v>
       </c>
-      <c r="M42" s="160">
+      <c r="M42" s="151">
         <v>0</v>
       </c>
-      <c r="N42" s="160"/>
+      <c r="N42" s="151"/>
       <c r="O42" s="120">
         <v>17</v>
       </c>
-      <c r="P42" s="160">
-[...6 lines deleted...]
-      <c r="S42" s="160"/>
+      <c r="P42" s="151">
+        <v>8316</v>
+      </c>
+      <c r="Q42" s="151"/>
+      <c r="R42" s="151">
+        <v>8316</v>
+      </c>
+      <c r="S42" s="151"/>
       <c r="T42" s="120">
         <v>0</v>
       </c>
       <c r="U42" s="120">
         <v>41</v>
       </c>
-      <c r="V42" s="160">
-[...10 lines deleted...]
-      <c r="AA42" s="160"/>
+      <c r="V42" s="151">
+        <v>64680</v>
+      </c>
+      <c r="W42" s="151"/>
+      <c r="X42" s="151">
+        <v>50077</v>
+      </c>
+      <c r="Y42" s="151"/>
+      <c r="Z42" s="151">
+        <v>14603</v>
+      </c>
+      <c r="AA42" s="151"/>
     </row>
     <row r="43" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="169" t="s">
+      <c r="A43" s="142" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="170"/>
+      <c r="B43" s="143"/>
       <c r="C43" s="6">
         <v>11</v>
       </c>
-      <c r="D43" s="168">
-[...2 lines deleted...]
-      <c r="E43" s="168"/>
+      <c r="D43" s="141">
+        <v>34155</v>
+      </c>
+      <c r="E43" s="141"/>
       <c r="F43" s="116">
-        <v>25498</v>
+        <v>25431</v>
       </c>
       <c r="G43" s="116">
-        <v>8851</v>
-[...1 lines deleted...]
-      <c r="H43" s="168">
+        <v>8724</v>
+      </c>
+      <c r="H43" s="141">
         <v>1</v>
       </c>
-      <c r="I43" s="168"/>
-      <c r="J43" s="168">
+      <c r="I43" s="141"/>
+      <c r="J43" s="141">
         <v>3</v>
       </c>
-      <c r="K43" s="168"/>
+      <c r="K43" s="141"/>
       <c r="L43" s="116">
         <v>3</v>
       </c>
-      <c r="M43" s="168">
+      <c r="M43" s="141">
         <v>0</v>
       </c>
-      <c r="N43" s="168"/>
+      <c r="N43" s="141"/>
       <c r="O43" s="116">
         <v>17</v>
       </c>
-      <c r="P43" s="168">
-[...6 lines deleted...]
-      <c r="S43" s="168"/>
+      <c r="P43" s="141">
+        <v>5803</v>
+      </c>
+      <c r="Q43" s="141"/>
+      <c r="R43" s="141">
+        <v>5803</v>
+      </c>
+      <c r="S43" s="141"/>
       <c r="T43" s="116">
         <v>0</v>
       </c>
       <c r="U43" s="116">
         <v>20</v>
       </c>
-      <c r="V43" s="168">
-[...10 lines deleted...]
-      <c r="AA43" s="168"/>
+      <c r="V43" s="141">
+        <v>45332</v>
+      </c>
+      <c r="W43" s="141"/>
+      <c r="X43" s="141">
+        <v>34404</v>
+      </c>
+      <c r="Y43" s="141"/>
+      <c r="Z43" s="141">
+        <v>10928</v>
+      </c>
+      <c r="AA43" s="141"/>
     </row>
   </sheetData>
   <mergeCells count="402">
+    <mergeCell ref="Z43:AA43"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="Z42:AA42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X43:Y43"/>
+    <mergeCell ref="Z40:AA40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="X41:Y41"/>
+    <mergeCell ref="Z41:AA41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="Z39:AA39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z36:AA36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="Z37:AA37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="Z32:AA32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="Z24:AA24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="Z20:AA20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="Z14:AA14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="Z12:AA12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="Z13:AA13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="X6:Y6"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="H2:R2"/>
     <mergeCell ref="S2:AA2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:N3"/>
     <mergeCell ref="O3:T3"/>
     <mergeCell ref="U3:AA3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:N4"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="V4:AA4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="Z6:AA6"/>
-[...378 lines deleted...]
-    <mergeCell ref="X43:Y43"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1209940-E708-492D-8180-9E5D3E138B27}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X45"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2:M2"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:M2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:M2"/>
       <selection pane="bottomRight" sqref="A1:X1"/>
     </sheetView>
@@ -13734,2385 +13729,2385 @@
       <c r="A1" s="173" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
       <c r="U1" s="173"/>
       <c r="V1" s="173"/>
       <c r="W1" s="173"/>
-      <c r="X1" s="208"/>
+      <c r="X1" s="182"/>
     </row>
     <row r="2" spans="1:24" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="209"/>
-[...5 lines deleted...]
-      <c r="G2" s="209"/>
+      <c r="A2" s="183"/>
+      <c r="B2" s="183"/>
+      <c r="C2" s="183"/>
+      <c r="D2" s="183"/>
+      <c r="E2" s="183"/>
+      <c r="F2" s="183"/>
+      <c r="G2" s="183"/>
       <c r="H2" s="174" t="s">
         <v>184</v>
       </c>
       <c r="I2" s="174"/>
       <c r="J2" s="174"/>
       <c r="K2" s="174"/>
       <c r="L2" s="174"/>
       <c r="M2" s="174"/>
       <c r="N2" s="174"/>
       <c r="O2" s="174"/>
-      <c r="P2" s="210" t="s">
+      <c r="P2" s="184" t="s">
         <v>62</v>
       </c>
-      <c r="Q2" s="210"/>
-[...6 lines deleted...]
-      <c r="X2" s="212"/>
+      <c r="Q2" s="184"/>
+      <c r="R2" s="184"/>
+      <c r="S2" s="184"/>
+      <c r="T2" s="184"/>
+      <c r="U2" s="184"/>
+      <c r="V2" s="184"/>
+      <c r="W2" s="185"/>
+      <c r="X2" s="186"/>
     </row>
     <row r="3" spans="1:24" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="213" t="s">
+      <c r="A3" s="187" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="214"/>
+      <c r="B3" s="188"/>
       <c r="C3" s="178" t="s">
         <v>64</v>
       </c>
       <c r="D3" s="117"/>
       <c r="E3" s="12"/>
-      <c r="F3" s="220" t="s">
+      <c r="F3" s="194" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="221"/>
-[...10 lines deleted...]
-      <c r="R3" s="150" t="s">
+      <c r="G3" s="195"/>
+      <c r="H3" s="195"/>
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195"/>
+      <c r="L3" s="195"/>
+      <c r="M3" s="195"/>
+      <c r="N3" s="195"/>
+      <c r="O3" s="195"/>
+      <c r="P3" s="195"/>
+      <c r="Q3" s="196"/>
+      <c r="R3" s="157" t="s">
         <v>5</v>
       </c>
-      <c r="S3" s="151"/>
-[...4 lines deleted...]
-      <c r="X3" s="224"/>
+      <c r="S3" s="158"/>
+      <c r="T3" s="158"/>
+      <c r="U3" s="158"/>
+      <c r="V3" s="158"/>
+      <c r="W3" s="197"/>
+      <c r="X3" s="198"/>
     </row>
     <row r="4" spans="1:24" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="215"/>
-[...1 lines deleted...]
-      <c r="C4" s="219"/>
+      <c r="A4" s="189"/>
+      <c r="B4" s="190"/>
+      <c r="C4" s="193"/>
       <c r="D4" s="118"/>
       <c r="E4" s="13"/>
       <c r="F4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="117"/>
       <c r="H4" s="12"/>
       <c r="I4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="J4" s="179"/>
       <c r="K4" s="178" t="s">
         <v>67</v>
       </c>
       <c r="L4" s="179"/>
-      <c r="M4" s="153" t="s">
+      <c r="M4" s="155" t="s">
         <v>68</v>
       </c>
       <c r="N4" s="178" t="s">
         <v>69</v>
       </c>
       <c r="O4" s="206"/>
       <c r="P4" s="179"/>
-      <c r="Q4" s="153" t="s">
+      <c r="Q4" s="155" t="s">
         <v>70</v>
       </c>
       <c r="R4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="S4" s="206"/>
       <c r="T4" s="117"/>
       <c r="U4" s="12"/>
       <c r="V4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="W4" s="206"/>
       <c r="X4" s="178" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="217"/>
-      <c r="B5" s="218"/>
+      <c r="A5" s="191"/>
+      <c r="B5" s="192"/>
       <c r="C5" s="180"/>
       <c r="D5" s="178" t="s">
         <v>71</v>
       </c>
       <c r="E5" s="179"/>
       <c r="F5" s="180"/>
-      <c r="G5" s="150" t="s">
+      <c r="G5" s="157" t="s">
         <v>71</v>
       </c>
-      <c r="H5" s="152"/>
-[...3 lines deleted...]
-      <c r="L5" s="204"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="199"/>
+      <c r="J5" s="200"/>
+      <c r="K5" s="199"/>
+      <c r="L5" s="200"/>
       <c r="M5" s="205"/>
-      <c r="N5" s="203"/>
+      <c r="N5" s="199"/>
       <c r="O5" s="207"/>
-      <c r="P5" s="204"/>
+      <c r="P5" s="200"/>
       <c r="Q5" s="205"/>
       <c r="R5" s="180"/>
-      <c r="S5" s="225"/>
-      <c r="T5" s="150" t="s">
+      <c r="S5" s="208"/>
+      <c r="T5" s="157" t="s">
         <v>71</v>
       </c>
-      <c r="U5" s="152"/>
-[...2 lines deleted...]
-      <c r="X5" s="203"/>
+      <c r="U5" s="159"/>
+      <c r="V5" s="209"/>
+      <c r="W5" s="210"/>
+      <c r="X5" s="199"/>
     </row>
     <row r="6" spans="1:24" s="14" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="201" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="202"/>
       <c r="C6" s="130">
-        <v>56308754368</v>
-[...1 lines deleted...]
-      <c r="D6" s="199">
+        <v>56276846226</v>
+      </c>
+      <c r="D6" s="203">
         <v>100</v>
       </c>
-      <c r="E6" s="199"/>
+      <c r="E6" s="203"/>
       <c r="F6" s="130">
-        <v>41776807436</v>
-[...1 lines deleted...]
-      <c r="G6" s="199">
+        <v>42154568540</v>
+      </c>
+      <c r="G6" s="203">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="H6" s="203"/>
+      <c r="I6" s="204">
+        <v>4661022060</v>
+      </c>
+      <c r="J6" s="204"/>
+      <c r="K6" s="204">
+        <v>33185466740</v>
+      </c>
+      <c r="L6" s="204"/>
+      <c r="M6" s="130">
+        <v>2186060892</v>
+      </c>
+      <c r="N6" s="204">
+        <v>1863542881</v>
+      </c>
+      <c r="O6" s="204"/>
+      <c r="P6" s="204"/>
+      <c r="Q6" s="130">
+        <v>258475967</v>
+      </c>
+      <c r="R6" s="204">
+        <v>5257201695</v>
+      </c>
+      <c r="S6" s="204"/>
+      <c r="T6" s="203">
         <v>100</v>
       </c>
-      <c r="H6" s="199"/>
-[...30 lines deleted...]
-      <c r="W6" s="198"/>
+      <c r="U6" s="203"/>
+      <c r="V6" s="204">
+        <v>5255354226</v>
+      </c>
+      <c r="W6" s="204"/>
       <c r="X6" s="130">
-        <v>1879022</v>
+        <v>1847469</v>
       </c>
     </row>
     <row r="7" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="196"/>
-      <c r="B7" s="197"/>
+      <c r="A7" s="211"/>
+      <c r="B7" s="212"/>
       <c r="C7" s="129"/>
-      <c r="D7" s="186"/>
-      <c r="E7" s="186"/>
+      <c r="D7" s="213"/>
+      <c r="E7" s="213"/>
       <c r="F7" s="129"/>
-      <c r="G7" s="186"/>
-[...4 lines deleted...]
-      <c r="L7" s="185"/>
+      <c r="G7" s="213"/>
+      <c r="H7" s="213"/>
+      <c r="I7" s="214"/>
+      <c r="J7" s="214"/>
+      <c r="K7" s="214"/>
+      <c r="L7" s="214"/>
       <c r="M7" s="129"/>
-      <c r="N7" s="185"/>
-[...1 lines deleted...]
-      <c r="P7" s="185"/>
+      <c r="N7" s="214"/>
+      <c r="O7" s="214"/>
+      <c r="P7" s="214"/>
       <c r="Q7" s="129"/>
-      <c r="R7" s="185"/>
-[...4 lines deleted...]
-      <c r="W7" s="187"/>
+      <c r="R7" s="214"/>
+      <c r="S7" s="214"/>
+      <c r="T7" s="215"/>
+      <c r="U7" s="215"/>
+      <c r="V7" s="214"/>
+      <c r="W7" s="216"/>
       <c r="X7" s="129"/>
     </row>
     <row r="8" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="192" t="s">
+      <c r="A8" s="217" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="193"/>
+      <c r="B8" s="218"/>
       <c r="C8" s="130">
-        <v>23504646473</v>
-[...4 lines deleted...]
-      <c r="E8" s="194"/>
+        <v>23601572405</v>
+      </c>
+      <c r="D8" s="219">
+        <v>41.938335190673904</v>
+      </c>
+      <c r="E8" s="219"/>
       <c r="F8" s="130">
-        <v>18949029250</v>
-[...12 lines deleted...]
-      <c r="L8" s="195"/>
+        <v>19182193106</v>
+      </c>
+      <c r="G8" s="219">
+        <v>45.504422819078869</v>
+      </c>
+      <c r="H8" s="219"/>
+      <c r="I8" s="220">
+        <v>2296601594</v>
+      </c>
+      <c r="J8" s="220"/>
+      <c r="K8" s="220">
+        <v>15236906228</v>
+      </c>
+      <c r="L8" s="220"/>
       <c r="M8" s="130">
-        <v>802819980</v>
-[...5 lines deleted...]
-      <c r="P8" s="195"/>
+        <v>815055828</v>
+      </c>
+      <c r="N8" s="220">
+        <v>737327254</v>
+      </c>
+      <c r="O8" s="220"/>
+      <c r="P8" s="220"/>
       <c r="Q8" s="130">
-        <v>97433359</v>
-[...12 lines deleted...]
-      <c r="W8" s="195"/>
+        <v>96302202</v>
+      </c>
+      <c r="R8" s="220">
+        <v>1862960624</v>
+      </c>
+      <c r="S8" s="220"/>
+      <c r="T8" s="219">
+        <v>35.436354396899354</v>
+      </c>
+      <c r="U8" s="219"/>
+      <c r="V8" s="220">
+        <v>1861489449</v>
+      </c>
+      <c r="W8" s="220"/>
       <c r="X8" s="130">
-        <v>1511271</v>
+        <v>1471175</v>
       </c>
     </row>
     <row r="9" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="190" t="s">
+      <c r="A9" s="221" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="191"/>
+      <c r="B9" s="222"/>
       <c r="C9" s="129">
-        <v>7355272499</v>
-[...4 lines deleted...]
-      <c r="E9" s="186"/>
+        <v>7306769374</v>
+      </c>
+      <c r="D9" s="213">
+        <v>12.983615579055423</v>
+      </c>
+      <c r="E9" s="213"/>
       <c r="F9" s="129">
-        <v>5406378705</v>
-[...12 lines deleted...]
-      <c r="L9" s="185"/>
+        <v>5427779144</v>
+      </c>
+      <c r="G9" s="213">
+        <v>12.875897754355238</v>
+      </c>
+      <c r="H9" s="213"/>
+      <c r="I9" s="214">
+        <v>484663794</v>
+      </c>
+      <c r="J9" s="214"/>
+      <c r="K9" s="214">
+        <v>4308606035</v>
+      </c>
+      <c r="L9" s="214"/>
       <c r="M9" s="129">
-        <v>239324777</v>
-[...5 lines deleted...]
-      <c r="P9" s="185"/>
+        <v>242302606</v>
+      </c>
+      <c r="N9" s="214">
+        <v>359189829</v>
+      </c>
+      <c r="O9" s="214"/>
+      <c r="P9" s="214"/>
       <c r="Q9" s="129">
-        <v>33365037</v>
-[...12 lines deleted...]
-      <c r="W9" s="185"/>
+        <v>33016880</v>
+      </c>
+      <c r="R9" s="214">
+        <v>748044688</v>
+      </c>
+      <c r="S9" s="214"/>
+      <c r="T9" s="213">
+        <v>14.228951662848461</v>
+      </c>
+      <c r="U9" s="213"/>
+      <c r="V9" s="214">
+        <v>748044688</v>
+      </c>
+      <c r="W9" s="214"/>
       <c r="X9" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="190" t="s">
+      <c r="A10" s="221" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="191"/>
+      <c r="B10" s="222"/>
       <c r="C10" s="129">
-        <v>14750794557</v>
-[...4 lines deleted...]
-      <c r="E10" s="186"/>
+        <v>14918818241</v>
+      </c>
+      <c r="D10" s="213">
+        <v>26.509691358837163</v>
+      </c>
+      <c r="E10" s="213"/>
       <c r="F10" s="129">
-        <v>12806634918</v>
-[...12 lines deleted...]
-      <c r="L10" s="185"/>
+        <v>13016328741</v>
+      </c>
+      <c r="G10" s="213">
+        <v>30.877622976140653</v>
+      </c>
+      <c r="H10" s="213"/>
+      <c r="I10" s="214">
+        <v>1651962351</v>
+      </c>
+      <c r="J10" s="214"/>
+      <c r="K10" s="214">
+        <v>10499029803</v>
+      </c>
+      <c r="L10" s="214"/>
       <c r="M10" s="129">
-        <v>460370763</v>
-[...5 lines deleted...]
-      <c r="P10" s="185"/>
+        <v>468421951</v>
+      </c>
+      <c r="N10" s="214">
+        <v>339442727</v>
+      </c>
+      <c r="O10" s="214"/>
+      <c r="P10" s="214"/>
       <c r="Q10" s="129">
-        <v>58191725</v>
-[...12 lines deleted...]
-      <c r="W10" s="187"/>
+        <v>57471909</v>
+      </c>
+      <c r="R10" s="214">
+        <v>823346292</v>
+      </c>
+      <c r="S10" s="214"/>
+      <c r="T10" s="213">
+        <v>15.661303099385842</v>
+      </c>
+      <c r="U10" s="213"/>
+      <c r="V10" s="214">
+        <v>822741283</v>
+      </c>
+      <c r="W10" s="216"/>
       <c r="X10" s="129">
-        <v>696428</v>
+        <v>605009</v>
       </c>
     </row>
     <row r="11" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="190" t="s">
+      <c r="A11" s="221" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="191"/>
+      <c r="B11" s="222"/>
       <c r="C11" s="129">
-        <v>525844425</v>
-[...4 lines deleted...]
-      <c r="E11" s="186"/>
+        <v>517471862</v>
+      </c>
+      <c r="D11" s="213">
+        <v>0.91951112527149237</v>
+      </c>
+      <c r="E11" s="213"/>
       <c r="F11" s="129">
-        <v>276402905</v>
-[...12 lines deleted...]
-      <c r="L11" s="185"/>
+        <v>276580435</v>
+      </c>
+      <c r="G11" s="213">
+        <v>0.65611022619661241</v>
+      </c>
+      <c r="H11" s="213"/>
+      <c r="I11" s="214">
+        <v>61768047</v>
+      </c>
+      <c r="J11" s="214"/>
+      <c r="K11" s="214">
+        <v>164721899</v>
+      </c>
+      <c r="L11" s="214"/>
       <c r="M11" s="129">
-        <v>31881809</v>
-[...5 lines deleted...]
-      <c r="P11" s="185"/>
+        <v>32541998</v>
+      </c>
+      <c r="N11" s="214">
+        <v>15336628</v>
+      </c>
+      <c r="O11" s="214"/>
+      <c r="P11" s="214"/>
       <c r="Q11" s="129">
-        <v>2231566</v>
-[...12 lines deleted...]
-      <c r="W11" s="187"/>
+        <v>2211863</v>
+      </c>
+      <c r="R11" s="214">
+        <v>136835897</v>
+      </c>
+      <c r="S11" s="214"/>
+      <c r="T11" s="213">
+        <v>2.602827605608919</v>
+      </c>
+      <c r="U11" s="213"/>
+      <c r="V11" s="214">
+        <v>135969731</v>
+      </c>
+      <c r="W11" s="216"/>
       <c r="X11" s="129">
-        <v>814843</v>
+        <v>866166</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="190" t="s">
+      <c r="A12" s="221" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="191"/>
+      <c r="B12" s="222"/>
       <c r="C12" s="129">
-        <v>719735585</v>
-[...4 lines deleted...]
-      <c r="E12" s="186"/>
+        <v>708659319</v>
+      </c>
+      <c r="D12" s="213">
+        <v>1.2592377976443858</v>
+      </c>
+      <c r="E12" s="213"/>
       <c r="F12" s="129">
-        <v>374750815</v>
-[...12 lines deleted...]
-      <c r="L12" s="185"/>
+        <v>376459036</v>
+      </c>
+      <c r="G12" s="213">
+        <v>0.8930444529227769</v>
+      </c>
+      <c r="H12" s="213"/>
+      <c r="I12" s="214">
+        <v>71169035</v>
+      </c>
+      <c r="J12" s="214"/>
+      <c r="K12" s="214">
+        <v>231127769</v>
+      </c>
+      <c r="L12" s="214"/>
       <c r="M12" s="129">
-        <v>49707525</v>
-[...5 lines deleted...]
-      <c r="P12" s="185"/>
+        <v>50131096</v>
+      </c>
+      <c r="N12" s="214">
+        <v>20667520</v>
+      </c>
+      <c r="O12" s="214"/>
+      <c r="P12" s="214"/>
       <c r="Q12" s="129">
-        <v>3371577</v>
-[...12 lines deleted...]
-      <c r="W12" s="187"/>
+        <v>3363616</v>
+      </c>
+      <c r="R12" s="214">
+        <v>146434473</v>
+      </c>
+      <c r="S12" s="214"/>
+      <c r="T12" s="213">
+        <v>2.7854071708770536</v>
+      </c>
+      <c r="U12" s="213"/>
+      <c r="V12" s="214">
+        <v>146434473</v>
+      </c>
+      <c r="W12" s="216"/>
       <c r="X12" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="190" t="s">
+      <c r="A13" s="221" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="191"/>
+      <c r="B13" s="222"/>
       <c r="C13" s="129">
-        <v>133872867</v>
-[...4 lines deleted...]
-      <c r="E13" s="186"/>
+        <v>131146912</v>
+      </c>
+      <c r="D13" s="213">
+        <v>0.2330388442048302</v>
+      </c>
+      <c r="E13" s="213"/>
       <c r="F13" s="129">
-        <v>70523533</v>
-[...12 lines deleted...]
-      <c r="L13" s="185"/>
+        <v>70657456</v>
+      </c>
+      <c r="G13" s="213">
+        <v>0.16761518015053084</v>
+      </c>
+      <c r="H13" s="213"/>
+      <c r="I13" s="214">
+        <v>21239181</v>
+      </c>
+      <c r="J13" s="214"/>
+      <c r="K13" s="214">
+        <v>29051526</v>
+      </c>
+      <c r="L13" s="214"/>
       <c r="M13" s="129">
-        <v>17787760</v>
-[...5 lines deleted...]
-      <c r="P13" s="185"/>
+        <v>17905845</v>
+      </c>
+      <c r="N13" s="214">
+        <v>2228202</v>
+      </c>
+      <c r="O13" s="214"/>
+      <c r="P13" s="214"/>
       <c r="Q13" s="129">
-        <v>268222</v>
-[...12 lines deleted...]
-      <c r="W13" s="187"/>
+        <v>232702</v>
+      </c>
+      <c r="R13" s="214">
+        <v>7341228</v>
+      </c>
+      <c r="S13" s="214"/>
+      <c r="T13" s="213">
+        <v>0.13964136104920738</v>
+      </c>
+      <c r="U13" s="213"/>
+      <c r="V13" s="214">
+        <v>7341228</v>
+      </c>
+      <c r="W13" s="216"/>
       <c r="X13" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="190" t="s">
+      <c r="A14" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="191"/>
+      <c r="B14" s="222"/>
       <c r="C14" s="129">
-        <v>19126540</v>
-[...4 lines deleted...]
-      <c r="E14" s="186"/>
+        <v>18706697</v>
+      </c>
+      <c r="D14" s="213">
+        <v>3.3240485660615209E-2</v>
+      </c>
+      <c r="E14" s="213"/>
       <c r="F14" s="129">
-        <v>14338374</v>
-[...12 lines deleted...]
-      <c r="L14" s="185"/>
+        <v>14388294</v>
+      </c>
+      <c r="G14" s="213">
+        <v>3.413222931305087E-2</v>
+      </c>
+      <c r="H14" s="213"/>
+      <c r="I14" s="214">
+        <v>5799186</v>
+      </c>
+      <c r="J14" s="214"/>
+      <c r="K14" s="214">
+        <v>4369196</v>
+      </c>
+      <c r="L14" s="214"/>
       <c r="M14" s="129">
-        <v>3747346</v>
-[...5 lines deleted...]
-      <c r="P14" s="185"/>
+        <v>3752332</v>
+      </c>
+      <c r="N14" s="214">
+        <v>462348</v>
+      </c>
+      <c r="O14" s="214"/>
+      <c r="P14" s="214"/>
       <c r="Q14" s="129">
         <v>5232</v>
       </c>
-      <c r="R14" s="185">
-[...10 lines deleted...]
-      <c r="W14" s="187"/>
+      <c r="R14" s="214">
+        <v>958046</v>
+      </c>
+      <c r="S14" s="214"/>
+      <c r="T14" s="213">
+        <v>1.8223497129873766E-2</v>
+      </c>
+      <c r="U14" s="213"/>
+      <c r="V14" s="214">
+        <v>958046</v>
+      </c>
+      <c r="W14" s="216"/>
       <c r="X14" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="196"/>
-      <c r="B15" s="197"/>
+      <c r="A15" s="211"/>
+      <c r="B15" s="212"/>
       <c r="C15" s="129"/>
-      <c r="D15" s="186"/>
-      <c r="E15" s="186"/>
+      <c r="D15" s="213"/>
+      <c r="E15" s="213"/>
       <c r="F15" s="129"/>
-      <c r="G15" s="186"/>
-[...4 lines deleted...]
-      <c r="L15" s="185"/>
+      <c r="G15" s="213"/>
+      <c r="H15" s="213"/>
+      <c r="I15" s="214"/>
+      <c r="J15" s="214"/>
+      <c r="K15" s="214"/>
+      <c r="L15" s="214"/>
       <c r="M15" s="129"/>
-      <c r="N15" s="185"/>
-[...1 lines deleted...]
-      <c r="P15" s="185"/>
+      <c r="N15" s="214"/>
+      <c r="O15" s="214"/>
+      <c r="P15" s="214"/>
       <c r="Q15" s="129"/>
-      <c r="R15" s="185"/>
-[...4 lines deleted...]
-      <c r="W15" s="187"/>
+      <c r="R15" s="214"/>
+      <c r="S15" s="214"/>
+      <c r="T15" s="213"/>
+      <c r="U15" s="213"/>
+      <c r="V15" s="214"/>
+      <c r="W15" s="216"/>
       <c r="X15" s="129"/>
     </row>
     <row r="16" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="192" t="s">
+      <c r="A16" s="217" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="193"/>
+      <c r="B16" s="218"/>
       <c r="C16" s="130">
-        <v>10720739397</v>
-[...4 lines deleted...]
-      <c r="E16" s="194"/>
+        <v>10711099530</v>
+      </c>
+      <c r="D16" s="219">
+        <v>19.0328709732342</v>
+      </c>
+      <c r="E16" s="219"/>
       <c r="F16" s="130">
-        <v>8600846232</v>
-[...12 lines deleted...]
-      <c r="L16" s="195"/>
+        <v>8660389076</v>
+      </c>
+      <c r="G16" s="219">
+        <v>20.544366544238862</v>
+      </c>
+      <c r="H16" s="219"/>
+      <c r="I16" s="220">
+        <v>566717834</v>
+      </c>
+      <c r="J16" s="220"/>
+      <c r="K16" s="220">
+        <v>7380901759</v>
+      </c>
+      <c r="L16" s="220"/>
       <c r="M16" s="130">
-        <v>382594181</v>
-[...5 lines deleted...]
-      <c r="P16" s="195"/>
+        <v>385376933</v>
+      </c>
+      <c r="N16" s="220">
+        <v>291437264</v>
+      </c>
+      <c r="O16" s="220"/>
+      <c r="P16" s="220"/>
       <c r="Q16" s="130">
-        <v>36610828</v>
-[...12 lines deleted...]
-      <c r="W16" s="195"/>
+        <v>35955286</v>
+      </c>
+      <c r="R16" s="220">
+        <v>715534418</v>
+      </c>
+      <c r="S16" s="220"/>
+      <c r="T16" s="219">
+        <v>13.610556708914702</v>
+      </c>
+      <c r="U16" s="219"/>
+      <c r="V16" s="220">
+        <v>715534418</v>
+      </c>
+      <c r="W16" s="220"/>
       <c r="X16" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="190" t="s">
+      <c r="A17" s="221" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="191"/>
+      <c r="B17" s="222"/>
       <c r="C17" s="129">
-        <v>5435022944</v>
-[...4 lines deleted...]
-      <c r="E17" s="186"/>
+        <v>5425112184</v>
+      </c>
+      <c r="D17" s="213">
+        <v>9.6400430155831813</v>
+      </c>
+      <c r="E17" s="213"/>
       <c r="F17" s="129">
-        <v>4172008692</v>
-[...12 lines deleted...]
-      <c r="L17" s="185"/>
+        <v>4204479724</v>
+      </c>
+      <c r="G17" s="213">
+        <v>9.9739598093867716</v>
+      </c>
+      <c r="H17" s="213"/>
+      <c r="I17" s="214">
+        <v>332184861</v>
+      </c>
+      <c r="J17" s="214"/>
+      <c r="K17" s="214">
+        <v>3431553126</v>
+      </c>
+      <c r="L17" s="214"/>
       <c r="M17" s="129">
-        <v>233645854</v>
-[...5 lines deleted...]
-      <c r="P17" s="185"/>
+        <v>235048565</v>
+      </c>
+      <c r="N17" s="214">
+        <v>183457137</v>
+      </c>
+      <c r="O17" s="214"/>
+      <c r="P17" s="214"/>
       <c r="Q17" s="129">
-        <v>22581669</v>
-[...12 lines deleted...]
-      <c r="W17" s="187"/>
+        <v>22236035</v>
+      </c>
+      <c r="R17" s="214">
+        <v>377783043</v>
+      </c>
+      <c r="S17" s="214"/>
+      <c r="T17" s="213">
+        <v>7.1860100661403292</v>
+      </c>
+      <c r="U17" s="213"/>
+      <c r="V17" s="214">
+        <v>377783043</v>
+      </c>
+      <c r="W17" s="216"/>
       <c r="X17" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="190" t="s">
+      <c r="A18" s="221" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="191"/>
+      <c r="B18" s="222"/>
       <c r="C18" s="129">
-        <v>2689866475</v>
-[...4 lines deleted...]
-      <c r="E18" s="186"/>
+        <v>2697924949</v>
+      </c>
+      <c r="D18" s="213">
+        <v>4.7940229951150926</v>
+      </c>
+      <c r="E18" s="213"/>
       <c r="F18" s="129">
-        <v>2432611735</v>
-[...12 lines deleted...]
-      <c r="L18" s="185"/>
+        <v>2449673407</v>
+      </c>
+      <c r="G18" s="213">
+        <v>5.8111694457874297</v>
+      </c>
+      <c r="H18" s="213"/>
+      <c r="I18" s="214">
+        <v>81315416</v>
+      </c>
+      <c r="J18" s="214"/>
+      <c r="K18" s="214">
+        <v>2277321730</v>
+      </c>
+      <c r="L18" s="214"/>
       <c r="M18" s="129">
-        <v>49879401</v>
-[...5 lines deleted...]
-      <c r="P18" s="185"/>
+        <v>50052127</v>
+      </c>
+      <c r="N18" s="214">
+        <v>36328606</v>
+      </c>
+      <c r="O18" s="214"/>
+      <c r="P18" s="214"/>
       <c r="Q18" s="129">
-        <v>4730424</v>
-[...12 lines deleted...]
-      <c r="W18" s="187"/>
+        <v>4655528</v>
+      </c>
+      <c r="R18" s="214">
+        <v>132827798</v>
+      </c>
+      <c r="S18" s="214"/>
+      <c r="T18" s="213">
+        <v>2.5265874453005934</v>
+      </c>
+      <c r="U18" s="213"/>
+      <c r="V18" s="214">
+        <v>132827798</v>
+      </c>
+      <c r="W18" s="216"/>
       <c r="X18" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="190" t="s">
+      <c r="A19" s="221" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="191"/>
+      <c r="B19" s="222"/>
       <c r="C19" s="129">
-        <v>1664981898</v>
-[...4 lines deleted...]
-      <c r="E19" s="186"/>
+        <v>1668831777</v>
+      </c>
+      <c r="D19" s="213">
+        <v>2.9653967642362247</v>
+      </c>
+      <c r="E19" s="213"/>
       <c r="F19" s="129">
-        <v>1386186448</v>
-[...12 lines deleted...]
-      <c r="L19" s="185"/>
+        <v>1398188897</v>
+      </c>
+      <c r="G19" s="213">
+        <v>3.3168146310720132</v>
+      </c>
+      <c r="H19" s="213"/>
+      <c r="I19" s="214">
+        <v>80059628</v>
+      </c>
+      <c r="J19" s="214"/>
+      <c r="K19" s="214">
+        <v>1211498829</v>
+      </c>
+      <c r="L19" s="214"/>
       <c r="M19" s="129">
-        <v>55851810</v>
-[...5 lines deleted...]
-      <c r="P19" s="185"/>
+        <v>56350677</v>
+      </c>
+      <c r="N19" s="214">
+        <v>45022039</v>
+      </c>
+      <c r="O19" s="214"/>
+      <c r="P19" s="214"/>
       <c r="Q19" s="129">
-        <v>5400093</v>
-[...12 lines deleted...]
-      <c r="W19" s="187"/>
+        <v>5257724</v>
+      </c>
+      <c r="R19" s="214">
+        <v>112784177</v>
+      </c>
+      <c r="S19" s="214"/>
+      <c r="T19" s="213">
+        <v>2.1453271824679345</v>
+      </c>
+      <c r="U19" s="213"/>
+      <c r="V19" s="214">
+        <v>112784177</v>
+      </c>
+      <c r="W19" s="216"/>
       <c r="X19" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="190" t="s">
+      <c r="A20" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="191"/>
+      <c r="B20" s="222"/>
       <c r="C20" s="129">
-        <v>930868080</v>
-[...4 lines deleted...]
-      <c r="E20" s="186"/>
+        <v>919230620</v>
+      </c>
+      <c r="D20" s="213">
+        <v>1.6334081982997013</v>
+      </c>
+      <c r="E20" s="213"/>
       <c r="F20" s="129">
-        <v>610039357</v>
-[...12 lines deleted...]
-      <c r="L20" s="185"/>
+        <v>608047048</v>
+      </c>
+      <c r="G20" s="213">
+        <v>1.4424226579926467</v>
+      </c>
+      <c r="H20" s="213"/>
+      <c r="I20" s="214">
+        <v>73157929</v>
+      </c>
+      <c r="J20" s="214"/>
+      <c r="K20" s="214">
+        <v>460528074</v>
+      </c>
+      <c r="L20" s="214"/>
       <c r="M20" s="129">
-        <v>43217116</v>
-[...5 lines deleted...]
-      <c r="P20" s="185"/>
+        <v>43925564</v>
+      </c>
+      <c r="N20" s="214">
+        <v>26629482</v>
+      </c>
+      <c r="O20" s="214"/>
+      <c r="P20" s="214"/>
       <c r="Q20" s="129">
-        <v>3898642</v>
-[...12 lines deleted...]
-      <c r="W20" s="187"/>
+        <v>3805999</v>
+      </c>
+      <c r="R20" s="214">
+        <v>92139400</v>
+      </c>
+      <c r="S20" s="214"/>
+      <c r="T20" s="213">
+        <v>1.7526320150058461</v>
+      </c>
+      <c r="U20" s="213"/>
+      <c r="V20" s="214">
+        <v>92139400</v>
+      </c>
+      <c r="W20" s="216"/>
       <c r="X20" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="196"/>
-      <c r="B21" s="197"/>
+      <c r="A21" s="211"/>
+      <c r="B21" s="212"/>
       <c r="C21" s="129"/>
-      <c r="D21" s="186"/>
-      <c r="E21" s="186"/>
+      <c r="D21" s="213"/>
+      <c r="E21" s="213"/>
       <c r="F21" s="129"/>
-      <c r="G21" s="186"/>
-[...4 lines deleted...]
-      <c r="L21" s="185"/>
+      <c r="G21" s="213"/>
+      <c r="H21" s="213"/>
+      <c r="I21" s="214"/>
+      <c r="J21" s="214"/>
+      <c r="K21" s="214"/>
+      <c r="L21" s="214"/>
       <c r="M21" s="129"/>
-      <c r="N21" s="185"/>
-[...1 lines deleted...]
-      <c r="P21" s="185"/>
+      <c r="N21" s="214"/>
+      <c r="O21" s="214"/>
+      <c r="P21" s="214"/>
       <c r="Q21" s="129"/>
-      <c r="R21" s="185"/>
-[...4 lines deleted...]
-      <c r="W21" s="187"/>
+      <c r="R21" s="214"/>
+      <c r="S21" s="214"/>
+      <c r="T21" s="213"/>
+      <c r="U21" s="213"/>
+      <c r="V21" s="214"/>
+      <c r="W21" s="216"/>
       <c r="X21" s="129"/>
     </row>
     <row r="22" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="192" t="s">
+      <c r="A22" s="217" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="193"/>
+      <c r="B22" s="218"/>
       <c r="C22" s="130">
-        <v>8701895243</v>
-[...4 lines deleted...]
-      <c r="E22" s="194"/>
+        <v>8684387718</v>
+      </c>
+      <c r="D22" s="219">
+        <v>15.431546542470958</v>
+      </c>
+      <c r="E22" s="219"/>
       <c r="F22" s="130">
-        <v>6017897428</v>
-[...12 lines deleted...]
-      <c r="L22" s="195"/>
+        <v>6060191819</v>
+      </c>
+      <c r="G22" s="219">
+        <v>14.376121091714062</v>
+      </c>
+      <c r="H22" s="219"/>
+      <c r="I22" s="220">
+        <v>651372984</v>
+      </c>
+      <c r="J22" s="220"/>
+      <c r="K22" s="220">
+        <v>4599340111</v>
+      </c>
+      <c r="L22" s="220"/>
       <c r="M22" s="130">
-        <v>344889085</v>
-[...5 lines deleted...]
-      <c r="P22" s="195"/>
+        <v>349823531</v>
+      </c>
+      <c r="N22" s="220">
+        <v>407727921</v>
+      </c>
+      <c r="O22" s="220"/>
+      <c r="P22" s="220"/>
       <c r="Q22" s="130">
-        <v>52238326</v>
-[...12 lines deleted...]
-      <c r="W22" s="195"/>
+        <v>51927272</v>
+      </c>
+      <c r="R22" s="220">
+        <v>913547846</v>
+      </c>
+      <c r="S22" s="220"/>
+      <c r="T22" s="219">
+        <v>17.377074325850078</v>
+      </c>
+      <c r="U22" s="219"/>
+      <c r="V22" s="220">
+        <v>913547846</v>
+      </c>
+      <c r="W22" s="220"/>
       <c r="X22" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="190" t="s">
+      <c r="A23" s="221" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="191"/>
+      <c r="B23" s="222"/>
       <c r="C23" s="129">
-        <v>5945201128</v>
-[...4 lines deleted...]
-      <c r="E23" s="186"/>
+        <v>5945991671</v>
+      </c>
+      <c r="D23" s="213">
+        <v>10.565609250955044</v>
+      </c>
+      <c r="E23" s="213"/>
       <c r="F23" s="129">
-        <v>4415138744</v>
-[...12 lines deleted...]
-      <c r="L23" s="185"/>
+        <v>4451509231</v>
+      </c>
+      <c r="G23" s="213">
+        <v>10.559968670479957</v>
+      </c>
+      <c r="H23" s="213"/>
+      <c r="I23" s="214">
+        <v>427040407</v>
+      </c>
+      <c r="J23" s="214"/>
+      <c r="K23" s="214">
+        <v>3459882649</v>
+      </c>
+      <c r="L23" s="214"/>
       <c r="M23" s="129">
-        <v>227072780</v>
-[...5 lines deleted...]
-      <c r="P23" s="185"/>
+        <v>231816183</v>
+      </c>
+      <c r="N23" s="214">
+        <v>294138102</v>
+      </c>
+      <c r="O23" s="214"/>
+      <c r="P23" s="214"/>
       <c r="Q23" s="129">
-        <v>38723865</v>
-[...12 lines deleted...]
-      <c r="W23" s="187"/>
+        <v>38631890</v>
+      </c>
+      <c r="R23" s="214">
+        <v>570176839</v>
+      </c>
+      <c r="S23" s="214"/>
+      <c r="T23" s="213">
+        <v>10.845633705518312</v>
+      </c>
+      <c r="U23" s="213"/>
+      <c r="V23" s="214">
+        <v>570176839</v>
+      </c>
+      <c r="W23" s="216"/>
       <c r="X23" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="190" t="s">
+      <c r="A24" s="221" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="191"/>
+      <c r="B24" s="222"/>
       <c r="C24" s="129">
-        <v>1975929893</v>
-[...4 lines deleted...]
-      <c r="E24" s="186"/>
+        <v>1964403064</v>
+      </c>
+      <c r="D24" s="213">
+        <v>3.4906061652979452</v>
+      </c>
+      <c r="E24" s="213"/>
       <c r="F24" s="129">
-        <v>1222347878</v>
-[...12 lines deleted...]
-      <c r="L24" s="185"/>
+        <v>1225295415</v>
+      </c>
+      <c r="G24" s="213">
+        <v>2.9066728884612609</v>
+      </c>
+      <c r="H24" s="213"/>
+      <c r="I24" s="214">
+        <v>145090432</v>
+      </c>
+      <c r="J24" s="214"/>
+      <c r="K24" s="214">
+        <v>905380623</v>
+      </c>
+      <c r="L24" s="214"/>
       <c r="M24" s="129">
-        <v>71517574</v>
-[...5 lines deleted...]
-      <c r="P24" s="185"/>
+        <v>71410281</v>
+      </c>
+      <c r="N24" s="214">
+        <v>93638747</v>
+      </c>
+      <c r="O24" s="214"/>
+      <c r="P24" s="214"/>
       <c r="Q24" s="129">
-        <v>9826926</v>
-[...12 lines deleted...]
-      <c r="W24" s="187"/>
+        <v>9775332</v>
+      </c>
+      <c r="R24" s="214">
+        <v>229181444</v>
+      </c>
+      <c r="S24" s="214"/>
+      <c r="T24" s="213">
+        <v>4.3593808511849383</v>
+      </c>
+      <c r="U24" s="213"/>
+      <c r="V24" s="214">
+        <v>229181444</v>
+      </c>
+      <c r="W24" s="216"/>
       <c r="X24" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="190" t="s">
+      <c r="A25" s="221" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="191"/>
+      <c r="B25" s="222"/>
       <c r="C25" s="129">
-        <v>780764222</v>
-[...4 lines deleted...]
-      <c r="E25" s="186"/>
+        <v>773992983</v>
+      </c>
+      <c r="D25" s="213">
+        <v>1.3753311262179684</v>
+      </c>
+      <c r="E25" s="213"/>
       <c r="F25" s="129">
-        <v>380410806</v>
-[...12 lines deleted...]
-      <c r="L25" s="185"/>
+        <v>383387173</v>
+      </c>
+      <c r="G25" s="213">
+        <v>0.90947953277284332</v>
+      </c>
+      <c r="H25" s="213"/>
+      <c r="I25" s="214">
+        <v>79242145</v>
+      </c>
+      <c r="J25" s="214"/>
+      <c r="K25" s="214">
+        <v>234076839</v>
+      </c>
+      <c r="L25" s="214"/>
       <c r="M25" s="129">
-        <v>46298731</v>
-[...5 lines deleted...]
-      <c r="P25" s="185"/>
+        <v>46597067</v>
+      </c>
+      <c r="N25" s="214">
+        <v>19951072</v>
+      </c>
+      <c r="O25" s="214"/>
+      <c r="P25" s="214"/>
       <c r="Q25" s="129">
-        <v>3687535</v>
-[...12 lines deleted...]
-      <c r="W25" s="187"/>
+        <v>3520050</v>
+      </c>
+      <c r="R25" s="214">
+        <v>114189563</v>
+      </c>
+      <c r="S25" s="214"/>
+      <c r="T25" s="213">
+        <v>2.1720597691468257</v>
+      </c>
+      <c r="U25" s="213"/>
+      <c r="V25" s="214">
+        <v>114189563</v>
+      </c>
+      <c r="W25" s="216"/>
       <c r="X25" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="196"/>
-      <c r="B26" s="197"/>
+      <c r="A26" s="211"/>
+      <c r="B26" s="212"/>
       <c r="C26" s="129"/>
-      <c r="D26" s="186"/>
-      <c r="E26" s="186"/>
+      <c r="D26" s="213"/>
+      <c r="E26" s="213"/>
       <c r="F26" s="129"/>
-      <c r="G26" s="186"/>
-[...4 lines deleted...]
-      <c r="L26" s="185"/>
+      <c r="G26" s="213"/>
+      <c r="H26" s="213"/>
+      <c r="I26" s="214"/>
+      <c r="J26" s="214"/>
+      <c r="K26" s="214"/>
+      <c r="L26" s="214"/>
       <c r="M26" s="129"/>
-      <c r="N26" s="185"/>
-[...1 lines deleted...]
-      <c r="P26" s="185"/>
+      <c r="N26" s="214"/>
+      <c r="O26" s="214"/>
+      <c r="P26" s="214"/>
       <c r="Q26" s="129"/>
-      <c r="R26" s="185"/>
-[...4 lines deleted...]
-      <c r="W26" s="185"/>
+      <c r="R26" s="214"/>
+      <c r="S26" s="214"/>
+      <c r="T26" s="213"/>
+      <c r="U26" s="213"/>
+      <c r="V26" s="214"/>
+      <c r="W26" s="214"/>
       <c r="X26" s="129"/>
     </row>
     <row r="27" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="196"/>
-      <c r="B27" s="197"/>
+      <c r="A27" s="211"/>
+      <c r="B27" s="212"/>
       <c r="C27" s="129"/>
-      <c r="D27" s="186"/>
-      <c r="E27" s="186"/>
+      <c r="D27" s="213"/>
+      <c r="E27" s="213"/>
       <c r="F27" s="129"/>
-      <c r="G27" s="186"/>
-[...4 lines deleted...]
-      <c r="L27" s="185"/>
+      <c r="G27" s="213"/>
+      <c r="H27" s="213"/>
+      <c r="I27" s="214"/>
+      <c r="J27" s="214"/>
+      <c r="K27" s="214"/>
+      <c r="L27" s="214"/>
       <c r="M27" s="129"/>
-      <c r="N27" s="185"/>
-[...1 lines deleted...]
-      <c r="P27" s="185"/>
+      <c r="N27" s="214"/>
+      <c r="O27" s="214"/>
+      <c r="P27" s="214"/>
       <c r="Q27" s="129"/>
-      <c r="R27" s="185"/>
-[...4 lines deleted...]
-      <c r="W27" s="187"/>
+      <c r="R27" s="214"/>
+      <c r="S27" s="214"/>
+      <c r="T27" s="213"/>
+      <c r="U27" s="213"/>
+      <c r="V27" s="214"/>
+      <c r="W27" s="216"/>
       <c r="X27" s="129"/>
     </row>
     <row r="28" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="192" t="s">
+      <c r="A28" s="217" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="193"/>
+      <c r="B28" s="218"/>
       <c r="C28" s="130">
-        <v>5907430420</v>
-[...4 lines deleted...]
-      <c r="E28" s="194"/>
+        <v>5880231539</v>
+      </c>
+      <c r="D28" s="219">
+        <v>10.448758118722232</v>
+      </c>
+      <c r="E28" s="219"/>
       <c r="F28" s="130">
-        <v>3584074707</v>
-[...12 lines deleted...]
-      <c r="L28" s="195"/>
+        <v>3608346292</v>
+      </c>
+      <c r="G28" s="219">
+        <v>8.5597988948127437</v>
+      </c>
+      <c r="H28" s="219"/>
+      <c r="I28" s="220">
+        <v>475115145</v>
+      </c>
+      <c r="J28" s="220"/>
+      <c r="K28" s="220">
+        <v>2633947751</v>
+      </c>
+      <c r="L28" s="220"/>
       <c r="M28" s="130">
-        <v>276497933</v>
-[...5 lines deleted...]
-      <c r="P28" s="195"/>
+        <v>280451283</v>
+      </c>
+      <c r="N28" s="220">
+        <v>185647268</v>
+      </c>
+      <c r="O28" s="220"/>
+      <c r="P28" s="220"/>
       <c r="Q28" s="130">
-        <v>33429607</v>
-[...12 lines deleted...]
-      <c r="W28" s="195"/>
+        <v>33184845</v>
+      </c>
+      <c r="R28" s="220">
+        <v>726592441</v>
+      </c>
+      <c r="S28" s="220"/>
+      <c r="T28" s="219">
+        <v>13.820897183591889</v>
+      </c>
+      <c r="U28" s="219"/>
+      <c r="V28" s="220">
+        <v>726592441</v>
+      </c>
+      <c r="W28" s="220"/>
       <c r="X28" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="190" t="s">
+      <c r="A29" s="221" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="191"/>
+      <c r="B29" s="222"/>
       <c r="C29" s="129">
-        <v>3513286047</v>
-[...4 lines deleted...]
-      <c r="E29" s="186"/>
+        <v>3502624803</v>
+      </c>
+      <c r="D29" s="213">
+        <v>6.2239180726900463</v>
+      </c>
+      <c r="E29" s="213"/>
       <c r="F29" s="129">
-        <v>2349305857</v>
-[...12 lines deleted...]
-      <c r="L29" s="185"/>
+        <v>2365560486</v>
+      </c>
+      <c r="G29" s="213">
+        <v>5.6116349139129396</v>
+      </c>
+      <c r="H29" s="213"/>
+      <c r="I29" s="214">
+        <v>269171915</v>
+      </c>
+      <c r="J29" s="214"/>
+      <c r="K29" s="214">
+        <v>1804598797</v>
+      </c>
+      <c r="L29" s="214"/>
       <c r="M29" s="129">
-        <v>143260787</v>
-[...5 lines deleted...]
-      <c r="P29" s="185"/>
+        <v>146232387</v>
+      </c>
+      <c r="N29" s="214">
+        <v>124572858</v>
+      </c>
+      <c r="O29" s="214"/>
+      <c r="P29" s="214"/>
       <c r="Q29" s="129">
-        <v>21020039</v>
-[...12 lines deleted...]
-      <c r="W29" s="187"/>
+        <v>20984529</v>
+      </c>
+      <c r="R29" s="214">
+        <v>368456247</v>
+      </c>
+      <c r="S29" s="214"/>
+      <c r="T29" s="213">
+        <v>7.008600171274197</v>
+      </c>
+      <c r="U29" s="213"/>
+      <c r="V29" s="214">
+        <v>368456247</v>
+      </c>
+      <c r="W29" s="216"/>
       <c r="X29" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="190" t="s">
+      <c r="A30" s="221" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="191"/>
+      <c r="B30" s="222"/>
       <c r="C30" s="129">
-        <v>502422517</v>
-[...4 lines deleted...]
-      <c r="E30" s="186"/>
+        <v>497699648</v>
+      </c>
+      <c r="D30" s="213">
+        <v>0.88437729079790173</v>
+      </c>
+      <c r="E30" s="213"/>
       <c r="F30" s="129">
-        <v>262557463</v>
-[...12 lines deleted...]
-      <c r="L30" s="185"/>
+        <v>262365322</v>
+      </c>
+      <c r="G30" s="213">
+        <v>0.62238882068273205</v>
+      </c>
+      <c r="H30" s="213"/>
+      <c r="I30" s="214">
+        <v>49769557</v>
+      </c>
+      <c r="J30" s="214"/>
+      <c r="K30" s="214">
+        <v>163725225</v>
+      </c>
+      <c r="L30" s="214"/>
       <c r="M30" s="129">
-        <v>27793403</v>
-[...5 lines deleted...]
-      <c r="P30" s="185"/>
+        <v>28203456</v>
+      </c>
+      <c r="N30" s="214">
+        <v>15762128</v>
+      </c>
+      <c r="O30" s="214"/>
+      <c r="P30" s="214"/>
       <c r="Q30" s="129">
-        <v>4969364</v>
-[...12 lines deleted...]
-      <c r="W30" s="187"/>
+        <v>4904956</v>
+      </c>
+      <c r="R30" s="214">
+        <v>159343653</v>
+      </c>
+      <c r="S30" s="214"/>
+      <c r="T30" s="213">
+        <v>3.0309594770074728</v>
+      </c>
+      <c r="U30" s="213"/>
+      <c r="V30" s="214">
+        <v>159343653</v>
+      </c>
+      <c r="W30" s="216"/>
       <c r="X30" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="190" t="s">
+      <c r="A31" s="221" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="191"/>
+      <c r="B31" s="222"/>
       <c r="C31" s="129">
-        <v>1158058776</v>
-[...4 lines deleted...]
-      <c r="E31" s="186"/>
+        <v>1150570251</v>
+      </c>
+      <c r="D31" s="213">
+        <v>2.0444824615428336</v>
+      </c>
+      <c r="E31" s="213"/>
       <c r="F31" s="129">
-        <v>586921010</v>
-[...12 lines deleted...]
-      <c r="L31" s="185"/>
+        <v>590637800</v>
+      </c>
+      <c r="G31" s="213">
+        <v>1.4011240547736845</v>
+      </c>
+      <c r="H31" s="213"/>
+      <c r="I31" s="214">
+        <v>88890835</v>
+      </c>
+      <c r="J31" s="214"/>
+      <c r="K31" s="214">
+        <v>401677892</v>
+      </c>
+      <c r="L31" s="214"/>
       <c r="M31" s="129">
-        <v>68249204</v>
-[...5 lines deleted...]
-      <c r="P31" s="185"/>
+        <v>68800614</v>
+      </c>
+      <c r="N31" s="214">
+        <v>26596836</v>
+      </c>
+      <c r="O31" s="214"/>
+      <c r="P31" s="214"/>
       <c r="Q31" s="129">
-        <v>4761845</v>
-[...12 lines deleted...]
-      <c r="W31" s="187"/>
+        <v>4671623</v>
+      </c>
+      <c r="R31" s="214">
+        <v>161556089</v>
+      </c>
+      <c r="S31" s="214"/>
+      <c r="T31" s="213">
+        <v>3.0730433864398274</v>
+      </c>
+      <c r="U31" s="213"/>
+      <c r="V31" s="214">
+        <v>161556089</v>
+      </c>
+      <c r="W31" s="216"/>
       <c r="X31" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="190" t="s">
+      <c r="A32" s="221" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="191"/>
+      <c r="B32" s="222"/>
       <c r="C32" s="129">
-        <v>733663080</v>
-[...4 lines deleted...]
-      <c r="E32" s="186"/>
+        <v>729336837</v>
+      </c>
+      <c r="D32" s="213">
+        <v>1.2959802936914491</v>
+      </c>
+      <c r="E32" s="213"/>
       <c r="F32" s="129">
-        <v>385290377</v>
-[...12 lines deleted...]
-      <c r="L32" s="185"/>
+        <v>389782684</v>
+      </c>
+      <c r="G32" s="213">
+        <v>0.92465110544338647</v>
+      </c>
+      <c r="H32" s="213"/>
+      <c r="I32" s="214">
+        <v>67282838</v>
+      </c>
+      <c r="J32" s="214"/>
+      <c r="K32" s="214">
+        <v>263945837</v>
+      </c>
+      <c r="L32" s="214"/>
       <c r="M32" s="129">
-        <v>37194539</v>
-[...5 lines deleted...]
-      <c r="P32" s="185"/>
+        <v>37214826</v>
+      </c>
+      <c r="N32" s="214">
+        <v>18715446</v>
+      </c>
+      <c r="O32" s="214"/>
+      <c r="P32" s="214"/>
       <c r="Q32" s="129">
-        <v>2678359</v>
-[...12 lines deleted...]
-      <c r="W32" s="187"/>
+        <v>2623737</v>
+      </c>
+      <c r="R32" s="214">
+        <v>37236452</v>
+      </c>
+      <c r="S32" s="214"/>
+      <c r="T32" s="213">
+        <v>0.70829414887039066</v>
+      </c>
+      <c r="U32" s="213"/>
+      <c r="V32" s="214">
+        <v>37236452</v>
+      </c>
+      <c r="W32" s="216"/>
       <c r="X32" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="196"/>
-      <c r="B33" s="197"/>
+      <c r="A33" s="211"/>
+      <c r="B33" s="212"/>
       <c r="C33" s="129"/>
-      <c r="D33" s="186"/>
-      <c r="E33" s="186"/>
+      <c r="D33" s="213"/>
+      <c r="E33" s="213"/>
       <c r="F33" s="129"/>
-      <c r="G33" s="186"/>
-[...4 lines deleted...]
-      <c r="L33" s="185"/>
+      <c r="G33" s="213"/>
+      <c r="H33" s="213"/>
+      <c r="I33" s="214"/>
+      <c r="J33" s="214"/>
+      <c r="K33" s="214"/>
+      <c r="L33" s="214"/>
       <c r="M33" s="129"/>
-      <c r="N33" s="185"/>
-[...1 lines deleted...]
-      <c r="P33" s="185"/>
+      <c r="N33" s="214"/>
+      <c r="O33" s="214"/>
+      <c r="P33" s="214"/>
       <c r="Q33" s="129"/>
-      <c r="R33" s="185"/>
-[...4 lines deleted...]
-      <c r="W33" s="185"/>
+      <c r="R33" s="214"/>
+      <c r="S33" s="214"/>
+      <c r="T33" s="213"/>
+      <c r="U33" s="213"/>
+      <c r="V33" s="214"/>
+      <c r="W33" s="214"/>
       <c r="X33" s="129"/>
     </row>
     <row r="34" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="196"/>
-      <c r="B34" s="197"/>
+      <c r="A34" s="211"/>
+      <c r="B34" s="212"/>
       <c r="C34" s="129"/>
-      <c r="D34" s="186"/>
-      <c r="E34" s="186"/>
+      <c r="D34" s="213"/>
+      <c r="E34" s="213"/>
       <c r="F34" s="129"/>
-      <c r="G34" s="186"/>
-[...4 lines deleted...]
-      <c r="L34" s="185"/>
+      <c r="G34" s="213"/>
+      <c r="H34" s="213"/>
+      <c r="I34" s="214"/>
+      <c r="J34" s="214"/>
+      <c r="K34" s="214"/>
+      <c r="L34" s="214"/>
       <c r="M34" s="129"/>
-      <c r="N34" s="185"/>
-[...1 lines deleted...]
-      <c r="P34" s="185"/>
+      <c r="N34" s="214"/>
+      <c r="O34" s="214"/>
+      <c r="P34" s="214"/>
       <c r="Q34" s="129"/>
-      <c r="R34" s="185"/>
-[...4 lines deleted...]
-      <c r="W34" s="187"/>
+      <c r="R34" s="214"/>
+      <c r="S34" s="214"/>
+      <c r="T34" s="213"/>
+      <c r="U34" s="213"/>
+      <c r="V34" s="214"/>
+      <c r="W34" s="216"/>
       <c r="X34" s="129"/>
     </row>
     <row r="35" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="192" t="s">
+      <c r="A35" s="217" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="193"/>
+      <c r="B35" s="218"/>
       <c r="C35" s="130">
-        <v>6609279803</v>
-[...4 lines deleted...]
-      <c r="E35" s="194"/>
+        <v>6549048747</v>
+      </c>
+      <c r="D35" s="219">
+        <v>11.637199285652807</v>
+      </c>
+      <c r="E35" s="219"/>
       <c r="F35" s="130">
-        <v>4169107924</v>
-[...12 lines deleted...]
-      <c r="L35" s="195"/>
+        <v>4186404886</v>
+      </c>
+      <c r="G35" s="219">
+        <v>9.9310822788461621</v>
+      </c>
+      <c r="H35" s="219"/>
+      <c r="I35" s="220">
+        <v>548525595</v>
+      </c>
+      <c r="J35" s="220"/>
+      <c r="K35" s="220">
+        <v>3096769802</v>
+      </c>
+      <c r="L35" s="220"/>
       <c r="M35" s="130">
-        <v>281118189</v>
-[...5 lines deleted...]
-      <c r="P35" s="195"/>
+        <v>285916328</v>
+      </c>
+      <c r="N35" s="220">
+        <v>218392627</v>
+      </c>
+      <c r="O35" s="220"/>
+      <c r="P35" s="220"/>
       <c r="Q35" s="130">
-        <v>37122986</v>
-[...12 lines deleted...]
-      <c r="W35" s="195"/>
+        <v>36800534</v>
+      </c>
+      <c r="R35" s="220">
+        <v>925699467</v>
+      </c>
+      <c r="S35" s="220"/>
+      <c r="T35" s="219">
+        <v>17.608216703582269</v>
+      </c>
+      <c r="U35" s="219"/>
+      <c r="V35" s="220">
+        <v>925323173</v>
+      </c>
+      <c r="W35" s="220"/>
       <c r="X35" s="130">
-        <v>367751</v>
+        <v>376294</v>
       </c>
     </row>
     <row r="36" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="190" t="s">
+      <c r="A36" s="221" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="191"/>
+      <c r="B36" s="222"/>
       <c r="C36" s="129">
-        <v>5288772831</v>
-[...4 lines deleted...]
-      <c r="E36" s="186"/>
+        <v>5250500306</v>
+      </c>
+      <c r="D36" s="213">
+        <v>9.3297699819828566</v>
+      </c>
+      <c r="E36" s="213"/>
       <c r="F36" s="129">
-        <v>3574694033</v>
-[...12 lines deleted...]
-      <c r="L36" s="185"/>
+        <v>3591553985</v>
+      </c>
+      <c r="G36" s="213">
+        <v>8.5199638126814516</v>
+      </c>
+      <c r="H36" s="213"/>
+      <c r="I36" s="214">
+        <v>409074229</v>
+      </c>
+      <c r="J36" s="214"/>
+      <c r="K36" s="214">
+        <v>2764009481</v>
+      </c>
+      <c r="L36" s="214"/>
       <c r="M36" s="129">
-        <v>197007595</v>
-[...5 lines deleted...]
-      <c r="P36" s="185"/>
+        <v>201375788</v>
+      </c>
+      <c r="N36" s="214">
+        <v>186352292</v>
+      </c>
+      <c r="O36" s="214"/>
+      <c r="P36" s="214"/>
       <c r="Q36" s="129">
-        <v>30984986</v>
-[...12 lines deleted...]
-      <c r="W36" s="187"/>
+        <v>30742195</v>
+      </c>
+      <c r="R36" s="214">
+        <v>718636385</v>
+      </c>
+      <c r="S36" s="214"/>
+      <c r="T36" s="213">
+        <v>13.669560855606473</v>
+      </c>
+      <c r="U36" s="213"/>
+      <c r="V36" s="214">
+        <v>718260091</v>
+      </c>
+      <c r="W36" s="216"/>
       <c r="X36" s="129">
-        <v>367751</v>
+        <v>376294</v>
       </c>
     </row>
     <row r="37" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="190" t="s">
+      <c r="A37" s="221" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="191"/>
+      <c r="B37" s="222"/>
       <c r="C37" s="129">
-        <v>1175580635</v>
-[...4 lines deleted...]
-      <c r="E37" s="186"/>
+        <v>1155112556</v>
+      </c>
+      <c r="D37" s="213">
+        <v>2.0525538182456571</v>
+      </c>
+      <c r="E37" s="213"/>
       <c r="F37" s="129">
-        <v>525204861</v>
-[...12 lines deleted...]
-      <c r="L37" s="185"/>
+        <v>525752239</v>
+      </c>
+      <c r="G37" s="213">
+        <v>1.247201091623366</v>
+      </c>
+      <c r="H37" s="213"/>
+      <c r="I37" s="214">
+        <v>112462832</v>
+      </c>
+      <c r="J37" s="214"/>
+      <c r="K37" s="214">
+        <v>309964749</v>
+      </c>
+      <c r="L37" s="214"/>
       <c r="M37" s="129">
-        <v>67663475</v>
-[...5 lines deleted...]
-      <c r="P37" s="185"/>
+        <v>67975946</v>
+      </c>
+      <c r="N37" s="214">
+        <v>29746666</v>
+      </c>
+      <c r="O37" s="214"/>
+      <c r="P37" s="214"/>
       <c r="Q37" s="129">
-        <v>5684369</v>
-[...12 lines deleted...]
-      <c r="W37" s="187"/>
+        <v>5602046</v>
+      </c>
+      <c r="R37" s="214">
+        <v>196619692</v>
+      </c>
+      <c r="S37" s="214"/>
+      <c r="T37" s="213">
+        <v>3.7400066310371987</v>
+      </c>
+      <c r="U37" s="213"/>
+      <c r="V37" s="214">
+        <v>196619692</v>
+      </c>
+      <c r="W37" s="216"/>
       <c r="X37" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="190" t="s">
+      <c r="A38" s="221" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="191"/>
+      <c r="B38" s="222"/>
       <c r="C38" s="129">
-        <v>144926337</v>
-[...4 lines deleted...]
-      <c r="E38" s="186"/>
+        <v>143435885</v>
+      </c>
+      <c r="D38" s="213">
+        <v>0.25487548542429228</v>
+      </c>
+      <c r="E38" s="213"/>
       <c r="F38" s="129">
-        <v>69209030</v>
-[...12 lines deleted...]
-      <c r="L38" s="185"/>
+        <v>69098662</v>
+      </c>
+      <c r="G38" s="213">
+        <v>0.1639173745413455</v>
+      </c>
+      <c r="H38" s="213"/>
+      <c r="I38" s="214">
+        <v>26988534</v>
+      </c>
+      <c r="J38" s="214"/>
+      <c r="K38" s="214">
+        <v>22795572</v>
+      </c>
+      <c r="L38" s="214"/>
       <c r="M38" s="129">
-        <v>16447119</v>
-[...5 lines deleted...]
-      <c r="P38" s="185"/>
+        <v>16564594</v>
+      </c>
+      <c r="N38" s="214">
+        <v>2293669</v>
+      </c>
+      <c r="O38" s="214"/>
+      <c r="P38" s="214"/>
       <c r="Q38" s="129">
-        <v>453631</v>
-[...12 lines deleted...]
-      <c r="W38" s="187"/>
+        <v>456293</v>
+      </c>
+      <c r="R38" s="214">
+        <v>10443390</v>
+      </c>
+      <c r="S38" s="214"/>
+      <c r="T38" s="213">
+        <v>0.19864921693859416</v>
+      </c>
+      <c r="U38" s="213"/>
+      <c r="V38" s="214">
+        <v>10443390</v>
+      </c>
+      <c r="W38" s="216"/>
       <c r="X38" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="196"/>
-      <c r="B39" s="197"/>
+      <c r="A39" s="211"/>
+      <c r="B39" s="212"/>
       <c r="C39" s="129"/>
-      <c r="D39" s="186"/>
-      <c r="E39" s="186"/>
+      <c r="D39" s="213"/>
+      <c r="E39" s="213"/>
       <c r="F39" s="129"/>
-      <c r="G39" s="186"/>
-[...4 lines deleted...]
-      <c r="L39" s="185"/>
+      <c r="G39" s="213"/>
+      <c r="H39" s="213"/>
+      <c r="I39" s="214"/>
+      <c r="J39" s="214"/>
+      <c r="K39" s="214"/>
+      <c r="L39" s="214"/>
       <c r="M39" s="129"/>
-      <c r="N39" s="185"/>
-[...1 lines deleted...]
-      <c r="P39" s="185"/>
+      <c r="N39" s="214"/>
+      <c r="O39" s="214"/>
+      <c r="P39" s="214"/>
       <c r="Q39" s="129"/>
-      <c r="R39" s="185"/>
-[...4 lines deleted...]
-      <c r="W39" s="187"/>
+      <c r="R39" s="214"/>
+      <c r="S39" s="214"/>
+      <c r="T39" s="213"/>
+      <c r="U39" s="213"/>
+      <c r="V39" s="214"/>
+      <c r="W39" s="216"/>
       <c r="X39" s="129"/>
     </row>
     <row r="40" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="196"/>
-      <c r="B40" s="197"/>
+      <c r="A40" s="211"/>
+      <c r="B40" s="212"/>
       <c r="C40" s="129"/>
-      <c r="D40" s="186"/>
-      <c r="E40" s="186"/>
+      <c r="D40" s="213"/>
+      <c r="E40" s="213"/>
       <c r="F40" s="129"/>
-      <c r="G40" s="186"/>
-[...4 lines deleted...]
-      <c r="L40" s="185"/>
+      <c r="G40" s="213"/>
+      <c r="H40" s="213"/>
+      <c r="I40" s="214"/>
+      <c r="J40" s="214"/>
+      <c r="K40" s="214"/>
+      <c r="L40" s="214"/>
       <c r="M40" s="129"/>
-      <c r="N40" s="185"/>
-[...1 lines deleted...]
-      <c r="P40" s="185"/>
+      <c r="N40" s="214"/>
+      <c r="O40" s="214"/>
+      <c r="P40" s="214"/>
       <c r="Q40" s="129"/>
-      <c r="R40" s="185"/>
-[...4 lines deleted...]
-      <c r="W40" s="187"/>
+      <c r="R40" s="214"/>
+      <c r="S40" s="214"/>
+      <c r="T40" s="213"/>
+      <c r="U40" s="213"/>
+      <c r="V40" s="214"/>
+      <c r="W40" s="216"/>
       <c r="X40" s="129"/>
     </row>
     <row r="41" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="192" t="s">
+      <c r="A41" s="217" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="193"/>
+      <c r="B41" s="218"/>
       <c r="C41" s="130">
-        <v>864763032</v>
-[...4 lines deleted...]
-      <c r="E41" s="194"/>
+        <v>850506287</v>
+      </c>
+      <c r="D41" s="219">
+        <v>1.5112898892458984</v>
+      </c>
+      <c r="E41" s="219"/>
       <c r="F41" s="130">
-        <v>455851895</v>
-[...12 lines deleted...]
-      <c r="L41" s="195"/>
+        <v>457043361</v>
+      </c>
+      <c r="G41" s="219">
+        <v>1.0842083713093082</v>
+      </c>
+      <c r="H41" s="219"/>
+      <c r="I41" s="220">
+        <v>122688908</v>
+      </c>
+      <c r="J41" s="220"/>
+      <c r="K41" s="220">
+        <v>237601089</v>
+      </c>
+      <c r="L41" s="220"/>
       <c r="M41" s="130">
-        <v>68789454</v>
-[...5 lines deleted...]
-      <c r="P41" s="195"/>
+        <v>69436989</v>
+      </c>
+      <c r="N41" s="220">
+        <v>23010547</v>
+      </c>
+      <c r="O41" s="220"/>
+      <c r="P41" s="220"/>
       <c r="Q41" s="130">
-        <v>4540163</v>
-[...12 lines deleted...]
-      <c r="W41" s="195"/>
+        <v>4305828</v>
+      </c>
+      <c r="R41" s="220">
+        <v>112866899</v>
+      </c>
+      <c r="S41" s="220"/>
+      <c r="T41" s="219">
+        <v>2.1469006811617106</v>
+      </c>
+      <c r="U41" s="219"/>
+      <c r="V41" s="220">
+        <v>112866899</v>
+      </c>
+      <c r="W41" s="220"/>
       <c r="X41" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="190" t="s">
+      <c r="A42" s="221" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="191"/>
+      <c r="B42" s="222"/>
       <c r="C42" s="129">
-        <v>533460914</v>
-[...4 lines deleted...]
-      <c r="E42" s="186"/>
+        <v>526639859</v>
+      </c>
+      <c r="D42" s="213">
+        <v>0.93580201151480213</v>
+      </c>
+      <c r="E42" s="213"/>
       <c r="F42" s="129">
-        <v>292075205</v>
-[...12 lines deleted...]
-      <c r="L42" s="185"/>
+        <v>292534205</v>
+      </c>
+      <c r="G42" s="213">
+        <v>0.69395611230706244</v>
+      </c>
+      <c r="H42" s="213"/>
+      <c r="I42" s="214">
+        <v>67525326</v>
+      </c>
+      <c r="J42" s="214"/>
+      <c r="K42" s="214">
+        <v>163328566</v>
+      </c>
+      <c r="L42" s="214"/>
       <c r="M42" s="129">
-        <v>43457622</v>
-[...5 lines deleted...]
-      <c r="P42" s="185"/>
+        <v>43712922</v>
+      </c>
+      <c r="N42" s="214">
+        <v>14970535</v>
+      </c>
+      <c r="O42" s="214"/>
+      <c r="P42" s="214"/>
       <c r="Q42" s="129">
-        <v>3101247</v>
-[...12 lines deleted...]
-      <c r="W42" s="187"/>
+        <v>2996856</v>
+      </c>
+      <c r="R42" s="214">
+        <v>79773412</v>
+      </c>
+      <c r="S42" s="214"/>
+      <c r="T42" s="213">
+        <v>1.5174120497577752</v>
+      </c>
+      <c r="U42" s="213"/>
+      <c r="V42" s="214">
+        <v>79773412</v>
+      </c>
+      <c r="W42" s="216"/>
       <c r="X42" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="188" t="s">
+      <c r="A43" s="226" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="189"/>
+      <c r="B43" s="227"/>
       <c r="C43" s="15">
-        <v>331302118</v>
-[...4 lines deleted...]
-      <c r="E43" s="182"/>
+        <v>323866428</v>
+      </c>
+      <c r="D43" s="223">
+        <v>0.57548787773109633</v>
+      </c>
+      <c r="E43" s="223"/>
       <c r="F43" s="128">
-        <v>163776690</v>
-[...12 lines deleted...]
-      <c r="L43" s="183"/>
+        <v>164509156</v>
+      </c>
+      <c r="G43" s="223">
+        <v>0.39025225900224575</v>
+      </c>
+      <c r="H43" s="223"/>
+      <c r="I43" s="224">
+        <v>55163582</v>
+      </c>
+      <c r="J43" s="224"/>
+      <c r="K43" s="224">
+        <v>74272523</v>
+      </c>
+      <c r="L43" s="224"/>
       <c r="M43" s="128">
-        <v>25331832</v>
-[...5 lines deleted...]
-      <c r="P43" s="183"/>
+        <v>25724067</v>
+      </c>
+      <c r="N43" s="224">
+        <v>8040012</v>
+      </c>
+      <c r="O43" s="224"/>
+      <c r="P43" s="224"/>
       <c r="Q43" s="128">
-        <v>1438916</v>
-[...12 lines deleted...]
-      <c r="W43" s="184"/>
+        <v>1308972</v>
+      </c>
+      <c r="R43" s="224">
+        <v>33093487</v>
+      </c>
+      <c r="S43" s="224"/>
+      <c r="T43" s="223">
+        <v>0.62948863140393552</v>
+      </c>
+      <c r="U43" s="223"/>
+      <c r="V43" s="224">
+        <v>33093487</v>
+      </c>
+      <c r="W43" s="225"/>
       <c r="X43" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A44" s="16" t="s">
+      <c r="A44" s="138" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="C45" s="17"/>
-[...20 lines deleted...]
-      <c r="X45" s="17"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="17"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="16"/>
+      <c r="O45" s="16"/>
+      <c r="P45" s="16"/>
+      <c r="Q45" s="16"/>
+      <c r="R45" s="16"/>
+      <c r="S45" s="16"/>
+      <c r="T45" s="18"/>
+      <c r="U45" s="18"/>
+      <c r="V45" s="16"/>
+      <c r="W45" s="16"/>
+      <c r="X45" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="362">
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="N43:P43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="N42:P42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="N41:P41"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="N40:P40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="N39:P39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="N38:P38"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="N37:P37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="N36:P36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="N35:P35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="N34:P34"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="N33:P33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="N32:P32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="N31:P31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="N30:P30"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="N29:P29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="N28:P28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="N27:P27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="N24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="N23:P23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="N22:P22"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="N21:P21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="N20:P20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="N19:P19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="N18:P18"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="N16:P16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="N14:P14"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="N13:P13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="N10:P10"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="N9:P9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="N6:P6"/>
     <mergeCell ref="K4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:P5"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="H2:O2"/>
     <mergeCell ref="P2:X2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="F3:Q3"/>
     <mergeCell ref="R3:X3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="V4:W5"/>
-    <mergeCell ref="R6:S6"/>
-[...340 lines deleted...]
-    <mergeCell ref="N42:P42"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R19</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D03D0C86-F758-453C-867D-9DB9EA4C9F64}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2:M2"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:M2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:M2"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
@@ -17601,9200 +17596,9407 @@
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
       <c r="U1" s="173"/>
       <c r="V1" s="173"/>
       <c r="W1" s="173"/>
       <c r="X1" s="173"/>
       <c r="Y1" s="173"/>
     </row>
     <row r="2" spans="1:25" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="209"/>
-[...5 lines deleted...]
-      <c r="G2" s="209"/>
+      <c r="A2" s="183"/>
+      <c r="B2" s="183"/>
+      <c r="C2" s="183"/>
+      <c r="D2" s="183"/>
+      <c r="E2" s="183"/>
+      <c r="F2" s="183"/>
+      <c r="G2" s="183"/>
       <c r="H2" s="174" t="s">
         <v>184</v>
       </c>
       <c r="I2" s="174"/>
       <c r="J2" s="174"/>
       <c r="K2" s="174"/>
       <c r="L2" s="174"/>
       <c r="M2" s="174"/>
       <c r="N2" s="174"/>
       <c r="O2" s="174"/>
       <c r="P2" s="174"/>
       <c r="Q2" s="174"/>
       <c r="R2" s="174"/>
-      <c r="S2" s="210" t="s">
+      <c r="S2" s="184" t="s">
         <v>103</v>
       </c>
-      <c r="T2" s="210"/>
-[...4 lines deleted...]
-      <c r="Y2" s="210"/>
+      <c r="T2" s="184"/>
+      <c r="U2" s="184"/>
+      <c r="V2" s="184"/>
+      <c r="W2" s="184"/>
+      <c r="X2" s="184"/>
+      <c r="Y2" s="184"/>
     </row>
     <row r="3" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="229" t="s">
+      <c r="A3" s="241" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="230"/>
-      <c r="C3" s="150" t="s">
+      <c r="B3" s="242"/>
+      <c r="C3" s="157" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="151"/>
-[...5 lines deleted...]
-      <c r="J3" s="150" t="s">
+      <c r="D3" s="158"/>
+      <c r="E3" s="158"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="158"/>
+      <c r="H3" s="158"/>
+      <c r="I3" s="159"/>
+      <c r="J3" s="157" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="151"/>
-[...3 lines deleted...]
-      <c r="O3" s="236"/>
+      <c r="K3" s="158"/>
+      <c r="L3" s="158"/>
+      <c r="M3" s="247"/>
+      <c r="N3" s="247"/>
+      <c r="O3" s="248"/>
       <c r="P3" s="178" t="s">
         <v>47</v>
       </c>
       <c r="Q3" s="206"/>
       <c r="R3" s="206"/>
       <c r="S3" s="179"/>
-      <c r="T3" s="150" t="s">
+      <c r="T3" s="157" t="s">
         <v>48</v>
       </c>
-      <c r="U3" s="151"/>
-[...3 lines deleted...]
-      <c r="Y3" s="151"/>
+      <c r="U3" s="158"/>
+      <c r="V3" s="158"/>
+      <c r="W3" s="158"/>
+      <c r="X3" s="158"/>
+      <c r="Y3" s="158"/>
     </row>
     <row r="4" spans="1:25" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="231"/>
-      <c r="B4" s="232"/>
+      <c r="A4" s="243"/>
+      <c r="B4" s="244"/>
       <c r="C4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="206"/>
       <c r="E4" s="12"/>
       <c r="F4" s="178" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="206"/>
       <c r="H4" s="179"/>
-      <c r="I4" s="153" t="s">
+      <c r="I4" s="155" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="206"/>
       <c r="L4" s="12"/>
-      <c r="M4" s="153" t="s">
+      <c r="M4" s="155" t="s">
         <v>104</v>
       </c>
-      <c r="N4" s="153" t="s">
+      <c r="N4" s="155" t="s">
         <v>105</v>
       </c>
-      <c r="O4" s="153" t="s">
+      <c r="O4" s="155" t="s">
         <v>106</v>
       </c>
-      <c r="P4" s="237"/>
-[...2 lines deleted...]
-      <c r="S4" s="239"/>
+      <c r="P4" s="249"/>
+      <c r="Q4" s="250"/>
+      <c r="R4" s="250"/>
+      <c r="S4" s="251"/>
       <c r="T4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="U4" s="117"/>
       <c r="V4" s="12"/>
       <c r="W4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="X4" s="179"/>
       <c r="Y4" s="178" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="233"/>
-      <c r="B5" s="234"/>
+      <c r="A5" s="245"/>
+      <c r="B5" s="246"/>
       <c r="C5" s="180"/>
-      <c r="D5" s="225"/>
-      <c r="E5" s="20" t="s">
+      <c r="D5" s="208"/>
+      <c r="E5" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="F5" s="203"/>
+      <c r="F5" s="199"/>
       <c r="G5" s="207"/>
-      <c r="H5" s="204"/>
+      <c r="H5" s="200"/>
       <c r="I5" s="205"/>
       <c r="J5" s="180"/>
-      <c r="K5" s="225"/>
-      <c r="L5" s="20" t="s">
+      <c r="K5" s="208"/>
+      <c r="L5" s="19" t="s">
         <v>71</v>
       </c>
       <c r="M5" s="205"/>
       <c r="N5" s="205"/>
       <c r="O5" s="205"/>
       <c r="P5" s="180" t="s">
         <v>107</v>
       </c>
-      <c r="Q5" s="225"/>
+      <c r="Q5" s="208"/>
       <c r="R5" s="181"/>
-      <c r="S5" s="20" t="s">
+      <c r="S5" s="19" t="s">
         <v>71</v>
       </c>
       <c r="T5" s="180"/>
-      <c r="U5" s="150" t="s">
+      <c r="U5" s="157" t="s">
         <v>71</v>
       </c>
-      <c r="V5" s="152"/>
-[...2 lines deleted...]
-      <c r="Y5" s="203"/>
+      <c r="V5" s="159"/>
+      <c r="W5" s="199"/>
+      <c r="X5" s="200"/>
+      <c r="Y5" s="199"/>
     </row>
     <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="201" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="202"/>
-      <c r="C6" s="243">
-[...3 lines deleted...]
-      <c r="E6" s="21">
+      <c r="C6" s="239">
+        <v>2574810306</v>
+      </c>
+      <c r="D6" s="238"/>
+      <c r="E6" s="20">
+        <v>100</v>
+      </c>
+      <c r="F6" s="238">
+        <v>1869626992</v>
+      </c>
+      <c r="G6" s="238"/>
+      <c r="H6" s="238"/>
+      <c r="I6" s="21">
+        <v>705183314</v>
+      </c>
+      <c r="J6" s="238">
+        <v>214193618</v>
+      </c>
+      <c r="K6" s="238"/>
+      <c r="L6" s="20">
         <v>99.999999999999986</v>
       </c>
-      <c r="F6" s="241">
-[...41 lines deleted...]
-      <c r="X6" s="241"/>
+      <c r="M6" s="21">
+        <v>71223679</v>
+      </c>
+      <c r="N6" s="21">
+        <v>12356708</v>
+      </c>
+      <c r="O6" s="21">
+        <v>130613231</v>
+      </c>
+      <c r="P6" s="238">
+        <v>560791707</v>
+      </c>
+      <c r="Q6" s="238"/>
+      <c r="R6" s="238"/>
+      <c r="S6" s="20">
+        <v>100</v>
+      </c>
+      <c r="T6" s="21">
+        <v>5515280360</v>
+      </c>
+      <c r="U6" s="240">
+        <v>100</v>
+      </c>
+      <c r="V6" s="240"/>
+      <c r="W6" s="238">
+        <v>570048200</v>
+      </c>
+      <c r="X6" s="238"/>
       <c r="Y6" s="136">
-        <v>5294309482</v>
+        <v>4945232160</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="196"/>
-      <c r="B7" s="197"/>
+      <c r="A7" s="211"/>
+      <c r="B7" s="212"/>
       <c r="C7" s="228"/>
-      <c r="D7" s="185"/>
+      <c r="D7" s="214"/>
       <c r="E7" s="131"/>
-      <c r="F7" s="185"/>
-[...1 lines deleted...]
-      <c r="H7" s="185"/>
+      <c r="F7" s="214"/>
+      <c r="G7" s="214"/>
+      <c r="H7" s="214"/>
       <c r="I7" s="129"/>
-      <c r="J7" s="185"/>
-[...8 lines deleted...]
-      <c r="S7" s="23"/>
+      <c r="J7" s="214"/>
+      <c r="K7" s="214"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="214"/>
+      <c r="Q7" s="214"/>
+      <c r="R7" s="214"/>
+      <c r="S7" s="22"/>
       <c r="T7" s="129"/>
-      <c r="U7" s="200"/>
-[...2 lines deleted...]
-      <c r="X7" s="185"/>
+      <c r="U7" s="215"/>
+      <c r="V7" s="215"/>
+      <c r="W7" s="214"/>
+      <c r="X7" s="214"/>
       <c r="Y7" s="129"/>
     </row>
     <row r="8" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="192" t="s">
+      <c r="A8" s="217" t="s">
         <v>73</v>
       </c>
-      <c r="B8" s="193"/>
-[...3 lines deleted...]
-      <c r="D8" s="195"/>
+      <c r="B8" s="218"/>
+      <c r="C8" s="236">
+        <v>254874123</v>
+      </c>
+      <c r="D8" s="220"/>
       <c r="E8" s="135">
-        <v>9.9053873444146863</v>
-[...5 lines deleted...]
-      <c r="H8" s="195"/>
+        <v>9.8987534113124678</v>
+      </c>
+      <c r="F8" s="220">
+        <v>117197112</v>
+      </c>
+      <c r="G8" s="220"/>
+      <c r="H8" s="220"/>
       <c r="I8" s="130">
-        <v>138266581</v>
-[...4 lines deleted...]
-      <c r="K8" s="195"/>
+        <v>137677011</v>
+      </c>
+      <c r="J8" s="220">
+        <v>71440072</v>
+      </c>
+      <c r="K8" s="220"/>
       <c r="L8" s="135">
-        <v>36.117601427446836</v>
+        <v>33.353034822914282</v>
       </c>
       <c r="M8" s="130">
-        <v>81016083</v>
+        <v>70559276</v>
       </c>
       <c r="N8" s="130">
         <v>0</v>
       </c>
       <c r="O8" s="130">
-        <v>885444</v>
-[...5 lines deleted...]
-      <c r="R8" s="195"/>
+        <v>880796</v>
+      </c>
+      <c r="P8" s="220">
+        <v>151139312</v>
+      </c>
+      <c r="Q8" s="220"/>
+      <c r="R8" s="220"/>
       <c r="S8" s="135">
-        <v>27.390614042418484</v>
+        <v>26.951060458531359</v>
       </c>
       <c r="T8" s="130">
-        <v>2186579531</v>
-[...8 lines deleted...]
-      <c r="X8" s="195"/>
+        <v>2078965168</v>
+      </c>
+      <c r="U8" s="237">
+        <v>37.694641655533175</v>
+      </c>
+      <c r="V8" s="237"/>
+      <c r="W8" s="220">
+        <v>195115336</v>
+      </c>
+      <c r="X8" s="220"/>
       <c r="Y8" s="130">
-        <v>1991511670</v>
+        <v>1883849832</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="190" t="s">
+      <c r="A9" s="221" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="191"/>
+      <c r="B9" s="222"/>
       <c r="C9" s="228">
-        <v>112407300</v>
-[...9 lines deleted...]
-      <c r="H9" s="185"/>
+        <v>111804416</v>
+      </c>
+      <c r="D9" s="214"/>
+      <c r="E9" s="22">
+        <v>4.3422389501652088</v>
+      </c>
+      <c r="F9" s="214">
+        <v>48544490</v>
+      </c>
+      <c r="G9" s="214"/>
+      <c r="H9" s="214"/>
       <c r="I9" s="129">
-        <v>63598233</v>
-[...6 lines deleted...]
-        <v>4.0994256782238723E-3</v>
+        <v>63259926</v>
+      </c>
+      <c r="J9" s="214">
+        <v>6972</v>
+      </c>
+      <c r="K9" s="214"/>
+      <c r="L9" s="22">
+        <v>3.2549989421253437E-3</v>
       </c>
       <c r="M9" s="129">
-        <v>9296</v>
+        <v>6972</v>
       </c>
       <c r="N9" s="129">
         <v>0</v>
       </c>
       <c r="O9" s="129">
         <v>0</v>
       </c>
-      <c r="P9" s="185">
-[...5 lines deleted...]
-        <v>10.042928074971902</v>
+      <c r="P9" s="214">
+        <v>54773500</v>
+      </c>
+      <c r="Q9" s="214"/>
+      <c r="R9" s="214"/>
+      <c r="S9" s="22">
+        <v>9.7671736789788159</v>
       </c>
       <c r="T9" s="129">
-        <v>1026273732</v>
-[...8 lines deleted...]
-      <c r="X9" s="185"/>
+        <v>964360654</v>
+      </c>
+      <c r="U9" s="213">
+        <v>17.485251719823722</v>
+      </c>
+      <c r="V9" s="213"/>
+      <c r="W9" s="214">
+        <v>88365423</v>
+      </c>
+      <c r="X9" s="214"/>
       <c r="Y9" s="129">
-        <v>937863631</v>
+        <v>875995231</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="190" t="s">
+      <c r="A10" s="221" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="191"/>
+      <c r="B10" s="222"/>
       <c r="C10" s="228">
-        <v>10146725</v>
-[...9 lines deleted...]
-      <c r="H10" s="185"/>
+        <v>10034126</v>
+      </c>
+      <c r="D10" s="214"/>
+      <c r="E10" s="22">
+        <v>0.38970350462780851</v>
+      </c>
+      <c r="F10" s="214">
+        <v>10034126</v>
+      </c>
+      <c r="G10" s="214"/>
+      <c r="H10" s="214"/>
       <c r="I10" s="129">
         <v>0</v>
       </c>
-      <c r="J10" s="185">
-[...4 lines deleted...]
-        <v>36.113502001768609</v>
+      <c r="J10" s="214">
+        <v>71433100</v>
+      </c>
+      <c r="K10" s="214"/>
+      <c r="L10" s="22">
+        <v>33.349779823972156</v>
       </c>
       <c r="M10" s="129">
-        <v>81006787</v>
+        <v>70552304</v>
       </c>
       <c r="N10" s="129">
         <v>0</v>
       </c>
       <c r="O10" s="129">
-        <v>885444</v>
-[...7 lines deleted...]
-        <v>13.62470488559463</v>
+        <v>880796</v>
+      </c>
+      <c r="P10" s="214">
+        <v>79348111</v>
+      </c>
+      <c r="Q10" s="214"/>
+      <c r="R10" s="214"/>
+      <c r="S10" s="22">
+        <v>14.149301783451659</v>
       </c>
       <c r="T10" s="129">
-        <v>946379170</v>
-[...8 lines deleted...]
-      <c r="X10" s="185"/>
+        <v>918327871</v>
+      </c>
+      <c r="U10" s="213">
+        <v>16.650610867586067</v>
+      </c>
+      <c r="V10" s="213"/>
+      <c r="W10" s="214">
+        <v>77932861</v>
+      </c>
+      <c r="X10" s="214"/>
       <c r="Y10" s="129">
-        <v>868514899</v>
+        <v>840395010</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="190" t="s">
+      <c r="A11" s="221" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="191"/>
+      <c r="B11" s="222"/>
       <c r="C11" s="228">
-        <v>9876072</v>
-[...9 lines deleted...]
-      <c r="H11" s="185"/>
+        <v>9967046</v>
+      </c>
+      <c r="D11" s="214"/>
+      <c r="E11" s="22">
+        <v>0.38709826416237747</v>
+      </c>
+      <c r="F11" s="214">
+        <v>804202</v>
+      </c>
+      <c r="G11" s="214"/>
+      <c r="H11" s="214"/>
       <c r="I11" s="129">
-        <v>9062714</v>
-[...1 lines deleted...]
-      <c r="J11" s="185">
+        <v>9162844</v>
+      </c>
+      <c r="J11" s="214">
         <v>0</v>
       </c>
-      <c r="K11" s="185"/>
-      <c r="L11" s="23" t="s">
+      <c r="K11" s="214"/>
+      <c r="L11" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M11" s="129">
         <v>0</v>
       </c>
       <c r="N11" s="129">
         <v>0</v>
       </c>
       <c r="O11" s="129">
         <v>0</v>
       </c>
-      <c r="P11" s="185">
-[...5 lines deleted...]
-        <v>1.5945890393928568</v>
+      <c r="P11" s="214">
+        <v>9128498</v>
+      </c>
+      <c r="Q11" s="214"/>
+      <c r="R11" s="214"/>
+      <c r="S11" s="22">
+        <v>1.6277876234714006</v>
       </c>
       <c r="T11" s="129">
-        <v>92544368</v>
-[...8 lines deleted...]
-      <c r="X11" s="185"/>
+        <v>84959986</v>
+      </c>
+      <c r="U11" s="213">
+        <v>1.5404472747419862</v>
+      </c>
+      <c r="V11" s="213"/>
+      <c r="W11" s="214">
+        <v>8866091</v>
+      </c>
+      <c r="X11" s="214"/>
       <c r="Y11" s="129">
-        <v>83624987</v>
+        <v>76093895</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="190" t="s">
+      <c r="A12" s="221" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="191"/>
+      <c r="B12" s="222"/>
       <c r="C12" s="228">
-        <v>100418751</v>
-[...9 lines deleted...]
-      <c r="H12" s="185"/>
+        <v>99989921</v>
+      </c>
+      <c r="D12" s="214"/>
+      <c r="E12" s="22">
+        <v>3.8833898080567959</v>
+      </c>
+      <c r="F12" s="214">
+        <v>52380362</v>
+      </c>
+      <c r="G12" s="214"/>
+      <c r="H12" s="214"/>
       <c r="I12" s="129">
-        <v>47830901</v>
-[...1 lines deleted...]
-      <c r="J12" s="185">
+        <v>47609559</v>
+      </c>
+      <c r="J12" s="214">
         <v>0</v>
       </c>
-      <c r="K12" s="185"/>
-      <c r="L12" s="23" t="s">
+      <c r="K12" s="214"/>
+      <c r="L12" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M12" s="129">
         <v>0</v>
       </c>
       <c r="N12" s="129">
         <v>0</v>
       </c>
       <c r="O12" s="129">
         <v>0</v>
       </c>
-      <c r="P12" s="185">
-[...5 lines deleted...]
-        <v>1.9878933699982841</v>
+      <c r="P12" s="214">
+        <v>7108339</v>
+      </c>
+      <c r="Q12" s="214"/>
+      <c r="R12" s="214"/>
+      <c r="S12" s="22">
+        <v>1.2675542293638091</v>
       </c>
       <c r="T12" s="129">
-        <v>85604745</v>
-[...8 lines deleted...]
-      <c r="X12" s="185"/>
+        <v>78667550</v>
+      </c>
+      <c r="U12" s="213">
+        <v>1.4263563203521352</v>
+      </c>
+      <c r="V12" s="213"/>
+      <c r="W12" s="214">
+        <v>8284860</v>
+      </c>
+      <c r="X12" s="214"/>
       <c r="Y12" s="129">
-        <v>77273480</v>
+        <v>70382690</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="190" t="s">
+      <c r="A13" s="221" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="191"/>
+      <c r="B13" s="222"/>
       <c r="C13" s="228">
-        <v>22292171</v>
-[...9 lines deleted...]
-      <c r="H13" s="185"/>
+        <v>22146916</v>
+      </c>
+      <c r="D13" s="214"/>
+      <c r="E13" s="22">
+        <v>0.86013777202894259</v>
+      </c>
+      <c r="F13" s="214">
+        <v>5353054</v>
+      </c>
+      <c r="G13" s="214"/>
+      <c r="H13" s="214"/>
       <c r="I13" s="129">
-        <v>16892051</v>
-[...1 lines deleted...]
-      <c r="J13" s="185">
+        <v>16793862</v>
+      </c>
+      <c r="J13" s="214">
         <v>0</v>
       </c>
-      <c r="K13" s="185"/>
-      <c r="L13" s="23" t="s">
+      <c r="K13" s="214"/>
+      <c r="L13" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M13" s="129">
         <v>0</v>
       </c>
       <c r="N13" s="129">
         <v>0</v>
       </c>
       <c r="O13" s="129">
         <v>0</v>
       </c>
-      <c r="P13" s="185">
-[...5 lines deleted...]
-        <v>0.10830555330428712</v>
+      <c r="P13" s="214">
+        <v>597268</v>
+      </c>
+      <c r="Q13" s="214"/>
+      <c r="R13" s="214"/>
+      <c r="S13" s="22">
+        <v>0.10650442803356221</v>
       </c>
       <c r="T13" s="129">
-        <v>33108887</v>
-[...8 lines deleted...]
-      <c r="X13" s="185"/>
+        <v>30404044</v>
+      </c>
+      <c r="U13" s="213">
+        <v>0.55126923774370007</v>
+      </c>
+      <c r="V13" s="213"/>
+      <c r="W13" s="214">
+        <v>11289078</v>
+      </c>
+      <c r="X13" s="214"/>
       <c r="Y13" s="129">
-        <v>21938936</v>
+        <v>19114966</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="190" t="s">
+      <c r="A14" s="221" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="191"/>
+      <c r="B14" s="222"/>
       <c r="C14" s="228">
-        <v>966612</v>
-[...9 lines deleted...]
-      <c r="H14" s="185"/>
+        <v>931698</v>
+      </c>
+      <c r="D14" s="214"/>
+      <c r="E14" s="22">
+        <v>3.6185112271334835E-2</v>
+      </c>
+      <c r="F14" s="214">
+        <v>80878</v>
+      </c>
+      <c r="G14" s="214"/>
+      <c r="H14" s="214"/>
       <c r="I14" s="129">
-        <v>882682</v>
-[...1 lines deleted...]
-      <c r="J14" s="185">
+        <v>850820</v>
+      </c>
+      <c r="J14" s="214">
         <v>0</v>
       </c>
-      <c r="K14" s="185"/>
-      <c r="L14" s="23" t="s">
+      <c r="K14" s="214"/>
+      <c r="L14" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M14" s="129">
         <v>0</v>
       </c>
       <c r="N14" s="129">
         <v>0</v>
       </c>
       <c r="O14" s="129">
         <v>0</v>
       </c>
-      <c r="P14" s="185">
+      <c r="P14" s="214">
         <v>183596</v>
       </c>
-      <c r="Q14" s="185"/>
-[...2 lines deleted...]
-        <v>3.2193119156519096E-2</v>
+      <c r="Q14" s="214"/>
+      <c r="R14" s="214"/>
+      <c r="S14" s="22">
+        <v>3.2738715232106669E-2</v>
       </c>
       <c r="T14" s="129">
-        <v>2668629</v>
-[...8 lines deleted...]
-      <c r="X14" s="185"/>
+        <v>2245063</v>
+      </c>
+      <c r="U14" s="213">
+        <v>4.0706235285562165E-2</v>
+      </c>
+      <c r="V14" s="213"/>
+      <c r="W14" s="214">
+        <v>377023</v>
+      </c>
+      <c r="X14" s="214"/>
       <c r="Y14" s="129">
-        <v>2295737</v>
+        <v>1868040</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="196"/>
-      <c r="B15" s="197"/>
+      <c r="A15" s="211"/>
+      <c r="B15" s="212"/>
       <c r="C15" s="228"/>
-      <c r="D15" s="185"/>
-[...3 lines deleted...]
-      <c r="H15" s="185"/>
+      <c r="D15" s="214"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="214"/>
+      <c r="G15" s="214"/>
+      <c r="H15" s="214"/>
       <c r="I15" s="129"/>
-      <c r="J15" s="185"/>
-[...1 lines deleted...]
-      <c r="L15" s="23"/>
+      <c r="J15" s="214"/>
+      <c r="K15" s="214"/>
+      <c r="L15" s="22"/>
       <c r="M15" s="129"/>
       <c r="N15" s="129"/>
       <c r="O15" s="129"/>
-      <c r="P15" s="185"/>
-[...2 lines deleted...]
-      <c r="S15" s="23"/>
+      <c r="P15" s="214"/>
+      <c r="Q15" s="214"/>
+      <c r="R15" s="214"/>
+      <c r="S15" s="22"/>
       <c r="T15" s="129"/>
-      <c r="U15" s="186"/>
-[...2 lines deleted...]
-      <c r="X15" s="185"/>
+      <c r="U15" s="213"/>
+      <c r="V15" s="213"/>
+      <c r="W15" s="214"/>
+      <c r="X15" s="214"/>
       <c r="Y15" s="129"/>
     </row>
     <row r="16" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="192" t="s">
+      <c r="A16" s="217" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="193"/>
-[...3 lines deleted...]
-      <c r="D16" s="195"/>
+      <c r="B16" s="218"/>
+      <c r="C16" s="236">
+        <v>274443027</v>
+      </c>
+      <c r="D16" s="220"/>
       <c r="E16" s="135">
-        <v>10.642222976304469</v>
-[...5 lines deleted...]
-      <c r="H16" s="195"/>
+        <v>10.658766836550015</v>
+      </c>
+      <c r="F16" s="220">
+        <v>232900978</v>
+      </c>
+      <c r="G16" s="220"/>
+      <c r="H16" s="220"/>
       <c r="I16" s="130">
-        <v>41515364</v>
-[...4 lines deleted...]
-      <c r="K16" s="195"/>
+        <v>41542049</v>
+      </c>
+      <c r="J16" s="220">
+        <v>129927390</v>
+      </c>
+      <c r="K16" s="220"/>
       <c r="L16" s="135">
-        <v>56.821137841812551</v>
+        <v>60.658852123222459</v>
       </c>
       <c r="M16" s="130">
-        <v>192892</v>
+        <v>194955</v>
       </c>
       <c r="N16" s="130">
         <v>0</v>
       </c>
       <c r="O16" s="130">
-        <v>128656693</v>
-[...5 lines deleted...]
-      <c r="R16" s="195"/>
+        <v>129732435</v>
+      </c>
+      <c r="P16" s="220">
+        <v>84050056</v>
+      </c>
+      <c r="Q16" s="220"/>
+      <c r="R16" s="220"/>
       <c r="S16" s="135">
-        <v>15.207394310369963</v>
+        <v>14.987749453292111</v>
       </c>
       <c r="T16" s="130">
-        <v>908987325</v>
-[...8 lines deleted...]
-      <c r="X16" s="195"/>
+        <v>846755563</v>
+      </c>
+      <c r="U16" s="219">
+        <v>15.352901534093544</v>
+      </c>
+      <c r="V16" s="219"/>
+      <c r="W16" s="220">
+        <v>97559739</v>
+      </c>
+      <c r="X16" s="220"/>
       <c r="Y16" s="130">
-        <v>811341609</v>
+        <v>749195824</v>
       </c>
     </row>
     <row r="17" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="190" t="s">
+      <c r="A17" s="221" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="191"/>
+      <c r="B17" s="222"/>
       <c r="C17" s="228">
-        <v>90834998</v>
-[...9 lines deleted...]
-      <c r="H17" s="185"/>
+        <v>90448266</v>
+      </c>
+      <c r="D17" s="214"/>
+      <c r="E17" s="22">
+        <v>3.512812799810193</v>
+      </c>
+      <c r="F17" s="214">
+        <v>85473680</v>
+      </c>
+      <c r="G17" s="214"/>
+      <c r="H17" s="214"/>
       <c r="I17" s="129">
-        <v>4969350</v>
-[...6 lines deleted...]
-        <v>56.821137841812551</v>
+        <v>4974586</v>
+      </c>
+      <c r="J17" s="214">
+        <v>129927390</v>
+      </c>
+      <c r="K17" s="214"/>
+      <c r="L17" s="22">
+        <v>60.658852123222459</v>
       </c>
       <c r="M17" s="129">
-        <v>192892</v>
+        <v>194955</v>
       </c>
       <c r="N17" s="129">
         <v>0</v>
       </c>
       <c r="O17" s="129">
-        <v>128656693</v>
-[...7 lines deleted...]
-        <v>10.400420813213803</v>
+        <v>129732435</v>
+      </c>
+      <c r="P17" s="214">
+        <v>60294792</v>
+      </c>
+      <c r="Q17" s="214"/>
+      <c r="R17" s="214"/>
+      <c r="S17" s="22">
+        <v>10.751726754761014</v>
       </c>
       <c r="T17" s="129">
-        <v>602621618</v>
-[...8 lines deleted...]
-      <c r="X17" s="185"/>
+        <v>562178969</v>
+      </c>
+      <c r="U17" s="213">
+        <v>10.193116801046902</v>
+      </c>
+      <c r="V17" s="213"/>
+      <c r="W17" s="214">
+        <v>68672062</v>
+      </c>
+      <c r="X17" s="214"/>
       <c r="Y17" s="129">
-        <v>533842373</v>
+        <v>493506907</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="190" t="s">
+      <c r="A18" s="221" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="191"/>
+      <c r="B18" s="222"/>
       <c r="C18" s="228">
-        <v>22336006</v>
-[...9 lines deleted...]
-      <c r="H18" s="185"/>
+        <v>22341377</v>
+      </c>
+      <c r="D18" s="214"/>
+      <c r="E18" s="22">
+        <v>0.86769021189400197</v>
+      </c>
+      <c r="F18" s="214">
+        <v>5409355</v>
+      </c>
+      <c r="G18" s="214"/>
+      <c r="H18" s="214"/>
       <c r="I18" s="129">
-        <v>16905434</v>
-[...1 lines deleted...]
-      <c r="J18" s="185">
+        <v>16932022</v>
+      </c>
+      <c r="J18" s="214">
         <v>0</v>
       </c>
-      <c r="K18" s="185"/>
-      <c r="L18" s="23" t="s">
+      <c r="K18" s="214"/>
+      <c r="L18" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="129">
         <v>0</v>
       </c>
       <c r="N18" s="129">
         <v>0</v>
       </c>
       <c r="O18" s="129">
         <v>0</v>
       </c>
-      <c r="P18" s="185">
-[...5 lines deleted...]
-        <v>1.4409738399256611</v>
+      <c r="P18" s="214">
+        <v>4370810</v>
+      </c>
+      <c r="Q18" s="214"/>
+      <c r="R18" s="214"/>
+      <c r="S18" s="22">
+        <v>0.77939989936406107</v>
       </c>
       <c r="T18" s="129">
-        <v>93685144</v>
-[...8 lines deleted...]
-      <c r="X18" s="185"/>
+        <v>88711557</v>
+      </c>
+      <c r="U18" s="213">
+        <v>1.6084686762868388</v>
+      </c>
+      <c r="V18" s="213"/>
+      <c r="W18" s="214">
+        <v>10953349</v>
+      </c>
+      <c r="X18" s="214"/>
       <c r="Y18" s="129">
-        <v>82777098</v>
+        <v>77758208</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="190" t="s">
+      <c r="A19" s="221" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="191"/>
+      <c r="B19" s="222"/>
       <c r="C19" s="228">
-        <v>46594889</v>
-[...9 lines deleted...]
-      <c r="H19" s="185"/>
+        <v>46407783</v>
+      </c>
+      <c r="D19" s="214"/>
+      <c r="E19" s="22">
+        <v>1.8023767767224401</v>
+      </c>
+      <c r="F19" s="214">
+        <v>46407783</v>
+      </c>
+      <c r="G19" s="214"/>
+      <c r="H19" s="214"/>
       <c r="I19" s="129">
         <v>0</v>
       </c>
-      <c r="J19" s="185">
+      <c r="J19" s="214">
         <v>0</v>
       </c>
-      <c r="K19" s="185"/>
-      <c r="L19" s="23" t="s">
+      <c r="K19" s="214"/>
+      <c r="L19" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="129">
         <v>0</v>
       </c>
       <c r="N19" s="129">
         <v>0</v>
       </c>
       <c r="O19" s="129">
         <v>0</v>
       </c>
-      <c r="P19" s="185">
-[...5 lines deleted...]
-        <v>1.4274434925680144</v>
+      <c r="P19" s="214">
+        <v>8359567</v>
+      </c>
+      <c r="Q19" s="214"/>
+      <c r="R19" s="214"/>
+      <c r="S19" s="22">
+        <v>1.4906723647395164</v>
       </c>
       <c r="T19" s="129">
-        <v>110964498</v>
-[...8 lines deleted...]
-      <c r="X19" s="185"/>
+        <v>103091353</v>
+      </c>
+      <c r="U19" s="213">
+        <v>1.8691951500358541</v>
+      </c>
+      <c r="V19" s="213"/>
+      <c r="W19" s="214">
+        <v>8950915</v>
+      </c>
+      <c r="X19" s="214"/>
       <c r="Y19" s="129">
-        <v>101964561</v>
+        <v>94140438</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="190" t="s">
+      <c r="A20" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="191"/>
+      <c r="B20" s="222"/>
       <c r="C20" s="228">
-        <v>115392909</v>
-[...9 lines deleted...]
-      <c r="H20" s="185"/>
+        <v>115245601</v>
+      </c>
+      <c r="D20" s="214"/>
+      <c r="E20" s="22">
+        <v>4.475887048123381</v>
+      </c>
+      <c r="F20" s="214">
+        <v>95610160</v>
+      </c>
+      <c r="G20" s="214"/>
+      <c r="H20" s="214"/>
       <c r="I20" s="129">
-        <v>19640580</v>
-[...1 lines deleted...]
-      <c r="J20" s="185">
+        <v>19635441</v>
+      </c>
+      <c r="J20" s="214">
         <v>0</v>
       </c>
-      <c r="K20" s="185"/>
-      <c r="L20" s="23" t="s">
+      <c r="K20" s="214"/>
+      <c r="L20" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M20" s="129">
         <v>0</v>
       </c>
       <c r="N20" s="129">
         <v>0</v>
       </c>
       <c r="O20" s="129">
         <v>0</v>
       </c>
-      <c r="P20" s="185">
-[...5 lines deleted...]
-        <v>1.9385561646624845</v>
+      <c r="P20" s="214">
+        <v>11024887</v>
+      </c>
+      <c r="Q20" s="214"/>
+      <c r="R20" s="214"/>
+      <c r="S20" s="22">
+        <v>1.9659504344275192</v>
       </c>
       <c r="T20" s="129">
-        <v>101716065</v>
-[...8 lines deleted...]
-      <c r="X20" s="185"/>
+        <v>92773684</v>
+      </c>
+      <c r="U20" s="213">
+        <v>1.6821209067239511</v>
+      </c>
+      <c r="V20" s="213"/>
+      <c r="W20" s="214">
+        <v>8983413</v>
+      </c>
+      <c r="X20" s="214"/>
       <c r="Y20" s="129">
-        <v>92757577</v>
+        <v>83790271</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="196"/>
-      <c r="B21" s="197"/>
+      <c r="A21" s="211"/>
+      <c r="B21" s="212"/>
       <c r="C21" s="228"/>
-      <c r="D21" s="185"/>
-[...3 lines deleted...]
-      <c r="H21" s="185"/>
+      <c r="D21" s="214"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="214"/>
+      <c r="G21" s="214"/>
+      <c r="H21" s="214"/>
       <c r="I21" s="129"/>
-      <c r="J21" s="185"/>
-[...1 lines deleted...]
-      <c r="L21" s="23"/>
+      <c r="J21" s="214"/>
+      <c r="K21" s="214"/>
+      <c r="L21" s="22"/>
       <c r="M21" s="129"/>
       <c r="N21" s="129"/>
       <c r="O21" s="129"/>
-      <c r="P21" s="185"/>
-[...2 lines deleted...]
-      <c r="S21" s="23"/>
+      <c r="P21" s="214"/>
+      <c r="Q21" s="214"/>
+      <c r="R21" s="214"/>
+      <c r="S21" s="22"/>
       <c r="T21" s="129"/>
-      <c r="U21" s="186"/>
-[...2 lines deleted...]
-      <c r="X21" s="185"/>
+      <c r="U21" s="213"/>
+      <c r="V21" s="213"/>
+      <c r="W21" s="214"/>
+      <c r="X21" s="214"/>
       <c r="Y21" s="129"/>
     </row>
     <row r="22" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="192" t="s">
+      <c r="A22" s="217" t="s">
         <v>85</v>
       </c>
-      <c r="B22" s="193"/>
-[...3 lines deleted...]
-      <c r="D22" s="195"/>
+      <c r="B22" s="218"/>
+      <c r="C22" s="236">
+        <v>572789064</v>
+      </c>
+      <c r="D22" s="220"/>
       <c r="E22" s="135">
-        <v>22.221939762288905</v>
-[...5 lines deleted...]
-      <c r="H22" s="195"/>
+        <v>22.245874294710084</v>
+      </c>
+      <c r="F22" s="220">
+        <v>511736067</v>
+      </c>
+      <c r="G22" s="220"/>
+      <c r="H22" s="220"/>
       <c r="I22" s="130">
-        <v>61264541</v>
-[...4 lines deleted...]
-      <c r="K22" s="195"/>
+        <v>61052997</v>
+      </c>
+      <c r="J22" s="220">
+        <v>12575164</v>
+      </c>
+      <c r="K22" s="220"/>
       <c r="L22" s="135">
-        <v>6.934178534715679</v>
+        <v>5.8709330919467453</v>
       </c>
       <c r="M22" s="130">
-        <v>234724</v>
+        <v>218456</v>
       </c>
       <c r="N22" s="130">
-        <v>15489460</v>
+        <v>12356708</v>
       </c>
       <c r="O22" s="130">
         <v>0</v>
       </c>
-      <c r="P22" s="195">
-[...3 lines deleted...]
-      <c r="R22" s="195"/>
+      <c r="P22" s="220">
+        <v>128001352</v>
+      </c>
+      <c r="Q22" s="220"/>
+      <c r="R22" s="220"/>
       <c r="S22" s="135">
-        <v>22.151764475620002</v>
+        <v>22.82511499407747</v>
       </c>
       <c r="T22" s="130">
-        <v>1050966790</v>
-[...8 lines deleted...]
-      <c r="X22" s="195"/>
+        <v>997282473</v>
+      </c>
+      <c r="U22" s="219">
+        <v>18.082171855357871</v>
+      </c>
+      <c r="V22" s="219"/>
+      <c r="W22" s="220">
+        <v>79474274</v>
+      </c>
+      <c r="X22" s="220"/>
       <c r="Y22" s="130">
-        <v>971726593</v>
+        <v>917808199</v>
       </c>
     </row>
     <row r="23" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="190" t="s">
+      <c r="A23" s="221" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="191"/>
+      <c r="B23" s="222"/>
       <c r="C23" s="228">
-        <v>150919200</v>
-[...9 lines deleted...]
-      <c r="H23" s="185"/>
+        <v>150251747</v>
+      </c>
+      <c r="D23" s="214"/>
+      <c r="E23" s="22">
+        <v>5.8354491843485734</v>
+      </c>
+      <c r="F23" s="214">
+        <v>143801583</v>
+      </c>
+      <c r="G23" s="214"/>
+      <c r="H23" s="214"/>
       <c r="I23" s="129">
-        <v>6498890</v>
-[...6 lines deleted...]
-        <v>0.10351049837515276</v>
+        <v>6450164</v>
+      </c>
+      <c r="J23" s="214">
+        <v>218456</v>
+      </c>
+      <c r="K23" s="214"/>
+      <c r="L23" s="22">
+        <v>0.10198996685326077</v>
       </c>
       <c r="M23" s="129">
-        <v>234724</v>
+        <v>218456</v>
       </c>
       <c r="N23" s="129">
         <v>0</v>
       </c>
       <c r="O23" s="129">
         <v>0</v>
       </c>
-      <c r="P23" s="185">
-[...5 lines deleted...]
-        <v>15.534888580097856</v>
+      <c r="P23" s="214">
+        <v>89903264</v>
+      </c>
+      <c r="Q23" s="214"/>
+      <c r="R23" s="214"/>
+      <c r="S23" s="22">
+        <v>16.031489566945396</v>
       </c>
       <c r="T23" s="129">
-        <v>718269833</v>
-[...8 lines deleted...]
-      <c r="X23" s="185"/>
+        <v>683932134</v>
+      </c>
+      <c r="U23" s="213">
+        <v>12.40067756047854</v>
+      </c>
+      <c r="V23" s="213"/>
+      <c r="W23" s="214">
+        <v>60441648</v>
+      </c>
+      <c r="X23" s="214"/>
       <c r="Y23" s="129">
-        <v>657985704</v>
+        <v>623490486</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="190" t="s">
+      <c r="A24" s="221" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="191"/>
+      <c r="B24" s="222"/>
       <c r="C24" s="228">
-        <v>275029320</v>
-[...9 lines deleted...]
-      <c r="H24" s="185"/>
+        <v>274267209</v>
+      </c>
+      <c r="D24" s="214"/>
+      <c r="E24" s="22">
+        <v>10.651938450024209</v>
+      </c>
+      <c r="F24" s="214">
+        <v>232644067</v>
+      </c>
+      <c r="G24" s="214"/>
+      <c r="H24" s="214"/>
       <c r="I24" s="129">
-        <v>41744750</v>
-[...1 lines deleted...]
-      <c r="J24" s="185">
+        <v>41623142</v>
+      </c>
+      <c r="J24" s="214">
         <v>0</v>
       </c>
-      <c r="K24" s="185"/>
-      <c r="L24" s="23" t="s">
+      <c r="K24" s="214"/>
+      <c r="L24" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M24" s="129">
         <v>0</v>
       </c>
       <c r="N24" s="129">
         <v>0</v>
       </c>
       <c r="O24" s="129">
         <v>0</v>
       </c>
-      <c r="P24" s="185">
-[...5 lines deleted...]
-        <v>5.0463603290208461</v>
+      <c r="P24" s="214">
+        <v>29266888</v>
+      </c>
+      <c r="Q24" s="214"/>
+      <c r="R24" s="214"/>
+      <c r="S24" s="22">
+        <v>5.2188517830560572</v>
       </c>
       <c r="T24" s="129">
-        <v>219799977</v>
-[...8 lines deleted...]
-      <c r="X24" s="185"/>
+        <v>206392108</v>
+      </c>
+      <c r="U24" s="213">
+        <v>3.7421870608224168</v>
+      </c>
+      <c r="V24" s="213"/>
+      <c r="W24" s="214">
+        <v>9779321</v>
+      </c>
+      <c r="X24" s="214"/>
       <c r="Y24" s="129">
-        <v>210034152</v>
+        <v>196612787</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="190" t="s">
+      <c r="A25" s="221" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="191"/>
+      <c r="B25" s="222"/>
       <c r="C25" s="228">
-        <v>148608350</v>
-[...9 lines deleted...]
-      <c r="H25" s="185"/>
+        <v>148270108</v>
+      </c>
+      <c r="D25" s="214"/>
+      <c r="E25" s="22">
+        <v>5.7584866603372991</v>
+      </c>
+      <c r="F25" s="214">
+        <v>135290417</v>
+      </c>
+      <c r="G25" s="214"/>
+      <c r="H25" s="214"/>
       <c r="I25" s="129">
-        <v>13020901</v>
-[...6 lines deleted...]
-        <v>6.8306680363405263</v>
+        <v>12979691</v>
+      </c>
+      <c r="J25" s="214">
+        <v>12356708</v>
+      </c>
+      <c r="K25" s="214"/>
+      <c r="L25" s="22">
+        <v>5.7689431250934842</v>
       </c>
       <c r="M25" s="129">
         <v>0</v>
       </c>
       <c r="N25" s="129">
-        <v>15489460</v>
+        <v>12356708</v>
       </c>
       <c r="O25" s="129">
         <v>0</v>
       </c>
-      <c r="P25" s="185">
-[...5 lines deleted...]
-        <v>1.5705155665012986</v>
+      <c r="P25" s="214">
+        <v>8831200</v>
+      </c>
+      <c r="Q25" s="214"/>
+      <c r="R25" s="214"/>
+      <c r="S25" s="22">
+        <v>1.5747736440760169</v>
       </c>
       <c r="T25" s="129">
-        <v>112896980</v>
-[...8 lines deleted...]
-      <c r="X25" s="185"/>
+        <v>106958231</v>
+      </c>
+      <c r="U25" s="213">
+        <v>1.9393072340569102</v>
+      </c>
+      <c r="V25" s="213"/>
+      <c r="W25" s="214">
+        <v>9253305</v>
+      </c>
+      <c r="X25" s="214"/>
       <c r="Y25" s="129">
-        <v>103706737</v>
+        <v>97704926</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="196"/>
-      <c r="B26" s="197"/>
+      <c r="A26" s="211"/>
+      <c r="B26" s="212"/>
       <c r="C26" s="228"/>
-      <c r="D26" s="185"/>
-[...3 lines deleted...]
-      <c r="H26" s="185"/>
+      <c r="D26" s="214"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="214"/>
+      <c r="G26" s="214"/>
+      <c r="H26" s="214"/>
       <c r="I26" s="129"/>
-      <c r="J26" s="185"/>
-[...1 lines deleted...]
-      <c r="L26" s="23"/>
+      <c r="J26" s="214"/>
+      <c r="K26" s="214"/>
+      <c r="L26" s="22"/>
       <c r="M26" s="129"/>
       <c r="N26" s="129"/>
       <c r="O26" s="129"/>
-      <c r="P26" s="185"/>
-[...2 lines deleted...]
-      <c r="S26" s="23"/>
+      <c r="P26" s="214"/>
+      <c r="Q26" s="214"/>
+      <c r="R26" s="214"/>
+      <c r="S26" s="22"/>
       <c r="T26" s="129"/>
-      <c r="U26" s="186"/>
-[...2 lines deleted...]
-      <c r="X26" s="185"/>
+      <c r="U26" s="213"/>
+      <c r="V26" s="213"/>
+      <c r="W26" s="214"/>
+      <c r="X26" s="214"/>
       <c r="Y26" s="129"/>
     </row>
     <row r="27" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="196"/>
-      <c r="B27" s="197"/>
+      <c r="A27" s="211"/>
+      <c r="B27" s="212"/>
       <c r="C27" s="228"/>
-      <c r="D27" s="185"/>
-[...3 lines deleted...]
-      <c r="H27" s="185"/>
+      <c r="D27" s="214"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="214"/>
+      <c r="G27" s="214"/>
+      <c r="H27" s="214"/>
       <c r="I27" s="129"/>
-      <c r="J27" s="185"/>
-[...1 lines deleted...]
-      <c r="L27" s="23"/>
+      <c r="J27" s="214"/>
+      <c r="K27" s="214"/>
+      <c r="L27" s="22"/>
       <c r="M27" s="129"/>
       <c r="N27" s="129"/>
       <c r="O27" s="129"/>
-      <c r="P27" s="185"/>
-[...2 lines deleted...]
-      <c r="S27" s="23"/>
+      <c r="P27" s="214"/>
+      <c r="Q27" s="214"/>
+      <c r="R27" s="214"/>
+      <c r="S27" s="22"/>
       <c r="T27" s="129"/>
-      <c r="U27" s="186"/>
-[...2 lines deleted...]
-      <c r="X27" s="185"/>
+      <c r="U27" s="213"/>
+      <c r="V27" s="213"/>
+      <c r="W27" s="214"/>
+      <c r="X27" s="214"/>
       <c r="Y27" s="129"/>
     </row>
     <row r="28" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="192" t="s">
+      <c r="A28" s="217" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="193"/>
-[...3 lines deleted...]
-      <c r="D28" s="195"/>
+      <c r="B28" s="218"/>
+      <c r="C28" s="236">
+        <v>892777798</v>
+      </c>
+      <c r="D28" s="220"/>
       <c r="E28" s="135">
-        <v>34.600018389436038</v>
-[...5 lines deleted...]
-      <c r="H28" s="195"/>
+        <v>34.673536761896123</v>
+      </c>
+      <c r="F28" s="220">
+        <v>613582238</v>
+      </c>
+      <c r="G28" s="220"/>
+      <c r="H28" s="220"/>
       <c r="I28" s="130">
-        <v>279187255</v>
-[...1 lines deleted...]
-      <c r="J28" s="195">
+        <v>279195560</v>
+      </c>
+      <c r="J28" s="220">
         <v>0</v>
       </c>
-      <c r="K28" s="195"/>
+      <c r="K28" s="220"/>
       <c r="L28" s="135" t="s">
         <v>108</v>
       </c>
       <c r="M28" s="130">
         <v>0</v>
       </c>
       <c r="N28" s="130">
         <v>0</v>
       </c>
       <c r="O28" s="130">
         <v>0</v>
       </c>
-      <c r="P28" s="195">
-[...3 lines deleted...]
-      <c r="R28" s="195"/>
+      <c r="P28" s="220">
+        <v>69020595</v>
+      </c>
+      <c r="Q28" s="220"/>
+      <c r="R28" s="220"/>
       <c r="S28" s="135">
-        <v>12.12797787141262</v>
+        <v>12.307706076687756</v>
       </c>
       <c r="T28" s="130">
-        <v>631990714</v>
-[...8 lines deleted...]
-      <c r="X28" s="195"/>
+        <v>583494413</v>
+      </c>
+      <c r="U28" s="219">
+        <v>10.579596591894742</v>
+      </c>
+      <c r="V28" s="219"/>
+      <c r="W28" s="220">
+        <v>56135373</v>
+      </c>
+      <c r="X28" s="220"/>
       <c r="Y28" s="130">
-        <v>575706918</v>
+        <v>527359040</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="190" t="s">
+      <c r="A29" s="221" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="191"/>
+      <c r="B29" s="222"/>
       <c r="C29" s="228">
-        <v>385202935</v>
-[...9 lines deleted...]
-      <c r="H29" s="185"/>
+        <v>384726565</v>
+      </c>
+      <c r="D29" s="214"/>
+      <c r="E29" s="22">
+        <v>14.941938212049397</v>
+      </c>
+      <c r="F29" s="214">
+        <v>215179686</v>
+      </c>
+      <c r="G29" s="214"/>
+      <c r="H29" s="214"/>
       <c r="I29" s="129">
-        <v>169287404</v>
-[...1 lines deleted...]
-      <c r="J29" s="185">
+        <v>169546879</v>
+      </c>
+      <c r="J29" s="214">
         <v>0</v>
       </c>
-      <c r="K29" s="185"/>
-      <c r="L29" s="23" t="s">
+      <c r="K29" s="214"/>
+      <c r="L29" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M29" s="129">
         <v>0</v>
       </c>
       <c r="N29" s="129">
         <v>0</v>
       </c>
       <c r="O29" s="129">
         <v>0</v>
       </c>
-      <c r="P29" s="185">
-[...5 lines deleted...]
-        <v>5.4062386714486994</v>
+      <c r="P29" s="214">
+        <v>30725020</v>
+      </c>
+      <c r="Q29" s="214"/>
+      <c r="R29" s="214"/>
+      <c r="S29" s="22">
+        <v>5.4788649005467551</v>
       </c>
       <c r="T29" s="129">
-        <v>378770477</v>
-[...8 lines deleted...]
-      <c r="X29" s="185"/>
+        <v>353156485</v>
+      </c>
+      <c r="U29" s="213">
+        <v>6.4032372236467774</v>
+      </c>
+      <c r="V29" s="213"/>
+      <c r="W29" s="214">
+        <v>35712251</v>
+      </c>
+      <c r="X29" s="214"/>
       <c r="Y29" s="129">
-        <v>342931695</v>
+        <v>317444234</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="190" t="s">
+      <c r="A30" s="221" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="191"/>
+      <c r="B30" s="222"/>
       <c r="C30" s="228">
-        <v>13038910</v>
-[...9 lines deleted...]
-      <c r="H30" s="185"/>
+        <v>13034614</v>
+      </c>
+      <c r="D30" s="214"/>
+      <c r="E30" s="22">
+        <v>0.50623589511141254</v>
+      </c>
+      <c r="F30" s="214">
+        <v>13034614</v>
+      </c>
+      <c r="G30" s="214"/>
+      <c r="H30" s="214"/>
       <c r="I30" s="129">
         <v>0</v>
       </c>
-      <c r="J30" s="185">
+      <c r="J30" s="214">
         <v>0</v>
       </c>
-      <c r="K30" s="185"/>
-      <c r="L30" s="23" t="s">
+      <c r="K30" s="214"/>
+      <c r="L30" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M30" s="129">
         <v>0</v>
       </c>
       <c r="N30" s="129">
         <v>0</v>
       </c>
       <c r="O30" s="129">
         <v>0</v>
       </c>
-      <c r="P30" s="185">
-[...5 lines deleted...]
-        <v>0.84676639199399306</v>
+      <c r="P30" s="214">
+        <v>5022164</v>
+      </c>
+      <c r="Q30" s="214"/>
+      <c r="R30" s="214"/>
+      <c r="S30" s="22">
+        <v>0.89554890653901909</v>
       </c>
       <c r="T30" s="129">
-        <v>62275302</v>
-[...8 lines deleted...]
-      <c r="X30" s="185"/>
+        <v>57933895</v>
+      </c>
+      <c r="U30" s="213">
+        <v>1.0504252044949534</v>
+      </c>
+      <c r="V30" s="213"/>
+      <c r="W30" s="214">
+        <v>7102983</v>
+      </c>
+      <c r="X30" s="214"/>
       <c r="Y30" s="129">
-        <v>55164609</v>
+        <v>50830912</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="190" t="s">
+      <c r="A31" s="221" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="191"/>
+      <c r="B31" s="222"/>
       <c r="C31" s="228">
-        <v>281561188</v>
-[...9 lines deleted...]
-      <c r="H31" s="185"/>
+        <v>280886608</v>
+      </c>
+      <c r="D31" s="214"/>
+      <c r="E31" s="22">
+        <v>10.909021427538127</v>
+      </c>
+      <c r="F31" s="214">
+        <v>214762425</v>
+      </c>
+      <c r="G31" s="214"/>
+      <c r="H31" s="214"/>
       <c r="I31" s="129">
-        <v>66261527</v>
-[...1 lines deleted...]
-      <c r="J31" s="185">
+        <v>66124183</v>
+      </c>
+      <c r="J31" s="214">
         <v>0</v>
       </c>
-      <c r="K31" s="185"/>
-      <c r="L31" s="23" t="s">
+      <c r="K31" s="214"/>
+      <c r="L31" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M31" s="129">
         <v>0</v>
       </c>
       <c r="N31" s="129">
         <v>0</v>
       </c>
       <c r="O31" s="129">
         <v>0</v>
       </c>
-      <c r="P31" s="185">
-[...5 lines deleted...]
-        <v>4.5380747863854083</v>
+      <c r="P31" s="214">
+        <v>25671575</v>
+      </c>
+      <c r="Q31" s="214"/>
+      <c r="R31" s="214"/>
+      <c r="S31" s="22">
+        <v>4.577737987127545</v>
       </c>
       <c r="T31" s="129">
-        <v>102070223</v>
-[...8 lines deleted...]
-      <c r="X31" s="185"/>
+        <v>91818179</v>
+      </c>
+      <c r="U31" s="213">
+        <v>1.6647962208035423</v>
+      </c>
+      <c r="V31" s="213"/>
+      <c r="W31" s="214">
+        <v>6470250</v>
+      </c>
+      <c r="X31" s="214"/>
       <c r="Y31" s="129">
-        <v>95597219</v>
+        <v>85347929</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="190" t="s">
+      <c r="A32" s="221" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="191"/>
+      <c r="B32" s="222"/>
       <c r="C32" s="228">
-        <v>214793860</v>
-[...9 lines deleted...]
-      <c r="H32" s="185"/>
+        <v>214130011</v>
+      </c>
+      <c r="D32" s="214"/>
+      <c r="E32" s="22">
+        <v>8.316341227197185</v>
+      </c>
+      <c r="F32" s="214">
+        <v>170605513</v>
+      </c>
+      <c r="G32" s="214"/>
+      <c r="H32" s="214"/>
       <c r="I32" s="129">
-        <v>43638324</v>
-[...1 lines deleted...]
-      <c r="J32" s="185">
+        <v>43524498</v>
+      </c>
+      <c r="J32" s="214">
         <v>0</v>
       </c>
-      <c r="K32" s="185"/>
-      <c r="L32" s="23" t="s">
+      <c r="K32" s="214"/>
+      <c r="L32" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M32" s="129">
         <v>0</v>
       </c>
       <c r="N32" s="129">
         <v>0</v>
       </c>
       <c r="O32" s="129">
         <v>0</v>
       </c>
-      <c r="P32" s="185">
-[...5 lines deleted...]
-        <v>1.3368980215845188</v>
+      <c r="P32" s="214">
+        <v>7601836</v>
+      </c>
+      <c r="Q32" s="214"/>
+      <c r="R32" s="214"/>
+      <c r="S32" s="22">
+        <v>1.3555542824744375</v>
       </c>
       <c r="T32" s="129">
-        <v>88874712</v>
-[...8 lines deleted...]
-      <c r="X32" s="185"/>
+        <v>80585854</v>
+      </c>
+      <c r="U32" s="213">
+        <v>1.4611379429494677</v>
+      </c>
+      <c r="V32" s="213"/>
+      <c r="W32" s="214">
+        <v>6849889</v>
+      </c>
+      <c r="X32" s="214"/>
       <c r="Y32" s="129">
-        <v>82013395</v>
+        <v>73735965</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="196"/>
-      <c r="B33" s="197"/>
+      <c r="A33" s="211"/>
+      <c r="B33" s="212"/>
       <c r="C33" s="228"/>
-      <c r="D33" s="185"/>
-[...3 lines deleted...]
-      <c r="H33" s="185"/>
+      <c r="D33" s="214"/>
+      <c r="E33" s="22"/>
+      <c r="F33" s="214"/>
+      <c r="G33" s="214"/>
+      <c r="H33" s="214"/>
       <c r="I33" s="129"/>
-      <c r="J33" s="185"/>
-[...1 lines deleted...]
-      <c r="L33" s="23"/>
+      <c r="J33" s="214"/>
+      <c r="K33" s="214"/>
+      <c r="L33" s="22"/>
       <c r="M33" s="129"/>
       <c r="N33" s="129"/>
       <c r="O33" s="129"/>
-      <c r="P33" s="185"/>
-[...2 lines deleted...]
-      <c r="S33" s="23"/>
+      <c r="P33" s="214"/>
+      <c r="Q33" s="214"/>
+      <c r="R33" s="214"/>
+      <c r="S33" s="22"/>
       <c r="T33" s="129"/>
-      <c r="U33" s="186"/>
-[...2 lines deleted...]
-      <c r="X33" s="185"/>
+      <c r="U33" s="213"/>
+      <c r="V33" s="213"/>
+      <c r="W33" s="214"/>
+      <c r="X33" s="214"/>
       <c r="Y33" s="129"/>
     </row>
     <row r="34" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="196"/>
-      <c r="B34" s="197"/>
+      <c r="A34" s="211"/>
+      <c r="B34" s="212"/>
       <c r="C34" s="228"/>
-      <c r="D34" s="185"/>
-[...3 lines deleted...]
-      <c r="H34" s="185"/>
+      <c r="D34" s="214"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="214"/>
+      <c r="G34" s="214"/>
+      <c r="H34" s="214"/>
       <c r="I34" s="129"/>
-      <c r="J34" s="185"/>
-[...1 lines deleted...]
-      <c r="L34" s="23"/>
+      <c r="J34" s="214"/>
+      <c r="K34" s="214"/>
+      <c r="L34" s="22"/>
       <c r="M34" s="129"/>
       <c r="N34" s="129"/>
       <c r="O34" s="129"/>
-      <c r="P34" s="185"/>
-[...2 lines deleted...]
-      <c r="S34" s="23"/>
+      <c r="P34" s="214"/>
+      <c r="Q34" s="214"/>
+      <c r="R34" s="214"/>
+      <c r="S34" s="22"/>
       <c r="T34" s="129"/>
-      <c r="U34" s="186"/>
-[...2 lines deleted...]
-      <c r="X34" s="185"/>
+      <c r="U34" s="213"/>
+      <c r="V34" s="213"/>
+      <c r="W34" s="214"/>
+      <c r="X34" s="214"/>
       <c r="Y34" s="129"/>
     </row>
     <row r="35" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="192" t="s">
+      <c r="A35" s="217" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="193"/>
-[...3 lines deleted...]
-      <c r="D35" s="195"/>
+      <c r="B35" s="218"/>
+      <c r="C35" s="236">
+        <v>487958815</v>
+      </c>
+      <c r="D35" s="220"/>
       <c r="E35" s="135">
-        <v>18.982307555635391</v>
-[...5 lines deleted...]
-      <c r="H35" s="195"/>
+        <v>18.951252986013177</v>
+      </c>
+      <c r="F35" s="220">
+        <v>317937009</v>
+      </c>
+      <c r="G35" s="220"/>
+      <c r="H35" s="220"/>
       <c r="I35" s="130">
-        <v>170451695</v>
-[...4 lines deleted...]
-      <c r="K35" s="195"/>
+        <v>170021806</v>
+      </c>
+      <c r="J35" s="220">
+        <v>244020</v>
+      </c>
+      <c r="K35" s="220"/>
       <c r="L35" s="135">
-        <v>0.12400762676627212</v>
+        <v>0.11392496297438703</v>
       </c>
       <c r="M35" s="130">
-        <v>281204</v>
+        <v>244020</v>
       </c>
       <c r="N35" s="130">
         <v>0</v>
       </c>
       <c r="O35" s="130">
         <v>0</v>
       </c>
-      <c r="P35" s="195">
-[...3 lines deleted...]
-      <c r="R35" s="195"/>
+      <c r="P35" s="220">
+        <v>95658730</v>
+      </c>
+      <c r="Q35" s="220"/>
+      <c r="R35" s="220"/>
       <c r="S35" s="135">
-        <v>17.257029150732976</v>
+        <v>17.057800392900603</v>
       </c>
       <c r="T35" s="130">
-        <v>919402910</v>
-[...8 lines deleted...]
-      <c r="X35" s="195"/>
+        <v>853082829</v>
+      </c>
+      <c r="U35" s="219">
+        <v>15.467624006696914</v>
+      </c>
+      <c r="V35" s="219"/>
+      <c r="W35" s="220">
+        <v>120755817</v>
+      </c>
+      <c r="X35" s="220"/>
       <c r="Y35" s="130">
-        <v>798817320</v>
+        <v>732327012</v>
       </c>
     </row>
     <row r="36" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="190" t="s">
+      <c r="A36" s="221" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="191"/>
+      <c r="B36" s="222"/>
       <c r="C36" s="228">
-        <v>219295423</v>
-[...9 lines deleted...]
-      <c r="H36" s="185"/>
+        <v>217820540</v>
+      </c>
+      <c r="D36" s="214"/>
+      <c r="E36" s="22">
+        <v>8.4596733006862532</v>
+      </c>
+      <c r="F36" s="214">
+        <v>140415698</v>
+      </c>
+      <c r="G36" s="214"/>
+      <c r="H36" s="214"/>
       <c r="I36" s="129">
-        <v>77879450</v>
-[...6 lines deleted...]
-        <v>0.12400762676627212</v>
+        <v>77404842</v>
+      </c>
+      <c r="J36" s="214">
+        <v>244020</v>
+      </c>
+      <c r="K36" s="214"/>
+      <c r="L36" s="22">
+        <v>0.11392496297438703</v>
       </c>
       <c r="M36" s="129">
-        <v>281204</v>
+        <v>244020</v>
       </c>
       <c r="N36" s="129">
         <v>0</v>
       </c>
       <c r="O36" s="129">
         <v>0</v>
       </c>
-      <c r="P36" s="185">
-[...5 lines deleted...]
-        <v>10.767516813818963</v>
+      <c r="P36" s="214">
+        <v>60390949</v>
+      </c>
+      <c r="Q36" s="214"/>
+      <c r="R36" s="214"/>
+      <c r="S36" s="22">
+        <v>10.768873406325175</v>
       </c>
       <c r="T36" s="129">
-        <v>709798282</v>
-[...8 lines deleted...]
-      <c r="X36" s="185"/>
+        <v>661854427</v>
+      </c>
+      <c r="U36" s="213">
+        <v>12.000376840317143</v>
+      </c>
+      <c r="V36" s="213"/>
+      <c r="W36" s="214">
+        <v>90621944</v>
+      </c>
+      <c r="X36" s="214"/>
       <c r="Y36" s="129">
-        <v>619633949</v>
+        <v>571232483</v>
       </c>
     </row>
     <row r="37" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="190" t="s">
+      <c r="A37" s="221" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="191"/>
+      <c r="B37" s="222"/>
       <c r="C37" s="228">
-        <v>225663061</v>
-[...9 lines deleted...]
-      <c r="H37" s="185"/>
+        <v>224184825</v>
+      </c>
+      <c r="D37" s="214"/>
+      <c r="E37" s="22">
+        <v>8.7068482084908982</v>
+      </c>
+      <c r="F37" s="214">
+        <v>173459051</v>
+      </c>
+      <c r="G37" s="214"/>
+      <c r="H37" s="214"/>
       <c r="I37" s="129">
-        <v>50846706</v>
-[...1 lines deleted...]
-      <c r="J37" s="185">
+        <v>50725774</v>
+      </c>
+      <c r="J37" s="214">
         <v>0</v>
       </c>
-      <c r="K37" s="185"/>
-      <c r="L37" s="23" t="s">
+      <c r="K37" s="214"/>
+      <c r="L37" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M37" s="129">
         <v>0</v>
       </c>
       <c r="N37" s="129">
         <v>0</v>
       </c>
       <c r="O37" s="129">
         <v>0</v>
       </c>
-      <c r="P37" s="185">
-[...5 lines deleted...]
-        <v>6.0787444367903269</v>
+      <c r="P37" s="214">
+        <v>33054811</v>
+      </c>
+      <c r="Q37" s="214"/>
+      <c r="R37" s="214"/>
+      <c r="S37" s="22">
+        <v>5.8943116646337996</v>
       </c>
       <c r="T37" s="129">
-        <v>192510543</v>
-[...8 lines deleted...]
-      <c r="X37" s="185"/>
+        <v>175500989</v>
+      </c>
+      <c r="U37" s="213">
+        <v>3.1820864497267372</v>
+      </c>
+      <c r="V37" s="213"/>
+      <c r="W37" s="214">
+        <v>26453014</v>
+      </c>
+      <c r="X37" s="214"/>
       <c r="Y37" s="129">
-        <v>165784328</v>
+        <v>149047975</v>
       </c>
     </row>
     <row r="38" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="190" t="s">
+      <c r="A38" s="221" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="191"/>
+      <c r="B38" s="222"/>
       <c r="C38" s="228">
-        <v>45836439</v>
-[...9 lines deleted...]
-      <c r="H38" s="185"/>
+        <v>45953450</v>
+      </c>
+      <c r="D38" s="214"/>
+      <c r="E38" s="22">
+        <v>1.7847314768360261</v>
+      </c>
+      <c r="F38" s="214">
+        <v>4062260</v>
+      </c>
+      <c r="G38" s="214"/>
+      <c r="H38" s="214"/>
       <c r="I38" s="129">
-        <v>41725539</v>
-[...1 lines deleted...]
-      <c r="J38" s="185">
+        <v>41891190</v>
+      </c>
+      <c r="J38" s="214">
         <v>0</v>
       </c>
-      <c r="K38" s="185"/>
-      <c r="L38" s="23" t="s">
+      <c r="K38" s="214"/>
+      <c r="L38" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M38" s="129">
         <v>0</v>
       </c>
       <c r="N38" s="129">
         <v>0</v>
       </c>
       <c r="O38" s="129">
         <v>0</v>
       </c>
-      <c r="P38" s="185">
-[...5 lines deleted...]
-        <v>0.41076790012368669</v>
+      <c r="P38" s="214">
+        <v>2212970</v>
+      </c>
+      <c r="Q38" s="214"/>
+      <c r="R38" s="214"/>
+      <c r="S38" s="22">
+        <v>0.39461532194162779</v>
       </c>
       <c r="T38" s="129">
-        <v>17094085</v>
-[...8 lines deleted...]
-      <c r="X38" s="185"/>
+        <v>15727413</v>
+      </c>
+      <c r="U38" s="213">
+        <v>0.28516071665303339</v>
+      </c>
+      <c r="V38" s="213"/>
+      <c r="W38" s="214">
+        <v>3680859</v>
+      </c>
+      <c r="X38" s="214"/>
       <c r="Y38" s="129">
-        <v>13399043</v>
+        <v>12046554</v>
       </c>
     </row>
     <row r="39" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="196"/>
-      <c r="B39" s="197"/>
+      <c r="A39" s="211"/>
+      <c r="B39" s="212"/>
       <c r="C39" s="228"/>
-      <c r="D39" s="185"/>
-[...3 lines deleted...]
-      <c r="H39" s="185"/>
+      <c r="D39" s="214"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="214"/>
+      <c r="G39" s="214"/>
+      <c r="H39" s="214"/>
       <c r="I39" s="129"/>
-      <c r="J39" s="185"/>
-[...1 lines deleted...]
-      <c r="L39" s="23"/>
+      <c r="J39" s="214"/>
+      <c r="K39" s="214"/>
+      <c r="L39" s="22"/>
       <c r="M39" s="129"/>
       <c r="N39" s="129"/>
       <c r="O39" s="129"/>
-      <c r="P39" s="185"/>
-[...2 lines deleted...]
-      <c r="S39" s="23"/>
+      <c r="P39" s="214"/>
+      <c r="Q39" s="214"/>
+      <c r="R39" s="214"/>
+      <c r="S39" s="22"/>
       <c r="T39" s="129"/>
-      <c r="U39" s="186"/>
-[...2 lines deleted...]
-      <c r="X39" s="185"/>
+      <c r="U39" s="213"/>
+      <c r="V39" s="213"/>
+      <c r="W39" s="214"/>
+      <c r="X39" s="214"/>
       <c r="Y39" s="129"/>
     </row>
     <row r="40" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="196"/>
-      <c r="B40" s="197"/>
+      <c r="A40" s="211"/>
+      <c r="B40" s="212"/>
       <c r="C40" s="228"/>
-      <c r="D40" s="185"/>
-[...3 lines deleted...]
-      <c r="H40" s="185"/>
+      <c r="D40" s="214"/>
+      <c r="E40" s="22"/>
+      <c r="F40" s="214"/>
+      <c r="G40" s="214"/>
+      <c r="H40" s="214"/>
       <c r="I40" s="129"/>
-      <c r="J40" s="185"/>
-[...1 lines deleted...]
-      <c r="L40" s="23"/>
+      <c r="J40" s="214"/>
+      <c r="K40" s="214"/>
+      <c r="L40" s="22"/>
       <c r="M40" s="129"/>
       <c r="N40" s="129"/>
       <c r="O40" s="129"/>
-      <c r="P40" s="185"/>
-[...2 lines deleted...]
-      <c r="S40" s="23"/>
+      <c r="P40" s="214"/>
+      <c r="Q40" s="214"/>
+      <c r="R40" s="214"/>
+      <c r="S40" s="22"/>
       <c r="T40" s="129"/>
-      <c r="U40" s="186"/>
-[...2 lines deleted...]
-      <c r="X40" s="185"/>
+      <c r="U40" s="213"/>
+      <c r="V40" s="213"/>
+      <c r="W40" s="214"/>
+      <c r="X40" s="214"/>
       <c r="Y40" s="129"/>
     </row>
     <row r="41" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="192" t="s">
+      <c r="A41" s="217" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="193"/>
-[...3 lines deleted...]
-      <c r="D41" s="195"/>
+      <c r="B41" s="218"/>
+      <c r="C41" s="236">
+        <v>91967479</v>
+      </c>
+      <c r="D41" s="220"/>
       <c r="E41" s="135">
-        <v>3.6481239719205156</v>
-[...5 lines deleted...]
-      <c r="H41" s="195"/>
+        <v>3.5718157095181367</v>
+      </c>
+      <c r="F41" s="220">
+        <v>76273588</v>
+      </c>
+      <c r="G41" s="220"/>
+      <c r="H41" s="220"/>
       <c r="I41" s="130">
-        <v>16257418</v>
-[...1 lines deleted...]
-      <c r="J41" s="195">
+        <v>15693891</v>
+      </c>
+      <c r="J41" s="220">
         <v>6972</v>
       </c>
-      <c r="K41" s="195"/>
+      <c r="K41" s="220"/>
       <c r="L41" s="135">
-        <v>3.074569258667904E-3</v>
+        <v>3.2549989421253437E-3</v>
       </c>
       <c r="M41" s="130">
         <v>6972</v>
       </c>
       <c r="N41" s="130">
         <v>0</v>
       </c>
       <c r="O41" s="130">
         <v>0</v>
       </c>
-      <c r="P41" s="195">
-[...3 lines deleted...]
-      <c r="R41" s="195"/>
+      <c r="P41" s="220">
+        <v>32921662</v>
+      </c>
+      <c r="Q41" s="220"/>
+      <c r="R41" s="220"/>
       <c r="S41" s="135">
-        <v>5.8652201494459595</v>
+        <v>5.8705686245107049</v>
       </c>
       <c r="T41" s="130">
-        <v>166336295</v>
-[...8 lines deleted...]
-      <c r="X41" s="195"/>
+        <v>155699914</v>
+      </c>
+      <c r="U41" s="219">
+        <v>2.8230643564237594</v>
+      </c>
+      <c r="V41" s="219"/>
+      <c r="W41" s="220">
+        <v>21007661</v>
+      </c>
+      <c r="X41" s="220"/>
       <c r="Y41" s="130">
-        <v>145205372</v>
+        <v>134692253</v>
       </c>
     </row>
     <row r="42" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="190" t="s">
+      <c r="A42" s="221" t="s">
         <v>99</v>
       </c>
-      <c r="B42" s="191"/>
+      <c r="B42" s="222"/>
       <c r="C42" s="228">
-        <v>41885958</v>
-[...9 lines deleted...]
-      <c r="H42" s="185"/>
+        <v>41024542</v>
+      </c>
+      <c r="D42" s="214"/>
+      <c r="E42" s="22">
+        <v>1.593303471886911</v>
+      </c>
+      <c r="F42" s="214">
+        <v>34329909</v>
+      </c>
+      <c r="G42" s="214"/>
+      <c r="H42" s="214"/>
       <c r="I42" s="129">
-        <v>6897708</v>
-[...1 lines deleted...]
-      <c r="J42" s="185">
+        <v>6694633</v>
+      </c>
+      <c r="J42" s="214">
         <v>0</v>
       </c>
-      <c r="K42" s="185"/>
-      <c r="L42" s="23" t="s">
+      <c r="K42" s="214"/>
+      <c r="L42" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M42" s="129">
         <v>0</v>
       </c>
       <c r="N42" s="129">
         <v>0</v>
       </c>
       <c r="O42" s="129">
         <v>0</v>
       </c>
-      <c r="P42" s="185">
-[...5 lines deleted...]
-        <v>3.4322205575499787</v>
+      <c r="P42" s="214">
+        <v>20063912</v>
+      </c>
+      <c r="Q42" s="214"/>
+      <c r="R42" s="214"/>
+      <c r="S42" s="22">
+        <v>3.5777832927190558</v>
       </c>
       <c r="T42" s="129">
-        <v>98856864</v>
-[...8 lines deleted...]
-      <c r="X42" s="185"/>
+        <v>93243788</v>
+      </c>
+      <c r="U42" s="213">
+        <v>1.6906445713305498</v>
+      </c>
+      <c r="V42" s="213"/>
+      <c r="W42" s="214">
+        <v>13598846</v>
+      </c>
+      <c r="X42" s="214"/>
       <c r="Y42" s="129">
-        <v>85266131</v>
+        <v>79644942</v>
       </c>
     </row>
     <row r="43" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="188" t="s">
+      <c r="A43" s="226" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="189"/>
-[...3 lines deleted...]
-      <c r="D43" s="250"/>
+      <c r="B43" s="227"/>
+      <c r="C43" s="233">
+        <v>50942937</v>
+      </c>
+      <c r="D43" s="234"/>
       <c r="E43" s="134">
-        <v>2.0281150847902252</v>
-[...5 lines deleted...]
-      <c r="H43" s="250"/>
+        <v>1.9785122376312254</v>
+      </c>
+      <c r="F43" s="234">
+        <v>41943679</v>
+      </c>
+      <c r="G43" s="234"/>
+      <c r="H43" s="234"/>
       <c r="I43" s="133">
-        <v>9359710</v>
-[...1 lines deleted...]
-      <c r="J43" s="250">
+        <v>8999258</v>
+      </c>
+      <c r="J43" s="234">
         <v>6972</v>
       </c>
-      <c r="K43" s="250"/>
+      <c r="K43" s="234"/>
       <c r="L43" s="134">
-        <v>3.074569258667904E-3</v>
+        <v>3.2549989421253437E-3</v>
       </c>
       <c r="M43" s="133">
         <v>6972</v>
       </c>
       <c r="N43" s="133">
         <v>0</v>
       </c>
       <c r="O43" s="133">
         <v>0</v>
       </c>
-      <c r="P43" s="250">
-[...3 lines deleted...]
-      <c r="R43" s="250"/>
+      <c r="P43" s="234">
+        <v>12857750</v>
+      </c>
+      <c r="Q43" s="234"/>
+      <c r="R43" s="234"/>
       <c r="S43" s="134">
-        <v>2.4329995918959808</v>
+        <v>2.2927853317916487</v>
       </c>
       <c r="T43" s="129">
-        <v>67479431</v>
-[...8 lines deleted...]
-      <c r="X43" s="250"/>
+        <v>62456126</v>
+      </c>
+      <c r="U43" s="235">
+        <v>1.1324197850932096</v>
+      </c>
+      <c r="V43" s="235"/>
+      <c r="W43" s="234">
+        <v>7408815</v>
+      </c>
+      <c r="X43" s="234"/>
       <c r="Y43" s="129">
-        <v>59939241</v>
+        <v>55047311</v>
       </c>
     </row>
     <row r="44" spans="1:25" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
-      <c r="E44" s="25"/>
-[...8 lines deleted...]
-      <c r="Y44" s="248"/>
+      <c r="E44" s="24"/>
+      <c r="Q44" s="229"/>
+      <c r="R44" s="230"/>
+      <c r="S44" s="230"/>
+      <c r="T44" s="230"/>
+      <c r="U44" s="231"/>
+      <c r="V44" s="232"/>
+      <c r="W44" s="232"/>
+      <c r="X44" s="232"/>
+      <c r="Y44" s="232"/>
     </row>
   </sheetData>
   <mergeCells count="290">
-    <mergeCell ref="A42:B42"/>
-[...14 lines deleted...]
-    <mergeCell ref="W43:X43"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="H2:R2"/>
+    <mergeCell ref="S2:Y2"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:O3"/>
+    <mergeCell ref="P3:S3"/>
+    <mergeCell ref="T3:Y3"/>
+    <mergeCell ref="P4:S4"/>
+    <mergeCell ref="C4:D5"/>
+    <mergeCell ref="J4:K5"/>
+    <mergeCell ref="T4:T5"/>
+    <mergeCell ref="W4:X5"/>
+    <mergeCell ref="Y4:Y5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="F4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="P8:R8"/>
+    <mergeCell ref="U8:V8"/>
+    <mergeCell ref="W10:X10"/>
+    <mergeCell ref="W6:X6"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="W8:X8"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="P6:R6"/>
+    <mergeCell ref="U6:V6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="P10:R10"/>
+    <mergeCell ref="U10:V10"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="P12:R12"/>
+    <mergeCell ref="U12:V12"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="P11:R11"/>
+    <mergeCell ref="U11:V11"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="P15:R15"/>
+    <mergeCell ref="U15:V15"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="P13:R13"/>
+    <mergeCell ref="U13:V13"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="P16:R16"/>
+    <mergeCell ref="U16:V16"/>
+    <mergeCell ref="W18:X18"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="F17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="P17:R17"/>
+    <mergeCell ref="U17:V17"/>
+    <mergeCell ref="W17:X17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="P14:R14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F18:H18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="P18:R18"/>
+    <mergeCell ref="U18:V18"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="P20:R20"/>
+    <mergeCell ref="U20:V20"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="W20:X20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="P21:R21"/>
+    <mergeCell ref="U21:V21"/>
+    <mergeCell ref="W21:X21"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="U23:V23"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="P22:R22"/>
+    <mergeCell ref="U22:V22"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="P24:R24"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="W22:X22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="P23:R23"/>
+    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="P25:R25"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="U27:V27"/>
+    <mergeCell ref="W27:X27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="P26:R26"/>
+    <mergeCell ref="U26:V26"/>
+    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="P28:R28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="W26:X26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="P27:R27"/>
+    <mergeCell ref="W28:X28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="F29:H29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="P29:R29"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="W29:X29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="U31:V31"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="F30:H30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="P30:R30"/>
+    <mergeCell ref="U30:V30"/>
+    <mergeCell ref="F32:H32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="P32:R32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="P31:R31"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="P33:R33"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="P36:R36"/>
+    <mergeCell ref="U36:V36"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="P35:R35"/>
+    <mergeCell ref="W36:X36"/>
+    <mergeCell ref="P38:R38"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="P37:R37"/>
+    <mergeCell ref="U37:V37"/>
+    <mergeCell ref="W37:X37"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="W38:X38"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="F39:H39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="P39:R39"/>
     <mergeCell ref="F41:H41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="P41:R41"/>
     <mergeCell ref="U41:V41"/>
     <mergeCell ref="W41:X41"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="F40:H40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="P40:R40"/>
     <mergeCell ref="U39:V39"/>
     <mergeCell ref="W39:X39"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="F38:H38"/>
     <mergeCell ref="J38:K38"/>
-    <mergeCell ref="P38:R38"/>
-[...248 lines deleted...]
-    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="P42:R42"/>
+    <mergeCell ref="U42:V42"/>
+    <mergeCell ref="Q44:T44"/>
+    <mergeCell ref="U44:Y44"/>
+    <mergeCell ref="W42:X42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="P43:R43"/>
+    <mergeCell ref="U43:V43"/>
+    <mergeCell ref="W43:X43"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R20</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5453EA82-D03E-465A-AF16-58D642218B9D}">
-  <dimension ref="A1:AK33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB7B0D4B-DCCE-46F9-A149-7701880B4A73}">
+  <dimension ref="A1:AK34"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.625" style="26" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="36" max="16384" width="9" style="26"/>
+    <col min="1" max="1" width="7.625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="12.625" style="25" customWidth="1"/>
+    <col min="3" max="3" width="13.25" style="25" customWidth="1"/>
+    <col min="4" max="4" width="12" style="25" customWidth="1"/>
+    <col min="5" max="12" width="10.625" style="25" customWidth="1"/>
+    <col min="13" max="13" width="9.5" style="25" customWidth="1"/>
+    <col min="14" max="14" width="10" style="25" customWidth="1"/>
+    <col min="15" max="18" width="10.625" style="25" customWidth="1"/>
+    <col min="19" max="19" width="7.625" style="25" customWidth="1"/>
+    <col min="20" max="26" width="26.125" style="25" customWidth="1"/>
+    <col min="27" max="28" width="17.5" style="25" customWidth="1"/>
+    <col min="29" max="29" width="15.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="12.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="9" style="25" customWidth="1"/>
+    <col min="32" max="33" width="9" style="25"/>
+    <col min="34" max="34" width="12.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="16.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="36" max="16384" width="9" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="258" t="s">
+      <c r="B1" s="264" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="258"/>
-[...15 lines deleted...]
-      <c r="T1" s="258" t="s">
+      <c r="C1" s="264"/>
+      <c r="D1" s="264"/>
+      <c r="E1" s="264"/>
+      <c r="F1" s="264"/>
+      <c r="G1" s="264"/>
+      <c r="H1" s="264"/>
+      <c r="I1" s="264"/>
+      <c r="J1" s="264"/>
+      <c r="K1" s="264"/>
+      <c r="L1" s="264"/>
+      <c r="M1" s="264"/>
+      <c r="N1" s="264"/>
+      <c r="O1" s="264"/>
+      <c r="P1" s="264"/>
+      <c r="Q1" s="264"/>
+      <c r="R1" s="264"/>
+      <c r="T1" s="264" t="s">
         <v>110</v>
       </c>
-      <c r="U1" s="258"/>
-[...4 lines deleted...]
-      <c r="Z1" s="258"/>
+      <c r="U1" s="264"/>
+      <c r="V1" s="264"/>
+      <c r="W1" s="264"/>
+      <c r="X1" s="264"/>
+      <c r="Y1" s="264"/>
+      <c r="Z1" s="264"/>
     </row>
     <row r="2" spans="1:37" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="259" t="s">
+      <c r="A2" s="265" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="262" t="s">
+      <c r="B2" s="268" t="s">
         <v>112</v>
       </c>
-      <c r="C2" s="263"/>
-[...15 lines deleted...]
-      <c r="S2" s="259" t="s">
+      <c r="C2" s="269"/>
+      <c r="D2" s="269"/>
+      <c r="E2" s="269"/>
+      <c r="F2" s="269"/>
+      <c r="G2" s="269"/>
+      <c r="H2" s="269"/>
+      <c r="I2" s="269"/>
+      <c r="J2" s="269"/>
+      <c r="K2" s="269"/>
+      <c r="L2" s="269"/>
+      <c r="M2" s="269"/>
+      <c r="N2" s="269"/>
+      <c r="O2" s="269"/>
+      <c r="P2" s="269"/>
+      <c r="Q2" s="269"/>
+      <c r="R2" s="270"/>
+      <c r="S2" s="265" t="s">
         <v>111</v>
       </c>
-      <c r="T2" s="262" t="s">
+      <c r="T2" s="268" t="s">
         <v>112</v>
       </c>
-      <c r="U2" s="263"/>
-[...4 lines deleted...]
-      <c r="Z2" s="264"/>
+      <c r="U2" s="269"/>
+      <c r="V2" s="269"/>
+      <c r="W2" s="269"/>
+      <c r="X2" s="269"/>
+      <c r="Y2" s="269"/>
+      <c r="Z2" s="270"/>
     </row>
     <row r="3" spans="1:37" ht="6.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="260"/>
-      <c r="B3" s="265" t="s">
+      <c r="A3" s="266"/>
+      <c r="B3" s="271" t="s">
         <v>113</v>
       </c>
-      <c r="C3" s="27"/>
-[...22 lines deleted...]
-      <c r="Z3" s="35"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="266"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
+      <c r="Z3" s="34"/>
     </row>
     <row r="4" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="260"/>
-[...1 lines deleted...]
-      <c r="C4" s="268" t="s">
+      <c r="A4" s="266"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="274" t="s">
         <v>114</v>
       </c>
-      <c r="D4" s="269"/>
-[...2 lines deleted...]
-      <c r="G4" s="271" t="s">
+      <c r="D4" s="275"/>
+      <c r="E4" s="275"/>
+      <c r="F4" s="276"/>
+      <c r="G4" s="252" t="s">
         <v>115</v>
       </c>
-      <c r="H4" s="272"/>
-[...2 lines deleted...]
-      <c r="K4" s="271" t="s">
+      <c r="H4" s="253"/>
+      <c r="I4" s="253"/>
+      <c r="J4" s="277"/>
+      <c r="K4" s="252" t="s">
         <v>116</v>
       </c>
-      <c r="L4" s="272"/>
-[...2 lines deleted...]
-      <c r="O4" s="271" t="s">
+      <c r="L4" s="253"/>
+      <c r="M4" s="253"/>
+      <c r="N4" s="277"/>
+      <c r="O4" s="252" t="s">
         <v>117</v>
       </c>
-      <c r="P4" s="272"/>
-[...3 lines deleted...]
-      <c r="T4" s="275" t="s">
+      <c r="P4" s="253"/>
+      <c r="Q4" s="253"/>
+      <c r="R4" s="254"/>
+      <c r="S4" s="266"/>
+      <c r="T4" s="255" t="s">
         <v>118</v>
       </c>
-      <c r="U4" s="276"/>
-[...8 lines deleted...]
-      <c r="B5" s="267"/>
+      <c r="U4" s="256"/>
+      <c r="V4" s="256"/>
+      <c r="W4" s="256"/>
+      <c r="X4" s="256"/>
+      <c r="Y4" s="256"/>
+      <c r="Z4" s="257"/>
+    </row>
+    <row r="5" spans="1:37" s="37" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="266"/>
+      <c r="B5" s="273"/>
       <c r="C5" s="137" t="s">
         <v>119</v>
       </c>
       <c r="D5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="E5" s="137" t="s">
         <v>121</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>122</v>
       </c>
-      <c r="G5" s="36" t="s">
+      <c r="G5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="H5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="I5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="J5" s="137" t="s">
         <v>122</v>
       </c>
-      <c r="K5" s="36" t="s">
+      <c r="K5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="L5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="M5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="N5" s="137" t="s">
         <v>122</v>
       </c>
-      <c r="O5" s="36" t="s">
+      <c r="O5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="P5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="Q5" s="137" t="s">
         <v>123</v>
       </c>
-      <c r="R5" s="37" t="s">
+      <c r="R5" s="36" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="260"/>
-      <c r="T5" s="36" t="s">
+      <c r="S5" s="266"/>
+      <c r="T5" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="U5" s="36" t="s">
+      <c r="U5" s="35" t="s">
         <v>125</v>
       </c>
       <c r="V5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="W5" s="137" t="s">
         <v>126</v>
       </c>
       <c r="X5" s="137" t="s">
         <v>127</v>
       </c>
       <c r="Y5" s="137" t="s">
         <v>128</v>
       </c>
-      <c r="Z5" s="37" t="s">
+      <c r="Z5" s="36" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="40" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="36" t="s">
+    <row r="6" spans="1:37" s="39" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="267"/>
+      <c r="B6" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="C6" s="36" t="s">
+      <c r="C6" s="35" t="s">
         <v>131</v>
       </c>
-      <c r="D6" s="36" t="s">
+      <c r="D6" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="E6" s="39" t="s">
+      <c r="E6" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="F6" s="36" t="s">
+      <c r="F6" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="G6" s="36" t="s">
+      <c r="G6" s="35" t="s">
         <v>131</v>
       </c>
-      <c r="H6" s="36" t="s">
+      <c r="H6" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="I6" s="39" t="s">
+      <c r="I6" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="J6" s="36" t="s">
+      <c r="J6" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="K6" s="36" t="s">
+      <c r="K6" s="35" t="s">
         <v>131</v>
       </c>
-      <c r="L6" s="36" t="s">
+      <c r="L6" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="M6" s="39" t="s">
+      <c r="M6" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="N6" s="36" t="s">
+      <c r="N6" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="O6" s="36" t="s">
+      <c r="O6" s="35" t="s">
         <v>131</v>
       </c>
-      <c r="P6" s="36" t="s">
+      <c r="P6" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="Q6" s="39" t="s">
+      <c r="Q6" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="R6" s="37" t="s">
+      <c r="R6" s="36" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="261"/>
-      <c r="T6" s="36" t="s">
+      <c r="S6" s="267"/>
+      <c r="T6" s="35" t="s">
         <v>134</v>
       </c>
-      <c r="U6" s="36" t="s">
+      <c r="U6" s="35" t="s">
         <v>135</v>
       </c>
-      <c r="V6" s="36" t="s">
+      <c r="V6" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="W6" s="39" t="s">
+      <c r="W6" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="X6" s="36" t="s">
+      <c r="X6" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="Y6" s="36" t="s">
+      <c r="Y6" s="35" t="s">
         <v>136</v>
       </c>
-      <c r="Z6" s="37" t="s">
+      <c r="Z6" s="36" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="40" t="s">
         <v>137</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="41">
         <v>630369.87164699996</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="42">
         <v>355589.18699999998</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="41">
         <v>436846.90512299997</v>
       </c>
-      <c r="E7" s="44">
+      <c r="E7" s="43">
         <v>69.3</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="44">
         <v>1229</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <v>282460.22200000001</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="41">
         <v>373458.31957499997</v>
       </c>
-      <c r="I7" s="44">
+      <c r="I7" s="43">
         <v>85.49</v>
       </c>
-      <c r="J7" s="45">
+      <c r="J7" s="44">
         <v>1322</v>
       </c>
-      <c r="K7" s="43">
+      <c r="K7" s="42">
         <v>40382.53</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="41">
         <v>23113.119375999999</v>
       </c>
-      <c r="M7" s="44">
+      <c r="M7" s="43">
         <v>5.29</v>
       </c>
-      <c r="N7" s="45">
+      <c r="N7" s="44">
         <v>572</v>
       </c>
-      <c r="O7" s="43">
+      <c r="O7" s="42">
         <v>32746.435000000001</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="41">
         <v>40275.466172</v>
       </c>
-      <c r="Q7" s="44">
+      <c r="Q7" s="43">
         <v>9.2200000000000006</v>
       </c>
-      <c r="R7" s="46">
+      <c r="R7" s="45">
         <v>1230</v>
       </c>
-      <c r="S7" s="41" t="s">
+      <c r="S7" s="40" t="s">
         <v>138</v>
       </c>
-      <c r="T7" s="43">
+      <c r="T7" s="42">
         <v>3280.6779999999999</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="42">
         <v>31324.527999999998</v>
       </c>
-      <c r="V7" s="47">
+      <c r="V7" s="46">
         <v>193522.96652399999</v>
       </c>
-      <c r="W7" s="44">
+      <c r="W7" s="43">
         <v>30.7</v>
       </c>
-      <c r="X7" s="45">
+      <c r="X7" s="44">
         <v>58989</v>
       </c>
-      <c r="Y7" s="44">
+      <c r="Y7" s="43">
         <v>9.5500000000000007</v>
       </c>
-      <c r="Z7" s="46">
+      <c r="Z7" s="45">
         <v>6178</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="51" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="41" t="s">
+    <row r="8" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="40" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B8" s="47">
         <v>661878.81420599995</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C8" s="47">
         <v>361557.603</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="47">
         <v>458081.11489299999</v>
       </c>
-      <c r="E8" s="44">
+      <c r="E8" s="43">
         <v>69.209999999999994</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="44">
         <v>1267</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="47">
         <v>288443.64500000002</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="47">
         <v>392621.33621799998</v>
       </c>
-      <c r="I8" s="44">
+      <c r="I8" s="43">
         <v>85.71</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="44">
         <v>1361</v>
       </c>
-      <c r="K8" s="48">
+      <c r="K8" s="47">
         <v>40500.031999999999</v>
       </c>
-      <c r="L8" s="48">
+      <c r="L8" s="47">
         <v>24133.435772000001</v>
       </c>
-      <c r="M8" s="44">
+      <c r="M8" s="43">
         <v>5.27</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="44">
         <v>596</v>
       </c>
-      <c r="O8" s="48">
+      <c r="O8" s="47">
         <v>32613.925999999999</v>
       </c>
-      <c r="P8" s="48">
+      <c r="P8" s="47">
         <v>41326.342902999997</v>
       </c>
-      <c r="Q8" s="44">
+      <c r="Q8" s="43">
         <v>9.02</v>
       </c>
-      <c r="R8" s="46">
+      <c r="R8" s="45">
         <v>1267</v>
       </c>
-      <c r="S8" s="41" t="s">
+      <c r="S8" s="40" t="s">
         <v>140</v>
       </c>
-      <c r="T8" s="48">
+      <c r="T8" s="47">
         <v>3316.0369999999998</v>
       </c>
-      <c r="U8" s="48">
+      <c r="U8" s="47">
         <v>32010.415000000001</v>
       </c>
-      <c r="V8" s="47">
+      <c r="V8" s="46">
         <v>203797.69931299999</v>
       </c>
-      <c r="W8" s="49">
+      <c r="W8" s="48">
         <v>30.79</v>
       </c>
-      <c r="X8" s="45">
+      <c r="X8" s="44">
         <v>61458</v>
       </c>
-      <c r="Y8" s="44">
+      <c r="Y8" s="43">
         <v>9.65</v>
       </c>
-      <c r="Z8" s="46">
+      <c r="Z8" s="45">
         <v>6367</v>
       </c>
-      <c r="AA8" s="50"/>
-[...6 lines deleted...]
-      <c r="A9" s="41" t="s">
+      <c r="AA8" s="49"/>
+      <c r="AB8" s="49"/>
+      <c r="AC8" s="49"/>
+      <c r="AJ8" s="49"/>
+      <c r="AK8" s="49"/>
+    </row>
+    <row r="9" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="40" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="48">
+      <c r="B9" s="47">
         <v>700851.73272900004</v>
       </c>
-      <c r="C9" s="48">
+      <c r="C9" s="47">
         <v>352248.522</v>
       </c>
-      <c r="D9" s="48">
+      <c r="D9" s="47">
         <v>488272.66077199997</v>
       </c>
-      <c r="E9" s="44">
+      <c r="E9" s="43">
         <v>69.67</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="44">
         <v>1386</v>
       </c>
-      <c r="G9" s="48">
+      <c r="G9" s="47">
         <v>280441.86800000002</v>
       </c>
-      <c r="H9" s="48">
+      <c r="H9" s="47">
         <v>419180.13339500001</v>
       </c>
-      <c r="I9" s="44">
+      <c r="I9" s="43">
         <v>85.85</v>
       </c>
-      <c r="J9" s="45">
+      <c r="J9" s="44">
         <v>1495</v>
       </c>
-      <c r="K9" s="48">
+      <c r="K9" s="47">
         <v>38437.635999999999</v>
       </c>
-      <c r="L9" s="48">
+      <c r="L9" s="47">
         <v>25048.629948000002</v>
       </c>
-      <c r="M9" s="44">
+      <c r="M9" s="43">
         <v>5.13</v>
       </c>
-      <c r="N9" s="45">
+      <c r="N9" s="44">
         <v>652</v>
       </c>
-      <c r="O9" s="48">
+      <c r="O9" s="47">
         <v>33369.017999999996</v>
       </c>
-      <c r="P9" s="48">
+      <c r="P9" s="47">
         <v>44043.897428999997</v>
       </c>
-      <c r="Q9" s="44">
+      <c r="Q9" s="43">
         <v>9.02</v>
       </c>
-      <c r="R9" s="46">
+      <c r="R9" s="45">
         <v>1320</v>
       </c>
-      <c r="S9" s="41" t="s">
+      <c r="S9" s="40" t="s">
         <v>142</v>
       </c>
-      <c r="T9" s="48">
+      <c r="T9" s="47">
         <v>3361.21</v>
       </c>
-      <c r="U9" s="48">
+      <c r="U9" s="47">
         <v>31736.322</v>
       </c>
-      <c r="V9" s="47">
+      <c r="V9" s="46">
         <v>212579.07195700001</v>
       </c>
-      <c r="W9" s="49">
+      <c r="W9" s="48">
         <v>30.33</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="44">
         <v>63245</v>
       </c>
-      <c r="Y9" s="44">
+      <c r="Y9" s="43">
         <v>9.44</v>
       </c>
-      <c r="Z9" s="46">
+      <c r="Z9" s="45">
         <v>6698</v>
       </c>
-      <c r="AA9" s="50"/>
-[...6 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="AA9" s="49"/>
+      <c r="AB9" s="49"/>
+      <c r="AC9" s="49"/>
+      <c r="AJ9" s="49"/>
+      <c r="AK9" s="49"/>
+    </row>
+    <row r="10" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="40" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="48">
+      <c r="B10" s="47">
         <v>738421.78272100003</v>
       </c>
-      <c r="C10" s="48">
+      <c r="C10" s="47">
         <v>359889.65600000002</v>
       </c>
-      <c r="D10" s="48">
+      <c r="D10" s="47">
         <v>513602.46323499997</v>
       </c>
-      <c r="E10" s="44">
+      <c r="E10" s="43">
         <v>69.55</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="44">
         <v>1427</v>
       </c>
-      <c r="G10" s="48">
+      <c r="G10" s="47">
         <v>286728.69</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="47">
         <v>441741.41943499999</v>
       </c>
-      <c r="I10" s="44">
+      <c r="I10" s="43">
         <v>86.01</v>
       </c>
-      <c r="J10" s="45">
+      <c r="J10" s="44">
         <v>1541</v>
       </c>
-      <c r="K10" s="48">
+      <c r="K10" s="47">
         <v>39229.086000000003</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>26505.741998000001</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="43">
         <v>5.16</v>
       </c>
-      <c r="N10" s="45">
+      <c r="N10" s="44">
         <v>676</v>
       </c>
-      <c r="O10" s="48">
+      <c r="O10" s="47">
         <v>33931.879999999997</v>
       </c>
-      <c r="P10" s="48">
+      <c r="P10" s="47">
         <v>45355.301802000002</v>
       </c>
-      <c r="Q10" s="44">
+      <c r="Q10" s="43">
         <v>8.83</v>
       </c>
-      <c r="R10" s="46">
+      <c r="R10" s="45">
         <v>1337</v>
       </c>
-      <c r="S10" s="41" t="s">
+      <c r="S10" s="40" t="s">
         <v>143</v>
       </c>
-      <c r="T10" s="48">
+      <c r="T10" s="47">
         <v>3437.0419999999999</v>
       </c>
-      <c r="U10" s="48">
+      <c r="U10" s="47">
         <v>32290.796999999999</v>
       </c>
-      <c r="V10" s="47">
+      <c r="V10" s="46">
         <v>224819.31948599999</v>
       </c>
-      <c r="W10" s="49">
+      <c r="W10" s="48">
         <v>30.45</v>
       </c>
-      <c r="X10" s="45">
+      <c r="X10" s="44">
         <v>65411</v>
       </c>
-      <c r="Y10" s="44">
+      <c r="Y10" s="43">
         <v>9.39</v>
       </c>
-      <c r="Z10" s="46">
+      <c r="Z10" s="45">
         <v>6962</v>
       </c>
-      <c r="AA10" s="50"/>
-[...6 lines deleted...]
-      <c r="A11" s="41" t="s">
+      <c r="AA10" s="49"/>
+      <c r="AB10" s="49"/>
+      <c r="AC10" s="49"/>
+      <c r="AJ10" s="49"/>
+      <c r="AK10" s="49"/>
+    </row>
+    <row r="11" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="40" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="48">
+      <c r="B11" s="47">
         <v>773169.15214699996</v>
       </c>
-      <c r="C11" s="48">
+      <c r="C11" s="47">
         <v>367614.61800000002</v>
       </c>
-      <c r="D11" s="48">
+      <c r="D11" s="47">
         <v>539916.64536800003</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="43">
         <v>69.83</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="44">
         <v>1469</v>
       </c>
-      <c r="G11" s="48">
+      <c r="G11" s="47">
         <v>292667.21699999995</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="47">
         <v>465015.80368899996</v>
       </c>
-      <c r="I11" s="44">
+      <c r="I11" s="43">
         <v>86.13</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="44">
         <v>1589</v>
       </c>
-      <c r="K11" s="48">
+      <c r="K11" s="47">
         <v>40332.521000000001</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>28491.281983999997</v>
       </c>
-      <c r="M11" s="44">
+      <c r="M11" s="43">
         <v>5.28</v>
       </c>
-      <c r="N11" s="45">
+      <c r="N11" s="44">
         <v>706</v>
       </c>
-      <c r="O11" s="48">
+      <c r="O11" s="47">
         <v>34614.880000000005</v>
       </c>
-      <c r="P11" s="48">
+      <c r="P11" s="47">
         <v>46409.559695000004</v>
       </c>
-      <c r="Q11" s="44">
+      <c r="Q11" s="43">
         <v>8.6</v>
       </c>
-      <c r="R11" s="46">
+      <c r="R11" s="45">
         <v>1341</v>
       </c>
-      <c r="S11" s="41" t="s">
+      <c r="S11" s="40" t="s">
         <v>144</v>
       </c>
-      <c r="T11" s="48">
+      <c r="T11" s="47">
         <v>3532.9210000000003</v>
       </c>
-      <c r="U11" s="48">
+      <c r="U11" s="47">
         <v>32825.716999999997</v>
       </c>
-      <c r="V11" s="47">
+      <c r="V11" s="46">
         <v>233252.50677900002</v>
       </c>
-      <c r="W11" s="49">
+      <c r="W11" s="48">
         <v>30.17</v>
       </c>
-      <c r="X11" s="45">
+      <c r="X11" s="44">
         <v>66023</v>
       </c>
-      <c r="Y11" s="44">
+      <c r="Y11" s="43">
         <v>9.2899999999999991</v>
       </c>
-      <c r="Z11" s="46">
+      <c r="Z11" s="45">
         <v>7106</v>
       </c>
-      <c r="AA11" s="50"/>
-[...6 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="AA11" s="49"/>
+      <c r="AB11" s="49"/>
+      <c r="AC11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
+    </row>
+    <row r="12" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="48">
+      <c r="B12" s="47">
         <v>780381.9189830001</v>
       </c>
-      <c r="C12" s="48">
+      <c r="C12" s="47">
         <v>340285.33900000004</v>
       </c>
-      <c r="D12" s="48">
+      <c r="D12" s="47">
         <v>543154.85087800003</v>
       </c>
-      <c r="E12" s="44">
+      <c r="E12" s="43">
         <v>69.599999999999994</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="44">
         <v>1596</v>
       </c>
-      <c r="G12" s="48">
+      <c r="G12" s="47">
         <v>267420.61900000001</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="47">
         <v>467353.59819299995</v>
       </c>
-      <c r="I12" s="44">
+      <c r="I12" s="43">
         <v>86.04</v>
       </c>
-      <c r="J12" s="45">
+      <c r="J12" s="44">
         <v>1748</v>
       </c>
-      <c r="K12" s="48">
+      <c r="K12" s="47">
         <v>39002.467000000004</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>28873.660910999999</v>
       </c>
-      <c r="M12" s="44">
+      <c r="M12" s="43">
         <v>5.32</v>
       </c>
-      <c r="N12" s="45">
+      <c r="N12" s="44">
         <v>740</v>
       </c>
-      <c r="O12" s="48">
+      <c r="O12" s="47">
         <v>33862.252999999997</v>
       </c>
-      <c r="P12" s="48">
+      <c r="P12" s="47">
         <v>46927.591774</v>
       </c>
-      <c r="Q12" s="44">
+      <c r="Q12" s="43">
         <v>8.64</v>
       </c>
-      <c r="R12" s="52">
+      <c r="R12" s="51">
         <v>1386</v>
       </c>
-      <c r="S12" s="41" t="s">
+      <c r="S12" s="40" t="s">
         <v>145</v>
       </c>
-      <c r="T12" s="48">
+      <c r="T12" s="47">
         <v>3367.68</v>
       </c>
-      <c r="U12" s="48">
+      <c r="U12" s="47">
         <v>31473.290999999997</v>
       </c>
-      <c r="V12" s="47">
+      <c r="V12" s="46">
         <v>237227.06810500001</v>
       </c>
-      <c r="W12" s="49">
+      <c r="W12" s="48">
         <v>30.4</v>
       </c>
-      <c r="X12" s="45">
+      <c r="X12" s="44">
         <v>70442</v>
       </c>
-      <c r="Y12" s="44">
+      <c r="Y12" s="43">
         <v>9.35</v>
       </c>
-      <c r="Z12" s="52">
+      <c r="Z12" s="51">
         <v>7537</v>
       </c>
-      <c r="AA12" s="53"/>
-[...6 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="AA12" s="52"/>
+      <c r="AB12" s="52"/>
+      <c r="AC12" s="52"/>
+      <c r="AJ12" s="52"/>
+      <c r="AK12" s="52"/>
+    </row>
+    <row r="13" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="48">
+      <c r="B13" s="47">
         <v>784252.98798900004</v>
       </c>
-      <c r="C13" s="48">
+      <c r="C13" s="47">
         <v>313516.05600000004</v>
       </c>
-      <c r="D13" s="48">
+      <c r="D13" s="47">
         <v>547814.94975000003</v>
       </c>
-      <c r="E13" s="44">
+      <c r="E13" s="43">
         <v>69.849999999999994</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="44">
         <v>1747</v>
       </c>
-      <c r="G13" s="48">
+      <c r="G13" s="47">
         <v>246696.37699999998</v>
       </c>
-      <c r="H13" s="48">
+      <c r="H13" s="47">
         <v>476129.08104600006</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="43">
         <v>86.91</v>
       </c>
-      <c r="J13" s="45">
+      <c r="J13" s="44">
         <v>1930</v>
       </c>
-      <c r="K13" s="48">
+      <c r="K13" s="47">
         <v>34919.189999999995</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>26884.812727999997</v>
       </c>
-      <c r="M13" s="44">
+      <c r="M13" s="43">
         <v>4.91</v>
       </c>
-      <c r="N13" s="45">
+      <c r="N13" s="44">
         <v>770</v>
       </c>
-      <c r="O13" s="48">
+      <c r="O13" s="47">
         <v>31900.489000000001</v>
       </c>
-      <c r="P13" s="48">
+      <c r="P13" s="47">
         <v>44801.055976000003</v>
       </c>
-      <c r="Q13" s="44">
+      <c r="Q13" s="43">
         <v>8.18</v>
       </c>
-      <c r="R13" s="52">
+      <c r="R13" s="51">
         <v>1404</v>
       </c>
-      <c r="S13" s="41" t="s">
+      <c r="S13" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="T13" s="48">
+      <c r="T13" s="47">
         <v>3118.4740000000002</v>
       </c>
-      <c r="U13" s="48">
+      <c r="U13" s="47">
         <v>29887.995999999999</v>
       </c>
-      <c r="V13" s="47">
+      <c r="V13" s="46">
         <v>236438.03823899999</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W13" s="48">
         <v>30.15</v>
       </c>
-      <c r="X13" s="45">
+      <c r="X13" s="44">
         <v>75819</v>
       </c>
-      <c r="Y13" s="44">
+      <c r="Y13" s="43">
         <v>9.58</v>
       </c>
-      <c r="Z13" s="52">
+      <c r="Z13" s="51">
         <v>7911</v>
       </c>
-      <c r="AA13" s="53"/>
-[...6 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="AA13" s="52"/>
+      <c r="AB13" s="52"/>
+      <c r="AC13" s="52"/>
+      <c r="AJ13" s="52"/>
+      <c r="AK13" s="52"/>
+    </row>
+    <row r="14" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="40" t="s">
         <v>147</v>
       </c>
-      <c r="B14" s="48">
+      <c r="B14" s="47">
         <v>822755.22458000004</v>
       </c>
-      <c r="C14" s="48">
+      <c r="C14" s="47">
         <v>338751.95900000003</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="47">
         <v>581111.38644200005</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="43">
         <v>70.63</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>1715</v>
       </c>
-      <c r="G14" s="48">
+      <c r="G14" s="47">
         <v>264270.14</v>
       </c>
-      <c r="H14" s="48">
+      <c r="H14" s="47">
         <v>502869.64919399994</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="43">
         <v>86.54</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>1903</v>
       </c>
-      <c r="K14" s="48">
+      <c r="K14" s="47">
         <v>41371.082000000002</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>31356.170228999999</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="43">
         <v>5.4</v>
       </c>
-      <c r="N14" s="45">
+      <c r="N14" s="44">
         <v>758</v>
       </c>
-      <c r="O14" s="48">
+      <c r="O14" s="47">
         <v>33110.737000000001</v>
       </c>
-      <c r="P14" s="48">
+      <c r="P14" s="47">
         <v>46885.567018999995</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="43">
         <v>8.07</v>
       </c>
-      <c r="R14" s="52">
+      <c r="R14" s="51">
         <v>1416</v>
       </c>
-      <c r="S14" s="41" t="s">
+      <c r="S14" s="40" t="s">
         <v>147</v>
       </c>
-      <c r="T14" s="48">
+      <c r="T14" s="47">
         <v>3121.1770000000001</v>
       </c>
-      <c r="U14" s="48">
+      <c r="U14" s="47">
         <v>29396.384000000002</v>
       </c>
-      <c r="V14" s="47">
+      <c r="V14" s="46">
         <v>241643.83813799999</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="48">
         <v>29.37</v>
       </c>
-      <c r="X14" s="45">
+      <c r="X14" s="44">
         <v>77421</v>
       </c>
-      <c r="Y14" s="44">
+      <c r="Y14" s="43">
         <v>9.42</v>
       </c>
-      <c r="Z14" s="52">
+      <c r="Z14" s="51">
         <v>8220</v>
       </c>
-      <c r="AA14" s="53"/>
-[...6 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="AA14" s="52"/>
+      <c r="AB14" s="52"/>
+      <c r="AC14" s="52"/>
+      <c r="AJ14" s="52"/>
+      <c r="AK14" s="52"/>
+    </row>
+    <row r="15" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
         <v>175</v>
       </c>
-      <c r="B15" s="48">
+      <c r="B15" s="47">
         <v>886062.12075</v>
       </c>
-      <c r="C15" s="48">
+      <c r="C15" s="47">
         <v>383096.696</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D15" s="47">
         <v>622613.46898100001</v>
       </c>
-      <c r="E15" s="44">
+      <c r="E15" s="43">
         <v>70.27</v>
       </c>
-      <c r="F15" s="45">
+      <c r="F15" s="44">
         <v>1625</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="47">
         <v>303967.016</v>
       </c>
-      <c r="H15" s="48">
+      <c r="H15" s="47">
         <v>538542.87784700003</v>
       </c>
-      <c r="I15" s="44">
+      <c r="I15" s="43">
         <v>86.5</v>
       </c>
-      <c r="J15" s="45">
+      <c r="J15" s="44">
         <v>1772</v>
       </c>
-      <c r="K15" s="48">
+      <c r="K15" s="47">
         <v>44087.915999999997</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>34293.290265000003</v>
       </c>
-      <c r="M15" s="44">
+      <c r="M15" s="43">
         <v>5.51</v>
       </c>
-      <c r="N15" s="45">
+      <c r="N15" s="44">
         <v>778</v>
       </c>
-      <c r="O15" s="48">
+      <c r="O15" s="47">
         <v>35041.764000000003</v>
       </c>
-      <c r="P15" s="48">
+      <c r="P15" s="47">
         <v>49777.300868999999</v>
       </c>
-      <c r="Q15" s="44">
+      <c r="Q15" s="43">
         <v>7.99</v>
       </c>
-      <c r="R15" s="52">
+      <c r="R15" s="51">
         <v>1421</v>
       </c>
-      <c r="S15" s="41" t="s">
+      <c r="S15" s="40" t="s">
         <v>175</v>
       </c>
-      <c r="T15" s="48">
+      <c r="T15" s="47">
         <v>3503.7930000000001</v>
       </c>
-      <c r="U15" s="48">
+      <c r="U15" s="47">
         <v>31418.899000000001</v>
       </c>
-      <c r="V15" s="47">
+      <c r="V15" s="46">
         <v>263448.65176899999</v>
       </c>
-      <c r="W15" s="49">
+      <c r="W15" s="48">
         <v>29.73</v>
       </c>
-      <c r="X15" s="45">
+      <c r="X15" s="44">
         <v>75190</v>
       </c>
-      <c r="Y15" s="44">
+      <c r="Y15" s="43">
         <v>8.9700000000000006</v>
       </c>
-      <c r="Z15" s="52">
+      <c r="Z15" s="51">
         <v>8385</v>
       </c>
-      <c r="AA15" s="53"/>
-[...6 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="AA15" s="52"/>
+      <c r="AB15" s="52"/>
+      <c r="AC15" s="52"/>
+      <c r="AJ15" s="52"/>
+      <c r="AK15" s="52"/>
+    </row>
+    <row r="16" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="48">
+      <c r="B16" s="47">
         <v>915538.39426600002</v>
       </c>
-      <c r="C16" s="48">
+      <c r="C16" s="47">
         <v>390681.62699999998</v>
       </c>
-      <c r="D16" s="48">
+      <c r="D16" s="47">
         <v>645932.52637900005</v>
       </c>
-      <c r="E16" s="44">
+      <c r="E16" s="43">
         <v>70.55</v>
       </c>
-      <c r="F16" s="45">
+      <c r="F16" s="44">
         <v>1653</v>
       </c>
-      <c r="G16" s="48">
+      <c r="G16" s="47">
         <v>312634.48000000004</v>
       </c>
-      <c r="H16" s="48">
+      <c r="H16" s="47">
         <v>559076.09964499995</v>
       </c>
-      <c r="I16" s="44">
+      <c r="I16" s="43">
         <v>86.55</v>
       </c>
-      <c r="J16" s="45">
+      <c r="J16" s="44">
         <v>1788</v>
       </c>
-      <c r="K16" s="48">
+      <c r="K16" s="47">
         <v>42600.613999999994</v>
       </c>
-      <c r="L16" s="48">
+      <c r="L16" s="47">
         <v>34305.468379999998</v>
       </c>
-      <c r="M16" s="44">
+      <c r="M16" s="43">
         <v>5.31</v>
       </c>
-      <c r="N16" s="45">
+      <c r="N16" s="44">
         <v>805</v>
       </c>
-      <c r="O16" s="48">
+      <c r="O16" s="47">
         <v>35446.533000000003</v>
       </c>
-      <c r="P16" s="48">
+      <c r="P16" s="47">
         <v>52550.958354000002</v>
       </c>
-      <c r="Q16" s="44">
+      <c r="Q16" s="43">
         <v>8.14</v>
       </c>
-      <c r="R16" s="52">
+      <c r="R16" s="51">
         <v>1483</v>
       </c>
-      <c r="S16" s="41" t="s">
+      <c r="S16" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="T16" s="48">
+      <c r="T16" s="47">
         <v>3526.5069999999996</v>
       </c>
-      <c r="U16" s="48">
+      <c r="U16" s="47">
         <v>31751.804</v>
       </c>
-      <c r="V16" s="47">
+      <c r="V16" s="46">
         <v>269605.86788699997</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W16" s="48">
         <v>29.45</v>
       </c>
-      <c r="X16" s="45">
+      <c r="X16" s="44">
         <v>76451</v>
       </c>
-      <c r="Y16" s="44">
+      <c r="Y16" s="43">
         <v>9</v>
       </c>
-      <c r="Z16" s="52">
+      <c r="Z16" s="51">
         <v>8491</v>
       </c>
-      <c r="AA16" s="53"/>
-[...6 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="AA16" s="52"/>
+      <c r="AB16" s="52"/>
+      <c r="AC16" s="52"/>
+      <c r="AJ16" s="52"/>
+      <c r="AK16" s="52"/>
+    </row>
+    <row r="17" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="48">
-[...8 lines deleted...]
-      <c r="E17" s="44">
+      <c r="B17" s="47">
+        <v>938340.87624100002</v>
+      </c>
+      <c r="C17" s="47">
+        <v>388900.54500000004</v>
+      </c>
+      <c r="D17" s="47">
+        <v>669118.49666800001</v>
+      </c>
+      <c r="E17" s="43">
         <v>71.31</v>
       </c>
-      <c r="F17" s="45">
+      <c r="F17" s="44">
         <v>1721</v>
       </c>
-      <c r="G17" s="48">
-[...5 lines deleted...]
-      <c r="I17" s="44">
+      <c r="G17" s="47">
+        <v>310317.42899999995</v>
+      </c>
+      <c r="H17" s="47">
+        <v>579248.28208999999</v>
+      </c>
+      <c r="I17" s="43">
         <v>86.57</v>
       </c>
-      <c r="J17" s="45">
+      <c r="J17" s="44">
         <v>1867</v>
       </c>
-      <c r="K17" s="48">
-[...5 lines deleted...]
-      <c r="M17" s="44">
+      <c r="K17" s="47">
+        <v>42734.281999999999</v>
+      </c>
+      <c r="L17" s="47">
+        <v>35438.131176000003</v>
+      </c>
+      <c r="M17" s="43">
         <v>5.3</v>
       </c>
-      <c r="N17" s="45">
+      <c r="N17" s="44">
         <v>829</v>
       </c>
-      <c r="O17" s="48">
-[...8 lines deleted...]
-      <c r="R17" s="46">
+      <c r="O17" s="47">
+        <v>35848.834000000003</v>
+      </c>
+      <c r="P17" s="47">
+        <v>54432.083402000004</v>
+      </c>
+      <c r="Q17" s="43">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="R17" s="45">
         <v>1518</v>
       </c>
-      <c r="S17" s="41" t="s">
+      <c r="S17" s="40" t="s">
         <v>179</v>
       </c>
-      <c r="T17" s="48">
-[...8 lines deleted...]
-      <c r="W17" s="49">
+      <c r="T17" s="47">
+        <v>3465.1770000000001</v>
+      </c>
+      <c r="U17" s="47">
+        <v>30642.305</v>
+      </c>
+      <c r="V17" s="46">
+        <v>269222.37957300001</v>
+      </c>
+      <c r="W17" s="48">
         <v>28.69</v>
       </c>
-      <c r="X17" s="45">
-[...2 lines deleted...]
-      <c r="Y17" s="44">
+      <c r="X17" s="44">
+        <v>77694</v>
+      </c>
+      <c r="Y17" s="43">
         <v>8.84</v>
       </c>
-      <c r="Z17" s="46">
+      <c r="Z17" s="45">
         <v>8786</v>
       </c>
-      <c r="AA17" s="53"/>
-[...6 lines deleted...]
-      <c r="A18" s="55" t="s">
+      <c r="AA17" s="52"/>
+      <c r="AB17" s="52"/>
+      <c r="AC17" s="52"/>
+      <c r="AJ17" s="52"/>
+      <c r="AK17" s="52"/>
+    </row>
+    <row r="18" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="56">
+      <c r="B18" s="55">
         <v>74135.129258000001</v>
       </c>
-      <c r="C18" s="56">
+      <c r="C18" s="55">
         <v>32546.384999999998</v>
       </c>
-      <c r="D18" s="56">
+      <c r="D18" s="55">
         <v>52090.956644999998</v>
       </c>
-      <c r="E18" s="57">
+      <c r="E18" s="56">
         <v>70.260000000000005</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="57">
         <v>1601</v>
       </c>
-      <c r="G18" s="56">
+      <c r="G18" s="55">
         <v>26578.654999999999</v>
       </c>
-      <c r="H18" s="56">
+      <c r="H18" s="55">
         <v>45392.221360000003</v>
       </c>
-      <c r="I18" s="57">
+      <c r="I18" s="56">
         <v>87.14</v>
       </c>
-      <c r="J18" s="58">
+      <c r="J18" s="57">
         <v>1708</v>
       </c>
-      <c r="K18" s="56">
+      <c r="K18" s="55">
         <v>3279.549</v>
       </c>
-      <c r="L18" s="56">
+      <c r="L18" s="55">
         <v>2689.080837</v>
       </c>
-      <c r="M18" s="57">
+      <c r="M18" s="56">
         <v>5.16</v>
       </c>
-      <c r="N18" s="58">
+      <c r="N18" s="57">
         <v>820</v>
       </c>
-      <c r="O18" s="56">
+      <c r="O18" s="55">
         <v>2688.181</v>
       </c>
-      <c r="P18" s="56">
+      <c r="P18" s="55">
         <v>4009.6544479999998</v>
       </c>
-      <c r="Q18" s="57">
+      <c r="Q18" s="56">
         <v>7.7</v>
       </c>
-      <c r="R18" s="61">
+      <c r="R18" s="60">
         <v>1492</v>
       </c>
-      <c r="S18" s="55" t="s">
+      <c r="S18" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="T18" s="56">
+      <c r="T18" s="55">
         <v>286.642</v>
       </c>
-      <c r="U18" s="56">
+      <c r="U18" s="55">
         <v>2609.3220000000001</v>
       </c>
-      <c r="V18" s="59">
+      <c r="V18" s="58">
         <v>22044.172612999999</v>
       </c>
-      <c r="W18" s="60">
+      <c r="W18" s="59">
         <v>29.74</v>
       </c>
-      <c r="X18" s="58">
+      <c r="X18" s="57">
         <v>76905</v>
       </c>
-      <c r="Y18" s="57">
+      <c r="Y18" s="56">
         <v>9.1</v>
       </c>
-      <c r="Z18" s="61">
+      <c r="Z18" s="60">
         <v>8448</v>
       </c>
-      <c r="AA18" s="53"/>
-[...6 lines deleted...]
-      <c r="A19" s="55" t="s">
+      <c r="AA18" s="52"/>
+      <c r="AB18" s="52"/>
+      <c r="AC18" s="52"/>
+      <c r="AJ18" s="52"/>
+      <c r="AK18" s="52"/>
+    </row>
+    <row r="19" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
         <v>149</v>
       </c>
-      <c r="B19" s="56">
+      <c r="B19" s="55">
         <v>72226.198021000004</v>
       </c>
-      <c r="C19" s="56">
+      <c r="C19" s="55">
         <v>32093.5</v>
       </c>
-      <c r="D19" s="56">
+      <c r="D19" s="55">
         <v>52406.869426999998</v>
       </c>
-      <c r="E19" s="57">
+      <c r="E19" s="56">
         <v>72.56</v>
       </c>
-      <c r="F19" s="58">
+      <c r="F19" s="57">
         <v>1633</v>
       </c>
-      <c r="G19" s="56">
+      <c r="G19" s="55">
         <v>26081.743999999999</v>
       </c>
-      <c r="H19" s="56">
+      <c r="H19" s="55">
         <v>45600.696723000001</v>
       </c>
-      <c r="I19" s="57">
+      <c r="I19" s="56">
         <v>87.01</v>
       </c>
-      <c r="J19" s="58">
+      <c r="J19" s="57">
         <v>1748</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="55">
         <v>3136.279</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="55">
         <v>2528.898389</v>
       </c>
-      <c r="M19" s="57">
+      <c r="M19" s="56">
         <v>4.83</v>
       </c>
-      <c r="N19" s="58">
+      <c r="N19" s="57">
         <v>806</v>
       </c>
-      <c r="O19" s="56">
+      <c r="O19" s="55">
         <v>2875.4769999999999</v>
       </c>
-      <c r="P19" s="56">
+      <c r="P19" s="55">
         <v>4277.2743149999997</v>
       </c>
-      <c r="Q19" s="57">
+      <c r="Q19" s="56">
         <v>8.16</v>
       </c>
-      <c r="R19" s="61">
+      <c r="R19" s="60">
         <v>1488</v>
       </c>
-      <c r="S19" s="55" t="s">
+      <c r="S19" s="54" t="s">
         <v>149</v>
       </c>
-      <c r="T19" s="56">
+      <c r="T19" s="55">
         <v>263.59399999999999</v>
       </c>
-      <c r="U19" s="56">
+      <c r="U19" s="55">
         <v>2288.4189999999999</v>
       </c>
-      <c r="V19" s="59">
+      <c r="V19" s="58">
         <v>19819.328593999999</v>
       </c>
-      <c r="W19" s="60">
+      <c r="W19" s="59">
         <v>27.44</v>
       </c>
-      <c r="X19" s="58">
+      <c r="X19" s="57">
         <v>75189</v>
       </c>
-      <c r="Y19" s="57">
+      <c r="Y19" s="56">
         <v>8.68</v>
       </c>
-      <c r="Z19" s="61">
+      <c r="Z19" s="60">
         <v>8661</v>
       </c>
-      <c r="AA19" s="53"/>
-[...6 lines deleted...]
-      <c r="A20" s="55" t="s">
+      <c r="AA19" s="52"/>
+      <c r="AB19" s="52"/>
+      <c r="AC19" s="52"/>
+      <c r="AJ19" s="52"/>
+      <c r="AK19" s="52"/>
+    </row>
+    <row r="20" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
         <v>150</v>
       </c>
-      <c r="B20" s="56">
+      <c r="B20" s="55">
         <v>80180.363006</v>
       </c>
-      <c r="C20" s="56">
+      <c r="C20" s="55">
         <v>34429.79</v>
       </c>
-      <c r="D20" s="56">
+      <c r="D20" s="55">
         <v>56952.785323999997</v>
       </c>
-      <c r="E20" s="57">
+      <c r="E20" s="56">
         <v>71.03</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="57">
         <v>1654</v>
       </c>
-      <c r="G20" s="56">
+      <c r="G20" s="55">
         <v>27692.81</v>
       </c>
-      <c r="H20" s="56">
+      <c r="H20" s="55">
         <v>49328.705328999997</v>
       </c>
-      <c r="I20" s="57">
+      <c r="I20" s="56">
         <v>86.61</v>
       </c>
-      <c r="J20" s="58">
+      <c r="J20" s="57">
         <v>1781</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="55">
         <v>3643.2330000000002</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="55">
         <v>2971.836002</v>
       </c>
-      <c r="M20" s="57">
+      <c r="M20" s="56">
         <v>5.22</v>
       </c>
-      <c r="N20" s="58">
+      <c r="N20" s="57">
         <v>816</v>
       </c>
-      <c r="O20" s="56">
+      <c r="O20" s="55">
         <v>3093.7469999999998</v>
       </c>
-      <c r="P20" s="56">
+      <c r="P20" s="55">
         <v>4652.243993</v>
       </c>
-      <c r="Q20" s="57">
+      <c r="Q20" s="56">
         <v>8.17</v>
       </c>
-      <c r="R20" s="61">
+      <c r="R20" s="60">
         <v>1504</v>
       </c>
-      <c r="S20" s="55" t="s">
+      <c r="S20" s="54" t="s">
         <v>150</v>
       </c>
-      <c r="T20" s="56">
+      <c r="T20" s="55">
         <v>295.27100000000002</v>
       </c>
-      <c r="U20" s="56">
+      <c r="U20" s="55">
         <v>2636.6909999999998</v>
       </c>
-      <c r="V20" s="59">
+      <c r="V20" s="58">
         <v>23227.577681999999</v>
       </c>
-      <c r="W20" s="60">
+      <c r="W20" s="59">
         <v>28.97</v>
       </c>
-      <c r="X20" s="58">
+      <c r="X20" s="57">
         <v>78665</v>
       </c>
-      <c r="Y20" s="57">
+      <c r="Y20" s="56">
         <v>8.93</v>
       </c>
-      <c r="Z20" s="61">
+      <c r="Z20" s="60">
         <v>8809</v>
       </c>
-      <c r="AA20" s="53"/>
-[...6 lines deleted...]
-      <c r="A21" s="55" t="s">
+      <c r="AA20" s="52"/>
+      <c r="AB20" s="52"/>
+      <c r="AC20" s="52"/>
+      <c r="AJ20" s="52"/>
+      <c r="AK20" s="52"/>
+    </row>
+    <row r="21" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
-      <c r="B21" s="56">
+      <c r="B21" s="55">
         <v>77434.505789999996</v>
       </c>
-      <c r="C21" s="56">
+      <c r="C21" s="55">
         <v>32554.489000000001</v>
       </c>
-      <c r="D21" s="56">
+      <c r="D21" s="55">
         <v>55079.264816000003</v>
       </c>
-      <c r="E21" s="57">
+      <c r="E21" s="56">
         <v>71.13</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="57">
         <v>1692</v>
       </c>
-      <c r="G21" s="56">
+      <c r="G21" s="55">
         <v>26002.940999999999</v>
       </c>
-      <c r="H21" s="56">
+      <c r="H21" s="55">
         <v>47677.263937000003</v>
       </c>
-      <c r="I21" s="57">
+      <c r="I21" s="56">
         <v>86.56</v>
       </c>
-      <c r="J21" s="58">
+      <c r="J21" s="57">
         <v>1834</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="55">
         <v>3616.9549999999999</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="55">
         <v>2955.8186409999998</v>
       </c>
-      <c r="M21" s="57">
+      <c r="M21" s="56">
         <v>5.37</v>
       </c>
-      <c r="N21" s="58">
+      <c r="N21" s="57">
         <v>817</v>
       </c>
-      <c r="O21" s="56">
+      <c r="O21" s="55">
         <v>2934.5929999999998</v>
       </c>
-      <c r="P21" s="56">
+      <c r="P21" s="55">
         <v>4446.1822380000003</v>
       </c>
-      <c r="Q21" s="57">
+      <c r="Q21" s="56">
         <v>8.07</v>
       </c>
-      <c r="R21" s="61">
+      <c r="R21" s="60">
         <v>1515</v>
       </c>
-      <c r="S21" s="55" t="s">
+      <c r="S21" s="54" t="s">
         <v>151</v>
       </c>
-      <c r="T21" s="56">
+      <c r="T21" s="55">
         <v>286.26499999999999</v>
       </c>
-      <c r="U21" s="56">
+      <c r="U21" s="55">
         <v>2649.9459999999999</v>
       </c>
-      <c r="V21" s="59">
+      <c r="V21" s="58">
         <v>22355.240974</v>
       </c>
-      <c r="W21" s="60">
+      <c r="W21" s="59">
         <v>28.87</v>
       </c>
-      <c r="X21" s="58">
+      <c r="X21" s="57">
         <v>78093</v>
       </c>
-      <c r="Y21" s="57">
+      <c r="Y21" s="56">
         <v>9.26</v>
       </c>
-      <c r="Z21" s="61">
+      <c r="Z21" s="60">
         <v>8436</v>
       </c>
-      <c r="AA21" s="53"/>
-[...6 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="AA21" s="52"/>
+      <c r="AB21" s="52"/>
+      <c r="AC21" s="52"/>
+      <c r="AJ21" s="52"/>
+      <c r="AK21" s="52"/>
+    </row>
+    <row r="22" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="56">
+      <c r="B22" s="55">
         <v>79595.804906000005</v>
       </c>
-      <c r="C22" s="56">
+      <c r="C22" s="55">
         <v>33493.711000000003</v>
       </c>
-      <c r="D22" s="56">
+      <c r="D22" s="55">
         <v>56420.670896000003</v>
       </c>
-      <c r="E22" s="57">
+      <c r="E22" s="56">
         <v>70.88</v>
       </c>
-      <c r="F22" s="58">
+      <c r="F22" s="57">
         <v>1685</v>
       </c>
-      <c r="G22" s="56">
+      <c r="G22" s="55">
         <v>26797.129000000001</v>
       </c>
-      <c r="H22" s="56">
+      <c r="H22" s="55">
         <v>48790.302259999997</v>
       </c>
-      <c r="I22" s="57">
+      <c r="I22" s="56">
         <v>86.48</v>
       </c>
-      <c r="J22" s="58">
+      <c r="J22" s="57">
         <v>1821</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="55">
         <v>3726.9050000000002</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="55">
         <v>3081.2611889999998</v>
       </c>
-      <c r="M22" s="57">
+      <c r="M22" s="56">
         <v>5.46</v>
       </c>
-      <c r="N22" s="58">
+      <c r="N22" s="57">
         <v>827</v>
       </c>
-      <c r="O22" s="56">
+      <c r="O22" s="55">
         <v>2969.6770000000001</v>
       </c>
-      <c r="P22" s="56">
+      <c r="P22" s="55">
         <v>4549.1074470000003</v>
       </c>
-      <c r="Q22" s="57">
+      <c r="Q22" s="56">
         <v>8.06</v>
       </c>
-      <c r="R22" s="61">
+      <c r="R22" s="60">
         <v>1532</v>
       </c>
-      <c r="S22" s="55" t="s">
+      <c r="S22" s="54" t="s">
         <v>152</v>
       </c>
-      <c r="T22" s="56">
+      <c r="T22" s="55">
         <v>301.72399999999999</v>
       </c>
-      <c r="U22" s="56">
+      <c r="U22" s="55">
         <v>2629.3739999999998</v>
       </c>
-      <c r="V22" s="59">
+      <c r="V22" s="58">
         <v>23175.134010000002</v>
       </c>
-      <c r="W22" s="60">
+      <c r="W22" s="59">
         <v>29.12</v>
       </c>
-      <c r="X22" s="58">
+      <c r="X22" s="57">
         <v>76809</v>
       </c>
-      <c r="Y22" s="57">
+      <c r="Y22" s="56">
         <v>8.7100000000000009</v>
       </c>
-      <c r="Z22" s="61">
+      <c r="Z22" s="60">
         <v>8814</v>
       </c>
-      <c r="AA22" s="53"/>
-[...6 lines deleted...]
-      <c r="A23" s="55" t="s">
+      <c r="AA22" s="52"/>
+      <c r="AB22" s="52"/>
+      <c r="AC22" s="52"/>
+      <c r="AJ22" s="52"/>
+      <c r="AK22" s="52"/>
+    </row>
+    <row r="23" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="56">
+      <c r="B23" s="55">
         <v>77017.56538</v>
       </c>
-      <c r="C23" s="56">
+      <c r="C23" s="55">
         <v>32387.016</v>
       </c>
-      <c r="D23" s="56">
+      <c r="D23" s="55">
         <v>55020.814904999999</v>
       </c>
-      <c r="E23" s="57">
+      <c r="E23" s="56">
         <v>71.44</v>
       </c>
-      <c r="F23" s="58">
+      <c r="F23" s="57">
         <v>1699</v>
       </c>
-      <c r="G23" s="56">
+      <c r="G23" s="55">
         <v>25808.404999999999</v>
       </c>
-      <c r="H23" s="56">
+      <c r="H23" s="55">
         <v>47513.284339999998</v>
       </c>
-      <c r="I23" s="57">
+      <c r="I23" s="56">
         <v>86.36</v>
       </c>
-      <c r="J23" s="58">
+      <c r="J23" s="57">
         <v>1841</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="55">
         <v>3630.68</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="55">
         <v>2994.8044190000001</v>
       </c>
-      <c r="M23" s="57">
+      <c r="M23" s="56">
         <v>5.44</v>
       </c>
-      <c r="N23" s="58">
+      <c r="N23" s="57">
         <v>825</v>
       </c>
-      <c r="O23" s="56">
+      <c r="O23" s="55">
         <v>2947.931</v>
       </c>
-      <c r="P23" s="56">
+      <c r="P23" s="55">
         <v>4512.726146</v>
       </c>
-      <c r="Q23" s="57">
+      <c r="Q23" s="56">
         <v>8.1999999999999993</v>
       </c>
-      <c r="R23" s="61">
+      <c r="R23" s="60">
         <v>1531</v>
       </c>
-      <c r="S23" s="55" t="s">
+      <c r="S23" s="54" t="s">
         <v>153</v>
       </c>
-      <c r="T23" s="56">
+      <c r="T23" s="55">
         <v>283.33</v>
       </c>
-      <c r="U23" s="56">
+      <c r="U23" s="55">
         <v>2473.5650000000001</v>
       </c>
-      <c r="V23" s="59">
+      <c r="V23" s="58">
         <v>21996.750475000001</v>
       </c>
-      <c r="W23" s="60">
+      <c r="W23" s="59">
         <v>28.56</v>
       </c>
-      <c r="X23" s="58">
+      <c r="X23" s="57">
         <v>77637</v>
       </c>
-      <c r="Y23" s="57">
+      <c r="Y23" s="56">
         <v>8.73</v>
       </c>
-      <c r="Z23" s="61">
+      <c r="Z23" s="60">
         <v>8893</v>
       </c>
-      <c r="AA23" s="53"/>
-[...6 lines deleted...]
-      <c r="A24" s="55" t="s">
+      <c r="AA23" s="52"/>
+      <c r="AB23" s="52"/>
+      <c r="AC23" s="52"/>
+      <c r="AJ23" s="52"/>
+      <c r="AK23" s="52"/>
+    </row>
+    <row r="24" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="B24" s="56">
+      <c r="B24" s="55">
         <v>81216.511767000004</v>
       </c>
-      <c r="C24" s="56">
+      <c r="C24" s="55">
         <v>31851.809000000001</v>
       </c>
-      <c r="D24" s="56">
+      <c r="D24" s="55">
         <v>57708.403316000004</v>
       </c>
-      <c r="E24" s="57">
+      <c r="E24" s="56">
         <v>71.06</v>
       </c>
-      <c r="F24" s="58">
+      <c r="F24" s="57">
         <v>1812</v>
       </c>
-      <c r="G24" s="56">
+      <c r="G24" s="55">
         <v>25014.401000000002</v>
       </c>
-      <c r="H24" s="56">
+      <c r="H24" s="55">
         <v>49849.624924999996</v>
       </c>
-      <c r="I24" s="57">
+      <c r="I24" s="56">
         <v>86.38</v>
       </c>
-      <c r="J24" s="58">
+      <c r="J24" s="57">
         <v>1993</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="55">
         <v>3696.81</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="55">
         <v>3070.1420410000001</v>
       </c>
-      <c r="M24" s="57">
+      <c r="M24" s="56">
         <v>5.32</v>
       </c>
-      <c r="N24" s="58">
+      <c r="N24" s="57">
         <v>830</v>
       </c>
-      <c r="O24" s="56">
+      <c r="O24" s="55">
         <v>3140.598</v>
       </c>
-      <c r="P24" s="56">
+      <c r="P24" s="55">
         <v>4788.6363499999998</v>
       </c>
-      <c r="Q24" s="57">
+      <c r="Q24" s="56">
         <v>8.3000000000000007</v>
       </c>
-      <c r="R24" s="61">
+      <c r="R24" s="60">
         <v>1525</v>
       </c>
-      <c r="S24" s="55" t="s">
+      <c r="S24" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="T24" s="56">
+      <c r="T24" s="55">
         <v>301.16399999999999</v>
       </c>
-      <c r="U24" s="56">
+      <c r="U24" s="55">
         <v>2674.152</v>
       </c>
-      <c r="V24" s="59">
+      <c r="V24" s="58">
         <v>23508.108451</v>
       </c>
-      <c r="W24" s="60">
+      <c r="W24" s="59">
         <v>28.94</v>
       </c>
-      <c r="X24" s="58">
+      <c r="X24" s="57">
         <v>78057</v>
       </c>
-      <c r="Y24" s="57">
+      <c r="Y24" s="56">
         <v>8.8800000000000008</v>
       </c>
-      <c r="Z24" s="61">
+      <c r="Z24" s="60">
         <v>8791</v>
       </c>
-      <c r="AA24" s="53"/>
-[...6 lines deleted...]
-      <c r="A25" s="55" t="s">
+      <c r="AA24" s="52"/>
+      <c r="AB24" s="52"/>
+      <c r="AC24" s="52"/>
+      <c r="AJ24" s="52"/>
+      <c r="AK24" s="52"/>
+    </row>
+    <row r="25" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="56">
+      <c r="B25" s="55">
         <v>78438.250769000006</v>
       </c>
-      <c r="C25" s="56">
+      <c r="C25" s="55">
         <v>31182.743999999999</v>
       </c>
-      <c r="D25" s="56">
+      <c r="D25" s="55">
         <v>55508.627193</v>
       </c>
-      <c r="E25" s="57">
+      <c r="E25" s="56">
         <v>70.77</v>
       </c>
-      <c r="F25" s="58">
+      <c r="F25" s="57">
         <v>1780</v>
       </c>
-      <c r="G25" s="56">
+      <c r="G25" s="55">
         <v>24434.829000000002</v>
       </c>
-      <c r="H25" s="56">
+      <c r="H25" s="55">
         <v>47780.225682999997</v>
       </c>
-      <c r="I25" s="57">
+      <c r="I25" s="56">
         <v>86.08</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="57">
         <v>1955</v>
       </c>
-      <c r="K25" s="56">
+      <c r="K25" s="55">
         <v>3653.6790000000001</v>
       </c>
-      <c r="L25" s="56">
+      <c r="L25" s="55">
         <v>3045.6222950000001</v>
       </c>
-      <c r="M25" s="57">
+      <c r="M25" s="56">
         <v>5.49</v>
       </c>
-      <c r="N25" s="58">
+      <c r="N25" s="57">
         <v>834</v>
       </c>
-      <c r="O25" s="56">
+      <c r="O25" s="55">
         <v>3094.2359999999999</v>
       </c>
-      <c r="P25" s="56">
+      <c r="P25" s="55">
         <v>4682.7792149999996</v>
       </c>
-      <c r="Q25" s="57">
+      <c r="Q25" s="56">
         <v>8.44</v>
       </c>
-      <c r="R25" s="61">
+      <c r="R25" s="60">
         <v>1513</v>
       </c>
-      <c r="S25" s="55" t="s">
+      <c r="S25" s="54" t="s">
         <v>155</v>
       </c>
-      <c r="T25" s="56">
+      <c r="T25" s="55">
         <v>296.90699999999998</v>
       </c>
-      <c r="U25" s="56">
+      <c r="U25" s="55">
         <v>2567.377</v>
       </c>
-      <c r="V25" s="59">
+      <c r="V25" s="58">
         <v>22929.623576000002</v>
       </c>
-      <c r="W25" s="60">
+      <c r="W25" s="59">
         <v>29.23</v>
       </c>
-      <c r="X25" s="58">
+      <c r="X25" s="57">
         <v>77228</v>
       </c>
-      <c r="Y25" s="57">
+      <c r="Y25" s="56">
         <v>8.65</v>
       </c>
-      <c r="Z25" s="61">
+      <c r="Z25" s="60">
         <v>8931</v>
       </c>
-      <c r="AA25" s="53"/>
-[...6 lines deleted...]
-      <c r="A26" s="55" t="s">
+      <c r="AA25" s="52"/>
+      <c r="AB25" s="52"/>
+      <c r="AC25" s="52"/>
+      <c r="AJ25" s="52"/>
+      <c r="AK25" s="52"/>
+    </row>
+    <row r="26" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="56">
-[...8 lines deleted...]
-      <c r="E26" s="57">
+      <c r="B26" s="55">
+        <v>78318.962023</v>
+      </c>
+      <c r="C26" s="55">
+        <v>32132.884999999998</v>
+      </c>
+      <c r="D26" s="55">
+        <v>56584.966605000001</v>
+      </c>
+      <c r="E26" s="56">
         <v>72.25</v>
       </c>
-      <c r="F26" s="58">
+      <c r="F26" s="57">
         <v>1761</v>
       </c>
-      <c r="G26" s="56">
-[...5 lines deleted...]
-      <c r="I26" s="57">
+      <c r="G26" s="55">
+        <v>25466.298999999999</v>
+      </c>
+      <c r="H26" s="55">
+        <v>48878.928024000001</v>
+      </c>
+      <c r="I26" s="56">
         <v>86.38</v>
       </c>
-      <c r="J26" s="58">
+      <c r="J26" s="57">
         <v>1919</v>
       </c>
-      <c r="K26" s="56">
+      <c r="K26" s="55">
         <v>3625.7809999999999</v>
       </c>
-      <c r="L26" s="56">
+      <c r="L26" s="55">
         <v>3052.6261460000001</v>
       </c>
-      <c r="M26" s="57">
+      <c r="M26" s="56">
         <v>5.39</v>
       </c>
-      <c r="N26" s="58">
+      <c r="N26" s="57">
         <v>842</v>
       </c>
-      <c r="O26" s="56">
+      <c r="O26" s="55">
         <v>3040.8049999999998</v>
       </c>
-      <c r="P26" s="56">
-[...2 lines deleted...]
-      <c r="Q26" s="57">
+      <c r="P26" s="55">
+        <v>4653.4124350000002</v>
+      </c>
+      <c r="Q26" s="56">
         <v>8.2200000000000006</v>
       </c>
-      <c r="R26" s="61">
+      <c r="R26" s="60">
         <v>1530</v>
       </c>
-      <c r="S26" s="55" t="s">
+      <c r="S26" s="54" t="s">
         <v>174</v>
       </c>
-      <c r="T26" s="56">
-[...8 lines deleted...]
-      <c r="W26" s="60">
+      <c r="T26" s="55">
+        <v>281.40600000000001</v>
+      </c>
+      <c r="U26" s="55">
+        <v>2466.279</v>
+      </c>
+      <c r="V26" s="58">
+        <v>21733.995417999999</v>
+      </c>
+      <c r="W26" s="59">
         <v>27.75</v>
       </c>
-      <c r="X26" s="58">
+      <c r="X26" s="57">
         <v>77234</v>
       </c>
-      <c r="Y26" s="57">
+      <c r="Y26" s="56">
         <v>8.76</v>
       </c>
-      <c r="Z26" s="61">
+      <c r="Z26" s="60">
         <v>8812</v>
       </c>
-      <c r="AA26" s="53"/>
-[...6 lines deleted...]
-      <c r="A27" s="55" t="s">
+      <c r="AA26" s="52"/>
+      <c r="AB26" s="52"/>
+      <c r="AC26" s="52"/>
+      <c r="AJ26" s="52"/>
+      <c r="AK26" s="52"/>
+    </row>
+    <row r="27" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
         <v>177</v>
       </c>
-      <c r="B27" s="56">
-[...8 lines deleted...]
-      <c r="E27" s="57">
+      <c r="B27" s="55">
+        <v>79938.691120999996</v>
+      </c>
+      <c r="C27" s="55">
+        <v>32239.522000000001</v>
+      </c>
+      <c r="D27" s="55">
+        <v>57471.883613999998</v>
+      </c>
+      <c r="E27" s="56">
         <v>71.89</v>
       </c>
-      <c r="F27" s="58">
+      <c r="F27" s="57">
         <v>1783</v>
       </c>
-      <c r="G27" s="56">
-[...5 lines deleted...]
-      <c r="I27" s="57">
+      <c r="G27" s="55">
+        <v>25721.715</v>
+      </c>
+      <c r="H27" s="55">
+        <v>49966.555741999997</v>
+      </c>
+      <c r="I27" s="56">
         <v>86.94</v>
       </c>
-      <c r="J27" s="58">
+      <c r="J27" s="57">
+        <v>1943</v>
+      </c>
+      <c r="K27" s="55">
+        <v>3587.2130000000002</v>
+      </c>
+      <c r="L27" s="55">
+        <v>3020.0252300000002</v>
+      </c>
+      <c r="M27" s="56">
+        <v>5.25</v>
+      </c>
+      <c r="N27" s="57">
+        <v>842</v>
+      </c>
+      <c r="O27" s="55">
+        <v>2930.5940000000001</v>
+      </c>
+      <c r="P27" s="55">
+        <v>4485.3026419999997</v>
+      </c>
+      <c r="Q27" s="56">
+        <v>7.8</v>
+      </c>
+      <c r="R27" s="60">
+        <v>1531</v>
+      </c>
+      <c r="S27" s="54" t="s">
+        <v>177</v>
+      </c>
+      <c r="T27" s="55">
+        <v>291.34199999999998</v>
+      </c>
+      <c r="U27" s="55">
+        <v>2573.1190000000001</v>
+      </c>
+      <c r="V27" s="58">
+        <v>22466.807507000001</v>
+      </c>
+      <c r="W27" s="59">
+        <v>28.11</v>
+      </c>
+      <c r="X27" s="57">
+        <v>77115</v>
+      </c>
+      <c r="Y27" s="56">
+        <v>8.83</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>8731</v>
+      </c>
+      <c r="AA27" s="52"/>
+      <c r="AB27" s="52"/>
+      <c r="AC27" s="52"/>
+      <c r="AJ27" s="52"/>
+      <c r="AK27" s="52"/>
+    </row>
+    <row r="28" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28" s="55">
+        <v>76162.762902999995</v>
+      </c>
+      <c r="C28" s="55">
+        <v>30386.576000000001</v>
+      </c>
+      <c r="D28" s="55">
+        <v>54009.785086000004</v>
+      </c>
+      <c r="E28" s="56">
+        <v>70.91</v>
+      </c>
+      <c r="F28" s="57">
+        <v>1777</v>
+      </c>
+      <c r="G28" s="55">
+        <v>24068.26</v>
+      </c>
+      <c r="H28" s="55">
+        <v>46675.560898000003</v>
+      </c>
+      <c r="I28" s="56">
+        <v>86.42</v>
+      </c>
+      <c r="J28" s="57">
+        <v>1939</v>
+      </c>
+      <c r="K28" s="55">
+        <v>3412.0749999999998</v>
+      </c>
+      <c r="L28" s="55">
+        <v>2881.170318</v>
+      </c>
+      <c r="M28" s="56">
+        <v>5.33</v>
+      </c>
+      <c r="N28" s="57">
+        <v>844</v>
+      </c>
+      <c r="O28" s="55">
+        <v>2906.241</v>
+      </c>
+      <c r="P28" s="55">
+        <v>4453.0538699999997</v>
+      </c>
+      <c r="Q28" s="56">
+        <v>8.24</v>
+      </c>
+      <c r="R28" s="60">
+        <v>1532</v>
+      </c>
+      <c r="S28" s="54" t="s">
+        <v>178</v>
+      </c>
+      <c r="T28" s="55">
+        <v>280.779</v>
+      </c>
+      <c r="U28" s="55">
+        <v>2462.2339999999999</v>
+      </c>
+      <c r="V28" s="58">
+        <v>22152.977816999999</v>
+      </c>
+      <c r="W28" s="59">
+        <v>29.09</v>
+      </c>
+      <c r="X28" s="57">
+        <v>78898</v>
+      </c>
+      <c r="Y28" s="56">
+        <v>8.77</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>8997</v>
+      </c>
+      <c r="AA28" s="52"/>
+      <c r="AB28" s="52"/>
+      <c r="AC28" s="52"/>
+      <c r="AJ28" s="52"/>
+      <c r="AK28" s="52"/>
+    </row>
+    <row r="29" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29" s="55">
+        <v>83676.131297</v>
+      </c>
+      <c r="C29" s="55">
+        <v>33602.118000000002</v>
+      </c>
+      <c r="D29" s="55">
+        <v>59863.468841000002</v>
+      </c>
+      <c r="E29" s="56">
+        <v>71.540000000000006</v>
+      </c>
+      <c r="F29" s="57">
+        <v>1782</v>
+      </c>
+      <c r="G29" s="55">
+        <v>26650.241000000002</v>
+      </c>
+      <c r="H29" s="55">
+        <v>51794.912869</v>
+      </c>
+      <c r="I29" s="56">
+        <v>86.52</v>
+      </c>
+      <c r="J29" s="57">
+        <v>1944</v>
+      </c>
+      <c r="K29" s="55">
+        <v>3725.123</v>
+      </c>
+      <c r="L29" s="55">
+        <v>3146.8456689999998</v>
+      </c>
+      <c r="M29" s="56">
+        <v>5.26</v>
+      </c>
+      <c r="N29" s="57">
+        <v>845</v>
+      </c>
+      <c r="O29" s="55">
+        <v>3226.7539999999999</v>
+      </c>
+      <c r="P29" s="55">
+        <v>4921.7103029999998</v>
+      </c>
+      <c r="Q29" s="56">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="R29" s="60">
+        <v>1525</v>
+      </c>
+      <c r="S29" s="54" t="s">
+        <v>180</v>
+      </c>
+      <c r="T29" s="55">
+        <v>296.75299999999999</v>
+      </c>
+      <c r="U29" s="55">
+        <v>2611.8270000000002</v>
+      </c>
+      <c r="V29" s="58">
+        <v>23812.662455999998</v>
+      </c>
+      <c r="W29" s="59">
+        <v>28.46</v>
+      </c>
+      <c r="X29" s="57">
+        <v>80244</v>
+      </c>
+      <c r="Y29" s="56">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Z29" s="60">
+        <v>9117</v>
+      </c>
+      <c r="AA29" s="52"/>
+      <c r="AB29" s="52"/>
+      <c r="AC29" s="52"/>
+      <c r="AJ29" s="52"/>
+      <c r="AK29" s="52"/>
+    </row>
+    <row r="30" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="40" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="56"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="55"/>
+      <c r="P30" s="55"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="60"/>
+      <c r="S30" s="40" t="s">
+        <v>181</v>
+      </c>
+      <c r="T30" s="55"/>
+      <c r="U30" s="55"/>
+      <c r="V30" s="58"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="56"/>
+      <c r="Z30" s="60"/>
+      <c r="AA30" s="52"/>
+      <c r="AB30" s="52"/>
+      <c r="AC30" s="52"/>
+      <c r="AJ30" s="52"/>
+      <c r="AK30" s="52"/>
+    </row>
+    <row r="31" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" s="55">
+        <v>81578.428144000005</v>
+      </c>
+      <c r="C31" s="55">
+        <v>33361.385000000002</v>
+      </c>
+      <c r="D31" s="55">
+        <v>58187.833602999999</v>
+      </c>
+      <c r="E31" s="56">
+        <v>71.33</v>
+      </c>
+      <c r="F31" s="57">
+        <v>1744</v>
+      </c>
+      <c r="G31" s="55">
+        <v>26592.28</v>
+      </c>
+      <c r="H31" s="55">
+        <v>50332.031421</v>
+      </c>
+      <c r="I31" s="56">
+        <v>86.5</v>
+      </c>
+      <c r="J31" s="57">
+        <v>1893</v>
+      </c>
+      <c r="K31" s="55">
+        <v>3608.5709999999999</v>
+      </c>
+      <c r="L31" s="55">
+        <v>3028.5664649999999</v>
+      </c>
+      <c r="M31" s="56">
+        <v>5.2</v>
+      </c>
+      <c r="N31" s="57">
+        <v>839</v>
+      </c>
+      <c r="O31" s="55">
+        <v>3160.5340000000001</v>
+      </c>
+      <c r="P31" s="55">
+        <v>4827.2357169999996</v>
+      </c>
+      <c r="Q31" s="56">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="R31" s="60">
+        <v>1527</v>
+      </c>
+      <c r="S31" s="54" t="s">
+        <v>148</v>
+      </c>
+      <c r="T31" s="55">
+        <v>296.42200000000003</v>
+      </c>
+      <c r="U31" s="55">
+        <v>2528.7579999999998</v>
+      </c>
+      <c r="V31" s="58">
+        <v>23390.594540999999</v>
+      </c>
+      <c r="W31" s="59">
+        <v>28.67</v>
+      </c>
+      <c r="X31" s="57">
+        <v>78910</v>
+      </c>
+      <c r="Y31" s="56">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="Z31" s="60">
+        <v>9250</v>
+      </c>
+      <c r="AA31" s="52"/>
+      <c r="AB31" s="52"/>
+      <c r="AC31" s="52"/>
+      <c r="AJ31" s="52"/>
+      <c r="AK31" s="52"/>
+    </row>
+    <row r="32" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="B32" s="55">
+        <v>66306.933256999997</v>
+      </c>
+      <c r="C32" s="55">
+        <v>26562.514999999999</v>
+      </c>
+      <c r="D32" s="55">
+        <v>47555.872772000002</v>
+      </c>
+      <c r="E32" s="56">
+        <v>71.72</v>
+      </c>
+      <c r="F32" s="57">
+        <v>1790</v>
+      </c>
+      <c r="G32" s="55">
+        <v>21427.401000000002</v>
+      </c>
+      <c r="H32" s="55">
+        <v>41601.343623000001</v>
+      </c>
+      <c r="I32" s="56">
+        <v>87.48</v>
+      </c>
+      <c r="J32" s="57">
         <v>1942</v>
       </c>
-      <c r="K27" s="56">
-[...346 lines deleted...]
-      <c r="A32" s="55" t="s">
+      <c r="K32" s="55">
+        <v>2729.8009999999999</v>
+      </c>
+      <c r="L32" s="55">
+        <v>2376.5008899999998</v>
+      </c>
+      <c r="M32" s="56">
+        <v>5</v>
+      </c>
+      <c r="N32" s="57">
+        <v>871</v>
+      </c>
+      <c r="O32" s="55">
+        <v>2405.3130000000001</v>
+      </c>
+      <c r="P32" s="55">
+        <v>3578.0282590000002</v>
+      </c>
+      <c r="Q32" s="56">
+        <v>7.52</v>
+      </c>
+      <c r="R32" s="60">
+        <v>1488</v>
+      </c>
+      <c r="S32" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="T32" s="55">
+        <v>236.965</v>
+      </c>
+      <c r="U32" s="55">
+        <v>2142.0509999999999</v>
+      </c>
+      <c r="V32" s="58">
+        <v>18751.060485000002</v>
+      </c>
+      <c r="W32" s="59">
+        <v>28.28</v>
+      </c>
+      <c r="X32" s="57">
+        <v>79130</v>
+      </c>
+      <c r="Y32" s="56">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Z32" s="60">
+        <v>8754</v>
+      </c>
+      <c r="AA32" s="52"/>
+      <c r="AB32" s="52"/>
+      <c r="AC32" s="52"/>
+      <c r="AJ32" s="52"/>
+      <c r="AK32" s="52"/>
+    </row>
+    <row r="33" spans="1:37" s="68" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B33" s="61">
+        <v>83806.208115000001</v>
+      </c>
+      <c r="C33" s="61">
+        <v>34013.372000000003</v>
+      </c>
+      <c r="D33" s="61">
+        <v>60475.76786</v>
+      </c>
+      <c r="E33" s="62">
+        <v>72.16</v>
+      </c>
+      <c r="F33" s="63">
+        <v>1778</v>
+      </c>
+      <c r="G33" s="61">
+        <v>27099.905999999999</v>
+      </c>
+      <c r="H33" s="61">
+        <v>52377.857960000001</v>
+      </c>
+      <c r="I33" s="62">
+        <v>86.61</v>
+      </c>
+      <c r="J33" s="63">
+        <v>1933</v>
+      </c>
+      <c r="K33" s="61">
+        <v>3581.0369999999998</v>
+      </c>
+      <c r="L33" s="61">
+        <v>3055.4148890000001</v>
+      </c>
+      <c r="M33" s="62">
+        <v>5.05</v>
+      </c>
+      <c r="N33" s="63">
+        <v>853</v>
+      </c>
+      <c r="O33" s="61">
+        <v>3332.4290000000001</v>
+      </c>
+      <c r="P33" s="61">
+        <v>5042.495011</v>
+      </c>
+      <c r="Q33" s="62">
+        <v>8.34</v>
+      </c>
+      <c r="R33" s="64">
+        <v>1513</v>
+      </c>
+      <c r="S33" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="T33" s="61">
+        <v>295.23599999999999</v>
+      </c>
+      <c r="U33" s="61">
+        <v>2512.154</v>
+      </c>
+      <c r="V33" s="65">
+        <v>23330.440255000001</v>
+      </c>
+      <c r="W33" s="66">
+        <v>27.84</v>
+      </c>
+      <c r="X33" s="63">
+        <v>79023</v>
+      </c>
+      <c r="Y33" s="62">
+        <v>8.51</v>
+      </c>
+      <c r="Z33" s="64">
+        <v>9287</v>
+      </c>
+      <c r="AA33" s="67"/>
+      <c r="AB33" s="67"/>
+      <c r="AC33" s="67"/>
+      <c r="AJ33" s="67"/>
+      <c r="AK33" s="67"/>
+    </row>
+    <row r="34" spans="1:37" s="69" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="115" t="s">
+        <v>156</v>
+      </c>
+      <c r="B34" s="258" t="s">
+        <v>157</v>
+      </c>
+      <c r="C34" s="259"/>
+      <c r="D34" s="259"/>
+      <c r="E34" s="259"/>
+      <c r="F34" s="259"/>
+      <c r="G34" s="259"/>
+      <c r="H34" s="259"/>
+      <c r="I34" s="259"/>
+      <c r="J34" s="259"/>
+      <c r="K34" s="259"/>
+      <c r="L34" s="259"/>
+      <c r="M34" s="259"/>
+      <c r="N34" s="259"/>
+      <c r="O34" s="259"/>
+      <c r="P34" s="259"/>
+      <c r="Q34" s="259"/>
+      <c r="R34" s="260"/>
+      <c r="S34" s="115" t="s">
+        <v>156</v>
+      </c>
+      <c r="T34" s="261" t="s">
         <v>186</v>
       </c>
-      <c r="B32" s="62">
-[...114 lines deleted...]
-      <c r="Z33" s="254"/>
+      <c r="U34" s="262"/>
+      <c r="V34" s="262"/>
+      <c r="W34" s="262"/>
+      <c r="X34" s="262"/>
+      <c r="Y34" s="262"/>
+      <c r="Z34" s="263"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="T33:Z33"/>
-[...1 lines deleted...]
-    <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="S2:S6"/>
+    <mergeCell ref="T2:Z2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="T4:Z4"/>
-    <mergeCell ref="T2:Z2"/>
+    <mergeCell ref="B34:R34"/>
+    <mergeCell ref="T34:Z34"/>
+    <mergeCell ref="B1:R1"/>
     <mergeCell ref="T1:Z1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F89F47-1521-474A-AF6E-BBC3685C3CC5}">
-  <dimension ref="A1:N58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20933CB1-F96F-46AC-89B2-D40B68AF64EA}">
+  <dimension ref="A1:N59"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.25" style="71" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9" style="71"/>
+    <col min="1" max="1" width="11.25" style="70" customWidth="1"/>
+    <col min="2" max="13" width="14.625" style="70" customWidth="1"/>
+    <col min="14" max="14" width="9" style="70"/>
+    <col min="15" max="16" width="16.125" style="70" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="278" t="s">
+      <c r="B1" s="281" t="s">
         <v>158</v>
       </c>
-      <c r="C1" s="278"/>
-[...9 lines deleted...]
-      <c r="M1" s="278"/>
+      <c r="C1" s="281"/>
+      <c r="D1" s="281"/>
+      <c r="E1" s="281"/>
+      <c r="F1" s="281"/>
+      <c r="G1" s="281"/>
+      <c r="H1" s="281"/>
+      <c r="I1" s="281"/>
+      <c r="J1" s="281"/>
+      <c r="K1" s="281"/>
+      <c r="L1" s="281"/>
+      <c r="M1" s="281"/>
     </row>
     <row r="2" spans="1:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="72"/>
-[...11 lines deleted...]
-      <c r="M2" s="73"/>
+      <c r="A2" s="71"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
     </row>
     <row r="3" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="285" t="s">
+      <c r="A3" s="282" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="279" t="s">
+      <c r="B3" s="285" t="s">
         <v>159</v>
       </c>
-      <c r="C3" s="280"/>
-[...9 lines deleted...]
-      <c r="M3" s="281"/>
+      <c r="C3" s="286"/>
+      <c r="D3" s="286"/>
+      <c r="E3" s="286"/>
+      <c r="F3" s="286"/>
+      <c r="G3" s="286"/>
+      <c r="H3" s="286"/>
+      <c r="I3" s="286"/>
+      <c r="J3" s="286"/>
+      <c r="K3" s="286"/>
+      <c r="L3" s="286"/>
+      <c r="M3" s="287"/>
     </row>
     <row r="4" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="286"/>
+      <c r="A4" s="283"/>
       <c r="B4" s="288" t="s">
         <v>160</v>
       </c>
       <c r="C4" s="289"/>
       <c r="D4" s="289"/>
       <c r="E4" s="288" t="s">
         <v>161</v>
       </c>
       <c r="F4" s="289"/>
       <c r="G4" s="289"/>
       <c r="H4" s="288" t="s">
         <v>162</v>
       </c>
       <c r="I4" s="289"/>
       <c r="J4" s="289"/>
       <c r="K4" s="290" t="s">
         <v>163</v>
       </c>
       <c r="L4" s="291"/>
       <c r="M4" s="292"/>
     </row>
     <row r="5" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="286"/>
-      <c r="B5" s="74" t="s">
+      <c r="A5" s="283"/>
+      <c r="B5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="D5" s="75" t="s">
+      <c r="D5" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="E5" s="74" t="s">
+      <c r="E5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="F5" s="75" t="s">
+      <c r="F5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="G5" s="75" t="s">
+      <c r="G5" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="H5" s="74" t="s">
+      <c r="H5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="I5" s="75" t="s">
+      <c r="I5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="J5" s="75" t="s">
+      <c r="J5" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="K5" s="74" t="s">
+      <c r="K5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="L5" s="75" t="s">
+      <c r="L5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="M5" s="76" t="s">
+      <c r="M5" s="75" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="79" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="77" t="s">
+    <row r="6" spans="1:14" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="284"/>
+      <c r="B6" s="76" t="s">
         <v>164</v>
       </c>
-      <c r="C6" s="74" t="s">
+      <c r="C6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="D6" s="77" t="s">
+      <c r="D6" s="76" t="s">
         <v>165</v>
       </c>
-      <c r="E6" s="77" t="s">
+      <c r="E6" s="76" t="s">
         <v>164</v>
       </c>
-      <c r="F6" s="74" t="s">
+      <c r="F6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="G6" s="77" t="s">
+      <c r="G6" s="76" t="s">
         <v>165</v>
       </c>
-      <c r="H6" s="77" t="s">
+      <c r="H6" s="76" t="s">
         <v>164</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="77" t="s">
+      <c r="J6" s="76" t="s">
         <v>165</v>
       </c>
-      <c r="K6" s="77" t="s">
+      <c r="K6" s="76" t="s">
         <v>164</v>
       </c>
-      <c r="L6" s="74" t="s">
+      <c r="L6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="M6" s="78" t="s">
+      <c r="M6" s="77" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="40" t="s">
         <v>137</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="41">
         <v>32410.844000000001</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="41">
         <v>101959.171235</v>
       </c>
-      <c r="D7" s="47">
+      <c r="D7" s="46">
         <v>3146</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="41">
         <v>42911.889000000003</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="41">
         <v>102407.19534000001</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G7" s="46">
         <v>2386</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="41">
         <v>28274.607</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="41">
         <v>47542.92755</v>
       </c>
-      <c r="J7" s="47">
+      <c r="J7" s="46">
         <v>1681</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="41">
         <v>251991.84700000001</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="41">
         <v>184937.61099799999</v>
       </c>
-      <c r="M7" s="80">
+      <c r="M7" s="79">
         <v>734</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="84" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="41" t="s">
+    <row r="8" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="40" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B8" s="47">
         <v>33022.008000000002</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C8" s="47">
         <v>107674.81936199999</v>
       </c>
-      <c r="D8" s="81">
+      <c r="D8" s="80">
         <v>3261</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="47">
         <v>44679.209000000003</v>
       </c>
-      <c r="F8" s="48">
+      <c r="F8" s="47">
         <v>109228.24687800001</v>
       </c>
-      <c r="G8" s="81">
+      <c r="G8" s="80">
         <v>2445</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="47">
         <v>28209.391</v>
       </c>
-      <c r="I8" s="48">
+      <c r="I8" s="47">
         <v>49941.490259999999</v>
       </c>
-      <c r="J8" s="81">
+      <c r="J8" s="80">
         <v>1770</v>
       </c>
-      <c r="K8" s="48">
+      <c r="K8" s="47">
         <v>255646.995</v>
       </c>
-      <c r="L8" s="48">
+      <c r="L8" s="47">
         <v>191236.55839300001</v>
       </c>
-      <c r="M8" s="82">
+      <c r="M8" s="81">
         <v>748</v>
       </c>
-      <c r="N8" s="83"/>
-[...2 lines deleted...]
-      <c r="A9" s="41" t="s">
+      <c r="N8" s="82"/>
+    </row>
+    <row r="9" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="40" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="48">
+      <c r="B9" s="47">
         <v>31765.935000000001</v>
       </c>
-      <c r="C9" s="48">
+      <c r="C9" s="47">
         <v>116832.69938400001</v>
       </c>
-      <c r="D9" s="81">
+      <c r="D9" s="80">
         <v>3678</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="47">
         <v>44187.635999999999</v>
       </c>
-      <c r="F9" s="48">
+      <c r="F9" s="47">
         <v>117810.852031</v>
       </c>
-      <c r="G9" s="81">
+      <c r="G9" s="80">
         <v>2666</v>
       </c>
-      <c r="H9" s="48">
+      <c r="H9" s="47">
         <v>27872.42</v>
       </c>
-      <c r="I9" s="48">
+      <c r="I9" s="47">
         <v>54286.798803999998</v>
       </c>
-      <c r="J9" s="81">
+      <c r="J9" s="80">
         <v>1948</v>
       </c>
-      <c r="K9" s="48">
+      <c r="K9" s="47">
         <v>248422.53099999999</v>
       </c>
-      <c r="L9" s="48">
+      <c r="L9" s="47">
         <v>199342.31055299999</v>
       </c>
-      <c r="M9" s="82">
+      <c r="M9" s="81">
         <v>802</v>
       </c>
-      <c r="N9" s="83"/>
-[...2 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="N9" s="82"/>
+    </row>
+    <row r="10" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="40" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="48">
+      <c r="B10" s="47">
         <v>32433.178</v>
       </c>
-      <c r="C10" s="48">
+      <c r="C10" s="47">
         <v>123419.29786799999</v>
       </c>
-      <c r="D10" s="81">
+      <c r="D10" s="80">
         <v>3805</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="47">
         <v>44787.065999999999</v>
       </c>
-      <c r="F10" s="48">
+      <c r="F10" s="47">
         <v>123846.474024</v>
       </c>
-      <c r="G10" s="81">
+      <c r="G10" s="80">
         <v>2765</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="47">
         <v>29170.495999999999</v>
       </c>
-      <c r="I10" s="48">
+      <c r="I10" s="47">
         <v>59880.370183999999</v>
       </c>
-      <c r="J10" s="81">
+      <c r="J10" s="80">
         <v>2053</v>
       </c>
-      <c r="K10" s="48">
+      <c r="K10" s="47">
         <v>253498.916</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>206456.32115900001</v>
       </c>
-      <c r="M10" s="82">
+      <c r="M10" s="81">
         <v>814</v>
       </c>
-      <c r="N10" s="85"/>
-[...2 lines deleted...]
-      <c r="A11" s="41" t="s">
+      <c r="N10" s="84"/>
+    </row>
+    <row r="11" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="40" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="48">
+      <c r="B11" s="47">
         <v>32452.77</v>
       </c>
-      <c r="C11" s="48">
+      <c r="C11" s="47">
         <v>128311.332435</v>
       </c>
-      <c r="D11" s="81">
+      <c r="D11" s="80">
         <v>3954</v>
       </c>
-      <c r="E11" s="48">
+      <c r="E11" s="47">
         <v>44349.280000000006</v>
       </c>
-      <c r="F11" s="48">
+      <c r="F11" s="47">
         <v>128509.83057699999</v>
       </c>
-      <c r="G11" s="81">
+      <c r="G11" s="80">
         <v>2898</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="47">
         <v>31849.916000000005</v>
       </c>
-      <c r="I11" s="48">
+      <c r="I11" s="47">
         <v>68487.242406000005</v>
       </c>
-      <c r="J11" s="81">
+      <c r="J11" s="80">
         <v>2150</v>
       </c>
-      <c r="K11" s="48">
+      <c r="K11" s="47">
         <v>258962.65200000003</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>214608.23995000005</v>
       </c>
-      <c r="M11" s="82">
+      <c r="M11" s="81">
         <v>829</v>
       </c>
-      <c r="N11" s="83"/>
-[...2 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="N11" s="82"/>
+    </row>
+    <row r="12" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="48">
+      <c r="B12" s="47">
         <v>31470.552</v>
       </c>
-      <c r="C12" s="48">
+      <c r="C12" s="47">
         <v>130821.44566</v>
       </c>
-      <c r="D12" s="81">
+      <c r="D12" s="80">
         <v>4157</v>
       </c>
-      <c r="E12" s="48">
+      <c r="E12" s="47">
         <v>42559.08</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="47">
         <v>128439.80841099999</v>
       </c>
-      <c r="G12" s="81">
+      <c r="G12" s="80">
         <v>3018</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="47">
         <v>30811.324000000001</v>
       </c>
-      <c r="I12" s="48">
+      <c r="I12" s="47">
         <v>70715.928832999998</v>
       </c>
-      <c r="J12" s="81">
+      <c r="J12" s="80">
         <v>2295</v>
       </c>
-      <c r="K12" s="48">
+      <c r="K12" s="47">
         <v>235444.38300000006</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>213177.66797400001</v>
       </c>
-      <c r="M12" s="82">
+      <c r="M12" s="81">
         <v>905</v>
       </c>
-      <c r="N12" s="85"/>
-[...2 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="N12" s="84"/>
+    </row>
+    <row r="13" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="48">
+      <c r="B13" s="47">
         <v>30372.273000000005</v>
       </c>
-      <c r="C13" s="48">
+      <c r="C13" s="47">
         <v>134240.33519500002</v>
       </c>
-      <c r="D13" s="81">
+      <c r="D13" s="80">
         <v>4420</v>
       </c>
-      <c r="E13" s="48">
+      <c r="E13" s="47">
         <v>40376.660000000003</v>
       </c>
-      <c r="F13" s="48">
+      <c r="F13" s="47">
         <v>129667.526484</v>
       </c>
-      <c r="G13" s="81">
+      <c r="G13" s="80">
         <v>3211</v>
       </c>
-      <c r="H13" s="48">
+      <c r="H13" s="47">
         <v>30275.440000000002</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="47">
         <v>74569.969368000005</v>
       </c>
-      <c r="J13" s="81">
+      <c r="J13" s="80">
         <v>2463</v>
       </c>
-      <c r="K13" s="48">
+      <c r="K13" s="47">
         <v>212491.68299999999</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>209337.11870299999</v>
       </c>
-      <c r="M13" s="82">
+      <c r="M13" s="81">
         <v>985</v>
       </c>
-      <c r="N13" s="85"/>
-[...2 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="N13" s="84"/>
+    </row>
+    <row r="14" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="40" t="s">
         <v>147</v>
       </c>
-      <c r="B14" s="48">
+      <c r="B14" s="47">
         <v>32532.221999999994</v>
       </c>
-      <c r="C14" s="48">
+      <c r="C14" s="47">
         <v>140038.05952000001</v>
       </c>
-      <c r="D14" s="81">
+      <c r="D14" s="80">
         <v>4305</v>
       </c>
-      <c r="E14" s="48">
+      <c r="E14" s="47">
         <v>43317.330999999998</v>
       </c>
-      <c r="F14" s="48">
+      <c r="F14" s="47">
         <v>136564.63099799998</v>
       </c>
-      <c r="G14" s="81">
+      <c r="G14" s="80">
         <v>3153</v>
       </c>
-      <c r="H14" s="48">
+      <c r="H14" s="47">
         <v>32431.777999999995</v>
       </c>
-      <c r="I14" s="48">
+      <c r="I14" s="47">
         <v>80425.99338700001</v>
       </c>
-      <c r="J14" s="81">
+      <c r="J14" s="80">
         <v>2480</v>
       </c>
-      <c r="K14" s="48">
+      <c r="K14" s="47">
         <v>230470.62799999997</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>224082.70253699998</v>
       </c>
-      <c r="M14" s="82">
+      <c r="M14" s="81">
         <v>972</v>
       </c>
-      <c r="N14" s="85"/>
-[...2 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="N14" s="84"/>
+    </row>
+    <row r="15" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
         <v>175</v>
       </c>
-      <c r="B15" s="48">
+      <c r="B15" s="47">
         <v>34894.000999999997</v>
       </c>
-      <c r="C15" s="48">
+      <c r="C15" s="47">
         <v>146188.68985600001</v>
       </c>
-      <c r="D15" s="81">
+      <c r="D15" s="80">
         <v>4190</v>
       </c>
-      <c r="E15" s="48">
+      <c r="E15" s="47">
         <v>47613.756000000001</v>
       </c>
-      <c r="F15" s="48">
+      <c r="F15" s="47">
         <v>146822.33268999998</v>
       </c>
-      <c r="G15" s="81">
+      <c r="G15" s="80">
         <v>3084</v>
       </c>
-      <c r="H15" s="48">
+      <c r="H15" s="47">
         <v>34306.012000000002</v>
       </c>
-      <c r="I15" s="48">
+      <c r="I15" s="47">
         <v>84172.065939000022</v>
       </c>
-      <c r="J15" s="81">
+      <c r="J15" s="80">
         <v>2454</v>
       </c>
-      <c r="K15" s="48">
+      <c r="K15" s="47">
         <v>266282.92700000003</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>245430.38049599997</v>
       </c>
-      <c r="M15" s="82">
+      <c r="M15" s="81">
         <v>922</v>
       </c>
-      <c r="N15" s="85"/>
-[...2 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="N15" s="84"/>
+    </row>
+    <row r="16" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="48">
+      <c r="B16" s="47">
         <v>38888.559000000001</v>
       </c>
-      <c r="C16" s="48">
+      <c r="C16" s="47">
         <v>162799.14229799999</v>
       </c>
-      <c r="D16" s="81">
+      <c r="D16" s="80">
         <v>4186</v>
       </c>
-      <c r="E16" s="48">
+      <c r="E16" s="47">
         <v>47637.453999999998</v>
       </c>
-      <c r="F16" s="48">
+      <c r="F16" s="47">
         <v>148040.77429399997</v>
       </c>
-      <c r="G16" s="81">
+      <c r="G16" s="80">
         <v>3108</v>
       </c>
-      <c r="H16" s="48">
+      <c r="H16" s="47">
         <v>33261.066999999995</v>
       </c>
-      <c r="I16" s="48">
+      <c r="I16" s="47">
         <v>80413.852392000001</v>
       </c>
-      <c r="J16" s="81">
+      <c r="J16" s="80">
         <v>2418</v>
       </c>
-      <c r="K16" s="48">
+      <c r="K16" s="47">
         <v>270894.54699999996</v>
       </c>
-      <c r="L16" s="48">
+      <c r="L16" s="47">
         <v>254678.75739499999</v>
       </c>
-      <c r="M16" s="82">
+      <c r="M16" s="81">
         <v>940</v>
       </c>
-      <c r="N16" s="85"/>
-[...2 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="N16" s="84"/>
+    </row>
+    <row r="17" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="48">
-[...14 lines deleted...]
-      <c r="G17" s="81">
+      <c r="B17" s="47">
+        <v>40721.558999999994</v>
+      </c>
+      <c r="C17" s="47">
+        <v>176917.92601199998</v>
+      </c>
+      <c r="D17" s="80">
+        <v>4345</v>
+      </c>
+      <c r="E17" s="47">
+        <v>47359.998</v>
+      </c>
+      <c r="F17" s="47">
+        <v>150633.486336</v>
+      </c>
+      <c r="G17" s="80">
         <v>3181</v>
       </c>
-      <c r="H17" s="48">
-[...5 lines deleted...]
-      <c r="J17" s="81">
+      <c r="H17" s="47">
+        <v>33406.082999999999</v>
+      </c>
+      <c r="I17" s="47">
+        <v>82002.782803999988</v>
+      </c>
+      <c r="J17" s="80">
         <v>2455</v>
       </c>
-      <c r="K17" s="48">
-[...5 lines deleted...]
-      <c r="M17" s="82">
+      <c r="K17" s="47">
+        <v>267412.90500000003</v>
+      </c>
+      <c r="L17" s="47">
+        <v>259564.30151599998</v>
+      </c>
+      <c r="M17" s="81">
         <v>971</v>
       </c>
-      <c r="N17" s="85"/>
-[...2 lines deleted...]
-      <c r="A18" s="55" t="s">
+      <c r="N17" s="84"/>
+    </row>
+    <row r="18" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="56">
+      <c r="B18" s="55">
         <v>3015.5619999999999</v>
       </c>
-      <c r="C18" s="56">
+      <c r="C18" s="55">
         <v>13227.095971999999</v>
       </c>
-      <c r="D18" s="87">
+      <c r="D18" s="86">
         <v>4386</v>
       </c>
-      <c r="E18" s="56">
+      <c r="E18" s="55">
         <v>3598.3560000000002</v>
       </c>
-      <c r="F18" s="56">
+      <c r="F18" s="55">
         <v>11608.416998000001</v>
       </c>
-      <c r="G18" s="87">
+      <c r="G18" s="86">
         <v>3226</v>
       </c>
-      <c r="H18" s="56">
+      <c r="H18" s="55">
         <v>2571.8760000000002</v>
       </c>
-      <c r="I18" s="56">
+      <c r="I18" s="55">
         <v>6340.9901479999999</v>
       </c>
-      <c r="J18" s="87">
+      <c r="J18" s="86">
         <v>2466</v>
       </c>
-      <c r="K18" s="56">
+      <c r="K18" s="55">
         <v>23360.591</v>
       </c>
-      <c r="L18" s="56">
+      <c r="L18" s="55">
         <v>20914.453527000001</v>
       </c>
-      <c r="M18" s="88">
+      <c r="M18" s="87">
         <v>895</v>
       </c>
-      <c r="N18" s="85"/>
-[...2 lines deleted...]
-      <c r="A19" s="55" t="s">
+      <c r="N18" s="84"/>
+    </row>
+    <row r="19" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
         <v>149</v>
       </c>
-      <c r="B19" s="56">
+      <c r="B19" s="55">
         <v>3236.7579999999998</v>
       </c>
-      <c r="C19" s="56">
+      <c r="C19" s="55">
         <v>13648.624975999999</v>
       </c>
-      <c r="D19" s="87">
+      <c r="D19" s="86">
         <v>4217</v>
       </c>
-      <c r="E19" s="56">
+      <c r="E19" s="55">
         <v>3842.348</v>
       </c>
-      <c r="F19" s="56">
+      <c r="F19" s="55">
         <v>11916.714228999999</v>
       </c>
-      <c r="G19" s="87">
+      <c r="G19" s="86">
         <v>3101</v>
       </c>
-      <c r="H19" s="56">
+      <c r="H19" s="55">
         <v>2710.1129999999998</v>
       </c>
-      <c r="I19" s="56">
+      <c r="I19" s="55">
         <v>6470.9088350000002</v>
       </c>
-      <c r="J19" s="87">
+      <c r="J19" s="86">
         <v>2388</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="55">
         <v>22304.280999999999</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="55">
         <v>20370.621386999999</v>
       </c>
-      <c r="M19" s="88">
+      <c r="M19" s="87">
         <v>913</v>
       </c>
-      <c r="N19" s="85"/>
-[...2 lines deleted...]
-      <c r="A20" s="55" t="s">
+      <c r="N19" s="84"/>
+    </row>
+    <row r="20" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
         <v>150</v>
       </c>
-      <c r="B20" s="56">
+      <c r="B20" s="55">
         <v>3522.6439999999998</v>
       </c>
-      <c r="C20" s="56">
+      <c r="C20" s="55">
         <v>14910.696985</v>
       </c>
-      <c r="D20" s="87">
+      <c r="D20" s="86">
         <v>4233</v>
       </c>
-      <c r="E20" s="56">
+      <c r="E20" s="55">
         <v>4085.306</v>
       </c>
-      <c r="F20" s="56">
+      <c r="F20" s="55">
         <v>12788.858775000001</v>
       </c>
-      <c r="G20" s="87">
+      <c r="G20" s="86">
         <v>3130</v>
       </c>
-      <c r="H20" s="56">
+      <c r="H20" s="55">
         <v>2856.6909999999998</v>
       </c>
-      <c r="I20" s="56">
+      <c r="I20" s="55">
         <v>6851.4965869999996</v>
       </c>
-      <c r="J20" s="87">
+      <c r="J20" s="86">
         <v>2398</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="55">
         <v>23965.149000000001</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="55">
         <v>22401.732977</v>
       </c>
-      <c r="M20" s="88">
+      <c r="M20" s="87">
         <v>935</v>
       </c>
-      <c r="N20" s="85"/>
-[...2 lines deleted...]
-      <c r="A21" s="55" t="s">
+      <c r="N20" s="84"/>
+    </row>
+    <row r="21" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
-      <c r="B21" s="56">
+      <c r="B21" s="55">
         <v>3339.261</v>
       </c>
-      <c r="C21" s="56">
+      <c r="C21" s="55">
         <v>14456.089566000001</v>
       </c>
-      <c r="D21" s="87">
+      <c r="D21" s="86">
         <v>4329</v>
       </c>
-      <c r="E21" s="56">
+      <c r="E21" s="55">
         <v>3916.029</v>
       </c>
-      <c r="F21" s="56">
+      <c r="F21" s="55">
         <v>12332.277715</v>
       </c>
-      <c r="G21" s="87">
+      <c r="G21" s="86">
         <v>3149</v>
       </c>
-      <c r="H21" s="56">
+      <c r="H21" s="55">
         <v>2758.5070000000001</v>
       </c>
-      <c r="I21" s="56">
+      <c r="I21" s="55">
         <v>6694.4098709999998</v>
       </c>
-      <c r="J21" s="87">
+      <c r="J21" s="86">
         <v>2427</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="55">
         <v>22540.691999999999</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="55">
         <v>21596.487664</v>
       </c>
-      <c r="M21" s="88">
+      <c r="M21" s="87">
         <v>958</v>
       </c>
-      <c r="N21" s="85"/>
-[...2 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="N21" s="84"/>
+    </row>
+    <row r="22" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="56">
+      <c r="B22" s="55">
         <v>3451.5529999999999</v>
       </c>
-      <c r="C22" s="56">
+      <c r="C22" s="55">
         <v>14715.395064</v>
       </c>
-      <c r="D22" s="87">
+      <c r="D22" s="86">
         <v>4263</v>
       </c>
-      <c r="E22" s="56">
+      <c r="E22" s="55">
         <v>4047.1959999999999</v>
       </c>
-      <c r="F22" s="56">
+      <c r="F22" s="55">
         <v>12690.281669</v>
       </c>
-      <c r="G22" s="87">
+      <c r="G22" s="86">
         <v>3136</v>
       </c>
-      <c r="H22" s="56">
+      <c r="H22" s="55">
         <v>2836.6959999999999</v>
       </c>
-      <c r="I22" s="56">
+      <c r="I22" s="55">
         <v>6869.154904</v>
       </c>
-      <c r="J22" s="87">
+      <c r="J22" s="86">
         <v>2422</v>
       </c>
-      <c r="K22" s="56">
+      <c r="K22" s="55">
         <v>23158.266</v>
       </c>
-      <c r="L22" s="56">
+      <c r="L22" s="55">
         <v>22145.839259</v>
       </c>
-      <c r="M22" s="88">
+      <c r="M22" s="87">
         <v>956</v>
       </c>
-      <c r="N22" s="85"/>
-[...2 lines deleted...]
-      <c r="A23" s="55" t="s">
+      <c r="N22" s="84"/>
+    </row>
+    <row r="23" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="56">
+      <c r="B23" s="55">
         <v>3308.2559999999999</v>
       </c>
-      <c r="C23" s="56">
+      <c r="C23" s="55">
         <v>14260.127367999999</v>
       </c>
-      <c r="D23" s="87">
+      <c r="D23" s="86">
         <v>4310</v>
       </c>
-      <c r="E23" s="56">
+      <c r="E23" s="55">
         <v>3933.0039999999999</v>
       </c>
-      <c r="F23" s="56">
+      <c r="F23" s="55">
         <v>12389.275592</v>
       </c>
-      <c r="G23" s="87">
+      <c r="G23" s="86">
         <v>3150</v>
       </c>
-      <c r="H23" s="56">
+      <c r="H23" s="55">
         <v>2782.7579999999998</v>
       </c>
-      <c r="I23" s="56">
+      <c r="I23" s="55">
         <v>6776.3604070000001</v>
       </c>
-      <c r="J23" s="87">
+      <c r="J23" s="86">
         <v>2435</v>
       </c>
-      <c r="K23" s="56">
+      <c r="K23" s="55">
         <v>22362.998</v>
       </c>
-      <c r="L23" s="56">
+      <c r="L23" s="55">
         <v>21595.051538</v>
       </c>
-      <c r="M23" s="88">
+      <c r="M23" s="87">
         <v>966</v>
       </c>
-      <c r="N23" s="85"/>
-[...2 lines deleted...]
-      <c r="A24" s="55" t="s">
+      <c r="N23" s="84"/>
+    </row>
+    <row r="24" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="B24" s="56">
+      <c r="B24" s="55">
         <v>3633.248</v>
       </c>
-      <c r="C24" s="56">
+      <c r="C24" s="55">
         <v>15830.429190999999</v>
       </c>
-      <c r="D24" s="87">
+      <c r="D24" s="86">
         <v>4357</v>
       </c>
-      <c r="E24" s="56">
+      <c r="E24" s="55">
         <v>4067.098</v>
       </c>
-      <c r="F24" s="56">
+      <c r="F24" s="55">
         <v>13082.249051000001</v>
       </c>
-      <c r="G24" s="87">
+      <c r="G24" s="86">
         <v>3217</v>
       </c>
-      <c r="H24" s="56">
+      <c r="H24" s="55">
         <v>2846.4780000000001</v>
       </c>
-      <c r="I24" s="56">
+      <c r="I24" s="55">
         <v>7070.6242069999998</v>
       </c>
-      <c r="J24" s="87">
+      <c r="J24" s="86">
         <v>2484</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="55">
         <v>21304.985000000001</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="55">
         <v>21725.100867000001</v>
       </c>
-      <c r="M24" s="88">
+      <c r="M24" s="87">
         <v>1020</v>
       </c>
-      <c r="N24" s="85"/>
-[...2 lines deleted...]
-      <c r="A25" s="55" t="s">
+      <c r="N24" s="84"/>
+    </row>
+    <row r="25" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="56">
+      <c r="B25" s="55">
         <v>3435.1219999999998</v>
       </c>
-      <c r="C25" s="56">
+      <c r="C25" s="55">
         <v>14862.267943999999</v>
       </c>
-      <c r="D25" s="87">
+      <c r="D25" s="86">
         <v>4327</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="55">
         <v>3904.6210000000001</v>
       </c>
-      <c r="F25" s="56">
+      <c r="F25" s="55">
         <v>12436.085171000001</v>
       </c>
-      <c r="G25" s="87">
+      <c r="G25" s="86">
         <v>3185</v>
       </c>
-      <c r="H25" s="56">
+      <c r="H25" s="55">
         <v>2759.1190000000001</v>
       </c>
-      <c r="I25" s="56">
+      <c r="I25" s="55">
         <v>6810.0684959999999</v>
       </c>
-      <c r="J25" s="87">
+      <c r="J25" s="86">
         <v>2468</v>
       </c>
-      <c r="K25" s="56">
+      <c r="K25" s="55">
         <v>21083.882000000001</v>
       </c>
-      <c r="L25" s="56">
+      <c r="L25" s="55">
         <v>21400.205581999999</v>
       </c>
-      <c r="M25" s="88">
+      <c r="M25" s="87">
         <v>1015</v>
       </c>
-      <c r="N25" s="85"/>
-[...2 lines deleted...]
-      <c r="A26" s="55" t="s">
+      <c r="N25" s="84"/>
+    </row>
+    <row r="26" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="56">
-[...5 lines deleted...]
-      <c r="D26" s="87">
+      <c r="B26" s="55">
+        <v>3430.9839999999999</v>
+      </c>
+      <c r="C26" s="55">
+        <v>14997.991311</v>
+      </c>
+      <c r="D26" s="86">
         <v>4371</v>
       </c>
-      <c r="E26" s="56">
-[...14 lines deleted...]
-      <c r="J26" s="87">
+      <c r="E26" s="55">
+        <v>4021.982</v>
+      </c>
+      <c r="F26" s="55">
+        <v>12792.088976999999</v>
+      </c>
+      <c r="G26" s="86">
+        <v>3181</v>
+      </c>
+      <c r="H26" s="55">
+        <v>2836.788</v>
+      </c>
+      <c r="I26" s="55">
+        <v>7003.9303879999998</v>
+      </c>
+      <c r="J26" s="86">
         <v>2469</v>
       </c>
-      <c r="K26" s="56">
+      <c r="K26" s="55">
         <v>21843.131000000001</v>
       </c>
-      <c r="L26" s="56">
-[...2 lines deleted...]
-      <c r="M26" s="88">
+      <c r="L26" s="55">
+        <v>21790.955929</v>
+      </c>
+      <c r="M26" s="87">
         <v>998</v>
       </c>
-      <c r="N26" s="85"/>
-[...2 lines deleted...]
-      <c r="A27" s="55" t="s">
+      <c r="N26" s="84"/>
+    </row>
+    <row r="27" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
         <v>177</v>
       </c>
-      <c r="B27" s="56">
-[...5 lines deleted...]
-      <c r="D27" s="87">
+      <c r="B27" s="55">
+        <v>3475.6109999999999</v>
+      </c>
+      <c r="C27" s="55">
+        <v>15502.052336999999</v>
+      </c>
+      <c r="D27" s="86">
         <v>4460</v>
       </c>
-      <c r="E27" s="56">
-[...5 lines deleted...]
-      <c r="G27" s="87">
+      <c r="E27" s="55">
+        <v>4019.6379999999999</v>
+      </c>
+      <c r="F27" s="55">
+        <v>13012.821918</v>
+      </c>
+      <c r="G27" s="86">
         <v>3237</v>
       </c>
-      <c r="H27" s="56">
+      <c r="H27" s="55">
         <v>2855.971</v>
       </c>
-      <c r="I27" s="56">
-[...2 lines deleted...]
-      <c r="J27" s="87">
+      <c r="I27" s="55">
+        <v>7119.7949440000002</v>
+      </c>
+      <c r="J27" s="86">
         <v>2493</v>
       </c>
-      <c r="K27" s="56">
+      <c r="K27" s="55">
         <v>21888.302</v>
       </c>
-      <c r="L27" s="56">
-[...2 lines deleted...]
-      <c r="M27" s="88">
+      <c r="L27" s="55">
+        <v>21837.214414999999</v>
+      </c>
+      <c r="M27" s="87">
         <v>998</v>
       </c>
-      <c r="N27" s="85"/>
-[...2 lines deleted...]
-      <c r="A28" s="55" t="s">
+      <c r="N27" s="84"/>
+    </row>
+    <row r="28" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
         <v>178</v>
       </c>
-      <c r="B28" s="56">
+      <c r="B28" s="55">
         <v>3290.0610000000001</v>
       </c>
-      <c r="C28" s="56">
-[...2 lines deleted...]
-      <c r="D28" s="87">
+      <c r="C28" s="55">
+        <v>14404.451329</v>
+      </c>
+      <c r="D28" s="86">
         <v>4378</v>
       </c>
-      <c r="E28" s="56">
+      <c r="E28" s="55">
         <v>3771.6289999999999</v>
       </c>
-      <c r="F28" s="56">
-[...2 lines deleted...]
-      <c r="G28" s="87">
+      <c r="F28" s="55">
+        <v>12096.182199000001</v>
+      </c>
+      <c r="G28" s="86">
         <v>3207</v>
       </c>
-      <c r="H28" s="56">
-[...14 lines deleted...]
-      <c r="M28" s="88">
+      <c r="H28" s="55">
+        <v>2660.2020000000002</v>
+      </c>
+      <c r="I28" s="55">
+        <v>6617.5816050000003</v>
+      </c>
+      <c r="J28" s="86">
+        <v>2488</v>
+      </c>
+      <c r="K28" s="55">
+        <v>20664.684000000001</v>
+      </c>
+      <c r="L28" s="55">
+        <v>20891.569952999998</v>
+      </c>
+      <c r="M28" s="87">
         <v>1011</v>
       </c>
-      <c r="N28" s="85"/>
-[...2 lines deleted...]
-      <c r="A29" s="55" t="s">
+      <c r="N28" s="84"/>
+    </row>
+    <row r="29" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
-      <c r="B29" s="56">
-[...14 lines deleted...]
-      <c r="G29" s="87">
+      <c r="B29" s="55">
+        <v>3582.4989999999998</v>
+      </c>
+      <c r="C29" s="55">
+        <v>16102.703969</v>
+      </c>
+      <c r="D29" s="86">
+        <v>4495</v>
+      </c>
+      <c r="E29" s="55">
+        <v>4152.7910000000002</v>
+      </c>
+      <c r="F29" s="55">
+        <v>13488.234042</v>
+      </c>
+      <c r="G29" s="86">
         <v>3248</v>
       </c>
-      <c r="H29" s="56">
-[...5 lines deleted...]
-      <c r="J29" s="87">
+      <c r="H29" s="55">
+        <v>2930.884</v>
+      </c>
+      <c r="I29" s="55">
+        <v>7377.4624119999999</v>
+      </c>
+      <c r="J29" s="86">
         <v>2517</v>
       </c>
-      <c r="K29" s="56">
-[...5 lines deleted...]
-      <c r="M29" s="88">
+      <c r="K29" s="55">
+        <v>22935.944</v>
+      </c>
+      <c r="L29" s="55">
+        <v>22895.068417999999</v>
+      </c>
+      <c r="M29" s="87">
         <v>998</v>
       </c>
-      <c r="N29" s="85"/>
-[...2 lines deleted...]
-      <c r="A30" s="41" t="s">
+      <c r="N29" s="84"/>
+    </row>
+    <row r="30" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
-      <c r="B30" s="56"/>
-[...14 lines deleted...]
-      <c r="A31" s="55" t="s">
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="86"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="86"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="87"/>
+      <c r="N30" s="84"/>
+    </row>
+    <row r="31" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="B31" s="56">
-[...32 lines deleted...]
-      <c r="M31" s="88">
+      <c r="B31" s="55">
+        <v>3548.424</v>
+      </c>
+      <c r="C31" s="55">
+        <v>15546.296308999999</v>
+      </c>
+      <c r="D31" s="86">
+        <v>4381</v>
+      </c>
+      <c r="E31" s="55">
+        <v>4009.0659999999998</v>
+      </c>
+      <c r="F31" s="55">
+        <v>12967.389133000001</v>
+      </c>
+      <c r="G31" s="86">
+        <v>3235</v>
+      </c>
+      <c r="H31" s="55">
+        <v>2830.6779999999999</v>
+      </c>
+      <c r="I31" s="55">
+        <v>7134.3666640000001</v>
+      </c>
+      <c r="J31" s="86">
+        <v>2520</v>
+      </c>
+      <c r="K31" s="55">
+        <v>22973.217000000001</v>
+      </c>
+      <c r="L31" s="55">
+        <v>22539.781497</v>
+      </c>
+      <c r="M31" s="87">
         <v>981</v>
       </c>
-      <c r="N31" s="85"/>
-[...38 lines deleted...]
-      <c r="M32" s="90">
+      <c r="N31" s="84"/>
+    </row>
+    <row r="32" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="B32" s="55">
+        <v>2724.357</v>
+      </c>
+      <c r="C32" s="55">
+        <v>12845.889569999999</v>
+      </c>
+      <c r="D32" s="86">
+        <v>4715</v>
+      </c>
+      <c r="E32" s="55">
+        <v>3186.3879999999999</v>
+      </c>
+      <c r="F32" s="55">
+        <v>10789.362009</v>
+      </c>
+      <c r="G32" s="86">
+        <v>3386</v>
+      </c>
+      <c r="H32" s="55">
+        <v>2279.2449999999999</v>
+      </c>
+      <c r="I32" s="55">
+        <v>5912.4208179999996</v>
+      </c>
+      <c r="J32" s="86">
+        <v>2594</v>
+      </c>
+      <c r="K32" s="55">
+        <v>18372.525000000001</v>
+      </c>
+      <c r="L32" s="55">
+        <v>18008.200375</v>
+      </c>
+      <c r="M32" s="87">
         <v>980</v>
       </c>
-      <c r="N32" s="85"/>
-[...2 lines deleted...]
-      <c r="A33" s="91" t="s">
+      <c r="N32" s="84"/>
+    </row>
+    <row r="33" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B33" s="61">
+        <v>3695.9850000000001</v>
+      </c>
+      <c r="C33" s="61">
+        <v>16320.160109</v>
+      </c>
+      <c r="D33" s="88">
+        <v>4416</v>
+      </c>
+      <c r="E33" s="61">
+        <v>4237.9690000000001</v>
+      </c>
+      <c r="F33" s="61">
+        <v>13689.468545</v>
+      </c>
+      <c r="G33" s="88">
+        <v>3230</v>
+      </c>
+      <c r="H33" s="61">
+        <v>2988.056</v>
+      </c>
+      <c r="I33" s="61">
+        <v>7515.6236749999998</v>
+      </c>
+      <c r="J33" s="88">
+        <v>2515</v>
+      </c>
+      <c r="K33" s="61">
+        <v>23091.362000000001</v>
+      </c>
+      <c r="L33" s="61">
+        <v>22950.515531000001</v>
+      </c>
+      <c r="M33" s="89">
+        <v>994</v>
+      </c>
+      <c r="N33" s="84"/>
+    </row>
+    <row r="34" spans="1:14" s="91" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="90" t="s">
         <v>166</v>
       </c>
-      <c r="B33" s="282"/>
-[...107 lines deleted...]
-      <c r="M48" s="93"/>
+      <c r="B34" s="278"/>
+      <c r="C34" s="279"/>
+      <c r="D34" s="279"/>
+      <c r="E34" s="279"/>
+      <c r="F34" s="279"/>
+      <c r="G34" s="279"/>
+      <c r="H34" s="279"/>
+      <c r="I34" s="279"/>
+      <c r="J34" s="279"/>
+      <c r="K34" s="279"/>
+      <c r="L34" s="279"/>
+      <c r="M34" s="280"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B35" s="92"/>
+      <c r="C35" s="92"/>
+      <c r="D35" s="93"/>
+      <c r="E35" s="92"/>
+      <c r="F35" s="92"/>
+      <c r="G35" s="93"/>
+      <c r="H35" s="93"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B36" s="92"/>
+      <c r="C36" s="92"/>
+      <c r="E36" s="92"/>
+      <c r="F36" s="92"/>
+      <c r="G36" s="93"/>
+      <c r="H36" s="93"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B37" s="92"/>
+      <c r="C37" s="92"/>
+      <c r="E37" s="92"/>
+      <c r="F37" s="92"/>
+      <c r="G37" s="93"/>
+      <c r="H37" s="93"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B38" s="92"/>
+      <c r="C38" s="92"/>
+      <c r="E38" s="92"/>
+      <c r="F38" s="92"/>
+      <c r="G38" s="93"/>
+      <c r="H38" s="93"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B39" s="92"/>
+      <c r="C39" s="92"/>
+      <c r="E39" s="92"/>
+      <c r="F39" s="92"/>
+      <c r="G39" s="93"/>
+      <c r="H39" s="93"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B40" s="92"/>
+      <c r="C40" s="92"/>
+      <c r="E40" s="92"/>
+      <c r="F40" s="92"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B41" s="92"/>
+      <c r="C41" s="92"/>
+      <c r="E41" s="92"/>
+      <c r="F41" s="92"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B42" s="92"/>
+      <c r="C42" s="92"/>
+      <c r="E42" s="92"/>
+      <c r="F42" s="92"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B43" s="92"/>
+      <c r="C43" s="92"/>
+      <c r="E43" s="92"/>
+      <c r="F43" s="92"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B44" s="92"/>
+      <c r="C44" s="92"/>
+      <c r="E44" s="92"/>
+      <c r="F44" s="92"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B45" s="92"/>
+      <c r="C45" s="92"/>
+      <c r="E45" s="92"/>
+      <c r="F45" s="92"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B46" s="92"/>
+      <c r="C46" s="92"/>
+      <c r="E46" s="92"/>
+      <c r="F46" s="92"/>
     </row>
     <row r="49" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B49" s="93"/>
-[...10 lines deleted...]
-      <c r="M49" s="93"/>
+      <c r="B49" s="92"/>
+      <c r="C49" s="92"/>
+      <c r="D49" s="92"/>
+      <c r="E49" s="92"/>
+      <c r="F49" s="92"/>
+      <c r="G49" s="92"/>
+      <c r="H49" s="92"/>
+      <c r="I49" s="92"/>
+      <c r="J49" s="92"/>
+      <c r="K49" s="92"/>
+      <c r="L49" s="92"/>
+      <c r="M49" s="92"/>
     </row>
     <row r="50" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B50" s="93"/>
-[...10 lines deleted...]
-      <c r="M50" s="93"/>
+      <c r="B50" s="92"/>
+      <c r="C50" s="92"/>
+      <c r="D50" s="92"/>
+      <c r="E50" s="92"/>
+      <c r="F50" s="92"/>
+      <c r="G50" s="92"/>
+      <c r="H50" s="92"/>
+      <c r="I50" s="92"/>
+      <c r="J50" s="92"/>
+      <c r="K50" s="92"/>
+      <c r="L50" s="92"/>
+      <c r="M50" s="92"/>
     </row>
     <row r="51" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B51" s="93"/>
-[...10 lines deleted...]
-      <c r="M51" s="93"/>
+      <c r="B51" s="92"/>
+      <c r="C51" s="92"/>
+      <c r="D51" s="92"/>
+      <c r="E51" s="92"/>
+      <c r="F51" s="92"/>
+      <c r="G51" s="92"/>
+      <c r="H51" s="92"/>
+      <c r="I51" s="92"/>
+      <c r="J51" s="92"/>
+      <c r="K51" s="92"/>
+      <c r="L51" s="92"/>
+      <c r="M51" s="92"/>
     </row>
     <row r="52" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B52" s="93"/>
-[...10 lines deleted...]
-      <c r="M52" s="93"/>
+      <c r="B52" s="92"/>
+      <c r="C52" s="92"/>
+      <c r="D52" s="92"/>
+      <c r="E52" s="92"/>
+      <c r="F52" s="92"/>
+      <c r="G52" s="92"/>
+      <c r="H52" s="92"/>
+      <c r="I52" s="92"/>
+      <c r="J52" s="92"/>
+      <c r="K52" s="92"/>
+      <c r="L52" s="92"/>
+      <c r="M52" s="92"/>
     </row>
     <row r="53" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B53" s="93"/>
-[...10 lines deleted...]
-      <c r="M53" s="93"/>
+      <c r="B53" s="92"/>
+      <c r="C53" s="92"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="92"/>
+      <c r="F53" s="92"/>
+      <c r="G53" s="92"/>
+      <c r="H53" s="92"/>
+      <c r="I53" s="92"/>
+      <c r="J53" s="92"/>
+      <c r="K53" s="92"/>
+      <c r="L53" s="92"/>
+      <c r="M53" s="92"/>
     </row>
     <row r="54" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B54" s="93"/>
-[...10 lines deleted...]
-      <c r="M54" s="93"/>
+      <c r="B54" s="92"/>
+      <c r="C54" s="92"/>
+      <c r="D54" s="92"/>
+      <c r="E54" s="92"/>
+      <c r="F54" s="92"/>
+      <c r="G54" s="92"/>
+      <c r="H54" s="92"/>
+      <c r="I54" s="92"/>
+      <c r="J54" s="92"/>
+      <c r="K54" s="92"/>
+      <c r="L54" s="92"/>
+      <c r="M54" s="92"/>
     </row>
     <row r="55" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B55" s="93"/>
-[...10 lines deleted...]
-      <c r="M55" s="93"/>
+      <c r="B55" s="92"/>
+      <c r="C55" s="92"/>
+      <c r="D55" s="92"/>
+      <c r="E55" s="92"/>
+      <c r="F55" s="92"/>
+      <c r="G55" s="92"/>
+      <c r="H55" s="92"/>
+      <c r="I55" s="92"/>
+      <c r="J55" s="92"/>
+      <c r="K55" s="92"/>
+      <c r="L55" s="92"/>
+      <c r="M55" s="92"/>
     </row>
     <row r="56" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B56" s="93"/>
-[...10 lines deleted...]
-      <c r="M56" s="93"/>
+      <c r="B56" s="92"/>
+      <c r="C56" s="92"/>
+      <c r="D56" s="92"/>
+      <c r="E56" s="92"/>
+      <c r="F56" s="92"/>
+      <c r="G56" s="92"/>
+      <c r="H56" s="92"/>
+      <c r="I56" s="92"/>
+      <c r="J56" s="92"/>
+      <c r="K56" s="92"/>
+      <c r="L56" s="92"/>
+      <c r="M56" s="92"/>
     </row>
     <row r="57" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B57" s="93"/>
-[...10 lines deleted...]
-      <c r="M57" s="93"/>
+      <c r="B57" s="92"/>
+      <c r="C57" s="92"/>
+      <c r="D57" s="92"/>
+      <c r="E57" s="92"/>
+      <c r="F57" s="92"/>
+      <c r="G57" s="92"/>
+      <c r="H57" s="92"/>
+      <c r="I57" s="92"/>
+      <c r="J57" s="92"/>
+      <c r="K57" s="92"/>
+      <c r="L57" s="92"/>
+      <c r="M57" s="92"/>
     </row>
     <row r="58" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B58" s="93"/>
-[...10 lines deleted...]
-      <c r="M58" s="93"/>
+      <c r="B58" s="92"/>
+      <c r="C58" s="92"/>
+      <c r="D58" s="92"/>
+      <c r="E58" s="92"/>
+      <c r="F58" s="92"/>
+      <c r="G58" s="92"/>
+      <c r="H58" s="92"/>
+      <c r="I58" s="92"/>
+      <c r="J58" s="92"/>
+      <c r="K58" s="92"/>
+      <c r="L58" s="92"/>
+      <c r="M58" s="92"/>
+    </row>
+    <row r="59" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B59" s="92"/>
+      <c r="C59" s="92"/>
+      <c r="D59" s="92"/>
+      <c r="E59" s="92"/>
+      <c r="F59" s="92"/>
+      <c r="G59" s="92"/>
+      <c r="H59" s="92"/>
+      <c r="I59" s="92"/>
+      <c r="J59" s="92"/>
+      <c r="K59" s="92"/>
+      <c r="L59" s="92"/>
+      <c r="M59" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B34:M34"/>
     <mergeCell ref="B1:M1"/>
+    <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="B33:M33"/>
-    <mergeCell ref="A3:A6"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="33" max="12" man="1"/>
+    <brk id="34" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75B03465-2E2D-457C-AE2B-C6234A9C8CA5}">
-  <dimension ref="A1:Z58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C89F953E-D1B3-4D94-98F6-4B8835D34A2B}">
+  <dimension ref="A1:Z59"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="71" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="33" max="16384" width="9" style="71"/>
+    <col min="1" max="1" width="11.5" style="70" customWidth="1"/>
+    <col min="2" max="13" width="14.75" style="70" customWidth="1"/>
+    <col min="14" max="14" width="11.5" style="70" customWidth="1"/>
+    <col min="15" max="26" width="14.75" style="70" customWidth="1"/>
+    <col min="27" max="27" width="0.75" style="70" customWidth="1"/>
+    <col min="28" max="28" width="9" style="70"/>
+    <col min="29" max="32" width="11.5" style="70" customWidth="1"/>
+    <col min="33" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="278" t="s">
+      <c r="B1" s="281" t="s">
         <v>167</v>
       </c>
-      <c r="C1" s="278"/>
-[...10 lines deleted...]
-      <c r="O1" s="278" t="s">
+      <c r="C1" s="281"/>
+      <c r="D1" s="281"/>
+      <c r="E1" s="281"/>
+      <c r="F1" s="281"/>
+      <c r="G1" s="281"/>
+      <c r="H1" s="281"/>
+      <c r="I1" s="281"/>
+      <c r="J1" s="281"/>
+      <c r="K1" s="281"/>
+      <c r="L1" s="281"/>
+      <c r="M1" s="281"/>
+      <c r="O1" s="281" t="s">
         <v>168</v>
       </c>
-      <c r="P1" s="278"/>
-[...9 lines deleted...]
-      <c r="Z1" s="278"/>
+      <c r="P1" s="281"/>
+      <c r="Q1" s="281"/>
+      <c r="R1" s="281"/>
+      <c r="S1" s="281"/>
+      <c r="T1" s="281"/>
+      <c r="U1" s="281"/>
+      <c r="V1" s="281"/>
+      <c r="W1" s="281"/>
+      <c r="X1" s="281"/>
+      <c r="Y1" s="281"/>
+      <c r="Z1" s="281"/>
     </row>
     <row r="2" spans="1:26" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="299"/>
-[...22 lines deleted...]
-      <c r="Z2" s="73"/>
+      <c r="B2" s="296"/>
+      <c r="C2" s="296"/>
+      <c r="D2" s="296"/>
+      <c r="E2" s="296"/>
+      <c r="F2" s="296"/>
+      <c r="G2" s="296"/>
+      <c r="H2" s="296"/>
+      <c r="I2" s="296"/>
+      <c r="J2" s="296"/>
+      <c r="K2" s="296"/>
+      <c r="L2" s="296"/>
+      <c r="M2" s="296"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
     </row>
     <row r="3" spans="1:26" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="285" t="s">
+      <c r="A3" s="282" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="300" t="s">
+      <c r="B3" s="297" t="s">
         <v>169</v>
       </c>
-      <c r="C3" s="301"/>
-[...10 lines deleted...]
-      <c r="N3" s="285" t="s">
+      <c r="C3" s="298"/>
+      <c r="D3" s="298"/>
+      <c r="E3" s="298"/>
+      <c r="F3" s="298"/>
+      <c r="G3" s="298"/>
+      <c r="H3" s="298"/>
+      <c r="I3" s="298"/>
+      <c r="J3" s="298"/>
+      <c r="K3" s="298"/>
+      <c r="L3" s="298"/>
+      <c r="M3" s="299"/>
+      <c r="N3" s="282" t="s">
         <v>111</v>
       </c>
-      <c r="O3" s="300" t="s">
+      <c r="O3" s="297" t="s">
         <v>169</v>
       </c>
-      <c r="P3" s="301"/>
-[...9 lines deleted...]
-      <c r="Z3" s="302"/>
+      <c r="P3" s="298"/>
+      <c r="Q3" s="298"/>
+      <c r="R3" s="298"/>
+      <c r="S3" s="298"/>
+      <c r="T3" s="298"/>
+      <c r="U3" s="298"/>
+      <c r="V3" s="298"/>
+      <c r="W3" s="298"/>
+      <c r="X3" s="298"/>
+      <c r="Y3" s="298"/>
+      <c r="Z3" s="299"/>
     </row>
     <row r="4" spans="1:26" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="286"/>
-      <c r="B4" s="293" t="s">
+      <c r="A4" s="283"/>
+      <c r="B4" s="300" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="294"/>
-[...4 lines deleted...]
-      <c r="H4" s="293" t="s">
+      <c r="C4" s="301"/>
+      <c r="D4" s="301"/>
+      <c r="E4" s="301"/>
+      <c r="F4" s="301"/>
+      <c r="G4" s="301"/>
+      <c r="H4" s="300" t="s">
         <v>161</v>
       </c>
-      <c r="I4" s="294"/>
-[...5 lines deleted...]
-      <c r="O4" s="293" t="s">
+      <c r="I4" s="301"/>
+      <c r="J4" s="301"/>
+      <c r="K4" s="301"/>
+      <c r="L4" s="301"/>
+      <c r="M4" s="302"/>
+      <c r="N4" s="283"/>
+      <c r="O4" s="300" t="s">
         <v>162</v>
       </c>
-      <c r="P4" s="294"/>
-[...4 lines deleted...]
-      <c r="U4" s="293" t="s">
+      <c r="P4" s="301"/>
+      <c r="Q4" s="301"/>
+      <c r="R4" s="301"/>
+      <c r="S4" s="301"/>
+      <c r="T4" s="301"/>
+      <c r="U4" s="300" t="s">
         <v>163</v>
       </c>
-      <c r="V4" s="294"/>
-[...3 lines deleted...]
-      <c r="Z4" s="295"/>
+      <c r="V4" s="301"/>
+      <c r="W4" s="301"/>
+      <c r="X4" s="301"/>
+      <c r="Y4" s="301"/>
+      <c r="Z4" s="302"/>
     </row>
     <row r="5" spans="1:26" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="286"/>
-      <c r="B5" s="74" t="s">
+      <c r="A5" s="283"/>
+      <c r="B5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="D5" s="75" t="s">
+      <c r="D5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="E5" s="75" t="s">
+      <c r="E5" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="F5" s="75" t="s">
+      <c r="F5" s="74" t="s">
         <v>170</v>
       </c>
-      <c r="G5" s="74" t="s">
+      <c r="G5" s="73" t="s">
         <v>171</v>
       </c>
-      <c r="H5" s="74" t="s">
+      <c r="H5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="I5" s="74" t="s">
+      <c r="I5" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="J5" s="75" t="s">
+      <c r="J5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="K5" s="75" t="s">
+      <c r="K5" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="L5" s="75" t="s">
+      <c r="L5" s="74" t="s">
         <v>170</v>
       </c>
-      <c r="M5" s="95" t="s">
+      <c r="M5" s="94" t="s">
         <v>171</v>
       </c>
-      <c r="N5" s="286"/>
-      <c r="O5" s="74" t="s">
+      <c r="N5" s="283"/>
+      <c r="O5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="P5" s="74" t="s">
+      <c r="P5" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="Q5" s="75" t="s">
+      <c r="Q5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="R5" s="75" t="s">
+      <c r="R5" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="75" t="s">
+      <c r="S5" s="74" t="s">
         <v>170</v>
       </c>
-      <c r="T5" s="74" t="s">
+      <c r="T5" s="73" t="s">
         <v>171</v>
       </c>
-      <c r="U5" s="74" t="s">
+      <c r="U5" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="V5" s="74" t="s">
+      <c r="V5" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="W5" s="75" t="s">
+      <c r="W5" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="X5" s="75" t="s">
+      <c r="X5" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="Y5" s="75" t="s">
+      <c r="Y5" s="74" t="s">
         <v>170</v>
       </c>
-      <c r="Z5" s="95" t="s">
+      <c r="Z5" s="94" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="79" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="74" t="s">
+    <row r="6" spans="1:26" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="284"/>
+      <c r="B6" s="73" t="s">
         <v>134</v>
       </c>
-      <c r="C6" s="74" t="s">
+      <c r="C6" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="D6" s="74" t="s">
+      <c r="D6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="E6" s="74" t="s">
+      <c r="E6" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="F6" s="74" t="s">
+      <c r="F6" s="73" t="s">
         <v>136</v>
       </c>
-      <c r="G6" s="74" t="s">
+      <c r="G6" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="H6" s="74" t="s">
+      <c r="H6" s="73" t="s">
         <v>134</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="J6" s="74" t="s">
+      <c r="J6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="K6" s="74" t="s">
+      <c r="K6" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="L6" s="74" t="s">
+      <c r="L6" s="73" t="s">
         <v>136</v>
       </c>
-      <c r="M6" s="95" t="s">
+      <c r="M6" s="94" t="s">
         <v>133</v>
       </c>
-      <c r="N6" s="287"/>
-      <c r="O6" s="74" t="s">
+      <c r="N6" s="284"/>
+      <c r="O6" s="73" t="s">
         <v>134</v>
       </c>
-      <c r="P6" s="74" t="s">
+      <c r="P6" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="Q6" s="74" t="s">
+      <c r="Q6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="R6" s="74" t="s">
+      <c r="R6" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="74" t="s">
+      <c r="S6" s="73" t="s">
         <v>136</v>
       </c>
-      <c r="T6" s="74" t="s">
+      <c r="T6" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="U6" s="74" t="s">
+      <c r="U6" s="73" t="s">
         <v>134</v>
       </c>
-      <c r="V6" s="74" t="s">
+      <c r="V6" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="W6" s="74" t="s">
+      <c r="W6" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="X6" s="74" t="s">
+      <c r="X6" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="Y6" s="74" t="s">
+      <c r="Y6" s="73" t="s">
         <v>136</v>
       </c>
-      <c r="Z6" s="95" t="s">
+      <c r="Z6" s="94" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:26" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="40" t="s">
         <v>137</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="41">
         <v>1091.5630000000001</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="41">
         <v>8833.7630000000008</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="41">
         <v>82542.814889000001</v>
       </c>
-      <c r="E7" s="96">
+      <c r="E7" s="95">
         <v>75619</v>
       </c>
-      <c r="F7" s="97">
+      <c r="F7" s="96">
         <v>8.09</v>
       </c>
-      <c r="G7" s="96">
+      <c r="G7" s="95">
         <v>9344</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="41">
         <v>1498.442</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="41">
         <v>13096.838</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="41">
         <v>78182.234773000004</v>
       </c>
-      <c r="K7" s="96">
+      <c r="K7" s="95">
         <v>52176</v>
       </c>
-      <c r="L7" s="97">
+      <c r="L7" s="96">
         <v>8.74</v>
       </c>
-      <c r="M7" s="98">
+      <c r="M7" s="97">
         <v>5970</v>
       </c>
-      <c r="N7" s="41" t="s">
+      <c r="N7" s="40" t="s">
         <v>137</v>
       </c>
-      <c r="O7" s="42">
+      <c r="O7" s="41">
         <v>628.32000000000005</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="41">
         <v>9187.6720000000005</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="41">
         <v>30927.201517000001</v>
       </c>
-      <c r="R7" s="96">
+      <c r="R7" s="95">
         <v>49222</v>
       </c>
-      <c r="S7" s="97">
+      <c r="S7" s="96">
         <v>14.62</v>
       </c>
-      <c r="T7" s="96">
+      <c r="T7" s="95">
         <v>3366</v>
       </c>
-      <c r="U7" s="42">
+      <c r="U7" s="41">
         <v>62.353000000000002</v>
       </c>
-      <c r="V7" s="42">
+      <c r="V7" s="41">
         <v>206.255</v>
       </c>
-      <c r="W7" s="42">
+      <c r="W7" s="41">
         <v>1870.7153450000001</v>
       </c>
-      <c r="X7" s="96">
+      <c r="X7" s="95">
         <v>30002</v>
       </c>
-      <c r="Y7" s="97">
+      <c r="Y7" s="96">
         <v>3.31</v>
       </c>
-      <c r="Z7" s="98">
+      <c r="Z7" s="97">
         <v>9070</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="84" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="41" t="s">
+    <row r="8" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="40" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="45">
+      <c r="B8" s="44">
         <v>1110.7919999999999</v>
       </c>
-      <c r="C8" s="45">
+      <c r="C8" s="44">
         <v>9278.61</v>
       </c>
-      <c r="D8" s="45">
+      <c r="D8" s="44">
         <v>87142.154983</v>
       </c>
-      <c r="E8" s="96">
+      <c r="E8" s="95">
         <v>78450</v>
       </c>
-      <c r="F8" s="97">
+      <c r="F8" s="96">
         <v>8.35</v>
       </c>
-      <c r="G8" s="96">
+      <c r="G8" s="95">
         <v>9392</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="44">
         <v>1516.5350000000001</v>
       </c>
-      <c r="I8" s="45">
+      <c r="I8" s="44">
         <v>13322.24</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="44">
         <v>83002.120139000006</v>
       </c>
-      <c r="K8" s="96">
+      <c r="K8" s="95">
         <v>54731</v>
       </c>
-      <c r="L8" s="97">
+      <c r="L8" s="96">
         <v>8.7799999999999994</v>
       </c>
-      <c r="M8" s="98">
+      <c r="M8" s="97">
         <v>6230</v>
       </c>
-      <c r="N8" s="41" t="s">
+      <c r="N8" s="40" t="s">
         <v>139</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="44">
         <v>627.12199999999996</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="44">
         <v>9206.6980000000003</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="44">
         <v>31801.949315999998</v>
       </c>
-      <c r="R8" s="96">
+      <c r="R8" s="95">
         <v>50711</v>
       </c>
-      <c r="S8" s="97">
+      <c r="S8" s="96">
         <v>14.68</v>
       </c>
-      <c r="T8" s="96">
+      <c r="T8" s="95">
         <v>3454</v>
       </c>
-      <c r="U8" s="45">
+      <c r="U8" s="44">
         <v>61.588000000000001</v>
       </c>
-      <c r="V8" s="45">
+      <c r="V8" s="44">
         <v>202.86699999999999</v>
       </c>
-      <c r="W8" s="45">
+      <c r="W8" s="44">
         <v>1851.4748750000001</v>
       </c>
-      <c r="X8" s="96">
+      <c r="X8" s="95">
         <v>30062</v>
       </c>
-      <c r="Y8" s="97">
+      <c r="Y8" s="96">
         <v>3.29</v>
       </c>
-      <c r="Z8" s="98">
+      <c r="Z8" s="97">
         <v>9127</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="84" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="41" t="s">
+    <row r="9" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="40" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="45">
+      <c r="B9" s="44">
         <v>1133.806</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="44">
         <v>9090.4709999999995</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="44">
         <v>91425.593477000002</v>
       </c>
-      <c r="E9" s="96">
+      <c r="E9" s="95">
         <v>80636</v>
       </c>
-      <c r="F9" s="97">
+      <c r="F9" s="96">
         <v>8.02</v>
       </c>
-      <c r="G9" s="96">
+      <c r="G9" s="95">
         <v>10057</v>
       </c>
-      <c r="H9" s="45">
+      <c r="H9" s="44">
         <v>1528.7539999999999</v>
       </c>
-      <c r="I9" s="45">
+      <c r="I9" s="44">
         <v>13239.569</v>
       </c>
-      <c r="J9" s="45">
+      <c r="J9" s="44">
         <v>86322.603533000001</v>
       </c>
-      <c r="K9" s="96">
+      <c r="K9" s="95">
         <v>56466</v>
       </c>
-      <c r="L9" s="97">
+      <c r="L9" s="96">
         <v>8.66</v>
       </c>
-      <c r="M9" s="98">
+      <c r="M9" s="97">
         <v>6520</v>
       </c>
-      <c r="N9" s="41" t="s">
+      <c r="N9" s="40" t="s">
         <v>141</v>
       </c>
-      <c r="O9" s="45">
+      <c r="O9" s="44">
         <v>641.34799999999996</v>
       </c>
-      <c r="P9" s="45">
+      <c r="P9" s="44">
         <v>9218.6790000000001</v>
       </c>
-      <c r="Q9" s="45">
+      <c r="Q9" s="44">
         <v>33105.524850000002</v>
       </c>
-      <c r="R9" s="96">
+      <c r="R9" s="95">
         <v>51619</v>
       </c>
-      <c r="S9" s="97">
+      <c r="S9" s="96">
         <v>14.37</v>
       </c>
-      <c r="T9" s="96">
+      <c r="T9" s="95">
         <v>3591</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>57.302</v>
       </c>
-      <c r="V9" s="45">
+      <c r="V9" s="44">
         <v>187.60300000000001</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="44">
         <v>1725.350097</v>
       </c>
-      <c r="X9" s="96">
+      <c r="X9" s="95">
         <v>30110</v>
       </c>
-      <c r="Y9" s="97">
+      <c r="Y9" s="96">
         <v>3.27</v>
       </c>
-      <c r="Z9" s="98">
+      <c r="Z9" s="97">
         <v>9197</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="41" t="s">
+    <row r="10" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="40" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="45">
+      <c r="B10" s="44">
         <v>1159.4949999999999</v>
       </c>
-      <c r="C10" s="45">
+      <c r="C10" s="44">
         <v>9299.3330000000005</v>
       </c>
-      <c r="D10" s="45">
+      <c r="D10" s="44">
         <v>96921.072805999996</v>
       </c>
-      <c r="E10" s="96">
+      <c r="E10" s="95">
         <v>83589</v>
       </c>
-      <c r="F10" s="97">
+      <c r="F10" s="96">
         <v>8.02</v>
       </c>
-      <c r="G10" s="96">
+      <c r="G10" s="95">
         <v>10422</v>
       </c>
-      <c r="H10" s="45">
+      <c r="H10" s="44">
         <v>1558.587</v>
       </c>
-      <c r="I10" s="45">
+      <c r="I10" s="44">
         <v>13463.406000000001</v>
       </c>
-      <c r="J10" s="45">
+      <c r="J10" s="44">
         <v>91013.139851999993</v>
       </c>
-      <c r="K10" s="96">
+      <c r="K10" s="95">
         <v>58395</v>
       </c>
-      <c r="L10" s="97">
+      <c r="L10" s="96">
         <v>8.64</v>
       </c>
-      <c r="M10" s="98">
+      <c r="M10" s="97">
         <v>6760</v>
       </c>
-      <c r="N10" s="41" t="s">
+      <c r="N10" s="40" t="s">
         <v>143</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="44">
         <v>665.94100000000003</v>
       </c>
-      <c r="P10" s="45">
+      <c r="P10" s="44">
         <v>9353.4740000000002</v>
       </c>
-      <c r="Q10" s="45">
+      <c r="Q10" s="44">
         <v>35299.650140999998</v>
       </c>
-      <c r="R10" s="96">
+      <c r="R10" s="95">
         <v>53007</v>
       </c>
-      <c r="S10" s="97">
+      <c r="S10" s="96">
         <v>14.05</v>
       </c>
-      <c r="T10" s="96">
+      <c r="T10" s="95">
         <v>3774</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>53.018999999999998</v>
       </c>
-      <c r="V10" s="45">
+      <c r="V10" s="44">
         <v>174.584</v>
       </c>
-      <c r="W10" s="45">
+      <c r="W10" s="44">
         <v>1585.4566870000001</v>
       </c>
-      <c r="X10" s="96">
+      <c r="X10" s="95">
         <v>29904</v>
       </c>
-      <c r="Y10" s="97">
+      <c r="Y10" s="96">
         <v>3.29</v>
       </c>
-      <c r="Z10" s="98">
+      <c r="Z10" s="97">
         <v>9081</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="84" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="41" t="s">
+    <row r="11" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="40" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="45">
+      <c r="B11" s="44">
         <v>1192.105</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="44">
         <v>9494.0550000000003</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="44">
         <v>101020.37081100002</v>
       </c>
-      <c r="E11" s="96">
+      <c r="E11" s="95">
         <v>84741</v>
       </c>
-      <c r="F11" s="97">
+      <c r="F11" s="96">
         <v>7.96</v>
       </c>
-      <c r="G11" s="96">
+      <c r="G11" s="95">
         <v>10640</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="44">
         <v>1578.527</v>
       </c>
-      <c r="I11" s="45">
+      <c r="I11" s="44">
         <v>13532.186999999998</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="44">
         <v>92802.351955000006</v>
       </c>
-      <c r="K11" s="96">
+      <c r="K11" s="95">
         <v>58790</v>
       </c>
-      <c r="L11" s="97">
+      <c r="L11" s="96">
         <v>8.57</v>
       </c>
-      <c r="M11" s="98">
+      <c r="M11" s="97">
         <v>6858</v>
       </c>
-      <c r="N11" s="41" t="s">
+      <c r="N11" s="40" t="s">
         <v>144</v>
       </c>
-      <c r="O11" s="45">
+      <c r="O11" s="44">
         <v>710.73099999999988</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="44">
         <v>9628.6720000000005</v>
       </c>
-      <c r="Q11" s="45">
+      <c r="Q11" s="44">
         <v>37890.794038999993</v>
       </c>
-      <c r="R11" s="96">
+      <c r="R11" s="95">
         <v>53312</v>
       </c>
-      <c r="S11" s="97">
+      <c r="S11" s="96">
         <v>13.55</v>
       </c>
-      <c r="T11" s="96">
+      <c r="T11" s="95">
         <v>3935</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>51.557999999999993</v>
       </c>
-      <c r="V11" s="45">
+      <c r="V11" s="44">
         <v>170.80300000000003</v>
       </c>
-      <c r="W11" s="45">
+      <c r="W11" s="44">
         <v>1538.9899740000001</v>
       </c>
-      <c r="X11" s="96">
+      <c r="X11" s="95">
         <v>29850</v>
       </c>
-      <c r="Y11" s="97">
+      <c r="Y11" s="96">
         <v>3.31</v>
       </c>
-      <c r="Z11" s="98">
+      <c r="Z11" s="97">
         <v>9010</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="41" t="s">
+    <row r="12" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="45">
+      <c r="B12" s="44">
         <v>1144.675</v>
       </c>
-      <c r="C12" s="45">
+      <c r="C12" s="44">
         <v>8862.2379999999994</v>
       </c>
-      <c r="D12" s="45">
+      <c r="D12" s="44">
         <v>102465.31355399999</v>
       </c>
-      <c r="E12" s="96">
+      <c r="E12" s="95">
         <v>89515</v>
       </c>
-      <c r="F12" s="97">
+      <c r="F12" s="96">
         <v>7.74</v>
       </c>
-      <c r="G12" s="96">
+      <c r="G12" s="95">
         <v>11562</v>
       </c>
-      <c r="H12" s="45">
+      <c r="H12" s="44">
         <v>1476.5769999999998</v>
       </c>
-      <c r="I12" s="45">
+      <c r="I12" s="44">
         <v>12928.807999999999</v>
       </c>
-      <c r="J12" s="45">
+      <c r="J12" s="44">
         <v>93793.490314999974</v>
       </c>
-      <c r="K12" s="96">
+      <c r="K12" s="95">
         <v>63521</v>
       </c>
-      <c r="L12" s="97">
+      <c r="L12" s="96">
         <v>8.76</v>
       </c>
-      <c r="M12" s="99">
+      <c r="M12" s="98">
         <v>7255</v>
       </c>
-      <c r="N12" s="41" t="s">
+      <c r="N12" s="40" t="s">
         <v>145</v>
       </c>
-      <c r="O12" s="45">
+      <c r="O12" s="44">
         <v>698.5809999999999</v>
       </c>
-      <c r="P12" s="45">
+      <c r="P12" s="44">
         <v>9523.1620000000003</v>
       </c>
-      <c r="Q12" s="45">
+      <c r="Q12" s="44">
         <v>39538.795896000003</v>
       </c>
-      <c r="R12" s="96">
+      <c r="R12" s="95">
         <v>56599</v>
       </c>
-      <c r="S12" s="97">
+      <c r="S12" s="96">
         <v>13.63</v>
       </c>
-      <c r="T12" s="96">
+      <c r="T12" s="95">
         <v>4152</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>47.847000000000008</v>
       </c>
-      <c r="V12" s="45">
+      <c r="V12" s="44">
         <v>159.083</v>
       </c>
-      <c r="W12" s="45">
+      <c r="W12" s="44">
         <v>1429.4683399999997</v>
       </c>
-      <c r="X12" s="96">
+      <c r="X12" s="95">
         <v>29876</v>
       </c>
-      <c r="Y12" s="97">
+      <c r="Y12" s="96">
         <v>3.32</v>
       </c>
-      <c r="Z12" s="99">
+      <c r="Z12" s="98">
         <v>8986</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="41" t="s">
+    <row r="13" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="45">
+      <c r="B13" s="44">
         <v>1044.539</v>
       </c>
-      <c r="C13" s="45">
+      <c r="C13" s="44">
         <v>8306.2569999999996</v>
       </c>
-      <c r="D13" s="45">
+      <c r="D13" s="44">
         <v>100668.711515</v>
       </c>
-      <c r="E13" s="96">
+      <c r="E13" s="95">
         <v>96376</v>
       </c>
-      <c r="F13" s="97">
+      <c r="F13" s="96">
         <v>7.95</v>
       </c>
-      <c r="G13" s="96">
+      <c r="G13" s="95">
         <v>12120</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="44">
         <v>1344.1979999999999</v>
       </c>
-      <c r="I13" s="45">
+      <c r="I13" s="44">
         <v>12022.1</v>
       </c>
-      <c r="J13" s="45">
+      <c r="J13" s="44">
         <v>92496.855234999995</v>
       </c>
-      <c r="K13" s="96">
+      <c r="K13" s="95">
         <v>68812</v>
       </c>
-      <c r="L13" s="97">
+      <c r="L13" s="96">
         <v>8.94</v>
       </c>
-      <c r="M13" s="99">
+      <c r="M13" s="98">
         <v>7694</v>
       </c>
-      <c r="N13" s="41" t="s">
+      <c r="N13" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="O13" s="45">
+      <c r="O13" s="44">
         <v>682.101</v>
       </c>
-      <c r="P13" s="45">
+      <c r="P13" s="44">
         <v>9403.8140000000003</v>
       </c>
-      <c r="Q13" s="45">
+      <c r="Q13" s="44">
         <v>41852.075249000001</v>
       </c>
-      <c r="R13" s="96">
+      <c r="R13" s="95">
         <v>61358</v>
       </c>
-      <c r="S13" s="97">
+      <c r="S13" s="96">
         <v>13.79</v>
       </c>
-      <c r="T13" s="96">
+      <c r="T13" s="95">
         <v>4451</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>47.635999999999996</v>
       </c>
-      <c r="V13" s="45">
+      <c r="V13" s="44">
         <v>155.82499999999996</v>
       </c>
-      <c r="W13" s="45">
+      <c r="W13" s="44">
         <v>1420.39624</v>
       </c>
-      <c r="X13" s="96">
+      <c r="X13" s="95">
         <v>29818</v>
       </c>
-      <c r="Y13" s="97">
+      <c r="Y13" s="96">
         <v>3.27</v>
       </c>
-      <c r="Z13" s="99">
+      <c r="Z13" s="98">
         <v>9115</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="41" t="s">
+    <row r="14" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="40" t="s">
         <v>147</v>
       </c>
-      <c r="B14" s="45">
+      <c r="B14" s="44">
         <v>1066.8879999999999</v>
       </c>
-      <c r="C14" s="45">
+      <c r="C14" s="44">
         <v>8195.34</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="44">
         <v>103693.420383</v>
       </c>
-      <c r="E14" s="96">
+      <c r="E14" s="95">
         <v>97192</v>
       </c>
-      <c r="F14" s="97">
+      <c r="F14" s="96">
         <v>7.68</v>
       </c>
-      <c r="G14" s="96">
+      <c r="G14" s="95">
         <v>12653</v>
       </c>
-      <c r="H14" s="45">
+      <c r="H14" s="44">
         <v>1328.559</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="44">
         <v>11746.239</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="44">
         <v>93315.691231000004</v>
       </c>
-      <c r="K14" s="96">
+      <c r="K14" s="95">
         <v>70238</v>
       </c>
-      <c r="L14" s="97">
+      <c r="L14" s="96">
         <v>8.84</v>
       </c>
-      <c r="M14" s="99">
+      <c r="M14" s="98">
         <v>7944</v>
       </c>
-      <c r="N14" s="41" t="s">
+      <c r="N14" s="40" t="s">
         <v>147</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="44">
         <v>685.53300000000002</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="44">
         <v>9320.3070000000007</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="44">
         <v>43426.715787000001</v>
       </c>
-      <c r="R14" s="96">
+      <c r="R14" s="95">
         <v>63347</v>
       </c>
-      <c r="S14" s="97">
+      <c r="S14" s="96">
         <v>13.6</v>
       </c>
-      <c r="T14" s="96">
+      <c r="T14" s="95">
         <v>4659</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>40.19700000000001</v>
       </c>
-      <c r="V14" s="45">
+      <c r="V14" s="44">
         <v>134.49799999999999</v>
       </c>
-      <c r="W14" s="45">
+      <c r="W14" s="44">
         <v>1208.0107370000001</v>
       </c>
-      <c r="X14" s="96">
+      <c r="X14" s="95">
         <v>30052</v>
       </c>
-      <c r="Y14" s="97">
+      <c r="Y14" s="96">
         <v>3.35</v>
       </c>
-      <c r="Z14" s="99">
+      <c r="Z14" s="98">
         <v>8982</v>
       </c>
     </row>
-    <row r="15" spans="1:26" s="84" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="41" t="s">
+    <row r="15" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
         <v>175</v>
       </c>
-      <c r="B15" s="45">
+      <c r="B15" s="44">
         <v>1215.6880000000001</v>
       </c>
-      <c r="C15" s="45">
+      <c r="C15" s="44">
         <v>9047.68</v>
       </c>
-      <c r="D15" s="45">
+      <c r="D15" s="44">
         <v>114254.866836</v>
       </c>
-      <c r="E15" s="96">
+      <c r="E15" s="95">
         <v>93984</v>
       </c>
-      <c r="F15" s="97">
+      <c r="F15" s="96">
         <v>7.44</v>
       </c>
-      <c r="G15" s="96">
+      <c r="G15" s="95">
         <v>12628</v>
       </c>
-      <c r="H15" s="45">
+      <c r="H15" s="44">
         <v>1514.6240000000003</v>
       </c>
-      <c r="I15" s="45">
+      <c r="I15" s="44">
         <v>12756.682999999999</v>
       </c>
-      <c r="J15" s="45">
+      <c r="J15" s="44">
         <v>102739.262099</v>
       </c>
-      <c r="K15" s="96">
+      <c r="K15" s="95">
         <v>67832</v>
       </c>
-      <c r="L15" s="97">
+      <c r="L15" s="96">
         <v>8.42</v>
       </c>
-      <c r="M15" s="99">
+      <c r="M15" s="98">
         <v>8054</v>
       </c>
-      <c r="N15" s="41" t="s">
+      <c r="N15" s="40" t="s">
         <v>175</v>
       </c>
-      <c r="O15" s="45">
+      <c r="O15" s="44">
         <v>737.096</v>
       </c>
-      <c r="P15" s="45">
+      <c r="P15" s="44">
         <v>9482.7789999999986</v>
       </c>
-      <c r="Q15" s="45">
+      <c r="Q15" s="44">
         <v>45322.137449000002</v>
       </c>
-      <c r="R15" s="96">
+      <c r="R15" s="95">
         <v>61487</v>
       </c>
-      <c r="S15" s="97">
+      <c r="S15" s="96">
         <v>12.87</v>
       </c>
-      <c r="T15" s="96">
+      <c r="T15" s="95">
         <v>4779</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="44">
         <v>36.384999999999998</v>
       </c>
-      <c r="V15" s="45">
+      <c r="V15" s="44">
         <v>131.75700000000001</v>
       </c>
-      <c r="W15" s="45">
+      <c r="W15" s="44">
         <v>1132.385385</v>
       </c>
-      <c r="X15" s="96">
+      <c r="X15" s="95">
         <v>31122</v>
       </c>
-      <c r="Y15" s="97">
+      <c r="Y15" s="96">
         <v>3.62</v>
       </c>
-      <c r="Z15" s="99">
+      <c r="Z15" s="98">
         <v>8594</v>
       </c>
     </row>
-    <row r="16" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="41" t="s">
+    <row r="16" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="45">
+      <c r="B16" s="44">
         <v>1307.921</v>
       </c>
-      <c r="C16" s="45">
+      <c r="C16" s="44">
         <v>9838.1509999999998</v>
       </c>
-      <c r="D16" s="45">
+      <c r="D16" s="44">
         <v>123873.18785199999</v>
       </c>
-      <c r="E16" s="96">
+      <c r="E16" s="95">
         <v>94710</v>
       </c>
-      <c r="F16" s="97">
+      <c r="F16" s="96">
         <v>7.52</v>
       </c>
-      <c r="G16" s="96">
+      <c r="G16" s="95">
         <v>12591</v>
       </c>
-      <c r="H16" s="45">
+      <c r="H16" s="44">
         <v>1494.4470000000001</v>
       </c>
-      <c r="I16" s="45">
+      <c r="I16" s="44">
         <v>12601.536</v>
       </c>
-      <c r="J16" s="45">
+      <c r="J16" s="44">
         <v>102787.78194199999</v>
       </c>
-      <c r="K16" s="96">
+      <c r="K16" s="95">
         <v>68780</v>
       </c>
-      <c r="L16" s="97">
+      <c r="L16" s="96">
         <v>8.43</v>
       </c>
-      <c r="M16" s="99">
+      <c r="M16" s="98">
         <v>8157</v>
       </c>
-      <c r="N16" s="41" t="s">
+      <c r="N16" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="O16" s="45">
+      <c r="O16" s="44">
         <v>689.27900000000011</v>
       </c>
-      <c r="P16" s="45">
+      <c r="P16" s="44">
         <v>9182.9260000000013</v>
       </c>
-      <c r="Q16" s="45">
+      <c r="Q16" s="44">
         <v>41698.050508</v>
       </c>
-      <c r="R16" s="96">
+      <c r="R16" s="95">
         <v>60495</v>
       </c>
-      <c r="S16" s="97">
+      <c r="S16" s="96">
         <v>13.32</v>
       </c>
-      <c r="T16" s="96">
+      <c r="T16" s="95">
         <v>4541</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="44">
         <v>34.86</v>
       </c>
-      <c r="V16" s="45">
+      <c r="V16" s="44">
         <v>129.191</v>
       </c>
-      <c r="W16" s="45">
+      <c r="W16" s="44">
         <v>1246.8475850000002</v>
       </c>
-      <c r="X16" s="96">
+      <c r="X16" s="95">
         <v>35767</v>
       </c>
-      <c r="Y16" s="97">
+      <c r="Y16" s="96">
         <v>3.71</v>
       </c>
-      <c r="Z16" s="99">
+      <c r="Z16" s="98">
         <v>9651</v>
       </c>
     </row>
-    <row r="17" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="41" t="s">
+    <row r="17" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="45">
+      <c r="B17" s="44">
         <v>1325.5430000000001</v>
       </c>
-      <c r="C17" s="45">
-[...8 lines deleted...]
-      <c r="F17" s="97">
+      <c r="C17" s="44">
+        <v>9712.1180000000004</v>
+      </c>
+      <c r="D17" s="44">
+        <v>127435.92554000003</v>
+      </c>
+      <c r="E17" s="95">
+        <v>96139</v>
+      </c>
+      <c r="F17" s="96">
         <v>7.33</v>
       </c>
-      <c r="G17" s="96">
-[...14 lines deleted...]
-      <c r="L17" s="97">
+      <c r="G17" s="95">
+        <v>13121</v>
+      </c>
+      <c r="H17" s="44">
+        <v>1440.7080000000001</v>
+      </c>
+      <c r="I17" s="44">
+        <v>12125.538999999999</v>
+      </c>
+      <c r="J17" s="44">
+        <v>100159.938586</v>
+      </c>
+      <c r="K17" s="95">
+        <v>69521</v>
+      </c>
+      <c r="L17" s="96">
         <v>8.42</v>
       </c>
-      <c r="M17" s="98">
+      <c r="M17" s="97">
         <v>8260</v>
       </c>
-      <c r="N17" s="41" t="s">
+      <c r="N17" s="40" t="s">
         <v>179</v>
       </c>
-      <c r="O17" s="45">
-[...8 lines deleted...]
-      <c r="R17" s="96">
+      <c r="O17" s="44">
+        <v>673.19200000000012</v>
+      </c>
+      <c r="P17" s="44">
+        <v>8704.6949999999997</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>40699.877285000002</v>
+      </c>
+      <c r="R17" s="95">
         <v>60458</v>
       </c>
-      <c r="S17" s="97">
+      <c r="S17" s="96">
         <v>12.93</v>
       </c>
-      <c r="T17" s="96">
+      <c r="T17" s="95">
         <v>4676</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="44">
         <v>25.733999999999995</v>
       </c>
-      <c r="V17" s="45">
+      <c r="V17" s="44">
         <v>99.953000000000003</v>
       </c>
-      <c r="W17" s="45">
+      <c r="W17" s="44">
         <v>926.63816199999997</v>
       </c>
-      <c r="X17" s="96">
+      <c r="X17" s="95">
         <v>36008</v>
       </c>
-      <c r="Y17" s="97">
+      <c r="Y17" s="96">
         <v>3.88</v>
       </c>
-      <c r="Z17" s="98">
+      <c r="Z17" s="97">
         <v>9271</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="55" t="s">
+    <row r="18" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="58">
+      <c r="B18" s="57">
         <v>106.938</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="57">
         <v>821.64700000000005</v>
       </c>
-      <c r="D18" s="58">
+      <c r="D18" s="57">
         <v>10343.487655999999</v>
       </c>
-      <c r="E18" s="100">
+      <c r="E18" s="99">
         <v>96724</v>
       </c>
-      <c r="F18" s="101">
+      <c r="F18" s="100">
         <v>7.68</v>
       </c>
-      <c r="G18" s="100">
+      <c r="G18" s="99">
         <v>12589</v>
       </c>
-      <c r="H18" s="58">
+      <c r="H18" s="57">
         <v>120.71299999999999</v>
       </c>
-      <c r="I18" s="58">
+      <c r="I18" s="57">
         <v>1034.827</v>
       </c>
-      <c r="J18" s="58">
+      <c r="J18" s="57">
         <v>8275.3486539999994</v>
       </c>
-      <c r="K18" s="100">
+      <c r="K18" s="99">
         <v>68554</v>
       </c>
-      <c r="L18" s="101">
+      <c r="L18" s="100">
         <v>8.57</v>
       </c>
-      <c r="M18" s="102">
+      <c r="M18" s="101">
         <v>7997</v>
       </c>
-      <c r="N18" s="55" t="s">
+      <c r="N18" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="O18" s="58">
+      <c r="O18" s="57">
         <v>56.311</v>
       </c>
-      <c r="P18" s="58">
+      <c r="P18" s="57">
         <v>742.81399999999996</v>
       </c>
-      <c r="Q18" s="58">
+      <c r="Q18" s="57">
         <v>3329.638653</v>
       </c>
-      <c r="R18" s="100">
+      <c r="R18" s="99">
         <v>59129</v>
       </c>
-      <c r="S18" s="101">
+      <c r="S18" s="100">
         <v>13.19</v>
       </c>
-      <c r="T18" s="100">
+      <c r="T18" s="99">
         <v>4482</v>
       </c>
-      <c r="U18" s="58">
+      <c r="U18" s="57">
         <v>2.68</v>
       </c>
-      <c r="V18" s="58">
+      <c r="V18" s="57">
         <v>10.034000000000001</v>
       </c>
-      <c r="W18" s="58">
+      <c r="W18" s="57">
         <v>95.697649999999996</v>
       </c>
-      <c r="X18" s="100">
+      <c r="X18" s="99">
         <v>35708</v>
       </c>
-      <c r="Y18" s="101">
+      <c r="Y18" s="100">
         <v>3.74</v>
       </c>
-      <c r="Z18" s="102">
+      <c r="Z18" s="101">
         <v>9537</v>
       </c>
     </row>
-    <row r="19" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="55" t="s">
+    <row r="19" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
         <v>149</v>
       </c>
-      <c r="B19" s="58">
+      <c r="B19" s="57">
         <v>97.323999999999998</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="57">
         <v>707.92399999999998</v>
       </c>
-      <c r="D19" s="58">
+      <c r="D19" s="57">
         <v>9177.4492690000006</v>
       </c>
-      <c r="E19" s="100">
+      <c r="E19" s="99">
         <v>94298</v>
       </c>
-      <c r="F19" s="101">
+      <c r="F19" s="100">
         <v>7.27</v>
       </c>
-      <c r="G19" s="100">
+      <c r="G19" s="99">
         <v>12964</v>
       </c>
-      <c r="H19" s="58">
+      <c r="H19" s="57">
         <v>110.73399999999999</v>
       </c>
-      <c r="I19" s="58">
+      <c r="I19" s="57">
         <v>891.56700000000001</v>
       </c>
-      <c r="J19" s="58">
+      <c r="J19" s="57">
         <v>7430.4727810000004</v>
       </c>
-      <c r="K19" s="100">
+      <c r="K19" s="99">
         <v>67102</v>
       </c>
-      <c r="L19" s="101">
+      <c r="L19" s="100">
         <v>8.0500000000000007</v>
       </c>
-      <c r="M19" s="102">
+      <c r="M19" s="101">
         <v>8334</v>
       </c>
-      <c r="N19" s="55" t="s">
+      <c r="N19" s="54" t="s">
         <v>149</v>
       </c>
-      <c r="O19" s="58">
+      <c r="O19" s="57">
         <v>53.51</v>
       </c>
-      <c r="P19" s="58">
+      <c r="P19" s="57">
         <v>681.28899999999999</v>
       </c>
-      <c r="Q19" s="58">
+      <c r="Q19" s="57">
         <v>3138.9510540000001</v>
       </c>
-      <c r="R19" s="100">
+      <c r="R19" s="99">
         <v>58661</v>
       </c>
-      <c r="S19" s="101">
+      <c r="S19" s="100">
         <v>12.73</v>
       </c>
-      <c r="T19" s="100">
+      <c r="T19" s="99">
         <v>4607</v>
       </c>
-      <c r="U19" s="58">
+      <c r="U19" s="57">
         <v>2.0259999999999998</v>
       </c>
-      <c r="V19" s="58">
+      <c r="V19" s="57">
         <v>7.6390000000000002</v>
       </c>
-      <c r="W19" s="58">
+      <c r="W19" s="57">
         <v>72.455489999999998</v>
       </c>
-      <c r="X19" s="100">
+      <c r="X19" s="99">
         <v>35763</v>
       </c>
-      <c r="Y19" s="101">
+      <c r="Y19" s="100">
         <v>3.77</v>
       </c>
-      <c r="Z19" s="102">
+      <c r="Z19" s="101">
         <v>9485</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="55" t="s">
+    <row r="20" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
         <v>150</v>
       </c>
-      <c r="B20" s="58">
+      <c r="B20" s="57">
         <v>113.505</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="57">
         <v>855.45600000000002</v>
       </c>
-      <c r="D20" s="58">
+      <c r="D20" s="57">
         <v>11033.407475</v>
       </c>
-      <c r="E20" s="100">
+      <c r="E20" s="99">
         <v>97206</v>
       </c>
-      <c r="F20" s="101">
+      <c r="F20" s="100">
         <v>7.54</v>
       </c>
-      <c r="G20" s="100">
+      <c r="G20" s="99">
         <v>12898</v>
       </c>
-      <c r="H20" s="58">
+      <c r="H20" s="57">
         <v>123.128</v>
       </c>
-      <c r="I20" s="58">
+      <c r="I20" s="57">
         <v>1049.5909999999999</v>
       </c>
-      <c r="J20" s="58">
+      <c r="J20" s="57">
         <v>8706.5727490000008</v>
       </c>
-      <c r="K20" s="100">
+      <c r="K20" s="99">
         <v>70712</v>
       </c>
-      <c r="L20" s="101">
+      <c r="L20" s="100">
         <v>8.52</v>
       </c>
-      <c r="M20" s="102">
+      <c r="M20" s="101">
         <v>8295</v>
       </c>
-      <c r="N20" s="55" t="s">
+      <c r="N20" s="54" t="s">
         <v>150</v>
       </c>
-      <c r="O20" s="58">
+      <c r="O20" s="57">
         <v>56.374000000000002</v>
       </c>
-      <c r="P20" s="58">
+      <c r="P20" s="57">
         <v>722.95</v>
       </c>
-      <c r="Q20" s="58">
+      <c r="Q20" s="57">
         <v>3406.9440490000002</v>
       </c>
-      <c r="R20" s="100">
+      <c r="R20" s="99">
         <v>60435</v>
       </c>
-      <c r="S20" s="101">
+      <c r="S20" s="100">
         <v>12.82</v>
       </c>
-      <c r="T20" s="100">
+      <c r="T20" s="99">
         <v>4713</v>
       </c>
-      <c r="U20" s="58">
+      <c r="U20" s="57">
         <v>2.2639999999999998</v>
       </c>
-      <c r="V20" s="58">
+      <c r="V20" s="57">
         <v>8.6940000000000008</v>
       </c>
-      <c r="W20" s="58">
+      <c r="W20" s="57">
         <v>80.653408999999996</v>
       </c>
-      <c r="X20" s="100">
+      <c r="X20" s="99">
         <v>35624</v>
       </c>
-      <c r="Y20" s="101">
+      <c r="Y20" s="100">
         <v>3.84</v>
       </c>
-      <c r="Z20" s="102">
+      <c r="Z20" s="101">
         <v>9277</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="55" t="s">
+    <row r="21" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
-      <c r="B21" s="58">
+      <c r="B21" s="57">
         <v>109.142</v>
       </c>
-      <c r="C21" s="58">
+      <c r="C21" s="57">
         <v>865.64099999999996</v>
       </c>
-      <c r="D21" s="58">
+      <c r="D21" s="57">
         <v>10587.552103</v>
       </c>
-      <c r="E21" s="100">
+      <c r="E21" s="99">
         <v>97007</v>
       </c>
-      <c r="F21" s="101">
+      <c r="F21" s="100">
         <v>7.93</v>
       </c>
-      <c r="G21" s="100">
+      <c r="G21" s="99">
         <v>12231</v>
       </c>
-      <c r="H21" s="58">
+      <c r="H21" s="57">
         <v>119.732</v>
       </c>
-      <c r="I21" s="58">
+      <c r="I21" s="57">
         <v>1040.9929999999999</v>
       </c>
-      <c r="J21" s="58">
+      <c r="J21" s="57">
         <v>8318.8446839999997</v>
       </c>
-      <c r="K21" s="100">
+      <c r="K21" s="99">
         <v>69479</v>
       </c>
-      <c r="L21" s="101">
+      <c r="L21" s="100">
         <v>8.69</v>
       </c>
-      <c r="M21" s="102">
+      <c r="M21" s="101">
         <v>7991</v>
       </c>
-      <c r="N21" s="55" t="s">
+      <c r="N21" s="54" t="s">
         <v>151</v>
       </c>
-      <c r="O21" s="58">
+      <c r="O21" s="57">
         <v>55.290999999999997</v>
       </c>
-      <c r="P21" s="58">
+      <c r="P21" s="57">
         <v>735.22799999999995</v>
       </c>
-      <c r="Q21" s="58">
+      <c r="Q21" s="57">
         <v>3374.1394409999998</v>
       </c>
-      <c r="R21" s="100">
+      <c r="R21" s="99">
         <v>61025</v>
       </c>
-      <c r="S21" s="101">
+      <c r="S21" s="100">
         <v>13.3</v>
       </c>
-      <c r="T21" s="100">
+      <c r="T21" s="99">
         <v>4589</v>
       </c>
-      <c r="U21" s="58">
+      <c r="U21" s="57">
         <v>2.1</v>
       </c>
-      <c r="V21" s="58">
+      <c r="V21" s="57">
         <v>8.0839999999999996</v>
       </c>
-      <c r="W21" s="58">
+      <c r="W21" s="57">
         <v>74.704746</v>
       </c>
-      <c r="X21" s="100">
+      <c r="X21" s="99">
         <v>35574</v>
       </c>
-      <c r="Y21" s="101">
+      <c r="Y21" s="100">
         <v>3.85</v>
       </c>
-      <c r="Z21" s="102">
+      <c r="Z21" s="101">
         <v>9241</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="55" t="s">
+    <row r="22" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
         <v>152</v>
       </c>
-      <c r="B22" s="58">
+      <c r="B22" s="57">
         <v>116.014</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="57">
         <v>829.71900000000005</v>
       </c>
-      <c r="D22" s="58">
+      <c r="D22" s="57">
         <v>11006.661396</v>
       </c>
-      <c r="E22" s="100">
+      <c r="E22" s="99">
         <v>94874</v>
       </c>
-      <c r="F22" s="101">
+      <c r="F22" s="100">
         <v>7.15</v>
       </c>
-      <c r="G22" s="100">
+      <c r="G22" s="99">
         <v>13266</v>
       </c>
-      <c r="H22" s="58">
+      <c r="H22" s="57">
         <v>126.503</v>
       </c>
-      <c r="I22" s="58">
+      <c r="I22" s="57">
         <v>1055.2470000000001</v>
       </c>
-      <c r="J22" s="58">
+      <c r="J22" s="57">
         <v>8669.3413770000006</v>
       </c>
-      <c r="K22" s="100">
+      <c r="K22" s="99">
         <v>68531</v>
       </c>
-      <c r="L22" s="101">
+      <c r="L22" s="100">
         <v>8.34</v>
       </c>
-      <c r="M22" s="102">
+      <c r="M22" s="101">
         <v>8215</v>
       </c>
-      <c r="N22" s="55" t="s">
+      <c r="N22" s="54" t="s">
         <v>152</v>
       </c>
-      <c r="O22" s="58">
+      <c r="O22" s="57">
         <v>57.030999999999999</v>
       </c>
-      <c r="P22" s="58">
+      <c r="P22" s="57">
         <v>736.04899999999998</v>
       </c>
-      <c r="Q22" s="58">
+      <c r="Q22" s="57">
         <v>3420.635542</v>
       </c>
-      <c r="R22" s="100">
+      <c r="R22" s="99">
         <v>59979</v>
       </c>
-      <c r="S22" s="101">
+      <c r="S22" s="100">
         <v>12.91</v>
       </c>
-      <c r="T22" s="100">
+      <c r="T22" s="99">
         <v>4647</v>
       </c>
-      <c r="U22" s="58">
+      <c r="U22" s="57">
         <v>2.1760000000000002</v>
       </c>
-      <c r="V22" s="58">
+      <c r="V22" s="57">
         <v>8.359</v>
       </c>
-      <c r="W22" s="58">
+      <c r="W22" s="57">
         <v>78.495694999999998</v>
       </c>
-      <c r="X22" s="100">
+      <c r="X22" s="99">
         <v>36073</v>
       </c>
-      <c r="Y22" s="101">
+      <c r="Y22" s="100">
         <v>3.84</v>
       </c>
-      <c r="Z22" s="102">
+      <c r="Z22" s="101">
         <v>9391</v>
       </c>
     </row>
-    <row r="23" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="55" t="s">
+    <row r="23" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="58">
+      <c r="B23" s="57">
         <v>108.752</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="57">
         <v>791.97500000000002</v>
       </c>
-      <c r="D23" s="58">
+      <c r="D23" s="57">
         <v>10482.162687</v>
       </c>
-      <c r="E23" s="100">
+      <c r="E23" s="99">
         <v>96386</v>
       </c>
-      <c r="F23" s="101">
+      <c r="F23" s="100">
         <v>7.28</v>
       </c>
-      <c r="G23" s="100">
+      <c r="G23" s="99">
         <v>13235</v>
       </c>
-      <c r="H23" s="58">
+      <c r="H23" s="57">
         <v>117.63500000000001</v>
       </c>
-      <c r="I23" s="58">
+      <c r="I23" s="57">
         <v>972.38199999999995</v>
       </c>
-      <c r="J23" s="58">
+      <c r="J23" s="57">
         <v>8159.3328339999998</v>
       </c>
-      <c r="K23" s="100">
+      <c r="K23" s="99">
         <v>69361</v>
       </c>
-      <c r="L23" s="101">
+      <c r="L23" s="100">
         <v>8.27</v>
       </c>
-      <c r="M23" s="102">
+      <c r="M23" s="101">
         <v>8391</v>
       </c>
-      <c r="N23" s="55" t="s">
+      <c r="N23" s="54" t="s">
         <v>153</v>
       </c>
-      <c r="O23" s="58">
+      <c r="O23" s="57">
         <v>54.893999999999998</v>
       </c>
-      <c r="P23" s="58">
+      <c r="P23" s="57">
         <v>701.23800000000006</v>
       </c>
-      <c r="Q23" s="58">
+      <c r="Q23" s="57">
         <v>3281.2847459999998</v>
       </c>
-      <c r="R23" s="100">
+      <c r="R23" s="99">
         <v>59775</v>
       </c>
-      <c r="S23" s="101">
+      <c r="S23" s="100">
         <v>12.77</v>
       </c>
-      <c r="T23" s="100">
+      <c r="T23" s="99">
         <v>4679</v>
       </c>
-      <c r="U23" s="58">
+      <c r="U23" s="57">
         <v>2.0489999999999999</v>
       </c>
-      <c r="V23" s="58">
+      <c r="V23" s="57">
         <v>7.97</v>
       </c>
-      <c r="W23" s="58">
+      <c r="W23" s="57">
         <v>73.970208</v>
       </c>
-      <c r="X23" s="100">
+      <c r="X23" s="99">
         <v>36101</v>
       </c>
-      <c r="Y23" s="101">
+      <c r="Y23" s="100">
         <v>3.89</v>
       </c>
-      <c r="Z23" s="102">
+      <c r="Z23" s="101">
         <v>9281</v>
       </c>
     </row>
-    <row r="24" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="55" t="s">
+    <row r="24" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="B24" s="58">
+      <c r="B24" s="57">
         <v>116.697</v>
       </c>
-      <c r="C24" s="58">
+      <c r="C24" s="57">
         <v>826.59500000000003</v>
       </c>
-      <c r="D24" s="58">
+      <c r="D24" s="57">
         <v>11150.479147</v>
       </c>
-      <c r="E24" s="100">
+      <c r="E24" s="99">
         <v>95551</v>
       </c>
-      <c r="F24" s="101">
+      <c r="F24" s="100">
         <v>7.08</v>
       </c>
-      <c r="G24" s="100">
+      <c r="G24" s="99">
         <v>13490</v>
       </c>
-      <c r="H24" s="58">
+      <c r="H24" s="57">
         <v>123.80200000000001</v>
       </c>
-      <c r="I24" s="58">
+      <c r="I24" s="57">
         <v>1078.261</v>
       </c>
-      <c r="J24" s="58">
+      <c r="J24" s="57">
         <v>8696.6152309999998</v>
       </c>
-      <c r="K24" s="100">
+      <c r="K24" s="99">
         <v>70246</v>
       </c>
-      <c r="L24" s="101">
+      <c r="L24" s="100">
         <v>8.7100000000000009</v>
       </c>
-      <c r="M24" s="102">
+      <c r="M24" s="101">
         <v>8065</v>
       </c>
-      <c r="N24" s="55" t="s">
+      <c r="N24" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="O24" s="58">
+      <c r="O24" s="57">
         <v>58.573999999999998</v>
       </c>
-      <c r="P24" s="58">
+      <c r="P24" s="57">
         <v>761.09100000000001</v>
       </c>
-      <c r="Q24" s="58">
+      <c r="Q24" s="57">
         <v>3585.27702</v>
       </c>
-      <c r="R24" s="100">
+      <c r="R24" s="99">
         <v>61209</v>
       </c>
-      <c r="S24" s="101">
+      <c r="S24" s="100">
         <v>12.99</v>
       </c>
-      <c r="T24" s="100">
+      <c r="T24" s="99">
         <v>4711</v>
       </c>
-      <c r="U24" s="58">
+      <c r="U24" s="57">
         <v>2.0910000000000002</v>
       </c>
-      <c r="V24" s="58">
+      <c r="V24" s="57">
         <v>8.2050000000000001</v>
       </c>
-      <c r="W24" s="58">
+      <c r="W24" s="57">
         <v>75.737053000000003</v>
       </c>
-      <c r="X24" s="100">
+      <c r="X24" s="99">
         <v>36220</v>
       </c>
-      <c r="Y24" s="101">
+      <c r="Y24" s="100">
         <v>3.92</v>
       </c>
-      <c r="Z24" s="102">
+      <c r="Z24" s="101">
         <v>9231</v>
       </c>
     </row>
-    <row r="25" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="55" t="s">
+    <row r="25" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
         <v>155</v>
       </c>
-      <c r="B25" s="58">
+      <c r="B25" s="57">
         <v>114.916</v>
       </c>
-      <c r="C25" s="58">
+      <c r="C25" s="57">
         <v>811.327</v>
       </c>
-      <c r="D25" s="58">
+      <c r="D25" s="57">
         <v>10930.755757000001</v>
       </c>
-      <c r="E25" s="100">
+      <c r="E25" s="99">
         <v>95120</v>
       </c>
-      <c r="F25" s="101">
+      <c r="F25" s="100">
         <v>7.06</v>
       </c>
-      <c r="G25" s="100">
+      <c r="G25" s="99">
         <v>13473</v>
       </c>
-      <c r="H25" s="58">
+      <c r="H25" s="57">
         <v>122.44</v>
       </c>
-      <c r="I25" s="58">
+      <c r="I25" s="57">
         <v>1011.5</v>
       </c>
-      <c r="J25" s="58">
+      <c r="J25" s="57">
         <v>8433.8644829999994</v>
       </c>
-      <c r="K25" s="100">
+      <c r="K25" s="99">
         <v>68882</v>
       </c>
-      <c r="L25" s="101">
+      <c r="L25" s="100">
         <v>8.26</v>
       </c>
-      <c r="M25" s="102">
+      <c r="M25" s="101">
         <v>8338</v>
       </c>
-      <c r="N25" s="55" t="s">
+      <c r="N25" s="54" t="s">
         <v>155</v>
       </c>
-      <c r="O25" s="58">
+      <c r="O25" s="57">
         <v>57.445</v>
       </c>
-      <c r="P25" s="58">
+      <c r="P25" s="57">
         <v>736.37900000000002</v>
       </c>
-      <c r="Q25" s="58">
+      <c r="Q25" s="57">
         <v>3488.2535520000001</v>
       </c>
-      <c r="R25" s="100">
+      <c r="R25" s="99">
         <v>60723</v>
       </c>
-      <c r="S25" s="101">
+      <c r="S25" s="100">
         <v>12.82</v>
       </c>
-      <c r="T25" s="100">
+      <c r="T25" s="99">
         <v>4737</v>
       </c>
-      <c r="U25" s="58">
+      <c r="U25" s="57">
         <v>2.1059999999999999</v>
       </c>
-      <c r="V25" s="58">
+      <c r="V25" s="57">
         <v>8.1709999999999994</v>
       </c>
-      <c r="W25" s="58">
+      <c r="W25" s="57">
         <v>76.749784000000005</v>
       </c>
-      <c r="X25" s="100">
+      <c r="X25" s="99">
         <v>36443</v>
       </c>
-      <c r="Y25" s="101">
+      <c r="Y25" s="100">
         <v>3.88</v>
       </c>
-      <c r="Z25" s="102">
+      <c r="Z25" s="101">
         <v>9393</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="55" t="s">
+    <row r="26" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="58">
+      <c r="B26" s="57">
         <v>107.84</v>
       </c>
-      <c r="C26" s="58">
+      <c r="C26" s="57">
         <v>773.96799999999996</v>
       </c>
-      <c r="D26" s="58">
+      <c r="D26" s="57">
         <v>10269.230127999999</v>
       </c>
-      <c r="E26" s="100">
+      <c r="E26" s="99">
         <v>95227</v>
       </c>
-      <c r="F26" s="101">
+      <c r="F26" s="100">
         <v>7.18</v>
       </c>
-      <c r="G26" s="100">
+      <c r="G26" s="99">
         <v>13268</v>
       </c>
-      <c r="H26" s="58">
-[...14 lines deleted...]
-      <c r="M26" s="102">
+      <c r="H26" s="57">
+        <v>116.75</v>
+      </c>
+      <c r="I26" s="57">
+        <v>978.94500000000005</v>
+      </c>
+      <c r="J26" s="57">
+        <v>8104.9809439999999</v>
+      </c>
+      <c r="K26" s="99">
+        <v>69422</v>
+      </c>
+      <c r="L26" s="100">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="M26" s="101">
         <v>8279</v>
       </c>
-      <c r="N26" s="55" t="s">
+      <c r="N26" s="54" t="s">
         <v>174</v>
       </c>
-      <c r="O26" s="58">
+      <c r="O26" s="57">
         <v>54.82</v>
       </c>
-      <c r="P26" s="58">
-[...2 lines deleted...]
-      <c r="Q26" s="58">
+      <c r="P26" s="57">
+        <v>705.52499999999998</v>
+      </c>
+      <c r="Q26" s="57">
         <v>3288.1464489999998</v>
       </c>
-      <c r="R26" s="100">
+      <c r="R26" s="99">
         <v>59981</v>
       </c>
-      <c r="S26" s="101">
+      <c r="S26" s="100">
         <v>12.87</v>
       </c>
-      <c r="T26" s="100">
+      <c r="T26" s="99">
         <v>4661</v>
       </c>
-      <c r="U26" s="58">
+      <c r="U26" s="57">
         <v>1.996</v>
       </c>
-      <c r="V26" s="58">
+      <c r="V26" s="57">
         <v>7.8410000000000002</v>
       </c>
-      <c r="W26" s="58">
+      <c r="W26" s="57">
         <v>71.637896999999995</v>
       </c>
-      <c r="X26" s="100">
+      <c r="X26" s="99">
         <v>35891</v>
       </c>
-      <c r="Y26" s="101">
+      <c r="Y26" s="100">
         <v>3.93</v>
       </c>
-      <c r="Z26" s="102">
+      <c r="Z26" s="101">
         <v>9136</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="55" t="s">
+    <row r="27" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
         <v>177</v>
       </c>
-      <c r="B27" s="58">
+      <c r="B27" s="57">
         <v>110.40900000000001</v>
       </c>
-      <c r="C27" s="58">
-[...8 lines deleted...]
-      <c r="F27" s="101">
+      <c r="C27" s="57">
+        <v>805.85199999999998</v>
+      </c>
+      <c r="D27" s="57">
+        <v>10520.218794</v>
+      </c>
+      <c r="E27" s="99">
+        <v>95284</v>
+      </c>
+      <c r="F27" s="100">
         <v>7.3</v>
       </c>
-      <c r="G27" s="100">
-[...14 lines deleted...]
-      <c r="L27" s="101">
+      <c r="G27" s="99">
+        <v>13055</v>
+      </c>
+      <c r="H27" s="57">
+        <v>121.602</v>
+      </c>
+      <c r="I27" s="57">
+        <v>1023.949</v>
+      </c>
+      <c r="J27" s="57">
+        <v>8411.0171910000008</v>
+      </c>
+      <c r="K27" s="99">
+        <v>69168</v>
+      </c>
+      <c r="L27" s="100">
         <v>8.42</v>
       </c>
-      <c r="M27" s="102">
+      <c r="M27" s="101">
         <v>8214</v>
       </c>
-      <c r="N27" s="55" t="s">
+      <c r="N27" s="54" t="s">
         <v>177</v>
       </c>
-      <c r="O27" s="58">
+      <c r="O27" s="57">
         <v>57.171999999999997</v>
       </c>
-      <c r="P27" s="58">
-[...2 lines deleted...]
-      <c r="Q27" s="58">
+      <c r="P27" s="57">
+        <v>734.726</v>
+      </c>
+      <c r="Q27" s="57">
         <v>3456.9652959999999</v>
       </c>
-      <c r="R27" s="100">
+      <c r="R27" s="99">
         <v>60466</v>
       </c>
-      <c r="S27" s="101">
+      <c r="S27" s="100">
         <v>12.85</v>
       </c>
-      <c r="T27" s="100">
+      <c r="T27" s="99">
         <v>4705</v>
       </c>
-      <c r="U27" s="58">
+      <c r="U27" s="57">
         <v>2.1589999999999998</v>
       </c>
-      <c r="V27" s="58">
+      <c r="V27" s="57">
         <v>8.5920000000000005</v>
       </c>
-      <c r="W27" s="58">
+      <c r="W27" s="57">
         <v>78.606226000000007</v>
       </c>
-      <c r="X27" s="100">
+      <c r="X27" s="99">
         <v>36409</v>
       </c>
-      <c r="Y27" s="101">
+      <c r="Y27" s="100">
         <v>3.98</v>
       </c>
-      <c r="Z27" s="102">
+      <c r="Z27" s="101">
         <v>9149</v>
       </c>
     </row>
-    <row r="28" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="55" t="s">
+    <row r="28" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
         <v>178</v>
       </c>
-      <c r="B28" s="58">
-[...26 lines deleted...]
-      <c r="K28" s="100">
+      <c r="B28" s="57">
+        <v>109.23</v>
+      </c>
+      <c r="C28" s="57">
+        <v>782.76499999999999</v>
+      </c>
+      <c r="D28" s="57">
+        <v>10566.989568000001</v>
+      </c>
+      <c r="E28" s="99">
+        <v>96741</v>
+      </c>
+      <c r="F28" s="100">
+        <v>7.17</v>
+      </c>
+      <c r="G28" s="99">
+        <v>13500</v>
+      </c>
+      <c r="H28" s="57">
+        <v>115.578</v>
+      </c>
+      <c r="I28" s="57">
+        <v>964.56</v>
+      </c>
+      <c r="J28" s="57">
+        <v>8170.3828750000002</v>
+      </c>
+      <c r="K28" s="99">
         <v>70692</v>
       </c>
-      <c r="L28" s="101">
+      <c r="L28" s="100">
         <v>8.35</v>
       </c>
-      <c r="M28" s="102">
+      <c r="M28" s="101">
         <v>8471</v>
       </c>
-      <c r="N28" s="55" t="s">
+      <c r="N28" s="54" t="s">
         <v>178</v>
       </c>
-      <c r="O28" s="58">
+      <c r="O28" s="57">
         <v>53.926000000000002</v>
       </c>
-      <c r="P28" s="58">
+      <c r="P28" s="57">
         <v>706.73599999999999</v>
       </c>
-      <c r="Q28" s="58">
+      <c r="Q28" s="57">
         <v>3340.9362289999999</v>
       </c>
-      <c r="R28" s="100">
+      <c r="R28" s="99">
         <v>61954</v>
       </c>
-      <c r="S28" s="101">
+      <c r="S28" s="100">
         <v>13.11</v>
       </c>
-      <c r="T28" s="100">
+      <c r="T28" s="99">
         <v>4727</v>
       </c>
-      <c r="U28" s="58">
+      <c r="U28" s="57">
         <v>2.0449999999999999</v>
       </c>
-      <c r="V28" s="58">
+      <c r="V28" s="57">
         <v>8.173</v>
       </c>
-      <c r="W28" s="58">
+      <c r="W28" s="57">
         <v>74.669145</v>
       </c>
-      <c r="X28" s="100">
+      <c r="X28" s="99">
         <v>36513</v>
       </c>
-      <c r="Y28" s="101">
+      <c r="Y28" s="100">
         <v>4</v>
       </c>
-      <c r="Z28" s="102">
+      <c r="Z28" s="101">
         <v>9136</v>
       </c>
     </row>
-    <row r="29" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="55" t="s">
+    <row r="29" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
-      <c r="B29" s="58">
-[...11 lines deleted...]
-      <c r="F29" s="101">
+      <c r="B29" s="57">
+        <v>114.776</v>
+      </c>
+      <c r="C29" s="57">
+        <v>839.24900000000002</v>
+      </c>
+      <c r="D29" s="57">
+        <v>11367.531559999999</v>
+      </c>
+      <c r="E29" s="99">
+        <v>99041</v>
+      </c>
+      <c r="F29" s="100">
         <v>7.31</v>
       </c>
-      <c r="G29" s="100">
-[...2 lines deleted...]
-      <c r="H29" s="58">
+      <c r="G29" s="99">
+        <v>13545</v>
+      </c>
+      <c r="H29" s="57">
         <v>122.09099999999999</v>
       </c>
-      <c r="I29" s="58">
-[...8 lines deleted...]
-      <c r="L29" s="101">
+      <c r="I29" s="57">
+        <v>1023.717</v>
+      </c>
+      <c r="J29" s="57">
+        <v>8783.1647830000002</v>
+      </c>
+      <c r="K29" s="99">
+        <v>71939</v>
+      </c>
+      <c r="L29" s="100">
         <v>8.3800000000000008</v>
       </c>
-      <c r="M29" s="102">
-[...2 lines deleted...]
-      <c r="N29" s="55" t="s">
+      <c r="M29" s="101">
+        <v>8580</v>
+      </c>
+      <c r="N29" s="54" t="s">
         <v>180</v>
       </c>
-      <c r="O29" s="58">
-[...11 lines deleted...]
-      <c r="S29" s="101">
+      <c r="O29" s="57">
+        <v>57.844000000000001</v>
+      </c>
+      <c r="P29" s="57">
+        <v>740.67</v>
+      </c>
+      <c r="Q29" s="57">
+        <v>3588.705254</v>
+      </c>
+      <c r="R29" s="99">
+        <v>62041</v>
+      </c>
+      <c r="S29" s="100">
         <v>12.8</v>
       </c>
-      <c r="T29" s="100">
+      <c r="T29" s="99">
         <v>4845</v>
       </c>
-      <c r="U29" s="58">
+      <c r="U29" s="57">
         <v>2.0419999999999998</v>
       </c>
-      <c r="V29" s="58">
+      <c r="V29" s="57">
         <v>8.1910000000000007</v>
       </c>
-      <c r="W29" s="58">
+      <c r="W29" s="57">
         <v>73.260858999999996</v>
       </c>
-      <c r="X29" s="100">
+      <c r="X29" s="99">
         <v>35877</v>
       </c>
-      <c r="Y29" s="101">
+      <c r="Y29" s="100">
         <v>4.01</v>
       </c>
-      <c r="Z29" s="102">
+      <c r="Z29" s="101">
         <v>8944</v>
       </c>
     </row>
-    <row r="30" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="41" t="s">
+    <row r="30" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
-      <c r="B30" s="58"/>
-[...11 lines deleted...]
-      <c r="N30" s="41" t="s">
+      <c r="B30" s="57"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="99"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="99"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="99"/>
+      <c r="L30" s="100"/>
+      <c r="M30" s="101"/>
+      <c r="N30" s="40" t="s">
         <v>181</v>
       </c>
-      <c r="O30" s="58"/>
-[...13 lines deleted...]
-      <c r="A31" s="55" t="s">
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="99"/>
+      <c r="S30" s="100"/>
+      <c r="T30" s="99"/>
+      <c r="U30" s="57"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="99"/>
+      <c r="Y30" s="100"/>
+      <c r="Z30" s="101"/>
+    </row>
+    <row r="31" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="B31" s="58">
-[...35 lines deleted...]
-      <c r="N31" s="55" t="s">
+      <c r="B31" s="57">
+        <v>114.97199999999999</v>
+      </c>
+      <c r="C31" s="57">
+        <v>801.05700000000002</v>
+      </c>
+      <c r="D31" s="57">
+        <v>11122.214322</v>
+      </c>
+      <c r="E31" s="99">
+        <v>96738</v>
+      </c>
+      <c r="F31" s="100">
+        <v>6.97</v>
+      </c>
+      <c r="G31" s="99">
+        <v>13884</v>
+      </c>
+      <c r="H31" s="57">
+        <v>122.108</v>
+      </c>
+      <c r="I31" s="57">
+        <v>1008.4</v>
+      </c>
+      <c r="J31" s="57">
+        <v>8692.1154430000006</v>
+      </c>
+      <c r="K31" s="99">
+        <v>71184</v>
+      </c>
+      <c r="L31" s="100">
+        <v>8.26</v>
+      </c>
+      <c r="M31" s="101">
+        <v>8620</v>
+      </c>
+      <c r="N31" s="54" t="s">
         <v>148</v>
       </c>
-      <c r="O31" s="58">
-[...11 lines deleted...]
-      <c r="S31" s="101">
+      <c r="O31" s="57">
+        <v>57.344999999999999</v>
+      </c>
+      <c r="P31" s="57">
+        <v>711.19100000000003</v>
+      </c>
+      <c r="Q31" s="57">
+        <v>3504.5996260000002</v>
+      </c>
+      <c r="R31" s="99">
+        <v>61114</v>
+      </c>
+      <c r="S31" s="100">
         <v>12.4</v>
       </c>
-      <c r="T31" s="100">
-[...2 lines deleted...]
-      <c r="U31" s="58">
+      <c r="T31" s="99">
+        <v>4928</v>
+      </c>
+      <c r="U31" s="57">
         <v>1.9970000000000001</v>
       </c>
-      <c r="V31" s="58">
+      <c r="V31" s="57">
         <v>8.11</v>
       </c>
-      <c r="W31" s="58">
+      <c r="W31" s="57">
         <v>71.665149999999997</v>
       </c>
-      <c r="X31" s="100">
+      <c r="X31" s="99">
         <v>35886</v>
       </c>
-      <c r="Y31" s="101">
+      <c r="Y31" s="100">
         <v>4.0599999999999996</v>
       </c>
-      <c r="Z31" s="102">
+      <c r="Z31" s="101">
         <v>8837</v>
       </c>
     </row>
-    <row r="32" spans="1:26" s="86" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="L32" s="104">
+    <row r="32" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="B32" s="57">
+        <v>89.68</v>
+      </c>
+      <c r="C32" s="57">
+        <v>662.04200000000003</v>
+      </c>
+      <c r="D32" s="57">
+        <v>8914.6436059999996</v>
+      </c>
+      <c r="E32" s="99">
+        <v>99405</v>
+      </c>
+      <c r="F32" s="100">
+        <v>7.38</v>
+      </c>
+      <c r="G32" s="99">
+        <v>13465</v>
+      </c>
+      <c r="H32" s="57">
+        <v>97.497</v>
+      </c>
+      <c r="I32" s="57">
+        <v>831.61</v>
+      </c>
+      <c r="J32" s="57">
+        <v>6839.0893390000001</v>
+      </c>
+      <c r="K32" s="99">
+        <v>70147</v>
+      </c>
+      <c r="L32" s="100">
         <v>8.5299999999999994</v>
       </c>
-      <c r="M32" s="105">
+      <c r="M32" s="101">
         <v>8224</v>
       </c>
-      <c r="N32" s="55" t="s">
-[...14 lines deleted...]
-      <c r="S32" s="104">
+      <c r="N32" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="O32" s="57">
+        <v>48.179000000000002</v>
+      </c>
+      <c r="P32" s="57">
+        <v>641.95799999999997</v>
+      </c>
+      <c r="Q32" s="57">
+        <v>2939.1074960000001</v>
+      </c>
+      <c r="R32" s="99">
+        <v>61004</v>
+      </c>
+      <c r="S32" s="100">
         <v>13.32</v>
       </c>
-      <c r="T32" s="103">
-[...22 lines deleted...]
-      <c r="A33" s="106" t="s">
+      <c r="T32" s="99">
+        <v>4578</v>
+      </c>
+      <c r="U32" s="57">
+        <v>1.609</v>
+      </c>
+      <c r="V32" s="57">
+        <v>6.4409999999999998</v>
+      </c>
+      <c r="W32" s="57">
+        <v>58.220044000000001</v>
+      </c>
+      <c r="X32" s="99">
+        <v>36184</v>
+      </c>
+      <c r="Y32" s="100">
+        <v>4</v>
+      </c>
+      <c r="Z32" s="101">
+        <v>9039</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B33" s="63">
+        <v>113.995</v>
+      </c>
+      <c r="C33" s="63">
+        <v>800.16700000000003</v>
+      </c>
+      <c r="D33" s="63">
+        <v>11023.584219</v>
+      </c>
+      <c r="E33" s="102">
+        <v>96702</v>
+      </c>
+      <c r="F33" s="103">
+        <v>7.02</v>
+      </c>
+      <c r="G33" s="102">
+        <v>13777</v>
+      </c>
+      <c r="H33" s="63">
+        <v>121.654</v>
+      </c>
+      <c r="I33" s="63">
+        <v>994.09900000000005</v>
+      </c>
+      <c r="J33" s="63">
+        <v>8644.2045849999995</v>
+      </c>
+      <c r="K33" s="102">
+        <v>71056</v>
+      </c>
+      <c r="L33" s="103">
+        <v>8.17</v>
+      </c>
+      <c r="M33" s="104">
+        <v>8696</v>
+      </c>
+      <c r="N33" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="O33" s="63">
+        <v>57.707999999999998</v>
+      </c>
+      <c r="P33" s="63">
+        <v>710.45500000000004</v>
+      </c>
+      <c r="Q33" s="63">
+        <v>3594.5735300000001</v>
+      </c>
+      <c r="R33" s="102">
+        <v>62289</v>
+      </c>
+      <c r="S33" s="103">
+        <v>12.31</v>
+      </c>
+      <c r="T33" s="102">
+        <v>5060</v>
+      </c>
+      <c r="U33" s="63">
+        <v>1.879</v>
+      </c>
+      <c r="V33" s="63">
+        <v>7.4329999999999998</v>
+      </c>
+      <c r="W33" s="63">
+        <v>68.077921000000003</v>
+      </c>
+      <c r="X33" s="102">
+        <v>36231</v>
+      </c>
+      <c r="Y33" s="103">
+        <v>3.96</v>
+      </c>
+      <c r="Z33" s="104">
+        <v>9159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="113" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="B33" s="296"/>
-[...11 lines deleted...]
-      <c r="N33" s="106" t="s">
+      <c r="B34" s="293"/>
+      <c r="C34" s="294"/>
+      <c r="D34" s="294"/>
+      <c r="E34" s="294"/>
+      <c r="F34" s="294"/>
+      <c r="G34" s="294"/>
+      <c r="H34" s="294"/>
+      <c r="I34" s="294"/>
+      <c r="J34" s="294"/>
+      <c r="K34" s="294"/>
+      <c r="L34" s="294"/>
+      <c r="M34" s="295"/>
+      <c r="N34" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="O33" s="107"/>
-[...7 lines deleted...]
-      <c r="W33" s="111" t="s">
+      <c r="O34" s="106"/>
+      <c r="P34" s="106"/>
+      <c r="Q34" s="106"/>
+      <c r="R34" s="107"/>
+      <c r="S34" s="108"/>
+      <c r="T34" s="109"/>
+      <c r="U34" s="110"/>
+      <c r="V34" s="110"/>
+      <c r="W34" s="110" t="s">
         <v>173</v>
       </c>
-      <c r="X33" s="110"/>
-[...28 lines deleted...]
-      <c r="Z48" s="115"/>
+      <c r="X34" s="109"/>
+      <c r="Y34" s="111"/>
+      <c r="Z34" s="112"/>
     </row>
     <row r="49" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B49" s="115"/>
-[...23 lines deleted...]
-      <c r="Z49" s="115"/>
+      <c r="B49" s="114"/>
+      <c r="C49" s="114"/>
+      <c r="D49" s="114"/>
+      <c r="E49" s="114"/>
+      <c r="F49" s="114"/>
+      <c r="G49" s="114"/>
+      <c r="H49" s="114"/>
+      <c r="I49" s="114"/>
+      <c r="J49" s="114"/>
+      <c r="K49" s="114"/>
+      <c r="L49" s="114"/>
+      <c r="M49" s="114"/>
+      <c r="N49" s="114"/>
+      <c r="O49" s="114"/>
+      <c r="P49" s="114"/>
+      <c r="Q49" s="114"/>
+      <c r="R49" s="114"/>
+      <c r="S49" s="114"/>
+      <c r="T49" s="114"/>
+      <c r="U49" s="114"/>
+      <c r="V49" s="114"/>
+      <c r="W49" s="114"/>
+      <c r="X49" s="114"/>
+      <c r="Y49" s="114"/>
+      <c r="Z49" s="114"/>
     </row>
     <row r="50" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B50" s="115"/>
-[...23 lines deleted...]
-      <c r="Z50" s="115"/>
+      <c r="B50" s="114"/>
+      <c r="C50" s="114"/>
+      <c r="D50" s="114"/>
+      <c r="E50" s="114"/>
+      <c r="F50" s="114"/>
+      <c r="G50" s="114"/>
+      <c r="H50" s="114"/>
+      <c r="I50" s="114"/>
+      <c r="J50" s="114"/>
+      <c r="K50" s="114"/>
+      <c r="L50" s="114"/>
+      <c r="M50" s="114"/>
+      <c r="N50" s="114"/>
+      <c r="O50" s="114"/>
+      <c r="P50" s="114"/>
+      <c r="Q50" s="114"/>
+      <c r="R50" s="114"/>
+      <c r="S50" s="114"/>
+      <c r="T50" s="114"/>
+      <c r="U50" s="114"/>
+      <c r="V50" s="114"/>
+      <c r="W50" s="114"/>
+      <c r="X50" s="114"/>
+      <c r="Y50" s="114"/>
+      <c r="Z50" s="114"/>
     </row>
     <row r="51" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B51" s="115"/>
-[...23 lines deleted...]
-      <c r="Z51" s="115"/>
+      <c r="B51" s="114"/>
+      <c r="C51" s="114"/>
+      <c r="D51" s="114"/>
+      <c r="E51" s="114"/>
+      <c r="F51" s="114"/>
+      <c r="G51" s="114"/>
+      <c r="H51" s="114"/>
+      <c r="I51" s="114"/>
+      <c r="J51" s="114"/>
+      <c r="K51" s="114"/>
+      <c r="L51" s="114"/>
+      <c r="M51" s="114"/>
+      <c r="N51" s="114"/>
+      <c r="O51" s="114"/>
+      <c r="P51" s="114"/>
+      <c r="Q51" s="114"/>
+      <c r="R51" s="114"/>
+      <c r="S51" s="114"/>
+      <c r="T51" s="114"/>
+      <c r="U51" s="114"/>
+      <c r="V51" s="114"/>
+      <c r="W51" s="114"/>
+      <c r="X51" s="114"/>
+      <c r="Y51" s="114"/>
+      <c r="Z51" s="114"/>
     </row>
     <row r="52" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B52" s="115"/>
-[...23 lines deleted...]
-      <c r="Z52" s="115"/>
+      <c r="B52" s="114"/>
+      <c r="C52" s="114"/>
+      <c r="D52" s="114"/>
+      <c r="E52" s="114"/>
+      <c r="F52" s="114"/>
+      <c r="G52" s="114"/>
+      <c r="H52" s="114"/>
+      <c r="I52" s="114"/>
+      <c r="J52" s="114"/>
+      <c r="K52" s="114"/>
+      <c r="L52" s="114"/>
+      <c r="M52" s="114"/>
+      <c r="N52" s="114"/>
+      <c r="O52" s="114"/>
+      <c r="P52" s="114"/>
+      <c r="Q52" s="114"/>
+      <c r="R52" s="114"/>
+      <c r="S52" s="114"/>
+      <c r="T52" s="114"/>
+      <c r="U52" s="114"/>
+      <c r="V52" s="114"/>
+      <c r="W52" s="114"/>
+      <c r="X52" s="114"/>
+      <c r="Y52" s="114"/>
+      <c r="Z52" s="114"/>
     </row>
     <row r="53" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B53" s="115"/>
-[...23 lines deleted...]
-      <c r="Z53" s="115"/>
+      <c r="B53" s="114"/>
+      <c r="C53" s="114"/>
+      <c r="D53" s="114"/>
+      <c r="E53" s="114"/>
+      <c r="F53" s="114"/>
+      <c r="G53" s="114"/>
+      <c r="H53" s="114"/>
+      <c r="I53" s="114"/>
+      <c r="J53" s="114"/>
+      <c r="K53" s="114"/>
+      <c r="L53" s="114"/>
+      <c r="M53" s="114"/>
+      <c r="N53" s="114"/>
+      <c r="O53" s="114"/>
+      <c r="P53" s="114"/>
+      <c r="Q53" s="114"/>
+      <c r="R53" s="114"/>
+      <c r="S53" s="114"/>
+      <c r="T53" s="114"/>
+      <c r="U53" s="114"/>
+      <c r="V53" s="114"/>
+      <c r="W53" s="114"/>
+      <c r="X53" s="114"/>
+      <c r="Y53" s="114"/>
+      <c r="Z53" s="114"/>
     </row>
     <row r="54" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B54" s="115"/>
-[...23 lines deleted...]
-      <c r="Z54" s="115"/>
+      <c r="B54" s="114"/>
+      <c r="C54" s="114"/>
+      <c r="D54" s="114"/>
+      <c r="E54" s="114"/>
+      <c r="F54" s="114"/>
+      <c r="G54" s="114"/>
+      <c r="H54" s="114"/>
+      <c r="I54" s="114"/>
+      <c r="J54" s="114"/>
+      <c r="K54" s="114"/>
+      <c r="L54" s="114"/>
+      <c r="M54" s="114"/>
+      <c r="N54" s="114"/>
+      <c r="O54" s="114"/>
+      <c r="P54" s="114"/>
+      <c r="Q54" s="114"/>
+      <c r="R54" s="114"/>
+      <c r="S54" s="114"/>
+      <c r="T54" s="114"/>
+      <c r="U54" s="114"/>
+      <c r="V54" s="114"/>
+      <c r="W54" s="114"/>
+      <c r="X54" s="114"/>
+      <c r="Y54" s="114"/>
+      <c r="Z54" s="114"/>
     </row>
     <row r="55" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B55" s="115"/>
-[...23 lines deleted...]
-      <c r="Z55" s="115"/>
+      <c r="B55" s="114"/>
+      <c r="C55" s="114"/>
+      <c r="D55" s="114"/>
+      <c r="E55" s="114"/>
+      <c r="F55" s="114"/>
+      <c r="G55" s="114"/>
+      <c r="H55" s="114"/>
+      <c r="I55" s="114"/>
+      <c r="J55" s="114"/>
+      <c r="K55" s="114"/>
+      <c r="L55" s="114"/>
+      <c r="M55" s="114"/>
+      <c r="N55" s="114"/>
+      <c r="O55" s="114"/>
+      <c r="P55" s="114"/>
+      <c r="Q55" s="114"/>
+      <c r="R55" s="114"/>
+      <c r="S55" s="114"/>
+      <c r="T55" s="114"/>
+      <c r="U55" s="114"/>
+      <c r="V55" s="114"/>
+      <c r="W55" s="114"/>
+      <c r="X55" s="114"/>
+      <c r="Y55" s="114"/>
+      <c r="Z55" s="114"/>
     </row>
     <row r="56" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B56" s="115"/>
-[...23 lines deleted...]
-      <c r="Z56" s="115"/>
+      <c r="B56" s="114"/>
+      <c r="C56" s="114"/>
+      <c r="D56" s="114"/>
+      <c r="E56" s="114"/>
+      <c r="F56" s="114"/>
+      <c r="G56" s="114"/>
+      <c r="H56" s="114"/>
+      <c r="I56" s="114"/>
+      <c r="J56" s="114"/>
+      <c r="K56" s="114"/>
+      <c r="L56" s="114"/>
+      <c r="M56" s="114"/>
+      <c r="N56" s="114"/>
+      <c r="O56" s="114"/>
+      <c r="P56" s="114"/>
+      <c r="Q56" s="114"/>
+      <c r="R56" s="114"/>
+      <c r="S56" s="114"/>
+      <c r="T56" s="114"/>
+      <c r="U56" s="114"/>
+      <c r="V56" s="114"/>
+      <c r="W56" s="114"/>
+      <c r="X56" s="114"/>
+      <c r="Y56" s="114"/>
+      <c r="Z56" s="114"/>
     </row>
     <row r="57" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B57" s="115"/>
-[...23 lines deleted...]
-      <c r="Z57" s="115"/>
+      <c r="B57" s="114"/>
+      <c r="C57" s="114"/>
+      <c r="D57" s="114"/>
+      <c r="E57" s="114"/>
+      <c r="F57" s="114"/>
+      <c r="G57" s="114"/>
+      <c r="H57" s="114"/>
+      <c r="I57" s="114"/>
+      <c r="J57" s="114"/>
+      <c r="K57" s="114"/>
+      <c r="L57" s="114"/>
+      <c r="M57" s="114"/>
+      <c r="N57" s="114"/>
+      <c r="O57" s="114"/>
+      <c r="P57" s="114"/>
+      <c r="Q57" s="114"/>
+      <c r="R57" s="114"/>
+      <c r="S57" s="114"/>
+      <c r="T57" s="114"/>
+      <c r="U57" s="114"/>
+      <c r="V57" s="114"/>
+      <c r="W57" s="114"/>
+      <c r="X57" s="114"/>
+      <c r="Y57" s="114"/>
+      <c r="Z57" s="114"/>
     </row>
     <row r="58" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B58" s="115"/>
-[...23 lines deleted...]
-      <c r="Z58" s="115"/>
+      <c r="B58" s="114"/>
+      <c r="C58" s="114"/>
+      <c r="D58" s="114"/>
+      <c r="E58" s="114"/>
+      <c r="F58" s="114"/>
+      <c r="G58" s="114"/>
+      <c r="H58" s="114"/>
+      <c r="I58" s="114"/>
+      <c r="J58" s="114"/>
+      <c r="K58" s="114"/>
+      <c r="L58" s="114"/>
+      <c r="M58" s="114"/>
+      <c r="N58" s="114"/>
+      <c r="O58" s="114"/>
+      <c r="P58" s="114"/>
+      <c r="Q58" s="114"/>
+      <c r="R58" s="114"/>
+      <c r="S58" s="114"/>
+      <c r="T58" s="114"/>
+      <c r="U58" s="114"/>
+      <c r="V58" s="114"/>
+      <c r="W58" s="114"/>
+      <c r="X58" s="114"/>
+      <c r="Y58" s="114"/>
+      <c r="Z58" s="114"/>
+    </row>
+    <row r="59" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B59" s="114"/>
+      <c r="C59" s="114"/>
+      <c r="D59" s="114"/>
+      <c r="E59" s="114"/>
+      <c r="F59" s="114"/>
+      <c r="G59" s="114"/>
+      <c r="H59" s="114"/>
+      <c r="I59" s="114"/>
+      <c r="J59" s="114"/>
+      <c r="K59" s="114"/>
+      <c r="L59" s="114"/>
+      <c r="M59" s="114"/>
+      <c r="N59" s="114"/>
+      <c r="O59" s="114"/>
+      <c r="P59" s="114"/>
+      <c r="Q59" s="114"/>
+      <c r="R59" s="114"/>
+      <c r="S59" s="114"/>
+      <c r="T59" s="114"/>
+      <c r="U59" s="114"/>
+      <c r="V59" s="114"/>
+      <c r="W59" s="114"/>
+      <c r="X59" s="114"/>
+      <c r="Y59" s="114"/>
+      <c r="Z59" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="U4:Z4"/>
-    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
     <mergeCell ref="B1:M2"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:N6"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="O4:T4"/>
+    <mergeCell ref="U4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>