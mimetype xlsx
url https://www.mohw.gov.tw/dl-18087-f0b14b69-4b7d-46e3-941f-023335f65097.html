--- v1 (2026-06-06)
+++ v2 (2026-07-17)
@@ -7,371 +7,176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\_6822\02.衛生類公務統計(蕙芳)\1-2.審核上傳區\115\0601\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150630\提供給科長_1150626\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7F8A258-1FE6-4115-BD87-F4A04D5AD8AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C95DFF3-1699-48D8-94CC-77A51FFC7DB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="846" xr2:uid="{779168FB-DB46-417D-8700-AE2A8CC628ED}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="846" xr2:uid="{779168FB-DB46-417D-8700-AE2A8CC628ED}"/>
   </bookViews>
   <sheets>
-    <sheet name="二" sheetId="58" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="住診(特約) " sheetId="67" r:id="rId7"/>
+    <sheet name="二" sheetId="68" r:id="rId1"/>
+    <sheet name="二 (續)" sheetId="69" r:id="rId2"/>
+    <sheet name="十二" sheetId="70" r:id="rId3"/>
+    <sheet name="十二 (續)" sheetId="71" r:id="rId4"/>
+    <sheet name="門住診" sheetId="72" r:id="rId5"/>
+    <sheet name="門診(特約)" sheetId="73" r:id="rId6"/>
+    <sheet name="住診(特約) " sheetId="74" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
-    <definedName name="__________99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="__________99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__________99上ICD9">'[1]99年上OP'!#REF!</definedName>
-    <definedName name="_________99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_________99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_________99上ICD9">'[1]99年上OP'!#REF!</definedName>
-    <definedName name="________99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="________99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="________99上ICD9">'[1]99年上OP'!#REF!</definedName>
-    <definedName name="_______99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_______99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_______99上ICD9">'[1]99年上OP'!#REF!</definedName>
-    <definedName name="______99上ICD9" localSheetId="1">'[1]99年上OP'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="______99上ICD9" localSheetId="3">'[1]99年上OP'!#REF!</definedName>
     <definedName name="______99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="____99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="___99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="__99上ICD9">'[1]99年上OP'!#REF!</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'07bbd279-6d57-443b-b3b7-a0454480222c'"</definedName>
     <definedName name="_D2">#REF!</definedName>
     <definedName name="dc_d">#REF!</definedName>
-    <definedName name="dewwerwer" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="dewwerwer" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="dewwerwer" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="dgggf" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="dgggf" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="dgggf" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="drtet" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="drtet" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="drtet" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="ewqqeqw" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="ewqqeqw" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ewqqeqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="FDHDH" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="FDHDH" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FDHDH" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="FGFG" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="FGFG" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FGFG" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="FH" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="FH" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="FH" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="G" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="G" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="G" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="GFDHGGH" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="GFDHGGH" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="GFDHGGH" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="GFGFGD" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="GFGFGD" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="GFGFGD" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="GFGGF" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="GFGGF" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="GFGGF" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="GGF" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="GGF" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="GGF" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="gh" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="gh" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="gh" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="hioiojkl" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="hioiojkl" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hioiojkl" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="hjhjhjkhjk" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="hjhjhjkhjk" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="hjhjhjkhjk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_CodePage" hidden="1">950</definedName>
-    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="HTML_Control" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"87/9/10"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\FrontPage Webs\Content\C20\Htm報表\8708.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"8708"</definedName>
-    <definedName name="JHKHJK" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="JHKHJK" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JHKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="JKHHJK" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="JKHHJK" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="JKHJK" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="JKHJK" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHJK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="JKHK" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="JKHK" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="JKHK" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="kkk" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="kkk" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="kkk" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="MNBMBN" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="MNBMBN" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="MNBMBN" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="NBHB" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="NBHB" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NBHB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="NMNB" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="NMNB" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="NMNB" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$34</definedName>
-[...5 lines deleted...]
-    <definedName name="weqw" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'住診(特約) '!$A$1:$Z$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">門住診!$A$1:$Z$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'門診(特約)'!$A$1:$M$35</definedName>
     <definedName name="weqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="weweqw" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="weweqw" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="weweqw" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="ww" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="ww" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ww" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="wwqq" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="wwqq" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="wwqq" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="ㄅ" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="ㄅ" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="ㄅ" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="一" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="一" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="一一" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="一一" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="一一逼" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="一一逼" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="一一逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="各項費用1">#REF!</definedName>
     <definedName name="各項費用2_3">#REF!</definedName>
     <definedName name="各項費用4_9">#REF!</definedName>
-    <definedName name="安全準備0318" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="安全準備0318" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="安全準備0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="安全準備0401" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="安全準備0401" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="安全準備0401" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="投資表" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="投資表" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="投資表" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="病床數">#REF!</definedName>
-    <definedName name="壹" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="壹" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="壹" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="損益表科目">#REF!</definedName>
-    <definedName name="資本0219" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="資本0219" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本0219" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="資本0318" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="資本0318" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="資本1220" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="資本1220" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資本1220" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="資產D">#REF!</definedName>
-    <definedName name="逼" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="逼" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="逼" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="營運資金0101" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="營運資金0101" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0101" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="營運資金0318" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="營運資金0318" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金0318" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="營運資金8901" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="營運資金8901" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="營運資金8901" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="總表880202" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="總表880202" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880202" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-    <definedName name="總表880430" localSheetId="0" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
-[...2 lines deleted...]
-    <definedName name="總表880430" localSheetId="3" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
     <definedName name="總表880430" hidden="1">{"'總表0831'!$A$1:$I$26"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="527" uniqueCount="187">
   <si>
     <t>二、保險對象人數及投保單位數－按縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>單位：家、人</t>
   </si>
   <si>
     <t xml:space="preserve">       保險對象類別
 業務組縣市別</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>總  計</t>
   </si>
   <si>
     <t>第一類</t>
   </si>
   <si>
     <t>第二類</t>
   </si>
   <si>
     <t>投保單位數</t>
   </si>
   <si>
@@ -2044,158 +1849,158 @@
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華民國</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>3</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">    3</t>
+      <t xml:space="preserve">    4</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
       <t>p</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>7.104-111</t>
@@ -2208,103 +2013,103 @@
         <charset val="136"/>
       </rPr>
       <t>年資料摘自全民健康保險統計年報，餘擷取自</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <family val="4"/>
       </rPr>
-      <t>5</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日本署資料倉儲系統門診、交付機構及住診明細檔。</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="##,##0_-;\-\ #,##0_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="177" formatCode="##,##0.00_-;\-\ #,##0.00_-;\ &quot;-&quot;_-;@_-"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="#,##0_ "/>
     <numFmt numFmtId="182" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="183" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
     <numFmt numFmtId="184" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="185" formatCode="#,##0,\ "/>
     <numFmt numFmtId="186" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
@@ -2448,50 +2253,55 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="4"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -3183,216 +2993,216 @@
     <xf numFmtId="186" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="29" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="29" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...68 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3509,197 +3319,197 @@
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="7" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="41" fontId="7" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="41" fontId="7" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="7" fillId="2" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3777,239 +3587,239 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4986ACF-8589-49F0-B2CA-CCD1C46FAFDB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E800EFDF-DEC4-43EC-B8B2-B79803CDD80C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1971675" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4ED0A1-3E5D-4101-8C6F-ADE4D95C542C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48D6FC0D-1060-4323-9F5C-CF88D049303C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3086100" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92961AD4-38E6-43F7-9E1D-1B3CF8E4F835}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5256024A-9A8F-4885-943A-0BE4EAFF02C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4200525" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31CA1932-55C3-4292-A7E2-1475877C8BA7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4074E8E6-9897-490D-9F56-4F8359A59FAE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4200525" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8C07B41-6BEA-472C-B33F-9677C4E0D497}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98608B-DD57-4C0C-B36C-C6A57FADB2D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5324475" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -4017,756 +3827,756 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E511C10-26B3-4EEF-938A-DAE63D6BB31A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77852A90-B9CC-419A-9B30-5794E2E78722}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4248150" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48E6D1B2-9CE0-4FF2-B344-F7505B3C1422}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52A4C818-3404-48ED-936F-3889073E60C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C1F3347-D4BD-4B67-B383-58D98B457855}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9E57139-15E5-4333-83EB-5077F9961AA3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38820889-1A6E-4541-8FFD-2B58E08E4B33}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C662F7DA-4526-45C3-BE5A-5DD7BE197140}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33771295-D3FF-44D6-8A0A-68C1A55114B7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF81A45-0ADA-4CAD-8DF2-A93F50FB937B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93181C6C-27C6-43B8-B298-A6445731E4D5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{779CBB24-7240-41CC-89ED-C7021D64C7C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC253D81-B4CD-4B77-BF99-C13B76E082BF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7607A2CB-BFA8-4F27-8899-F349C530E301}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88152BA4-9774-4C84-822A-9D36BB9D9A33}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66A27221-BE5D-4DB5-9B56-EB5D57ABCE43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10991850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BE8291D-C03D-4FA4-9551-7F40E518554C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17617AEA-8B95-4CAA-98A0-0033C486613B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E277D8B-34C3-44C7-BE4C-88DFFE0A6EC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761B0236-6D02-41FB-89B8-D0EA2FC3C6D1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339A87BA-E085-4FF8-AE15-33FA17603310}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EBEF867-DBBC-46E2-8773-286CD351824A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="18611850" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Line 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8480392C-1C48-4EF5-B566-65D587D84207}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09E68255-0CA3-42F3-8393-6DC40BE8B638}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACF87E3-B2F7-49EB-9A30-CF5EF98FD9F2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94DD4646-0371-4F41-A7E3-C64ECB294CBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A148494-7B61-4D41-AF4A-33746837D1B1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B579E05-E20A-4148-AD96-53E635268409}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5972EE64-8D81-42DC-BDE7-34F1F5225E98}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3045DCB-1EA2-4AA8-AB41-4EB07D8A0656}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580F4DF4-3F2A-4C89-840C-4FE959C640EF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7B0D06-AC9A-457A-84FE-D25865DDABC9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="25355550" y="1562100"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -4803,93 +4613,97 @@
       <sheetName val="Sheet1_(2)7"/>
       <sheetName val="Sheet4_(2)6"/>
       <sheetName val="Sheet1_(2)6"/>
       <sheetName val="Sheet1_(2)8"/>
       <sheetName val="Sheet4_(2)7"/>
       <sheetName val="Sheet1_(2)9"/>
       <sheetName val="Sheet4_(2)8"/>
       <sheetName val="Sheet1_(2)10"/>
       <sheetName val="Sheet4_(2)9"/>
       <sheetName val="Sheet1_(2)11"/>
       <sheetName val="Sheet4_(2)10"/>
       <sheetName val="Sheet1_(2)12"/>
       <sheetName val="Sheet4_(2)11"/>
       <sheetName val="Sheet1_(2)13"/>
       <sheetName val="Sheet4_(2)12"/>
       <sheetName val="Sheet1 (2)"/>
       <sheetName val="Sheet4 (2)"/>
       <sheetName val="Sheet1_(2)17"/>
       <sheetName val="Sheet4_(2)16"/>
       <sheetName val="Sheet1_(2)14"/>
       <sheetName val="Sheet4_(2)13"/>
       <sheetName val="Sheet1_(2)15"/>
       <sheetName val="Sheet4_(2)14"/>
       <sheetName val="Sheet1_(2)16"/>
       <sheetName val="Sheet4_(2)15"/>
+      <sheetName val="Sheet1_(2)18"/>
+      <sheetName val="Sheet4_(2)17"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5195,4293 +5009,4293 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2573CC7B-E49A-4690-B1D6-C4954D055B21}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{594EC659-E7A9-402F-94F2-FF1DA6C26847}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A2" sqref="A2:M2"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:M2"/>
+      <selection sqref="A1:AA1"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
+      <selection pane="bottomLeft" sqref="A1:AA1"/>
       <selection pane="bottomRight" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="22" max="22" width="12.625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="9.44140625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4" max="5" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7" max="8" width="3.6640625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11" max="11" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12" max="16" width="6.6640625" style="5" customWidth="1"/>
+    <col min="17" max="17" width="13.6640625" style="5" customWidth="1"/>
+    <col min="18" max="18" width="7.6640625" style="5" customWidth="1"/>
+    <col min="19" max="21" width="6.6640625" style="5" customWidth="1"/>
+    <col min="22" max="22" width="12.6640625" style="5" customWidth="1"/>
     <col min="23" max="256" width="9" style="5"/>
-    <col min="257" max="257" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="278" max="278" width="12.625" style="5" customWidth="1"/>
+    <col min="257" max="257" width="12.6640625" style="5" customWidth="1"/>
+    <col min="258" max="258" width="7.44140625" style="5" customWidth="1"/>
+    <col min="259" max="259" width="13.6640625" style="5" customWidth="1"/>
+    <col min="260" max="261" width="7.6640625" style="5" customWidth="1"/>
+    <col min="262" max="262" width="12.6640625" style="5" customWidth="1"/>
+    <col min="263" max="264" width="3.6640625" style="5" customWidth="1"/>
+    <col min="265" max="265" width="6.6640625" style="5" customWidth="1"/>
+    <col min="266" max="266" width="13.6640625" style="5" customWidth="1"/>
+    <col min="267" max="268" width="7.6640625" style="5" customWidth="1"/>
+    <col min="269" max="272" width="6.6640625" style="5" customWidth="1"/>
+    <col min="273" max="273" width="13.6640625" style="5" customWidth="1"/>
+    <col min="274" max="275" width="7.6640625" style="5" customWidth="1"/>
+    <col min="276" max="277" width="6.6640625" style="5" customWidth="1"/>
+    <col min="278" max="278" width="12.6640625" style="5" customWidth="1"/>
     <col min="279" max="512" width="9" style="5"/>
-    <col min="513" max="513" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="534" max="534" width="12.625" style="5" customWidth="1"/>
+    <col min="513" max="513" width="12.6640625" style="5" customWidth="1"/>
+    <col min="514" max="514" width="7.44140625" style="5" customWidth="1"/>
+    <col min="515" max="515" width="13.6640625" style="5" customWidth="1"/>
+    <col min="516" max="517" width="7.6640625" style="5" customWidth="1"/>
+    <col min="518" max="518" width="12.6640625" style="5" customWidth="1"/>
+    <col min="519" max="520" width="3.6640625" style="5" customWidth="1"/>
+    <col min="521" max="521" width="6.6640625" style="5" customWidth="1"/>
+    <col min="522" max="522" width="13.6640625" style="5" customWidth="1"/>
+    <col min="523" max="524" width="7.6640625" style="5" customWidth="1"/>
+    <col min="525" max="528" width="6.6640625" style="5" customWidth="1"/>
+    <col min="529" max="529" width="13.6640625" style="5" customWidth="1"/>
+    <col min="530" max="531" width="7.6640625" style="5" customWidth="1"/>
+    <col min="532" max="533" width="6.6640625" style="5" customWidth="1"/>
+    <col min="534" max="534" width="12.6640625" style="5" customWidth="1"/>
     <col min="535" max="768" width="9" style="5"/>
-    <col min="769" max="769" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="790" max="790" width="12.625" style="5" customWidth="1"/>
+    <col min="769" max="769" width="12.6640625" style="5" customWidth="1"/>
+    <col min="770" max="770" width="7.44140625" style="5" customWidth="1"/>
+    <col min="771" max="771" width="13.6640625" style="5" customWidth="1"/>
+    <col min="772" max="773" width="7.6640625" style="5" customWidth="1"/>
+    <col min="774" max="774" width="12.6640625" style="5" customWidth="1"/>
+    <col min="775" max="776" width="3.6640625" style="5" customWidth="1"/>
+    <col min="777" max="777" width="6.6640625" style="5" customWidth="1"/>
+    <col min="778" max="778" width="13.6640625" style="5" customWidth="1"/>
+    <col min="779" max="780" width="7.6640625" style="5" customWidth="1"/>
+    <col min="781" max="784" width="6.6640625" style="5" customWidth="1"/>
+    <col min="785" max="785" width="13.6640625" style="5" customWidth="1"/>
+    <col min="786" max="787" width="7.6640625" style="5" customWidth="1"/>
+    <col min="788" max="789" width="6.6640625" style="5" customWidth="1"/>
+    <col min="790" max="790" width="12.6640625" style="5" customWidth="1"/>
     <col min="791" max="1024" width="9" style="5"/>
-    <col min="1025" max="1025" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="1046" max="1046" width="12.625" style="5" customWidth="1"/>
+    <col min="1025" max="1025" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1026" max="1026" width="7.44140625" style="5" customWidth="1"/>
+    <col min="1027" max="1027" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1028" max="1029" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1030" max="1030" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1031" max="1032" width="3.6640625" style="5" customWidth="1"/>
+    <col min="1033" max="1033" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1034" max="1034" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1035" max="1036" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1037" max="1040" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1041" max="1041" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1042" max="1043" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1044" max="1045" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1046" max="1046" width="12.6640625" style="5" customWidth="1"/>
     <col min="1047" max="1280" width="9" style="5"/>
-    <col min="1281" max="1281" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="1302" max="1302" width="12.625" style="5" customWidth="1"/>
+    <col min="1281" max="1281" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1282" max="1282" width="7.44140625" style="5" customWidth="1"/>
+    <col min="1283" max="1283" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1284" max="1285" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1286" max="1286" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1287" max="1288" width="3.6640625" style="5" customWidth="1"/>
+    <col min="1289" max="1289" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1290" max="1290" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1291" max="1292" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1293" max="1296" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1297" max="1297" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1298" max="1299" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1300" max="1301" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1302" max="1302" width="12.6640625" style="5" customWidth="1"/>
     <col min="1303" max="1536" width="9" style="5"/>
-    <col min="1537" max="1537" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="1558" max="1558" width="12.625" style="5" customWidth="1"/>
+    <col min="1537" max="1537" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1538" max="1538" width="7.44140625" style="5" customWidth="1"/>
+    <col min="1539" max="1539" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1540" max="1541" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1542" max="1542" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1543" max="1544" width="3.6640625" style="5" customWidth="1"/>
+    <col min="1545" max="1545" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1546" max="1546" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1547" max="1548" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1549" max="1552" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1553" max="1553" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1554" max="1555" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1556" max="1557" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1558" max="1558" width="12.6640625" style="5" customWidth="1"/>
     <col min="1559" max="1792" width="9" style="5"/>
-    <col min="1793" max="1793" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="1814" max="1814" width="12.625" style="5" customWidth="1"/>
+    <col min="1793" max="1793" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1794" max="1794" width="7.44140625" style="5" customWidth="1"/>
+    <col min="1795" max="1795" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1796" max="1797" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1798" max="1798" width="12.6640625" style="5" customWidth="1"/>
+    <col min="1799" max="1800" width="3.6640625" style="5" customWidth="1"/>
+    <col min="1801" max="1801" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1802" max="1802" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1803" max="1804" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1805" max="1808" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1809" max="1809" width="13.6640625" style="5" customWidth="1"/>
+    <col min="1810" max="1811" width="7.6640625" style="5" customWidth="1"/>
+    <col min="1812" max="1813" width="6.6640625" style="5" customWidth="1"/>
+    <col min="1814" max="1814" width="12.6640625" style="5" customWidth="1"/>
     <col min="1815" max="2048" width="9" style="5"/>
-    <col min="2049" max="2049" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="2070" max="2070" width="12.625" style="5" customWidth="1"/>
+    <col min="2049" max="2049" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2050" max="2050" width="7.44140625" style="5" customWidth="1"/>
+    <col min="2051" max="2051" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2052" max="2053" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2054" max="2054" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2055" max="2056" width="3.6640625" style="5" customWidth="1"/>
+    <col min="2057" max="2057" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2058" max="2058" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2059" max="2060" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2061" max="2064" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2065" max="2065" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2066" max="2067" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2068" max="2069" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2070" max="2070" width="12.6640625" style="5" customWidth="1"/>
     <col min="2071" max="2304" width="9" style="5"/>
-    <col min="2305" max="2305" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="2326" max="2326" width="12.625" style="5" customWidth="1"/>
+    <col min="2305" max="2305" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2306" max="2306" width="7.44140625" style="5" customWidth="1"/>
+    <col min="2307" max="2307" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2308" max="2309" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2310" max="2310" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2311" max="2312" width="3.6640625" style="5" customWidth="1"/>
+    <col min="2313" max="2313" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2314" max="2314" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2315" max="2316" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2317" max="2320" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2321" max="2321" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2322" max="2323" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2324" max="2325" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2326" max="2326" width="12.6640625" style="5" customWidth="1"/>
     <col min="2327" max="2560" width="9" style="5"/>
-    <col min="2561" max="2561" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="2582" max="2582" width="12.625" style="5" customWidth="1"/>
+    <col min="2561" max="2561" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2562" max="2562" width="7.44140625" style="5" customWidth="1"/>
+    <col min="2563" max="2563" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2564" max="2565" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2566" max="2566" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2567" max="2568" width="3.6640625" style="5" customWidth="1"/>
+    <col min="2569" max="2569" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2570" max="2570" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2571" max="2572" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2573" max="2576" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2577" max="2577" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2578" max="2579" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2580" max="2581" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2582" max="2582" width="12.6640625" style="5" customWidth="1"/>
     <col min="2583" max="2816" width="9" style="5"/>
-    <col min="2817" max="2817" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="2838" max="2838" width="12.625" style="5" customWidth="1"/>
+    <col min="2817" max="2817" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2818" max="2818" width="7.44140625" style="5" customWidth="1"/>
+    <col min="2819" max="2819" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2820" max="2821" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2822" max="2822" width="12.6640625" style="5" customWidth="1"/>
+    <col min="2823" max="2824" width="3.6640625" style="5" customWidth="1"/>
+    <col min="2825" max="2825" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2826" max="2826" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2827" max="2828" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2829" max="2832" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2833" max="2833" width="13.6640625" style="5" customWidth="1"/>
+    <col min="2834" max="2835" width="7.6640625" style="5" customWidth="1"/>
+    <col min="2836" max="2837" width="6.6640625" style="5" customWidth="1"/>
+    <col min="2838" max="2838" width="12.6640625" style="5" customWidth="1"/>
     <col min="2839" max="3072" width="9" style="5"/>
-    <col min="3073" max="3073" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="3094" max="3094" width="12.625" style="5" customWidth="1"/>
+    <col min="3073" max="3073" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3074" max="3074" width="7.44140625" style="5" customWidth="1"/>
+    <col min="3075" max="3075" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3076" max="3077" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3078" max="3078" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3079" max="3080" width="3.6640625" style="5" customWidth="1"/>
+    <col min="3081" max="3081" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3082" max="3082" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3083" max="3084" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3085" max="3088" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3089" max="3089" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3090" max="3091" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3092" max="3093" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3094" max="3094" width="12.6640625" style="5" customWidth="1"/>
     <col min="3095" max="3328" width="9" style="5"/>
-    <col min="3329" max="3329" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="3350" max="3350" width="12.625" style="5" customWidth="1"/>
+    <col min="3329" max="3329" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3330" max="3330" width="7.44140625" style="5" customWidth="1"/>
+    <col min="3331" max="3331" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3332" max="3333" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3334" max="3334" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3335" max="3336" width="3.6640625" style="5" customWidth="1"/>
+    <col min="3337" max="3337" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3338" max="3338" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3339" max="3340" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3341" max="3344" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3345" max="3345" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3346" max="3347" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3348" max="3349" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3350" max="3350" width="12.6640625" style="5" customWidth="1"/>
     <col min="3351" max="3584" width="9" style="5"/>
-    <col min="3585" max="3585" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="3606" max="3606" width="12.625" style="5" customWidth="1"/>
+    <col min="3585" max="3585" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3586" max="3586" width="7.44140625" style="5" customWidth="1"/>
+    <col min="3587" max="3587" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3588" max="3589" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3590" max="3590" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3591" max="3592" width="3.6640625" style="5" customWidth="1"/>
+    <col min="3593" max="3593" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3594" max="3594" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3595" max="3596" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3597" max="3600" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3601" max="3601" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3602" max="3603" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3604" max="3605" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3606" max="3606" width="12.6640625" style="5" customWidth="1"/>
     <col min="3607" max="3840" width="9" style="5"/>
-    <col min="3841" max="3841" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="3862" max="3862" width="12.625" style="5" customWidth="1"/>
+    <col min="3841" max="3841" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3842" max="3842" width="7.44140625" style="5" customWidth="1"/>
+    <col min="3843" max="3843" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3844" max="3845" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3846" max="3846" width="12.6640625" style="5" customWidth="1"/>
+    <col min="3847" max="3848" width="3.6640625" style="5" customWidth="1"/>
+    <col min="3849" max="3849" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3850" max="3850" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3851" max="3852" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3853" max="3856" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3857" max="3857" width="13.6640625" style="5" customWidth="1"/>
+    <col min="3858" max="3859" width="7.6640625" style="5" customWidth="1"/>
+    <col min="3860" max="3861" width="6.6640625" style="5" customWidth="1"/>
+    <col min="3862" max="3862" width="12.6640625" style="5" customWidth="1"/>
     <col min="3863" max="4096" width="9" style="5"/>
-    <col min="4097" max="4097" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="4118" max="4118" width="12.625" style="5" customWidth="1"/>
+    <col min="4097" max="4097" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4098" max="4098" width="7.44140625" style="5" customWidth="1"/>
+    <col min="4099" max="4099" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4100" max="4101" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4102" max="4102" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4103" max="4104" width="3.6640625" style="5" customWidth="1"/>
+    <col min="4105" max="4105" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4106" max="4106" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4107" max="4108" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4109" max="4112" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4113" max="4113" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4114" max="4115" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4116" max="4117" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4118" max="4118" width="12.6640625" style="5" customWidth="1"/>
     <col min="4119" max="4352" width="9" style="5"/>
-    <col min="4353" max="4353" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="4374" max="4374" width="12.625" style="5" customWidth="1"/>
+    <col min="4353" max="4353" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4354" max="4354" width="7.44140625" style="5" customWidth="1"/>
+    <col min="4355" max="4355" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4356" max="4357" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4358" max="4358" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4359" max="4360" width="3.6640625" style="5" customWidth="1"/>
+    <col min="4361" max="4361" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4362" max="4362" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4363" max="4364" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4365" max="4368" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4369" max="4369" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4370" max="4371" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4372" max="4373" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4374" max="4374" width="12.6640625" style="5" customWidth="1"/>
     <col min="4375" max="4608" width="9" style="5"/>
-    <col min="4609" max="4609" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="4630" max="4630" width="12.625" style="5" customWidth="1"/>
+    <col min="4609" max="4609" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4610" max="4610" width="7.44140625" style="5" customWidth="1"/>
+    <col min="4611" max="4611" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4612" max="4613" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4614" max="4614" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4615" max="4616" width="3.6640625" style="5" customWidth="1"/>
+    <col min="4617" max="4617" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4618" max="4618" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4619" max="4620" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4621" max="4624" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4625" max="4625" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4626" max="4627" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4628" max="4629" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4630" max="4630" width="12.6640625" style="5" customWidth="1"/>
     <col min="4631" max="4864" width="9" style="5"/>
-    <col min="4865" max="4865" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="4886" max="4886" width="12.625" style="5" customWidth="1"/>
+    <col min="4865" max="4865" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4866" max="4866" width="7.44140625" style="5" customWidth="1"/>
+    <col min="4867" max="4867" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4868" max="4869" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4870" max="4870" width="12.6640625" style="5" customWidth="1"/>
+    <col min="4871" max="4872" width="3.6640625" style="5" customWidth="1"/>
+    <col min="4873" max="4873" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4874" max="4874" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4875" max="4876" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4877" max="4880" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4881" max="4881" width="13.6640625" style="5" customWidth="1"/>
+    <col min="4882" max="4883" width="7.6640625" style="5" customWidth="1"/>
+    <col min="4884" max="4885" width="6.6640625" style="5" customWidth="1"/>
+    <col min="4886" max="4886" width="12.6640625" style="5" customWidth="1"/>
     <col min="4887" max="5120" width="9" style="5"/>
-    <col min="5121" max="5121" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="5142" max="5142" width="12.625" style="5" customWidth="1"/>
+    <col min="5121" max="5121" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5122" max="5122" width="7.44140625" style="5" customWidth="1"/>
+    <col min="5123" max="5123" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5124" max="5125" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5126" max="5126" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5127" max="5128" width="3.6640625" style="5" customWidth="1"/>
+    <col min="5129" max="5129" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5130" max="5130" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5131" max="5132" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5133" max="5136" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5137" max="5137" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5138" max="5139" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5140" max="5141" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5142" max="5142" width="12.6640625" style="5" customWidth="1"/>
     <col min="5143" max="5376" width="9" style="5"/>
-    <col min="5377" max="5377" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="5398" max="5398" width="12.625" style="5" customWidth="1"/>
+    <col min="5377" max="5377" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5378" max="5378" width="7.44140625" style="5" customWidth="1"/>
+    <col min="5379" max="5379" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5380" max="5381" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5382" max="5382" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5383" max="5384" width="3.6640625" style="5" customWidth="1"/>
+    <col min="5385" max="5385" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5386" max="5386" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5387" max="5388" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5389" max="5392" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5393" max="5393" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5394" max="5395" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5396" max="5397" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5398" max="5398" width="12.6640625" style="5" customWidth="1"/>
     <col min="5399" max="5632" width="9" style="5"/>
-    <col min="5633" max="5633" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="5654" max="5654" width="12.625" style="5" customWidth="1"/>
+    <col min="5633" max="5633" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5634" max="5634" width="7.44140625" style="5" customWidth="1"/>
+    <col min="5635" max="5635" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5636" max="5637" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5638" max="5638" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5639" max="5640" width="3.6640625" style="5" customWidth="1"/>
+    <col min="5641" max="5641" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5642" max="5642" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5643" max="5644" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5645" max="5648" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5649" max="5649" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5650" max="5651" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5652" max="5653" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5654" max="5654" width="12.6640625" style="5" customWidth="1"/>
     <col min="5655" max="5888" width="9" style="5"/>
-    <col min="5889" max="5889" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="5910" max="5910" width="12.625" style="5" customWidth="1"/>
+    <col min="5889" max="5889" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5890" max="5890" width="7.44140625" style="5" customWidth="1"/>
+    <col min="5891" max="5891" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5892" max="5893" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5894" max="5894" width="12.6640625" style="5" customWidth="1"/>
+    <col min="5895" max="5896" width="3.6640625" style="5" customWidth="1"/>
+    <col min="5897" max="5897" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5898" max="5898" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5899" max="5900" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5901" max="5904" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5905" max="5905" width="13.6640625" style="5" customWidth="1"/>
+    <col min="5906" max="5907" width="7.6640625" style="5" customWidth="1"/>
+    <col min="5908" max="5909" width="6.6640625" style="5" customWidth="1"/>
+    <col min="5910" max="5910" width="12.6640625" style="5" customWidth="1"/>
     <col min="5911" max="6144" width="9" style="5"/>
-    <col min="6145" max="6145" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="6166" max="6166" width="12.625" style="5" customWidth="1"/>
+    <col min="6145" max="6145" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6146" max="6146" width="7.44140625" style="5" customWidth="1"/>
+    <col min="6147" max="6147" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6148" max="6149" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6150" max="6150" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6151" max="6152" width="3.6640625" style="5" customWidth="1"/>
+    <col min="6153" max="6153" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6154" max="6154" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6155" max="6156" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6157" max="6160" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6161" max="6161" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6162" max="6163" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6164" max="6165" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6166" max="6166" width="12.6640625" style="5" customWidth="1"/>
     <col min="6167" max="6400" width="9" style="5"/>
-    <col min="6401" max="6401" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="6422" max="6422" width="12.625" style="5" customWidth="1"/>
+    <col min="6401" max="6401" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6402" max="6402" width="7.44140625" style="5" customWidth="1"/>
+    <col min="6403" max="6403" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6404" max="6405" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6406" max="6406" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6407" max="6408" width="3.6640625" style="5" customWidth="1"/>
+    <col min="6409" max="6409" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6410" max="6410" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6411" max="6412" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6413" max="6416" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6417" max="6417" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6418" max="6419" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6420" max="6421" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6422" max="6422" width="12.6640625" style="5" customWidth="1"/>
     <col min="6423" max="6656" width="9" style="5"/>
-    <col min="6657" max="6657" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="6678" max="6678" width="12.625" style="5" customWidth="1"/>
+    <col min="6657" max="6657" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6658" max="6658" width="7.44140625" style="5" customWidth="1"/>
+    <col min="6659" max="6659" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6660" max="6661" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6662" max="6662" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6663" max="6664" width="3.6640625" style="5" customWidth="1"/>
+    <col min="6665" max="6665" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6666" max="6666" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6667" max="6668" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6669" max="6672" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6673" max="6673" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6674" max="6675" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6676" max="6677" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6678" max="6678" width="12.6640625" style="5" customWidth="1"/>
     <col min="6679" max="6912" width="9" style="5"/>
-    <col min="6913" max="6913" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="6934" max="6934" width="12.625" style="5" customWidth="1"/>
+    <col min="6913" max="6913" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6914" max="6914" width="7.44140625" style="5" customWidth="1"/>
+    <col min="6915" max="6915" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6916" max="6917" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6918" max="6918" width="12.6640625" style="5" customWidth="1"/>
+    <col min="6919" max="6920" width="3.6640625" style="5" customWidth="1"/>
+    <col min="6921" max="6921" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6922" max="6922" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6923" max="6924" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6925" max="6928" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6929" max="6929" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6930" max="6931" width="7.6640625" style="5" customWidth="1"/>
+    <col min="6932" max="6933" width="6.6640625" style="5" customWidth="1"/>
+    <col min="6934" max="6934" width="12.6640625" style="5" customWidth="1"/>
     <col min="6935" max="7168" width="9" style="5"/>
-    <col min="7169" max="7169" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="7190" max="7190" width="12.625" style="5" customWidth="1"/>
+    <col min="7169" max="7169" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7170" max="7170" width="7.44140625" style="5" customWidth="1"/>
+    <col min="7171" max="7171" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7172" max="7173" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7174" max="7174" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7175" max="7176" width="3.6640625" style="5" customWidth="1"/>
+    <col min="7177" max="7177" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7178" max="7178" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7179" max="7180" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7181" max="7184" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7185" max="7185" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7186" max="7187" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7188" max="7189" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7190" max="7190" width="12.6640625" style="5" customWidth="1"/>
     <col min="7191" max="7424" width="9" style="5"/>
-    <col min="7425" max="7425" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="7446" max="7446" width="12.625" style="5" customWidth="1"/>
+    <col min="7425" max="7425" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7426" max="7426" width="7.44140625" style="5" customWidth="1"/>
+    <col min="7427" max="7427" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7428" max="7429" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7430" max="7430" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7431" max="7432" width="3.6640625" style="5" customWidth="1"/>
+    <col min="7433" max="7433" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7434" max="7434" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7435" max="7436" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7437" max="7440" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7441" max="7441" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7442" max="7443" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7444" max="7445" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7446" max="7446" width="12.6640625" style="5" customWidth="1"/>
     <col min="7447" max="7680" width="9" style="5"/>
-    <col min="7681" max="7681" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="7702" max="7702" width="12.625" style="5" customWidth="1"/>
+    <col min="7681" max="7681" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7682" max="7682" width="7.44140625" style="5" customWidth="1"/>
+    <col min="7683" max="7683" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7684" max="7685" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7686" max="7686" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7687" max="7688" width="3.6640625" style="5" customWidth="1"/>
+    <col min="7689" max="7689" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7690" max="7690" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7691" max="7692" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7693" max="7696" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7697" max="7697" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7698" max="7699" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7700" max="7701" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7702" max="7702" width="12.6640625" style="5" customWidth="1"/>
     <col min="7703" max="7936" width="9" style="5"/>
-    <col min="7937" max="7937" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="7958" max="7958" width="12.625" style="5" customWidth="1"/>
+    <col min="7937" max="7937" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7938" max="7938" width="7.44140625" style="5" customWidth="1"/>
+    <col min="7939" max="7939" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7940" max="7941" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7942" max="7942" width="12.6640625" style="5" customWidth="1"/>
+    <col min="7943" max="7944" width="3.6640625" style="5" customWidth="1"/>
+    <col min="7945" max="7945" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7946" max="7946" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7947" max="7948" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7949" max="7952" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7953" max="7953" width="13.6640625" style="5" customWidth="1"/>
+    <col min="7954" max="7955" width="7.6640625" style="5" customWidth="1"/>
+    <col min="7956" max="7957" width="6.6640625" style="5" customWidth="1"/>
+    <col min="7958" max="7958" width="12.6640625" style="5" customWidth="1"/>
     <col min="7959" max="8192" width="9" style="5"/>
-    <col min="8193" max="8193" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="8214" max="8214" width="12.625" style="5" customWidth="1"/>
+    <col min="8193" max="8193" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8194" max="8194" width="7.44140625" style="5" customWidth="1"/>
+    <col min="8195" max="8195" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8196" max="8197" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8198" max="8198" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8199" max="8200" width="3.6640625" style="5" customWidth="1"/>
+    <col min="8201" max="8201" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8202" max="8202" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8203" max="8204" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8205" max="8208" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8209" max="8209" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8210" max="8211" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8212" max="8213" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8214" max="8214" width="12.6640625" style="5" customWidth="1"/>
     <col min="8215" max="8448" width="9" style="5"/>
-    <col min="8449" max="8449" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="8470" max="8470" width="12.625" style="5" customWidth="1"/>
+    <col min="8449" max="8449" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8450" max="8450" width="7.44140625" style="5" customWidth="1"/>
+    <col min="8451" max="8451" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8452" max="8453" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8454" max="8454" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8455" max="8456" width="3.6640625" style="5" customWidth="1"/>
+    <col min="8457" max="8457" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8458" max="8458" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8459" max="8460" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8461" max="8464" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8465" max="8465" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8466" max="8467" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8468" max="8469" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8470" max="8470" width="12.6640625" style="5" customWidth="1"/>
     <col min="8471" max="8704" width="9" style="5"/>
-    <col min="8705" max="8705" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="8726" max="8726" width="12.625" style="5" customWidth="1"/>
+    <col min="8705" max="8705" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8706" max="8706" width="7.44140625" style="5" customWidth="1"/>
+    <col min="8707" max="8707" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8708" max="8709" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8710" max="8710" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8711" max="8712" width="3.6640625" style="5" customWidth="1"/>
+    <col min="8713" max="8713" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8714" max="8714" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8715" max="8716" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8717" max="8720" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8721" max="8721" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8722" max="8723" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8724" max="8725" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8726" max="8726" width="12.6640625" style="5" customWidth="1"/>
     <col min="8727" max="8960" width="9" style="5"/>
-    <col min="8961" max="8961" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="8982" max="8982" width="12.625" style="5" customWidth="1"/>
+    <col min="8961" max="8961" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8962" max="8962" width="7.44140625" style="5" customWidth="1"/>
+    <col min="8963" max="8963" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8964" max="8965" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8966" max="8966" width="12.6640625" style="5" customWidth="1"/>
+    <col min="8967" max="8968" width="3.6640625" style="5" customWidth="1"/>
+    <col min="8969" max="8969" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8970" max="8970" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8971" max="8972" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8973" max="8976" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8977" max="8977" width="13.6640625" style="5" customWidth="1"/>
+    <col min="8978" max="8979" width="7.6640625" style="5" customWidth="1"/>
+    <col min="8980" max="8981" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8982" max="8982" width="12.6640625" style="5" customWidth="1"/>
     <col min="8983" max="9216" width="9" style="5"/>
-    <col min="9217" max="9217" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="9238" max="9238" width="12.625" style="5" customWidth="1"/>
+    <col min="9217" max="9217" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9218" max="9218" width="7.44140625" style="5" customWidth="1"/>
+    <col min="9219" max="9219" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9220" max="9221" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9222" max="9222" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9223" max="9224" width="3.6640625" style="5" customWidth="1"/>
+    <col min="9225" max="9225" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9226" max="9226" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9227" max="9228" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9229" max="9232" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9233" max="9233" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9234" max="9235" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9236" max="9237" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9238" max="9238" width="12.6640625" style="5" customWidth="1"/>
     <col min="9239" max="9472" width="9" style="5"/>
-    <col min="9473" max="9473" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="9494" max="9494" width="12.625" style="5" customWidth="1"/>
+    <col min="9473" max="9473" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9474" max="9474" width="7.44140625" style="5" customWidth="1"/>
+    <col min="9475" max="9475" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9476" max="9477" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9478" max="9478" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9479" max="9480" width="3.6640625" style="5" customWidth="1"/>
+    <col min="9481" max="9481" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9482" max="9482" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9483" max="9484" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9485" max="9488" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9489" max="9489" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9490" max="9491" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9492" max="9493" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9494" max="9494" width="12.6640625" style="5" customWidth="1"/>
     <col min="9495" max="9728" width="9" style="5"/>
-    <col min="9729" max="9729" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="9750" max="9750" width="12.625" style="5" customWidth="1"/>
+    <col min="9729" max="9729" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9730" max="9730" width="7.44140625" style="5" customWidth="1"/>
+    <col min="9731" max="9731" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9732" max="9733" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9734" max="9734" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9735" max="9736" width="3.6640625" style="5" customWidth="1"/>
+    <col min="9737" max="9737" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9738" max="9738" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9739" max="9740" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9741" max="9744" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9745" max="9745" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9746" max="9747" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9748" max="9749" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9750" max="9750" width="12.6640625" style="5" customWidth="1"/>
     <col min="9751" max="9984" width="9" style="5"/>
-    <col min="9985" max="9985" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="10006" max="10006" width="12.625" style="5" customWidth="1"/>
+    <col min="9985" max="9985" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9986" max="9986" width="7.44140625" style="5" customWidth="1"/>
+    <col min="9987" max="9987" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9988" max="9989" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9990" max="9990" width="12.6640625" style="5" customWidth="1"/>
+    <col min="9991" max="9992" width="3.6640625" style="5" customWidth="1"/>
+    <col min="9993" max="9993" width="6.6640625" style="5" customWidth="1"/>
+    <col min="9994" max="9994" width="13.6640625" style="5" customWidth="1"/>
+    <col min="9995" max="9996" width="7.6640625" style="5" customWidth="1"/>
+    <col min="9997" max="10000" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10001" max="10001" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10002" max="10003" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10004" max="10005" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10006" max="10006" width="12.6640625" style="5" customWidth="1"/>
     <col min="10007" max="10240" width="9" style="5"/>
-    <col min="10241" max="10241" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="10262" max="10262" width="12.625" style="5" customWidth="1"/>
+    <col min="10241" max="10241" width="12.6640625" style="5" customWidth="1"/>
+    <col min="10242" max="10242" width="7.44140625" style="5" customWidth="1"/>
+    <col min="10243" max="10243" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10244" max="10245" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10246" max="10246" width="12.6640625" style="5" customWidth="1"/>
+    <col min="10247" max="10248" width="3.6640625" style="5" customWidth="1"/>
+    <col min="10249" max="10249" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10250" max="10250" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10251" max="10252" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10253" max="10256" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10257" max="10257" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10258" max="10259" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10260" max="10261" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10262" max="10262" width="12.6640625" style="5" customWidth="1"/>
     <col min="10263" max="10496" width="9" style="5"/>
-    <col min="10497" max="10497" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="10518" max="10518" width="12.625" style="5" customWidth="1"/>
+    <col min="10497" max="10497" width="12.6640625" style="5" customWidth="1"/>
+    <col min="10498" max="10498" width="7.44140625" style="5" customWidth="1"/>
+    <col min="10499" max="10499" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10500" max="10501" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10502" max="10502" width="12.6640625" style="5" customWidth="1"/>
+    <col min="10503" max="10504" width="3.6640625" style="5" customWidth="1"/>
+    <col min="10505" max="10505" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10506" max="10506" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10507" max="10508" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10509" max="10512" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10513" max="10513" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10514" max="10515" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10516" max="10517" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10518" max="10518" width="12.6640625" style="5" customWidth="1"/>
     <col min="10519" max="10752" width="9" style="5"/>
-    <col min="10753" max="10753" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="10774" max="10774" width="12.625" style="5" customWidth="1"/>
+    <col min="10753" max="10753" width="12.6640625" style="5" customWidth="1"/>
+    <col min="10754" max="10754" width="7.44140625" style="5" customWidth="1"/>
+    <col min="10755" max="10755" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10756" max="10757" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10758" max="10758" width="12.6640625" style="5" customWidth="1"/>
+    <col min="10759" max="10760" width="3.6640625" style="5" customWidth="1"/>
+    <col min="10761" max="10761" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10762" max="10762" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10763" max="10764" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10765" max="10768" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10769" max="10769" width="13.6640625" style="5" customWidth="1"/>
+    <col min="10770" max="10771" width="7.6640625" style="5" customWidth="1"/>
+    <col min="10772" max="10773" width="6.6640625" style="5" customWidth="1"/>
+    <col min="10774" max="10774" width="12.6640625" style="5" customWidth="1"/>
     <col min="10775" max="11008" width="9" style="5"/>
-    <col min="11009" max="11009" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="11030" max="11030" width="12.625" style="5" customWidth="1"/>
+    <col min="11009" max="11009" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11010" max="11010" width="7.44140625" style="5" customWidth="1"/>
+    <col min="11011" max="11011" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11012" max="11013" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11014" max="11014" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11015" max="11016" width="3.6640625" style="5" customWidth="1"/>
+    <col min="11017" max="11017" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11018" max="11018" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11019" max="11020" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11021" max="11024" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11025" max="11025" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11026" max="11027" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11028" max="11029" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11030" max="11030" width="12.6640625" style="5" customWidth="1"/>
     <col min="11031" max="11264" width="9" style="5"/>
-    <col min="11265" max="11265" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="11286" max="11286" width="12.625" style="5" customWidth="1"/>
+    <col min="11265" max="11265" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11266" max="11266" width="7.44140625" style="5" customWidth="1"/>
+    <col min="11267" max="11267" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11268" max="11269" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11270" max="11270" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11271" max="11272" width="3.6640625" style="5" customWidth="1"/>
+    <col min="11273" max="11273" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11274" max="11274" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11275" max="11276" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11277" max="11280" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11281" max="11281" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11282" max="11283" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11284" max="11285" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11286" max="11286" width="12.6640625" style="5" customWidth="1"/>
     <col min="11287" max="11520" width="9" style="5"/>
-    <col min="11521" max="11521" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="11542" max="11542" width="12.625" style="5" customWidth="1"/>
+    <col min="11521" max="11521" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11522" max="11522" width="7.44140625" style="5" customWidth="1"/>
+    <col min="11523" max="11523" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11524" max="11525" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11526" max="11526" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11527" max="11528" width="3.6640625" style="5" customWidth="1"/>
+    <col min="11529" max="11529" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11530" max="11530" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11531" max="11532" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11533" max="11536" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11537" max="11537" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11538" max="11539" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11540" max="11541" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11542" max="11542" width="12.6640625" style="5" customWidth="1"/>
     <col min="11543" max="11776" width="9" style="5"/>
-    <col min="11777" max="11777" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="11798" max="11798" width="12.625" style="5" customWidth="1"/>
+    <col min="11777" max="11777" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11778" max="11778" width="7.44140625" style="5" customWidth="1"/>
+    <col min="11779" max="11779" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11780" max="11781" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11782" max="11782" width="12.6640625" style="5" customWidth="1"/>
+    <col min="11783" max="11784" width="3.6640625" style="5" customWidth="1"/>
+    <col min="11785" max="11785" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11786" max="11786" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11787" max="11788" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11789" max="11792" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11793" max="11793" width="13.6640625" style="5" customWidth="1"/>
+    <col min="11794" max="11795" width="7.6640625" style="5" customWidth="1"/>
+    <col min="11796" max="11797" width="6.6640625" style="5" customWidth="1"/>
+    <col min="11798" max="11798" width="12.6640625" style="5" customWidth="1"/>
     <col min="11799" max="12032" width="9" style="5"/>
-    <col min="12033" max="12033" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="12054" max="12054" width="12.625" style="5" customWidth="1"/>
+    <col min="12033" max="12033" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12034" max="12034" width="7.44140625" style="5" customWidth="1"/>
+    <col min="12035" max="12035" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12036" max="12037" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12038" max="12038" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12039" max="12040" width="3.6640625" style="5" customWidth="1"/>
+    <col min="12041" max="12041" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12042" max="12042" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12043" max="12044" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12045" max="12048" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12049" max="12049" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12050" max="12051" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12052" max="12053" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12054" max="12054" width="12.6640625" style="5" customWidth="1"/>
     <col min="12055" max="12288" width="9" style="5"/>
-    <col min="12289" max="12289" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="12310" max="12310" width="12.625" style="5" customWidth="1"/>
+    <col min="12289" max="12289" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12290" max="12290" width="7.44140625" style="5" customWidth="1"/>
+    <col min="12291" max="12291" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12292" max="12293" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12294" max="12294" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12295" max="12296" width="3.6640625" style="5" customWidth="1"/>
+    <col min="12297" max="12297" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12298" max="12298" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12299" max="12300" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12301" max="12304" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12305" max="12305" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12306" max="12307" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12308" max="12309" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12310" max="12310" width="12.6640625" style="5" customWidth="1"/>
     <col min="12311" max="12544" width="9" style="5"/>
-    <col min="12545" max="12545" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="12566" max="12566" width="12.625" style="5" customWidth="1"/>
+    <col min="12545" max="12545" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12546" max="12546" width="7.44140625" style="5" customWidth="1"/>
+    <col min="12547" max="12547" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12548" max="12549" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12550" max="12550" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12551" max="12552" width="3.6640625" style="5" customWidth="1"/>
+    <col min="12553" max="12553" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12554" max="12554" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12555" max="12556" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12557" max="12560" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12561" max="12561" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12562" max="12563" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12564" max="12565" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12566" max="12566" width="12.6640625" style="5" customWidth="1"/>
     <col min="12567" max="12800" width="9" style="5"/>
-    <col min="12801" max="12801" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="12822" max="12822" width="12.625" style="5" customWidth="1"/>
+    <col min="12801" max="12801" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12802" max="12802" width="7.44140625" style="5" customWidth="1"/>
+    <col min="12803" max="12803" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12804" max="12805" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12806" max="12806" width="12.6640625" style="5" customWidth="1"/>
+    <col min="12807" max="12808" width="3.6640625" style="5" customWidth="1"/>
+    <col min="12809" max="12809" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12810" max="12810" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12811" max="12812" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12813" max="12816" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12817" max="12817" width="13.6640625" style="5" customWidth="1"/>
+    <col min="12818" max="12819" width="7.6640625" style="5" customWidth="1"/>
+    <col min="12820" max="12821" width="6.6640625" style="5" customWidth="1"/>
+    <col min="12822" max="12822" width="12.6640625" style="5" customWidth="1"/>
     <col min="12823" max="13056" width="9" style="5"/>
-    <col min="13057" max="13057" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="13078" max="13078" width="12.625" style="5" customWidth="1"/>
+    <col min="13057" max="13057" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13058" max="13058" width="7.44140625" style="5" customWidth="1"/>
+    <col min="13059" max="13059" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13060" max="13061" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13062" max="13062" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13063" max="13064" width="3.6640625" style="5" customWidth="1"/>
+    <col min="13065" max="13065" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13066" max="13066" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13067" max="13068" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13069" max="13072" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13073" max="13073" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13074" max="13075" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13076" max="13077" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13078" max="13078" width="12.6640625" style="5" customWidth="1"/>
     <col min="13079" max="13312" width="9" style="5"/>
-    <col min="13313" max="13313" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="13334" max="13334" width="12.625" style="5" customWidth="1"/>
+    <col min="13313" max="13313" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13314" max="13314" width="7.44140625" style="5" customWidth="1"/>
+    <col min="13315" max="13315" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13316" max="13317" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13318" max="13318" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13319" max="13320" width="3.6640625" style="5" customWidth="1"/>
+    <col min="13321" max="13321" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13322" max="13322" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13323" max="13324" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13325" max="13328" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13329" max="13329" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13330" max="13331" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13332" max="13333" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13334" max="13334" width="12.6640625" style="5" customWidth="1"/>
     <col min="13335" max="13568" width="9" style="5"/>
-    <col min="13569" max="13569" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="13590" max="13590" width="12.625" style="5" customWidth="1"/>
+    <col min="13569" max="13569" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13570" max="13570" width="7.44140625" style="5" customWidth="1"/>
+    <col min="13571" max="13571" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13572" max="13573" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13574" max="13574" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13575" max="13576" width="3.6640625" style="5" customWidth="1"/>
+    <col min="13577" max="13577" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13578" max="13578" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13579" max="13580" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13581" max="13584" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13585" max="13585" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13586" max="13587" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13588" max="13589" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13590" max="13590" width="12.6640625" style="5" customWidth="1"/>
     <col min="13591" max="13824" width="9" style="5"/>
-    <col min="13825" max="13825" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="13846" max="13846" width="12.625" style="5" customWidth="1"/>
+    <col min="13825" max="13825" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13826" max="13826" width="7.44140625" style="5" customWidth="1"/>
+    <col min="13827" max="13827" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13828" max="13829" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13830" max="13830" width="12.6640625" style="5" customWidth="1"/>
+    <col min="13831" max="13832" width="3.6640625" style="5" customWidth="1"/>
+    <col min="13833" max="13833" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13834" max="13834" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13835" max="13836" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13837" max="13840" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13841" max="13841" width="13.6640625" style="5" customWidth="1"/>
+    <col min="13842" max="13843" width="7.6640625" style="5" customWidth="1"/>
+    <col min="13844" max="13845" width="6.6640625" style="5" customWidth="1"/>
+    <col min="13846" max="13846" width="12.6640625" style="5" customWidth="1"/>
     <col min="13847" max="14080" width="9" style="5"/>
-    <col min="14081" max="14081" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14102" max="14102" width="12.625" style="5" customWidth="1"/>
+    <col min="14081" max="14081" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14082" max="14082" width="7.44140625" style="5" customWidth="1"/>
+    <col min="14083" max="14083" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14084" max="14085" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14086" max="14086" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14087" max="14088" width="3.6640625" style="5" customWidth="1"/>
+    <col min="14089" max="14089" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14090" max="14090" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14091" max="14092" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14093" max="14096" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14097" max="14097" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14098" max="14099" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14100" max="14101" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14102" max="14102" width="12.6640625" style="5" customWidth="1"/>
     <col min="14103" max="14336" width="9" style="5"/>
-    <col min="14337" max="14337" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14358" max="14358" width="12.625" style="5" customWidth="1"/>
+    <col min="14337" max="14337" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14338" max="14338" width="7.44140625" style="5" customWidth="1"/>
+    <col min="14339" max="14339" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14340" max="14341" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14342" max="14342" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14343" max="14344" width="3.6640625" style="5" customWidth="1"/>
+    <col min="14345" max="14345" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14346" max="14346" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14347" max="14348" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14349" max="14352" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14353" max="14353" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14354" max="14355" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14356" max="14357" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14358" max="14358" width="12.6640625" style="5" customWidth="1"/>
     <col min="14359" max="14592" width="9" style="5"/>
-    <col min="14593" max="14593" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14614" max="14614" width="12.625" style="5" customWidth="1"/>
+    <col min="14593" max="14593" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14594" max="14594" width="7.44140625" style="5" customWidth="1"/>
+    <col min="14595" max="14595" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14596" max="14597" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14598" max="14598" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14599" max="14600" width="3.6640625" style="5" customWidth="1"/>
+    <col min="14601" max="14601" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14602" max="14602" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14603" max="14604" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14605" max="14608" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14609" max="14609" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14610" max="14611" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14612" max="14613" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14614" max="14614" width="12.6640625" style="5" customWidth="1"/>
     <col min="14615" max="14848" width="9" style="5"/>
-    <col min="14849" max="14849" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14870" max="14870" width="12.625" style="5" customWidth="1"/>
+    <col min="14849" max="14849" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14850" max="14850" width="7.44140625" style="5" customWidth="1"/>
+    <col min="14851" max="14851" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14852" max="14853" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14854" max="14854" width="12.6640625" style="5" customWidth="1"/>
+    <col min="14855" max="14856" width="3.6640625" style="5" customWidth="1"/>
+    <col min="14857" max="14857" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14858" max="14858" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14859" max="14860" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14861" max="14864" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14865" max="14865" width="13.6640625" style="5" customWidth="1"/>
+    <col min="14866" max="14867" width="7.6640625" style="5" customWidth="1"/>
+    <col min="14868" max="14869" width="6.6640625" style="5" customWidth="1"/>
+    <col min="14870" max="14870" width="12.6640625" style="5" customWidth="1"/>
     <col min="14871" max="15104" width="9" style="5"/>
-    <col min="15105" max="15105" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15126" max="15126" width="12.625" style="5" customWidth="1"/>
+    <col min="15105" max="15105" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15106" max="15106" width="7.44140625" style="5" customWidth="1"/>
+    <col min="15107" max="15107" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15108" max="15109" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15110" max="15110" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15111" max="15112" width="3.6640625" style="5" customWidth="1"/>
+    <col min="15113" max="15113" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15114" max="15114" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15115" max="15116" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15117" max="15120" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15121" max="15121" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15122" max="15123" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15124" max="15125" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15126" max="15126" width="12.6640625" style="5" customWidth="1"/>
     <col min="15127" max="15360" width="9" style="5"/>
-    <col min="15361" max="15361" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15382" max="15382" width="12.625" style="5" customWidth="1"/>
+    <col min="15361" max="15361" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15362" max="15362" width="7.44140625" style="5" customWidth="1"/>
+    <col min="15363" max="15363" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15364" max="15365" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15366" max="15366" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15367" max="15368" width="3.6640625" style="5" customWidth="1"/>
+    <col min="15369" max="15369" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15370" max="15370" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15371" max="15372" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15373" max="15376" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15377" max="15377" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15378" max="15379" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15380" max="15381" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15382" max="15382" width="12.6640625" style="5" customWidth="1"/>
     <col min="15383" max="15616" width="9" style="5"/>
-    <col min="15617" max="15617" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15638" max="15638" width="12.625" style="5" customWidth="1"/>
+    <col min="15617" max="15617" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15618" max="15618" width="7.44140625" style="5" customWidth="1"/>
+    <col min="15619" max="15619" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15620" max="15621" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15622" max="15622" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15623" max="15624" width="3.6640625" style="5" customWidth="1"/>
+    <col min="15625" max="15625" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15626" max="15626" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15627" max="15628" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15629" max="15632" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15633" max="15633" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15634" max="15635" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15636" max="15637" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15638" max="15638" width="12.6640625" style="5" customWidth="1"/>
     <col min="15639" max="15872" width="9" style="5"/>
-    <col min="15873" max="15873" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15894" max="15894" width="12.625" style="5" customWidth="1"/>
+    <col min="15873" max="15873" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15874" max="15874" width="7.44140625" style="5" customWidth="1"/>
+    <col min="15875" max="15875" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15876" max="15877" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15878" max="15878" width="12.6640625" style="5" customWidth="1"/>
+    <col min="15879" max="15880" width="3.6640625" style="5" customWidth="1"/>
+    <col min="15881" max="15881" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15882" max="15882" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15883" max="15884" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15885" max="15888" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15889" max="15889" width="13.6640625" style="5" customWidth="1"/>
+    <col min="15890" max="15891" width="7.6640625" style="5" customWidth="1"/>
+    <col min="15892" max="15893" width="6.6640625" style="5" customWidth="1"/>
+    <col min="15894" max="15894" width="12.6640625" style="5" customWidth="1"/>
     <col min="15895" max="16128" width="9" style="5"/>
-    <col min="16129" max="16129" width="12.625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16150" max="16150" width="12.625" style="5" customWidth="1"/>
+    <col min="16129" max="16129" width="12.6640625" style="5" customWidth="1"/>
+    <col min="16130" max="16130" width="7.44140625" style="5" customWidth="1"/>
+    <col min="16131" max="16131" width="13.6640625" style="5" customWidth="1"/>
+    <col min="16132" max="16133" width="7.6640625" style="5" customWidth="1"/>
+    <col min="16134" max="16134" width="12.6640625" style="5" customWidth="1"/>
+    <col min="16135" max="16136" width="3.6640625" style="5" customWidth="1"/>
+    <col min="16137" max="16137" width="6.6640625" style="5" customWidth="1"/>
+    <col min="16138" max="16138" width="13.6640625" style="5" customWidth="1"/>
+    <col min="16139" max="16140" width="7.6640625" style="5" customWidth="1"/>
+    <col min="16141" max="16144" width="6.6640625" style="5" customWidth="1"/>
+    <col min="16145" max="16145" width="13.6640625" style="5" customWidth="1"/>
+    <col min="16146" max="16147" width="7.6640625" style="5" customWidth="1"/>
+    <col min="16148" max="16149" width="6.6640625" style="5" customWidth="1"/>
+    <col min="16150" max="16150" width="12.6640625" style="5" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="162" t="s">
+    <row r="1" spans="1:22" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="162"/>
-[...19 lines deleted...]
-      <c r="V1" s="162"/>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="139"/>
+      <c r="T1" s="139"/>
+      <c r="U1" s="139"/>
+      <c r="V1" s="139"/>
     </row>
     <row r="2" spans="1:22" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="163" t="s">
+      <c r="H2" s="140" t="s">
         <v>182</v>
       </c>
-      <c r="I2" s="164"/>
-[...9 lines deleted...]
-      <c r="S2" s="166" t="s">
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="141"/>
+      <c r="N2" s="141"/>
+      <c r="O2" s="141"/>
+      <c r="P2" s="141"/>
+      <c r="Q2" s="142"/>
+      <c r="R2" s="142"/>
+      <c r="S2" s="143" t="s">
         <v>1</v>
       </c>
-      <c r="T2" s="166"/>
-[...4 lines deleted...]
-      <c r="A3" s="167" t="s">
+      <c r="T2" s="143"/>
+      <c r="U2" s="143"/>
+      <c r="V2" s="143"/>
+    </row>
+    <row r="3" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="168"/>
-      <c r="C3" s="157" t="s">
+      <c r="B3" s="145"/>
+      <c r="C3" s="150" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="158"/>
-[...5 lines deleted...]
-      <c r="J3" s="157" t="s">
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="150" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="158"/>
-[...5 lines deleted...]
-      <c r="Q3" s="157" t="s">
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="151"/>
+      <c r="P3" s="152"/>
+      <c r="Q3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="158"/>
-[...8 lines deleted...]
-      <c r="C4" s="155" t="s">
+      <c r="R3" s="151"/>
+      <c r="S3" s="151"/>
+      <c r="T3" s="151"/>
+      <c r="U3" s="151"/>
+      <c r="V3" s="151"/>
+    </row>
+    <row r="4" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="146"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="153" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="157" t="s">
+      <c r="D4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="158"/>
-[...4 lines deleted...]
-      <c r="J4" s="155" t="s">
+      <c r="E4" s="151"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="151"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="153" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="157" t="s">
+      <c r="K4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="158"/>
-[...4 lines deleted...]
-      <c r="Q4" s="155" t="s">
+      <c r="L4" s="151"/>
+      <c r="M4" s="151"/>
+      <c r="N4" s="151"/>
+      <c r="O4" s="151"/>
+      <c r="P4" s="152"/>
+      <c r="Q4" s="153" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="157" t="s">
+      <c r="R4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="158"/>
-[...8 lines deleted...]
-      <c r="D5" s="157" t="s">
+      <c r="S4" s="151"/>
+      <c r="T4" s="151"/>
+      <c r="U4" s="151"/>
+      <c r="V4" s="151"/>
+    </row>
+    <row r="5" spans="1:22" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="148"/>
+      <c r="B5" s="149"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="159"/>
+      <c r="E5" s="152"/>
       <c r="F5" s="126" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="157" t="s">
+      <c r="G5" s="150" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="158"/>
-[...2 lines deleted...]
-      <c r="K5" s="157" t="s">
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+      <c r="J5" s="154"/>
+      <c r="K5" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="159"/>
-      <c r="M5" s="157" t="s">
+      <c r="L5" s="152"/>
+      <c r="M5" s="150" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="159"/>
-      <c r="O5" s="157" t="s">
+      <c r="N5" s="152"/>
+      <c r="O5" s="150" t="s">
         <v>11</v>
       </c>
-      <c r="P5" s="159"/>
-[...1 lines deleted...]
-      <c r="R5" s="157" t="s">
+      <c r="P5" s="152"/>
+      <c r="Q5" s="154"/>
+      <c r="R5" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="159"/>
-      <c r="T5" s="157" t="s">
+      <c r="S5" s="152"/>
+      <c r="T5" s="150" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="159"/>
-      <c r="V5" s="124" t="s">
+      <c r="U5" s="152"/>
+      <c r="V5" s="116" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="160" t="s">
+    <row r="6" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="155" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="161"/>
-[...47 lines deleted...]
-      <c r="B7" s="153"/>
+      <c r="B6" s="156"/>
+      <c r="C6" s="121">
+        <v>1060467</v>
+      </c>
+      <c r="D6" s="157">
+        <v>24067651</v>
+      </c>
+      <c r="E6" s="157"/>
+      <c r="F6" s="121">
+        <v>16516997</v>
+      </c>
+      <c r="G6" s="157">
+        <v>7550654</v>
+      </c>
+      <c r="H6" s="157"/>
+      <c r="I6" s="157"/>
+      <c r="J6" s="121">
+        <v>1054568</v>
+      </c>
+      <c r="K6" s="157">
+        <v>14911981</v>
+      </c>
+      <c r="L6" s="157"/>
+      <c r="M6" s="157">
+        <v>9904860</v>
+      </c>
+      <c r="N6" s="157"/>
+      <c r="O6" s="157">
+        <v>5007121</v>
+      </c>
+      <c r="P6" s="157"/>
+      <c r="Q6" s="121">
+        <v>4041</v>
+      </c>
+      <c r="R6" s="157">
+        <v>3272849</v>
+      </c>
+      <c r="S6" s="157"/>
+      <c r="T6" s="157">
+        <v>2176704</v>
+      </c>
+      <c r="U6" s="157"/>
+      <c r="V6" s="121">
+        <v>1096145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="162"/>
+      <c r="B7" s="163"/>
       <c r="C7" s="120"/>
-      <c r="D7" s="151"/>
-      <c r="E7" s="151"/>
+      <c r="D7" s="158"/>
+      <c r="E7" s="158"/>
       <c r="F7" s="120"/>
-      <c r="G7" s="151"/>
-[...1 lines deleted...]
-      <c r="I7" s="151"/>
+      <c r="G7" s="158"/>
+      <c r="H7" s="158"/>
+      <c r="I7" s="158"/>
       <c r="J7" s="120"/>
-      <c r="K7" s="151"/>
-[...4 lines deleted...]
-      <c r="P7" s="151"/>
+      <c r="K7" s="158"/>
+      <c r="L7" s="158"/>
+      <c r="M7" s="158"/>
+      <c r="N7" s="158"/>
+      <c r="O7" s="158"/>
+      <c r="P7" s="158"/>
       <c r="Q7" s="120"/>
-      <c r="R7" s="151"/>
-[...2 lines deleted...]
-      <c r="U7" s="151"/>
+      <c r="R7" s="158"/>
+      <c r="S7" s="158"/>
+      <c r="T7" s="158"/>
+      <c r="U7" s="158"/>
       <c r="V7" s="120"/>
     </row>
-    <row r="8" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="146" t="s">
+    <row r="8" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="159" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="147"/>
-[...46 lines deleted...]
-      <c r="A9" s="149" t="s">
+      <c r="B8" s="160"/>
+      <c r="C8" s="121">
+        <v>404164</v>
+      </c>
+      <c r="D8" s="161">
+        <v>9106709</v>
+      </c>
+      <c r="E8" s="161"/>
+      <c r="F8" s="121">
+        <v>6204711</v>
+      </c>
+      <c r="G8" s="161">
+        <v>2901998</v>
+      </c>
+      <c r="H8" s="161"/>
+      <c r="I8" s="161"/>
+      <c r="J8" s="121">
+        <v>402660</v>
+      </c>
+      <c r="K8" s="161">
+        <v>6238004</v>
+      </c>
+      <c r="L8" s="161"/>
+      <c r="M8" s="161">
+        <v>4153197</v>
+      </c>
+      <c r="N8" s="161"/>
+      <c r="O8" s="161">
+        <v>2084807</v>
+      </c>
+      <c r="P8" s="161"/>
+      <c r="Q8" s="121">
+        <v>1047</v>
+      </c>
+      <c r="R8" s="161">
+        <v>1162116</v>
+      </c>
+      <c r="S8" s="161"/>
+      <c r="T8" s="161">
+        <v>766549</v>
+      </c>
+      <c r="U8" s="161"/>
+      <c r="V8" s="121">
+        <v>395567</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="164" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="150"/>
+      <c r="B9" s="165"/>
       <c r="C9" s="120">
-        <v>187748</v>
-[...4 lines deleted...]
-      <c r="E9" s="151"/>
+        <v>188365</v>
+      </c>
+      <c r="D9" s="158">
+        <v>3394535</v>
+      </c>
+      <c r="E9" s="158"/>
       <c r="F9" s="120">
-        <v>2302689</v>
-[...5 lines deleted...]
-      <c r="I9" s="151"/>
+        <v>2307748</v>
+      </c>
+      <c r="G9" s="158">
+        <v>1086787</v>
+      </c>
+      <c r="H9" s="158"/>
+      <c r="I9" s="158"/>
       <c r="J9" s="120">
-        <v>187271</v>
-[...12 lines deleted...]
-      <c r="P9" s="151"/>
+        <v>187889</v>
+      </c>
+      <c r="K9" s="158">
+        <v>2128541</v>
+      </c>
+      <c r="L9" s="158"/>
+      <c r="M9" s="158">
+        <v>1402147</v>
+      </c>
+      <c r="N9" s="158"/>
+      <c r="O9" s="158">
+        <v>726394</v>
+      </c>
+      <c r="P9" s="158"/>
       <c r="Q9" s="120">
-        <v>299</v>
-[...8 lines deleted...]
-      <c r="U9" s="151"/>
+        <v>298</v>
+      </c>
+      <c r="R9" s="158">
+        <v>468061</v>
+      </c>
+      <c r="S9" s="158"/>
+      <c r="T9" s="158">
+        <v>307628</v>
+      </c>
+      <c r="U9" s="158"/>
       <c r="V9" s="120">
-        <v>161013</v>
-[...3 lines deleted...]
-      <c r="A10" s="149" t="s">
+        <v>160433</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="164" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="150"/>
+      <c r="B10" s="165"/>
       <c r="C10" s="120">
-        <v>184522</v>
-[...4 lines deleted...]
-      <c r="E10" s="151"/>
+        <v>185020</v>
+      </c>
+      <c r="D10" s="158">
+        <v>5003653</v>
+      </c>
+      <c r="E10" s="158"/>
       <c r="F10" s="120">
-        <v>3405470</v>
-[...5 lines deleted...]
-      <c r="I10" s="151"/>
+        <v>3405504</v>
+      </c>
+      <c r="G10" s="158">
+        <v>1598149</v>
+      </c>
+      <c r="H10" s="158"/>
+      <c r="I10" s="158"/>
       <c r="J10" s="120">
-        <v>183989</v>
-[...12 lines deleted...]
-      <c r="P10" s="151"/>
+        <v>184485</v>
+      </c>
+      <c r="K10" s="158">
+        <v>3820077</v>
+      </c>
+      <c r="L10" s="158"/>
+      <c r="M10" s="158">
+        <v>2558392</v>
+      </c>
+      <c r="N10" s="158"/>
+      <c r="O10" s="158">
+        <v>1261685</v>
+      </c>
+      <c r="P10" s="158"/>
       <c r="Q10" s="120">
         <v>355</v>
       </c>
-      <c r="R10" s="151">
-[...6 lines deleted...]
-      <c r="U10" s="151"/>
+      <c r="R10" s="158">
+        <v>514181</v>
+      </c>
+      <c r="S10" s="158"/>
+      <c r="T10" s="158">
+        <v>337400</v>
+      </c>
+      <c r="U10" s="158"/>
       <c r="V10" s="120">
-        <v>176991</v>
-[...3 lines deleted...]
-      <c r="A11" s="149" t="s">
+        <v>176781</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="164" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="150"/>
+      <c r="B11" s="165"/>
       <c r="C11" s="120">
-        <v>11085</v>
-[...4 lines deleted...]
-      <c r="E11" s="151"/>
+        <v>11134</v>
+      </c>
+      <c r="D11" s="158">
+        <v>260448</v>
+      </c>
+      <c r="E11" s="158"/>
       <c r="F11" s="120">
-        <v>183273</v>
-[...5 lines deleted...]
-      <c r="I11" s="151"/>
+        <v>183637</v>
+      </c>
+      <c r="G11" s="158">
+        <v>76811</v>
+      </c>
+      <c r="H11" s="158"/>
+      <c r="I11" s="158"/>
       <c r="J11" s="120">
-        <v>10874</v>
-[...12 lines deleted...]
-      <c r="P11" s="151"/>
+        <v>10923</v>
+      </c>
+      <c r="K11" s="158">
+        <v>104190</v>
+      </c>
+      <c r="L11" s="158"/>
+      <c r="M11" s="158">
+        <v>69500</v>
+      </c>
+      <c r="N11" s="158"/>
+      <c r="O11" s="158">
+        <v>34690</v>
+      </c>
+      <c r="P11" s="158"/>
       <c r="Q11" s="120">
         <v>187</v>
       </c>
-      <c r="R11" s="151">
-[...6 lines deleted...]
-      <c r="U11" s="151"/>
+      <c r="R11" s="158">
+        <v>83968</v>
+      </c>
+      <c r="S11" s="158"/>
+      <c r="T11" s="158">
+        <v>57573</v>
+      </c>
+      <c r="U11" s="158"/>
       <c r="V11" s="120">
-        <v>26492</v>
-[...3 lines deleted...]
-      <c r="A12" s="149" t="s">
+        <v>26395</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="164" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="150"/>
+      <c r="B12" s="165"/>
       <c r="C12" s="120">
-        <v>16325</v>
-[...4 lines deleted...]
-      <c r="E12" s="151"/>
+        <v>16366</v>
+      </c>
+      <c r="D12" s="158">
+        <v>373097</v>
+      </c>
+      <c r="E12" s="158"/>
       <c r="F12" s="120">
-        <v>256493</v>
-[...5 lines deleted...]
-      <c r="I12" s="151"/>
+        <v>256507</v>
+      </c>
+      <c r="G12" s="158">
+        <v>116590</v>
+      </c>
+      <c r="H12" s="158"/>
+      <c r="I12" s="158"/>
       <c r="J12" s="120">
-        <v>16090</v>
-[...12 lines deleted...]
-      <c r="P12" s="151"/>
+        <v>16131</v>
+      </c>
+      <c r="K12" s="158">
+        <v>154792</v>
+      </c>
+      <c r="L12" s="158"/>
+      <c r="M12" s="158">
+        <v>103330</v>
+      </c>
+      <c r="N12" s="158"/>
+      <c r="O12" s="158">
+        <v>51462</v>
+      </c>
+      <c r="P12" s="158"/>
       <c r="Q12" s="120">
         <v>188</v>
       </c>
-      <c r="R12" s="151">
-[...6 lines deleted...]
-      <c r="U12" s="151"/>
+      <c r="R12" s="158">
+        <v>90687</v>
+      </c>
+      <c r="S12" s="158"/>
+      <c r="T12" s="158">
+        <v>60623</v>
+      </c>
+      <c r="U12" s="158"/>
       <c r="V12" s="120">
-        <v>30120</v>
-[...3 lines deleted...]
-      <c r="A13" s="149" t="s">
+        <v>30064</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="164" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="150"/>
+      <c r="B13" s="165"/>
       <c r="C13" s="120">
-        <v>2735</v>
-[...4 lines deleted...]
-      <c r="E13" s="151"/>
+        <v>2730</v>
+      </c>
+      <c r="D13" s="158">
+        <v>67096</v>
+      </c>
+      <c r="E13" s="158"/>
       <c r="F13" s="120">
-        <v>45969</v>
-[...5 lines deleted...]
-      <c r="I13" s="151"/>
+        <v>45988</v>
+      </c>
+      <c r="G13" s="158">
+        <v>21108</v>
+      </c>
+      <c r="H13" s="158"/>
+      <c r="I13" s="158"/>
       <c r="J13" s="120">
-        <v>2701</v>
-[...12 lines deleted...]
-      <c r="P13" s="151"/>
+        <v>2696</v>
+      </c>
+      <c r="K13" s="158">
+        <v>25529</v>
+      </c>
+      <c r="L13" s="158"/>
+      <c r="M13" s="158">
+        <v>16634</v>
+      </c>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158">
+        <v>8895</v>
+      </c>
+      <c r="P13" s="158"/>
       <c r="Q13" s="120">
         <v>17</v>
       </c>
-      <c r="R13" s="151">
-[...3 lines deleted...]
-      <c r="T13" s="151">
+      <c r="R13" s="158">
+        <v>4595</v>
+      </c>
+      <c r="S13" s="158"/>
+      <c r="T13" s="158">
         <v>2967</v>
       </c>
-      <c r="U13" s="151"/>
+      <c r="U13" s="158"/>
       <c r="V13" s="120">
-        <v>1625</v>
-[...3 lines deleted...]
-      <c r="A14" s="149" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="164" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="150"/>
+      <c r="B14" s="165"/>
       <c r="C14" s="120">
-        <v>544</v>
-[...4 lines deleted...]
-      <c r="E14" s="151"/>
+        <v>549</v>
+      </c>
+      <c r="D14" s="158">
+        <v>7880</v>
+      </c>
+      <c r="E14" s="158"/>
       <c r="F14" s="120">
-        <v>5282</v>
-[...5 lines deleted...]
-      <c r="I14" s="151"/>
+        <v>5327</v>
+      </c>
+      <c r="G14" s="158">
+        <v>2553</v>
+      </c>
+      <c r="H14" s="158"/>
+      <c r="I14" s="158"/>
       <c r="J14" s="120">
-        <v>531</v>
-[...12 lines deleted...]
-      <c r="P14" s="151"/>
+        <v>536</v>
+      </c>
+      <c r="K14" s="158">
+        <v>4875</v>
+      </c>
+      <c r="L14" s="158"/>
+      <c r="M14" s="158">
+        <v>3194</v>
+      </c>
+      <c r="N14" s="158"/>
+      <c r="O14" s="158">
+        <v>1681</v>
+      </c>
+      <c r="P14" s="158"/>
       <c r="Q14" s="120">
         <v>2</v>
       </c>
-      <c r="R14" s="151">
-[...6 lines deleted...]
-      <c r="U14" s="151"/>
+      <c r="R14" s="158">
+        <v>624</v>
+      </c>
+      <c r="S14" s="158"/>
+      <c r="T14" s="158">
+        <v>358</v>
+      </c>
+      <c r="U14" s="158"/>
       <c r="V14" s="120">
-        <v>267</v>
-[...4 lines deleted...]
-      <c r="B15" s="153"/>
+        <v>266</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="162"/>
+      <c r="B15" s="163"/>
       <c r="C15" s="120"/>
-      <c r="D15" s="151"/>
-      <c r="E15" s="151"/>
+      <c r="D15" s="158"/>
+      <c r="E15" s="158"/>
       <c r="F15" s="120"/>
-      <c r="G15" s="151"/>
-[...1 lines deleted...]
-      <c r="I15" s="151"/>
+      <c r="G15" s="158"/>
+      <c r="H15" s="158"/>
+      <c r="I15" s="158"/>
       <c r="J15" s="120"/>
-      <c r="K15" s="151"/>
-[...4 lines deleted...]
-      <c r="P15" s="151"/>
+      <c r="K15" s="158"/>
+      <c r="L15" s="158"/>
+      <c r="M15" s="158"/>
+      <c r="N15" s="158"/>
+      <c r="O15" s="158"/>
+      <c r="P15" s="158"/>
       <c r="Q15" s="120"/>
-      <c r="R15" s="151"/>
-[...2 lines deleted...]
-      <c r="U15" s="151"/>
+      <c r="R15" s="158"/>
+      <c r="S15" s="158"/>
+      <c r="T15" s="158"/>
+      <c r="U15" s="158"/>
       <c r="V15" s="120"/>
     </row>
-    <row r="16" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="146" t="s">
+    <row r="16" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="159" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="147"/>
-[...30 lines deleted...]
-      <c r="Q16" s="119">
+      <c r="B16" s="160"/>
+      <c r="C16" s="121">
+        <v>159434</v>
+      </c>
+      <c r="D16" s="161">
+        <v>4113331</v>
+      </c>
+      <c r="E16" s="161"/>
+      <c r="F16" s="121">
+        <v>2794681</v>
+      </c>
+      <c r="G16" s="161">
+        <v>1318650</v>
+      </c>
+      <c r="H16" s="161"/>
+      <c r="I16" s="161"/>
+      <c r="J16" s="121">
+        <v>158508</v>
+      </c>
+      <c r="K16" s="161">
+        <v>2801527</v>
+      </c>
+      <c r="L16" s="161"/>
+      <c r="M16" s="161">
+        <v>1849702</v>
+      </c>
+      <c r="N16" s="161"/>
+      <c r="O16" s="161">
+        <v>951825</v>
+      </c>
+      <c r="P16" s="161"/>
+      <c r="Q16" s="121">
         <v>673</v>
       </c>
-      <c r="R16" s="148">
-[...12 lines deleted...]
-      <c r="A17" s="149" t="s">
+      <c r="R16" s="161">
+        <v>447114</v>
+      </c>
+      <c r="S16" s="161"/>
+      <c r="T16" s="161">
+        <v>286468</v>
+      </c>
+      <c r="U16" s="161"/>
+      <c r="V16" s="121">
+        <v>160646</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="164" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="150"/>
+      <c r="B17" s="165"/>
       <c r="C17" s="120">
-        <v>97270</v>
-[...4 lines deleted...]
-      <c r="E17" s="151"/>
+        <v>97758</v>
+      </c>
+      <c r="D17" s="158">
+        <v>2303332</v>
+      </c>
+      <c r="E17" s="158"/>
       <c r="F17" s="120">
-        <v>1569457</v>
-[...5 lines deleted...]
-      <c r="I17" s="151"/>
+        <v>1572897</v>
+      </c>
+      <c r="G17" s="158">
+        <v>730435</v>
+      </c>
+      <c r="H17" s="158"/>
+      <c r="I17" s="158"/>
       <c r="J17" s="120">
-        <v>96856</v>
-[...12 lines deleted...]
-      <c r="P17" s="151"/>
+        <v>97344</v>
+      </c>
+      <c r="K17" s="158">
+        <v>1544717</v>
+      </c>
+      <c r="L17" s="158"/>
+      <c r="M17" s="158">
+        <v>1015651</v>
+      </c>
+      <c r="N17" s="158"/>
+      <c r="O17" s="158">
+        <v>529066</v>
+      </c>
+      <c r="P17" s="158"/>
       <c r="Q17" s="120">
         <v>305</v>
       </c>
-      <c r="R17" s="151">
-[...6 lines deleted...]
-      <c r="U17" s="151"/>
+      <c r="R17" s="158">
+        <v>234493</v>
+      </c>
+      <c r="S17" s="158"/>
+      <c r="T17" s="158">
+        <v>150020</v>
+      </c>
+      <c r="U17" s="158"/>
       <c r="V17" s="120">
-        <v>84685</v>
-[...3 lines deleted...]
-      <c r="A18" s="149" t="s">
+        <v>84473</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="164" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="150"/>
+      <c r="B18" s="165"/>
       <c r="C18" s="120">
-        <v>19784</v>
-[...4 lines deleted...]
-      <c r="E18" s="151"/>
+        <v>19858</v>
+      </c>
+      <c r="D18" s="158">
+        <v>746462</v>
+      </c>
+      <c r="E18" s="158"/>
       <c r="F18" s="120">
-        <v>497422</v>
-[...5 lines deleted...]
-      <c r="I18" s="151"/>
+        <v>499364</v>
+      </c>
+      <c r="G18" s="158">
+        <v>247098</v>
+      </c>
+      <c r="H18" s="158"/>
+      <c r="I18" s="158"/>
       <c r="J18" s="120">
-        <v>19612</v>
-[...12 lines deleted...]
-      <c r="P18" s="151"/>
+        <v>19686</v>
+      </c>
+      <c r="K18" s="158">
+        <v>579677</v>
+      </c>
+      <c r="L18" s="158"/>
+      <c r="M18" s="158">
+        <v>386147</v>
+      </c>
+      <c r="N18" s="158"/>
+      <c r="O18" s="158">
+        <v>193530</v>
+      </c>
+      <c r="P18" s="158"/>
       <c r="Q18" s="120">
         <v>145</v>
       </c>
-      <c r="R18" s="151">
-[...6 lines deleted...]
-      <c r="U18" s="151"/>
+      <c r="R18" s="158">
+        <v>83878</v>
+      </c>
+      <c r="S18" s="158"/>
+      <c r="T18" s="158">
+        <v>52877</v>
+      </c>
+      <c r="U18" s="158"/>
       <c r="V18" s="120">
-        <v>31112</v>
-[...3 lines deleted...]
-      <c r="A19" s="149" t="s">
+        <v>31001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="164" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="150"/>
+      <c r="B19" s="165"/>
       <c r="C19" s="120">
-        <v>23651</v>
-[...4 lines deleted...]
-      <c r="E19" s="151"/>
+        <v>23717</v>
+      </c>
+      <c r="D19" s="158">
+        <v>626981</v>
+      </c>
+      <c r="E19" s="158"/>
       <c r="F19" s="120">
-        <v>419655</v>
-[...5 lines deleted...]
-      <c r="I19" s="151"/>
+        <v>420731</v>
+      </c>
+      <c r="G19" s="158">
+        <v>206250</v>
+      </c>
+      <c r="H19" s="158"/>
+      <c r="I19" s="158"/>
       <c r="J19" s="120">
-        <v>23483</v>
-[...12 lines deleted...]
-      <c r="P19" s="151"/>
+        <v>23549</v>
+      </c>
+      <c r="K19" s="158">
+        <v>446459</v>
+      </c>
+      <c r="L19" s="158"/>
+      <c r="M19" s="158">
+        <v>294836</v>
+      </c>
+      <c r="N19" s="158"/>
+      <c r="O19" s="158">
+        <v>151623</v>
+      </c>
+      <c r="P19" s="158"/>
       <c r="Q19" s="120">
         <v>115</v>
       </c>
-      <c r="R19" s="151">
-[...6 lines deleted...]
-      <c r="U19" s="151"/>
+      <c r="R19" s="158">
+        <v>71419</v>
+      </c>
+      <c r="S19" s="158"/>
+      <c r="T19" s="158">
+        <v>45092</v>
+      </c>
+      <c r="U19" s="158"/>
       <c r="V19" s="120">
-        <v>26287</v>
-[...3 lines deleted...]
-      <c r="A20" s="149" t="s">
+        <v>26327</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="164" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="150"/>
+      <c r="B20" s="165"/>
       <c r="C20" s="120">
-        <v>18042</v>
-[...4 lines deleted...]
-      <c r="E20" s="151"/>
+        <v>18101</v>
+      </c>
+      <c r="D20" s="158">
+        <v>436556</v>
+      </c>
+      <c r="E20" s="158"/>
       <c r="F20" s="120">
-        <v>300641</v>
-[...5 lines deleted...]
-      <c r="I20" s="151"/>
+        <v>301689</v>
+      </c>
+      <c r="G20" s="158">
+        <v>134867</v>
+      </c>
+      <c r="H20" s="158"/>
+      <c r="I20" s="158"/>
       <c r="J20" s="120">
-        <v>17870</v>
-[...12 lines deleted...]
-      <c r="P20" s="151"/>
+        <v>17929</v>
+      </c>
+      <c r="K20" s="158">
+        <v>230674</v>
+      </c>
+      <c r="L20" s="158"/>
+      <c r="M20" s="158">
+        <v>153068</v>
+      </c>
+      <c r="N20" s="158"/>
+      <c r="O20" s="158">
+        <v>77606</v>
+      </c>
+      <c r="P20" s="158"/>
       <c r="Q20" s="120">
         <v>108</v>
       </c>
-      <c r="R20" s="151">
-[...6 lines deleted...]
-      <c r="U20" s="151"/>
+      <c r="R20" s="158">
+        <v>57324</v>
+      </c>
+      <c r="S20" s="158"/>
+      <c r="T20" s="158">
+        <v>38479</v>
+      </c>
+      <c r="U20" s="158"/>
       <c r="V20" s="120">
-        <v>18866</v>
-[...4 lines deleted...]
-      <c r="B21" s="153"/>
+        <v>18845</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="162"/>
+      <c r="B21" s="163"/>
       <c r="C21" s="120"/>
-      <c r="D21" s="151"/>
-      <c r="E21" s="151"/>
+      <c r="D21" s="158"/>
+      <c r="E21" s="158"/>
       <c r="F21" s="120"/>
-      <c r="G21" s="151"/>
-[...1 lines deleted...]
-      <c r="I21" s="151"/>
+      <c r="G21" s="158"/>
+      <c r="H21" s="158"/>
+      <c r="I21" s="158"/>
       <c r="J21" s="120"/>
-      <c r="K21" s="151"/>
-[...4 lines deleted...]
-      <c r="P21" s="151"/>
+      <c r="K21" s="158"/>
+      <c r="L21" s="158"/>
+      <c r="M21" s="158"/>
+      <c r="N21" s="158"/>
+      <c r="O21" s="158"/>
+      <c r="P21" s="158"/>
       <c r="Q21" s="120"/>
-      <c r="R21" s="151"/>
-[...2 lines deleted...]
-      <c r="U21" s="151"/>
+      <c r="R21" s="158"/>
+      <c r="S21" s="158"/>
+      <c r="T21" s="158"/>
+      <c r="U21" s="158"/>
       <c r="V21" s="120"/>
     </row>
-    <row r="22" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="146" t="s">
+    <row r="22" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="159" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="147"/>
-[...30 lines deleted...]
-      <c r="Q22" s="119">
+      <c r="B22" s="160"/>
+      <c r="C22" s="121">
+        <v>222838</v>
+      </c>
+      <c r="D22" s="161">
+        <v>4288648</v>
+      </c>
+      <c r="E22" s="161"/>
+      <c r="F22" s="121">
+        <v>2921912</v>
+      </c>
+      <c r="G22" s="161">
+        <v>1366736</v>
+      </c>
+      <c r="H22" s="161"/>
+      <c r="I22" s="161"/>
+      <c r="J22" s="121">
+        <v>221815</v>
+      </c>
+      <c r="K22" s="161">
+        <v>2584674</v>
+      </c>
+      <c r="L22" s="161"/>
+      <c r="M22" s="161">
+        <v>1702384</v>
+      </c>
+      <c r="N22" s="161"/>
+      <c r="O22" s="161">
+        <v>882290</v>
+      </c>
+      <c r="P22" s="161"/>
+      <c r="Q22" s="121">
         <v>688</v>
       </c>
-      <c r="R22" s="148">
-[...12 lines deleted...]
-      <c r="A23" s="149" t="s">
+      <c r="R22" s="161">
+        <v>569349</v>
+      </c>
+      <c r="S22" s="161"/>
+      <c r="T22" s="161">
+        <v>377303</v>
+      </c>
+      <c r="U22" s="161"/>
+      <c r="V22" s="121">
+        <v>192046</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="164" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="150"/>
+      <c r="B23" s="165"/>
       <c r="C23" s="120">
-        <v>158198</v>
-[...4 lines deleted...]
-      <c r="E23" s="151"/>
+        <v>158430</v>
+      </c>
+      <c r="D23" s="158">
+        <v>2823351</v>
+      </c>
+      <c r="E23" s="158"/>
       <c r="F23" s="120">
-        <v>1912781</v>
-[...5 lines deleted...]
-      <c r="I23" s="151"/>
+        <v>1915314</v>
+      </c>
+      <c r="G23" s="158">
+        <v>908037</v>
+      </c>
+      <c r="H23" s="158"/>
+      <c r="I23" s="158"/>
       <c r="J23" s="120">
-        <v>157637</v>
-[...12 lines deleted...]
-      <c r="P23" s="151"/>
+        <v>157868</v>
+      </c>
+      <c r="K23" s="158">
+        <v>1858963</v>
+      </c>
+      <c r="L23" s="158"/>
+      <c r="M23" s="158">
+        <v>1226208</v>
+      </c>
+      <c r="N23" s="158"/>
+      <c r="O23" s="158">
+        <v>632755</v>
+      </c>
+      <c r="P23" s="158"/>
       <c r="Q23" s="120">
         <v>396</v>
       </c>
-      <c r="R23" s="151">
-[...6 lines deleted...]
-      <c r="U23" s="151"/>
+      <c r="R23" s="158">
+        <v>355882</v>
+      </c>
+      <c r="S23" s="158"/>
+      <c r="T23" s="158">
+        <v>233687</v>
+      </c>
+      <c r="U23" s="158"/>
       <c r="V23" s="120">
-        <v>122503</v>
-[...3 lines deleted...]
-      <c r="A24" s="149" t="s">
+        <v>122195</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="164" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="150"/>
+      <c r="B24" s="165"/>
       <c r="C24" s="120">
-        <v>49757</v>
-[...4 lines deleted...]
-      <c r="E24" s="151"/>
+        <v>49816</v>
+      </c>
+      <c r="D24" s="158">
+        <v>1053258</v>
+      </c>
+      <c r="E24" s="158"/>
       <c r="F24" s="120">
-        <v>717386</v>
-[...5 lines deleted...]
-      <c r="I24" s="151"/>
+        <v>717996</v>
+      </c>
+      <c r="G24" s="158">
+        <v>335262</v>
+      </c>
+      <c r="H24" s="158"/>
+      <c r="I24" s="158"/>
       <c r="J24" s="120">
-        <v>49476</v>
-[...12 lines deleted...]
-      <c r="P24" s="151"/>
+        <v>49535</v>
+      </c>
+      <c r="K24" s="158">
+        <v>567824</v>
+      </c>
+      <c r="L24" s="158"/>
+      <c r="M24" s="158">
+        <v>370442</v>
+      </c>
+      <c r="N24" s="158"/>
+      <c r="O24" s="158">
+        <v>197382</v>
+      </c>
+      <c r="P24" s="158"/>
       <c r="Q24" s="120">
         <v>183</v>
       </c>
-      <c r="R24" s="151">
-[...6 lines deleted...]
-      <c r="U24" s="151"/>
+      <c r="R24" s="158">
+        <v>143097</v>
+      </c>
+      <c r="S24" s="158"/>
+      <c r="T24" s="158">
+        <v>95596</v>
+      </c>
+      <c r="U24" s="158"/>
       <c r="V24" s="120">
-        <v>47618</v>
-[...3 lines deleted...]
-      <c r="A25" s="149" t="s">
+        <v>47501</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="164" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="150"/>
+      <c r="B25" s="165"/>
       <c r="C25" s="120">
-        <v>14536</v>
-[...4 lines deleted...]
-      <c r="E25" s="151"/>
+        <v>14592</v>
+      </c>
+      <c r="D25" s="158">
+        <v>412039</v>
+      </c>
+      <c r="E25" s="158"/>
       <c r="F25" s="120">
-        <v>288412</v>
-[...5 lines deleted...]
-      <c r="I25" s="151"/>
+        <v>288602</v>
+      </c>
+      <c r="G25" s="158">
+        <v>123437</v>
+      </c>
+      <c r="H25" s="158"/>
+      <c r="I25" s="158"/>
       <c r="J25" s="120">
-        <v>14356</v>
-[...12 lines deleted...]
-      <c r="P25" s="151"/>
+        <v>14412</v>
+      </c>
+      <c r="K25" s="158">
+        <v>157887</v>
+      </c>
+      <c r="L25" s="158"/>
+      <c r="M25" s="158">
+        <v>105734</v>
+      </c>
+      <c r="N25" s="158"/>
+      <c r="O25" s="158">
+        <v>52153</v>
+      </c>
+      <c r="P25" s="158"/>
       <c r="Q25" s="120">
         <v>109</v>
       </c>
-      <c r="R25" s="151">
-[...6 lines deleted...]
-      <c r="U25" s="151"/>
+      <c r="R25" s="158">
+        <v>70370</v>
+      </c>
+      <c r="S25" s="158"/>
+      <c r="T25" s="158">
+        <v>48020</v>
+      </c>
+      <c r="U25" s="158"/>
       <c r="V25" s="120">
-        <v>22402</v>
-[...4 lines deleted...]
-      <c r="B26" s="153"/>
+        <v>22350</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="162"/>
+      <c r="B26" s="163"/>
       <c r="C26" s="120"/>
-      <c r="D26" s="151"/>
-      <c r="E26" s="151"/>
+      <c r="D26" s="158"/>
+      <c r="E26" s="158"/>
       <c r="F26" s="120"/>
-      <c r="G26" s="151"/>
-[...1 lines deleted...]
-      <c r="I26" s="151"/>
+      <c r="G26" s="158"/>
+      <c r="H26" s="158"/>
+      <c r="I26" s="158"/>
       <c r="J26" s="120"/>
-      <c r="K26" s="151"/>
-[...4 lines deleted...]
-      <c r="P26" s="151"/>
+      <c r="K26" s="158"/>
+      <c r="L26" s="158"/>
+      <c r="M26" s="158"/>
+      <c r="N26" s="158"/>
+      <c r="O26" s="158"/>
+      <c r="P26" s="158"/>
       <c r="Q26" s="120"/>
-      <c r="R26" s="151"/>
-[...2 lines deleted...]
-      <c r="U26" s="151"/>
+      <c r="R26" s="158"/>
+      <c r="S26" s="158"/>
+      <c r="T26" s="158"/>
+      <c r="U26" s="158"/>
       <c r="V26" s="120"/>
     </row>
-    <row r="27" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="153"/>
+    <row r="27" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="162"/>
+      <c r="B27" s="163"/>
       <c r="C27" s="120"/>
-      <c r="D27" s="151"/>
-      <c r="E27" s="151"/>
+      <c r="D27" s="158"/>
+      <c r="E27" s="158"/>
       <c r="F27" s="120"/>
-      <c r="G27" s="151"/>
-[...1 lines deleted...]
-      <c r="I27" s="151"/>
+      <c r="G27" s="158"/>
+      <c r="H27" s="158"/>
+      <c r="I27" s="158"/>
       <c r="J27" s="120"/>
-      <c r="K27" s="151"/>
-[...4 lines deleted...]
-      <c r="P27" s="151"/>
+      <c r="K27" s="158"/>
+      <c r="L27" s="158"/>
+      <c r="M27" s="158"/>
+      <c r="N27" s="158"/>
+      <c r="O27" s="158"/>
+      <c r="P27" s="158"/>
       <c r="Q27" s="120"/>
-      <c r="R27" s="151"/>
-[...2 lines deleted...]
-      <c r="U27" s="151"/>
+      <c r="R27" s="158"/>
+      <c r="S27" s="158"/>
+      <c r="T27" s="158"/>
+      <c r="U27" s="158"/>
       <c r="V27" s="120"/>
     </row>
-    <row r="28" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="146" t="s">
+    <row r="28" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="159" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="147"/>
-[...46 lines deleted...]
-      <c r="A29" s="149" t="s">
+      <c r="B28" s="160"/>
+      <c r="C28" s="121">
+        <v>119649</v>
+      </c>
+      <c r="D28" s="161">
+        <v>2930454</v>
+      </c>
+      <c r="E28" s="161"/>
+      <c r="F28" s="121">
+        <v>2052218</v>
+      </c>
+      <c r="G28" s="161">
+        <v>878236</v>
+      </c>
+      <c r="H28" s="161"/>
+      <c r="I28" s="161"/>
+      <c r="J28" s="121">
+        <v>118579</v>
+      </c>
+      <c r="K28" s="161">
+        <v>1454692</v>
+      </c>
+      <c r="L28" s="161"/>
+      <c r="M28" s="161">
+        <v>975865</v>
+      </c>
+      <c r="N28" s="161"/>
+      <c r="O28" s="161">
+        <v>478827</v>
+      </c>
+      <c r="P28" s="161"/>
+      <c r="Q28" s="121">
+        <v>731</v>
+      </c>
+      <c r="R28" s="161">
+        <v>450226</v>
+      </c>
+      <c r="S28" s="161"/>
+      <c r="T28" s="161">
+        <v>311174</v>
+      </c>
+      <c r="U28" s="161"/>
+      <c r="V28" s="121">
+        <v>139052</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="164" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="150"/>
+      <c r="B29" s="165"/>
       <c r="C29" s="120">
-        <v>74180</v>
-[...4 lines deleted...]
-      <c r="E29" s="151"/>
+        <v>74334</v>
+      </c>
+      <c r="D29" s="158">
+        <v>1699225</v>
+      </c>
+      <c r="E29" s="158"/>
       <c r="F29" s="120">
-        <v>1177344</v>
-[...5 lines deleted...]
-      <c r="I29" s="151"/>
+        <v>1177611</v>
+      </c>
+      <c r="G29" s="158">
+        <v>521614</v>
+      </c>
+      <c r="H29" s="158"/>
+      <c r="I29" s="158"/>
       <c r="J29" s="120">
-        <v>73667</v>
-[...12 lines deleted...]
-      <c r="P29" s="151"/>
+        <v>73822</v>
+      </c>
+      <c r="K29" s="158">
+        <v>962909</v>
+      </c>
+      <c r="L29" s="158"/>
+      <c r="M29" s="158">
+        <v>640567</v>
+      </c>
+      <c r="N29" s="158"/>
+      <c r="O29" s="158">
+        <v>322342</v>
+      </c>
+      <c r="P29" s="158"/>
       <c r="Q29" s="120">
-        <v>337</v>
-[...8 lines deleted...]
-      <c r="U29" s="151"/>
+        <v>336</v>
+      </c>
+      <c r="R29" s="158">
+        <v>229145</v>
+      </c>
+      <c r="S29" s="158"/>
+      <c r="T29" s="158">
+        <v>158874</v>
+      </c>
+      <c r="U29" s="158"/>
       <c r="V29" s="120">
-        <v>70489</v>
-[...3 lines deleted...]
-      <c r="A30" s="149" t="s">
+        <v>70271</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="164" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="150"/>
+      <c r="B30" s="165"/>
       <c r="C30" s="120">
-        <v>11086</v>
-[...4 lines deleted...]
-      <c r="E30" s="151"/>
+        <v>11112</v>
+      </c>
+      <c r="D30" s="158">
+        <v>256048</v>
+      </c>
+      <c r="E30" s="158"/>
       <c r="F30" s="120">
-        <v>176891</v>
-[...5 lines deleted...]
-      <c r="I30" s="151"/>
+        <v>177105</v>
+      </c>
+      <c r="G30" s="158">
+        <v>78943</v>
+      </c>
+      <c r="H30" s="158"/>
+      <c r="I30" s="158"/>
       <c r="J30" s="120">
-        <v>10923</v>
-[...12 lines deleted...]
-      <c r="P30" s="151"/>
+        <v>10949</v>
+      </c>
+      <c r="K30" s="158">
+        <v>104947</v>
+      </c>
+      <c r="L30" s="158"/>
+      <c r="M30" s="158">
+        <v>69867</v>
+      </c>
+      <c r="N30" s="158"/>
+      <c r="O30" s="158">
+        <v>35080</v>
+      </c>
+      <c r="P30" s="158"/>
       <c r="Q30" s="120">
         <v>149</v>
       </c>
-      <c r="R30" s="151">
-[...6 lines deleted...]
-      <c r="U30" s="151"/>
+      <c r="R30" s="158">
+        <v>98341</v>
+      </c>
+      <c r="S30" s="158"/>
+      <c r="T30" s="158">
+        <v>67203</v>
+      </c>
+      <c r="U30" s="158"/>
       <c r="V30" s="120">
-        <v>31270</v>
-[...3 lines deleted...]
-      <c r="A31" s="149" t="s">
+        <v>31138</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="164" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="150"/>
+      <c r="B31" s="165"/>
       <c r="C31" s="120">
-        <v>20061</v>
-[...4 lines deleted...]
-      <c r="E31" s="151"/>
+        <v>20133</v>
+      </c>
+      <c r="D31" s="158">
+        <v>592602</v>
+      </c>
+      <c r="E31" s="158"/>
       <c r="F31" s="120">
-        <v>420769</v>
-[...5 lines deleted...]
-      <c r="I31" s="151"/>
+        <v>420882</v>
+      </c>
+      <c r="G31" s="158">
+        <v>171720</v>
+      </c>
+      <c r="H31" s="158"/>
+      <c r="I31" s="158"/>
       <c r="J31" s="120">
-        <v>19795</v>
-[...12 lines deleted...]
-      <c r="P31" s="151"/>
+        <v>19867</v>
+      </c>
+      <c r="K31" s="158">
+        <v>229990</v>
+      </c>
+      <c r="L31" s="158"/>
+      <c r="M31" s="158">
+        <v>157673</v>
+      </c>
+      <c r="N31" s="158"/>
+      <c r="O31" s="158">
+        <v>72317</v>
+      </c>
+      <c r="P31" s="158"/>
       <c r="Q31" s="120">
         <v>184</v>
       </c>
-      <c r="R31" s="151">
-[...6 lines deleted...]
-      <c r="U31" s="151"/>
+      <c r="R31" s="158">
+        <v>99874</v>
+      </c>
+      <c r="S31" s="158"/>
+      <c r="T31" s="158">
+        <v>69147</v>
+      </c>
+      <c r="U31" s="158"/>
       <c r="V31" s="120">
-        <v>30845</v>
-[...3 lines deleted...]
-      <c r="A32" s="149" t="s">
+        <v>30727</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="164" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="150"/>
+      <c r="B32" s="165"/>
       <c r="C32" s="120">
-        <v>14001</v>
-[...4 lines deleted...]
-      <c r="E32" s="151"/>
+        <v>14070</v>
+      </c>
+      <c r="D32" s="158">
+        <v>382579</v>
+      </c>
+      <c r="E32" s="158"/>
       <c r="F32" s="120">
-        <v>276053</v>
-[...5 lines deleted...]
-      <c r="I32" s="151"/>
+        <v>276620</v>
+      </c>
+      <c r="G32" s="158">
+        <v>105959</v>
+      </c>
+      <c r="H32" s="158"/>
+      <c r="I32" s="158"/>
       <c r="J32" s="120">
-        <v>13872</v>
-[...12 lines deleted...]
-      <c r="P32" s="151"/>
+        <v>13941</v>
+      </c>
+      <c r="K32" s="158">
+        <v>156846</v>
+      </c>
+      <c r="L32" s="158"/>
+      <c r="M32" s="158">
+        <v>107758</v>
+      </c>
+      <c r="N32" s="158"/>
+      <c r="O32" s="158">
+        <v>49088</v>
+      </c>
+      <c r="P32" s="158"/>
       <c r="Q32" s="120">
         <v>62</v>
       </c>
-      <c r="R32" s="151">
-[...6 lines deleted...]
-      <c r="U32" s="151"/>
+      <c r="R32" s="158">
+        <v>22866</v>
+      </c>
+      <c r="S32" s="158"/>
+      <c r="T32" s="158">
+        <v>15950</v>
+      </c>
+      <c r="U32" s="158"/>
       <c r="V32" s="120">
-        <v>6952</v>
-[...4 lines deleted...]
-      <c r="B33" s="153"/>
+        <v>6916</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="162"/>
+      <c r="B33" s="163"/>
       <c r="C33" s="120"/>
-      <c r="D33" s="151"/>
-      <c r="E33" s="151"/>
+      <c r="D33" s="158"/>
+      <c r="E33" s="158"/>
       <c r="F33" s="120"/>
-      <c r="G33" s="151"/>
-[...1 lines deleted...]
-      <c r="I33" s="151"/>
+      <c r="G33" s="158"/>
+      <c r="H33" s="158"/>
+      <c r="I33" s="158"/>
       <c r="J33" s="120"/>
-      <c r="K33" s="151"/>
-[...4 lines deleted...]
-      <c r="P33" s="151"/>
+      <c r="K33" s="158"/>
+      <c r="L33" s="158"/>
+      <c r="M33" s="158"/>
+      <c r="N33" s="158"/>
+      <c r="O33" s="158"/>
+      <c r="P33" s="158"/>
       <c r="Q33" s="120"/>
-      <c r="R33" s="151"/>
-[...2 lines deleted...]
-      <c r="U33" s="151"/>
+      <c r="R33" s="158"/>
+      <c r="S33" s="158"/>
+      <c r="T33" s="158"/>
+      <c r="U33" s="158"/>
       <c r="V33" s="120"/>
     </row>
-    <row r="34" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B34" s="153"/>
+    <row r="34" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="162"/>
+      <c r="B34" s="163"/>
       <c r="C34" s="120"/>
-      <c r="D34" s="151"/>
-      <c r="E34" s="151"/>
+      <c r="D34" s="158"/>
+      <c r="E34" s="158"/>
       <c r="F34" s="120"/>
-      <c r="G34" s="151"/>
-[...1 lines deleted...]
-      <c r="I34" s="151"/>
+      <c r="G34" s="158"/>
+      <c r="H34" s="158"/>
+      <c r="I34" s="158"/>
       <c r="J34" s="120"/>
-      <c r="K34" s="151"/>
-[...4 lines deleted...]
-      <c r="P34" s="151"/>
+      <c r="K34" s="158"/>
+      <c r="L34" s="158"/>
+      <c r="M34" s="158"/>
+      <c r="N34" s="158"/>
+      <c r="O34" s="158"/>
+      <c r="P34" s="158"/>
       <c r="Q34" s="120"/>
-      <c r="R34" s="151"/>
-[...2 lines deleted...]
-      <c r="U34" s="151"/>
+      <c r="R34" s="158"/>
+      <c r="S34" s="158"/>
+      <c r="T34" s="158"/>
+      <c r="U34" s="158"/>
       <c r="V34" s="120"/>
     </row>
-    <row r="35" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="146" t="s">
+    <row r="35" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="159" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="147"/>
-[...46 lines deleted...]
-      <c r="A36" s="149" t="s">
+      <c r="B35" s="160"/>
+      <c r="C35" s="121">
+        <v>135665</v>
+      </c>
+      <c r="D35" s="161">
+        <v>3195935</v>
+      </c>
+      <c r="E35" s="161"/>
+      <c r="F35" s="121">
+        <v>2232136</v>
+      </c>
+      <c r="G35" s="161">
+        <v>963799</v>
+      </c>
+      <c r="H35" s="161"/>
+      <c r="I35" s="161"/>
+      <c r="J35" s="121">
+        <v>134585</v>
+      </c>
+      <c r="K35" s="161">
+        <v>1655942</v>
+      </c>
+      <c r="L35" s="161"/>
+      <c r="M35" s="161">
+        <v>1104426</v>
+      </c>
+      <c r="N35" s="161"/>
+      <c r="O35" s="161">
+        <v>551516</v>
+      </c>
+      <c r="P35" s="161"/>
+      <c r="Q35" s="121">
+        <v>723</v>
+      </c>
+      <c r="R35" s="161">
+        <v>573324</v>
+      </c>
+      <c r="S35" s="161"/>
+      <c r="T35" s="161">
+        <v>386272</v>
+      </c>
+      <c r="U35" s="161"/>
+      <c r="V35" s="121">
+        <v>187052</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="164" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="150"/>
+      <c r="B36" s="165"/>
       <c r="C36" s="120">
-        <v>110146</v>
-[...4 lines deleted...]
-      <c r="E36" s="151"/>
+        <v>110401</v>
+      </c>
+      <c r="D36" s="158">
+        <v>2493044</v>
+      </c>
+      <c r="E36" s="158"/>
       <c r="F36" s="120">
-        <v>1722339</v>
-[...5 lines deleted...]
-      <c r="I36" s="151"/>
+        <v>1725085</v>
+      </c>
+      <c r="G36" s="158">
+        <v>767959</v>
+      </c>
+      <c r="H36" s="158"/>
+      <c r="I36" s="158"/>
       <c r="J36" s="120">
-        <v>109378</v>
-[...12 lines deleted...]
-      <c r="P36" s="151"/>
+        <v>109633</v>
+      </c>
+      <c r="K36" s="158">
+        <v>1414259</v>
+      </c>
+      <c r="L36" s="158"/>
+      <c r="M36" s="158">
+        <v>938908</v>
+      </c>
+      <c r="N36" s="158"/>
+      <c r="O36" s="158">
+        <v>475351</v>
+      </c>
+      <c r="P36" s="158"/>
       <c r="Q36" s="120">
         <v>559</v>
       </c>
-      <c r="R36" s="151">
-[...6 lines deleted...]
-      <c r="U36" s="151"/>
+      <c r="R36" s="158">
+        <v>445520</v>
+      </c>
+      <c r="S36" s="158"/>
+      <c r="T36" s="158">
+        <v>298266</v>
+      </c>
+      <c r="U36" s="158"/>
       <c r="V36" s="120">
-        <v>147855</v>
-[...3 lines deleted...]
-      <c r="A37" s="149" t="s">
+        <v>147254</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="164" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="150"/>
+      <c r="B37" s="165"/>
       <c r="C37" s="120">
-        <v>22082</v>
-[...4 lines deleted...]
-      <c r="E37" s="151"/>
+        <v>22173</v>
+      </c>
+      <c r="D37" s="158">
+        <v>630045</v>
+      </c>
+      <c r="E37" s="158"/>
       <c r="F37" s="120">
-        <v>453965</v>
-[...5 lines deleted...]
-      <c r="I37" s="151"/>
+        <v>454633</v>
+      </c>
+      <c r="G37" s="158">
+        <v>175412</v>
+      </c>
+      <c r="H37" s="158"/>
+      <c r="I37" s="158"/>
       <c r="J37" s="120">
-        <v>21804</v>
-[...12 lines deleted...]
-      <c r="P37" s="151"/>
+        <v>21894</v>
+      </c>
+      <c r="K37" s="158">
+        <v>218041</v>
+      </c>
+      <c r="L37" s="158"/>
+      <c r="M37" s="158">
+        <v>148426</v>
+      </c>
+      <c r="N37" s="158"/>
+      <c r="O37" s="158">
+        <v>69615</v>
+      </c>
+      <c r="P37" s="158"/>
       <c r="Q37" s="120">
-        <v>147</v>
-[...8 lines deleted...]
-      <c r="U37" s="151"/>
+        <v>148</v>
+      </c>
+      <c r="R37" s="158">
+        <v>121462</v>
+      </c>
+      <c r="S37" s="158"/>
+      <c r="T37" s="158">
+        <v>83884</v>
+      </c>
+      <c r="U37" s="158"/>
       <c r="V37" s="120">
-        <v>37741</v>
-[...3 lines deleted...]
-      <c r="A38" s="149" t="s">
+        <v>37578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="164" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="150"/>
+      <c r="B38" s="165"/>
       <c r="C38" s="120">
-        <v>3067</v>
-[...4 lines deleted...]
-      <c r="E38" s="151"/>
+        <v>3091</v>
+      </c>
+      <c r="D38" s="158">
+        <v>72846</v>
+      </c>
+      <c r="E38" s="158"/>
       <c r="F38" s="120">
-        <v>52170</v>
-[...5 lines deleted...]
-      <c r="I38" s="151"/>
+        <v>52418</v>
+      </c>
+      <c r="G38" s="158">
+        <v>20428</v>
+      </c>
+      <c r="H38" s="158"/>
+      <c r="I38" s="158"/>
       <c r="J38" s="120">
-        <v>3034</v>
-[...12 lines deleted...]
-      <c r="P38" s="151"/>
+        <v>3058</v>
+      </c>
+      <c r="K38" s="158">
+        <v>23642</v>
+      </c>
+      <c r="L38" s="158"/>
+      <c r="M38" s="158">
+        <v>17092</v>
+      </c>
+      <c r="N38" s="158"/>
+      <c r="O38" s="158">
+        <v>6550</v>
+      </c>
+      <c r="P38" s="158"/>
       <c r="Q38" s="120">
         <v>16</v>
       </c>
-      <c r="R38" s="151">
-[...6 lines deleted...]
-      <c r="U38" s="151"/>
+      <c r="R38" s="158">
+        <v>6342</v>
+      </c>
+      <c r="S38" s="158"/>
+      <c r="T38" s="158">
+        <v>4122</v>
+      </c>
+      <c r="U38" s="158"/>
       <c r="V38" s="120">
-        <v>2223</v>
-[...4 lines deleted...]
-      <c r="B39" s="153"/>
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="162"/>
+      <c r="B39" s="163"/>
       <c r="C39" s="120"/>
-      <c r="D39" s="151"/>
-      <c r="E39" s="151"/>
+      <c r="D39" s="158"/>
+      <c r="E39" s="158"/>
       <c r="F39" s="120"/>
-      <c r="G39" s="151"/>
-[...1 lines deleted...]
-      <c r="I39" s="151"/>
+      <c r="G39" s="158"/>
+      <c r="H39" s="158"/>
+      <c r="I39" s="158"/>
       <c r="J39" s="120"/>
-      <c r="K39" s="151"/>
-[...4 lines deleted...]
-      <c r="P39" s="151"/>
+      <c r="K39" s="158"/>
+      <c r="L39" s="158"/>
+      <c r="M39" s="158"/>
+      <c r="N39" s="158"/>
+      <c r="O39" s="158"/>
+      <c r="P39" s="158"/>
       <c r="Q39" s="120"/>
-      <c r="R39" s="151"/>
-[...2 lines deleted...]
-      <c r="U39" s="151"/>
+      <c r="R39" s="158"/>
+      <c r="S39" s="158"/>
+      <c r="T39" s="158"/>
+      <c r="U39" s="158"/>
       <c r="V39" s="120"/>
     </row>
-    <row r="40" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B40" s="153"/>
+    <row r="40" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="162"/>
+      <c r="B40" s="163"/>
       <c r="C40" s="120"/>
-      <c r="D40" s="151"/>
-      <c r="E40" s="151"/>
+      <c r="D40" s="158"/>
+      <c r="E40" s="158"/>
       <c r="F40" s="120"/>
-      <c r="G40" s="151"/>
-[...1 lines deleted...]
-      <c r="I40" s="151"/>
+      <c r="G40" s="158"/>
+      <c r="H40" s="158"/>
+      <c r="I40" s="158"/>
       <c r="J40" s="120"/>
-      <c r="K40" s="151"/>
-[...4 lines deleted...]
-      <c r="P40" s="151"/>
+      <c r="K40" s="158"/>
+      <c r="L40" s="158"/>
+      <c r="M40" s="158"/>
+      <c r="N40" s="158"/>
+      <c r="O40" s="158"/>
+      <c r="P40" s="158"/>
       <c r="Q40" s="120"/>
-      <c r="R40" s="151"/>
-[...2 lines deleted...]
-      <c r="U40" s="151"/>
+      <c r="R40" s="158"/>
+      <c r="S40" s="158"/>
+      <c r="T40" s="158"/>
+      <c r="U40" s="158"/>
       <c r="V40" s="120"/>
     </row>
-    <row r="41" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="146" t="s">
+    <row r="41" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="159" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="147"/>
-[...30 lines deleted...]
-      <c r="Q41" s="119">
+      <c r="B41" s="160"/>
+      <c r="C41" s="121">
+        <v>18717</v>
+      </c>
+      <c r="D41" s="161">
+        <v>432574</v>
+      </c>
+      <c r="E41" s="161"/>
+      <c r="F41" s="121">
+        <v>311339</v>
+      </c>
+      <c r="G41" s="161">
+        <v>121235</v>
+      </c>
+      <c r="H41" s="161"/>
+      <c r="I41" s="161"/>
+      <c r="J41" s="121">
+        <v>18421</v>
+      </c>
+      <c r="K41" s="161">
+        <v>177142</v>
+      </c>
+      <c r="L41" s="161"/>
+      <c r="M41" s="161">
+        <v>119286</v>
+      </c>
+      <c r="N41" s="161"/>
+      <c r="O41" s="161">
+        <v>57856</v>
+      </c>
+      <c r="P41" s="161"/>
+      <c r="Q41" s="121">
         <v>179</v>
       </c>
-      <c r="R41" s="148">
-[...12 lines deleted...]
-      <c r="A42" s="149" t="s">
+      <c r="R41" s="161">
+        <v>70720</v>
+      </c>
+      <c r="S41" s="161"/>
+      <c r="T41" s="161">
+        <v>48938</v>
+      </c>
+      <c r="U41" s="161"/>
+      <c r="V41" s="121">
+        <v>21782</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="164" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="150"/>
+      <c r="B42" s="165"/>
       <c r="C42" s="120">
-        <v>11950</v>
-[...4 lines deleted...]
-      <c r="E42" s="151"/>
+        <v>11977</v>
+      </c>
+      <c r="D42" s="158">
+        <v>264034</v>
+      </c>
+      <c r="E42" s="158"/>
       <c r="F42" s="120">
-        <v>189906</v>
-[...5 lines deleted...]
-      <c r="I42" s="151"/>
+        <v>189509</v>
+      </c>
+      <c r="G42" s="158">
+        <v>74525</v>
+      </c>
+      <c r="H42" s="158"/>
+      <c r="I42" s="158"/>
       <c r="J42" s="120">
-        <v>11769</v>
-[...12 lines deleted...]
-      <c r="P42" s="151"/>
+        <v>11796</v>
+      </c>
+      <c r="K42" s="158">
+        <v>114111</v>
+      </c>
+      <c r="L42" s="158"/>
+      <c r="M42" s="158">
+        <v>76666</v>
+      </c>
+      <c r="N42" s="158"/>
+      <c r="O42" s="158">
+        <v>37445</v>
+      </c>
+      <c r="P42" s="158"/>
       <c r="Q42" s="120">
         <v>113</v>
       </c>
-      <c r="R42" s="151">
-[...6 lines deleted...]
-      <c r="U42" s="151"/>
+      <c r="R42" s="158">
+        <v>49988</v>
+      </c>
+      <c r="S42" s="158"/>
+      <c r="T42" s="158">
+        <v>34916</v>
+      </c>
+      <c r="U42" s="158"/>
       <c r="V42" s="120">
-        <v>15135</v>
-[...3 lines deleted...]
-      <c r="A43" s="142" t="s">
+        <v>15072</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="171" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="143"/>
+      <c r="B43" s="172"/>
       <c r="C43" s="6">
-        <v>6704</v>
-[...28 lines deleted...]
-      <c r="Q43" s="116">
+        <v>6740</v>
+      </c>
+      <c r="D43" s="166">
+        <v>168540</v>
+      </c>
+      <c r="E43" s="166"/>
+      <c r="F43" s="123">
+        <v>121830</v>
+      </c>
+      <c r="G43" s="166">
+        <v>46710</v>
+      </c>
+      <c r="H43" s="166"/>
+      <c r="I43" s="166"/>
+      <c r="J43" s="123">
+        <v>6625</v>
+      </c>
+      <c r="K43" s="166">
+        <v>63031</v>
+      </c>
+      <c r="L43" s="166"/>
+      <c r="M43" s="166">
+        <v>42620</v>
+      </c>
+      <c r="N43" s="166"/>
+      <c r="O43" s="166">
+        <v>20411</v>
+      </c>
+      <c r="P43" s="166"/>
+      <c r="Q43" s="123">
         <v>66</v>
       </c>
-      <c r="R43" s="141">
-[...12 lines deleted...]
-      <c r="A44" s="144" t="s">
+      <c r="R43" s="166">
+        <v>20732</v>
+      </c>
+      <c r="S43" s="166"/>
+      <c r="T43" s="166">
+        <v>14022</v>
+      </c>
+      <c r="U43" s="166"/>
+      <c r="V43" s="123">
+        <v>6710</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="167" t="s">
         <v>41</v>
       </c>
-      <c r="B44" s="145"/>
-[...22 lines deleted...]
-      <c r="A45" s="139" t="s">
+      <c r="B44" s="168"/>
+      <c r="C44" s="168"/>
+      <c r="D44" s="168"/>
+      <c r="E44" s="168"/>
+      <c r="F44" s="168"/>
+      <c r="G44" s="168"/>
+      <c r="H44" s="168"/>
+      <c r="I44" s="168"/>
+      <c r="J44" s="168"/>
+      <c r="K44" s="168"/>
+      <c r="L44" s="168"/>
+      <c r="M44" s="168"/>
+      <c r="N44" s="168"/>
+      <c r="O44" s="168"/>
+      <c r="P44" s="168"/>
+      <c r="Q44" s="168"/>
+      <c r="R44" s="168"/>
+      <c r="S44" s="168"/>
+      <c r="T44" s="168"/>
+      <c r="U44" s="168"/>
+      <c r="V44" s="168"/>
+    </row>
+    <row r="45" spans="1:22" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="169" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="140"/>
-[...19 lines deleted...]
-      <c r="V45" s="140"/>
+      <c r="B45" s="170"/>
+      <c r="C45" s="170"/>
+      <c r="D45" s="170"/>
+      <c r="E45" s="170"/>
+      <c r="F45" s="170"/>
+      <c r="G45" s="170"/>
+      <c r="H45" s="170"/>
+      <c r="I45" s="170"/>
+      <c r="J45" s="170"/>
+      <c r="K45" s="170"/>
+      <c r="L45" s="170"/>
+      <c r="M45" s="170"/>
+      <c r="N45" s="170"/>
+      <c r="O45" s="170"/>
+      <c r="P45" s="170"/>
+      <c r="Q45" s="170"/>
+      <c r="R45" s="170"/>
+      <c r="S45" s="170"/>
+      <c r="T45" s="170"/>
+      <c r="U45" s="170"/>
+      <c r="V45" s="170"/>
     </row>
   </sheetData>
   <mergeCells count="327">
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="A44:V44"/>
+    <mergeCell ref="A45:V45"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="G43:I43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="G37:I37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:I20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="T6:U6"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="R4:V4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="R5:S5"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="H2:P2"/>
     <mergeCell ref="Q2:R2"/>
     <mergeCell ref="S2:V2"/>
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="J3:P3"/>
     <mergeCell ref="Q3:V3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:I4"/>
-    <mergeCell ref="D5:E5"/>
-[...10 lines deleted...]
-    <mergeCell ref="R4:V4"/>
     <mergeCell ref="T5:U5"/>
-    <mergeCell ref="A6:B6"/>
-[...302 lines deleted...]
-    <mergeCell ref="A44:V44"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A8B9D17-68E9-4A53-9A08-510DD383B295}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F91280BE-BD59-45C9-A1BB-12B1B47A50FE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A2" sqref="A2:M2"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:M2"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.625" style="132" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="22" max="27" width="5.625" style="132" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="132" customWidth="1"/>
+    <col min="2" max="3" width="9.109375" style="132" customWidth="1"/>
+    <col min="4" max="5" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6" max="6" width="12.21875" style="132" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="132" customWidth="1"/>
+    <col min="8" max="9" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10" max="11" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13" max="14" width="4.88671875" style="132" customWidth="1"/>
+    <col min="15" max="15" width="8.6640625" style="132" customWidth="1"/>
+    <col min="16" max="19" width="5.6640625" style="132" customWidth="1"/>
+    <col min="20" max="20" width="9.109375" style="132" customWidth="1"/>
+    <col min="21" max="21" width="8.6640625" style="132" customWidth="1"/>
+    <col min="22" max="27" width="5.6640625" style="132" customWidth="1"/>
     <col min="28" max="256" width="9" style="132"/>
-    <col min="257" max="257" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="278" max="283" width="5.625" style="132" customWidth="1"/>
+    <col min="257" max="257" width="12.6640625" style="132" customWidth="1"/>
+    <col min="258" max="258" width="7.109375" style="132" customWidth="1"/>
+    <col min="259" max="259" width="8.6640625" style="132" customWidth="1"/>
+    <col min="260" max="261" width="5.6640625" style="132" customWidth="1"/>
+    <col min="262" max="262" width="10.6640625" style="132" customWidth="1"/>
+    <col min="263" max="263" width="9.6640625" style="132" customWidth="1"/>
+    <col min="264" max="265" width="4.6640625" style="132" customWidth="1"/>
+    <col min="266" max="267" width="5.6640625" style="132" customWidth="1"/>
+    <col min="268" max="268" width="10.6640625" style="132" customWidth="1"/>
+    <col min="269" max="270" width="5.6640625" style="132" customWidth="1"/>
+    <col min="271" max="271" width="8.6640625" style="132" customWidth="1"/>
+    <col min="272" max="275" width="5.6640625" style="132" customWidth="1"/>
+    <col min="276" max="276" width="10.6640625" style="132" customWidth="1"/>
+    <col min="277" max="277" width="8.6640625" style="132" customWidth="1"/>
+    <col min="278" max="283" width="5.6640625" style="132" customWidth="1"/>
     <col min="284" max="512" width="9" style="132"/>
-    <col min="513" max="513" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="534" max="539" width="5.625" style="132" customWidth="1"/>
+    <col min="513" max="513" width="12.6640625" style="132" customWidth="1"/>
+    <col min="514" max="514" width="7.109375" style="132" customWidth="1"/>
+    <col min="515" max="515" width="8.6640625" style="132" customWidth="1"/>
+    <col min="516" max="517" width="5.6640625" style="132" customWidth="1"/>
+    <col min="518" max="518" width="10.6640625" style="132" customWidth="1"/>
+    <col min="519" max="519" width="9.6640625" style="132" customWidth="1"/>
+    <col min="520" max="521" width="4.6640625" style="132" customWidth="1"/>
+    <col min="522" max="523" width="5.6640625" style="132" customWidth="1"/>
+    <col min="524" max="524" width="10.6640625" style="132" customWidth="1"/>
+    <col min="525" max="526" width="5.6640625" style="132" customWidth="1"/>
+    <col min="527" max="527" width="8.6640625" style="132" customWidth="1"/>
+    <col min="528" max="531" width="5.6640625" style="132" customWidth="1"/>
+    <col min="532" max="532" width="10.6640625" style="132" customWidth="1"/>
+    <col min="533" max="533" width="8.6640625" style="132" customWidth="1"/>
+    <col min="534" max="539" width="5.6640625" style="132" customWidth="1"/>
     <col min="540" max="768" width="9" style="132"/>
-    <col min="769" max="769" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="790" max="795" width="5.625" style="132" customWidth="1"/>
+    <col min="769" max="769" width="12.6640625" style="132" customWidth="1"/>
+    <col min="770" max="770" width="7.109375" style="132" customWidth="1"/>
+    <col min="771" max="771" width="8.6640625" style="132" customWidth="1"/>
+    <col min="772" max="773" width="5.6640625" style="132" customWidth="1"/>
+    <col min="774" max="774" width="10.6640625" style="132" customWidth="1"/>
+    <col min="775" max="775" width="9.6640625" style="132" customWidth="1"/>
+    <col min="776" max="777" width="4.6640625" style="132" customWidth="1"/>
+    <col min="778" max="779" width="5.6640625" style="132" customWidth="1"/>
+    <col min="780" max="780" width="10.6640625" style="132" customWidth="1"/>
+    <col min="781" max="782" width="5.6640625" style="132" customWidth="1"/>
+    <col min="783" max="783" width="8.6640625" style="132" customWidth="1"/>
+    <col min="784" max="787" width="5.6640625" style="132" customWidth="1"/>
+    <col min="788" max="788" width="10.6640625" style="132" customWidth="1"/>
+    <col min="789" max="789" width="8.6640625" style="132" customWidth="1"/>
+    <col min="790" max="795" width="5.6640625" style="132" customWidth="1"/>
     <col min="796" max="1024" width="9" style="132"/>
-    <col min="1025" max="1025" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="1046" max="1051" width="5.625" style="132" customWidth="1"/>
+    <col min="1025" max="1025" width="12.6640625" style="132" customWidth="1"/>
+    <col min="1026" max="1026" width="7.109375" style="132" customWidth="1"/>
+    <col min="1027" max="1027" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1028" max="1029" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1030" max="1030" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1031" max="1031" width="9.6640625" style="132" customWidth="1"/>
+    <col min="1032" max="1033" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1034" max="1035" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1036" max="1036" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1037" max="1038" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1039" max="1039" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1040" max="1043" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1044" max="1044" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1045" max="1045" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1046" max="1051" width="5.6640625" style="132" customWidth="1"/>
     <col min="1052" max="1280" width="9" style="132"/>
-    <col min="1281" max="1281" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="1302" max="1307" width="5.625" style="132" customWidth="1"/>
+    <col min="1281" max="1281" width="12.6640625" style="132" customWidth="1"/>
+    <col min="1282" max="1282" width="7.109375" style="132" customWidth="1"/>
+    <col min="1283" max="1283" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1284" max="1285" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1286" max="1286" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1287" max="1287" width="9.6640625" style="132" customWidth="1"/>
+    <col min="1288" max="1289" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1290" max="1291" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1292" max="1292" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1293" max="1294" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1295" max="1295" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1296" max="1299" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1300" max="1300" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1301" max="1301" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1302" max="1307" width="5.6640625" style="132" customWidth="1"/>
     <col min="1308" max="1536" width="9" style="132"/>
-    <col min="1537" max="1537" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="1558" max="1563" width="5.625" style="132" customWidth="1"/>
+    <col min="1537" max="1537" width="12.6640625" style="132" customWidth="1"/>
+    <col min="1538" max="1538" width="7.109375" style="132" customWidth="1"/>
+    <col min="1539" max="1539" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1540" max="1541" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1542" max="1542" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1543" max="1543" width="9.6640625" style="132" customWidth="1"/>
+    <col min="1544" max="1545" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1546" max="1547" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1548" max="1548" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1549" max="1550" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1551" max="1551" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1552" max="1555" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1556" max="1556" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1557" max="1557" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1558" max="1563" width="5.6640625" style="132" customWidth="1"/>
     <col min="1564" max="1792" width="9" style="132"/>
-    <col min="1793" max="1793" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="1814" max="1819" width="5.625" style="132" customWidth="1"/>
+    <col min="1793" max="1793" width="12.6640625" style="132" customWidth="1"/>
+    <col min="1794" max="1794" width="7.109375" style="132" customWidth="1"/>
+    <col min="1795" max="1795" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1796" max="1797" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1798" max="1798" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1799" max="1799" width="9.6640625" style="132" customWidth="1"/>
+    <col min="1800" max="1801" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1802" max="1803" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1804" max="1804" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1805" max="1806" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1807" max="1807" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1808" max="1811" width="5.6640625" style="132" customWidth="1"/>
+    <col min="1812" max="1812" width="10.6640625" style="132" customWidth="1"/>
+    <col min="1813" max="1813" width="8.6640625" style="132" customWidth="1"/>
+    <col min="1814" max="1819" width="5.6640625" style="132" customWidth="1"/>
     <col min="1820" max="2048" width="9" style="132"/>
-    <col min="2049" max="2049" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="2070" max="2075" width="5.625" style="132" customWidth="1"/>
+    <col min="2049" max="2049" width="12.6640625" style="132" customWidth="1"/>
+    <col min="2050" max="2050" width="7.109375" style="132" customWidth="1"/>
+    <col min="2051" max="2051" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2052" max="2053" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2054" max="2054" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2055" max="2055" width="9.6640625" style="132" customWidth="1"/>
+    <col min="2056" max="2057" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2058" max="2059" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2060" max="2060" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2061" max="2062" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2063" max="2063" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2064" max="2067" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2068" max="2068" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2069" max="2069" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2070" max="2075" width="5.6640625" style="132" customWidth="1"/>
     <col min="2076" max="2304" width="9" style="132"/>
-    <col min="2305" max="2305" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="2326" max="2331" width="5.625" style="132" customWidth="1"/>
+    <col min="2305" max="2305" width="12.6640625" style="132" customWidth="1"/>
+    <col min="2306" max="2306" width="7.109375" style="132" customWidth="1"/>
+    <col min="2307" max="2307" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2308" max="2309" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2310" max="2310" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2311" max="2311" width="9.6640625" style="132" customWidth="1"/>
+    <col min="2312" max="2313" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2314" max="2315" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2316" max="2316" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2317" max="2318" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2319" max="2319" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2320" max="2323" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2324" max="2324" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2325" max="2325" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2326" max="2331" width="5.6640625" style="132" customWidth="1"/>
     <col min="2332" max="2560" width="9" style="132"/>
-    <col min="2561" max="2561" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="2582" max="2587" width="5.625" style="132" customWidth="1"/>
+    <col min="2561" max="2561" width="12.6640625" style="132" customWidth="1"/>
+    <col min="2562" max="2562" width="7.109375" style="132" customWidth="1"/>
+    <col min="2563" max="2563" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2564" max="2565" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2566" max="2566" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2567" max="2567" width="9.6640625" style="132" customWidth="1"/>
+    <col min="2568" max="2569" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2570" max="2571" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2572" max="2572" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2573" max="2574" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2575" max="2575" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2576" max="2579" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2580" max="2580" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2581" max="2581" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2582" max="2587" width="5.6640625" style="132" customWidth="1"/>
     <col min="2588" max="2816" width="9" style="132"/>
-    <col min="2817" max="2817" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="2838" max="2843" width="5.625" style="132" customWidth="1"/>
+    <col min="2817" max="2817" width="12.6640625" style="132" customWidth="1"/>
+    <col min="2818" max="2818" width="7.109375" style="132" customWidth="1"/>
+    <col min="2819" max="2819" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2820" max="2821" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2822" max="2822" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2823" max="2823" width="9.6640625" style="132" customWidth="1"/>
+    <col min="2824" max="2825" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2826" max="2827" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2828" max="2828" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2829" max="2830" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2831" max="2831" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2832" max="2835" width="5.6640625" style="132" customWidth="1"/>
+    <col min="2836" max="2836" width="10.6640625" style="132" customWidth="1"/>
+    <col min="2837" max="2837" width="8.6640625" style="132" customWidth="1"/>
+    <col min="2838" max="2843" width="5.6640625" style="132" customWidth="1"/>
     <col min="2844" max="3072" width="9" style="132"/>
-    <col min="3073" max="3073" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="3094" max="3099" width="5.625" style="132" customWidth="1"/>
+    <col min="3073" max="3073" width="12.6640625" style="132" customWidth="1"/>
+    <col min="3074" max="3074" width="7.109375" style="132" customWidth="1"/>
+    <col min="3075" max="3075" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3076" max="3077" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3078" max="3078" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3079" max="3079" width="9.6640625" style="132" customWidth="1"/>
+    <col min="3080" max="3081" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3082" max="3083" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3084" max="3084" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3085" max="3086" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3087" max="3087" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3088" max="3091" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3092" max="3092" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3093" max="3093" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3094" max="3099" width="5.6640625" style="132" customWidth="1"/>
     <col min="3100" max="3328" width="9" style="132"/>
-    <col min="3329" max="3329" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="3350" max="3355" width="5.625" style="132" customWidth="1"/>
+    <col min="3329" max="3329" width="12.6640625" style="132" customWidth="1"/>
+    <col min="3330" max="3330" width="7.109375" style="132" customWidth="1"/>
+    <col min="3331" max="3331" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3332" max="3333" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3334" max="3334" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3335" max="3335" width="9.6640625" style="132" customWidth="1"/>
+    <col min="3336" max="3337" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3338" max="3339" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3340" max="3340" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3341" max="3342" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3343" max="3343" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3344" max="3347" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3348" max="3348" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3349" max="3349" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3350" max="3355" width="5.6640625" style="132" customWidth="1"/>
     <col min="3356" max="3584" width="9" style="132"/>
-    <col min="3585" max="3585" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="3606" max="3611" width="5.625" style="132" customWidth="1"/>
+    <col min="3585" max="3585" width="12.6640625" style="132" customWidth="1"/>
+    <col min="3586" max="3586" width="7.109375" style="132" customWidth="1"/>
+    <col min="3587" max="3587" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3588" max="3589" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3590" max="3590" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3591" max="3591" width="9.6640625" style="132" customWidth="1"/>
+    <col min="3592" max="3593" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3594" max="3595" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3596" max="3596" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3597" max="3598" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3599" max="3599" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3600" max="3603" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3604" max="3604" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3605" max="3605" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3606" max="3611" width="5.6640625" style="132" customWidth="1"/>
     <col min="3612" max="3840" width="9" style="132"/>
-    <col min="3841" max="3841" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="3862" max="3867" width="5.625" style="132" customWidth="1"/>
+    <col min="3841" max="3841" width="12.6640625" style="132" customWidth="1"/>
+    <col min="3842" max="3842" width="7.109375" style="132" customWidth="1"/>
+    <col min="3843" max="3843" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3844" max="3845" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3846" max="3846" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3847" max="3847" width="9.6640625" style="132" customWidth="1"/>
+    <col min="3848" max="3849" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3850" max="3851" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3852" max="3852" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3853" max="3854" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3855" max="3855" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3856" max="3859" width="5.6640625" style="132" customWidth="1"/>
+    <col min="3860" max="3860" width="10.6640625" style="132" customWidth="1"/>
+    <col min="3861" max="3861" width="8.6640625" style="132" customWidth="1"/>
+    <col min="3862" max="3867" width="5.6640625" style="132" customWidth="1"/>
     <col min="3868" max="4096" width="9" style="132"/>
-    <col min="4097" max="4097" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="4118" max="4123" width="5.625" style="132" customWidth="1"/>
+    <col min="4097" max="4097" width="12.6640625" style="132" customWidth="1"/>
+    <col min="4098" max="4098" width="7.109375" style="132" customWidth="1"/>
+    <col min="4099" max="4099" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4100" max="4101" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4102" max="4102" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4103" max="4103" width="9.6640625" style="132" customWidth="1"/>
+    <col min="4104" max="4105" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4106" max="4107" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4108" max="4108" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4109" max="4110" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4111" max="4111" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4112" max="4115" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4116" max="4116" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4117" max="4117" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4118" max="4123" width="5.6640625" style="132" customWidth="1"/>
     <col min="4124" max="4352" width="9" style="132"/>
-    <col min="4353" max="4353" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="4374" max="4379" width="5.625" style="132" customWidth="1"/>
+    <col min="4353" max="4353" width="12.6640625" style="132" customWidth="1"/>
+    <col min="4354" max="4354" width="7.109375" style="132" customWidth="1"/>
+    <col min="4355" max="4355" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4356" max="4357" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4358" max="4358" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4359" max="4359" width="9.6640625" style="132" customWidth="1"/>
+    <col min="4360" max="4361" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4362" max="4363" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4364" max="4364" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4365" max="4366" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4367" max="4367" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4368" max="4371" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4372" max="4372" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4373" max="4373" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4374" max="4379" width="5.6640625" style="132" customWidth="1"/>
     <col min="4380" max="4608" width="9" style="132"/>
-    <col min="4609" max="4609" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="4630" max="4635" width="5.625" style="132" customWidth="1"/>
+    <col min="4609" max="4609" width="12.6640625" style="132" customWidth="1"/>
+    <col min="4610" max="4610" width="7.109375" style="132" customWidth="1"/>
+    <col min="4611" max="4611" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4612" max="4613" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4614" max="4614" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4615" max="4615" width="9.6640625" style="132" customWidth="1"/>
+    <col min="4616" max="4617" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4618" max="4619" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4620" max="4620" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4621" max="4622" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4623" max="4623" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4624" max="4627" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4628" max="4628" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4629" max="4629" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4630" max="4635" width="5.6640625" style="132" customWidth="1"/>
     <col min="4636" max="4864" width="9" style="132"/>
-    <col min="4865" max="4865" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="4886" max="4891" width="5.625" style="132" customWidth="1"/>
+    <col min="4865" max="4865" width="12.6640625" style="132" customWidth="1"/>
+    <col min="4866" max="4866" width="7.109375" style="132" customWidth="1"/>
+    <col min="4867" max="4867" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4868" max="4869" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4870" max="4870" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4871" max="4871" width="9.6640625" style="132" customWidth="1"/>
+    <col min="4872" max="4873" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4874" max="4875" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4876" max="4876" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4877" max="4878" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4879" max="4879" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4880" max="4883" width="5.6640625" style="132" customWidth="1"/>
+    <col min="4884" max="4884" width="10.6640625" style="132" customWidth="1"/>
+    <col min="4885" max="4885" width="8.6640625" style="132" customWidth="1"/>
+    <col min="4886" max="4891" width="5.6640625" style="132" customWidth="1"/>
     <col min="4892" max="5120" width="9" style="132"/>
-    <col min="5121" max="5121" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="5142" max="5147" width="5.625" style="132" customWidth="1"/>
+    <col min="5121" max="5121" width="12.6640625" style="132" customWidth="1"/>
+    <col min="5122" max="5122" width="7.109375" style="132" customWidth="1"/>
+    <col min="5123" max="5123" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5124" max="5125" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5126" max="5126" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5127" max="5127" width="9.6640625" style="132" customWidth="1"/>
+    <col min="5128" max="5129" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5130" max="5131" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5132" max="5132" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5133" max="5134" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5135" max="5135" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5136" max="5139" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5140" max="5140" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5141" max="5141" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5142" max="5147" width="5.6640625" style="132" customWidth="1"/>
     <col min="5148" max="5376" width="9" style="132"/>
-    <col min="5377" max="5377" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="5398" max="5403" width="5.625" style="132" customWidth="1"/>
+    <col min="5377" max="5377" width="12.6640625" style="132" customWidth="1"/>
+    <col min="5378" max="5378" width="7.109375" style="132" customWidth="1"/>
+    <col min="5379" max="5379" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5380" max="5381" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5382" max="5382" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5383" max="5383" width="9.6640625" style="132" customWidth="1"/>
+    <col min="5384" max="5385" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5386" max="5387" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5388" max="5388" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5389" max="5390" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5391" max="5391" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5392" max="5395" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5396" max="5396" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5397" max="5397" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5398" max="5403" width="5.6640625" style="132" customWidth="1"/>
     <col min="5404" max="5632" width="9" style="132"/>
-    <col min="5633" max="5633" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="5654" max="5659" width="5.625" style="132" customWidth="1"/>
+    <col min="5633" max="5633" width="12.6640625" style="132" customWidth="1"/>
+    <col min="5634" max="5634" width="7.109375" style="132" customWidth="1"/>
+    <col min="5635" max="5635" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5636" max="5637" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5638" max="5638" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5639" max="5639" width="9.6640625" style="132" customWidth="1"/>
+    <col min="5640" max="5641" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5642" max="5643" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5644" max="5644" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5645" max="5646" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5647" max="5647" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5648" max="5651" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5652" max="5652" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5653" max="5653" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5654" max="5659" width="5.6640625" style="132" customWidth="1"/>
     <col min="5660" max="5888" width="9" style="132"/>
-    <col min="5889" max="5889" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="5910" max="5915" width="5.625" style="132" customWidth="1"/>
+    <col min="5889" max="5889" width="12.6640625" style="132" customWidth="1"/>
+    <col min="5890" max="5890" width="7.109375" style="132" customWidth="1"/>
+    <col min="5891" max="5891" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5892" max="5893" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5894" max="5894" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5895" max="5895" width="9.6640625" style="132" customWidth="1"/>
+    <col min="5896" max="5897" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5898" max="5899" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5900" max="5900" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5901" max="5902" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5903" max="5903" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5904" max="5907" width="5.6640625" style="132" customWidth="1"/>
+    <col min="5908" max="5908" width="10.6640625" style="132" customWidth="1"/>
+    <col min="5909" max="5909" width="8.6640625" style="132" customWidth="1"/>
+    <col min="5910" max="5915" width="5.6640625" style="132" customWidth="1"/>
     <col min="5916" max="6144" width="9" style="132"/>
-    <col min="6145" max="6145" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="6166" max="6171" width="5.625" style="132" customWidth="1"/>
+    <col min="6145" max="6145" width="12.6640625" style="132" customWidth="1"/>
+    <col min="6146" max="6146" width="7.109375" style="132" customWidth="1"/>
+    <col min="6147" max="6147" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6148" max="6149" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6150" max="6150" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6151" max="6151" width="9.6640625" style="132" customWidth="1"/>
+    <col min="6152" max="6153" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6154" max="6155" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6156" max="6156" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6157" max="6158" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6159" max="6159" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6160" max="6163" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6164" max="6164" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6165" max="6165" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6166" max="6171" width="5.6640625" style="132" customWidth="1"/>
     <col min="6172" max="6400" width="9" style="132"/>
-    <col min="6401" max="6401" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="6422" max="6427" width="5.625" style="132" customWidth="1"/>
+    <col min="6401" max="6401" width="12.6640625" style="132" customWidth="1"/>
+    <col min="6402" max="6402" width="7.109375" style="132" customWidth="1"/>
+    <col min="6403" max="6403" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6404" max="6405" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6406" max="6406" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6407" max="6407" width="9.6640625" style="132" customWidth="1"/>
+    <col min="6408" max="6409" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6410" max="6411" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6412" max="6412" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6413" max="6414" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6415" max="6415" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6416" max="6419" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6420" max="6420" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6421" max="6421" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6422" max="6427" width="5.6640625" style="132" customWidth="1"/>
     <col min="6428" max="6656" width="9" style="132"/>
-    <col min="6657" max="6657" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="6678" max="6683" width="5.625" style="132" customWidth="1"/>
+    <col min="6657" max="6657" width="12.6640625" style="132" customWidth="1"/>
+    <col min="6658" max="6658" width="7.109375" style="132" customWidth="1"/>
+    <col min="6659" max="6659" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6660" max="6661" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6662" max="6662" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6663" max="6663" width="9.6640625" style="132" customWidth="1"/>
+    <col min="6664" max="6665" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6666" max="6667" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6668" max="6668" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6669" max="6670" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6671" max="6671" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6672" max="6675" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6676" max="6676" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6677" max="6677" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6678" max="6683" width="5.6640625" style="132" customWidth="1"/>
     <col min="6684" max="6912" width="9" style="132"/>
-    <col min="6913" max="6913" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="6934" max="6939" width="5.625" style="132" customWidth="1"/>
+    <col min="6913" max="6913" width="12.6640625" style="132" customWidth="1"/>
+    <col min="6914" max="6914" width="7.109375" style="132" customWidth="1"/>
+    <col min="6915" max="6915" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6916" max="6917" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6918" max="6918" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6919" max="6919" width="9.6640625" style="132" customWidth="1"/>
+    <col min="6920" max="6921" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6922" max="6923" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6924" max="6924" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6925" max="6926" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6927" max="6927" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6928" max="6931" width="5.6640625" style="132" customWidth="1"/>
+    <col min="6932" max="6932" width="10.6640625" style="132" customWidth="1"/>
+    <col min="6933" max="6933" width="8.6640625" style="132" customWidth="1"/>
+    <col min="6934" max="6939" width="5.6640625" style="132" customWidth="1"/>
     <col min="6940" max="7168" width="9" style="132"/>
-    <col min="7169" max="7169" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="7190" max="7195" width="5.625" style="132" customWidth="1"/>
+    <col min="7169" max="7169" width="12.6640625" style="132" customWidth="1"/>
+    <col min="7170" max="7170" width="7.109375" style="132" customWidth="1"/>
+    <col min="7171" max="7171" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7172" max="7173" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7174" max="7174" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7175" max="7175" width="9.6640625" style="132" customWidth="1"/>
+    <col min="7176" max="7177" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7178" max="7179" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7180" max="7180" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7181" max="7182" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7183" max="7183" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7184" max="7187" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7188" max="7188" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7189" max="7189" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7190" max="7195" width="5.6640625" style="132" customWidth="1"/>
     <col min="7196" max="7424" width="9" style="132"/>
-    <col min="7425" max="7425" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="7446" max="7451" width="5.625" style="132" customWidth="1"/>
+    <col min="7425" max="7425" width="12.6640625" style="132" customWidth="1"/>
+    <col min="7426" max="7426" width="7.109375" style="132" customWidth="1"/>
+    <col min="7427" max="7427" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7428" max="7429" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7430" max="7430" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7431" max="7431" width="9.6640625" style="132" customWidth="1"/>
+    <col min="7432" max="7433" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7434" max="7435" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7436" max="7436" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7437" max="7438" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7439" max="7439" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7440" max="7443" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7444" max="7444" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7445" max="7445" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7446" max="7451" width="5.6640625" style="132" customWidth="1"/>
     <col min="7452" max="7680" width="9" style="132"/>
-    <col min="7681" max="7681" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="7702" max="7707" width="5.625" style="132" customWidth="1"/>
+    <col min="7681" max="7681" width="12.6640625" style="132" customWidth="1"/>
+    <col min="7682" max="7682" width="7.109375" style="132" customWidth="1"/>
+    <col min="7683" max="7683" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7684" max="7685" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7686" max="7686" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7687" max="7687" width="9.6640625" style="132" customWidth="1"/>
+    <col min="7688" max="7689" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7690" max="7691" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7692" max="7692" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7693" max="7694" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7695" max="7695" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7696" max="7699" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7700" max="7700" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7701" max="7701" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7702" max="7707" width="5.6640625" style="132" customWidth="1"/>
     <col min="7708" max="7936" width="9" style="132"/>
-    <col min="7937" max="7937" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="7958" max="7963" width="5.625" style="132" customWidth="1"/>
+    <col min="7937" max="7937" width="12.6640625" style="132" customWidth="1"/>
+    <col min="7938" max="7938" width="7.109375" style="132" customWidth="1"/>
+    <col min="7939" max="7939" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7940" max="7941" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7942" max="7942" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7943" max="7943" width="9.6640625" style="132" customWidth="1"/>
+    <col min="7944" max="7945" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7946" max="7947" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7948" max="7948" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7949" max="7950" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7951" max="7951" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7952" max="7955" width="5.6640625" style="132" customWidth="1"/>
+    <col min="7956" max="7956" width="10.6640625" style="132" customWidth="1"/>
+    <col min="7957" max="7957" width="8.6640625" style="132" customWidth="1"/>
+    <col min="7958" max="7963" width="5.6640625" style="132" customWidth="1"/>
     <col min="7964" max="8192" width="9" style="132"/>
-    <col min="8193" max="8193" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="8214" max="8219" width="5.625" style="132" customWidth="1"/>
+    <col min="8193" max="8193" width="12.6640625" style="132" customWidth="1"/>
+    <col min="8194" max="8194" width="7.109375" style="132" customWidth="1"/>
+    <col min="8195" max="8195" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8196" max="8197" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8198" max="8198" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8199" max="8199" width="9.6640625" style="132" customWidth="1"/>
+    <col min="8200" max="8201" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8202" max="8203" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8204" max="8204" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8205" max="8206" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8207" max="8207" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8208" max="8211" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8212" max="8212" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8213" max="8213" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8214" max="8219" width="5.6640625" style="132" customWidth="1"/>
     <col min="8220" max="8448" width="9" style="132"/>
-    <col min="8449" max="8449" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="8470" max="8475" width="5.625" style="132" customWidth="1"/>
+    <col min="8449" max="8449" width="12.6640625" style="132" customWidth="1"/>
+    <col min="8450" max="8450" width="7.109375" style="132" customWidth="1"/>
+    <col min="8451" max="8451" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8452" max="8453" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8454" max="8454" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8455" max="8455" width="9.6640625" style="132" customWidth="1"/>
+    <col min="8456" max="8457" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8458" max="8459" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8460" max="8460" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8461" max="8462" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8463" max="8463" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8464" max="8467" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8468" max="8468" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8469" max="8469" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8470" max="8475" width="5.6640625" style="132" customWidth="1"/>
     <col min="8476" max="8704" width="9" style="132"/>
-    <col min="8705" max="8705" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="8726" max="8731" width="5.625" style="132" customWidth="1"/>
+    <col min="8705" max="8705" width="12.6640625" style="132" customWidth="1"/>
+    <col min="8706" max="8706" width="7.109375" style="132" customWidth="1"/>
+    <col min="8707" max="8707" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8708" max="8709" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8710" max="8710" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8711" max="8711" width="9.6640625" style="132" customWidth="1"/>
+    <col min="8712" max="8713" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8714" max="8715" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8716" max="8716" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8717" max="8718" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8719" max="8719" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8720" max="8723" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8724" max="8724" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8725" max="8725" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8726" max="8731" width="5.6640625" style="132" customWidth="1"/>
     <col min="8732" max="8960" width="9" style="132"/>
-    <col min="8961" max="8961" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="8982" max="8987" width="5.625" style="132" customWidth="1"/>
+    <col min="8961" max="8961" width="12.6640625" style="132" customWidth="1"/>
+    <col min="8962" max="8962" width="7.109375" style="132" customWidth="1"/>
+    <col min="8963" max="8963" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8964" max="8965" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8966" max="8966" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8967" max="8967" width="9.6640625" style="132" customWidth="1"/>
+    <col min="8968" max="8969" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8970" max="8971" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8972" max="8972" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8973" max="8974" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8975" max="8975" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8976" max="8979" width="5.6640625" style="132" customWidth="1"/>
+    <col min="8980" max="8980" width="10.6640625" style="132" customWidth="1"/>
+    <col min="8981" max="8981" width="8.6640625" style="132" customWidth="1"/>
+    <col min="8982" max="8987" width="5.6640625" style="132" customWidth="1"/>
     <col min="8988" max="9216" width="9" style="132"/>
-    <col min="9217" max="9217" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="9238" max="9243" width="5.625" style="132" customWidth="1"/>
+    <col min="9217" max="9217" width="12.6640625" style="132" customWidth="1"/>
+    <col min="9218" max="9218" width="7.109375" style="132" customWidth="1"/>
+    <col min="9219" max="9219" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9220" max="9221" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9222" max="9222" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9223" max="9223" width="9.6640625" style="132" customWidth="1"/>
+    <col min="9224" max="9225" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9226" max="9227" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9228" max="9228" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9229" max="9230" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9231" max="9231" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9232" max="9235" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9236" max="9236" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9237" max="9237" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9238" max="9243" width="5.6640625" style="132" customWidth="1"/>
     <col min="9244" max="9472" width="9" style="132"/>
-    <col min="9473" max="9473" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="9494" max="9499" width="5.625" style="132" customWidth="1"/>
+    <col min="9473" max="9473" width="12.6640625" style="132" customWidth="1"/>
+    <col min="9474" max="9474" width="7.109375" style="132" customWidth="1"/>
+    <col min="9475" max="9475" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9476" max="9477" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9478" max="9478" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9479" max="9479" width="9.6640625" style="132" customWidth="1"/>
+    <col min="9480" max="9481" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9482" max="9483" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9484" max="9484" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9485" max="9486" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9487" max="9487" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9488" max="9491" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9492" max="9492" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9493" max="9493" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9494" max="9499" width="5.6640625" style="132" customWidth="1"/>
     <col min="9500" max="9728" width="9" style="132"/>
-    <col min="9729" max="9729" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="9750" max="9755" width="5.625" style="132" customWidth="1"/>
+    <col min="9729" max="9729" width="12.6640625" style="132" customWidth="1"/>
+    <col min="9730" max="9730" width="7.109375" style="132" customWidth="1"/>
+    <col min="9731" max="9731" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9732" max="9733" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9734" max="9734" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9735" max="9735" width="9.6640625" style="132" customWidth="1"/>
+    <col min="9736" max="9737" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9738" max="9739" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9740" max="9740" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9741" max="9742" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9743" max="9743" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9744" max="9747" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9748" max="9748" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9749" max="9749" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9750" max="9755" width="5.6640625" style="132" customWidth="1"/>
     <col min="9756" max="9984" width="9" style="132"/>
-    <col min="9985" max="9985" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="10006" max="10011" width="5.625" style="132" customWidth="1"/>
+    <col min="9985" max="9985" width="12.6640625" style="132" customWidth="1"/>
+    <col min="9986" max="9986" width="7.109375" style="132" customWidth="1"/>
+    <col min="9987" max="9987" width="8.6640625" style="132" customWidth="1"/>
+    <col min="9988" max="9989" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9990" max="9990" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9991" max="9991" width="9.6640625" style="132" customWidth="1"/>
+    <col min="9992" max="9993" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9994" max="9995" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9996" max="9996" width="10.6640625" style="132" customWidth="1"/>
+    <col min="9997" max="9998" width="5.6640625" style="132" customWidth="1"/>
+    <col min="9999" max="9999" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10000" max="10003" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10004" max="10004" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10005" max="10005" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10006" max="10011" width="5.6640625" style="132" customWidth="1"/>
     <col min="10012" max="10240" width="9" style="132"/>
-    <col min="10241" max="10241" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="10262" max="10267" width="5.625" style="132" customWidth="1"/>
+    <col min="10241" max="10241" width="12.6640625" style="132" customWidth="1"/>
+    <col min="10242" max="10242" width="7.109375" style="132" customWidth="1"/>
+    <col min="10243" max="10243" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10244" max="10245" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10246" max="10246" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10247" max="10247" width="9.6640625" style="132" customWidth="1"/>
+    <col min="10248" max="10249" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10250" max="10251" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10252" max="10252" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10253" max="10254" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10255" max="10255" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10256" max="10259" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10260" max="10260" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10261" max="10261" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10262" max="10267" width="5.6640625" style="132" customWidth="1"/>
     <col min="10268" max="10496" width="9" style="132"/>
-    <col min="10497" max="10497" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="10518" max="10523" width="5.625" style="132" customWidth="1"/>
+    <col min="10497" max="10497" width="12.6640625" style="132" customWidth="1"/>
+    <col min="10498" max="10498" width="7.109375" style="132" customWidth="1"/>
+    <col min="10499" max="10499" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10500" max="10501" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10502" max="10502" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10503" max="10503" width="9.6640625" style="132" customWidth="1"/>
+    <col min="10504" max="10505" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10506" max="10507" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10508" max="10508" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10509" max="10510" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10511" max="10511" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10512" max="10515" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10516" max="10516" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10517" max="10517" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10518" max="10523" width="5.6640625" style="132" customWidth="1"/>
     <col min="10524" max="10752" width="9" style="132"/>
-    <col min="10753" max="10753" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="10774" max="10779" width="5.625" style="132" customWidth="1"/>
+    <col min="10753" max="10753" width="12.6640625" style="132" customWidth="1"/>
+    <col min="10754" max="10754" width="7.109375" style="132" customWidth="1"/>
+    <col min="10755" max="10755" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10756" max="10757" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10758" max="10758" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10759" max="10759" width="9.6640625" style="132" customWidth="1"/>
+    <col min="10760" max="10761" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10762" max="10763" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10764" max="10764" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10765" max="10766" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10767" max="10767" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10768" max="10771" width="5.6640625" style="132" customWidth="1"/>
+    <col min="10772" max="10772" width="10.6640625" style="132" customWidth="1"/>
+    <col min="10773" max="10773" width="8.6640625" style="132" customWidth="1"/>
+    <col min="10774" max="10779" width="5.6640625" style="132" customWidth="1"/>
     <col min="10780" max="11008" width="9" style="132"/>
-    <col min="11009" max="11009" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="11030" max="11035" width="5.625" style="132" customWidth="1"/>
+    <col min="11009" max="11009" width="12.6640625" style="132" customWidth="1"/>
+    <col min="11010" max="11010" width="7.109375" style="132" customWidth="1"/>
+    <col min="11011" max="11011" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11012" max="11013" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11014" max="11014" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11015" max="11015" width="9.6640625" style="132" customWidth="1"/>
+    <col min="11016" max="11017" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11018" max="11019" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11020" max="11020" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11021" max="11022" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11023" max="11023" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11024" max="11027" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11028" max="11028" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11029" max="11029" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11030" max="11035" width="5.6640625" style="132" customWidth="1"/>
     <col min="11036" max="11264" width="9" style="132"/>
-    <col min="11265" max="11265" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="11286" max="11291" width="5.625" style="132" customWidth="1"/>
+    <col min="11265" max="11265" width="12.6640625" style="132" customWidth="1"/>
+    <col min="11266" max="11266" width="7.109375" style="132" customWidth="1"/>
+    <col min="11267" max="11267" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11268" max="11269" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11270" max="11270" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11271" max="11271" width="9.6640625" style="132" customWidth="1"/>
+    <col min="11272" max="11273" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11274" max="11275" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11276" max="11276" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11277" max="11278" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11279" max="11279" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11280" max="11283" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11284" max="11284" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11285" max="11285" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11286" max="11291" width="5.6640625" style="132" customWidth="1"/>
     <col min="11292" max="11520" width="9" style="132"/>
-    <col min="11521" max="11521" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="11542" max="11547" width="5.625" style="132" customWidth="1"/>
+    <col min="11521" max="11521" width="12.6640625" style="132" customWidth="1"/>
+    <col min="11522" max="11522" width="7.109375" style="132" customWidth="1"/>
+    <col min="11523" max="11523" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11524" max="11525" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11526" max="11526" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11527" max="11527" width="9.6640625" style="132" customWidth="1"/>
+    <col min="11528" max="11529" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11530" max="11531" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11532" max="11532" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11533" max="11534" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11535" max="11535" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11536" max="11539" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11540" max="11540" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11541" max="11541" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11542" max="11547" width="5.6640625" style="132" customWidth="1"/>
     <col min="11548" max="11776" width="9" style="132"/>
-    <col min="11777" max="11777" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="11798" max="11803" width="5.625" style="132" customWidth="1"/>
+    <col min="11777" max="11777" width="12.6640625" style="132" customWidth="1"/>
+    <col min="11778" max="11778" width="7.109375" style="132" customWidth="1"/>
+    <col min="11779" max="11779" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11780" max="11781" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11782" max="11782" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11783" max="11783" width="9.6640625" style="132" customWidth="1"/>
+    <col min="11784" max="11785" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11786" max="11787" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11788" max="11788" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11789" max="11790" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11791" max="11791" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11792" max="11795" width="5.6640625" style="132" customWidth="1"/>
+    <col min="11796" max="11796" width="10.6640625" style="132" customWidth="1"/>
+    <col min="11797" max="11797" width="8.6640625" style="132" customWidth="1"/>
+    <col min="11798" max="11803" width="5.6640625" style="132" customWidth="1"/>
     <col min="11804" max="12032" width="9" style="132"/>
-    <col min="12033" max="12033" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="12054" max="12059" width="5.625" style="132" customWidth="1"/>
+    <col min="12033" max="12033" width="12.6640625" style="132" customWidth="1"/>
+    <col min="12034" max="12034" width="7.109375" style="132" customWidth="1"/>
+    <col min="12035" max="12035" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12036" max="12037" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12038" max="12038" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12039" max="12039" width="9.6640625" style="132" customWidth="1"/>
+    <col min="12040" max="12041" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12042" max="12043" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12044" max="12044" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12045" max="12046" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12047" max="12047" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12048" max="12051" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12052" max="12052" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12053" max="12053" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12054" max="12059" width="5.6640625" style="132" customWidth="1"/>
     <col min="12060" max="12288" width="9" style="132"/>
-    <col min="12289" max="12289" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="12310" max="12315" width="5.625" style="132" customWidth="1"/>
+    <col min="12289" max="12289" width="12.6640625" style="132" customWidth="1"/>
+    <col min="12290" max="12290" width="7.109375" style="132" customWidth="1"/>
+    <col min="12291" max="12291" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12292" max="12293" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12294" max="12294" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12295" max="12295" width="9.6640625" style="132" customWidth="1"/>
+    <col min="12296" max="12297" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12298" max="12299" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12300" max="12300" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12301" max="12302" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12303" max="12303" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12304" max="12307" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12308" max="12308" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12309" max="12309" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12310" max="12315" width="5.6640625" style="132" customWidth="1"/>
     <col min="12316" max="12544" width="9" style="132"/>
-    <col min="12545" max="12545" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="12566" max="12571" width="5.625" style="132" customWidth="1"/>
+    <col min="12545" max="12545" width="12.6640625" style="132" customWidth="1"/>
+    <col min="12546" max="12546" width="7.109375" style="132" customWidth="1"/>
+    <col min="12547" max="12547" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12548" max="12549" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12550" max="12550" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12551" max="12551" width="9.6640625" style="132" customWidth="1"/>
+    <col min="12552" max="12553" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12554" max="12555" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12556" max="12556" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12557" max="12558" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12559" max="12559" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12560" max="12563" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12564" max="12564" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12565" max="12565" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12566" max="12571" width="5.6640625" style="132" customWidth="1"/>
     <col min="12572" max="12800" width="9" style="132"/>
-    <col min="12801" max="12801" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="12822" max="12827" width="5.625" style="132" customWidth="1"/>
+    <col min="12801" max="12801" width="12.6640625" style="132" customWidth="1"/>
+    <col min="12802" max="12802" width="7.109375" style="132" customWidth="1"/>
+    <col min="12803" max="12803" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12804" max="12805" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12806" max="12806" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12807" max="12807" width="9.6640625" style="132" customWidth="1"/>
+    <col min="12808" max="12809" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12810" max="12811" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12812" max="12812" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12813" max="12814" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12815" max="12815" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12816" max="12819" width="5.6640625" style="132" customWidth="1"/>
+    <col min="12820" max="12820" width="10.6640625" style="132" customWidth="1"/>
+    <col min="12821" max="12821" width="8.6640625" style="132" customWidth="1"/>
+    <col min="12822" max="12827" width="5.6640625" style="132" customWidth="1"/>
     <col min="12828" max="13056" width="9" style="132"/>
-    <col min="13057" max="13057" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="13078" max="13083" width="5.625" style="132" customWidth="1"/>
+    <col min="13057" max="13057" width="12.6640625" style="132" customWidth="1"/>
+    <col min="13058" max="13058" width="7.109375" style="132" customWidth="1"/>
+    <col min="13059" max="13059" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13060" max="13061" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13062" max="13062" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13063" max="13063" width="9.6640625" style="132" customWidth="1"/>
+    <col min="13064" max="13065" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13066" max="13067" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13068" max="13068" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13069" max="13070" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13071" max="13071" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13072" max="13075" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13076" max="13076" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13077" max="13077" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13078" max="13083" width="5.6640625" style="132" customWidth="1"/>
     <col min="13084" max="13312" width="9" style="132"/>
-    <col min="13313" max="13313" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="13334" max="13339" width="5.625" style="132" customWidth="1"/>
+    <col min="13313" max="13313" width="12.6640625" style="132" customWidth="1"/>
+    <col min="13314" max="13314" width="7.109375" style="132" customWidth="1"/>
+    <col min="13315" max="13315" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13316" max="13317" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13318" max="13318" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13319" max="13319" width="9.6640625" style="132" customWidth="1"/>
+    <col min="13320" max="13321" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13322" max="13323" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13324" max="13324" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13325" max="13326" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13327" max="13327" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13328" max="13331" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13332" max="13332" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13333" max="13333" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13334" max="13339" width="5.6640625" style="132" customWidth="1"/>
     <col min="13340" max="13568" width="9" style="132"/>
-    <col min="13569" max="13569" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="13590" max="13595" width="5.625" style="132" customWidth="1"/>
+    <col min="13569" max="13569" width="12.6640625" style="132" customWidth="1"/>
+    <col min="13570" max="13570" width="7.109375" style="132" customWidth="1"/>
+    <col min="13571" max="13571" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13572" max="13573" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13574" max="13574" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13575" max="13575" width="9.6640625" style="132" customWidth="1"/>
+    <col min="13576" max="13577" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13578" max="13579" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13580" max="13580" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13581" max="13582" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13583" max="13583" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13584" max="13587" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13588" max="13588" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13589" max="13589" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13590" max="13595" width="5.6640625" style="132" customWidth="1"/>
     <col min="13596" max="13824" width="9" style="132"/>
-    <col min="13825" max="13825" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="13846" max="13851" width="5.625" style="132" customWidth="1"/>
+    <col min="13825" max="13825" width="12.6640625" style="132" customWidth="1"/>
+    <col min="13826" max="13826" width="7.109375" style="132" customWidth="1"/>
+    <col min="13827" max="13827" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13828" max="13829" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13830" max="13830" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13831" max="13831" width="9.6640625" style="132" customWidth="1"/>
+    <col min="13832" max="13833" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13834" max="13835" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13836" max="13836" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13837" max="13838" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13839" max="13839" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13840" max="13843" width="5.6640625" style="132" customWidth="1"/>
+    <col min="13844" max="13844" width="10.6640625" style="132" customWidth="1"/>
+    <col min="13845" max="13845" width="8.6640625" style="132" customWidth="1"/>
+    <col min="13846" max="13851" width="5.6640625" style="132" customWidth="1"/>
     <col min="13852" max="14080" width="9" style="132"/>
-    <col min="14081" max="14081" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="14102" max="14107" width="5.625" style="132" customWidth="1"/>
+    <col min="14081" max="14081" width="12.6640625" style="132" customWidth="1"/>
+    <col min="14082" max="14082" width="7.109375" style="132" customWidth="1"/>
+    <col min="14083" max="14083" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14084" max="14085" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14086" max="14086" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14087" max="14087" width="9.6640625" style="132" customWidth="1"/>
+    <col min="14088" max="14089" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14090" max="14091" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14092" max="14092" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14093" max="14094" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14095" max="14095" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14096" max="14099" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14100" max="14100" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14101" max="14101" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14102" max="14107" width="5.6640625" style="132" customWidth="1"/>
     <col min="14108" max="14336" width="9" style="132"/>
-    <col min="14337" max="14337" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="14358" max="14363" width="5.625" style="132" customWidth="1"/>
+    <col min="14337" max="14337" width="12.6640625" style="132" customWidth="1"/>
+    <col min="14338" max="14338" width="7.109375" style="132" customWidth="1"/>
+    <col min="14339" max="14339" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14340" max="14341" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14342" max="14342" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14343" max="14343" width="9.6640625" style="132" customWidth="1"/>
+    <col min="14344" max="14345" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14346" max="14347" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14348" max="14348" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14349" max="14350" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14351" max="14351" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14352" max="14355" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14356" max="14356" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14357" max="14357" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14358" max="14363" width="5.6640625" style="132" customWidth="1"/>
     <col min="14364" max="14592" width="9" style="132"/>
-    <col min="14593" max="14593" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="14614" max="14619" width="5.625" style="132" customWidth="1"/>
+    <col min="14593" max="14593" width="12.6640625" style="132" customWidth="1"/>
+    <col min="14594" max="14594" width="7.109375" style="132" customWidth="1"/>
+    <col min="14595" max="14595" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14596" max="14597" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14598" max="14598" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14599" max="14599" width="9.6640625" style="132" customWidth="1"/>
+    <col min="14600" max="14601" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14602" max="14603" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14604" max="14604" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14605" max="14606" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14607" max="14607" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14608" max="14611" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14612" max="14612" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14613" max="14613" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14614" max="14619" width="5.6640625" style="132" customWidth="1"/>
     <col min="14620" max="14848" width="9" style="132"/>
-    <col min="14849" max="14849" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="14870" max="14875" width="5.625" style="132" customWidth="1"/>
+    <col min="14849" max="14849" width="12.6640625" style="132" customWidth="1"/>
+    <col min="14850" max="14850" width="7.109375" style="132" customWidth="1"/>
+    <col min="14851" max="14851" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14852" max="14853" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14854" max="14854" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14855" max="14855" width="9.6640625" style="132" customWidth="1"/>
+    <col min="14856" max="14857" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14858" max="14859" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14860" max="14860" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14861" max="14862" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14863" max="14863" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14864" max="14867" width="5.6640625" style="132" customWidth="1"/>
+    <col min="14868" max="14868" width="10.6640625" style="132" customWidth="1"/>
+    <col min="14869" max="14869" width="8.6640625" style="132" customWidth="1"/>
+    <col min="14870" max="14875" width="5.6640625" style="132" customWidth="1"/>
     <col min="14876" max="15104" width="9" style="132"/>
-    <col min="15105" max="15105" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15126" max="15131" width="5.625" style="132" customWidth="1"/>
+    <col min="15105" max="15105" width="12.6640625" style="132" customWidth="1"/>
+    <col min="15106" max="15106" width="7.109375" style="132" customWidth="1"/>
+    <col min="15107" max="15107" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15108" max="15109" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15110" max="15110" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15111" max="15111" width="9.6640625" style="132" customWidth="1"/>
+    <col min="15112" max="15113" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15114" max="15115" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15116" max="15116" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15117" max="15118" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15119" max="15119" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15120" max="15123" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15124" max="15124" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15125" max="15125" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15126" max="15131" width="5.6640625" style="132" customWidth="1"/>
     <col min="15132" max="15360" width="9" style="132"/>
-    <col min="15361" max="15361" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15382" max="15387" width="5.625" style="132" customWidth="1"/>
+    <col min="15361" max="15361" width="12.6640625" style="132" customWidth="1"/>
+    <col min="15362" max="15362" width="7.109375" style="132" customWidth="1"/>
+    <col min="15363" max="15363" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15364" max="15365" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15366" max="15366" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15367" max="15367" width="9.6640625" style="132" customWidth="1"/>
+    <col min="15368" max="15369" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15370" max="15371" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15372" max="15372" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15373" max="15374" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15375" max="15375" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15376" max="15379" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15380" max="15380" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15381" max="15381" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15382" max="15387" width="5.6640625" style="132" customWidth="1"/>
     <col min="15388" max="15616" width="9" style="132"/>
-    <col min="15617" max="15617" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15638" max="15643" width="5.625" style="132" customWidth="1"/>
+    <col min="15617" max="15617" width="12.6640625" style="132" customWidth="1"/>
+    <col min="15618" max="15618" width="7.109375" style="132" customWidth="1"/>
+    <col min="15619" max="15619" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15620" max="15621" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15622" max="15622" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15623" max="15623" width="9.6640625" style="132" customWidth="1"/>
+    <col min="15624" max="15625" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15626" max="15627" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15628" max="15628" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15629" max="15630" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15631" max="15631" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15632" max="15635" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15636" max="15636" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15637" max="15637" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15638" max="15643" width="5.6640625" style="132" customWidth="1"/>
     <col min="15644" max="15872" width="9" style="132"/>
-    <col min="15873" max="15873" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15894" max="15899" width="5.625" style="132" customWidth="1"/>
+    <col min="15873" max="15873" width="12.6640625" style="132" customWidth="1"/>
+    <col min="15874" max="15874" width="7.109375" style="132" customWidth="1"/>
+    <col min="15875" max="15875" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15876" max="15877" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15878" max="15878" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15879" max="15879" width="9.6640625" style="132" customWidth="1"/>
+    <col min="15880" max="15881" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15882" max="15883" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15884" max="15884" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15885" max="15886" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15887" max="15887" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15888" max="15891" width="5.6640625" style="132" customWidth="1"/>
+    <col min="15892" max="15892" width="10.6640625" style="132" customWidth="1"/>
+    <col min="15893" max="15893" width="8.6640625" style="132" customWidth="1"/>
+    <col min="15894" max="15899" width="5.6640625" style="132" customWidth="1"/>
     <col min="15900" max="16128" width="9" style="132"/>
-    <col min="16129" max="16129" width="12.625" style="132" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16150" max="16155" width="5.625" style="132" customWidth="1"/>
+    <col min="16129" max="16129" width="12.6640625" style="132" customWidth="1"/>
+    <col min="16130" max="16130" width="7.109375" style="132" customWidth="1"/>
+    <col min="16131" max="16131" width="8.6640625" style="132" customWidth="1"/>
+    <col min="16132" max="16133" width="5.6640625" style="132" customWidth="1"/>
+    <col min="16134" max="16134" width="10.6640625" style="132" customWidth="1"/>
+    <col min="16135" max="16135" width="9.6640625" style="132" customWidth="1"/>
+    <col min="16136" max="16137" width="4.6640625" style="132" customWidth="1"/>
+    <col min="16138" max="16139" width="5.6640625" style="132" customWidth="1"/>
+    <col min="16140" max="16140" width="10.6640625" style="132" customWidth="1"/>
+    <col min="16141" max="16142" width="5.6640625" style="132" customWidth="1"/>
+    <col min="16143" max="16143" width="8.6640625" style="132" customWidth="1"/>
+    <col min="16144" max="16147" width="5.6640625" style="132" customWidth="1"/>
+    <col min="16148" max="16148" width="10.6640625" style="132" customWidth="1"/>
+    <col min="16149" max="16149" width="8.6640625" style="132" customWidth="1"/>
+    <col min="16150" max="16155" width="5.6640625" style="132" customWidth="1"/>
     <col min="16156" max="16384" width="9" style="132"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="173" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
       <c r="U1" s="173"/>
       <c r="V1" s="173"/>
       <c r="W1" s="173"/>
@@ -9501,2282 +9315,2282 @@
       <c r="H2" s="174" t="s">
         <v>183</v>
       </c>
       <c r="I2" s="175"/>
       <c r="J2" s="175"/>
       <c r="K2" s="175"/>
       <c r="L2" s="175"/>
       <c r="M2" s="175"/>
       <c r="N2" s="175"/>
       <c r="O2" s="175"/>
       <c r="P2" s="175"/>
       <c r="Q2" s="175"/>
       <c r="R2" s="175"/>
       <c r="S2" s="176" t="s">
         <v>1</v>
       </c>
       <c r="T2" s="176"/>
       <c r="U2" s="176"/>
       <c r="V2" s="176"/>
       <c r="W2" s="176"/>
       <c r="X2" s="176"/>
       <c r="Y2" s="176"/>
       <c r="Z2" s="176"/>
       <c r="AA2" s="176"/>
     </row>
-    <row r="3" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="177" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="168"/>
+      <c r="B3" s="145"/>
       <c r="C3" s="178" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="158"/>
-[...3 lines deleted...]
-      <c r="H3" s="157" t="s">
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="150" t="s">
         <v>46</v>
       </c>
-      <c r="I3" s="158"/>
-[...5 lines deleted...]
-      <c r="O3" s="157" t="s">
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="152"/>
+      <c r="O3" s="150" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="158"/>
-[...4 lines deleted...]
-      <c r="U3" s="157" t="s">
+      <c r="P3" s="151"/>
+      <c r="Q3" s="151"/>
+      <c r="R3" s="151"/>
+      <c r="S3" s="151"/>
+      <c r="T3" s="152"/>
+      <c r="U3" s="150" t="s">
         <v>48</v>
       </c>
-      <c r="V3" s="158"/>
-[...9 lines deleted...]
-      <c r="C4" s="122" t="s">
+      <c r="V3" s="151"/>
+      <c r="W3" s="151"/>
+      <c r="X3" s="151"/>
+      <c r="Y3" s="151"/>
+      <c r="Z3" s="151"/>
+      <c r="AA3" s="151"/>
+    </row>
+    <row r="4" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="146"/>
+      <c r="B4" s="147"/>
+      <c r="C4" s="118" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="158" t="s">
+      <c r="D4" s="151" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="158"/>
-[...1 lines deleted...]
-      <c r="G4" s="159"/>
+      <c r="E4" s="151"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="152"/>
       <c r="H4" s="178" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="179"/>
-      <c r="J4" s="157" t="s">
+      <c r="J4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="158"/>
-[...2 lines deleted...]
-      <c r="N4" s="159"/>
+      <c r="K4" s="151"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="151"/>
+      <c r="N4" s="152"/>
       <c r="O4" s="127" t="s">
         <v>49</v>
       </c>
-      <c r="P4" s="157" t="s">
+      <c r="P4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="158"/>
-[...2 lines deleted...]
-      <c r="T4" s="159"/>
+      <c r="Q4" s="151"/>
+      <c r="R4" s="151"/>
+      <c r="S4" s="151"/>
+      <c r="T4" s="152"/>
       <c r="U4" s="127" t="s">
         <v>49</v>
       </c>
-      <c r="V4" s="157" t="s">
+      <c r="V4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="W4" s="158"/>
-[...8 lines deleted...]
-      <c r="C5" s="123" t="s">
+      <c r="W4" s="151"/>
+      <c r="X4" s="151"/>
+      <c r="Y4" s="151"/>
+      <c r="Z4" s="151"/>
+      <c r="AA4" s="151"/>
+    </row>
+    <row r="5" spans="1:27" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="148"/>
+      <c r="B5" s="149"/>
+      <c r="C5" s="119" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="158" t="s">
+      <c r="D5" s="151" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="159"/>
+      <c r="E5" s="152"/>
       <c r="F5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="126" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="180" t="s">
         <v>50</v>
       </c>
       <c r="I5" s="181"/>
-      <c r="J5" s="157" t="s">
+      <c r="J5" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="159"/>
+      <c r="K5" s="152"/>
       <c r="L5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="157" t="s">
+      <c r="M5" s="150" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="159"/>
+      <c r="N5" s="152"/>
       <c r="O5" s="125" t="s">
         <v>50</v>
       </c>
-      <c r="P5" s="157" t="s">
+      <c r="P5" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="159"/>
-      <c r="R5" s="157" t="s">
+      <c r="Q5" s="152"/>
+      <c r="R5" s="150" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="159"/>
-      <c r="T5" s="121" t="s">
+      <c r="S5" s="152"/>
+      <c r="T5" s="117" t="s">
         <v>11</v>
       </c>
       <c r="U5" s="125" t="s">
         <v>50</v>
       </c>
-      <c r="V5" s="157" t="s">
+      <c r="V5" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="159"/>
-      <c r="X5" s="157" t="s">
+      <c r="W5" s="152"/>
+      <c r="X5" s="150" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="159"/>
-      <c r="Z5" s="157" t="s">
+      <c r="Y5" s="152"/>
+      <c r="Z5" s="150" t="s">
         <v>11</v>
       </c>
-      <c r="AA5" s="158"/>
+      <c r="AA5" s="151"/>
     </row>
     <row r="6" spans="1:27" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="160" t="s">
+      <c r="A6" s="155" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="161"/>
-      <c r="C6" s="119">
+      <c r="B6" s="156"/>
+      <c r="C6" s="121">
         <v>327</v>
       </c>
-      <c r="D6" s="154">
-[...9 lines deleted...]
-      <c r="H6" s="154">
+      <c r="D6" s="157">
+        <v>1694677</v>
+      </c>
+      <c r="E6" s="157"/>
+      <c r="F6" s="121">
+        <v>1197595</v>
+      </c>
+      <c r="G6" s="121">
+        <v>497082</v>
+      </c>
+      <c r="H6" s="157">
         <v>13</v>
       </c>
-      <c r="I6" s="154"/>
-[...7 lines deleted...]
-      <c r="M6" s="154">
+      <c r="I6" s="157"/>
+      <c r="J6" s="157">
+        <v>93744</v>
+      </c>
+      <c r="K6" s="157"/>
+      <c r="L6" s="121">
+        <v>93744</v>
+      </c>
+      <c r="M6" s="157">
         <v>0</v>
       </c>
-      <c r="N6" s="154"/>
-      <c r="O6" s="119">
+      <c r="N6" s="157"/>
+      <c r="O6" s="121">
         <v>494</v>
       </c>
-      <c r="P6" s="154">
-[...7 lines deleted...]
-      <c r="T6" s="119">
+      <c r="P6" s="157">
+        <v>244215</v>
+      </c>
+      <c r="Q6" s="157"/>
+      <c r="R6" s="157">
+        <v>244215</v>
+      </c>
+      <c r="S6" s="157"/>
+      <c r="T6" s="121">
         <v>0</v>
       </c>
-      <c r="U6" s="119">
-[...13 lines deleted...]
-      <c r="AA6" s="154"/>
+      <c r="U6" s="121">
+        <v>1024</v>
+      </c>
+      <c r="V6" s="157">
+        <v>3850185</v>
+      </c>
+      <c r="W6" s="157"/>
+      <c r="X6" s="157">
+        <v>2899879</v>
+      </c>
+      <c r="Y6" s="157"/>
+      <c r="Z6" s="157">
+        <v>950306</v>
+      </c>
+      <c r="AA6" s="157"/>
     </row>
     <row r="7" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="152"/>
-      <c r="B7" s="153"/>
+      <c r="A7" s="162"/>
+      <c r="B7" s="163"/>
       <c r="C7" s="120"/>
-      <c r="D7" s="151"/>
-      <c r="E7" s="151"/>
+      <c r="D7" s="158"/>
+      <c r="E7" s="158"/>
       <c r="F7" s="120"/>
       <c r="G7" s="120"/>
-      <c r="H7" s="151"/>
-[...2 lines deleted...]
-      <c r="K7" s="151"/>
+      <c r="H7" s="158"/>
+      <c r="I7" s="158"/>
+      <c r="J7" s="158"/>
+      <c r="K7" s="158"/>
       <c r="L7" s="120"/>
-      <c r="M7" s="151"/>
-      <c r="N7" s="151"/>
+      <c r="M7" s="158"/>
+      <c r="N7" s="158"/>
       <c r="O7" s="120"/>
-      <c r="P7" s="151"/>
-[...2 lines deleted...]
-      <c r="S7" s="151"/>
+      <c r="P7" s="158"/>
+      <c r="Q7" s="158"/>
+      <c r="R7" s="158"/>
+      <c r="S7" s="158"/>
       <c r="T7" s="120"/>
       <c r="U7" s="120"/>
-      <c r="V7" s="151"/>
-[...4 lines deleted...]
-      <c r="AA7" s="151"/>
+      <c r="V7" s="158"/>
+      <c r="W7" s="158"/>
+      <c r="X7" s="158"/>
+      <c r="Y7" s="158"/>
+      <c r="Z7" s="158"/>
+      <c r="AA7" s="158"/>
     </row>
     <row r="8" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="146" t="s">
+      <c r="A8" s="159" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="147"/>
-      <c r="C8" s="119">
+      <c r="B8" s="160"/>
+      <c r="C8" s="121">
         <v>56</v>
       </c>
-      <c r="D8" s="148">
-[...9 lines deleted...]
-      <c r="H8" s="148">
+      <c r="D8" s="161">
+        <v>168177</v>
+      </c>
+      <c r="E8" s="161"/>
+      <c r="F8" s="121">
+        <v>110021</v>
+      </c>
+      <c r="G8" s="121">
+        <v>58156</v>
+      </c>
+      <c r="H8" s="161">
         <v>6</v>
       </c>
-      <c r="I8" s="148"/>
-[...7 lines deleted...]
-      <c r="M8" s="148">
+      <c r="I8" s="161"/>
+      <c r="J8" s="161">
+        <v>31679</v>
+      </c>
+      <c r="K8" s="161"/>
+      <c r="L8" s="121">
+        <v>31679</v>
+      </c>
+      <c r="M8" s="161">
         <v>0</v>
       </c>
-      <c r="N8" s="148"/>
-      <c r="O8" s="119">
+      <c r="N8" s="161"/>
+      <c r="O8" s="121">
         <v>130</v>
       </c>
-      <c r="P8" s="148">
-[...7 lines deleted...]
-      <c r="T8" s="119">
+      <c r="P8" s="161">
+        <v>66717</v>
+      </c>
+      <c r="Q8" s="161"/>
+      <c r="R8" s="161">
+        <v>66717</v>
+      </c>
+      <c r="S8" s="161"/>
+      <c r="T8" s="121">
         <v>0</v>
       </c>
-      <c r="U8" s="119">
-[...13 lines deleted...]
-      <c r="AA8" s="148"/>
+      <c r="U8" s="121">
+        <v>265</v>
+      </c>
+      <c r="V8" s="161">
+        <v>1440016</v>
+      </c>
+      <c r="W8" s="161"/>
+      <c r="X8" s="161">
+        <v>1076548</v>
+      </c>
+      <c r="Y8" s="161"/>
+      <c r="Z8" s="161">
+        <v>363468</v>
+      </c>
+      <c r="AA8" s="161"/>
     </row>
     <row r="9" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="149" t="s">
+      <c r="A9" s="164" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="150"/>
+      <c r="B9" s="165"/>
       <c r="C9" s="120">
         <v>29</v>
       </c>
-      <c r="D9" s="151">
-[...2 lines deleted...]
-      <c r="E9" s="151"/>
+      <c r="D9" s="158">
+        <v>73783</v>
+      </c>
+      <c r="E9" s="158"/>
       <c r="F9" s="120">
-        <v>48285</v>
+        <v>48166</v>
       </c>
       <c r="G9" s="120">
-        <v>25663</v>
-[...1 lines deleted...]
-      <c r="H9" s="151">
+        <v>25617</v>
+      </c>
+      <c r="H9" s="158">
         <v>1</v>
       </c>
-      <c r="I9" s="151"/>
-      <c r="J9" s="151">
+      <c r="I9" s="158"/>
+      <c r="J9" s="158">
         <v>3</v>
       </c>
-      <c r="K9" s="151"/>
+      <c r="K9" s="158"/>
       <c r="L9" s="120">
         <v>3</v>
       </c>
-      <c r="M9" s="151">
+      <c r="M9" s="158">
         <v>0</v>
       </c>
-      <c r="N9" s="151"/>
+      <c r="N9" s="158"/>
       <c r="O9" s="120">
         <v>47</v>
       </c>
-      <c r="P9" s="151">
-[...6 lines deleted...]
-      <c r="S9" s="151"/>
+      <c r="P9" s="158">
+        <v>24385</v>
+      </c>
+      <c r="Q9" s="158"/>
+      <c r="R9" s="158">
+        <v>24385</v>
+      </c>
+      <c r="S9" s="158"/>
       <c r="T9" s="120">
         <v>0</v>
       </c>
       <c r="U9" s="120">
         <v>101</v>
       </c>
-      <c r="V9" s="151">
-[...10 lines deleted...]
-      <c r="AA9" s="151"/>
+      <c r="V9" s="158">
+        <v>699762</v>
+      </c>
+      <c r="W9" s="158"/>
+      <c r="X9" s="158">
+        <v>525419</v>
+      </c>
+      <c r="Y9" s="158"/>
+      <c r="Z9" s="158">
+        <v>174343</v>
+      </c>
+      <c r="AA9" s="158"/>
     </row>
     <row r="10" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="149" t="s">
+      <c r="A10" s="164" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="150"/>
+      <c r="B10" s="165"/>
       <c r="C10" s="120">
         <v>9</v>
       </c>
-      <c r="D10" s="151">
-[...2 lines deleted...]
-      <c r="E10" s="151"/>
+      <c r="D10" s="158">
+        <v>6593</v>
+      </c>
+      <c r="E10" s="158"/>
       <c r="F10" s="120">
-        <v>4706</v>
+        <v>4687</v>
       </c>
       <c r="G10" s="120">
-        <v>1915</v>
-[...1 lines deleted...]
-      <c r="H10" s="151">
+        <v>1906</v>
+      </c>
+      <c r="H10" s="158">
         <v>5</v>
       </c>
-      <c r="I10" s="151"/>
-[...3 lines deleted...]
-      <c r="K10" s="151"/>
+      <c r="I10" s="158"/>
+      <c r="J10" s="158">
+        <v>31676</v>
+      </c>
+      <c r="K10" s="158"/>
       <c r="L10" s="120">
-        <v>34416</v>
-[...1 lines deleted...]
-      <c r="M10" s="151">
+        <v>31676</v>
+      </c>
+      <c r="M10" s="158">
         <v>0</v>
       </c>
-      <c r="N10" s="151"/>
+      <c r="N10" s="158"/>
       <c r="O10" s="120">
         <v>48</v>
       </c>
-      <c r="P10" s="151">
-[...6 lines deleted...]
-      <c r="S10" s="151"/>
+      <c r="P10" s="158">
+        <v>33299</v>
+      </c>
+      <c r="Q10" s="158"/>
+      <c r="R10" s="158">
+        <v>33299</v>
+      </c>
+      <c r="S10" s="158"/>
       <c r="T10" s="120">
         <v>0</v>
       </c>
       <c r="U10" s="120">
-        <v>116</v>
-[...12 lines deleted...]
-      <c r="AA10" s="151"/>
+        <v>118</v>
+      </c>
+      <c r="V10" s="158">
+        <v>597827</v>
+      </c>
+      <c r="W10" s="158"/>
+      <c r="X10" s="158">
+        <v>440050</v>
+      </c>
+      <c r="Y10" s="158"/>
+      <c r="Z10" s="158">
+        <v>157777</v>
+      </c>
+      <c r="AA10" s="158"/>
     </row>
     <row r="11" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="149" t="s">
+      <c r="A11" s="164" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="150"/>
+      <c r="B11" s="165"/>
       <c r="C11" s="120">
         <v>2</v>
       </c>
-      <c r="D11" s="151">
-[...2 lines deleted...]
-      <c r="E11" s="151"/>
+      <c r="D11" s="158">
+        <v>6590</v>
+      </c>
+      <c r="E11" s="158"/>
       <c r="F11" s="120">
-        <v>3999</v>
+        <v>3993</v>
       </c>
       <c r="G11" s="120">
-        <v>2596</v>
-[...1 lines deleted...]
-      <c r="H11" s="151">
+        <v>2597</v>
+      </c>
+      <c r="H11" s="158">
         <v>0</v>
       </c>
-      <c r="I11" s="151"/>
-      <c r="J11" s="151">
+      <c r="I11" s="158"/>
+      <c r="J11" s="158">
         <v>0</v>
       </c>
-      <c r="K11" s="151"/>
+      <c r="K11" s="158"/>
       <c r="L11" s="120">
         <v>0</v>
       </c>
-      <c r="M11" s="151">
+      <c r="M11" s="158">
         <v>0</v>
       </c>
-      <c r="N11" s="151"/>
+      <c r="N11" s="158"/>
       <c r="O11" s="120">
         <v>10</v>
       </c>
-      <c r="P11" s="151">
-[...6 lines deleted...]
-      <c r="S11" s="151"/>
+      <c r="P11" s="158">
+        <v>3964</v>
+      </c>
+      <c r="Q11" s="158"/>
+      <c r="R11" s="158">
+        <v>3964</v>
+      </c>
+      <c r="S11" s="158"/>
       <c r="T11" s="120">
         <v>0</v>
       </c>
       <c r="U11" s="120">
         <v>12</v>
       </c>
-      <c r="V11" s="151">
-[...10 lines deleted...]
-      <c r="AA11" s="151"/>
+      <c r="V11" s="158">
+        <v>61736</v>
+      </c>
+      <c r="W11" s="158"/>
+      <c r="X11" s="158">
+        <v>48607</v>
+      </c>
+      <c r="Y11" s="158"/>
+      <c r="Z11" s="158">
+        <v>13129</v>
+      </c>
+      <c r="AA11" s="158"/>
     </row>
     <row r="12" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="149" t="s">
+      <c r="A12" s="164" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="150"/>
+      <c r="B12" s="165"/>
       <c r="C12" s="120">
         <v>12</v>
       </c>
-      <c r="D12" s="151">
-[...2 lines deleted...]
-      <c r="E12" s="151"/>
+      <c r="D12" s="158">
+        <v>65984</v>
+      </c>
+      <c r="E12" s="158"/>
       <c r="F12" s="120">
-        <v>43813</v>
+        <v>43774</v>
       </c>
       <c r="G12" s="120">
-        <v>22228</v>
-[...1 lines deleted...]
-      <c r="H12" s="151">
+        <v>22210</v>
+      </c>
+      <c r="H12" s="158">
         <v>0</v>
       </c>
-      <c r="I12" s="151"/>
-      <c r="J12" s="151">
+      <c r="I12" s="158"/>
+      <c r="J12" s="158">
         <v>0</v>
       </c>
-      <c r="K12" s="151"/>
+      <c r="K12" s="158"/>
       <c r="L12" s="120">
         <v>0</v>
       </c>
-      <c r="M12" s="151">
+      <c r="M12" s="158">
         <v>0</v>
       </c>
-      <c r="N12" s="151"/>
+      <c r="N12" s="158"/>
       <c r="O12" s="120">
         <v>14</v>
       </c>
-      <c r="P12" s="151">
-[...6 lines deleted...]
-      <c r="S12" s="151"/>
+      <c r="P12" s="158">
+        <v>4726</v>
+      </c>
+      <c r="Q12" s="158"/>
+      <c r="R12" s="158">
+        <v>4726</v>
+      </c>
+      <c r="S12" s="158"/>
       <c r="T12" s="120">
         <v>0</v>
       </c>
       <c r="U12" s="120">
         <v>21</v>
       </c>
-      <c r="V12" s="151">
-[...10 lines deleted...]
-      <c r="AA12" s="151"/>
+      <c r="V12" s="158">
+        <v>56908</v>
+      </c>
+      <c r="W12" s="158"/>
+      <c r="X12" s="158">
+        <v>44054</v>
+      </c>
+      <c r="Y12" s="158"/>
+      <c r="Z12" s="158">
+        <v>12854</v>
+      </c>
+      <c r="AA12" s="158"/>
     </row>
     <row r="13" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="149" t="s">
+      <c r="A13" s="164" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="150"/>
+      <c r="B13" s="165"/>
       <c r="C13" s="120">
         <v>2</v>
       </c>
-      <c r="D13" s="151">
-[...2 lines deleted...]
-      <c r="E13" s="151"/>
+      <c r="D13" s="158">
+        <v>14592</v>
+      </c>
+      <c r="E13" s="158"/>
       <c r="F13" s="120">
-        <v>9076</v>
+        <v>9028</v>
       </c>
       <c r="G13" s="120">
-        <v>5562</v>
-[...1 lines deleted...]
-      <c r="H13" s="151">
+        <v>5564</v>
+      </c>
+      <c r="H13" s="158">
         <v>0</v>
       </c>
-      <c r="I13" s="151"/>
-      <c r="J13" s="151">
+      <c r="I13" s="158"/>
+      <c r="J13" s="158">
         <v>0</v>
       </c>
-      <c r="K13" s="151"/>
+      <c r="K13" s="158"/>
       <c r="L13" s="120">
         <v>0</v>
       </c>
-      <c r="M13" s="151">
+      <c r="M13" s="158">
         <v>0</v>
       </c>
-      <c r="N13" s="151"/>
+      <c r="N13" s="158"/>
       <c r="O13" s="120">
         <v>6</v>
       </c>
-      <c r="P13" s="151">
-[...6 lines deleted...]
-      <c r="S13" s="151"/>
+      <c r="P13" s="158">
+        <v>259</v>
+      </c>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158">
+        <v>259</v>
+      </c>
+      <c r="S13" s="158"/>
       <c r="T13" s="120">
         <v>0</v>
       </c>
       <c r="U13" s="120">
         <v>9</v>
       </c>
-      <c r="V13" s="151">
-[...10 lines deleted...]
-      <c r="AA13" s="151"/>
+      <c r="V13" s="158">
+        <v>22121</v>
+      </c>
+      <c r="W13" s="158"/>
+      <c r="X13" s="158">
+        <v>17100</v>
+      </c>
+      <c r="Y13" s="158"/>
+      <c r="Z13" s="158">
+        <v>5021</v>
+      </c>
+      <c r="AA13" s="158"/>
     </row>
     <row r="14" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="149" t="s">
+      <c r="A14" s="164" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="150"/>
+      <c r="B14" s="165"/>
       <c r="C14" s="120">
         <v>2</v>
       </c>
-      <c r="D14" s="151">
+      <c r="D14" s="158">
         <v>635</v>
       </c>
-      <c r="E14" s="151"/>
+      <c r="E14" s="158"/>
       <c r="F14" s="120">
         <v>373</v>
       </c>
       <c r="G14" s="120">
         <v>262</v>
       </c>
-      <c r="H14" s="151">
+      <c r="H14" s="158">
         <v>0</v>
       </c>
-      <c r="I14" s="151"/>
-      <c r="J14" s="151">
+      <c r="I14" s="158"/>
+      <c r="J14" s="158">
         <v>0</v>
       </c>
-      <c r="K14" s="151"/>
+      <c r="K14" s="158"/>
       <c r="L14" s="120">
         <v>0</v>
       </c>
-      <c r="M14" s="151">
+      <c r="M14" s="158">
         <v>0</v>
       </c>
-      <c r="N14" s="151"/>
+      <c r="N14" s="158"/>
       <c r="O14" s="120">
         <v>5</v>
       </c>
-      <c r="P14" s="151">
-[...6 lines deleted...]
-      <c r="S14" s="151"/>
+      <c r="P14" s="158">
+        <v>84</v>
+      </c>
+      <c r="Q14" s="158"/>
+      <c r="R14" s="158">
+        <v>84</v>
+      </c>
+      <c r="S14" s="158"/>
       <c r="T14" s="120">
         <v>0</v>
       </c>
       <c r="U14" s="120">
         <v>4</v>
       </c>
-      <c r="V14" s="151">
-[...10 lines deleted...]
-      <c r="AA14" s="151"/>
+      <c r="V14" s="158">
+        <v>1662</v>
+      </c>
+      <c r="W14" s="158"/>
+      <c r="X14" s="158">
+        <v>1318</v>
+      </c>
+      <c r="Y14" s="158"/>
+      <c r="Z14" s="158">
+        <v>344</v>
+      </c>
+      <c r="AA14" s="158"/>
     </row>
     <row r="15" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="152"/>
-      <c r="B15" s="153"/>
+      <c r="A15" s="162"/>
+      <c r="B15" s="163"/>
       <c r="C15" s="120"/>
-      <c r="D15" s="151"/>
-      <c r="E15" s="151"/>
+      <c r="D15" s="158"/>
+      <c r="E15" s="158"/>
       <c r="F15" s="120"/>
       <c r="G15" s="120"/>
-      <c r="H15" s="151"/>
-[...2 lines deleted...]
-      <c r="K15" s="151"/>
+      <c r="H15" s="158"/>
+      <c r="I15" s="158"/>
+      <c r="J15" s="158"/>
+      <c r="K15" s="158"/>
       <c r="L15" s="120"/>
-      <c r="M15" s="151"/>
-      <c r="N15" s="151"/>
+      <c r="M15" s="158"/>
+      <c r="N15" s="158"/>
       <c r="O15" s="120"/>
-      <c r="P15" s="151"/>
-[...2 lines deleted...]
-      <c r="S15" s="151"/>
+      <c r="P15" s="158"/>
+      <c r="Q15" s="158"/>
+      <c r="R15" s="158"/>
+      <c r="S15" s="158"/>
       <c r="T15" s="120"/>
       <c r="U15" s="120"/>
-      <c r="V15" s="151"/>
-[...4 lines deleted...]
-      <c r="AA15" s="151"/>
+      <c r="V15" s="158"/>
+      <c r="W15" s="158"/>
+      <c r="X15" s="158"/>
+      <c r="Y15" s="158"/>
+      <c r="Z15" s="158"/>
+      <c r="AA15" s="158"/>
     </row>
     <row r="16" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="146" t="s">
+      <c r="A16" s="159" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="147"/>
-      <c r="C16" s="119">
+      <c r="B16" s="160"/>
+      <c r="C16" s="121">
         <v>47</v>
       </c>
-      <c r="D16" s="148">
-[...9 lines deleted...]
-      <c r="H16" s="148">
+      <c r="D16" s="161">
+        <v>180570</v>
+      </c>
+      <c r="E16" s="161"/>
+      <c r="F16" s="121">
+        <v>124689</v>
+      </c>
+      <c r="G16" s="121">
+        <v>55881</v>
+      </c>
+      <c r="H16" s="161">
         <v>2</v>
       </c>
-      <c r="I16" s="148"/>
-[...7 lines deleted...]
-      <c r="M16" s="148">
+      <c r="I16" s="161"/>
+      <c r="J16" s="161">
+        <v>56827</v>
+      </c>
+      <c r="K16" s="161"/>
+      <c r="L16" s="121">
+        <v>56827</v>
+      </c>
+      <c r="M16" s="161">
         <v>0</v>
       </c>
-      <c r="N16" s="148"/>
-      <c r="O16" s="119">
+      <c r="N16" s="161"/>
+      <c r="O16" s="121">
         <v>61</v>
       </c>
-      <c r="P16" s="148">
-[...7 lines deleted...]
-      <c r="T16" s="119">
+      <c r="P16" s="161">
+        <v>37538</v>
+      </c>
+      <c r="Q16" s="161"/>
+      <c r="R16" s="161">
+        <v>37538</v>
+      </c>
+      <c r="S16" s="161"/>
+      <c r="T16" s="121">
         <v>0</v>
       </c>
-      <c r="U16" s="119">
+      <c r="U16" s="121">
         <v>143</v>
       </c>
-      <c r="V16" s="148">
-[...10 lines deleted...]
-      <c r="AA16" s="148"/>
+      <c r="V16" s="161">
+        <v>589755</v>
+      </c>
+      <c r="W16" s="161"/>
+      <c r="X16" s="161">
+        <v>439457</v>
+      </c>
+      <c r="Y16" s="161"/>
+      <c r="Z16" s="161">
+        <v>150298</v>
+      </c>
+      <c r="AA16" s="161"/>
     </row>
     <row r="17" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="149" t="s">
+      <c r="A17" s="164" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="150"/>
+      <c r="B17" s="165"/>
       <c r="C17" s="120">
         <v>15</v>
       </c>
-      <c r="D17" s="151">
-[...2 lines deleted...]
-      <c r="E17" s="151"/>
+      <c r="D17" s="158">
+        <v>59452</v>
+      </c>
+      <c r="E17" s="158"/>
       <c r="F17" s="120">
-        <v>41530</v>
+        <v>41401</v>
       </c>
       <c r="G17" s="120">
-        <v>18092</v>
-[...1 lines deleted...]
-      <c r="H17" s="151">
+        <v>18051</v>
+      </c>
+      <c r="H17" s="158">
         <v>2</v>
       </c>
-      <c r="I17" s="151"/>
-[...3 lines deleted...]
-      <c r="K17" s="151"/>
+      <c r="I17" s="158"/>
+      <c r="J17" s="158">
+        <v>56827</v>
+      </c>
+      <c r="K17" s="158"/>
       <c r="L17" s="120">
-        <v>56339</v>
-[...1 lines deleted...]
-      <c r="M17" s="151">
+        <v>56827</v>
+      </c>
+      <c r="M17" s="158">
         <v>0</v>
       </c>
-      <c r="N17" s="151"/>
+      <c r="N17" s="158"/>
       <c r="O17" s="120">
         <v>24</v>
       </c>
-      <c r="P17" s="151">
-[...6 lines deleted...]
-      <c r="S17" s="151"/>
+      <c r="P17" s="158">
+        <v>26219</v>
+      </c>
+      <c r="Q17" s="158"/>
+      <c r="R17" s="158">
+        <v>26219</v>
+      </c>
+      <c r="S17" s="158"/>
       <c r="T17" s="120">
         <v>0</v>
       </c>
       <c r="U17" s="120">
         <v>68</v>
       </c>
-      <c r="V17" s="151">
-[...10 lines deleted...]
-      <c r="AA17" s="151"/>
+      <c r="V17" s="158">
+        <v>381624</v>
+      </c>
+      <c r="W17" s="158"/>
+      <c r="X17" s="158">
+        <v>282779</v>
+      </c>
+      <c r="Y17" s="158"/>
+      <c r="Z17" s="158">
+        <v>98845</v>
+      </c>
+      <c r="AA17" s="158"/>
     </row>
     <row r="18" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="149" t="s">
+      <c r="A18" s="164" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="150"/>
+      <c r="B18" s="165"/>
       <c r="C18" s="120">
         <v>2</v>
       </c>
-      <c r="D18" s="151">
-[...2 lines deleted...]
-      <c r="E18" s="151"/>
+      <c r="D18" s="158">
+        <v>14848</v>
+      </c>
+      <c r="E18" s="158"/>
       <c r="F18" s="120">
-        <v>8356</v>
+        <v>8358</v>
       </c>
       <c r="G18" s="120">
-        <v>6486</v>
-[...1 lines deleted...]
-      <c r="H18" s="151">
+        <v>6490</v>
+      </c>
+      <c r="H18" s="158">
         <v>0</v>
       </c>
-      <c r="I18" s="151"/>
-      <c r="J18" s="151">
+      <c r="I18" s="158"/>
+      <c r="J18" s="158">
         <v>0</v>
       </c>
-      <c r="K18" s="151"/>
+      <c r="K18" s="158"/>
       <c r="L18" s="120">
         <v>0</v>
       </c>
-      <c r="M18" s="151">
+      <c r="M18" s="158">
         <v>0</v>
       </c>
-      <c r="N18" s="151"/>
+      <c r="N18" s="158"/>
       <c r="O18" s="120">
         <v>3</v>
       </c>
-      <c r="P18" s="151">
-[...6 lines deleted...]
-      <c r="S18" s="151"/>
+      <c r="P18" s="158">
+        <v>2976</v>
+      </c>
+      <c r="Q18" s="158"/>
+      <c r="R18" s="158">
+        <v>2976</v>
+      </c>
+      <c r="S18" s="158"/>
       <c r="T18" s="120">
         <v>0</v>
       </c>
       <c r="U18" s="120">
         <v>22</v>
       </c>
-      <c r="V18" s="151">
-[...10 lines deleted...]
-      <c r="AA18" s="151"/>
+      <c r="V18" s="158">
+        <v>65083</v>
+      </c>
+      <c r="W18" s="158"/>
+      <c r="X18" s="158">
+        <v>49006</v>
+      </c>
+      <c r="Y18" s="158"/>
+      <c r="Z18" s="158">
+        <v>16077</v>
+      </c>
+      <c r="AA18" s="158"/>
     </row>
     <row r="19" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="149" t="s">
+      <c r="A19" s="164" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="150"/>
+      <c r="B19" s="165"/>
       <c r="C19" s="120">
         <v>11</v>
       </c>
-      <c r="D19" s="151">
-[...2 lines deleted...]
-      <c r="E19" s="151"/>
+      <c r="D19" s="158">
+        <v>30437</v>
+      </c>
+      <c r="E19" s="158"/>
       <c r="F19" s="120">
-        <v>21936</v>
+        <v>21847</v>
       </c>
       <c r="G19" s="120">
-        <v>8619</v>
-[...1 lines deleted...]
-      <c r="H19" s="151">
+        <v>8590</v>
+      </c>
+      <c r="H19" s="158">
         <v>0</v>
       </c>
-      <c r="I19" s="151"/>
-      <c r="J19" s="151">
+      <c r="I19" s="158"/>
+      <c r="J19" s="158">
         <v>0</v>
       </c>
-      <c r="K19" s="151"/>
+      <c r="K19" s="158"/>
       <c r="L19" s="120">
         <v>0</v>
       </c>
-      <c r="M19" s="151">
+      <c r="M19" s="158">
         <v>0</v>
       </c>
-      <c r="N19" s="151"/>
+      <c r="N19" s="158"/>
       <c r="O19" s="120">
         <v>15</v>
       </c>
-      <c r="P19" s="151">
-[...6 lines deleted...]
-      <c r="S19" s="151"/>
+      <c r="P19" s="158">
+        <v>3635</v>
+      </c>
+      <c r="Q19" s="158"/>
+      <c r="R19" s="158">
+        <v>3635</v>
+      </c>
+      <c r="S19" s="158"/>
       <c r="T19" s="120">
         <v>0</v>
       </c>
       <c r="U19" s="120">
         <v>27</v>
       </c>
-      <c r="V19" s="151">
-[...10 lines deleted...]
-      <c r="AA19" s="151"/>
+      <c r="V19" s="158">
+        <v>75031</v>
+      </c>
+      <c r="W19" s="158"/>
+      <c r="X19" s="158">
+        <v>55321</v>
+      </c>
+      <c r="Y19" s="158"/>
+      <c r="Z19" s="158">
+        <v>19710</v>
+      </c>
+      <c r="AA19" s="158"/>
     </row>
     <row r="20" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="149" t="s">
+      <c r="A20" s="164" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="150"/>
+      <c r="B20" s="165"/>
       <c r="C20" s="120">
         <v>19</v>
       </c>
-      <c r="D20" s="151">
-[...2 lines deleted...]
-      <c r="E20" s="151"/>
+      <c r="D20" s="158">
+        <v>75833</v>
+      </c>
+      <c r="E20" s="158"/>
       <c r="F20" s="120">
-        <v>53159</v>
+        <v>53083</v>
       </c>
       <c r="G20" s="120">
-        <v>22799</v>
-[...1 lines deleted...]
-      <c r="H20" s="151">
+        <v>22750</v>
+      </c>
+      <c r="H20" s="158">
         <v>0</v>
       </c>
-      <c r="I20" s="151"/>
-      <c r="J20" s="151">
+      <c r="I20" s="158"/>
+      <c r="J20" s="158">
         <v>0</v>
       </c>
-      <c r="K20" s="151"/>
+      <c r="K20" s="158"/>
       <c r="L20" s="120">
         <v>0</v>
       </c>
-      <c r="M20" s="151">
+      <c r="M20" s="158">
         <v>0</v>
       </c>
-      <c r="N20" s="151"/>
+      <c r="N20" s="158"/>
       <c r="O20" s="120">
         <v>19</v>
       </c>
-      <c r="P20" s="151">
-[...6 lines deleted...]
-      <c r="S20" s="151"/>
+      <c r="P20" s="158">
+        <v>4708</v>
+      </c>
+      <c r="Q20" s="158"/>
+      <c r="R20" s="158">
+        <v>4708</v>
+      </c>
+      <c r="S20" s="158"/>
       <c r="T20" s="120">
         <v>0</v>
       </c>
       <c r="U20" s="120">
         <v>26</v>
       </c>
-      <c r="V20" s="151">
-[...10 lines deleted...]
-      <c r="AA20" s="151"/>
+      <c r="V20" s="158">
+        <v>68017</v>
+      </c>
+      <c r="W20" s="158"/>
+      <c r="X20" s="158">
+        <v>52351</v>
+      </c>
+      <c r="Y20" s="158"/>
+      <c r="Z20" s="158">
+        <v>15666</v>
+      </c>
+      <c r="AA20" s="158"/>
     </row>
     <row r="21" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="152"/>
-      <c r="B21" s="153"/>
+      <c r="A21" s="162"/>
+      <c r="B21" s="163"/>
       <c r="C21" s="120"/>
-      <c r="D21" s="151"/>
-      <c r="E21" s="151"/>
+      <c r="D21" s="158"/>
+      <c r="E21" s="158"/>
       <c r="F21" s="120"/>
       <c r="G21" s="120"/>
-      <c r="H21" s="151"/>
-[...2 lines deleted...]
-      <c r="K21" s="151"/>
+      <c r="H21" s="158"/>
+      <c r="I21" s="158"/>
+      <c r="J21" s="158"/>
+      <c r="K21" s="158"/>
       <c r="L21" s="120"/>
-      <c r="M21" s="151"/>
-      <c r="N21" s="151"/>
+      <c r="M21" s="158"/>
+      <c r="N21" s="158"/>
       <c r="O21" s="120"/>
-      <c r="P21" s="151"/>
-[...2 lines deleted...]
-      <c r="S21" s="151"/>
+      <c r="P21" s="158"/>
+      <c r="Q21" s="158"/>
+      <c r="R21" s="158"/>
+      <c r="S21" s="158"/>
       <c r="T21" s="120"/>
       <c r="U21" s="120"/>
-      <c r="V21" s="151"/>
-[...4 lines deleted...]
-      <c r="AA21" s="151"/>
+      <c r="V21" s="158"/>
+      <c r="W21" s="158"/>
+      <c r="X21" s="158"/>
+      <c r="Y21" s="158"/>
+      <c r="Z21" s="158"/>
+      <c r="AA21" s="158"/>
     </row>
     <row r="22" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="146" t="s">
+      <c r="A22" s="159" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="147"/>
-      <c r="C22" s="119">
+      <c r="B22" s="160"/>
+      <c r="C22" s="121">
         <v>64</v>
       </c>
-      <c r="D22" s="148">
-[...9 lines deleted...]
-      <c r="H22" s="148">
+      <c r="D22" s="161">
+        <v>376253</v>
+      </c>
+      <c r="E22" s="161"/>
+      <c r="F22" s="121">
+        <v>267059</v>
+      </c>
+      <c r="G22" s="121">
+        <v>109194</v>
+      </c>
+      <c r="H22" s="161">
         <v>3</v>
       </c>
-      <c r="I22" s="148"/>
-[...7 lines deleted...]
-      <c r="M22" s="148">
+      <c r="I22" s="161"/>
+      <c r="J22" s="161">
+        <v>5138</v>
+      </c>
+      <c r="K22" s="161"/>
+      <c r="L22" s="121">
+        <v>5138</v>
+      </c>
+      <c r="M22" s="161">
         <v>0</v>
       </c>
-      <c r="N22" s="148"/>
-      <c r="O22" s="119">
+      <c r="N22" s="161"/>
+      <c r="O22" s="121">
         <v>81</v>
       </c>
-      <c r="P22" s="148">
-[...7 lines deleted...]
-      <c r="T22" s="119">
+      <c r="P22" s="161">
+        <v>54243</v>
+      </c>
+      <c r="Q22" s="161"/>
+      <c r="R22" s="161">
+        <v>54243</v>
+      </c>
+      <c r="S22" s="161"/>
+      <c r="T22" s="121">
         <v>0</v>
       </c>
-      <c r="U22" s="119">
-[...13 lines deleted...]
-      <c r="AA22" s="148"/>
+      <c r="U22" s="121">
+        <v>187</v>
+      </c>
+      <c r="V22" s="161">
+        <v>698991</v>
+      </c>
+      <c r="W22" s="161"/>
+      <c r="X22" s="161">
+        <v>515785</v>
+      </c>
+      <c r="Y22" s="161"/>
+      <c r="Z22" s="161">
+        <v>183206</v>
+      </c>
+      <c r="AA22" s="161"/>
     </row>
     <row r="23" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="149" t="s">
+      <c r="A23" s="164" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="150"/>
+      <c r="B23" s="165"/>
       <c r="C23" s="120">
         <v>23</v>
       </c>
-      <c r="D23" s="151">
-[...2 lines deleted...]
-      <c r="E23" s="151"/>
+      <c r="D23" s="158">
+        <v>98627</v>
+      </c>
+      <c r="E23" s="158"/>
       <c r="F23" s="120">
-        <v>71529</v>
+        <v>71273</v>
       </c>
       <c r="G23" s="120">
-        <v>27482</v>
-[...1 lines deleted...]
-      <c r="H23" s="151">
+        <v>27354</v>
+      </c>
+      <c r="H23" s="158">
         <v>1</v>
       </c>
-      <c r="I23" s="151"/>
-[...3 lines deleted...]
-      <c r="K23" s="151"/>
+      <c r="I23" s="158"/>
+      <c r="J23" s="158">
+        <v>101</v>
+      </c>
+      <c r="K23" s="158"/>
       <c r="L23" s="120">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="M23" s="151">
+        <v>101</v>
+      </c>
+      <c r="M23" s="158">
         <v>0</v>
       </c>
-      <c r="N23" s="151"/>
+      <c r="N23" s="158"/>
       <c r="O23" s="120">
         <v>34</v>
       </c>
-      <c r="P23" s="151">
-[...6 lines deleted...]
-      <c r="S23" s="151"/>
+      <c r="P23" s="158">
+        <v>38152</v>
+      </c>
+      <c r="Q23" s="158"/>
+      <c r="R23" s="158">
+        <v>38152</v>
+      </c>
+      <c r="S23" s="158"/>
       <c r="T23" s="120">
         <v>0</v>
       </c>
       <c r="U23" s="120">
-        <v>107</v>
-[...12 lines deleted...]
-      <c r="AA23" s="151"/>
+        <v>108</v>
+      </c>
+      <c r="V23" s="158">
+        <v>471626</v>
+      </c>
+      <c r="W23" s="158"/>
+      <c r="X23" s="158">
+        <v>345893</v>
+      </c>
+      <c r="Y23" s="158"/>
+      <c r="Z23" s="158">
+        <v>125733</v>
+      </c>
+      <c r="AA23" s="158"/>
     </row>
     <row r="24" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="149" t="s">
+      <c r="A24" s="164" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="150"/>
+      <c r="B24" s="165"/>
       <c r="C24" s="120">
         <v>27</v>
       </c>
-      <c r="D24" s="151">
-[...2 lines deleted...]
-      <c r="E24" s="151"/>
+      <c r="D24" s="158">
+        <v>180249</v>
+      </c>
+      <c r="E24" s="158"/>
       <c r="F24" s="120">
-        <v>128537</v>
+        <v>128213</v>
       </c>
       <c r="G24" s="120">
-        <v>52206</v>
-[...1 lines deleted...]
-      <c r="H24" s="151">
+        <v>52036</v>
+      </c>
+      <c r="H24" s="158">
         <v>0</v>
       </c>
-      <c r="I24" s="151"/>
-      <c r="J24" s="151">
+      <c r="I24" s="158"/>
+      <c r="J24" s="158">
         <v>0</v>
       </c>
-      <c r="K24" s="151"/>
+      <c r="K24" s="158"/>
       <c r="L24" s="120">
         <v>0</v>
       </c>
-      <c r="M24" s="151">
+      <c r="M24" s="158">
         <v>0</v>
       </c>
-      <c r="N24" s="151"/>
+      <c r="N24" s="158"/>
       <c r="O24" s="120">
         <v>32</v>
       </c>
-      <c r="P24" s="151">
-[...6 lines deleted...]
-      <c r="S24" s="151"/>
+      <c r="P24" s="158">
+        <v>12269</v>
+      </c>
+      <c r="Q24" s="158"/>
+      <c r="R24" s="158">
+        <v>12269</v>
+      </c>
+      <c r="S24" s="158"/>
       <c r="T24" s="120">
         <v>0</v>
       </c>
       <c r="U24" s="120">
         <v>39</v>
       </c>
-      <c r="V24" s="151">
-[...10 lines deleted...]
-      <c r="AA24" s="151"/>
+      <c r="V24" s="158">
+        <v>149819</v>
+      </c>
+      <c r="W24" s="158"/>
+      <c r="X24" s="158">
+        <v>111476</v>
+      </c>
+      <c r="Y24" s="158"/>
+      <c r="Z24" s="158">
+        <v>38343</v>
+      </c>
+      <c r="AA24" s="158"/>
     </row>
     <row r="25" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="149" t="s">
+      <c r="A25" s="164" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="150"/>
+      <c r="B25" s="165"/>
       <c r="C25" s="120">
         <v>14</v>
       </c>
-      <c r="D25" s="151">
-[...2 lines deleted...]
-      <c r="E25" s="151"/>
+      <c r="D25" s="158">
+        <v>97377</v>
+      </c>
+      <c r="E25" s="158"/>
       <c r="F25" s="120">
-        <v>67778</v>
+        <v>67573</v>
       </c>
       <c r="G25" s="120">
-        <v>29923</v>
-[...1 lines deleted...]
-      <c r="H25" s="151">
+        <v>29804</v>
+      </c>
+      <c r="H25" s="158">
         <v>2</v>
       </c>
-      <c r="I25" s="151"/>
-[...3 lines deleted...]
-      <c r="K25" s="151"/>
+      <c r="I25" s="158"/>
+      <c r="J25" s="158">
+        <v>5037</v>
+      </c>
+      <c r="K25" s="158"/>
       <c r="L25" s="120">
-        <v>5326</v>
-[...1 lines deleted...]
-      <c r="M25" s="151">
+        <v>5037</v>
+      </c>
+      <c r="M25" s="158">
         <v>0</v>
       </c>
-      <c r="N25" s="151"/>
+      <c r="N25" s="158"/>
       <c r="O25" s="120">
         <v>15</v>
       </c>
-      <c r="P25" s="151">
-[...6 lines deleted...]
-      <c r="S25" s="151"/>
+      <c r="P25" s="158">
+        <v>3822</v>
+      </c>
+      <c r="Q25" s="158"/>
+      <c r="R25" s="158">
+        <v>3822</v>
+      </c>
+      <c r="S25" s="158"/>
       <c r="T25" s="120">
         <v>0</v>
       </c>
       <c r="U25" s="120">
         <v>40</v>
       </c>
-      <c r="V25" s="151">
-[...10 lines deleted...]
-      <c r="AA25" s="151"/>
+      <c r="V25" s="158">
+        <v>77546</v>
+      </c>
+      <c r="W25" s="158"/>
+      <c r="X25" s="158">
+        <v>58416</v>
+      </c>
+      <c r="Y25" s="158"/>
+      <c r="Z25" s="158">
+        <v>19130</v>
+      </c>
+      <c r="AA25" s="158"/>
     </row>
     <row r="26" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="152"/>
-      <c r="B26" s="153"/>
+      <c r="A26" s="162"/>
+      <c r="B26" s="163"/>
       <c r="C26" s="120"/>
-      <c r="D26" s="151"/>
-      <c r="E26" s="151"/>
+      <c r="D26" s="158"/>
+      <c r="E26" s="158"/>
       <c r="F26" s="120"/>
       <c r="G26" s="120"/>
-      <c r="H26" s="151"/>
-[...2 lines deleted...]
-      <c r="K26" s="151"/>
+      <c r="H26" s="158"/>
+      <c r="I26" s="158"/>
+      <c r="J26" s="158"/>
+      <c r="K26" s="158"/>
       <c r="L26" s="120"/>
-      <c r="M26" s="151"/>
-      <c r="N26" s="151"/>
+      <c r="M26" s="158"/>
+      <c r="N26" s="158"/>
       <c r="O26" s="120"/>
-      <c r="P26" s="151"/>
-[...2 lines deleted...]
-      <c r="S26" s="151"/>
+      <c r="P26" s="158"/>
+      <c r="Q26" s="158"/>
+      <c r="R26" s="158"/>
+      <c r="S26" s="158"/>
       <c r="T26" s="120"/>
       <c r="U26" s="120"/>
-      <c r="V26" s="151"/>
-[...4 lines deleted...]
-      <c r="AA26" s="151"/>
+      <c r="V26" s="158"/>
+      <c r="W26" s="158"/>
+      <c r="X26" s="158"/>
+      <c r="Y26" s="158"/>
+      <c r="Z26" s="158"/>
+      <c r="AA26" s="158"/>
     </row>
     <row r="27" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="152"/>
-      <c r="B27" s="153"/>
+      <c r="A27" s="162"/>
+      <c r="B27" s="163"/>
       <c r="C27" s="120"/>
-      <c r="D27" s="151"/>
-      <c r="E27" s="151"/>
+      <c r="D27" s="158"/>
+      <c r="E27" s="158"/>
       <c r="F27" s="120"/>
       <c r="G27" s="120"/>
-      <c r="H27" s="151"/>
-[...2 lines deleted...]
-      <c r="K27" s="151"/>
+      <c r="H27" s="158"/>
+      <c r="I27" s="158"/>
+      <c r="J27" s="158"/>
+      <c r="K27" s="158"/>
       <c r="L27" s="120"/>
-      <c r="M27" s="151"/>
-      <c r="N27" s="151"/>
+      <c r="M27" s="158"/>
+      <c r="N27" s="158"/>
       <c r="O27" s="120"/>
-      <c r="P27" s="151"/>
-[...2 lines deleted...]
-      <c r="S27" s="151"/>
+      <c r="P27" s="158"/>
+      <c r="Q27" s="158"/>
+      <c r="R27" s="158"/>
+      <c r="S27" s="158"/>
       <c r="T27" s="120"/>
       <c r="U27" s="120"/>
-      <c r="V27" s="151"/>
-[...4 lines deleted...]
-      <c r="AA27" s="151"/>
+      <c r="V27" s="158"/>
+      <c r="W27" s="158"/>
+      <c r="X27" s="158"/>
+      <c r="Y27" s="158"/>
+      <c r="Z27" s="158"/>
+      <c r="AA27" s="158"/>
     </row>
     <row r="28" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="146" t="s">
+      <c r="A28" s="159" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="147"/>
-      <c r="C28" s="119">
+      <c r="B28" s="160"/>
+      <c r="C28" s="121">
         <v>74</v>
       </c>
-      <c r="D28" s="148">
-[...9 lines deleted...]
-      <c r="H28" s="148">
+      <c r="D28" s="161">
+        <v>586795</v>
+      </c>
+      <c r="E28" s="161"/>
+      <c r="F28" s="121">
+        <v>419089</v>
+      </c>
+      <c r="G28" s="121">
+        <v>167706</v>
+      </c>
+      <c r="H28" s="161">
         <v>0</v>
       </c>
-      <c r="I28" s="148"/>
-      <c r="J28" s="148">
+      <c r="I28" s="161"/>
+      <c r="J28" s="161">
         <v>0</v>
       </c>
-      <c r="K28" s="148"/>
-      <c r="L28" s="119">
+      <c r="K28" s="161"/>
+      <c r="L28" s="121">
         <v>0</v>
       </c>
-      <c r="M28" s="148">
+      <c r="M28" s="161">
         <v>0</v>
       </c>
-      <c r="N28" s="148"/>
-      <c r="O28" s="119">
+      <c r="N28" s="161"/>
+      <c r="O28" s="121">
         <v>85</v>
       </c>
-      <c r="P28" s="148">
-[...7 lines deleted...]
-      <c r="T28" s="119">
+      <c r="P28" s="161">
+        <v>29515</v>
+      </c>
+      <c r="Q28" s="161"/>
+      <c r="R28" s="161">
+        <v>29515</v>
+      </c>
+      <c r="S28" s="161"/>
+      <c r="T28" s="121">
         <v>0</v>
       </c>
-      <c r="U28" s="119">
+      <c r="U28" s="121">
         <v>180</v>
       </c>
-      <c r="V28" s="148">
-[...10 lines deleted...]
-      <c r="AA28" s="148"/>
+      <c r="V28" s="161">
+        <v>409226</v>
+      </c>
+      <c r="W28" s="161"/>
+      <c r="X28" s="161">
+        <v>316575</v>
+      </c>
+      <c r="Y28" s="161"/>
+      <c r="Z28" s="161">
+        <v>92651</v>
+      </c>
+      <c r="AA28" s="161"/>
     </row>
     <row r="29" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="149" t="s">
+      <c r="A29" s="164" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="150"/>
+      <c r="B29" s="165"/>
       <c r="C29" s="120">
         <v>34</v>
       </c>
-      <c r="D29" s="151">
-[...2 lines deleted...]
-      <c r="E29" s="151"/>
+      <c r="D29" s="158">
+        <v>252493</v>
+      </c>
+      <c r="E29" s="158"/>
       <c r="F29" s="120">
-        <v>179678</v>
+        <v>179203</v>
       </c>
       <c r="G29" s="120">
-        <v>73556</v>
-[...1 lines deleted...]
-      <c r="H29" s="151">
+        <v>73290</v>
+      </c>
+      <c r="H29" s="158">
         <v>0</v>
       </c>
-      <c r="I29" s="151"/>
-      <c r="J29" s="151">
+      <c r="I29" s="158"/>
+      <c r="J29" s="158">
         <v>0</v>
       </c>
-      <c r="K29" s="151"/>
+      <c r="K29" s="158"/>
       <c r="L29" s="120">
         <v>0</v>
       </c>
-      <c r="M29" s="151">
+      <c r="M29" s="158">
         <v>0</v>
       </c>
-      <c r="N29" s="151"/>
+      <c r="N29" s="158"/>
       <c r="O29" s="120">
         <v>43</v>
       </c>
-      <c r="P29" s="151">
-[...6 lines deleted...]
-      <c r="S29" s="151"/>
+      <c r="P29" s="158">
+        <v>13235</v>
+      </c>
+      <c r="Q29" s="158"/>
+      <c r="R29" s="158">
+        <v>13235</v>
+      </c>
+      <c r="S29" s="158"/>
       <c r="T29" s="120">
         <v>0</v>
       </c>
       <c r="U29" s="120">
         <v>99</v>
       </c>
-      <c r="V29" s="151">
-[...10 lines deleted...]
-      <c r="AA29" s="151"/>
+      <c r="V29" s="158">
+        <v>241443</v>
+      </c>
+      <c r="W29" s="158"/>
+      <c r="X29" s="158">
+        <v>185732</v>
+      </c>
+      <c r="Y29" s="158"/>
+      <c r="Z29" s="158">
+        <v>55711</v>
+      </c>
+      <c r="AA29" s="158"/>
     </row>
     <row r="30" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="149" t="s">
+      <c r="A30" s="164" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="150"/>
+      <c r="B30" s="165"/>
       <c r="C30" s="120">
         <v>1</v>
       </c>
-      <c r="D30" s="151">
-[...2 lines deleted...]
-      <c r="E30" s="151"/>
+      <c r="D30" s="158">
+        <v>8543</v>
+      </c>
+      <c r="E30" s="158"/>
       <c r="F30" s="120">
-        <v>5977</v>
+        <v>5960</v>
       </c>
       <c r="G30" s="120">
-        <v>2588</v>
-[...1 lines deleted...]
-      <c r="H30" s="151">
+        <v>2583</v>
+      </c>
+      <c r="H30" s="158">
         <v>0</v>
       </c>
-      <c r="I30" s="151"/>
-      <c r="J30" s="151">
+      <c r="I30" s="158"/>
+      <c r="J30" s="158">
         <v>0</v>
       </c>
-      <c r="K30" s="151"/>
+      <c r="K30" s="158"/>
       <c r="L30" s="120">
         <v>0</v>
       </c>
-      <c r="M30" s="151">
+      <c r="M30" s="158">
         <v>0</v>
       </c>
-      <c r="N30" s="151"/>
+      <c r="N30" s="158"/>
       <c r="O30" s="120">
         <v>2</v>
       </c>
-      <c r="P30" s="151">
-[...6 lines deleted...]
-      <c r="S30" s="151"/>
+      <c r="P30" s="158">
+        <v>2078</v>
+      </c>
+      <c r="Q30" s="158"/>
+      <c r="R30" s="158">
+        <v>2078</v>
+      </c>
+      <c r="S30" s="158"/>
       <c r="T30" s="120">
         <v>0</v>
       </c>
       <c r="U30" s="120">
         <v>11</v>
       </c>
-      <c r="V30" s="151">
-[...10 lines deleted...]
-      <c r="AA30" s="151"/>
+      <c r="V30" s="158">
+        <v>42139</v>
+      </c>
+      <c r="W30" s="158"/>
+      <c r="X30" s="158">
+        <v>31997</v>
+      </c>
+      <c r="Y30" s="158"/>
+      <c r="Z30" s="158">
+        <v>10142</v>
+      </c>
+      <c r="AA30" s="158"/>
     </row>
     <row r="31" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="149" t="s">
+      <c r="A31" s="164" t="s">
         <v>32</v>
       </c>
-      <c r="B31" s="150"/>
+      <c r="B31" s="165"/>
       <c r="C31" s="120">
         <v>21</v>
       </c>
-      <c r="D31" s="151">
-[...2 lines deleted...]
-      <c r="E31" s="151"/>
+      <c r="D31" s="158">
+        <v>184974</v>
+      </c>
+      <c r="E31" s="158"/>
       <c r="F31" s="120">
-        <v>130821</v>
+        <v>130569</v>
       </c>
       <c r="G31" s="120">
-        <v>54505</v>
-[...1 lines deleted...]
-      <c r="H31" s="151">
+        <v>54405</v>
+      </c>
+      <c r="H31" s="158">
         <v>0</v>
       </c>
-      <c r="I31" s="151"/>
-      <c r="J31" s="151">
+      <c r="I31" s="158"/>
+      <c r="J31" s="158">
         <v>0</v>
       </c>
-      <c r="K31" s="151"/>
+      <c r="K31" s="158"/>
       <c r="L31" s="120">
         <v>0</v>
       </c>
-      <c r="M31" s="151">
+      <c r="M31" s="158">
         <v>0</v>
       </c>
-      <c r="N31" s="151"/>
+      <c r="N31" s="158"/>
       <c r="O31" s="120">
         <v>22</v>
       </c>
-      <c r="P31" s="151">
-[...6 lines deleted...]
-      <c r="S31" s="151"/>
+      <c r="P31" s="158">
+        <v>11006</v>
+      </c>
+      <c r="Q31" s="158"/>
+      <c r="R31" s="158">
+        <v>11006</v>
+      </c>
+      <c r="S31" s="158"/>
       <c r="T31" s="120">
         <v>0</v>
       </c>
       <c r="U31" s="120">
         <v>39</v>
       </c>
-      <c r="V31" s="151">
-[...10 lines deleted...]
-      <c r="AA31" s="151"/>
+      <c r="V31" s="158">
+        <v>66758</v>
+      </c>
+      <c r="W31" s="158"/>
+      <c r="X31" s="158">
+        <v>52487</v>
+      </c>
+      <c r="Y31" s="158"/>
+      <c r="Z31" s="158">
+        <v>14271</v>
+      </c>
+      <c r="AA31" s="158"/>
     </row>
     <row r="32" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="149" t="s">
+      <c r="A32" s="164" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="150"/>
+      <c r="B32" s="165"/>
       <c r="C32" s="120">
         <v>18</v>
       </c>
-      <c r="D32" s="151">
-[...2 lines deleted...]
-      <c r="E32" s="151"/>
+      <c r="D32" s="158">
+        <v>140785</v>
+      </c>
+      <c r="E32" s="158"/>
       <c r="F32" s="120">
-        <v>103566</v>
+        <v>103357</v>
       </c>
       <c r="G32" s="120">
-        <v>37587</v>
-[...1 lines deleted...]
-      <c r="H32" s="151">
+        <v>37428</v>
+      </c>
+      <c r="H32" s="158">
         <v>0</v>
       </c>
-      <c r="I32" s="151"/>
-      <c r="J32" s="151">
+      <c r="I32" s="158"/>
+      <c r="J32" s="158">
         <v>0</v>
       </c>
-      <c r="K32" s="151"/>
+      <c r="K32" s="158"/>
       <c r="L32" s="120">
         <v>0</v>
       </c>
-      <c r="M32" s="151">
+      <c r="M32" s="158">
         <v>0</v>
       </c>
-      <c r="N32" s="151"/>
+      <c r="N32" s="158"/>
       <c r="O32" s="120">
         <v>18</v>
       </c>
-      <c r="P32" s="151">
-[...6 lines deleted...]
-      <c r="S32" s="151"/>
+      <c r="P32" s="158">
+        <v>3196</v>
+      </c>
+      <c r="Q32" s="158"/>
+      <c r="R32" s="158">
+        <v>3196</v>
+      </c>
+      <c r="S32" s="158"/>
       <c r="T32" s="120">
         <v>0</v>
       </c>
       <c r="U32" s="120">
         <v>31</v>
       </c>
-      <c r="V32" s="151">
-[...10 lines deleted...]
-      <c r="AA32" s="151"/>
+      <c r="V32" s="158">
+        <v>58886</v>
+      </c>
+      <c r="W32" s="158"/>
+      <c r="X32" s="158">
+        <v>46359</v>
+      </c>
+      <c r="Y32" s="158"/>
+      <c r="Z32" s="158">
+        <v>12527</v>
+      </c>
+      <c r="AA32" s="158"/>
     </row>
     <row r="33" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="152"/>
-      <c r="B33" s="153"/>
+      <c r="A33" s="162"/>
+      <c r="B33" s="163"/>
       <c r="C33" s="120"/>
-      <c r="D33" s="151"/>
-      <c r="E33" s="151"/>
+      <c r="D33" s="158"/>
+      <c r="E33" s="158"/>
       <c r="F33" s="120"/>
       <c r="G33" s="120"/>
-      <c r="H33" s="151"/>
-[...2 lines deleted...]
-      <c r="K33" s="151"/>
+      <c r="H33" s="158"/>
+      <c r="I33" s="158"/>
+      <c r="J33" s="158"/>
+      <c r="K33" s="158"/>
       <c r="L33" s="120"/>
-      <c r="M33" s="151"/>
-      <c r="N33" s="151"/>
+      <c r="M33" s="158"/>
+      <c r="N33" s="158"/>
       <c r="O33" s="120"/>
-      <c r="P33" s="151"/>
-[...2 lines deleted...]
-      <c r="S33" s="151"/>
+      <c r="P33" s="158"/>
+      <c r="Q33" s="158"/>
+      <c r="R33" s="158"/>
+      <c r="S33" s="158"/>
       <c r="T33" s="120"/>
       <c r="U33" s="120"/>
-      <c r="V33" s="151"/>
-[...4 lines deleted...]
-      <c r="AA33" s="151"/>
+      <c r="V33" s="158"/>
+      <c r="W33" s="158"/>
+      <c r="X33" s="158"/>
+      <c r="Y33" s="158"/>
+      <c r="Z33" s="158"/>
+      <c r="AA33" s="158"/>
     </row>
     <row r="34" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="152"/>
-      <c r="B34" s="153"/>
+      <c r="A34" s="162"/>
+      <c r="B34" s="163"/>
       <c r="C34" s="120"/>
-      <c r="D34" s="151"/>
-      <c r="E34" s="151"/>
+      <c r="D34" s="158"/>
+      <c r="E34" s="158"/>
       <c r="F34" s="120"/>
       <c r="G34" s="120"/>
-      <c r="H34" s="151"/>
-[...2 lines deleted...]
-      <c r="K34" s="151"/>
+      <c r="H34" s="158"/>
+      <c r="I34" s="158"/>
+      <c r="J34" s="158"/>
+      <c r="K34" s="158"/>
       <c r="L34" s="120"/>
-      <c r="M34" s="151"/>
-      <c r="N34" s="151"/>
+      <c r="M34" s="158"/>
+      <c r="N34" s="158"/>
       <c r="O34" s="120"/>
-      <c r="P34" s="151"/>
-[...2 lines deleted...]
-      <c r="S34" s="151"/>
+      <c r="P34" s="158"/>
+      <c r="Q34" s="158"/>
+      <c r="R34" s="158"/>
+      <c r="S34" s="158"/>
       <c r="T34" s="120"/>
       <c r="U34" s="120"/>
-      <c r="V34" s="151"/>
-[...4 lines deleted...]
-      <c r="AA34" s="151"/>
+      <c r="V34" s="158"/>
+      <c r="W34" s="158"/>
+      <c r="X34" s="158"/>
+      <c r="Y34" s="158"/>
+      <c r="Z34" s="158"/>
+      <c r="AA34" s="158"/>
     </row>
     <row r="35" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="146" t="s">
+      <c r="A35" s="159" t="s">
         <v>59</v>
       </c>
-      <c r="B35" s="147"/>
-      <c r="C35" s="119">
+      <c r="B35" s="160"/>
+      <c r="C35" s="121">
         <v>65</v>
       </c>
-      <c r="D35" s="148">
-[...9 lines deleted...]
-      <c r="H35" s="148">
+      <c r="D35" s="161">
+        <v>321427</v>
+      </c>
+      <c r="E35" s="161"/>
+      <c r="F35" s="121">
+        <v>231592</v>
+      </c>
+      <c r="G35" s="121">
+        <v>89835</v>
+      </c>
+      <c r="H35" s="161">
         <v>1</v>
       </c>
-      <c r="I35" s="148"/>
-[...7 lines deleted...]
-      <c r="M35" s="148">
+      <c r="I35" s="161"/>
+      <c r="J35" s="161">
+        <v>97</v>
+      </c>
+      <c r="K35" s="161"/>
+      <c r="L35" s="121">
+        <v>97</v>
+      </c>
+      <c r="M35" s="161">
         <v>0</v>
       </c>
-      <c r="N35" s="148"/>
-      <c r="O35" s="119">
+      <c r="N35" s="161"/>
+      <c r="O35" s="121">
         <v>103</v>
       </c>
-      <c r="P35" s="148">
-[...7 lines deleted...]
-      <c r="T35" s="119">
+      <c r="P35" s="161">
+        <v>42030</v>
+      </c>
+      <c r="Q35" s="161"/>
+      <c r="R35" s="161">
+        <v>42030</v>
+      </c>
+      <c r="S35" s="161"/>
+      <c r="T35" s="121">
         <v>0</v>
       </c>
-      <c r="U35" s="119">
+      <c r="U35" s="121">
         <v>188</v>
       </c>
-      <c r="V35" s="148">
-[...10 lines deleted...]
-      <c r="AA35" s="148"/>
+      <c r="V35" s="161">
+        <v>603115</v>
+      </c>
+      <c r="W35" s="161"/>
+      <c r="X35" s="161">
+        <v>467719</v>
+      </c>
+      <c r="Y35" s="161"/>
+      <c r="Z35" s="161">
+        <v>135396</v>
+      </c>
+      <c r="AA35" s="161"/>
     </row>
     <row r="36" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="149" t="s">
+      <c r="A36" s="164" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="150"/>
+      <c r="B36" s="165"/>
       <c r="C36" s="120">
         <v>33</v>
       </c>
-      <c r="D36" s="151">
-[...2 lines deleted...]
-      <c r="E36" s="151"/>
+      <c r="D36" s="158">
+        <v>143416</v>
+      </c>
+      <c r="E36" s="158"/>
       <c r="F36" s="120">
-        <v>103380</v>
+        <v>103110</v>
       </c>
       <c r="G36" s="120">
-        <v>40463</v>
-[...1 lines deleted...]
-      <c r="H36" s="151">
+        <v>40306</v>
+      </c>
+      <c r="H36" s="158">
         <v>1</v>
       </c>
-      <c r="I36" s="151"/>
-[...3 lines deleted...]
-      <c r="K36" s="151"/>
+      <c r="I36" s="158"/>
+      <c r="J36" s="158">
+        <v>97</v>
+      </c>
+      <c r="K36" s="158"/>
       <c r="L36" s="120">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="M36" s="151">
+        <v>97</v>
+      </c>
+      <c r="M36" s="158">
         <v>0</v>
       </c>
-      <c r="N36" s="151"/>
+      <c r="N36" s="158"/>
       <c r="O36" s="120">
         <v>55</v>
       </c>
-      <c r="P36" s="151">
-[...6 lines deleted...]
-      <c r="S36" s="151"/>
+      <c r="P36" s="158">
+        <v>26428</v>
+      </c>
+      <c r="Q36" s="158"/>
+      <c r="R36" s="158">
+        <v>26428</v>
+      </c>
+      <c r="S36" s="158"/>
       <c r="T36" s="120">
         <v>0</v>
       </c>
       <c r="U36" s="120">
         <v>120</v>
       </c>
-      <c r="V36" s="151">
-[...10 lines deleted...]
-      <c r="AA36" s="151"/>
+      <c r="V36" s="158">
+        <v>463324</v>
+      </c>
+      <c r="W36" s="158"/>
+      <c r="X36" s="158">
+        <v>358276</v>
+      </c>
+      <c r="Y36" s="158"/>
+      <c r="Z36" s="158">
+        <v>105048</v>
+      </c>
+      <c r="AA36" s="158"/>
     </row>
     <row r="37" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="149" t="s">
+      <c r="A37" s="164" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="150"/>
+      <c r="B37" s="165"/>
       <c r="C37" s="120">
         <v>30</v>
       </c>
-      <c r="D37" s="151">
-[...2 lines deleted...]
-      <c r="E37" s="151"/>
+      <c r="D37" s="158">
+        <v>147722</v>
+      </c>
+      <c r="E37" s="158"/>
       <c r="F37" s="120">
-        <v>108036</v>
+        <v>107712</v>
       </c>
       <c r="G37" s="120">
-        <v>40155</v>
-[...1 lines deleted...]
-      <c r="H37" s="151">
+        <v>40010</v>
+      </c>
+      <c r="H37" s="158">
         <v>0</v>
       </c>
-      <c r="I37" s="151"/>
-      <c r="J37" s="151">
+      <c r="I37" s="158"/>
+      <c r="J37" s="158">
         <v>0</v>
       </c>
-      <c r="K37" s="151"/>
+      <c r="K37" s="158"/>
       <c r="L37" s="120">
         <v>0</v>
       </c>
-      <c r="M37" s="151">
+      <c r="M37" s="158">
         <v>0</v>
       </c>
-      <c r="N37" s="151"/>
+      <c r="N37" s="158"/>
       <c r="O37" s="120">
         <v>41</v>
       </c>
-      <c r="P37" s="151">
-[...6 lines deleted...]
-      <c r="S37" s="151"/>
+      <c r="P37" s="158">
+        <v>14617</v>
+      </c>
+      <c r="Q37" s="158"/>
+      <c r="R37" s="158">
+        <v>14617</v>
+      </c>
+      <c r="S37" s="158"/>
       <c r="T37" s="120">
         <v>0</v>
       </c>
       <c r="U37" s="120">
         <v>60</v>
       </c>
-      <c r="V37" s="151">
-[...10 lines deleted...]
-      <c r="AA37" s="151"/>
+      <c r="V37" s="158">
+        <v>128203</v>
+      </c>
+      <c r="W37" s="158"/>
+      <c r="X37" s="158">
+        <v>99994</v>
+      </c>
+      <c r="Y37" s="158"/>
+      <c r="Z37" s="158">
+        <v>28209</v>
+      </c>
+      <c r="AA37" s="158"/>
     </row>
     <row r="38" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="149" t="s">
+      <c r="A38" s="164" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="150"/>
+      <c r="B38" s="165"/>
       <c r="C38" s="120">
         <v>2</v>
       </c>
-      <c r="D38" s="151">
-[...2 lines deleted...]
-      <c r="E38" s="151"/>
+      <c r="D38" s="158">
+        <v>30289</v>
+      </c>
+      <c r="E38" s="158"/>
       <c r="F38" s="120">
-        <v>20781</v>
+        <v>20770</v>
       </c>
       <c r="G38" s="120">
-        <v>9523</v>
-[...1 lines deleted...]
-      <c r="H38" s="151">
+        <v>9519</v>
+      </c>
+      <c r="H38" s="158">
         <v>0</v>
       </c>
-      <c r="I38" s="151"/>
-      <c r="J38" s="151">
+      <c r="I38" s="158"/>
+      <c r="J38" s="158">
         <v>0</v>
       </c>
-      <c r="K38" s="151"/>
+      <c r="K38" s="158"/>
       <c r="L38" s="120">
         <v>0</v>
       </c>
-      <c r="M38" s="151">
+      <c r="M38" s="158">
         <v>0</v>
       </c>
-      <c r="N38" s="151"/>
+      <c r="N38" s="158"/>
       <c r="O38" s="120">
         <v>7</v>
       </c>
-      <c r="P38" s="151">
-[...6 lines deleted...]
-      <c r="S38" s="151"/>
+      <c r="P38" s="158">
+        <v>985</v>
+      </c>
+      <c r="Q38" s="158"/>
+      <c r="R38" s="158">
+        <v>985</v>
+      </c>
+      <c r="S38" s="158"/>
       <c r="T38" s="120">
         <v>0</v>
       </c>
       <c r="U38" s="120">
         <v>8</v>
       </c>
-      <c r="V38" s="151">
-[...10 lines deleted...]
-      <c r="AA38" s="151"/>
+      <c r="V38" s="158">
+        <v>11588</v>
+      </c>
+      <c r="W38" s="158"/>
+      <c r="X38" s="158">
+        <v>9449</v>
+      </c>
+      <c r="Y38" s="158"/>
+      <c r="Z38" s="158">
+        <v>2139</v>
+      </c>
+      <c r="AA38" s="158"/>
     </row>
     <row r="39" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="152"/>
-      <c r="B39" s="153"/>
+      <c r="A39" s="162"/>
+      <c r="B39" s="163"/>
       <c r="C39" s="120"/>
-      <c r="D39" s="151"/>
-      <c r="E39" s="151"/>
+      <c r="D39" s="158"/>
+      <c r="E39" s="158"/>
       <c r="F39" s="120"/>
       <c r="G39" s="120"/>
-      <c r="H39" s="151"/>
-[...2 lines deleted...]
-      <c r="K39" s="151"/>
+      <c r="H39" s="158"/>
+      <c r="I39" s="158"/>
+      <c r="J39" s="158"/>
+      <c r="K39" s="158"/>
       <c r="L39" s="120"/>
-      <c r="M39" s="151"/>
-      <c r="N39" s="151"/>
+      <c r="M39" s="158"/>
+      <c r="N39" s="158"/>
       <c r="O39" s="120"/>
-      <c r="P39" s="151"/>
-[...2 lines deleted...]
-      <c r="S39" s="151"/>
+      <c r="P39" s="158"/>
+      <c r="Q39" s="158"/>
+      <c r="R39" s="158"/>
+      <c r="S39" s="158"/>
       <c r="T39" s="120"/>
       <c r="U39" s="120"/>
-      <c r="V39" s="151"/>
-[...4 lines deleted...]
-      <c r="AA39" s="151"/>
+      <c r="V39" s="158"/>
+      <c r="W39" s="158"/>
+      <c r="X39" s="158"/>
+      <c r="Y39" s="158"/>
+      <c r="Z39" s="158"/>
+      <c r="AA39" s="158"/>
     </row>
     <row r="40" spans="1:27" s="10" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="152"/>
-      <c r="B40" s="153"/>
+      <c r="A40" s="162"/>
+      <c r="B40" s="163"/>
       <c r="C40" s="120"/>
-      <c r="D40" s="151"/>
-      <c r="E40" s="151"/>
+      <c r="D40" s="158"/>
+      <c r="E40" s="158"/>
       <c r="F40" s="120"/>
       <c r="G40" s="120"/>
-      <c r="H40" s="151"/>
-[...2 lines deleted...]
-      <c r="K40" s="151"/>
+      <c r="H40" s="158"/>
+      <c r="I40" s="158"/>
+      <c r="J40" s="158"/>
+      <c r="K40" s="158"/>
       <c r="L40" s="120"/>
-      <c r="M40" s="151"/>
-      <c r="N40" s="151"/>
+      <c r="M40" s="158"/>
+      <c r="N40" s="158"/>
       <c r="O40" s="120"/>
-      <c r="P40" s="151"/>
-[...2 lines deleted...]
-      <c r="S40" s="151"/>
+      <c r="P40" s="158"/>
+      <c r="Q40" s="158"/>
+      <c r="R40" s="158"/>
+      <c r="S40" s="158"/>
       <c r="T40" s="120"/>
       <c r="U40" s="120"/>
-      <c r="V40" s="151"/>
-[...4 lines deleted...]
-      <c r="AA40" s="151"/>
+      <c r="V40" s="158"/>
+      <c r="W40" s="158"/>
+      <c r="X40" s="158"/>
+      <c r="Y40" s="158"/>
+      <c r="Z40" s="158"/>
+      <c r="AA40" s="158"/>
     </row>
     <row r="41" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="146" t="s">
+      <c r="A41" s="159" t="s">
         <v>60</v>
       </c>
-      <c r="B41" s="147"/>
-      <c r="C41" s="119">
+      <c r="B41" s="160"/>
+      <c r="C41" s="121">
         <v>21</v>
       </c>
-      <c r="D41" s="148">
-[...9 lines deleted...]
-      <c r="H41" s="148">
+      <c r="D41" s="161">
+        <v>61455</v>
+      </c>
+      <c r="E41" s="161"/>
+      <c r="F41" s="121">
+        <v>45145</v>
+      </c>
+      <c r="G41" s="121">
+        <v>16310</v>
+      </c>
+      <c r="H41" s="161">
         <v>1</v>
       </c>
-      <c r="I41" s="148"/>
-      <c r="J41" s="148">
+      <c r="I41" s="161"/>
+      <c r="J41" s="161">
         <v>3</v>
       </c>
-      <c r="K41" s="148"/>
-      <c r="L41" s="119">
+      <c r="K41" s="161"/>
+      <c r="L41" s="121">
         <v>3</v>
       </c>
-      <c r="M41" s="148">
+      <c r="M41" s="161">
         <v>0</v>
       </c>
-      <c r="N41" s="148"/>
-      <c r="O41" s="119">
+      <c r="N41" s="161"/>
+      <c r="O41" s="121">
         <v>34</v>
       </c>
-      <c r="P41" s="148">
-[...7 lines deleted...]
-      <c r="T41" s="119">
+      <c r="P41" s="161">
+        <v>14172</v>
+      </c>
+      <c r="Q41" s="161"/>
+      <c r="R41" s="161">
+        <v>14172</v>
+      </c>
+      <c r="S41" s="161"/>
+      <c r="T41" s="121">
         <v>0</v>
       </c>
-      <c r="U41" s="119">
+      <c r="U41" s="121">
         <v>61</v>
       </c>
-      <c r="V41" s="148">
-[...10 lines deleted...]
-      <c r="AA41" s="148"/>
+      <c r="V41" s="161">
+        <v>109082</v>
+      </c>
+      <c r="W41" s="161"/>
+      <c r="X41" s="161">
+        <v>83795</v>
+      </c>
+      <c r="Y41" s="161"/>
+      <c r="Z41" s="161">
+        <v>25287</v>
+      </c>
+      <c r="AA41" s="161"/>
     </row>
     <row r="42" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="149" t="s">
+      <c r="A42" s="164" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="150"/>
+      <c r="B42" s="165"/>
       <c r="C42" s="120">
         <v>10</v>
       </c>
-      <c r="D42" s="151">
-[...2 lines deleted...]
-      <c r="E42" s="151"/>
+      <c r="D42" s="158">
+        <v>27349</v>
+      </c>
+      <c r="E42" s="158"/>
       <c r="F42" s="120">
-        <v>19807</v>
+        <v>19776</v>
       </c>
       <c r="G42" s="120">
-        <v>7560</v>
-[...1 lines deleted...]
-      <c r="H42" s="151">
+        <v>7573</v>
+      </c>
+      <c r="H42" s="158">
         <v>0</v>
       </c>
-      <c r="I42" s="151"/>
-      <c r="J42" s="151">
+      <c r="I42" s="158"/>
+      <c r="J42" s="158">
         <v>0</v>
       </c>
-      <c r="K42" s="151"/>
+      <c r="K42" s="158"/>
       <c r="L42" s="120">
         <v>0</v>
       </c>
-      <c r="M42" s="151">
+      <c r="M42" s="158">
         <v>0</v>
       </c>
-      <c r="N42" s="151"/>
+      <c r="N42" s="158"/>
       <c r="O42" s="120">
         <v>17</v>
       </c>
-      <c r="P42" s="151">
-[...6 lines deleted...]
-      <c r="S42" s="151"/>
+      <c r="P42" s="158">
+        <v>8388</v>
+      </c>
+      <c r="Q42" s="158"/>
+      <c r="R42" s="158">
+        <v>8388</v>
+      </c>
+      <c r="S42" s="158"/>
       <c r="T42" s="120">
         <v>0</v>
       </c>
       <c r="U42" s="120">
         <v>41</v>
       </c>
-      <c r="V42" s="151">
-[...10 lines deleted...]
-      <c r="AA42" s="151"/>
+      <c r="V42" s="158">
+        <v>64198</v>
+      </c>
+      <c r="W42" s="158"/>
+      <c r="X42" s="158">
+        <v>49763</v>
+      </c>
+      <c r="Y42" s="158"/>
+      <c r="Z42" s="158">
+        <v>14435</v>
+      </c>
+      <c r="AA42" s="158"/>
     </row>
     <row r="43" spans="1:27" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="142" t="s">
+      <c r="A43" s="171" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="143"/>
+      <c r="B43" s="172"/>
       <c r="C43" s="6">
         <v>11</v>
       </c>
-      <c r="D43" s="141">
-[...9 lines deleted...]
-      <c r="H43" s="141">
+      <c r="D43" s="166">
+        <v>34106</v>
+      </c>
+      <c r="E43" s="166"/>
+      <c r="F43" s="123">
+        <v>25369</v>
+      </c>
+      <c r="G43" s="123">
+        <v>8737</v>
+      </c>
+      <c r="H43" s="166">
         <v>1</v>
       </c>
-      <c r="I43" s="141"/>
-      <c r="J43" s="141">
+      <c r="I43" s="166"/>
+      <c r="J43" s="166">
         <v>3</v>
       </c>
-      <c r="K43" s="141"/>
-      <c r="L43" s="116">
+      <c r="K43" s="166"/>
+      <c r="L43" s="123">
         <v>3</v>
       </c>
-      <c r="M43" s="141">
+      <c r="M43" s="166">
         <v>0</v>
       </c>
-      <c r="N43" s="141"/>
-      <c r="O43" s="116">
+      <c r="N43" s="166"/>
+      <c r="O43" s="123">
         <v>17</v>
       </c>
-      <c r="P43" s="141">
-[...7 lines deleted...]
-      <c r="T43" s="116">
+      <c r="P43" s="166">
+        <v>5784</v>
+      </c>
+      <c r="Q43" s="166"/>
+      <c r="R43" s="166">
+        <v>5784</v>
+      </c>
+      <c r="S43" s="166"/>
+      <c r="T43" s="123">
         <v>0</v>
       </c>
-      <c r="U43" s="116">
+      <c r="U43" s="123">
         <v>20</v>
       </c>
-      <c r="V43" s="141">
-[...10 lines deleted...]
-      <c r="AA43" s="141"/>
+      <c r="V43" s="166">
+        <v>44884</v>
+      </c>
+      <c r="W43" s="166"/>
+      <c r="X43" s="166">
+        <v>34032</v>
+      </c>
+      <c r="Y43" s="166"/>
+      <c r="Z43" s="166">
+        <v>10852</v>
+      </c>
+      <c r="AA43" s="166"/>
     </row>
   </sheetData>
   <mergeCells count="402">
     <mergeCell ref="Z43:AA43"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="Z42:AA42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="H43:I43"/>
     <mergeCell ref="J43:K43"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="P43:Q43"/>
     <mergeCell ref="R43:S43"/>
     <mergeCell ref="V43:W43"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="M42:N42"/>
     <mergeCell ref="P42:Q42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X43:Y43"/>
     <mergeCell ref="Z40:AA40"/>
     <mergeCell ref="A41:B41"/>
@@ -12150,3577 +11964,3577 @@
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:N4"/>
     <mergeCell ref="P4:T4"/>
     <mergeCell ref="V4:AA4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1209940-E708-492D-8180-9E5D3E138B27}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A421CAC4-7F3D-40DA-AA4D-C5A5F03EA9C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X45"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A2" sqref="A2:M2"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:M2"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.875" style="132" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="22" max="22" width="5.125" style="132" customWidth="1"/>
+    <col min="1" max="1" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2" max="2" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="132" customWidth="1"/>
+    <col min="4" max="4" width="2.88671875" style="132" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="132" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="132" customWidth="1"/>
+    <col min="7" max="7" width="3.109375" style="132" customWidth="1"/>
+    <col min="8" max="8" width="4.44140625" style="132" customWidth="1"/>
+    <col min="9" max="9" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="132" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" style="132" customWidth="1"/>
+    <col min="13" max="13" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14" max="15" width="3.77734375" style="132" customWidth="1"/>
+    <col min="16" max="16" width="4.6640625" style="132" customWidth="1"/>
+    <col min="17" max="17" width="11.6640625" style="132" customWidth="1"/>
+    <col min="18" max="19" width="6.6640625" style="132" customWidth="1"/>
+    <col min="20" max="20" width="5.44140625" style="132" customWidth="1"/>
+    <col min="21" max="21" width="4.109375" style="132" customWidth="1"/>
+    <col min="22" max="22" width="5.109375" style="132" customWidth="1"/>
     <col min="23" max="23" width="6" style="132" customWidth="1"/>
-    <col min="24" max="24" width="9.625" style="132" customWidth="1"/>
+    <col min="24" max="24" width="9.6640625" style="132" customWidth="1"/>
     <col min="25" max="256" width="9" style="132"/>
-    <col min="257" max="257" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="278" max="278" width="5.125" style="132" customWidth="1"/>
+    <col min="257" max="257" width="11.88671875" style="132" customWidth="1"/>
+    <col min="258" max="258" width="6.6640625" style="132" customWidth="1"/>
+    <col min="259" max="259" width="15.88671875" style="132" customWidth="1"/>
+    <col min="260" max="260" width="2.88671875" style="132" customWidth="1"/>
+    <col min="261" max="261" width="4.88671875" style="132" customWidth="1"/>
+    <col min="262" max="262" width="13.109375" style="132" customWidth="1"/>
+    <col min="263" max="263" width="3.109375" style="132" customWidth="1"/>
+    <col min="264" max="264" width="4.44140625" style="132" customWidth="1"/>
+    <col min="265" max="265" width="5.33203125" style="132" customWidth="1"/>
+    <col min="266" max="266" width="8.33203125" style="132" customWidth="1"/>
+    <col min="267" max="267" width="5.33203125" style="132" customWidth="1"/>
+    <col min="268" max="268" width="8.109375" style="132" customWidth="1"/>
+    <col min="269" max="269" width="11.88671875" style="132" customWidth="1"/>
+    <col min="270" max="271" width="3.77734375" style="132" customWidth="1"/>
+    <col min="272" max="272" width="4.6640625" style="132" customWidth="1"/>
+    <col min="273" max="273" width="11.6640625" style="132" customWidth="1"/>
+    <col min="274" max="274" width="7.6640625" style="132" customWidth="1"/>
+    <col min="275" max="275" width="6.6640625" style="132" customWidth="1"/>
+    <col min="276" max="276" width="5.44140625" style="132" customWidth="1"/>
+    <col min="277" max="277" width="4.109375" style="132" customWidth="1"/>
+    <col min="278" max="278" width="5.109375" style="132" customWidth="1"/>
     <col min="279" max="279" width="6" style="132" customWidth="1"/>
-    <col min="280" max="280" width="9.625" style="132" customWidth="1"/>
+    <col min="280" max="280" width="9.6640625" style="132" customWidth="1"/>
     <col min="281" max="512" width="9" style="132"/>
-    <col min="513" max="513" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="534" max="534" width="5.125" style="132" customWidth="1"/>
+    <col min="513" max="513" width="11.88671875" style="132" customWidth="1"/>
+    <col min="514" max="514" width="6.6640625" style="132" customWidth="1"/>
+    <col min="515" max="515" width="15.88671875" style="132" customWidth="1"/>
+    <col min="516" max="516" width="2.88671875" style="132" customWidth="1"/>
+    <col min="517" max="517" width="4.88671875" style="132" customWidth="1"/>
+    <col min="518" max="518" width="13.109375" style="132" customWidth="1"/>
+    <col min="519" max="519" width="3.109375" style="132" customWidth="1"/>
+    <col min="520" max="520" width="4.44140625" style="132" customWidth="1"/>
+    <col min="521" max="521" width="5.33203125" style="132" customWidth="1"/>
+    <col min="522" max="522" width="8.33203125" style="132" customWidth="1"/>
+    <col min="523" max="523" width="5.33203125" style="132" customWidth="1"/>
+    <col min="524" max="524" width="8.109375" style="132" customWidth="1"/>
+    <col min="525" max="525" width="11.88671875" style="132" customWidth="1"/>
+    <col min="526" max="527" width="3.77734375" style="132" customWidth="1"/>
+    <col min="528" max="528" width="4.6640625" style="132" customWidth="1"/>
+    <col min="529" max="529" width="11.6640625" style="132" customWidth="1"/>
+    <col min="530" max="530" width="7.6640625" style="132" customWidth="1"/>
+    <col min="531" max="531" width="6.6640625" style="132" customWidth="1"/>
+    <col min="532" max="532" width="5.44140625" style="132" customWidth="1"/>
+    <col min="533" max="533" width="4.109375" style="132" customWidth="1"/>
+    <col min="534" max="534" width="5.109375" style="132" customWidth="1"/>
     <col min="535" max="535" width="6" style="132" customWidth="1"/>
-    <col min="536" max="536" width="9.625" style="132" customWidth="1"/>
+    <col min="536" max="536" width="9.6640625" style="132" customWidth="1"/>
     <col min="537" max="768" width="9" style="132"/>
-    <col min="769" max="769" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="790" max="790" width="5.125" style="132" customWidth="1"/>
+    <col min="769" max="769" width="11.88671875" style="132" customWidth="1"/>
+    <col min="770" max="770" width="6.6640625" style="132" customWidth="1"/>
+    <col min="771" max="771" width="15.88671875" style="132" customWidth="1"/>
+    <col min="772" max="772" width="2.88671875" style="132" customWidth="1"/>
+    <col min="773" max="773" width="4.88671875" style="132" customWidth="1"/>
+    <col min="774" max="774" width="13.109375" style="132" customWidth="1"/>
+    <col min="775" max="775" width="3.109375" style="132" customWidth="1"/>
+    <col min="776" max="776" width="4.44140625" style="132" customWidth="1"/>
+    <col min="777" max="777" width="5.33203125" style="132" customWidth="1"/>
+    <col min="778" max="778" width="8.33203125" style="132" customWidth="1"/>
+    <col min="779" max="779" width="5.33203125" style="132" customWidth="1"/>
+    <col min="780" max="780" width="8.109375" style="132" customWidth="1"/>
+    <col min="781" max="781" width="11.88671875" style="132" customWidth="1"/>
+    <col min="782" max="783" width="3.77734375" style="132" customWidth="1"/>
+    <col min="784" max="784" width="4.6640625" style="132" customWidth="1"/>
+    <col min="785" max="785" width="11.6640625" style="132" customWidth="1"/>
+    <col min="786" max="786" width="7.6640625" style="132" customWidth="1"/>
+    <col min="787" max="787" width="6.6640625" style="132" customWidth="1"/>
+    <col min="788" max="788" width="5.44140625" style="132" customWidth="1"/>
+    <col min="789" max="789" width="4.109375" style="132" customWidth="1"/>
+    <col min="790" max="790" width="5.109375" style="132" customWidth="1"/>
     <col min="791" max="791" width="6" style="132" customWidth="1"/>
-    <col min="792" max="792" width="9.625" style="132" customWidth="1"/>
+    <col min="792" max="792" width="9.6640625" style="132" customWidth="1"/>
     <col min="793" max="1024" width="9" style="132"/>
-    <col min="1025" max="1025" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="1046" max="1046" width="5.125" style="132" customWidth="1"/>
+    <col min="1025" max="1025" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1026" max="1026" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1027" max="1027" width="15.88671875" style="132" customWidth="1"/>
+    <col min="1028" max="1028" width="2.88671875" style="132" customWidth="1"/>
+    <col min="1029" max="1029" width="4.88671875" style="132" customWidth="1"/>
+    <col min="1030" max="1030" width="13.109375" style="132" customWidth="1"/>
+    <col min="1031" max="1031" width="3.109375" style="132" customWidth="1"/>
+    <col min="1032" max="1032" width="4.44140625" style="132" customWidth="1"/>
+    <col min="1033" max="1033" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1034" max="1034" width="8.33203125" style="132" customWidth="1"/>
+    <col min="1035" max="1035" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1036" max="1036" width="8.109375" style="132" customWidth="1"/>
+    <col min="1037" max="1037" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1038" max="1039" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1040" max="1040" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1041" max="1041" width="11.6640625" style="132" customWidth="1"/>
+    <col min="1042" max="1042" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1043" max="1043" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1044" max="1044" width="5.44140625" style="132" customWidth="1"/>
+    <col min="1045" max="1045" width="4.109375" style="132" customWidth="1"/>
+    <col min="1046" max="1046" width="5.109375" style="132" customWidth="1"/>
     <col min="1047" max="1047" width="6" style="132" customWidth="1"/>
-    <col min="1048" max="1048" width="9.625" style="132" customWidth="1"/>
+    <col min="1048" max="1048" width="9.6640625" style="132" customWidth="1"/>
     <col min="1049" max="1280" width="9" style="132"/>
-    <col min="1281" max="1281" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="1302" max="1302" width="5.125" style="132" customWidth="1"/>
+    <col min="1281" max="1281" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1282" max="1282" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1283" max="1283" width="15.88671875" style="132" customWidth="1"/>
+    <col min="1284" max="1284" width="2.88671875" style="132" customWidth="1"/>
+    <col min="1285" max="1285" width="4.88671875" style="132" customWidth="1"/>
+    <col min="1286" max="1286" width="13.109375" style="132" customWidth="1"/>
+    <col min="1287" max="1287" width="3.109375" style="132" customWidth="1"/>
+    <col min="1288" max="1288" width="4.44140625" style="132" customWidth="1"/>
+    <col min="1289" max="1289" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1290" max="1290" width="8.33203125" style="132" customWidth="1"/>
+    <col min="1291" max="1291" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1292" max="1292" width="8.109375" style="132" customWidth="1"/>
+    <col min="1293" max="1293" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1294" max="1295" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1296" max="1296" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1297" max="1297" width="11.6640625" style="132" customWidth="1"/>
+    <col min="1298" max="1298" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1299" max="1299" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1300" max="1300" width="5.44140625" style="132" customWidth="1"/>
+    <col min="1301" max="1301" width="4.109375" style="132" customWidth="1"/>
+    <col min="1302" max="1302" width="5.109375" style="132" customWidth="1"/>
     <col min="1303" max="1303" width="6" style="132" customWidth="1"/>
-    <col min="1304" max="1304" width="9.625" style="132" customWidth="1"/>
+    <col min="1304" max="1304" width="9.6640625" style="132" customWidth="1"/>
     <col min="1305" max="1536" width="9" style="132"/>
-    <col min="1537" max="1537" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="1558" max="1558" width="5.125" style="132" customWidth="1"/>
+    <col min="1537" max="1537" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1538" max="1538" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1539" max="1539" width="15.88671875" style="132" customWidth="1"/>
+    <col min="1540" max="1540" width="2.88671875" style="132" customWidth="1"/>
+    <col min="1541" max="1541" width="4.88671875" style="132" customWidth="1"/>
+    <col min="1542" max="1542" width="13.109375" style="132" customWidth="1"/>
+    <col min="1543" max="1543" width="3.109375" style="132" customWidth="1"/>
+    <col min="1544" max="1544" width="4.44140625" style="132" customWidth="1"/>
+    <col min="1545" max="1545" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1546" max="1546" width="8.33203125" style="132" customWidth="1"/>
+    <col min="1547" max="1547" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1548" max="1548" width="8.109375" style="132" customWidth="1"/>
+    <col min="1549" max="1549" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1550" max="1551" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1552" max="1552" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1553" max="1553" width="11.6640625" style="132" customWidth="1"/>
+    <col min="1554" max="1554" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1555" max="1555" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1556" max="1556" width="5.44140625" style="132" customWidth="1"/>
+    <col min="1557" max="1557" width="4.109375" style="132" customWidth="1"/>
+    <col min="1558" max="1558" width="5.109375" style="132" customWidth="1"/>
     <col min="1559" max="1559" width="6" style="132" customWidth="1"/>
-    <col min="1560" max="1560" width="9.625" style="132" customWidth="1"/>
+    <col min="1560" max="1560" width="9.6640625" style="132" customWidth="1"/>
     <col min="1561" max="1792" width="9" style="132"/>
-    <col min="1793" max="1793" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="1814" max="1814" width="5.125" style="132" customWidth="1"/>
+    <col min="1793" max="1793" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1794" max="1794" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1795" max="1795" width="15.88671875" style="132" customWidth="1"/>
+    <col min="1796" max="1796" width="2.88671875" style="132" customWidth="1"/>
+    <col min="1797" max="1797" width="4.88671875" style="132" customWidth="1"/>
+    <col min="1798" max="1798" width="13.109375" style="132" customWidth="1"/>
+    <col min="1799" max="1799" width="3.109375" style="132" customWidth="1"/>
+    <col min="1800" max="1800" width="4.44140625" style="132" customWidth="1"/>
+    <col min="1801" max="1801" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1802" max="1802" width="8.33203125" style="132" customWidth="1"/>
+    <col min="1803" max="1803" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1804" max="1804" width="8.109375" style="132" customWidth="1"/>
+    <col min="1805" max="1805" width="11.88671875" style="132" customWidth="1"/>
+    <col min="1806" max="1807" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1808" max="1808" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1809" max="1809" width="11.6640625" style="132" customWidth="1"/>
+    <col min="1810" max="1810" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1811" max="1811" width="6.6640625" style="132" customWidth="1"/>
+    <col min="1812" max="1812" width="5.44140625" style="132" customWidth="1"/>
+    <col min="1813" max="1813" width="4.109375" style="132" customWidth="1"/>
+    <col min="1814" max="1814" width="5.109375" style="132" customWidth="1"/>
     <col min="1815" max="1815" width="6" style="132" customWidth="1"/>
-    <col min="1816" max="1816" width="9.625" style="132" customWidth="1"/>
+    <col min="1816" max="1816" width="9.6640625" style="132" customWidth="1"/>
     <col min="1817" max="2048" width="9" style="132"/>
-    <col min="2049" max="2049" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="2070" max="2070" width="5.125" style="132" customWidth="1"/>
+    <col min="2049" max="2049" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2050" max="2050" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2051" max="2051" width="15.88671875" style="132" customWidth="1"/>
+    <col min="2052" max="2052" width="2.88671875" style="132" customWidth="1"/>
+    <col min="2053" max="2053" width="4.88671875" style="132" customWidth="1"/>
+    <col min="2054" max="2054" width="13.109375" style="132" customWidth="1"/>
+    <col min="2055" max="2055" width="3.109375" style="132" customWidth="1"/>
+    <col min="2056" max="2056" width="4.44140625" style="132" customWidth="1"/>
+    <col min="2057" max="2057" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2058" max="2058" width="8.33203125" style="132" customWidth="1"/>
+    <col min="2059" max="2059" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2060" max="2060" width="8.109375" style="132" customWidth="1"/>
+    <col min="2061" max="2061" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2062" max="2063" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2064" max="2064" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2065" max="2065" width="11.6640625" style="132" customWidth="1"/>
+    <col min="2066" max="2066" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2067" max="2067" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2068" max="2068" width="5.44140625" style="132" customWidth="1"/>
+    <col min="2069" max="2069" width="4.109375" style="132" customWidth="1"/>
+    <col min="2070" max="2070" width="5.109375" style="132" customWidth="1"/>
     <col min="2071" max="2071" width="6" style="132" customWidth="1"/>
-    <col min="2072" max="2072" width="9.625" style="132" customWidth="1"/>
+    <col min="2072" max="2072" width="9.6640625" style="132" customWidth="1"/>
     <col min="2073" max="2304" width="9" style="132"/>
-    <col min="2305" max="2305" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="2326" max="2326" width="5.125" style="132" customWidth="1"/>
+    <col min="2305" max="2305" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2306" max="2306" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2307" max="2307" width="15.88671875" style="132" customWidth="1"/>
+    <col min="2308" max="2308" width="2.88671875" style="132" customWidth="1"/>
+    <col min="2309" max="2309" width="4.88671875" style="132" customWidth="1"/>
+    <col min="2310" max="2310" width="13.109375" style="132" customWidth="1"/>
+    <col min="2311" max="2311" width="3.109375" style="132" customWidth="1"/>
+    <col min="2312" max="2312" width="4.44140625" style="132" customWidth="1"/>
+    <col min="2313" max="2313" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2314" max="2314" width="8.33203125" style="132" customWidth="1"/>
+    <col min="2315" max="2315" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2316" max="2316" width="8.109375" style="132" customWidth="1"/>
+    <col min="2317" max="2317" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2318" max="2319" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2320" max="2320" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2321" max="2321" width="11.6640625" style="132" customWidth="1"/>
+    <col min="2322" max="2322" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2323" max="2323" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2324" max="2324" width="5.44140625" style="132" customWidth="1"/>
+    <col min="2325" max="2325" width="4.109375" style="132" customWidth="1"/>
+    <col min="2326" max="2326" width="5.109375" style="132" customWidth="1"/>
     <col min="2327" max="2327" width="6" style="132" customWidth="1"/>
-    <col min="2328" max="2328" width="9.625" style="132" customWidth="1"/>
+    <col min="2328" max="2328" width="9.6640625" style="132" customWidth="1"/>
     <col min="2329" max="2560" width="9" style="132"/>
-    <col min="2561" max="2561" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="2582" max="2582" width="5.125" style="132" customWidth="1"/>
+    <col min="2561" max="2561" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2562" max="2562" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2563" max="2563" width="15.88671875" style="132" customWidth="1"/>
+    <col min="2564" max="2564" width="2.88671875" style="132" customWidth="1"/>
+    <col min="2565" max="2565" width="4.88671875" style="132" customWidth="1"/>
+    <col min="2566" max="2566" width="13.109375" style="132" customWidth="1"/>
+    <col min="2567" max="2567" width="3.109375" style="132" customWidth="1"/>
+    <col min="2568" max="2568" width="4.44140625" style="132" customWidth="1"/>
+    <col min="2569" max="2569" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2570" max="2570" width="8.33203125" style="132" customWidth="1"/>
+    <col min="2571" max="2571" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2572" max="2572" width="8.109375" style="132" customWidth="1"/>
+    <col min="2573" max="2573" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2574" max="2575" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2576" max="2576" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2577" max="2577" width="11.6640625" style="132" customWidth="1"/>
+    <col min="2578" max="2578" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2579" max="2579" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2580" max="2580" width="5.44140625" style="132" customWidth="1"/>
+    <col min="2581" max="2581" width="4.109375" style="132" customWidth="1"/>
+    <col min="2582" max="2582" width="5.109375" style="132" customWidth="1"/>
     <col min="2583" max="2583" width="6" style="132" customWidth="1"/>
-    <col min="2584" max="2584" width="9.625" style="132" customWidth="1"/>
+    <col min="2584" max="2584" width="9.6640625" style="132" customWidth="1"/>
     <col min="2585" max="2816" width="9" style="132"/>
-    <col min="2817" max="2817" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="2838" max="2838" width="5.125" style="132" customWidth="1"/>
+    <col min="2817" max="2817" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2818" max="2818" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2819" max="2819" width="15.88671875" style="132" customWidth="1"/>
+    <col min="2820" max="2820" width="2.88671875" style="132" customWidth="1"/>
+    <col min="2821" max="2821" width="4.88671875" style="132" customWidth="1"/>
+    <col min="2822" max="2822" width="13.109375" style="132" customWidth="1"/>
+    <col min="2823" max="2823" width="3.109375" style="132" customWidth="1"/>
+    <col min="2824" max="2824" width="4.44140625" style="132" customWidth="1"/>
+    <col min="2825" max="2825" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2826" max="2826" width="8.33203125" style="132" customWidth="1"/>
+    <col min="2827" max="2827" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2828" max="2828" width="8.109375" style="132" customWidth="1"/>
+    <col min="2829" max="2829" width="11.88671875" style="132" customWidth="1"/>
+    <col min="2830" max="2831" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2832" max="2832" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2833" max="2833" width="11.6640625" style="132" customWidth="1"/>
+    <col min="2834" max="2834" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2835" max="2835" width="6.6640625" style="132" customWidth="1"/>
+    <col min="2836" max="2836" width="5.44140625" style="132" customWidth="1"/>
+    <col min="2837" max="2837" width="4.109375" style="132" customWidth="1"/>
+    <col min="2838" max="2838" width="5.109375" style="132" customWidth="1"/>
     <col min="2839" max="2839" width="6" style="132" customWidth="1"/>
-    <col min="2840" max="2840" width="9.625" style="132" customWidth="1"/>
+    <col min="2840" max="2840" width="9.6640625" style="132" customWidth="1"/>
     <col min="2841" max="3072" width="9" style="132"/>
-    <col min="3073" max="3073" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="3094" max="3094" width="5.125" style="132" customWidth="1"/>
+    <col min="3073" max="3073" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3074" max="3074" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3075" max="3075" width="15.88671875" style="132" customWidth="1"/>
+    <col min="3076" max="3076" width="2.88671875" style="132" customWidth="1"/>
+    <col min="3077" max="3077" width="4.88671875" style="132" customWidth="1"/>
+    <col min="3078" max="3078" width="13.109375" style="132" customWidth="1"/>
+    <col min="3079" max="3079" width="3.109375" style="132" customWidth="1"/>
+    <col min="3080" max="3080" width="4.44140625" style="132" customWidth="1"/>
+    <col min="3081" max="3081" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3082" max="3082" width="8.33203125" style="132" customWidth="1"/>
+    <col min="3083" max="3083" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3084" max="3084" width="8.109375" style="132" customWidth="1"/>
+    <col min="3085" max="3085" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3086" max="3087" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3088" max="3088" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3089" max="3089" width="11.6640625" style="132" customWidth="1"/>
+    <col min="3090" max="3090" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3091" max="3091" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3092" max="3092" width="5.44140625" style="132" customWidth="1"/>
+    <col min="3093" max="3093" width="4.109375" style="132" customWidth="1"/>
+    <col min="3094" max="3094" width="5.109375" style="132" customWidth="1"/>
     <col min="3095" max="3095" width="6" style="132" customWidth="1"/>
-    <col min="3096" max="3096" width="9.625" style="132" customWidth="1"/>
+    <col min="3096" max="3096" width="9.6640625" style="132" customWidth="1"/>
     <col min="3097" max="3328" width="9" style="132"/>
-    <col min="3329" max="3329" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="3350" max="3350" width="5.125" style="132" customWidth="1"/>
+    <col min="3329" max="3329" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3330" max="3330" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3331" max="3331" width="15.88671875" style="132" customWidth="1"/>
+    <col min="3332" max="3332" width="2.88671875" style="132" customWidth="1"/>
+    <col min="3333" max="3333" width="4.88671875" style="132" customWidth="1"/>
+    <col min="3334" max="3334" width="13.109375" style="132" customWidth="1"/>
+    <col min="3335" max="3335" width="3.109375" style="132" customWidth="1"/>
+    <col min="3336" max="3336" width="4.44140625" style="132" customWidth="1"/>
+    <col min="3337" max="3337" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3338" max="3338" width="8.33203125" style="132" customWidth="1"/>
+    <col min="3339" max="3339" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3340" max="3340" width="8.109375" style="132" customWidth="1"/>
+    <col min="3341" max="3341" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3342" max="3343" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3344" max="3344" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3345" max="3345" width="11.6640625" style="132" customWidth="1"/>
+    <col min="3346" max="3346" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3347" max="3347" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3348" max="3348" width="5.44140625" style="132" customWidth="1"/>
+    <col min="3349" max="3349" width="4.109375" style="132" customWidth="1"/>
+    <col min="3350" max="3350" width="5.109375" style="132" customWidth="1"/>
     <col min="3351" max="3351" width="6" style="132" customWidth="1"/>
-    <col min="3352" max="3352" width="9.625" style="132" customWidth="1"/>
+    <col min="3352" max="3352" width="9.6640625" style="132" customWidth="1"/>
     <col min="3353" max="3584" width="9" style="132"/>
-    <col min="3585" max="3585" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="3606" max="3606" width="5.125" style="132" customWidth="1"/>
+    <col min="3585" max="3585" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3586" max="3586" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3587" max="3587" width="15.88671875" style="132" customWidth="1"/>
+    <col min="3588" max="3588" width="2.88671875" style="132" customWidth="1"/>
+    <col min="3589" max="3589" width="4.88671875" style="132" customWidth="1"/>
+    <col min="3590" max="3590" width="13.109375" style="132" customWidth="1"/>
+    <col min="3591" max="3591" width="3.109375" style="132" customWidth="1"/>
+    <col min="3592" max="3592" width="4.44140625" style="132" customWidth="1"/>
+    <col min="3593" max="3593" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3594" max="3594" width="8.33203125" style="132" customWidth="1"/>
+    <col min="3595" max="3595" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3596" max="3596" width="8.109375" style="132" customWidth="1"/>
+    <col min="3597" max="3597" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3598" max="3599" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3600" max="3600" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3601" max="3601" width="11.6640625" style="132" customWidth="1"/>
+    <col min="3602" max="3602" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3603" max="3603" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3604" max="3604" width="5.44140625" style="132" customWidth="1"/>
+    <col min="3605" max="3605" width="4.109375" style="132" customWidth="1"/>
+    <col min="3606" max="3606" width="5.109375" style="132" customWidth="1"/>
     <col min="3607" max="3607" width="6" style="132" customWidth="1"/>
-    <col min="3608" max="3608" width="9.625" style="132" customWidth="1"/>
+    <col min="3608" max="3608" width="9.6640625" style="132" customWidth="1"/>
     <col min="3609" max="3840" width="9" style="132"/>
-    <col min="3841" max="3841" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="3862" max="3862" width="5.125" style="132" customWidth="1"/>
+    <col min="3841" max="3841" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3842" max="3842" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3843" max="3843" width="15.88671875" style="132" customWidth="1"/>
+    <col min="3844" max="3844" width="2.88671875" style="132" customWidth="1"/>
+    <col min="3845" max="3845" width="4.88671875" style="132" customWidth="1"/>
+    <col min="3846" max="3846" width="13.109375" style="132" customWidth="1"/>
+    <col min="3847" max="3847" width="3.109375" style="132" customWidth="1"/>
+    <col min="3848" max="3848" width="4.44140625" style="132" customWidth="1"/>
+    <col min="3849" max="3849" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3850" max="3850" width="8.33203125" style="132" customWidth="1"/>
+    <col min="3851" max="3851" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3852" max="3852" width="8.109375" style="132" customWidth="1"/>
+    <col min="3853" max="3853" width="11.88671875" style="132" customWidth="1"/>
+    <col min="3854" max="3855" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3856" max="3856" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3857" max="3857" width="11.6640625" style="132" customWidth="1"/>
+    <col min="3858" max="3858" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3859" max="3859" width="6.6640625" style="132" customWidth="1"/>
+    <col min="3860" max="3860" width="5.44140625" style="132" customWidth="1"/>
+    <col min="3861" max="3861" width="4.109375" style="132" customWidth="1"/>
+    <col min="3862" max="3862" width="5.109375" style="132" customWidth="1"/>
     <col min="3863" max="3863" width="6" style="132" customWidth="1"/>
-    <col min="3864" max="3864" width="9.625" style="132" customWidth="1"/>
+    <col min="3864" max="3864" width="9.6640625" style="132" customWidth="1"/>
     <col min="3865" max="4096" width="9" style="132"/>
-    <col min="4097" max="4097" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="4118" max="4118" width="5.125" style="132" customWidth="1"/>
+    <col min="4097" max="4097" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4098" max="4098" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4099" max="4099" width="15.88671875" style="132" customWidth="1"/>
+    <col min="4100" max="4100" width="2.88671875" style="132" customWidth="1"/>
+    <col min="4101" max="4101" width="4.88671875" style="132" customWidth="1"/>
+    <col min="4102" max="4102" width="13.109375" style="132" customWidth="1"/>
+    <col min="4103" max="4103" width="3.109375" style="132" customWidth="1"/>
+    <col min="4104" max="4104" width="4.44140625" style="132" customWidth="1"/>
+    <col min="4105" max="4105" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4106" max="4106" width="8.33203125" style="132" customWidth="1"/>
+    <col min="4107" max="4107" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4108" max="4108" width="8.109375" style="132" customWidth="1"/>
+    <col min="4109" max="4109" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4110" max="4111" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4112" max="4112" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4113" max="4113" width="11.6640625" style="132" customWidth="1"/>
+    <col min="4114" max="4114" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4115" max="4115" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4116" max="4116" width="5.44140625" style="132" customWidth="1"/>
+    <col min="4117" max="4117" width="4.109375" style="132" customWidth="1"/>
+    <col min="4118" max="4118" width="5.109375" style="132" customWidth="1"/>
     <col min="4119" max="4119" width="6" style="132" customWidth="1"/>
-    <col min="4120" max="4120" width="9.625" style="132" customWidth="1"/>
+    <col min="4120" max="4120" width="9.6640625" style="132" customWidth="1"/>
     <col min="4121" max="4352" width="9" style="132"/>
-    <col min="4353" max="4353" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="4374" max="4374" width="5.125" style="132" customWidth="1"/>
+    <col min="4353" max="4353" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4354" max="4354" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4355" max="4355" width="15.88671875" style="132" customWidth="1"/>
+    <col min="4356" max="4356" width="2.88671875" style="132" customWidth="1"/>
+    <col min="4357" max="4357" width="4.88671875" style="132" customWidth="1"/>
+    <col min="4358" max="4358" width="13.109375" style="132" customWidth="1"/>
+    <col min="4359" max="4359" width="3.109375" style="132" customWidth="1"/>
+    <col min="4360" max="4360" width="4.44140625" style="132" customWidth="1"/>
+    <col min="4361" max="4361" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4362" max="4362" width="8.33203125" style="132" customWidth="1"/>
+    <col min="4363" max="4363" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4364" max="4364" width="8.109375" style="132" customWidth="1"/>
+    <col min="4365" max="4365" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4366" max="4367" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4368" max="4368" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4369" max="4369" width="11.6640625" style="132" customWidth="1"/>
+    <col min="4370" max="4370" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4371" max="4371" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4372" max="4372" width="5.44140625" style="132" customWidth="1"/>
+    <col min="4373" max="4373" width="4.109375" style="132" customWidth="1"/>
+    <col min="4374" max="4374" width="5.109375" style="132" customWidth="1"/>
     <col min="4375" max="4375" width="6" style="132" customWidth="1"/>
-    <col min="4376" max="4376" width="9.625" style="132" customWidth="1"/>
+    <col min="4376" max="4376" width="9.6640625" style="132" customWidth="1"/>
     <col min="4377" max="4608" width="9" style="132"/>
-    <col min="4609" max="4609" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="4630" max="4630" width="5.125" style="132" customWidth="1"/>
+    <col min="4609" max="4609" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4610" max="4610" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4611" max="4611" width="15.88671875" style="132" customWidth="1"/>
+    <col min="4612" max="4612" width="2.88671875" style="132" customWidth="1"/>
+    <col min="4613" max="4613" width="4.88671875" style="132" customWidth="1"/>
+    <col min="4614" max="4614" width="13.109375" style="132" customWidth="1"/>
+    <col min="4615" max="4615" width="3.109375" style="132" customWidth="1"/>
+    <col min="4616" max="4616" width="4.44140625" style="132" customWidth="1"/>
+    <col min="4617" max="4617" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4618" max="4618" width="8.33203125" style="132" customWidth="1"/>
+    <col min="4619" max="4619" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4620" max="4620" width="8.109375" style="132" customWidth="1"/>
+    <col min="4621" max="4621" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4622" max="4623" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4624" max="4624" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4625" max="4625" width="11.6640625" style="132" customWidth="1"/>
+    <col min="4626" max="4626" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4627" max="4627" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4628" max="4628" width="5.44140625" style="132" customWidth="1"/>
+    <col min="4629" max="4629" width="4.109375" style="132" customWidth="1"/>
+    <col min="4630" max="4630" width="5.109375" style="132" customWidth="1"/>
     <col min="4631" max="4631" width="6" style="132" customWidth="1"/>
-    <col min="4632" max="4632" width="9.625" style="132" customWidth="1"/>
+    <col min="4632" max="4632" width="9.6640625" style="132" customWidth="1"/>
     <col min="4633" max="4864" width="9" style="132"/>
-    <col min="4865" max="4865" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="4886" max="4886" width="5.125" style="132" customWidth="1"/>
+    <col min="4865" max="4865" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4866" max="4866" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4867" max="4867" width="15.88671875" style="132" customWidth="1"/>
+    <col min="4868" max="4868" width="2.88671875" style="132" customWidth="1"/>
+    <col min="4869" max="4869" width="4.88671875" style="132" customWidth="1"/>
+    <col min="4870" max="4870" width="13.109375" style="132" customWidth="1"/>
+    <col min="4871" max="4871" width="3.109375" style="132" customWidth="1"/>
+    <col min="4872" max="4872" width="4.44140625" style="132" customWidth="1"/>
+    <col min="4873" max="4873" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4874" max="4874" width="8.33203125" style="132" customWidth="1"/>
+    <col min="4875" max="4875" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4876" max="4876" width="8.109375" style="132" customWidth="1"/>
+    <col min="4877" max="4877" width="11.88671875" style="132" customWidth="1"/>
+    <col min="4878" max="4879" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4880" max="4880" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4881" max="4881" width="11.6640625" style="132" customWidth="1"/>
+    <col min="4882" max="4882" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4883" max="4883" width="6.6640625" style="132" customWidth="1"/>
+    <col min="4884" max="4884" width="5.44140625" style="132" customWidth="1"/>
+    <col min="4885" max="4885" width="4.109375" style="132" customWidth="1"/>
+    <col min="4886" max="4886" width="5.109375" style="132" customWidth="1"/>
     <col min="4887" max="4887" width="6" style="132" customWidth="1"/>
-    <col min="4888" max="4888" width="9.625" style="132" customWidth="1"/>
+    <col min="4888" max="4888" width="9.6640625" style="132" customWidth="1"/>
     <col min="4889" max="5120" width="9" style="132"/>
-    <col min="5121" max="5121" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="5142" max="5142" width="5.125" style="132" customWidth="1"/>
+    <col min="5121" max="5121" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5122" max="5122" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5123" max="5123" width="15.88671875" style="132" customWidth="1"/>
+    <col min="5124" max="5124" width="2.88671875" style="132" customWidth="1"/>
+    <col min="5125" max="5125" width="4.88671875" style="132" customWidth="1"/>
+    <col min="5126" max="5126" width="13.109375" style="132" customWidth="1"/>
+    <col min="5127" max="5127" width="3.109375" style="132" customWidth="1"/>
+    <col min="5128" max="5128" width="4.44140625" style="132" customWidth="1"/>
+    <col min="5129" max="5129" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5130" max="5130" width="8.33203125" style="132" customWidth="1"/>
+    <col min="5131" max="5131" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5132" max="5132" width="8.109375" style="132" customWidth="1"/>
+    <col min="5133" max="5133" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5134" max="5135" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5136" max="5136" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5137" max="5137" width="11.6640625" style="132" customWidth="1"/>
+    <col min="5138" max="5138" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5139" max="5139" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5140" max="5140" width="5.44140625" style="132" customWidth="1"/>
+    <col min="5141" max="5141" width="4.109375" style="132" customWidth="1"/>
+    <col min="5142" max="5142" width="5.109375" style="132" customWidth="1"/>
     <col min="5143" max="5143" width="6" style="132" customWidth="1"/>
-    <col min="5144" max="5144" width="9.625" style="132" customWidth="1"/>
+    <col min="5144" max="5144" width="9.6640625" style="132" customWidth="1"/>
     <col min="5145" max="5376" width="9" style="132"/>
-    <col min="5377" max="5377" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="5398" max="5398" width="5.125" style="132" customWidth="1"/>
+    <col min="5377" max="5377" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5378" max="5378" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5379" max="5379" width="15.88671875" style="132" customWidth="1"/>
+    <col min="5380" max="5380" width="2.88671875" style="132" customWidth="1"/>
+    <col min="5381" max="5381" width="4.88671875" style="132" customWidth="1"/>
+    <col min="5382" max="5382" width="13.109375" style="132" customWidth="1"/>
+    <col min="5383" max="5383" width="3.109375" style="132" customWidth="1"/>
+    <col min="5384" max="5384" width="4.44140625" style="132" customWidth="1"/>
+    <col min="5385" max="5385" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5386" max="5386" width="8.33203125" style="132" customWidth="1"/>
+    <col min="5387" max="5387" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5388" max="5388" width="8.109375" style="132" customWidth="1"/>
+    <col min="5389" max="5389" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5390" max="5391" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5392" max="5392" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5393" max="5393" width="11.6640625" style="132" customWidth="1"/>
+    <col min="5394" max="5394" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5395" max="5395" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5396" max="5396" width="5.44140625" style="132" customWidth="1"/>
+    <col min="5397" max="5397" width="4.109375" style="132" customWidth="1"/>
+    <col min="5398" max="5398" width="5.109375" style="132" customWidth="1"/>
     <col min="5399" max="5399" width="6" style="132" customWidth="1"/>
-    <col min="5400" max="5400" width="9.625" style="132" customWidth="1"/>
+    <col min="5400" max="5400" width="9.6640625" style="132" customWidth="1"/>
     <col min="5401" max="5632" width="9" style="132"/>
-    <col min="5633" max="5633" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="5654" max="5654" width="5.125" style="132" customWidth="1"/>
+    <col min="5633" max="5633" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5634" max="5634" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5635" max="5635" width="15.88671875" style="132" customWidth="1"/>
+    <col min="5636" max="5636" width="2.88671875" style="132" customWidth="1"/>
+    <col min="5637" max="5637" width="4.88671875" style="132" customWidth="1"/>
+    <col min="5638" max="5638" width="13.109375" style="132" customWidth="1"/>
+    <col min="5639" max="5639" width="3.109375" style="132" customWidth="1"/>
+    <col min="5640" max="5640" width="4.44140625" style="132" customWidth="1"/>
+    <col min="5641" max="5641" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5642" max="5642" width="8.33203125" style="132" customWidth="1"/>
+    <col min="5643" max="5643" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5644" max="5644" width="8.109375" style="132" customWidth="1"/>
+    <col min="5645" max="5645" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5646" max="5647" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5648" max="5648" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5649" max="5649" width="11.6640625" style="132" customWidth="1"/>
+    <col min="5650" max="5650" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5651" max="5651" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5652" max="5652" width="5.44140625" style="132" customWidth="1"/>
+    <col min="5653" max="5653" width="4.109375" style="132" customWidth="1"/>
+    <col min="5654" max="5654" width="5.109375" style="132" customWidth="1"/>
     <col min="5655" max="5655" width="6" style="132" customWidth="1"/>
-    <col min="5656" max="5656" width="9.625" style="132" customWidth="1"/>
+    <col min="5656" max="5656" width="9.6640625" style="132" customWidth="1"/>
     <col min="5657" max="5888" width="9" style="132"/>
-    <col min="5889" max="5889" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="5910" max="5910" width="5.125" style="132" customWidth="1"/>
+    <col min="5889" max="5889" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5890" max="5890" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5891" max="5891" width="15.88671875" style="132" customWidth="1"/>
+    <col min="5892" max="5892" width="2.88671875" style="132" customWidth="1"/>
+    <col min="5893" max="5893" width="4.88671875" style="132" customWidth="1"/>
+    <col min="5894" max="5894" width="13.109375" style="132" customWidth="1"/>
+    <col min="5895" max="5895" width="3.109375" style="132" customWidth="1"/>
+    <col min="5896" max="5896" width="4.44140625" style="132" customWidth="1"/>
+    <col min="5897" max="5897" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5898" max="5898" width="8.33203125" style="132" customWidth="1"/>
+    <col min="5899" max="5899" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5900" max="5900" width="8.109375" style="132" customWidth="1"/>
+    <col min="5901" max="5901" width="11.88671875" style="132" customWidth="1"/>
+    <col min="5902" max="5903" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5904" max="5904" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5905" max="5905" width="11.6640625" style="132" customWidth="1"/>
+    <col min="5906" max="5906" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5907" max="5907" width="6.6640625" style="132" customWidth="1"/>
+    <col min="5908" max="5908" width="5.44140625" style="132" customWidth="1"/>
+    <col min="5909" max="5909" width="4.109375" style="132" customWidth="1"/>
+    <col min="5910" max="5910" width="5.109375" style="132" customWidth="1"/>
     <col min="5911" max="5911" width="6" style="132" customWidth="1"/>
-    <col min="5912" max="5912" width="9.625" style="132" customWidth="1"/>
+    <col min="5912" max="5912" width="9.6640625" style="132" customWidth="1"/>
     <col min="5913" max="6144" width="9" style="132"/>
-    <col min="6145" max="6145" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="6166" max="6166" width="5.125" style="132" customWidth="1"/>
+    <col min="6145" max="6145" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6146" max="6146" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6147" max="6147" width="15.88671875" style="132" customWidth="1"/>
+    <col min="6148" max="6148" width="2.88671875" style="132" customWidth="1"/>
+    <col min="6149" max="6149" width="4.88671875" style="132" customWidth="1"/>
+    <col min="6150" max="6150" width="13.109375" style="132" customWidth="1"/>
+    <col min="6151" max="6151" width="3.109375" style="132" customWidth="1"/>
+    <col min="6152" max="6152" width="4.44140625" style="132" customWidth="1"/>
+    <col min="6153" max="6153" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6154" max="6154" width="8.33203125" style="132" customWidth="1"/>
+    <col min="6155" max="6155" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6156" max="6156" width="8.109375" style="132" customWidth="1"/>
+    <col min="6157" max="6157" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6158" max="6159" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6160" max="6160" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6161" max="6161" width="11.6640625" style="132" customWidth="1"/>
+    <col min="6162" max="6162" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6163" max="6163" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6164" max="6164" width="5.44140625" style="132" customWidth="1"/>
+    <col min="6165" max="6165" width="4.109375" style="132" customWidth="1"/>
+    <col min="6166" max="6166" width="5.109375" style="132" customWidth="1"/>
     <col min="6167" max="6167" width="6" style="132" customWidth="1"/>
-    <col min="6168" max="6168" width="9.625" style="132" customWidth="1"/>
+    <col min="6168" max="6168" width="9.6640625" style="132" customWidth="1"/>
     <col min="6169" max="6400" width="9" style="132"/>
-    <col min="6401" max="6401" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="6422" max="6422" width="5.125" style="132" customWidth="1"/>
+    <col min="6401" max="6401" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6402" max="6402" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6403" max="6403" width="15.88671875" style="132" customWidth="1"/>
+    <col min="6404" max="6404" width="2.88671875" style="132" customWidth="1"/>
+    <col min="6405" max="6405" width="4.88671875" style="132" customWidth="1"/>
+    <col min="6406" max="6406" width="13.109375" style="132" customWidth="1"/>
+    <col min="6407" max="6407" width="3.109375" style="132" customWidth="1"/>
+    <col min="6408" max="6408" width="4.44140625" style="132" customWidth="1"/>
+    <col min="6409" max="6409" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6410" max="6410" width="8.33203125" style="132" customWidth="1"/>
+    <col min="6411" max="6411" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6412" max="6412" width="8.109375" style="132" customWidth="1"/>
+    <col min="6413" max="6413" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6414" max="6415" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6416" max="6416" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6417" max="6417" width="11.6640625" style="132" customWidth="1"/>
+    <col min="6418" max="6418" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6419" max="6419" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6420" max="6420" width="5.44140625" style="132" customWidth="1"/>
+    <col min="6421" max="6421" width="4.109375" style="132" customWidth="1"/>
+    <col min="6422" max="6422" width="5.109375" style="132" customWidth="1"/>
     <col min="6423" max="6423" width="6" style="132" customWidth="1"/>
-    <col min="6424" max="6424" width="9.625" style="132" customWidth="1"/>
+    <col min="6424" max="6424" width="9.6640625" style="132" customWidth="1"/>
     <col min="6425" max="6656" width="9" style="132"/>
-    <col min="6657" max="6657" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="6678" max="6678" width="5.125" style="132" customWidth="1"/>
+    <col min="6657" max="6657" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6658" max="6658" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6659" max="6659" width="15.88671875" style="132" customWidth="1"/>
+    <col min="6660" max="6660" width="2.88671875" style="132" customWidth="1"/>
+    <col min="6661" max="6661" width="4.88671875" style="132" customWidth="1"/>
+    <col min="6662" max="6662" width="13.109375" style="132" customWidth="1"/>
+    <col min="6663" max="6663" width="3.109375" style="132" customWidth="1"/>
+    <col min="6664" max="6664" width="4.44140625" style="132" customWidth="1"/>
+    <col min="6665" max="6665" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6666" max="6666" width="8.33203125" style="132" customWidth="1"/>
+    <col min="6667" max="6667" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6668" max="6668" width="8.109375" style="132" customWidth="1"/>
+    <col min="6669" max="6669" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6670" max="6671" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6672" max="6672" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6673" max="6673" width="11.6640625" style="132" customWidth="1"/>
+    <col min="6674" max="6674" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6675" max="6675" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6676" max="6676" width="5.44140625" style="132" customWidth="1"/>
+    <col min="6677" max="6677" width="4.109375" style="132" customWidth="1"/>
+    <col min="6678" max="6678" width="5.109375" style="132" customWidth="1"/>
     <col min="6679" max="6679" width="6" style="132" customWidth="1"/>
-    <col min="6680" max="6680" width="9.625" style="132" customWidth="1"/>
+    <col min="6680" max="6680" width="9.6640625" style="132" customWidth="1"/>
     <col min="6681" max="6912" width="9" style="132"/>
-    <col min="6913" max="6913" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="6934" max="6934" width="5.125" style="132" customWidth="1"/>
+    <col min="6913" max="6913" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6914" max="6914" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6915" max="6915" width="15.88671875" style="132" customWidth="1"/>
+    <col min="6916" max="6916" width="2.88671875" style="132" customWidth="1"/>
+    <col min="6917" max="6917" width="4.88671875" style="132" customWidth="1"/>
+    <col min="6918" max="6918" width="13.109375" style="132" customWidth="1"/>
+    <col min="6919" max="6919" width="3.109375" style="132" customWidth="1"/>
+    <col min="6920" max="6920" width="4.44140625" style="132" customWidth="1"/>
+    <col min="6921" max="6921" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6922" max="6922" width="8.33203125" style="132" customWidth="1"/>
+    <col min="6923" max="6923" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6924" max="6924" width="8.109375" style="132" customWidth="1"/>
+    <col min="6925" max="6925" width="11.88671875" style="132" customWidth="1"/>
+    <col min="6926" max="6927" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6928" max="6928" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6929" max="6929" width="11.6640625" style="132" customWidth="1"/>
+    <col min="6930" max="6930" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6931" max="6931" width="6.6640625" style="132" customWidth="1"/>
+    <col min="6932" max="6932" width="5.44140625" style="132" customWidth="1"/>
+    <col min="6933" max="6933" width="4.109375" style="132" customWidth="1"/>
+    <col min="6934" max="6934" width="5.109375" style="132" customWidth="1"/>
     <col min="6935" max="6935" width="6" style="132" customWidth="1"/>
-    <col min="6936" max="6936" width="9.625" style="132" customWidth="1"/>
+    <col min="6936" max="6936" width="9.6640625" style="132" customWidth="1"/>
     <col min="6937" max="7168" width="9" style="132"/>
-    <col min="7169" max="7169" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="7190" max="7190" width="5.125" style="132" customWidth="1"/>
+    <col min="7169" max="7169" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7170" max="7170" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7171" max="7171" width="15.88671875" style="132" customWidth="1"/>
+    <col min="7172" max="7172" width="2.88671875" style="132" customWidth="1"/>
+    <col min="7173" max="7173" width="4.88671875" style="132" customWidth="1"/>
+    <col min="7174" max="7174" width="13.109375" style="132" customWidth="1"/>
+    <col min="7175" max="7175" width="3.109375" style="132" customWidth="1"/>
+    <col min="7176" max="7176" width="4.44140625" style="132" customWidth="1"/>
+    <col min="7177" max="7177" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7178" max="7178" width="8.33203125" style="132" customWidth="1"/>
+    <col min="7179" max="7179" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7180" max="7180" width="8.109375" style="132" customWidth="1"/>
+    <col min="7181" max="7181" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7182" max="7183" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7184" max="7184" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7185" max="7185" width="11.6640625" style="132" customWidth="1"/>
+    <col min="7186" max="7186" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7187" max="7187" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7188" max="7188" width="5.44140625" style="132" customWidth="1"/>
+    <col min="7189" max="7189" width="4.109375" style="132" customWidth="1"/>
+    <col min="7190" max="7190" width="5.109375" style="132" customWidth="1"/>
     <col min="7191" max="7191" width="6" style="132" customWidth="1"/>
-    <col min="7192" max="7192" width="9.625" style="132" customWidth="1"/>
+    <col min="7192" max="7192" width="9.6640625" style="132" customWidth="1"/>
     <col min="7193" max="7424" width="9" style="132"/>
-    <col min="7425" max="7425" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="7446" max="7446" width="5.125" style="132" customWidth="1"/>
+    <col min="7425" max="7425" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7426" max="7426" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7427" max="7427" width="15.88671875" style="132" customWidth="1"/>
+    <col min="7428" max="7428" width="2.88671875" style="132" customWidth="1"/>
+    <col min="7429" max="7429" width="4.88671875" style="132" customWidth="1"/>
+    <col min="7430" max="7430" width="13.109375" style="132" customWidth="1"/>
+    <col min="7431" max="7431" width="3.109375" style="132" customWidth="1"/>
+    <col min="7432" max="7432" width="4.44140625" style="132" customWidth="1"/>
+    <col min="7433" max="7433" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7434" max="7434" width="8.33203125" style="132" customWidth="1"/>
+    <col min="7435" max="7435" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7436" max="7436" width="8.109375" style="132" customWidth="1"/>
+    <col min="7437" max="7437" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7438" max="7439" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7440" max="7440" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7441" max="7441" width="11.6640625" style="132" customWidth="1"/>
+    <col min="7442" max="7442" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7443" max="7443" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7444" max="7444" width="5.44140625" style="132" customWidth="1"/>
+    <col min="7445" max="7445" width="4.109375" style="132" customWidth="1"/>
+    <col min="7446" max="7446" width="5.109375" style="132" customWidth="1"/>
     <col min="7447" max="7447" width="6" style="132" customWidth="1"/>
-    <col min="7448" max="7448" width="9.625" style="132" customWidth="1"/>
+    <col min="7448" max="7448" width="9.6640625" style="132" customWidth="1"/>
     <col min="7449" max="7680" width="9" style="132"/>
-    <col min="7681" max="7681" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="7702" max="7702" width="5.125" style="132" customWidth="1"/>
+    <col min="7681" max="7681" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7682" max="7682" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7683" max="7683" width="15.88671875" style="132" customWidth="1"/>
+    <col min="7684" max="7684" width="2.88671875" style="132" customWidth="1"/>
+    <col min="7685" max="7685" width="4.88671875" style="132" customWidth="1"/>
+    <col min="7686" max="7686" width="13.109375" style="132" customWidth="1"/>
+    <col min="7687" max="7687" width="3.109375" style="132" customWidth="1"/>
+    <col min="7688" max="7688" width="4.44140625" style="132" customWidth="1"/>
+    <col min="7689" max="7689" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7690" max="7690" width="8.33203125" style="132" customWidth="1"/>
+    <col min="7691" max="7691" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7692" max="7692" width="8.109375" style="132" customWidth="1"/>
+    <col min="7693" max="7693" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7694" max="7695" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7696" max="7696" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7697" max="7697" width="11.6640625" style="132" customWidth="1"/>
+    <col min="7698" max="7698" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7699" max="7699" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7700" max="7700" width="5.44140625" style="132" customWidth="1"/>
+    <col min="7701" max="7701" width="4.109375" style="132" customWidth="1"/>
+    <col min="7702" max="7702" width="5.109375" style="132" customWidth="1"/>
     <col min="7703" max="7703" width="6" style="132" customWidth="1"/>
-    <col min="7704" max="7704" width="9.625" style="132" customWidth="1"/>
+    <col min="7704" max="7704" width="9.6640625" style="132" customWidth="1"/>
     <col min="7705" max="7936" width="9" style="132"/>
-    <col min="7937" max="7937" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="7958" max="7958" width="5.125" style="132" customWidth="1"/>
+    <col min="7937" max="7937" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7938" max="7938" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7939" max="7939" width="15.88671875" style="132" customWidth="1"/>
+    <col min="7940" max="7940" width="2.88671875" style="132" customWidth="1"/>
+    <col min="7941" max="7941" width="4.88671875" style="132" customWidth="1"/>
+    <col min="7942" max="7942" width="13.109375" style="132" customWidth="1"/>
+    <col min="7943" max="7943" width="3.109375" style="132" customWidth="1"/>
+    <col min="7944" max="7944" width="4.44140625" style="132" customWidth="1"/>
+    <col min="7945" max="7945" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7946" max="7946" width="8.33203125" style="132" customWidth="1"/>
+    <col min="7947" max="7947" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7948" max="7948" width="8.109375" style="132" customWidth="1"/>
+    <col min="7949" max="7949" width="11.88671875" style="132" customWidth="1"/>
+    <col min="7950" max="7951" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7952" max="7952" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7953" max="7953" width="11.6640625" style="132" customWidth="1"/>
+    <col min="7954" max="7954" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7955" max="7955" width="6.6640625" style="132" customWidth="1"/>
+    <col min="7956" max="7956" width="5.44140625" style="132" customWidth="1"/>
+    <col min="7957" max="7957" width="4.109375" style="132" customWidth="1"/>
+    <col min="7958" max="7958" width="5.109375" style="132" customWidth="1"/>
     <col min="7959" max="7959" width="6" style="132" customWidth="1"/>
-    <col min="7960" max="7960" width="9.625" style="132" customWidth="1"/>
+    <col min="7960" max="7960" width="9.6640625" style="132" customWidth="1"/>
     <col min="7961" max="8192" width="9" style="132"/>
-    <col min="8193" max="8193" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="8214" max="8214" width="5.125" style="132" customWidth="1"/>
+    <col min="8193" max="8193" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8194" max="8194" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8195" max="8195" width="15.88671875" style="132" customWidth="1"/>
+    <col min="8196" max="8196" width="2.88671875" style="132" customWidth="1"/>
+    <col min="8197" max="8197" width="4.88671875" style="132" customWidth="1"/>
+    <col min="8198" max="8198" width="13.109375" style="132" customWidth="1"/>
+    <col min="8199" max="8199" width="3.109375" style="132" customWidth="1"/>
+    <col min="8200" max="8200" width="4.44140625" style="132" customWidth="1"/>
+    <col min="8201" max="8201" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8202" max="8202" width="8.33203125" style="132" customWidth="1"/>
+    <col min="8203" max="8203" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8204" max="8204" width="8.109375" style="132" customWidth="1"/>
+    <col min="8205" max="8205" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8206" max="8207" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8208" max="8208" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8209" max="8209" width="11.6640625" style="132" customWidth="1"/>
+    <col min="8210" max="8210" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8211" max="8211" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8212" max="8212" width="5.44140625" style="132" customWidth="1"/>
+    <col min="8213" max="8213" width="4.109375" style="132" customWidth="1"/>
+    <col min="8214" max="8214" width="5.109375" style="132" customWidth="1"/>
     <col min="8215" max="8215" width="6" style="132" customWidth="1"/>
-    <col min="8216" max="8216" width="9.625" style="132" customWidth="1"/>
+    <col min="8216" max="8216" width="9.6640625" style="132" customWidth="1"/>
     <col min="8217" max="8448" width="9" style="132"/>
-    <col min="8449" max="8449" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="8470" max="8470" width="5.125" style="132" customWidth="1"/>
+    <col min="8449" max="8449" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8450" max="8450" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8451" max="8451" width="15.88671875" style="132" customWidth="1"/>
+    <col min="8452" max="8452" width="2.88671875" style="132" customWidth="1"/>
+    <col min="8453" max="8453" width="4.88671875" style="132" customWidth="1"/>
+    <col min="8454" max="8454" width="13.109375" style="132" customWidth="1"/>
+    <col min="8455" max="8455" width="3.109375" style="132" customWidth="1"/>
+    <col min="8456" max="8456" width="4.44140625" style="132" customWidth="1"/>
+    <col min="8457" max="8457" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8458" max="8458" width="8.33203125" style="132" customWidth="1"/>
+    <col min="8459" max="8459" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8460" max="8460" width="8.109375" style="132" customWidth="1"/>
+    <col min="8461" max="8461" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8462" max="8463" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8464" max="8464" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8465" max="8465" width="11.6640625" style="132" customWidth="1"/>
+    <col min="8466" max="8466" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8467" max="8467" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8468" max="8468" width="5.44140625" style="132" customWidth="1"/>
+    <col min="8469" max="8469" width="4.109375" style="132" customWidth="1"/>
+    <col min="8470" max="8470" width="5.109375" style="132" customWidth="1"/>
     <col min="8471" max="8471" width="6" style="132" customWidth="1"/>
-    <col min="8472" max="8472" width="9.625" style="132" customWidth="1"/>
+    <col min="8472" max="8472" width="9.6640625" style="132" customWidth="1"/>
     <col min="8473" max="8704" width="9" style="132"/>
-    <col min="8705" max="8705" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="8726" max="8726" width="5.125" style="132" customWidth="1"/>
+    <col min="8705" max="8705" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8706" max="8706" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8707" max="8707" width="15.88671875" style="132" customWidth="1"/>
+    <col min="8708" max="8708" width="2.88671875" style="132" customWidth="1"/>
+    <col min="8709" max="8709" width="4.88671875" style="132" customWidth="1"/>
+    <col min="8710" max="8710" width="13.109375" style="132" customWidth="1"/>
+    <col min="8711" max="8711" width="3.109375" style="132" customWidth="1"/>
+    <col min="8712" max="8712" width="4.44140625" style="132" customWidth="1"/>
+    <col min="8713" max="8713" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8714" max="8714" width="8.33203125" style="132" customWidth="1"/>
+    <col min="8715" max="8715" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8716" max="8716" width="8.109375" style="132" customWidth="1"/>
+    <col min="8717" max="8717" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8718" max="8719" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8720" max="8720" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8721" max="8721" width="11.6640625" style="132" customWidth="1"/>
+    <col min="8722" max="8722" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8723" max="8723" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8724" max="8724" width="5.44140625" style="132" customWidth="1"/>
+    <col min="8725" max="8725" width="4.109375" style="132" customWidth="1"/>
+    <col min="8726" max="8726" width="5.109375" style="132" customWidth="1"/>
     <col min="8727" max="8727" width="6" style="132" customWidth="1"/>
-    <col min="8728" max="8728" width="9.625" style="132" customWidth="1"/>
+    <col min="8728" max="8728" width="9.6640625" style="132" customWidth="1"/>
     <col min="8729" max="8960" width="9" style="132"/>
-    <col min="8961" max="8961" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="8982" max="8982" width="5.125" style="132" customWidth="1"/>
+    <col min="8961" max="8961" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8962" max="8962" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8963" max="8963" width="15.88671875" style="132" customWidth="1"/>
+    <col min="8964" max="8964" width="2.88671875" style="132" customWidth="1"/>
+    <col min="8965" max="8965" width="4.88671875" style="132" customWidth="1"/>
+    <col min="8966" max="8966" width="13.109375" style="132" customWidth="1"/>
+    <col min="8967" max="8967" width="3.109375" style="132" customWidth="1"/>
+    <col min="8968" max="8968" width="4.44140625" style="132" customWidth="1"/>
+    <col min="8969" max="8969" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8970" max="8970" width="8.33203125" style="132" customWidth="1"/>
+    <col min="8971" max="8971" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8972" max="8972" width="8.109375" style="132" customWidth="1"/>
+    <col min="8973" max="8973" width="11.88671875" style="132" customWidth="1"/>
+    <col min="8974" max="8975" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8976" max="8976" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8977" max="8977" width="11.6640625" style="132" customWidth="1"/>
+    <col min="8978" max="8978" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8979" max="8979" width="6.6640625" style="132" customWidth="1"/>
+    <col min="8980" max="8980" width="5.44140625" style="132" customWidth="1"/>
+    <col min="8981" max="8981" width="4.109375" style="132" customWidth="1"/>
+    <col min="8982" max="8982" width="5.109375" style="132" customWidth="1"/>
     <col min="8983" max="8983" width="6" style="132" customWidth="1"/>
-    <col min="8984" max="8984" width="9.625" style="132" customWidth="1"/>
+    <col min="8984" max="8984" width="9.6640625" style="132" customWidth="1"/>
     <col min="8985" max="9216" width="9" style="132"/>
-    <col min="9217" max="9217" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="9238" max="9238" width="5.125" style="132" customWidth="1"/>
+    <col min="9217" max="9217" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9218" max="9218" width="6.6640625" style="132" customWidth="1"/>
+    <col min="9219" max="9219" width="15.88671875" style="132" customWidth="1"/>
+    <col min="9220" max="9220" width="2.88671875" style="132" customWidth="1"/>
+    <col min="9221" max="9221" width="4.88671875" style="132" customWidth="1"/>
+    <col min="9222" max="9222" width="13.109375" style="132" customWidth="1"/>
+    <col min="9223" max="9223" width="3.109375" style="132" customWidth="1"/>
+    <col min="9224" max="9224" width="4.44140625" style="132" customWidth="1"/>
+    <col min="9225" max="9225" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9226" max="9226" width="8.33203125" style="132" customWidth="1"/>
+    <col min="9227" max="9227" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9228" max="9228" width="8.109375" style="132" customWidth="1"/>
+    <col min="9229" max="9229" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9230" max="9231" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9232" max="9232" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9233" max="9233" width="11.6640625" style="132" customWidth="1"/>
+    <col min="9234" max="9234" width="7.6640625" style="132" customWidth="1"/>
+    <col min="9235" max="9235" width="6.6640625" style="132" customWidth="1"/>
+    <col min="9236" max="9236" width="5.44140625" style="132" customWidth="1"/>
+    <col min="9237" max="9237" width="4.109375" style="132" customWidth="1"/>
+    <col min="9238" max="9238" width="5.109375" style="132" customWidth="1"/>
     <col min="9239" max="9239" width="6" style="132" customWidth="1"/>
-    <col min="9240" max="9240" width="9.625" style="132" customWidth="1"/>
+    <col min="9240" max="9240" width="9.6640625" style="132" customWidth="1"/>
     <col min="9241" max="9472" width="9" style="132"/>
-    <col min="9473" max="9473" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="9494" max="9494" width="5.125" style="132" customWidth="1"/>
+    <col min="9473" max="9473" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9474" max="9474" width="6.6640625" style="132" customWidth="1"/>
+    <col min="9475" max="9475" width="15.88671875" style="132" customWidth="1"/>
+    <col min="9476" max="9476" width="2.88671875" style="132" customWidth="1"/>
+    <col min="9477" max="9477" width="4.88671875" style="132" customWidth="1"/>
+    <col min="9478" max="9478" width="13.109375" style="132" customWidth="1"/>
+    <col min="9479" max="9479" width="3.109375" style="132" customWidth="1"/>
+    <col min="9480" max="9480" width="4.44140625" style="132" customWidth="1"/>
+    <col min="9481" max="9481" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9482" max="9482" width="8.33203125" style="132" customWidth="1"/>
+    <col min="9483" max="9483" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9484" max="9484" width="8.109375" style="132" customWidth="1"/>
+    <col min="9485" max="9485" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9486" max="9487" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9488" max="9488" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9489" max="9489" width="11.6640625" style="132" customWidth="1"/>
+    <col min="9490" max="9490" width="7.6640625" style="132" customWidth="1"/>
+    <col min="9491" max="9491" width="6.6640625" style="132" customWidth="1"/>
+    <col min="9492" max="9492" width="5.44140625" style="132" customWidth="1"/>
+    <col min="9493" max="9493" width="4.109375" style="132" customWidth="1"/>
+    <col min="9494" max="9494" width="5.109375" style="132" customWidth="1"/>
     <col min="9495" max="9495" width="6" style="132" customWidth="1"/>
-    <col min="9496" max="9496" width="9.625" style="132" customWidth="1"/>
+    <col min="9496" max="9496" width="9.6640625" style="132" customWidth="1"/>
     <col min="9497" max="9728" width="9" style="132"/>
-    <col min="9729" max="9729" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="9750" max="9750" width="5.125" style="132" customWidth="1"/>
+    <col min="9729" max="9729" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9730" max="9730" width="6.6640625" style="132" customWidth="1"/>
+    <col min="9731" max="9731" width="15.88671875" style="132" customWidth="1"/>
+    <col min="9732" max="9732" width="2.88671875" style="132" customWidth="1"/>
+    <col min="9733" max="9733" width="4.88671875" style="132" customWidth="1"/>
+    <col min="9734" max="9734" width="13.109375" style="132" customWidth="1"/>
+    <col min="9735" max="9735" width="3.109375" style="132" customWidth="1"/>
+    <col min="9736" max="9736" width="4.44140625" style="132" customWidth="1"/>
+    <col min="9737" max="9737" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9738" max="9738" width="8.33203125" style="132" customWidth="1"/>
+    <col min="9739" max="9739" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9740" max="9740" width="8.109375" style="132" customWidth="1"/>
+    <col min="9741" max="9741" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9742" max="9743" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9744" max="9744" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9745" max="9745" width="11.6640625" style="132" customWidth="1"/>
+    <col min="9746" max="9746" width="7.6640625" style="132" customWidth="1"/>
+    <col min="9747" max="9747" width="6.6640625" style="132" customWidth="1"/>
+    <col min="9748" max="9748" width="5.44140625" style="132" customWidth="1"/>
+    <col min="9749" max="9749" width="4.109375" style="132" customWidth="1"/>
+    <col min="9750" max="9750" width="5.109375" style="132" customWidth="1"/>
     <col min="9751" max="9751" width="6" style="132" customWidth="1"/>
-    <col min="9752" max="9752" width="9.625" style="132" customWidth="1"/>
+    <col min="9752" max="9752" width="9.6640625" style="132" customWidth="1"/>
     <col min="9753" max="9984" width="9" style="132"/>
-    <col min="9985" max="9985" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="10006" max="10006" width="5.125" style="132" customWidth="1"/>
+    <col min="9985" max="9985" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9986" max="9986" width="6.6640625" style="132" customWidth="1"/>
+    <col min="9987" max="9987" width="15.88671875" style="132" customWidth="1"/>
+    <col min="9988" max="9988" width="2.88671875" style="132" customWidth="1"/>
+    <col min="9989" max="9989" width="4.88671875" style="132" customWidth="1"/>
+    <col min="9990" max="9990" width="13.109375" style="132" customWidth="1"/>
+    <col min="9991" max="9991" width="3.109375" style="132" customWidth="1"/>
+    <col min="9992" max="9992" width="4.44140625" style="132" customWidth="1"/>
+    <col min="9993" max="9993" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9994" max="9994" width="8.33203125" style="132" customWidth="1"/>
+    <col min="9995" max="9995" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9996" max="9996" width="8.109375" style="132" customWidth="1"/>
+    <col min="9997" max="9997" width="11.88671875" style="132" customWidth="1"/>
+    <col min="9998" max="9999" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10000" max="10000" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10001" max="10001" width="11.6640625" style="132" customWidth="1"/>
+    <col min="10002" max="10002" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10003" max="10003" width="6.6640625" style="132" customWidth="1"/>
+    <col min="10004" max="10004" width="5.44140625" style="132" customWidth="1"/>
+    <col min="10005" max="10005" width="4.109375" style="132" customWidth="1"/>
+    <col min="10006" max="10006" width="5.109375" style="132" customWidth="1"/>
     <col min="10007" max="10007" width="6" style="132" customWidth="1"/>
-    <col min="10008" max="10008" width="9.625" style="132" customWidth="1"/>
+    <col min="10008" max="10008" width="9.6640625" style="132" customWidth="1"/>
     <col min="10009" max="10240" width="9" style="132"/>
-    <col min="10241" max="10241" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="10262" max="10262" width="5.125" style="132" customWidth="1"/>
+    <col min="10241" max="10241" width="11.88671875" style="132" customWidth="1"/>
+    <col min="10242" max="10242" width="6.6640625" style="132" customWidth="1"/>
+    <col min="10243" max="10243" width="15.88671875" style="132" customWidth="1"/>
+    <col min="10244" max="10244" width="2.88671875" style="132" customWidth="1"/>
+    <col min="10245" max="10245" width="4.88671875" style="132" customWidth="1"/>
+    <col min="10246" max="10246" width="13.109375" style="132" customWidth="1"/>
+    <col min="10247" max="10247" width="3.109375" style="132" customWidth="1"/>
+    <col min="10248" max="10248" width="4.44140625" style="132" customWidth="1"/>
+    <col min="10249" max="10249" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10250" max="10250" width="8.33203125" style="132" customWidth="1"/>
+    <col min="10251" max="10251" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10252" max="10252" width="8.109375" style="132" customWidth="1"/>
+    <col min="10253" max="10253" width="11.88671875" style="132" customWidth="1"/>
+    <col min="10254" max="10255" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10256" max="10256" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10257" max="10257" width="11.6640625" style="132" customWidth="1"/>
+    <col min="10258" max="10258" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10259" max="10259" width="6.6640625" style="132" customWidth="1"/>
+    <col min="10260" max="10260" width="5.44140625" style="132" customWidth="1"/>
+    <col min="10261" max="10261" width="4.109375" style="132" customWidth="1"/>
+    <col min="10262" max="10262" width="5.109375" style="132" customWidth="1"/>
     <col min="10263" max="10263" width="6" style="132" customWidth="1"/>
-    <col min="10264" max="10264" width="9.625" style="132" customWidth="1"/>
+    <col min="10264" max="10264" width="9.6640625" style="132" customWidth="1"/>
     <col min="10265" max="10496" width="9" style="132"/>
-    <col min="10497" max="10497" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="10518" max="10518" width="5.125" style="132" customWidth="1"/>
+    <col min="10497" max="10497" width="11.88671875" style="132" customWidth="1"/>
+    <col min="10498" max="10498" width="6.6640625" style="132" customWidth="1"/>
+    <col min="10499" max="10499" width="15.88671875" style="132" customWidth="1"/>
+    <col min="10500" max="10500" width="2.88671875" style="132" customWidth="1"/>
+    <col min="10501" max="10501" width="4.88671875" style="132" customWidth="1"/>
+    <col min="10502" max="10502" width="13.109375" style="132" customWidth="1"/>
+    <col min="10503" max="10503" width="3.109375" style="132" customWidth="1"/>
+    <col min="10504" max="10504" width="4.44140625" style="132" customWidth="1"/>
+    <col min="10505" max="10505" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10506" max="10506" width="8.33203125" style="132" customWidth="1"/>
+    <col min="10507" max="10507" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10508" max="10508" width="8.109375" style="132" customWidth="1"/>
+    <col min="10509" max="10509" width="11.88671875" style="132" customWidth="1"/>
+    <col min="10510" max="10511" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10512" max="10512" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10513" max="10513" width="11.6640625" style="132" customWidth="1"/>
+    <col min="10514" max="10514" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10515" max="10515" width="6.6640625" style="132" customWidth="1"/>
+    <col min="10516" max="10516" width="5.44140625" style="132" customWidth="1"/>
+    <col min="10517" max="10517" width="4.109375" style="132" customWidth="1"/>
+    <col min="10518" max="10518" width="5.109375" style="132" customWidth="1"/>
     <col min="10519" max="10519" width="6" style="132" customWidth="1"/>
-    <col min="10520" max="10520" width="9.625" style="132" customWidth="1"/>
+    <col min="10520" max="10520" width="9.6640625" style="132" customWidth="1"/>
     <col min="10521" max="10752" width="9" style="132"/>
-    <col min="10753" max="10753" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="10774" max="10774" width="5.125" style="132" customWidth="1"/>
+    <col min="10753" max="10753" width="11.88671875" style="132" customWidth="1"/>
+    <col min="10754" max="10754" width="6.6640625" style="132" customWidth="1"/>
+    <col min="10755" max="10755" width="15.88671875" style="132" customWidth="1"/>
+    <col min="10756" max="10756" width="2.88671875" style="132" customWidth="1"/>
+    <col min="10757" max="10757" width="4.88671875" style="132" customWidth="1"/>
+    <col min="10758" max="10758" width="13.109375" style="132" customWidth="1"/>
+    <col min="10759" max="10759" width="3.109375" style="132" customWidth="1"/>
+    <col min="10760" max="10760" width="4.44140625" style="132" customWidth="1"/>
+    <col min="10761" max="10761" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10762" max="10762" width="8.33203125" style="132" customWidth="1"/>
+    <col min="10763" max="10763" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10764" max="10764" width="8.109375" style="132" customWidth="1"/>
+    <col min="10765" max="10765" width="11.88671875" style="132" customWidth="1"/>
+    <col min="10766" max="10767" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10768" max="10768" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10769" max="10769" width="11.6640625" style="132" customWidth="1"/>
+    <col min="10770" max="10770" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10771" max="10771" width="6.6640625" style="132" customWidth="1"/>
+    <col min="10772" max="10772" width="5.44140625" style="132" customWidth="1"/>
+    <col min="10773" max="10773" width="4.109375" style="132" customWidth="1"/>
+    <col min="10774" max="10774" width="5.109375" style="132" customWidth="1"/>
     <col min="10775" max="10775" width="6" style="132" customWidth="1"/>
-    <col min="10776" max="10776" width="9.625" style="132" customWidth="1"/>
+    <col min="10776" max="10776" width="9.6640625" style="132" customWidth="1"/>
     <col min="10777" max="11008" width="9" style="132"/>
-    <col min="11009" max="11009" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="11030" max="11030" width="5.125" style="132" customWidth="1"/>
+    <col min="11009" max="11009" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11010" max="11010" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11011" max="11011" width="15.88671875" style="132" customWidth="1"/>
+    <col min="11012" max="11012" width="2.88671875" style="132" customWidth="1"/>
+    <col min="11013" max="11013" width="4.88671875" style="132" customWidth="1"/>
+    <col min="11014" max="11014" width="13.109375" style="132" customWidth="1"/>
+    <col min="11015" max="11015" width="3.109375" style="132" customWidth="1"/>
+    <col min="11016" max="11016" width="4.44140625" style="132" customWidth="1"/>
+    <col min="11017" max="11017" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11018" max="11018" width="8.33203125" style="132" customWidth="1"/>
+    <col min="11019" max="11019" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11020" max="11020" width="8.109375" style="132" customWidth="1"/>
+    <col min="11021" max="11021" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11022" max="11023" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11024" max="11024" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11025" max="11025" width="11.6640625" style="132" customWidth="1"/>
+    <col min="11026" max="11026" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11027" max="11027" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11028" max="11028" width="5.44140625" style="132" customWidth="1"/>
+    <col min="11029" max="11029" width="4.109375" style="132" customWidth="1"/>
+    <col min="11030" max="11030" width="5.109375" style="132" customWidth="1"/>
     <col min="11031" max="11031" width="6" style="132" customWidth="1"/>
-    <col min="11032" max="11032" width="9.625" style="132" customWidth="1"/>
+    <col min="11032" max="11032" width="9.6640625" style="132" customWidth="1"/>
     <col min="11033" max="11264" width="9" style="132"/>
-    <col min="11265" max="11265" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="11286" max="11286" width="5.125" style="132" customWidth="1"/>
+    <col min="11265" max="11265" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11266" max="11266" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11267" max="11267" width="15.88671875" style="132" customWidth="1"/>
+    <col min="11268" max="11268" width="2.88671875" style="132" customWidth="1"/>
+    <col min="11269" max="11269" width="4.88671875" style="132" customWidth="1"/>
+    <col min="11270" max="11270" width="13.109375" style="132" customWidth="1"/>
+    <col min="11271" max="11271" width="3.109375" style="132" customWidth="1"/>
+    <col min="11272" max="11272" width="4.44140625" style="132" customWidth="1"/>
+    <col min="11273" max="11273" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11274" max="11274" width="8.33203125" style="132" customWidth="1"/>
+    <col min="11275" max="11275" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11276" max="11276" width="8.109375" style="132" customWidth="1"/>
+    <col min="11277" max="11277" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11278" max="11279" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11280" max="11280" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11281" max="11281" width="11.6640625" style="132" customWidth="1"/>
+    <col min="11282" max="11282" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11283" max="11283" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11284" max="11284" width="5.44140625" style="132" customWidth="1"/>
+    <col min="11285" max="11285" width="4.109375" style="132" customWidth="1"/>
+    <col min="11286" max="11286" width="5.109375" style="132" customWidth="1"/>
     <col min="11287" max="11287" width="6" style="132" customWidth="1"/>
-    <col min="11288" max="11288" width="9.625" style="132" customWidth="1"/>
+    <col min="11288" max="11288" width="9.6640625" style="132" customWidth="1"/>
     <col min="11289" max="11520" width="9" style="132"/>
-    <col min="11521" max="11521" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="11542" max="11542" width="5.125" style="132" customWidth="1"/>
+    <col min="11521" max="11521" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11522" max="11522" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11523" max="11523" width="15.88671875" style="132" customWidth="1"/>
+    <col min="11524" max="11524" width="2.88671875" style="132" customWidth="1"/>
+    <col min="11525" max="11525" width="4.88671875" style="132" customWidth="1"/>
+    <col min="11526" max="11526" width="13.109375" style="132" customWidth="1"/>
+    <col min="11527" max="11527" width="3.109375" style="132" customWidth="1"/>
+    <col min="11528" max="11528" width="4.44140625" style="132" customWidth="1"/>
+    <col min="11529" max="11529" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11530" max="11530" width="8.33203125" style="132" customWidth="1"/>
+    <col min="11531" max="11531" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11532" max="11532" width="8.109375" style="132" customWidth="1"/>
+    <col min="11533" max="11533" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11534" max="11535" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11536" max="11536" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11537" max="11537" width="11.6640625" style="132" customWidth="1"/>
+    <col min="11538" max="11538" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11539" max="11539" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11540" max="11540" width="5.44140625" style="132" customWidth="1"/>
+    <col min="11541" max="11541" width="4.109375" style="132" customWidth="1"/>
+    <col min="11542" max="11542" width="5.109375" style="132" customWidth="1"/>
     <col min="11543" max="11543" width="6" style="132" customWidth="1"/>
-    <col min="11544" max="11544" width="9.625" style="132" customWidth="1"/>
+    <col min="11544" max="11544" width="9.6640625" style="132" customWidth="1"/>
     <col min="11545" max="11776" width="9" style="132"/>
-    <col min="11777" max="11777" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="11798" max="11798" width="5.125" style="132" customWidth="1"/>
+    <col min="11777" max="11777" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11778" max="11778" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11779" max="11779" width="15.88671875" style="132" customWidth="1"/>
+    <col min="11780" max="11780" width="2.88671875" style="132" customWidth="1"/>
+    <col min="11781" max="11781" width="4.88671875" style="132" customWidth="1"/>
+    <col min="11782" max="11782" width="13.109375" style="132" customWidth="1"/>
+    <col min="11783" max="11783" width="3.109375" style="132" customWidth="1"/>
+    <col min="11784" max="11784" width="4.44140625" style="132" customWidth="1"/>
+    <col min="11785" max="11785" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11786" max="11786" width="8.33203125" style="132" customWidth="1"/>
+    <col min="11787" max="11787" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11788" max="11788" width="8.109375" style="132" customWidth="1"/>
+    <col min="11789" max="11789" width="11.88671875" style="132" customWidth="1"/>
+    <col min="11790" max="11791" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11792" max="11792" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11793" max="11793" width="11.6640625" style="132" customWidth="1"/>
+    <col min="11794" max="11794" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11795" max="11795" width="6.6640625" style="132" customWidth="1"/>
+    <col min="11796" max="11796" width="5.44140625" style="132" customWidth="1"/>
+    <col min="11797" max="11797" width="4.109375" style="132" customWidth="1"/>
+    <col min="11798" max="11798" width="5.109375" style="132" customWidth="1"/>
     <col min="11799" max="11799" width="6" style="132" customWidth="1"/>
-    <col min="11800" max="11800" width="9.625" style="132" customWidth="1"/>
+    <col min="11800" max="11800" width="9.6640625" style="132" customWidth="1"/>
     <col min="11801" max="12032" width="9" style="132"/>
-    <col min="12033" max="12033" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="12054" max="12054" width="5.125" style="132" customWidth="1"/>
+    <col min="12033" max="12033" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12034" max="12034" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12035" max="12035" width="15.88671875" style="132" customWidth="1"/>
+    <col min="12036" max="12036" width="2.88671875" style="132" customWidth="1"/>
+    <col min="12037" max="12037" width="4.88671875" style="132" customWidth="1"/>
+    <col min="12038" max="12038" width="13.109375" style="132" customWidth="1"/>
+    <col min="12039" max="12039" width="3.109375" style="132" customWidth="1"/>
+    <col min="12040" max="12040" width="4.44140625" style="132" customWidth="1"/>
+    <col min="12041" max="12041" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12042" max="12042" width="8.33203125" style="132" customWidth="1"/>
+    <col min="12043" max="12043" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12044" max="12044" width="8.109375" style="132" customWidth="1"/>
+    <col min="12045" max="12045" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12046" max="12047" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12048" max="12048" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12049" max="12049" width="11.6640625" style="132" customWidth="1"/>
+    <col min="12050" max="12050" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12051" max="12051" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12052" max="12052" width="5.44140625" style="132" customWidth="1"/>
+    <col min="12053" max="12053" width="4.109375" style="132" customWidth="1"/>
+    <col min="12054" max="12054" width="5.109375" style="132" customWidth="1"/>
     <col min="12055" max="12055" width="6" style="132" customWidth="1"/>
-    <col min="12056" max="12056" width="9.625" style="132" customWidth="1"/>
+    <col min="12056" max="12056" width="9.6640625" style="132" customWidth="1"/>
     <col min="12057" max="12288" width="9" style="132"/>
-    <col min="12289" max="12289" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="12310" max="12310" width="5.125" style="132" customWidth="1"/>
+    <col min="12289" max="12289" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12290" max="12290" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12291" max="12291" width="15.88671875" style="132" customWidth="1"/>
+    <col min="12292" max="12292" width="2.88671875" style="132" customWidth="1"/>
+    <col min="12293" max="12293" width="4.88671875" style="132" customWidth="1"/>
+    <col min="12294" max="12294" width="13.109375" style="132" customWidth="1"/>
+    <col min="12295" max="12295" width="3.109375" style="132" customWidth="1"/>
+    <col min="12296" max="12296" width="4.44140625" style="132" customWidth="1"/>
+    <col min="12297" max="12297" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12298" max="12298" width="8.33203125" style="132" customWidth="1"/>
+    <col min="12299" max="12299" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12300" max="12300" width="8.109375" style="132" customWidth="1"/>
+    <col min="12301" max="12301" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12302" max="12303" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12304" max="12304" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12305" max="12305" width="11.6640625" style="132" customWidth="1"/>
+    <col min="12306" max="12306" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12307" max="12307" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12308" max="12308" width="5.44140625" style="132" customWidth="1"/>
+    <col min="12309" max="12309" width="4.109375" style="132" customWidth="1"/>
+    <col min="12310" max="12310" width="5.109375" style="132" customWidth="1"/>
     <col min="12311" max="12311" width="6" style="132" customWidth="1"/>
-    <col min="12312" max="12312" width="9.625" style="132" customWidth="1"/>
+    <col min="12312" max="12312" width="9.6640625" style="132" customWidth="1"/>
     <col min="12313" max="12544" width="9" style="132"/>
-    <col min="12545" max="12545" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="12566" max="12566" width="5.125" style="132" customWidth="1"/>
+    <col min="12545" max="12545" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12546" max="12546" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12547" max="12547" width="15.88671875" style="132" customWidth="1"/>
+    <col min="12548" max="12548" width="2.88671875" style="132" customWidth="1"/>
+    <col min="12549" max="12549" width="4.88671875" style="132" customWidth="1"/>
+    <col min="12550" max="12550" width="13.109375" style="132" customWidth="1"/>
+    <col min="12551" max="12551" width="3.109375" style="132" customWidth="1"/>
+    <col min="12552" max="12552" width="4.44140625" style="132" customWidth="1"/>
+    <col min="12553" max="12553" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12554" max="12554" width="8.33203125" style="132" customWidth="1"/>
+    <col min="12555" max="12555" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12556" max="12556" width="8.109375" style="132" customWidth="1"/>
+    <col min="12557" max="12557" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12558" max="12559" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12560" max="12560" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12561" max="12561" width="11.6640625" style="132" customWidth="1"/>
+    <col min="12562" max="12562" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12563" max="12563" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12564" max="12564" width="5.44140625" style="132" customWidth="1"/>
+    <col min="12565" max="12565" width="4.109375" style="132" customWidth="1"/>
+    <col min="12566" max="12566" width="5.109375" style="132" customWidth="1"/>
     <col min="12567" max="12567" width="6" style="132" customWidth="1"/>
-    <col min="12568" max="12568" width="9.625" style="132" customWidth="1"/>
+    <col min="12568" max="12568" width="9.6640625" style="132" customWidth="1"/>
     <col min="12569" max="12800" width="9" style="132"/>
-    <col min="12801" max="12801" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="12822" max="12822" width="5.125" style="132" customWidth="1"/>
+    <col min="12801" max="12801" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12802" max="12802" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12803" max="12803" width="15.88671875" style="132" customWidth="1"/>
+    <col min="12804" max="12804" width="2.88671875" style="132" customWidth="1"/>
+    <col min="12805" max="12805" width="4.88671875" style="132" customWidth="1"/>
+    <col min="12806" max="12806" width="13.109375" style="132" customWidth="1"/>
+    <col min="12807" max="12807" width="3.109375" style="132" customWidth="1"/>
+    <col min="12808" max="12808" width="4.44140625" style="132" customWidth="1"/>
+    <col min="12809" max="12809" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12810" max="12810" width="8.33203125" style="132" customWidth="1"/>
+    <col min="12811" max="12811" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12812" max="12812" width="8.109375" style="132" customWidth="1"/>
+    <col min="12813" max="12813" width="11.88671875" style="132" customWidth="1"/>
+    <col min="12814" max="12815" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12816" max="12816" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12817" max="12817" width="11.6640625" style="132" customWidth="1"/>
+    <col min="12818" max="12818" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12819" max="12819" width="6.6640625" style="132" customWidth="1"/>
+    <col min="12820" max="12820" width="5.44140625" style="132" customWidth="1"/>
+    <col min="12821" max="12821" width="4.109375" style="132" customWidth="1"/>
+    <col min="12822" max="12822" width="5.109375" style="132" customWidth="1"/>
     <col min="12823" max="12823" width="6" style="132" customWidth="1"/>
-    <col min="12824" max="12824" width="9.625" style="132" customWidth="1"/>
+    <col min="12824" max="12824" width="9.6640625" style="132" customWidth="1"/>
     <col min="12825" max="13056" width="9" style="132"/>
-    <col min="13057" max="13057" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="13078" max="13078" width="5.125" style="132" customWidth="1"/>
+    <col min="13057" max="13057" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13058" max="13058" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13059" max="13059" width="15.88671875" style="132" customWidth="1"/>
+    <col min="13060" max="13060" width="2.88671875" style="132" customWidth="1"/>
+    <col min="13061" max="13061" width="4.88671875" style="132" customWidth="1"/>
+    <col min="13062" max="13062" width="13.109375" style="132" customWidth="1"/>
+    <col min="13063" max="13063" width="3.109375" style="132" customWidth="1"/>
+    <col min="13064" max="13064" width="4.44140625" style="132" customWidth="1"/>
+    <col min="13065" max="13065" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13066" max="13066" width="8.33203125" style="132" customWidth="1"/>
+    <col min="13067" max="13067" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13068" max="13068" width="8.109375" style="132" customWidth="1"/>
+    <col min="13069" max="13069" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13070" max="13071" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13072" max="13072" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13073" max="13073" width="11.6640625" style="132" customWidth="1"/>
+    <col min="13074" max="13074" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13075" max="13075" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13076" max="13076" width="5.44140625" style="132" customWidth="1"/>
+    <col min="13077" max="13077" width="4.109375" style="132" customWidth="1"/>
+    <col min="13078" max="13078" width="5.109375" style="132" customWidth="1"/>
     <col min="13079" max="13079" width="6" style="132" customWidth="1"/>
-    <col min="13080" max="13080" width="9.625" style="132" customWidth="1"/>
+    <col min="13080" max="13080" width="9.6640625" style="132" customWidth="1"/>
     <col min="13081" max="13312" width="9" style="132"/>
-    <col min="13313" max="13313" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="13334" max="13334" width="5.125" style="132" customWidth="1"/>
+    <col min="13313" max="13313" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13314" max="13314" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13315" max="13315" width="15.88671875" style="132" customWidth="1"/>
+    <col min="13316" max="13316" width="2.88671875" style="132" customWidth="1"/>
+    <col min="13317" max="13317" width="4.88671875" style="132" customWidth="1"/>
+    <col min="13318" max="13318" width="13.109375" style="132" customWidth="1"/>
+    <col min="13319" max="13319" width="3.109375" style="132" customWidth="1"/>
+    <col min="13320" max="13320" width="4.44140625" style="132" customWidth="1"/>
+    <col min="13321" max="13321" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13322" max="13322" width="8.33203125" style="132" customWidth="1"/>
+    <col min="13323" max="13323" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13324" max="13324" width="8.109375" style="132" customWidth="1"/>
+    <col min="13325" max="13325" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13326" max="13327" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13328" max="13328" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13329" max="13329" width="11.6640625" style="132" customWidth="1"/>
+    <col min="13330" max="13330" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13331" max="13331" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13332" max="13332" width="5.44140625" style="132" customWidth="1"/>
+    <col min="13333" max="13333" width="4.109375" style="132" customWidth="1"/>
+    <col min="13334" max="13334" width="5.109375" style="132" customWidth="1"/>
     <col min="13335" max="13335" width="6" style="132" customWidth="1"/>
-    <col min="13336" max="13336" width="9.625" style="132" customWidth="1"/>
+    <col min="13336" max="13336" width="9.6640625" style="132" customWidth="1"/>
     <col min="13337" max="13568" width="9" style="132"/>
-    <col min="13569" max="13569" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="13590" max="13590" width="5.125" style="132" customWidth="1"/>
+    <col min="13569" max="13569" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13570" max="13570" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13571" max="13571" width="15.88671875" style="132" customWidth="1"/>
+    <col min="13572" max="13572" width="2.88671875" style="132" customWidth="1"/>
+    <col min="13573" max="13573" width="4.88671875" style="132" customWidth="1"/>
+    <col min="13574" max="13574" width="13.109375" style="132" customWidth="1"/>
+    <col min="13575" max="13575" width="3.109375" style="132" customWidth="1"/>
+    <col min="13576" max="13576" width="4.44140625" style="132" customWidth="1"/>
+    <col min="13577" max="13577" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13578" max="13578" width="8.33203125" style="132" customWidth="1"/>
+    <col min="13579" max="13579" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13580" max="13580" width="8.109375" style="132" customWidth="1"/>
+    <col min="13581" max="13581" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13582" max="13583" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13584" max="13584" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13585" max="13585" width="11.6640625" style="132" customWidth="1"/>
+    <col min="13586" max="13586" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13587" max="13587" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13588" max="13588" width="5.44140625" style="132" customWidth="1"/>
+    <col min="13589" max="13589" width="4.109375" style="132" customWidth="1"/>
+    <col min="13590" max="13590" width="5.109375" style="132" customWidth="1"/>
     <col min="13591" max="13591" width="6" style="132" customWidth="1"/>
-    <col min="13592" max="13592" width="9.625" style="132" customWidth="1"/>
+    <col min="13592" max="13592" width="9.6640625" style="132" customWidth="1"/>
     <col min="13593" max="13824" width="9" style="132"/>
-    <col min="13825" max="13825" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="13846" max="13846" width="5.125" style="132" customWidth="1"/>
+    <col min="13825" max="13825" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13826" max="13826" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13827" max="13827" width="15.88671875" style="132" customWidth="1"/>
+    <col min="13828" max="13828" width="2.88671875" style="132" customWidth="1"/>
+    <col min="13829" max="13829" width="4.88671875" style="132" customWidth="1"/>
+    <col min="13830" max="13830" width="13.109375" style="132" customWidth="1"/>
+    <col min="13831" max="13831" width="3.109375" style="132" customWidth="1"/>
+    <col min="13832" max="13832" width="4.44140625" style="132" customWidth="1"/>
+    <col min="13833" max="13833" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13834" max="13834" width="8.33203125" style="132" customWidth="1"/>
+    <col min="13835" max="13835" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13836" max="13836" width="8.109375" style="132" customWidth="1"/>
+    <col min="13837" max="13837" width="11.88671875" style="132" customWidth="1"/>
+    <col min="13838" max="13839" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13840" max="13840" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13841" max="13841" width="11.6640625" style="132" customWidth="1"/>
+    <col min="13842" max="13842" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13843" max="13843" width="6.6640625" style="132" customWidth="1"/>
+    <col min="13844" max="13844" width="5.44140625" style="132" customWidth="1"/>
+    <col min="13845" max="13845" width="4.109375" style="132" customWidth="1"/>
+    <col min="13846" max="13846" width="5.109375" style="132" customWidth="1"/>
     <col min="13847" max="13847" width="6" style="132" customWidth="1"/>
-    <col min="13848" max="13848" width="9.625" style="132" customWidth="1"/>
+    <col min="13848" max="13848" width="9.6640625" style="132" customWidth="1"/>
     <col min="13849" max="14080" width="9" style="132"/>
-    <col min="14081" max="14081" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="14102" max="14102" width="5.125" style="132" customWidth="1"/>
+    <col min="14081" max="14081" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14082" max="14082" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14083" max="14083" width="15.88671875" style="132" customWidth="1"/>
+    <col min="14084" max="14084" width="2.88671875" style="132" customWidth="1"/>
+    <col min="14085" max="14085" width="4.88671875" style="132" customWidth="1"/>
+    <col min="14086" max="14086" width="13.109375" style="132" customWidth="1"/>
+    <col min="14087" max="14087" width="3.109375" style="132" customWidth="1"/>
+    <col min="14088" max="14088" width="4.44140625" style="132" customWidth="1"/>
+    <col min="14089" max="14089" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14090" max="14090" width="8.33203125" style="132" customWidth="1"/>
+    <col min="14091" max="14091" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14092" max="14092" width="8.109375" style="132" customWidth="1"/>
+    <col min="14093" max="14093" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14094" max="14095" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14096" max="14096" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14097" max="14097" width="11.6640625" style="132" customWidth="1"/>
+    <col min="14098" max="14098" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14099" max="14099" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14100" max="14100" width="5.44140625" style="132" customWidth="1"/>
+    <col min="14101" max="14101" width="4.109375" style="132" customWidth="1"/>
+    <col min="14102" max="14102" width="5.109375" style="132" customWidth="1"/>
     <col min="14103" max="14103" width="6" style="132" customWidth="1"/>
-    <col min="14104" max="14104" width="9.625" style="132" customWidth="1"/>
+    <col min="14104" max="14104" width="9.6640625" style="132" customWidth="1"/>
     <col min="14105" max="14336" width="9" style="132"/>
-    <col min="14337" max="14337" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="14358" max="14358" width="5.125" style="132" customWidth="1"/>
+    <col min="14337" max="14337" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14338" max="14338" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14339" max="14339" width="15.88671875" style="132" customWidth="1"/>
+    <col min="14340" max="14340" width="2.88671875" style="132" customWidth="1"/>
+    <col min="14341" max="14341" width="4.88671875" style="132" customWidth="1"/>
+    <col min="14342" max="14342" width="13.109375" style="132" customWidth="1"/>
+    <col min="14343" max="14343" width="3.109375" style="132" customWidth="1"/>
+    <col min="14344" max="14344" width="4.44140625" style="132" customWidth="1"/>
+    <col min="14345" max="14345" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14346" max="14346" width="8.33203125" style="132" customWidth="1"/>
+    <col min="14347" max="14347" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14348" max="14348" width="8.109375" style="132" customWidth="1"/>
+    <col min="14349" max="14349" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14350" max="14351" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14352" max="14352" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14353" max="14353" width="11.6640625" style="132" customWidth="1"/>
+    <col min="14354" max="14354" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14355" max="14355" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14356" max="14356" width="5.44140625" style="132" customWidth="1"/>
+    <col min="14357" max="14357" width="4.109375" style="132" customWidth="1"/>
+    <col min="14358" max="14358" width="5.109375" style="132" customWidth="1"/>
     <col min="14359" max="14359" width="6" style="132" customWidth="1"/>
-    <col min="14360" max="14360" width="9.625" style="132" customWidth="1"/>
+    <col min="14360" max="14360" width="9.6640625" style="132" customWidth="1"/>
     <col min="14361" max="14592" width="9" style="132"/>
-    <col min="14593" max="14593" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="14614" max="14614" width="5.125" style="132" customWidth="1"/>
+    <col min="14593" max="14593" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14594" max="14594" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14595" max="14595" width="15.88671875" style="132" customWidth="1"/>
+    <col min="14596" max="14596" width="2.88671875" style="132" customWidth="1"/>
+    <col min="14597" max="14597" width="4.88671875" style="132" customWidth="1"/>
+    <col min="14598" max="14598" width="13.109375" style="132" customWidth="1"/>
+    <col min="14599" max="14599" width="3.109375" style="132" customWidth="1"/>
+    <col min="14600" max="14600" width="4.44140625" style="132" customWidth="1"/>
+    <col min="14601" max="14601" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14602" max="14602" width="8.33203125" style="132" customWidth="1"/>
+    <col min="14603" max="14603" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14604" max="14604" width="8.109375" style="132" customWidth="1"/>
+    <col min="14605" max="14605" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14606" max="14607" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14608" max="14608" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14609" max="14609" width="11.6640625" style="132" customWidth="1"/>
+    <col min="14610" max="14610" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14611" max="14611" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14612" max="14612" width="5.44140625" style="132" customWidth="1"/>
+    <col min="14613" max="14613" width="4.109375" style="132" customWidth="1"/>
+    <col min="14614" max="14614" width="5.109375" style="132" customWidth="1"/>
     <col min="14615" max="14615" width="6" style="132" customWidth="1"/>
-    <col min="14616" max="14616" width="9.625" style="132" customWidth="1"/>
+    <col min="14616" max="14616" width="9.6640625" style="132" customWidth="1"/>
     <col min="14617" max="14848" width="9" style="132"/>
-    <col min="14849" max="14849" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="14870" max="14870" width="5.125" style="132" customWidth="1"/>
+    <col min="14849" max="14849" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14850" max="14850" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14851" max="14851" width="15.88671875" style="132" customWidth="1"/>
+    <col min="14852" max="14852" width="2.88671875" style="132" customWidth="1"/>
+    <col min="14853" max="14853" width="4.88671875" style="132" customWidth="1"/>
+    <col min="14854" max="14854" width="13.109375" style="132" customWidth="1"/>
+    <col min="14855" max="14855" width="3.109375" style="132" customWidth="1"/>
+    <col min="14856" max="14856" width="4.44140625" style="132" customWidth="1"/>
+    <col min="14857" max="14857" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14858" max="14858" width="8.33203125" style="132" customWidth="1"/>
+    <col min="14859" max="14859" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14860" max="14860" width="8.109375" style="132" customWidth="1"/>
+    <col min="14861" max="14861" width="11.88671875" style="132" customWidth="1"/>
+    <col min="14862" max="14863" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14864" max="14864" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14865" max="14865" width="11.6640625" style="132" customWidth="1"/>
+    <col min="14866" max="14866" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14867" max="14867" width="6.6640625" style="132" customWidth="1"/>
+    <col min="14868" max="14868" width="5.44140625" style="132" customWidth="1"/>
+    <col min="14869" max="14869" width="4.109375" style="132" customWidth="1"/>
+    <col min="14870" max="14870" width="5.109375" style="132" customWidth="1"/>
     <col min="14871" max="14871" width="6" style="132" customWidth="1"/>
-    <col min="14872" max="14872" width="9.625" style="132" customWidth="1"/>
+    <col min="14872" max="14872" width="9.6640625" style="132" customWidth="1"/>
     <col min="14873" max="15104" width="9" style="132"/>
-    <col min="15105" max="15105" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="15126" max="15126" width="5.125" style="132" customWidth="1"/>
+    <col min="15105" max="15105" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15106" max="15106" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15107" max="15107" width="15.88671875" style="132" customWidth="1"/>
+    <col min="15108" max="15108" width="2.88671875" style="132" customWidth="1"/>
+    <col min="15109" max="15109" width="4.88671875" style="132" customWidth="1"/>
+    <col min="15110" max="15110" width="13.109375" style="132" customWidth="1"/>
+    <col min="15111" max="15111" width="3.109375" style="132" customWidth="1"/>
+    <col min="15112" max="15112" width="4.44140625" style="132" customWidth="1"/>
+    <col min="15113" max="15113" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15114" max="15114" width="8.33203125" style="132" customWidth="1"/>
+    <col min="15115" max="15115" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15116" max="15116" width="8.109375" style="132" customWidth="1"/>
+    <col min="15117" max="15117" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15118" max="15119" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15120" max="15120" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15121" max="15121" width="11.6640625" style="132" customWidth="1"/>
+    <col min="15122" max="15122" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15123" max="15123" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15124" max="15124" width="5.44140625" style="132" customWidth="1"/>
+    <col min="15125" max="15125" width="4.109375" style="132" customWidth="1"/>
+    <col min="15126" max="15126" width="5.109375" style="132" customWidth="1"/>
     <col min="15127" max="15127" width="6" style="132" customWidth="1"/>
-    <col min="15128" max="15128" width="9.625" style="132" customWidth="1"/>
+    <col min="15128" max="15128" width="9.6640625" style="132" customWidth="1"/>
     <col min="15129" max="15360" width="9" style="132"/>
-    <col min="15361" max="15361" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="15382" max="15382" width="5.125" style="132" customWidth="1"/>
+    <col min="15361" max="15361" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15362" max="15362" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15363" max="15363" width="15.88671875" style="132" customWidth="1"/>
+    <col min="15364" max="15364" width="2.88671875" style="132" customWidth="1"/>
+    <col min="15365" max="15365" width="4.88671875" style="132" customWidth="1"/>
+    <col min="15366" max="15366" width="13.109375" style="132" customWidth="1"/>
+    <col min="15367" max="15367" width="3.109375" style="132" customWidth="1"/>
+    <col min="15368" max="15368" width="4.44140625" style="132" customWidth="1"/>
+    <col min="15369" max="15369" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15370" max="15370" width="8.33203125" style="132" customWidth="1"/>
+    <col min="15371" max="15371" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15372" max="15372" width="8.109375" style="132" customWidth="1"/>
+    <col min="15373" max="15373" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15374" max="15375" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15376" max="15376" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15377" max="15377" width="11.6640625" style="132" customWidth="1"/>
+    <col min="15378" max="15378" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15379" max="15379" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15380" max="15380" width="5.44140625" style="132" customWidth="1"/>
+    <col min="15381" max="15381" width="4.109375" style="132" customWidth="1"/>
+    <col min="15382" max="15382" width="5.109375" style="132" customWidth="1"/>
     <col min="15383" max="15383" width="6" style="132" customWidth="1"/>
-    <col min="15384" max="15384" width="9.625" style="132" customWidth="1"/>
+    <col min="15384" max="15384" width="9.6640625" style="132" customWidth="1"/>
     <col min="15385" max="15616" width="9" style="132"/>
-    <col min="15617" max="15617" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="15638" max="15638" width="5.125" style="132" customWidth="1"/>
+    <col min="15617" max="15617" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15618" max="15618" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15619" max="15619" width="15.88671875" style="132" customWidth="1"/>
+    <col min="15620" max="15620" width="2.88671875" style="132" customWidth="1"/>
+    <col min="15621" max="15621" width="4.88671875" style="132" customWidth="1"/>
+    <col min="15622" max="15622" width="13.109375" style="132" customWidth="1"/>
+    <col min="15623" max="15623" width="3.109375" style="132" customWidth="1"/>
+    <col min="15624" max="15624" width="4.44140625" style="132" customWidth="1"/>
+    <col min="15625" max="15625" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15626" max="15626" width="8.33203125" style="132" customWidth="1"/>
+    <col min="15627" max="15627" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15628" max="15628" width="8.109375" style="132" customWidth="1"/>
+    <col min="15629" max="15629" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15630" max="15631" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15632" max="15632" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15633" max="15633" width="11.6640625" style="132" customWidth="1"/>
+    <col min="15634" max="15634" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15635" max="15635" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15636" max="15636" width="5.44140625" style="132" customWidth="1"/>
+    <col min="15637" max="15637" width="4.109375" style="132" customWidth="1"/>
+    <col min="15638" max="15638" width="5.109375" style="132" customWidth="1"/>
     <col min="15639" max="15639" width="6" style="132" customWidth="1"/>
-    <col min="15640" max="15640" width="9.625" style="132" customWidth="1"/>
+    <col min="15640" max="15640" width="9.6640625" style="132" customWidth="1"/>
     <col min="15641" max="15872" width="9" style="132"/>
-    <col min="15873" max="15873" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="15894" max="15894" width="5.125" style="132" customWidth="1"/>
+    <col min="15873" max="15873" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15874" max="15874" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15875" max="15875" width="15.88671875" style="132" customWidth="1"/>
+    <col min="15876" max="15876" width="2.88671875" style="132" customWidth="1"/>
+    <col min="15877" max="15877" width="4.88671875" style="132" customWidth="1"/>
+    <col min="15878" max="15878" width="13.109375" style="132" customWidth="1"/>
+    <col min="15879" max="15879" width="3.109375" style="132" customWidth="1"/>
+    <col min="15880" max="15880" width="4.44140625" style="132" customWidth="1"/>
+    <col min="15881" max="15881" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15882" max="15882" width="8.33203125" style="132" customWidth="1"/>
+    <col min="15883" max="15883" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15884" max="15884" width="8.109375" style="132" customWidth="1"/>
+    <col min="15885" max="15885" width="11.88671875" style="132" customWidth="1"/>
+    <col min="15886" max="15887" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15888" max="15888" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15889" max="15889" width="11.6640625" style="132" customWidth="1"/>
+    <col min="15890" max="15890" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15891" max="15891" width="6.6640625" style="132" customWidth="1"/>
+    <col min="15892" max="15892" width="5.44140625" style="132" customWidth="1"/>
+    <col min="15893" max="15893" width="4.109375" style="132" customWidth="1"/>
+    <col min="15894" max="15894" width="5.109375" style="132" customWidth="1"/>
     <col min="15895" max="15895" width="6" style="132" customWidth="1"/>
-    <col min="15896" max="15896" width="9.625" style="132" customWidth="1"/>
+    <col min="15896" max="15896" width="9.6640625" style="132" customWidth="1"/>
     <col min="15897" max="16128" width="9" style="132"/>
-    <col min="16129" max="16129" width="11.875" style="132" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="16150" max="16150" width="5.125" style="132" customWidth="1"/>
+    <col min="16129" max="16129" width="11.88671875" style="132" customWidth="1"/>
+    <col min="16130" max="16130" width="6.6640625" style="132" customWidth="1"/>
+    <col min="16131" max="16131" width="15.88671875" style="132" customWidth="1"/>
+    <col min="16132" max="16132" width="2.88671875" style="132" customWidth="1"/>
+    <col min="16133" max="16133" width="4.88671875" style="132" customWidth="1"/>
+    <col min="16134" max="16134" width="13.109375" style="132" customWidth="1"/>
+    <col min="16135" max="16135" width="3.109375" style="132" customWidth="1"/>
+    <col min="16136" max="16136" width="4.44140625" style="132" customWidth="1"/>
+    <col min="16137" max="16137" width="5.33203125" style="132" customWidth="1"/>
+    <col min="16138" max="16138" width="8.33203125" style="132" customWidth="1"/>
+    <col min="16139" max="16139" width="5.33203125" style="132" customWidth="1"/>
+    <col min="16140" max="16140" width="8.109375" style="132" customWidth="1"/>
+    <col min="16141" max="16141" width="11.88671875" style="132" customWidth="1"/>
+    <col min="16142" max="16143" width="3.77734375" style="132" customWidth="1"/>
+    <col min="16144" max="16144" width="4.6640625" style="132" customWidth="1"/>
+    <col min="16145" max="16145" width="11.6640625" style="132" customWidth="1"/>
+    <col min="16146" max="16146" width="7.6640625" style="132" customWidth="1"/>
+    <col min="16147" max="16147" width="6.6640625" style="132" customWidth="1"/>
+    <col min="16148" max="16148" width="5.44140625" style="132" customWidth="1"/>
+    <col min="16149" max="16149" width="4.109375" style="132" customWidth="1"/>
+    <col min="16150" max="16150" width="5.109375" style="132" customWidth="1"/>
     <col min="16151" max="16151" width="6" style="132" customWidth="1"/>
-    <col min="16152" max="16152" width="9.625" style="132" customWidth="1"/>
+    <col min="16152" max="16152" width="9.6640625" style="132" customWidth="1"/>
     <col min="16153" max="16384" width="9" style="132"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:24" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="173" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
       <c r="U1" s="173"/>
       <c r="V1" s="173"/>
       <c r="W1" s="173"/>
       <c r="X1" s="182"/>
     </row>
-    <row r="2" spans="1:24" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="183"/>
       <c r="B2" s="183"/>
       <c r="C2" s="183"/>
       <c r="D2" s="183"/>
       <c r="E2" s="183"/>
       <c r="F2" s="183"/>
       <c r="G2" s="183"/>
       <c r="H2" s="174" t="s">
         <v>184</v>
       </c>
       <c r="I2" s="174"/>
       <c r="J2" s="174"/>
       <c r="K2" s="174"/>
       <c r="L2" s="174"/>
       <c r="M2" s="174"/>
       <c r="N2" s="174"/>
       <c r="O2" s="174"/>
       <c r="P2" s="184" t="s">
         <v>62</v>
       </c>
       <c r="Q2" s="184"/>
       <c r="R2" s="184"/>
       <c r="S2" s="184"/>
       <c r="T2" s="184"/>
       <c r="U2" s="184"/>
       <c r="V2" s="184"/>
       <c r="W2" s="185"/>
       <c r="X2" s="186"/>
     </row>
-    <row r="3" spans="1:24" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="187" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="188"/>
       <c r="C3" s="178" t="s">
         <v>64</v>
       </c>
-      <c r="D3" s="117"/>
+      <c r="D3" s="124"/>
       <c r="E3" s="12"/>
       <c r="F3" s="194" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="195"/>
       <c r="H3" s="195"/>
       <c r="I3" s="195"/>
       <c r="J3" s="195"/>
       <c r="K3" s="195"/>
       <c r="L3" s="195"/>
       <c r="M3" s="195"/>
       <c r="N3" s="195"/>
       <c r="O3" s="195"/>
       <c r="P3" s="195"/>
       <c r="Q3" s="196"/>
-      <c r="R3" s="157" t="s">
+      <c r="R3" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="S3" s="158"/>
-[...2 lines deleted...]
-      <c r="V3" s="158"/>
+      <c r="S3" s="151"/>
+      <c r="T3" s="151"/>
+      <c r="U3" s="151"/>
+      <c r="V3" s="151"/>
       <c r="W3" s="197"/>
       <c r="X3" s="198"/>
     </row>
-    <row r="4" spans="1:24" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="189"/>
       <c r="B4" s="190"/>
       <c r="C4" s="193"/>
-      <c r="D4" s="118"/>
+      <c r="D4" s="122"/>
       <c r="E4" s="13"/>
       <c r="F4" s="178" t="s">
         <v>65</v>
       </c>
-      <c r="G4" s="117"/>
+      <c r="G4" s="124"/>
       <c r="H4" s="12"/>
       <c r="I4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="J4" s="179"/>
       <c r="K4" s="178" t="s">
         <v>67</v>
       </c>
       <c r="L4" s="179"/>
-      <c r="M4" s="155" t="s">
+      <c r="M4" s="153" t="s">
         <v>68</v>
       </c>
       <c r="N4" s="178" t="s">
         <v>69</v>
       </c>
       <c r="O4" s="206"/>
       <c r="P4" s="179"/>
-      <c r="Q4" s="155" t="s">
+      <c r="Q4" s="153" t="s">
         <v>70</v>
       </c>
       <c r="R4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="S4" s="206"/>
-      <c r="T4" s="117"/>
+      <c r="T4" s="124"/>
       <c r="U4" s="12"/>
       <c r="V4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="W4" s="206"/>
       <c r="X4" s="178" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="5" spans="1:24" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:24" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="191"/>
       <c r="B5" s="192"/>
       <c r="C5" s="180"/>
       <c r="D5" s="178" t="s">
         <v>71</v>
       </c>
       <c r="E5" s="179"/>
       <c r="F5" s="180"/>
-      <c r="G5" s="157" t="s">
+      <c r="G5" s="150" t="s">
         <v>71</v>
       </c>
-      <c r="H5" s="159"/>
+      <c r="H5" s="152"/>
       <c r="I5" s="199"/>
       <c r="J5" s="200"/>
       <c r="K5" s="199"/>
       <c r="L5" s="200"/>
       <c r="M5" s="205"/>
       <c r="N5" s="199"/>
       <c r="O5" s="207"/>
       <c r="P5" s="200"/>
       <c r="Q5" s="205"/>
       <c r="R5" s="180"/>
       <c r="S5" s="208"/>
-      <c r="T5" s="157" t="s">
+      <c r="T5" s="150" t="s">
         <v>71</v>
       </c>
-      <c r="U5" s="159"/>
+      <c r="U5" s="152"/>
       <c r="V5" s="209"/>
       <c r="W5" s="210"/>
       <c r="X5" s="199"/>
     </row>
-    <row r="6" spans="1:24" s="14" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:24" s="14" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="201" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="202"/>
       <c r="C6" s="130">
-        <v>56276846226</v>
+        <v>57607057854</v>
       </c>
       <c r="D6" s="203">
         <v>100</v>
       </c>
       <c r="E6" s="203"/>
       <c r="F6" s="130">
-        <v>42154568540</v>
+        <v>43130724081</v>
       </c>
       <c r="G6" s="203">
-        <v>99.999999999999986</v>
+        <v>99.999999999999972</v>
       </c>
       <c r="H6" s="203"/>
       <c r="I6" s="204">
-        <v>4661022060</v>
+        <v>4671456706</v>
       </c>
       <c r="J6" s="204"/>
       <c r="K6" s="204">
-        <v>33185466740</v>
+        <v>33538270579</v>
       </c>
       <c r="L6" s="204"/>
       <c r="M6" s="130">
-        <v>2186060892</v>
+        <v>2194820312</v>
       </c>
       <c r="N6" s="204">
-        <v>1863542881</v>
+        <v>2464747549</v>
       </c>
       <c r="O6" s="204"/>
       <c r="P6" s="204"/>
       <c r="Q6" s="130">
-        <v>258475967</v>
+        <v>261428935</v>
       </c>
       <c r="R6" s="204">
-        <v>5257201695</v>
+        <v>5258737897</v>
       </c>
       <c r="S6" s="204"/>
       <c r="T6" s="203">
-        <v>100</v>
+        <v>100.00000000000001</v>
       </c>
       <c r="U6" s="203"/>
       <c r="V6" s="204">
-        <v>5255354226</v>
+        <v>5256848547</v>
       </c>
       <c r="W6" s="204"/>
       <c r="X6" s="130">
-        <v>1847469</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1889350</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="211"/>
       <c r="B7" s="212"/>
       <c r="C7" s="129"/>
       <c r="D7" s="213"/>
       <c r="E7" s="213"/>
       <c r="F7" s="129"/>
       <c r="G7" s="213"/>
       <c r="H7" s="213"/>
       <c r="I7" s="214"/>
       <c r="J7" s="214"/>
       <c r="K7" s="214"/>
       <c r="L7" s="214"/>
       <c r="M7" s="129"/>
       <c r="N7" s="214"/>
       <c r="O7" s="214"/>
       <c r="P7" s="214"/>
       <c r="Q7" s="129"/>
       <c r="R7" s="214"/>
       <c r="S7" s="214"/>
       <c r="T7" s="215"/>
       <c r="U7" s="215"/>
       <c r="V7" s="214"/>
       <c r="W7" s="216"/>
       <c r="X7" s="129"/>
     </row>
-    <row r="8" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="217" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="218"/>
       <c r="C8" s="130">
-        <v>23601572405</v>
+        <v>24149095128</v>
       </c>
       <c r="D8" s="219">
-        <v>41.938335190673904</v>
+        <v>41.920375779654897</v>
       </c>
       <c r="E8" s="219"/>
       <c r="F8" s="130">
-        <v>19182193106</v>
+        <v>19610862886</v>
       </c>
       <c r="G8" s="219">
-        <v>45.504422819078869</v>
+        <v>45.468429533365978</v>
       </c>
       <c r="H8" s="219"/>
       <c r="I8" s="220">
-        <v>2296601594</v>
+        <v>2304675391</v>
       </c>
       <c r="J8" s="220"/>
       <c r="K8" s="220">
-        <v>15236906228</v>
+        <v>15416532849</v>
       </c>
       <c r="L8" s="220"/>
       <c r="M8" s="130">
-        <v>815055828</v>
+        <v>820057824</v>
       </c>
       <c r="N8" s="220">
-        <v>737327254</v>
+        <v>972071437</v>
       </c>
       <c r="O8" s="220"/>
       <c r="P8" s="220"/>
       <c r="Q8" s="130">
-        <v>96302202</v>
+        <v>97525385</v>
       </c>
       <c r="R8" s="220">
-        <v>1862960624</v>
+        <v>1865613405</v>
       </c>
       <c r="S8" s="220"/>
       <c r="T8" s="219">
-        <v>35.436354396899354</v>
+        <v>35.476447800608085</v>
       </c>
       <c r="U8" s="219"/>
       <c r="V8" s="220">
-        <v>1861489449</v>
+        <v>1864099382</v>
       </c>
       <c r="W8" s="220"/>
       <c r="X8" s="130">
-        <v>1471175</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1514023</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="221" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="222"/>
       <c r="C9" s="129">
-        <v>7306769374</v>
+        <v>7552412281</v>
       </c>
       <c r="D9" s="213">
-        <v>12.983615579055423</v>
+        <v>13.110220452745429</v>
       </c>
       <c r="E9" s="213"/>
       <c r="F9" s="129">
-        <v>5427779144</v>
+        <v>5613275768</v>
       </c>
       <c r="G9" s="213">
-        <v>12.875897754355238</v>
+        <v>13.014564182734802</v>
       </c>
       <c r="H9" s="213"/>
       <c r="I9" s="214">
-        <v>484663794</v>
+        <v>486700855</v>
       </c>
       <c r="J9" s="214"/>
       <c r="K9" s="214">
-        <v>4308606035</v>
+        <v>4371975645</v>
       </c>
       <c r="L9" s="214"/>
       <c r="M9" s="129">
-        <v>242302606</v>
+        <v>243851455</v>
       </c>
       <c r="N9" s="214">
-        <v>359189829</v>
+        <v>477238500</v>
       </c>
       <c r="O9" s="214"/>
       <c r="P9" s="214"/>
       <c r="Q9" s="129">
-        <v>33016880</v>
+        <v>33509313</v>
       </c>
       <c r="R9" s="214">
-        <v>748044688</v>
+        <v>748309689</v>
       </c>
       <c r="S9" s="214"/>
       <c r="T9" s="213">
-        <v>14.228951662848461</v>
+        <v>14.229834299726081</v>
       </c>
       <c r="U9" s="213"/>
       <c r="V9" s="214">
-        <v>748044688</v>
+        <v>748309689</v>
       </c>
       <c r="W9" s="214"/>
       <c r="X9" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="221" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="222"/>
       <c r="C10" s="129">
-        <v>14918818241</v>
+        <v>15178968527</v>
       </c>
       <c r="D10" s="213">
-        <v>26.509691358837163</v>
+        <v>26.349147296273582</v>
       </c>
       <c r="E10" s="213"/>
       <c r="F10" s="129">
-        <v>13016328741</v>
+        <v>13236289858</v>
       </c>
       <c r="G10" s="213">
-        <v>30.877622976140653</v>
+        <v>30.688772655757166</v>
       </c>
       <c r="H10" s="213"/>
       <c r="I10" s="214">
-        <v>1651962351</v>
+        <v>1657396670</v>
       </c>
       <c r="J10" s="214"/>
       <c r="K10" s="214">
-        <v>10499029803</v>
+        <v>10604668007</v>
       </c>
       <c r="L10" s="214"/>
       <c r="M10" s="129">
-        <v>468421951</v>
+        <v>471313470</v>
       </c>
       <c r="N10" s="214">
-        <v>339442727</v>
+        <v>444739040</v>
       </c>
       <c r="O10" s="214"/>
       <c r="P10" s="214"/>
       <c r="Q10" s="129">
-        <v>57471909</v>
+        <v>58172671</v>
       </c>
       <c r="R10" s="214">
-        <v>823346292</v>
+        <v>825548554</v>
       </c>
       <c r="S10" s="214"/>
       <c r="T10" s="213">
-        <v>15.661303099385842</v>
+        <v>15.698606208743703</v>
       </c>
       <c r="U10" s="213"/>
       <c r="V10" s="214">
-        <v>822741283</v>
+        <v>824914168</v>
       </c>
       <c r="W10" s="216"/>
       <c r="X10" s="129">
-        <v>605009</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>634386</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="221" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="222"/>
       <c r="C11" s="129">
-        <v>517471862</v>
+        <v>535150755</v>
       </c>
       <c r="D11" s="213">
-        <v>0.91951112527149237</v>
+        <v>0.928967343474288</v>
       </c>
       <c r="E11" s="213"/>
       <c r="F11" s="129">
-        <v>276580435</v>
+        <v>288024479</v>
       </c>
       <c r="G11" s="213">
-        <v>0.65611022619661241</v>
+        <v>0.6677942119846787</v>
       </c>
       <c r="H11" s="213"/>
       <c r="I11" s="214">
-        <v>61768047</v>
+        <v>61790394</v>
       </c>
       <c r="J11" s="214"/>
       <c r="K11" s="214">
-        <v>164721899</v>
+        <v>171634794</v>
       </c>
       <c r="L11" s="214"/>
       <c r="M11" s="129">
-        <v>32541998</v>
+        <v>32701532</v>
       </c>
       <c r="N11" s="214">
-        <v>15336628</v>
+        <v>19665663</v>
       </c>
       <c r="O11" s="214"/>
       <c r="P11" s="214"/>
       <c r="Q11" s="129">
-        <v>2211863</v>
+        <v>2232096</v>
       </c>
       <c r="R11" s="214">
-        <v>136835897</v>
+        <v>136996946</v>
       </c>
       <c r="S11" s="214"/>
       <c r="T11" s="213">
-        <v>2.602827605608919</v>
+        <v>2.6051297608529587</v>
       </c>
       <c r="U11" s="213"/>
       <c r="V11" s="214">
-        <v>135969731</v>
+        <v>136117309</v>
       </c>
       <c r="W11" s="216"/>
       <c r="X11" s="129">
-        <v>866166</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>879637</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="221" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="222"/>
       <c r="C12" s="129">
-        <v>708659319</v>
+        <v>729122762</v>
       </c>
       <c r="D12" s="213">
-        <v>1.2592377976443858</v>
+        <v>1.2656830415604581</v>
       </c>
       <c r="E12" s="213"/>
       <c r="F12" s="129">
-        <v>376459036</v>
+        <v>386775095</v>
       </c>
       <c r="G12" s="213">
-        <v>0.8930444529227769</v>
+        <v>0.89675075770495272</v>
       </c>
       <c r="H12" s="213"/>
       <c r="I12" s="214">
-        <v>71169035</v>
+        <v>71529559</v>
       </c>
       <c r="J12" s="214"/>
       <c r="K12" s="214">
-        <v>231127769</v>
+        <v>234116107</v>
       </c>
       <c r="L12" s="214"/>
       <c r="M12" s="129">
-        <v>50131096</v>
+        <v>50413382</v>
       </c>
       <c r="N12" s="214">
-        <v>20667520</v>
+        <v>27337940</v>
       </c>
       <c r="O12" s="214"/>
       <c r="P12" s="214"/>
       <c r="Q12" s="129">
-        <v>3363616</v>
+        <v>3378107</v>
       </c>
       <c r="R12" s="214">
-        <v>146434473</v>
+        <v>146356861</v>
       </c>
       <c r="S12" s="214"/>
       <c r="T12" s="213">
-        <v>2.7854071708770536</v>
+        <v>2.7831176199805192</v>
       </c>
       <c r="U12" s="213"/>
       <c r="V12" s="214">
-        <v>146434473</v>
+        <v>146356861</v>
       </c>
       <c r="W12" s="216"/>
       <c r="X12" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="221" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="222"/>
       <c r="C13" s="129">
-        <v>131146912</v>
+        <v>134118982</v>
       </c>
       <c r="D13" s="213">
-        <v>0.2330388442048302</v>
+        <v>0.23281692729372278</v>
       </c>
       <c r="E13" s="213"/>
       <c r="F13" s="129">
-        <v>70657456</v>
+        <v>71814977</v>
       </c>
       <c r="G13" s="213">
-        <v>0.16761518015053084</v>
+        <v>0.16650538225402997</v>
       </c>
       <c r="H13" s="213"/>
       <c r="I13" s="214">
-        <v>21239181</v>
+        <v>21416210</v>
       </c>
       <c r="J13" s="214"/>
       <c r="K13" s="214">
-        <v>29051526</v>
+        <v>29650710</v>
       </c>
       <c r="L13" s="214"/>
       <c r="M13" s="129">
-        <v>17905845</v>
+        <v>17992298</v>
       </c>
       <c r="N13" s="214">
-        <v>2228202</v>
+        <v>2527793</v>
       </c>
       <c r="O13" s="214"/>
       <c r="P13" s="214"/>
       <c r="Q13" s="129">
-        <v>232702</v>
+        <v>227966</v>
       </c>
       <c r="R13" s="214">
-        <v>7341228</v>
+        <v>7432937</v>
       </c>
       <c r="S13" s="214"/>
       <c r="T13" s="213">
-        <v>0.13964136104920738</v>
+        <v>0.14134450405372617</v>
       </c>
       <c r="U13" s="213"/>
       <c r="V13" s="214">
-        <v>7341228</v>
+        <v>7432937</v>
       </c>
       <c r="W13" s="216"/>
       <c r="X13" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="221" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="222"/>
       <c r="C14" s="129">
-        <v>18706697</v>
+        <v>19321821</v>
       </c>
       <c r="D14" s="213">
-        <v>3.3240485660615209E-2</v>
+        <v>3.3540718307415472E-2</v>
       </c>
       <c r="E14" s="213"/>
       <c r="F14" s="129">
-        <v>14388294</v>
+        <v>14682709</v>
       </c>
       <c r="G14" s="213">
-        <v>3.413222931305087E-2</v>
+        <v>3.4042342930356795E-2</v>
       </c>
       <c r="H14" s="213"/>
       <c r="I14" s="214">
-        <v>5799186</v>
+        <v>5841703</v>
       </c>
       <c r="J14" s="214"/>
       <c r="K14" s="214">
-        <v>4369196</v>
+        <v>4487586</v>
       </c>
       <c r="L14" s="214"/>
       <c r="M14" s="129">
-        <v>3752332</v>
+        <v>3785687</v>
       </c>
       <c r="N14" s="214">
-        <v>462348</v>
+        <v>562501</v>
       </c>
       <c r="O14" s="214"/>
       <c r="P14" s="214"/>
       <c r="Q14" s="129">
         <v>5232</v>
       </c>
       <c r="R14" s="214">
-        <v>958046</v>
+        <v>968418</v>
       </c>
       <c r="S14" s="214"/>
       <c r="T14" s="213">
-        <v>1.8223497129873766E-2</v>
+        <v>1.8415407251090841E-2</v>
       </c>
       <c r="U14" s="213"/>
       <c r="V14" s="214">
-        <v>958046</v>
+        <v>968418</v>
       </c>
       <c r="W14" s="216"/>
       <c r="X14" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="211"/>
       <c r="B15" s="212"/>
       <c r="C15" s="129"/>
       <c r="D15" s="213"/>
       <c r="E15" s="213"/>
       <c r="F15" s="129"/>
       <c r="G15" s="213"/>
       <c r="H15" s="213"/>
       <c r="I15" s="214"/>
       <c r="J15" s="214"/>
       <c r="K15" s="214"/>
       <c r="L15" s="214"/>
       <c r="M15" s="129"/>
       <c r="N15" s="214"/>
       <c r="O15" s="214"/>
       <c r="P15" s="214"/>
       <c r="Q15" s="129"/>
       <c r="R15" s="214"/>
       <c r="S15" s="214"/>
       <c r="T15" s="213"/>
       <c r="U15" s="213"/>
       <c r="V15" s="214"/>
       <c r="W15" s="216"/>
       <c r="X15" s="129"/>
     </row>
-    <row r="16" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="217" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="218"/>
       <c r="C16" s="130">
-        <v>10711099530</v>
+        <v>10961073811</v>
       </c>
       <c r="D16" s="219">
-        <v>19.0328709732342</v>
+        <v>19.027310574999113</v>
       </c>
       <c r="E16" s="219"/>
       <c r="F16" s="130">
-        <v>8660389076</v>
+        <v>8844545892</v>
       </c>
       <c r="G16" s="219">
-        <v>20.544366544238862</v>
+        <v>20.506370065547333</v>
       </c>
       <c r="H16" s="219"/>
       <c r="I16" s="220">
-        <v>566717834</v>
+        <v>567836028</v>
       </c>
       <c r="J16" s="220"/>
       <c r="K16" s="220">
-        <v>7380901759</v>
+        <v>7459526894</v>
       </c>
       <c r="L16" s="220"/>
       <c r="M16" s="130">
-        <v>385376933</v>
+        <v>386097454</v>
       </c>
       <c r="N16" s="220">
-        <v>291437264</v>
+        <v>394513839</v>
       </c>
       <c r="O16" s="220"/>
       <c r="P16" s="220"/>
       <c r="Q16" s="130">
-        <v>35955286</v>
+        <v>36571677</v>
       </c>
       <c r="R16" s="220">
-        <v>715534418</v>
+        <v>718127257</v>
       </c>
       <c r="S16" s="220"/>
       <c r="T16" s="219">
-        <v>13.610556708914702</v>
+        <v>13.655886090266575</v>
       </c>
       <c r="U16" s="219"/>
       <c r="V16" s="220">
-        <v>715534418</v>
+        <v>718127257</v>
       </c>
       <c r="W16" s="220"/>
       <c r="X16" s="130">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="221" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="222"/>
       <c r="C17" s="129">
-        <v>5425112184</v>
+        <v>5570200786</v>
       </c>
       <c r="D17" s="213">
-        <v>9.6400430155831813</v>
+        <v>9.6693026748860902</v>
       </c>
       <c r="E17" s="213"/>
       <c r="F17" s="129">
-        <v>4204479724</v>
+        <v>4306518903</v>
       </c>
       <c r="G17" s="213">
-        <v>9.9739598093867716</v>
+        <v>9.9848054832381372</v>
       </c>
       <c r="H17" s="213"/>
       <c r="I17" s="214">
-        <v>332184861</v>
+        <v>332291771</v>
       </c>
       <c r="J17" s="214"/>
       <c r="K17" s="214">
-        <v>3431553126</v>
+        <v>3465858563</v>
       </c>
       <c r="L17" s="214"/>
       <c r="M17" s="129">
-        <v>235048565</v>
+        <v>235185685</v>
       </c>
       <c r="N17" s="214">
-        <v>183457137</v>
+        <v>250699254</v>
       </c>
       <c r="O17" s="214"/>
       <c r="P17" s="214"/>
       <c r="Q17" s="129">
-        <v>22236035</v>
+        <v>22483630</v>
       </c>
       <c r="R17" s="214">
-        <v>377783043</v>
+        <v>379268791</v>
       </c>
       <c r="S17" s="214"/>
       <c r="T17" s="213">
-        <v>7.1860100661403292</v>
+        <v>7.2121638010588986</v>
       </c>
       <c r="U17" s="213"/>
       <c r="V17" s="214">
-        <v>377783043</v>
+        <v>379268791</v>
       </c>
       <c r="W17" s="216"/>
       <c r="X17" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="221" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="222"/>
       <c r="C18" s="129">
-        <v>2697924949</v>
+        <v>2740225562</v>
       </c>
       <c r="D18" s="213">
-        <v>4.7940229951150926</v>
+        <v>4.7567531897651492</v>
       </c>
       <c r="E18" s="213"/>
       <c r="F18" s="129">
-        <v>2449673407</v>
+        <v>2484236766</v>
       </c>
       <c r="G18" s="213">
-        <v>5.8111694457874297</v>
+        <v>5.7597845130876415</v>
       </c>
       <c r="H18" s="213"/>
       <c r="I18" s="214">
-        <v>81315416</v>
+        <v>81682580</v>
       </c>
       <c r="J18" s="214"/>
       <c r="K18" s="214">
-        <v>2277321730</v>
+        <v>2300038489</v>
       </c>
       <c r="L18" s="214"/>
       <c r="M18" s="129">
-        <v>50052127</v>
+        <v>50308016</v>
       </c>
       <c r="N18" s="214">
-        <v>36328606</v>
+        <v>47353609</v>
       </c>
       <c r="O18" s="214"/>
       <c r="P18" s="214"/>
       <c r="Q18" s="129">
-        <v>4655528</v>
+        <v>4854072</v>
       </c>
       <c r="R18" s="214">
-        <v>132827798</v>
+        <v>132864238</v>
       </c>
       <c r="S18" s="214"/>
       <c r="T18" s="213">
-        <v>2.5265874453005934</v>
+        <v>2.5265423111464878</v>
       </c>
       <c r="U18" s="213"/>
       <c r="V18" s="214">
-        <v>132827798</v>
+        <v>132864238</v>
       </c>
       <c r="W18" s="216"/>
       <c r="X18" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="221" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="222"/>
       <c r="C19" s="129">
-        <v>1668831777</v>
+        <v>1708043516</v>
       </c>
       <c r="D19" s="213">
-        <v>2.9653967642362247</v>
+        <v>2.9649900196758625</v>
       </c>
       <c r="E19" s="213"/>
       <c r="F19" s="129">
-        <v>1398188897</v>
+        <v>1429911688</v>
       </c>
       <c r="G19" s="213">
-        <v>3.3168146310720132</v>
+        <v>3.3152972004703867</v>
       </c>
       <c r="H19" s="213"/>
       <c r="I19" s="214">
-        <v>80059628</v>
+        <v>80648906</v>
       </c>
       <c r="J19" s="214"/>
       <c r="K19" s="214">
-        <v>1211498829</v>
+        <v>1227183198</v>
       </c>
       <c r="L19" s="214"/>
       <c r="M19" s="129">
-        <v>56350677</v>
+        <v>56581620</v>
       </c>
       <c r="N19" s="214">
-        <v>45022039</v>
+        <v>60084876</v>
       </c>
       <c r="O19" s="214"/>
       <c r="P19" s="214"/>
       <c r="Q19" s="129">
-        <v>5257724</v>
+        <v>5413088</v>
       </c>
       <c r="R19" s="214">
-        <v>112784177</v>
+        <v>113714100</v>
       </c>
       <c r="S19" s="214"/>
       <c r="T19" s="213">
-        <v>2.1453271824679345</v>
+        <v>2.1623838690433974</v>
       </c>
       <c r="U19" s="213"/>
       <c r="V19" s="214">
-        <v>112784177</v>
+        <v>113714100</v>
       </c>
       <c r="W19" s="216"/>
       <c r="X19" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="221" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="222"/>
       <c r="C20" s="129">
-        <v>919230620</v>
+        <v>942603947</v>
       </c>
       <c r="D20" s="213">
-        <v>1.6334081982997013</v>
+        <v>1.6362646906720117</v>
       </c>
       <c r="E20" s="213"/>
       <c r="F20" s="129">
-        <v>608047048</v>
+        <v>623878535</v>
       </c>
       <c r="G20" s="213">
-        <v>1.4424226579926467</v>
+        <v>1.4464828687511688</v>
       </c>
       <c r="H20" s="213"/>
       <c r="I20" s="214">
-        <v>73157929</v>
+        <v>73212771</v>
       </c>
       <c r="J20" s="214"/>
       <c r="K20" s="214">
-        <v>460528074</v>
+        <v>466446644</v>
       </c>
       <c r="L20" s="214"/>
       <c r="M20" s="129">
-        <v>43925564</v>
+        <v>44022133</v>
       </c>
       <c r="N20" s="214">
-        <v>26629482</v>
+        <v>36376100</v>
       </c>
       <c r="O20" s="214"/>
       <c r="P20" s="214"/>
       <c r="Q20" s="129">
-        <v>3805999</v>
+        <v>3820887</v>
       </c>
       <c r="R20" s="214">
-        <v>92139400</v>
+        <v>92280128</v>
       </c>
       <c r="S20" s="214"/>
       <c r="T20" s="213">
-        <v>1.7526320150058461</v>
+        <v>1.7547961090177908</v>
       </c>
       <c r="U20" s="213"/>
       <c r="V20" s="214">
-        <v>92139400</v>
+        <v>92280128</v>
       </c>
       <c r="W20" s="216"/>
       <c r="X20" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:24" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="211"/>
       <c r="B21" s="212"/>
       <c r="C21" s="129"/>
       <c r="D21" s="213"/>
       <c r="E21" s="213"/>
       <c r="F21" s="129"/>
       <c r="G21" s="213"/>
       <c r="H21" s="213"/>
       <c r="I21" s="214"/>
       <c r="J21" s="214"/>
       <c r="K21" s="214"/>
       <c r="L21" s="214"/>
       <c r="M21" s="129"/>
       <c r="N21" s="214"/>
       <c r="O21" s="214"/>
       <c r="P21" s="214"/>
       <c r="Q21" s="129"/>
       <c r="R21" s="214"/>
       <c r="S21" s="214"/>
       <c r="T21" s="213"/>
       <c r="U21" s="213"/>
       <c r="V21" s="214"/>
       <c r="W21" s="216"/>
       <c r="X21" s="129"/>
     </row>
-    <row r="22" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="217" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="218"/>
       <c r="C22" s="130">
-        <v>8684387718</v>
+        <v>8907579314</v>
       </c>
       <c r="D22" s="219">
-        <v>15.431546542470958</v>
+        <v>15.462652747473188</v>
       </c>
       <c r="E22" s="219"/>
       <c r="F22" s="130">
-        <v>6060191819</v>
+        <v>6233446393</v>
       </c>
       <c r="G22" s="219">
-        <v>14.376121091714062</v>
+        <v>14.45245014039995</v>
       </c>
       <c r="H22" s="219"/>
       <c r="I22" s="220">
-        <v>651372984</v>
+        <v>651696243</v>
       </c>
       <c r="J22" s="220"/>
       <c r="K22" s="220">
-        <v>4599340111</v>
+        <v>4643952247</v>
       </c>
       <c r="L22" s="220"/>
       <c r="M22" s="130">
-        <v>349823531</v>
+        <v>352329015</v>
       </c>
       <c r="N22" s="220">
-        <v>407727921</v>
+        <v>533487047</v>
       </c>
       <c r="O22" s="220"/>
       <c r="P22" s="220"/>
       <c r="Q22" s="130">
-        <v>51927272</v>
+        <v>51981841</v>
       </c>
       <c r="R22" s="220">
-        <v>913547846</v>
+        <v>911739558</v>
       </c>
       <c r="S22" s="220"/>
       <c r="T22" s="219">
-        <v>17.377074325850078</v>
+        <v>17.337611720868011</v>
       </c>
       <c r="U22" s="219"/>
       <c r="V22" s="220">
-        <v>913547846</v>
+        <v>911739558</v>
       </c>
       <c r="W22" s="220"/>
       <c r="X22" s="130">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="221" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="222"/>
       <c r="C23" s="129">
-        <v>5945991671</v>
+        <v>6104346217</v>
       </c>
       <c r="D23" s="213">
-        <v>10.565609250955044</v>
+        <v>10.596524878029575</v>
       </c>
       <c r="E23" s="213"/>
       <c r="F23" s="129">
-        <v>4451509231</v>
+        <v>4574963529</v>
       </c>
       <c r="G23" s="213">
-        <v>10.559968670479957</v>
+        <v>10.607203163128366</v>
       </c>
       <c r="H23" s="213"/>
       <c r="I23" s="214">
-        <v>427040407</v>
+        <v>427068339</v>
       </c>
       <c r="J23" s="214"/>
       <c r="K23" s="214">
-        <v>3459882649</v>
+        <v>3491237626</v>
       </c>
       <c r="L23" s="214"/>
       <c r="M23" s="129">
-        <v>231816183</v>
+        <v>233481755</v>
       </c>
       <c r="N23" s="214">
-        <v>294138102</v>
+        <v>384412823</v>
       </c>
       <c r="O23" s="214"/>
       <c r="P23" s="214"/>
       <c r="Q23" s="129">
-        <v>38631890</v>
+        <v>38762986</v>
       </c>
       <c r="R23" s="214">
-        <v>570176839</v>
+        <v>569318894</v>
       </c>
       <c r="S23" s="214"/>
       <c r="T23" s="213">
-        <v>10.845633705518312</v>
+        <v>10.826150782772126</v>
       </c>
       <c r="U23" s="213"/>
       <c r="V23" s="214">
-        <v>570176839</v>
+        <v>569318894</v>
       </c>
       <c r="W23" s="216"/>
       <c r="X23" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="221" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="222"/>
       <c r="C24" s="129">
-        <v>1964403064</v>
+        <v>2016335899</v>
       </c>
       <c r="D24" s="213">
-        <v>3.4906061652979452</v>
+        <v>3.5001542764260329</v>
       </c>
       <c r="E24" s="213"/>
       <c r="F24" s="129">
-        <v>1225295415</v>
+        <v>1266265390</v>
       </c>
       <c r="G24" s="213">
-        <v>2.9066728884612609</v>
+        <v>2.9358778851519833</v>
       </c>
       <c r="H24" s="213"/>
       <c r="I24" s="214">
-        <v>145090432</v>
+        <v>145313881</v>
       </c>
       <c r="J24" s="214"/>
       <c r="K24" s="214">
-        <v>905380623</v>
+        <v>914064875</v>
       </c>
       <c r="L24" s="214"/>
       <c r="M24" s="129">
-        <v>71410281</v>
+        <v>72147321</v>
       </c>
       <c r="N24" s="214">
-        <v>93638747</v>
+        <v>124800020</v>
       </c>
       <c r="O24" s="214"/>
       <c r="P24" s="214"/>
       <c r="Q24" s="129">
-        <v>9775332</v>
+        <v>9939293</v>
       </c>
       <c r="R24" s="214">
-        <v>229181444</v>
+        <v>228789441</v>
       </c>
       <c r="S24" s="214"/>
       <c r="T24" s="213">
-        <v>4.3593808511849383</v>
+        <v>4.3506530555652825</v>
       </c>
       <c r="U24" s="213"/>
       <c r="V24" s="214">
-        <v>229181444</v>
+        <v>228789441</v>
       </c>
       <c r="W24" s="216"/>
       <c r="X24" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="221" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="222"/>
       <c r="C25" s="129">
-        <v>773992983</v>
+        <v>786897198</v>
       </c>
       <c r="D25" s="213">
-        <v>1.3753311262179684</v>
+        <v>1.3659735930175803</v>
       </c>
       <c r="E25" s="213"/>
       <c r="F25" s="129">
-        <v>383387173</v>
+        <v>392217474</v>
       </c>
       <c r="G25" s="213">
-        <v>0.90947953277284332</v>
+        <v>0.90936909211960137</v>
       </c>
       <c r="H25" s="213"/>
       <c r="I25" s="214">
-        <v>79242145</v>
+        <v>79314023</v>
       </c>
       <c r="J25" s="214"/>
       <c r="K25" s="214">
-        <v>234076839</v>
+        <v>238649746</v>
       </c>
       <c r="L25" s="214"/>
       <c r="M25" s="129">
-        <v>46597067</v>
+        <v>46699939</v>
       </c>
       <c r="N25" s="214">
-        <v>19951072</v>
+        <v>24274204</v>
       </c>
       <c r="O25" s="214"/>
       <c r="P25" s="214"/>
       <c r="Q25" s="129">
-        <v>3520050</v>
+        <v>3279562</v>
       </c>
       <c r="R25" s="214">
-        <v>114189563</v>
+        <v>113631223</v>
       </c>
       <c r="S25" s="214"/>
       <c r="T25" s="213">
-        <v>2.1720597691468257</v>
+        <v>2.1608078825306016</v>
       </c>
       <c r="U25" s="213"/>
       <c r="V25" s="214">
-        <v>114189563</v>
+        <v>113631223</v>
       </c>
       <c r="W25" s="216"/>
       <c r="X25" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="211"/>
       <c r="B26" s="212"/>
       <c r="C26" s="129"/>
       <c r="D26" s="213"/>
       <c r="E26" s="213"/>
       <c r="F26" s="129"/>
       <c r="G26" s="213"/>
       <c r="H26" s="213"/>
       <c r="I26" s="214"/>
       <c r="J26" s="214"/>
       <c r="K26" s="214"/>
       <c r="L26" s="214"/>
       <c r="M26" s="129"/>
       <c r="N26" s="214"/>
       <c r="O26" s="214"/>
       <c r="P26" s="214"/>
       <c r="Q26" s="129"/>
       <c r="R26" s="214"/>
       <c r="S26" s="214"/>
       <c r="T26" s="213"/>
       <c r="U26" s="213"/>
       <c r="V26" s="214"/>
       <c r="W26" s="214"/>
       <c r="X26" s="129"/>
     </row>
-    <row r="27" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="211"/>
       <c r="B27" s="212"/>
       <c r="C27" s="129"/>
       <c r="D27" s="213"/>
       <c r="E27" s="213"/>
       <c r="F27" s="129"/>
       <c r="G27" s="213"/>
       <c r="H27" s="213"/>
       <c r="I27" s="214"/>
       <c r="J27" s="214"/>
       <c r="K27" s="214"/>
       <c r="L27" s="214"/>
       <c r="M27" s="129"/>
       <c r="N27" s="214"/>
       <c r="O27" s="214"/>
       <c r="P27" s="214"/>
       <c r="Q27" s="129"/>
       <c r="R27" s="214"/>
       <c r="S27" s="214"/>
       <c r="T27" s="213"/>
       <c r="U27" s="213"/>
       <c r="V27" s="214"/>
       <c r="W27" s="216"/>
       <c r="X27" s="129"/>
     </row>
-    <row r="28" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="217" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="218"/>
       <c r="C28" s="130">
-        <v>5880231539</v>
+        <v>5994554721</v>
       </c>
       <c r="D28" s="219">
-        <v>10.448758118722232</v>
+        <v>10.405937994946157</v>
       </c>
       <c r="E28" s="219"/>
       <c r="F28" s="130">
-        <v>3608346292</v>
+        <v>3685130611</v>
       </c>
       <c r="G28" s="219">
-        <v>8.5597988948127437</v>
+        <v>8.5440963246508037</v>
       </c>
       <c r="H28" s="219"/>
       <c r="I28" s="220">
-        <v>475115145</v>
+        <v>475006700</v>
       </c>
       <c r="J28" s="220"/>
       <c r="K28" s="220">
-        <v>2633947751</v>
+        <v>2646734576</v>
       </c>
       <c r="L28" s="220"/>
       <c r="M28" s="130">
-        <v>280451283</v>
+        <v>281833567</v>
       </c>
       <c r="N28" s="220">
-        <v>185647268</v>
+        <v>248275643</v>
       </c>
       <c r="O28" s="220"/>
       <c r="P28" s="220"/>
       <c r="Q28" s="130">
-        <v>33184845</v>
+        <v>33280125</v>
       </c>
       <c r="R28" s="220">
-        <v>726592441</v>
+        <v>724434345</v>
       </c>
       <c r="S28" s="220"/>
       <c r="T28" s="219">
-        <v>13.820897183591889</v>
+        <v>13.775821483958625</v>
       </c>
       <c r="U28" s="219"/>
       <c r="V28" s="220">
-        <v>726592441</v>
+        <v>724434345</v>
       </c>
       <c r="W28" s="220"/>
       <c r="X28" s="130">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="221" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="222"/>
       <c r="C29" s="129">
-        <v>3502624803</v>
+        <v>3570476207</v>
       </c>
       <c r="D29" s="213">
-        <v>6.2239180726900463</v>
+        <v>6.1979839623975534</v>
       </c>
       <c r="E29" s="213"/>
       <c r="F29" s="129">
-        <v>2365560486</v>
+        <v>2411977476</v>
       </c>
       <c r="G29" s="213">
-        <v>5.6116349139129396</v>
+        <v>5.5922489765538792</v>
       </c>
       <c r="H29" s="213"/>
       <c r="I29" s="214">
-        <v>269171915</v>
+        <v>268907212</v>
       </c>
       <c r="J29" s="214"/>
       <c r="K29" s="214">
-        <v>1804598797</v>
+        <v>1811618047</v>
       </c>
       <c r="L29" s="214"/>
       <c r="M29" s="129">
-        <v>146232387</v>
+        <v>146960961</v>
       </c>
       <c r="N29" s="214">
-        <v>124572858</v>
+        <v>163514247</v>
       </c>
       <c r="O29" s="214"/>
       <c r="P29" s="214"/>
       <c r="Q29" s="129">
-        <v>20984529</v>
+        <v>20977009</v>
       </c>
       <c r="R29" s="214">
-        <v>368456247</v>
+        <v>367286990</v>
       </c>
       <c r="S29" s="214"/>
       <c r="T29" s="213">
-        <v>7.008600171274197</v>
+        <v>6.9843182374525554</v>
       </c>
       <c r="U29" s="213"/>
       <c r="V29" s="214">
-        <v>368456247</v>
+        <v>367286990</v>
       </c>
       <c r="W29" s="216"/>
       <c r="X29" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="221" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="222"/>
       <c r="C30" s="129">
-        <v>497699648</v>
+        <v>507184657</v>
       </c>
       <c r="D30" s="213">
-        <v>0.88437729079790173</v>
+        <v>0.88042103848701092</v>
       </c>
       <c r="E30" s="213"/>
       <c r="F30" s="129">
-        <v>262365322</v>
+        <v>269076902</v>
       </c>
       <c r="G30" s="213">
-        <v>0.62238882068273205</v>
+        <v>0.62386363255731681</v>
       </c>
       <c r="H30" s="213"/>
       <c r="I30" s="214">
-        <v>49769557</v>
+        <v>49875741</v>
       </c>
       <c r="J30" s="214"/>
       <c r="K30" s="214">
-        <v>163725225</v>
+        <v>164455107</v>
       </c>
       <c r="L30" s="214"/>
       <c r="M30" s="129">
-        <v>28203456</v>
+        <v>28400154</v>
       </c>
       <c r="N30" s="214">
-        <v>15762128</v>
+        <v>21437284</v>
       </c>
       <c r="O30" s="214"/>
       <c r="P30" s="214"/>
       <c r="Q30" s="129">
-        <v>4904956</v>
+        <v>4908616</v>
       </c>
       <c r="R30" s="214">
-        <v>159343653</v>
+        <v>158885205</v>
       </c>
       <c r="S30" s="214"/>
       <c r="T30" s="213">
-        <v>3.0309594770074728</v>
+        <v>3.0213562286616469</v>
       </c>
       <c r="U30" s="213"/>
       <c r="V30" s="214">
-        <v>159343653</v>
+        <v>158885205</v>
       </c>
       <c r="W30" s="216"/>
       <c r="X30" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="221" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="222"/>
       <c r="C31" s="129">
-        <v>1150570251</v>
+        <v>1171791823</v>
       </c>
       <c r="D31" s="213">
-        <v>2.0444824615428336</v>
+        <v>2.0341115596804178</v>
       </c>
       <c r="E31" s="213"/>
       <c r="F31" s="129">
-        <v>590637800</v>
+        <v>604586751</v>
       </c>
       <c r="G31" s="213">
-        <v>1.4011240547736845</v>
+        <v>1.4017542340921034</v>
       </c>
       <c r="H31" s="213"/>
       <c r="I31" s="214">
-        <v>88890835</v>
+        <v>88991509</v>
       </c>
       <c r="J31" s="214"/>
       <c r="K31" s="214">
-        <v>401677892</v>
+        <v>404043700</v>
       </c>
       <c r="L31" s="214"/>
       <c r="M31" s="129">
-        <v>68800614</v>
+        <v>68993029</v>
       </c>
       <c r="N31" s="214">
-        <v>26596836</v>
+        <v>37826314</v>
       </c>
       <c r="O31" s="214"/>
       <c r="P31" s="214"/>
       <c r="Q31" s="129">
-        <v>4671623</v>
+        <v>4732199</v>
       </c>
       <c r="R31" s="214">
-        <v>161556089</v>
+        <v>161104319</v>
       </c>
       <c r="S31" s="214"/>
       <c r="T31" s="213">
-        <v>3.0730433864398274</v>
+        <v>3.0635548330314513</v>
       </c>
       <c r="U31" s="213"/>
       <c r="V31" s="214">
-        <v>161556089</v>
+        <v>161104319</v>
       </c>
       <c r="W31" s="216"/>
       <c r="X31" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="221" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="222"/>
       <c r="C32" s="129">
-        <v>729336837</v>
+        <v>745102034</v>
       </c>
       <c r="D32" s="213">
-        <v>1.2959802936914491</v>
+        <v>1.2934214343811747</v>
       </c>
       <c r="E32" s="213"/>
       <c r="F32" s="129">
-        <v>389782684</v>
+        <v>399489482</v>
       </c>
       <c r="G32" s="213">
-        <v>0.92465110544338647</v>
+        <v>0.92622948144750394</v>
       </c>
       <c r="H32" s="213"/>
       <c r="I32" s="214">
-        <v>67282838</v>
+        <v>67232238</v>
       </c>
       <c r="J32" s="214"/>
       <c r="K32" s="214">
-        <v>263945837</v>
+        <v>266617722</v>
       </c>
       <c r="L32" s="214"/>
       <c r="M32" s="129">
-        <v>37214826</v>
+        <v>37479423</v>
       </c>
       <c r="N32" s="214">
-        <v>18715446</v>
+        <v>25497798</v>
       </c>
       <c r="O32" s="214"/>
       <c r="P32" s="214"/>
       <c r="Q32" s="129">
-        <v>2623737</v>
+        <v>2662301</v>
       </c>
       <c r="R32" s="214">
-        <v>37236452</v>
+        <v>37157831</v>
       </c>
       <c r="S32" s="214"/>
       <c r="T32" s="213">
-        <v>0.70829414887039066</v>
+        <v>0.70659218481297126</v>
       </c>
       <c r="U32" s="213"/>
       <c r="V32" s="214">
-        <v>37236452</v>
+        <v>37157831</v>
       </c>
       <c r="W32" s="216"/>
       <c r="X32" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="211"/>
       <c r="B33" s="212"/>
       <c r="C33" s="129"/>
       <c r="D33" s="213"/>
       <c r="E33" s="213"/>
       <c r="F33" s="129"/>
       <c r="G33" s="213"/>
       <c r="H33" s="213"/>
       <c r="I33" s="214"/>
       <c r="J33" s="214"/>
       <c r="K33" s="214"/>
       <c r="L33" s="214"/>
       <c r="M33" s="129"/>
       <c r="N33" s="214"/>
       <c r="O33" s="214"/>
       <c r="P33" s="214"/>
       <c r="Q33" s="129"/>
       <c r="R33" s="214"/>
       <c r="S33" s="214"/>
       <c r="T33" s="213"/>
       <c r="U33" s="213"/>
       <c r="V33" s="214"/>
       <c r="W33" s="214"/>
       <c r="X33" s="129"/>
     </row>
-    <row r="34" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="211"/>
       <c r="B34" s="212"/>
       <c r="C34" s="129"/>
       <c r="D34" s="213"/>
       <c r="E34" s="213"/>
       <c r="F34" s="129"/>
       <c r="G34" s="213"/>
       <c r="H34" s="213"/>
       <c r="I34" s="214"/>
       <c r="J34" s="214"/>
       <c r="K34" s="214"/>
       <c r="L34" s="214"/>
       <c r="M34" s="129"/>
       <c r="N34" s="214"/>
       <c r="O34" s="214"/>
       <c r="P34" s="214"/>
       <c r="Q34" s="129"/>
       <c r="R34" s="214"/>
       <c r="S34" s="214"/>
       <c r="T34" s="213"/>
       <c r="U34" s="213"/>
       <c r="V34" s="214"/>
       <c r="W34" s="216"/>
       <c r="X34" s="129"/>
     </row>
-    <row r="35" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="217" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="218"/>
       <c r="C35" s="130">
-        <v>6549048747</v>
+        <v>6721102870</v>
       </c>
       <c r="D35" s="219">
-        <v>11.637199285652807</v>
+        <v>11.667151769899519</v>
       </c>
       <c r="E35" s="219"/>
       <c r="F35" s="130">
-        <v>4186404886</v>
+        <v>4287464147</v>
       </c>
       <c r="G35" s="219">
-        <v>9.9310822788461621</v>
+        <v>9.9406264057800016</v>
       </c>
       <c r="H35" s="219"/>
       <c r="I35" s="220">
-        <v>548525595</v>
+        <v>549381321</v>
       </c>
       <c r="J35" s="220"/>
       <c r="K35" s="220">
-        <v>3096769802</v>
+        <v>3131269459</v>
       </c>
       <c r="L35" s="220"/>
       <c r="M35" s="130">
-        <v>285916328</v>
+        <v>284775468</v>
       </c>
       <c r="N35" s="220">
-        <v>218392627</v>
+        <v>284424126</v>
       </c>
       <c r="O35" s="220"/>
       <c r="P35" s="220"/>
       <c r="Q35" s="130">
-        <v>36800534</v>
+        <v>37613773</v>
       </c>
       <c r="R35" s="220">
-        <v>925699467</v>
+        <v>925619358</v>
       </c>
       <c r="S35" s="220"/>
       <c r="T35" s="219">
-        <v>17.608216703582269</v>
+        <v>17.601549575765063</v>
       </c>
       <c r="U35" s="219"/>
       <c r="V35" s="220">
-        <v>925323173</v>
+        <v>925244031</v>
       </c>
       <c r="W35" s="220"/>
       <c r="X35" s="130">
-        <v>376294</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>375327</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="221" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="222"/>
       <c r="C36" s="129">
-        <v>5250500306</v>
+        <v>5387327190</v>
       </c>
       <c r="D36" s="213">
-        <v>9.3297699819828566</v>
+        <v>9.3518526907826214</v>
       </c>
       <c r="E36" s="213"/>
       <c r="F36" s="129">
-        <v>3591553985</v>
+        <v>3676357628</v>
       </c>
       <c r="G36" s="213">
-        <v>8.5199638126814516</v>
+        <v>8.5237558755001608</v>
       </c>
       <c r="H36" s="213"/>
       <c r="I36" s="214">
-        <v>409074229</v>
+        <v>409802691</v>
       </c>
       <c r="J36" s="214"/>
       <c r="K36" s="214">
-        <v>2764009481</v>
+        <v>2793137788</v>
       </c>
       <c r="L36" s="214"/>
       <c r="M36" s="129">
-        <v>201375788</v>
+        <v>199445018</v>
       </c>
       <c r="N36" s="214">
-        <v>186352292</v>
+        <v>242829876</v>
       </c>
       <c r="O36" s="214"/>
       <c r="P36" s="214"/>
       <c r="Q36" s="129">
-        <v>30742195</v>
+        <v>31142255</v>
       </c>
       <c r="R36" s="214">
-        <v>718636385</v>
+        <v>718605049</v>
       </c>
       <c r="S36" s="214"/>
       <c r="T36" s="213">
-        <v>13.669560855606473</v>
+        <v>13.664971768415176</v>
       </c>
       <c r="U36" s="213"/>
       <c r="V36" s="214">
-        <v>718260091</v>
+        <v>718229722</v>
       </c>
       <c r="W36" s="216"/>
       <c r="X36" s="129">
-        <v>376294</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>375327</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="221" t="s">
         <v>96</v>
       </c>
       <c r="B37" s="222"/>
       <c r="C37" s="129">
-        <v>1155112556</v>
+        <v>1186469152</v>
       </c>
       <c r="D37" s="213">
-        <v>2.0525538182456571</v>
+        <v>2.0595899117205416</v>
       </c>
       <c r="E37" s="213"/>
       <c r="F37" s="129">
-        <v>525752239</v>
+        <v>540292056</v>
       </c>
       <c r="G37" s="213">
-        <v>1.247201091623366</v>
+        <v>1.2526848725871731</v>
       </c>
       <c r="H37" s="213"/>
       <c r="I37" s="214">
-        <v>112462832</v>
+        <v>112541308</v>
       </c>
       <c r="J37" s="214"/>
       <c r="K37" s="214">
-        <v>309964749</v>
+        <v>314249233</v>
       </c>
       <c r="L37" s="214"/>
       <c r="M37" s="129">
-        <v>67975946</v>
+        <v>68716487</v>
       </c>
       <c r="N37" s="214">
-        <v>29746666</v>
+        <v>38799932</v>
       </c>
       <c r="O37" s="214"/>
       <c r="P37" s="214"/>
       <c r="Q37" s="129">
-        <v>5602046</v>
+        <v>5985096</v>
       </c>
       <c r="R37" s="214">
-        <v>196619692</v>
+        <v>196585261</v>
       </c>
       <c r="S37" s="214"/>
       <c r="T37" s="213">
-        <v>3.7400066310371987</v>
+        <v>3.7382593475926567</v>
       </c>
       <c r="U37" s="213"/>
       <c r="V37" s="214">
-        <v>196619692</v>
+        <v>196585261</v>
       </c>
       <c r="W37" s="216"/>
       <c r="X37" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="221" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="222"/>
       <c r="C38" s="129">
-        <v>143435885</v>
+        <v>147306528</v>
       </c>
       <c r="D38" s="213">
-        <v>0.25487548542429228</v>
+        <v>0.25570916739635513</v>
       </c>
       <c r="E38" s="213"/>
       <c r="F38" s="129">
-        <v>69098662</v>
+        <v>70814463</v>
       </c>
       <c r="G38" s="213">
-        <v>0.1639173745413455</v>
+        <v>0.16418565769266849</v>
       </c>
       <c r="H38" s="213"/>
       <c r="I38" s="214">
-        <v>26988534</v>
+        <v>27037322</v>
       </c>
       <c r="J38" s="214"/>
       <c r="K38" s="214">
-        <v>22795572</v>
+        <v>23882438</v>
       </c>
       <c r="L38" s="214"/>
       <c r="M38" s="129">
-        <v>16564594</v>
+        <v>16613963</v>
       </c>
       <c r="N38" s="214">
-        <v>2293669</v>
+        <v>2794318</v>
       </c>
       <c r="O38" s="214"/>
       <c r="P38" s="214"/>
       <c r="Q38" s="129">
-        <v>456293</v>
+        <v>486422</v>
       </c>
       <c r="R38" s="214">
-        <v>10443390</v>
+        <v>10429048</v>
       </c>
       <c r="S38" s="214"/>
       <c r="T38" s="213">
-        <v>0.19864921693859416</v>
+        <v>0.19831845975722717</v>
       </c>
       <c r="U38" s="213"/>
       <c r="V38" s="214">
-        <v>10443390</v>
+        <v>10429048</v>
       </c>
       <c r="W38" s="216"/>
       <c r="X38" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="211"/>
       <c r="B39" s="212"/>
       <c r="C39" s="129"/>
       <c r="D39" s="213"/>
       <c r="E39" s="213"/>
       <c r="F39" s="129"/>
       <c r="G39" s="213"/>
       <c r="H39" s="213"/>
       <c r="I39" s="214"/>
       <c r="J39" s="214"/>
       <c r="K39" s="214"/>
       <c r="L39" s="214"/>
       <c r="M39" s="129"/>
       <c r="N39" s="214"/>
       <c r="O39" s="214"/>
       <c r="P39" s="214"/>
       <c r="Q39" s="129"/>
       <c r="R39" s="214"/>
       <c r="S39" s="214"/>
       <c r="T39" s="213"/>
       <c r="U39" s="213"/>
       <c r="V39" s="214"/>
       <c r="W39" s="216"/>
       <c r="X39" s="129"/>
     </row>
-    <row r="40" spans="1:24" s="14" customFormat="1" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:24" s="14" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="211"/>
       <c r="B40" s="212"/>
       <c r="C40" s="129"/>
       <c r="D40" s="213"/>
       <c r="E40" s="213"/>
       <c r="F40" s="129"/>
       <c r="G40" s="213"/>
       <c r="H40" s="213"/>
       <c r="I40" s="214"/>
       <c r="J40" s="214"/>
       <c r="K40" s="214"/>
       <c r="L40" s="214"/>
       <c r="M40" s="129"/>
       <c r="N40" s="214"/>
       <c r="O40" s="214"/>
       <c r="P40" s="214"/>
       <c r="Q40" s="129"/>
       <c r="R40" s="214"/>
       <c r="S40" s="214"/>
       <c r="T40" s="213"/>
       <c r="U40" s="213"/>
       <c r="V40" s="214"/>
       <c r="W40" s="216"/>
       <c r="X40" s="129"/>
     </row>
-    <row r="41" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="217" t="s">
         <v>98</v>
       </c>
       <c r="B41" s="218"/>
       <c r="C41" s="130">
-        <v>850506287</v>
+        <v>873652010</v>
       </c>
       <c r="D41" s="219">
-        <v>1.5112898892458984</v>
+        <v>1.5165711330271265</v>
       </c>
       <c r="E41" s="219"/>
       <c r="F41" s="130">
-        <v>457043361</v>
+        <v>469274152</v>
       </c>
       <c r="G41" s="219">
-        <v>1.0842083713093082</v>
+        <v>1.0880275302559208</v>
       </c>
       <c r="H41" s="219"/>
       <c r="I41" s="220">
-        <v>122688908</v>
+        <v>122861023</v>
       </c>
       <c r="J41" s="220"/>
       <c r="K41" s="220">
-        <v>237601089</v>
+        <v>240254554</v>
       </c>
       <c r="L41" s="220"/>
       <c r="M41" s="130">
-        <v>69436989</v>
+        <v>69726984</v>
       </c>
       <c r="N41" s="220">
-        <v>23010547</v>
+        <v>31975457</v>
       </c>
       <c r="O41" s="220"/>
       <c r="P41" s="220"/>
       <c r="Q41" s="130">
-        <v>4305828</v>
+        <v>4456134</v>
       </c>
       <c r="R41" s="220">
-        <v>112866899</v>
+        <v>113203974</v>
       </c>
       <c r="S41" s="220"/>
       <c r="T41" s="219">
-        <v>2.1469006811617106</v>
+        <v>2.1526833285336489</v>
       </c>
       <c r="U41" s="219"/>
       <c r="V41" s="220">
-        <v>112866899</v>
+        <v>113203974</v>
       </c>
       <c r="W41" s="220"/>
       <c r="X41" s="130">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="221" t="s">
         <v>99</v>
       </c>
       <c r="B42" s="222"/>
       <c r="C42" s="129">
-        <v>526639859</v>
+        <v>540232263</v>
       </c>
       <c r="D42" s="213">
-        <v>0.93580201151480213</v>
+        <v>0.93778832512011112</v>
       </c>
       <c r="E42" s="213"/>
       <c r="F42" s="129">
-        <v>292534205</v>
+        <v>301148973</v>
       </c>
       <c r="G42" s="213">
-        <v>0.69395611230706244</v>
+        <v>0.6982237822727918</v>
       </c>
       <c r="H42" s="213"/>
       <c r="I42" s="214">
-        <v>67525326</v>
+        <v>67506752</v>
       </c>
       <c r="J42" s="214"/>
       <c r="K42" s="214">
-        <v>163328566</v>
+        <v>164977852</v>
       </c>
       <c r="L42" s="214"/>
       <c r="M42" s="129">
-        <v>43712922</v>
+        <v>43779452</v>
       </c>
       <c r="N42" s="214">
-        <v>14970535</v>
+        <v>21806543</v>
       </c>
       <c r="O42" s="214"/>
       <c r="P42" s="214"/>
       <c r="Q42" s="129">
-        <v>2996856</v>
+        <v>3078374</v>
       </c>
       <c r="R42" s="214">
-        <v>79773412</v>
+        <v>79909264</v>
       </c>
       <c r="S42" s="214"/>
       <c r="T42" s="213">
-        <v>1.5174120497577752</v>
+        <v>1.5195521352297585</v>
       </c>
       <c r="U42" s="213"/>
       <c r="V42" s="214">
-        <v>79773412</v>
+        <v>79909264</v>
       </c>
       <c r="W42" s="216"/>
       <c r="X42" s="129">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:24" s="14" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:24" s="14" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="226" t="s">
         <v>100</v>
       </c>
       <c r="B43" s="227"/>
       <c r="C43" s="15">
-        <v>323866428</v>
+        <v>333419747</v>
       </c>
       <c r="D43" s="223">
-        <v>0.57548787773109633</v>
+        <v>0.57878280790701531</v>
       </c>
       <c r="E43" s="223"/>
       <c r="F43" s="128">
-        <v>164509156</v>
+        <v>168125179</v>
       </c>
       <c r="G43" s="223">
-        <v>0.39025225900224575</v>
+        <v>0.38980374798312906</v>
       </c>
       <c r="H43" s="223"/>
       <c r="I43" s="224">
-        <v>55163582</v>
+        <v>55354271</v>
       </c>
       <c r="J43" s="224"/>
       <c r="K43" s="224">
-        <v>74272523</v>
+        <v>75276702</v>
       </c>
       <c r="L43" s="224"/>
       <c r="M43" s="128">
-        <v>25724067</v>
+        <v>25947532</v>
       </c>
       <c r="N43" s="224">
-        <v>8040012</v>
+        <v>10168914</v>
       </c>
       <c r="O43" s="224"/>
       <c r="P43" s="224"/>
       <c r="Q43" s="128">
-        <v>1308972</v>
+        <v>1377760</v>
       </c>
       <c r="R43" s="224">
-        <v>33093487</v>
+        <v>33294710</v>
       </c>
       <c r="S43" s="224"/>
       <c r="T43" s="223">
-        <v>0.62948863140393552</v>
+        <v>0.63313119330389023</v>
       </c>
       <c r="U43" s="223"/>
       <c r="V43" s="224">
-        <v>33093487</v>
+        <v>33294710</v>
       </c>
       <c r="W43" s="225"/>
       <c r="X43" s="128">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A44" s="138" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:24" x14ac:dyDescent="0.3">
       <c r="C45" s="16"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="16"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="16"/>
       <c r="J45" s="16"/>
       <c r="K45" s="16"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="16"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="16"/>
       <c r="R45" s="16"/>
       <c r="S45" s="16"/>
       <c r="T45" s="18"/>
       <c r="U45" s="18"/>
       <c r="V45" s="16"/>
       <c r="W45" s="16"/>
       <c r="X45" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="362">
@@ -16076,4236 +15890,4237 @@
     <mergeCell ref="A3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="F3:Q3"/>
     <mergeCell ref="R3:X3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="V4:W5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="1.1811023622047245" right="0.74803149606299213" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;R19</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D03D0C86-F758-453C-867D-9DB9EA4C9F64}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FE6DBE5-263A-4A82-9B08-68DF32AB2CF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="A2" sqref="A2:M2"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:M2"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="10.625" style="132" customWidth="1"/>
+    <col min="1" max="1" width="11.21875" style="132" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="132" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" style="132" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="132" customWidth="1"/>
+    <col min="6" max="6" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7" max="8" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="132" customWidth="1"/>
     <col min="10" max="10" width="7" style="132" customWidth="1"/>
-    <col min="11" max="11" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="25" max="25" width="11.5" style="132" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" style="132" customWidth="1"/>
+    <col min="13" max="13" width="10.44140625" style="132" customWidth="1"/>
+    <col min="14" max="15" width="10.109375" style="132" customWidth="1"/>
+    <col min="16" max="16" width="5.6640625" style="132" customWidth="1"/>
+    <col min="17" max="17" width="3.77734375" style="132" customWidth="1"/>
+    <col min="18" max="18" width="4.21875" style="132" customWidth="1"/>
+    <col min="19" max="19" width="8.44140625" style="132" customWidth="1"/>
+    <col min="20" max="20" width="12.21875" style="132" customWidth="1"/>
+    <col min="21" max="21" width="7.77734375" style="132" customWidth="1"/>
+    <col min="22" max="23" width="4.21875" style="132" customWidth="1"/>
+    <col min="24" max="24" width="6.33203125" style="132" customWidth="1"/>
+    <col min="25" max="25" width="11.44140625" style="132" customWidth="1"/>
     <col min="26" max="27" width="9" style="132"/>
-    <col min="28" max="28" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="36" max="36" width="10.625" style="132" customWidth="1"/>
+    <col min="28" max="28" width="11.21875" style="132" customWidth="1"/>
+    <col min="29" max="29" width="7.6640625" style="132" customWidth="1"/>
+    <col min="30" max="30" width="7.88671875" style="132" customWidth="1"/>
+    <col min="31" max="31" width="5.33203125" style="132" customWidth="1"/>
+    <col min="32" max="32" width="9.109375" style="132" customWidth="1"/>
+    <col min="33" max="33" width="4.6640625" style="132" customWidth="1"/>
+    <col min="34" max="35" width="3.77734375" style="132" customWidth="1"/>
+    <col min="36" max="36" width="10.6640625" style="132" customWidth="1"/>
     <col min="37" max="37" width="7" style="132" customWidth="1"/>
-    <col min="38" max="38" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="52" max="52" width="11.5" style="132" customWidth="1"/>
+    <col min="38" max="38" width="5.33203125" style="132" customWidth="1"/>
+    <col min="39" max="39" width="10.109375" style="132" customWidth="1"/>
+    <col min="40" max="40" width="10.44140625" style="132" customWidth="1"/>
+    <col min="41" max="42" width="10.109375" style="132" customWidth="1"/>
+    <col min="43" max="43" width="6.88671875" style="132" customWidth="1"/>
+    <col min="44" max="44" width="3.77734375" style="132" customWidth="1"/>
+    <col min="45" max="45" width="4.21875" style="132" customWidth="1"/>
+    <col min="46" max="46" width="8.44140625" style="132" customWidth="1"/>
+    <col min="47" max="47" width="12.21875" style="132" customWidth="1"/>
+    <col min="48" max="48" width="7.77734375" style="132" customWidth="1"/>
+    <col min="49" max="50" width="4.21875" style="132" customWidth="1"/>
+    <col min="51" max="51" width="6.33203125" style="132" customWidth="1"/>
+    <col min="52" max="52" width="11.44140625" style="132" customWidth="1"/>
     <col min="53" max="283" width="9" style="132"/>
-    <col min="284" max="284" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="292" max="292" width="10.625" style="132" customWidth="1"/>
+    <col min="284" max="284" width="11.21875" style="132" customWidth="1"/>
+    <col min="285" max="285" width="7.6640625" style="132" customWidth="1"/>
+    <col min="286" max="286" width="7.88671875" style="132" customWidth="1"/>
+    <col min="287" max="287" width="5.33203125" style="132" customWidth="1"/>
+    <col min="288" max="288" width="9.109375" style="132" customWidth="1"/>
+    <col min="289" max="289" width="4.6640625" style="132" customWidth="1"/>
+    <col min="290" max="291" width="3.77734375" style="132" customWidth="1"/>
+    <col min="292" max="292" width="10.6640625" style="132" customWidth="1"/>
     <col min="293" max="293" width="7" style="132" customWidth="1"/>
-    <col min="294" max="294" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="308" max="308" width="11.5" style="132" customWidth="1"/>
+    <col min="294" max="294" width="5.33203125" style="132" customWidth="1"/>
+    <col min="295" max="295" width="10.109375" style="132" customWidth="1"/>
+    <col min="296" max="296" width="10.44140625" style="132" customWidth="1"/>
+    <col min="297" max="298" width="10.109375" style="132" customWidth="1"/>
+    <col min="299" max="299" width="6.88671875" style="132" customWidth="1"/>
+    <col min="300" max="300" width="3.77734375" style="132" customWidth="1"/>
+    <col min="301" max="301" width="4.21875" style="132" customWidth="1"/>
+    <col min="302" max="302" width="8.44140625" style="132" customWidth="1"/>
+    <col min="303" max="303" width="12.21875" style="132" customWidth="1"/>
+    <col min="304" max="304" width="7.77734375" style="132" customWidth="1"/>
+    <col min="305" max="306" width="4.21875" style="132" customWidth="1"/>
+    <col min="307" max="307" width="6.33203125" style="132" customWidth="1"/>
+    <col min="308" max="308" width="11.44140625" style="132" customWidth="1"/>
     <col min="309" max="539" width="9" style="132"/>
-    <col min="540" max="540" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="548" max="548" width="10.625" style="132" customWidth="1"/>
+    <col min="540" max="540" width="11.21875" style="132" customWidth="1"/>
+    <col min="541" max="541" width="7.6640625" style="132" customWidth="1"/>
+    <col min="542" max="542" width="7.88671875" style="132" customWidth="1"/>
+    <col min="543" max="543" width="5.33203125" style="132" customWidth="1"/>
+    <col min="544" max="544" width="9.109375" style="132" customWidth="1"/>
+    <col min="545" max="545" width="4.6640625" style="132" customWidth="1"/>
+    <col min="546" max="547" width="3.77734375" style="132" customWidth="1"/>
+    <col min="548" max="548" width="10.6640625" style="132" customWidth="1"/>
     <col min="549" max="549" width="7" style="132" customWidth="1"/>
-    <col min="550" max="550" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="564" max="564" width="11.5" style="132" customWidth="1"/>
+    <col min="550" max="550" width="5.33203125" style="132" customWidth="1"/>
+    <col min="551" max="551" width="10.109375" style="132" customWidth="1"/>
+    <col min="552" max="552" width="10.44140625" style="132" customWidth="1"/>
+    <col min="553" max="554" width="10.109375" style="132" customWidth="1"/>
+    <col min="555" max="555" width="6.88671875" style="132" customWidth="1"/>
+    <col min="556" max="556" width="3.77734375" style="132" customWidth="1"/>
+    <col min="557" max="557" width="4.21875" style="132" customWidth="1"/>
+    <col min="558" max="558" width="8.44140625" style="132" customWidth="1"/>
+    <col min="559" max="559" width="12.21875" style="132" customWidth="1"/>
+    <col min="560" max="560" width="7.77734375" style="132" customWidth="1"/>
+    <col min="561" max="562" width="4.21875" style="132" customWidth="1"/>
+    <col min="563" max="563" width="6.33203125" style="132" customWidth="1"/>
+    <col min="564" max="564" width="11.44140625" style="132" customWidth="1"/>
     <col min="565" max="795" width="9" style="132"/>
-    <col min="796" max="796" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="804" max="804" width="10.625" style="132" customWidth="1"/>
+    <col min="796" max="796" width="11.21875" style="132" customWidth="1"/>
+    <col min="797" max="797" width="7.6640625" style="132" customWidth="1"/>
+    <col min="798" max="798" width="7.88671875" style="132" customWidth="1"/>
+    <col min="799" max="799" width="5.33203125" style="132" customWidth="1"/>
+    <col min="800" max="800" width="9.109375" style="132" customWidth="1"/>
+    <col min="801" max="801" width="4.6640625" style="132" customWidth="1"/>
+    <col min="802" max="803" width="3.77734375" style="132" customWidth="1"/>
+    <col min="804" max="804" width="10.6640625" style="132" customWidth="1"/>
     <col min="805" max="805" width="7" style="132" customWidth="1"/>
-    <col min="806" max="806" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="820" max="820" width="11.5" style="132" customWidth="1"/>
+    <col min="806" max="806" width="5.33203125" style="132" customWidth="1"/>
+    <col min="807" max="807" width="10.109375" style="132" customWidth="1"/>
+    <col min="808" max="808" width="10.44140625" style="132" customWidth="1"/>
+    <col min="809" max="810" width="10.109375" style="132" customWidth="1"/>
+    <col min="811" max="811" width="6.88671875" style="132" customWidth="1"/>
+    <col min="812" max="812" width="3.77734375" style="132" customWidth="1"/>
+    <col min="813" max="813" width="4.21875" style="132" customWidth="1"/>
+    <col min="814" max="814" width="8.44140625" style="132" customWidth="1"/>
+    <col min="815" max="815" width="12.21875" style="132" customWidth="1"/>
+    <col min="816" max="816" width="7.77734375" style="132" customWidth="1"/>
+    <col min="817" max="818" width="4.21875" style="132" customWidth="1"/>
+    <col min="819" max="819" width="6.33203125" style="132" customWidth="1"/>
+    <col min="820" max="820" width="11.44140625" style="132" customWidth="1"/>
     <col min="821" max="1051" width="9" style="132"/>
-    <col min="1052" max="1052" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="1060" max="1060" width="10.625" style="132" customWidth="1"/>
+    <col min="1052" max="1052" width="11.21875" style="132" customWidth="1"/>
+    <col min="1053" max="1053" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1054" max="1054" width="7.88671875" style="132" customWidth="1"/>
+    <col min="1055" max="1055" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1056" max="1056" width="9.109375" style="132" customWidth="1"/>
+    <col min="1057" max="1057" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1058" max="1059" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1060" max="1060" width="10.6640625" style="132" customWidth="1"/>
     <col min="1061" max="1061" width="7" style="132" customWidth="1"/>
-    <col min="1062" max="1062" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="1076" max="1076" width="11.5" style="132" customWidth="1"/>
+    <col min="1062" max="1062" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1063" max="1063" width="10.109375" style="132" customWidth="1"/>
+    <col min="1064" max="1064" width="10.44140625" style="132" customWidth="1"/>
+    <col min="1065" max="1066" width="10.109375" style="132" customWidth="1"/>
+    <col min="1067" max="1067" width="6.88671875" style="132" customWidth="1"/>
+    <col min="1068" max="1068" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1069" max="1069" width="4.21875" style="132" customWidth="1"/>
+    <col min="1070" max="1070" width="8.44140625" style="132" customWidth="1"/>
+    <col min="1071" max="1071" width="12.21875" style="132" customWidth="1"/>
+    <col min="1072" max="1072" width="7.77734375" style="132" customWidth="1"/>
+    <col min="1073" max="1074" width="4.21875" style="132" customWidth="1"/>
+    <col min="1075" max="1075" width="6.33203125" style="132" customWidth="1"/>
+    <col min="1076" max="1076" width="11.44140625" style="132" customWidth="1"/>
     <col min="1077" max="1307" width="9" style="132"/>
-    <col min="1308" max="1308" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="1316" max="1316" width="10.625" style="132" customWidth="1"/>
+    <col min="1308" max="1308" width="11.21875" style="132" customWidth="1"/>
+    <col min="1309" max="1309" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1310" max="1310" width="7.88671875" style="132" customWidth="1"/>
+    <col min="1311" max="1311" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1312" max="1312" width="9.109375" style="132" customWidth="1"/>
+    <col min="1313" max="1313" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1314" max="1315" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1316" max="1316" width="10.6640625" style="132" customWidth="1"/>
     <col min="1317" max="1317" width="7" style="132" customWidth="1"/>
-    <col min="1318" max="1318" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="1332" max="1332" width="11.5" style="132" customWidth="1"/>
+    <col min="1318" max="1318" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1319" max="1319" width="10.109375" style="132" customWidth="1"/>
+    <col min="1320" max="1320" width="10.44140625" style="132" customWidth="1"/>
+    <col min="1321" max="1322" width="10.109375" style="132" customWidth="1"/>
+    <col min="1323" max="1323" width="6.88671875" style="132" customWidth="1"/>
+    <col min="1324" max="1324" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1325" max="1325" width="4.21875" style="132" customWidth="1"/>
+    <col min="1326" max="1326" width="8.44140625" style="132" customWidth="1"/>
+    <col min="1327" max="1327" width="12.21875" style="132" customWidth="1"/>
+    <col min="1328" max="1328" width="7.77734375" style="132" customWidth="1"/>
+    <col min="1329" max="1330" width="4.21875" style="132" customWidth="1"/>
+    <col min="1331" max="1331" width="6.33203125" style="132" customWidth="1"/>
+    <col min="1332" max="1332" width="11.44140625" style="132" customWidth="1"/>
     <col min="1333" max="1563" width="9" style="132"/>
-    <col min="1564" max="1564" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="1572" max="1572" width="10.625" style="132" customWidth="1"/>
+    <col min="1564" max="1564" width="11.21875" style="132" customWidth="1"/>
+    <col min="1565" max="1565" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1566" max="1566" width="7.88671875" style="132" customWidth="1"/>
+    <col min="1567" max="1567" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1568" max="1568" width="9.109375" style="132" customWidth="1"/>
+    <col min="1569" max="1569" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1570" max="1571" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1572" max="1572" width="10.6640625" style="132" customWidth="1"/>
     <col min="1573" max="1573" width="7" style="132" customWidth="1"/>
-    <col min="1574" max="1574" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="1588" max="1588" width="11.5" style="132" customWidth="1"/>
+    <col min="1574" max="1574" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1575" max="1575" width="10.109375" style="132" customWidth="1"/>
+    <col min="1576" max="1576" width="10.44140625" style="132" customWidth="1"/>
+    <col min="1577" max="1578" width="10.109375" style="132" customWidth="1"/>
+    <col min="1579" max="1579" width="6.88671875" style="132" customWidth="1"/>
+    <col min="1580" max="1580" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1581" max="1581" width="4.21875" style="132" customWidth="1"/>
+    <col min="1582" max="1582" width="8.44140625" style="132" customWidth="1"/>
+    <col min="1583" max="1583" width="12.21875" style="132" customWidth="1"/>
+    <col min="1584" max="1584" width="7.77734375" style="132" customWidth="1"/>
+    <col min="1585" max="1586" width="4.21875" style="132" customWidth="1"/>
+    <col min="1587" max="1587" width="6.33203125" style="132" customWidth="1"/>
+    <col min="1588" max="1588" width="11.44140625" style="132" customWidth="1"/>
     <col min="1589" max="1819" width="9" style="132"/>
-    <col min="1820" max="1820" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="1828" max="1828" width="10.625" style="132" customWidth="1"/>
+    <col min="1820" max="1820" width="11.21875" style="132" customWidth="1"/>
+    <col min="1821" max="1821" width="7.6640625" style="132" customWidth="1"/>
+    <col min="1822" max="1822" width="7.88671875" style="132" customWidth="1"/>
+    <col min="1823" max="1823" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1824" max="1824" width="9.109375" style="132" customWidth="1"/>
+    <col min="1825" max="1825" width="4.6640625" style="132" customWidth="1"/>
+    <col min="1826" max="1827" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1828" max="1828" width="10.6640625" style="132" customWidth="1"/>
     <col min="1829" max="1829" width="7" style="132" customWidth="1"/>
-    <col min="1830" max="1830" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="1844" max="1844" width="11.5" style="132" customWidth="1"/>
+    <col min="1830" max="1830" width="5.33203125" style="132" customWidth="1"/>
+    <col min="1831" max="1831" width="10.109375" style="132" customWidth="1"/>
+    <col min="1832" max="1832" width="10.44140625" style="132" customWidth="1"/>
+    <col min="1833" max="1834" width="10.109375" style="132" customWidth="1"/>
+    <col min="1835" max="1835" width="6.88671875" style="132" customWidth="1"/>
+    <col min="1836" max="1836" width="3.77734375" style="132" customWidth="1"/>
+    <col min="1837" max="1837" width="4.21875" style="132" customWidth="1"/>
+    <col min="1838" max="1838" width="8.44140625" style="132" customWidth="1"/>
+    <col min="1839" max="1839" width="12.21875" style="132" customWidth="1"/>
+    <col min="1840" max="1840" width="7.77734375" style="132" customWidth="1"/>
+    <col min="1841" max="1842" width="4.21875" style="132" customWidth="1"/>
+    <col min="1843" max="1843" width="6.33203125" style="132" customWidth="1"/>
+    <col min="1844" max="1844" width="11.44140625" style="132" customWidth="1"/>
     <col min="1845" max="2075" width="9" style="132"/>
-    <col min="2076" max="2076" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="2084" max="2084" width="10.625" style="132" customWidth="1"/>
+    <col min="2076" max="2076" width="11.21875" style="132" customWidth="1"/>
+    <col min="2077" max="2077" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2078" max="2078" width="7.88671875" style="132" customWidth="1"/>
+    <col min="2079" max="2079" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2080" max="2080" width="9.109375" style="132" customWidth="1"/>
+    <col min="2081" max="2081" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2082" max="2083" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2084" max="2084" width="10.6640625" style="132" customWidth="1"/>
     <col min="2085" max="2085" width="7" style="132" customWidth="1"/>
-    <col min="2086" max="2086" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="2100" max="2100" width="11.5" style="132" customWidth="1"/>
+    <col min="2086" max="2086" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2087" max="2087" width="10.109375" style="132" customWidth="1"/>
+    <col min="2088" max="2088" width="10.44140625" style="132" customWidth="1"/>
+    <col min="2089" max="2090" width="10.109375" style="132" customWidth="1"/>
+    <col min="2091" max="2091" width="6.88671875" style="132" customWidth="1"/>
+    <col min="2092" max="2092" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2093" max="2093" width="4.21875" style="132" customWidth="1"/>
+    <col min="2094" max="2094" width="8.44140625" style="132" customWidth="1"/>
+    <col min="2095" max="2095" width="12.21875" style="132" customWidth="1"/>
+    <col min="2096" max="2096" width="7.77734375" style="132" customWidth="1"/>
+    <col min="2097" max="2098" width="4.21875" style="132" customWidth="1"/>
+    <col min="2099" max="2099" width="6.33203125" style="132" customWidth="1"/>
+    <col min="2100" max="2100" width="11.44140625" style="132" customWidth="1"/>
     <col min="2101" max="2331" width="9" style="132"/>
-    <col min="2332" max="2332" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="2340" max="2340" width="10.625" style="132" customWidth="1"/>
+    <col min="2332" max="2332" width="11.21875" style="132" customWidth="1"/>
+    <col min="2333" max="2333" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2334" max="2334" width="7.88671875" style="132" customWidth="1"/>
+    <col min="2335" max="2335" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2336" max="2336" width="9.109375" style="132" customWidth="1"/>
+    <col min="2337" max="2337" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2338" max="2339" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2340" max="2340" width="10.6640625" style="132" customWidth="1"/>
     <col min="2341" max="2341" width="7" style="132" customWidth="1"/>
-    <col min="2342" max="2342" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="2356" max="2356" width="11.5" style="132" customWidth="1"/>
+    <col min="2342" max="2342" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2343" max="2343" width="10.109375" style="132" customWidth="1"/>
+    <col min="2344" max="2344" width="10.44140625" style="132" customWidth="1"/>
+    <col min="2345" max="2346" width="10.109375" style="132" customWidth="1"/>
+    <col min="2347" max="2347" width="6.88671875" style="132" customWidth="1"/>
+    <col min="2348" max="2348" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2349" max="2349" width="4.21875" style="132" customWidth="1"/>
+    <col min="2350" max="2350" width="8.44140625" style="132" customWidth="1"/>
+    <col min="2351" max="2351" width="12.21875" style="132" customWidth="1"/>
+    <col min="2352" max="2352" width="7.77734375" style="132" customWidth="1"/>
+    <col min="2353" max="2354" width="4.21875" style="132" customWidth="1"/>
+    <col min="2355" max="2355" width="6.33203125" style="132" customWidth="1"/>
+    <col min="2356" max="2356" width="11.44140625" style="132" customWidth="1"/>
     <col min="2357" max="2587" width="9" style="132"/>
-    <col min="2588" max="2588" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="2596" max="2596" width="10.625" style="132" customWidth="1"/>
+    <col min="2588" max="2588" width="11.21875" style="132" customWidth="1"/>
+    <col min="2589" max="2589" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2590" max="2590" width="7.88671875" style="132" customWidth="1"/>
+    <col min="2591" max="2591" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2592" max="2592" width="9.109375" style="132" customWidth="1"/>
+    <col min="2593" max="2593" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2594" max="2595" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2596" max="2596" width="10.6640625" style="132" customWidth="1"/>
     <col min="2597" max="2597" width="7" style="132" customWidth="1"/>
-    <col min="2598" max="2598" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="2612" max="2612" width="11.5" style="132" customWidth="1"/>
+    <col min="2598" max="2598" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2599" max="2599" width="10.109375" style="132" customWidth="1"/>
+    <col min="2600" max="2600" width="10.44140625" style="132" customWidth="1"/>
+    <col min="2601" max="2602" width="10.109375" style="132" customWidth="1"/>
+    <col min="2603" max="2603" width="6.88671875" style="132" customWidth="1"/>
+    <col min="2604" max="2604" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2605" max="2605" width="4.21875" style="132" customWidth="1"/>
+    <col min="2606" max="2606" width="8.44140625" style="132" customWidth="1"/>
+    <col min="2607" max="2607" width="12.21875" style="132" customWidth="1"/>
+    <col min="2608" max="2608" width="7.77734375" style="132" customWidth="1"/>
+    <col min="2609" max="2610" width="4.21875" style="132" customWidth="1"/>
+    <col min="2611" max="2611" width="6.33203125" style="132" customWidth="1"/>
+    <col min="2612" max="2612" width="11.44140625" style="132" customWidth="1"/>
     <col min="2613" max="2843" width="9" style="132"/>
-    <col min="2844" max="2844" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="2852" max="2852" width="10.625" style="132" customWidth="1"/>
+    <col min="2844" max="2844" width="11.21875" style="132" customWidth="1"/>
+    <col min="2845" max="2845" width="7.6640625" style="132" customWidth="1"/>
+    <col min="2846" max="2846" width="7.88671875" style="132" customWidth="1"/>
+    <col min="2847" max="2847" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2848" max="2848" width="9.109375" style="132" customWidth="1"/>
+    <col min="2849" max="2849" width="4.6640625" style="132" customWidth="1"/>
+    <col min="2850" max="2851" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2852" max="2852" width="10.6640625" style="132" customWidth="1"/>
     <col min="2853" max="2853" width="7" style="132" customWidth="1"/>
-    <col min="2854" max="2854" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="2868" max="2868" width="11.5" style="132" customWidth="1"/>
+    <col min="2854" max="2854" width="5.33203125" style="132" customWidth="1"/>
+    <col min="2855" max="2855" width="10.109375" style="132" customWidth="1"/>
+    <col min="2856" max="2856" width="10.44140625" style="132" customWidth="1"/>
+    <col min="2857" max="2858" width="10.109375" style="132" customWidth="1"/>
+    <col min="2859" max="2859" width="6.88671875" style="132" customWidth="1"/>
+    <col min="2860" max="2860" width="3.77734375" style="132" customWidth="1"/>
+    <col min="2861" max="2861" width="4.21875" style="132" customWidth="1"/>
+    <col min="2862" max="2862" width="8.44140625" style="132" customWidth="1"/>
+    <col min="2863" max="2863" width="12.21875" style="132" customWidth="1"/>
+    <col min="2864" max="2864" width="7.77734375" style="132" customWidth="1"/>
+    <col min="2865" max="2866" width="4.21875" style="132" customWidth="1"/>
+    <col min="2867" max="2867" width="6.33203125" style="132" customWidth="1"/>
+    <col min="2868" max="2868" width="11.44140625" style="132" customWidth="1"/>
     <col min="2869" max="3099" width="9" style="132"/>
-    <col min="3100" max="3100" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="3108" max="3108" width="10.625" style="132" customWidth="1"/>
+    <col min="3100" max="3100" width="11.21875" style="132" customWidth="1"/>
+    <col min="3101" max="3101" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3102" max="3102" width="7.88671875" style="132" customWidth="1"/>
+    <col min="3103" max="3103" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3104" max="3104" width="9.109375" style="132" customWidth="1"/>
+    <col min="3105" max="3105" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3106" max="3107" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3108" max="3108" width="10.6640625" style="132" customWidth="1"/>
     <col min="3109" max="3109" width="7" style="132" customWidth="1"/>
-    <col min="3110" max="3110" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="3124" max="3124" width="11.5" style="132" customWidth="1"/>
+    <col min="3110" max="3110" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3111" max="3111" width="10.109375" style="132" customWidth="1"/>
+    <col min="3112" max="3112" width="10.44140625" style="132" customWidth="1"/>
+    <col min="3113" max="3114" width="10.109375" style="132" customWidth="1"/>
+    <col min="3115" max="3115" width="6.88671875" style="132" customWidth="1"/>
+    <col min="3116" max="3116" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3117" max="3117" width="4.21875" style="132" customWidth="1"/>
+    <col min="3118" max="3118" width="8.44140625" style="132" customWidth="1"/>
+    <col min="3119" max="3119" width="12.21875" style="132" customWidth="1"/>
+    <col min="3120" max="3120" width="7.77734375" style="132" customWidth="1"/>
+    <col min="3121" max="3122" width="4.21875" style="132" customWidth="1"/>
+    <col min="3123" max="3123" width="6.33203125" style="132" customWidth="1"/>
+    <col min="3124" max="3124" width="11.44140625" style="132" customWidth="1"/>
     <col min="3125" max="3355" width="9" style="132"/>
-    <col min="3356" max="3356" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="3364" max="3364" width="10.625" style="132" customWidth="1"/>
+    <col min="3356" max="3356" width="11.21875" style="132" customWidth="1"/>
+    <col min="3357" max="3357" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3358" max="3358" width="7.88671875" style="132" customWidth="1"/>
+    <col min="3359" max="3359" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3360" max="3360" width="9.109375" style="132" customWidth="1"/>
+    <col min="3361" max="3361" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3362" max="3363" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3364" max="3364" width="10.6640625" style="132" customWidth="1"/>
     <col min="3365" max="3365" width="7" style="132" customWidth="1"/>
-    <col min="3366" max="3366" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="3380" max="3380" width="11.5" style="132" customWidth="1"/>
+    <col min="3366" max="3366" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3367" max="3367" width="10.109375" style="132" customWidth="1"/>
+    <col min="3368" max="3368" width="10.44140625" style="132" customWidth="1"/>
+    <col min="3369" max="3370" width="10.109375" style="132" customWidth="1"/>
+    <col min="3371" max="3371" width="6.88671875" style="132" customWidth="1"/>
+    <col min="3372" max="3372" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3373" max="3373" width="4.21875" style="132" customWidth="1"/>
+    <col min="3374" max="3374" width="8.44140625" style="132" customWidth="1"/>
+    <col min="3375" max="3375" width="12.21875" style="132" customWidth="1"/>
+    <col min="3376" max="3376" width="7.77734375" style="132" customWidth="1"/>
+    <col min="3377" max="3378" width="4.21875" style="132" customWidth="1"/>
+    <col min="3379" max="3379" width="6.33203125" style="132" customWidth="1"/>
+    <col min="3380" max="3380" width="11.44140625" style="132" customWidth="1"/>
     <col min="3381" max="3611" width="9" style="132"/>
-    <col min="3612" max="3612" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="3620" max="3620" width="10.625" style="132" customWidth="1"/>
+    <col min="3612" max="3612" width="11.21875" style="132" customWidth="1"/>
+    <col min="3613" max="3613" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3614" max="3614" width="7.88671875" style="132" customWidth="1"/>
+    <col min="3615" max="3615" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3616" max="3616" width="9.109375" style="132" customWidth="1"/>
+    <col min="3617" max="3617" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3618" max="3619" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3620" max="3620" width="10.6640625" style="132" customWidth="1"/>
     <col min="3621" max="3621" width="7" style="132" customWidth="1"/>
-    <col min="3622" max="3622" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="3636" max="3636" width="11.5" style="132" customWidth="1"/>
+    <col min="3622" max="3622" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3623" max="3623" width="10.109375" style="132" customWidth="1"/>
+    <col min="3624" max="3624" width="10.44140625" style="132" customWidth="1"/>
+    <col min="3625" max="3626" width="10.109375" style="132" customWidth="1"/>
+    <col min="3627" max="3627" width="6.88671875" style="132" customWidth="1"/>
+    <col min="3628" max="3628" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3629" max="3629" width="4.21875" style="132" customWidth="1"/>
+    <col min="3630" max="3630" width="8.44140625" style="132" customWidth="1"/>
+    <col min="3631" max="3631" width="12.21875" style="132" customWidth="1"/>
+    <col min="3632" max="3632" width="7.77734375" style="132" customWidth="1"/>
+    <col min="3633" max="3634" width="4.21875" style="132" customWidth="1"/>
+    <col min="3635" max="3635" width="6.33203125" style="132" customWidth="1"/>
+    <col min="3636" max="3636" width="11.44140625" style="132" customWidth="1"/>
     <col min="3637" max="3867" width="9" style="132"/>
-    <col min="3868" max="3868" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="3876" max="3876" width="10.625" style="132" customWidth="1"/>
+    <col min="3868" max="3868" width="11.21875" style="132" customWidth="1"/>
+    <col min="3869" max="3869" width="7.6640625" style="132" customWidth="1"/>
+    <col min="3870" max="3870" width="7.88671875" style="132" customWidth="1"/>
+    <col min="3871" max="3871" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3872" max="3872" width="9.109375" style="132" customWidth="1"/>
+    <col min="3873" max="3873" width="4.6640625" style="132" customWidth="1"/>
+    <col min="3874" max="3875" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3876" max="3876" width="10.6640625" style="132" customWidth="1"/>
     <col min="3877" max="3877" width="7" style="132" customWidth="1"/>
-    <col min="3878" max="3878" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="3892" max="3892" width="11.5" style="132" customWidth="1"/>
+    <col min="3878" max="3878" width="5.33203125" style="132" customWidth="1"/>
+    <col min="3879" max="3879" width="10.109375" style="132" customWidth="1"/>
+    <col min="3880" max="3880" width="10.44140625" style="132" customWidth="1"/>
+    <col min="3881" max="3882" width="10.109375" style="132" customWidth="1"/>
+    <col min="3883" max="3883" width="6.88671875" style="132" customWidth="1"/>
+    <col min="3884" max="3884" width="3.77734375" style="132" customWidth="1"/>
+    <col min="3885" max="3885" width="4.21875" style="132" customWidth="1"/>
+    <col min="3886" max="3886" width="8.44140625" style="132" customWidth="1"/>
+    <col min="3887" max="3887" width="12.21875" style="132" customWidth="1"/>
+    <col min="3888" max="3888" width="7.77734375" style="132" customWidth="1"/>
+    <col min="3889" max="3890" width="4.21875" style="132" customWidth="1"/>
+    <col min="3891" max="3891" width="6.33203125" style="132" customWidth="1"/>
+    <col min="3892" max="3892" width="11.44140625" style="132" customWidth="1"/>
     <col min="3893" max="4123" width="9" style="132"/>
-    <col min="4124" max="4124" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="4132" max="4132" width="10.625" style="132" customWidth="1"/>
+    <col min="4124" max="4124" width="11.21875" style="132" customWidth="1"/>
+    <col min="4125" max="4125" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4126" max="4126" width="7.88671875" style="132" customWidth="1"/>
+    <col min="4127" max="4127" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4128" max="4128" width="9.109375" style="132" customWidth="1"/>
+    <col min="4129" max="4129" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4130" max="4131" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4132" max="4132" width="10.6640625" style="132" customWidth="1"/>
     <col min="4133" max="4133" width="7" style="132" customWidth="1"/>
-    <col min="4134" max="4134" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="4148" max="4148" width="11.5" style="132" customWidth="1"/>
+    <col min="4134" max="4134" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4135" max="4135" width="10.109375" style="132" customWidth="1"/>
+    <col min="4136" max="4136" width="10.44140625" style="132" customWidth="1"/>
+    <col min="4137" max="4138" width="10.109375" style="132" customWidth="1"/>
+    <col min="4139" max="4139" width="6.88671875" style="132" customWidth="1"/>
+    <col min="4140" max="4140" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4141" max="4141" width="4.21875" style="132" customWidth="1"/>
+    <col min="4142" max="4142" width="8.44140625" style="132" customWidth="1"/>
+    <col min="4143" max="4143" width="12.21875" style="132" customWidth="1"/>
+    <col min="4144" max="4144" width="7.77734375" style="132" customWidth="1"/>
+    <col min="4145" max="4146" width="4.21875" style="132" customWidth="1"/>
+    <col min="4147" max="4147" width="6.33203125" style="132" customWidth="1"/>
+    <col min="4148" max="4148" width="11.44140625" style="132" customWidth="1"/>
     <col min="4149" max="4379" width="9" style="132"/>
-    <col min="4380" max="4380" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="4388" max="4388" width="10.625" style="132" customWidth="1"/>
+    <col min="4380" max="4380" width="11.21875" style="132" customWidth="1"/>
+    <col min="4381" max="4381" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4382" max="4382" width="7.88671875" style="132" customWidth="1"/>
+    <col min="4383" max="4383" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4384" max="4384" width="9.109375" style="132" customWidth="1"/>
+    <col min="4385" max="4385" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4386" max="4387" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4388" max="4388" width="10.6640625" style="132" customWidth="1"/>
     <col min="4389" max="4389" width="7" style="132" customWidth="1"/>
-    <col min="4390" max="4390" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="4404" max="4404" width="11.5" style="132" customWidth="1"/>
+    <col min="4390" max="4390" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4391" max="4391" width="10.109375" style="132" customWidth="1"/>
+    <col min="4392" max="4392" width="10.44140625" style="132" customWidth="1"/>
+    <col min="4393" max="4394" width="10.109375" style="132" customWidth="1"/>
+    <col min="4395" max="4395" width="6.88671875" style="132" customWidth="1"/>
+    <col min="4396" max="4396" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4397" max="4397" width="4.21875" style="132" customWidth="1"/>
+    <col min="4398" max="4398" width="8.44140625" style="132" customWidth="1"/>
+    <col min="4399" max="4399" width="12.21875" style="132" customWidth="1"/>
+    <col min="4400" max="4400" width="7.77734375" style="132" customWidth="1"/>
+    <col min="4401" max="4402" width="4.21875" style="132" customWidth="1"/>
+    <col min="4403" max="4403" width="6.33203125" style="132" customWidth="1"/>
+    <col min="4404" max="4404" width="11.44140625" style="132" customWidth="1"/>
     <col min="4405" max="4635" width="9" style="132"/>
-    <col min="4636" max="4636" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="4644" max="4644" width="10.625" style="132" customWidth="1"/>
+    <col min="4636" max="4636" width="11.21875" style="132" customWidth="1"/>
+    <col min="4637" max="4637" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4638" max="4638" width="7.88671875" style="132" customWidth="1"/>
+    <col min="4639" max="4639" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4640" max="4640" width="9.109375" style="132" customWidth="1"/>
+    <col min="4641" max="4641" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4642" max="4643" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4644" max="4644" width="10.6640625" style="132" customWidth="1"/>
     <col min="4645" max="4645" width="7" style="132" customWidth="1"/>
-    <col min="4646" max="4646" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="4660" max="4660" width="11.5" style="132" customWidth="1"/>
+    <col min="4646" max="4646" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4647" max="4647" width="10.109375" style="132" customWidth="1"/>
+    <col min="4648" max="4648" width="10.44140625" style="132" customWidth="1"/>
+    <col min="4649" max="4650" width="10.109375" style="132" customWidth="1"/>
+    <col min="4651" max="4651" width="6.88671875" style="132" customWidth="1"/>
+    <col min="4652" max="4652" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4653" max="4653" width="4.21875" style="132" customWidth="1"/>
+    <col min="4654" max="4654" width="8.44140625" style="132" customWidth="1"/>
+    <col min="4655" max="4655" width="12.21875" style="132" customWidth="1"/>
+    <col min="4656" max="4656" width="7.77734375" style="132" customWidth="1"/>
+    <col min="4657" max="4658" width="4.21875" style="132" customWidth="1"/>
+    <col min="4659" max="4659" width="6.33203125" style="132" customWidth="1"/>
+    <col min="4660" max="4660" width="11.44140625" style="132" customWidth="1"/>
     <col min="4661" max="4891" width="9" style="132"/>
-    <col min="4892" max="4892" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="4900" max="4900" width="10.625" style="132" customWidth="1"/>
+    <col min="4892" max="4892" width="11.21875" style="132" customWidth="1"/>
+    <col min="4893" max="4893" width="7.6640625" style="132" customWidth="1"/>
+    <col min="4894" max="4894" width="7.88671875" style="132" customWidth="1"/>
+    <col min="4895" max="4895" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4896" max="4896" width="9.109375" style="132" customWidth="1"/>
+    <col min="4897" max="4897" width="4.6640625" style="132" customWidth="1"/>
+    <col min="4898" max="4899" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4900" max="4900" width="10.6640625" style="132" customWidth="1"/>
     <col min="4901" max="4901" width="7" style="132" customWidth="1"/>
-    <col min="4902" max="4902" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="4916" max="4916" width="11.5" style="132" customWidth="1"/>
+    <col min="4902" max="4902" width="5.33203125" style="132" customWidth="1"/>
+    <col min="4903" max="4903" width="10.109375" style="132" customWidth="1"/>
+    <col min="4904" max="4904" width="10.44140625" style="132" customWidth="1"/>
+    <col min="4905" max="4906" width="10.109375" style="132" customWidth="1"/>
+    <col min="4907" max="4907" width="6.88671875" style="132" customWidth="1"/>
+    <col min="4908" max="4908" width="3.77734375" style="132" customWidth="1"/>
+    <col min="4909" max="4909" width="4.21875" style="132" customWidth="1"/>
+    <col min="4910" max="4910" width="8.44140625" style="132" customWidth="1"/>
+    <col min="4911" max="4911" width="12.21875" style="132" customWidth="1"/>
+    <col min="4912" max="4912" width="7.77734375" style="132" customWidth="1"/>
+    <col min="4913" max="4914" width="4.21875" style="132" customWidth="1"/>
+    <col min="4915" max="4915" width="6.33203125" style="132" customWidth="1"/>
+    <col min="4916" max="4916" width="11.44140625" style="132" customWidth="1"/>
     <col min="4917" max="5147" width="9" style="132"/>
-    <col min="5148" max="5148" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="5156" max="5156" width="10.625" style="132" customWidth="1"/>
+    <col min="5148" max="5148" width="11.21875" style="132" customWidth="1"/>
+    <col min="5149" max="5149" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5150" max="5150" width="7.88671875" style="132" customWidth="1"/>
+    <col min="5151" max="5151" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5152" max="5152" width="9.109375" style="132" customWidth="1"/>
+    <col min="5153" max="5153" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5154" max="5155" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5156" max="5156" width="10.6640625" style="132" customWidth="1"/>
     <col min="5157" max="5157" width="7" style="132" customWidth="1"/>
-    <col min="5158" max="5158" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="5172" max="5172" width="11.5" style="132" customWidth="1"/>
+    <col min="5158" max="5158" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5159" max="5159" width="10.109375" style="132" customWidth="1"/>
+    <col min="5160" max="5160" width="10.44140625" style="132" customWidth="1"/>
+    <col min="5161" max="5162" width="10.109375" style="132" customWidth="1"/>
+    <col min="5163" max="5163" width="6.88671875" style="132" customWidth="1"/>
+    <col min="5164" max="5164" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5165" max="5165" width="4.21875" style="132" customWidth="1"/>
+    <col min="5166" max="5166" width="8.44140625" style="132" customWidth="1"/>
+    <col min="5167" max="5167" width="12.21875" style="132" customWidth="1"/>
+    <col min="5168" max="5168" width="7.77734375" style="132" customWidth="1"/>
+    <col min="5169" max="5170" width="4.21875" style="132" customWidth="1"/>
+    <col min="5171" max="5171" width="6.33203125" style="132" customWidth="1"/>
+    <col min="5172" max="5172" width="11.44140625" style="132" customWidth="1"/>
     <col min="5173" max="5403" width="9" style="132"/>
-    <col min="5404" max="5404" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="5412" max="5412" width="10.625" style="132" customWidth="1"/>
+    <col min="5404" max="5404" width="11.21875" style="132" customWidth="1"/>
+    <col min="5405" max="5405" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5406" max="5406" width="7.88671875" style="132" customWidth="1"/>
+    <col min="5407" max="5407" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5408" max="5408" width="9.109375" style="132" customWidth="1"/>
+    <col min="5409" max="5409" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5410" max="5411" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5412" max="5412" width="10.6640625" style="132" customWidth="1"/>
     <col min="5413" max="5413" width="7" style="132" customWidth="1"/>
-    <col min="5414" max="5414" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="5428" max="5428" width="11.5" style="132" customWidth="1"/>
+    <col min="5414" max="5414" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5415" max="5415" width="10.109375" style="132" customWidth="1"/>
+    <col min="5416" max="5416" width="10.44140625" style="132" customWidth="1"/>
+    <col min="5417" max="5418" width="10.109375" style="132" customWidth="1"/>
+    <col min="5419" max="5419" width="6.88671875" style="132" customWidth="1"/>
+    <col min="5420" max="5420" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5421" max="5421" width="4.21875" style="132" customWidth="1"/>
+    <col min="5422" max="5422" width="8.44140625" style="132" customWidth="1"/>
+    <col min="5423" max="5423" width="12.21875" style="132" customWidth="1"/>
+    <col min="5424" max="5424" width="7.77734375" style="132" customWidth="1"/>
+    <col min="5425" max="5426" width="4.21875" style="132" customWidth="1"/>
+    <col min="5427" max="5427" width="6.33203125" style="132" customWidth="1"/>
+    <col min="5428" max="5428" width="11.44140625" style="132" customWidth="1"/>
     <col min="5429" max="5659" width="9" style="132"/>
-    <col min="5660" max="5660" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="5668" max="5668" width="10.625" style="132" customWidth="1"/>
+    <col min="5660" max="5660" width="11.21875" style="132" customWidth="1"/>
+    <col min="5661" max="5661" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5662" max="5662" width="7.88671875" style="132" customWidth="1"/>
+    <col min="5663" max="5663" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5664" max="5664" width="9.109375" style="132" customWidth="1"/>
+    <col min="5665" max="5665" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5666" max="5667" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5668" max="5668" width="10.6640625" style="132" customWidth="1"/>
     <col min="5669" max="5669" width="7" style="132" customWidth="1"/>
-    <col min="5670" max="5670" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="5684" max="5684" width="11.5" style="132" customWidth="1"/>
+    <col min="5670" max="5670" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5671" max="5671" width="10.109375" style="132" customWidth="1"/>
+    <col min="5672" max="5672" width="10.44140625" style="132" customWidth="1"/>
+    <col min="5673" max="5674" width="10.109375" style="132" customWidth="1"/>
+    <col min="5675" max="5675" width="6.88671875" style="132" customWidth="1"/>
+    <col min="5676" max="5676" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5677" max="5677" width="4.21875" style="132" customWidth="1"/>
+    <col min="5678" max="5678" width="8.44140625" style="132" customWidth="1"/>
+    <col min="5679" max="5679" width="12.21875" style="132" customWidth="1"/>
+    <col min="5680" max="5680" width="7.77734375" style="132" customWidth="1"/>
+    <col min="5681" max="5682" width="4.21875" style="132" customWidth="1"/>
+    <col min="5683" max="5683" width="6.33203125" style="132" customWidth="1"/>
+    <col min="5684" max="5684" width="11.44140625" style="132" customWidth="1"/>
     <col min="5685" max="5915" width="9" style="132"/>
-    <col min="5916" max="5916" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="5924" max="5924" width="10.625" style="132" customWidth="1"/>
+    <col min="5916" max="5916" width="11.21875" style="132" customWidth="1"/>
+    <col min="5917" max="5917" width="7.6640625" style="132" customWidth="1"/>
+    <col min="5918" max="5918" width="7.88671875" style="132" customWidth="1"/>
+    <col min="5919" max="5919" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5920" max="5920" width="9.109375" style="132" customWidth="1"/>
+    <col min="5921" max="5921" width="4.6640625" style="132" customWidth="1"/>
+    <col min="5922" max="5923" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5924" max="5924" width="10.6640625" style="132" customWidth="1"/>
     <col min="5925" max="5925" width="7" style="132" customWidth="1"/>
-    <col min="5926" max="5926" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="5940" max="5940" width="11.5" style="132" customWidth="1"/>
+    <col min="5926" max="5926" width="5.33203125" style="132" customWidth="1"/>
+    <col min="5927" max="5927" width="10.109375" style="132" customWidth="1"/>
+    <col min="5928" max="5928" width="10.44140625" style="132" customWidth="1"/>
+    <col min="5929" max="5930" width="10.109375" style="132" customWidth="1"/>
+    <col min="5931" max="5931" width="6.88671875" style="132" customWidth="1"/>
+    <col min="5932" max="5932" width="3.77734375" style="132" customWidth="1"/>
+    <col min="5933" max="5933" width="4.21875" style="132" customWidth="1"/>
+    <col min="5934" max="5934" width="8.44140625" style="132" customWidth="1"/>
+    <col min="5935" max="5935" width="12.21875" style="132" customWidth="1"/>
+    <col min="5936" max="5936" width="7.77734375" style="132" customWidth="1"/>
+    <col min="5937" max="5938" width="4.21875" style="132" customWidth="1"/>
+    <col min="5939" max="5939" width="6.33203125" style="132" customWidth="1"/>
+    <col min="5940" max="5940" width="11.44140625" style="132" customWidth="1"/>
     <col min="5941" max="6171" width="9" style="132"/>
-    <col min="6172" max="6172" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="6180" max="6180" width="10.625" style="132" customWidth="1"/>
+    <col min="6172" max="6172" width="11.21875" style="132" customWidth="1"/>
+    <col min="6173" max="6173" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6174" max="6174" width="7.88671875" style="132" customWidth="1"/>
+    <col min="6175" max="6175" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6176" max="6176" width="9.109375" style="132" customWidth="1"/>
+    <col min="6177" max="6177" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6178" max="6179" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6180" max="6180" width="10.6640625" style="132" customWidth="1"/>
     <col min="6181" max="6181" width="7" style="132" customWidth="1"/>
-    <col min="6182" max="6182" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="6196" max="6196" width="11.5" style="132" customWidth="1"/>
+    <col min="6182" max="6182" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6183" max="6183" width="10.109375" style="132" customWidth="1"/>
+    <col min="6184" max="6184" width="10.44140625" style="132" customWidth="1"/>
+    <col min="6185" max="6186" width="10.109375" style="132" customWidth="1"/>
+    <col min="6187" max="6187" width="6.88671875" style="132" customWidth="1"/>
+    <col min="6188" max="6188" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6189" max="6189" width="4.21875" style="132" customWidth="1"/>
+    <col min="6190" max="6190" width="8.44140625" style="132" customWidth="1"/>
+    <col min="6191" max="6191" width="12.21875" style="132" customWidth="1"/>
+    <col min="6192" max="6192" width="7.77734375" style="132" customWidth="1"/>
+    <col min="6193" max="6194" width="4.21875" style="132" customWidth="1"/>
+    <col min="6195" max="6195" width="6.33203125" style="132" customWidth="1"/>
+    <col min="6196" max="6196" width="11.44140625" style="132" customWidth="1"/>
     <col min="6197" max="6427" width="9" style="132"/>
-    <col min="6428" max="6428" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="6436" max="6436" width="10.625" style="132" customWidth="1"/>
+    <col min="6428" max="6428" width="11.21875" style="132" customWidth="1"/>
+    <col min="6429" max="6429" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6430" max="6430" width="7.88671875" style="132" customWidth="1"/>
+    <col min="6431" max="6431" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6432" max="6432" width="9.109375" style="132" customWidth="1"/>
+    <col min="6433" max="6433" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6434" max="6435" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6436" max="6436" width="10.6640625" style="132" customWidth="1"/>
     <col min="6437" max="6437" width="7" style="132" customWidth="1"/>
-    <col min="6438" max="6438" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="6452" max="6452" width="11.5" style="132" customWidth="1"/>
+    <col min="6438" max="6438" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6439" max="6439" width="10.109375" style="132" customWidth="1"/>
+    <col min="6440" max="6440" width="10.44140625" style="132" customWidth="1"/>
+    <col min="6441" max="6442" width="10.109375" style="132" customWidth="1"/>
+    <col min="6443" max="6443" width="6.88671875" style="132" customWidth="1"/>
+    <col min="6444" max="6444" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6445" max="6445" width="4.21875" style="132" customWidth="1"/>
+    <col min="6446" max="6446" width="8.44140625" style="132" customWidth="1"/>
+    <col min="6447" max="6447" width="12.21875" style="132" customWidth="1"/>
+    <col min="6448" max="6448" width="7.77734375" style="132" customWidth="1"/>
+    <col min="6449" max="6450" width="4.21875" style="132" customWidth="1"/>
+    <col min="6451" max="6451" width="6.33203125" style="132" customWidth="1"/>
+    <col min="6452" max="6452" width="11.44140625" style="132" customWidth="1"/>
     <col min="6453" max="6683" width="9" style="132"/>
-    <col min="6684" max="6684" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="6692" max="6692" width="10.625" style="132" customWidth="1"/>
+    <col min="6684" max="6684" width="11.21875" style="132" customWidth="1"/>
+    <col min="6685" max="6685" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6686" max="6686" width="7.88671875" style="132" customWidth="1"/>
+    <col min="6687" max="6687" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6688" max="6688" width="9.109375" style="132" customWidth="1"/>
+    <col min="6689" max="6689" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6690" max="6691" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6692" max="6692" width="10.6640625" style="132" customWidth="1"/>
     <col min="6693" max="6693" width="7" style="132" customWidth="1"/>
-    <col min="6694" max="6694" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="6708" max="6708" width="11.5" style="132" customWidth="1"/>
+    <col min="6694" max="6694" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6695" max="6695" width="10.109375" style="132" customWidth="1"/>
+    <col min="6696" max="6696" width="10.44140625" style="132" customWidth="1"/>
+    <col min="6697" max="6698" width="10.109375" style="132" customWidth="1"/>
+    <col min="6699" max="6699" width="6.88671875" style="132" customWidth="1"/>
+    <col min="6700" max="6700" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6701" max="6701" width="4.21875" style="132" customWidth="1"/>
+    <col min="6702" max="6702" width="8.44140625" style="132" customWidth="1"/>
+    <col min="6703" max="6703" width="12.21875" style="132" customWidth="1"/>
+    <col min="6704" max="6704" width="7.77734375" style="132" customWidth="1"/>
+    <col min="6705" max="6706" width="4.21875" style="132" customWidth="1"/>
+    <col min="6707" max="6707" width="6.33203125" style="132" customWidth="1"/>
+    <col min="6708" max="6708" width="11.44140625" style="132" customWidth="1"/>
     <col min="6709" max="6939" width="9" style="132"/>
-    <col min="6940" max="6940" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="6948" max="6948" width="10.625" style="132" customWidth="1"/>
+    <col min="6940" max="6940" width="11.21875" style="132" customWidth="1"/>
+    <col min="6941" max="6941" width="7.6640625" style="132" customWidth="1"/>
+    <col min="6942" max="6942" width="7.88671875" style="132" customWidth="1"/>
+    <col min="6943" max="6943" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6944" max="6944" width="9.109375" style="132" customWidth="1"/>
+    <col min="6945" max="6945" width="4.6640625" style="132" customWidth="1"/>
+    <col min="6946" max="6947" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6948" max="6948" width="10.6640625" style="132" customWidth="1"/>
     <col min="6949" max="6949" width="7" style="132" customWidth="1"/>
-    <col min="6950" max="6950" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="6964" max="6964" width="11.5" style="132" customWidth="1"/>
+    <col min="6950" max="6950" width="5.33203125" style="132" customWidth="1"/>
+    <col min="6951" max="6951" width="10.109375" style="132" customWidth="1"/>
+    <col min="6952" max="6952" width="10.44140625" style="132" customWidth="1"/>
+    <col min="6953" max="6954" width="10.109375" style="132" customWidth="1"/>
+    <col min="6955" max="6955" width="6.88671875" style="132" customWidth="1"/>
+    <col min="6956" max="6956" width="3.77734375" style="132" customWidth="1"/>
+    <col min="6957" max="6957" width="4.21875" style="132" customWidth="1"/>
+    <col min="6958" max="6958" width="8.44140625" style="132" customWidth="1"/>
+    <col min="6959" max="6959" width="12.21875" style="132" customWidth="1"/>
+    <col min="6960" max="6960" width="7.77734375" style="132" customWidth="1"/>
+    <col min="6961" max="6962" width="4.21875" style="132" customWidth="1"/>
+    <col min="6963" max="6963" width="6.33203125" style="132" customWidth="1"/>
+    <col min="6964" max="6964" width="11.44140625" style="132" customWidth="1"/>
     <col min="6965" max="7195" width="9" style="132"/>
-    <col min="7196" max="7196" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="7204" max="7204" width="10.625" style="132" customWidth="1"/>
+    <col min="7196" max="7196" width="11.21875" style="132" customWidth="1"/>
+    <col min="7197" max="7197" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7198" max="7198" width="7.88671875" style="132" customWidth="1"/>
+    <col min="7199" max="7199" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7200" max="7200" width="9.109375" style="132" customWidth="1"/>
+    <col min="7201" max="7201" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7202" max="7203" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7204" max="7204" width="10.6640625" style="132" customWidth="1"/>
     <col min="7205" max="7205" width="7" style="132" customWidth="1"/>
-    <col min="7206" max="7206" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="7220" max="7220" width="11.5" style="132" customWidth="1"/>
+    <col min="7206" max="7206" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7207" max="7207" width="10.109375" style="132" customWidth="1"/>
+    <col min="7208" max="7208" width="10.44140625" style="132" customWidth="1"/>
+    <col min="7209" max="7210" width="10.109375" style="132" customWidth="1"/>
+    <col min="7211" max="7211" width="6.88671875" style="132" customWidth="1"/>
+    <col min="7212" max="7212" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7213" max="7213" width="4.21875" style="132" customWidth="1"/>
+    <col min="7214" max="7214" width="8.44140625" style="132" customWidth="1"/>
+    <col min="7215" max="7215" width="12.21875" style="132" customWidth="1"/>
+    <col min="7216" max="7216" width="7.77734375" style="132" customWidth="1"/>
+    <col min="7217" max="7218" width="4.21875" style="132" customWidth="1"/>
+    <col min="7219" max="7219" width="6.33203125" style="132" customWidth="1"/>
+    <col min="7220" max="7220" width="11.44140625" style="132" customWidth="1"/>
     <col min="7221" max="7451" width="9" style="132"/>
-    <col min="7452" max="7452" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="7460" max="7460" width="10.625" style="132" customWidth="1"/>
+    <col min="7452" max="7452" width="11.21875" style="132" customWidth="1"/>
+    <col min="7453" max="7453" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7454" max="7454" width="7.88671875" style="132" customWidth="1"/>
+    <col min="7455" max="7455" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7456" max="7456" width="9.109375" style="132" customWidth="1"/>
+    <col min="7457" max="7457" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7458" max="7459" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7460" max="7460" width="10.6640625" style="132" customWidth="1"/>
     <col min="7461" max="7461" width="7" style="132" customWidth="1"/>
-    <col min="7462" max="7462" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="7476" max="7476" width="11.5" style="132" customWidth="1"/>
+    <col min="7462" max="7462" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7463" max="7463" width="10.109375" style="132" customWidth="1"/>
+    <col min="7464" max="7464" width="10.44140625" style="132" customWidth="1"/>
+    <col min="7465" max="7466" width="10.109375" style="132" customWidth="1"/>
+    <col min="7467" max="7467" width="6.88671875" style="132" customWidth="1"/>
+    <col min="7468" max="7468" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7469" max="7469" width="4.21875" style="132" customWidth="1"/>
+    <col min="7470" max="7470" width="8.44140625" style="132" customWidth="1"/>
+    <col min="7471" max="7471" width="12.21875" style="132" customWidth="1"/>
+    <col min="7472" max="7472" width="7.77734375" style="132" customWidth="1"/>
+    <col min="7473" max="7474" width="4.21875" style="132" customWidth="1"/>
+    <col min="7475" max="7475" width="6.33203125" style="132" customWidth="1"/>
+    <col min="7476" max="7476" width="11.44140625" style="132" customWidth="1"/>
     <col min="7477" max="7707" width="9" style="132"/>
-    <col min="7708" max="7708" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="7716" max="7716" width="10.625" style="132" customWidth="1"/>
+    <col min="7708" max="7708" width="11.21875" style="132" customWidth="1"/>
+    <col min="7709" max="7709" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7710" max="7710" width="7.88671875" style="132" customWidth="1"/>
+    <col min="7711" max="7711" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7712" max="7712" width="9.109375" style="132" customWidth="1"/>
+    <col min="7713" max="7713" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7714" max="7715" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7716" max="7716" width="10.6640625" style="132" customWidth="1"/>
     <col min="7717" max="7717" width="7" style="132" customWidth="1"/>
-    <col min="7718" max="7718" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="7732" max="7732" width="11.5" style="132" customWidth="1"/>
+    <col min="7718" max="7718" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7719" max="7719" width="10.109375" style="132" customWidth="1"/>
+    <col min="7720" max="7720" width="10.44140625" style="132" customWidth="1"/>
+    <col min="7721" max="7722" width="10.109375" style="132" customWidth="1"/>
+    <col min="7723" max="7723" width="6.88671875" style="132" customWidth="1"/>
+    <col min="7724" max="7724" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7725" max="7725" width="4.21875" style="132" customWidth="1"/>
+    <col min="7726" max="7726" width="8.44140625" style="132" customWidth="1"/>
+    <col min="7727" max="7727" width="12.21875" style="132" customWidth="1"/>
+    <col min="7728" max="7728" width="7.77734375" style="132" customWidth="1"/>
+    <col min="7729" max="7730" width="4.21875" style="132" customWidth="1"/>
+    <col min="7731" max="7731" width="6.33203125" style="132" customWidth="1"/>
+    <col min="7732" max="7732" width="11.44140625" style="132" customWidth="1"/>
     <col min="7733" max="7963" width="9" style="132"/>
-    <col min="7964" max="7964" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="7972" max="7972" width="10.625" style="132" customWidth="1"/>
+    <col min="7964" max="7964" width="11.21875" style="132" customWidth="1"/>
+    <col min="7965" max="7965" width="7.6640625" style="132" customWidth="1"/>
+    <col min="7966" max="7966" width="7.88671875" style="132" customWidth="1"/>
+    <col min="7967" max="7967" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7968" max="7968" width="9.109375" style="132" customWidth="1"/>
+    <col min="7969" max="7969" width="4.6640625" style="132" customWidth="1"/>
+    <col min="7970" max="7971" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7972" max="7972" width="10.6640625" style="132" customWidth="1"/>
     <col min="7973" max="7973" width="7" style="132" customWidth="1"/>
-    <col min="7974" max="7974" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="7988" max="7988" width="11.5" style="132" customWidth="1"/>
+    <col min="7974" max="7974" width="5.33203125" style="132" customWidth="1"/>
+    <col min="7975" max="7975" width="10.109375" style="132" customWidth="1"/>
+    <col min="7976" max="7976" width="10.44140625" style="132" customWidth="1"/>
+    <col min="7977" max="7978" width="10.109375" style="132" customWidth="1"/>
+    <col min="7979" max="7979" width="6.88671875" style="132" customWidth="1"/>
+    <col min="7980" max="7980" width="3.77734375" style="132" customWidth="1"/>
+    <col min="7981" max="7981" width="4.21875" style="132" customWidth="1"/>
+    <col min="7982" max="7982" width="8.44140625" style="132" customWidth="1"/>
+    <col min="7983" max="7983" width="12.21875" style="132" customWidth="1"/>
+    <col min="7984" max="7984" width="7.77734375" style="132" customWidth="1"/>
+    <col min="7985" max="7986" width="4.21875" style="132" customWidth="1"/>
+    <col min="7987" max="7987" width="6.33203125" style="132" customWidth="1"/>
+    <col min="7988" max="7988" width="11.44140625" style="132" customWidth="1"/>
     <col min="7989" max="8219" width="9" style="132"/>
-    <col min="8220" max="8220" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8228" max="8228" width="10.625" style="132" customWidth="1"/>
+    <col min="8220" max="8220" width="11.21875" style="132" customWidth="1"/>
+    <col min="8221" max="8221" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8222" max="8222" width="7.88671875" style="132" customWidth="1"/>
+    <col min="8223" max="8223" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8224" max="8224" width="9.109375" style="132" customWidth="1"/>
+    <col min="8225" max="8225" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8226" max="8227" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8228" max="8228" width="10.6640625" style="132" customWidth="1"/>
     <col min="8229" max="8229" width="7" style="132" customWidth="1"/>
-    <col min="8230" max="8230" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="8244" max="8244" width="11.5" style="132" customWidth="1"/>
+    <col min="8230" max="8230" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8231" max="8231" width="10.109375" style="132" customWidth="1"/>
+    <col min="8232" max="8232" width="10.44140625" style="132" customWidth="1"/>
+    <col min="8233" max="8234" width="10.109375" style="132" customWidth="1"/>
+    <col min="8235" max="8235" width="6.88671875" style="132" customWidth="1"/>
+    <col min="8236" max="8236" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8237" max="8237" width="4.21875" style="132" customWidth="1"/>
+    <col min="8238" max="8238" width="8.44140625" style="132" customWidth="1"/>
+    <col min="8239" max="8239" width="12.21875" style="132" customWidth="1"/>
+    <col min="8240" max="8240" width="7.77734375" style="132" customWidth="1"/>
+    <col min="8241" max="8242" width="4.21875" style="132" customWidth="1"/>
+    <col min="8243" max="8243" width="6.33203125" style="132" customWidth="1"/>
+    <col min="8244" max="8244" width="11.44140625" style="132" customWidth="1"/>
     <col min="8245" max="8475" width="9" style="132"/>
-    <col min="8476" max="8476" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8484" max="8484" width="10.625" style="132" customWidth="1"/>
+    <col min="8476" max="8476" width="11.21875" style="132" customWidth="1"/>
+    <col min="8477" max="8477" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8478" max="8478" width="7.88671875" style="132" customWidth="1"/>
+    <col min="8479" max="8479" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8480" max="8480" width="9.109375" style="132" customWidth="1"/>
+    <col min="8481" max="8481" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8482" max="8483" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8484" max="8484" width="10.6640625" style="132" customWidth="1"/>
     <col min="8485" max="8485" width="7" style="132" customWidth="1"/>
-    <col min="8486" max="8486" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="8500" max="8500" width="11.5" style="132" customWidth="1"/>
+    <col min="8486" max="8486" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8487" max="8487" width="10.109375" style="132" customWidth="1"/>
+    <col min="8488" max="8488" width="10.44140625" style="132" customWidth="1"/>
+    <col min="8489" max="8490" width="10.109375" style="132" customWidth="1"/>
+    <col min="8491" max="8491" width="6.88671875" style="132" customWidth="1"/>
+    <col min="8492" max="8492" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8493" max="8493" width="4.21875" style="132" customWidth="1"/>
+    <col min="8494" max="8494" width="8.44140625" style="132" customWidth="1"/>
+    <col min="8495" max="8495" width="12.21875" style="132" customWidth="1"/>
+    <col min="8496" max="8496" width="7.77734375" style="132" customWidth="1"/>
+    <col min="8497" max="8498" width="4.21875" style="132" customWidth="1"/>
+    <col min="8499" max="8499" width="6.33203125" style="132" customWidth="1"/>
+    <col min="8500" max="8500" width="11.44140625" style="132" customWidth="1"/>
     <col min="8501" max="8731" width="9" style="132"/>
-    <col min="8732" max="8732" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8740" max="8740" width="10.625" style="132" customWidth="1"/>
+    <col min="8732" max="8732" width="11.21875" style="132" customWidth="1"/>
+    <col min="8733" max="8733" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8734" max="8734" width="7.88671875" style="132" customWidth="1"/>
+    <col min="8735" max="8735" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8736" max="8736" width="9.109375" style="132" customWidth="1"/>
+    <col min="8737" max="8737" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8738" max="8739" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8740" max="8740" width="10.6640625" style="132" customWidth="1"/>
     <col min="8741" max="8741" width="7" style="132" customWidth="1"/>
-    <col min="8742" max="8742" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="8756" max="8756" width="11.5" style="132" customWidth="1"/>
+    <col min="8742" max="8742" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8743" max="8743" width="10.109375" style="132" customWidth="1"/>
+    <col min="8744" max="8744" width="10.44140625" style="132" customWidth="1"/>
+    <col min="8745" max="8746" width="10.109375" style="132" customWidth="1"/>
+    <col min="8747" max="8747" width="6.88671875" style="132" customWidth="1"/>
+    <col min="8748" max="8748" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8749" max="8749" width="4.21875" style="132" customWidth="1"/>
+    <col min="8750" max="8750" width="8.44140625" style="132" customWidth="1"/>
+    <col min="8751" max="8751" width="12.21875" style="132" customWidth="1"/>
+    <col min="8752" max="8752" width="7.77734375" style="132" customWidth="1"/>
+    <col min="8753" max="8754" width="4.21875" style="132" customWidth="1"/>
+    <col min="8755" max="8755" width="6.33203125" style="132" customWidth="1"/>
+    <col min="8756" max="8756" width="11.44140625" style="132" customWidth="1"/>
     <col min="8757" max="8987" width="9" style="132"/>
-    <col min="8988" max="8988" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8996" max="8996" width="10.625" style="132" customWidth="1"/>
+    <col min="8988" max="8988" width="11.21875" style="132" customWidth="1"/>
+    <col min="8989" max="8989" width="7.6640625" style="132" customWidth="1"/>
+    <col min="8990" max="8990" width="7.88671875" style="132" customWidth="1"/>
+    <col min="8991" max="8991" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8992" max="8992" width="9.109375" style="132" customWidth="1"/>
+    <col min="8993" max="8993" width="4.6640625" style="132" customWidth="1"/>
+    <col min="8994" max="8995" width="3.77734375" style="132" customWidth="1"/>
+    <col min="8996" max="8996" width="10.6640625" style="132" customWidth="1"/>
     <col min="8997" max="8997" width="7" style="132" customWidth="1"/>
-    <col min="8998" max="8998" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="9012" max="9012" width="11.5" style="132" customWidth="1"/>
+    <col min="8998" max="8998" width="5.33203125" style="132" customWidth="1"/>
+    <col min="8999" max="8999" width="10.109375" style="132" customWidth="1"/>
+    <col min="9000" max="9000" width="10.44140625" style="132" customWidth="1"/>
+    <col min="9001" max="9002" width="10.109375" style="132" customWidth="1"/>
+    <col min="9003" max="9003" width="6.88671875" style="132" customWidth="1"/>
+    <col min="9004" max="9004" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9005" max="9005" width="4.21875" style="132" customWidth="1"/>
+    <col min="9006" max="9006" width="8.44140625" style="132" customWidth="1"/>
+    <col min="9007" max="9007" width="12.21875" style="132" customWidth="1"/>
+    <col min="9008" max="9008" width="7.77734375" style="132" customWidth="1"/>
+    <col min="9009" max="9010" width="4.21875" style="132" customWidth="1"/>
+    <col min="9011" max="9011" width="6.33203125" style="132" customWidth="1"/>
+    <col min="9012" max="9012" width="11.44140625" style="132" customWidth="1"/>
     <col min="9013" max="9243" width="9" style="132"/>
-    <col min="9244" max="9244" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9252" max="9252" width="10.625" style="132" customWidth="1"/>
+    <col min="9244" max="9244" width="11.21875" style="132" customWidth="1"/>
+    <col min="9245" max="9245" width="7.6640625" style="132" customWidth="1"/>
+    <col min="9246" max="9246" width="7.88671875" style="132" customWidth="1"/>
+    <col min="9247" max="9247" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9248" max="9248" width="9.109375" style="132" customWidth="1"/>
+    <col min="9249" max="9249" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9250" max="9251" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9252" max="9252" width="10.6640625" style="132" customWidth="1"/>
     <col min="9253" max="9253" width="7" style="132" customWidth="1"/>
-    <col min="9254" max="9254" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="9268" max="9268" width="11.5" style="132" customWidth="1"/>
+    <col min="9254" max="9254" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9255" max="9255" width="10.109375" style="132" customWidth="1"/>
+    <col min="9256" max="9256" width="10.44140625" style="132" customWidth="1"/>
+    <col min="9257" max="9258" width="10.109375" style="132" customWidth="1"/>
+    <col min="9259" max="9259" width="6.88671875" style="132" customWidth="1"/>
+    <col min="9260" max="9260" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9261" max="9261" width="4.21875" style="132" customWidth="1"/>
+    <col min="9262" max="9262" width="8.44140625" style="132" customWidth="1"/>
+    <col min="9263" max="9263" width="12.21875" style="132" customWidth="1"/>
+    <col min="9264" max="9264" width="7.77734375" style="132" customWidth="1"/>
+    <col min="9265" max="9266" width="4.21875" style="132" customWidth="1"/>
+    <col min="9267" max="9267" width="6.33203125" style="132" customWidth="1"/>
+    <col min="9268" max="9268" width="11.44140625" style="132" customWidth="1"/>
     <col min="9269" max="9499" width="9" style="132"/>
-    <col min="9500" max="9500" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9508" max="9508" width="10.625" style="132" customWidth="1"/>
+    <col min="9500" max="9500" width="11.21875" style="132" customWidth="1"/>
+    <col min="9501" max="9501" width="7.6640625" style="132" customWidth="1"/>
+    <col min="9502" max="9502" width="7.88671875" style="132" customWidth="1"/>
+    <col min="9503" max="9503" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9504" max="9504" width="9.109375" style="132" customWidth="1"/>
+    <col min="9505" max="9505" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9506" max="9507" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9508" max="9508" width="10.6640625" style="132" customWidth="1"/>
     <col min="9509" max="9509" width="7" style="132" customWidth="1"/>
-    <col min="9510" max="9510" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="9524" max="9524" width="11.5" style="132" customWidth="1"/>
+    <col min="9510" max="9510" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9511" max="9511" width="10.109375" style="132" customWidth="1"/>
+    <col min="9512" max="9512" width="10.44140625" style="132" customWidth="1"/>
+    <col min="9513" max="9514" width="10.109375" style="132" customWidth="1"/>
+    <col min="9515" max="9515" width="6.88671875" style="132" customWidth="1"/>
+    <col min="9516" max="9516" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9517" max="9517" width="4.21875" style="132" customWidth="1"/>
+    <col min="9518" max="9518" width="8.44140625" style="132" customWidth="1"/>
+    <col min="9519" max="9519" width="12.21875" style="132" customWidth="1"/>
+    <col min="9520" max="9520" width="7.77734375" style="132" customWidth="1"/>
+    <col min="9521" max="9522" width="4.21875" style="132" customWidth="1"/>
+    <col min="9523" max="9523" width="6.33203125" style="132" customWidth="1"/>
+    <col min="9524" max="9524" width="11.44140625" style="132" customWidth="1"/>
     <col min="9525" max="9755" width="9" style="132"/>
-    <col min="9756" max="9756" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9764" max="9764" width="10.625" style="132" customWidth="1"/>
+    <col min="9756" max="9756" width="11.21875" style="132" customWidth="1"/>
+    <col min="9757" max="9757" width="7.6640625" style="132" customWidth="1"/>
+    <col min="9758" max="9758" width="7.88671875" style="132" customWidth="1"/>
+    <col min="9759" max="9759" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9760" max="9760" width="9.109375" style="132" customWidth="1"/>
+    <col min="9761" max="9761" width="4.6640625" style="132" customWidth="1"/>
+    <col min="9762" max="9763" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9764" max="9764" width="10.6640625" style="132" customWidth="1"/>
     <col min="9765" max="9765" width="7" style="132" customWidth="1"/>
-    <col min="9766" max="9766" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="9780" max="9780" width="11.5" style="132" customWidth="1"/>
+    <col min="9766" max="9766" width="5.33203125" style="132" customWidth="1"/>
+    <col min="9767" max="9767" width="10.109375" style="132" customWidth="1"/>
+    <col min="9768" max="9768" width="10.44140625" style="132" customWidth="1"/>
+    <col min="9769" max="9770" width="10.109375" style="132" customWidth="1"/>
+    <col min="9771" max="9771" width="6.88671875" style="132" customWidth="1"/>
+    <col min="9772" max="9772" width="3.77734375" style="132" customWidth="1"/>
+    <col min="9773" max="9773" width="4.21875" style="132" customWidth="1"/>
+    <col min="9774" max="9774" width="8.44140625" style="132" customWidth="1"/>
+    <col min="9775" max="9775" width="12.21875" style="132" customWidth="1"/>
+    <col min="9776" max="9776" width="7.77734375" style="132" customWidth="1"/>
+    <col min="9777" max="9778" width="4.21875" style="132" customWidth="1"/>
+    <col min="9779" max="9779" width="6.33203125" style="132" customWidth="1"/>
+    <col min="9780" max="9780" width="11.44140625" style="132" customWidth="1"/>
     <col min="9781" max="10011" width="9" style="132"/>
-    <col min="10012" max="10012" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10020" max="10020" width="10.625" style="132" customWidth="1"/>
+    <col min="10012" max="10012" width="11.21875" style="132" customWidth="1"/>
+    <col min="10013" max="10013" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10014" max="10014" width="7.88671875" style="132" customWidth="1"/>
+    <col min="10015" max="10015" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10016" max="10016" width="9.109375" style="132" customWidth="1"/>
+    <col min="10017" max="10017" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10018" max="10019" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10020" max="10020" width="10.6640625" style="132" customWidth="1"/>
     <col min="10021" max="10021" width="7" style="132" customWidth="1"/>
-    <col min="10022" max="10022" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="10036" max="10036" width="11.5" style="132" customWidth="1"/>
+    <col min="10022" max="10022" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10023" max="10023" width="10.109375" style="132" customWidth="1"/>
+    <col min="10024" max="10024" width="10.44140625" style="132" customWidth="1"/>
+    <col min="10025" max="10026" width="10.109375" style="132" customWidth="1"/>
+    <col min="10027" max="10027" width="6.88671875" style="132" customWidth="1"/>
+    <col min="10028" max="10028" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10029" max="10029" width="4.21875" style="132" customWidth="1"/>
+    <col min="10030" max="10030" width="8.44140625" style="132" customWidth="1"/>
+    <col min="10031" max="10031" width="12.21875" style="132" customWidth="1"/>
+    <col min="10032" max="10032" width="7.77734375" style="132" customWidth="1"/>
+    <col min="10033" max="10034" width="4.21875" style="132" customWidth="1"/>
+    <col min="10035" max="10035" width="6.33203125" style="132" customWidth="1"/>
+    <col min="10036" max="10036" width="11.44140625" style="132" customWidth="1"/>
     <col min="10037" max="10267" width="9" style="132"/>
-    <col min="10268" max="10268" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10276" max="10276" width="10.625" style="132" customWidth="1"/>
+    <col min="10268" max="10268" width="11.21875" style="132" customWidth="1"/>
+    <col min="10269" max="10269" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10270" max="10270" width="7.88671875" style="132" customWidth="1"/>
+    <col min="10271" max="10271" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10272" max="10272" width="9.109375" style="132" customWidth="1"/>
+    <col min="10273" max="10273" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10274" max="10275" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10276" max="10276" width="10.6640625" style="132" customWidth="1"/>
     <col min="10277" max="10277" width="7" style="132" customWidth="1"/>
-    <col min="10278" max="10278" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="10292" max="10292" width="11.5" style="132" customWidth="1"/>
+    <col min="10278" max="10278" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10279" max="10279" width="10.109375" style="132" customWidth="1"/>
+    <col min="10280" max="10280" width="10.44140625" style="132" customWidth="1"/>
+    <col min="10281" max="10282" width="10.109375" style="132" customWidth="1"/>
+    <col min="10283" max="10283" width="6.88671875" style="132" customWidth="1"/>
+    <col min="10284" max="10284" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10285" max="10285" width="4.21875" style="132" customWidth="1"/>
+    <col min="10286" max="10286" width="8.44140625" style="132" customWidth="1"/>
+    <col min="10287" max="10287" width="12.21875" style="132" customWidth="1"/>
+    <col min="10288" max="10288" width="7.77734375" style="132" customWidth="1"/>
+    <col min="10289" max="10290" width="4.21875" style="132" customWidth="1"/>
+    <col min="10291" max="10291" width="6.33203125" style="132" customWidth="1"/>
+    <col min="10292" max="10292" width="11.44140625" style="132" customWidth="1"/>
     <col min="10293" max="10523" width="9" style="132"/>
-    <col min="10524" max="10524" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10532" max="10532" width="10.625" style="132" customWidth="1"/>
+    <col min="10524" max="10524" width="11.21875" style="132" customWidth="1"/>
+    <col min="10525" max="10525" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10526" max="10526" width="7.88671875" style="132" customWidth="1"/>
+    <col min="10527" max="10527" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10528" max="10528" width="9.109375" style="132" customWidth="1"/>
+    <col min="10529" max="10529" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10530" max="10531" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10532" max="10532" width="10.6640625" style="132" customWidth="1"/>
     <col min="10533" max="10533" width="7" style="132" customWidth="1"/>
-    <col min="10534" max="10534" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="10548" max="10548" width="11.5" style="132" customWidth="1"/>
+    <col min="10534" max="10534" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10535" max="10535" width="10.109375" style="132" customWidth="1"/>
+    <col min="10536" max="10536" width="10.44140625" style="132" customWidth="1"/>
+    <col min="10537" max="10538" width="10.109375" style="132" customWidth="1"/>
+    <col min="10539" max="10539" width="6.88671875" style="132" customWidth="1"/>
+    <col min="10540" max="10540" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10541" max="10541" width="4.21875" style="132" customWidth="1"/>
+    <col min="10542" max="10542" width="8.44140625" style="132" customWidth="1"/>
+    <col min="10543" max="10543" width="12.21875" style="132" customWidth="1"/>
+    <col min="10544" max="10544" width="7.77734375" style="132" customWidth="1"/>
+    <col min="10545" max="10546" width="4.21875" style="132" customWidth="1"/>
+    <col min="10547" max="10547" width="6.33203125" style="132" customWidth="1"/>
+    <col min="10548" max="10548" width="11.44140625" style="132" customWidth="1"/>
     <col min="10549" max="10779" width="9" style="132"/>
-    <col min="10780" max="10780" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10788" max="10788" width="10.625" style="132" customWidth="1"/>
+    <col min="10780" max="10780" width="11.21875" style="132" customWidth="1"/>
+    <col min="10781" max="10781" width="7.6640625" style="132" customWidth="1"/>
+    <col min="10782" max="10782" width="7.88671875" style="132" customWidth="1"/>
+    <col min="10783" max="10783" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10784" max="10784" width="9.109375" style="132" customWidth="1"/>
+    <col min="10785" max="10785" width="4.6640625" style="132" customWidth="1"/>
+    <col min="10786" max="10787" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10788" max="10788" width="10.6640625" style="132" customWidth="1"/>
     <col min="10789" max="10789" width="7" style="132" customWidth="1"/>
-    <col min="10790" max="10790" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="10804" max="10804" width="11.5" style="132" customWidth="1"/>
+    <col min="10790" max="10790" width="5.33203125" style="132" customWidth="1"/>
+    <col min="10791" max="10791" width="10.109375" style="132" customWidth="1"/>
+    <col min="10792" max="10792" width="10.44140625" style="132" customWidth="1"/>
+    <col min="10793" max="10794" width="10.109375" style="132" customWidth="1"/>
+    <col min="10795" max="10795" width="6.88671875" style="132" customWidth="1"/>
+    <col min="10796" max="10796" width="3.77734375" style="132" customWidth="1"/>
+    <col min="10797" max="10797" width="4.21875" style="132" customWidth="1"/>
+    <col min="10798" max="10798" width="8.44140625" style="132" customWidth="1"/>
+    <col min="10799" max="10799" width="12.21875" style="132" customWidth="1"/>
+    <col min="10800" max="10800" width="7.77734375" style="132" customWidth="1"/>
+    <col min="10801" max="10802" width="4.21875" style="132" customWidth="1"/>
+    <col min="10803" max="10803" width="6.33203125" style="132" customWidth="1"/>
+    <col min="10804" max="10804" width="11.44140625" style="132" customWidth="1"/>
     <col min="10805" max="11035" width="9" style="132"/>
-    <col min="11036" max="11036" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11044" max="11044" width="10.625" style="132" customWidth="1"/>
+    <col min="11036" max="11036" width="11.21875" style="132" customWidth="1"/>
+    <col min="11037" max="11037" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11038" max="11038" width="7.88671875" style="132" customWidth="1"/>
+    <col min="11039" max="11039" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11040" max="11040" width="9.109375" style="132" customWidth="1"/>
+    <col min="11041" max="11041" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11042" max="11043" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11044" max="11044" width="10.6640625" style="132" customWidth="1"/>
     <col min="11045" max="11045" width="7" style="132" customWidth="1"/>
-    <col min="11046" max="11046" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="11060" max="11060" width="11.5" style="132" customWidth="1"/>
+    <col min="11046" max="11046" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11047" max="11047" width="10.109375" style="132" customWidth="1"/>
+    <col min="11048" max="11048" width="10.44140625" style="132" customWidth="1"/>
+    <col min="11049" max="11050" width="10.109375" style="132" customWidth="1"/>
+    <col min="11051" max="11051" width="6.88671875" style="132" customWidth="1"/>
+    <col min="11052" max="11052" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11053" max="11053" width="4.21875" style="132" customWidth="1"/>
+    <col min="11054" max="11054" width="8.44140625" style="132" customWidth="1"/>
+    <col min="11055" max="11055" width="12.21875" style="132" customWidth="1"/>
+    <col min="11056" max="11056" width="7.77734375" style="132" customWidth="1"/>
+    <col min="11057" max="11058" width="4.21875" style="132" customWidth="1"/>
+    <col min="11059" max="11059" width="6.33203125" style="132" customWidth="1"/>
+    <col min="11060" max="11060" width="11.44140625" style="132" customWidth="1"/>
     <col min="11061" max="11291" width="9" style="132"/>
-    <col min="11292" max="11292" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11300" max="11300" width="10.625" style="132" customWidth="1"/>
+    <col min="11292" max="11292" width="11.21875" style="132" customWidth="1"/>
+    <col min="11293" max="11293" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11294" max="11294" width="7.88671875" style="132" customWidth="1"/>
+    <col min="11295" max="11295" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11296" max="11296" width="9.109375" style="132" customWidth="1"/>
+    <col min="11297" max="11297" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11298" max="11299" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11300" max="11300" width="10.6640625" style="132" customWidth="1"/>
     <col min="11301" max="11301" width="7" style="132" customWidth="1"/>
-    <col min="11302" max="11302" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="11316" max="11316" width="11.5" style="132" customWidth="1"/>
+    <col min="11302" max="11302" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11303" max="11303" width="10.109375" style="132" customWidth="1"/>
+    <col min="11304" max="11304" width="10.44140625" style="132" customWidth="1"/>
+    <col min="11305" max="11306" width="10.109375" style="132" customWidth="1"/>
+    <col min="11307" max="11307" width="6.88671875" style="132" customWidth="1"/>
+    <col min="11308" max="11308" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11309" max="11309" width="4.21875" style="132" customWidth="1"/>
+    <col min="11310" max="11310" width="8.44140625" style="132" customWidth="1"/>
+    <col min="11311" max="11311" width="12.21875" style="132" customWidth="1"/>
+    <col min="11312" max="11312" width="7.77734375" style="132" customWidth="1"/>
+    <col min="11313" max="11314" width="4.21875" style="132" customWidth="1"/>
+    <col min="11315" max="11315" width="6.33203125" style="132" customWidth="1"/>
+    <col min="11316" max="11316" width="11.44140625" style="132" customWidth="1"/>
     <col min="11317" max="11547" width="9" style="132"/>
-    <col min="11548" max="11548" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11556" max="11556" width="10.625" style="132" customWidth="1"/>
+    <col min="11548" max="11548" width="11.21875" style="132" customWidth="1"/>
+    <col min="11549" max="11549" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11550" max="11550" width="7.88671875" style="132" customWidth="1"/>
+    <col min="11551" max="11551" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11552" max="11552" width="9.109375" style="132" customWidth="1"/>
+    <col min="11553" max="11553" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11554" max="11555" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11556" max="11556" width="10.6640625" style="132" customWidth="1"/>
     <col min="11557" max="11557" width="7" style="132" customWidth="1"/>
-    <col min="11558" max="11558" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="11572" max="11572" width="11.5" style="132" customWidth="1"/>
+    <col min="11558" max="11558" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11559" max="11559" width="10.109375" style="132" customWidth="1"/>
+    <col min="11560" max="11560" width="10.44140625" style="132" customWidth="1"/>
+    <col min="11561" max="11562" width="10.109375" style="132" customWidth="1"/>
+    <col min="11563" max="11563" width="6.88671875" style="132" customWidth="1"/>
+    <col min="11564" max="11564" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11565" max="11565" width="4.21875" style="132" customWidth="1"/>
+    <col min="11566" max="11566" width="8.44140625" style="132" customWidth="1"/>
+    <col min="11567" max="11567" width="12.21875" style="132" customWidth="1"/>
+    <col min="11568" max="11568" width="7.77734375" style="132" customWidth="1"/>
+    <col min="11569" max="11570" width="4.21875" style="132" customWidth="1"/>
+    <col min="11571" max="11571" width="6.33203125" style="132" customWidth="1"/>
+    <col min="11572" max="11572" width="11.44140625" style="132" customWidth="1"/>
     <col min="11573" max="11803" width="9" style="132"/>
-    <col min="11804" max="11804" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11812" max="11812" width="10.625" style="132" customWidth="1"/>
+    <col min="11804" max="11804" width="11.21875" style="132" customWidth="1"/>
+    <col min="11805" max="11805" width="7.6640625" style="132" customWidth="1"/>
+    <col min="11806" max="11806" width="7.88671875" style="132" customWidth="1"/>
+    <col min="11807" max="11807" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11808" max="11808" width="9.109375" style="132" customWidth="1"/>
+    <col min="11809" max="11809" width="4.6640625" style="132" customWidth="1"/>
+    <col min="11810" max="11811" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11812" max="11812" width="10.6640625" style="132" customWidth="1"/>
     <col min="11813" max="11813" width="7" style="132" customWidth="1"/>
-    <col min="11814" max="11814" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="11828" max="11828" width="11.5" style="132" customWidth="1"/>
+    <col min="11814" max="11814" width="5.33203125" style="132" customWidth="1"/>
+    <col min="11815" max="11815" width="10.109375" style="132" customWidth="1"/>
+    <col min="11816" max="11816" width="10.44140625" style="132" customWidth="1"/>
+    <col min="11817" max="11818" width="10.109375" style="132" customWidth="1"/>
+    <col min="11819" max="11819" width="6.88671875" style="132" customWidth="1"/>
+    <col min="11820" max="11820" width="3.77734375" style="132" customWidth="1"/>
+    <col min="11821" max="11821" width="4.21875" style="132" customWidth="1"/>
+    <col min="11822" max="11822" width="8.44140625" style="132" customWidth="1"/>
+    <col min="11823" max="11823" width="12.21875" style="132" customWidth="1"/>
+    <col min="11824" max="11824" width="7.77734375" style="132" customWidth="1"/>
+    <col min="11825" max="11826" width="4.21875" style="132" customWidth="1"/>
+    <col min="11827" max="11827" width="6.33203125" style="132" customWidth="1"/>
+    <col min="11828" max="11828" width="11.44140625" style="132" customWidth="1"/>
     <col min="11829" max="12059" width="9" style="132"/>
-    <col min="12060" max="12060" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12068" max="12068" width="10.625" style="132" customWidth="1"/>
+    <col min="12060" max="12060" width="11.21875" style="132" customWidth="1"/>
+    <col min="12061" max="12061" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12062" max="12062" width="7.88671875" style="132" customWidth="1"/>
+    <col min="12063" max="12063" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12064" max="12064" width="9.109375" style="132" customWidth="1"/>
+    <col min="12065" max="12065" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12066" max="12067" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12068" max="12068" width="10.6640625" style="132" customWidth="1"/>
     <col min="12069" max="12069" width="7" style="132" customWidth="1"/>
-    <col min="12070" max="12070" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="12084" max="12084" width="11.5" style="132" customWidth="1"/>
+    <col min="12070" max="12070" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12071" max="12071" width="10.109375" style="132" customWidth="1"/>
+    <col min="12072" max="12072" width="10.44140625" style="132" customWidth="1"/>
+    <col min="12073" max="12074" width="10.109375" style="132" customWidth="1"/>
+    <col min="12075" max="12075" width="6.88671875" style="132" customWidth="1"/>
+    <col min="12076" max="12076" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12077" max="12077" width="4.21875" style="132" customWidth="1"/>
+    <col min="12078" max="12078" width="8.44140625" style="132" customWidth="1"/>
+    <col min="12079" max="12079" width="12.21875" style="132" customWidth="1"/>
+    <col min="12080" max="12080" width="7.77734375" style="132" customWidth="1"/>
+    <col min="12081" max="12082" width="4.21875" style="132" customWidth="1"/>
+    <col min="12083" max="12083" width="6.33203125" style="132" customWidth="1"/>
+    <col min="12084" max="12084" width="11.44140625" style="132" customWidth="1"/>
     <col min="12085" max="12315" width="9" style="132"/>
-    <col min="12316" max="12316" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12324" max="12324" width="10.625" style="132" customWidth="1"/>
+    <col min="12316" max="12316" width="11.21875" style="132" customWidth="1"/>
+    <col min="12317" max="12317" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12318" max="12318" width="7.88671875" style="132" customWidth="1"/>
+    <col min="12319" max="12319" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12320" max="12320" width="9.109375" style="132" customWidth="1"/>
+    <col min="12321" max="12321" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12322" max="12323" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12324" max="12324" width="10.6640625" style="132" customWidth="1"/>
     <col min="12325" max="12325" width="7" style="132" customWidth="1"/>
-    <col min="12326" max="12326" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="12340" max="12340" width="11.5" style="132" customWidth="1"/>
+    <col min="12326" max="12326" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12327" max="12327" width="10.109375" style="132" customWidth="1"/>
+    <col min="12328" max="12328" width="10.44140625" style="132" customWidth="1"/>
+    <col min="12329" max="12330" width="10.109375" style="132" customWidth="1"/>
+    <col min="12331" max="12331" width="6.88671875" style="132" customWidth="1"/>
+    <col min="12332" max="12332" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12333" max="12333" width="4.21875" style="132" customWidth="1"/>
+    <col min="12334" max="12334" width="8.44140625" style="132" customWidth="1"/>
+    <col min="12335" max="12335" width="12.21875" style="132" customWidth="1"/>
+    <col min="12336" max="12336" width="7.77734375" style="132" customWidth="1"/>
+    <col min="12337" max="12338" width="4.21875" style="132" customWidth="1"/>
+    <col min="12339" max="12339" width="6.33203125" style="132" customWidth="1"/>
+    <col min="12340" max="12340" width="11.44140625" style="132" customWidth="1"/>
     <col min="12341" max="12571" width="9" style="132"/>
-    <col min="12572" max="12572" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12580" max="12580" width="10.625" style="132" customWidth="1"/>
+    <col min="12572" max="12572" width="11.21875" style="132" customWidth="1"/>
+    <col min="12573" max="12573" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12574" max="12574" width="7.88671875" style="132" customWidth="1"/>
+    <col min="12575" max="12575" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12576" max="12576" width="9.109375" style="132" customWidth="1"/>
+    <col min="12577" max="12577" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12578" max="12579" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12580" max="12580" width="10.6640625" style="132" customWidth="1"/>
     <col min="12581" max="12581" width="7" style="132" customWidth="1"/>
-    <col min="12582" max="12582" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="12596" max="12596" width="11.5" style="132" customWidth="1"/>
+    <col min="12582" max="12582" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12583" max="12583" width="10.109375" style="132" customWidth="1"/>
+    <col min="12584" max="12584" width="10.44140625" style="132" customWidth="1"/>
+    <col min="12585" max="12586" width="10.109375" style="132" customWidth="1"/>
+    <col min="12587" max="12587" width="6.88671875" style="132" customWidth="1"/>
+    <col min="12588" max="12588" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12589" max="12589" width="4.21875" style="132" customWidth="1"/>
+    <col min="12590" max="12590" width="8.44140625" style="132" customWidth="1"/>
+    <col min="12591" max="12591" width="12.21875" style="132" customWidth="1"/>
+    <col min="12592" max="12592" width="7.77734375" style="132" customWidth="1"/>
+    <col min="12593" max="12594" width="4.21875" style="132" customWidth="1"/>
+    <col min="12595" max="12595" width="6.33203125" style="132" customWidth="1"/>
+    <col min="12596" max="12596" width="11.44140625" style="132" customWidth="1"/>
     <col min="12597" max="12827" width="9" style="132"/>
-    <col min="12828" max="12828" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12836" max="12836" width="10.625" style="132" customWidth="1"/>
+    <col min="12828" max="12828" width="11.21875" style="132" customWidth="1"/>
+    <col min="12829" max="12829" width="7.6640625" style="132" customWidth="1"/>
+    <col min="12830" max="12830" width="7.88671875" style="132" customWidth="1"/>
+    <col min="12831" max="12831" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12832" max="12832" width="9.109375" style="132" customWidth="1"/>
+    <col min="12833" max="12833" width="4.6640625" style="132" customWidth="1"/>
+    <col min="12834" max="12835" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12836" max="12836" width="10.6640625" style="132" customWidth="1"/>
     <col min="12837" max="12837" width="7" style="132" customWidth="1"/>
-    <col min="12838" max="12838" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="12852" max="12852" width="11.5" style="132" customWidth="1"/>
+    <col min="12838" max="12838" width="5.33203125" style="132" customWidth="1"/>
+    <col min="12839" max="12839" width="10.109375" style="132" customWidth="1"/>
+    <col min="12840" max="12840" width="10.44140625" style="132" customWidth="1"/>
+    <col min="12841" max="12842" width="10.109375" style="132" customWidth="1"/>
+    <col min="12843" max="12843" width="6.88671875" style="132" customWidth="1"/>
+    <col min="12844" max="12844" width="3.77734375" style="132" customWidth="1"/>
+    <col min="12845" max="12845" width="4.21875" style="132" customWidth="1"/>
+    <col min="12846" max="12846" width="8.44140625" style="132" customWidth="1"/>
+    <col min="12847" max="12847" width="12.21875" style="132" customWidth="1"/>
+    <col min="12848" max="12848" width="7.77734375" style="132" customWidth="1"/>
+    <col min="12849" max="12850" width="4.21875" style="132" customWidth="1"/>
+    <col min="12851" max="12851" width="6.33203125" style="132" customWidth="1"/>
+    <col min="12852" max="12852" width="11.44140625" style="132" customWidth="1"/>
     <col min="12853" max="13083" width="9" style="132"/>
-    <col min="13084" max="13084" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13092" max="13092" width="10.625" style="132" customWidth="1"/>
+    <col min="13084" max="13084" width="11.21875" style="132" customWidth="1"/>
+    <col min="13085" max="13085" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13086" max="13086" width="7.88671875" style="132" customWidth="1"/>
+    <col min="13087" max="13087" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13088" max="13088" width="9.109375" style="132" customWidth="1"/>
+    <col min="13089" max="13089" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13090" max="13091" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13092" max="13092" width="10.6640625" style="132" customWidth="1"/>
     <col min="13093" max="13093" width="7" style="132" customWidth="1"/>
-    <col min="13094" max="13094" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13108" max="13108" width="11.5" style="132" customWidth="1"/>
+    <col min="13094" max="13094" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13095" max="13095" width="10.109375" style="132" customWidth="1"/>
+    <col min="13096" max="13096" width="10.44140625" style="132" customWidth="1"/>
+    <col min="13097" max="13098" width="10.109375" style="132" customWidth="1"/>
+    <col min="13099" max="13099" width="6.88671875" style="132" customWidth="1"/>
+    <col min="13100" max="13100" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13101" max="13101" width="4.21875" style="132" customWidth="1"/>
+    <col min="13102" max="13102" width="8.44140625" style="132" customWidth="1"/>
+    <col min="13103" max="13103" width="12.21875" style="132" customWidth="1"/>
+    <col min="13104" max="13104" width="7.77734375" style="132" customWidth="1"/>
+    <col min="13105" max="13106" width="4.21875" style="132" customWidth="1"/>
+    <col min="13107" max="13107" width="6.33203125" style="132" customWidth="1"/>
+    <col min="13108" max="13108" width="11.44140625" style="132" customWidth="1"/>
     <col min="13109" max="13339" width="9" style="132"/>
-    <col min="13340" max="13340" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13348" max="13348" width="10.625" style="132" customWidth="1"/>
+    <col min="13340" max="13340" width="11.21875" style="132" customWidth="1"/>
+    <col min="13341" max="13341" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13342" max="13342" width="7.88671875" style="132" customWidth="1"/>
+    <col min="13343" max="13343" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13344" max="13344" width="9.109375" style="132" customWidth="1"/>
+    <col min="13345" max="13345" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13346" max="13347" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13348" max="13348" width="10.6640625" style="132" customWidth="1"/>
     <col min="13349" max="13349" width="7" style="132" customWidth="1"/>
-    <col min="13350" max="13350" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13364" max="13364" width="11.5" style="132" customWidth="1"/>
+    <col min="13350" max="13350" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13351" max="13351" width="10.109375" style="132" customWidth="1"/>
+    <col min="13352" max="13352" width="10.44140625" style="132" customWidth="1"/>
+    <col min="13353" max="13354" width="10.109375" style="132" customWidth="1"/>
+    <col min="13355" max="13355" width="6.88671875" style="132" customWidth="1"/>
+    <col min="13356" max="13356" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13357" max="13357" width="4.21875" style="132" customWidth="1"/>
+    <col min="13358" max="13358" width="8.44140625" style="132" customWidth="1"/>
+    <col min="13359" max="13359" width="12.21875" style="132" customWidth="1"/>
+    <col min="13360" max="13360" width="7.77734375" style="132" customWidth="1"/>
+    <col min="13361" max="13362" width="4.21875" style="132" customWidth="1"/>
+    <col min="13363" max="13363" width="6.33203125" style="132" customWidth="1"/>
+    <col min="13364" max="13364" width="11.44140625" style="132" customWidth="1"/>
     <col min="13365" max="13595" width="9" style="132"/>
-    <col min="13596" max="13596" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13604" max="13604" width="10.625" style="132" customWidth="1"/>
+    <col min="13596" max="13596" width="11.21875" style="132" customWidth="1"/>
+    <col min="13597" max="13597" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13598" max="13598" width="7.88671875" style="132" customWidth="1"/>
+    <col min="13599" max="13599" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13600" max="13600" width="9.109375" style="132" customWidth="1"/>
+    <col min="13601" max="13601" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13602" max="13603" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13604" max="13604" width="10.6640625" style="132" customWidth="1"/>
     <col min="13605" max="13605" width="7" style="132" customWidth="1"/>
-    <col min="13606" max="13606" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13620" max="13620" width="11.5" style="132" customWidth="1"/>
+    <col min="13606" max="13606" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13607" max="13607" width="10.109375" style="132" customWidth="1"/>
+    <col min="13608" max="13608" width="10.44140625" style="132" customWidth="1"/>
+    <col min="13609" max="13610" width="10.109375" style="132" customWidth="1"/>
+    <col min="13611" max="13611" width="6.88671875" style="132" customWidth="1"/>
+    <col min="13612" max="13612" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13613" max="13613" width="4.21875" style="132" customWidth="1"/>
+    <col min="13614" max="13614" width="8.44140625" style="132" customWidth="1"/>
+    <col min="13615" max="13615" width="12.21875" style="132" customWidth="1"/>
+    <col min="13616" max="13616" width="7.77734375" style="132" customWidth="1"/>
+    <col min="13617" max="13618" width="4.21875" style="132" customWidth="1"/>
+    <col min="13619" max="13619" width="6.33203125" style="132" customWidth="1"/>
+    <col min="13620" max="13620" width="11.44140625" style="132" customWidth="1"/>
     <col min="13621" max="13851" width="9" style="132"/>
-    <col min="13852" max="13852" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13860" max="13860" width="10.625" style="132" customWidth="1"/>
+    <col min="13852" max="13852" width="11.21875" style="132" customWidth="1"/>
+    <col min="13853" max="13853" width="7.6640625" style="132" customWidth="1"/>
+    <col min="13854" max="13854" width="7.88671875" style="132" customWidth="1"/>
+    <col min="13855" max="13855" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13856" max="13856" width="9.109375" style="132" customWidth="1"/>
+    <col min="13857" max="13857" width="4.6640625" style="132" customWidth="1"/>
+    <col min="13858" max="13859" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13860" max="13860" width="10.6640625" style="132" customWidth="1"/>
     <col min="13861" max="13861" width="7" style="132" customWidth="1"/>
-    <col min="13862" max="13862" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13876" max="13876" width="11.5" style="132" customWidth="1"/>
+    <col min="13862" max="13862" width="5.33203125" style="132" customWidth="1"/>
+    <col min="13863" max="13863" width="10.109375" style="132" customWidth="1"/>
+    <col min="13864" max="13864" width="10.44140625" style="132" customWidth="1"/>
+    <col min="13865" max="13866" width="10.109375" style="132" customWidth="1"/>
+    <col min="13867" max="13867" width="6.88671875" style="132" customWidth="1"/>
+    <col min="13868" max="13868" width="3.77734375" style="132" customWidth="1"/>
+    <col min="13869" max="13869" width="4.21875" style="132" customWidth="1"/>
+    <col min="13870" max="13870" width="8.44140625" style="132" customWidth="1"/>
+    <col min="13871" max="13871" width="12.21875" style="132" customWidth="1"/>
+    <col min="13872" max="13872" width="7.77734375" style="132" customWidth="1"/>
+    <col min="13873" max="13874" width="4.21875" style="132" customWidth="1"/>
+    <col min="13875" max="13875" width="6.33203125" style="132" customWidth="1"/>
+    <col min="13876" max="13876" width="11.44140625" style="132" customWidth="1"/>
     <col min="13877" max="14107" width="9" style="132"/>
-    <col min="14108" max="14108" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14116" max="14116" width="10.625" style="132" customWidth="1"/>
+    <col min="14108" max="14108" width="11.21875" style="132" customWidth="1"/>
+    <col min="14109" max="14109" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14110" max="14110" width="7.88671875" style="132" customWidth="1"/>
+    <col min="14111" max="14111" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14112" max="14112" width="9.109375" style="132" customWidth="1"/>
+    <col min="14113" max="14113" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14114" max="14115" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14116" max="14116" width="10.6640625" style="132" customWidth="1"/>
     <col min="14117" max="14117" width="7" style="132" customWidth="1"/>
-    <col min="14118" max="14118" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14132" max="14132" width="11.5" style="132" customWidth="1"/>
+    <col min="14118" max="14118" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14119" max="14119" width="10.109375" style="132" customWidth="1"/>
+    <col min="14120" max="14120" width="10.44140625" style="132" customWidth="1"/>
+    <col min="14121" max="14122" width="10.109375" style="132" customWidth="1"/>
+    <col min="14123" max="14123" width="6.88671875" style="132" customWidth="1"/>
+    <col min="14124" max="14124" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14125" max="14125" width="4.21875" style="132" customWidth="1"/>
+    <col min="14126" max="14126" width="8.44140625" style="132" customWidth="1"/>
+    <col min="14127" max="14127" width="12.21875" style="132" customWidth="1"/>
+    <col min="14128" max="14128" width="7.77734375" style="132" customWidth="1"/>
+    <col min="14129" max="14130" width="4.21875" style="132" customWidth="1"/>
+    <col min="14131" max="14131" width="6.33203125" style="132" customWidth="1"/>
+    <col min="14132" max="14132" width="11.44140625" style="132" customWidth="1"/>
     <col min="14133" max="14363" width="9" style="132"/>
-    <col min="14364" max="14364" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14372" max="14372" width="10.625" style="132" customWidth="1"/>
+    <col min="14364" max="14364" width="11.21875" style="132" customWidth="1"/>
+    <col min="14365" max="14365" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14366" max="14366" width="7.88671875" style="132" customWidth="1"/>
+    <col min="14367" max="14367" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14368" max="14368" width="9.109375" style="132" customWidth="1"/>
+    <col min="14369" max="14369" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14370" max="14371" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14372" max="14372" width="10.6640625" style="132" customWidth="1"/>
     <col min="14373" max="14373" width="7" style="132" customWidth="1"/>
-    <col min="14374" max="14374" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14388" max="14388" width="11.5" style="132" customWidth="1"/>
+    <col min="14374" max="14374" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14375" max="14375" width="10.109375" style="132" customWidth="1"/>
+    <col min="14376" max="14376" width="10.44140625" style="132" customWidth="1"/>
+    <col min="14377" max="14378" width="10.109375" style="132" customWidth="1"/>
+    <col min="14379" max="14379" width="6.88671875" style="132" customWidth="1"/>
+    <col min="14380" max="14380" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14381" max="14381" width="4.21875" style="132" customWidth="1"/>
+    <col min="14382" max="14382" width="8.44140625" style="132" customWidth="1"/>
+    <col min="14383" max="14383" width="12.21875" style="132" customWidth="1"/>
+    <col min="14384" max="14384" width="7.77734375" style="132" customWidth="1"/>
+    <col min="14385" max="14386" width="4.21875" style="132" customWidth="1"/>
+    <col min="14387" max="14387" width="6.33203125" style="132" customWidth="1"/>
+    <col min="14388" max="14388" width="11.44140625" style="132" customWidth="1"/>
     <col min="14389" max="14619" width="9" style="132"/>
-    <col min="14620" max="14620" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14628" max="14628" width="10.625" style="132" customWidth="1"/>
+    <col min="14620" max="14620" width="11.21875" style="132" customWidth="1"/>
+    <col min="14621" max="14621" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14622" max="14622" width="7.88671875" style="132" customWidth="1"/>
+    <col min="14623" max="14623" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14624" max="14624" width="9.109375" style="132" customWidth="1"/>
+    <col min="14625" max="14625" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14626" max="14627" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14628" max="14628" width="10.6640625" style="132" customWidth="1"/>
     <col min="14629" max="14629" width="7" style="132" customWidth="1"/>
-    <col min="14630" max="14630" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14644" max="14644" width="11.5" style="132" customWidth="1"/>
+    <col min="14630" max="14630" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14631" max="14631" width="10.109375" style="132" customWidth="1"/>
+    <col min="14632" max="14632" width="10.44140625" style="132" customWidth="1"/>
+    <col min="14633" max="14634" width="10.109375" style="132" customWidth="1"/>
+    <col min="14635" max="14635" width="6.88671875" style="132" customWidth="1"/>
+    <col min="14636" max="14636" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14637" max="14637" width="4.21875" style="132" customWidth="1"/>
+    <col min="14638" max="14638" width="8.44140625" style="132" customWidth="1"/>
+    <col min="14639" max="14639" width="12.21875" style="132" customWidth="1"/>
+    <col min="14640" max="14640" width="7.77734375" style="132" customWidth="1"/>
+    <col min="14641" max="14642" width="4.21875" style="132" customWidth="1"/>
+    <col min="14643" max="14643" width="6.33203125" style="132" customWidth="1"/>
+    <col min="14644" max="14644" width="11.44140625" style="132" customWidth="1"/>
     <col min="14645" max="14875" width="9" style="132"/>
-    <col min="14876" max="14876" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14884" max="14884" width="10.625" style="132" customWidth="1"/>
+    <col min="14876" max="14876" width="11.21875" style="132" customWidth="1"/>
+    <col min="14877" max="14877" width="7.6640625" style="132" customWidth="1"/>
+    <col min="14878" max="14878" width="7.88671875" style="132" customWidth="1"/>
+    <col min="14879" max="14879" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14880" max="14880" width="9.109375" style="132" customWidth="1"/>
+    <col min="14881" max="14881" width="4.6640625" style="132" customWidth="1"/>
+    <col min="14882" max="14883" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14884" max="14884" width="10.6640625" style="132" customWidth="1"/>
     <col min="14885" max="14885" width="7" style="132" customWidth="1"/>
-    <col min="14886" max="14886" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14900" max="14900" width="11.5" style="132" customWidth="1"/>
+    <col min="14886" max="14886" width="5.33203125" style="132" customWidth="1"/>
+    <col min="14887" max="14887" width="10.109375" style="132" customWidth="1"/>
+    <col min="14888" max="14888" width="10.44140625" style="132" customWidth="1"/>
+    <col min="14889" max="14890" width="10.109375" style="132" customWidth="1"/>
+    <col min="14891" max="14891" width="6.88671875" style="132" customWidth="1"/>
+    <col min="14892" max="14892" width="3.77734375" style="132" customWidth="1"/>
+    <col min="14893" max="14893" width="4.21875" style="132" customWidth="1"/>
+    <col min="14894" max="14894" width="8.44140625" style="132" customWidth="1"/>
+    <col min="14895" max="14895" width="12.21875" style="132" customWidth="1"/>
+    <col min="14896" max="14896" width="7.77734375" style="132" customWidth="1"/>
+    <col min="14897" max="14898" width="4.21875" style="132" customWidth="1"/>
+    <col min="14899" max="14899" width="6.33203125" style="132" customWidth="1"/>
+    <col min="14900" max="14900" width="11.44140625" style="132" customWidth="1"/>
     <col min="14901" max="15131" width="9" style="132"/>
-    <col min="15132" max="15132" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15140" max="15140" width="10.625" style="132" customWidth="1"/>
+    <col min="15132" max="15132" width="11.21875" style="132" customWidth="1"/>
+    <col min="15133" max="15133" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15134" max="15134" width="7.88671875" style="132" customWidth="1"/>
+    <col min="15135" max="15135" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15136" max="15136" width="9.109375" style="132" customWidth="1"/>
+    <col min="15137" max="15137" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15138" max="15139" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15140" max="15140" width="10.6640625" style="132" customWidth="1"/>
     <col min="15141" max="15141" width="7" style="132" customWidth="1"/>
-    <col min="15142" max="15142" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15156" max="15156" width="11.5" style="132" customWidth="1"/>
+    <col min="15142" max="15142" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15143" max="15143" width="10.109375" style="132" customWidth="1"/>
+    <col min="15144" max="15144" width="10.44140625" style="132" customWidth="1"/>
+    <col min="15145" max="15146" width="10.109375" style="132" customWidth="1"/>
+    <col min="15147" max="15147" width="6.88671875" style="132" customWidth="1"/>
+    <col min="15148" max="15148" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15149" max="15149" width="4.21875" style="132" customWidth="1"/>
+    <col min="15150" max="15150" width="8.44140625" style="132" customWidth="1"/>
+    <col min="15151" max="15151" width="12.21875" style="132" customWidth="1"/>
+    <col min="15152" max="15152" width="7.77734375" style="132" customWidth="1"/>
+    <col min="15153" max="15154" width="4.21875" style="132" customWidth="1"/>
+    <col min="15155" max="15155" width="6.33203125" style="132" customWidth="1"/>
+    <col min="15156" max="15156" width="11.44140625" style="132" customWidth="1"/>
     <col min="15157" max="15387" width="9" style="132"/>
-    <col min="15388" max="15388" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15396" max="15396" width="10.625" style="132" customWidth="1"/>
+    <col min="15388" max="15388" width="11.21875" style="132" customWidth="1"/>
+    <col min="15389" max="15389" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15390" max="15390" width="7.88671875" style="132" customWidth="1"/>
+    <col min="15391" max="15391" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15392" max="15392" width="9.109375" style="132" customWidth="1"/>
+    <col min="15393" max="15393" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15394" max="15395" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15396" max="15396" width="10.6640625" style="132" customWidth="1"/>
     <col min="15397" max="15397" width="7" style="132" customWidth="1"/>
-    <col min="15398" max="15398" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15412" max="15412" width="11.5" style="132" customWidth="1"/>
+    <col min="15398" max="15398" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15399" max="15399" width="10.109375" style="132" customWidth="1"/>
+    <col min="15400" max="15400" width="10.44140625" style="132" customWidth="1"/>
+    <col min="15401" max="15402" width="10.109375" style="132" customWidth="1"/>
+    <col min="15403" max="15403" width="6.88671875" style="132" customWidth="1"/>
+    <col min="15404" max="15404" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15405" max="15405" width="4.21875" style="132" customWidth="1"/>
+    <col min="15406" max="15406" width="8.44140625" style="132" customWidth="1"/>
+    <col min="15407" max="15407" width="12.21875" style="132" customWidth="1"/>
+    <col min="15408" max="15408" width="7.77734375" style="132" customWidth="1"/>
+    <col min="15409" max="15410" width="4.21875" style="132" customWidth="1"/>
+    <col min="15411" max="15411" width="6.33203125" style="132" customWidth="1"/>
+    <col min="15412" max="15412" width="11.44140625" style="132" customWidth="1"/>
     <col min="15413" max="15643" width="9" style="132"/>
-    <col min="15644" max="15644" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15652" max="15652" width="10.625" style="132" customWidth="1"/>
+    <col min="15644" max="15644" width="11.21875" style="132" customWidth="1"/>
+    <col min="15645" max="15645" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15646" max="15646" width="7.88671875" style="132" customWidth="1"/>
+    <col min="15647" max="15647" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15648" max="15648" width="9.109375" style="132" customWidth="1"/>
+    <col min="15649" max="15649" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15650" max="15651" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15652" max="15652" width="10.6640625" style="132" customWidth="1"/>
     <col min="15653" max="15653" width="7" style="132" customWidth="1"/>
-    <col min="15654" max="15654" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15668" max="15668" width="11.5" style="132" customWidth="1"/>
+    <col min="15654" max="15654" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15655" max="15655" width="10.109375" style="132" customWidth="1"/>
+    <col min="15656" max="15656" width="10.44140625" style="132" customWidth="1"/>
+    <col min="15657" max="15658" width="10.109375" style="132" customWidth="1"/>
+    <col min="15659" max="15659" width="6.88671875" style="132" customWidth="1"/>
+    <col min="15660" max="15660" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15661" max="15661" width="4.21875" style="132" customWidth="1"/>
+    <col min="15662" max="15662" width="8.44140625" style="132" customWidth="1"/>
+    <col min="15663" max="15663" width="12.21875" style="132" customWidth="1"/>
+    <col min="15664" max="15664" width="7.77734375" style="132" customWidth="1"/>
+    <col min="15665" max="15666" width="4.21875" style="132" customWidth="1"/>
+    <col min="15667" max="15667" width="6.33203125" style="132" customWidth="1"/>
+    <col min="15668" max="15668" width="11.44140625" style="132" customWidth="1"/>
     <col min="15669" max="15899" width="9" style="132"/>
-    <col min="15900" max="15900" width="11.25" style="132" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15908" max="15908" width="10.625" style="132" customWidth="1"/>
+    <col min="15900" max="15900" width="11.21875" style="132" customWidth="1"/>
+    <col min="15901" max="15901" width="7.6640625" style="132" customWidth="1"/>
+    <col min="15902" max="15902" width="7.88671875" style="132" customWidth="1"/>
+    <col min="15903" max="15903" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15904" max="15904" width="9.109375" style="132" customWidth="1"/>
+    <col min="15905" max="15905" width="4.6640625" style="132" customWidth="1"/>
+    <col min="15906" max="15907" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15908" max="15908" width="10.6640625" style="132" customWidth="1"/>
     <col min="15909" max="15909" width="7" style="132" customWidth="1"/>
-    <col min="15910" max="15910" width="5.375" style="132" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15924" max="15924" width="11.5" style="132" customWidth="1"/>
+    <col min="15910" max="15910" width="5.33203125" style="132" customWidth="1"/>
+    <col min="15911" max="15911" width="10.109375" style="132" customWidth="1"/>
+    <col min="15912" max="15912" width="10.44140625" style="132" customWidth="1"/>
+    <col min="15913" max="15914" width="10.109375" style="132" customWidth="1"/>
+    <col min="15915" max="15915" width="6.88671875" style="132" customWidth="1"/>
+    <col min="15916" max="15916" width="3.77734375" style="132" customWidth="1"/>
+    <col min="15917" max="15917" width="4.21875" style="132" customWidth="1"/>
+    <col min="15918" max="15918" width="8.44140625" style="132" customWidth="1"/>
+    <col min="15919" max="15919" width="12.21875" style="132" customWidth="1"/>
+    <col min="15920" max="15920" width="7.77734375" style="132" customWidth="1"/>
+    <col min="15921" max="15922" width="4.21875" style="132" customWidth="1"/>
+    <col min="15923" max="15923" width="6.33203125" style="132" customWidth="1"/>
+    <col min="15924" max="15924" width="11.44140625" style="132" customWidth="1"/>
     <col min="15925" max="16384" width="9" style="132"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:25" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="173" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
       <c r="K1" s="173"/>
       <c r="L1" s="173"/>
       <c r="M1" s="173"/>
       <c r="N1" s="173"/>
       <c r="O1" s="173"/>
       <c r="P1" s="173"/>
       <c r="Q1" s="173"/>
       <c r="R1" s="173"/>
       <c r="S1" s="173"/>
       <c r="T1" s="173"/>
       <c r="U1" s="173"/>
       <c r="V1" s="173"/>
       <c r="W1" s="173"/>
       <c r="X1" s="173"/>
       <c r="Y1" s="173"/>
     </row>
-    <row r="2" spans="1:25" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:25" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="183"/>
       <c r="B2" s="183"/>
       <c r="C2" s="183"/>
       <c r="D2" s="183"/>
       <c r="E2" s="183"/>
       <c r="F2" s="183"/>
       <c r="G2" s="183"/>
       <c r="H2" s="174" t="s">
         <v>184</v>
       </c>
       <c r="I2" s="174"/>
       <c r="J2" s="174"/>
       <c r="K2" s="174"/>
       <c r="L2" s="174"/>
       <c r="M2" s="174"/>
       <c r="N2" s="174"/>
       <c r="O2" s="174"/>
       <c r="P2" s="174"/>
       <c r="Q2" s="174"/>
       <c r="R2" s="174"/>
       <c r="S2" s="184" t="s">
         <v>103</v>
       </c>
       <c r="T2" s="184"/>
       <c r="U2" s="184"/>
       <c r="V2" s="184"/>
       <c r="W2" s="184"/>
       <c r="X2" s="184"/>
       <c r="Y2" s="184"/>
     </row>
-    <row r="3" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="241" t="s">
+    <row r="3" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="228" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="242"/>
-      <c r="C3" s="157" t="s">
+      <c r="B3" s="229"/>
+      <c r="C3" s="150" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="158"/>
-[...5 lines deleted...]
-      <c r="J3" s="157" t="s">
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="150" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="158"/>
-[...3 lines deleted...]
-      <c r="O3" s="248"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
+      <c r="M3" s="234"/>
+      <c r="N3" s="234"/>
+      <c r="O3" s="235"/>
       <c r="P3" s="178" t="s">
         <v>47</v>
       </c>
       <c r="Q3" s="206"/>
       <c r="R3" s="206"/>
       <c r="S3" s="179"/>
-      <c r="T3" s="157" t="s">
+      <c r="T3" s="150" t="s">
         <v>48</v>
       </c>
-      <c r="U3" s="158"/>
-[...7 lines deleted...]
-      <c r="B4" s="244"/>
+      <c r="U3" s="151"/>
+      <c r="V3" s="151"/>
+      <c r="W3" s="151"/>
+      <c r="X3" s="151"/>
+      <c r="Y3" s="151"/>
+    </row>
+    <row r="4" spans="1:25" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="230"/>
+      <c r="B4" s="231"/>
       <c r="C4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="206"/>
       <c r="E4" s="12"/>
       <c r="F4" s="178" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="206"/>
       <c r="H4" s="179"/>
-      <c r="I4" s="155" t="s">
+      <c r="I4" s="153" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="178" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="206"/>
       <c r="L4" s="12"/>
-      <c r="M4" s="155" t="s">
+      <c r="M4" s="153" t="s">
         <v>104</v>
       </c>
-      <c r="N4" s="155" t="s">
+      <c r="N4" s="153" t="s">
         <v>105</v>
       </c>
-      <c r="O4" s="155" t="s">
+      <c r="O4" s="153" t="s">
         <v>106</v>
       </c>
-      <c r="P4" s="249"/>
-[...2 lines deleted...]
-      <c r="S4" s="251"/>
+      <c r="P4" s="236"/>
+      <c r="Q4" s="237"/>
+      <c r="R4" s="237"/>
+      <c r="S4" s="238"/>
       <c r="T4" s="178" t="s">
         <v>65</v>
       </c>
-      <c r="U4" s="117"/>
+      <c r="U4" s="124"/>
       <c r="V4" s="12"/>
       <c r="W4" s="178" t="s">
         <v>66</v>
       </c>
       <c r="X4" s="179"/>
       <c r="Y4" s="178" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="5" spans="1:25" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="246"/>
+    <row r="5" spans="1:25" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="232"/>
+      <c r="B5" s="233"/>
       <c r="C5" s="180"/>
       <c r="D5" s="208"/>
       <c r="E5" s="19" t="s">
         <v>71</v>
       </c>
       <c r="F5" s="199"/>
       <c r="G5" s="207"/>
       <c r="H5" s="200"/>
       <c r="I5" s="205"/>
       <c r="J5" s="180"/>
       <c r="K5" s="208"/>
       <c r="L5" s="19" t="s">
         <v>71</v>
       </c>
       <c r="M5" s="205"/>
       <c r="N5" s="205"/>
       <c r="O5" s="205"/>
       <c r="P5" s="180" t="s">
         <v>107</v>
       </c>
       <c r="Q5" s="208"/>
       <c r="R5" s="181"/>
       <c r="S5" s="19" t="s">
         <v>71</v>
       </c>
       <c r="T5" s="180"/>
-      <c r="U5" s="157" t="s">
+      <c r="U5" s="150" t="s">
         <v>71</v>
       </c>
-      <c r="V5" s="159"/>
+      <c r="V5" s="152"/>
       <c r="W5" s="199"/>
       <c r="X5" s="200"/>
       <c r="Y5" s="199"/>
     </row>
-    <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="201" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="202"/>
-      <c r="C6" s="239">
-[...2 lines deleted...]
-      <c r="D6" s="238"/>
+      <c r="C6" s="241">
+        <v>2567707578</v>
+      </c>
+      <c r="D6" s="239"/>
       <c r="E6" s="20">
         <v>100</v>
       </c>
-      <c r="F6" s="238">
-[...3 lines deleted...]
-      <c r="H6" s="238"/>
+      <c r="F6" s="239">
+        <v>1862907596</v>
+      </c>
+      <c r="G6" s="239"/>
+      <c r="H6" s="239"/>
       <c r="I6" s="21">
-        <v>705183314</v>
-[...4 lines deleted...]
-      <c r="K6" s="238"/>
+        <v>704799982</v>
+      </c>
+      <c r="J6" s="239">
+        <v>215613385</v>
+      </c>
+      <c r="K6" s="239"/>
       <c r="L6" s="20">
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
       <c r="M6" s="21">
-        <v>71223679</v>
+        <v>71791584</v>
       </c>
       <c r="N6" s="21">
-        <v>12356708</v>
+        <v>11699016</v>
       </c>
       <c r="O6" s="21">
-        <v>130613231</v>
-[...5 lines deleted...]
-      <c r="R6" s="238"/>
+        <v>132122785</v>
+      </c>
+      <c r="P6" s="239">
+        <v>568152221</v>
+      </c>
+      <c r="Q6" s="239"/>
+      <c r="R6" s="239"/>
       <c r="S6" s="20">
         <v>100</v>
       </c>
       <c r="T6" s="21">
-        <v>5515280360</v>
-[...13 lines deleted...]
-    <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5866122692</v>
+      </c>
+      <c r="U6" s="242">
+        <v>99.999999999999986</v>
+      </c>
+      <c r="V6" s="242"/>
+      <c r="W6" s="239">
+        <v>568959092</v>
+      </c>
+      <c r="X6" s="239"/>
+      <c r="Y6" s="133">
+        <v>5297163600</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="211"/>
       <c r="B7" s="212"/>
-      <c r="C7" s="228"/>
+      <c r="C7" s="240"/>
       <c r="D7" s="214"/>
       <c r="E7" s="131"/>
       <c r="F7" s="214"/>
       <c r="G7" s="214"/>
       <c r="H7" s="214"/>
       <c r="I7" s="129"/>
       <c r="J7" s="214"/>
       <c r="K7" s="214"/>
       <c r="L7" s="22"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="214"/>
       <c r="Q7" s="214"/>
       <c r="R7" s="214"/>
       <c r="S7" s="22"/>
       <c r="T7" s="129"/>
       <c r="U7" s="215"/>
       <c r="V7" s="215"/>
       <c r="W7" s="214"/>
       <c r="X7" s="214"/>
       <c r="Y7" s="129"/>
     </row>
-    <row r="8" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="217" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="218"/>
-      <c r="C8" s="236">
-        <v>254874123</v>
+      <c r="C8" s="243">
+        <v>255132492</v>
       </c>
       <c r="D8" s="220"/>
-      <c r="E8" s="135">
-        <v>9.8987534113124678</v>
+      <c r="E8" s="134">
+        <v>9.9361973374991539</v>
       </c>
       <c r="F8" s="220">
-        <v>117197112</v>
+        <v>116905016</v>
       </c>
       <c r="G8" s="220"/>
       <c r="H8" s="220"/>
       <c r="I8" s="130">
-        <v>137677011</v>
+        <v>138227476</v>
       </c>
       <c r="J8" s="220">
-        <v>71440072</v>
+        <v>72044465</v>
       </c>
       <c r="K8" s="220"/>
-      <c r="L8" s="135">
-        <v>33.353034822914282</v>
+      <c r="L8" s="134">
+        <v>33.413725683124916</v>
       </c>
       <c r="M8" s="130">
-        <v>70559276</v>
+        <v>71138540</v>
       </c>
       <c r="N8" s="130">
         <v>0</v>
       </c>
       <c r="O8" s="130">
-        <v>880796</v>
+        <v>905925</v>
       </c>
       <c r="P8" s="220">
-        <v>151139312</v>
+        <v>154459173</v>
       </c>
       <c r="Q8" s="220"/>
       <c r="R8" s="220"/>
-      <c r="S8" s="135">
-        <v>26.951060458531359</v>
+      <c r="S8" s="134">
+        <v>27.186230607025998</v>
       </c>
       <c r="T8" s="130">
-        <v>2078965168</v>
-[...4 lines deleted...]
-      <c r="V8" s="237"/>
+        <v>2190982707</v>
+      </c>
+      <c r="U8" s="244">
+        <v>37.349759322081354</v>
+      </c>
+      <c r="V8" s="244"/>
       <c r="W8" s="220">
-        <v>195115336</v>
+        <v>194612285</v>
       </c>
       <c r="X8" s="220"/>
       <c r="Y8" s="130">
-        <v>1883849832</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1996370422</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="221" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="222"/>
-      <c r="C9" s="228">
-        <v>111804416</v>
+      <c r="C9" s="240">
+        <v>111888606</v>
       </c>
       <c r="D9" s="214"/>
       <c r="E9" s="22">
-        <v>4.3422389501652088</v>
+        <v>4.357529142284597</v>
       </c>
       <c r="F9" s="214">
-        <v>48544490</v>
+        <v>48378848</v>
       </c>
       <c r="G9" s="214"/>
       <c r="H9" s="214"/>
       <c r="I9" s="129">
-        <v>63259926</v>
+        <v>63509758</v>
       </c>
       <c r="J9" s="214">
         <v>6972</v>
       </c>
       <c r="K9" s="214"/>
       <c r="L9" s="22">
-        <v>3.2549989421253437E-3</v>
+        <v>3.2335654857419912E-3</v>
       </c>
       <c r="M9" s="129">
         <v>6972</v>
       </c>
       <c r="N9" s="129">
         <v>0</v>
       </c>
       <c r="O9" s="129">
         <v>0</v>
       </c>
       <c r="P9" s="214">
-        <v>54773500</v>
+        <v>56269024</v>
       </c>
       <c r="Q9" s="214"/>
       <c r="R9" s="214"/>
       <c r="S9" s="22">
-        <v>9.7671736789788159</v>
+        <v>9.9038641265823717</v>
       </c>
       <c r="T9" s="129">
-        <v>964360654</v>
+        <v>1022662222</v>
       </c>
       <c r="U9" s="213">
-        <v>17.485251719823722</v>
+        <v>17.433358892998754</v>
       </c>
       <c r="V9" s="213"/>
       <c r="W9" s="214">
-        <v>88365423</v>
+        <v>88319293</v>
       </c>
       <c r="X9" s="214"/>
       <c r="Y9" s="129">
-        <v>875995231</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>934342929</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="221" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="222"/>
-      <c r="C10" s="228">
-        <v>10034126</v>
+      <c r="C10" s="240">
+        <v>10018892</v>
       </c>
       <c r="D10" s="214"/>
       <c r="E10" s="22">
-        <v>0.38970350462780851</v>
+        <v>0.39018820078428729</v>
       </c>
       <c r="F10" s="214">
-        <v>10034126</v>
+        <v>10018892</v>
       </c>
       <c r="G10" s="214"/>
       <c r="H10" s="214"/>
       <c r="I10" s="129">
         <v>0</v>
       </c>
       <c r="J10" s="214">
-        <v>71433100</v>
+        <v>72037493</v>
       </c>
       <c r="K10" s="214"/>
       <c r="L10" s="22">
-        <v>33.349779823972156</v>
+        <v>33.410492117639173</v>
       </c>
       <c r="M10" s="129">
-        <v>70552304</v>
+        <v>71131568</v>
       </c>
       <c r="N10" s="129">
         <v>0</v>
       </c>
       <c r="O10" s="129">
-        <v>880796</v>
+        <v>905925</v>
       </c>
       <c r="P10" s="214">
-        <v>79348111</v>
+        <v>76897400</v>
       </c>
       <c r="Q10" s="214"/>
       <c r="R10" s="214"/>
       <c r="S10" s="22">
-        <v>14.149301783451659</v>
+        <v>13.534647433860863</v>
       </c>
       <c r="T10" s="129">
-        <v>918327871</v>
+        <v>958176330</v>
       </c>
       <c r="U10" s="213">
-        <v>16.650610867586067</v>
+        <v>16.3340656223697</v>
       </c>
       <c r="V10" s="213"/>
       <c r="W10" s="214">
-        <v>77932861</v>
+        <v>77495508</v>
       </c>
       <c r="X10" s="214"/>
       <c r="Y10" s="129">
-        <v>840395010</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>880680822</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="221" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="222"/>
-      <c r="C11" s="228">
-        <v>9967046</v>
+      <c r="C11" s="240">
+        <v>10036410</v>
       </c>
       <c r="D11" s="214"/>
       <c r="E11" s="22">
-        <v>0.38709826416237747</v>
+        <v>0.39087044358132905</v>
       </c>
       <c r="F11" s="214">
         <v>804202</v>
       </c>
       <c r="G11" s="214"/>
       <c r="H11" s="214"/>
       <c r="I11" s="129">
-        <v>9162844</v>
+        <v>9232208</v>
       </c>
       <c r="J11" s="214">
         <v>0</v>
       </c>
       <c r="K11" s="214"/>
       <c r="L11" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M11" s="129">
         <v>0</v>
       </c>
       <c r="N11" s="129">
         <v>0</v>
       </c>
       <c r="O11" s="129">
         <v>0</v>
       </c>
       <c r="P11" s="214">
-        <v>9128498</v>
+        <v>9358748</v>
       </c>
       <c r="Q11" s="214"/>
       <c r="R11" s="214"/>
       <c r="S11" s="22">
-        <v>1.6277876234714006</v>
+        <v>1.647225453686997</v>
       </c>
       <c r="T11" s="129">
-        <v>84959986</v>
+        <v>90734172</v>
       </c>
       <c r="U11" s="213">
-        <v>1.5404472747419862</v>
+        <v>1.5467486236477783</v>
       </c>
       <c r="V11" s="213"/>
       <c r="W11" s="214">
-        <v>8866091</v>
+        <v>8912496</v>
       </c>
       <c r="X11" s="214"/>
       <c r="Y11" s="129">
-        <v>76093895</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81821676</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="221" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="222"/>
-      <c r="C12" s="228">
-        <v>99989921</v>
+      <c r="C12" s="240">
+        <v>100080748</v>
       </c>
       <c r="D12" s="214"/>
       <c r="E12" s="22">
-        <v>3.8833898080567959</v>
+        <v>3.8976692228307939</v>
       </c>
       <c r="F12" s="214">
-        <v>52380362</v>
+        <v>52280160</v>
       </c>
       <c r="G12" s="214"/>
       <c r="H12" s="214"/>
       <c r="I12" s="129">
-        <v>47609559</v>
+        <v>47800588</v>
       </c>
       <c r="J12" s="214">
         <v>0</v>
       </c>
       <c r="K12" s="214"/>
       <c r="L12" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M12" s="129">
         <v>0</v>
       </c>
       <c r="N12" s="129">
         <v>0</v>
       </c>
       <c r="O12" s="129">
         <v>0</v>
       </c>
       <c r="P12" s="214">
-        <v>7108339</v>
+        <v>11134545</v>
       </c>
       <c r="Q12" s="214"/>
       <c r="R12" s="214"/>
       <c r="S12" s="22">
-        <v>1.2675542293638091</v>
+        <v>1.9597820070829222</v>
       </c>
       <c r="T12" s="129">
-        <v>78667550</v>
+        <v>84775513</v>
       </c>
       <c r="U12" s="213">
-        <v>1.4263563203521352</v>
+        <v>1.4451711539483088</v>
       </c>
       <c r="V12" s="213"/>
       <c r="W12" s="214">
-        <v>8284860</v>
+        <v>8361008</v>
       </c>
       <c r="X12" s="214"/>
       <c r="Y12" s="129">
-        <v>70382690</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76414505</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="221" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="222"/>
-      <c r="C13" s="228">
-        <v>22146916</v>
+      <c r="C13" s="240">
+        <v>22146918</v>
       </c>
       <c r="D13" s="214"/>
       <c r="E13" s="22">
-        <v>0.86013777202894259</v>
+        <v>0.86251714135027568</v>
       </c>
       <c r="F13" s="214">
-        <v>5353054</v>
+        <v>5342036</v>
       </c>
       <c r="G13" s="214"/>
       <c r="H13" s="214"/>
       <c r="I13" s="129">
-        <v>16793862</v>
+        <v>16804882</v>
       </c>
       <c r="J13" s="214">
         <v>0</v>
       </c>
       <c r="K13" s="214"/>
       <c r="L13" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M13" s="129">
         <v>0</v>
       </c>
       <c r="N13" s="129">
         <v>0</v>
       </c>
       <c r="O13" s="129">
         <v>0</v>
       </c>
       <c r="P13" s="214">
-        <v>597268</v>
+        <v>606564</v>
       </c>
       <c r="Q13" s="214"/>
       <c r="R13" s="214"/>
       <c r="S13" s="22">
-        <v>0.10650442803356221</v>
+        <v>0.10676082528242022</v>
       </c>
       <c r="T13" s="129">
-        <v>30404044</v>
+        <v>32117586</v>
       </c>
       <c r="U13" s="213">
-        <v>0.55126923774370007</v>
+        <v>0.54750961898224138</v>
       </c>
       <c r="V13" s="213"/>
       <c r="W13" s="214">
-        <v>11289078</v>
+        <v>11131810</v>
       </c>
       <c r="X13" s="214"/>
       <c r="Y13" s="129">
-        <v>19114966</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>20985776</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="221" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="222"/>
-      <c r="C14" s="228">
-        <v>931698</v>
+      <c r="C14" s="240">
+        <v>960918</v>
       </c>
       <c r="D14" s="214"/>
       <c r="E14" s="22">
-        <v>3.6185112271334835E-2</v>
+        <v>3.7423186667870638E-2</v>
       </c>
       <c r="F14" s="214">
         <v>80878</v>
       </c>
       <c r="G14" s="214"/>
       <c r="H14" s="214"/>
       <c r="I14" s="129">
-        <v>850820</v>
+        <v>880040</v>
       </c>
       <c r="J14" s="214">
         <v>0</v>
       </c>
       <c r="K14" s="214"/>
       <c r="L14" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M14" s="129">
         <v>0</v>
       </c>
       <c r="N14" s="129">
         <v>0</v>
       </c>
       <c r="O14" s="129">
         <v>0</v>
       </c>
       <c r="P14" s="214">
-        <v>183596</v>
+        <v>192892</v>
       </c>
       <c r="Q14" s="214"/>
       <c r="R14" s="214"/>
       <c r="S14" s="22">
-        <v>3.2738715232106669E-2</v>
+        <v>3.3950760530424819E-2</v>
       </c>
       <c r="T14" s="129">
-        <v>2245063</v>
+        <v>2516884</v>
       </c>
       <c r="U14" s="213">
-        <v>4.0706235285562165E-2</v>
+        <v>4.2905410134575481E-2</v>
       </c>
       <c r="V14" s="213"/>
       <c r="W14" s="214">
-        <v>377023</v>
+        <v>392170</v>
       </c>
       <c r="X14" s="214"/>
       <c r="Y14" s="129">
-        <v>1868040</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2124714</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="211"/>
       <c r="B15" s="212"/>
-      <c r="C15" s="228"/>
+      <c r="C15" s="240"/>
       <c r="D15" s="214"/>
       <c r="E15" s="22"/>
       <c r="F15" s="214"/>
       <c r="G15" s="214"/>
       <c r="H15" s="214"/>
       <c r="I15" s="129"/>
       <c r="J15" s="214"/>
       <c r="K15" s="214"/>
       <c r="L15" s="22"/>
       <c r="M15" s="129"/>
       <c r="N15" s="129"/>
       <c r="O15" s="129"/>
       <c r="P15" s="214"/>
       <c r="Q15" s="214"/>
       <c r="R15" s="214"/>
       <c r="S15" s="22"/>
       <c r="T15" s="129"/>
       <c r="U15" s="213"/>
       <c r="V15" s="213"/>
       <c r="W15" s="214"/>
       <c r="X15" s="214"/>
       <c r="Y15" s="129"/>
     </row>
-    <row r="16" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="217" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="218"/>
-      <c r="C16" s="236">
-        <v>274443027</v>
+      <c r="C16" s="243">
+        <v>273889130</v>
       </c>
       <c r="D16" s="220"/>
-      <c r="E16" s="135">
-        <v>10.658766836550015</v>
+      <c r="E16" s="134">
+        <v>10.666679194572989</v>
       </c>
       <c r="F16" s="220">
-        <v>232900978</v>
+        <v>232161981</v>
       </c>
       <c r="G16" s="220"/>
       <c r="H16" s="220"/>
       <c r="I16" s="130">
-        <v>41542049</v>
+        <v>41727149</v>
       </c>
       <c r="J16" s="220">
-        <v>129927390</v>
+        <v>131402780</v>
       </c>
       <c r="K16" s="220"/>
-      <c r="L16" s="135">
-        <v>60.658852123222459</v>
+      <c r="L16" s="134">
+        <v>60.943702544255309</v>
       </c>
       <c r="M16" s="130">
-        <v>194955</v>
+        <v>185920</v>
       </c>
       <c r="N16" s="130">
         <v>0</v>
       </c>
       <c r="O16" s="130">
-        <v>129732435</v>
+        <v>131216860</v>
       </c>
       <c r="P16" s="220">
-        <v>84050056</v>
+        <v>87967542</v>
       </c>
       <c r="Q16" s="220"/>
       <c r="R16" s="220"/>
-      <c r="S16" s="135">
-        <v>14.987749453292111</v>
+      <c r="S16" s="134">
+        <v>15.483093922464839</v>
       </c>
       <c r="T16" s="130">
-        <v>846755563</v>
+        <v>905141210</v>
       </c>
       <c r="U16" s="219">
-        <v>15.352901534093544</v>
+        <v>15.429974065056598</v>
       </c>
       <c r="V16" s="219"/>
       <c r="W16" s="220">
-        <v>97559739</v>
+        <v>97369382</v>
       </c>
       <c r="X16" s="220"/>
       <c r="Y16" s="130">
-        <v>749195824</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>807771828</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="221" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="222"/>
-      <c r="C17" s="228">
-        <v>90448266</v>
+      <c r="C17" s="240">
+        <v>90207965</v>
       </c>
       <c r="D17" s="214"/>
       <c r="E17" s="22">
-        <v>3.512812799810193</v>
+        <v>3.5131712728076079</v>
       </c>
       <c r="F17" s="214">
-        <v>85473680</v>
+        <v>85246663</v>
       </c>
       <c r="G17" s="214"/>
       <c r="H17" s="214"/>
       <c r="I17" s="129">
-        <v>4974586</v>
+        <v>4961302</v>
       </c>
       <c r="J17" s="214">
-        <v>129927390</v>
+        <v>131402780</v>
       </c>
       <c r="K17" s="214"/>
       <c r="L17" s="22">
-        <v>60.658852123222459</v>
+        <v>60.943702544255309</v>
       </c>
       <c r="M17" s="129">
-        <v>194955</v>
+        <v>185920</v>
       </c>
       <c r="N17" s="129">
         <v>0</v>
       </c>
       <c r="O17" s="129">
-        <v>129732435</v>
+        <v>131216860</v>
       </c>
       <c r="P17" s="214">
-        <v>60294792</v>
+        <v>61532129</v>
       </c>
       <c r="Q17" s="214"/>
       <c r="R17" s="214"/>
       <c r="S17" s="22">
-        <v>10.751726754761014</v>
+        <v>10.830218861363916</v>
       </c>
       <c r="T17" s="129">
-        <v>562178969</v>
+        <v>601270218</v>
       </c>
       <c r="U17" s="213">
-        <v>10.193116801046902</v>
+        <v>10.249874569108313</v>
       </c>
       <c r="V17" s="213"/>
       <c r="W17" s="214">
-        <v>68672062</v>
+        <v>68568040</v>
       </c>
       <c r="X17" s="214"/>
       <c r="Y17" s="129">
-        <v>493506907</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>532702178</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="221" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="222"/>
-      <c r="C18" s="228">
-        <v>22341377</v>
+      <c r="C18" s="240">
+        <v>22454882</v>
       </c>
       <c r="D18" s="214"/>
       <c r="E18" s="22">
-        <v>0.86769021189400197</v>
+        <v>0.87451087469587241</v>
       </c>
       <c r="F18" s="214">
-        <v>5409355</v>
+        <v>5413136</v>
       </c>
       <c r="G18" s="214"/>
       <c r="H18" s="214"/>
       <c r="I18" s="129">
-        <v>16932022</v>
+        <v>17041746</v>
       </c>
       <c r="J18" s="214">
         <v>0</v>
       </c>
       <c r="K18" s="214"/>
       <c r="L18" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="129">
         <v>0</v>
       </c>
       <c r="N18" s="129">
         <v>0</v>
       </c>
       <c r="O18" s="129">
         <v>0</v>
       </c>
       <c r="P18" s="214">
-        <v>4370810</v>
+        <v>7070888</v>
       </c>
       <c r="Q18" s="214"/>
       <c r="R18" s="214"/>
       <c r="S18" s="22">
-        <v>0.77939989936406107</v>
+        <v>1.2445411174411303</v>
       </c>
       <c r="T18" s="129">
-        <v>88711557</v>
+        <v>93598788</v>
       </c>
       <c r="U18" s="213">
-        <v>1.6084686762868388</v>
+        <v>1.5955818334254506</v>
       </c>
       <c r="V18" s="213"/>
       <c r="W18" s="214">
-        <v>10953349</v>
+        <v>10892761</v>
       </c>
       <c r="X18" s="214"/>
       <c r="Y18" s="129">
-        <v>77758208</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82706027</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="221" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="222"/>
-      <c r="C19" s="228">
-        <v>46407783</v>
+      <c r="C19" s="240">
+        <v>46142119</v>
       </c>
       <c r="D19" s="214"/>
       <c r="E19" s="22">
-        <v>1.8023767767224401</v>
+        <v>1.7970161164512479</v>
       </c>
       <c r="F19" s="214">
-        <v>46407783</v>
+        <v>46142119</v>
       </c>
       <c r="G19" s="214"/>
       <c r="H19" s="214"/>
       <c r="I19" s="129">
         <v>0</v>
       </c>
       <c r="J19" s="214">
         <v>0</v>
       </c>
       <c r="K19" s="214"/>
       <c r="L19" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="129">
         <v>0</v>
       </c>
       <c r="N19" s="129">
         <v>0</v>
       </c>
       <c r="O19" s="129">
         <v>0</v>
       </c>
       <c r="P19" s="214">
-        <v>8359567</v>
+        <v>8352804</v>
       </c>
       <c r="Q19" s="214"/>
       <c r="R19" s="214"/>
       <c r="S19" s="22">
-        <v>1.4906723647395164</v>
+        <v>1.4701700866887926</v>
       </c>
       <c r="T19" s="129">
-        <v>103091353</v>
+        <v>109922805</v>
       </c>
       <c r="U19" s="213">
-        <v>1.8691951500358541</v>
+        <v>1.8738579257796404</v>
       </c>
       <c r="V19" s="213"/>
       <c r="W19" s="214">
-        <v>8950915</v>
+        <v>8957665</v>
       </c>
       <c r="X19" s="214"/>
       <c r="Y19" s="129">
-        <v>94140438</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>100965140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="221" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="222"/>
-      <c r="C20" s="228">
-        <v>115245601</v>
+      <c r="C20" s="240">
+        <v>115084164</v>
       </c>
       <c r="D20" s="214"/>
       <c r="E20" s="22">
-        <v>4.475887048123381</v>
+        <v>4.4819809306182608</v>
       </c>
       <c r="F20" s="214">
-        <v>95610160</v>
+        <v>95360063</v>
       </c>
       <c r="G20" s="214"/>
       <c r="H20" s="214"/>
       <c r="I20" s="129">
-        <v>19635441</v>
+        <v>19724101</v>
       </c>
       <c r="J20" s="214">
         <v>0</v>
       </c>
       <c r="K20" s="214"/>
       <c r="L20" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M20" s="129">
         <v>0</v>
       </c>
       <c r="N20" s="129">
         <v>0</v>
       </c>
       <c r="O20" s="129">
         <v>0</v>
       </c>
       <c r="P20" s="214">
-        <v>11024887</v>
+        <v>11011721</v>
       </c>
       <c r="Q20" s="214"/>
       <c r="R20" s="214"/>
       <c r="S20" s="22">
-        <v>1.9659504344275192</v>
+        <v>1.938163856971</v>
       </c>
       <c r="T20" s="129">
-        <v>92773684</v>
+        <v>100349399</v>
       </c>
       <c r="U20" s="213">
-        <v>1.6821209067239511</v>
+        <v>1.7106597367431946</v>
       </c>
       <c r="V20" s="213"/>
       <c r="W20" s="214">
-        <v>8983413</v>
+        <v>8950916</v>
       </c>
       <c r="X20" s="214"/>
       <c r="Y20" s="129">
-        <v>83790271</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>91398483</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="211"/>
       <c r="B21" s="212"/>
-      <c r="C21" s="228"/>
+      <c r="C21" s="240"/>
       <c r="D21" s="214"/>
       <c r="E21" s="22"/>
       <c r="F21" s="214"/>
       <c r="G21" s="214"/>
       <c r="H21" s="214"/>
       <c r="I21" s="129"/>
       <c r="J21" s="214"/>
       <c r="K21" s="214"/>
       <c r="L21" s="22"/>
       <c r="M21" s="129"/>
       <c r="N21" s="129"/>
       <c r="O21" s="129"/>
       <c r="P21" s="214"/>
       <c r="Q21" s="214"/>
       <c r="R21" s="214"/>
       <c r="S21" s="22"/>
       <c r="T21" s="129"/>
       <c r="U21" s="213"/>
       <c r="V21" s="213"/>
       <c r="W21" s="214"/>
       <c r="X21" s="214"/>
       <c r="Y21" s="129"/>
     </row>
-    <row r="22" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="217" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="218"/>
-      <c r="C22" s="236">
-        <v>572789064</v>
+      <c r="C22" s="243">
+        <v>569552934</v>
       </c>
       <c r="D22" s="220"/>
-      <c r="E22" s="135">
-        <v>22.245874294710084</v>
+      <c r="E22" s="134">
+        <v>22.18137839681992</v>
       </c>
       <c r="F22" s="220">
-        <v>511736067</v>
+        <v>508721369</v>
       </c>
       <c r="G22" s="220"/>
       <c r="H22" s="220"/>
       <c r="I22" s="130">
-        <v>61052997</v>
+        <v>60831565</v>
       </c>
       <c r="J22" s="220">
-        <v>12575164</v>
+        <v>11933740</v>
       </c>
       <c r="K22" s="220"/>
-      <c r="L22" s="135">
-        <v>5.8709330919467453</v>
+      <c r="L22" s="134">
+        <v>5.534786256428375</v>
       </c>
       <c r="M22" s="130">
-        <v>218456</v>
+        <v>234724</v>
       </c>
       <c r="N22" s="130">
-        <v>12356708</v>
+        <v>11699016</v>
       </c>
       <c r="O22" s="130">
         <v>0</v>
       </c>
       <c r="P22" s="220">
-        <v>128001352</v>
+        <v>125344168</v>
       </c>
       <c r="Q22" s="220"/>
       <c r="R22" s="220"/>
-      <c r="S22" s="135">
-        <v>22.82511499407747</v>
+      <c r="S22" s="134">
+        <v>22.061722786084118</v>
       </c>
       <c r="T22" s="130">
-        <v>997282473</v>
+        <v>1055562521</v>
       </c>
       <c r="U22" s="219">
-        <v>18.082171855357871</v>
+        <v>17.994211448041085</v>
       </c>
       <c r="V22" s="219"/>
       <c r="W22" s="220">
-        <v>79474274</v>
+        <v>79088165</v>
       </c>
       <c r="X22" s="220"/>
       <c r="Y22" s="130">
-        <v>917808199</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>976474356</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="221" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="222"/>
-      <c r="C23" s="228">
-        <v>150251747</v>
+      <c r="C23" s="240">
+        <v>149564688</v>
       </c>
       <c r="D23" s="214"/>
       <c r="E23" s="22">
-        <v>5.8354491843485734</v>
+        <v>5.8248333759444941</v>
       </c>
       <c r="F23" s="214">
-        <v>143801583</v>
+        <v>143104160</v>
       </c>
       <c r="G23" s="214"/>
       <c r="H23" s="214"/>
       <c r="I23" s="129">
-        <v>6450164</v>
+        <v>6460528</v>
       </c>
       <c r="J23" s="214">
-        <v>218456</v>
+        <v>234724</v>
       </c>
       <c r="K23" s="214"/>
       <c r="L23" s="22">
-        <v>0.10198996685326077</v>
+        <v>0.10886337135331371</v>
       </c>
       <c r="M23" s="129">
-        <v>218456</v>
+        <v>234724</v>
       </c>
       <c r="N23" s="129">
         <v>0</v>
       </c>
       <c r="O23" s="129">
         <v>0</v>
       </c>
       <c r="P23" s="214">
-        <v>89903264</v>
+        <v>86909827</v>
       </c>
       <c r="Q23" s="214"/>
       <c r="R23" s="214"/>
       <c r="S23" s="22">
-        <v>16.031489566945396</v>
+        <v>15.296926384804188</v>
       </c>
       <c r="T23" s="129">
-        <v>683932134</v>
+        <v>723354555</v>
       </c>
       <c r="U23" s="213">
-        <v>12.40067756047854</v>
+        <v>12.331050558940474</v>
       </c>
       <c r="V23" s="213"/>
       <c r="W23" s="214">
-        <v>60441648</v>
+        <v>60227662</v>
       </c>
       <c r="X23" s="214"/>
       <c r="Y23" s="129">
-        <v>623490486</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>663126893</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="221" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="222"/>
-      <c r="C24" s="228">
-        <v>274267209</v>
+      <c r="C24" s="240">
+        <v>272957821</v>
       </c>
       <c r="D24" s="214"/>
       <c r="E24" s="22">
-        <v>10.651938450024209</v>
+        <v>10.630409137656095</v>
       </c>
       <c r="F24" s="214">
-        <v>232644067</v>
+        <v>231468334</v>
       </c>
       <c r="G24" s="214"/>
       <c r="H24" s="214"/>
       <c r="I24" s="129">
-        <v>41623142</v>
+        <v>41489487</v>
       </c>
       <c r="J24" s="214">
         <v>0</v>
       </c>
       <c r="K24" s="214"/>
       <c r="L24" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M24" s="129">
         <v>0</v>
       </c>
       <c r="N24" s="129">
         <v>0</v>
       </c>
       <c r="O24" s="129">
         <v>0</v>
       </c>
       <c r="P24" s="214">
-        <v>29266888</v>
+        <v>29587142</v>
       </c>
       <c r="Q24" s="214"/>
       <c r="R24" s="214"/>
       <c r="S24" s="22">
-        <v>5.2188517830560572</v>
+        <v>5.2076082617302664</v>
       </c>
       <c r="T24" s="129">
-        <v>206392108</v>
+        <v>218736105</v>
       </c>
       <c r="U24" s="213">
-        <v>3.7421870608224168</v>
+        <v>3.728802080773117</v>
       </c>
       <c r="V24" s="213"/>
       <c r="W24" s="214">
-        <v>9779321</v>
+        <v>9703309</v>
       </c>
       <c r="X24" s="214"/>
       <c r="Y24" s="129">
-        <v>196612787</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>209032796</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="221" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="222"/>
-      <c r="C25" s="228">
-        <v>148270108</v>
+      <c r="C25" s="240">
+        <v>147030425</v>
       </c>
       <c r="D25" s="214"/>
       <c r="E25" s="22">
-        <v>5.7584866603372991</v>
+        <v>5.7261358832193316</v>
       </c>
       <c r="F25" s="214">
-        <v>135290417</v>
+        <v>134148875</v>
       </c>
       <c r="G25" s="214"/>
       <c r="H25" s="214"/>
       <c r="I25" s="129">
-        <v>12979691</v>
+        <v>12881550</v>
       </c>
       <c r="J25" s="214">
-        <v>12356708</v>
+        <v>11699016</v>
       </c>
       <c r="K25" s="214"/>
       <c r="L25" s="22">
-        <v>5.7689431250934842</v>
+        <v>5.4259228850750612</v>
       </c>
       <c r="M25" s="129">
         <v>0</v>
       </c>
       <c r="N25" s="129">
-        <v>12356708</v>
+        <v>11699016</v>
       </c>
       <c r="O25" s="129">
         <v>0</v>
       </c>
       <c r="P25" s="214">
-        <v>8831200</v>
+        <v>8847199</v>
       </c>
       <c r="Q25" s="214"/>
       <c r="R25" s="214"/>
       <c r="S25" s="22">
-        <v>1.5747736440760169</v>
+        <v>1.5571881395496647</v>
       </c>
       <c r="T25" s="129">
-        <v>106958231</v>
+        <v>113471861</v>
       </c>
       <c r="U25" s="213">
-        <v>1.9393072340569102</v>
+        <v>1.9343588083274954</v>
       </c>
       <c r="V25" s="213"/>
       <c r="W25" s="214">
-        <v>9253305</v>
+        <v>9157194</v>
       </c>
       <c r="X25" s="214"/>
       <c r="Y25" s="129">
-        <v>97704926</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>104314667</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="211"/>
       <c r="B26" s="212"/>
-      <c r="C26" s="228"/>
+      <c r="C26" s="240"/>
       <c r="D26" s="214"/>
       <c r="E26" s="22"/>
       <c r="F26" s="214"/>
       <c r="G26" s="214"/>
       <c r="H26" s="214"/>
       <c r="I26" s="129"/>
       <c r="J26" s="214"/>
       <c r="K26" s="214"/>
       <c r="L26" s="22"/>
       <c r="M26" s="129"/>
       <c r="N26" s="129"/>
       <c r="O26" s="129"/>
       <c r="P26" s="214"/>
       <c r="Q26" s="214"/>
       <c r="R26" s="214"/>
       <c r="S26" s="22"/>
       <c r="T26" s="129"/>
       <c r="U26" s="213"/>
       <c r="V26" s="213"/>
       <c r="W26" s="214"/>
       <c r="X26" s="214"/>
       <c r="Y26" s="129"/>
     </row>
-    <row r="27" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="211"/>
       <c r="B27" s="212"/>
-      <c r="C27" s="228"/>
+      <c r="C27" s="240"/>
       <c r="D27" s="214"/>
       <c r="E27" s="22"/>
       <c r="F27" s="214"/>
       <c r="G27" s="214"/>
       <c r="H27" s="214"/>
       <c r="I27" s="129"/>
       <c r="J27" s="214"/>
       <c r="K27" s="214"/>
       <c r="L27" s="22"/>
       <c r="M27" s="129"/>
       <c r="N27" s="129"/>
       <c r="O27" s="129"/>
       <c r="P27" s="214"/>
       <c r="Q27" s="214"/>
       <c r="R27" s="214"/>
       <c r="S27" s="22"/>
       <c r="T27" s="129"/>
       <c r="U27" s="213"/>
       <c r="V27" s="213"/>
       <c r="W27" s="214"/>
       <c r="X27" s="214"/>
       <c r="Y27" s="129"/>
     </row>
-    <row r="28" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="217" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="218"/>
-      <c r="C28" s="236">
-        <v>892777798</v>
+      <c r="C28" s="243">
+        <v>889173906</v>
       </c>
       <c r="D28" s="220"/>
-      <c r="E28" s="135">
-        <v>34.673536761896123</v>
+      <c r="E28" s="134">
+        <v>34.629095369675312</v>
       </c>
       <c r="F28" s="220">
-        <v>613582238</v>
+        <v>611062286</v>
       </c>
       <c r="G28" s="220"/>
       <c r="H28" s="220"/>
       <c r="I28" s="130">
-        <v>279195560</v>
+        <v>278111620</v>
       </c>
       <c r="J28" s="220">
         <v>0</v>
       </c>
       <c r="K28" s="220"/>
-      <c r="L28" s="135" t="s">
+      <c r="L28" s="134" t="s">
         <v>108</v>
       </c>
       <c r="M28" s="130">
         <v>0</v>
       </c>
       <c r="N28" s="130">
         <v>0</v>
       </c>
       <c r="O28" s="130">
         <v>0</v>
       </c>
       <c r="P28" s="220">
-        <v>69020595</v>
+        <v>68705918</v>
       </c>
       <c r="Q28" s="220"/>
       <c r="R28" s="220"/>
-      <c r="S28" s="135">
-        <v>12.307706076687756</v>
+      <c r="S28" s="134">
+        <v>12.092871498252929</v>
       </c>
       <c r="T28" s="130">
-        <v>583494413</v>
+        <v>627109941</v>
       </c>
       <c r="U28" s="219">
-        <v>10.579596591894742</v>
+        <v>10.690365236568086</v>
       </c>
       <c r="V28" s="219"/>
       <c r="W28" s="220">
-        <v>56135373</v>
+        <v>56023679</v>
       </c>
       <c r="X28" s="220"/>
       <c r="Y28" s="130">
-        <v>527359040</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>571086262</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="221" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="222"/>
-      <c r="C29" s="228">
-        <v>384726565</v>
+      <c r="C29" s="240">
+        <v>382885853</v>
       </c>
       <c r="D29" s="214"/>
       <c r="E29" s="22">
-        <v>14.941938212049397</v>
+        <v>14.911583245714906</v>
       </c>
       <c r="F29" s="214">
-        <v>215179686</v>
+        <v>214407810</v>
       </c>
       <c r="G29" s="214"/>
       <c r="H29" s="214"/>
       <c r="I29" s="129">
-        <v>169546879</v>
+        <v>168478043</v>
       </c>
       <c r="J29" s="214">
         <v>0</v>
       </c>
       <c r="K29" s="214"/>
       <c r="L29" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M29" s="129">
         <v>0</v>
       </c>
       <c r="N29" s="129">
         <v>0</v>
       </c>
       <c r="O29" s="129">
         <v>0</v>
       </c>
       <c r="P29" s="214">
-        <v>30725020</v>
+        <v>30586912</v>
       </c>
       <c r="Q29" s="214"/>
       <c r="R29" s="214"/>
       <c r="S29" s="22">
-        <v>5.4788649005467551</v>
+        <v>5.3835769481221476</v>
       </c>
       <c r="T29" s="129">
-        <v>353156485</v>
+        <v>377738976</v>
       </c>
       <c r="U29" s="213">
-        <v>6.4032372236467774</v>
+        <v>6.4393296191221223</v>
       </c>
       <c r="V29" s="213"/>
       <c r="W29" s="214">
-        <v>35712251</v>
+        <v>35680559</v>
       </c>
       <c r="X29" s="214"/>
       <c r="Y29" s="129">
-        <v>317444234</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>342058417</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="221" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="222"/>
-      <c r="C30" s="228">
-        <v>13034614</v>
+      <c r="C30" s="240">
+        <v>12987374</v>
       </c>
       <c r="D30" s="214"/>
       <c r="E30" s="22">
-        <v>0.50623589511141254</v>
+        <v>0.50579645872743539</v>
       </c>
       <c r="F30" s="214">
-        <v>13034614</v>
+        <v>12987374</v>
       </c>
       <c r="G30" s="214"/>
       <c r="H30" s="214"/>
       <c r="I30" s="129">
         <v>0</v>
       </c>
       <c r="J30" s="214">
         <v>0</v>
       </c>
       <c r="K30" s="214"/>
       <c r="L30" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M30" s="129">
         <v>0</v>
       </c>
       <c r="N30" s="129">
         <v>0</v>
       </c>
       <c r="O30" s="129">
         <v>0</v>
       </c>
       <c r="P30" s="214">
-        <v>5022164</v>
+        <v>4866630</v>
       </c>
       <c r="Q30" s="214"/>
       <c r="R30" s="214"/>
       <c r="S30" s="22">
-        <v>0.89554890653901909</v>
+        <v>0.8565714997002537</v>
       </c>
       <c r="T30" s="129">
-        <v>57933895</v>
+        <v>61368546</v>
       </c>
       <c r="U30" s="213">
-        <v>1.0504252044949534</v>
+        <v>1.0461517636460647</v>
       </c>
       <c r="V30" s="213"/>
       <c r="W30" s="214">
-        <v>7102983</v>
+        <v>7090451</v>
       </c>
       <c r="X30" s="214"/>
       <c r="Y30" s="129">
-        <v>50830912</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>54278095</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="221" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="222"/>
-      <c r="C31" s="228">
-        <v>280886608</v>
+      <c r="C31" s="240">
+        <v>280200913</v>
       </c>
       <c r="D31" s="214"/>
       <c r="E31" s="22">
-        <v>10.909021427538127</v>
+        <v>10.912493128140778</v>
       </c>
       <c r="F31" s="214">
-        <v>214762425</v>
+        <v>213978027</v>
       </c>
       <c r="G31" s="214"/>
       <c r="H31" s="214"/>
       <c r="I31" s="129">
-        <v>66124183</v>
+        <v>66222886</v>
       </c>
       <c r="J31" s="214">
         <v>0</v>
       </c>
       <c r="K31" s="214"/>
       <c r="L31" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M31" s="129">
         <v>0</v>
       </c>
       <c r="N31" s="129">
         <v>0</v>
       </c>
       <c r="O31" s="129">
         <v>0</v>
       </c>
       <c r="P31" s="214">
-        <v>25671575</v>
+        <v>25729327</v>
       </c>
       <c r="Q31" s="214"/>
       <c r="R31" s="214"/>
       <c r="S31" s="22">
-        <v>4.577737987127545</v>
+        <v>4.5285974513509819</v>
       </c>
       <c r="T31" s="129">
-        <v>91818179</v>
+        <v>100170513</v>
       </c>
       <c r="U31" s="213">
-        <v>1.6647962208035423</v>
+        <v>1.7076102608049577</v>
       </c>
       <c r="V31" s="213"/>
       <c r="W31" s="214">
-        <v>6470250</v>
+        <v>6497517</v>
       </c>
       <c r="X31" s="214"/>
       <c r="Y31" s="129">
-        <v>85347929</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>93672996</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="221" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="222"/>
-      <c r="C32" s="228">
-        <v>214130011</v>
+      <c r="C32" s="240">
+        <v>213099766</v>
       </c>
       <c r="D32" s="214"/>
       <c r="E32" s="22">
-        <v>8.316341227197185</v>
+        <v>8.2992225370921897</v>
       </c>
       <c r="F32" s="214">
-        <v>170605513</v>
+        <v>169689075</v>
       </c>
       <c r="G32" s="214"/>
       <c r="H32" s="214"/>
       <c r="I32" s="129">
-        <v>43524498</v>
+        <v>43410691</v>
       </c>
       <c r="J32" s="214">
         <v>0</v>
       </c>
       <c r="K32" s="214"/>
       <c r="L32" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M32" s="129">
         <v>0</v>
       </c>
       <c r="N32" s="129">
         <v>0</v>
       </c>
       <c r="O32" s="129">
         <v>0</v>
       </c>
       <c r="P32" s="214">
-        <v>7601836</v>
+        <v>7523049</v>
       </c>
       <c r="Q32" s="214"/>
       <c r="R32" s="214"/>
       <c r="S32" s="22">
-        <v>1.3555542824744375</v>
+        <v>1.3241255990795466</v>
       </c>
       <c r="T32" s="129">
-        <v>80585854</v>
+        <v>87831906</v>
       </c>
       <c r="U32" s="213">
-        <v>1.4611379429494677</v>
+        <v>1.4972735929949417</v>
       </c>
       <c r="V32" s="213"/>
       <c r="W32" s="214">
-        <v>6849889</v>
+        <v>6755152</v>
       </c>
       <c r="X32" s="214"/>
       <c r="Y32" s="129">
-        <v>73735965</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81076754</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="211"/>
       <c r="B33" s="212"/>
-      <c r="C33" s="228"/>
+      <c r="C33" s="240"/>
       <c r="D33" s="214"/>
       <c r="E33" s="22"/>
       <c r="F33" s="214"/>
       <c r="G33" s="214"/>
       <c r="H33" s="214"/>
       <c r="I33" s="129"/>
       <c r="J33" s="214"/>
       <c r="K33" s="214"/>
       <c r="L33" s="22"/>
       <c r="M33" s="129"/>
       <c r="N33" s="129"/>
       <c r="O33" s="129"/>
       <c r="P33" s="214"/>
       <c r="Q33" s="214"/>
       <c r="R33" s="214"/>
       <c r="S33" s="22"/>
       <c r="T33" s="129"/>
       <c r="U33" s="213"/>
       <c r="V33" s="213"/>
       <c r="W33" s="214"/>
       <c r="X33" s="214"/>
       <c r="Y33" s="129"/>
     </row>
-    <row r="34" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="211"/>
       <c r="B34" s="212"/>
-      <c r="C34" s="228"/>
+      <c r="C34" s="240"/>
       <c r="D34" s="214"/>
       <c r="E34" s="22"/>
       <c r="F34" s="214"/>
       <c r="G34" s="214"/>
       <c r="H34" s="214"/>
       <c r="I34" s="129"/>
       <c r="J34" s="214"/>
       <c r="K34" s="214"/>
       <c r="L34" s="22"/>
       <c r="M34" s="129"/>
       <c r="N34" s="129"/>
       <c r="O34" s="129"/>
       <c r="P34" s="214"/>
       <c r="Q34" s="214"/>
       <c r="R34" s="214"/>
       <c r="S34" s="22"/>
       <c r="T34" s="129"/>
       <c r="U34" s="213"/>
       <c r="V34" s="213"/>
       <c r="W34" s="214"/>
       <c r="X34" s="214"/>
       <c r="Y34" s="129"/>
     </row>
-    <row r="35" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="217" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="218"/>
-      <c r="C35" s="236">
-        <v>487958815</v>
+      <c r="C35" s="243">
+        <v>486541494</v>
       </c>
       <c r="D35" s="220"/>
-      <c r="E35" s="135">
-        <v>18.951252986013177</v>
+      <c r="E35" s="134">
+        <v>18.948477551286018</v>
       </c>
       <c r="F35" s="220">
-        <v>317937009</v>
+        <v>316935598</v>
       </c>
       <c r="G35" s="220"/>
       <c r="H35" s="220"/>
       <c r="I35" s="130">
-        <v>170021806</v>
+        <v>169605896</v>
       </c>
       <c r="J35" s="220">
-        <v>244020</v>
+        <v>225428</v>
       </c>
       <c r="K35" s="220"/>
-      <c r="L35" s="135">
-        <v>0.11392496297438703</v>
+      <c r="L35" s="134">
+        <v>0.10455195070565772</v>
       </c>
       <c r="M35" s="130">
-        <v>244020</v>
+        <v>225428</v>
       </c>
       <c r="N35" s="130">
         <v>0</v>
       </c>
       <c r="O35" s="130">
         <v>0</v>
       </c>
       <c r="P35" s="220">
-        <v>95658730</v>
+        <v>98246901</v>
       </c>
       <c r="Q35" s="220"/>
       <c r="R35" s="220"/>
-      <c r="S35" s="135">
-        <v>17.057800392900603</v>
+      <c r="S35" s="134">
+        <v>17.292355352774376</v>
       </c>
       <c r="T35" s="130">
-        <v>853082829</v>
+        <v>923005542</v>
       </c>
       <c r="U35" s="219">
-        <v>15.467624006696914</v>
+        <v>15.73450796143014</v>
       </c>
       <c r="V35" s="219"/>
       <c r="W35" s="220">
-        <v>120755817</v>
+        <v>120986998</v>
       </c>
       <c r="X35" s="220"/>
       <c r="Y35" s="130">
-        <v>732327012</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>802018544</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="221" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="222"/>
-      <c r="C36" s="228">
-        <v>217820540</v>
+      <c r="C36" s="240">
+        <v>216893614</v>
       </c>
       <c r="D36" s="214"/>
       <c r="E36" s="22">
-        <v>8.4596733006862532</v>
+        <v>8.4469748758906373</v>
       </c>
       <c r="F36" s="214">
-        <v>140415698</v>
+        <v>139862751</v>
       </c>
       <c r="G36" s="214"/>
       <c r="H36" s="214"/>
       <c r="I36" s="129">
-        <v>77404842</v>
+        <v>77030863</v>
       </c>
       <c r="J36" s="214">
-        <v>244020</v>
+        <v>225428</v>
       </c>
       <c r="K36" s="214"/>
       <c r="L36" s="22">
-        <v>0.11392496297438703</v>
+        <v>0.10455195070565772</v>
       </c>
       <c r="M36" s="129">
-        <v>244020</v>
+        <v>225428</v>
       </c>
       <c r="N36" s="129">
         <v>0</v>
       </c>
       <c r="O36" s="129">
         <v>0</v>
       </c>
       <c r="P36" s="214">
-        <v>60390949</v>
+        <v>61508552</v>
       </c>
       <c r="Q36" s="214"/>
       <c r="R36" s="214"/>
       <c r="S36" s="22">
-        <v>10.768873406325175</v>
+        <v>10.826069093198177</v>
       </c>
       <c r="T36" s="129">
-        <v>661854427</v>
+        <v>713736919</v>
       </c>
       <c r="U36" s="213">
-        <v>12.000376840317143</v>
+        <v>12.167098379537268</v>
       </c>
       <c r="V36" s="213"/>
       <c r="W36" s="214">
-        <v>90621944</v>
+        <v>90937536</v>
       </c>
       <c r="X36" s="214"/>
       <c r="Y36" s="129">
-        <v>571232483</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>622799383</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="221" t="s">
         <v>96</v>
       </c>
       <c r="B37" s="222"/>
-      <c r="C37" s="228">
-        <v>224184825</v>
+      <c r="C37" s="240">
+        <v>223715224</v>
       </c>
       <c r="D37" s="214"/>
       <c r="E37" s="22">
-        <v>8.7068482084908982</v>
+        <v>8.7126441467393612</v>
       </c>
       <c r="F37" s="214">
-        <v>173459051</v>
+        <v>173028947</v>
       </c>
       <c r="G37" s="214"/>
       <c r="H37" s="214"/>
       <c r="I37" s="129">
-        <v>50725774</v>
+        <v>50686277</v>
       </c>
       <c r="J37" s="214">
         <v>0</v>
       </c>
       <c r="K37" s="214"/>
       <c r="L37" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M37" s="129">
         <v>0</v>
       </c>
       <c r="N37" s="129">
         <v>0</v>
       </c>
       <c r="O37" s="129">
         <v>0</v>
       </c>
       <c r="P37" s="214">
-        <v>33054811</v>
+        <v>34502661</v>
       </c>
       <c r="Q37" s="214"/>
       <c r="R37" s="214"/>
       <c r="S37" s="22">
-        <v>5.8943116646337996</v>
+        <v>6.0727846736693474</v>
       </c>
       <c r="T37" s="129">
-        <v>175500989</v>
+        <v>191373950</v>
       </c>
       <c r="U37" s="213">
-        <v>3.1820864497267372</v>
+        <v>3.2623584614244208</v>
       </c>
       <c r="V37" s="213"/>
       <c r="W37" s="214">
-        <v>26453014</v>
+        <v>26391597</v>
       </c>
       <c r="X37" s="214"/>
       <c r="Y37" s="129">
-        <v>149047975</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>164982353</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="221" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="222"/>
-      <c r="C38" s="228">
-        <v>45953450</v>
+      <c r="C38" s="240">
+        <v>45932656</v>
       </c>
       <c r="D38" s="214"/>
       <c r="E38" s="22">
-        <v>1.7847314768360261</v>
+        <v>1.7888585286560228</v>
       </c>
       <c r="F38" s="214">
-        <v>4062260</v>
+        <v>4043900</v>
       </c>
       <c r="G38" s="214"/>
       <c r="H38" s="214"/>
       <c r="I38" s="129">
-        <v>41891190</v>
+        <v>41888756</v>
       </c>
       <c r="J38" s="214">
         <v>0</v>
       </c>
       <c r="K38" s="214"/>
       <c r="L38" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M38" s="129">
         <v>0</v>
       </c>
       <c r="N38" s="129">
         <v>0</v>
       </c>
       <c r="O38" s="129">
         <v>0</v>
       </c>
       <c r="P38" s="214">
-        <v>2212970</v>
+        <v>2235688</v>
       </c>
       <c r="Q38" s="214"/>
       <c r="R38" s="214"/>
       <c r="S38" s="22">
-        <v>0.39461532194162779</v>
+        <v>0.39350158590685153</v>
       </c>
       <c r="T38" s="129">
-        <v>15727413</v>
+        <v>17894673</v>
       </c>
       <c r="U38" s="213">
-        <v>0.28516071665303339</v>
+        <v>0.30505112046844995</v>
       </c>
       <c r="V38" s="213"/>
       <c r="W38" s="214">
-        <v>3680859</v>
+        <v>3657865</v>
       </c>
       <c r="X38" s="214"/>
       <c r="Y38" s="129">
-        <v>12046554</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14236808</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="211"/>
       <c r="B39" s="212"/>
-      <c r="C39" s="228"/>
+      <c r="C39" s="240"/>
       <c r="D39" s="214"/>
       <c r="E39" s="22"/>
       <c r="F39" s="214"/>
       <c r="G39" s="214"/>
       <c r="H39" s="214"/>
       <c r="I39" s="129"/>
       <c r="J39" s="214"/>
       <c r="K39" s="214"/>
       <c r="L39" s="22"/>
       <c r="M39" s="129"/>
       <c r="N39" s="129"/>
       <c r="O39" s="129"/>
       <c r="P39" s="214"/>
       <c r="Q39" s="214"/>
       <c r="R39" s="214"/>
       <c r="S39" s="22"/>
       <c r="T39" s="129"/>
       <c r="U39" s="213"/>
       <c r="V39" s="213"/>
       <c r="W39" s="214"/>
       <c r="X39" s="214"/>
       <c r="Y39" s="129"/>
     </row>
-    <row r="40" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="211"/>
       <c r="B40" s="212"/>
-      <c r="C40" s="228"/>
+      <c r="C40" s="240"/>
       <c r="D40" s="214"/>
       <c r="E40" s="22"/>
       <c r="F40" s="214"/>
       <c r="G40" s="214"/>
       <c r="H40" s="214"/>
       <c r="I40" s="129"/>
       <c r="J40" s="214"/>
       <c r="K40" s="214"/>
       <c r="L40" s="22"/>
       <c r="M40" s="129"/>
       <c r="N40" s="129"/>
       <c r="O40" s="129"/>
       <c r="P40" s="214"/>
       <c r="Q40" s="214"/>
       <c r="R40" s="214"/>
       <c r="S40" s="22"/>
       <c r="T40" s="129"/>
       <c r="U40" s="213"/>
       <c r="V40" s="213"/>
       <c r="W40" s="214"/>
       <c r="X40" s="214"/>
       <c r="Y40" s="129"/>
     </row>
-    <row r="41" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="217" t="s">
         <v>98</v>
       </c>
       <c r="B41" s="218"/>
-      <c r="C41" s="236">
-        <v>91967479</v>
+      <c r="C41" s="243">
+        <v>93417622</v>
       </c>
       <c r="D41" s="220"/>
-      <c r="E41" s="135">
-        <v>3.5718157095181367</v>
+      <c r="E41" s="134">
+        <v>3.638172150146608</v>
       </c>
       <c r="F41" s="220">
-        <v>76273588</v>
+        <v>77121346</v>
       </c>
       <c r="G41" s="220"/>
       <c r="H41" s="220"/>
       <c r="I41" s="130">
-        <v>15693891</v>
+        <v>16296276</v>
       </c>
       <c r="J41" s="220">
         <v>6972</v>
       </c>
       <c r="K41" s="220"/>
-      <c r="L41" s="135">
-        <v>3.2549989421253437E-3</v>
+      <c r="L41" s="134">
+        <v>3.2335654857419912E-3</v>
       </c>
       <c r="M41" s="130">
         <v>6972</v>
       </c>
       <c r="N41" s="130">
         <v>0</v>
       </c>
       <c r="O41" s="130">
         <v>0</v>
       </c>
       <c r="P41" s="220">
-        <v>32921662</v>
+        <v>33428519</v>
       </c>
       <c r="Q41" s="220"/>
       <c r="R41" s="220"/>
-      <c r="S41" s="135">
-        <v>5.8705686245107049</v>
+      <c r="S41" s="134">
+        <v>5.8837258333977367</v>
       </c>
       <c r="T41" s="130">
-        <v>155699914</v>
+        <v>164320771</v>
       </c>
       <c r="U41" s="219">
-        <v>2.8230643564237594</v>
+        <v>2.8011819668227287</v>
       </c>
       <c r="V41" s="219"/>
       <c r="W41" s="220">
-        <v>21007661</v>
+        <v>20878583</v>
       </c>
       <c r="X41" s="220"/>
       <c r="Y41" s="130">
-        <v>134692253</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>143442188</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="221" t="s">
         <v>99</v>
       </c>
       <c r="B42" s="222"/>
-      <c r="C42" s="228">
-        <v>41024542</v>
+      <c r="C42" s="240">
+        <v>41717346</v>
       </c>
       <c r="D42" s="214"/>
       <c r="E42" s="22">
-        <v>1.593303471886911</v>
+        <v>1.6246922491265086</v>
       </c>
       <c r="F42" s="214">
-        <v>34329909</v>
+        <v>34763354</v>
       </c>
       <c r="G42" s="214"/>
       <c r="H42" s="214"/>
       <c r="I42" s="129">
-        <v>6694633</v>
+        <v>6953992</v>
       </c>
       <c r="J42" s="214">
         <v>0</v>
       </c>
       <c r="K42" s="214"/>
       <c r="L42" s="22" t="s">
         <v>108</v>
       </c>
       <c r="M42" s="129">
         <v>0</v>
       </c>
       <c r="N42" s="129">
         <v>0</v>
       </c>
       <c r="O42" s="129">
         <v>0</v>
       </c>
       <c r="P42" s="214">
-        <v>20063912</v>
+        <v>19807461</v>
       </c>
       <c r="Q42" s="214"/>
       <c r="R42" s="214"/>
       <c r="S42" s="22">
-        <v>3.5777832927190558</v>
+        <v>3.4862947407187908</v>
       </c>
       <c r="T42" s="129">
-        <v>93243788</v>
+        <v>97649219</v>
       </c>
       <c r="U42" s="213">
-        <v>1.6906445713305498</v>
+        <v>1.6646296732451638</v>
       </c>
       <c r="V42" s="213"/>
       <c r="W42" s="214">
-        <v>13598846</v>
+        <v>13450070</v>
       </c>
       <c r="X42" s="214"/>
       <c r="Y42" s="129">
-        <v>79644942</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84199149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="226" t="s">
         <v>100</v>
       </c>
       <c r="B43" s="227"/>
-      <c r="C43" s="233">
-[...14 lines deleted...]
-      <c r="J43" s="234">
+      <c r="C43" s="249">
+        <v>51700276</v>
+      </c>
+      <c r="D43" s="250"/>
+      <c r="E43" s="136">
+        <v>2.0134799010200997</v>
+      </c>
+      <c r="F43" s="250">
+        <v>42357992</v>
+      </c>
+      <c r="G43" s="250"/>
+      <c r="H43" s="250"/>
+      <c r="I43" s="135">
+        <v>9342284</v>
+      </c>
+      <c r="J43" s="250">
         <v>6972</v>
       </c>
-      <c r="K43" s="234"/>
-[...3 lines deleted...]
-      <c r="M43" s="133">
+      <c r="K43" s="250"/>
+      <c r="L43" s="136">
+        <v>3.2335654857419912E-3</v>
+      </c>
+      <c r="M43" s="135">
         <v>6972</v>
       </c>
-      <c r="N43" s="133">
+      <c r="N43" s="135">
         <v>0</v>
       </c>
-      <c r="O43" s="133">
+      <c r="O43" s="135">
         <v>0</v>
       </c>
-      <c r="P43" s="234">
-[...5 lines deleted...]
-        <v>2.2927853317916487</v>
+      <c r="P43" s="250">
+        <v>13621058</v>
+      </c>
+      <c r="Q43" s="250"/>
+      <c r="R43" s="250"/>
+      <c r="S43" s="136">
+        <v>2.3974310926789459</v>
       </c>
       <c r="T43" s="129">
-        <v>62456126</v>
-[...8 lines deleted...]
-      <c r="X43" s="234"/>
+        <v>66671552</v>
+      </c>
+      <c r="U43" s="251">
+        <v>1.1365522935775649</v>
+      </c>
+      <c r="V43" s="251"/>
+      <c r="W43" s="250">
+        <v>7428513</v>
+      </c>
+      <c r="X43" s="250"/>
       <c r="Y43" s="129">
-        <v>55047311</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:25" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>59243039</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="11"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="E44" s="24"/>
-      <c r="Q44" s="229"/>
-[...7 lines deleted...]
-      <c r="Y44" s="232"/>
+      <c r="Q44" s="245"/>
+      <c r="R44" s="246"/>
+      <c r="S44" s="246"/>
+      <c r="T44" s="246"/>
+      <c r="U44" s="247"/>
+      <c r="V44" s="248"/>
+      <c r="W44" s="248"/>
+      <c r="X44" s="248"/>
+      <c r="Y44" s="248"/>
     </row>
   </sheetData>
   <mergeCells count="290">
-    <mergeCell ref="M4:M5"/>
-[...122 lines deleted...]
-    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="Q44:T44"/>
+    <mergeCell ref="U44:Y44"/>
+    <mergeCell ref="W42:X42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="P43:R43"/>
+    <mergeCell ref="U43:V43"/>
+    <mergeCell ref="W43:X43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="P42:R42"/>
+    <mergeCell ref="U42:V42"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="P41:R41"/>
+    <mergeCell ref="U41:V41"/>
+    <mergeCell ref="W41:X41"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="P40:R40"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="W38:X38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:H39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="P39:R39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:H38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="P38:R38"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="W36:X36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="P37:R37"/>
+    <mergeCell ref="U37:V37"/>
+    <mergeCell ref="W37:X37"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="P36:R36"/>
+    <mergeCell ref="U36:V36"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="P35:R35"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="P33:R33"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="F32:H32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="P32:R32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="P31:R31"/>
+    <mergeCell ref="U31:V31"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="F30:H30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="P30:R30"/>
+    <mergeCell ref="U30:V30"/>
+    <mergeCell ref="W28:X28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="F29:H29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="P29:R29"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="W29:X29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="P28:R28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="W26:X26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="P27:R27"/>
+    <mergeCell ref="U27:V27"/>
+    <mergeCell ref="W27:X27"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="P26:R26"/>
+    <mergeCell ref="U26:V26"/>
+    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="P25:R25"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="P24:R24"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="W22:X22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="P23:R23"/>
+    <mergeCell ref="U23:V23"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="P22:R22"/>
+    <mergeCell ref="U22:V22"/>
     <mergeCell ref="W20:X20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="P21:R21"/>
     <mergeCell ref="U21:V21"/>
     <mergeCell ref="W21:X21"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
-    <mergeCell ref="U23:V23"/>
-[...154 lines deleted...]
-    <mergeCell ref="W43:X43"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="P20:R20"/>
+    <mergeCell ref="U20:V20"/>
+    <mergeCell ref="W18:X18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F18:H18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="P18:R18"/>
+    <mergeCell ref="U18:V18"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="F17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="P17:R17"/>
+    <mergeCell ref="U17:V17"/>
+    <mergeCell ref="W17:X17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="P16:R16"/>
+    <mergeCell ref="U16:V16"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="P15:R15"/>
+    <mergeCell ref="U15:V15"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="P14:R14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="P13:R13"/>
+    <mergeCell ref="U13:V13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="P12:R12"/>
+    <mergeCell ref="U12:V12"/>
+    <mergeCell ref="W10:X10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="P11:R11"/>
+    <mergeCell ref="U11:V11"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="P10:R10"/>
+    <mergeCell ref="U10:V10"/>
+    <mergeCell ref="W8:X8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="U9:V9"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="P8:R8"/>
+    <mergeCell ref="U8:V8"/>
+    <mergeCell ref="W6:X6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="P6:R6"/>
+    <mergeCell ref="U6:V6"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="H2:R2"/>
+    <mergeCell ref="S2:Y2"/>
+    <mergeCell ref="A3:B5"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:O3"/>
+    <mergeCell ref="P3:S3"/>
+    <mergeCell ref="T3:Y3"/>
+    <mergeCell ref="C4:D5"/>
+    <mergeCell ref="P4:S4"/>
+    <mergeCell ref="T4:T5"/>
+    <mergeCell ref="W4:X5"/>
+    <mergeCell ref="Y4:Y5"/>
+    <mergeCell ref="P5:R5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="F4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:K5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="1.1811023622047245" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddFooter>&amp;R20</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB7B0D4B-DCCE-46F9-A149-7701880B4A73}">
-  <dimension ref="A1:AK34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47E323FE-A9CB-4FAE-9997-5DE3BB0A10A9}">
+  <dimension ref="A1:AK35"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection pane="bottomRight" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.625" style="25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.25" style="25" customWidth="1"/>
+    <col min="1" max="1" width="7.6640625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" style="25" customWidth="1"/>
+    <col min="3" max="3" width="13.21875" style="25" customWidth="1"/>
     <col min="4" max="4" width="12" style="25" customWidth="1"/>
-    <col min="5" max="12" width="10.625" style="25" customWidth="1"/>
-    <col min="13" max="13" width="9.5" style="25" customWidth="1"/>
+    <col min="5" max="12" width="10.6640625" style="25" customWidth="1"/>
+    <col min="13" max="13" width="9.44140625" style="25" customWidth="1"/>
     <col min="14" max="14" width="10" style="25" customWidth="1"/>
-    <col min="15" max="18" width="10.625" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="30" max="30" width="12.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="10.6640625" style="25" customWidth="1"/>
+    <col min="19" max="19" width="7.6640625" style="25" customWidth="1"/>
+    <col min="20" max="26" width="26.109375" style="25" customWidth="1"/>
+    <col min="27" max="28" width="17.44140625" style="25" customWidth="1"/>
+    <col min="29" max="29" width="15.6640625" style="25" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="12.6640625" style="25" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="25" customWidth="1"/>
     <col min="32" max="33" width="9" style="25"/>
-    <col min="34" max="34" width="12.625" style="25" bestFit="1" customWidth="1"/>
-    <col min="35" max="35" width="16.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="12.6640625" style="25" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="16.6640625" style="25" bestFit="1" customWidth="1"/>
     <col min="36" max="16384" width="9" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="264" t="s">
+    <row r="1" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="277" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="264"/>
-[...15 lines deleted...]
-      <c r="T1" s="264" t="s">
+      <c r="C1" s="277"/>
+      <c r="D1" s="277"/>
+      <c r="E1" s="277"/>
+      <c r="F1" s="277"/>
+      <c r="G1" s="277"/>
+      <c r="H1" s="277"/>
+      <c r="I1" s="277"/>
+      <c r="J1" s="277"/>
+      <c r="K1" s="277"/>
+      <c r="L1" s="277"/>
+      <c r="M1" s="277"/>
+      <c r="N1" s="277"/>
+      <c r="O1" s="277"/>
+      <c r="P1" s="277"/>
+      <c r="Q1" s="277"/>
+      <c r="R1" s="277"/>
+      <c r="T1" s="277" t="s">
         <v>110</v>
       </c>
-      <c r="U1" s="264"/>
-[...7 lines deleted...]
-      <c r="A2" s="265" t="s">
+      <c r="U1" s="277"/>
+      <c r="V1" s="277"/>
+      <c r="W1" s="277"/>
+      <c r="X1" s="277"/>
+      <c r="Y1" s="277"/>
+      <c r="Z1" s="277"/>
+    </row>
+    <row r="2" spans="1:37" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="252" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="268" t="s">
+      <c r="B2" s="255" t="s">
         <v>112</v>
       </c>
-      <c r="C2" s="269"/>
-[...15 lines deleted...]
-      <c r="S2" s="265" t="s">
+      <c r="C2" s="256"/>
+      <c r="D2" s="256"/>
+      <c r="E2" s="256"/>
+      <c r="F2" s="256"/>
+      <c r="G2" s="256"/>
+      <c r="H2" s="256"/>
+      <c r="I2" s="256"/>
+      <c r="J2" s="256"/>
+      <c r="K2" s="256"/>
+      <c r="L2" s="256"/>
+      <c r="M2" s="256"/>
+      <c r="N2" s="256"/>
+      <c r="O2" s="256"/>
+      <c r="P2" s="256"/>
+      <c r="Q2" s="256"/>
+      <c r="R2" s="257"/>
+      <c r="S2" s="252" t="s">
         <v>111</v>
       </c>
-      <c r="T2" s="268" t="s">
+      <c r="T2" s="255" t="s">
         <v>112</v>
       </c>
-      <c r="U2" s="269"/>
-[...8 lines deleted...]
-      <c r="B3" s="271" t="s">
+      <c r="U2" s="256"/>
+      <c r="V2" s="256"/>
+      <c r="W2" s="256"/>
+      <c r="X2" s="256"/>
+      <c r="Y2" s="256"/>
+      <c r="Z2" s="257"/>
+    </row>
+    <row r="3" spans="1:37" ht="6.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="253"/>
+      <c r="B3" s="258" t="s">
         <v>113</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="29"/>
       <c r="K3" s="30"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="28"/>
       <c r="R3" s="31"/>
-      <c r="S3" s="266"/>
+      <c r="S3" s="253"/>
       <c r="T3" s="32"/>
       <c r="U3" s="33"/>
       <c r="V3" s="33"/>
       <c r="W3" s="33"/>
       <c r="X3" s="33"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="34"/>
     </row>
-    <row r="4" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C4" s="274" t="s">
+    <row r="4" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="253"/>
+      <c r="B4" s="259"/>
+      <c r="C4" s="261" t="s">
         <v>114</v>
       </c>
-      <c r="D4" s="275"/>
-[...2 lines deleted...]
-      <c r="G4" s="252" t="s">
+      <c r="D4" s="262"/>
+      <c r="E4" s="262"/>
+      <c r="F4" s="263"/>
+      <c r="G4" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="H4" s="253"/>
-[...2 lines deleted...]
-      <c r="K4" s="252" t="s">
+      <c r="H4" s="265"/>
+      <c r="I4" s="265"/>
+      <c r="J4" s="266"/>
+      <c r="K4" s="264" t="s">
         <v>116</v>
       </c>
-      <c r="L4" s="253"/>
-[...2 lines deleted...]
-      <c r="O4" s="252" t="s">
+      <c r="L4" s="265"/>
+      <c r="M4" s="265"/>
+      <c r="N4" s="266"/>
+      <c r="O4" s="264" t="s">
         <v>117</v>
       </c>
-      <c r="P4" s="253"/>
-[...3 lines deleted...]
-      <c r="T4" s="255" t="s">
+      <c r="P4" s="265"/>
+      <c r="Q4" s="265"/>
+      <c r="R4" s="267"/>
+      <c r="S4" s="253"/>
+      <c r="T4" s="268" t="s">
         <v>118</v>
       </c>
-      <c r="U4" s="256"/>
-[...8 lines deleted...]
-      <c r="B5" s="273"/>
+      <c r="U4" s="269"/>
+      <c r="V4" s="269"/>
+      <c r="W4" s="269"/>
+      <c r="X4" s="269"/>
+      <c r="Y4" s="269"/>
+      <c r="Z4" s="270"/>
+    </row>
+    <row r="5" spans="1:37" s="37" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="253"/>
+      <c r="B5" s="260"/>
       <c r="C5" s="137" t="s">
         <v>119</v>
       </c>
       <c r="D5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="E5" s="137" t="s">
         <v>121</v>
       </c>
       <c r="F5" s="137" t="s">
         <v>122</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="H5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="I5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="J5" s="137" t="s">
         <v>122</v>
       </c>
       <c r="K5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="L5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="M5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="N5" s="137" t="s">
         <v>122</v>
       </c>
       <c r="O5" s="35" t="s">
         <v>119</v>
       </c>
       <c r="P5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="Q5" s="137" t="s">
         <v>123</v>
       </c>
       <c r="R5" s="36" t="s">
         <v>122</v>
       </c>
-      <c r="S5" s="266"/>
+      <c r="S5" s="253"/>
       <c r="T5" s="35" t="s">
         <v>124</v>
       </c>
       <c r="U5" s="35" t="s">
         <v>125</v>
       </c>
       <c r="V5" s="137" t="s">
         <v>120</v>
       </c>
       <c r="W5" s="137" t="s">
         <v>126</v>
       </c>
       <c r="X5" s="137" t="s">
         <v>127</v>
       </c>
       <c r="Y5" s="137" t="s">
         <v>128</v>
       </c>
       <c r="Z5" s="36" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="39" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="267"/>
+    <row r="6" spans="1:37" s="39" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="254"/>
       <c r="B6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>133</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="J6" s="35" t="s">
@@ -20313,74 +20128,74 @@
       </c>
       <c r="K6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="L6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="N6" s="35" t="s">
         <v>133</v>
       </c>
       <c r="O6" s="35" t="s">
         <v>131</v>
       </c>
       <c r="P6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="Q6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="R6" s="36" t="s">
         <v>133</v>
       </c>
-      <c r="S6" s="267"/>
+      <c r="S6" s="254"/>
       <c r="T6" s="35" t="s">
         <v>134</v>
       </c>
       <c r="U6" s="35" t="s">
         <v>135</v>
       </c>
       <c r="V6" s="35" t="s">
         <v>130</v>
       </c>
       <c r="W6" s="38" t="s">
         <v>132</v>
       </c>
       <c r="X6" s="35" t="s">
         <v>133</v>
       </c>
       <c r="Y6" s="35" t="s">
         <v>136</v>
       </c>
       <c r="Z6" s="36" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="7" spans="1:37" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:37" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="40" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="41">
         <v>630369.87164699996</v>
       </c>
       <c r="C7" s="42">
         <v>355589.18699999998</v>
       </c>
       <c r="D7" s="41">
         <v>436846.90512299997</v>
       </c>
       <c r="E7" s="43">
         <v>69.3</v>
       </c>
       <c r="F7" s="44">
         <v>1229</v>
       </c>
       <c r="G7" s="42">
         <v>282460.22200000001</v>
       </c>
       <c r="H7" s="41">
         <v>373458.31957499997</v>
       </c>
       <c r="I7" s="43">
@@ -20416,51 +20231,51 @@
       <c r="S7" s="40" t="s">
         <v>138</v>
       </c>
       <c r="T7" s="42">
         <v>3280.6779999999999</v>
       </c>
       <c r="U7" s="42">
         <v>31324.527999999998</v>
       </c>
       <c r="V7" s="46">
         <v>193522.96652399999</v>
       </c>
       <c r="W7" s="43">
         <v>30.7</v>
       </c>
       <c r="X7" s="44">
         <v>58989</v>
       </c>
       <c r="Y7" s="43">
         <v>9.5500000000000007</v>
       </c>
       <c r="Z7" s="45">
         <v>6178</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="40" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="47">
         <v>661878.81420599995</v>
       </c>
       <c r="C8" s="47">
         <v>361557.603</v>
       </c>
       <c r="D8" s="47">
         <v>458081.11489299999</v>
       </c>
       <c r="E8" s="43">
         <v>69.209999999999994</v>
       </c>
       <c r="F8" s="44">
         <v>1267</v>
       </c>
       <c r="G8" s="47">
         <v>288443.64500000002</v>
       </c>
       <c r="H8" s="47">
         <v>392621.33621799998</v>
       </c>
       <c r="I8" s="43">
@@ -20501,51 +20316,51 @@
       </c>
       <c r="U8" s="47">
         <v>32010.415000000001</v>
       </c>
       <c r="V8" s="46">
         <v>203797.69931299999</v>
       </c>
       <c r="W8" s="48">
         <v>30.79</v>
       </c>
       <c r="X8" s="44">
         <v>61458</v>
       </c>
       <c r="Y8" s="43">
         <v>9.65</v>
       </c>
       <c r="Z8" s="45">
         <v>6367</v>
       </c>
       <c r="AA8" s="49"/>
       <c r="AB8" s="49"/>
       <c r="AC8" s="49"/>
       <c r="AJ8" s="49"/>
       <c r="AK8" s="49"/>
     </row>
-    <row r="9" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="40" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="47">
         <v>700851.73272900004</v>
       </c>
       <c r="C9" s="47">
         <v>352248.522</v>
       </c>
       <c r="D9" s="47">
         <v>488272.66077199997</v>
       </c>
       <c r="E9" s="43">
         <v>69.67</v>
       </c>
       <c r="F9" s="44">
         <v>1386</v>
       </c>
       <c r="G9" s="47">
         <v>280441.86800000002</v>
       </c>
       <c r="H9" s="47">
         <v>419180.13339500001</v>
       </c>
       <c r="I9" s="43">
@@ -20586,51 +20401,51 @@
       </c>
       <c r="U9" s="47">
         <v>31736.322</v>
       </c>
       <c r="V9" s="46">
         <v>212579.07195700001</v>
       </c>
       <c r="W9" s="48">
         <v>30.33</v>
       </c>
       <c r="X9" s="44">
         <v>63245</v>
       </c>
       <c r="Y9" s="43">
         <v>9.44</v>
       </c>
       <c r="Z9" s="45">
         <v>6698</v>
       </c>
       <c r="AA9" s="49"/>
       <c r="AB9" s="49"/>
       <c r="AC9" s="49"/>
       <c r="AJ9" s="49"/>
       <c r="AK9" s="49"/>
     </row>
-    <row r="10" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="40" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="47">
         <v>738421.78272100003</v>
       </c>
       <c r="C10" s="47">
         <v>359889.65600000002</v>
       </c>
       <c r="D10" s="47">
         <v>513602.46323499997</v>
       </c>
       <c r="E10" s="43">
         <v>69.55</v>
       </c>
       <c r="F10" s="44">
         <v>1427</v>
       </c>
       <c r="G10" s="47">
         <v>286728.69</v>
       </c>
       <c r="H10" s="47">
         <v>441741.41943499999</v>
       </c>
       <c r="I10" s="43">
@@ -20671,51 +20486,51 @@
       </c>
       <c r="U10" s="47">
         <v>32290.796999999999</v>
       </c>
       <c r="V10" s="46">
         <v>224819.31948599999</v>
       </c>
       <c r="W10" s="48">
         <v>30.45</v>
       </c>
       <c r="X10" s="44">
         <v>65411</v>
       </c>
       <c r="Y10" s="43">
         <v>9.39</v>
       </c>
       <c r="Z10" s="45">
         <v>6962</v>
       </c>
       <c r="AA10" s="49"/>
       <c r="AB10" s="49"/>
       <c r="AC10" s="49"/>
       <c r="AJ10" s="49"/>
       <c r="AK10" s="49"/>
     </row>
-    <row r="11" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:37" s="50" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="40" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="47">
         <v>773169.15214699996</v>
       </c>
       <c r="C11" s="47">
         <v>367614.61800000002</v>
       </c>
       <c r="D11" s="47">
         <v>539916.64536800003</v>
       </c>
       <c r="E11" s="43">
         <v>69.83</v>
       </c>
       <c r="F11" s="44">
         <v>1469</v>
       </c>
       <c r="G11" s="47">
         <v>292667.21699999995</v>
       </c>
       <c r="H11" s="47">
         <v>465015.80368899996</v>
       </c>
       <c r="I11" s="43">
@@ -20756,51 +20571,51 @@
       </c>
       <c r="U11" s="47">
         <v>32825.716999999997</v>
       </c>
       <c r="V11" s="46">
         <v>233252.50677900002</v>
       </c>
       <c r="W11" s="48">
         <v>30.17</v>
       </c>
       <c r="X11" s="44">
         <v>66023</v>
       </c>
       <c r="Y11" s="43">
         <v>9.2899999999999991</v>
       </c>
       <c r="Z11" s="45">
         <v>7106</v>
       </c>
       <c r="AA11" s="49"/>
       <c r="AB11" s="49"/>
       <c r="AC11" s="49"/>
       <c r="AJ11" s="49"/>
       <c r="AK11" s="49"/>
     </row>
-    <row r="12" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="40" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="47">
         <v>780381.9189830001</v>
       </c>
       <c r="C12" s="47">
         <v>340285.33900000004</v>
       </c>
       <c r="D12" s="47">
         <v>543154.85087800003</v>
       </c>
       <c r="E12" s="43">
         <v>69.599999999999994</v>
       </c>
       <c r="F12" s="44">
         <v>1596</v>
       </c>
       <c r="G12" s="47">
         <v>267420.61900000001</v>
       </c>
       <c r="H12" s="47">
         <v>467353.59819299995</v>
       </c>
       <c r="I12" s="43">
@@ -20841,51 +20656,51 @@
       </c>
       <c r="U12" s="47">
         <v>31473.290999999997</v>
       </c>
       <c r="V12" s="46">
         <v>237227.06810500001</v>
       </c>
       <c r="W12" s="48">
         <v>30.4</v>
       </c>
       <c r="X12" s="44">
         <v>70442</v>
       </c>
       <c r="Y12" s="43">
         <v>9.35</v>
       </c>
       <c r="Z12" s="51">
         <v>7537</v>
       </c>
       <c r="AA12" s="52"/>
       <c r="AB12" s="52"/>
       <c r="AC12" s="52"/>
       <c r="AJ12" s="52"/>
       <c r="AK12" s="52"/>
     </row>
-    <row r="13" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="40" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="47">
         <v>784252.98798900004</v>
       </c>
       <c r="C13" s="47">
         <v>313516.05600000004</v>
       </c>
       <c r="D13" s="47">
         <v>547814.94975000003</v>
       </c>
       <c r="E13" s="43">
         <v>69.849999999999994</v>
       </c>
       <c r="F13" s="44">
         <v>1747</v>
       </c>
       <c r="G13" s="47">
         <v>246696.37699999998</v>
       </c>
       <c r="H13" s="47">
         <v>476129.08104600006</v>
       </c>
       <c r="I13" s="43">
@@ -20926,51 +20741,51 @@
       </c>
       <c r="U13" s="47">
         <v>29887.995999999999</v>
       </c>
       <c r="V13" s="46">
         <v>236438.03823899999</v>
       </c>
       <c r="W13" s="48">
         <v>30.15</v>
       </c>
       <c r="X13" s="44">
         <v>75819</v>
       </c>
       <c r="Y13" s="43">
         <v>9.58</v>
       </c>
       <c r="Z13" s="51">
         <v>7911</v>
       </c>
       <c r="AA13" s="52"/>
       <c r="AB13" s="52"/>
       <c r="AC13" s="52"/>
       <c r="AJ13" s="52"/>
       <c r="AK13" s="52"/>
     </row>
-    <row r="14" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="47">
         <v>822755.22458000004</v>
       </c>
       <c r="C14" s="47">
         <v>338751.95900000003</v>
       </c>
       <c r="D14" s="47">
         <v>581111.38644200005</v>
       </c>
       <c r="E14" s="43">
         <v>70.63</v>
       </c>
       <c r="F14" s="44">
         <v>1715</v>
       </c>
       <c r="G14" s="47">
         <v>264270.14</v>
       </c>
       <c r="H14" s="47">
         <v>502869.64919399994</v>
       </c>
       <c r="I14" s="43">
@@ -21011,51 +20826,51 @@
       </c>
       <c r="U14" s="47">
         <v>29396.384000000002</v>
       </c>
       <c r="V14" s="46">
         <v>241643.83813799999</v>
       </c>
       <c r="W14" s="48">
         <v>29.37</v>
       </c>
       <c r="X14" s="44">
         <v>77421</v>
       </c>
       <c r="Y14" s="43">
         <v>9.42</v>
       </c>
       <c r="Z14" s="51">
         <v>8220</v>
       </c>
       <c r="AA14" s="52"/>
       <c r="AB14" s="52"/>
       <c r="AC14" s="52"/>
       <c r="AJ14" s="52"/>
       <c r="AK14" s="52"/>
     </row>
-    <row r="15" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="40" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="47">
         <v>886062.12075</v>
       </c>
       <c r="C15" s="47">
         <v>383096.696</v>
       </c>
       <c r="D15" s="47">
         <v>622613.46898100001</v>
       </c>
       <c r="E15" s="43">
         <v>70.27</v>
       </c>
       <c r="F15" s="44">
         <v>1625</v>
       </c>
       <c r="G15" s="47">
         <v>303967.016</v>
       </c>
       <c r="H15" s="47">
         <v>538542.87784700003</v>
       </c>
       <c r="I15" s="43">
@@ -21096,51 +20911,51 @@
       </c>
       <c r="U15" s="47">
         <v>31418.899000000001</v>
       </c>
       <c r="V15" s="46">
         <v>263448.65176899999</v>
       </c>
       <c r="W15" s="48">
         <v>29.73</v>
       </c>
       <c r="X15" s="44">
         <v>75190</v>
       </c>
       <c r="Y15" s="43">
         <v>8.9700000000000006</v>
       </c>
       <c r="Z15" s="51">
         <v>8385</v>
       </c>
       <c r="AA15" s="52"/>
       <c r="AB15" s="52"/>
       <c r="AC15" s="52"/>
       <c r="AJ15" s="52"/>
       <c r="AK15" s="52"/>
     </row>
-    <row r="16" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="40" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="47">
         <v>915538.39426600002</v>
       </c>
       <c r="C16" s="47">
         <v>390681.62699999998</v>
       </c>
       <c r="D16" s="47">
         <v>645932.52637900005</v>
       </c>
       <c r="E16" s="43">
         <v>70.55</v>
       </c>
       <c r="F16" s="44">
         <v>1653</v>
       </c>
       <c r="G16" s="47">
         <v>312634.48000000004</v>
       </c>
       <c r="H16" s="47">
         <v>559076.09964499995</v>
       </c>
       <c r="I16" s="43">
@@ -21181,136 +20996,136 @@
       </c>
       <c r="U16" s="47">
         <v>31751.804</v>
       </c>
       <c r="V16" s="46">
         <v>269605.86788699997</v>
       </c>
       <c r="W16" s="48">
         <v>29.45</v>
       </c>
       <c r="X16" s="44">
         <v>76451</v>
       </c>
       <c r="Y16" s="43">
         <v>9</v>
       </c>
       <c r="Z16" s="51">
         <v>8491</v>
       </c>
       <c r="AA16" s="52"/>
       <c r="AB16" s="52"/>
       <c r="AC16" s="52"/>
       <c r="AJ16" s="52"/>
       <c r="AK16" s="52"/>
     </row>
-    <row r="17" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="47">
-        <v>938340.87624100002</v>
+        <v>938349.19554899994</v>
       </c>
       <c r="C17" s="47">
-        <v>388900.54500000004</v>
+        <v>388901.84500000003</v>
       </c>
       <c r="D17" s="47">
-        <v>669118.49666800001</v>
+        <v>669126.82909800007</v>
       </c>
       <c r="E17" s="43">
         <v>71.31</v>
       </c>
       <c r="F17" s="44">
         <v>1721</v>
       </c>
       <c r="G17" s="47">
-        <v>310317.42899999995</v>
+        <v>310318.72499999998</v>
       </c>
       <c r="H17" s="47">
-        <v>579248.28208999999</v>
+        <v>579256.45819399995</v>
       </c>
       <c r="I17" s="43">
         <v>86.57</v>
       </c>
       <c r="J17" s="44">
         <v>1867</v>
       </c>
       <c r="K17" s="47">
-        <v>42734.281999999999</v>
+        <v>42734.284</v>
       </c>
       <c r="L17" s="47">
-        <v>35438.131176000003</v>
+        <v>35438.133227999999</v>
       </c>
       <c r="M17" s="43">
         <v>5.3</v>
       </c>
       <c r="N17" s="44">
         <v>829</v>
       </c>
       <c r="O17" s="47">
-        <v>35848.834000000003</v>
+        <v>35848.836000000003</v>
       </c>
       <c r="P17" s="47">
-        <v>54432.083402000004</v>
+        <v>54432.237676000004</v>
       </c>
       <c r="Q17" s="43">
         <v>8.1300000000000008</v>
       </c>
       <c r="R17" s="45">
         <v>1518</v>
       </c>
       <c r="S17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="T17" s="47">
-        <v>3465.1770000000001</v>
+        <v>3465.1800000000003</v>
       </c>
       <c r="U17" s="47">
-        <v>30642.305</v>
+        <v>30642.666000000001</v>
       </c>
       <c r="V17" s="46">
-        <v>269222.37957300001</v>
+        <v>269222.36645099998</v>
       </c>
       <c r="W17" s="48">
         <v>28.69</v>
       </c>
       <c r="X17" s="44">
         <v>77694</v>
       </c>
       <c r="Y17" s="43">
         <v>8.84</v>
       </c>
       <c r="Z17" s="45">
         <v>8786</v>
       </c>
       <c r="AA17" s="52"/>
       <c r="AB17" s="52"/>
       <c r="AC17" s="52"/>
       <c r="AJ17" s="52"/>
       <c r="AK17" s="52"/>
     </row>
-    <row r="18" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="55">
         <v>74135.129258000001</v>
       </c>
       <c r="C18" s="55">
         <v>32546.384999999998</v>
       </c>
       <c r="D18" s="55">
         <v>52090.956644999998</v>
       </c>
       <c r="E18" s="56">
         <v>70.260000000000005</v>
       </c>
       <c r="F18" s="57">
         <v>1601</v>
       </c>
       <c r="G18" s="55">
         <v>26578.654999999999</v>
       </c>
       <c r="H18" s="55">
         <v>45392.221360000003</v>
       </c>
       <c r="I18" s="56">
@@ -21351,51 +21166,51 @@
       </c>
       <c r="U18" s="55">
         <v>2609.3220000000001</v>
       </c>
       <c r="V18" s="58">
         <v>22044.172612999999</v>
       </c>
       <c r="W18" s="59">
         <v>29.74</v>
       </c>
       <c r="X18" s="57">
         <v>76905</v>
       </c>
       <c r="Y18" s="56">
         <v>9.1</v>
       </c>
       <c r="Z18" s="60">
         <v>8448</v>
       </c>
       <c r="AA18" s="52"/>
       <c r="AB18" s="52"/>
       <c r="AC18" s="52"/>
       <c r="AJ18" s="52"/>
       <c r="AK18" s="52"/>
     </row>
-    <row r="19" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="55">
         <v>72226.198021000004</v>
       </c>
       <c r="C19" s="55">
         <v>32093.5</v>
       </c>
       <c r="D19" s="55">
         <v>52406.869426999998</v>
       </c>
       <c r="E19" s="56">
         <v>72.56</v>
       </c>
       <c r="F19" s="57">
         <v>1633</v>
       </c>
       <c r="G19" s="55">
         <v>26081.743999999999</v>
       </c>
       <c r="H19" s="55">
         <v>45600.696723000001</v>
       </c>
       <c r="I19" s="56">
@@ -21436,51 +21251,51 @@
       </c>
       <c r="U19" s="55">
         <v>2288.4189999999999</v>
       </c>
       <c r="V19" s="58">
         <v>19819.328593999999</v>
       </c>
       <c r="W19" s="59">
         <v>27.44</v>
       </c>
       <c r="X19" s="57">
         <v>75189</v>
       </c>
       <c r="Y19" s="56">
         <v>8.68</v>
       </c>
       <c r="Z19" s="60">
         <v>8661</v>
       </c>
       <c r="AA19" s="52"/>
       <c r="AB19" s="52"/>
       <c r="AC19" s="52"/>
       <c r="AJ19" s="52"/>
       <c r="AK19" s="52"/>
     </row>
-    <row r="20" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="55">
         <v>80180.363006</v>
       </c>
       <c r="C20" s="55">
         <v>34429.79</v>
       </c>
       <c r="D20" s="55">
         <v>56952.785323999997</v>
       </c>
       <c r="E20" s="56">
         <v>71.03</v>
       </c>
       <c r="F20" s="57">
         <v>1654</v>
       </c>
       <c r="G20" s="55">
         <v>27692.81</v>
       </c>
       <c r="H20" s="55">
         <v>49328.705328999997</v>
       </c>
       <c r="I20" s="56">
@@ -21521,51 +21336,51 @@
       </c>
       <c r="U20" s="55">
         <v>2636.6909999999998</v>
       </c>
       <c r="V20" s="58">
         <v>23227.577681999999</v>
       </c>
       <c r="W20" s="59">
         <v>28.97</v>
       </c>
       <c r="X20" s="57">
         <v>78665</v>
       </c>
       <c r="Y20" s="56">
         <v>8.93</v>
       </c>
       <c r="Z20" s="60">
         <v>8809</v>
       </c>
       <c r="AA20" s="52"/>
       <c r="AB20" s="52"/>
       <c r="AC20" s="52"/>
       <c r="AJ20" s="52"/>
       <c r="AK20" s="52"/>
     </row>
-    <row r="21" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="55">
         <v>77434.505789999996</v>
       </c>
       <c r="C21" s="55">
         <v>32554.489000000001</v>
       </c>
       <c r="D21" s="55">
         <v>55079.264816000003</v>
       </c>
       <c r="E21" s="56">
         <v>71.13</v>
       </c>
       <c r="F21" s="57">
         <v>1692</v>
       </c>
       <c r="G21" s="55">
         <v>26002.940999999999</v>
       </c>
       <c r="H21" s="55">
         <v>47677.263937000003</v>
       </c>
       <c r="I21" s="56">
@@ -21606,51 +21421,51 @@
       </c>
       <c r="U21" s="55">
         <v>2649.9459999999999</v>
       </c>
       <c r="V21" s="58">
         <v>22355.240974</v>
       </c>
       <c r="W21" s="59">
         <v>28.87</v>
       </c>
       <c r="X21" s="57">
         <v>78093</v>
       </c>
       <c r="Y21" s="56">
         <v>9.26</v>
       </c>
       <c r="Z21" s="60">
         <v>8436</v>
       </c>
       <c r="AA21" s="52"/>
       <c r="AB21" s="52"/>
       <c r="AC21" s="52"/>
       <c r="AJ21" s="52"/>
       <c r="AK21" s="52"/>
     </row>
-    <row r="22" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="54" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="55">
         <v>79595.804906000005</v>
       </c>
       <c r="C22" s="55">
         <v>33493.711000000003</v>
       </c>
       <c r="D22" s="55">
         <v>56420.670896000003</v>
       </c>
       <c r="E22" s="56">
         <v>70.88</v>
       </c>
       <c r="F22" s="57">
         <v>1685</v>
       </c>
       <c r="G22" s="55">
         <v>26797.129000000001</v>
       </c>
       <c r="H22" s="55">
         <v>48790.302259999997</v>
       </c>
       <c r="I22" s="56">
@@ -21691,51 +21506,51 @@
       </c>
       <c r="U22" s="55">
         <v>2629.3739999999998</v>
       </c>
       <c r="V22" s="58">
         <v>23175.134010000002</v>
       </c>
       <c r="W22" s="59">
         <v>29.12</v>
       </c>
       <c r="X22" s="57">
         <v>76809</v>
       </c>
       <c r="Y22" s="56">
         <v>8.7100000000000009</v>
       </c>
       <c r="Z22" s="60">
         <v>8814</v>
       </c>
       <c r="AA22" s="52"/>
       <c r="AB22" s="52"/>
       <c r="AC22" s="52"/>
       <c r="AJ22" s="52"/>
       <c r="AK22" s="52"/>
     </row>
-    <row r="23" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="55">
         <v>77017.56538</v>
       </c>
       <c r="C23" s="55">
         <v>32387.016</v>
       </c>
       <c r="D23" s="55">
         <v>55020.814904999999</v>
       </c>
       <c r="E23" s="56">
         <v>71.44</v>
       </c>
       <c r="F23" s="57">
         <v>1699</v>
       </c>
       <c r="G23" s="55">
         <v>25808.404999999999</v>
       </c>
       <c r="H23" s="55">
         <v>47513.284339999998</v>
       </c>
       <c r="I23" s="56">
@@ -21776,51 +21591,51 @@
       </c>
       <c r="U23" s="55">
         <v>2473.5650000000001</v>
       </c>
       <c r="V23" s="58">
         <v>21996.750475000001</v>
       </c>
       <c r="W23" s="59">
         <v>28.56</v>
       </c>
       <c r="X23" s="57">
         <v>77637</v>
       </c>
       <c r="Y23" s="56">
         <v>8.73</v>
       </c>
       <c r="Z23" s="60">
         <v>8893</v>
       </c>
       <c r="AA23" s="52"/>
       <c r="AB23" s="52"/>
       <c r="AC23" s="52"/>
       <c r="AJ23" s="52"/>
       <c r="AK23" s="52"/>
     </row>
-    <row r="24" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="54" t="s">
         <v>154</v>
       </c>
       <c r="B24" s="55">
         <v>81216.511767000004</v>
       </c>
       <c r="C24" s="55">
         <v>31851.809000000001</v>
       </c>
       <c r="D24" s="55">
         <v>57708.403316000004</v>
       </c>
       <c r="E24" s="56">
         <v>71.06</v>
       </c>
       <c r="F24" s="57">
         <v>1812</v>
       </c>
       <c r="G24" s="55">
         <v>25014.401000000002</v>
       </c>
       <c r="H24" s="55">
         <v>49849.624924999996</v>
       </c>
       <c r="I24" s="56">
@@ -21861,51 +21676,51 @@
       </c>
       <c r="U24" s="55">
         <v>2674.152</v>
       </c>
       <c r="V24" s="58">
         <v>23508.108451</v>
       </c>
       <c r="W24" s="59">
         <v>28.94</v>
       </c>
       <c r="X24" s="57">
         <v>78057</v>
       </c>
       <c r="Y24" s="56">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z24" s="60">
         <v>8791</v>
       </c>
       <c r="AA24" s="52"/>
       <c r="AB24" s="52"/>
       <c r="AC24" s="52"/>
       <c r="AJ24" s="52"/>
       <c r="AK24" s="52"/>
     </row>
-    <row r="25" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="54" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="55">
         <v>78438.250769000006</v>
       </c>
       <c r="C25" s="55">
         <v>31182.743999999999</v>
       </c>
       <c r="D25" s="55">
         <v>55508.627193</v>
       </c>
       <c r="E25" s="56">
         <v>70.77</v>
       </c>
       <c r="F25" s="57">
         <v>1780</v>
       </c>
       <c r="G25" s="55">
         <v>24434.829000000002</v>
       </c>
       <c r="H25" s="55">
         <v>47780.225682999997</v>
       </c>
       <c r="I25" s="56">
@@ -21946,51 +21761,51 @@
       </c>
       <c r="U25" s="55">
         <v>2567.377</v>
       </c>
       <c r="V25" s="58">
         <v>22929.623576000002</v>
       </c>
       <c r="W25" s="59">
         <v>29.23</v>
       </c>
       <c r="X25" s="57">
         <v>77228</v>
       </c>
       <c r="Y25" s="56">
         <v>8.65</v>
       </c>
       <c r="Z25" s="60">
         <v>8931</v>
       </c>
       <c r="AA25" s="52"/>
       <c r="AB25" s="52"/>
       <c r="AC25" s="52"/>
       <c r="AJ25" s="52"/>
       <c r="AK25" s="52"/>
     </row>
-    <row r="26" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="54" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="55">
         <v>78318.962023</v>
       </c>
       <c r="C26" s="55">
         <v>32132.884999999998</v>
       </c>
       <c r="D26" s="55">
         <v>56584.966605000001</v>
       </c>
       <c r="E26" s="56">
         <v>72.25</v>
       </c>
       <c r="F26" s="57">
         <v>1761</v>
       </c>
       <c r="G26" s="55">
         <v>25466.298999999999</v>
       </c>
       <c r="H26" s="55">
         <v>48878.928024000001</v>
       </c>
       <c r="I26" s="56">
@@ -22031,2365 +21846,2494 @@
       </c>
       <c r="U26" s="55">
         <v>2466.279</v>
       </c>
       <c r="V26" s="58">
         <v>21733.995417999999</v>
       </c>
       <c r="W26" s="59">
         <v>27.75</v>
       </c>
       <c r="X26" s="57">
         <v>77234</v>
       </c>
       <c r="Y26" s="56">
         <v>8.76</v>
       </c>
       <c r="Z26" s="60">
         <v>8812</v>
       </c>
       <c r="AA26" s="52"/>
       <c r="AB26" s="52"/>
       <c r="AC26" s="52"/>
       <c r="AJ26" s="52"/>
       <c r="AK26" s="52"/>
     </row>
-    <row r="27" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="54" t="s">
         <v>177</v>
       </c>
       <c r="B27" s="55">
-        <v>79938.691120999996</v>
+        <v>79940.452659000002</v>
       </c>
       <c r="C27" s="55">
-        <v>32239.522000000001</v>
+        <v>32239.525000000001</v>
       </c>
       <c r="D27" s="55">
-        <v>57471.883613999998</v>
+        <v>57473.641552000001</v>
       </c>
       <c r="E27" s="56">
-        <v>71.89</v>
+        <v>71.900000000000006</v>
       </c>
       <c r="F27" s="57">
         <v>1783</v>
       </c>
       <c r="G27" s="55">
-        <v>25721.715</v>
+        <v>25721.718000000001</v>
       </c>
       <c r="H27" s="55">
-        <v>49966.555741999997</v>
+        <v>49968.292356999998</v>
       </c>
       <c r="I27" s="56">
         <v>86.94</v>
       </c>
       <c r="J27" s="57">
         <v>1943</v>
       </c>
       <c r="K27" s="55">
         <v>3587.2130000000002</v>
       </c>
       <c r="L27" s="55">
         <v>3020.0252300000002</v>
       </c>
       <c r="M27" s="56">
         <v>5.25</v>
       </c>
       <c r="N27" s="57">
         <v>842</v>
       </c>
       <c r="O27" s="55">
         <v>2930.5940000000001</v>
       </c>
       <c r="P27" s="55">
-        <v>4485.3026419999997</v>
+        <v>4485.3239649999996</v>
       </c>
       <c r="Q27" s="56">
         <v>7.8</v>
       </c>
       <c r="R27" s="60">
         <v>1531</v>
       </c>
       <c r="S27" s="54" t="s">
         <v>177</v>
       </c>
       <c r="T27" s="55">
         <v>291.34199999999998</v>
       </c>
       <c r="U27" s="55">
-        <v>2573.1190000000001</v>
+        <v>2573.136</v>
       </c>
       <c r="V27" s="58">
-        <v>22466.807507000001</v>
+        <v>22466.811107000001</v>
       </c>
       <c r="W27" s="59">
-        <v>28.11</v>
+        <v>28.1</v>
       </c>
       <c r="X27" s="57">
         <v>77115</v>
       </c>
       <c r="Y27" s="56">
         <v>8.83</v>
       </c>
       <c r="Z27" s="60">
         <v>8731</v>
       </c>
       <c r="AA27" s="52"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="52"/>
       <c r="AJ27" s="52"/>
       <c r="AK27" s="52"/>
     </row>
-    <row r="28" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="B28" s="55">
-        <v>76162.762902999995</v>
+        <v>76165.333289000002</v>
       </c>
       <c r="C28" s="55">
-        <v>30386.576000000001</v>
+        <v>30387.804</v>
       </c>
       <c r="D28" s="55">
-        <v>54009.785086000004</v>
+        <v>54012.324148</v>
       </c>
       <c r="E28" s="56">
         <v>70.91</v>
       </c>
       <c r="F28" s="57">
         <v>1777</v>
       </c>
       <c r="G28" s="55">
-        <v>24068.26</v>
+        <v>24069.487000000001</v>
       </c>
       <c r="H28" s="55">
-        <v>46675.560898000003</v>
+        <v>46678.051565000002</v>
       </c>
       <c r="I28" s="56">
         <v>86.42</v>
       </c>
       <c r="J28" s="57">
         <v>1939</v>
       </c>
       <c r="K28" s="55">
-        <v>3412.0749999999998</v>
+        <v>3412.076</v>
       </c>
       <c r="L28" s="55">
-        <v>2881.170318</v>
+        <v>2881.1711030000001</v>
       </c>
       <c r="M28" s="56">
         <v>5.33</v>
       </c>
       <c r="N28" s="57">
         <v>844</v>
       </c>
       <c r="O28" s="55">
         <v>2906.241</v>
       </c>
       <c r="P28" s="55">
-        <v>4453.0538699999997</v>
+        <v>4453.1014800000003</v>
       </c>
       <c r="Q28" s="56">
         <v>8.24</v>
       </c>
       <c r="R28" s="60">
         <v>1532</v>
       </c>
       <c r="S28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="T28" s="55">
-        <v>280.779</v>
+        <v>280.77999999999997</v>
       </c>
       <c r="U28" s="55">
-        <v>2462.2339999999999</v>
+        <v>2462.3090000000002</v>
       </c>
       <c r="V28" s="58">
-        <v>22152.977816999999</v>
+        <v>22153.009140999999</v>
       </c>
       <c r="W28" s="59">
         <v>29.09</v>
       </c>
       <c r="X28" s="57">
         <v>78898</v>
       </c>
       <c r="Y28" s="56">
         <v>8.77</v>
       </c>
       <c r="Z28" s="60">
         <v>8997</v>
       </c>
       <c r="AA28" s="52"/>
       <c r="AB28" s="52"/>
       <c r="AC28" s="52"/>
       <c r="AJ28" s="52"/>
       <c r="AK28" s="52"/>
     </row>
-    <row r="29" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="55">
-        <v>83676.131297</v>
+        <v>83680.118681000007</v>
       </c>
       <c r="C29" s="55">
-        <v>33602.118000000002</v>
+        <v>33602.186999999998</v>
       </c>
       <c r="D29" s="55">
-        <v>59863.468841000002</v>
+        <v>59867.504270999998</v>
       </c>
       <c r="E29" s="56">
         <v>71.540000000000006</v>
       </c>
       <c r="F29" s="57">
         <v>1782</v>
       </c>
       <c r="G29" s="55">
-        <v>26650.241000000002</v>
+        <v>26650.307000000001</v>
       </c>
       <c r="H29" s="55">
-        <v>51794.912869</v>
+        <v>51798.861690999998</v>
       </c>
       <c r="I29" s="56">
         <v>86.52</v>
       </c>
       <c r="J29" s="57">
         <v>1944</v>
       </c>
       <c r="K29" s="55">
-        <v>3725.123</v>
+        <v>3725.1239999999998</v>
       </c>
       <c r="L29" s="55">
-        <v>3146.8456689999998</v>
+        <v>3146.8469359999999</v>
       </c>
       <c r="M29" s="56">
         <v>5.26</v>
       </c>
       <c r="N29" s="57">
         <v>845</v>
       </c>
       <c r="O29" s="55">
-        <v>3226.7539999999999</v>
+        <v>3226.7559999999999</v>
       </c>
       <c r="P29" s="55">
-        <v>4921.7103029999998</v>
+        <v>4921.7956439999998</v>
       </c>
       <c r="Q29" s="56">
         <v>8.2200000000000006</v>
       </c>
       <c r="R29" s="60">
         <v>1525</v>
       </c>
       <c r="S29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="T29" s="55">
-        <v>296.75299999999999</v>
+        <v>296.755</v>
       </c>
       <c r="U29" s="55">
-        <v>2611.8270000000002</v>
+        <v>2612.096</v>
       </c>
       <c r="V29" s="58">
-        <v>23812.662455999998</v>
+        <v>23812.614409999998</v>
       </c>
       <c r="W29" s="59">
         <v>28.46</v>
       </c>
       <c r="X29" s="57">
-        <v>80244</v>
+        <v>80243</v>
       </c>
       <c r="Y29" s="56">
         <v>8.8000000000000007</v>
       </c>
       <c r="Z29" s="60">
-        <v>9117</v>
+        <v>9116</v>
       </c>
       <c r="AA29" s="52"/>
       <c r="AB29" s="52"/>
       <c r="AC29" s="52"/>
       <c r="AJ29" s="52"/>
       <c r="AK29" s="52"/>
     </row>
-    <row r="30" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="55"/>
       <c r="C30" s="55"/>
       <c r="D30" s="55"/>
       <c r="E30" s="56"/>
       <c r="F30" s="57"/>
       <c r="G30" s="55"/>
       <c r="H30" s="55"/>
       <c r="I30" s="56"/>
       <c r="J30" s="57"/>
       <c r="K30" s="55"/>
       <c r="L30" s="55"/>
       <c r="M30" s="56"/>
       <c r="N30" s="57"/>
       <c r="O30" s="55"/>
       <c r="P30" s="55"/>
       <c r="Q30" s="56"/>
       <c r="R30" s="60"/>
       <c r="S30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="T30" s="55"/>
       <c r="U30" s="55"/>
       <c r="V30" s="58"/>
       <c r="W30" s="59"/>
       <c r="X30" s="57"/>
       <c r="Y30" s="56"/>
       <c r="Z30" s="60"/>
       <c r="AA30" s="52"/>
       <c r="AB30" s="52"/>
       <c r="AC30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
     </row>
-    <row r="31" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B31" s="55">
-        <v>81578.428144000005</v>
+        <v>81623.102346</v>
       </c>
       <c r="C31" s="55">
-        <v>33361.385000000002</v>
+        <v>33365.982000000004</v>
       </c>
       <c r="D31" s="55">
-        <v>58187.833602999999</v>
+        <v>58200.695865000002</v>
       </c>
       <c r="E31" s="56">
-        <v>71.33</v>
+        <v>71.3</v>
       </c>
       <c r="F31" s="57">
         <v>1744</v>
       </c>
       <c r="G31" s="55">
-        <v>26592.28</v>
+        <v>26596.703000000001</v>
       </c>
       <c r="H31" s="55">
-        <v>50332.031421</v>
+        <v>50344.354035999997</v>
       </c>
       <c r="I31" s="56">
         <v>86.5</v>
       </c>
       <c r="J31" s="57">
         <v>1893</v>
       </c>
       <c r="K31" s="55">
-        <v>3608.5709999999999</v>
+        <v>3608.7440000000001</v>
       </c>
       <c r="L31" s="55">
-        <v>3028.5664649999999</v>
+        <v>3028.9519140000002</v>
       </c>
       <c r="M31" s="56">
         <v>5.2</v>
       </c>
       <c r="N31" s="57">
         <v>839</v>
       </c>
       <c r="O31" s="55">
-        <v>3160.5340000000001</v>
+        <v>3160.5349999999999</v>
       </c>
       <c r="P31" s="55">
-        <v>4827.2357169999996</v>
+        <v>4827.3899149999997</v>
       </c>
       <c r="Q31" s="56">
-        <v>8.3000000000000007</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="R31" s="60">
         <v>1527</v>
       </c>
       <c r="S31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="T31" s="55">
-        <v>296.42200000000003</v>
+        <v>296.60000000000002</v>
       </c>
       <c r="U31" s="55">
-        <v>2528.7579999999998</v>
+        <v>2535.2310000000002</v>
       </c>
       <c r="V31" s="58">
-        <v>23390.594540999999</v>
+        <v>23422.406481000002</v>
       </c>
       <c r="W31" s="59">
-        <v>28.67</v>
+        <v>28.7</v>
       </c>
       <c r="X31" s="57">
-        <v>78910</v>
+        <v>78970</v>
       </c>
       <c r="Y31" s="56">
-        <v>8.5299999999999994</v>
+        <v>8.5500000000000007</v>
       </c>
       <c r="Z31" s="60">
-        <v>9250</v>
+        <v>9239</v>
       </c>
       <c r="AA31" s="52"/>
       <c r="AB31" s="52"/>
       <c r="AC31" s="52"/>
       <c r="AJ31" s="52"/>
       <c r="AK31" s="52"/>
     </row>
-    <row r="32" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="55">
-        <v>66306.933256999997</v>
+        <v>66350.424073000002</v>
       </c>
       <c r="C32" s="55">
-        <v>26562.514999999999</v>
+        <v>26563.225999999999</v>
       </c>
       <c r="D32" s="55">
-        <v>47555.872772000002</v>
+        <v>47571.088995999999</v>
       </c>
       <c r="E32" s="56">
-        <v>71.72</v>
+        <v>71.7</v>
       </c>
       <c r="F32" s="57">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="G32" s="55">
-        <v>21427.401000000002</v>
+        <v>21427.955000000002</v>
       </c>
       <c r="H32" s="55">
-        <v>41601.343623000001</v>
+        <v>41616.089718000003</v>
       </c>
       <c r="I32" s="56">
         <v>87.48</v>
       </c>
       <c r="J32" s="57">
         <v>1942</v>
       </c>
       <c r="K32" s="55">
-        <v>2729.8009999999999</v>
+        <v>2729.9569999999999</v>
       </c>
       <c r="L32" s="55">
-        <v>2376.5008899999998</v>
+        <v>2376.8296839999998</v>
       </c>
       <c r="M32" s="56">
         <v>5</v>
       </c>
       <c r="N32" s="57">
         <v>871</v>
       </c>
       <c r="O32" s="55">
-        <v>2405.3130000000001</v>
+        <v>2405.3139999999999</v>
       </c>
       <c r="P32" s="55">
-        <v>3578.0282590000002</v>
+        <v>3578.169594</v>
       </c>
       <c r="Q32" s="56">
         <v>7.52</v>
       </c>
       <c r="R32" s="60">
         <v>1488</v>
       </c>
       <c r="S32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="T32" s="55">
-        <v>236.965</v>
+        <v>237.136</v>
       </c>
       <c r="U32" s="55">
-        <v>2142.0509999999999</v>
+        <v>2148.9859999999999</v>
       </c>
       <c r="V32" s="58">
-        <v>18751.060485000002</v>
+        <v>18779.335077</v>
       </c>
       <c r="W32" s="59">
-        <v>28.28</v>
+        <v>28.3</v>
       </c>
       <c r="X32" s="57">
-        <v>79130</v>
+        <v>79192</v>
       </c>
       <c r="Y32" s="56">
-        <v>9.0399999999999991</v>
+        <v>9.06</v>
       </c>
       <c r="Z32" s="60">
-        <v>8754</v>
+        <v>8739</v>
       </c>
       <c r="AA32" s="52"/>
       <c r="AB32" s="52"/>
       <c r="AC32" s="52"/>
       <c r="AJ32" s="52"/>
       <c r="AK32" s="52"/>
     </row>
-    <row r="33" spans="1:37" s="68" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:37" s="53" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B33" s="55">
+        <v>83972.428176999994</v>
+      </c>
+      <c r="C33" s="55">
+        <v>34038.161999999997</v>
+      </c>
+      <c r="D33" s="55">
+        <v>60574.737736000003</v>
+      </c>
+      <c r="E33" s="56">
+        <v>72.14</v>
+      </c>
+      <c r="F33" s="57">
+        <v>1780</v>
+      </c>
+      <c r="G33" s="55">
+        <v>27122.652999999998</v>
+      </c>
+      <c r="H33" s="55">
+        <v>52473.414016000002</v>
+      </c>
+      <c r="I33" s="56">
+        <v>86.63</v>
+      </c>
+      <c r="J33" s="57">
+        <v>1935</v>
+      </c>
+      <c r="K33" s="55">
+        <v>3581.8270000000002</v>
+      </c>
+      <c r="L33" s="55">
+        <v>3056.012068</v>
+      </c>
+      <c r="M33" s="56">
+        <v>5.05</v>
+      </c>
+      <c r="N33" s="57">
+        <v>853</v>
+      </c>
+      <c r="O33" s="55">
+        <v>3333.6819999999998</v>
+      </c>
+      <c r="P33" s="55">
+        <v>5045.3116520000003</v>
+      </c>
+      <c r="Q33" s="56">
+        <v>8.33</v>
+      </c>
+      <c r="R33" s="60">
+        <v>1513</v>
+      </c>
+      <c r="S33" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="T33" s="55">
+        <v>295.52999999999997</v>
+      </c>
+      <c r="U33" s="55">
+        <v>2523.482</v>
+      </c>
+      <c r="V33" s="58">
+        <v>23397.690440999999</v>
+      </c>
+      <c r="W33" s="59">
+        <v>27.86</v>
+      </c>
+      <c r="X33" s="57">
+        <v>79172</v>
+      </c>
+      <c r="Y33" s="56">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="Z33" s="60">
+        <v>9272</v>
+      </c>
+      <c r="AA33" s="52"/>
+      <c r="AB33" s="52"/>
+      <c r="AC33" s="52"/>
+      <c r="AJ33" s="52"/>
+      <c r="AK33" s="52"/>
+    </row>
+    <row r="34" spans="1:37" s="68" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="B33" s="61">
-[...50 lines deleted...]
-      <c r="S33" s="54" t="s">
+      <c r="B34" s="61">
+        <v>80028.641969000004</v>
+      </c>
+      <c r="C34" s="61">
+        <v>31703.607</v>
+      </c>
+      <c r="D34" s="61">
+        <v>57463.281454000004</v>
+      </c>
+      <c r="E34" s="62">
+        <v>71.8</v>
+      </c>
+      <c r="F34" s="63">
+        <v>1813</v>
+      </c>
+      <c r="G34" s="61">
+        <v>25181.485000000001</v>
+      </c>
+      <c r="H34" s="61">
+        <v>49701.660033</v>
+      </c>
+      <c r="I34" s="62">
+        <v>86.49</v>
+      </c>
+      <c r="J34" s="63">
+        <v>1974</v>
+      </c>
+      <c r="K34" s="61">
+        <v>3495.192</v>
+      </c>
+      <c r="L34" s="61">
+        <v>2989.4207080000001</v>
+      </c>
+      <c r="M34" s="62">
+        <v>5.2</v>
+      </c>
+      <c r="N34" s="63">
+        <v>855</v>
+      </c>
+      <c r="O34" s="61">
+        <v>3026.93</v>
+      </c>
+      <c r="P34" s="61">
+        <v>4772.2007130000002</v>
+      </c>
+      <c r="Q34" s="62">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="R34" s="64">
+        <v>1577</v>
+      </c>
+      <c r="S34" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="T33" s="61">
-[...27 lines deleted...]
-      <c r="A34" s="115" t="s">
+      <c r="T34" s="61">
+        <v>286.524</v>
+      </c>
+      <c r="U34" s="61">
+        <v>2475.5569999999998</v>
+      </c>
+      <c r="V34" s="65">
+        <v>22565.360515</v>
+      </c>
+      <c r="W34" s="66">
+        <v>28.2</v>
+      </c>
+      <c r="X34" s="63">
+        <v>78756</v>
+      </c>
+      <c r="Y34" s="62">
+        <v>8.64</v>
+      </c>
+      <c r="Z34" s="64">
+        <v>9115</v>
+      </c>
+      <c r="AA34" s="67"/>
+      <c r="AB34" s="67"/>
+      <c r="AC34" s="67"/>
+      <c r="AJ34" s="67"/>
+      <c r="AK34" s="67"/>
+    </row>
+    <row r="35" spans="1:37" s="69" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="115" t="s">
         <v>156</v>
       </c>
-      <c r="B34" s="258" t="s">
+      <c r="B35" s="271" t="s">
         <v>157</v>
       </c>
-      <c r="C34" s="259"/>
-[...15 lines deleted...]
-      <c r="S34" s="115" t="s">
+      <c r="C35" s="272"/>
+      <c r="D35" s="272"/>
+      <c r="E35" s="272"/>
+      <c r="F35" s="272"/>
+      <c r="G35" s="272"/>
+      <c r="H35" s="272"/>
+      <c r="I35" s="272"/>
+      <c r="J35" s="272"/>
+      <c r="K35" s="272"/>
+      <c r="L35" s="272"/>
+      <c r="M35" s="272"/>
+      <c r="N35" s="272"/>
+      <c r="O35" s="272"/>
+      <c r="P35" s="272"/>
+      <c r="Q35" s="272"/>
+      <c r="R35" s="273"/>
+      <c r="S35" s="115" t="s">
         <v>156</v>
       </c>
-      <c r="T34" s="261" t="s">
+      <c r="T35" s="274" t="s">
         <v>186</v>
       </c>
-      <c r="U34" s="262"/>
-[...4 lines deleted...]
-      <c r="Z34" s="263"/>
+      <c r="U35" s="275"/>
+      <c r="V35" s="275"/>
+      <c r="W35" s="275"/>
+      <c r="X35" s="275"/>
+      <c r="Y35" s="275"/>
+      <c r="Z35" s="276"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="B35:R35"/>
+    <mergeCell ref="T35:Z35"/>
+    <mergeCell ref="B1:R1"/>
+    <mergeCell ref="T1:Z1"/>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="S2:S6"/>
     <mergeCell ref="T2:Z2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="T4:Z4"/>
-    <mergeCell ref="B34:R34"/>
-[...2 lines deleted...]
-    <mergeCell ref="T1:Z1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20933CB1-F96F-46AC-89B2-D40B68AF64EA}">
-  <dimension ref="A1:N59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B87D7C26-03AF-4AF8-A34E-53521655CE7E}">
+  <dimension ref="A1:N60"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection pane="bottomRight" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.25" style="70" customWidth="1"/>
-    <col min="2" max="13" width="14.625" style="70" customWidth="1"/>
+    <col min="1" max="1" width="11.21875" style="70" customWidth="1"/>
+    <col min="2" max="13" width="14.6640625" style="70" customWidth="1"/>
     <col min="14" max="14" width="9" style="70"/>
-    <col min="15" max="16" width="16.125" style="70" customWidth="1"/>
+    <col min="15" max="16" width="16.109375" style="70" customWidth="1"/>
     <col min="17" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="281" t="s">
         <v>158</v>
       </c>
       <c r="C1" s="281"/>
       <c r="D1" s="281"/>
       <c r="E1" s="281"/>
       <c r="F1" s="281"/>
       <c r="G1" s="281"/>
       <c r="H1" s="281"/>
       <c r="I1" s="281"/>
       <c r="J1" s="281"/>
       <c r="K1" s="281"/>
       <c r="L1" s="281"/>
       <c r="M1" s="281"/>
     </row>
-    <row r="2" spans="1:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="71"/>
       <c r="B2" s="72"/>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
       <c r="E2" s="72"/>
       <c r="F2" s="72"/>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
       <c r="M2" s="72"/>
     </row>
-    <row r="3" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="282" t="s">
         <v>111</v>
       </c>
       <c r="B3" s="285" t="s">
         <v>159</v>
       </c>
       <c r="C3" s="286"/>
       <c r="D3" s="286"/>
       <c r="E3" s="286"/>
       <c r="F3" s="286"/>
       <c r="G3" s="286"/>
       <c r="H3" s="286"/>
       <c r="I3" s="286"/>
       <c r="J3" s="286"/>
       <c r="K3" s="286"/>
       <c r="L3" s="286"/>
       <c r="M3" s="287"/>
     </row>
-    <row r="4" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="283"/>
       <c r="B4" s="288" t="s">
         <v>160</v>
       </c>
       <c r="C4" s="289"/>
       <c r="D4" s="289"/>
       <c r="E4" s="288" t="s">
         <v>161</v>
       </c>
       <c r="F4" s="289"/>
       <c r="G4" s="289"/>
       <c r="H4" s="288" t="s">
         <v>162</v>
       </c>
       <c r="I4" s="289"/>
       <c r="J4" s="289"/>
       <c r="K4" s="290" t="s">
         <v>163</v>
       </c>
       <c r="L4" s="291"/>
       <c r="M4" s="292"/>
     </row>
-    <row r="5" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="283"/>
       <c r="B5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="C5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="D5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="E5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="F5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="G5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="H5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="I5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="J5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="K5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="L5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="M5" s="75" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="284"/>
       <c r="B6" s="76" t="s">
         <v>164</v>
       </c>
       <c r="C6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="D6" s="76" t="s">
         <v>165</v>
       </c>
       <c r="E6" s="76" t="s">
         <v>164</v>
       </c>
       <c r="F6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="G6" s="76" t="s">
         <v>165</v>
       </c>
       <c r="H6" s="76" t="s">
         <v>164</v>
       </c>
       <c r="I6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="J6" s="76" t="s">
         <v>165</v>
       </c>
       <c r="K6" s="76" t="s">
         <v>164</v>
       </c>
       <c r="L6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="M6" s="77" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="40" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="41">
         <v>32410.844000000001</v>
       </c>
       <c r="C7" s="41">
         <v>101959.171235</v>
       </c>
       <c r="D7" s="46">
         <v>3146</v>
       </c>
       <c r="E7" s="41">
         <v>42911.889000000003</v>
       </c>
       <c r="F7" s="41">
         <v>102407.19534000001</v>
       </c>
       <c r="G7" s="46">
         <v>2386</v>
       </c>
       <c r="H7" s="41">
         <v>28274.607</v>
       </c>
       <c r="I7" s="41">
         <v>47542.92755</v>
       </c>
       <c r="J7" s="46">
         <v>1681</v>
       </c>
       <c r="K7" s="41">
         <v>251991.84700000001</v>
       </c>
       <c r="L7" s="41">
         <v>184937.61099799999</v>
       </c>
       <c r="M7" s="79">
         <v>734</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="40" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="47">
         <v>33022.008000000002</v>
       </c>
       <c r="C8" s="47">
         <v>107674.81936199999</v>
       </c>
       <c r="D8" s="80">
         <v>3261</v>
       </c>
       <c r="E8" s="47">
         <v>44679.209000000003</v>
       </c>
       <c r="F8" s="47">
         <v>109228.24687800001</v>
       </c>
       <c r="G8" s="80">
         <v>2445</v>
       </c>
       <c r="H8" s="47">
         <v>28209.391</v>
       </c>
       <c r="I8" s="47">
         <v>49941.490259999999</v>
       </c>
       <c r="J8" s="80">
         <v>1770</v>
       </c>
       <c r="K8" s="47">
         <v>255646.995</v>
       </c>
       <c r="L8" s="47">
         <v>191236.55839300001</v>
       </c>
       <c r="M8" s="81">
         <v>748</v>
       </c>
       <c r="N8" s="82"/>
     </row>
-    <row r="9" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="40" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="47">
         <v>31765.935000000001</v>
       </c>
       <c r="C9" s="47">
         <v>116832.69938400001</v>
       </c>
       <c r="D9" s="80">
         <v>3678</v>
       </c>
       <c r="E9" s="47">
         <v>44187.635999999999</v>
       </c>
       <c r="F9" s="47">
         <v>117810.852031</v>
       </c>
       <c r="G9" s="80">
         <v>2666</v>
       </c>
       <c r="H9" s="47">
         <v>27872.42</v>
       </c>
       <c r="I9" s="47">
         <v>54286.798803999998</v>
       </c>
       <c r="J9" s="80">
         <v>1948</v>
       </c>
       <c r="K9" s="47">
         <v>248422.53099999999</v>
       </c>
       <c r="L9" s="47">
         <v>199342.31055299999</v>
       </c>
       <c r="M9" s="81">
         <v>802</v>
       </c>
       <c r="N9" s="82"/>
     </row>
-    <row r="10" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="40" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="47">
         <v>32433.178</v>
       </c>
       <c r="C10" s="47">
         <v>123419.29786799999</v>
       </c>
       <c r="D10" s="80">
         <v>3805</v>
       </c>
       <c r="E10" s="47">
         <v>44787.065999999999</v>
       </c>
       <c r="F10" s="47">
         <v>123846.474024</v>
       </c>
       <c r="G10" s="80">
         <v>2765</v>
       </c>
       <c r="H10" s="47">
         <v>29170.495999999999</v>
       </c>
       <c r="I10" s="47">
         <v>59880.370183999999</v>
       </c>
       <c r="J10" s="80">
         <v>2053</v>
       </c>
       <c r="K10" s="47">
         <v>253498.916</v>
       </c>
       <c r="L10" s="47">
         <v>206456.32115900001</v>
       </c>
       <c r="M10" s="81">
         <v>814</v>
       </c>
       <c r="N10" s="84"/>
     </row>
-    <row r="11" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="40" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="47">
         <v>32452.77</v>
       </c>
       <c r="C11" s="47">
         <v>128311.332435</v>
       </c>
       <c r="D11" s="80">
         <v>3954</v>
       </c>
       <c r="E11" s="47">
         <v>44349.280000000006</v>
       </c>
       <c r="F11" s="47">
         <v>128509.83057699999</v>
       </c>
       <c r="G11" s="80">
         <v>2898</v>
       </c>
       <c r="H11" s="47">
         <v>31849.916000000005</v>
       </c>
       <c r="I11" s="47">
         <v>68487.242406000005</v>
       </c>
       <c r="J11" s="80">
         <v>2150</v>
       </c>
       <c r="K11" s="47">
         <v>258962.65200000003</v>
       </c>
       <c r="L11" s="47">
         <v>214608.23995000005</v>
       </c>
       <c r="M11" s="81">
         <v>829</v>
       </c>
       <c r="N11" s="82"/>
     </row>
-    <row r="12" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="40" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="47">
         <v>31470.552</v>
       </c>
       <c r="C12" s="47">
         <v>130821.44566</v>
       </c>
       <c r="D12" s="80">
         <v>4157</v>
       </c>
       <c r="E12" s="47">
         <v>42559.08</v>
       </c>
       <c r="F12" s="47">
         <v>128439.80841099999</v>
       </c>
       <c r="G12" s="80">
         <v>3018</v>
       </c>
       <c r="H12" s="47">
         <v>30811.324000000001</v>
       </c>
       <c r="I12" s="47">
         <v>70715.928832999998</v>
       </c>
       <c r="J12" s="80">
         <v>2295</v>
       </c>
       <c r="K12" s="47">
         <v>235444.38300000006</v>
       </c>
       <c r="L12" s="47">
         <v>213177.66797400001</v>
       </c>
       <c r="M12" s="81">
         <v>905</v>
       </c>
       <c r="N12" s="84"/>
     </row>
-    <row r="13" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="40" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="47">
         <v>30372.273000000005</v>
       </c>
       <c r="C13" s="47">
         <v>134240.33519500002</v>
       </c>
       <c r="D13" s="80">
         <v>4420</v>
       </c>
       <c r="E13" s="47">
         <v>40376.660000000003</v>
       </c>
       <c r="F13" s="47">
         <v>129667.526484</v>
       </c>
       <c r="G13" s="80">
         <v>3211</v>
       </c>
       <c r="H13" s="47">
         <v>30275.440000000002</v>
       </c>
       <c r="I13" s="47">
         <v>74569.969368000005</v>
       </c>
       <c r="J13" s="80">
         <v>2463</v>
       </c>
       <c r="K13" s="47">
         <v>212491.68299999999</v>
       </c>
       <c r="L13" s="47">
         <v>209337.11870299999</v>
       </c>
       <c r="M13" s="81">
         <v>985</v>
       </c>
       <c r="N13" s="84"/>
     </row>
-    <row r="14" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="47">
         <v>32532.221999999994</v>
       </c>
       <c r="C14" s="47">
         <v>140038.05952000001</v>
       </c>
       <c r="D14" s="80">
         <v>4305</v>
       </c>
       <c r="E14" s="47">
         <v>43317.330999999998</v>
       </c>
       <c r="F14" s="47">
         <v>136564.63099799998</v>
       </c>
       <c r="G14" s="80">
         <v>3153</v>
       </c>
       <c r="H14" s="47">
         <v>32431.777999999995</v>
       </c>
       <c r="I14" s="47">
         <v>80425.99338700001</v>
       </c>
       <c r="J14" s="80">
         <v>2480</v>
       </c>
       <c r="K14" s="47">
         <v>230470.62799999997</v>
       </c>
       <c r="L14" s="47">
         <v>224082.70253699998</v>
       </c>
       <c r="M14" s="81">
         <v>972</v>
       </c>
       <c r="N14" s="84"/>
     </row>
-    <row r="15" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="40" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="47">
         <v>34894.000999999997</v>
       </c>
       <c r="C15" s="47">
         <v>146188.68985600001</v>
       </c>
       <c r="D15" s="80">
         <v>4190</v>
       </c>
       <c r="E15" s="47">
         <v>47613.756000000001</v>
       </c>
       <c r="F15" s="47">
         <v>146822.33268999998</v>
       </c>
       <c r="G15" s="80">
         <v>3084</v>
       </c>
       <c r="H15" s="47">
         <v>34306.012000000002</v>
       </c>
       <c r="I15" s="47">
         <v>84172.065939000022</v>
       </c>
       <c r="J15" s="80">
         <v>2454</v>
       </c>
       <c r="K15" s="47">
         <v>266282.92700000003</v>
       </c>
       <c r="L15" s="47">
         <v>245430.38049599997</v>
       </c>
       <c r="M15" s="81">
         <v>922</v>
       </c>
       <c r="N15" s="84"/>
     </row>
-    <row r="16" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="40" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="47">
         <v>38888.559000000001</v>
       </c>
       <c r="C16" s="47">
         <v>162799.14229799999</v>
       </c>
       <c r="D16" s="80">
         <v>4186</v>
       </c>
       <c r="E16" s="47">
         <v>47637.453999999998</v>
       </c>
       <c r="F16" s="47">
         <v>148040.77429399997</v>
       </c>
       <c r="G16" s="80">
         <v>3108</v>
       </c>
       <c r="H16" s="47">
         <v>33261.066999999995</v>
       </c>
       <c r="I16" s="47">
         <v>80413.852392000001</v>
       </c>
       <c r="J16" s="80">
         <v>2418</v>
       </c>
       <c r="K16" s="47">
         <v>270894.54699999996</v>
       </c>
       <c r="L16" s="47">
         <v>254678.75739499999</v>
       </c>
       <c r="M16" s="81">
         <v>940</v>
       </c>
       <c r="N16" s="84"/>
     </row>
-    <row r="17" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="47">
-        <v>40721.558999999994</v>
+        <v>40721.562999999995</v>
       </c>
       <c r="C17" s="47">
-        <v>176917.92601199998</v>
+        <v>176920.97194799999</v>
       </c>
       <c r="D17" s="80">
         <v>4345</v>
       </c>
       <c r="E17" s="47">
-        <v>47359.998</v>
+        <v>47360.004999999997</v>
       </c>
       <c r="F17" s="47">
-        <v>150633.486336</v>
+        <v>150635.04440899999</v>
       </c>
       <c r="G17" s="80">
         <v>3181</v>
       </c>
       <c r="H17" s="47">
-        <v>33406.082999999999</v>
+        <v>33406.078000000001</v>
       </c>
       <c r="I17" s="47">
-        <v>82002.782803999988</v>
+        <v>82003.412215999997</v>
       </c>
       <c r="J17" s="80">
         <v>2455</v>
       </c>
       <c r="K17" s="47">
-        <v>267412.90500000003</v>
+        <v>267414.19899999996</v>
       </c>
       <c r="L17" s="47">
-        <v>259564.30151599998</v>
+        <v>259567.40052499998</v>
       </c>
       <c r="M17" s="81">
         <v>971</v>
       </c>
       <c r="N17" s="84"/>
     </row>
-    <row r="18" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="55">
         <v>3015.5619999999999</v>
       </c>
       <c r="C18" s="55">
         <v>13227.095971999999</v>
       </c>
       <c r="D18" s="86">
         <v>4386</v>
       </c>
       <c r="E18" s="55">
         <v>3598.3560000000002</v>
       </c>
       <c r="F18" s="55">
         <v>11608.416998000001</v>
       </c>
       <c r="G18" s="86">
         <v>3226</v>
       </c>
       <c r="H18" s="55">
         <v>2571.8760000000002</v>
       </c>
       <c r="I18" s="55">
         <v>6340.9901479999999</v>
       </c>
       <c r="J18" s="86">
         <v>2466</v>
       </c>
       <c r="K18" s="55">
         <v>23360.591</v>
       </c>
       <c r="L18" s="55">
         <v>20914.453527000001</v>
       </c>
       <c r="M18" s="87">
         <v>895</v>
       </c>
       <c r="N18" s="84"/>
     </row>
-    <row r="19" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="55">
         <v>3236.7579999999998</v>
       </c>
       <c r="C19" s="55">
         <v>13648.624975999999</v>
       </c>
       <c r="D19" s="86">
         <v>4217</v>
       </c>
       <c r="E19" s="55">
         <v>3842.348</v>
       </c>
       <c r="F19" s="55">
         <v>11916.714228999999</v>
       </c>
       <c r="G19" s="86">
         <v>3101</v>
       </c>
       <c r="H19" s="55">
         <v>2710.1129999999998</v>
       </c>
       <c r="I19" s="55">
         <v>6470.9088350000002</v>
       </c>
       <c r="J19" s="86">
         <v>2388</v>
       </c>
       <c r="K19" s="55">
         <v>22304.280999999999</v>
       </c>
       <c r="L19" s="55">
         <v>20370.621386999999</v>
       </c>
       <c r="M19" s="87">
         <v>913</v>
       </c>
       <c r="N19" s="84"/>
     </row>
-    <row r="20" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="55">
         <v>3522.6439999999998</v>
       </c>
       <c r="C20" s="55">
         <v>14910.696985</v>
       </c>
       <c r="D20" s="86">
         <v>4233</v>
       </c>
       <c r="E20" s="55">
         <v>4085.306</v>
       </c>
       <c r="F20" s="55">
         <v>12788.858775000001</v>
       </c>
       <c r="G20" s="86">
         <v>3130</v>
       </c>
       <c r="H20" s="55">
         <v>2856.6909999999998</v>
       </c>
       <c r="I20" s="55">
         <v>6851.4965869999996</v>
       </c>
       <c r="J20" s="86">
         <v>2398</v>
       </c>
       <c r="K20" s="55">
         <v>23965.149000000001</v>
       </c>
       <c r="L20" s="55">
         <v>22401.732977</v>
       </c>
       <c r="M20" s="87">
         <v>935</v>
       </c>
       <c r="N20" s="84"/>
     </row>
-    <row r="21" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="55">
         <v>3339.261</v>
       </c>
       <c r="C21" s="55">
         <v>14456.089566000001</v>
       </c>
       <c r="D21" s="86">
         <v>4329</v>
       </c>
       <c r="E21" s="55">
         <v>3916.029</v>
       </c>
       <c r="F21" s="55">
         <v>12332.277715</v>
       </c>
       <c r="G21" s="86">
         <v>3149</v>
       </c>
       <c r="H21" s="55">
         <v>2758.5070000000001</v>
       </c>
       <c r="I21" s="55">
         <v>6694.4098709999998</v>
       </c>
       <c r="J21" s="86">
         <v>2427</v>
       </c>
       <c r="K21" s="55">
         <v>22540.691999999999</v>
       </c>
       <c r="L21" s="55">
         <v>21596.487664</v>
       </c>
       <c r="M21" s="87">
         <v>958</v>
       </c>
       <c r="N21" s="84"/>
     </row>
-    <row r="22" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="54" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="55">
         <v>3451.5529999999999</v>
       </c>
       <c r="C22" s="55">
         <v>14715.395064</v>
       </c>
       <c r="D22" s="86">
         <v>4263</v>
       </c>
       <c r="E22" s="55">
         <v>4047.1959999999999</v>
       </c>
       <c r="F22" s="55">
         <v>12690.281669</v>
       </c>
       <c r="G22" s="86">
         <v>3136</v>
       </c>
       <c r="H22" s="55">
         <v>2836.6959999999999</v>
       </c>
       <c r="I22" s="55">
         <v>6869.154904</v>
       </c>
       <c r="J22" s="86">
         <v>2422</v>
       </c>
       <c r="K22" s="55">
         <v>23158.266</v>
       </c>
       <c r="L22" s="55">
         <v>22145.839259</v>
       </c>
       <c r="M22" s="87">
         <v>956</v>
       </c>
       <c r="N22" s="84"/>
     </row>
-    <row r="23" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="55">
         <v>3308.2559999999999</v>
       </c>
       <c r="C23" s="55">
         <v>14260.127367999999</v>
       </c>
       <c r="D23" s="86">
         <v>4310</v>
       </c>
       <c r="E23" s="55">
         <v>3933.0039999999999</v>
       </c>
       <c r="F23" s="55">
         <v>12389.275592</v>
       </c>
       <c r="G23" s="86">
         <v>3150</v>
       </c>
       <c r="H23" s="55">
         <v>2782.7579999999998</v>
       </c>
       <c r="I23" s="55">
         <v>6776.3604070000001</v>
       </c>
       <c r="J23" s="86">
         <v>2435</v>
       </c>
       <c r="K23" s="55">
         <v>22362.998</v>
       </c>
       <c r="L23" s="55">
         <v>21595.051538</v>
       </c>
       <c r="M23" s="87">
         <v>966</v>
       </c>
       <c r="N23" s="84"/>
     </row>
-    <row r="24" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="54" t="s">
         <v>154</v>
       </c>
       <c r="B24" s="55">
         <v>3633.248</v>
       </c>
       <c r="C24" s="55">
         <v>15830.429190999999</v>
       </c>
       <c r="D24" s="86">
         <v>4357</v>
       </c>
       <c r="E24" s="55">
         <v>4067.098</v>
       </c>
       <c r="F24" s="55">
         <v>13082.249051000001</v>
       </c>
       <c r="G24" s="86">
         <v>3217</v>
       </c>
       <c r="H24" s="55">
         <v>2846.4780000000001</v>
       </c>
       <c r="I24" s="55">
         <v>7070.6242069999998</v>
       </c>
       <c r="J24" s="86">
         <v>2484</v>
       </c>
       <c r="K24" s="55">
         <v>21304.985000000001</v>
       </c>
       <c r="L24" s="55">
         <v>21725.100867000001</v>
       </c>
       <c r="M24" s="87">
         <v>1020</v>
       </c>
       <c r="N24" s="84"/>
     </row>
-    <row r="25" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="54" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="55">
         <v>3435.1219999999998</v>
       </c>
       <c r="C25" s="55">
         <v>14862.267943999999</v>
       </c>
       <c r="D25" s="86">
         <v>4327</v>
       </c>
       <c r="E25" s="55">
         <v>3904.6210000000001</v>
       </c>
       <c r="F25" s="55">
         <v>12436.085171000001</v>
       </c>
       <c r="G25" s="86">
         <v>3185</v>
       </c>
       <c r="H25" s="55">
         <v>2759.1190000000001</v>
       </c>
       <c r="I25" s="55">
         <v>6810.0684959999999</v>
       </c>
       <c r="J25" s="86">
         <v>2468</v>
       </c>
       <c r="K25" s="55">
         <v>21083.882000000001</v>
       </c>
       <c r="L25" s="55">
         <v>21400.205581999999</v>
       </c>
       <c r="M25" s="87">
         <v>1015</v>
       </c>
       <c r="N25" s="84"/>
     </row>
-    <row r="26" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="54" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="55">
         <v>3430.9839999999999</v>
       </c>
       <c r="C26" s="55">
         <v>14997.991311</v>
       </c>
       <c r="D26" s="86">
         <v>4371</v>
       </c>
       <c r="E26" s="55">
         <v>4021.982</v>
       </c>
       <c r="F26" s="55">
         <v>12792.088976999999</v>
       </c>
       <c r="G26" s="86">
         <v>3181</v>
       </c>
       <c r="H26" s="55">
         <v>2836.788</v>
       </c>
       <c r="I26" s="55">
         <v>7003.9303879999998</v>
       </c>
       <c r="J26" s="86">
         <v>2469</v>
       </c>
       <c r="K26" s="55">
         <v>21843.131000000001</v>
       </c>
       <c r="L26" s="55">
         <v>21790.955929</v>
       </c>
       <c r="M26" s="87">
         <v>998</v>
       </c>
       <c r="N26" s="84"/>
     </row>
-    <row r="27" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="54" t="s">
         <v>177</v>
       </c>
       <c r="B27" s="55">
         <v>3475.6109999999999</v>
       </c>
       <c r="C27" s="55">
-        <v>15502.052336999999</v>
+        <v>15503.074462</v>
       </c>
       <c r="D27" s="86">
-        <v>4460</v>
+        <v>4461</v>
       </c>
       <c r="E27" s="55">
-        <v>4019.6379999999999</v>
+        <v>4019.64</v>
       </c>
       <c r="F27" s="55">
-        <v>13012.821918</v>
+        <v>13013.140221</v>
       </c>
       <c r="G27" s="86">
         <v>3237</v>
       </c>
       <c r="H27" s="55">
         <v>2855.971</v>
       </c>
       <c r="I27" s="55">
-        <v>7119.7949440000002</v>
+        <v>7119.966187</v>
       </c>
       <c r="J27" s="86">
         <v>2493</v>
       </c>
       <c r="K27" s="55">
-        <v>21888.302</v>
+        <v>21888.303</v>
       </c>
       <c r="L27" s="55">
-        <v>21837.214414999999</v>
+        <v>21837.460682000001</v>
       </c>
       <c r="M27" s="87">
         <v>998</v>
       </c>
       <c r="N27" s="84"/>
     </row>
-    <row r="28" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="B28" s="55">
-        <v>3290.0610000000001</v>
+        <v>3290.0619999999999</v>
       </c>
       <c r="C28" s="55">
-        <v>14404.451329</v>
+        <v>14405.186776</v>
       </c>
       <c r="D28" s="86">
         <v>4378</v>
       </c>
       <c r="E28" s="55">
-        <v>3771.6289999999999</v>
+        <v>3771.634</v>
       </c>
       <c r="F28" s="55">
-        <v>12096.182199000001</v>
+        <v>12096.52665</v>
       </c>
       <c r="G28" s="86">
         <v>3207</v>
       </c>
       <c r="H28" s="55">
-        <v>2660.2020000000002</v>
+        <v>2660.1990000000001</v>
       </c>
       <c r="I28" s="55">
-        <v>6617.5816050000003</v>
+        <v>6617.6999390000001</v>
       </c>
       <c r="J28" s="86">
         <v>2488</v>
       </c>
       <c r="K28" s="55">
-        <v>20664.684000000001</v>
+        <v>20665.909</v>
       </c>
       <c r="L28" s="55">
-        <v>20891.569952999998</v>
+        <v>20892.910782999999</v>
       </c>
       <c r="M28" s="87">
         <v>1011</v>
       </c>
       <c r="N28" s="84"/>
     </row>
-    <row r="29" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="55">
-        <v>3582.4989999999998</v>
+        <v>3582.502</v>
       </c>
       <c r="C29" s="55">
-        <v>16102.703969</v>
+        <v>16103.992333</v>
       </c>
       <c r="D29" s="86">
         <v>4495</v>
       </c>
       <c r="E29" s="55">
         <v>4152.7910000000002</v>
       </c>
       <c r="F29" s="55">
-        <v>13488.234042</v>
+        <v>13489.129360999999</v>
       </c>
       <c r="G29" s="86">
         <v>3248</v>
       </c>
       <c r="H29" s="55">
-        <v>2930.884</v>
+        <v>2930.8820000000001</v>
       </c>
       <c r="I29" s="55">
-        <v>7377.4624119999999</v>
+        <v>7377.8022469999996</v>
       </c>
       <c r="J29" s="86">
         <v>2517</v>
       </c>
       <c r="K29" s="55">
-        <v>22935.944</v>
+        <v>22936.011999999999</v>
       </c>
       <c r="L29" s="55">
-        <v>22895.068417999999</v>
+        <v>22896.580330000001</v>
       </c>
       <c r="M29" s="87">
         <v>998</v>
       </c>
       <c r="N29" s="84"/>
     </row>
-    <row r="30" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="55"/>
       <c r="C30" s="55"/>
       <c r="D30" s="86"/>
       <c r="E30" s="55"/>
       <c r="F30" s="55"/>
       <c r="G30" s="86"/>
       <c r="H30" s="55"/>
       <c r="I30" s="55"/>
       <c r="J30" s="86"/>
       <c r="K30" s="55"/>
       <c r="L30" s="55"/>
       <c r="M30" s="87"/>
       <c r="N30" s="84"/>
     </row>
-    <row r="31" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B31" s="55">
-        <v>3548.424</v>
+        <v>3548.6559999999999</v>
       </c>
       <c r="C31" s="55">
-        <v>15546.296308999999</v>
+        <v>15550.065925999999</v>
       </c>
       <c r="D31" s="86">
-        <v>4381</v>
+        <v>4382</v>
       </c>
       <c r="E31" s="55">
-        <v>4009.0659999999998</v>
+        <v>4009.288</v>
       </c>
       <c r="F31" s="55">
-        <v>12967.389133000001</v>
+        <v>12970.100837</v>
       </c>
       <c r="G31" s="86">
         <v>3235</v>
       </c>
       <c r="H31" s="55">
-        <v>2830.6779999999999</v>
+        <v>2830.7339999999999</v>
       </c>
       <c r="I31" s="55">
-        <v>7134.3666640000001</v>
+        <v>7135.2678960000003</v>
       </c>
       <c r="J31" s="86">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="K31" s="55">
-        <v>22973.217000000001</v>
+        <v>22977.304</v>
       </c>
       <c r="L31" s="55">
-        <v>22539.781497</v>
+        <v>22545.261205999999</v>
       </c>
       <c r="M31" s="87">
         <v>981</v>
       </c>
       <c r="N31" s="84"/>
     </row>
-    <row r="32" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="55">
-        <v>2724.357</v>
+        <v>2724.5140000000001</v>
       </c>
       <c r="C32" s="55">
-        <v>12845.889569999999</v>
+        <v>12852.329302</v>
       </c>
       <c r="D32" s="86">
-        <v>4715</v>
+        <v>4717</v>
       </c>
       <c r="E32" s="55">
-        <v>3186.3879999999999</v>
+        <v>3186.57</v>
       </c>
       <c r="F32" s="55">
-        <v>10789.362009</v>
+        <v>10794.136731000001</v>
       </c>
       <c r="G32" s="86">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="H32" s="55">
-        <v>2279.2449999999999</v>
+        <v>2279.3029999999999</v>
       </c>
       <c r="I32" s="55">
-        <v>5912.4208179999996</v>
+        <v>5914.0575989999998</v>
       </c>
       <c r="J32" s="86">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="K32" s="55">
-        <v>18372.525000000001</v>
+        <v>18372.839</v>
       </c>
       <c r="L32" s="55">
-        <v>18008.200375</v>
+        <v>18010.565363999998</v>
       </c>
       <c r="M32" s="87">
         <v>980</v>
       </c>
       <c r="N32" s="84"/>
     </row>
-    <row r="33" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B33" s="55">
+        <v>3696.5740000000001</v>
+      </c>
+      <c r="C33" s="55">
+        <v>16351.866018000001</v>
+      </c>
+      <c r="D33" s="86">
+        <v>4424</v>
+      </c>
+      <c r="E33" s="55">
+        <v>4238.6809999999996</v>
+      </c>
+      <c r="F33" s="55">
+        <v>13714.649869999999</v>
+      </c>
+      <c r="G33" s="86">
+        <v>3236</v>
+      </c>
+      <c r="H33" s="55">
+        <v>2988.1390000000001</v>
+      </c>
+      <c r="I33" s="55">
+        <v>7524.4191620000001</v>
+      </c>
+      <c r="J33" s="86">
+        <v>2518</v>
+      </c>
+      <c r="K33" s="55">
+        <v>23114.768</v>
+      </c>
+      <c r="L33" s="55">
+        <v>22983.802685999999</v>
+      </c>
+      <c r="M33" s="87">
+        <v>994</v>
+      </c>
+      <c r="N33" s="84"/>
+    </row>
+    <row r="34" spans="1:14" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="B33" s="61">
-[...38 lines deleted...]
-      <c r="A34" s="90" t="s">
+      <c r="B34" s="61">
+        <v>3527.0039999999999</v>
+      </c>
+      <c r="C34" s="61">
+        <v>15416.650427</v>
+      </c>
+      <c r="D34" s="88">
+        <v>4371</v>
+      </c>
+      <c r="E34" s="61">
+        <v>4209.8159999999998</v>
+      </c>
+      <c r="F34" s="61">
+        <v>13534.260564</v>
+      </c>
+      <c r="G34" s="88">
+        <v>3215</v>
+      </c>
+      <c r="H34" s="61">
+        <v>2701.8249999999998</v>
+      </c>
+      <c r="I34" s="61">
+        <v>6708.8302819999999</v>
+      </c>
+      <c r="J34" s="88">
+        <v>2483</v>
+      </c>
+      <c r="K34" s="61">
+        <v>21264.962</v>
+      </c>
+      <c r="L34" s="61">
+        <v>21803.540181</v>
+      </c>
+      <c r="M34" s="89">
+        <v>1025</v>
+      </c>
+      <c r="N34" s="84"/>
+    </row>
+    <row r="35" spans="1:14" s="91" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="90" t="s">
         <v>166</v>
       </c>
-      <c r="B34" s="278"/>
-[...21 lines deleted...]
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B35" s="278"/>
+      <c r="C35" s="279"/>
+      <c r="D35" s="279"/>
+      <c r="E35" s="279"/>
+      <c r="F35" s="279"/>
+      <c r="G35" s="279"/>
+      <c r="H35" s="279"/>
+      <c r="I35" s="279"/>
+      <c r="J35" s="279"/>
+      <c r="K35" s="279"/>
+      <c r="L35" s="279"/>
+      <c r="M35" s="280"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B36" s="92"/>
       <c r="C36" s="92"/>
+      <c r="D36" s="93"/>
       <c r="E36" s="92"/>
       <c r="F36" s="92"/>
       <c r="G36" s="93"/>
       <c r="H36" s="93"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B37" s="92"/>
       <c r="C37" s="92"/>
       <c r="E37" s="92"/>
       <c r="F37" s="92"/>
       <c r="G37" s="93"/>
       <c r="H37" s="93"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B38" s="92"/>
       <c r="C38" s="92"/>
       <c r="E38" s="92"/>
       <c r="F38" s="92"/>
       <c r="G38" s="93"/>
       <c r="H38" s="93"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B39" s="92"/>
       <c r="C39" s="92"/>
       <c r="E39" s="92"/>
       <c r="F39" s="92"/>
       <c r="G39" s="93"/>
       <c r="H39" s="93"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B40" s="92"/>
       <c r="C40" s="92"/>
       <c r="E40" s="92"/>
       <c r="F40" s="92"/>
-    </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="G40" s="93"/>
+      <c r="H40" s="93"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B41" s="92"/>
       <c r="C41" s="92"/>
       <c r="E41" s="92"/>
       <c r="F41" s="92"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B42" s="92"/>
       <c r="C42" s="92"/>
       <c r="E42" s="92"/>
       <c r="F42" s="92"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B43" s="92"/>
       <c r="C43" s="92"/>
       <c r="E43" s="92"/>
       <c r="F43" s="92"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B44" s="92"/>
       <c r="C44" s="92"/>
       <c r="E44" s="92"/>
       <c r="F44" s="92"/>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B45" s="92"/>
       <c r="C45" s="92"/>
       <c r="E45" s="92"/>
       <c r="F45" s="92"/>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B46" s="92"/>
       <c r="C46" s="92"/>
       <c r="E46" s="92"/>
       <c r="F46" s="92"/>
     </row>
-    <row r="49" spans="2:13" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-    <row r="50" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B47" s="92"/>
+      <c r="C47" s="92"/>
+      <c r="E47" s="92"/>
+      <c r="F47" s="92"/>
+    </row>
+    <row r="50" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B50" s="92"/>
       <c r="C50" s="92"/>
       <c r="D50" s="92"/>
       <c r="E50" s="92"/>
       <c r="F50" s="92"/>
       <c r="G50" s="92"/>
       <c r="H50" s="92"/>
       <c r="I50" s="92"/>
       <c r="J50" s="92"/>
       <c r="K50" s="92"/>
       <c r="L50" s="92"/>
       <c r="M50" s="92"/>
     </row>
-    <row r="51" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B51" s="92"/>
       <c r="C51" s="92"/>
       <c r="D51" s="92"/>
       <c r="E51" s="92"/>
       <c r="F51" s="92"/>
       <c r="G51" s="92"/>
       <c r="H51" s="92"/>
       <c r="I51" s="92"/>
       <c r="J51" s="92"/>
       <c r="K51" s="92"/>
       <c r="L51" s="92"/>
       <c r="M51" s="92"/>
     </row>
-    <row r="52" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B52" s="92"/>
       <c r="C52" s="92"/>
       <c r="D52" s="92"/>
       <c r="E52" s="92"/>
       <c r="F52" s="92"/>
       <c r="G52" s="92"/>
       <c r="H52" s="92"/>
       <c r="I52" s="92"/>
       <c r="J52" s="92"/>
       <c r="K52" s="92"/>
       <c r="L52" s="92"/>
       <c r="M52" s="92"/>
     </row>
-    <row r="53" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B53" s="92"/>
       <c r="C53" s="92"/>
       <c r="D53" s="92"/>
       <c r="E53" s="92"/>
       <c r="F53" s="92"/>
       <c r="G53" s="92"/>
       <c r="H53" s="92"/>
       <c r="I53" s="92"/>
       <c r="J53" s="92"/>
       <c r="K53" s="92"/>
       <c r="L53" s="92"/>
       <c r="M53" s="92"/>
     </row>
-    <row r="54" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B54" s="92"/>
       <c r="C54" s="92"/>
       <c r="D54" s="92"/>
       <c r="E54" s="92"/>
       <c r="F54" s="92"/>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="92"/>
       <c r="J54" s="92"/>
       <c r="K54" s="92"/>
       <c r="L54" s="92"/>
       <c r="M54" s="92"/>
     </row>
-    <row r="55" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B55" s="92"/>
       <c r="C55" s="92"/>
       <c r="D55" s="92"/>
       <c r="E55" s="92"/>
       <c r="F55" s="92"/>
       <c r="G55" s="92"/>
       <c r="H55" s="92"/>
       <c r="I55" s="92"/>
       <c r="J55" s="92"/>
       <c r="K55" s="92"/>
       <c r="L55" s="92"/>
       <c r="M55" s="92"/>
     </row>
-    <row r="56" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B56" s="92"/>
       <c r="C56" s="92"/>
       <c r="D56" s="92"/>
       <c r="E56" s="92"/>
       <c r="F56" s="92"/>
       <c r="G56" s="92"/>
       <c r="H56" s="92"/>
       <c r="I56" s="92"/>
       <c r="J56" s="92"/>
       <c r="K56" s="92"/>
       <c r="L56" s="92"/>
       <c r="M56" s="92"/>
     </row>
-    <row r="57" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B57" s="92"/>
       <c r="C57" s="92"/>
       <c r="D57" s="92"/>
       <c r="E57" s="92"/>
       <c r="F57" s="92"/>
       <c r="G57" s="92"/>
       <c r="H57" s="92"/>
       <c r="I57" s="92"/>
       <c r="J57" s="92"/>
       <c r="K57" s="92"/>
       <c r="L57" s="92"/>
       <c r="M57" s="92"/>
     </row>
-    <row r="58" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B58" s="92"/>
       <c r="C58" s="92"/>
       <c r="D58" s="92"/>
       <c r="E58" s="92"/>
       <c r="F58" s="92"/>
       <c r="G58" s="92"/>
       <c r="H58" s="92"/>
       <c r="I58" s="92"/>
       <c r="J58" s="92"/>
       <c r="K58" s="92"/>
       <c r="L58" s="92"/>
       <c r="M58" s="92"/>
     </row>
-    <row r="59" spans="2:13" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B59" s="92"/>
       <c r="C59" s="92"/>
       <c r="D59" s="92"/>
       <c r="E59" s="92"/>
       <c r="F59" s="92"/>
       <c r="G59" s="92"/>
       <c r="H59" s="92"/>
       <c r="I59" s="92"/>
       <c r="J59" s="92"/>
       <c r="K59" s="92"/>
       <c r="L59" s="92"/>
       <c r="M59" s="92"/>
     </row>
+    <row r="60" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B60" s="92"/>
+      <c r="C60" s="92"/>
+      <c r="D60" s="92"/>
+      <c r="E60" s="92"/>
+      <c r="F60" s="92"/>
+      <c r="G60" s="92"/>
+      <c r="H60" s="92"/>
+      <c r="I60" s="92"/>
+      <c r="J60" s="92"/>
+      <c r="K60" s="92"/>
+      <c r="L60" s="92"/>
+      <c r="M60" s="92"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="34" max="12" man="1"/>
+    <brk id="35" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C89F953E-D1B3-4D94-98F6-4B8835D34A2B}">
-  <dimension ref="A1:Z59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34EE8F9E-B42C-4AC4-9299-AA06F8E7653E}">
+  <dimension ref="A1:Z60"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight"/>
+      <selection sqref="A1:V1"/>
+      <selection pane="topRight" sqref="A1:V1"/>
+      <selection pane="bottomLeft" sqref="A1:V1"/>
+      <selection pane="bottomRight" sqref="A1:Z2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="70" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="27" width="0.75" style="70" customWidth="1"/>
+    <col min="1" max="1" width="11.44140625" style="70" customWidth="1"/>
+    <col min="2" max="13" width="14.77734375" style="70" customWidth="1"/>
+    <col min="14" max="14" width="11.44140625" style="70" customWidth="1"/>
+    <col min="15" max="26" width="14.77734375" style="70" customWidth="1"/>
+    <col min="27" max="27" width="9" style="70" customWidth="1"/>
     <col min="28" max="28" width="9" style="70"/>
-    <col min="29" max="32" width="11.5" style="70" customWidth="1"/>
+    <col min="29" max="32" width="11.44140625" style="70" customWidth="1"/>
     <col min="33" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="281" t="s">
         <v>167</v>
       </c>
       <c r="C1" s="281"/>
       <c r="D1" s="281"/>
       <c r="E1" s="281"/>
       <c r="F1" s="281"/>
       <c r="G1" s="281"/>
       <c r="H1" s="281"/>
       <c r="I1" s="281"/>
       <c r="J1" s="281"/>
       <c r="K1" s="281"/>
       <c r="L1" s="281"/>
       <c r="M1" s="281"/>
       <c r="O1" s="281" t="s">
         <v>168</v>
       </c>
       <c r="P1" s="281"/>
       <c r="Q1" s="281"/>
       <c r="R1" s="281"/>
       <c r="S1" s="281"/>
       <c r="T1" s="281"/>
       <c r="U1" s="281"/>
       <c r="V1" s="281"/>
       <c r="W1" s="281"/>
       <c r="X1" s="281"/>
       <c r="Y1" s="281"/>
       <c r="Z1" s="281"/>
     </row>
-    <row r="2" spans="1:26" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:26" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B2" s="296"/>
       <c r="C2" s="296"/>
       <c r="D2" s="296"/>
       <c r="E2" s="296"/>
       <c r="F2" s="296"/>
       <c r="G2" s="296"/>
       <c r="H2" s="296"/>
       <c r="I2" s="296"/>
       <c r="J2" s="296"/>
       <c r="K2" s="296"/>
       <c r="L2" s="296"/>
       <c r="M2" s="296"/>
       <c r="O2" s="71"/>
       <c r="P2" s="72"/>
       <c r="Q2" s="72"/>
       <c r="R2" s="72"/>
       <c r="S2" s="72"/>
       <c r="T2" s="72"/>
       <c r="U2" s="72"/>
       <c r="V2" s="72"/>
       <c r="W2" s="72"/>
       <c r="X2" s="72"/>
       <c r="Y2" s="72"/>
       <c r="Z2" s="72"/>
     </row>
-    <row r="3" spans="1:26" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="282" t="s">
         <v>111</v>
       </c>
       <c r="B3" s="297" t="s">
         <v>169</v>
       </c>
       <c r="C3" s="298"/>
       <c r="D3" s="298"/>
       <c r="E3" s="298"/>
       <c r="F3" s="298"/>
       <c r="G3" s="298"/>
       <c r="H3" s="298"/>
       <c r="I3" s="298"/>
       <c r="J3" s="298"/>
       <c r="K3" s="298"/>
       <c r="L3" s="298"/>
       <c r="M3" s="299"/>
       <c r="N3" s="282" t="s">
         <v>111</v>
       </c>
       <c r="O3" s="297" t="s">
         <v>169</v>
       </c>
       <c r="P3" s="298"/>
       <c r="Q3" s="298"/>
       <c r="R3" s="298"/>
       <c r="S3" s="298"/>
       <c r="T3" s="298"/>
       <c r="U3" s="298"/>
       <c r="V3" s="298"/>
       <c r="W3" s="298"/>
       <c r="X3" s="298"/>
       <c r="Y3" s="298"/>
       <c r="Z3" s="299"/>
     </row>
-    <row r="4" spans="1:26" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="283"/>
       <c r="B4" s="300" t="s">
         <v>160</v>
       </c>
       <c r="C4" s="301"/>
       <c r="D4" s="301"/>
       <c r="E4" s="301"/>
       <c r="F4" s="301"/>
       <c r="G4" s="301"/>
       <c r="H4" s="300" t="s">
         <v>161</v>
       </c>
       <c r="I4" s="301"/>
       <c r="J4" s="301"/>
       <c r="K4" s="301"/>
       <c r="L4" s="301"/>
       <c r="M4" s="302"/>
       <c r="N4" s="283"/>
       <c r="O4" s="300" t="s">
         <v>162</v>
       </c>
       <c r="P4" s="301"/>
       <c r="Q4" s="301"/>
       <c r="R4" s="301"/>
       <c r="S4" s="301"/>
       <c r="T4" s="301"/>
       <c r="U4" s="300" t="s">
         <v>163</v>
       </c>
       <c r="V4" s="301"/>
       <c r="W4" s="301"/>
       <c r="X4" s="301"/>
       <c r="Y4" s="301"/>
       <c r="Z4" s="302"/>
     </row>
-    <row r="5" spans="1:26" ht="89.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" ht="89.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="283"/>
       <c r="B5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="C5" s="73" t="s">
         <v>125</v>
       </c>
       <c r="D5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="E5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="F5" s="74" t="s">
         <v>170</v>
       </c>
       <c r="G5" s="73" t="s">
         <v>171</v>
       </c>
       <c r="H5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="I5" s="73" t="s">
         <v>125</v>
       </c>
@@ -24421,51 +24365,51 @@
       <c r="S5" s="74" t="s">
         <v>170</v>
       </c>
       <c r="T5" s="73" t="s">
         <v>171</v>
       </c>
       <c r="U5" s="73" t="s">
         <v>124</v>
       </c>
       <c r="V5" s="73" t="s">
         <v>125</v>
       </c>
       <c r="W5" s="74" t="s">
         <v>120</v>
       </c>
       <c r="X5" s="74" t="s">
         <v>122</v>
       </c>
       <c r="Y5" s="74" t="s">
         <v>170</v>
       </c>
       <c r="Z5" s="94" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="284"/>
       <c r="B6" s="73" t="s">
         <v>134</v>
       </c>
       <c r="C6" s="73" t="s">
         <v>135</v>
       </c>
       <c r="D6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="E6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="F6" s="73" t="s">
         <v>136</v>
       </c>
       <c r="G6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="H6" s="73" t="s">
         <v>134</v>
       </c>
       <c r="I6" s="73" t="s">
         <v>135</v>
       </c>
@@ -24497,51 +24441,51 @@
       <c r="S6" s="73" t="s">
         <v>136</v>
       </c>
       <c r="T6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="U6" s="73" t="s">
         <v>134</v>
       </c>
       <c r="V6" s="73" t="s">
         <v>135</v>
       </c>
       <c r="W6" s="73" t="s">
         <v>130</v>
       </c>
       <c r="X6" s="73" t="s">
         <v>133</v>
       </c>
       <c r="Y6" s="73" t="s">
         <v>136</v>
       </c>
       <c r="Z6" s="94" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:26" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="40" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="41">
         <v>1091.5630000000001</v>
       </c>
       <c r="C7" s="41">
         <v>8833.7630000000008</v>
       </c>
       <c r="D7" s="41">
         <v>82542.814889000001</v>
       </c>
       <c r="E7" s="95">
         <v>75619</v>
       </c>
       <c r="F7" s="96">
         <v>8.09</v>
       </c>
       <c r="G7" s="95">
         <v>9344</v>
       </c>
       <c r="H7" s="41">
         <v>1498.442</v>
       </c>
       <c r="I7" s="41">
@@ -24577,51 +24521,51 @@
       <c r="S7" s="96">
         <v>14.62</v>
       </c>
       <c r="T7" s="95">
         <v>3366</v>
       </c>
       <c r="U7" s="41">
         <v>62.353000000000002</v>
       </c>
       <c r="V7" s="41">
         <v>206.255</v>
       </c>
       <c r="W7" s="41">
         <v>1870.7153450000001</v>
       </c>
       <c r="X7" s="95">
         <v>30002</v>
       </c>
       <c r="Y7" s="96">
         <v>3.31</v>
       </c>
       <c r="Z7" s="97">
         <v>9070</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="40" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="44">
         <v>1110.7919999999999</v>
       </c>
       <c r="C8" s="44">
         <v>9278.61</v>
       </c>
       <c r="D8" s="44">
         <v>87142.154983</v>
       </c>
       <c r="E8" s="95">
         <v>78450</v>
       </c>
       <c r="F8" s="96">
         <v>8.35</v>
       </c>
       <c r="G8" s="95">
         <v>9392</v>
       </c>
       <c r="H8" s="44">
         <v>1516.5350000000001</v>
       </c>
       <c r="I8" s="44">
@@ -24657,51 +24601,51 @@
       <c r="S8" s="96">
         <v>14.68</v>
       </c>
       <c r="T8" s="95">
         <v>3454</v>
       </c>
       <c r="U8" s="44">
         <v>61.588000000000001</v>
       </c>
       <c r="V8" s="44">
         <v>202.86699999999999</v>
       </c>
       <c r="W8" s="44">
         <v>1851.4748750000001</v>
       </c>
       <c r="X8" s="95">
         <v>30062</v>
       </c>
       <c r="Y8" s="96">
         <v>3.29</v>
       </c>
       <c r="Z8" s="97">
         <v>9127</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="40" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="44">
         <v>1133.806</v>
       </c>
       <c r="C9" s="44">
         <v>9090.4709999999995</v>
       </c>
       <c r="D9" s="44">
         <v>91425.593477000002</v>
       </c>
       <c r="E9" s="95">
         <v>80636</v>
       </c>
       <c r="F9" s="96">
         <v>8.02</v>
       </c>
       <c r="G9" s="95">
         <v>10057</v>
       </c>
       <c r="H9" s="44">
         <v>1528.7539999999999</v>
       </c>
       <c r="I9" s="44">
@@ -24737,51 +24681,51 @@
       <c r="S9" s="96">
         <v>14.37</v>
       </c>
       <c r="T9" s="95">
         <v>3591</v>
       </c>
       <c r="U9" s="44">
         <v>57.302</v>
       </c>
       <c r="V9" s="44">
         <v>187.60300000000001</v>
       </c>
       <c r="W9" s="44">
         <v>1725.350097</v>
       </c>
       <c r="X9" s="95">
         <v>30110</v>
       </c>
       <c r="Y9" s="96">
         <v>3.27</v>
       </c>
       <c r="Z9" s="97">
         <v>9197</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="40" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="44">
         <v>1159.4949999999999</v>
       </c>
       <c r="C10" s="44">
         <v>9299.3330000000005</v>
       </c>
       <c r="D10" s="44">
         <v>96921.072805999996</v>
       </c>
       <c r="E10" s="95">
         <v>83589</v>
       </c>
       <c r="F10" s="96">
         <v>8.02</v>
       </c>
       <c r="G10" s="95">
         <v>10422</v>
       </c>
       <c r="H10" s="44">
         <v>1558.587</v>
       </c>
       <c r="I10" s="44">
@@ -24817,51 +24761,51 @@
       <c r="S10" s="96">
         <v>14.05</v>
       </c>
       <c r="T10" s="95">
         <v>3774</v>
       </c>
       <c r="U10" s="44">
         <v>53.018999999999998</v>
       </c>
       <c r="V10" s="44">
         <v>174.584</v>
       </c>
       <c r="W10" s="44">
         <v>1585.4566870000001</v>
       </c>
       <c r="X10" s="95">
         <v>29904</v>
       </c>
       <c r="Y10" s="96">
         <v>3.29</v>
       </c>
       <c r="Z10" s="97">
         <v>9081</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="40" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="44">
         <v>1192.105</v>
       </c>
       <c r="C11" s="44">
         <v>9494.0550000000003</v>
       </c>
       <c r="D11" s="44">
         <v>101020.37081100002</v>
       </c>
       <c r="E11" s="95">
         <v>84741</v>
       </c>
       <c r="F11" s="96">
         <v>7.96</v>
       </c>
       <c r="G11" s="95">
         <v>10640</v>
       </c>
       <c r="H11" s="44">
         <v>1578.527</v>
       </c>
       <c r="I11" s="44">
@@ -24897,51 +24841,51 @@
       <c r="S11" s="96">
         <v>13.55</v>
       </c>
       <c r="T11" s="95">
         <v>3935</v>
       </c>
       <c r="U11" s="44">
         <v>51.557999999999993</v>
       </c>
       <c r="V11" s="44">
         <v>170.80300000000003</v>
       </c>
       <c r="W11" s="44">
         <v>1538.9899740000001</v>
       </c>
       <c r="X11" s="95">
         <v>29850</v>
       </c>
       <c r="Y11" s="96">
         <v>3.31</v>
       </c>
       <c r="Z11" s="97">
         <v>9010</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="40" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="44">
         <v>1144.675</v>
       </c>
       <c r="C12" s="44">
         <v>8862.2379999999994</v>
       </c>
       <c r="D12" s="44">
         <v>102465.31355399999</v>
       </c>
       <c r="E12" s="95">
         <v>89515</v>
       </c>
       <c r="F12" s="96">
         <v>7.74</v>
       </c>
       <c r="G12" s="95">
         <v>11562</v>
       </c>
       <c r="H12" s="44">
         <v>1476.5769999999998</v>
       </c>
       <c r="I12" s="44">
@@ -24977,51 +24921,51 @@
       <c r="S12" s="96">
         <v>13.63</v>
       </c>
       <c r="T12" s="95">
         <v>4152</v>
       </c>
       <c r="U12" s="44">
         <v>47.847000000000008</v>
       </c>
       <c r="V12" s="44">
         <v>159.083</v>
       </c>
       <c r="W12" s="44">
         <v>1429.4683399999997</v>
       </c>
       <c r="X12" s="95">
         <v>29876</v>
       </c>
       <c r="Y12" s="96">
         <v>3.32</v>
       </c>
       <c r="Z12" s="98">
         <v>8986</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="40" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="44">
         <v>1044.539</v>
       </c>
       <c r="C13" s="44">
         <v>8306.2569999999996</v>
       </c>
       <c r="D13" s="44">
         <v>100668.711515</v>
       </c>
       <c r="E13" s="95">
         <v>96376</v>
       </c>
       <c r="F13" s="96">
         <v>7.95</v>
       </c>
       <c r="G13" s="95">
         <v>12120</v>
       </c>
       <c r="H13" s="44">
         <v>1344.1979999999999</v>
       </c>
       <c r="I13" s="44">
@@ -25057,51 +25001,51 @@
       <c r="S13" s="96">
         <v>13.79</v>
       </c>
       <c r="T13" s="95">
         <v>4451</v>
       </c>
       <c r="U13" s="44">
         <v>47.635999999999996</v>
       </c>
       <c r="V13" s="44">
         <v>155.82499999999996</v>
       </c>
       <c r="W13" s="44">
         <v>1420.39624</v>
       </c>
       <c r="X13" s="95">
         <v>29818</v>
       </c>
       <c r="Y13" s="96">
         <v>3.27</v>
       </c>
       <c r="Z13" s="98">
         <v>9115</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="44">
         <v>1066.8879999999999</v>
       </c>
       <c r="C14" s="44">
         <v>8195.34</v>
       </c>
       <c r="D14" s="44">
         <v>103693.420383</v>
       </c>
       <c r="E14" s="95">
         <v>97192</v>
       </c>
       <c r="F14" s="96">
         <v>7.68</v>
       </c>
       <c r="G14" s="95">
         <v>12653</v>
       </c>
       <c r="H14" s="44">
         <v>1328.559</v>
       </c>
       <c r="I14" s="44">
@@ -25137,51 +25081,51 @@
       <c r="S14" s="96">
         <v>13.6</v>
       </c>
       <c r="T14" s="95">
         <v>4659</v>
       </c>
       <c r="U14" s="44">
         <v>40.19700000000001</v>
       </c>
       <c r="V14" s="44">
         <v>134.49799999999999</v>
       </c>
       <c r="W14" s="44">
         <v>1208.0107370000001</v>
       </c>
       <c r="X14" s="95">
         <v>30052</v>
       </c>
       <c r="Y14" s="96">
         <v>3.35</v>
       </c>
       <c r="Z14" s="98">
         <v>8982</v>
       </c>
     </row>
-    <row r="15" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:26" s="83" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="40" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="44">
         <v>1215.6880000000001</v>
       </c>
       <c r="C15" s="44">
         <v>9047.68</v>
       </c>
       <c r="D15" s="44">
         <v>114254.866836</v>
       </c>
       <c r="E15" s="95">
         <v>93984</v>
       </c>
       <c r="F15" s="96">
         <v>7.44</v>
       </c>
       <c r="G15" s="95">
         <v>12628</v>
       </c>
       <c r="H15" s="44">
         <v>1514.6240000000003</v>
       </c>
       <c r="I15" s="44">
@@ -25217,51 +25161,51 @@
       <c r="S15" s="96">
         <v>12.87</v>
       </c>
       <c r="T15" s="95">
         <v>4779</v>
       </c>
       <c r="U15" s="44">
         <v>36.384999999999998</v>
       </c>
       <c r="V15" s="44">
         <v>131.75700000000001</v>
       </c>
       <c r="W15" s="44">
         <v>1132.385385</v>
       </c>
       <c r="X15" s="95">
         <v>31122</v>
       </c>
       <c r="Y15" s="96">
         <v>3.62</v>
       </c>
       <c r="Z15" s="98">
         <v>8594</v>
       </c>
     </row>
-    <row r="16" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="40" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="44">
         <v>1307.921</v>
       </c>
       <c r="C16" s="44">
         <v>9838.1509999999998</v>
       </c>
       <c r="D16" s="44">
         <v>123873.18785199999</v>
       </c>
       <c r="E16" s="95">
         <v>94710</v>
       </c>
       <c r="F16" s="96">
         <v>7.52</v>
       </c>
       <c r="G16" s="95">
         <v>12591</v>
       </c>
       <c r="H16" s="44">
         <v>1494.4470000000001</v>
       </c>
       <c r="I16" s="44">
@@ -25297,131 +25241,131 @@
       <c r="S16" s="96">
         <v>13.32</v>
       </c>
       <c r="T16" s="95">
         <v>4541</v>
       </c>
       <c r="U16" s="44">
         <v>34.86</v>
       </c>
       <c r="V16" s="44">
         <v>129.191</v>
       </c>
       <c r="W16" s="44">
         <v>1246.8475850000002</v>
       </c>
       <c r="X16" s="95">
         <v>35767</v>
       </c>
       <c r="Y16" s="96">
         <v>3.71</v>
       </c>
       <c r="Z16" s="98">
         <v>9651</v>
       </c>
     </row>
-    <row r="17" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="B17" s="44">
-        <v>1325.5430000000001</v>
+        <v>1325.546</v>
       </c>
       <c r="C17" s="44">
-        <v>9712.1180000000004</v>
+        <v>9712.3629999999994</v>
       </c>
       <c r="D17" s="44">
-        <v>127435.92554000003</v>
+        <v>127435.89496200002</v>
       </c>
       <c r="E17" s="95">
-        <v>96139</v>
+        <v>96138</v>
       </c>
       <c r="F17" s="96">
         <v>7.33</v>
       </c>
       <c r="G17" s="95">
         <v>13121</v>
       </c>
       <c r="H17" s="44">
         <v>1440.7080000000001</v>
       </c>
       <c r="I17" s="44">
-        <v>12125.538999999999</v>
+        <v>12125.597</v>
       </c>
       <c r="J17" s="44">
-        <v>100159.938586</v>
+        <v>100159.94074200001</v>
       </c>
       <c r="K17" s="95">
         <v>69521</v>
       </c>
       <c r="L17" s="96">
         <v>8.42</v>
       </c>
       <c r="M17" s="97">
         <v>8260</v>
       </c>
       <c r="N17" s="40" t="s">
         <v>179</v>
       </c>
       <c r="O17" s="44">
         <v>673.19200000000012</v>
       </c>
       <c r="P17" s="44">
         <v>8704.6949999999997</v>
       </c>
       <c r="Q17" s="44">
         <v>40699.877285000002</v>
       </c>
       <c r="R17" s="95">
         <v>60458</v>
       </c>
       <c r="S17" s="96">
         <v>12.93</v>
       </c>
       <c r="T17" s="95">
         <v>4676</v>
       </c>
       <c r="U17" s="44">
         <v>25.733999999999995</v>
       </c>
       <c r="V17" s="44">
-        <v>99.953000000000003</v>
+        <v>100.011</v>
       </c>
       <c r="W17" s="44">
-        <v>926.63816199999997</v>
+        <v>926.65346199999999</v>
       </c>
       <c r="X17" s="95">
-        <v>36008</v>
+        <v>36009</v>
       </c>
       <c r="Y17" s="96">
-        <v>3.88</v>
+        <v>3.89</v>
       </c>
       <c r="Z17" s="97">
-        <v>9271</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9266</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="57">
         <v>106.938</v>
       </c>
       <c r="C18" s="57">
         <v>821.64700000000005</v>
       </c>
       <c r="D18" s="57">
         <v>10343.487655999999</v>
       </c>
       <c r="E18" s="99">
         <v>96724</v>
       </c>
       <c r="F18" s="100">
         <v>7.68</v>
       </c>
       <c r="G18" s="99">
         <v>12589</v>
       </c>
       <c r="H18" s="57">
         <v>120.71299999999999</v>
       </c>
       <c r="I18" s="57">
@@ -25457,51 +25401,51 @@
       <c r="S18" s="100">
         <v>13.19</v>
       </c>
       <c r="T18" s="99">
         <v>4482</v>
       </c>
       <c r="U18" s="57">
         <v>2.68</v>
       </c>
       <c r="V18" s="57">
         <v>10.034000000000001</v>
       </c>
       <c r="W18" s="57">
         <v>95.697649999999996</v>
       </c>
       <c r="X18" s="99">
         <v>35708</v>
       </c>
       <c r="Y18" s="100">
         <v>3.74</v>
       </c>
       <c r="Z18" s="101">
         <v>9537</v>
       </c>
     </row>
-    <row r="19" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="57">
         <v>97.323999999999998</v>
       </c>
       <c r="C19" s="57">
         <v>707.92399999999998</v>
       </c>
       <c r="D19" s="57">
         <v>9177.4492690000006</v>
       </c>
       <c r="E19" s="99">
         <v>94298</v>
       </c>
       <c r="F19" s="100">
         <v>7.27</v>
       </c>
       <c r="G19" s="99">
         <v>12964</v>
       </c>
       <c r="H19" s="57">
         <v>110.73399999999999</v>
       </c>
       <c r="I19" s="57">
@@ -25537,51 +25481,51 @@
       <c r="S19" s="100">
         <v>12.73</v>
       </c>
       <c r="T19" s="99">
         <v>4607</v>
       </c>
       <c r="U19" s="57">
         <v>2.0259999999999998</v>
       </c>
       <c r="V19" s="57">
         <v>7.6390000000000002</v>
       </c>
       <c r="W19" s="57">
         <v>72.455489999999998</v>
       </c>
       <c r="X19" s="99">
         <v>35763</v>
       </c>
       <c r="Y19" s="100">
         <v>3.77</v>
       </c>
       <c r="Z19" s="101">
         <v>9485</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="57">
         <v>113.505</v>
       </c>
       <c r="C20" s="57">
         <v>855.45600000000002</v>
       </c>
       <c r="D20" s="57">
         <v>11033.407475</v>
       </c>
       <c r="E20" s="99">
         <v>97206</v>
       </c>
       <c r="F20" s="100">
         <v>7.54</v>
       </c>
       <c r="G20" s="99">
         <v>12898</v>
       </c>
       <c r="H20" s="57">
         <v>123.128</v>
       </c>
       <c r="I20" s="57">
@@ -25617,51 +25561,51 @@
       <c r="S20" s="100">
         <v>12.82</v>
       </c>
       <c r="T20" s="99">
         <v>4713</v>
       </c>
       <c r="U20" s="57">
         <v>2.2639999999999998</v>
       </c>
       <c r="V20" s="57">
         <v>8.6940000000000008</v>
       </c>
       <c r="W20" s="57">
         <v>80.653408999999996</v>
       </c>
       <c r="X20" s="99">
         <v>35624</v>
       </c>
       <c r="Y20" s="100">
         <v>3.84</v>
       </c>
       <c r="Z20" s="101">
         <v>9277</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="54" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="57">
         <v>109.142</v>
       </c>
       <c r="C21" s="57">
         <v>865.64099999999996</v>
       </c>
       <c r="D21" s="57">
         <v>10587.552103</v>
       </c>
       <c r="E21" s="99">
         <v>97007</v>
       </c>
       <c r="F21" s="100">
         <v>7.93</v>
       </c>
       <c r="G21" s="99">
         <v>12231</v>
       </c>
       <c r="H21" s="57">
         <v>119.732</v>
       </c>
       <c r="I21" s="57">
@@ -25697,51 +25641,51 @@
       <c r="S21" s="100">
         <v>13.3</v>
       </c>
       <c r="T21" s="99">
         <v>4589</v>
       </c>
       <c r="U21" s="57">
         <v>2.1</v>
       </c>
       <c r="V21" s="57">
         <v>8.0839999999999996</v>
       </c>
       <c r="W21" s="57">
         <v>74.704746</v>
       </c>
       <c r="X21" s="99">
         <v>35574</v>
       </c>
       <c r="Y21" s="100">
         <v>3.85</v>
       </c>
       <c r="Z21" s="101">
         <v>9241</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="54" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="57">
         <v>116.014</v>
       </c>
       <c r="C22" s="57">
         <v>829.71900000000005</v>
       </c>
       <c r="D22" s="57">
         <v>11006.661396</v>
       </c>
       <c r="E22" s="99">
         <v>94874</v>
       </c>
       <c r="F22" s="100">
         <v>7.15</v>
       </c>
       <c r="G22" s="99">
         <v>13266</v>
       </c>
       <c r="H22" s="57">
         <v>126.503</v>
       </c>
       <c r="I22" s="57">
@@ -25777,51 +25721,51 @@
       <c r="S22" s="100">
         <v>12.91</v>
       </c>
       <c r="T22" s="99">
         <v>4647</v>
       </c>
       <c r="U22" s="57">
         <v>2.1760000000000002</v>
       </c>
       <c r="V22" s="57">
         <v>8.359</v>
       </c>
       <c r="W22" s="57">
         <v>78.495694999999998</v>
       </c>
       <c r="X22" s="99">
         <v>36073</v>
       </c>
       <c r="Y22" s="100">
         <v>3.84</v>
       </c>
       <c r="Z22" s="101">
         <v>9391</v>
       </c>
     </row>
-    <row r="23" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="57">
         <v>108.752</v>
       </c>
       <c r="C23" s="57">
         <v>791.97500000000002</v>
       </c>
       <c r="D23" s="57">
         <v>10482.162687</v>
       </c>
       <c r="E23" s="99">
         <v>96386</v>
       </c>
       <c r="F23" s="100">
         <v>7.28</v>
       </c>
       <c r="G23" s="99">
         <v>13235</v>
       </c>
       <c r="H23" s="57">
         <v>117.63500000000001</v>
       </c>
       <c r="I23" s="57">
@@ -25857,51 +25801,51 @@
       <c r="S23" s="100">
         <v>12.77</v>
       </c>
       <c r="T23" s="99">
         <v>4679</v>
       </c>
       <c r="U23" s="57">
         <v>2.0489999999999999</v>
       </c>
       <c r="V23" s="57">
         <v>7.97</v>
       </c>
       <c r="W23" s="57">
         <v>73.970208</v>
       </c>
       <c r="X23" s="99">
         <v>36101</v>
       </c>
       <c r="Y23" s="100">
         <v>3.89</v>
       </c>
       <c r="Z23" s="101">
         <v>9281</v>
       </c>
     </row>
-    <row r="24" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="54" t="s">
         <v>154</v>
       </c>
       <c r="B24" s="57">
         <v>116.697</v>
       </c>
       <c r="C24" s="57">
         <v>826.59500000000003</v>
       </c>
       <c r="D24" s="57">
         <v>11150.479147</v>
       </c>
       <c r="E24" s="99">
         <v>95551</v>
       </c>
       <c r="F24" s="100">
         <v>7.08</v>
       </c>
       <c r="G24" s="99">
         <v>13490</v>
       </c>
       <c r="H24" s="57">
         <v>123.80200000000001</v>
       </c>
       <c r="I24" s="57">
@@ -25937,51 +25881,51 @@
       <c r="S24" s="100">
         <v>12.99</v>
       </c>
       <c r="T24" s="99">
         <v>4711</v>
       </c>
       <c r="U24" s="57">
         <v>2.0910000000000002</v>
       </c>
       <c r="V24" s="57">
         <v>8.2050000000000001</v>
       </c>
       <c r="W24" s="57">
         <v>75.737053000000003</v>
       </c>
       <c r="X24" s="99">
         <v>36220</v>
       </c>
       <c r="Y24" s="100">
         <v>3.92</v>
       </c>
       <c r="Z24" s="101">
         <v>9231</v>
       </c>
     </row>
-    <row r="25" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="54" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="57">
         <v>114.916</v>
       </c>
       <c r="C25" s="57">
         <v>811.327</v>
       </c>
       <c r="D25" s="57">
         <v>10930.755757000001</v>
       </c>
       <c r="E25" s="99">
         <v>95120</v>
       </c>
       <c r="F25" s="100">
         <v>7.06</v>
       </c>
       <c r="G25" s="99">
         <v>13473</v>
       </c>
       <c r="H25" s="57">
         <v>122.44</v>
       </c>
       <c r="I25" s="57">
@@ -26017,51 +25961,51 @@
       <c r="S25" s="100">
         <v>12.82</v>
       </c>
       <c r="T25" s="99">
         <v>4737</v>
       </c>
       <c r="U25" s="57">
         <v>2.1059999999999999</v>
       </c>
       <c r="V25" s="57">
         <v>8.1709999999999994</v>
       </c>
       <c r="W25" s="57">
         <v>76.749784000000005</v>
       </c>
       <c r="X25" s="99">
         <v>36443</v>
       </c>
       <c r="Y25" s="100">
         <v>3.88</v>
       </c>
       <c r="Z25" s="101">
         <v>9393</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="54" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="57">
         <v>107.84</v>
       </c>
       <c r="C26" s="57">
         <v>773.96799999999996</v>
       </c>
       <c r="D26" s="57">
         <v>10269.230127999999</v>
       </c>
       <c r="E26" s="99">
         <v>95227</v>
       </c>
       <c r="F26" s="100">
         <v>7.18</v>
       </c>
       <c r="G26" s="99">
         <v>13268</v>
       </c>
       <c r="H26" s="57">
         <v>116.75</v>
       </c>
       <c r="I26" s="57">
@@ -26097,51 +26041,51 @@
       <c r="S26" s="100">
         <v>12.87</v>
       </c>
       <c r="T26" s="99">
         <v>4661</v>
       </c>
       <c r="U26" s="57">
         <v>1.996</v>
       </c>
       <c r="V26" s="57">
         <v>7.8410000000000002</v>
       </c>
       <c r="W26" s="57">
         <v>71.637896999999995</v>
       </c>
       <c r="X26" s="99">
         <v>35891</v>
       </c>
       <c r="Y26" s="100">
         <v>3.93</v>
       </c>
       <c r="Z26" s="101">
         <v>9136</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="54" t="s">
         <v>177</v>
       </c>
       <c r="B27" s="57">
         <v>110.40900000000001</v>
       </c>
       <c r="C27" s="57">
         <v>805.85199999999998</v>
       </c>
       <c r="D27" s="57">
         <v>10520.218794</v>
       </c>
       <c r="E27" s="99">
         <v>95284</v>
       </c>
       <c r="F27" s="100">
         <v>7.3</v>
       </c>
       <c r="G27" s="99">
         <v>13055</v>
       </c>
       <c r="H27" s="57">
         <v>121.602</v>
       </c>
       <c r="I27" s="57">
@@ -26162,831 +26106,911 @@
       <c r="N27" s="54" t="s">
         <v>177</v>
       </c>
       <c r="O27" s="57">
         <v>57.171999999999997</v>
       </c>
       <c r="P27" s="57">
         <v>734.726</v>
       </c>
       <c r="Q27" s="57">
         <v>3456.9652959999999</v>
       </c>
       <c r="R27" s="99">
         <v>60466</v>
       </c>
       <c r="S27" s="100">
         <v>12.85</v>
       </c>
       <c r="T27" s="99">
         <v>4705</v>
       </c>
       <c r="U27" s="57">
         <v>2.1589999999999998</v>
       </c>
       <c r="V27" s="57">
-        <v>8.5920000000000005</v>
+        <v>8.609</v>
       </c>
       <c r="W27" s="57">
-        <v>78.606226000000007</v>
+        <v>78.609825999999998</v>
       </c>
       <c r="X27" s="99">
-        <v>36409</v>
+        <v>36410</v>
       </c>
       <c r="Y27" s="100">
-        <v>3.98</v>
+        <v>3.99</v>
       </c>
       <c r="Z27" s="101">
-        <v>9149</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9131</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="B28" s="57">
-        <v>109.23</v>
+        <v>109.23099999999999</v>
       </c>
       <c r="C28" s="57">
-        <v>782.76499999999999</v>
+        <v>782.76800000000003</v>
       </c>
       <c r="D28" s="57">
-        <v>10566.989568000001</v>
+        <v>10567.015136</v>
       </c>
       <c r="E28" s="99">
-        <v>96741</v>
+        <v>96740</v>
       </c>
       <c r="F28" s="100">
         <v>7.17</v>
       </c>
       <c r="G28" s="99">
         <v>13500</v>
       </c>
       <c r="H28" s="57">
         <v>115.578</v>
       </c>
       <c r="I28" s="57">
-        <v>964.56</v>
+        <v>964.61800000000005</v>
       </c>
       <c r="J28" s="57">
-        <v>8170.3828750000002</v>
+        <v>8170.3850309999998</v>
       </c>
       <c r="K28" s="99">
         <v>70692</v>
       </c>
       <c r="L28" s="100">
         <v>8.35</v>
       </c>
       <c r="M28" s="101">
-        <v>8471</v>
+        <v>8470</v>
       </c>
       <c r="N28" s="54" t="s">
         <v>178</v>
       </c>
       <c r="O28" s="57">
         <v>53.926000000000002</v>
       </c>
       <c r="P28" s="57">
         <v>706.73599999999999</v>
       </c>
       <c r="Q28" s="57">
         <v>3340.9362289999999</v>
       </c>
       <c r="R28" s="99">
         <v>61954</v>
       </c>
       <c r="S28" s="100">
         <v>13.11</v>
       </c>
       <c r="T28" s="99">
         <v>4727</v>
       </c>
       <c r="U28" s="57">
         <v>2.0449999999999999</v>
       </c>
       <c r="V28" s="57">
-        <v>8.173</v>
+        <v>8.1869999999999994</v>
       </c>
       <c r="W28" s="57">
-        <v>74.669145</v>
+        <v>74.672745000000006</v>
       </c>
       <c r="X28" s="99">
-        <v>36513</v>
+        <v>36515</v>
       </c>
       <c r="Y28" s="100">
         <v>4</v>
       </c>
       <c r="Z28" s="101">
-        <v>9136</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="57">
-        <v>114.776</v>
+        <v>114.77800000000001</v>
       </c>
       <c r="C29" s="57">
-        <v>839.24900000000002</v>
+        <v>839.49099999999999</v>
       </c>
       <c r="D29" s="57">
-        <v>11367.531559999999</v>
+        <v>11367.475414</v>
       </c>
       <c r="E29" s="99">
-        <v>99041</v>
+        <v>99039</v>
       </c>
       <c r="F29" s="100">
         <v>7.31</v>
       </c>
       <c r="G29" s="99">
-        <v>13545</v>
+        <v>13541</v>
       </c>
       <c r="H29" s="57">
         <v>122.09099999999999</v>
       </c>
       <c r="I29" s="57">
         <v>1023.717</v>
       </c>
       <c r="J29" s="57">
         <v>8783.1647830000002</v>
       </c>
       <c r="K29" s="99">
         <v>71939</v>
       </c>
       <c r="L29" s="100">
         <v>8.3800000000000008</v>
       </c>
       <c r="M29" s="101">
         <v>8580</v>
       </c>
       <c r="N29" s="54" t="s">
         <v>180</v>
       </c>
       <c r="O29" s="57">
         <v>57.844000000000001</v>
       </c>
       <c r="P29" s="57">
         <v>740.67</v>
       </c>
       <c r="Q29" s="57">
         <v>3588.705254</v>
       </c>
       <c r="R29" s="99">
         <v>62041</v>
       </c>
       <c r="S29" s="100">
         <v>12.8</v>
       </c>
       <c r="T29" s="99">
         <v>4845</v>
       </c>
       <c r="U29" s="57">
         <v>2.0419999999999998</v>
       </c>
       <c r="V29" s="57">
-        <v>8.1910000000000007</v>
+        <v>8.218</v>
       </c>
       <c r="W29" s="57">
-        <v>73.260858999999996</v>
+        <v>73.268958999999995</v>
       </c>
       <c r="X29" s="99">
-        <v>35877</v>
+        <v>35881</v>
       </c>
       <c r="Y29" s="100">
-        <v>4.01</v>
+        <v>4.0199999999999996</v>
       </c>
       <c r="Z29" s="101">
-        <v>8944</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8916</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="57"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="99"/>
       <c r="F30" s="100"/>
       <c r="G30" s="99"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="57"/>
       <c r="K30" s="99"/>
       <c r="L30" s="100"/>
       <c r="M30" s="101"/>
       <c r="N30" s="40" t="s">
         <v>181</v>
       </c>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="99"/>
       <c r="S30" s="100"/>
       <c r="T30" s="99"/>
       <c r="U30" s="57"/>
       <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="99"/>
       <c r="Y30" s="100"/>
       <c r="Z30" s="101"/>
     </row>
-    <row r="31" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="B31" s="57">
-        <v>114.97199999999999</v>
+        <v>115.066</v>
       </c>
       <c r="C31" s="57">
-        <v>801.05700000000002</v>
+        <v>804.64599999999996</v>
       </c>
       <c r="D31" s="57">
-        <v>11122.214322</v>
+        <v>11139.472422000001</v>
       </c>
       <c r="E31" s="99">
-        <v>96738</v>
+        <v>96809</v>
       </c>
       <c r="F31" s="100">
-        <v>6.97</v>
+        <v>6.99</v>
       </c>
       <c r="G31" s="99">
-        <v>13884</v>
+        <v>13844</v>
       </c>
       <c r="H31" s="57">
-        <v>122.108</v>
+        <v>122.18</v>
       </c>
       <c r="I31" s="57">
-        <v>1008.4</v>
+        <v>1010.7329999999999</v>
       </c>
       <c r="J31" s="57">
-        <v>8692.1154430000006</v>
+        <v>8705.2779379999993</v>
       </c>
       <c r="K31" s="99">
-        <v>71184</v>
+        <v>71250</v>
       </c>
       <c r="L31" s="100">
-        <v>8.26</v>
+        <v>8.27</v>
       </c>
       <c r="M31" s="101">
-        <v>8620</v>
+        <v>8613</v>
       </c>
       <c r="N31" s="54" t="s">
         <v>148</v>
       </c>
       <c r="O31" s="57">
-        <v>57.344999999999999</v>
+        <v>57.356999999999999</v>
       </c>
       <c r="P31" s="57">
-        <v>711.19100000000003</v>
+        <v>711.71500000000003</v>
       </c>
       <c r="Q31" s="57">
-        <v>3504.5996260000002</v>
+        <v>3505.9813709999999</v>
       </c>
       <c r="R31" s="99">
-        <v>61114</v>
+        <v>61126</v>
       </c>
       <c r="S31" s="100">
-        <v>12.4</v>
+        <v>12.41</v>
       </c>
       <c r="T31" s="99">
-        <v>4928</v>
+        <v>4926</v>
       </c>
       <c r="U31" s="57">
         <v>1.9970000000000001</v>
       </c>
       <c r="V31" s="57">
-        <v>8.11</v>
+        <v>8.1370000000000005</v>
       </c>
       <c r="W31" s="57">
-        <v>71.665149999999997</v>
+        <v>71.674750000000003</v>
       </c>
       <c r="X31" s="99">
-        <v>35886</v>
+        <v>35891</v>
       </c>
       <c r="Y31" s="100">
-        <v>4.0599999999999996</v>
+        <v>4.07</v>
       </c>
       <c r="Z31" s="101">
-        <v>8837</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8808</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="57">
-        <v>89.68</v>
+        <v>89.781999999999996</v>
       </c>
       <c r="C32" s="57">
-        <v>662.04200000000003</v>
+        <v>665.87400000000002</v>
       </c>
       <c r="D32" s="57">
-        <v>8914.6436059999996</v>
+        <v>8931.9162130000004</v>
       </c>
       <c r="E32" s="99">
-        <v>99405</v>
+        <v>99484</v>
       </c>
       <c r="F32" s="100">
-        <v>7.38</v>
+        <v>7.42</v>
       </c>
       <c r="G32" s="99">
-        <v>13465</v>
+        <v>13414</v>
       </c>
       <c r="H32" s="57">
-        <v>97.497</v>
+        <v>97.554000000000002</v>
       </c>
       <c r="I32" s="57">
-        <v>831.61</v>
+        <v>833.971</v>
       </c>
       <c r="J32" s="57">
-        <v>6839.0893390000001</v>
+        <v>6848.7423090000002</v>
       </c>
       <c r="K32" s="99">
-        <v>70147</v>
+        <v>70205</v>
       </c>
       <c r="L32" s="100">
-        <v>8.5299999999999994</v>
+        <v>8.5500000000000007</v>
       </c>
       <c r="M32" s="101">
-        <v>8224</v>
+        <v>8212</v>
       </c>
       <c r="N32" s="54" t="s">
         <v>149</v>
       </c>
       <c r="O32" s="57">
-        <v>48.179000000000002</v>
+        <v>48.191000000000003</v>
       </c>
       <c r="P32" s="57">
-        <v>641.95799999999997</v>
+        <v>642.70000000000005</v>
       </c>
       <c r="Q32" s="57">
-        <v>2939.1074960000001</v>
+        <v>2940.4565109999999</v>
       </c>
       <c r="R32" s="99">
-        <v>61004</v>
+        <v>61017</v>
       </c>
       <c r="S32" s="100">
-        <v>13.32</v>
+        <v>13.34</v>
       </c>
       <c r="T32" s="99">
-        <v>4578</v>
+        <v>4575</v>
       </c>
       <c r="U32" s="57">
         <v>1.609</v>
       </c>
       <c r="V32" s="57">
         <v>6.4409999999999998</v>
       </c>
       <c r="W32" s="57">
         <v>58.220044000000001</v>
       </c>
       <c r="X32" s="99">
         <v>36184</v>
       </c>
       <c r="Y32" s="100">
         <v>4</v>
       </c>
       <c r="Z32" s="101">
         <v>9039</v>
       </c>
     </row>
-    <row r="33" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B33" s="57">
+        <v>114.203</v>
+      </c>
+      <c r="C33" s="57">
+        <v>807.24</v>
+      </c>
+      <c r="D33" s="57">
+        <v>11079.388311999999</v>
+      </c>
+      <c r="E33" s="99">
+        <v>97015</v>
+      </c>
+      <c r="F33" s="100">
+        <v>7.07</v>
+      </c>
+      <c r="G33" s="99">
+        <v>13725</v>
+      </c>
+      <c r="H33" s="57">
+        <v>121.717</v>
+      </c>
+      <c r="I33" s="57">
+        <v>997.48599999999999</v>
+      </c>
+      <c r="J33" s="57">
+        <v>8653.8347150000009</v>
+      </c>
+      <c r="K33" s="99">
+        <v>71098</v>
+      </c>
+      <c r="L33" s="100">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M33" s="101">
+        <v>8676</v>
+      </c>
+      <c r="N33" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="O33" s="57">
+        <v>57.731000000000002</v>
+      </c>
+      <c r="P33" s="57">
+        <v>711.32299999999998</v>
+      </c>
+      <c r="Q33" s="57">
+        <v>3596.3894930000001</v>
+      </c>
+      <c r="R33" s="99">
+        <v>62296</v>
+      </c>
+      <c r="S33" s="100">
+        <v>12.32</v>
+      </c>
+      <c r="T33" s="99">
+        <v>5056</v>
+      </c>
+      <c r="U33" s="57">
+        <v>1.879</v>
+      </c>
+      <c r="V33" s="57">
+        <v>7.4329999999999998</v>
+      </c>
+      <c r="W33" s="57">
+        <v>68.077921000000003</v>
+      </c>
+      <c r="X33" s="99">
+        <v>36231</v>
+      </c>
+      <c r="Y33" s="100">
+        <v>3.96</v>
+      </c>
+      <c r="Z33" s="101">
+        <v>9159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="85" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="B33" s="63">
-[...35 lines deleted...]
-      <c r="N33" s="54" t="s">
+      <c r="B34" s="63">
+        <v>110.598</v>
+      </c>
+      <c r="C34" s="63">
+        <v>779.72</v>
+      </c>
+      <c r="D34" s="63">
+        <v>10705.421994</v>
+      </c>
+      <c r="E34" s="102">
+        <v>96796</v>
+      </c>
+      <c r="F34" s="103">
+        <v>7.05</v>
+      </c>
+      <c r="G34" s="102">
+        <v>13730</v>
+      </c>
+      <c r="H34" s="63">
+        <v>121.02800000000001</v>
+      </c>
+      <c r="I34" s="63">
+        <v>1001.151</v>
+      </c>
+      <c r="J34" s="63">
+        <v>8493.7679000000007</v>
+      </c>
+      <c r="K34" s="102">
+        <v>70180</v>
+      </c>
+      <c r="L34" s="103">
+        <v>8.27</v>
+      </c>
+      <c r="M34" s="104">
+        <v>8484</v>
+      </c>
+      <c r="N34" s="54" t="s">
         <v>185</v>
       </c>
-      <c r="O33" s="63">
-[...37 lines deleted...]
-      <c r="A34" s="105" t="s">
+      <c r="O34" s="63">
+        <v>53.209000000000003</v>
+      </c>
+      <c r="P34" s="63">
+        <v>688.10199999999998</v>
+      </c>
+      <c r="Q34" s="63">
+        <v>3304.5199269999998</v>
+      </c>
+      <c r="R34" s="102">
+        <v>62105</v>
+      </c>
+      <c r="S34" s="103">
+        <v>12.93</v>
+      </c>
+      <c r="T34" s="102">
+        <v>4802</v>
+      </c>
+      <c r="U34" s="63">
+        <v>1.6890000000000001</v>
+      </c>
+      <c r="V34" s="63">
+        <v>6.5839999999999996</v>
+      </c>
+      <c r="W34" s="63">
+        <v>61.650694000000001</v>
+      </c>
+      <c r="X34" s="102">
+        <v>36501</v>
+      </c>
+      <c r="Y34" s="103">
+        <v>3.9</v>
+      </c>
+      <c r="Z34" s="104">
+        <v>9364</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="113" customFormat="1" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="B34" s="293"/>
-[...11 lines deleted...]
-      <c r="N34" s="105" t="s">
+      <c r="B35" s="293"/>
+      <c r="C35" s="294"/>
+      <c r="D35" s="294"/>
+      <c r="E35" s="294"/>
+      <c r="F35" s="294"/>
+      <c r="G35" s="294"/>
+      <c r="H35" s="294"/>
+      <c r="I35" s="294"/>
+      <c r="J35" s="294"/>
+      <c r="K35" s="294"/>
+      <c r="L35" s="294"/>
+      <c r="M35" s="295"/>
+      <c r="N35" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="O34" s="106"/>
-[...7 lines deleted...]
-      <c r="W34" s="110" t="s">
+      <c r="O35" s="106"/>
+      <c r="P35" s="106"/>
+      <c r="Q35" s="106"/>
+      <c r="R35" s="107"/>
+      <c r="S35" s="108"/>
+      <c r="T35" s="109"/>
+      <c r="U35" s="110"/>
+      <c r="V35" s="110"/>
+      <c r="W35" s="110" t="s">
         <v>173</v>
       </c>
-      <c r="X34" s="109"/>
-[...30 lines deleted...]
-    <row r="50" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="X35" s="109"/>
+      <c r="Y35" s="111"/>
+      <c r="Z35" s="112"/>
+    </row>
+    <row r="50" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B50" s="114"/>
       <c r="C50" s="114"/>
       <c r="D50" s="114"/>
       <c r="E50" s="114"/>
       <c r="F50" s="114"/>
       <c r="G50" s="114"/>
       <c r="H50" s="114"/>
       <c r="I50" s="114"/>
       <c r="J50" s="114"/>
       <c r="K50" s="114"/>
       <c r="L50" s="114"/>
       <c r="M50" s="114"/>
       <c r="N50" s="114"/>
       <c r="O50" s="114"/>
       <c r="P50" s="114"/>
       <c r="Q50" s="114"/>
       <c r="R50" s="114"/>
       <c r="S50" s="114"/>
       <c r="T50" s="114"/>
       <c r="U50" s="114"/>
       <c r="V50" s="114"/>
       <c r="W50" s="114"/>
       <c r="X50" s="114"/>
       <c r="Y50" s="114"/>
       <c r="Z50" s="114"/>
     </row>
-    <row r="51" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B51" s="114"/>
       <c r="C51" s="114"/>
       <c r="D51" s="114"/>
       <c r="E51" s="114"/>
       <c r="F51" s="114"/>
       <c r="G51" s="114"/>
       <c r="H51" s="114"/>
       <c r="I51" s="114"/>
       <c r="J51" s="114"/>
       <c r="K51" s="114"/>
       <c r="L51" s="114"/>
       <c r="M51" s="114"/>
       <c r="N51" s="114"/>
       <c r="O51" s="114"/>
       <c r="P51" s="114"/>
       <c r="Q51" s="114"/>
       <c r="R51" s="114"/>
       <c r="S51" s="114"/>
       <c r="T51" s="114"/>
       <c r="U51" s="114"/>
       <c r="V51" s="114"/>
       <c r="W51" s="114"/>
       <c r="X51" s="114"/>
       <c r="Y51" s="114"/>
       <c r="Z51" s="114"/>
     </row>
-    <row r="52" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B52" s="114"/>
       <c r="C52" s="114"/>
       <c r="D52" s="114"/>
       <c r="E52" s="114"/>
       <c r="F52" s="114"/>
       <c r="G52" s="114"/>
       <c r="H52" s="114"/>
       <c r="I52" s="114"/>
       <c r="J52" s="114"/>
       <c r="K52" s="114"/>
       <c r="L52" s="114"/>
       <c r="M52" s="114"/>
       <c r="N52" s="114"/>
       <c r="O52" s="114"/>
       <c r="P52" s="114"/>
       <c r="Q52" s="114"/>
       <c r="R52" s="114"/>
       <c r="S52" s="114"/>
       <c r="T52" s="114"/>
       <c r="U52" s="114"/>
       <c r="V52" s="114"/>
       <c r="W52" s="114"/>
       <c r="X52" s="114"/>
       <c r="Y52" s="114"/>
       <c r="Z52" s="114"/>
     </row>
-    <row r="53" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B53" s="114"/>
       <c r="C53" s="114"/>
       <c r="D53" s="114"/>
       <c r="E53" s="114"/>
       <c r="F53" s="114"/>
       <c r="G53" s="114"/>
       <c r="H53" s="114"/>
       <c r="I53" s="114"/>
       <c r="J53" s="114"/>
       <c r="K53" s="114"/>
       <c r="L53" s="114"/>
       <c r="M53" s="114"/>
       <c r="N53" s="114"/>
       <c r="O53" s="114"/>
       <c r="P53" s="114"/>
       <c r="Q53" s="114"/>
       <c r="R53" s="114"/>
       <c r="S53" s="114"/>
       <c r="T53" s="114"/>
       <c r="U53" s="114"/>
       <c r="V53" s="114"/>
       <c r="W53" s="114"/>
       <c r="X53" s="114"/>
       <c r="Y53" s="114"/>
       <c r="Z53" s="114"/>
     </row>
-    <row r="54" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B54" s="114"/>
       <c r="C54" s="114"/>
       <c r="D54" s="114"/>
       <c r="E54" s="114"/>
       <c r="F54" s="114"/>
       <c r="G54" s="114"/>
       <c r="H54" s="114"/>
       <c r="I54" s="114"/>
       <c r="J54" s="114"/>
       <c r="K54" s="114"/>
       <c r="L54" s="114"/>
       <c r="M54" s="114"/>
       <c r="N54" s="114"/>
       <c r="O54" s="114"/>
       <c r="P54" s="114"/>
       <c r="Q54" s="114"/>
       <c r="R54" s="114"/>
       <c r="S54" s="114"/>
       <c r="T54" s="114"/>
       <c r="U54" s="114"/>
       <c r="V54" s="114"/>
       <c r="W54" s="114"/>
       <c r="X54" s="114"/>
       <c r="Y54" s="114"/>
       <c r="Z54" s="114"/>
     </row>
-    <row r="55" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B55" s="114"/>
       <c r="C55" s="114"/>
       <c r="D55" s="114"/>
       <c r="E55" s="114"/>
       <c r="F55" s="114"/>
       <c r="G55" s="114"/>
       <c r="H55" s="114"/>
       <c r="I55" s="114"/>
       <c r="J55" s="114"/>
       <c r="K55" s="114"/>
       <c r="L55" s="114"/>
       <c r="M55" s="114"/>
       <c r="N55" s="114"/>
       <c r="O55" s="114"/>
       <c r="P55" s="114"/>
       <c r="Q55" s="114"/>
       <c r="R55" s="114"/>
       <c r="S55" s="114"/>
       <c r="T55" s="114"/>
       <c r="U55" s="114"/>
       <c r="V55" s="114"/>
       <c r="W55" s="114"/>
       <c r="X55" s="114"/>
       <c r="Y55" s="114"/>
       <c r="Z55" s="114"/>
     </row>
-    <row r="56" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B56" s="114"/>
       <c r="C56" s="114"/>
       <c r="D56" s="114"/>
       <c r="E56" s="114"/>
       <c r="F56" s="114"/>
       <c r="G56" s="114"/>
       <c r="H56" s="114"/>
       <c r="I56" s="114"/>
       <c r="J56" s="114"/>
       <c r="K56" s="114"/>
       <c r="L56" s="114"/>
       <c r="M56" s="114"/>
       <c r="N56" s="114"/>
       <c r="O56" s="114"/>
       <c r="P56" s="114"/>
       <c r="Q56" s="114"/>
       <c r="R56" s="114"/>
       <c r="S56" s="114"/>
       <c r="T56" s="114"/>
       <c r="U56" s="114"/>
       <c r="V56" s="114"/>
       <c r="W56" s="114"/>
       <c r="X56" s="114"/>
       <c r="Y56" s="114"/>
       <c r="Z56" s="114"/>
     </row>
-    <row r="57" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B57" s="114"/>
       <c r="C57" s="114"/>
       <c r="D57" s="114"/>
       <c r="E57" s="114"/>
       <c r="F57" s="114"/>
       <c r="G57" s="114"/>
       <c r="H57" s="114"/>
       <c r="I57" s="114"/>
       <c r="J57" s="114"/>
       <c r="K57" s="114"/>
       <c r="L57" s="114"/>
       <c r="M57" s="114"/>
       <c r="N57" s="114"/>
       <c r="O57" s="114"/>
       <c r="P57" s="114"/>
       <c r="Q57" s="114"/>
       <c r="R57" s="114"/>
       <c r="S57" s="114"/>
       <c r="T57" s="114"/>
       <c r="U57" s="114"/>
       <c r="V57" s="114"/>
       <c r="W57" s="114"/>
       <c r="X57" s="114"/>
       <c r="Y57" s="114"/>
       <c r="Z57" s="114"/>
     </row>
-    <row r="58" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B58" s="114"/>
       <c r="C58" s="114"/>
       <c r="D58" s="114"/>
       <c r="E58" s="114"/>
       <c r="F58" s="114"/>
       <c r="G58" s="114"/>
       <c r="H58" s="114"/>
       <c r="I58" s="114"/>
       <c r="J58" s="114"/>
       <c r="K58" s="114"/>
       <c r="L58" s="114"/>
       <c r="M58" s="114"/>
       <c r="N58" s="114"/>
       <c r="O58" s="114"/>
       <c r="P58" s="114"/>
       <c r="Q58" s="114"/>
       <c r="R58" s="114"/>
       <c r="S58" s="114"/>
       <c r="T58" s="114"/>
       <c r="U58" s="114"/>
       <c r="V58" s="114"/>
       <c r="W58" s="114"/>
       <c r="X58" s="114"/>
       <c r="Y58" s="114"/>
       <c r="Z58" s="114"/>
     </row>
-    <row r="59" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:26" x14ac:dyDescent="0.3">
       <c r="B59" s="114"/>
       <c r="C59" s="114"/>
       <c r="D59" s="114"/>
       <c r="E59" s="114"/>
       <c r="F59" s="114"/>
       <c r="G59" s="114"/>
       <c r="H59" s="114"/>
       <c r="I59" s="114"/>
       <c r="J59" s="114"/>
       <c r="K59" s="114"/>
       <c r="L59" s="114"/>
       <c r="M59" s="114"/>
       <c r="N59" s="114"/>
       <c r="O59" s="114"/>
       <c r="P59" s="114"/>
       <c r="Q59" s="114"/>
       <c r="R59" s="114"/>
       <c r="S59" s="114"/>
       <c r="T59" s="114"/>
       <c r="U59" s="114"/>
       <c r="V59" s="114"/>
       <c r="W59" s="114"/>
       <c r="X59" s="114"/>
       <c r="Y59" s="114"/>
       <c r="Z59" s="114"/>
     </row>
+    <row r="60" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B60" s="114"/>
+      <c r="C60" s="114"/>
+      <c r="D60" s="114"/>
+      <c r="E60" s="114"/>
+      <c r="F60" s="114"/>
+      <c r="G60" s="114"/>
+      <c r="H60" s="114"/>
+      <c r="I60" s="114"/>
+      <c r="J60" s="114"/>
+      <c r="K60" s="114"/>
+      <c r="L60" s="114"/>
+      <c r="M60" s="114"/>
+      <c r="N60" s="114"/>
+      <c r="O60" s="114"/>
+      <c r="P60" s="114"/>
+      <c r="Q60" s="114"/>
+      <c r="R60" s="114"/>
+      <c r="S60" s="114"/>
+      <c r="T60" s="114"/>
+      <c r="U60" s="114"/>
+      <c r="V60" s="114"/>
+      <c r="W60" s="114"/>
+      <c r="X60" s="114"/>
+      <c r="Y60" s="114"/>
+      <c r="Z60" s="114"/>
+    </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
     <mergeCell ref="B1:M2"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:N6"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>