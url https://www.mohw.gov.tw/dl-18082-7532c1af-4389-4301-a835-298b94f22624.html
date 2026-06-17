--- v0 (2026-05-24)
+++ v1 (2026-06-17)
@@ -5,61 +5,61 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\_6822\02.衛生類公務統計(蕙芳)\1-2.審核上傳區\115\0430\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\_6822\02.衛生類公務統計(蕙芳)\1-2.審核上傳區\115\0601\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{725BD623-670C-4036-84A8-AE2AF66CFA28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEEA5463-CD87-439C-8D55-7F637B7B9E96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="縣市別床統-列管" sheetId="24" r:id="rId1"/>
-    <sheet name="增減03" sheetId="22" r:id="rId2"/>
-    <sheet name="家數03" sheetId="23" r:id="rId3"/>
+    <sheet name="增減04" sheetId="25" r:id="rId2"/>
+    <sheet name="家數04" sheetId="26" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4fb9124e-19fc-4e0c-a338-68e0cd604648'"</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="權急綠色">#REF!,#REF!,#REF!</definedName>
     <definedName name="權慢綠色">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1414,91 +1414,89 @@
   <si>
     <r>
       <t>頁　　次：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
-    <r>
-      <t>統計年月：</t>
+    <t>115年04月底</t>
+  </si>
+  <si>
+    <r>
+      <t>列印日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/03</t>
-[...14 lines deleted...]
-      <t>115/04/13</t>
+      <t>115/05/11</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...2 lines deleted...]
-    <t>115年03月底</t>
+  </si>
+  <si>
+    <r>
+      <t>統計年月：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115/04</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \-#,##0_);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
@@ -1842,329 +1840,343 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="16">
+  <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="16">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="16" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="14" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="16" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="17">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="15">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="16" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="15" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...122 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="16">
+  <cellStyles count="18">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 10" xfId="9" xr:uid="{1033BAAD-2F5D-42FC-88B8-85A22D1B5CFF}"/>
     <cellStyle name="一般 11" xfId="10" xr:uid="{322151D9-985F-4519-9040-A9A066ED9024}"/>
     <cellStyle name="一般 12" xfId="11" xr:uid="{EBE06315-4C0C-4D4E-84E8-165E57EEF5F2}"/>
     <cellStyle name="一般 13" xfId="12" xr:uid="{A91FA4A3-9C19-46E7-94C5-7F6BA9D7305A}"/>
     <cellStyle name="一般 14" xfId="13" xr:uid="{FE321A52-E7C8-46BF-9796-829E3832B498}"/>
     <cellStyle name="一般 15" xfId="14" xr:uid="{03E52FCC-06C9-404D-B7E2-1A806C8B075E}"/>
     <cellStyle name="一般 16" xfId="15" xr:uid="{5F2BB891-1266-413E-BB60-2422D6E663E2}"/>
+    <cellStyle name="一般 17" xfId="16" xr:uid="{7F762E82-42CA-4264-9EA3-48AE74E346EA}"/>
+    <cellStyle name="一般 18" xfId="17" xr:uid="{BF9E81FA-B473-48AA-99FE-97A680280EEA}"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{C305CC45-8DBE-4B53-94B8-E77CF2DC9020}"/>
     <cellStyle name="一般 4" xfId="3" xr:uid="{1B1EAED9-A27A-4A45-AB5A-C0EB14831E72}"/>
     <cellStyle name="一般 5" xfId="4" xr:uid="{EA70BD1B-D78D-40CE-953B-1DA85D70460D}"/>
     <cellStyle name="一般 6" xfId="5" xr:uid="{406F8B19-D353-473E-B55D-642AE38D739A}"/>
     <cellStyle name="一般 7" xfId="6" xr:uid="{A9AA4847-E6A8-4708-91AA-A6E66313FD05}"/>
     <cellStyle name="一般 8" xfId="7" xr:uid="{80D3E105-137C-470C-B05A-80552B5ACC27}"/>
     <cellStyle name="一般 9" xfId="8" xr:uid="{5DE44882-BED7-47B4-B704-8247467E6B4F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -2179,50 +2191,104 @@
       <xdr:rowOff>352425</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E6B5150-8EC8-43D7-A6EE-33EB84593289}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="400050"/>
           <a:ext cx="685800" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>352425</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Line 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF7BA84C-495C-40EA-9B21-ACA62BF9221E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="619125"/>
+          <a:ext cx="1009650" cy="1114425"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2513,5798 +2579,5798 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3856A238-B4A6-45E6-B5B0-DD085926AF96}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:AG1"/>
       <selection pane="topRight" sqref="A1:AG1"/>
       <selection pane="bottomLeft" sqref="A1:AG1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.25" style="17" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="26" max="16384" width="9" style="17"/>
+    <col min="1" max="1" width="13.25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="14" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="21" width="9.625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="9.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="27.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="67" t="s">
         <v>106</v>
-      </c>
-[...2555 lines deleted...]
-        <v>0</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
       <c r="I1" s="67"/>
       <c r="J1" s="67"/>
       <c r="K1" s="67"/>
       <c r="L1" s="67"/>
       <c r="M1" s="67"/>
       <c r="N1" s="67"/>
       <c r="O1" s="67"/>
       <c r="P1" s="67"/>
       <c r="Q1" s="67"/>
       <c r="R1" s="67"/>
       <c r="S1" s="67"/>
       <c r="T1" s="67"/>
       <c r="U1" s="67"/>
       <c r="V1" s="67"/>
       <c r="W1" s="67"/>
       <c r="X1" s="67"/>
       <c r="Y1" s="67"/>
-      <c r="Z1" s="67"/>
+    </row>
+    <row r="2" spans="1:25" ht="21" x14ac:dyDescent="0.25">
+      <c r="A2" s="2"/>
+      <c r="L2" s="68" t="s">
+        <v>143</v>
+      </c>
+      <c r="M2" s="68"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="Y2" s="4" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3" s="64" t="s">
+        <v>108</v>
+      </c>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="58" t="s">
+        <v>109</v>
+      </c>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="60"/>
+    </row>
+    <row r="4" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="F4" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="X4" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y4" s="13" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="F5" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="G5" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="J5" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="K5" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="N5" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="O5" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="P5" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R5" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="S5" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="T5" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="U5" s="23" t="s">
+        <v>130</v>
+      </c>
+      <c r="V5" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="W5" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="X5" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y5" s="26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B6" s="28">
+        <v>152447</v>
+      </c>
+      <c r="C6" s="29">
+        <v>137020</v>
+      </c>
+      <c r="D6" s="29">
+        <v>75548</v>
+      </c>
+      <c r="E6" s="29">
+        <v>7218</v>
+      </c>
+      <c r="F6" s="29">
+        <v>7872</v>
+      </c>
+      <c r="G6" s="29">
+        <v>124</v>
+      </c>
+      <c r="H6" s="29">
+        <v>23775</v>
+      </c>
+      <c r="I6" s="29">
+        <v>4431</v>
+      </c>
+      <c r="J6" s="29">
+        <v>1507</v>
+      </c>
+      <c r="K6" s="29">
+        <v>5742</v>
+      </c>
+      <c r="L6" s="29">
+        <v>967</v>
+      </c>
+      <c r="M6" s="29">
+        <v>906</v>
+      </c>
+      <c r="N6" s="29">
+        <v>1803</v>
+      </c>
+      <c r="O6" s="29">
+        <v>123</v>
+      </c>
+      <c r="P6" s="29">
+        <v>4549</v>
+      </c>
+      <c r="Q6" s="29">
+        <v>692</v>
+      </c>
+      <c r="R6" s="29">
+        <v>92</v>
+      </c>
+      <c r="S6" s="29">
+        <v>550</v>
+      </c>
+      <c r="T6" s="29">
+        <v>102</v>
+      </c>
+      <c r="U6" s="29">
+        <v>125</v>
+      </c>
+      <c r="V6" s="29">
+        <v>894</v>
+      </c>
+      <c r="W6" s="30">
+        <v>15427</v>
+      </c>
+      <c r="X6" s="29">
+        <v>2746</v>
+      </c>
+      <c r="Y6" s="29">
+        <v>12681</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="28">
+        <v>44278</v>
+      </c>
+      <c r="C7" s="29">
+        <v>41198</v>
+      </c>
+      <c r="D7" s="29">
+        <v>23338</v>
+      </c>
+      <c r="E7" s="29">
+        <v>2078</v>
+      </c>
+      <c r="F7" s="29">
+        <v>2296</v>
+      </c>
+      <c r="G7" s="29">
+        <v>56</v>
+      </c>
+      <c r="H7" s="29">
+        <v>6920</v>
+      </c>
+      <c r="I7" s="29">
+        <v>1054</v>
+      </c>
+      <c r="J7" s="29">
+        <v>467</v>
+      </c>
+      <c r="K7" s="29">
+        <v>1372</v>
+      </c>
+      <c r="L7" s="29">
+        <v>364</v>
+      </c>
+      <c r="M7" s="29">
+        <v>312</v>
+      </c>
+      <c r="N7" s="29">
+        <v>611</v>
+      </c>
+      <c r="O7" s="29">
+        <v>77</v>
+      </c>
+      <c r="P7" s="29">
+        <v>1543</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>200</v>
+      </c>
+      <c r="R7" s="29">
+        <v>11</v>
+      </c>
+      <c r="S7" s="29">
+        <v>80</v>
+      </c>
+      <c r="T7" s="29">
+        <v>23</v>
+      </c>
+      <c r="U7" s="29">
+        <v>45</v>
+      </c>
+      <c r="V7" s="29">
+        <v>351</v>
+      </c>
+      <c r="W7" s="30">
+        <v>3080</v>
+      </c>
+      <c r="X7" s="29">
+        <v>576</v>
+      </c>
+      <c r="Y7" s="29">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8" s="33">
+        <v>16982</v>
+      </c>
+      <c r="C8" s="34">
+        <v>15523</v>
+      </c>
+      <c r="D8" s="34">
+        <v>7543</v>
+      </c>
+      <c r="E8" s="34">
+        <v>621</v>
+      </c>
+      <c r="F8" s="34">
+        <v>747</v>
+      </c>
+      <c r="G8" s="34">
+        <v>16</v>
+      </c>
+      <c r="H8" s="34">
+        <v>3663</v>
+      </c>
+      <c r="I8" s="34">
+        <v>522</v>
+      </c>
+      <c r="J8" s="34">
+        <v>135</v>
+      </c>
+      <c r="K8" s="34">
+        <v>529</v>
+      </c>
+      <c r="L8" s="34">
+        <v>252</v>
+      </c>
+      <c r="M8" s="34">
+        <v>108</v>
+      </c>
+      <c r="N8" s="34">
+        <v>130</v>
+      </c>
+      <c r="O8" s="34">
+        <v>15</v>
+      </c>
+      <c r="P8" s="34">
+        <v>832</v>
+      </c>
+      <c r="Q8" s="34">
+        <v>93</v>
+      </c>
+      <c r="R8" s="34">
+        <v>11</v>
+      </c>
+      <c r="S8" s="34">
+        <v>40</v>
+      </c>
+      <c r="T8" s="29">
+        <v>6</v>
+      </c>
+      <c r="U8" s="29">
+        <v>45</v>
+      </c>
+      <c r="V8" s="34">
+        <v>215</v>
+      </c>
+      <c r="W8" s="35">
+        <v>1459</v>
+      </c>
+      <c r="X8" s="34">
+        <v>277</v>
+      </c>
+      <c r="Y8" s="34">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="33">
+        <v>20985</v>
+      </c>
+      <c r="C9" s="34">
+        <v>20441</v>
+      </c>
+      <c r="D9" s="34">
+        <v>12839</v>
+      </c>
+      <c r="E9" s="34">
+        <v>1124</v>
+      </c>
+      <c r="F9" s="34">
+        <v>1281</v>
+      </c>
+      <c r="G9" s="34">
+        <v>36</v>
+      </c>
+      <c r="H9" s="34">
+        <v>2373</v>
+      </c>
+      <c r="I9" s="34">
+        <v>410</v>
+      </c>
+      <c r="J9" s="34">
+        <v>277</v>
+      </c>
+      <c r="K9" s="34">
+        <v>658</v>
+      </c>
+      <c r="L9" s="34">
+        <v>93</v>
+      </c>
+      <c r="M9" s="34">
+        <v>131</v>
+      </c>
+      <c r="N9" s="34">
+        <v>415</v>
+      </c>
+      <c r="O9" s="34">
+        <v>60</v>
+      </c>
+      <c r="P9" s="34">
+        <v>525</v>
+      </c>
+      <c r="Q9" s="34">
+        <v>77</v>
+      </c>
+      <c r="R9" s="34">
+        <v>0</v>
+      </c>
+      <c r="S9" s="34">
+        <v>40</v>
+      </c>
+      <c r="T9" s="29">
+        <v>0</v>
+      </c>
+      <c r="U9" s="29">
+        <v>0</v>
+      </c>
+      <c r="V9" s="34">
+        <v>102</v>
+      </c>
+      <c r="W9" s="35">
+        <v>544</v>
+      </c>
+      <c r="X9" s="34">
+        <v>146</v>
+      </c>
+      <c r="Y9" s="34">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="33">
+        <v>2619</v>
+      </c>
+      <c r="C10" s="34">
+        <v>2245</v>
+      </c>
+      <c r="D10" s="34">
+        <v>1230</v>
+      </c>
+      <c r="E10" s="34">
+        <v>147</v>
+      </c>
+      <c r="F10" s="34">
+        <v>107</v>
+      </c>
+      <c r="G10" s="34">
+        <v>2</v>
+      </c>
+      <c r="H10" s="34">
+        <v>403</v>
+      </c>
+      <c r="I10" s="34">
+        <v>49</v>
+      </c>
+      <c r="J10" s="34">
+        <v>12</v>
+      </c>
+      <c r="K10" s="34">
+        <v>70</v>
+      </c>
+      <c r="L10" s="34">
+        <v>15</v>
+      </c>
+      <c r="M10" s="34">
+        <v>12</v>
+      </c>
+      <c r="N10" s="34">
+        <v>27</v>
+      </c>
+      <c r="O10" s="34">
+        <v>2</v>
+      </c>
+      <c r="P10" s="34">
+        <v>128</v>
+      </c>
+      <c r="Q10" s="34">
+        <v>10</v>
+      </c>
+      <c r="R10" s="34">
+        <v>0</v>
+      </c>
+      <c r="S10" s="34">
+        <v>0</v>
+      </c>
+      <c r="T10" s="29">
+        <v>3</v>
+      </c>
+      <c r="U10" s="29">
+        <v>0</v>
+      </c>
+      <c r="V10" s="34">
+        <v>28</v>
+      </c>
+      <c r="W10" s="35">
+        <v>374</v>
+      </c>
+      <c r="X10" s="34">
+        <v>27</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="33">
+        <v>3318</v>
+      </c>
+      <c r="C11" s="34">
+        <v>2685</v>
+      </c>
+      <c r="D11" s="34">
+        <v>1587</v>
+      </c>
+      <c r="E11" s="34">
+        <v>160</v>
+      </c>
+      <c r="F11" s="34">
+        <v>150</v>
+      </c>
+      <c r="G11" s="34">
+        <v>2</v>
+      </c>
+      <c r="H11" s="34">
+        <v>429</v>
+      </c>
+      <c r="I11" s="34">
+        <v>53</v>
+      </c>
+      <c r="J11" s="34">
+        <v>38</v>
+      </c>
+      <c r="K11" s="34">
+        <v>83</v>
+      </c>
+      <c r="L11" s="34">
+        <v>4</v>
+      </c>
+      <c r="M11" s="34">
+        <v>59</v>
+      </c>
+      <c r="N11" s="34">
+        <v>22</v>
+      </c>
+      <c r="O11" s="34">
+        <v>0</v>
+      </c>
+      <c r="P11" s="34">
+        <v>58</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>20</v>
+      </c>
+      <c r="R11" s="34">
+        <v>0</v>
+      </c>
+      <c r="S11" s="34">
+        <v>0</v>
+      </c>
+      <c r="T11" s="29">
+        <v>14</v>
+      </c>
+      <c r="U11" s="29">
+        <v>0</v>
+      </c>
+      <c r="V11" s="34">
+        <v>6</v>
+      </c>
+      <c r="W11" s="35">
+        <v>633</v>
+      </c>
+      <c r="X11" s="34">
+        <v>126</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="33">
+        <v>320</v>
+      </c>
+      <c r="C12" s="34">
+        <v>250</v>
+      </c>
+      <c r="D12" s="34">
+        <v>113</v>
+      </c>
+      <c r="E12" s="34">
+        <v>26</v>
+      </c>
+      <c r="F12" s="34">
+        <v>10</v>
+      </c>
+      <c r="G12" s="34">
+        <v>0</v>
+      </c>
+      <c r="H12" s="34">
+        <v>46</v>
+      </c>
+      <c r="I12" s="34">
+        <v>20</v>
+      </c>
+      <c r="J12" s="34">
+        <v>5</v>
+      </c>
+      <c r="K12" s="34">
+        <v>17</v>
+      </c>
+      <c r="L12" s="34">
+        <v>0</v>
+      </c>
+      <c r="M12" s="34">
+        <v>2</v>
+      </c>
+      <c r="N12" s="34">
+        <v>11</v>
+      </c>
+      <c r="O12" s="34">
+        <v>0</v>
+      </c>
+      <c r="P12" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>0</v>
+      </c>
+      <c r="R12" s="34">
+        <v>0</v>
+      </c>
+      <c r="S12" s="34">
+        <v>0</v>
+      </c>
+      <c r="T12" s="29">
+        <v>0</v>
+      </c>
+      <c r="U12" s="29">
+        <v>0</v>
+      </c>
+      <c r="V12" s="34">
+        <v>0</v>
+      </c>
+      <c r="W12" s="35">
+        <v>70</v>
+      </c>
+      <c r="X12" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="33">
+        <v>54</v>
+      </c>
+      <c r="C13" s="34">
+        <v>54</v>
+      </c>
+      <c r="D13" s="34">
+        <v>26</v>
+      </c>
+      <c r="E13" s="34">
+        <v>0</v>
+      </c>
+      <c r="F13" s="34">
+        <v>1</v>
+      </c>
+      <c r="G13" s="34">
+        <v>0</v>
+      </c>
+      <c r="H13" s="34">
+        <v>6</v>
+      </c>
+      <c r="I13" s="34">
+        <v>0</v>
+      </c>
+      <c r="J13" s="34">
+        <v>0</v>
+      </c>
+      <c r="K13" s="34">
+        <v>15</v>
+      </c>
+      <c r="L13" s="34">
+        <v>0</v>
+      </c>
+      <c r="M13" s="34">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
+        <v>6</v>
+      </c>
+      <c r="O13" s="34">
+        <v>0</v>
+      </c>
+      <c r="P13" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>0</v>
+      </c>
+      <c r="R13" s="34">
+        <v>0</v>
+      </c>
+      <c r="S13" s="34">
+        <v>0</v>
+      </c>
+      <c r="T13" s="29">
+        <v>0</v>
+      </c>
+      <c r="U13" s="29">
+        <v>0</v>
+      </c>
+      <c r="V13" s="34">
+        <v>0</v>
+      </c>
+      <c r="W13" s="35">
+        <v>0</v>
+      </c>
+      <c r="X13" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="28">
+        <v>21996</v>
+      </c>
+      <c r="C14" s="29">
+        <v>19763</v>
+      </c>
+      <c r="D14" s="29">
+        <v>10777</v>
+      </c>
+      <c r="E14" s="29">
+        <v>1089</v>
+      </c>
+      <c r="F14" s="29">
+        <v>1077</v>
+      </c>
+      <c r="G14" s="29">
+        <v>12</v>
+      </c>
+      <c r="H14" s="29">
+        <v>3604</v>
+      </c>
+      <c r="I14" s="29">
+        <v>851</v>
+      </c>
+      <c r="J14" s="29">
+        <v>233</v>
+      </c>
+      <c r="K14" s="29">
+        <v>888</v>
+      </c>
+      <c r="L14" s="29">
+        <v>177</v>
+      </c>
+      <c r="M14" s="29">
+        <v>83</v>
+      </c>
+      <c r="N14" s="29">
+        <v>285</v>
+      </c>
+      <c r="O14" s="29">
+        <v>5</v>
+      </c>
+      <c r="P14" s="29">
+        <v>452</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>77</v>
+      </c>
+      <c r="R14" s="29">
+        <v>0</v>
+      </c>
+      <c r="S14" s="29">
+        <v>0</v>
+      </c>
+      <c r="T14" s="29">
+        <v>23</v>
+      </c>
+      <c r="U14" s="29">
+        <v>0</v>
+      </c>
+      <c r="V14" s="29">
+        <v>130</v>
+      </c>
+      <c r="W14" s="30">
+        <v>2233</v>
+      </c>
+      <c r="X14" s="29">
+        <v>345</v>
+      </c>
+      <c r="Y14" s="29">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B15" s="33">
+        <v>13020</v>
+      </c>
+      <c r="C15" s="34">
+        <v>11812</v>
+      </c>
+      <c r="D15" s="34">
+        <v>6462</v>
+      </c>
+      <c r="E15" s="34">
+        <v>556</v>
+      </c>
+      <c r="F15" s="34">
+        <v>705</v>
+      </c>
+      <c r="G15" s="34">
+        <v>8</v>
+      </c>
+      <c r="H15" s="34">
+        <v>2222</v>
+      </c>
+      <c r="I15" s="34">
+        <v>489</v>
+      </c>
+      <c r="J15" s="34">
+        <v>122</v>
+      </c>
+      <c r="K15" s="34">
+        <v>524</v>
+      </c>
+      <c r="L15" s="34">
+        <v>111</v>
+      </c>
+      <c r="M15" s="34">
+        <v>49</v>
+      </c>
+      <c r="N15" s="34">
+        <v>211</v>
+      </c>
+      <c r="O15" s="34">
+        <v>5</v>
+      </c>
+      <c r="P15" s="34">
+        <v>184</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>57</v>
+      </c>
+      <c r="R15" s="34">
+        <v>0</v>
+      </c>
+      <c r="S15" s="34">
+        <v>0</v>
+      </c>
+      <c r="T15" s="29">
+        <v>23</v>
+      </c>
+      <c r="U15" s="29">
+        <v>0</v>
+      </c>
+      <c r="V15" s="34">
+        <v>84</v>
+      </c>
+      <c r="W15" s="35">
+        <v>1208</v>
+      </c>
+      <c r="X15" s="34">
+        <v>295</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B16" s="33">
+        <v>2701</v>
+      </c>
+      <c r="C16" s="34">
+        <v>2651</v>
+      </c>
+      <c r="D16" s="34">
+        <v>1482</v>
+      </c>
+      <c r="E16" s="34">
+        <v>103</v>
+      </c>
+      <c r="F16" s="34">
+        <v>138</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>429</v>
+      </c>
+      <c r="I16" s="34">
+        <v>155</v>
+      </c>
+      <c r="J16" s="34">
+        <v>54</v>
+      </c>
+      <c r="K16" s="34">
+        <v>149</v>
+      </c>
+      <c r="L16" s="34">
+        <v>18</v>
+      </c>
+      <c r="M16" s="34">
+        <v>6</v>
+      </c>
+      <c r="N16" s="34">
+        <v>20</v>
+      </c>
+      <c r="O16" s="34">
+        <v>0</v>
+      </c>
+      <c r="P16" s="34">
+        <v>63</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>12</v>
+      </c>
+      <c r="R16" s="34">
+        <v>0</v>
+      </c>
+      <c r="S16" s="34">
+        <v>0</v>
+      </c>
+      <c r="T16" s="29">
+        <v>0</v>
+      </c>
+      <c r="U16" s="29">
+        <v>0</v>
+      </c>
+      <c r="V16" s="34">
+        <v>22</v>
+      </c>
+      <c r="W16" s="35">
+        <v>50</v>
+      </c>
+      <c r="X16" s="34">
+        <v>50</v>
+      </c>
+      <c r="Y16" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="33">
+        <v>3218</v>
+      </c>
+      <c r="C17" s="34">
+        <v>2776</v>
+      </c>
+      <c r="D17" s="34">
+        <v>1557</v>
+      </c>
+      <c r="E17" s="34">
+        <v>200</v>
+      </c>
+      <c r="F17" s="34">
+        <v>109</v>
+      </c>
+      <c r="G17" s="34">
+        <v>0</v>
+      </c>
+      <c r="H17" s="34">
+        <v>414</v>
+      </c>
+      <c r="I17" s="34">
+        <v>120</v>
+      </c>
+      <c r="J17" s="34">
+        <v>42</v>
+      </c>
+      <c r="K17" s="34">
+        <v>96</v>
+      </c>
+      <c r="L17" s="34">
+        <v>38</v>
+      </c>
+      <c r="M17" s="34">
+        <v>12</v>
+      </c>
+      <c r="N17" s="34">
+        <v>38</v>
+      </c>
+      <c r="O17" s="34">
+        <v>0</v>
+      </c>
+      <c r="P17" s="34">
+        <v>140</v>
+      </c>
+      <c r="Q17" s="34">
+        <v>0</v>
+      </c>
+      <c r="R17" s="34">
+        <v>0</v>
+      </c>
+      <c r="S17" s="34">
+        <v>0</v>
+      </c>
+      <c r="T17" s="29">
+        <v>0</v>
+      </c>
+      <c r="U17" s="29">
+        <v>0</v>
+      </c>
+      <c r="V17" s="34">
+        <v>10</v>
+      </c>
+      <c r="W17" s="35">
+        <v>442</v>
+      </c>
+      <c r="X17" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="33">
+        <v>3057</v>
+      </c>
+      <c r="C18" s="34">
+        <v>2524</v>
+      </c>
+      <c r="D18" s="34">
+        <v>1276</v>
+      </c>
+      <c r="E18" s="34">
+        <v>230</v>
+      </c>
+      <c r="F18" s="34">
+        <v>125</v>
+      </c>
+      <c r="G18" s="34">
+        <v>4</v>
+      </c>
+      <c r="H18" s="34">
+        <v>539</v>
+      </c>
+      <c r="I18" s="34">
+        <v>87</v>
+      </c>
+      <c r="J18" s="34">
+        <v>15</v>
+      </c>
+      <c r="K18" s="34">
+        <v>119</v>
+      </c>
+      <c r="L18" s="34">
+        <v>10</v>
+      </c>
+      <c r="M18" s="34">
+        <v>16</v>
+      </c>
+      <c r="N18" s="34">
+        <v>16</v>
+      </c>
+      <c r="O18" s="34">
+        <v>0</v>
+      </c>
+      <c r="P18" s="34">
+        <v>65</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>8</v>
+      </c>
+      <c r="R18" s="34">
+        <v>0</v>
+      </c>
+      <c r="S18" s="34">
+        <v>0</v>
+      </c>
+      <c r="T18" s="29">
+        <v>0</v>
+      </c>
+      <c r="U18" s="29">
+        <v>0</v>
+      </c>
+      <c r="V18" s="34">
+        <v>14</v>
+      </c>
+      <c r="W18" s="35">
+        <v>533</v>
+      </c>
+      <c r="X18" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="28">
+        <v>31801</v>
+      </c>
+      <c r="C19" s="29">
+        <v>27903</v>
+      </c>
+      <c r="D19" s="29">
+        <v>15369</v>
+      </c>
+      <c r="E19" s="29">
+        <v>1466</v>
+      </c>
+      <c r="F19" s="29">
+        <v>1714</v>
+      </c>
+      <c r="G19" s="29">
+        <v>4</v>
+      </c>
+      <c r="H19" s="29">
+        <v>4430</v>
+      </c>
+      <c r="I19" s="29">
+        <v>1054</v>
+      </c>
+      <c r="J19" s="29">
+        <v>378</v>
+      </c>
+      <c r="K19" s="29">
+        <v>1214</v>
+      </c>
+      <c r="L19" s="29">
+        <v>158</v>
+      </c>
+      <c r="M19" s="29">
+        <v>164</v>
+      </c>
+      <c r="N19" s="29">
+        <v>276</v>
+      </c>
+      <c r="O19" s="29">
+        <v>24</v>
+      </c>
+      <c r="P19" s="29">
+        <v>924</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>197</v>
+      </c>
+      <c r="R19" s="29">
+        <v>42</v>
+      </c>
+      <c r="S19" s="29">
+        <v>311</v>
+      </c>
+      <c r="T19" s="29">
+        <v>34</v>
+      </c>
+      <c r="U19" s="29">
+        <v>0</v>
+      </c>
+      <c r="V19" s="29">
+        <v>144</v>
+      </c>
+      <c r="W19" s="30">
+        <v>3898</v>
+      </c>
+      <c r="X19" s="29">
+        <v>601</v>
+      </c>
+      <c r="Y19" s="29">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="33">
+        <v>20836</v>
+      </c>
+      <c r="C20" s="34">
+        <v>18929</v>
+      </c>
+      <c r="D20" s="34">
+        <v>10506</v>
+      </c>
+      <c r="E20" s="34">
+        <v>850</v>
+      </c>
+      <c r="F20" s="34">
+        <v>1127</v>
+      </c>
+      <c r="G20" s="34">
+        <v>4</v>
+      </c>
+      <c r="H20" s="34">
+        <v>2855</v>
+      </c>
+      <c r="I20" s="34">
+        <v>786</v>
+      </c>
+      <c r="J20" s="34">
+        <v>268</v>
+      </c>
+      <c r="K20" s="34">
+        <v>804</v>
+      </c>
+      <c r="L20" s="34">
+        <v>139</v>
+      </c>
+      <c r="M20" s="34">
+        <v>103</v>
+      </c>
+      <c r="N20" s="34">
+        <v>179</v>
+      </c>
+      <c r="O20" s="34">
+        <v>20</v>
+      </c>
+      <c r="P20" s="34">
+        <v>652</v>
+      </c>
+      <c r="Q20" s="34">
+        <v>134</v>
+      </c>
+      <c r="R20" s="34">
+        <v>42</v>
+      </c>
+      <c r="S20" s="34">
+        <v>311</v>
+      </c>
+      <c r="T20" s="29">
+        <v>34</v>
+      </c>
+      <c r="U20" s="29">
+        <v>0</v>
+      </c>
+      <c r="V20" s="34">
+        <v>115</v>
+      </c>
+      <c r="W20" s="35">
+        <v>1907</v>
+      </c>
+      <c r="X20" s="34">
+        <v>330</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="33">
+        <v>7638</v>
+      </c>
+      <c r="C21" s="34">
+        <v>6511</v>
+      </c>
+      <c r="D21" s="34">
+        <v>3685</v>
+      </c>
+      <c r="E21" s="34">
+        <v>356</v>
+      </c>
+      <c r="F21" s="34">
+        <v>443</v>
+      </c>
+      <c r="G21" s="34">
+        <v>0</v>
+      </c>
+      <c r="H21" s="34">
+        <v>1075</v>
+      </c>
+      <c r="I21" s="34">
+        <v>192</v>
+      </c>
+      <c r="J21" s="34">
+        <v>94</v>
+      </c>
+      <c r="K21" s="34">
+        <v>295</v>
+      </c>
+      <c r="L21" s="34">
+        <v>9</v>
+      </c>
+      <c r="M21" s="34">
+        <v>39</v>
+      </c>
+      <c r="N21" s="34">
+        <v>76</v>
+      </c>
+      <c r="O21" s="34">
+        <v>4</v>
+      </c>
+      <c r="P21" s="34">
+        <v>169</v>
+      </c>
+      <c r="Q21" s="34">
+        <v>63</v>
+      </c>
+      <c r="R21" s="34">
+        <v>0</v>
+      </c>
+      <c r="S21" s="34">
+        <v>0</v>
+      </c>
+      <c r="T21" s="29">
+        <v>0</v>
+      </c>
+      <c r="U21" s="29">
+        <v>0</v>
+      </c>
+      <c r="V21" s="34">
+        <v>11</v>
+      </c>
+      <c r="W21" s="35">
+        <v>1127</v>
+      </c>
+      <c r="X21" s="34">
+        <v>257</v>
+      </c>
+      <c r="Y21" s="34">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="33">
+        <v>3327</v>
+      </c>
+      <c r="C22" s="34">
+        <v>2463</v>
+      </c>
+      <c r="D22" s="34">
+        <v>1178</v>
+      </c>
+      <c r="E22" s="34">
+        <v>260</v>
+      </c>
+      <c r="F22" s="34">
+        <v>144</v>
+      </c>
+      <c r="G22" s="34">
+        <v>0</v>
+      </c>
+      <c r="H22" s="34">
+        <v>500</v>
+      </c>
+      <c r="I22" s="34">
+        <v>76</v>
+      </c>
+      <c r="J22" s="34">
+        <v>16</v>
+      </c>
+      <c r="K22" s="34">
+        <v>115</v>
+      </c>
+      <c r="L22" s="34">
+        <v>10</v>
+      </c>
+      <c r="M22" s="34">
+        <v>22</v>
+      </c>
+      <c r="N22" s="34">
+        <v>21</v>
+      </c>
+      <c r="O22" s="34">
+        <v>0</v>
+      </c>
+      <c r="P22" s="34">
+        <v>103</v>
+      </c>
+      <c r="Q22" s="34">
+        <v>0</v>
+      </c>
+      <c r="R22" s="34">
+        <v>0</v>
+      </c>
+      <c r="S22" s="34">
+        <v>0</v>
+      </c>
+      <c r="T22" s="29">
+        <v>0</v>
+      </c>
+      <c r="U22" s="29">
+        <v>0</v>
+      </c>
+      <c r="V22" s="34">
+        <v>18</v>
+      </c>
+      <c r="W22" s="35">
+        <v>864</v>
+      </c>
+      <c r="X22" s="34">
+        <v>14</v>
+      </c>
+      <c r="Y22" s="34">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="28">
+        <v>22033</v>
+      </c>
+      <c r="C23" s="29">
+        <v>19534</v>
+      </c>
+      <c r="D23" s="29">
+        <v>10633</v>
+      </c>
+      <c r="E23" s="29">
+        <v>809</v>
+      </c>
+      <c r="F23" s="29">
+        <v>1153</v>
+      </c>
+      <c r="G23" s="29">
+        <v>18</v>
+      </c>
+      <c r="H23" s="29">
+        <v>3670</v>
+      </c>
+      <c r="I23" s="29">
+        <v>654</v>
+      </c>
+      <c r="J23" s="29">
+        <v>166</v>
+      </c>
+      <c r="K23" s="29">
+        <v>636</v>
+      </c>
+      <c r="L23" s="29">
+        <v>182</v>
+      </c>
+      <c r="M23" s="29">
+        <v>158</v>
+      </c>
+      <c r="N23" s="29">
+        <v>275</v>
+      </c>
+      <c r="O23" s="29">
+        <v>7</v>
+      </c>
+      <c r="P23" s="29">
+        <v>926</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>103</v>
+      </c>
+      <c r="R23" s="29">
+        <v>8</v>
+      </c>
+      <c r="S23" s="29">
+        <v>0</v>
+      </c>
+      <c r="T23" s="29">
+        <v>0</v>
+      </c>
+      <c r="U23" s="29">
+        <v>0</v>
+      </c>
+      <c r="V23" s="29">
+        <v>136</v>
+      </c>
+      <c r="W23" s="30">
+        <v>2499</v>
+      </c>
+      <c r="X23" s="29">
+        <v>501</v>
+      </c>
+      <c r="Y23" s="29">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="33">
+        <v>11721</v>
+      </c>
+      <c r="C24" s="34">
+        <v>10487</v>
+      </c>
+      <c r="D24" s="34">
+        <v>5448</v>
+      </c>
+      <c r="E24" s="34">
+        <v>412</v>
+      </c>
+      <c r="F24" s="34">
+        <v>607</v>
+      </c>
+      <c r="G24" s="34">
+        <v>4</v>
+      </c>
+      <c r="H24" s="34">
+        <v>2210</v>
+      </c>
+      <c r="I24" s="34">
+        <v>445</v>
+      </c>
+      <c r="J24" s="34">
+        <v>97</v>
+      </c>
+      <c r="K24" s="34">
+        <v>378</v>
+      </c>
+      <c r="L24" s="34">
+        <v>133</v>
+      </c>
+      <c r="M24" s="34">
+        <v>99</v>
+      </c>
+      <c r="N24" s="34">
+        <v>130</v>
+      </c>
+      <c r="O24" s="34">
+        <v>4</v>
+      </c>
+      <c r="P24" s="34">
+        <v>362</v>
+      </c>
+      <c r="Q24" s="34">
+        <v>59</v>
+      </c>
+      <c r="R24" s="34">
+        <v>8</v>
+      </c>
+      <c r="S24" s="34">
+        <v>0</v>
+      </c>
+      <c r="T24" s="29">
+        <v>0</v>
+      </c>
+      <c r="U24" s="29">
+        <v>0</v>
+      </c>
+      <c r="V24" s="34">
+        <v>91</v>
+      </c>
+      <c r="W24" s="35">
+        <v>1234</v>
+      </c>
+      <c r="X24" s="34">
+        <v>198</v>
+      </c>
+      <c r="Y24" s="34">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="33">
+        <v>3593</v>
+      </c>
+      <c r="C25" s="34">
+        <v>3105</v>
+      </c>
+      <c r="D25" s="34">
+        <v>1731</v>
+      </c>
+      <c r="E25" s="34">
+        <v>108</v>
+      </c>
+      <c r="F25" s="34">
+        <v>194</v>
+      </c>
+      <c r="G25" s="34">
+        <v>8</v>
+      </c>
+      <c r="H25" s="34">
+        <v>477</v>
+      </c>
+      <c r="I25" s="34">
+        <v>95</v>
+      </c>
+      <c r="J25" s="34">
+        <v>26</v>
+      </c>
+      <c r="K25" s="34">
+        <v>86</v>
+      </c>
+      <c r="L25" s="34">
+        <v>19</v>
+      </c>
+      <c r="M25" s="34">
+        <v>31</v>
+      </c>
+      <c r="N25" s="34">
+        <v>24</v>
+      </c>
+      <c r="O25" s="34">
+        <v>1</v>
+      </c>
+      <c r="P25" s="34">
+        <v>285</v>
+      </c>
+      <c r="Q25" s="34">
+        <v>0</v>
+      </c>
+      <c r="R25" s="34">
+        <v>0</v>
+      </c>
+      <c r="S25" s="34">
+        <v>0</v>
+      </c>
+      <c r="T25" s="29">
+        <v>0</v>
+      </c>
+      <c r="U25" s="29">
+        <v>0</v>
+      </c>
+      <c r="V25" s="34">
+        <v>20</v>
+      </c>
+      <c r="W25" s="35">
+        <v>488</v>
+      </c>
+      <c r="X25" s="34">
+        <v>263</v>
+      </c>
+      <c r="Y25" s="34">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="33">
+        <v>3654</v>
+      </c>
+      <c r="C26" s="34">
+        <v>3334</v>
+      </c>
+      <c r="D26" s="34">
+        <v>1842</v>
+      </c>
+      <c r="E26" s="34">
+        <v>142</v>
+      </c>
+      <c r="F26" s="34">
+        <v>166</v>
+      </c>
+      <c r="G26" s="34">
+        <v>4</v>
+      </c>
+      <c r="H26" s="34">
+        <v>626</v>
+      </c>
+      <c r="I26" s="34">
+        <v>89</v>
+      </c>
+      <c r="J26" s="34">
+        <v>24</v>
+      </c>
+      <c r="K26" s="34">
+        <v>118</v>
+      </c>
+      <c r="L26" s="34">
+        <v>30</v>
+      </c>
+      <c r="M26" s="34">
+        <v>8</v>
+      </c>
+      <c r="N26" s="34">
+        <v>55</v>
+      </c>
+      <c r="O26" s="34">
+        <v>0</v>
+      </c>
+      <c r="P26" s="34">
+        <v>193</v>
+      </c>
+      <c r="Q26" s="34">
+        <v>18</v>
+      </c>
+      <c r="R26" s="34">
+        <v>0</v>
+      </c>
+      <c r="S26" s="34">
+        <v>0</v>
+      </c>
+      <c r="T26" s="29">
+        <v>0</v>
+      </c>
+      <c r="U26" s="29">
+        <v>0</v>
+      </c>
+      <c r="V26" s="34">
+        <v>19</v>
+      </c>
+      <c r="W26" s="35">
+        <v>320</v>
+      </c>
+      <c r="X26" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="34">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="33">
+        <v>3065</v>
+      </c>
+      <c r="C27" s="34">
+        <v>2608</v>
+      </c>
+      <c r="D27" s="34">
+        <v>1612</v>
+      </c>
+      <c r="E27" s="34">
+        <v>147</v>
+      </c>
+      <c r="F27" s="34">
+        <v>186</v>
+      </c>
+      <c r="G27" s="34">
+        <v>2</v>
+      </c>
+      <c r="H27" s="34">
+        <v>357</v>
+      </c>
+      <c r="I27" s="34">
+        <v>25</v>
+      </c>
+      <c r="J27" s="34">
+        <v>19</v>
+      </c>
+      <c r="K27" s="34">
+        <v>54</v>
+      </c>
+      <c r="L27" s="34">
+        <v>0</v>
+      </c>
+      <c r="M27" s="34">
+        <v>20</v>
+      </c>
+      <c r="N27" s="34">
+        <v>66</v>
+      </c>
+      <c r="O27" s="34">
+        <v>2</v>
+      </c>
+      <c r="P27" s="34">
+        <v>86</v>
+      </c>
+      <c r="Q27" s="34">
+        <v>26</v>
+      </c>
+      <c r="R27" s="34">
+        <v>0</v>
+      </c>
+      <c r="S27" s="34">
+        <v>0</v>
+      </c>
+      <c r="T27" s="29">
+        <v>0</v>
+      </c>
+      <c r="U27" s="29">
+        <v>0</v>
+      </c>
+      <c r="V27" s="34">
+        <v>6</v>
+      </c>
+      <c r="W27" s="35">
+        <v>457</v>
+      </c>
+      <c r="X27" s="34">
+        <v>40</v>
+      </c>
+      <c r="Y27" s="34">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="28">
+        <v>26640</v>
+      </c>
+      <c r="C28" s="29">
+        <v>24725</v>
+      </c>
+      <c r="D28" s="29">
+        <v>13453</v>
+      </c>
+      <c r="E28" s="29">
+        <v>1351</v>
+      </c>
+      <c r="F28" s="29">
+        <v>1410</v>
+      </c>
+      <c r="G28" s="29">
+        <v>30</v>
+      </c>
+      <c r="H28" s="29">
+        <v>4542</v>
+      </c>
+      <c r="I28" s="29">
+        <v>739</v>
+      </c>
+      <c r="J28" s="29">
+        <v>224</v>
+      </c>
+      <c r="K28" s="29">
+        <v>1486</v>
+      </c>
+      <c r="L28" s="29">
+        <v>86</v>
+      </c>
+      <c r="M28" s="29">
+        <v>140</v>
+      </c>
+      <c r="N28" s="29">
+        <v>283</v>
+      </c>
+      <c r="O28" s="29">
+        <v>6</v>
+      </c>
+      <c r="P28" s="29">
+        <v>585</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>90</v>
+      </c>
+      <c r="R28" s="29">
+        <v>9</v>
+      </c>
+      <c r="S28" s="29">
+        <v>89</v>
+      </c>
+      <c r="T28" s="29">
+        <v>22</v>
+      </c>
+      <c r="U28" s="29">
+        <v>50</v>
+      </c>
+      <c r="V28" s="29">
+        <v>130</v>
+      </c>
+      <c r="W28" s="30">
+        <v>1915</v>
+      </c>
+      <c r="X28" s="29">
+        <v>548</v>
+      </c>
+      <c r="Y28" s="29">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="33">
+        <v>20454</v>
+      </c>
+      <c r="C29" s="34">
+        <v>19291</v>
+      </c>
+      <c r="D29" s="34">
+        <v>10579</v>
+      </c>
+      <c r="E29" s="34">
+        <v>961</v>
+      </c>
+      <c r="F29" s="34">
+        <v>1084</v>
+      </c>
+      <c r="G29" s="34">
+        <v>30</v>
+      </c>
+      <c r="H29" s="34">
+        <v>3352</v>
+      </c>
+      <c r="I29" s="34">
+        <v>628</v>
+      </c>
+      <c r="J29" s="34">
+        <v>180</v>
+      </c>
+      <c r="K29" s="34">
+        <v>1242</v>
+      </c>
+      <c r="L29" s="34">
+        <v>82</v>
+      </c>
+      <c r="M29" s="34">
+        <v>95</v>
+      </c>
+      <c r="N29" s="34">
+        <v>240</v>
+      </c>
+      <c r="O29" s="34">
+        <v>6</v>
+      </c>
+      <c r="P29" s="34">
+        <v>452</v>
+      </c>
+      <c r="Q29" s="34">
+        <v>80</v>
+      </c>
+      <c r="R29" s="34">
+        <v>0</v>
+      </c>
+      <c r="S29" s="34">
+        <v>89</v>
+      </c>
+      <c r="T29" s="29">
+        <v>22</v>
+      </c>
+      <c r="U29" s="29">
+        <v>50</v>
+      </c>
+      <c r="V29" s="34">
+        <v>119</v>
+      </c>
+      <c r="W29" s="35">
+        <v>1163</v>
+      </c>
+      <c r="X29" s="34">
+        <v>476</v>
+      </c>
+      <c r="Y29" s="34">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="33">
+        <v>5660</v>
+      </c>
+      <c r="C30" s="34">
+        <v>4988</v>
+      </c>
+      <c r="D30" s="34">
+        <v>2637</v>
+      </c>
+      <c r="E30" s="34">
+        <v>354</v>
+      </c>
+      <c r="F30" s="34">
+        <v>302</v>
+      </c>
+      <c r="G30" s="34">
+        <v>0</v>
+      </c>
+      <c r="H30" s="34">
+        <v>1120</v>
+      </c>
+      <c r="I30" s="34">
+        <v>95</v>
+      </c>
+      <c r="J30" s="34">
+        <v>38</v>
+      </c>
+      <c r="K30" s="34">
+        <v>200</v>
+      </c>
+      <c r="L30" s="34">
+        <v>4</v>
+      </c>
+      <c r="M30" s="34">
+        <v>43</v>
+      </c>
+      <c r="N30" s="34">
+        <v>37</v>
+      </c>
+      <c r="O30" s="34">
+        <v>0</v>
+      </c>
+      <c r="P30" s="34">
+        <v>133</v>
+      </c>
+      <c r="Q30" s="34">
+        <v>10</v>
+      </c>
+      <c r="R30" s="34">
+        <v>9</v>
+      </c>
+      <c r="S30" s="34">
+        <v>0</v>
+      </c>
+      <c r="T30" s="29">
+        <v>0</v>
+      </c>
+      <c r="U30" s="29">
+        <v>0</v>
+      </c>
+      <c r="V30" s="34">
+        <v>6</v>
+      </c>
+      <c r="W30" s="35">
+        <v>672</v>
+      </c>
+      <c r="X30" s="34">
+        <v>72</v>
+      </c>
+      <c r="Y30" s="34">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="33">
+        <v>526</v>
+      </c>
+      <c r="C31" s="34">
+        <v>446</v>
+      </c>
+      <c r="D31" s="34">
+        <v>237</v>
+      </c>
+      <c r="E31" s="34">
+        <v>36</v>
+      </c>
+      <c r="F31" s="34">
+        <v>24</v>
+      </c>
+      <c r="G31" s="34">
+        <v>0</v>
+      </c>
+      <c r="H31" s="34">
+        <v>70</v>
+      </c>
+      <c r="I31" s="34">
+        <v>16</v>
+      </c>
+      <c r="J31" s="34">
+        <v>6</v>
+      </c>
+      <c r="K31" s="34">
+        <v>44</v>
+      </c>
+      <c r="L31" s="34">
+        <v>0</v>
+      </c>
+      <c r="M31" s="34">
+        <v>2</v>
+      </c>
+      <c r="N31" s="34">
+        <v>6</v>
+      </c>
+      <c r="O31" s="34">
+        <v>0</v>
+      </c>
+      <c r="P31" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="34">
+        <v>0</v>
+      </c>
+      <c r="R31" s="34">
+        <v>0</v>
+      </c>
+      <c r="S31" s="34">
+        <v>0</v>
+      </c>
+      <c r="T31" s="29">
+        <v>0</v>
+      </c>
+      <c r="U31" s="29">
+        <v>0</v>
+      </c>
+      <c r="V31" s="34">
+        <v>5</v>
+      </c>
+      <c r="W31" s="35">
+        <v>80</v>
+      </c>
+      <c r="X31" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="34">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="28">
+        <v>5699</v>
+      </c>
+      <c r="C32" s="29">
+        <v>3897</v>
+      </c>
+      <c r="D32" s="29">
+        <v>1978</v>
+      </c>
+      <c r="E32" s="29">
+        <v>425</v>
+      </c>
+      <c r="F32" s="29">
+        <v>222</v>
+      </c>
+      <c r="G32" s="29">
+        <v>4</v>
+      </c>
+      <c r="H32" s="29">
+        <v>609</v>
+      </c>
+      <c r="I32" s="29">
+        <v>79</v>
+      </c>
+      <c r="J32" s="29">
+        <v>39</v>
+      </c>
+      <c r="K32" s="29">
+        <v>146</v>
+      </c>
+      <c r="L32" s="29">
+        <v>0</v>
+      </c>
+      <c r="M32" s="29">
+        <v>49</v>
+      </c>
+      <c r="N32" s="29">
+        <v>73</v>
+      </c>
+      <c r="O32" s="29">
+        <v>4</v>
+      </c>
+      <c r="P32" s="29">
+        <v>119</v>
+      </c>
+      <c r="Q32" s="29">
+        <v>25</v>
+      </c>
+      <c r="R32" s="29">
+        <v>22</v>
+      </c>
+      <c r="S32" s="29">
+        <v>70</v>
+      </c>
+      <c r="T32" s="29">
+        <v>0</v>
+      </c>
+      <c r="U32" s="29">
+        <v>30</v>
+      </c>
+      <c r="V32" s="29">
+        <v>3</v>
+      </c>
+      <c r="W32" s="30">
+        <v>1802</v>
+      </c>
+      <c r="X32" s="29">
+        <v>175</v>
+      </c>
+      <c r="Y32" s="29">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="33">
+        <v>4278</v>
+      </c>
+      <c r="C33" s="34">
+        <v>2642</v>
+      </c>
+      <c r="D33" s="34">
+        <v>1322</v>
+      </c>
+      <c r="E33" s="34">
+        <v>328</v>
+      </c>
+      <c r="F33" s="34">
+        <v>159</v>
+      </c>
+      <c r="G33" s="34">
+        <v>2</v>
+      </c>
+      <c r="H33" s="34">
+        <v>375</v>
+      </c>
+      <c r="I33" s="34">
+        <v>45</v>
+      </c>
+      <c r="J33" s="34">
+        <v>26</v>
+      </c>
+      <c r="K33" s="34">
+        <v>96</v>
+      </c>
+      <c r="L33" s="34">
+        <v>0</v>
+      </c>
+      <c r="M33" s="34">
+        <v>35</v>
+      </c>
+      <c r="N33" s="34">
+        <v>56</v>
+      </c>
+      <c r="O33" s="34">
+        <v>4</v>
+      </c>
+      <c r="P33" s="34">
+        <v>59</v>
+      </c>
+      <c r="Q33" s="34">
+        <v>20</v>
+      </c>
+      <c r="R33" s="34">
+        <v>12</v>
+      </c>
+      <c r="S33" s="34">
+        <v>70</v>
+      </c>
+      <c r="T33" s="29">
+        <v>0</v>
+      </c>
+      <c r="U33" s="29">
+        <v>30</v>
+      </c>
+      <c r="V33" s="34">
+        <v>3</v>
+      </c>
+      <c r="W33" s="35">
+        <v>1636</v>
+      </c>
+      <c r="X33" s="34">
+        <v>175</v>
+      </c>
+      <c r="Y33" s="34">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="33">
+        <v>1421</v>
+      </c>
+      <c r="C34" s="34">
+        <v>1255</v>
+      </c>
+      <c r="D34" s="34">
+        <v>656</v>
+      </c>
+      <c r="E34" s="34">
+        <v>97</v>
+      </c>
+      <c r="F34" s="34">
+        <v>63</v>
+      </c>
+      <c r="G34" s="34">
+        <v>2</v>
+      </c>
+      <c r="H34" s="34">
+        <v>234</v>
+      </c>
+      <c r="I34" s="34">
+        <v>34</v>
+      </c>
+      <c r="J34" s="34">
+        <v>13</v>
+      </c>
+      <c r="K34" s="34">
+        <v>50</v>
+      </c>
+      <c r="L34" s="29">
+        <v>0</v>
+      </c>
+      <c r="M34" s="34">
+        <v>14</v>
+      </c>
+      <c r="N34" s="34">
+        <v>17</v>
+      </c>
+      <c r="O34" s="34">
+        <v>0</v>
+      </c>
+      <c r="P34" s="34">
+        <v>60</v>
+      </c>
+      <c r="Q34" s="34">
+        <v>5</v>
+      </c>
+      <c r="R34" s="34">
+        <v>10</v>
+      </c>
+      <c r="S34" s="34">
+        <v>0</v>
+      </c>
+      <c r="T34" s="29">
+        <v>0</v>
+      </c>
+      <c r="U34" s="29">
+        <v>0</v>
+      </c>
+      <c r="V34" s="34">
+        <v>0</v>
+      </c>
+      <c r="W34" s="35">
+        <v>166</v>
+      </c>
+      <c r="X34" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="34">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A35" s="38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" s="39"/>
+      <c r="C35" s="39"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+    </row>
+    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A36" s="38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="39"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+    </row>
+    <row r="37" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A37" s="38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+    </row>
+    <row r="38" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A38" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+    </row>
+    <row r="39" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A39" s="38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+    </row>
+    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A40" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+    </row>
+    <row r="41" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="F4:V4"/>
+    <mergeCell ref="C3:V3"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="L2:M2"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" scale="77" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40515473-45B3-4491-97C6-AB3185D6C70C}">
+  <dimension ref="A1:Z43"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:Z1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9" style="40" customWidth="1"/>
+    <col min="2" max="16384" width="9" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
     </row>
     <row r="2" spans="1:26" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A2" s="67" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="67"/>
+      <c r="A2" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="70"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="68"/>
-[...1 lines deleted...]
-      <c r="Z3" s="2" t="s">
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="Z3" s="42" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3"/>
-[...4 lines deleted...]
-      <c r="Z4" s="2" t="s">
+      <c r="C4" s="41"/>
+      <c r="M4" s="72" t="s">
+        <v>145</v>
+      </c>
+      <c r="N4" s="72"/>
+      <c r="Z4" s="42" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="70"/>
-      <c r="C5" s="70" t="s">
+      <c r="B5" s="69"/>
+      <c r="C5" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="70"/>
-[...3 lines deleted...]
-      <c r="H5" s="70" t="s">
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="70"/>
-[...7 lines deleted...]
-      <c r="Q5" s="70" t="s">
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="69"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="70" t="s">
+      <c r="R5" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="S5" s="70"/>
-[...6 lines deleted...]
-      <c r="Z5" s="70"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
+      <c r="U5" s="69"/>
+      <c r="V5" s="69"/>
+      <c r="W5" s="69"/>
+      <c r="X5" s="69"/>
+      <c r="Y5" s="69"/>
+      <c r="Z5" s="69"/>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A6" s="70" t="s">
+      <c r="A6" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="70"/>
-      <c r="C6" s="70" t="s">
+      <c r="B6" s="69"/>
+      <c r="C6" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="70"/>
-[...3 lines deleted...]
-      <c r="H6" s="70" t="s">
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="70"/>
-[...2 lines deleted...]
-      <c r="L6" s="70" t="s">
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="70"/>
-[...1 lines deleted...]
-      <c r="O6" s="70" t="s">
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="P6" s="70" t="s">
+      <c r="P6" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="Q6" s="70"/>
-      <c r="R6" s="70" t="s">
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="S6" s="70" t="s">
+      <c r="S6" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="70" t="s">
+      <c r="T6" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="70" t="s">
+      <c r="U6" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="V6" s="70" t="s">
+      <c r="V6" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="W6" s="70" t="s">
+      <c r="W6" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="70" t="s">
+      <c r="X6" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="70" t="s">
+      <c r="Y6" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Z6" s="70" t="s">
+      <c r="Z6" s="69" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A7" s="70"/>
-[...1 lines deleted...]
-      <c r="C7" s="70" t="s">
+      <c r="A7" s="69"/>
+      <c r="B7" s="69"/>
+      <c r="C7" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="70"/>
-[...1 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="70" t="s">
+      <c r="G7" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="70" t="s">
+      <c r="H7" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="70" t="s">
+      <c r="I7" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="70" t="s">
+      <c r="J7" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="70" t="s">
+      <c r="K7" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="L7" s="70" t="s">
+      <c r="L7" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="M7" s="70" t="s">
+      <c r="M7" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="70" t="s">
+      <c r="N7" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="70"/>
-[...10 lines deleted...]
-      <c r="Z7" s="70"/>
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="69"/>
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="69"/>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A8" s="70"/>
-[...1 lines deleted...]
-      <c r="C8" s="4" t="s">
+      <c r="A8" s="69"/>
+      <c r="B8" s="69"/>
+      <c r="C8" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="4" t="s">
+      <c r="D8" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="4" t="s">
+      <c r="E8" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="4" t="s">
+      <c r="F8" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="70"/>
-[...21 lines deleted...]
-      <c r="A9" s="70" t="s">
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="69"/>
+      <c r="P8" s="69"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="69"/>
+      <c r="S8" s="69"/>
+      <c r="T8" s="69"/>
+      <c r="U8" s="69"/>
+      <c r="V8" s="69"/>
+      <c r="W8" s="69"/>
+      <c r="X8" s="69"/>
+      <c r="Y8" s="69"/>
+      <c r="Z8" s="69"/>
+    </row>
+    <row r="9" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="45">
         <v>13</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="45">
         <v>21</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="45">
         <v>68</v>
       </c>
-      <c r="F9" s="6">
-[...2 lines deleted...]
-      <c r="G9" s="6">
+      <c r="F9" s="45">
+        <v>1</v>
+      </c>
+      <c r="G9" s="45">
         <v>103</v>
       </c>
-      <c r="H9" s="6">
-[...2 lines deleted...]
-      <c r="I9" s="6">
+      <c r="H9" s="45">
+        <v>1</v>
+      </c>
+      <c r="I9" s="45">
         <v>62</v>
       </c>
-      <c r="J9" s="6">
-[...14 lines deleted...]
-      <c r="O9" s="6">
+      <c r="J9" s="45">
+        <v>3298</v>
+      </c>
+      <c r="K9" s="45">
+        <v>3361</v>
+      </c>
+      <c r="L9" s="45">
+        <v>0</v>
+      </c>
+      <c r="M9" s="45">
+        <v>1242</v>
+      </c>
+      <c r="N9" s="45">
+        <v>1242</v>
+      </c>
+      <c r="O9" s="45">
         <v>2730</v>
       </c>
-      <c r="P9" s="6">
-[...14 lines deleted...]
-      <c r="U9" s="6">
+      <c r="P9" s="45">
+        <v>7333</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>7436</v>
+      </c>
+      <c r="R9" s="45">
+        <v>2490</v>
+      </c>
+      <c r="S9" s="45">
+        <v>196</v>
+      </c>
+      <c r="T9" s="45">
+        <v>101</v>
+      </c>
+      <c r="U9" s="45">
         <v>3</v>
       </c>
-      <c r="V9" s="6">
-[...2 lines deleted...]
-      <c r="W9" s="6">
+      <c r="V9" s="45">
+        <v>55</v>
+      </c>
+      <c r="W9" s="45">
         <v>11</v>
       </c>
-      <c r="X9" s="6">
+      <c r="X9" s="45">
         <v>5</v>
       </c>
-      <c r="Y9" s="6">
+      <c r="Y9" s="45">
         <v>6</v>
       </c>
-      <c r="Z9" s="6">
+      <c r="Z9" s="45">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="5" t="s">
+    <row r="10" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="69"/>
+      <c r="B10" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="45">
         <v>13</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="45">
         <v>21</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="45">
         <v>68</v>
       </c>
-      <c r="F10" s="6">
-[...2 lines deleted...]
-      <c r="G10" s="6">
+      <c r="F10" s="45">
+        <v>1</v>
+      </c>
+      <c r="G10" s="45">
         <v>103</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="45">
         <v>4</v>
       </c>
-      <c r="I10" s="6">
+      <c r="I10" s="45">
         <v>83</v>
       </c>
-      <c r="J10" s="6">
-[...8 lines deleted...]
-      <c r="M10" s="6">
+      <c r="J10" s="45">
+        <v>4392</v>
+      </c>
+      <c r="K10" s="45">
+        <v>4479</v>
+      </c>
+      <c r="L10" s="45">
+        <v>1</v>
+      </c>
+      <c r="M10" s="45">
         <v>1370</v>
       </c>
-      <c r="N10" s="6">
+      <c r="N10" s="45">
         <v>1371</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O10" s="45">
         <v>2825</v>
       </c>
-      <c r="P10" s="6">
-[...11 lines deleted...]
-      <c r="T10" s="6">
+      <c r="P10" s="45">
+        <v>8675</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>8778</v>
+      </c>
+      <c r="R10" s="45">
+        <v>2819</v>
+      </c>
+      <c r="S10" s="45">
+        <v>322</v>
+      </c>
+      <c r="T10" s="45">
         <v>105</v>
       </c>
-      <c r="U10" s="6">
+      <c r="U10" s="45">
+        <v>5</v>
+      </c>
+      <c r="V10" s="45">
+        <v>110</v>
+      </c>
+      <c r="W10" s="45">
+        <v>228</v>
+      </c>
+      <c r="X10" s="45">
+        <v>20</v>
+      </c>
+      <c r="Y10" s="45">
+        <v>75</v>
+      </c>
+      <c r="Z10" s="45">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A11" s="69"/>
+      <c r="B11" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="48">
+        <v>1</v>
+      </c>
+      <c r="D11" s="48">
+        <v>1</v>
+      </c>
+      <c r="E11" s="48">
+        <v>1</v>
+      </c>
+      <c r="F11" s="48">
+        <v>1</v>
+      </c>
+      <c r="G11" s="48">
+        <v>1</v>
+      </c>
+      <c r="H11" s="48">
+        <v>0.25</v>
+      </c>
+      <c r="I11" s="48">
+        <v>0.747</v>
+      </c>
+      <c r="J11" s="48">
+        <v>0.75090000000000001</v>
+      </c>
+      <c r="K11" s="48">
+        <v>0.75039999999999996</v>
+      </c>
+      <c r="L11" s="48">
+        <v>0</v>
+      </c>
+      <c r="M11" s="48">
+        <v>0.90659999999999996</v>
+      </c>
+      <c r="N11" s="48">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="O11" s="48">
+        <v>0.96640000000000004</v>
+      </c>
+      <c r="P11" s="48">
+        <v>0.84530000000000005</v>
+      </c>
+      <c r="Q11" s="48">
+        <v>0.84709999999999996</v>
+      </c>
+      <c r="R11" s="48">
+        <v>0.88329999999999997</v>
+      </c>
+      <c r="S11" s="48">
+        <v>0.60870000000000002</v>
+      </c>
+      <c r="T11" s="48">
+        <v>0.96189999999999998</v>
+      </c>
+      <c r="U11" s="48">
+        <v>0.6</v>
+      </c>
+      <c r="V11" s="48">
+        <v>0.5</v>
+      </c>
+      <c r="W11" s="48">
+        <v>4.82E-2</v>
+      </c>
+      <c r="X11" s="48">
+        <v>0.25</v>
+      </c>
+      <c r="Y11" s="48">
+        <v>0.08</v>
+      </c>
+      <c r="Z11" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A12" s="69"/>
+      <c r="B12" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="49">
+        <v>0</v>
+      </c>
+      <c r="D12" s="49">
+        <v>0</v>
+      </c>
+      <c r="E12" s="49">
+        <v>0</v>
+      </c>
+      <c r="F12" s="49">
+        <v>0</v>
+      </c>
+      <c r="G12" s="49">
+        <v>0</v>
+      </c>
+      <c r="H12" s="49">
+        <v>0</v>
+      </c>
+      <c r="I12" s="49">
+        <v>0</v>
+      </c>
+      <c r="J12" s="49">
+        <v>12</v>
+      </c>
+      <c r="K12" s="49">
+        <v>12</v>
+      </c>
+      <c r="L12" s="49">
+        <v>0</v>
+      </c>
+      <c r="M12" s="49">
+        <v>1</v>
+      </c>
+      <c r="N12" s="49">
+        <v>1</v>
+      </c>
+      <c r="O12" s="49">
+        <v>0</v>
+      </c>
+      <c r="P12" s="49">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>13</v>
+      </c>
+      <c r="R12" s="49">
+        <v>-12</v>
+      </c>
+      <c r="S12" s="49">
+        <v>3</v>
+      </c>
+      <c r="T12" s="49">
+        <v>2</v>
+      </c>
+      <c r="U12" s="49">
+        <v>0</v>
+      </c>
+      <c r="V12" s="49">
+        <v>-1</v>
+      </c>
+      <c r="W12" s="49">
+        <v>0</v>
+      </c>
+      <c r="X12" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A13" s="69"/>
+      <c r="B13" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="48">
+        <v>0</v>
+      </c>
+      <c r="D13" s="48">
+        <v>0</v>
+      </c>
+      <c r="E13" s="48">
+        <v>0</v>
+      </c>
+      <c r="F13" s="48">
+        <v>0</v>
+      </c>
+      <c r="G13" s="48">
+        <v>0</v>
+      </c>
+      <c r="H13" s="48">
+        <v>0</v>
+      </c>
+      <c r="I13" s="48">
+        <v>0</v>
+      </c>
+      <c r="J13" s="48">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="K13" s="48">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="L13" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="48">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="N13" s="48">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="O13" s="48">
+        <v>0</v>
+      </c>
+      <c r="P13" s="48">
+        <v>1.8E-3</v>
+      </c>
+      <c r="Q13" s="48">
+        <v>1.8E-3</v>
+      </c>
+      <c r="R13" s="48">
+        <v>-4.7999999999999996E-3</v>
+      </c>
+      <c r="S13" s="48">
+        <v>1.55E-2</v>
+      </c>
+      <c r="T13" s="48">
+        <v>2.0199999999999999E-2</v>
+      </c>
+      <c r="U13" s="48">
+        <v>0</v>
+      </c>
+      <c r="V13" s="48">
+        <v>-1.7899999999999999E-2</v>
+      </c>
+      <c r="W13" s="48">
+        <v>0</v>
+      </c>
+      <c r="X13" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="45">
+        <v>3</v>
+      </c>
+      <c r="D14" s="45">
+        <v>15</v>
+      </c>
+      <c r="E14" s="45">
+        <v>48</v>
+      </c>
+      <c r="F14" s="45">
+        <v>0</v>
+      </c>
+      <c r="G14" s="45">
+        <v>66</v>
+      </c>
+      <c r="H14" s="45">
+        <v>1</v>
+      </c>
+      <c r="I14" s="45">
+        <v>46</v>
+      </c>
+      <c r="J14" s="45">
+        <v>1394</v>
+      </c>
+      <c r="K14" s="45">
+        <v>1441</v>
+      </c>
+      <c r="L14" s="45">
+        <v>1</v>
+      </c>
+      <c r="M14" s="45">
+        <v>515</v>
+      </c>
+      <c r="N14" s="45">
+        <v>516</v>
+      </c>
+      <c r="O14" s="45">
+        <v>978</v>
+      </c>
+      <c r="P14" s="45">
+        <v>2935</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>3001</v>
+      </c>
+      <c r="R14" s="45">
+        <v>1270</v>
+      </c>
+      <c r="S14" s="45">
+        <v>111</v>
+      </c>
+      <c r="T14" s="45">
+        <v>61</v>
+      </c>
+      <c r="U14" s="45">
+        <v>3</v>
+      </c>
+      <c r="V14" s="45">
+        <v>24</v>
+      </c>
+      <c r="W14" s="45">
+        <v>2</v>
+      </c>
+      <c r="X14" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="69"/>
+      <c r="B15" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="45">
+        <v>3</v>
+      </c>
+      <c r="D15" s="45">
+        <v>15</v>
+      </c>
+      <c r="E15" s="45">
+        <v>48</v>
+      </c>
+      <c r="F15" s="45">
+        <v>0</v>
+      </c>
+      <c r="G15" s="45">
+        <v>66</v>
+      </c>
+      <c r="H15" s="45">
         <v>4</v>
       </c>
-      <c r="V10" s="6">
-[...5 lines deleted...]
-      <c r="X10" s="6">
+      <c r="I15" s="45">
+        <v>50</v>
+      </c>
+      <c r="J15" s="45">
+        <v>1646</v>
+      </c>
+      <c r="K15" s="45">
+        <v>1700</v>
+      </c>
+      <c r="L15" s="45">
+        <v>1</v>
+      </c>
+      <c r="M15" s="45">
+        <v>548</v>
+      </c>
+      <c r="N15" s="45">
+        <v>549</v>
+      </c>
+      <c r="O15" s="45">
+        <v>998</v>
+      </c>
+      <c r="P15" s="45">
+        <v>3247</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>3313</v>
+      </c>
+      <c r="R15" s="45">
+        <v>1532</v>
+      </c>
+      <c r="S15" s="45">
+        <v>208</v>
+      </c>
+      <c r="T15" s="45">
+        <v>66</v>
+      </c>
+      <c r="U15" s="45">
+        <v>3</v>
+      </c>
+      <c r="V15" s="45">
+        <v>47</v>
+      </c>
+      <c r="W15" s="45">
+        <v>96</v>
+      </c>
+      <c r="X15" s="45">
+        <v>7</v>
+      </c>
+      <c r="Y15" s="45">
+        <v>32</v>
+      </c>
+      <c r="Z15" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A16" s="69"/>
+      <c r="B16" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="48">
+        <v>1</v>
+      </c>
+      <c r="D16" s="48">
+        <v>1</v>
+      </c>
+      <c r="E16" s="48">
+        <v>1</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="48">
+        <v>1</v>
+      </c>
+      <c r="H16" s="48">
+        <v>0.25</v>
+      </c>
+      <c r="I16" s="48">
+        <v>0.92</v>
+      </c>
+      <c r="J16" s="48">
+        <v>0.84689999999999999</v>
+      </c>
+      <c r="K16" s="48">
+        <v>0.84760000000000002</v>
+      </c>
+      <c r="L16" s="48">
+        <v>1</v>
+      </c>
+      <c r="M16" s="48">
+        <v>0.93979999999999997</v>
+      </c>
+      <c r="N16" s="48">
+        <v>0.93989999999999996</v>
+      </c>
+      <c r="O16" s="48">
+        <v>0.98</v>
+      </c>
+      <c r="P16" s="48">
+        <v>0.90390000000000004</v>
+      </c>
+      <c r="Q16" s="48">
+        <v>0.90580000000000005</v>
+      </c>
+      <c r="R16" s="48">
+        <v>0.82899999999999996</v>
+      </c>
+      <c r="S16" s="48">
+        <v>0.53369999999999995</v>
+      </c>
+      <c r="T16" s="48">
+        <v>0.92420000000000002</v>
+      </c>
+      <c r="U16" s="48">
+        <v>1</v>
+      </c>
+      <c r="V16" s="48">
+        <v>0.51060000000000005</v>
+      </c>
+      <c r="W16" s="48">
+        <v>2.0799999999999999E-2</v>
+      </c>
+      <c r="X16" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A17" s="69"/>
+      <c r="B17" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="49">
+        <v>0</v>
+      </c>
+      <c r="D17" s="49">
+        <v>1</v>
+      </c>
+      <c r="E17" s="49">
+        <v>-1</v>
+      </c>
+      <c r="F17" s="49">
+        <v>0</v>
+      </c>
+      <c r="G17" s="49">
+        <v>0</v>
+      </c>
+      <c r="H17" s="49">
+        <v>0</v>
+      </c>
+      <c r="I17" s="49">
+        <v>-1</v>
+      </c>
+      <c r="J17" s="49">
+        <v>7</v>
+      </c>
+      <c r="K17" s="49">
+        <v>6</v>
+      </c>
+      <c r="L17" s="49">
+        <v>0</v>
+      </c>
+      <c r="M17" s="49">
+        <v>1</v>
+      </c>
+      <c r="N17" s="49">
+        <v>1</v>
+      </c>
+      <c r="O17" s="49">
+        <v>1</v>
+      </c>
+      <c r="P17" s="49">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>8</v>
+      </c>
+      <c r="R17" s="49">
+        <v>0</v>
+      </c>
+      <c r="S17" s="49">
+        <v>1</v>
+      </c>
+      <c r="T17" s="49">
+        <v>2</v>
+      </c>
+      <c r="U17" s="49">
+        <v>0</v>
+      </c>
+      <c r="V17" s="49">
+        <v>0</v>
+      </c>
+      <c r="W17" s="49">
+        <v>0</v>
+      </c>
+      <c r="X17" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A18" s="69"/>
+      <c r="B18" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="48">
+        <v>0</v>
+      </c>
+      <c r="D18" s="48">
+        <v>7.1400000000000005E-2</v>
+      </c>
+      <c r="E18" s="48">
+        <v>-2.0400000000000001E-2</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="48">
+        <v>0</v>
+      </c>
+      <c r="H18" s="48">
+        <v>0</v>
+      </c>
+      <c r="I18" s="48">
+        <v>-2.1299999999999999E-2</v>
+      </c>
+      <c r="J18" s="48">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K18" s="48">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="L18" s="48">
+        <v>0</v>
+      </c>
+      <c r="M18" s="48">
+        <v>1.9E-3</v>
+      </c>
+      <c r="N18" s="48">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O18" s="48">
+        <v>1E-3</v>
+      </c>
+      <c r="P18" s="48">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="Q18" s="48">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="R18" s="48">
+        <v>0</v>
+      </c>
+      <c r="S18" s="48">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="T18" s="48">
+        <v>3.39E-2</v>
+      </c>
+      <c r="U18" s="48">
+        <v>0</v>
+      </c>
+      <c r="V18" s="48">
+        <v>0</v>
+      </c>
+      <c r="W18" s="48">
+        <v>0</v>
+      </c>
+      <c r="X18" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y18" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z18" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="45">
+        <v>6</v>
+      </c>
+      <c r="D19" s="45">
+        <v>18</v>
+      </c>
+      <c r="E19" s="45">
+        <v>78</v>
+      </c>
+      <c r="F19" s="45">
+        <v>0</v>
+      </c>
+      <c r="G19" s="45">
+        <v>102</v>
+      </c>
+      <c r="H19" s="45">
+        <v>1</v>
+      </c>
+      <c r="I19" s="45">
+        <v>80</v>
+      </c>
+      <c r="J19" s="45">
+        <v>2259</v>
+      </c>
+      <c r="K19" s="45">
+        <v>2340</v>
+      </c>
+      <c r="L19" s="45">
+        <v>1</v>
+      </c>
+      <c r="M19" s="45">
+        <v>1097</v>
+      </c>
+      <c r="N19" s="45">
+        <v>1098</v>
+      </c>
+      <c r="O19" s="45">
+        <v>1354</v>
+      </c>
+      <c r="P19" s="45">
+        <v>4792</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>4894</v>
+      </c>
+      <c r="R19" s="45">
+        <v>1498</v>
+      </c>
+      <c r="S19" s="45">
+        <v>158</v>
+      </c>
+      <c r="T19" s="45">
+        <v>59</v>
+      </c>
+      <c r="U19" s="45">
+        <v>1</v>
+      </c>
+      <c r="V19" s="45">
+        <v>50</v>
+      </c>
+      <c r="W19" s="45">
+        <v>10</v>
+      </c>
+      <c r="X19" s="45">
+        <v>4</v>
+      </c>
+      <c r="Y19" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="69"/>
+      <c r="B20" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="45">
+        <v>6</v>
+      </c>
+      <c r="D20" s="45">
+        <v>18</v>
+      </c>
+      <c r="E20" s="45">
+        <v>78</v>
+      </c>
+      <c r="F20" s="45">
+        <v>0</v>
+      </c>
+      <c r="G20" s="45">
+        <v>102</v>
+      </c>
+      <c r="H20" s="45">
+        <v>3</v>
+      </c>
+      <c r="I20" s="45">
+        <v>86</v>
+      </c>
+      <c r="J20" s="45">
+        <v>2671</v>
+      </c>
+      <c r="K20" s="45">
+        <v>2760</v>
+      </c>
+      <c r="L20" s="45">
+        <v>1</v>
+      </c>
+      <c r="M20" s="45">
+        <v>1172</v>
+      </c>
+      <c r="N20" s="45">
+        <v>1173</v>
+      </c>
+      <c r="O20" s="45">
+        <v>1392</v>
+      </c>
+      <c r="P20" s="45">
+        <v>5325</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>5427</v>
+      </c>
+      <c r="R20" s="45">
+        <v>1956</v>
+      </c>
+      <c r="S20" s="45">
+        <v>264</v>
+      </c>
+      <c r="T20" s="45">
+        <v>60</v>
+      </c>
+      <c r="U20" s="45">
+        <v>3</v>
+      </c>
+      <c r="V20" s="45">
+        <v>80</v>
+      </c>
+      <c r="W20" s="45">
+        <v>134</v>
+      </c>
+      <c r="X20" s="45">
+        <v>10</v>
+      </c>
+      <c r="Y20" s="45">
+        <v>37</v>
+      </c>
+      <c r="Z20" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A21" s="69"/>
+      <c r="B21" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="48">
+        <v>1</v>
+      </c>
+      <c r="D21" s="48">
+        <v>1</v>
+      </c>
+      <c r="E21" s="48">
+        <v>1</v>
+      </c>
+      <c r="F21" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="48">
+        <v>1</v>
+      </c>
+      <c r="H21" s="48">
+        <v>0.33329999999999999</v>
+      </c>
+      <c r="I21" s="48">
+        <v>0.93020000000000003</v>
+      </c>
+      <c r="J21" s="48">
+        <v>0.8458</v>
+      </c>
+      <c r="K21" s="48">
+        <v>0.8478</v>
+      </c>
+      <c r="L21" s="48">
+        <v>1</v>
+      </c>
+      <c r="M21" s="48">
+        <v>0.93600000000000005</v>
+      </c>
+      <c r="N21" s="48">
+        <v>0.93610000000000004</v>
+      </c>
+      <c r="O21" s="48">
+        <v>0.97270000000000001</v>
+      </c>
+      <c r="P21" s="48">
+        <v>0.89990000000000003</v>
+      </c>
+      <c r="Q21" s="48">
+        <v>0.90180000000000005</v>
+      </c>
+      <c r="R21" s="48">
+        <v>0.76580000000000004</v>
+      </c>
+      <c r="S21" s="48">
+        <v>0.59850000000000003</v>
+      </c>
+      <c r="T21" s="48">
+        <v>0.98329999999999995</v>
+      </c>
+      <c r="U21" s="48">
+        <v>0.33329999999999999</v>
+      </c>
+      <c r="V21" s="48">
+        <v>0.625</v>
+      </c>
+      <c r="W21" s="48">
+        <v>7.46E-2</v>
+      </c>
+      <c r="X21" s="48">
+        <v>0.4</v>
+      </c>
+      <c r="Y21" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A22" s="69"/>
+      <c r="B22" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="49">
+        <v>0</v>
+      </c>
+      <c r="D22" s="49">
+        <v>0</v>
+      </c>
+      <c r="E22" s="49">
+        <v>0</v>
+      </c>
+      <c r="F22" s="49">
+        <v>0</v>
+      </c>
+      <c r="G22" s="49">
+        <v>0</v>
+      </c>
+      <c r="H22" s="49">
+        <v>0</v>
+      </c>
+      <c r="I22" s="49">
+        <v>0</v>
+      </c>
+      <c r="J22" s="49">
+        <v>3</v>
+      </c>
+      <c r="K22" s="49">
+        <v>3</v>
+      </c>
+      <c r="L22" s="49">
+        <v>0</v>
+      </c>
+      <c r="M22" s="49">
+        <v>-2</v>
+      </c>
+      <c r="N22" s="49">
+        <v>-2</v>
+      </c>
+      <c r="O22" s="49">
+        <v>-1</v>
+      </c>
+      <c r="P22" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="49">
+        <v>0</v>
+      </c>
+      <c r="R22" s="49">
+        <v>-11</v>
+      </c>
+      <c r="S22" s="49">
+        <v>0</v>
+      </c>
+      <c r="T22" s="49">
+        <v>1</v>
+      </c>
+      <c r="U22" s="49">
+        <v>0</v>
+      </c>
+      <c r="V22" s="49">
+        <v>0</v>
+      </c>
+      <c r="W22" s="49">
+        <v>0</v>
+      </c>
+      <c r="X22" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A23" s="69"/>
+      <c r="B23" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="48">
+        <v>0</v>
+      </c>
+      <c r="D23" s="48">
+        <v>0</v>
+      </c>
+      <c r="E23" s="48">
+        <v>0</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="48">
+        <v>0</v>
+      </c>
+      <c r="H23" s="48">
+        <v>0</v>
+      </c>
+      <c r="I23" s="48">
+        <v>0</v>
+      </c>
+      <c r="J23" s="48">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="K23" s="48">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="L23" s="48">
+        <v>0</v>
+      </c>
+      <c r="M23" s="48">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="N23" s="48">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="O23" s="48">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="P23" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="48">
+        <v>0</v>
+      </c>
+      <c r="R23" s="48">
+        <v>-7.3000000000000001E-3</v>
+      </c>
+      <c r="S23" s="48">
+        <v>0</v>
+      </c>
+      <c r="T23" s="48">
+        <v>1.72E-2</v>
+      </c>
+      <c r="U23" s="48">
+        <v>0</v>
+      </c>
+      <c r="V23" s="48">
+        <v>0</v>
+      </c>
+      <c r="W23" s="48">
+        <v>0</v>
+      </c>
+      <c r="X23" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z23" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="45">
+        <v>2</v>
+      </c>
+      <c r="D24" s="45">
+        <v>13</v>
+      </c>
+      <c r="E24" s="45">
+        <v>47</v>
+      </c>
+      <c r="F24" s="45">
+        <v>0</v>
+      </c>
+      <c r="G24" s="45">
+        <v>62</v>
+      </c>
+      <c r="H24" s="45">
+        <v>0</v>
+      </c>
+      <c r="I24" s="45">
+        <v>29</v>
+      </c>
+      <c r="J24" s="45">
+        <v>1631</v>
+      </c>
+      <c r="K24" s="45">
+        <v>1660</v>
+      </c>
+      <c r="L24" s="45">
+        <v>0</v>
+      </c>
+      <c r="M24" s="45">
+        <v>561</v>
+      </c>
+      <c r="N24" s="45">
+        <v>561</v>
+      </c>
+      <c r="O24" s="45">
+        <v>830</v>
+      </c>
+      <c r="P24" s="45">
+        <v>3051</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>3113</v>
+      </c>
+      <c r="R24" s="45">
+        <v>1229</v>
+      </c>
+      <c r="S24" s="45">
+        <v>88</v>
+      </c>
+      <c r="T24" s="45">
+        <v>32</v>
+      </c>
+      <c r="U24" s="45">
+        <v>5</v>
+      </c>
+      <c r="V24" s="45">
+        <v>43</v>
+      </c>
+      <c r="W24" s="45">
+        <v>4</v>
+      </c>
+      <c r="X24" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="45">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="69"/>
+      <c r="B25" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="45">
+        <v>2</v>
+      </c>
+      <c r="D25" s="45">
+        <v>13</v>
+      </c>
+      <c r="E25" s="45">
+        <v>47</v>
+      </c>
+      <c r="F25" s="45">
+        <v>0</v>
+      </c>
+      <c r="G25" s="45">
+        <v>62</v>
+      </c>
+      <c r="H25" s="45">
+        <v>0</v>
+      </c>
+      <c r="I25" s="45">
+        <v>31</v>
+      </c>
+      <c r="J25" s="45">
+        <v>1787</v>
+      </c>
+      <c r="K25" s="45">
+        <v>1818</v>
+      </c>
+      <c r="L25" s="45">
+        <v>0</v>
+      </c>
+      <c r="M25" s="45">
+        <v>592</v>
+      </c>
+      <c r="N25" s="45">
+        <v>592</v>
+      </c>
+      <c r="O25" s="45">
+        <v>849</v>
+      </c>
+      <c r="P25" s="45">
+        <v>3259</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>3321</v>
+      </c>
+      <c r="R25" s="45">
+        <v>1491</v>
+      </c>
+      <c r="S25" s="45">
+        <v>201</v>
+      </c>
+      <c r="T25" s="45">
+        <v>34</v>
+      </c>
+      <c r="U25" s="45">
+        <v>6</v>
+      </c>
+      <c r="V25" s="45">
+        <v>54</v>
+      </c>
+      <c r="W25" s="45">
+        <v>72</v>
+      </c>
+      <c r="X25" s="45">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="45">
+        <v>25</v>
+      </c>
+      <c r="Z25" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A26" s="69"/>
+      <c r="B26" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="48">
+        <v>1</v>
+      </c>
+      <c r="D26" s="48">
+        <v>1</v>
+      </c>
+      <c r="E26" s="48">
+        <v>1</v>
+      </c>
+      <c r="F26" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G26" s="48">
+        <v>1</v>
+      </c>
+      <c r="H26" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="I26" s="48">
+        <v>0.9355</v>
+      </c>
+      <c r="J26" s="48">
+        <v>0.91269999999999996</v>
+      </c>
+      <c r="K26" s="48">
+        <v>0.91310000000000002</v>
+      </c>
+      <c r="L26" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M26" s="48">
+        <v>0.9476</v>
+      </c>
+      <c r="N26" s="48">
+        <v>0.9476</v>
+      </c>
+      <c r="O26" s="48">
+        <v>0.97760000000000002</v>
+      </c>
+      <c r="P26" s="48">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="Q26" s="48">
+        <v>0.93740000000000001</v>
+      </c>
+      <c r="R26" s="48">
+        <v>0.82430000000000003</v>
+      </c>
+      <c r="S26" s="48">
+        <v>0.43780000000000002</v>
+      </c>
+      <c r="T26" s="48">
+        <v>0.94120000000000004</v>
+      </c>
+      <c r="U26" s="48">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="V26" s="48">
+        <v>0.79630000000000001</v>
+      </c>
+      <c r="W26" s="48">
+        <v>5.5599999999999997E-2</v>
+      </c>
+      <c r="X26" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="48">
+        <v>0.08</v>
+      </c>
+      <c r="Z26" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A27" s="69"/>
+      <c r="B27" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="49">
+        <v>0</v>
+      </c>
+      <c r="D27" s="49">
+        <v>0</v>
+      </c>
+      <c r="E27" s="49">
+        <v>0</v>
+      </c>
+      <c r="F27" s="49">
+        <v>0</v>
+      </c>
+      <c r="G27" s="49">
+        <v>0</v>
+      </c>
+      <c r="H27" s="49">
+        <v>0</v>
+      </c>
+      <c r="I27" s="49">
+        <v>0</v>
+      </c>
+      <c r="J27" s="49">
+        <v>4</v>
+      </c>
+      <c r="K27" s="49">
+        <v>4</v>
+      </c>
+      <c r="L27" s="49">
+        <v>0</v>
+      </c>
+      <c r="M27" s="49">
+        <v>-1</v>
+      </c>
+      <c r="N27" s="49">
+        <v>-1</v>
+      </c>
+      <c r="O27" s="49">
+        <v>1</v>
+      </c>
+      <c r="P27" s="49">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="49">
+        <v>4</v>
+      </c>
+      <c r="R27" s="49">
+        <v>-1</v>
+      </c>
+      <c r="S27" s="49">
+        <v>0</v>
+      </c>
+      <c r="T27" s="49">
+        <v>-1</v>
+      </c>
+      <c r="U27" s="49">
+        <v>0</v>
+      </c>
+      <c r="V27" s="49">
+        <v>0</v>
+      </c>
+      <c r="W27" s="49">
+        <v>0</v>
+      </c>
+      <c r="X27" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A28" s="69"/>
+      <c r="B28" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="48">
+        <v>0</v>
+      </c>
+      <c r="D28" s="48">
+        <v>0</v>
+      </c>
+      <c r="E28" s="48">
+        <v>0</v>
+      </c>
+      <c r="F28" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G28" s="48">
+        <v>0</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="I28" s="48">
+        <v>0</v>
+      </c>
+      <c r="J28" s="48">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="K28" s="48">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="L28" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M28" s="48">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="N28" s="48">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="O28" s="48">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="P28" s="48">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="Q28" s="48">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="R28" s="48">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="S28" s="48">
+        <v>0</v>
+      </c>
+      <c r="T28" s="48">
+        <v>-3.0300000000000001E-2</v>
+      </c>
+      <c r="U28" s="48">
+        <v>0</v>
+      </c>
+      <c r="V28" s="48">
+        <v>0</v>
+      </c>
+      <c r="W28" s="48">
+        <v>0</v>
+      </c>
+      <c r="X28" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y28" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="69" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="45">
+        <v>4</v>
+      </c>
+      <c r="D29" s="45">
+        <v>15</v>
+      </c>
+      <c r="E29" s="45">
+        <v>82</v>
+      </c>
+      <c r="F29" s="45">
+        <v>0</v>
+      </c>
+      <c r="G29" s="45">
+        <v>101</v>
+      </c>
+      <c r="H29" s="45">
+        <v>0</v>
+      </c>
+      <c r="I29" s="45">
+        <v>30</v>
+      </c>
+      <c r="J29" s="45">
+        <v>1958</v>
+      </c>
+      <c r="K29" s="45">
+        <v>1988</v>
+      </c>
+      <c r="L29" s="45">
+        <v>1</v>
+      </c>
+      <c r="M29" s="45">
+        <v>584</v>
+      </c>
+      <c r="N29" s="45">
+        <v>585</v>
+      </c>
+      <c r="O29" s="45">
+        <v>1001</v>
+      </c>
+      <c r="P29" s="45">
+        <v>3574</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>3675</v>
+      </c>
+      <c r="R29" s="45">
+        <v>1062</v>
+      </c>
+      <c r="S29" s="45">
+        <v>156</v>
+      </c>
+      <c r="T29" s="45">
+        <v>43</v>
+      </c>
+      <c r="U29" s="45">
+        <v>2</v>
+      </c>
+      <c r="V29" s="45">
+        <v>32</v>
+      </c>
+      <c r="W29" s="45">
+        <v>4</v>
+      </c>
+      <c r="X29" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="69"/>
+      <c r="B30" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="45">
+        <v>4</v>
+      </c>
+      <c r="D30" s="45">
+        <v>15</v>
+      </c>
+      <c r="E30" s="45">
+        <v>82</v>
+      </c>
+      <c r="F30" s="45">
+        <v>0</v>
+      </c>
+      <c r="G30" s="45">
+        <v>101</v>
+      </c>
+      <c r="H30" s="45">
+        <v>3</v>
+      </c>
+      <c r="I30" s="45">
+        <v>37</v>
+      </c>
+      <c r="J30" s="45">
+        <v>2187</v>
+      </c>
+      <c r="K30" s="45">
+        <v>2227</v>
+      </c>
+      <c r="L30" s="45">
+        <v>1</v>
+      </c>
+      <c r="M30" s="45">
+        <v>610</v>
+      </c>
+      <c r="N30" s="45">
+        <v>611</v>
+      </c>
+      <c r="O30" s="45">
+        <v>1024</v>
+      </c>
+      <c r="P30" s="45">
+        <v>3862</v>
+      </c>
+      <c r="Q30" s="45">
+        <v>3963</v>
+      </c>
+      <c r="R30" s="45">
+        <v>1430</v>
+      </c>
+      <c r="S30" s="45">
+        <v>239</v>
+      </c>
+      <c r="T30" s="45">
+        <v>46</v>
+      </c>
+      <c r="U30" s="45">
+        <v>3</v>
+      </c>
+      <c r="V30" s="45">
+        <v>59</v>
+      </c>
+      <c r="W30" s="45">
+        <v>86</v>
+      </c>
+      <c r="X30" s="45">
+        <v>8</v>
+      </c>
+      <c r="Y30" s="45">
+        <v>30</v>
+      </c>
+      <c r="Z30" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A31" s="69"/>
+      <c r="B31" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="48">
+        <v>1</v>
+      </c>
+      <c r="D31" s="48">
+        <v>1</v>
+      </c>
+      <c r="E31" s="48">
+        <v>1</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G31" s="48">
+        <v>1</v>
+      </c>
+      <c r="H31" s="48">
+        <v>0</v>
+      </c>
+      <c r="I31" s="48">
+        <v>0.81079999999999997</v>
+      </c>
+      <c r="J31" s="48">
+        <v>0.89529999999999998</v>
+      </c>
+      <c r="K31" s="48">
+        <v>0.89270000000000005</v>
+      </c>
+      <c r="L31" s="48">
+        <v>1</v>
+      </c>
+      <c r="M31" s="48">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="N31" s="48">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="O31" s="48">
+        <v>0.97750000000000004</v>
+      </c>
+      <c r="P31" s="48">
+        <v>0.9254</v>
+      </c>
+      <c r="Q31" s="48">
+        <v>0.92730000000000001</v>
+      </c>
+      <c r="R31" s="48">
+        <v>0.74270000000000003</v>
+      </c>
+      <c r="S31" s="48">
+        <v>0.65269999999999995</v>
+      </c>
+      <c r="T31" s="48">
+        <v>0.93479999999999996</v>
+      </c>
+      <c r="U31" s="48">
+        <v>0.66669999999999996</v>
+      </c>
+      <c r="V31" s="48">
+        <v>0.54239999999999999</v>
+      </c>
+      <c r="W31" s="48">
+        <v>4.65E-2</v>
+      </c>
+      <c r="X31" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A32" s="69"/>
+      <c r="B32" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="49">
+        <v>0</v>
+      </c>
+      <c r="D32" s="49">
+        <v>2</v>
+      </c>
+      <c r="E32" s="49">
+        <v>-2</v>
+      </c>
+      <c r="F32" s="49">
+        <v>0</v>
+      </c>
+      <c r="G32" s="49">
+        <v>0</v>
+      </c>
+      <c r="H32" s="49">
+        <v>0</v>
+      </c>
+      <c r="I32" s="49">
+        <v>0</v>
+      </c>
+      <c r="J32" s="49">
+        <v>-1</v>
+      </c>
+      <c r="K32" s="49">
+        <v>-1</v>
+      </c>
+      <c r="L32" s="49">
+        <v>0</v>
+      </c>
+      <c r="M32" s="49">
+        <v>-1</v>
+      </c>
+      <c r="N32" s="49">
+        <v>-1</v>
+      </c>
+      <c r="O32" s="49">
+        <v>-1</v>
+      </c>
+      <c r="P32" s="49">
+        <v>-3</v>
+      </c>
+      <c r="Q32" s="49">
+        <v>-3</v>
+      </c>
+      <c r="R32" s="49">
+        <v>0</v>
+      </c>
+      <c r="S32" s="49">
+        <v>0</v>
+      </c>
+      <c r="T32" s="49">
+        <v>0</v>
+      </c>
+      <c r="U32" s="49">
+        <v>0</v>
+      </c>
+      <c r="V32" s="49">
+        <v>0</v>
+      </c>
+      <c r="W32" s="49">
+        <v>0</v>
+      </c>
+      <c r="X32" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A33" s="69"/>
+      <c r="B33" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="48">
+        <v>0</v>
+      </c>
+      <c r="D33" s="48">
+        <v>0.15379999999999999</v>
+      </c>
+      <c r="E33" s="48">
+        <v>-2.3800000000000002E-2</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G33" s="48">
+        <v>0</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="I33" s="48">
+        <v>0</v>
+      </c>
+      <c r="J33" s="48">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="K33" s="48">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="L33" s="48">
+        <v>0</v>
+      </c>
+      <c r="M33" s="48">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="N33" s="48">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="O33" s="48">
+        <v>-1E-3</v>
+      </c>
+      <c r="P33" s="48">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="Q33" s="48">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="R33" s="48">
+        <v>0</v>
+      </c>
+      <c r="S33" s="48">
+        <v>0</v>
+      </c>
+      <c r="T33" s="48">
+        <v>0</v>
+      </c>
+      <c r="U33" s="48">
+        <v>0</v>
+      </c>
+      <c r="V33" s="48">
+        <v>0</v>
+      </c>
+      <c r="W33" s="48">
+        <v>0</v>
+      </c>
+      <c r="X33" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y33" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z33" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="45">
+        <v>1</v>
+      </c>
+      <c r="D34" s="45">
+        <v>3</v>
+      </c>
+      <c r="E34" s="45">
+        <v>13</v>
+      </c>
+      <c r="F34" s="45">
+        <v>0</v>
+      </c>
+      <c r="G34" s="45">
+        <v>17</v>
+      </c>
+      <c r="H34" s="45">
+        <v>0</v>
+      </c>
+      <c r="I34" s="45">
+        <v>6</v>
+      </c>
+      <c r="J34" s="45">
+        <v>233</v>
+      </c>
+      <c r="K34" s="45">
+        <v>239</v>
+      </c>
+      <c r="L34" s="45">
+        <v>0</v>
+      </c>
+      <c r="M34" s="45">
+        <v>69</v>
+      </c>
+      <c r="N34" s="45">
+        <v>69</v>
+      </c>
+      <c r="O34" s="45">
+        <v>109</v>
+      </c>
+      <c r="P34" s="45">
+        <v>417</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>434</v>
+      </c>
+      <c r="R34" s="45">
+        <v>145</v>
+      </c>
+      <c r="S34" s="45">
+        <v>54</v>
+      </c>
+      <c r="T34" s="45">
+        <v>3</v>
+      </c>
+      <c r="U34" s="45">
+        <v>1</v>
+      </c>
+      <c r="V34" s="45">
+        <v>4</v>
+      </c>
+      <c r="W34" s="45">
+        <v>2</v>
+      </c>
+      <c r="X34" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="69"/>
+      <c r="B35" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="45">
+        <v>1</v>
+      </c>
+      <c r="D35" s="45">
+        <v>3</v>
+      </c>
+      <c r="E35" s="45">
+        <v>13</v>
+      </c>
+      <c r="F35" s="45">
+        <v>0</v>
+      </c>
+      <c r="G35" s="45">
+        <v>17</v>
+      </c>
+      <c r="H35" s="45">
+        <v>0</v>
+      </c>
+      <c r="I35" s="45">
+        <v>6</v>
+      </c>
+      <c r="J35" s="45">
+        <v>242</v>
+      </c>
+      <c r="K35" s="45">
+        <v>248</v>
+      </c>
+      <c r="L35" s="45">
+        <v>0</v>
+      </c>
+      <c r="M35" s="45">
+        <v>71</v>
+      </c>
+      <c r="N35" s="45">
+        <v>71</v>
+      </c>
+      <c r="O35" s="45">
+        <v>109</v>
+      </c>
+      <c r="P35" s="45">
+        <v>428</v>
+      </c>
+      <c r="Q35" s="45">
+        <v>445</v>
+      </c>
+      <c r="R35" s="45">
+        <v>177</v>
+      </c>
+      <c r="S35" s="45">
+        <v>61</v>
+      </c>
+      <c r="T35" s="45">
+        <v>3</v>
+      </c>
+      <c r="U35" s="45">
+        <v>1</v>
+      </c>
+      <c r="V35" s="45">
+        <v>5</v>
+      </c>
+      <c r="W35" s="45">
+        <v>9</v>
+      </c>
+      <c r="X35" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="45">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A36" s="69"/>
+      <c r="B36" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="48">
+        <v>1</v>
+      </c>
+      <c r="D36" s="48">
+        <v>1</v>
+      </c>
+      <c r="E36" s="48">
+        <v>1</v>
+      </c>
+      <c r="F36" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="48">
+        <v>1</v>
+      </c>
+      <c r="H36" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="I36" s="48">
+        <v>1</v>
+      </c>
+      <c r="J36" s="48">
+        <v>0.96279999999999999</v>
+      </c>
+      <c r="K36" s="48">
+        <v>0.9637</v>
+      </c>
+      <c r="L36" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M36" s="48">
+        <v>0.9718</v>
+      </c>
+      <c r="N36" s="48">
+        <v>0.9718</v>
+      </c>
+      <c r="O36" s="48">
+        <v>1</v>
+      </c>
+      <c r="P36" s="48">
+        <v>0.97430000000000005</v>
+      </c>
+      <c r="Q36" s="48">
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="R36" s="48">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="S36" s="48">
+        <v>0.88519999999999999</v>
+      </c>
+      <c r="T36" s="48">
+        <v>1</v>
+      </c>
+      <c r="U36" s="48">
+        <v>1</v>
+      </c>
+      <c r="V36" s="48">
+        <v>0.8</v>
+      </c>
+      <c r="W36" s="48">
+        <v>0.22220000000000001</v>
+      </c>
+      <c r="X36" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A37" s="69"/>
+      <c r="B37" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="49">
+        <v>0</v>
+      </c>
+      <c r="D37" s="49">
+        <v>0</v>
+      </c>
+      <c r="E37" s="49">
+        <v>0</v>
+      </c>
+      <c r="F37" s="49">
+        <v>0</v>
+      </c>
+      <c r="G37" s="49">
+        <v>0</v>
+      </c>
+      <c r="H37" s="49">
+        <v>0</v>
+      </c>
+      <c r="I37" s="49">
+        <v>-1</v>
+      </c>
+      <c r="J37" s="49">
+        <v>-3</v>
+      </c>
+      <c r="K37" s="49">
+        <v>-4</v>
+      </c>
+      <c r="L37" s="49">
+        <v>0</v>
+      </c>
+      <c r="M37" s="49">
+        <v>0</v>
+      </c>
+      <c r="N37" s="49">
+        <v>0</v>
+      </c>
+      <c r="O37" s="49">
+        <v>-1</v>
+      </c>
+      <c r="P37" s="49">
+        <v>-5</v>
+      </c>
+      <c r="Q37" s="49">
+        <v>-5</v>
+      </c>
+      <c r="R37" s="49">
+        <v>-2</v>
+      </c>
+      <c r="S37" s="49">
+        <v>0</v>
+      </c>
+      <c r="T37" s="49">
+        <v>0</v>
+      </c>
+      <c r="U37" s="49">
+        <v>0</v>
+      </c>
+      <c r="V37" s="49">
+        <v>0</v>
+      </c>
+      <c r="W37" s="49">
+        <v>0</v>
+      </c>
+      <c r="X37" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A38" s="69"/>
+      <c r="B38" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="48">
+        <v>0</v>
+      </c>
+      <c r="D38" s="48">
+        <v>0</v>
+      </c>
+      <c r="E38" s="48">
+        <v>0</v>
+      </c>
+      <c r="F38" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G38" s="48">
+        <v>0</v>
+      </c>
+      <c r="H38" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" s="48">
+        <v>-0.1429</v>
+      </c>
+      <c r="J38" s="48">
+        <v>-1.2699999999999999E-2</v>
+      </c>
+      <c r="K38" s="48">
+        <v>-1.6500000000000001E-2</v>
+      </c>
+      <c r="L38" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M38" s="48">
+        <v>0</v>
+      </c>
+      <c r="N38" s="48">
+        <v>0</v>
+      </c>
+      <c r="O38" s="48">
+        <v>-9.1000000000000004E-3</v>
+      </c>
+      <c r="P38" s="48">
+        <v>-1.18E-2</v>
+      </c>
+      <c r="Q38" s="48">
+        <v>-1.14E-2</v>
+      </c>
+      <c r="R38" s="48">
+        <v>-1.3599999999999999E-2</v>
+      </c>
+      <c r="S38" s="48">
+        <v>0</v>
+      </c>
+      <c r="T38" s="48">
+        <v>0</v>
+      </c>
+      <c r="U38" s="48">
+        <v>0</v>
+      </c>
+      <c r="V38" s="48">
+        <v>0</v>
+      </c>
+      <c r="W38" s="48">
+        <v>0</v>
+      </c>
+      <c r="X38" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y38" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z38" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" s="45">
+        <v>29</v>
+      </c>
+      <c r="D39" s="45">
+        <v>85</v>
+      </c>
+      <c r="E39" s="45">
+        <v>336</v>
+      </c>
+      <c r="F39" s="45">
+        <v>1</v>
+      </c>
+      <c r="G39" s="45">
+        <v>451</v>
+      </c>
+      <c r="H39" s="45">
+        <v>3</v>
+      </c>
+      <c r="I39" s="45">
+        <v>253</v>
+      </c>
+      <c r="J39" s="45">
+        <v>10773</v>
+      </c>
+      <c r="K39" s="45">
+        <v>11029</v>
+      </c>
+      <c r="L39" s="45">
+        <v>3</v>
+      </c>
+      <c r="M39" s="45">
+        <v>4068</v>
+      </c>
+      <c r="N39" s="45">
+        <v>4071</v>
+      </c>
+      <c r="O39" s="45">
+        <v>7002</v>
+      </c>
+      <c r="P39" s="45">
+        <v>22102</v>
+      </c>
+      <c r="Q39" s="45">
+        <v>22553</v>
+      </c>
+      <c r="R39" s="45">
+        <v>7694</v>
+      </c>
+      <c r="S39" s="45">
+        <v>763</v>
+      </c>
+      <c r="T39" s="45">
+        <v>299</v>
+      </c>
+      <c r="U39" s="45">
+        <v>15</v>
+      </c>
+      <c r="V39" s="45">
+        <v>208</v>
+      </c>
+      <c r="W39" s="45">
+        <v>33</v>
+      </c>
+      <c r="X39" s="45">
+        <v>9</v>
+      </c>
+      <c r="Y39" s="45">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="45">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="69"/>
+      <c r="B40" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" s="45">
+        <v>29</v>
+      </c>
+      <c r="D40" s="45">
+        <v>85</v>
+      </c>
+      <c r="E40" s="45">
+        <v>336</v>
+      </c>
+      <c r="F40" s="45">
+        <v>1</v>
+      </c>
+      <c r="G40" s="45">
+        <v>451</v>
+      </c>
+      <c r="H40" s="45">
+        <v>14</v>
+      </c>
+      <c r="I40" s="45">
+        <v>293</v>
+      </c>
+      <c r="J40" s="45">
+        <v>12925</v>
+      </c>
+      <c r="K40" s="45">
+        <v>13232</v>
+      </c>
+      <c r="L40" s="45">
+        <v>4</v>
+      </c>
+      <c r="M40" s="45">
+        <v>4363</v>
+      </c>
+      <c r="N40" s="45">
+        <v>4367</v>
+      </c>
+      <c r="O40" s="45">
+        <v>7197</v>
+      </c>
+      <c r="P40" s="45">
+        <v>24796</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>25247</v>
+      </c>
+      <c r="R40" s="45">
+        <v>9405</v>
+      </c>
+      <c r="S40" s="45">
+        <v>1295</v>
+      </c>
+      <c r="T40" s="45">
+        <v>314</v>
+      </c>
+      <c r="U40" s="45">
+        <v>21</v>
+      </c>
+      <c r="V40" s="45">
+        <v>355</v>
+      </c>
+      <c r="W40" s="45">
+        <v>625</v>
+      </c>
+      <c r="X40" s="45">
+        <v>48</v>
+      </c>
+      <c r="Y40" s="45">
+        <v>201</v>
+      </c>
+      <c r="Z40" s="45">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A41" s="69"/>
+      <c r="B41" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="48">
+        <v>1</v>
+      </c>
+      <c r="D41" s="48">
+        <v>1</v>
+      </c>
+      <c r="E41" s="48">
+        <v>1</v>
+      </c>
+      <c r="F41" s="48">
+        <v>1</v>
+      </c>
+      <c r="G41" s="48">
+        <v>1</v>
+      </c>
+      <c r="H41" s="48">
+        <v>0.21429999999999999</v>
+      </c>
+      <c r="I41" s="48">
+        <v>0.86350000000000005</v>
+      </c>
+      <c r="J41" s="48">
+        <v>0.83350000000000002</v>
+      </c>
+      <c r="K41" s="48">
+        <v>0.83350000000000002</v>
+      </c>
+      <c r="L41" s="48">
+        <v>0.75</v>
+      </c>
+      <c r="M41" s="48">
+        <v>0.93240000000000001</v>
+      </c>
+      <c r="N41" s="48">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="O41" s="48">
+        <v>0.97289999999999999</v>
+      </c>
+      <c r="P41" s="48">
+        <v>0.89139999999999997</v>
+      </c>
+      <c r="Q41" s="48">
+        <v>0.89329999999999998</v>
+      </c>
+      <c r="R41" s="48">
+        <v>0.81810000000000005</v>
+      </c>
+      <c r="S41" s="48">
+        <v>0.58919999999999995</v>
+      </c>
+      <c r="T41" s="48">
+        <v>0.95220000000000005</v>
+      </c>
+      <c r="U41" s="48">
+        <v>0.71430000000000005</v>
+      </c>
+      <c r="V41" s="48">
+        <v>0.58589999999999998</v>
+      </c>
+      <c r="W41" s="48">
+        <v>5.28E-2</v>
+      </c>
+      <c r="X41" s="48">
+        <v>0.1875</v>
+      </c>
+      <c r="Y41" s="48">
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="Z41" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A42" s="69"/>
+      <c r="B42" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="49">
+        <v>0</v>
+      </c>
+      <c r="D42" s="49">
+        <v>3</v>
+      </c>
+      <c r="E42" s="49">
+        <v>-3</v>
+      </c>
+      <c r="F42" s="49">
+        <v>0</v>
+      </c>
+      <c r="G42" s="49">
+        <v>0</v>
+      </c>
+      <c r="H42" s="49">
+        <v>0</v>
+      </c>
+      <c r="I42" s="49">
+        <v>-2</v>
+      </c>
+      <c r="J42" s="49">
+        <v>22</v>
+      </c>
+      <c r="K42" s="49">
         <v>20</v>
       </c>
-      <c r="Y10" s="6">
-[...125 lines deleted...]
-      <c r="O12" s="8">
+      <c r="L42" s="49">
+        <v>0</v>
+      </c>
+      <c r="M42" s="49">
         <v>-2</v>
       </c>
-      <c r="P12" s="8">
-[...11 lines deleted...]
-      <c r="T12" s="8">
+      <c r="N42" s="49">
         <v>-2</v>
       </c>
-      <c r="U12" s="8">
-[...20 lines deleted...]
-      <c r="B13" s="5" t="s">
+      <c r="O42" s="49">
+        <v>-1</v>
+      </c>
+      <c r="P42" s="49">
+        <v>17</v>
+      </c>
+      <c r="Q42" s="49">
+        <v>17</v>
+      </c>
+      <c r="R42" s="49">
+        <v>-26</v>
+      </c>
+      <c r="S42" s="49">
+        <v>4</v>
+      </c>
+      <c r="T42" s="49">
+        <v>4</v>
+      </c>
+      <c r="U42" s="49">
+        <v>0</v>
+      </c>
+      <c r="V42" s="49">
+        <v>-1</v>
+      </c>
+      <c r="W42" s="49">
+        <v>0</v>
+      </c>
+      <c r="X42" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A43" s="69"/>
+      <c r="B43" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="7">
-[...44 lines deleted...]
-      <c r="R13" s="7">
+      <c r="C43" s="48">
+        <v>0</v>
+      </c>
+      <c r="D43" s="48">
+        <v>3.6600000000000001E-2</v>
+      </c>
+      <c r="E43" s="48">
+        <v>-8.8000000000000005E-3</v>
+      </c>
+      <c r="F43" s="48">
+        <v>0</v>
+      </c>
+      <c r="G43" s="48">
+        <v>0</v>
+      </c>
+      <c r="H43" s="48">
+        <v>0</v>
+      </c>
+      <c r="I43" s="48">
+        <v>-7.7999999999999996E-3</v>
+      </c>
+      <c r="J43" s="48">
+        <v>2E-3</v>
+      </c>
+      <c r="K43" s="48">
+        <v>1.8E-3</v>
+      </c>
+      <c r="L43" s="48">
+        <v>0</v>
+      </c>
+      <c r="M43" s="48">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="N43" s="48">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="O43" s="48">
+        <v>-1E-4</v>
+      </c>
+      <c r="P43" s="48">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="Q43" s="48">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="R43" s="48">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="S43" s="48">
+        <v>5.3E-3</v>
+      </c>
+      <c r="T43" s="48">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="U43" s="48">
+        <v>0</v>
+      </c>
+      <c r="V43" s="48">
         <v>-4.7999999999999996E-3</v>
       </c>
-      <c r="S13" s="7">
-[...2373 lines deleted...]
-        <v>-4.1700000000000001E-2</v>
+      <c r="W43" s="48">
+        <v>0</v>
+      </c>
+      <c r="X43" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="48">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="A39:A43"/>
-[...8 lines deleted...]
-    <mergeCell ref="W6:W8"/>
     <mergeCell ref="R6:R8"/>
-    <mergeCell ref="X6:X8"/>
-[...5 lines deleted...]
-    <mergeCell ref="P6:P8"/>
     <mergeCell ref="N7:N8"/>
-    <mergeCell ref="C7:E7"/>
-[...3 lines deleted...]
-    <mergeCell ref="J7:J8"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="H5:P5"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="R5:Z5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:O8"/>
+    <mergeCell ref="P6:P8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="Z6:Z8"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="S6:S8"/>
+    <mergeCell ref="T6:T8"/>
+    <mergeCell ref="U6:U8"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="X6:X8"/>
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="A9:A13"/>
+    <mergeCell ref="A14:A18"/>
+    <mergeCell ref="A19:A23"/>
+    <mergeCell ref="A24:A28"/>
+    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="A34:A38"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="82" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3675412-EFD3-4E51-B767-EF4641A86A76}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9E522BD-69C9-4247-810B-7261C5CDA2A3}">
   <dimension ref="A1:AA37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="9" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9" style="9"/>
+    <col min="1" max="2" width="9" style="50" customWidth="1"/>
+    <col min="3" max="6" width="10.75" style="50" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="50" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="71" t="s">
-[...27 lines deleted...]
-      <c r="AA1" s="71"/>
+      <c r="A1" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+      <c r="AA1" s="75"/>
     </row>
     <row r="2" spans="1:27" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="75" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="71"/>
-[...24 lines deleted...]
-      <c r="AA2" s="71"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="75"/>
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="75"/>
+      <c r="AA2" s="75"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A3" s="72" t="s">
+      <c r="A3" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="72"/>
-[...1 lines deleted...]
-      <c r="AA3" s="10" t="s">
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="AA3" s="52" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A4" s="11" t="s">
+      <c r="A4" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="11"/>
-[...4 lines deleted...]
-      <c r="AA4" s="10" t="s">
+      <c r="C4" s="51"/>
+      <c r="M4" s="77" t="s">
+        <v>145</v>
+      </c>
+      <c r="N4" s="77"/>
+      <c r="AA4" s="52" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="53" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="74" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="74"/>
       <c r="E5" s="74"/>
       <c r="F5" s="74"/>
       <c r="G5" s="74"/>
       <c r="H5" s="74"/>
       <c r="I5" s="74"/>
       <c r="J5" s="74" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="74"/>
       <c r="L5" s="74"/>
       <c r="M5" s="74"/>
       <c r="N5" s="74"/>
       <c r="O5" s="74"/>
       <c r="P5" s="74"/>
       <c r="Q5" s="74"/>
       <c r="R5" s="74" t="s">
         <v>7</v>
       </c>
       <c r="S5" s="74" t="s">
@@ -8368,2550 +8434,2550 @@
       </c>
       <c r="W6" s="74" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="74" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="74" t="s">
         <v>21</v>
       </c>
       <c r="Z6" s="74" t="s">
         <v>22</v>
       </c>
       <c r="AA6" s="74" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="74"/>
       <c r="B7" s="74"/>
       <c r="C7" s="74" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="74"/>
       <c r="E7" s="74"/>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="53" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="74" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="74"/>
       <c r="I7" s="74"/>
       <c r="J7" s="74" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="74" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="74" t="s">
         <v>26</v>
       </c>
       <c r="M7" s="74" t="s">
         <v>27</v>
       </c>
       <c r="N7" s="74" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="74" t="s">
         <v>26</v>
       </c>
       <c r="P7" s="74"/>
       <c r="Q7" s="74"/>
       <c r="R7" s="74"/>
       <c r="S7" s="74"/>
       <c r="T7" s="74"/>
       <c r="U7" s="74"/>
       <c r="V7" s="74"/>
       <c r="W7" s="74"/>
       <c r="X7" s="74"/>
       <c r="Y7" s="74"/>
       <c r="Z7" s="74"/>
       <c r="AA7" s="74"/>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A8" s="74"/>
       <c r="B8" s="74"/>
-      <c r="C8" s="12" t="s">
+      <c r="C8" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="12" t="s">
+      <c r="E8" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="12" t="s">
+      <c r="F8" s="53" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="74"/>
       <c r="H8" s="74"/>
       <c r="I8" s="74"/>
       <c r="J8" s="74"/>
       <c r="K8" s="74"/>
       <c r="L8" s="74"/>
       <c r="M8" s="74"/>
       <c r="N8" s="74"/>
       <c r="O8" s="74"/>
       <c r="P8" s="74"/>
       <c r="Q8" s="74"/>
       <c r="R8" s="74"/>
       <c r="S8" s="74"/>
       <c r="T8" s="74"/>
       <c r="U8" s="74"/>
       <c r="V8" s="74"/>
       <c r="W8" s="74"/>
       <c r="X8" s="74"/>
       <c r="Y8" s="74"/>
       <c r="Z8" s="74"/>
       <c r="AA8" s="74"/>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A9" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="54">
         <v>9</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="54">
         <v>8</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="54">
         <v>16</v>
       </c>
-      <c r="F9" s="13">
-[...2 lines deleted...]
-      <c r="G9" s="13">
+      <c r="F9" s="54">
+        <v>1</v>
+      </c>
+      <c r="G9" s="54">
         <v>34</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="54">
         <v>19</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="54">
         <v>53</v>
       </c>
-      <c r="J9" s="13">
-[...29 lines deleted...]
-      <c r="T9" s="13">
+      <c r="J9" s="54">
+        <v>0</v>
+      </c>
+      <c r="K9" s="54">
+        <v>1239</v>
+      </c>
+      <c r="L9" s="54">
+        <v>1239</v>
+      </c>
+      <c r="M9" s="54">
+        <v>0</v>
+      </c>
+      <c r="N9" s="54">
+        <v>563</v>
+      </c>
+      <c r="O9" s="54">
+        <v>563</v>
+      </c>
+      <c r="P9" s="54">
+        <v>1326</v>
+      </c>
+      <c r="Q9" s="54">
+        <v>3128</v>
+      </c>
+      <c r="R9" s="54">
+        <v>3181</v>
+      </c>
+      <c r="S9" s="54">
+        <v>826</v>
+      </c>
+      <c r="T9" s="54">
         <v>51</v>
       </c>
-      <c r="U9" s="13">
-[...5 lines deleted...]
-      <c r="W9" s="13">
+      <c r="U9" s="54">
+        <v>53</v>
+      </c>
+      <c r="V9" s="54">
+        <v>1</v>
+      </c>
+      <c r="W9" s="54">
         <v>23</v>
       </c>
-      <c r="X9" s="13">
+      <c r="X9" s="54">
         <v>2</v>
       </c>
-      <c r="Y9" s="13">
-[...2 lines deleted...]
-      <c r="Z9" s="13">
+      <c r="Y9" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="54">
         <v>5</v>
       </c>
-      <c r="AA9" s="13">
+      <c r="AA9" s="54">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A10" s="74"/>
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="C10" s="13">
-[...2 lines deleted...]
-      <c r="D10" s="13">
+      <c r="C10" s="54">
+        <v>0</v>
+      </c>
+      <c r="D10" s="54">
         <v>2</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="54">
         <v>7</v>
       </c>
-      <c r="F10" s="13">
-[...2 lines deleted...]
-      <c r="G10" s="13">
+      <c r="F10" s="54">
+        <v>0</v>
+      </c>
+      <c r="G10" s="54">
         <v>9</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="54">
         <v>2</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="54">
         <v>11</v>
       </c>
-      <c r="J10" s="13">
-[...2 lines deleted...]
-      <c r="K10" s="13">
+      <c r="J10" s="54">
+        <v>0</v>
+      </c>
+      <c r="K10" s="54">
         <v>135</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="54">
         <v>135</v>
       </c>
-      <c r="M10" s="13">
-[...2 lines deleted...]
-      <c r="N10" s="13">
+      <c r="M10" s="54">
+        <v>0</v>
+      </c>
+      <c r="N10" s="54">
         <v>43</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="54">
         <v>43</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="54">
         <v>101</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="54">
         <v>279</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="54">
         <v>290</v>
       </c>
-      <c r="S10" s="13">
-[...2 lines deleted...]
-      <c r="T10" s="13">
+      <c r="S10" s="54">
+        <v>112</v>
+      </c>
+      <c r="T10" s="54">
         <v>12</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="54">
         <v>2</v>
       </c>
-      <c r="V10" s="13">
-[...14 lines deleted...]
-      <c r="AA10" s="13">
+      <c r="V10" s="54">
+        <v>0</v>
+      </c>
+      <c r="W10" s="54">
+        <v>1</v>
+      </c>
+      <c r="X10" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="54">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A11" s="74"/>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="54">
         <v>4</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="54">
         <v>8</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="54">
         <v>37</v>
       </c>
-      <c r="F11" s="13">
-[...2 lines deleted...]
-      <c r="G11" s="13">
+      <c r="F11" s="54">
+        <v>0</v>
+      </c>
+      <c r="G11" s="54">
         <v>49</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="54">
         <v>38</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="54">
         <v>87</v>
       </c>
-      <c r="J11" s="13">
-[...11 lines deleted...]
-      <c r="N11" s="13">
+      <c r="J11" s="54">
+        <v>1</v>
+      </c>
+      <c r="K11" s="54">
+        <v>1704</v>
+      </c>
+      <c r="L11" s="54">
+        <v>1705</v>
+      </c>
+      <c r="M11" s="54">
+        <v>0</v>
+      </c>
+      <c r="N11" s="54">
         <v>577</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="54">
         <v>577</v>
       </c>
-      <c r="P11" s="13">
-[...14 lines deleted...]
-      <c r="U11" s="13">
+      <c r="P11" s="54">
+        <v>1177</v>
+      </c>
+      <c r="Q11" s="54">
+        <v>3459</v>
+      </c>
+      <c r="R11" s="54">
+        <v>3546</v>
+      </c>
+      <c r="S11" s="54">
+        <v>1370</v>
+      </c>
+      <c r="T11" s="54">
+        <v>96</v>
+      </c>
+      <c r="U11" s="54">
         <v>38</v>
       </c>
-      <c r="V11" s="13">
-[...5 lines deleted...]
-      <c r="X11" s="13">
+      <c r="V11" s="54">
+        <v>1</v>
+      </c>
+      <c r="W11" s="54">
+        <v>23</v>
+      </c>
+      <c r="X11" s="54">
         <v>9</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Y11" s="54">
         <v>4</v>
       </c>
-      <c r="Z11" s="13">
-[...2 lines deleted...]
-      <c r="AA11" s="13">
+      <c r="Z11" s="54">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="54">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A12" s="74"/>
-      <c r="B12" s="12" t="s">
+      <c r="B12" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="13">
-[...2 lines deleted...]
-      <c r="D12" s="13">
+      <c r="C12" s="54">
+        <v>0</v>
+      </c>
+      <c r="D12" s="54">
         <v>3</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="54">
         <v>6</v>
       </c>
-      <c r="F12" s="13">
-[...2 lines deleted...]
-      <c r="G12" s="13">
+      <c r="F12" s="54">
+        <v>0</v>
+      </c>
+      <c r="G12" s="54">
         <v>9</v>
       </c>
-      <c r="H12" s="13">
-[...2 lines deleted...]
-      <c r="I12" s="13">
+      <c r="H12" s="54">
+        <v>1</v>
+      </c>
+      <c r="I12" s="54">
         <v>10</v>
       </c>
-      <c r="J12" s="13">
-[...11 lines deleted...]
-      <c r="N12" s="13">
+      <c r="J12" s="54">
+        <v>0</v>
+      </c>
+      <c r="K12" s="54">
+        <v>184</v>
+      </c>
+      <c r="L12" s="54">
+        <v>184</v>
+      </c>
+      <c r="M12" s="54">
+        <v>0</v>
+      </c>
+      <c r="N12" s="54">
         <v>51</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="54">
         <v>51</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="54">
         <v>111</v>
       </c>
-      <c r="Q12" s="13">
-[...11 lines deleted...]
-      <c r="U12" s="13">
+      <c r="Q12" s="54">
+        <v>346</v>
+      </c>
+      <c r="R12" s="54">
+        <v>356</v>
+      </c>
+      <c r="S12" s="54">
+        <v>172</v>
+      </c>
+      <c r="T12" s="54">
+        <v>33</v>
+      </c>
+      <c r="U12" s="54">
         <v>8</v>
       </c>
-      <c r="V12" s="13">
-[...2 lines deleted...]
-      <c r="W12" s="13">
+      <c r="V12" s="54">
+        <v>1</v>
+      </c>
+      <c r="W12" s="54">
         <v>6</v>
       </c>
-      <c r="X12" s="13">
-[...8 lines deleted...]
-      <c r="AA12" s="13">
+      <c r="X12" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="54">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A13" s="74"/>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="13">
-[...32 lines deleted...]
-      <c r="N13" s="13">
+      <c r="C13" s="54">
+        <v>0</v>
+      </c>
+      <c r="D13" s="54">
+        <v>0</v>
+      </c>
+      <c r="E13" s="54">
+        <v>1</v>
+      </c>
+      <c r="F13" s="54">
+        <v>0</v>
+      </c>
+      <c r="G13" s="54">
+        <v>1</v>
+      </c>
+      <c r="H13" s="54">
+        <v>0</v>
+      </c>
+      <c r="I13" s="54">
+        <v>1</v>
+      </c>
+      <c r="J13" s="54">
+        <v>0</v>
+      </c>
+      <c r="K13" s="54">
+        <v>34</v>
+      </c>
+      <c r="L13" s="54">
+        <v>34</v>
+      </c>
+      <c r="M13" s="54">
+        <v>0</v>
+      </c>
+      <c r="N13" s="54">
         <v>8</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="54">
         <v>8</v>
       </c>
-      <c r="P13" s="13">
-[...8 lines deleted...]
-      <c r="S13" s="13">
+      <c r="P13" s="54">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="54">
+        <v>57</v>
+      </c>
+      <c r="R13" s="54">
+        <v>58</v>
+      </c>
+      <c r="S13" s="54">
         <v>10</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T13" s="54">
+        <v>3</v>
+      </c>
+      <c r="U13" s="54">
+        <v>0</v>
+      </c>
+      <c r="V13" s="54">
+        <v>0</v>
+      </c>
+      <c r="W13" s="54">
         <v>2</v>
       </c>
-      <c r="U13" s="13">
-[...17 lines deleted...]
-      <c r="AA13" s="13">
+      <c r="X13" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A14" s="74"/>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="C14" s="13">
-[...14 lines deleted...]
-      <c r="H14" s="13">
+      <c r="C14" s="54">
+        <v>0</v>
+      </c>
+      <c r="D14" s="54">
+        <v>0</v>
+      </c>
+      <c r="E14" s="54">
+        <v>1</v>
+      </c>
+      <c r="F14" s="54">
+        <v>0</v>
+      </c>
+      <c r="G14" s="54">
+        <v>1</v>
+      </c>
+      <c r="H14" s="54">
         <v>2</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="54">
         <v>3</v>
       </c>
-      <c r="J14" s="13">
-[...2 lines deleted...]
-      <c r="K14" s="13">
+      <c r="J14" s="54">
+        <v>0</v>
+      </c>
+      <c r="K14" s="54">
         <v>2</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="54">
         <v>2</v>
       </c>
-      <c r="M14" s="13">
-[...11 lines deleted...]
-      <c r="Q14" s="13">
+      <c r="M14" s="54">
+        <v>0</v>
+      </c>
+      <c r="N14" s="54">
+        <v>0</v>
+      </c>
+      <c r="O14" s="54">
+        <v>0</v>
+      </c>
+      <c r="P14" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="54">
         <v>2</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="54">
         <v>5</v>
       </c>
-      <c r="S14" s="13">
-[...23 lines deleted...]
-      <c r="AA14" s="13">
+      <c r="S14" s="54">
+        <v>0</v>
+      </c>
+      <c r="T14" s="54">
+        <v>1</v>
+      </c>
+      <c r="U14" s="54">
+        <v>0</v>
+      </c>
+      <c r="V14" s="54">
+        <v>0</v>
+      </c>
+      <c r="W14" s="54">
+        <v>0</v>
+      </c>
+      <c r="X14" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A15" s="74"/>
-      <c r="B15" s="14" t="s">
+      <c r="B15" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="56">
         <v>13</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="56">
         <v>21</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="56">
         <v>68</v>
       </c>
-      <c r="F15" s="15">
-[...2 lines deleted...]
-      <c r="G15" s="15">
+      <c r="F15" s="56">
+        <v>1</v>
+      </c>
+      <c r="G15" s="56">
         <v>103</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H15" s="56">
         <v>62</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="56">
         <v>165</v>
       </c>
-      <c r="J15" s="15">
-[...17 lines deleted...]
-      <c r="P15" s="15">
+      <c r="J15" s="56">
+        <v>1</v>
+      </c>
+      <c r="K15" s="56">
+        <v>3298</v>
+      </c>
+      <c r="L15" s="56">
+        <v>3299</v>
+      </c>
+      <c r="M15" s="56">
+        <v>0</v>
+      </c>
+      <c r="N15" s="56">
+        <v>1242</v>
+      </c>
+      <c r="O15" s="56">
+        <v>1242</v>
+      </c>
+      <c r="P15" s="56">
         <v>2730</v>
       </c>
-      <c r="Q15" s="15">
-[...14 lines deleted...]
-      <c r="V15" s="15">
+      <c r="Q15" s="56">
+        <v>7271</v>
+      </c>
+      <c r="R15" s="56">
+        <v>7436</v>
+      </c>
+      <c r="S15" s="56">
+        <v>2490</v>
+      </c>
+      <c r="T15" s="56">
+        <v>196</v>
+      </c>
+      <c r="U15" s="56">
+        <v>101</v>
+      </c>
+      <c r="V15" s="56">
         <v>3</v>
       </c>
-      <c r="W15" s="15">
-[...2 lines deleted...]
-      <c r="X15" s="15">
+      <c r="W15" s="56">
+        <v>55</v>
+      </c>
+      <c r="X15" s="56">
         <v>11</v>
       </c>
-      <c r="Y15" s="15">
+      <c r="Y15" s="56">
         <v>5</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z15" s="56">
         <v>6</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA15" s="56">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A16" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="12" t="s">
+      <c r="B16" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="C16" s="13">
-[...2 lines deleted...]
-      <c r="D16" s="13">
+      <c r="C16" s="54">
+        <v>1</v>
+      </c>
+      <c r="D16" s="54">
         <v>2</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="54">
         <v>6</v>
       </c>
-      <c r="F16" s="13">
-[...2 lines deleted...]
-      <c r="G16" s="13">
+      <c r="F16" s="54">
+        <v>0</v>
+      </c>
+      <c r="G16" s="54">
         <v>9</v>
       </c>
-      <c r="H16" s="13">
-[...8 lines deleted...]
-      <c r="K16" s="13">
+      <c r="H16" s="54">
+        <v>8</v>
+      </c>
+      <c r="I16" s="54">
+        <v>17</v>
+      </c>
+      <c r="J16" s="54">
+        <v>0</v>
+      </c>
+      <c r="K16" s="54">
         <v>183</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="54">
         <v>183</v>
       </c>
-      <c r="M16" s="13">
-[...2 lines deleted...]
-      <c r="N16" s="13">
+      <c r="M16" s="54">
+        <v>0</v>
+      </c>
+      <c r="N16" s="54">
         <v>77</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="54">
         <v>77</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="54">
         <v>150</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="54">
         <v>410</v>
       </c>
-      <c r="R16" s="13">
-[...2 lines deleted...]
-      <c r="S16" s="13">
+      <c r="R16" s="54">
+        <v>427</v>
+      </c>
+      <c r="S16" s="54">
         <v>142</v>
       </c>
-      <c r="T16" s="13">
+      <c r="T16" s="54">
         <v>13</v>
       </c>
-      <c r="U16" s="13">
+      <c r="U16" s="54">
         <v>8</v>
       </c>
-      <c r="V16" s="13">
-[...2 lines deleted...]
-      <c r="W16" s="13">
+      <c r="V16" s="54">
+        <v>0</v>
+      </c>
+      <c r="W16" s="54">
         <v>6</v>
       </c>
-      <c r="X16" s="13">
-[...8 lines deleted...]
-      <c r="AA16" s="13">
+      <c r="X16" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A17" s="74"/>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="54">
         <v>2</v>
       </c>
-      <c r="D17" s="13">
-[...8 lines deleted...]
-      <c r="G17" s="13">
+      <c r="D17" s="54">
+        <v>9</v>
+      </c>
+      <c r="E17" s="54">
+        <v>23</v>
+      </c>
+      <c r="F17" s="54">
+        <v>0</v>
+      </c>
+      <c r="G17" s="54">
         <v>34</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="54">
         <v>30</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="54">
         <v>64</v>
       </c>
-      <c r="J17" s="13">
-[...11 lines deleted...]
-      <c r="N17" s="13">
+      <c r="J17" s="54">
+        <v>1</v>
+      </c>
+      <c r="K17" s="54">
+        <v>802</v>
+      </c>
+      <c r="L17" s="54">
+        <v>803</v>
+      </c>
+      <c r="M17" s="54">
+        <v>0</v>
+      </c>
+      <c r="N17" s="54">
         <v>293</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="54">
         <v>293</v>
       </c>
-      <c r="P17" s="13">
-[...11 lines deleted...]
-      <c r="T17" s="13">
+      <c r="P17" s="54">
+        <v>583</v>
+      </c>
+      <c r="Q17" s="54">
+        <v>1679</v>
+      </c>
+      <c r="R17" s="54">
+        <v>1743</v>
+      </c>
+      <c r="S17" s="54">
+        <v>781</v>
+      </c>
+      <c r="T17" s="54">
         <v>61</v>
       </c>
-      <c r="U17" s="13">
-[...2 lines deleted...]
-      <c r="V17" s="13">
+      <c r="U17" s="54">
+        <v>28</v>
+      </c>
+      <c r="V17" s="54">
         <v>2</v>
       </c>
-      <c r="W17" s="13">
+      <c r="W17" s="54">
         <v>14</v>
       </c>
-      <c r="X17" s="13">
-[...8 lines deleted...]
-      <c r="AA17" s="13">
+      <c r="X17" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="54">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A18" s="74"/>
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="13">
-[...2 lines deleted...]
-      <c r="D18" s="13">
+      <c r="C18" s="54">
+        <v>0</v>
+      </c>
+      <c r="D18" s="54">
         <v>2</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="54">
         <v>8</v>
       </c>
-      <c r="F18" s="13">
-[...2 lines deleted...]
-      <c r="G18" s="13">
+      <c r="F18" s="54">
+        <v>0</v>
+      </c>
+      <c r="G18" s="54">
         <v>10</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="54">
         <v>6</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="54">
         <v>16</v>
       </c>
-      <c r="J18" s="13">
-[...17 lines deleted...]
-      <c r="P18" s="13">
+      <c r="J18" s="54">
+        <v>0</v>
+      </c>
+      <c r="K18" s="54">
+        <v>220</v>
+      </c>
+      <c r="L18" s="54">
+        <v>220</v>
+      </c>
+      <c r="M18" s="54">
+        <v>0</v>
+      </c>
+      <c r="N18" s="54">
+        <v>81</v>
+      </c>
+      <c r="O18" s="54">
+        <v>81</v>
+      </c>
+      <c r="P18" s="54">
         <v>128</v>
       </c>
-      <c r="Q18" s="13">
-[...5 lines deleted...]
-      <c r="S18" s="13">
+      <c r="Q18" s="54">
+        <v>429</v>
+      </c>
+      <c r="R18" s="54">
+        <v>445</v>
+      </c>
+      <c r="S18" s="54">
         <v>181</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T18" s="54">
         <v>21</v>
       </c>
-      <c r="U18" s="13">
+      <c r="U18" s="54">
         <v>8</v>
       </c>
-      <c r="V18" s="13">
-[...14 lines deleted...]
-      <c r="AA18" s="13">
+      <c r="V18" s="54">
+        <v>1</v>
+      </c>
+      <c r="W18" s="54">
+        <v>1</v>
+      </c>
+      <c r="X18" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="54">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A19" s="74"/>
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="53" t="s">
         <v>60</v>
       </c>
-      <c r="C19" s="13">
-[...2 lines deleted...]
-      <c r="D19" s="13">
+      <c r="C19" s="54">
+        <v>0</v>
+      </c>
+      <c r="D19" s="54">
         <v>2</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="54">
         <v>11</v>
       </c>
-      <c r="F19" s="13">
-[...2 lines deleted...]
-      <c r="G19" s="13">
+      <c r="F19" s="54">
+        <v>0</v>
+      </c>
+      <c r="G19" s="54">
         <v>13</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="54">
         <v>2</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="54">
         <v>15</v>
       </c>
-      <c r="J19" s="13">
-[...11 lines deleted...]
-      <c r="N19" s="13">
+      <c r="J19" s="54">
+        <v>0</v>
+      </c>
+      <c r="K19" s="54">
+        <v>189</v>
+      </c>
+      <c r="L19" s="54">
+        <v>189</v>
+      </c>
+      <c r="M19" s="54">
+        <v>1</v>
+      </c>
+      <c r="N19" s="54">
         <v>64</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="54">
         <v>65</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="54">
         <v>117</v>
       </c>
-      <c r="Q19" s="13">
-[...11 lines deleted...]
-      <c r="U19" s="13">
+      <c r="Q19" s="54">
+        <v>371</v>
+      </c>
+      <c r="R19" s="54">
+        <v>386</v>
+      </c>
+      <c r="S19" s="54">
+        <v>166</v>
+      </c>
+      <c r="T19" s="54">
+        <v>16</v>
+      </c>
+      <c r="U19" s="54">
         <v>17</v>
       </c>
-      <c r="V19" s="13">
-[...2 lines deleted...]
-      <c r="W19" s="13">
+      <c r="V19" s="54">
+        <v>0</v>
+      </c>
+      <c r="W19" s="54">
         <v>3</v>
       </c>
-      <c r="X19" s="13">
-[...8 lines deleted...]
-      <c r="AA19" s="13">
+      <c r="X19" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A20" s="74"/>
-      <c r="B20" s="14" t="s">
+      <c r="B20" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="56">
         <v>3</v>
       </c>
-      <c r="D20" s="15">
-[...8 lines deleted...]
-      <c r="G20" s="15">
+      <c r="D20" s="56">
+        <v>15</v>
+      </c>
+      <c r="E20" s="56">
+        <v>48</v>
+      </c>
+      <c r="F20" s="56">
+        <v>0</v>
+      </c>
+      <c r="G20" s="56">
         <v>66</v>
       </c>
-      <c r="H20" s="15">
-[...20 lines deleted...]
-      <c r="O20" s="15">
+      <c r="H20" s="56">
+        <v>46</v>
+      </c>
+      <c r="I20" s="56">
+        <v>112</v>
+      </c>
+      <c r="J20" s="56">
+        <v>1</v>
+      </c>
+      <c r="K20" s="56">
+        <v>1394</v>
+      </c>
+      <c r="L20" s="56">
+        <v>1395</v>
+      </c>
+      <c r="M20" s="56">
+        <v>1</v>
+      </c>
+      <c r="N20" s="56">
         <v>515</v>
       </c>
-      <c r="P20" s="15">
-[...8 lines deleted...]
-      <c r="S20" s="15">
+      <c r="O20" s="56">
+        <v>516</v>
+      </c>
+      <c r="P20" s="56">
+        <v>978</v>
+      </c>
+      <c r="Q20" s="56">
+        <v>2889</v>
+      </c>
+      <c r="R20" s="56">
+        <v>3001</v>
+      </c>
+      <c r="S20" s="56">
         <v>1270</v>
       </c>
-      <c r="T20" s="15">
-[...5 lines deleted...]
-      <c r="V20" s="15">
+      <c r="T20" s="56">
+        <v>111</v>
+      </c>
+      <c r="U20" s="56">
+        <v>61</v>
+      </c>
+      <c r="V20" s="56">
         <v>3</v>
       </c>
-      <c r="W20" s="15">
+      <c r="W20" s="56">
         <v>24</v>
       </c>
-      <c r="X20" s="15">
+      <c r="X20" s="56">
         <v>2</v>
       </c>
-      <c r="Y20" s="15">
-[...5 lines deleted...]
-      <c r="AA20" s="15">
+      <c r="Y20" s="56">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="56">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="56">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A21" s="74" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="54">
         <v>4</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="54">
         <v>12</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="54">
         <v>47</v>
       </c>
-      <c r="F21" s="13">
-[...2 lines deleted...]
-      <c r="G21" s="13">
+      <c r="F21" s="54">
+        <v>0</v>
+      </c>
+      <c r="G21" s="54">
         <v>63</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="54">
         <v>68</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="54">
         <v>131</v>
       </c>
-      <c r="J21" s="13">
-[...20 lines deleted...]
-      <c r="Q21" s="13">
+      <c r="J21" s="54">
+        <v>0</v>
+      </c>
+      <c r="K21" s="54">
+        <v>1571</v>
+      </c>
+      <c r="L21" s="54">
+        <v>1571</v>
+      </c>
+      <c r="M21" s="54">
+        <v>1</v>
+      </c>
+      <c r="N21" s="54">
+        <v>787</v>
+      </c>
+      <c r="O21" s="54">
+        <v>788</v>
+      </c>
+      <c r="P21" s="54">
+        <v>993</v>
+      </c>
+      <c r="Q21" s="54">
         <v>3352</v>
       </c>
-      <c r="R21" s="13">
+      <c r="R21" s="54">
         <v>3483</v>
       </c>
-      <c r="S21" s="13">
-[...2 lines deleted...]
-      <c r="T21" s="13">
+      <c r="S21" s="54">
+        <v>985</v>
+      </c>
+      <c r="T21" s="54">
         <v>90</v>
       </c>
-      <c r="U21" s="13">
+      <c r="U21" s="54">
         <v>37</v>
       </c>
-      <c r="V21" s="13">
-[...2 lines deleted...]
-      <c r="W21" s="13">
+      <c r="V21" s="54">
+        <v>0</v>
+      </c>
+      <c r="W21" s="54">
         <v>33</v>
       </c>
-      <c r="X21" s="13">
-[...2 lines deleted...]
-      <c r="Y21" s="13">
+      <c r="X21" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="54">
         <v>2</v>
       </c>
-      <c r="Z21" s="13">
-[...2 lines deleted...]
-      <c r="AA21" s="13">
+      <c r="Z21" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="54">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A22" s="74"/>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="54">
         <v>2</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="54">
         <v>3</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="54">
         <v>24</v>
       </c>
-      <c r="F22" s="13">
-[...2 lines deleted...]
-      <c r="G22" s="13">
+      <c r="F22" s="54">
+        <v>0</v>
+      </c>
+      <c r="G22" s="54">
         <v>29</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="54">
         <v>8</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="54">
         <v>37</v>
       </c>
-      <c r="J22" s="13">
-[...2 lines deleted...]
-      <c r="K22" s="13">
+      <c r="J22" s="54">
+        <v>1</v>
+      </c>
+      <c r="K22" s="54">
+        <v>482</v>
+      </c>
+      <c r="L22" s="54">
         <v>483</v>
       </c>
-      <c r="L22" s="13">
-[...23 lines deleted...]
-      <c r="T22" s="13">
+      <c r="M22" s="54">
+        <v>0</v>
+      </c>
+      <c r="N22" s="54">
+        <v>227</v>
+      </c>
+      <c r="O22" s="54">
+        <v>227</v>
+      </c>
+      <c r="P22" s="54">
+        <v>271</v>
+      </c>
+      <c r="Q22" s="54">
+        <v>981</v>
+      </c>
+      <c r="R22" s="54">
+        <v>1018</v>
+      </c>
+      <c r="S22" s="54">
+        <v>382</v>
+      </c>
+      <c r="T22" s="54">
         <v>51</v>
       </c>
-      <c r="U22" s="13">
-[...5 lines deleted...]
-      <c r="W22" s="13">
+      <c r="U22" s="54">
         <v>14</v>
       </c>
-      <c r="X22" s="13">
+      <c r="V22" s="54">
+        <v>0</v>
+      </c>
+      <c r="W22" s="54">
+        <v>14</v>
+      </c>
+      <c r="X22" s="54">
         <v>3</v>
       </c>
-      <c r="Y22" s="13">
+      <c r="Y22" s="54">
         <v>2</v>
       </c>
-      <c r="Z22" s="13">
-[...2 lines deleted...]
-      <c r="AA22" s="13">
+      <c r="Z22" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A23" s="74"/>
-      <c r="B23" s="12" t="s">
+      <c r="B23" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="C23" s="13">
-[...2 lines deleted...]
-      <c r="D23" s="13">
+      <c r="C23" s="54">
+        <v>0</v>
+      </c>
+      <c r="D23" s="54">
         <v>3</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="54">
         <v>7</v>
       </c>
-      <c r="F23" s="13">
-[...2 lines deleted...]
-      <c r="G23" s="13">
+      <c r="F23" s="54">
+        <v>0</v>
+      </c>
+      <c r="G23" s="54">
         <v>10</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="54">
         <v>4</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="54">
         <v>14</v>
       </c>
-      <c r="J23" s="13">
-[...2 lines deleted...]
-      <c r="K23" s="13">
+      <c r="J23" s="54">
+        <v>0</v>
+      </c>
+      <c r="K23" s="54">
         <v>206</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L23" s="54">
         <v>206</v>
       </c>
-      <c r="M23" s="13">
-[...8 lines deleted...]
-      <c r="P23" s="13">
+      <c r="M23" s="54">
+        <v>0</v>
+      </c>
+      <c r="N23" s="54">
+        <v>83</v>
+      </c>
+      <c r="O23" s="54">
+        <v>83</v>
+      </c>
+      <c r="P23" s="54">
         <v>90</v>
       </c>
-      <c r="Q23" s="13">
-[...8 lines deleted...]
-      <c r="T23" s="13">
+      <c r="Q23" s="54">
+        <v>379</v>
+      </c>
+      <c r="R23" s="54">
+        <v>393</v>
+      </c>
+      <c r="S23" s="54">
+        <v>131</v>
+      </c>
+      <c r="T23" s="54">
         <v>17</v>
       </c>
-      <c r="U23" s="13">
+      <c r="U23" s="54">
         <v>8</v>
       </c>
-      <c r="V23" s="13">
-[...2 lines deleted...]
-      <c r="W23" s="13">
+      <c r="V23" s="54">
+        <v>1</v>
+      </c>
+      <c r="W23" s="54">
         <v>3</v>
       </c>
-      <c r="X23" s="13">
+      <c r="X23" s="54">
         <v>6</v>
       </c>
-      <c r="Y23" s="13">
-[...5 lines deleted...]
-      <c r="AA23" s="13">
+      <c r="Y23" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A24" s="74"/>
-      <c r="B24" s="14" t="s">
+      <c r="B24" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="56">
         <v>6</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="56">
         <v>18</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="56">
         <v>78</v>
       </c>
-      <c r="F24" s="15">
-[...2 lines deleted...]
-      <c r="G24" s="15">
+      <c r="F24" s="56">
+        <v>0</v>
+      </c>
+      <c r="G24" s="56">
         <v>102</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H24" s="56">
         <v>80</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="56">
         <v>182</v>
       </c>
-      <c r="J24" s="15">
-[...20 lines deleted...]
-      <c r="Q24" s="15">
+      <c r="J24" s="56">
+        <v>1</v>
+      </c>
+      <c r="K24" s="56">
+        <v>2259</v>
+      </c>
+      <c r="L24" s="56">
+        <v>2260</v>
+      </c>
+      <c r="M24" s="56">
+        <v>1</v>
+      </c>
+      <c r="N24" s="56">
+        <v>1097</v>
+      </c>
+      <c r="O24" s="56">
+        <v>1098</v>
+      </c>
+      <c r="P24" s="56">
+        <v>1354</v>
+      </c>
+      <c r="Q24" s="56">
         <v>4712</v>
       </c>
-      <c r="R24" s="15">
+      <c r="R24" s="56">
         <v>4894</v>
       </c>
-      <c r="S24" s="15">
-[...2 lines deleted...]
-      <c r="T24" s="15">
+      <c r="S24" s="56">
+        <v>1498</v>
+      </c>
+      <c r="T24" s="56">
         <v>158</v>
       </c>
-      <c r="U24" s="15">
-[...5 lines deleted...]
-      <c r="W24" s="15">
+      <c r="U24" s="56">
+        <v>59</v>
+      </c>
+      <c r="V24" s="56">
+        <v>1</v>
+      </c>
+      <c r="W24" s="56">
         <v>50</v>
       </c>
-      <c r="X24" s="15">
+      <c r="X24" s="56">
         <v>10</v>
       </c>
-      <c r="Y24" s="15">
+      <c r="Y24" s="56">
         <v>4</v>
       </c>
-      <c r="Z24" s="15">
-[...2 lines deleted...]
-      <c r="AA24" s="15">
+      <c r="Z24" s="56">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="56">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A25" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="54">
         <v>2</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="54">
         <v>6</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="54">
         <v>25</v>
       </c>
-      <c r="F25" s="13">
-[...2 lines deleted...]
-      <c r="G25" s="13">
+      <c r="F25" s="54">
+        <v>0</v>
+      </c>
+      <c r="G25" s="54">
         <v>33</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="54">
         <v>24</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="54">
         <v>57</v>
       </c>
-      <c r="J25" s="13">
-[...29 lines deleted...]
-      <c r="T25" s="13">
+      <c r="J25" s="54">
+        <v>0</v>
+      </c>
+      <c r="K25" s="54">
+        <v>993</v>
+      </c>
+      <c r="L25" s="54">
+        <v>993</v>
+      </c>
+      <c r="M25" s="54">
+        <v>0</v>
+      </c>
+      <c r="N25" s="54">
+        <v>360</v>
+      </c>
+      <c r="O25" s="54">
+        <v>360</v>
+      </c>
+      <c r="P25" s="54">
+        <v>549</v>
+      </c>
+      <c r="Q25" s="54">
+        <v>1902</v>
+      </c>
+      <c r="R25" s="54">
+        <v>1959</v>
+      </c>
+      <c r="S25" s="54">
+        <v>698</v>
+      </c>
+      <c r="T25" s="54">
         <v>38</v>
       </c>
-      <c r="U25" s="13">
-[...2 lines deleted...]
-      <c r="V25" s="13">
+      <c r="U25" s="54">
+        <v>17</v>
+      </c>
+      <c r="V25" s="54">
         <v>3</v>
       </c>
-      <c r="W25" s="13">
+      <c r="W25" s="54">
         <v>25</v>
       </c>
-      <c r="X25" s="13">
+      <c r="X25" s="54">
         <v>2</v>
       </c>
-      <c r="Y25" s="13">
-[...2 lines deleted...]
-      <c r="Z25" s="13">
+      <c r="Y25" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="54">
         <v>2</v>
       </c>
-      <c r="AA25" s="13">
+      <c r="AA25" s="54">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A26" s="74"/>
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="13">
-[...2 lines deleted...]
-      <c r="D26" s="13">
+      <c r="C26" s="54">
+        <v>0</v>
+      </c>
+      <c r="D26" s="54">
         <v>3</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="54">
         <v>8</v>
       </c>
-      <c r="F26" s="13">
-[...2 lines deleted...]
-      <c r="G26" s="13">
+      <c r="F26" s="54">
+        <v>0</v>
+      </c>
+      <c r="G26" s="54">
         <v>11</v>
       </c>
-      <c r="H26" s="13">
-[...2 lines deleted...]
-      <c r="I26" s="13">
+      <c r="H26" s="54">
+        <v>1</v>
+      </c>
+      <c r="I26" s="54">
         <v>12</v>
       </c>
-      <c r="J26" s="13">
-[...11 lines deleted...]
-      <c r="N26" s="13">
+      <c r="J26" s="54">
+        <v>0</v>
+      </c>
+      <c r="K26" s="54">
+        <v>187</v>
+      </c>
+      <c r="L26" s="54">
+        <v>187</v>
+      </c>
+      <c r="M26" s="54">
+        <v>0</v>
+      </c>
+      <c r="N26" s="54">
         <v>70</v>
       </c>
-      <c r="O26" s="13">
+      <c r="O26" s="54">
         <v>70</v>
       </c>
-      <c r="P26" s="13">
-[...11 lines deleted...]
-      <c r="T26" s="13">
+      <c r="P26" s="54">
+        <v>110</v>
+      </c>
+      <c r="Q26" s="54">
+        <v>367</v>
+      </c>
+      <c r="R26" s="54">
+        <v>379</v>
+      </c>
+      <c r="S26" s="54">
+        <v>113</v>
+      </c>
+      <c r="T26" s="54">
         <v>15</v>
       </c>
-      <c r="U26" s="13">
+      <c r="U26" s="54">
         <v>8</v>
       </c>
-      <c r="V26" s="13">
-[...2 lines deleted...]
-      <c r="W26" s="13">
+      <c r="V26" s="54">
+        <v>0</v>
+      </c>
+      <c r="W26" s="54">
         <v>6</v>
       </c>
-      <c r="X26" s="13">
-[...8 lines deleted...]
-      <c r="AA26" s="13">
+      <c r="X26" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A27" s="74"/>
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="C27" s="13">
-[...2 lines deleted...]
-      <c r="D27" s="13">
+      <c r="C27" s="54">
+        <v>0</v>
+      </c>
+      <c r="D27" s="54">
         <v>2</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E27" s="54">
         <v>12</v>
       </c>
-      <c r="F27" s="13">
-[...2 lines deleted...]
-      <c r="G27" s="13">
+      <c r="F27" s="54">
+        <v>0</v>
+      </c>
+      <c r="G27" s="54">
         <v>14</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="54">
         <v>4</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="54">
         <v>18</v>
       </c>
-      <c r="J27" s="13">
-[...11 lines deleted...]
-      <c r="N27" s="13">
+      <c r="J27" s="54">
+        <v>0</v>
+      </c>
+      <c r="K27" s="54">
+        <v>275</v>
+      </c>
+      <c r="L27" s="54">
+        <v>275</v>
+      </c>
+      <c r="M27" s="54">
+        <v>0</v>
+      </c>
+      <c r="N27" s="54">
         <v>91</v>
       </c>
-      <c r="O27" s="13">
+      <c r="O27" s="54">
         <v>91</v>
       </c>
-      <c r="P27" s="13">
+      <c r="P27" s="54">
         <v>116</v>
       </c>
-      <c r="Q27" s="13">
-[...8 lines deleted...]
-      <c r="T27" s="13">
+      <c r="Q27" s="54">
+        <v>482</v>
+      </c>
+      <c r="R27" s="54">
+        <v>500</v>
+      </c>
+      <c r="S27" s="54">
+        <v>263</v>
+      </c>
+      <c r="T27" s="54">
         <v>26</v>
       </c>
-      <c r="U27" s="13">
+      <c r="U27" s="54">
         <v>5</v>
       </c>
-      <c r="V27" s="13">
+      <c r="V27" s="54">
         <v>2</v>
       </c>
-      <c r="W27" s="13">
+      <c r="W27" s="54">
         <v>10</v>
       </c>
-      <c r="X27" s="13">
-[...8 lines deleted...]
-      <c r="AA27" s="13">
+      <c r="X27" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A28" s="74"/>
-      <c r="B28" s="12" t="s">
+      <c r="B28" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="C28" s="13">
-[...2 lines deleted...]
-      <c r="D28" s="13">
+      <c r="C28" s="54">
+        <v>0</v>
+      </c>
+      <c r="D28" s="54">
         <v>2</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="54">
         <v>2</v>
       </c>
-      <c r="F28" s="13">
-[...2 lines deleted...]
-      <c r="G28" s="13">
+      <c r="F28" s="54">
+        <v>0</v>
+      </c>
+      <c r="G28" s="54">
         <v>4</v>
       </c>
-      <c r="H28" s="13">
-[...2 lines deleted...]
-      <c r="I28" s="13">
+      <c r="H28" s="54">
+        <v>0</v>
+      </c>
+      <c r="I28" s="54">
         <v>4</v>
       </c>
-      <c r="J28" s="13">
-[...2 lines deleted...]
-      <c r="K28" s="13">
+      <c r="J28" s="54">
+        <v>0</v>
+      </c>
+      <c r="K28" s="54">
         <v>176</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="54">
         <v>176</v>
       </c>
-      <c r="M28" s="13">
-[...2 lines deleted...]
-      <c r="N28" s="13">
+      <c r="M28" s="54">
+        <v>0</v>
+      </c>
+      <c r="N28" s="54">
         <v>40</v>
       </c>
-      <c r="O28" s="13">
+      <c r="O28" s="54">
         <v>40</v>
       </c>
-      <c r="P28" s="13">
+      <c r="P28" s="54">
         <v>55</v>
       </c>
-      <c r="Q28" s="13">
+      <c r="Q28" s="54">
         <v>271</v>
       </c>
-      <c r="R28" s="13">
+      <c r="R28" s="54">
         <v>275</v>
       </c>
-      <c r="S28" s="13">
+      <c r="S28" s="54">
         <v>155</v>
       </c>
-      <c r="T28" s="13">
+      <c r="T28" s="54">
         <v>9</v>
       </c>
-      <c r="U28" s="13">
+      <c r="U28" s="54">
         <v>2</v>
       </c>
-      <c r="V28" s="13">
-[...2 lines deleted...]
-      <c r="W28" s="13">
+      <c r="V28" s="54">
+        <v>0</v>
+      </c>
+      <c r="W28" s="54">
         <v>2</v>
       </c>
-      <c r="X28" s="13">
-[...8 lines deleted...]
-      <c r="AA28" s="13">
+      <c r="X28" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A29" s="74"/>
-      <c r="B29" s="14" t="s">
+      <c r="B29" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C29" s="15">
+      <c r="C29" s="56">
         <v>2</v>
       </c>
-      <c r="D29" s="15">
+      <c r="D29" s="56">
         <v>13</v>
       </c>
-      <c r="E29" s="15">
+      <c r="E29" s="56">
         <v>47</v>
       </c>
-      <c r="F29" s="15">
-[...2 lines deleted...]
-      <c r="G29" s="15">
+      <c r="F29" s="56">
+        <v>0</v>
+      </c>
+      <c r="G29" s="56">
         <v>62</v>
       </c>
-      <c r="H29" s="15">
+      <c r="H29" s="56">
         <v>29</v>
       </c>
-      <c r="I29" s="15">
+      <c r="I29" s="56">
         <v>91</v>
       </c>
-      <c r="J29" s="15">
-[...29 lines deleted...]
-      <c r="T29" s="15">
+      <c r="J29" s="56">
+        <v>0</v>
+      </c>
+      <c r="K29" s="56">
+        <v>1631</v>
+      </c>
+      <c r="L29" s="56">
+        <v>1631</v>
+      </c>
+      <c r="M29" s="56">
+        <v>0</v>
+      </c>
+      <c r="N29" s="56">
+        <v>561</v>
+      </c>
+      <c r="O29" s="56">
+        <v>561</v>
+      </c>
+      <c r="P29" s="56">
+        <v>830</v>
+      </c>
+      <c r="Q29" s="56">
+        <v>3022</v>
+      </c>
+      <c r="R29" s="56">
+        <v>3113</v>
+      </c>
+      <c r="S29" s="56">
+        <v>1229</v>
+      </c>
+      <c r="T29" s="56">
         <v>88</v>
       </c>
-      <c r="U29" s="15">
-[...2 lines deleted...]
-      <c r="V29" s="15">
+      <c r="U29" s="56">
+        <v>32</v>
+      </c>
+      <c r="V29" s="56">
         <v>5</v>
       </c>
-      <c r="W29" s="15">
+      <c r="W29" s="56">
         <v>43</v>
       </c>
-      <c r="X29" s="15">
+      <c r="X29" s="56">
         <v>4</v>
       </c>
-      <c r="Y29" s="15">
-[...2 lines deleted...]
-      <c r="Z29" s="15">
+      <c r="Y29" s="56">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="56">
         <v>2</v>
       </c>
-      <c r="AA29" s="15">
+      <c r="AA29" s="56">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A30" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="12" t="s">
+      <c r="B30" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="54">
         <v>4</v>
       </c>
-      <c r="D30" s="13">
-[...8 lines deleted...]
-      <c r="G30" s="13">
+      <c r="D30" s="54">
+        <v>10</v>
+      </c>
+      <c r="E30" s="54">
+        <v>61</v>
+      </c>
+      <c r="F30" s="54">
+        <v>0</v>
+      </c>
+      <c r="G30" s="54">
         <v>75</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="54">
         <v>25</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="54">
         <v>100</v>
       </c>
-      <c r="J30" s="13">
-[...11 lines deleted...]
-      <c r="N30" s="13">
+      <c r="J30" s="54">
+        <v>0</v>
+      </c>
+      <c r="K30" s="54">
+        <v>1524</v>
+      </c>
+      <c r="L30" s="54">
+        <v>1524</v>
+      </c>
+      <c r="M30" s="54">
+        <v>1</v>
+      </c>
+      <c r="N30" s="54">
+        <v>494</v>
+      </c>
+      <c r="O30" s="54">
         <v>495</v>
       </c>
-      <c r="O30" s="13">
-[...2 lines deleted...]
-      <c r="P30" s="13">
+      <c r="P30" s="54">
         <v>833</v>
       </c>
-      <c r="Q30" s="13">
-[...8 lines deleted...]
-      <c r="T30" s="13">
+      <c r="Q30" s="54">
+        <v>2852</v>
+      </c>
+      <c r="R30" s="54">
+        <v>2952</v>
+      </c>
+      <c r="S30" s="54">
+        <v>784</v>
+      </c>
+      <c r="T30" s="54">
         <v>105</v>
       </c>
-      <c r="U30" s="13">
+      <c r="U30" s="54">
         <v>24</v>
       </c>
-      <c r="V30" s="13">
-[...2 lines deleted...]
-      <c r="W30" s="13">
+      <c r="V30" s="54">
+        <v>1</v>
+      </c>
+      <c r="W30" s="54">
         <v>25</v>
       </c>
-      <c r="X30" s="13">
+      <c r="X30" s="54">
         <v>2</v>
       </c>
-      <c r="Y30" s="13">
-[...5 lines deleted...]
-      <c r="AA30" s="13">
+      <c r="Y30" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="54">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A31" s="74"/>
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="13">
-[...5 lines deleted...]
-      <c r="E31" s="13">
+      <c r="C31" s="54">
+        <v>0</v>
+      </c>
+      <c r="D31" s="54">
+        <v>5</v>
+      </c>
+      <c r="E31" s="54">
+        <v>18</v>
+      </c>
+      <c r="F31" s="54">
+        <v>0</v>
+      </c>
+      <c r="G31" s="54">
+        <v>23</v>
+      </c>
+      <c r="H31" s="54">
+        <v>3</v>
+      </c>
+      <c r="I31" s="54">
+        <v>26</v>
+      </c>
+      <c r="J31" s="54">
+        <v>0</v>
+      </c>
+      <c r="K31" s="54">
+        <v>380</v>
+      </c>
+      <c r="L31" s="54">
+        <v>380</v>
+      </c>
+      <c r="M31" s="54">
+        <v>0</v>
+      </c>
+      <c r="N31" s="54">
+        <v>85</v>
+      </c>
+      <c r="O31" s="54">
+        <v>85</v>
+      </c>
+      <c r="P31" s="54">
+        <v>145</v>
+      </c>
+      <c r="Q31" s="54">
+        <v>610</v>
+      </c>
+      <c r="R31" s="54">
+        <v>636</v>
+      </c>
+      <c r="S31" s="54">
+        <v>263</v>
+      </c>
+      <c r="T31" s="54">
+        <v>45</v>
+      </c>
+      <c r="U31" s="54">
         <v>19</v>
       </c>
-      <c r="F31" s="13">
-[...50 lines deleted...]
-      <c r="W31" s="13">
+      <c r="V31" s="54">
+        <v>1</v>
+      </c>
+      <c r="W31" s="54">
         <v>7</v>
       </c>
-      <c r="X31" s="13">
+      <c r="X31" s="54">
         <v>2</v>
       </c>
-      <c r="Y31" s="13">
-[...5 lines deleted...]
-      <c r="AA31" s="13">
+      <c r="Y31" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A32" s="74"/>
-      <c r="B32" s="12" t="s">
+      <c r="B32" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="13">
-[...5 lines deleted...]
-      <c r="E32" s="13">
+      <c r="C32" s="54">
+        <v>0</v>
+      </c>
+      <c r="D32" s="54">
+        <v>0</v>
+      </c>
+      <c r="E32" s="54">
         <v>3</v>
       </c>
-      <c r="F32" s="13">
-[...2 lines deleted...]
-      <c r="G32" s="13">
+      <c r="F32" s="54">
+        <v>0</v>
+      </c>
+      <c r="G32" s="54">
         <v>3</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="54">
         <v>2</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="54">
         <v>5</v>
       </c>
-      <c r="J32" s="13">
-[...2 lines deleted...]
-      <c r="K32" s="13">
+      <c r="J32" s="54">
+        <v>0</v>
+      </c>
+      <c r="K32" s="54">
         <v>54</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="54">
         <v>54</v>
       </c>
-      <c r="M32" s="13">
-[...2 lines deleted...]
-      <c r="N32" s="13">
+      <c r="M32" s="54">
+        <v>0</v>
+      </c>
+      <c r="N32" s="54">
         <v>5</v>
       </c>
-      <c r="O32" s="13">
+      <c r="O32" s="54">
         <v>5</v>
       </c>
-      <c r="P32" s="13">
+      <c r="P32" s="54">
         <v>23</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q32" s="54">
         <v>82</v>
       </c>
-      <c r="R32" s="13">
+      <c r="R32" s="54">
         <v>87</v>
       </c>
-      <c r="S32" s="13">
+      <c r="S32" s="54">
         <v>15</v>
       </c>
-      <c r="T32" s="13">
+      <c r="T32" s="54">
         <v>6</v>
       </c>
-      <c r="U32" s="13">
-[...17 lines deleted...]
-      <c r="AA32" s="13">
+      <c r="U32" s="54">
+        <v>0</v>
+      </c>
+      <c r="V32" s="54">
+        <v>0</v>
+      </c>
+      <c r="W32" s="54">
+        <v>0</v>
+      </c>
+      <c r="X32" s="54">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A33" s="74"/>
-      <c r="B33" s="14" t="s">
+      <c r="B33" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C33" s="15">
+      <c r="C33" s="56">
         <v>4</v>
       </c>
-      <c r="D33" s="15">
-[...8 lines deleted...]
-      <c r="G33" s="15">
+      <c r="D33" s="56">
+        <v>15</v>
+      </c>
+      <c r="E33" s="56">
+        <v>82</v>
+      </c>
+      <c r="F33" s="56">
+        <v>0</v>
+      </c>
+      <c r="G33" s="56">
         <v>101</v>
       </c>
-      <c r="H33" s="15">
+      <c r="H33" s="56">
         <v>30</v>
       </c>
-      <c r="I33" s="15">
+      <c r="I33" s="56">
         <v>131</v>
       </c>
-      <c r="J33" s="15">
-[...11 lines deleted...]
-      <c r="N33" s="15">
+      <c r="J33" s="56">
+        <v>0</v>
+      </c>
+      <c r="K33" s="56">
+        <v>1958</v>
+      </c>
+      <c r="L33" s="56">
+        <v>1958</v>
+      </c>
+      <c r="M33" s="56">
+        <v>1</v>
+      </c>
+      <c r="N33" s="56">
+        <v>584</v>
+      </c>
+      <c r="O33" s="56">
         <v>585</v>
       </c>
-      <c r="O33" s="15">
-[...11 lines deleted...]
-      <c r="S33" s="15">
+      <c r="P33" s="56">
+        <v>1001</v>
+      </c>
+      <c r="Q33" s="56">
+        <v>3544</v>
+      </c>
+      <c r="R33" s="56">
+        <v>3675</v>
+      </c>
+      <c r="S33" s="56">
         <v>1062</v>
       </c>
-      <c r="T33" s="15">
+      <c r="T33" s="56">
         <v>156</v>
       </c>
-      <c r="U33" s="15">
+      <c r="U33" s="56">
         <v>43</v>
       </c>
-      <c r="V33" s="15">
+      <c r="V33" s="56">
         <v>2</v>
       </c>
-      <c r="W33" s="15">
+      <c r="W33" s="56">
         <v>32</v>
       </c>
-      <c r="X33" s="15">
+      <c r="X33" s="56">
         <v>4</v>
       </c>
-      <c r="Y33" s="15">
-[...5 lines deleted...]
-      <c r="AA33" s="15">
+      <c r="Y33" s="56">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="56">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="56">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A34" s="74" t="s">
         <v>44</v>
       </c>
-      <c r="B34" s="12" t="s">
+      <c r="B34" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="C34" s="13">
-[...2 lines deleted...]
-      <c r="D34" s="13">
+      <c r="C34" s="54">
+        <v>1</v>
+      </c>
+      <c r="D34" s="54">
         <v>2</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="54">
         <v>7</v>
       </c>
-      <c r="F34" s="13">
-[...2 lines deleted...]
-      <c r="G34" s="13">
+      <c r="F34" s="54">
+        <v>0</v>
+      </c>
+      <c r="G34" s="54">
         <v>10</v>
       </c>
-      <c r="H34" s="13">
-[...17 lines deleted...]
-      <c r="N34" s="13">
+      <c r="H34" s="54">
+        <v>3</v>
+      </c>
+      <c r="I34" s="54">
+        <v>13</v>
+      </c>
+      <c r="J34" s="54">
+        <v>0</v>
+      </c>
+      <c r="K34" s="54">
+        <v>139</v>
+      </c>
+      <c r="L34" s="54">
+        <v>139</v>
+      </c>
+      <c r="M34" s="54">
+        <v>0</v>
+      </c>
+      <c r="N34" s="54">
         <v>42</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="54">
         <v>42</v>
       </c>
-      <c r="P34" s="13">
-[...11 lines deleted...]
-      <c r="T34" s="13">
+      <c r="P34" s="54">
+        <v>77</v>
+      </c>
+      <c r="Q34" s="54">
+        <v>258</v>
+      </c>
+      <c r="R34" s="54">
+        <v>271</v>
+      </c>
+      <c r="S34" s="54">
+        <v>100</v>
+      </c>
+      <c r="T34" s="54">
         <v>27</v>
       </c>
-      <c r="U34" s="13">
+      <c r="U34" s="54">
         <v>3</v>
       </c>
-      <c r="V34" s="13">
-[...2 lines deleted...]
-      <c r="W34" s="13">
+      <c r="V34" s="54">
+        <v>1</v>
+      </c>
+      <c r="W34" s="54">
         <v>3</v>
       </c>
-      <c r="X34" s="13">
-[...8 lines deleted...]
-      <c r="AA34" s="13">
+      <c r="X34" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A35" s="74"/>
-      <c r="B35" s="12" t="s">
+      <c r="B35" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="C35" s="13">
-[...5 lines deleted...]
-      <c r="E35" s="13">
+      <c r="C35" s="54">
+        <v>0</v>
+      </c>
+      <c r="D35" s="54">
+        <v>1</v>
+      </c>
+      <c r="E35" s="54">
         <v>6</v>
       </c>
-      <c r="F35" s="13">
-[...2 lines deleted...]
-      <c r="G35" s="13">
+      <c r="F35" s="54">
+        <v>0</v>
+      </c>
+      <c r="G35" s="54">
         <v>7</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="54">
         <v>3</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="54">
         <v>10</v>
       </c>
-      <c r="J35" s="13">
-[...2 lines deleted...]
-      <c r="K35" s="13">
+      <c r="J35" s="54">
+        <v>0</v>
+      </c>
+      <c r="K35" s="54">
         <v>94</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="54">
         <v>94</v>
       </c>
-      <c r="M35" s="13">
-[...2 lines deleted...]
-      <c r="N35" s="13">
+      <c r="M35" s="54">
+        <v>0</v>
+      </c>
+      <c r="N35" s="54">
         <v>27</v>
       </c>
-      <c r="O35" s="13">
+      <c r="O35" s="54">
         <v>27</v>
       </c>
-      <c r="P35" s="13">
+      <c r="P35" s="54">
         <v>32</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="54">
         <v>153</v>
       </c>
-      <c r="R35" s="13">
+      <c r="R35" s="54">
         <v>163</v>
       </c>
-      <c r="S35" s="13">
-[...2 lines deleted...]
-      <c r="T35" s="13">
+      <c r="S35" s="54">
+        <v>45</v>
+      </c>
+      <c r="T35" s="54">
         <v>27</v>
       </c>
-      <c r="U35" s="13">
-[...17 lines deleted...]
-      <c r="AA35" s="13">
+      <c r="U35" s="54">
+        <v>0</v>
+      </c>
+      <c r="V35" s="54">
+        <v>0</v>
+      </c>
+      <c r="W35" s="54">
+        <v>1</v>
+      </c>
+      <c r="X35" s="54">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="54">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="54">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="54">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A36" s="74"/>
-      <c r="B36" s="14" t="s">
+      <c r="B36" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C36" s="15">
-[...2 lines deleted...]
-      <c r="D36" s="15">
+      <c r="C36" s="56">
+        <v>1</v>
+      </c>
+      <c r="D36" s="56">
         <v>3</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E36" s="56">
         <v>13</v>
       </c>
-      <c r="F36" s="15">
-[...2 lines deleted...]
-      <c r="G36" s="15">
+      <c r="F36" s="56">
+        <v>0</v>
+      </c>
+      <c r="G36" s="56">
         <v>17</v>
       </c>
-      <c r="H36" s="15">
-[...17 lines deleted...]
-      <c r="N36" s="15">
+      <c r="H36" s="56">
+        <v>6</v>
+      </c>
+      <c r="I36" s="56">
+        <v>23</v>
+      </c>
+      <c r="J36" s="56">
+        <v>0</v>
+      </c>
+      <c r="K36" s="56">
+        <v>233</v>
+      </c>
+      <c r="L36" s="56">
+        <v>233</v>
+      </c>
+      <c r="M36" s="56">
+        <v>0</v>
+      </c>
+      <c r="N36" s="56">
         <v>69</v>
       </c>
-      <c r="O36" s="15">
+      <c r="O36" s="56">
         <v>69</v>
       </c>
-      <c r="P36" s="15">
-[...11 lines deleted...]
-      <c r="T36" s="15">
+      <c r="P36" s="56">
+        <v>109</v>
+      </c>
+      <c r="Q36" s="56">
+        <v>411</v>
+      </c>
+      <c r="R36" s="56">
+        <v>434</v>
+      </c>
+      <c r="S36" s="56">
+        <v>145</v>
+      </c>
+      <c r="T36" s="56">
         <v>54</v>
       </c>
-      <c r="U36" s="15">
+      <c r="U36" s="56">
         <v>3</v>
       </c>
-      <c r="V36" s="15">
-[...2 lines deleted...]
-      <c r="W36" s="15">
+      <c r="V36" s="56">
+        <v>1</v>
+      </c>
+      <c r="W36" s="56">
         <v>4</v>
       </c>
-      <c r="X36" s="15">
+      <c r="X36" s="56">
         <v>2</v>
       </c>
-      <c r="Y36" s="15">
-[...5 lines deleted...]
-      <c r="AA36" s="15">
+      <c r="Y36" s="56">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="56">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="56">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="75" t="s">
+      <c r="A37" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="B37" s="75"/>
-      <c r="C37" s="16">
+      <c r="B37" s="73"/>
+      <c r="C37" s="57">
         <v>29</v>
       </c>
-      <c r="D37" s="16">
-[...8 lines deleted...]
-      <c r="G37" s="16">
+      <c r="D37" s="57">
+        <v>85</v>
+      </c>
+      <c r="E37" s="57">
+        <v>336</v>
+      </c>
+      <c r="F37" s="57">
+        <v>1</v>
+      </c>
+      <c r="G37" s="57">
         <v>451</v>
       </c>
-      <c r="H37" s="16">
-[...5 lines deleted...]
-      <c r="J37" s="16">
+      <c r="H37" s="57">
+        <v>253</v>
+      </c>
+      <c r="I37" s="57">
+        <v>704</v>
+      </c>
+      <c r="J37" s="57">
         <v>3</v>
       </c>
-      <c r="K37" s="16">
-[...5 lines deleted...]
-      <c r="M37" s="16">
+      <c r="K37" s="57">
+        <v>10773</v>
+      </c>
+      <c r="L37" s="57">
+        <v>10776</v>
+      </c>
+      <c r="M37" s="57">
         <v>3</v>
       </c>
-      <c r="N37" s="16">
-[...23 lines deleted...]
-      <c r="V37" s="16">
+      <c r="N37" s="57">
+        <v>4068</v>
+      </c>
+      <c r="O37" s="57">
+        <v>4071</v>
+      </c>
+      <c r="P37" s="57">
+        <v>7002</v>
+      </c>
+      <c r="Q37" s="57">
+        <v>21849</v>
+      </c>
+      <c r="R37" s="57">
+        <v>22553</v>
+      </c>
+      <c r="S37" s="57">
+        <v>7694</v>
+      </c>
+      <c r="T37" s="57">
+        <v>763</v>
+      </c>
+      <c r="U37" s="57">
+        <v>299</v>
+      </c>
+      <c r="V37" s="57">
         <v>15</v>
       </c>
-      <c r="W37" s="16">
-[...2 lines deleted...]
-      <c r="X37" s="16">
+      <c r="W37" s="57">
+        <v>208</v>
+      </c>
+      <c r="X37" s="57">
         <v>33</v>
       </c>
-      <c r="Y37" s="16">
+      <c r="Y37" s="57">
         <v>9</v>
       </c>
-      <c r="Z37" s="16">
+      <c r="Z37" s="57">
         <v>8</v>
       </c>
-      <c r="AA37" s="16">
+      <c r="AA37" s="57">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="41">
+    <mergeCell ref="P6:P8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="C5:I5"/>
+    <mergeCell ref="J5:Q5"/>
+    <mergeCell ref="R5:R8"/>
+    <mergeCell ref="S5:AA5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="H6:H8"/>
+    <mergeCell ref="I6:I8"/>
+    <mergeCell ref="J6:L6"/>
     <mergeCell ref="M6:O6"/>
     <mergeCell ref="X6:X8"/>
-    <mergeCell ref="A37:B37"/>
-[...7 lines deleted...]
-    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="Y6:Y8"/>
+    <mergeCell ref="Z6:Z8"/>
     <mergeCell ref="AA6:AA8"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="Q6:Q8"/>
     <mergeCell ref="S6:S8"/>
     <mergeCell ref="T6:T8"/>
     <mergeCell ref="U6:U8"/>
     <mergeCell ref="V6:V8"/>
     <mergeCell ref="W6:W8"/>
-    <mergeCell ref="J6:L6"/>
-[...15 lines deleted...]
-    <mergeCell ref="P6:P8"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A9:A15"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="A34:A36"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="77" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>縣市別床統-列管</vt:lpstr>
-      <vt:lpstr>增減03</vt:lpstr>
-      <vt:lpstr>家數03</vt:lpstr>
+      <vt:lpstr>增減04</vt:lpstr>
+      <vt:lpstr>家數04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>曾婉筑</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>