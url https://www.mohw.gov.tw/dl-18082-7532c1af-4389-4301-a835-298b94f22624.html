--- v1 (2026-06-17)
+++ v2 (2026-07-08)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\_6822\02.衛生類公務統計(蕙芳)\1-2.審核上傳區\115\0601\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\衛生公務報表\115\1150630\提供給建銘_1150625\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEEA5463-CD87-439C-8D55-7F637B7B9E96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51FC3556-8687-48D4-A6B0-384FDD5677C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="縣市別床統-列管" sheetId="24" r:id="rId1"/>
-    <sheet name="增減04" sheetId="25" r:id="rId2"/>
-    <sheet name="家數04" sheetId="26" r:id="rId3"/>
+    <sheet name="增減05" sheetId="27" r:id="rId2"/>
+    <sheet name="家數05" sheetId="28" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4fb9124e-19fc-4e0c-a338-68e0cd604648'"</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="權急綠色">#REF!,#REF!,#REF!</definedName>
     <definedName name="權慢綠色">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="146">
   <si>
     <t>衛生福利部中央健康保險署-署本部</t>
   </si>
   <si>
     <t>特約醫事服務機構家數增減統計表</t>
   </si>
   <si>
     <r>
       <t>報表編號：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>HMAI6551R01</t>
     </r>
   </si>
   <si>
     <r>
       <t>程式名稱：</t>
     </r>
     <r>
@@ -1414,88 +1414,89 @@
   <si>
     <r>
       <t>頁　　次：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
-    <t>115年04月底</t>
+    <t>115年05月底</t>
+    <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>列印日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/05/11</t>
+      <t>115/06/11</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
     <r>
       <t>統計年月：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/04</t>
+      <t>115/05</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \-#,##0_);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
@@ -1840,51 +1841,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="18">
+  <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
@@ -1893,52 +1894,58 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -2007,177 +2014,176 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="16">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="18">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="16" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="16" applyNumberFormat="1">
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="19">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="17">
-[...20 lines deleted...]
-    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="16" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="18">
+  <cellStyles count="20">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 10" xfId="9" xr:uid="{1033BAAD-2F5D-42FC-88B8-85A22D1B5CFF}"/>
     <cellStyle name="一般 11" xfId="10" xr:uid="{322151D9-985F-4519-9040-A9A066ED9024}"/>
     <cellStyle name="一般 12" xfId="11" xr:uid="{EBE06315-4C0C-4D4E-84E8-165E57EEF5F2}"/>
     <cellStyle name="一般 13" xfId="12" xr:uid="{A91FA4A3-9C19-46E7-94C5-7F6BA9D7305A}"/>
     <cellStyle name="一般 14" xfId="13" xr:uid="{FE321A52-E7C8-46BF-9796-829E3832B498}"/>
     <cellStyle name="一般 15" xfId="14" xr:uid="{03E52FCC-06C9-404D-B7E2-1A806C8B075E}"/>
     <cellStyle name="一般 16" xfId="15" xr:uid="{5F2BB891-1266-413E-BB60-2422D6E663E2}"/>
     <cellStyle name="一般 17" xfId="16" xr:uid="{7F762E82-42CA-4264-9EA3-48AE74E346EA}"/>
     <cellStyle name="一般 18" xfId="17" xr:uid="{BF9E81FA-B473-48AA-99FE-97A680280EEA}"/>
+    <cellStyle name="一般 19" xfId="18" xr:uid="{6E45399D-7BE7-4DDC-8B5D-CCC3A09EE7C7}"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般 20" xfId="19" xr:uid="{630D82D9-2990-4B97-B1AB-F0C044A505AD}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{C305CC45-8DBE-4B53-94B8-E77CF2DC9020}"/>
     <cellStyle name="一般 4" xfId="3" xr:uid="{1B1EAED9-A27A-4A45-AB5A-C0EB14831E72}"/>
     <cellStyle name="一般 5" xfId="4" xr:uid="{EA70BD1B-D78D-40CE-953B-1DA85D70460D}"/>
     <cellStyle name="一般 6" xfId="5" xr:uid="{406F8B19-D353-473E-B55D-642AE38D739A}"/>
     <cellStyle name="一般 7" xfId="6" xr:uid="{A9AA4847-E6A8-4708-91AA-A6E66313FD05}"/>
     <cellStyle name="一般 8" xfId="7" xr:uid="{80D3E105-137C-470C-B05A-80552B5ACC27}"/>
     <cellStyle name="一般 9" xfId="8" xr:uid="{5DE44882-BED7-47B4-B704-8247467E6B4F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -2587,194 +2593,194 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3856A238-B4A6-45E6-B5B0-DD085926AF96}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:AG1"/>
       <selection pane="topRight" sqref="A1:AG1"/>
       <selection pane="bottomLeft" sqref="A1:AG1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.25" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="14" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.21875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="9.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.6640625" style="1" customWidth="1"/>
+    <col min="13" max="14" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="1" customWidth="1"/>
-    <col min="16" max="16" width="9.125" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="25" max="25" width="9.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="21" width="9.6640625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="9.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="27.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:25" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="66" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="67"/>
-[...24 lines deleted...]
-    <row r="2" spans="1:25" ht="21" x14ac:dyDescent="0.25">
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+    </row>
+    <row r="2" spans="1:25" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
-      <c r="L2" s="68" t="s">
+      <c r="L2" s="67" t="s">
         <v>143</v>
       </c>
-      <c r="M2" s="68"/>
+      <c r="M2" s="67"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="Y2" s="4" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="3" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="C3" s="64" t="s">
+      <c r="C3" s="63" t="s">
         <v>108</v>
       </c>
-      <c r="D3" s="65"/>
-[...18 lines deleted...]
-      <c r="W3" s="58" t="s">
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="57" t="s">
         <v>109</v>
       </c>
-      <c r="X3" s="59"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X3" s="58"/>
+      <c r="Y3" s="59"/>
+    </row>
+    <row r="4" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="F4" s="61" t="s">
+      <c r="F4" s="60" t="s">
         <v>112</v>
       </c>
-      <c r="G4" s="62"/>
-[...14 lines deleted...]
-      <c r="V4" s="63"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="62"/>
       <c r="W4" s="11" t="s">
         <v>110</v>
       </c>
       <c r="X4" s="12" t="s">
         <v>113</v>
       </c>
       <c r="Y4" s="13" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>78</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>114</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>115</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>116</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>117</v>
       </c>
       <c r="I5" s="20" t="s">
@@ -2807,359 +2813,359 @@
       <c r="R5" s="23" t="s">
         <v>127</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>128</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>129</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>130</v>
       </c>
       <c r="V5" s="24" t="s">
         <v>131</v>
       </c>
       <c r="W5" s="25" t="s">
         <v>78</v>
       </c>
       <c r="X5" s="15" t="s">
         <v>132</v>
       </c>
       <c r="Y5" s="26" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B6" s="28">
-        <v>152447</v>
+        <v>152872</v>
       </c>
       <c r="C6" s="29">
-        <v>137020</v>
+        <v>137445</v>
       </c>
       <c r="D6" s="29">
-        <v>75548</v>
+        <v>75911</v>
       </c>
       <c r="E6" s="29">
-        <v>7218</v>
+        <v>7268</v>
       </c>
       <c r="F6" s="29">
-        <v>7872</v>
+        <v>7877</v>
       </c>
       <c r="G6" s="29">
         <v>124</v>
       </c>
       <c r="H6" s="29">
-        <v>23775</v>
+        <v>23813</v>
       </c>
       <c r="I6" s="29">
-        <v>4431</v>
+        <v>4433</v>
       </c>
       <c r="J6" s="29">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="K6" s="29">
-        <v>5742</v>
+        <v>5738</v>
       </c>
       <c r="L6" s="29">
         <v>967</v>
       </c>
       <c r="M6" s="29">
-        <v>906</v>
+        <v>900</v>
       </c>
       <c r="N6" s="29">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="O6" s="29">
         <v>123</v>
       </c>
       <c r="P6" s="29">
-        <v>4549</v>
+        <v>4521</v>
       </c>
       <c r="Q6" s="29">
         <v>692</v>
       </c>
       <c r="R6" s="29">
         <v>92</v>
       </c>
       <c r="S6" s="29">
         <v>550</v>
       </c>
       <c r="T6" s="29">
         <v>102</v>
       </c>
       <c r="U6" s="29">
         <v>125</v>
       </c>
       <c r="V6" s="29">
         <v>894</v>
       </c>
       <c r="W6" s="30">
         <v>15427</v>
       </c>
       <c r="X6" s="29">
         <v>2746</v>
       </c>
       <c r="Y6" s="29">
         <v>12681</v>
       </c>
     </row>
-    <row r="7" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="28">
-        <v>44278</v>
+        <v>44345</v>
       </c>
       <c r="C7" s="29">
-        <v>41198</v>
+        <v>41265</v>
       </c>
       <c r="D7" s="29">
-        <v>23338</v>
+        <v>23387</v>
       </c>
       <c r="E7" s="29">
         <v>2078</v>
       </c>
       <c r="F7" s="29">
         <v>2296</v>
       </c>
       <c r="G7" s="29">
         <v>56</v>
       </c>
       <c r="H7" s="29">
-        <v>6920</v>
+        <v>6937</v>
       </c>
       <c r="I7" s="29">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="J7" s="29">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="K7" s="29">
         <v>1372</v>
       </c>
       <c r="L7" s="29">
         <v>364</v>
       </c>
       <c r="M7" s="29">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="N7" s="29">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="O7" s="29">
         <v>77</v>
       </c>
       <c r="P7" s="29">
         <v>1543</v>
       </c>
       <c r="Q7" s="29">
         <v>200</v>
       </c>
       <c r="R7" s="29">
         <v>11</v>
       </c>
       <c r="S7" s="29">
         <v>80</v>
       </c>
       <c r="T7" s="29">
         <v>23</v>
       </c>
       <c r="U7" s="29">
         <v>45</v>
       </c>
       <c r="V7" s="29">
         <v>351</v>
       </c>
       <c r="W7" s="30">
         <v>3080</v>
       </c>
       <c r="X7" s="29">
         <v>576</v>
       </c>
       <c r="Y7" s="29">
         <v>2504</v>
       </c>
     </row>
-    <row r="8" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B8" s="33">
-        <v>16982</v>
+        <v>17020</v>
       </c>
       <c r="C8" s="34">
-        <v>15523</v>
+        <v>15561</v>
       </c>
       <c r="D8" s="34">
-        <v>7543</v>
+        <v>7571</v>
       </c>
       <c r="E8" s="34">
         <v>621</v>
       </c>
       <c r="F8" s="34">
         <v>747</v>
       </c>
       <c r="G8" s="34">
         <v>16</v>
       </c>
       <c r="H8" s="34">
-        <v>3663</v>
+        <v>3680</v>
       </c>
       <c r="I8" s="34">
         <v>522</v>
       </c>
       <c r="J8" s="34">
         <v>135</v>
       </c>
       <c r="K8" s="34">
         <v>529</v>
       </c>
       <c r="L8" s="34">
         <v>252</v>
       </c>
       <c r="M8" s="34">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="N8" s="34">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="O8" s="34">
         <v>15</v>
       </c>
       <c r="P8" s="34">
         <v>832</v>
       </c>
       <c r="Q8" s="34">
         <v>93</v>
       </c>
       <c r="R8" s="34">
         <v>11</v>
       </c>
       <c r="S8" s="34">
         <v>40</v>
       </c>
       <c r="T8" s="29">
         <v>6</v>
       </c>
       <c r="U8" s="29">
         <v>45</v>
       </c>
       <c r="V8" s="34">
         <v>215</v>
       </c>
       <c r="W8" s="35">
         <v>1459</v>
       </c>
       <c r="X8" s="34">
         <v>277</v>
       </c>
       <c r="Y8" s="34">
         <v>1182</v>
       </c>
     </row>
-    <row r="9" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="33">
-        <v>20985</v>
+        <v>21014</v>
       </c>
       <c r="C9" s="34">
-        <v>20441</v>
+        <v>20470</v>
       </c>
       <c r="D9" s="34">
-        <v>12839</v>
+        <v>12860</v>
       </c>
       <c r="E9" s="34">
         <v>1124</v>
       </c>
       <c r="F9" s="34">
         <v>1281</v>
       </c>
       <c r="G9" s="34">
         <v>36</v>
       </c>
       <c r="H9" s="34">
         <v>2373</v>
       </c>
       <c r="I9" s="34">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="J9" s="34">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="K9" s="34">
         <v>658</v>
       </c>
       <c r="L9" s="34">
         <v>93</v>
       </c>
       <c r="M9" s="34">
         <v>131</v>
       </c>
       <c r="N9" s="34">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="O9" s="34">
         <v>60</v>
       </c>
       <c r="P9" s="34">
         <v>525</v>
       </c>
       <c r="Q9" s="34">
         <v>77</v>
       </c>
       <c r="R9" s="34">
         <v>0</v>
       </c>
       <c r="S9" s="34">
         <v>40</v>
       </c>
       <c r="T9" s="29">
         <v>0</v>
       </c>
       <c r="U9" s="29">
         <v>0</v>
       </c>
       <c r="V9" s="34">
         <v>102</v>
       </c>
       <c r="W9" s="35">
         <v>544</v>
       </c>
       <c r="X9" s="34">
         <v>146</v>
       </c>
       <c r="Y9" s="34">
         <v>398</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="33">
         <v>2619</v>
       </c>
       <c r="C10" s="34">
         <v>2245</v>
       </c>
       <c r="D10" s="34">
         <v>1230</v>
       </c>
       <c r="E10" s="34">
         <v>147</v>
       </c>
       <c r="F10" s="34">
         <v>107</v>
       </c>
       <c r="G10" s="34">
         <v>2</v>
       </c>
       <c r="H10" s="34">
         <v>403</v>
       </c>
       <c r="I10" s="34">
@@ -3192,51 +3198,51 @@
       <c r="R10" s="34">
         <v>0</v>
       </c>
       <c r="S10" s="34">
         <v>0</v>
       </c>
       <c r="T10" s="29">
         <v>3</v>
       </c>
       <c r="U10" s="29">
         <v>0</v>
       </c>
       <c r="V10" s="34">
         <v>28</v>
       </c>
       <c r="W10" s="35">
         <v>374</v>
       </c>
       <c r="X10" s="34">
         <v>27</v>
       </c>
       <c r="Y10" s="34">
         <v>347</v>
       </c>
     </row>
-    <row r="11" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="33">
         <v>3318</v>
       </c>
       <c r="C11" s="34">
         <v>2685</v>
       </c>
       <c r="D11" s="34">
         <v>1587</v>
       </c>
       <c r="E11" s="34">
         <v>160</v>
       </c>
       <c r="F11" s="34">
         <v>150</v>
       </c>
       <c r="G11" s="34">
         <v>2</v>
       </c>
       <c r="H11" s="34">
         <v>429</v>
       </c>
       <c r="I11" s="34">
@@ -3269,51 +3275,51 @@
       <c r="R11" s="34">
         <v>0</v>
       </c>
       <c r="S11" s="34">
         <v>0</v>
       </c>
       <c r="T11" s="29">
         <v>14</v>
       </c>
       <c r="U11" s="29">
         <v>0</v>
       </c>
       <c r="V11" s="34">
         <v>6</v>
       </c>
       <c r="W11" s="35">
         <v>633</v>
       </c>
       <c r="X11" s="34">
         <v>126</v>
       </c>
       <c r="Y11" s="34">
         <v>507</v>
       </c>
     </row>
-    <row r="12" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="33">
         <v>320</v>
       </c>
       <c r="C12" s="34">
         <v>250</v>
       </c>
       <c r="D12" s="34">
         <v>113</v>
       </c>
       <c r="E12" s="34">
         <v>26</v>
       </c>
       <c r="F12" s="34">
         <v>10</v>
       </c>
       <c r="G12" s="34">
         <v>0</v>
       </c>
       <c r="H12" s="34">
         <v>46</v>
       </c>
       <c r="I12" s="34">
@@ -3346,51 +3352,51 @@
       <c r="R12" s="34">
         <v>0</v>
       </c>
       <c r="S12" s="34">
         <v>0</v>
       </c>
       <c r="T12" s="29">
         <v>0</v>
       </c>
       <c r="U12" s="29">
         <v>0</v>
       </c>
       <c r="V12" s="34">
         <v>0</v>
       </c>
       <c r="W12" s="35">
         <v>70</v>
       </c>
       <c r="X12" s="34">
         <v>0</v>
       </c>
       <c r="Y12" s="34">
         <v>70</v>
       </c>
     </row>
-    <row r="13" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33">
         <v>54</v>
       </c>
       <c r="C13" s="34">
         <v>54</v>
       </c>
       <c r="D13" s="34">
         <v>26</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>1</v>
       </c>
       <c r="G13" s="34">
         <v>0</v>
       </c>
       <c r="H13" s="34">
         <v>6</v>
       </c>
       <c r="I13" s="34">
@@ -3423,228 +3429,228 @@
       <c r="R13" s="34">
         <v>0</v>
       </c>
       <c r="S13" s="34">
         <v>0</v>
       </c>
       <c r="T13" s="29">
         <v>0</v>
       </c>
       <c r="U13" s="29">
         <v>0</v>
       </c>
       <c r="V13" s="34">
         <v>0</v>
       </c>
       <c r="W13" s="35">
         <v>0</v>
       </c>
       <c r="X13" s="34">
         <v>0</v>
       </c>
       <c r="Y13" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="28">
-        <v>21996</v>
+        <v>22003</v>
       </c>
       <c r="C14" s="29">
-        <v>19763</v>
+        <v>19770</v>
       </c>
       <c r="D14" s="29">
-        <v>10777</v>
+        <v>10785</v>
       </c>
       <c r="E14" s="29">
         <v>1089</v>
       </c>
       <c r="F14" s="29">
         <v>1077</v>
       </c>
       <c r="G14" s="29">
         <v>12</v>
       </c>
       <c r="H14" s="29">
-        <v>3604</v>
+        <v>3589</v>
       </c>
       <c r="I14" s="29">
         <v>851</v>
       </c>
       <c r="J14" s="29">
         <v>233</v>
       </c>
       <c r="K14" s="29">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="L14" s="29">
         <v>177</v>
       </c>
       <c r="M14" s="29">
         <v>83</v>
       </c>
       <c r="N14" s="29">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="O14" s="29">
         <v>5</v>
       </c>
       <c r="P14" s="29">
         <v>452</v>
       </c>
       <c r="Q14" s="29">
         <v>77</v>
       </c>
       <c r="R14" s="29">
         <v>0</v>
       </c>
       <c r="S14" s="29">
         <v>0</v>
       </c>
       <c r="T14" s="29">
         <v>23</v>
       </c>
       <c r="U14" s="29">
         <v>0</v>
       </c>
       <c r="V14" s="29">
         <v>130</v>
       </c>
       <c r="W14" s="30">
         <v>2233</v>
       </c>
       <c r="X14" s="29">
         <v>345</v>
       </c>
       <c r="Y14" s="29">
         <v>1888</v>
       </c>
     </row>
-    <row r="15" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="36" t="s">
         <v>134</v>
       </c>
       <c r="B15" s="33">
-        <v>13020</v>
+        <v>13016</v>
       </c>
       <c r="C15" s="34">
-        <v>11812</v>
+        <v>11808</v>
       </c>
       <c r="D15" s="34">
         <v>6462</v>
       </c>
       <c r="E15" s="34">
         <v>556</v>
       </c>
       <c r="F15" s="34">
         <v>705</v>
       </c>
       <c r="G15" s="34">
         <v>8</v>
       </c>
       <c r="H15" s="34">
-        <v>2222</v>
+        <v>2208</v>
       </c>
       <c r="I15" s="34">
         <v>489</v>
       </c>
       <c r="J15" s="34">
         <v>122</v>
       </c>
       <c r="K15" s="34">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="L15" s="34">
         <v>111</v>
       </c>
       <c r="M15" s="34">
         <v>49</v>
       </c>
       <c r="N15" s="34">
         <v>211</v>
       </c>
       <c r="O15" s="34">
         <v>5</v>
       </c>
       <c r="P15" s="34">
         <v>184</v>
       </c>
       <c r="Q15" s="34">
         <v>57</v>
       </c>
       <c r="R15" s="34">
         <v>0</v>
       </c>
       <c r="S15" s="34">
         <v>0</v>
       </c>
       <c r="T15" s="29">
         <v>23</v>
       </c>
       <c r="U15" s="29">
         <v>0</v>
       </c>
       <c r="V15" s="34">
         <v>84</v>
       </c>
       <c r="W15" s="35">
         <v>1208</v>
       </c>
       <c r="X15" s="34">
         <v>295</v>
       </c>
       <c r="Y15" s="34">
         <v>913</v>
       </c>
     </row>
-    <row r="16" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
         <v>135</v>
       </c>
       <c r="B16" s="33">
-        <v>2701</v>
+        <v>2714</v>
       </c>
       <c r="C16" s="34">
-        <v>2651</v>
+        <v>2664</v>
       </c>
       <c r="D16" s="34">
-        <v>1482</v>
+        <v>1496</v>
       </c>
       <c r="E16" s="34">
         <v>103</v>
       </c>
       <c r="F16" s="34">
         <v>138</v>
       </c>
       <c r="G16" s="34">
         <v>0</v>
       </c>
       <c r="H16" s="34">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="I16" s="34">
         <v>155</v>
       </c>
       <c r="J16" s="34">
         <v>54</v>
       </c>
       <c r="K16" s="34">
         <v>149</v>
       </c>
       <c r="L16" s="34">
         <v>18</v>
       </c>
       <c r="M16" s="34">
         <v>6</v>
       </c>
       <c r="N16" s="34">
         <v>20</v>
       </c>
       <c r="O16" s="34">
         <v>0</v>
       </c>
       <c r="P16" s="34">
         <v>63</v>
       </c>
@@ -3654,51 +3660,51 @@
       <c r="R16" s="34">
         <v>0</v>
       </c>
       <c r="S16" s="34">
         <v>0</v>
       </c>
       <c r="T16" s="29">
         <v>0</v>
       </c>
       <c r="U16" s="29">
         <v>0</v>
       </c>
       <c r="V16" s="34">
         <v>22</v>
       </c>
       <c r="W16" s="35">
         <v>50</v>
       </c>
       <c r="X16" s="34">
         <v>50</v>
       </c>
       <c r="Y16" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="33">
         <v>3218</v>
       </c>
       <c r="C17" s="34">
         <v>2776</v>
       </c>
       <c r="D17" s="34">
         <v>1557</v>
       </c>
       <c r="E17" s="34">
         <v>200</v>
       </c>
       <c r="F17" s="34">
         <v>109</v>
       </c>
       <c r="G17" s="34">
         <v>0</v>
       </c>
       <c r="H17" s="34">
         <v>414</v>
       </c>
       <c r="I17" s="34">
@@ -3731,228 +3737,228 @@
       <c r="R17" s="34">
         <v>0</v>
       </c>
       <c r="S17" s="34">
         <v>0</v>
       </c>
       <c r="T17" s="29">
         <v>0</v>
       </c>
       <c r="U17" s="29">
         <v>0</v>
       </c>
       <c r="V17" s="34">
         <v>10</v>
       </c>
       <c r="W17" s="35">
         <v>442</v>
       </c>
       <c r="X17" s="34">
         <v>0</v>
       </c>
       <c r="Y17" s="34">
         <v>442</v>
       </c>
     </row>
-    <row r="18" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="33">
-        <v>3057</v>
+        <v>3055</v>
       </c>
       <c r="C18" s="34">
-        <v>2524</v>
+        <v>2522</v>
       </c>
       <c r="D18" s="34">
-        <v>1276</v>
+        <v>1270</v>
       </c>
       <c r="E18" s="34">
         <v>230</v>
       </c>
       <c r="F18" s="34">
         <v>125</v>
       </c>
       <c r="G18" s="34">
         <v>4</v>
       </c>
       <c r="H18" s="34">
         <v>539</v>
       </c>
       <c r="I18" s="34">
         <v>87</v>
       </c>
       <c r="J18" s="34">
         <v>15</v>
       </c>
       <c r="K18" s="34">
         <v>119</v>
       </c>
       <c r="L18" s="34">
         <v>10</v>
       </c>
       <c r="M18" s="34">
         <v>16</v>
       </c>
       <c r="N18" s="34">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="O18" s="34">
         <v>0</v>
       </c>
       <c r="P18" s="34">
         <v>65</v>
       </c>
       <c r="Q18" s="34">
         <v>8</v>
       </c>
       <c r="R18" s="34">
         <v>0</v>
       </c>
       <c r="S18" s="34">
         <v>0</v>
       </c>
       <c r="T18" s="29">
         <v>0</v>
       </c>
       <c r="U18" s="29">
         <v>0</v>
       </c>
       <c r="V18" s="34">
         <v>14</v>
       </c>
       <c r="W18" s="35">
         <v>533</v>
       </c>
       <c r="X18" s="34">
         <v>0</v>
       </c>
       <c r="Y18" s="34">
         <v>533</v>
       </c>
     </row>
-    <row r="19" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="28">
-        <v>31801</v>
+        <v>31862</v>
       </c>
       <c r="C19" s="29">
-        <v>27903</v>
+        <v>27964</v>
       </c>
       <c r="D19" s="29">
-        <v>15369</v>
+        <v>15431</v>
       </c>
       <c r="E19" s="29">
         <v>1466</v>
       </c>
       <c r="F19" s="29">
         <v>1714</v>
       </c>
       <c r="G19" s="29">
         <v>4</v>
       </c>
       <c r="H19" s="29">
-        <v>4430</v>
+        <v>4434</v>
       </c>
       <c r="I19" s="29">
         <v>1054</v>
       </c>
       <c r="J19" s="29">
         <v>378</v>
       </c>
       <c r="K19" s="29">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="L19" s="29">
         <v>158</v>
       </c>
       <c r="M19" s="29">
         <v>164</v>
       </c>
       <c r="N19" s="29">
         <v>276</v>
       </c>
       <c r="O19" s="29">
         <v>24</v>
       </c>
       <c r="P19" s="29">
         <v>924</v>
       </c>
       <c r="Q19" s="29">
         <v>197</v>
       </c>
       <c r="R19" s="29">
         <v>42</v>
       </c>
       <c r="S19" s="29">
         <v>311</v>
       </c>
       <c r="T19" s="29">
         <v>34</v>
       </c>
       <c r="U19" s="29">
         <v>0</v>
       </c>
       <c r="V19" s="29">
         <v>144</v>
       </c>
       <c r="W19" s="30">
         <v>3898</v>
       </c>
       <c r="X19" s="29">
         <v>601</v>
       </c>
       <c r="Y19" s="29">
         <v>3297</v>
       </c>
     </row>
-    <row r="20" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="33">
-        <v>20836</v>
+        <v>20917</v>
       </c>
       <c r="C20" s="34">
-        <v>18929</v>
+        <v>19010</v>
       </c>
       <c r="D20" s="34">
-        <v>10506</v>
+        <v>10568</v>
       </c>
       <c r="E20" s="34">
         <v>850</v>
       </c>
       <c r="F20" s="34">
         <v>1127</v>
       </c>
       <c r="G20" s="34">
         <v>4</v>
       </c>
       <c r="H20" s="34">
-        <v>2855</v>
+        <v>2874</v>
       </c>
       <c r="I20" s="34">
         <v>786</v>
       </c>
       <c r="J20" s="34">
         <v>268</v>
       </c>
       <c r="K20" s="34">
         <v>804</v>
       </c>
       <c r="L20" s="34">
         <v>139</v>
       </c>
       <c r="M20" s="34">
         <v>103</v>
       </c>
       <c r="N20" s="34">
         <v>179</v>
       </c>
       <c r="O20" s="34">
         <v>20</v>
       </c>
       <c r="P20" s="34">
         <v>652</v>
       </c>
@@ -3962,74 +3968,74 @@
       <c r="R20" s="34">
         <v>42</v>
       </c>
       <c r="S20" s="34">
         <v>311</v>
       </c>
       <c r="T20" s="29">
         <v>34</v>
       </c>
       <c r="U20" s="29">
         <v>0</v>
       </c>
       <c r="V20" s="34">
         <v>115</v>
       </c>
       <c r="W20" s="35">
         <v>1907</v>
       </c>
       <c r="X20" s="34">
         <v>330</v>
       </c>
       <c r="Y20" s="34">
         <v>1577</v>
       </c>
     </row>
-    <row r="21" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="33">
-        <v>7638</v>
+        <v>7623</v>
       </c>
       <c r="C21" s="34">
-        <v>6511</v>
+        <v>6496</v>
       </c>
       <c r="D21" s="34">
         <v>3685</v>
       </c>
       <c r="E21" s="34">
         <v>356</v>
       </c>
       <c r="F21" s="34">
         <v>443</v>
       </c>
       <c r="G21" s="34">
         <v>0</v>
       </c>
       <c r="H21" s="34">
-        <v>1075</v>
+        <v>1060</v>
       </c>
       <c r="I21" s="34">
         <v>192</v>
       </c>
       <c r="J21" s="34">
         <v>94</v>
       </c>
       <c r="K21" s="34">
         <v>295</v>
       </c>
       <c r="L21" s="34">
         <v>9</v>
       </c>
       <c r="M21" s="34">
         <v>39</v>
       </c>
       <c r="N21" s="34">
         <v>76</v>
       </c>
       <c r="O21" s="34">
         <v>4</v>
       </c>
       <c r="P21" s="34">
         <v>169</v>
       </c>
@@ -4039,299 +4045,299 @@
       <c r="R21" s="34">
         <v>0</v>
       </c>
       <c r="S21" s="34">
         <v>0</v>
       </c>
       <c r="T21" s="29">
         <v>0</v>
       </c>
       <c r="U21" s="29">
         <v>0</v>
       </c>
       <c r="V21" s="34">
         <v>11</v>
       </c>
       <c r="W21" s="35">
         <v>1127</v>
       </c>
       <c r="X21" s="34">
         <v>257</v>
       </c>
       <c r="Y21" s="34">
         <v>870</v>
       </c>
     </row>
-    <row r="22" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="33">
-        <v>3327</v>
+        <v>3322</v>
       </c>
       <c r="C22" s="34">
-        <v>2463</v>
+        <v>2458</v>
       </c>
       <c r="D22" s="34">
         <v>1178</v>
       </c>
       <c r="E22" s="34">
         <v>260</v>
       </c>
       <c r="F22" s="34">
         <v>144</v>
       </c>
       <c r="G22" s="34">
         <v>0</v>
       </c>
       <c r="H22" s="34">
         <v>500</v>
       </c>
       <c r="I22" s="34">
         <v>76</v>
       </c>
       <c r="J22" s="34">
         <v>16</v>
       </c>
       <c r="K22" s="34">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="L22" s="34">
         <v>10</v>
       </c>
       <c r="M22" s="34">
         <v>22</v>
       </c>
       <c r="N22" s="34">
         <v>21</v>
       </c>
       <c r="O22" s="34">
         <v>0</v>
       </c>
       <c r="P22" s="34">
         <v>103</v>
       </c>
       <c r="Q22" s="34">
         <v>0</v>
       </c>
       <c r="R22" s="34">
         <v>0</v>
       </c>
       <c r="S22" s="34">
         <v>0</v>
       </c>
       <c r="T22" s="29">
         <v>0</v>
       </c>
       <c r="U22" s="29">
         <v>0</v>
       </c>
       <c r="V22" s="34">
         <v>18</v>
       </c>
       <c r="W22" s="35">
         <v>864</v>
       </c>
       <c r="X22" s="34">
         <v>14</v>
       </c>
       <c r="Y22" s="34">
         <v>850</v>
       </c>
     </row>
-    <row r="23" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="28">
-        <v>22033</v>
+        <v>22127</v>
       </c>
       <c r="C23" s="29">
-        <v>19534</v>
+        <v>19628</v>
       </c>
       <c r="D23" s="29">
-        <v>10633</v>
+        <v>10727</v>
       </c>
       <c r="E23" s="29">
         <v>809</v>
       </c>
       <c r="F23" s="29">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="G23" s="29">
         <v>18</v>
       </c>
       <c r="H23" s="29">
-        <v>3670</v>
+        <v>3677</v>
       </c>
       <c r="I23" s="29">
         <v>654</v>
       </c>
       <c r="J23" s="29">
         <v>166</v>
       </c>
       <c r="K23" s="29">
         <v>636</v>
       </c>
       <c r="L23" s="29">
         <v>182</v>
       </c>
       <c r="M23" s="29">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="N23" s="29">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="O23" s="29">
         <v>7</v>
       </c>
       <c r="P23" s="29">
         <v>926</v>
       </c>
       <c r="Q23" s="29">
         <v>103</v>
       </c>
       <c r="R23" s="29">
         <v>8</v>
       </c>
       <c r="S23" s="29">
         <v>0</v>
       </c>
       <c r="T23" s="29">
         <v>0</v>
       </c>
       <c r="U23" s="29">
         <v>0</v>
       </c>
       <c r="V23" s="29">
         <v>136</v>
       </c>
       <c r="W23" s="30">
         <v>2499</v>
       </c>
       <c r="X23" s="29">
         <v>501</v>
       </c>
       <c r="Y23" s="29">
         <v>1998</v>
       </c>
     </row>
-    <row r="24" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="33">
-        <v>11721</v>
+        <v>11729</v>
       </c>
       <c r="C24" s="34">
-        <v>10487</v>
+        <v>10495</v>
       </c>
       <c r="D24" s="34">
-        <v>5448</v>
+        <v>5452</v>
       </c>
       <c r="E24" s="34">
         <v>412</v>
       </c>
       <c r="F24" s="34">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G24" s="34">
         <v>4</v>
       </c>
       <c r="H24" s="34">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="I24" s="34">
         <v>445</v>
       </c>
       <c r="J24" s="34">
         <v>97</v>
       </c>
       <c r="K24" s="34">
         <v>378</v>
       </c>
       <c r="L24" s="34">
         <v>133</v>
       </c>
       <c r="M24" s="34">
         <v>99</v>
       </c>
       <c r="N24" s="34">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="O24" s="34">
         <v>4</v>
       </c>
       <c r="P24" s="34">
         <v>362</v>
       </c>
       <c r="Q24" s="34">
         <v>59</v>
       </c>
       <c r="R24" s="34">
         <v>8</v>
       </c>
       <c r="S24" s="34">
         <v>0</v>
       </c>
       <c r="T24" s="29">
         <v>0</v>
       </c>
       <c r="U24" s="29">
         <v>0</v>
       </c>
       <c r="V24" s="34">
         <v>91</v>
       </c>
       <c r="W24" s="35">
         <v>1234</v>
       </c>
       <c r="X24" s="34">
         <v>198</v>
       </c>
       <c r="Y24" s="34">
         <v>1036</v>
       </c>
     </row>
-    <row r="25" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="33">
-        <v>3593</v>
+        <v>3591</v>
       </c>
       <c r="C25" s="34">
-        <v>3105</v>
+        <v>3103</v>
       </c>
       <c r="D25" s="34">
         <v>1731</v>
       </c>
       <c r="E25" s="34">
         <v>108</v>
       </c>
       <c r="F25" s="34">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G25" s="34">
         <v>8</v>
       </c>
       <c r="H25" s="34">
         <v>477</v>
       </c>
       <c r="I25" s="34">
         <v>95</v>
       </c>
       <c r="J25" s="34">
         <v>26</v>
       </c>
       <c r="K25" s="34">
         <v>86</v>
       </c>
       <c r="L25" s="34">
         <v>19</v>
       </c>
       <c r="M25" s="34">
         <v>31</v>
       </c>
       <c r="N25" s="34">
         <v>24</v>
       </c>
@@ -4347,436 +4353,436 @@
       <c r="R25" s="34">
         <v>0</v>
       </c>
       <c r="S25" s="34">
         <v>0</v>
       </c>
       <c r="T25" s="29">
         <v>0</v>
       </c>
       <c r="U25" s="29">
         <v>0</v>
       </c>
       <c r="V25" s="34">
         <v>20</v>
       </c>
       <c r="W25" s="35">
         <v>488</v>
       </c>
       <c r="X25" s="34">
         <v>263</v>
       </c>
       <c r="Y25" s="34">
         <v>225</v>
       </c>
     </row>
-    <row r="26" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="33">
         <v>3654</v>
       </c>
       <c r="C26" s="34">
         <v>3334</v>
       </c>
       <c r="D26" s="34">
-        <v>1842</v>
+        <v>1840</v>
       </c>
       <c r="E26" s="34">
         <v>142</v>
       </c>
       <c r="F26" s="34">
         <v>166</v>
       </c>
       <c r="G26" s="34">
         <v>4</v>
       </c>
       <c r="H26" s="34">
         <v>626</v>
       </c>
       <c r="I26" s="34">
         <v>89</v>
       </c>
       <c r="J26" s="34">
         <v>24</v>
       </c>
       <c r="K26" s="34">
         <v>118</v>
       </c>
       <c r="L26" s="34">
         <v>30</v>
       </c>
       <c r="M26" s="34">
         <v>8</v>
       </c>
       <c r="N26" s="34">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O26" s="34">
         <v>0</v>
       </c>
       <c r="P26" s="34">
         <v>193</v>
       </c>
       <c r="Q26" s="34">
         <v>18</v>
       </c>
       <c r="R26" s="34">
         <v>0</v>
       </c>
       <c r="S26" s="34">
         <v>0</v>
       </c>
       <c r="T26" s="29">
         <v>0</v>
       </c>
       <c r="U26" s="29">
         <v>0</v>
       </c>
       <c r="V26" s="34">
         <v>19</v>
       </c>
       <c r="W26" s="35">
         <v>320</v>
       </c>
       <c r="X26" s="34">
         <v>0</v>
       </c>
       <c r="Y26" s="34">
         <v>320</v>
       </c>
     </row>
-    <row r="27" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="33">
-        <v>3065</v>
+        <v>3153</v>
       </c>
       <c r="C27" s="34">
-        <v>2608</v>
+        <v>2696</v>
       </c>
       <c r="D27" s="34">
-        <v>1612</v>
+        <v>1704</v>
       </c>
       <c r="E27" s="34">
         <v>147</v>
       </c>
       <c r="F27" s="34">
         <v>186</v>
       </c>
       <c r="G27" s="34">
         <v>2</v>
       </c>
       <c r="H27" s="34">
         <v>357</v>
       </c>
       <c r="I27" s="34">
         <v>25</v>
       </c>
       <c r="J27" s="34">
         <v>19</v>
       </c>
       <c r="K27" s="34">
         <v>54</v>
       </c>
       <c r="L27" s="34">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="N27" s="34">
         <v>66</v>
       </c>
       <c r="O27" s="34">
         <v>2</v>
       </c>
       <c r="P27" s="34">
         <v>86</v>
       </c>
       <c r="Q27" s="34">
         <v>26</v>
       </c>
       <c r="R27" s="34">
         <v>0</v>
       </c>
       <c r="S27" s="34">
         <v>0</v>
       </c>
       <c r="T27" s="29">
         <v>0</v>
       </c>
       <c r="U27" s="29">
         <v>0</v>
       </c>
       <c r="V27" s="34">
         <v>6</v>
       </c>
       <c r="W27" s="35">
         <v>457</v>
       </c>
       <c r="X27" s="34">
         <v>40</v>
       </c>
       <c r="Y27" s="34">
         <v>417</v>
       </c>
     </row>
-    <row r="28" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="28">
-        <v>26640</v>
+        <v>26831</v>
       </c>
       <c r="C28" s="29">
-        <v>24725</v>
+        <v>24916</v>
       </c>
       <c r="D28" s="29">
-        <v>13453</v>
+        <v>13603</v>
       </c>
       <c r="E28" s="29">
-        <v>1351</v>
+        <v>1401</v>
       </c>
       <c r="F28" s="29">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="G28" s="29">
         <v>30</v>
       </c>
       <c r="H28" s="29">
-        <v>4542</v>
+        <v>4562</v>
       </c>
       <c r="I28" s="29">
         <v>739</v>
       </c>
       <c r="J28" s="29">
         <v>224</v>
       </c>
       <c r="K28" s="29">
-        <v>1486</v>
+        <v>1477</v>
       </c>
       <c r="L28" s="29">
         <v>86</v>
       </c>
       <c r="M28" s="29">
         <v>140</v>
       </c>
       <c r="N28" s="29">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="O28" s="29">
         <v>6</v>
       </c>
       <c r="P28" s="29">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="Q28" s="29">
         <v>90</v>
       </c>
       <c r="R28" s="29">
         <v>9</v>
       </c>
       <c r="S28" s="29">
         <v>89</v>
       </c>
       <c r="T28" s="29">
         <v>22</v>
       </c>
       <c r="U28" s="29">
         <v>50</v>
       </c>
       <c r="V28" s="29">
         <v>130</v>
       </c>
       <c r="W28" s="30">
         <v>1915</v>
       </c>
       <c r="X28" s="29">
         <v>548</v>
       </c>
       <c r="Y28" s="29">
         <v>1367</v>
       </c>
     </row>
-    <row r="29" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="32" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="33">
-        <v>20454</v>
+        <v>20657</v>
       </c>
       <c r="C29" s="34">
-        <v>19291</v>
+        <v>19494</v>
       </c>
       <c r="D29" s="34">
-        <v>10579</v>
+        <v>10729</v>
       </c>
       <c r="E29" s="34">
-        <v>961</v>
+        <v>1011</v>
       </c>
       <c r="F29" s="34">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="G29" s="34">
         <v>30</v>
       </c>
       <c r="H29" s="34">
-        <v>3352</v>
+        <v>3356</v>
       </c>
       <c r="I29" s="34">
         <v>628</v>
       </c>
       <c r="J29" s="34">
         <v>180</v>
       </c>
       <c r="K29" s="34">
-        <v>1242</v>
+        <v>1233</v>
       </c>
       <c r="L29" s="34">
         <v>82</v>
       </c>
       <c r="M29" s="34">
         <v>95</v>
       </c>
       <c r="N29" s="34">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="O29" s="34">
         <v>6</v>
       </c>
       <c r="P29" s="34">
         <v>452</v>
       </c>
       <c r="Q29" s="34">
         <v>80</v>
       </c>
       <c r="R29" s="34">
         <v>0</v>
       </c>
       <c r="S29" s="34">
         <v>89</v>
       </c>
       <c r="T29" s="29">
         <v>22</v>
       </c>
       <c r="U29" s="29">
         <v>50</v>
       </c>
       <c r="V29" s="34">
         <v>119</v>
       </c>
       <c r="W29" s="35">
         <v>1163</v>
       </c>
       <c r="X29" s="34">
         <v>476</v>
       </c>
       <c r="Y29" s="34">
         <v>687</v>
       </c>
     </row>
-    <row r="30" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="33">
-        <v>5660</v>
+        <v>5648</v>
       </c>
       <c r="C30" s="34">
-        <v>4988</v>
+        <v>4976</v>
       </c>
       <c r="D30" s="34">
         <v>2637</v>
       </c>
       <c r="E30" s="34">
         <v>354</v>
       </c>
       <c r="F30" s="34">
         <v>302</v>
       </c>
       <c r="G30" s="34">
         <v>0</v>
       </c>
       <c r="H30" s="34">
-        <v>1120</v>
+        <v>1136</v>
       </c>
       <c r="I30" s="34">
         <v>95</v>
       </c>
       <c r="J30" s="34">
         <v>38</v>
       </c>
       <c r="K30" s="34">
         <v>200</v>
       </c>
       <c r="L30" s="34">
         <v>4</v>
       </c>
       <c r="M30" s="34">
         <v>43</v>
       </c>
       <c r="N30" s="34">
         <v>37</v>
       </c>
       <c r="O30" s="34">
         <v>0</v>
       </c>
       <c r="P30" s="34">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="Q30" s="34">
         <v>10</v>
       </c>
       <c r="R30" s="34">
         <v>9</v>
       </c>
       <c r="S30" s="34">
         <v>0</v>
       </c>
       <c r="T30" s="29">
         <v>0</v>
       </c>
       <c r="U30" s="29">
         <v>0</v>
       </c>
       <c r="V30" s="34">
         <v>6</v>
       </c>
       <c r="W30" s="35">
         <v>672</v>
       </c>
       <c r="X30" s="34">
         <v>72</v>
       </c>
       <c r="Y30" s="34">
         <v>600</v>
       </c>
     </row>
-    <row r="31" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="32" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="33">
         <v>526</v>
       </c>
       <c r="C31" s="34">
         <v>446</v>
       </c>
       <c r="D31" s="34">
         <v>237</v>
       </c>
       <c r="E31" s="34">
         <v>36</v>
       </c>
       <c r="F31" s="34">
         <v>24</v>
       </c>
       <c r="G31" s="34">
         <v>0</v>
       </c>
       <c r="H31" s="34">
         <v>70</v>
       </c>
       <c r="I31" s="34">
@@ -4809,74 +4815,74 @@
       <c r="R31" s="34">
         <v>0</v>
       </c>
       <c r="S31" s="34">
         <v>0</v>
       </c>
       <c r="T31" s="29">
         <v>0</v>
       </c>
       <c r="U31" s="29">
         <v>0</v>
       </c>
       <c r="V31" s="34">
         <v>5</v>
       </c>
       <c r="W31" s="35">
         <v>80</v>
       </c>
       <c r="X31" s="34">
         <v>0</v>
       </c>
       <c r="Y31" s="34">
         <v>80</v>
       </c>
     </row>
-    <row r="32" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="28">
-        <v>5699</v>
+        <v>5704</v>
       </c>
       <c r="C32" s="29">
-        <v>3897</v>
+        <v>3902</v>
       </c>
       <c r="D32" s="29">
         <v>1978</v>
       </c>
       <c r="E32" s="29">
         <v>425</v>
       </c>
       <c r="F32" s="29">
         <v>222</v>
       </c>
       <c r="G32" s="29">
         <v>4</v>
       </c>
       <c r="H32" s="29">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="I32" s="29">
         <v>79</v>
       </c>
       <c r="J32" s="29">
         <v>39</v>
       </c>
       <c r="K32" s="29">
         <v>146</v>
       </c>
       <c r="L32" s="29">
         <v>0</v>
       </c>
       <c r="M32" s="29">
         <v>49</v>
       </c>
       <c r="N32" s="29">
         <v>73</v>
       </c>
       <c r="O32" s="29">
         <v>4</v>
       </c>
       <c r="P32" s="29">
         <v>119</v>
       </c>
@@ -4886,51 +4892,51 @@
       <c r="R32" s="29">
         <v>22</v>
       </c>
       <c r="S32" s="29">
         <v>70</v>
       </c>
       <c r="T32" s="29">
         <v>0</v>
       </c>
       <c r="U32" s="29">
         <v>30</v>
       </c>
       <c r="V32" s="29">
         <v>3</v>
       </c>
       <c r="W32" s="30">
         <v>1802</v>
       </c>
       <c r="X32" s="29">
         <v>175</v>
       </c>
       <c r="Y32" s="29">
         <v>1627</v>
       </c>
     </row>
-    <row r="33" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="36" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="33">
         <v>4278</v>
       </c>
       <c r="C33" s="34">
         <v>2642</v>
       </c>
       <c r="D33" s="34">
         <v>1322</v>
       </c>
       <c r="E33" s="34">
         <v>328</v>
       </c>
       <c r="F33" s="34">
         <v>159</v>
       </c>
       <c r="G33" s="34">
         <v>2</v>
       </c>
       <c r="H33" s="34">
         <v>375</v>
       </c>
       <c r="I33" s="34">
@@ -4963,74 +4969,74 @@
       <c r="R33" s="34">
         <v>12</v>
       </c>
       <c r="S33" s="34">
         <v>70</v>
       </c>
       <c r="T33" s="29">
         <v>0</v>
       </c>
       <c r="U33" s="29">
         <v>30</v>
       </c>
       <c r="V33" s="34">
         <v>3</v>
       </c>
       <c r="W33" s="35">
         <v>1636</v>
       </c>
       <c r="X33" s="34">
         <v>175</v>
       </c>
       <c r="Y33" s="34">
         <v>1461</v>
       </c>
     </row>
-    <row r="34" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="33">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="C34" s="34">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="D34" s="34">
         <v>656</v>
       </c>
       <c r="E34" s="34">
         <v>97</v>
       </c>
       <c r="F34" s="34">
         <v>63</v>
       </c>
       <c r="G34" s="34">
         <v>2</v>
       </c>
       <c r="H34" s="34">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="I34" s="34">
         <v>34</v>
       </c>
       <c r="J34" s="34">
         <v>13</v>
       </c>
       <c r="K34" s="34">
         <v>50</v>
       </c>
       <c r="L34" s="29">
         <v>0</v>
       </c>
       <c r="M34" s="34">
         <v>14</v>
       </c>
       <c r="N34" s="34">
         <v>17</v>
       </c>
       <c r="O34" s="34">
         <v>0</v>
       </c>
       <c r="P34" s="34">
         <v>60</v>
       </c>
@@ -5040,3179 +5046,3182 @@
       <c r="R34" s="34">
         <v>10</v>
       </c>
       <c r="S34" s="34">
         <v>0</v>
       </c>
       <c r="T34" s="29">
         <v>0</v>
       </c>
       <c r="U34" s="29">
         <v>0</v>
       </c>
       <c r="V34" s="34">
         <v>0</v>
       </c>
       <c r="W34" s="35">
         <v>166</v>
       </c>
       <c r="X34" s="34">
         <v>0</v>
       </c>
       <c r="Y34" s="34">
         <v>166</v>
       </c>
     </row>
-    <row r="35" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A35" s="38" t="s">
         <v>136</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
     </row>
-    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A36" s="38" t="s">
         <v>137</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="39"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
     </row>
-    <row r="37" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A37" s="38" t="s">
         <v>138</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
     </row>
-    <row r="38" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A38" s="38" t="s">
         <v>139</v>
       </c>
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
     </row>
-    <row r="39" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A39" s="38" t="s">
         <v>140</v>
       </c>
       <c r="B39" s="39"/>
       <c r="C39" s="39"/>
       <c r="D39" s="39"/>
       <c r="E39" s="39"/>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
       <c r="H39" s="39"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
     </row>
-    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A40" s="38" t="s">
         <v>141</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
     </row>
-    <row r="41" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="F4:V4"/>
     <mergeCell ref="C3:V3"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="77" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40515473-45B3-4491-97C6-AB3185D6C70C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8045AED4-F719-4ED7-ADB7-AA76F2F7DDE8}">
   <dimension ref="A1:Z43"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9" style="40" customWidth="1"/>
+    <col min="1" max="1" width="9.33203125" style="40" customWidth="1"/>
     <col min="2" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="20.25" x14ac:dyDescent="0.25">
-[...60 lines deleted...]
-      <c r="A3" s="71" t="s">
+    <row r="1" spans="1:26" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+    </row>
+    <row r="2" spans="1:26" ht="21" x14ac:dyDescent="0.3">
+      <c r="A2" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A3" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="71"/>
-      <c r="C3" s="71"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
       <c r="Z3" s="42" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="41" t="s">
         <v>3</v>
       </c>
+      <c r="B4" s="43" t="s">
+        <v>145</v>
+      </c>
       <c r="C4" s="41"/>
-      <c r="M4" s="72" t="s">
+      <c r="M4" s="71" t="s">
         <v>145</v>
       </c>
-      <c r="N4" s="72"/>
+      <c r="N4" s="71"/>
       <c r="Z4" s="42" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A5" s="69" t="s">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A5" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="69"/>
-      <c r="C5" s="69" t="s">
+      <c r="B5" s="68"/>
+      <c r="C5" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="69"/>
-[...3 lines deleted...]
-      <c r="H5" s="69" t="s">
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="69"/>
-[...7 lines deleted...]
-      <c r="Q5" s="69" t="s">
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="69" t="s">
+      <c r="R5" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="S5" s="69"/>
-[...9 lines deleted...]
-      <c r="A6" s="69" t="s">
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="68"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="69"/>
-      <c r="C6" s="69" t="s">
+      <c r="B6" s="68"/>
+      <c r="C6" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="69"/>
-[...3 lines deleted...]
-      <c r="H6" s="69" t="s">
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="69"/>
-[...2 lines deleted...]
-      <c r="L6" s="69" t="s">
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="69"/>
-[...1 lines deleted...]
-      <c r="O6" s="69" t="s">
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="P6" s="69" t="s">
+      <c r="P6" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="Q6" s="69"/>
-      <c r="R6" s="69" t="s">
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="S6" s="69" t="s">
+      <c r="S6" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="69" t="s">
+      <c r="T6" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="69" t="s">
+      <c r="U6" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="V6" s="69" t="s">
+      <c r="V6" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="W6" s="69" t="s">
+      <c r="W6" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="69" t="s">
+      <c r="X6" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="69" t="s">
+      <c r="Y6" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="Z6" s="69" t="s">
+      <c r="Z6" s="68" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C7" s="69" t="s">
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A7" s="68"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="69"/>
-[...1 lines deleted...]
-      <c r="F7" s="43" t="s">
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="69" t="s">
+      <c r="G7" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="69" t="s">
+      <c r="H7" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="69" t="s">
+      <c r="I7" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="69" t="s">
+      <c r="J7" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="69" t="s">
+      <c r="K7" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="L7" s="69" t="s">
+      <c r="L7" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="M7" s="69" t="s">
+      <c r="M7" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="69" t="s">
+      <c r="N7" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="69"/>
-[...15 lines deleted...]
-      <c r="C8" s="43" t="s">
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A8" s="68"/>
+      <c r="B8" s="68"/>
+      <c r="C8" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="43" t="s">
+      <c r="D8" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="43" t="s">
+      <c r="E8" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="43" t="s">
+      <c r="F8" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="69"/>
-[...21 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="68"/>
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="68"/>
+      <c r="T8" s="68"/>
+      <c r="U8" s="68"/>
+      <c r="V8" s="68"/>
+      <c r="W8" s="68"/>
+      <c r="X8" s="68"/>
+      <c r="Y8" s="68"/>
+      <c r="Z8" s="68"/>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A9" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="46">
         <v>13</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="46">
         <v>21</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="46">
         <v>68</v>
       </c>
-      <c r="F9" s="45">
-[...2 lines deleted...]
-      <c r="G9" s="45">
+      <c r="F9" s="46">
+        <v>1</v>
+      </c>
+      <c r="G9" s="46">
         <v>103</v>
       </c>
-      <c r="H9" s="45">
-[...2 lines deleted...]
-      <c r="I9" s="45">
+      <c r="H9" s="46">
+        <v>1</v>
+      </c>
+      <c r="I9" s="46">
         <v>62</v>
       </c>
-      <c r="J9" s="45">
-[...14 lines deleted...]
-      <c r="O9" s="45">
+      <c r="J9" s="46">
+        <v>3307</v>
+      </c>
+      <c r="K9" s="46">
+        <v>3370</v>
+      </c>
+      <c r="L9" s="46">
+        <v>0</v>
+      </c>
+      <c r="M9" s="46">
+        <v>1244</v>
+      </c>
+      <c r="N9" s="46">
+        <v>1244</v>
+      </c>
+      <c r="O9" s="46">
         <v>2730</v>
       </c>
-      <c r="P9" s="45">
-[...11 lines deleted...]
-      <c r="T9" s="45">
+      <c r="P9" s="46">
+        <v>7344</v>
+      </c>
+      <c r="Q9" s="46">
+        <v>7447</v>
+      </c>
+      <c r="R9" s="46">
+        <v>2487</v>
+      </c>
+      <c r="S9" s="46">
+        <v>195</v>
+      </c>
+      <c r="T9" s="46">
         <v>101</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="46">
         <v>3</v>
       </c>
-      <c r="V9" s="45">
-[...2 lines deleted...]
-      <c r="W9" s="45">
+      <c r="V9" s="46">
+        <v>56</v>
+      </c>
+      <c r="W9" s="46">
         <v>11</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="46">
         <v>5</v>
       </c>
-      <c r="Y9" s="45">
+      <c r="Y9" s="46">
+        <v>7</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A10" s="68"/>
+      <c r="B10" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="46">
+        <v>13</v>
+      </c>
+      <c r="D10" s="46">
+        <v>21</v>
+      </c>
+      <c r="E10" s="46">
+        <v>68</v>
+      </c>
+      <c r="F10" s="46">
+        <v>1</v>
+      </c>
+      <c r="G10" s="46">
+        <v>103</v>
+      </c>
+      <c r="H10" s="46">
+        <v>4</v>
+      </c>
+      <c r="I10" s="46">
+        <v>82</v>
+      </c>
+      <c r="J10" s="46">
+        <v>4403</v>
+      </c>
+      <c r="K10" s="46">
+        <v>4489</v>
+      </c>
+      <c r="L10" s="46">
+        <v>1</v>
+      </c>
+      <c r="M10" s="46">
+        <v>1372</v>
+      </c>
+      <c r="N10" s="46">
+        <v>1373</v>
+      </c>
+      <c r="O10" s="46">
+        <v>2826</v>
+      </c>
+      <c r="P10" s="46">
+        <v>8688</v>
+      </c>
+      <c r="Q10" s="46">
+        <v>8791</v>
+      </c>
+      <c r="R10" s="46">
+        <v>2816</v>
+      </c>
+      <c r="S10" s="46">
+        <v>322</v>
+      </c>
+      <c r="T10" s="46">
+        <v>105</v>
+      </c>
+      <c r="U10" s="46">
+        <v>5</v>
+      </c>
+      <c r="V10" s="46">
+        <v>110</v>
+      </c>
+      <c r="W10" s="46">
+        <v>230</v>
+      </c>
+      <c r="X10" s="46">
+        <v>20</v>
+      </c>
+      <c r="Y10" s="46">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A11" s="68"/>
+      <c r="B11" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="47">
+        <v>1</v>
+      </c>
+      <c r="D11" s="47">
+        <v>1</v>
+      </c>
+      <c r="E11" s="47">
+        <v>1</v>
+      </c>
+      <c r="F11" s="47">
+        <v>1</v>
+      </c>
+      <c r="G11" s="47">
+        <v>1</v>
+      </c>
+      <c r="H11" s="47">
+        <v>0.25</v>
+      </c>
+      <c r="I11" s="47">
+        <v>0.75609999999999999</v>
+      </c>
+      <c r="J11" s="47">
+        <v>0.75109999999999999</v>
+      </c>
+      <c r="K11" s="47">
+        <v>0.75070000000000003</v>
+      </c>
+      <c r="L11" s="47">
+        <v>0</v>
+      </c>
+      <c r="M11" s="47">
+        <v>0.90669999999999995</v>
+      </c>
+      <c r="N11" s="47">
+        <v>0.90600000000000003</v>
+      </c>
+      <c r="O11" s="47">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="P11" s="47">
+        <v>0.84530000000000005</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>0.84709999999999996</v>
+      </c>
+      <c r="R11" s="47">
+        <v>0.88319999999999999</v>
+      </c>
+      <c r="S11" s="47">
+        <v>0.60560000000000003</v>
+      </c>
+      <c r="T11" s="47">
+        <v>0.96189999999999998</v>
+      </c>
+      <c r="U11" s="47">
+        <v>0.6</v>
+      </c>
+      <c r="V11" s="47">
+        <v>0.5091</v>
+      </c>
+      <c r="W11" s="47">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="X11" s="47">
+        <v>0.25</v>
+      </c>
+      <c r="Y11" s="47">
+        <v>8.9700000000000002E-2</v>
+      </c>
+      <c r="Z11" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A12" s="68"/>
+      <c r="B12" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="48">
+        <v>0</v>
+      </c>
+      <c r="D12" s="48">
+        <v>0</v>
+      </c>
+      <c r="E12" s="48">
+        <v>0</v>
+      </c>
+      <c r="F12" s="48">
+        <v>0</v>
+      </c>
+      <c r="G12" s="48">
+        <v>0</v>
+      </c>
+      <c r="H12" s="48">
+        <v>0</v>
+      </c>
+      <c r="I12" s="48">
+        <v>0</v>
+      </c>
+      <c r="J12" s="48">
+        <v>9</v>
+      </c>
+      <c r="K12" s="48">
+        <v>9</v>
+      </c>
+      <c r="L12" s="48">
+        <v>0</v>
+      </c>
+      <c r="M12" s="48">
+        <v>2</v>
+      </c>
+      <c r="N12" s="48">
+        <v>2</v>
+      </c>
+      <c r="O12" s="48">
+        <v>0</v>
+      </c>
+      <c r="P12" s="48">
+        <v>11</v>
+      </c>
+      <c r="Q12" s="48">
+        <v>11</v>
+      </c>
+      <c r="R12" s="48">
+        <v>-3</v>
+      </c>
+      <c r="S12" s="48">
+        <v>-1</v>
+      </c>
+      <c r="T12" s="48">
+        <v>0</v>
+      </c>
+      <c r="U12" s="48">
+        <v>0</v>
+      </c>
+      <c r="V12" s="48">
+        <v>1</v>
+      </c>
+      <c r="W12" s="48">
+        <v>0</v>
+      </c>
+      <c r="X12" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A13" s="68"/>
+      <c r="B13" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="47">
+        <v>0</v>
+      </c>
+      <c r="D13" s="47">
+        <v>0</v>
+      </c>
+      <c r="E13" s="47">
+        <v>0</v>
+      </c>
+      <c r="F13" s="47">
+        <v>0</v>
+      </c>
+      <c r="G13" s="47">
+        <v>0</v>
+      </c>
+      <c r="H13" s="47">
+        <v>0</v>
+      </c>
+      <c r="I13" s="47">
+        <v>0</v>
+      </c>
+      <c r="J13" s="47">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="K13" s="47">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="L13" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="47">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="N13" s="47">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O13" s="47">
+        <v>0</v>
+      </c>
+      <c r="P13" s="47">
+        <v>1.5E-3</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>1.5E-3</v>
+      </c>
+      <c r="R13" s="47">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="S13" s="47">
+        <v>-5.1000000000000004E-3</v>
+      </c>
+      <c r="T13" s="47">
+        <v>0</v>
+      </c>
+      <c r="U13" s="47">
+        <v>0</v>
+      </c>
+      <c r="V13" s="47">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="W13" s="47">
+        <v>0</v>
+      </c>
+      <c r="X13" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="47">
+        <v>0.16669999999999999</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A14" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="46">
+        <v>3</v>
+      </c>
+      <c r="D14" s="46">
+        <v>15</v>
+      </c>
+      <c r="E14" s="46">
+        <v>48</v>
+      </c>
+      <c r="F14" s="46">
+        <v>0</v>
+      </c>
+      <c r="G14" s="46">
+        <v>66</v>
+      </c>
+      <c r="H14" s="46">
+        <v>1</v>
+      </c>
+      <c r="I14" s="46">
+        <v>46</v>
+      </c>
+      <c r="J14" s="46">
+        <v>1396</v>
+      </c>
+      <c r="K14" s="46">
+        <v>1443</v>
+      </c>
+      <c r="L14" s="46">
+        <v>1</v>
+      </c>
+      <c r="M14" s="46">
+        <v>516</v>
+      </c>
+      <c r="N14" s="46">
+        <v>517</v>
+      </c>
+      <c r="O14" s="46">
+        <v>981</v>
+      </c>
+      <c r="P14" s="46">
+        <v>2941</v>
+      </c>
+      <c r="Q14" s="46">
+        <v>3007</v>
+      </c>
+      <c r="R14" s="46">
+        <v>1268</v>
+      </c>
+      <c r="S14" s="46">
+        <v>111</v>
+      </c>
+      <c r="T14" s="46">
+        <v>62</v>
+      </c>
+      <c r="U14" s="46">
+        <v>3</v>
+      </c>
+      <c r="V14" s="46">
+        <v>24</v>
+      </c>
+      <c r="W14" s="46">
+        <v>2</v>
+      </c>
+      <c r="X14" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="46">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A15" s="68"/>
+      <c r="B15" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="46">
+        <v>3</v>
+      </c>
+      <c r="D15" s="46">
+        <v>15</v>
+      </c>
+      <c r="E15" s="46">
+        <v>48</v>
+      </c>
+      <c r="F15" s="46">
+        <v>0</v>
+      </c>
+      <c r="G15" s="46">
+        <v>66</v>
+      </c>
+      <c r="H15" s="46">
+        <v>4</v>
+      </c>
+      <c r="I15" s="46">
+        <v>50</v>
+      </c>
+      <c r="J15" s="46">
+        <v>1649</v>
+      </c>
+      <c r="K15" s="46">
+        <v>1703</v>
+      </c>
+      <c r="L15" s="46">
+        <v>1</v>
+      </c>
+      <c r="M15" s="46">
+        <v>548</v>
+      </c>
+      <c r="N15" s="46">
+        <v>549</v>
+      </c>
+      <c r="O15" s="46">
+        <v>1000</v>
+      </c>
+      <c r="P15" s="46">
+        <v>3252</v>
+      </c>
+      <c r="Q15" s="46">
+        <v>3318</v>
+      </c>
+      <c r="R15" s="46">
+        <v>1525</v>
+      </c>
+      <c r="S15" s="46">
+        <v>208</v>
+      </c>
+      <c r="T15" s="46">
+        <v>67</v>
+      </c>
+      <c r="U15" s="46">
+        <v>3</v>
+      </c>
+      <c r="V15" s="46">
+        <v>47</v>
+      </c>
+      <c r="W15" s="46">
+        <v>96</v>
+      </c>
+      <c r="X15" s="46">
+        <v>7</v>
+      </c>
+      <c r="Y15" s="46">
+        <v>34</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A16" s="68"/>
+      <c r="B16" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="47">
+        <v>1</v>
+      </c>
+      <c r="D16" s="47">
+        <v>1</v>
+      </c>
+      <c r="E16" s="47">
+        <v>1</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="47">
+        <v>1</v>
+      </c>
+      <c r="H16" s="47">
+        <v>0.25</v>
+      </c>
+      <c r="I16" s="47">
+        <v>0.92</v>
+      </c>
+      <c r="J16" s="47">
+        <v>0.84660000000000002</v>
+      </c>
+      <c r="K16" s="47">
+        <v>0.84730000000000005</v>
+      </c>
+      <c r="L16" s="47">
+        <v>1</v>
+      </c>
+      <c r="M16" s="47">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="N16" s="47">
+        <v>0.94169999999999998</v>
+      </c>
+      <c r="O16" s="47">
+        <v>0.98099999999999998</v>
+      </c>
+      <c r="P16" s="47">
+        <v>0.90439999999999998</v>
+      </c>
+      <c r="Q16" s="47">
+        <v>0.90629999999999999</v>
+      </c>
+      <c r="R16" s="47">
+        <v>0.83150000000000002</v>
+      </c>
+      <c r="S16" s="47">
+        <v>0.53369999999999995</v>
+      </c>
+      <c r="T16" s="47">
+        <v>0.9254</v>
+      </c>
+      <c r="U16" s="47">
+        <v>1</v>
+      </c>
+      <c r="V16" s="47">
+        <v>0.51060000000000005</v>
+      </c>
+      <c r="W16" s="47">
+        <v>2.0799999999999999E-2</v>
+      </c>
+      <c r="X16" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="47">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A17" s="68"/>
+      <c r="B17" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="48">
+        <v>0</v>
+      </c>
+      <c r="D17" s="48">
+        <v>0</v>
+      </c>
+      <c r="E17" s="48">
+        <v>0</v>
+      </c>
+      <c r="F17" s="48">
+        <v>0</v>
+      </c>
+      <c r="G17" s="48">
+        <v>0</v>
+      </c>
+      <c r="H17" s="48">
+        <v>0</v>
+      </c>
+      <c r="I17" s="48">
+        <v>0</v>
+      </c>
+      <c r="J17" s="48">
+        <v>2</v>
+      </c>
+      <c r="K17" s="48">
+        <v>2</v>
+      </c>
+      <c r="L17" s="48">
+        <v>0</v>
+      </c>
+      <c r="M17" s="48">
+        <v>1</v>
+      </c>
+      <c r="N17" s="48">
+        <v>1</v>
+      </c>
+      <c r="O17" s="48">
+        <v>3</v>
+      </c>
+      <c r="P17" s="48">
         <v>6</v>
       </c>
-      <c r="Z9" s="45">
+      <c r="Q17" s="48">
+        <v>6</v>
+      </c>
+      <c r="R17" s="48">
+        <v>-2</v>
+      </c>
+      <c r="S17" s="48">
+        <v>0</v>
+      </c>
+      <c r="T17" s="48">
+        <v>1</v>
+      </c>
+      <c r="U17" s="48">
+        <v>0</v>
+      </c>
+      <c r="V17" s="48">
+        <v>0</v>
+      </c>
+      <c r="W17" s="48">
+        <v>0</v>
+      </c>
+      <c r="X17" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A18" s="68"/>
+      <c r="B18" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="47">
+        <v>0</v>
+      </c>
+      <c r="D18" s="47">
+        <v>0</v>
+      </c>
+      <c r="E18" s="47">
+        <v>0</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="47">
+        <v>0</v>
+      </c>
+      <c r="H18" s="47">
+        <v>0</v>
+      </c>
+      <c r="I18" s="47">
+        <v>0</v>
+      </c>
+      <c r="J18" s="47">
+        <v>1.4E-3</v>
+      </c>
+      <c r="K18" s="47">
+        <v>1.4E-3</v>
+      </c>
+      <c r="L18" s="47">
+        <v>0</v>
+      </c>
+      <c r="M18" s="47">
+        <v>1.9E-3</v>
+      </c>
+      <c r="N18" s="47">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O18" s="47">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="P18" s="47">
+        <v>2E-3</v>
+      </c>
+      <c r="Q18" s="47">
+        <v>2E-3</v>
+      </c>
+      <c r="R18" s="47">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="S18" s="47">
+        <v>0</v>
+      </c>
+      <c r="T18" s="47">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="U18" s="47">
+        <v>0</v>
+      </c>
+      <c r="V18" s="47">
+        <v>0</v>
+      </c>
+      <c r="W18" s="47">
+        <v>0</v>
+      </c>
+      <c r="X18" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y18" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z18" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A19" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="46">
+        <v>6</v>
+      </c>
+      <c r="D19" s="46">
+        <v>18</v>
+      </c>
+      <c r="E19" s="46">
+        <v>78</v>
+      </c>
+      <c r="F19" s="46">
+        <v>0</v>
+      </c>
+      <c r="G19" s="46">
+        <v>102</v>
+      </c>
+      <c r="H19" s="46">
+        <v>1</v>
+      </c>
+      <c r="I19" s="46">
+        <v>79</v>
+      </c>
+      <c r="J19" s="46">
+        <v>2260</v>
+      </c>
+      <c r="K19" s="46">
+        <v>2340</v>
+      </c>
+      <c r="L19" s="46">
+        <v>1</v>
+      </c>
+      <c r="M19" s="46">
+        <v>1100</v>
+      </c>
+      <c r="N19" s="46">
+        <v>1101</v>
+      </c>
+      <c r="O19" s="46">
+        <v>1355</v>
+      </c>
+      <c r="P19" s="46">
+        <v>4796</v>
+      </c>
+      <c r="Q19" s="46">
+        <v>4898</v>
+      </c>
+      <c r="R19" s="46">
+        <v>1500</v>
+      </c>
+      <c r="S19" s="46">
+        <v>158</v>
+      </c>
+      <c r="T19" s="46">
+        <v>59</v>
+      </c>
+      <c r="U19" s="46">
+        <v>1</v>
+      </c>
+      <c r="V19" s="46">
+        <v>50</v>
+      </c>
+      <c r="W19" s="46">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="44" t="s">
+      <c r="X19" s="46">
+        <v>4</v>
+      </c>
+      <c r="Y19" s="46">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A20" s="68"/>
+      <c r="B20" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="45">
+      <c r="C20" s="46">
+        <v>6</v>
+      </c>
+      <c r="D20" s="46">
+        <v>18</v>
+      </c>
+      <c r="E20" s="46">
+        <v>78</v>
+      </c>
+      <c r="F20" s="46">
+        <v>0</v>
+      </c>
+      <c r="G20" s="46">
+        <v>102</v>
+      </c>
+      <c r="H20" s="46">
+        <v>3</v>
+      </c>
+      <c r="I20" s="46">
+        <v>85</v>
+      </c>
+      <c r="J20" s="46">
+        <v>2675</v>
+      </c>
+      <c r="K20" s="46">
+        <v>2763</v>
+      </c>
+      <c r="L20" s="46">
+        <v>1</v>
+      </c>
+      <c r="M20" s="46">
+        <v>1171</v>
+      </c>
+      <c r="N20" s="46">
+        <v>1172</v>
+      </c>
+      <c r="O20" s="46">
+        <v>1392</v>
+      </c>
+      <c r="P20" s="46">
+        <v>5327</v>
+      </c>
+      <c r="Q20" s="46">
+        <v>5429</v>
+      </c>
+      <c r="R20" s="46">
+        <v>1956</v>
+      </c>
+      <c r="S20" s="46">
+        <v>264</v>
+      </c>
+      <c r="T20" s="46">
+        <v>60</v>
+      </c>
+      <c r="U20" s="46">
+        <v>3</v>
+      </c>
+      <c r="V20" s="46">
+        <v>80</v>
+      </c>
+      <c r="W20" s="46">
+        <v>134</v>
+      </c>
+      <c r="X20" s="46">
+        <v>10</v>
+      </c>
+      <c r="Y20" s="46">
+        <v>38</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A21" s="68"/>
+      <c r="B21" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="47">
+        <v>1</v>
+      </c>
+      <c r="D21" s="47">
+        <v>1</v>
+      </c>
+      <c r="E21" s="47">
+        <v>1</v>
+      </c>
+      <c r="F21" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="47">
+        <v>1</v>
+      </c>
+      <c r="H21" s="47">
+        <v>0.33329999999999999</v>
+      </c>
+      <c r="I21" s="47">
+        <v>0.9294</v>
+      </c>
+      <c r="J21" s="47">
+        <v>0.84489999999999998</v>
+      </c>
+      <c r="K21" s="47">
+        <v>0.84689999999999999</v>
+      </c>
+      <c r="L21" s="47">
+        <v>1</v>
+      </c>
+      <c r="M21" s="47">
+        <v>0.93940000000000001</v>
+      </c>
+      <c r="N21" s="47">
+        <v>0.93940000000000001</v>
+      </c>
+      <c r="O21" s="47">
+        <v>0.97340000000000004</v>
+      </c>
+      <c r="P21" s="47">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>0.9022</v>
+      </c>
+      <c r="R21" s="47">
+        <v>0.76690000000000003</v>
+      </c>
+      <c r="S21" s="47">
+        <v>0.59850000000000003</v>
+      </c>
+      <c r="T21" s="47">
+        <v>0.98329999999999995</v>
+      </c>
+      <c r="U21" s="47">
+        <v>0.33329999999999999</v>
+      </c>
+      <c r="V21" s="47">
+        <v>0.625</v>
+      </c>
+      <c r="W21" s="47">
+        <v>6.7199999999999996E-2</v>
+      </c>
+      <c r="X21" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="Y21" s="47">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A22" s="68"/>
+      <c r="B22" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="48">
+        <v>0</v>
+      </c>
+      <c r="D22" s="48">
+        <v>0</v>
+      </c>
+      <c r="E22" s="48">
+        <v>0</v>
+      </c>
+      <c r="F22" s="48">
+        <v>0</v>
+      </c>
+      <c r="G22" s="48">
+        <v>0</v>
+      </c>
+      <c r="H22" s="48">
+        <v>0</v>
+      </c>
+      <c r="I22" s="48">
+        <v>-1</v>
+      </c>
+      <c r="J22" s="48">
+        <v>1</v>
+      </c>
+      <c r="K22" s="48">
+        <v>0</v>
+      </c>
+      <c r="L22" s="48">
+        <v>0</v>
+      </c>
+      <c r="M22" s="48">
+        <v>3</v>
+      </c>
+      <c r="N22" s="48">
+        <v>3</v>
+      </c>
+      <c r="O22" s="48">
+        <v>1</v>
+      </c>
+      <c r="P22" s="48">
+        <v>4</v>
+      </c>
+      <c r="Q22" s="48">
+        <v>4</v>
+      </c>
+      <c r="R22" s="48">
+        <v>2</v>
+      </c>
+      <c r="S22" s="48">
+        <v>0</v>
+      </c>
+      <c r="T22" s="48">
+        <v>0</v>
+      </c>
+      <c r="U22" s="48">
+        <v>0</v>
+      </c>
+      <c r="V22" s="48">
+        <v>0</v>
+      </c>
+      <c r="W22" s="48">
+        <v>-1</v>
+      </c>
+      <c r="X22" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A23" s="68"/>
+      <c r="B23" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="47">
+        <v>0</v>
+      </c>
+      <c r="D23" s="47">
+        <v>0</v>
+      </c>
+      <c r="E23" s="47">
+        <v>0</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="47">
+        <v>0</v>
+      </c>
+      <c r="H23" s="47">
+        <v>0</v>
+      </c>
+      <c r="I23" s="47">
+        <v>-1.2500000000000001E-2</v>
+      </c>
+      <c r="J23" s="47">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K23" s="47">
+        <v>0</v>
+      </c>
+      <c r="L23" s="47">
+        <v>0</v>
+      </c>
+      <c r="M23" s="47">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="N23" s="47">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="O23" s="47">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="P23" s="47">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="R23" s="47">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="S23" s="47">
+        <v>0</v>
+      </c>
+      <c r="T23" s="47">
+        <v>0</v>
+      </c>
+      <c r="U23" s="47">
+        <v>0</v>
+      </c>
+      <c r="V23" s="47">
+        <v>0</v>
+      </c>
+      <c r="W23" s="47">
+        <v>-0.1</v>
+      </c>
+      <c r="X23" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z23" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A24" s="68" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="46">
+        <v>2</v>
+      </c>
+      <c r="D24" s="46">
         <v>13</v>
       </c>
-      <c r="D10" s="45">
+      <c r="E24" s="46">
+        <v>47</v>
+      </c>
+      <c r="F24" s="46">
+        <v>0</v>
+      </c>
+      <c r="G24" s="46">
+        <v>62</v>
+      </c>
+      <c r="H24" s="46">
+        <v>0</v>
+      </c>
+      <c r="I24" s="46">
+        <v>29</v>
+      </c>
+      <c r="J24" s="46">
+        <v>1633</v>
+      </c>
+      <c r="K24" s="46">
+        <v>1662</v>
+      </c>
+      <c r="L24" s="46">
+        <v>0</v>
+      </c>
+      <c r="M24" s="46">
+        <v>560</v>
+      </c>
+      <c r="N24" s="46">
+        <v>560</v>
+      </c>
+      <c r="O24" s="46">
+        <v>828</v>
+      </c>
+      <c r="P24" s="46">
+        <v>3050</v>
+      </c>
+      <c r="Q24" s="46">
+        <v>3112</v>
+      </c>
+      <c r="R24" s="46">
+        <v>1228</v>
+      </c>
+      <c r="S24" s="46">
+        <v>89</v>
+      </c>
+      <c r="T24" s="46">
+        <v>32</v>
+      </c>
+      <c r="U24" s="46">
+        <v>5</v>
+      </c>
+      <c r="V24" s="46">
+        <v>43</v>
+      </c>
+      <c r="W24" s="46">
+        <v>4</v>
+      </c>
+      <c r="X24" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="46">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A25" s="68"/>
+      <c r="B25" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="46">
+        <v>2</v>
+      </c>
+      <c r="D25" s="46">
+        <v>13</v>
+      </c>
+      <c r="E25" s="46">
+        <v>47</v>
+      </c>
+      <c r="F25" s="46">
+        <v>0</v>
+      </c>
+      <c r="G25" s="46">
+        <v>62</v>
+      </c>
+      <c r="H25" s="46">
+        <v>0</v>
+      </c>
+      <c r="I25" s="46">
+        <v>31</v>
+      </c>
+      <c r="J25" s="46">
+        <v>1790</v>
+      </c>
+      <c r="K25" s="46">
+        <v>1821</v>
+      </c>
+      <c r="L25" s="46">
+        <v>0</v>
+      </c>
+      <c r="M25" s="46">
+        <v>592</v>
+      </c>
+      <c r="N25" s="46">
+        <v>592</v>
+      </c>
+      <c r="O25" s="46">
+        <v>849</v>
+      </c>
+      <c r="P25" s="46">
+        <v>3262</v>
+      </c>
+      <c r="Q25" s="46">
+        <v>3324</v>
+      </c>
+      <c r="R25" s="46">
+        <v>1493</v>
+      </c>
+      <c r="S25" s="46">
+        <v>201</v>
+      </c>
+      <c r="T25" s="46">
+        <v>34</v>
+      </c>
+      <c r="U25" s="46">
+        <v>6</v>
+      </c>
+      <c r="V25" s="46">
+        <v>54</v>
+      </c>
+      <c r="W25" s="46">
+        <v>73</v>
+      </c>
+      <c r="X25" s="46">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="46">
+        <v>25</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A26" s="68"/>
+      <c r="B26" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="47">
+        <v>1</v>
+      </c>
+      <c r="D26" s="47">
+        <v>1</v>
+      </c>
+      <c r="E26" s="47">
+        <v>1</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G26" s="47">
+        <v>1</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I26" s="47">
+        <v>0.9355</v>
+      </c>
+      <c r="J26" s="47">
+        <v>0.9123</v>
+      </c>
+      <c r="K26" s="47">
+        <v>0.91269999999999996</v>
+      </c>
+      <c r="L26" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M26" s="47">
+        <v>0.94589999999999996</v>
+      </c>
+      <c r="N26" s="47">
+        <v>0.94589999999999996</v>
+      </c>
+      <c r="O26" s="47">
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="P26" s="47">
+        <v>0.93500000000000005</v>
+      </c>
+      <c r="Q26" s="47">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="R26" s="47">
+        <v>0.82250000000000001</v>
+      </c>
+      <c r="S26" s="47">
+        <v>0.44280000000000003</v>
+      </c>
+      <c r="T26" s="47">
+        <v>0.94120000000000004</v>
+      </c>
+      <c r="U26" s="47">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="V26" s="47">
+        <v>0.79630000000000001</v>
+      </c>
+      <c r="W26" s="47">
+        <v>5.4800000000000001E-2</v>
+      </c>
+      <c r="X26" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="47">
+        <v>0.08</v>
+      </c>
+      <c r="Z26" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A27" s="68"/>
+      <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="48">
+        <v>0</v>
+      </c>
+      <c r="D27" s="48">
+        <v>0</v>
+      </c>
+      <c r="E27" s="48">
+        <v>0</v>
+      </c>
+      <c r="F27" s="48">
+        <v>0</v>
+      </c>
+      <c r="G27" s="48">
+        <v>0</v>
+      </c>
+      <c r="H27" s="48">
+        <v>0</v>
+      </c>
+      <c r="I27" s="48">
+        <v>0</v>
+      </c>
+      <c r="J27" s="48">
+        <v>2</v>
+      </c>
+      <c r="K27" s="48">
+        <v>2</v>
+      </c>
+      <c r="L27" s="48">
+        <v>0</v>
+      </c>
+      <c r="M27" s="48">
+        <v>-1</v>
+      </c>
+      <c r="N27" s="48">
+        <v>-1</v>
+      </c>
+      <c r="O27" s="48">
+        <v>-2</v>
+      </c>
+      <c r="P27" s="48">
+        <v>-1</v>
+      </c>
+      <c r="Q27" s="48">
+        <v>-1</v>
+      </c>
+      <c r="R27" s="48">
+        <v>-1</v>
+      </c>
+      <c r="S27" s="48">
+        <v>1</v>
+      </c>
+      <c r="T27" s="48">
+        <v>0</v>
+      </c>
+      <c r="U27" s="48">
+        <v>0</v>
+      </c>
+      <c r="V27" s="48">
+        <v>0</v>
+      </c>
+      <c r="W27" s="48">
+        <v>0</v>
+      </c>
+      <c r="X27" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A28" s="68"/>
+      <c r="B28" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="47">
+        <v>0</v>
+      </c>
+      <c r="D28" s="47">
+        <v>0</v>
+      </c>
+      <c r="E28" s="47">
+        <v>0</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G28" s="47">
+        <v>0</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I28" s="47">
+        <v>0</v>
+      </c>
+      <c r="J28" s="47">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="K28" s="47">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="L28" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M28" s="47">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="N28" s="47">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="O28" s="47">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="P28" s="47">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="Q28" s="47">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="R28" s="47">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="S28" s="47">
+        <v>1.14E-2</v>
+      </c>
+      <c r="T28" s="47">
+        <v>0</v>
+      </c>
+      <c r="U28" s="47">
+        <v>0</v>
+      </c>
+      <c r="V28" s="47">
+        <v>0</v>
+      </c>
+      <c r="W28" s="47">
+        <v>0</v>
+      </c>
+      <c r="X28" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y28" s="47">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A29" s="68" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="46">
+        <v>4</v>
+      </c>
+      <c r="D29" s="46">
+        <v>15</v>
+      </c>
+      <c r="E29" s="46">
+        <v>82</v>
+      </c>
+      <c r="F29" s="46">
+        <v>0</v>
+      </c>
+      <c r="G29" s="46">
+        <v>101</v>
+      </c>
+      <c r="H29" s="46">
+        <v>0</v>
+      </c>
+      <c r="I29" s="46">
+        <v>30</v>
+      </c>
+      <c r="J29" s="46">
+        <v>1956</v>
+      </c>
+      <c r="K29" s="46">
+        <v>1986</v>
+      </c>
+      <c r="L29" s="46">
+        <v>1</v>
+      </c>
+      <c r="M29" s="46">
+        <v>586</v>
+      </c>
+      <c r="N29" s="46">
+        <v>587</v>
+      </c>
+      <c r="O29" s="46">
+        <v>999</v>
+      </c>
+      <c r="P29" s="46">
+        <v>3572</v>
+      </c>
+      <c r="Q29" s="46">
+        <v>3673</v>
+      </c>
+      <c r="R29" s="46">
+        <v>1066</v>
+      </c>
+      <c r="S29" s="46">
+        <v>157</v>
+      </c>
+      <c r="T29" s="46">
+        <v>43</v>
+      </c>
+      <c r="U29" s="46">
+        <v>2</v>
+      </c>
+      <c r="V29" s="46">
+        <v>30</v>
+      </c>
+      <c r="W29" s="46">
+        <v>4</v>
+      </c>
+      <c r="X29" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="46">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A30" s="68"/>
+      <c r="B30" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="46">
+        <v>4</v>
+      </c>
+      <c r="D30" s="46">
+        <v>15</v>
+      </c>
+      <c r="E30" s="46">
+        <v>82</v>
+      </c>
+      <c r="F30" s="46">
+        <v>0</v>
+      </c>
+      <c r="G30" s="46">
+        <v>101</v>
+      </c>
+      <c r="H30" s="46">
+        <v>3</v>
+      </c>
+      <c r="I30" s="46">
+        <v>37</v>
+      </c>
+      <c r="J30" s="46">
+        <v>2190</v>
+      </c>
+      <c r="K30" s="46">
+        <v>2230</v>
+      </c>
+      <c r="L30" s="46">
+        <v>1</v>
+      </c>
+      <c r="M30" s="46">
+        <v>612</v>
+      </c>
+      <c r="N30" s="46">
+        <v>613</v>
+      </c>
+      <c r="O30" s="46">
+        <v>1021</v>
+      </c>
+      <c r="P30" s="46">
+        <v>3864</v>
+      </c>
+      <c r="Q30" s="46">
+        <v>3965</v>
+      </c>
+      <c r="R30" s="46">
+        <v>1432</v>
+      </c>
+      <c r="S30" s="46">
+        <v>240</v>
+      </c>
+      <c r="T30" s="46">
+        <v>46</v>
+      </c>
+      <c r="U30" s="46">
+        <v>3</v>
+      </c>
+      <c r="V30" s="46">
+        <v>59</v>
+      </c>
+      <c r="W30" s="46">
+        <v>86</v>
+      </c>
+      <c r="X30" s="46">
+        <v>8</v>
+      </c>
+      <c r="Y30" s="46">
+        <v>30</v>
+      </c>
+      <c r="Z30" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A31" s="68"/>
+      <c r="B31" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="47">
+        <v>1</v>
+      </c>
+      <c r="D31" s="47">
+        <v>1</v>
+      </c>
+      <c r="E31" s="47">
+        <v>1</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G31" s="47">
+        <v>1</v>
+      </c>
+      <c r="H31" s="47">
+        <v>0</v>
+      </c>
+      <c r="I31" s="47">
+        <v>0.81079999999999997</v>
+      </c>
+      <c r="J31" s="47">
+        <v>0.89319999999999999</v>
+      </c>
+      <c r="K31" s="47">
+        <v>0.89059999999999995</v>
+      </c>
+      <c r="L31" s="47">
+        <v>1</v>
+      </c>
+      <c r="M31" s="47">
+        <v>0.95750000000000002</v>
+      </c>
+      <c r="N31" s="47">
+        <v>0.95760000000000001</v>
+      </c>
+      <c r="O31" s="47">
+        <v>0.97850000000000004</v>
+      </c>
+      <c r="P31" s="47">
+        <v>0.9244</v>
+      </c>
+      <c r="Q31" s="47">
+        <v>0.9264</v>
+      </c>
+      <c r="R31" s="47">
+        <v>0.74439999999999995</v>
+      </c>
+      <c r="S31" s="47">
+        <v>0.6542</v>
+      </c>
+      <c r="T31" s="47">
+        <v>0.93479999999999996</v>
+      </c>
+      <c r="U31" s="47">
+        <v>0.66669999999999996</v>
+      </c>
+      <c r="V31" s="47">
+        <v>0.50849999999999995</v>
+      </c>
+      <c r="W31" s="47">
+        <v>4.65E-2</v>
+      </c>
+      <c r="X31" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="47">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A32" s="68"/>
+      <c r="B32" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="48">
+        <v>0</v>
+      </c>
+      <c r="D32" s="48">
+        <v>0</v>
+      </c>
+      <c r="E32" s="48">
+        <v>0</v>
+      </c>
+      <c r="F32" s="48">
+        <v>0</v>
+      </c>
+      <c r="G32" s="48">
+        <v>0</v>
+      </c>
+      <c r="H32" s="48">
+        <v>0</v>
+      </c>
+      <c r="I32" s="48">
+        <v>0</v>
+      </c>
+      <c r="J32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="K32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="L32" s="48">
+        <v>0</v>
+      </c>
+      <c r="M32" s="48">
+        <v>2</v>
+      </c>
+      <c r="N32" s="48">
+        <v>2</v>
+      </c>
+      <c r="O32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="P32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="Q32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="R32" s="48">
+        <v>4</v>
+      </c>
+      <c r="S32" s="48">
+        <v>1</v>
+      </c>
+      <c r="T32" s="48">
+        <v>0</v>
+      </c>
+      <c r="U32" s="48">
+        <v>0</v>
+      </c>
+      <c r="V32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="W32" s="48">
+        <v>0</v>
+      </c>
+      <c r="X32" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A33" s="68"/>
+      <c r="B33" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="47">
+        <v>0</v>
+      </c>
+      <c r="D33" s="47">
+        <v>0</v>
+      </c>
+      <c r="E33" s="47">
+        <v>0</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G33" s="47">
+        <v>0</v>
+      </c>
+      <c r="H33" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I33" s="47">
+        <v>0</v>
+      </c>
+      <c r="J33" s="47">
+        <v>-1E-3</v>
+      </c>
+      <c r="K33" s="47">
+        <v>-1E-3</v>
+      </c>
+      <c r="L33" s="47">
+        <v>0</v>
+      </c>
+      <c r="M33" s="47">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="N33" s="47">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="O33" s="47">
+        <v>-2E-3</v>
+      </c>
+      <c r="P33" s="47">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="Q33" s="47">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="R33" s="47">
+        <v>3.8E-3</v>
+      </c>
+      <c r="S33" s="47">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="T33" s="47">
+        <v>0</v>
+      </c>
+      <c r="U33" s="47">
+        <v>0</v>
+      </c>
+      <c r="V33" s="47">
+        <v>-6.25E-2</v>
+      </c>
+      <c r="W33" s="47">
+        <v>0</v>
+      </c>
+      <c r="X33" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y33" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z33" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A34" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="46">
+        <v>1</v>
+      </c>
+      <c r="D34" s="46">
+        <v>3</v>
+      </c>
+      <c r="E34" s="46">
+        <v>13</v>
+      </c>
+      <c r="F34" s="46">
+        <v>0</v>
+      </c>
+      <c r="G34" s="46">
+        <v>17</v>
+      </c>
+      <c r="H34" s="46">
+        <v>0</v>
+      </c>
+      <c r="I34" s="46">
+        <v>6</v>
+      </c>
+      <c r="J34" s="46">
+        <v>233</v>
+      </c>
+      <c r="K34" s="46">
+        <v>239</v>
+      </c>
+      <c r="L34" s="46">
+        <v>0</v>
+      </c>
+      <c r="M34" s="46">
+        <v>70</v>
+      </c>
+      <c r="N34" s="46">
+        <v>70</v>
+      </c>
+      <c r="O34" s="46">
+        <v>109</v>
+      </c>
+      <c r="P34" s="46">
+        <v>418</v>
+      </c>
+      <c r="Q34" s="46">
+        <v>435</v>
+      </c>
+      <c r="R34" s="46">
+        <v>146</v>
+      </c>
+      <c r="S34" s="46">
+        <v>54</v>
+      </c>
+      <c r="T34" s="46">
+        <v>3</v>
+      </c>
+      <c r="U34" s="46">
+        <v>1</v>
+      </c>
+      <c r="V34" s="46">
+        <v>4</v>
+      </c>
+      <c r="W34" s="46">
+        <v>2</v>
+      </c>
+      <c r="X34" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="46">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A35" s="68"/>
+      <c r="B35" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="46">
+        <v>1</v>
+      </c>
+      <c r="D35" s="46">
+        <v>3</v>
+      </c>
+      <c r="E35" s="46">
+        <v>13</v>
+      </c>
+      <c r="F35" s="46">
+        <v>0</v>
+      </c>
+      <c r="G35" s="46">
+        <v>17</v>
+      </c>
+      <c r="H35" s="46">
+        <v>0</v>
+      </c>
+      <c r="I35" s="46">
+        <v>6</v>
+      </c>
+      <c r="J35" s="46">
+        <v>242</v>
+      </c>
+      <c r="K35" s="46">
+        <v>248</v>
+      </c>
+      <c r="L35" s="46">
+        <v>0</v>
+      </c>
+      <c r="M35" s="46">
+        <v>72</v>
+      </c>
+      <c r="N35" s="46">
+        <v>72</v>
+      </c>
+      <c r="O35" s="46">
+        <v>109</v>
+      </c>
+      <c r="P35" s="46">
+        <v>429</v>
+      </c>
+      <c r="Q35" s="46">
+        <v>446</v>
+      </c>
+      <c r="R35" s="46">
+        <v>177</v>
+      </c>
+      <c r="S35" s="46">
+        <v>61</v>
+      </c>
+      <c r="T35" s="46">
+        <v>3</v>
+      </c>
+      <c r="U35" s="46">
+        <v>1</v>
+      </c>
+      <c r="V35" s="46">
+        <v>5</v>
+      </c>
+      <c r="W35" s="46">
+        <v>10</v>
+      </c>
+      <c r="X35" s="46">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="46">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A36" s="68"/>
+      <c r="B36" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="47">
+        <v>1</v>
+      </c>
+      <c r="D36" s="47">
+        <v>1</v>
+      </c>
+      <c r="E36" s="47">
+        <v>1</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="47">
+        <v>1</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I36" s="47">
+        <v>1</v>
+      </c>
+      <c r="J36" s="47">
+        <v>0.96279999999999999</v>
+      </c>
+      <c r="K36" s="47">
+        <v>0.9637</v>
+      </c>
+      <c r="L36" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M36" s="47">
+        <v>0.97219999999999995</v>
+      </c>
+      <c r="N36" s="47">
+        <v>0.97219999999999995</v>
+      </c>
+      <c r="O36" s="47">
+        <v>1</v>
+      </c>
+      <c r="P36" s="47">
+        <v>0.97440000000000004</v>
+      </c>
+      <c r="Q36" s="47">
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="R36" s="47">
+        <v>0.82489999999999997</v>
+      </c>
+      <c r="S36" s="47">
+        <v>0.88519999999999999</v>
+      </c>
+      <c r="T36" s="47">
+        <v>1</v>
+      </c>
+      <c r="U36" s="47">
+        <v>1</v>
+      </c>
+      <c r="V36" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="W36" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="X36" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="47">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A37" s="68"/>
+      <c r="B37" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="48">
+        <v>0</v>
+      </c>
+      <c r="D37" s="48">
+        <v>0</v>
+      </c>
+      <c r="E37" s="48">
+        <v>0</v>
+      </c>
+      <c r="F37" s="48">
+        <v>0</v>
+      </c>
+      <c r="G37" s="48">
+        <v>0</v>
+      </c>
+      <c r="H37" s="48">
+        <v>0</v>
+      </c>
+      <c r="I37" s="48">
+        <v>0</v>
+      </c>
+      <c r="J37" s="48">
+        <v>0</v>
+      </c>
+      <c r="K37" s="48">
+        <v>0</v>
+      </c>
+      <c r="L37" s="48">
+        <v>0</v>
+      </c>
+      <c r="M37" s="48">
+        <v>1</v>
+      </c>
+      <c r="N37" s="48">
+        <v>1</v>
+      </c>
+      <c r="O37" s="48">
+        <v>0</v>
+      </c>
+      <c r="P37" s="48">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="48">
+        <v>1</v>
+      </c>
+      <c r="R37" s="48">
+        <v>1</v>
+      </c>
+      <c r="S37" s="48">
+        <v>0</v>
+      </c>
+      <c r="T37" s="48">
+        <v>0</v>
+      </c>
+      <c r="U37" s="48">
+        <v>0</v>
+      </c>
+      <c r="V37" s="48">
+        <v>0</v>
+      </c>
+      <c r="W37" s="48">
+        <v>0</v>
+      </c>
+      <c r="X37" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A38" s="68"/>
+      <c r="B38" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="47">
+        <v>0</v>
+      </c>
+      <c r="D38" s="47">
+        <v>0</v>
+      </c>
+      <c r="E38" s="47">
+        <v>0</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G38" s="47">
+        <v>0</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" s="47">
+        <v>0</v>
+      </c>
+      <c r="J38" s="47">
+        <v>0</v>
+      </c>
+      <c r="K38" s="47">
+        <v>0</v>
+      </c>
+      <c r="L38" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M38" s="47">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="N38" s="47">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="O38" s="47">
+        <v>0</v>
+      </c>
+      <c r="P38" s="47">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="Q38" s="47">
+        <v>2.3E-3</v>
+      </c>
+      <c r="R38" s="47">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="S38" s="47">
+        <v>0</v>
+      </c>
+      <c r="T38" s="47">
+        <v>0</v>
+      </c>
+      <c r="U38" s="47">
+        <v>0</v>
+      </c>
+      <c r="V38" s="47">
+        <v>0</v>
+      </c>
+      <c r="W38" s="47">
+        <v>0</v>
+      </c>
+      <c r="X38" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y38" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z38" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A39" s="68" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" s="46">
+        <v>29</v>
+      </c>
+      <c r="D39" s="46">
+        <v>85</v>
+      </c>
+      <c r="E39" s="46">
+        <v>336</v>
+      </c>
+      <c r="F39" s="46">
+        <v>1</v>
+      </c>
+      <c r="G39" s="46">
+        <v>451</v>
+      </c>
+      <c r="H39" s="46">
+        <v>3</v>
+      </c>
+      <c r="I39" s="46">
+        <v>252</v>
+      </c>
+      <c r="J39" s="46">
+        <v>10785</v>
+      </c>
+      <c r="K39" s="46">
+        <v>11040</v>
+      </c>
+      <c r="L39" s="46">
+        <v>3</v>
+      </c>
+      <c r="M39" s="46">
+        <v>4076</v>
+      </c>
+      <c r="N39" s="46">
+        <v>4079</v>
+      </c>
+      <c r="O39" s="46">
+        <v>7002</v>
+      </c>
+      <c r="P39" s="46">
+        <v>22121</v>
+      </c>
+      <c r="Q39" s="46">
+        <v>22572</v>
+      </c>
+      <c r="R39" s="46">
+        <v>7695</v>
+      </c>
+      <c r="S39" s="46">
+        <v>764</v>
+      </c>
+      <c r="T39" s="46">
+        <v>300</v>
+      </c>
+      <c r="U39" s="46">
+        <v>15</v>
+      </c>
+      <c r="V39" s="46">
+        <v>207</v>
+      </c>
+      <c r="W39" s="46">
+        <v>32</v>
+      </c>
+      <c r="X39" s="46">
+        <v>9</v>
+      </c>
+      <c r="Y39" s="46">
+        <v>9</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A40" s="68"/>
+      <c r="B40" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" s="46">
+        <v>29</v>
+      </c>
+      <c r="D40" s="46">
+        <v>85</v>
+      </c>
+      <c r="E40" s="46">
+        <v>336</v>
+      </c>
+      <c r="F40" s="46">
+        <v>1</v>
+      </c>
+      <c r="G40" s="46">
+        <v>451</v>
+      </c>
+      <c r="H40" s="46">
+        <v>14</v>
+      </c>
+      <c r="I40" s="46">
+        <v>291</v>
+      </c>
+      <c r="J40" s="46">
+        <v>12949</v>
+      </c>
+      <c r="K40" s="46">
+        <v>13254</v>
+      </c>
+      <c r="L40" s="46">
+        <v>4</v>
+      </c>
+      <c r="M40" s="46">
+        <v>4367</v>
+      </c>
+      <c r="N40" s="46">
+        <v>4371</v>
+      </c>
+      <c r="O40" s="46">
+        <v>7197</v>
+      </c>
+      <c r="P40" s="46">
+        <v>24822</v>
+      </c>
+      <c r="Q40" s="46">
+        <v>25273</v>
+      </c>
+      <c r="R40" s="46">
+        <v>9399</v>
+      </c>
+      <c r="S40" s="46">
+        <v>1296</v>
+      </c>
+      <c r="T40" s="46">
+        <v>315</v>
+      </c>
+      <c r="U40" s="46">
         <v>21</v>
       </c>
-      <c r="E10" s="45">
-[...68 lines deleted...]
-      <c r="B11" s="47" t="s">
+      <c r="V40" s="46">
+        <v>355</v>
+      </c>
+      <c r="W40" s="46">
+        <v>629</v>
+      </c>
+      <c r="X40" s="46">
+        <v>48</v>
+      </c>
+      <c r="Y40" s="46">
+        <v>207</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A41" s="68"/>
+      <c r="B41" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="48">
-[...74 lines deleted...]
-      <c r="B12" s="47" t="s">
+      <c r="C41" s="47">
+        <v>1</v>
+      </c>
+      <c r="D41" s="47">
+        <v>1</v>
+      </c>
+      <c r="E41" s="47">
+        <v>1</v>
+      </c>
+      <c r="F41" s="47">
+        <v>1</v>
+      </c>
+      <c r="G41" s="47">
+        <v>1</v>
+      </c>
+      <c r="H41" s="47">
+        <v>0.21429999999999999</v>
+      </c>
+      <c r="I41" s="47">
+        <v>0.86599999999999999</v>
+      </c>
+      <c r="J41" s="47">
+        <v>0.83289999999999997</v>
+      </c>
+      <c r="K41" s="47">
+        <v>0.83299999999999996</v>
+      </c>
+      <c r="L41" s="47">
+        <v>0.75</v>
+      </c>
+      <c r="M41" s="47">
+        <v>0.93340000000000001</v>
+      </c>
+      <c r="N41" s="47">
+        <v>0.93320000000000003</v>
+      </c>
+      <c r="O41" s="47">
+        <v>0.97289999999999999</v>
+      </c>
+      <c r="P41" s="47">
+        <v>0.89119999999999999</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>0.8931</v>
+      </c>
+      <c r="R41" s="47">
+        <v>0.81869999999999998</v>
+      </c>
+      <c r="S41" s="47">
+        <v>0.58950000000000002</v>
+      </c>
+      <c r="T41" s="47">
+        <v>0.95240000000000002</v>
+      </c>
+      <c r="U41" s="47">
+        <v>0.71430000000000005</v>
+      </c>
+      <c r="V41" s="47">
+        <v>0.58309999999999995</v>
+      </c>
+      <c r="W41" s="47">
+        <v>5.0900000000000001E-2</v>
+      </c>
+      <c r="X41" s="47">
+        <v>0.1875</v>
+      </c>
+      <c r="Y41" s="47">
+        <v>4.3499999999999997E-2</v>
+      </c>
+      <c r="Z41" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A42" s="68"/>
+      <c r="B42" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="49">
-[...20 lines deleted...]
-      <c r="J12" s="49">
+      <c r="C42" s="48">
+        <v>0</v>
+      </c>
+      <c r="D42" s="48">
+        <v>0</v>
+      </c>
+      <c r="E42" s="48">
+        <v>0</v>
+      </c>
+      <c r="F42" s="48">
+        <v>0</v>
+      </c>
+      <c r="G42" s="48">
+        <v>0</v>
+      </c>
+      <c r="H42" s="48">
+        <v>0</v>
+      </c>
+      <c r="I42" s="48">
+        <v>-1</v>
+      </c>
+      <c r="J42" s="48">
         <v>12</v>
       </c>
-      <c r="K12" s="49">
-[...32 lines deleted...]
-      <c r="V12" s="49">
+      <c r="K42" s="48">
+        <v>11</v>
+      </c>
+      <c r="L42" s="48">
+        <v>0</v>
+      </c>
+      <c r="M42" s="48">
+        <v>8</v>
+      </c>
+      <c r="N42" s="48">
+        <v>8</v>
+      </c>
+      <c r="O42" s="48">
+        <v>0</v>
+      </c>
+      <c r="P42" s="48">
+        <v>19</v>
+      </c>
+      <c r="Q42" s="48">
+        <v>19</v>
+      </c>
+      <c r="R42" s="48">
+        <v>1</v>
+      </c>
+      <c r="S42" s="48">
+        <v>1</v>
+      </c>
+      <c r="T42" s="48">
+        <v>1</v>
+      </c>
+      <c r="U42" s="48">
+        <v>0</v>
+      </c>
+      <c r="V42" s="48">
         <v>-1</v>
       </c>
-      <c r="W12" s="49">
-[...14 lines deleted...]
-      <c r="B13" s="47" t="s">
+      <c r="W42" s="48">
+        <v>-1</v>
+      </c>
+      <c r="X42" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A43" s="68"/>
+      <c r="B43" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="48">
-[...29 lines deleted...]
-      <c r="M13" s="48">
+      <c r="C43" s="47">
+        <v>0</v>
+      </c>
+      <c r="D43" s="47">
+        <v>0</v>
+      </c>
+      <c r="E43" s="47">
+        <v>0</v>
+      </c>
+      <c r="F43" s="47">
+        <v>0</v>
+      </c>
+      <c r="G43" s="47">
+        <v>0</v>
+      </c>
+      <c r="H43" s="47">
+        <v>0</v>
+      </c>
+      <c r="I43" s="47">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+      <c r="J43" s="47">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="K43" s="47">
+        <v>1E-3</v>
+      </c>
+      <c r="L43" s="47">
+        <v>0</v>
+      </c>
+      <c r="M43" s="47">
+        <v>2E-3</v>
+      </c>
+      <c r="N43" s="47">
+        <v>2E-3</v>
+      </c>
+      <c r="O43" s="47">
+        <v>0</v>
+      </c>
+      <c r="P43" s="47">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="Q43" s="47">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="N13" s="48">
-[...11 lines deleted...]
-      <c r="R13" s="48">
+      <c r="R43" s="47">
+        <v>1E-4</v>
+      </c>
+      <c r="S43" s="47">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="T43" s="47">
+        <v>3.3E-3</v>
+      </c>
+      <c r="U43" s="47">
+        <v>0</v>
+      </c>
+      <c r="V43" s="47">
         <v>-4.7999999999999996E-3</v>
       </c>
-      <c r="S13" s="48">
-[...1178 lines deleted...]
-      <c r="T28" s="48">
+      <c r="W43" s="47">
         <v>-3.0300000000000001E-2</v>
       </c>
-      <c r="U28" s="48">
-[...1190 lines deleted...]
-      <c r="Z43" s="48">
+      <c r="X43" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="47">
+        <v>0.125</v>
+      </c>
+      <c r="Z43" s="47">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="R6:R8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="H5:P5"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="R5:Z5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="P6:P8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="Z6:Z8"/>
     <mergeCell ref="C7:E7"/>
@@ -8222,2696 +8231,2696 @@
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="S6:S8"/>
     <mergeCell ref="T6:T8"/>
     <mergeCell ref="U6:U8"/>
     <mergeCell ref="V6:V8"/>
     <mergeCell ref="W6:W8"/>
     <mergeCell ref="X6:X8"/>
     <mergeCell ref="A39:A43"/>
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="A14:A18"/>
     <mergeCell ref="A19:A23"/>
     <mergeCell ref="A24:A28"/>
     <mergeCell ref="A29:A33"/>
     <mergeCell ref="A34:A38"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="82" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9E522BD-69C9-4247-810B-7261C5CDA2A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31A75EBE-195A-4329-9437-5868D7C9115E}">
   <dimension ref="A1:AA37"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="9" style="50" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9" style="50"/>
+    <col min="1" max="2" width="9" style="49" customWidth="1"/>
+    <col min="3" max="6" width="10.77734375" style="49" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="49" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="20.25" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="A2" s="75" t="s">
+    <row r="1" spans="1:27" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+    </row>
+    <row r="2" spans="1:27" ht="21" x14ac:dyDescent="0.3">
+      <c r="A2" s="74" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="75"/>
-[...27 lines deleted...]
-      <c r="A3" s="76" t="s">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="74"/>
+      <c r="AA2" s="74"/>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A3" s="75" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="76"/>
-[...1 lines deleted...]
-      <c r="AA3" s="52" t="s">
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="AA3" s="51" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A4" s="51" t="s">
+    <row r="4" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A4" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="51"/>
-      <c r="M4" s="77" t="s">
+      <c r="C4" s="50"/>
+      <c r="M4" s="76" t="s">
         <v>145</v>
       </c>
-      <c r="N4" s="77"/>
-      <c r="AA4" s="52" t="s">
+      <c r="N4" s="76"/>
+      <c r="AA4" s="51" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="74" t="s">
+    <row r="5" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="74"/>
-[...5 lines deleted...]
-      <c r="J5" s="74" t="s">
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="74"/>
-[...6 lines deleted...]
-      <c r="R5" s="74" t="s">
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="73"/>
+      <c r="O5" s="73"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="74" t="s">
+      <c r="S5" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="T5" s="74"/>
-[...10 lines deleted...]
-      <c r="B6" s="74" t="s">
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73"/>
+    </row>
+    <row r="6" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="73"/>
+      <c r="B6" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="C6" s="74" t="s">
+      <c r="C6" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="74"/>
-[...3 lines deleted...]
-      <c r="H6" s="74" t="s">
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="74" t="s">
+      <c r="I6" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="74" t="s">
+      <c r="J6" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="K6" s="74"/>
-[...1 lines deleted...]
-      <c r="M6" s="74" t="s">
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="74"/>
-[...1 lines deleted...]
-      <c r="P6" s="74" t="s">
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="Q6" s="74" t="s">
+      <c r="Q6" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="R6" s="74"/>
-      <c r="S6" s="74" t="s">
+      <c r="R6" s="73"/>
+      <c r="S6" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="74" t="s">
+      <c r="T6" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="74" t="s">
+      <c r="U6" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="74" t="s">
+      <c r="V6" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="74" t="s">
+      <c r="W6" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="74" t="s">
+      <c r="X6" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="74" t="s">
+      <c r="Y6" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="Z6" s="74" t="s">
+      <c r="Z6" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="AA6" s="74" t="s">
+      <c r="AA6" s="73" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C7" s="74" t="s">
+    <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="73"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="74"/>
-[...1 lines deleted...]
-      <c r="F7" s="53" t="s">
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="74" t="s">
+      <c r="G7" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="74"/>
-[...1 lines deleted...]
-      <c r="J7" s="74" t="s">
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="K7" s="74" t="s">
+      <c r="K7" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="L7" s="74" t="s">
+      <c r="L7" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="M7" s="74" t="s">
+      <c r="M7" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="N7" s="74" t="s">
+      <c r="N7" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="O7" s="74" t="s">
+      <c r="O7" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="P7" s="74"/>
-[...15 lines deleted...]
-      <c r="C8" s="53" t="s">
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A8" s="73"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D8" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E8" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="74"/>
-[...22 lines deleted...]
-      <c r="A9" s="74" t="s">
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A9" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="53" t="s">
+      <c r="B9" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="54">
+      <c r="C9" s="53">
         <v>9</v>
       </c>
-      <c r="D9" s="54">
+      <c r="D9" s="53">
         <v>8</v>
       </c>
-      <c r="E9" s="54">
+      <c r="E9" s="53">
         <v>16</v>
       </c>
-      <c r="F9" s="54">
-[...2 lines deleted...]
-      <c r="G9" s="54">
+      <c r="F9" s="53">
+        <v>1</v>
+      </c>
+      <c r="G9" s="53">
         <v>34</v>
       </c>
-      <c r="H9" s="54">
+      <c r="H9" s="53">
         <v>19</v>
       </c>
-      <c r="I9" s="54">
+      <c r="I9" s="53">
         <v>53</v>
       </c>
-      <c r="J9" s="54">
-[...11 lines deleted...]
-      <c r="N9" s="54">
+      <c r="J9" s="53">
+        <v>0</v>
+      </c>
+      <c r="K9" s="53">
+        <v>1246</v>
+      </c>
+      <c r="L9" s="53">
+        <v>1246</v>
+      </c>
+      <c r="M9" s="53">
+        <v>0</v>
+      </c>
+      <c r="N9" s="53">
         <v>563</v>
       </c>
-      <c r="O9" s="54">
+      <c r="O9" s="53">
         <v>563</v>
       </c>
-      <c r="P9" s="54">
-[...11 lines deleted...]
-      <c r="T9" s="54">
+      <c r="P9" s="53">
+        <v>1323</v>
+      </c>
+      <c r="Q9" s="53">
+        <v>3132</v>
+      </c>
+      <c r="R9" s="53">
+        <v>3185</v>
+      </c>
+      <c r="S9" s="53">
+        <v>824</v>
+      </c>
+      <c r="T9" s="53">
+        <v>50</v>
+      </c>
+      <c r="U9" s="53">
+        <v>53</v>
+      </c>
+      <c r="V9" s="53">
+        <v>1</v>
+      </c>
+      <c r="W9" s="53">
+        <v>23</v>
+      </c>
+      <c r="X9" s="53">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="53">
+        <v>5</v>
+      </c>
+      <c r="AA9" s="53">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A10" s="73"/>
+      <c r="B10" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="U9" s="54">
+      <c r="C10" s="53">
+        <v>0</v>
+      </c>
+      <c r="D10" s="53">
+        <v>2</v>
+      </c>
+      <c r="E10" s="53">
+        <v>7</v>
+      </c>
+      <c r="F10" s="53">
+        <v>0</v>
+      </c>
+      <c r="G10" s="53">
+        <v>9</v>
+      </c>
+      <c r="H10" s="53">
+        <v>2</v>
+      </c>
+      <c r="I10" s="53">
+        <v>11</v>
+      </c>
+      <c r="J10" s="53">
+        <v>0</v>
+      </c>
+      <c r="K10" s="53">
+        <v>136</v>
+      </c>
+      <c r="L10" s="53">
+        <v>136</v>
+      </c>
+      <c r="M10" s="53">
+        <v>0</v>
+      </c>
+      <c r="N10" s="53">
+        <v>43</v>
+      </c>
+      <c r="O10" s="53">
+        <v>43</v>
+      </c>
+      <c r="P10" s="53">
+        <v>101</v>
+      </c>
+      <c r="Q10" s="53">
+        <v>280</v>
+      </c>
+      <c r="R10" s="53">
+        <v>291</v>
+      </c>
+      <c r="S10" s="53">
+        <v>110</v>
+      </c>
+      <c r="T10" s="53">
+        <v>12</v>
+      </c>
+      <c r="U10" s="53">
+        <v>2</v>
+      </c>
+      <c r="V10" s="53">
+        <v>0</v>
+      </c>
+      <c r="W10" s="53">
+        <v>1</v>
+      </c>
+      <c r="X10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A11" s="73"/>
+      <c r="B11" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="53">
+        <v>4</v>
+      </c>
+      <c r="D11" s="53">
+        <v>8</v>
+      </c>
+      <c r="E11" s="53">
+        <v>37</v>
+      </c>
+      <c r="F11" s="53">
+        <v>0</v>
+      </c>
+      <c r="G11" s="53">
+        <v>49</v>
+      </c>
+      <c r="H11" s="53">
+        <v>38</v>
+      </c>
+      <c r="I11" s="53">
+        <v>87</v>
+      </c>
+      <c r="J11" s="53">
+        <v>1</v>
+      </c>
+      <c r="K11" s="53">
+        <v>1706</v>
+      </c>
+      <c r="L11" s="53">
+        <v>1707</v>
+      </c>
+      <c r="M11" s="53">
+        <v>0</v>
+      </c>
+      <c r="N11" s="53">
+        <v>578</v>
+      </c>
+      <c r="O11" s="53">
+        <v>578</v>
+      </c>
+      <c r="P11" s="53">
+        <v>1180</v>
+      </c>
+      <c r="Q11" s="53">
+        <v>3465</v>
+      </c>
+      <c r="R11" s="53">
+        <v>3552</v>
+      </c>
+      <c r="S11" s="53">
+        <v>1371</v>
+      </c>
+      <c r="T11" s="53">
+        <v>96</v>
+      </c>
+      <c r="U11" s="53">
+        <v>38</v>
+      </c>
+      <c r="V11" s="53">
+        <v>1</v>
+      </c>
+      <c r="W11" s="53">
+        <v>24</v>
+      </c>
+      <c r="X11" s="53">
+        <v>9</v>
+      </c>
+      <c r="Y11" s="53">
+        <v>4</v>
+      </c>
+      <c r="Z11" s="53">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="53">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A12" s="73"/>
+      <c r="B12" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="V9" s="54">
-[...2 lines deleted...]
-      <c r="W9" s="54">
+      <c r="C12" s="53">
+        <v>0</v>
+      </c>
+      <c r="D12" s="53">
+        <v>3</v>
+      </c>
+      <c r="E12" s="53">
+        <v>6</v>
+      </c>
+      <c r="F12" s="53">
+        <v>0</v>
+      </c>
+      <c r="G12" s="53">
+        <v>9</v>
+      </c>
+      <c r="H12" s="53">
+        <v>1</v>
+      </c>
+      <c r="I12" s="53">
+        <v>10</v>
+      </c>
+      <c r="J12" s="53">
+        <v>0</v>
+      </c>
+      <c r="K12" s="53">
+        <v>183</v>
+      </c>
+      <c r="L12" s="53">
+        <v>183</v>
+      </c>
+      <c r="M12" s="53">
+        <v>0</v>
+      </c>
+      <c r="N12" s="53">
+        <v>52</v>
+      </c>
+      <c r="O12" s="53">
+        <v>52</v>
+      </c>
+      <c r="P12" s="53">
+        <v>111</v>
+      </c>
+      <c r="Q12" s="53">
+        <v>346</v>
+      </c>
+      <c r="R12" s="53">
+        <v>356</v>
+      </c>
+      <c r="S12" s="53">
+        <v>172</v>
+      </c>
+      <c r="T12" s="53">
+        <v>33</v>
+      </c>
+      <c r="U12" s="53">
+        <v>8</v>
+      </c>
+      <c r="V12" s="53">
+        <v>1</v>
+      </c>
+      <c r="W12" s="53">
+        <v>6</v>
+      </c>
+      <c r="X12" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="53">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A13" s="73"/>
+      <c r="B13" s="52" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="53">
+        <v>0</v>
+      </c>
+      <c r="D13" s="53">
+        <v>0</v>
+      </c>
+      <c r="E13" s="53">
+        <v>1</v>
+      </c>
+      <c r="F13" s="53">
+        <v>0</v>
+      </c>
+      <c r="G13" s="53">
+        <v>1</v>
+      </c>
+      <c r="H13" s="53">
+        <v>0</v>
+      </c>
+      <c r="I13" s="53">
+        <v>1</v>
+      </c>
+      <c r="J13" s="53">
+        <v>0</v>
+      </c>
+      <c r="K13" s="53">
+        <v>34</v>
+      </c>
+      <c r="L13" s="53">
+        <v>34</v>
+      </c>
+      <c r="M13" s="53">
+        <v>0</v>
+      </c>
+      <c r="N13" s="53">
+        <v>8</v>
+      </c>
+      <c r="O13" s="53">
+        <v>8</v>
+      </c>
+      <c r="P13" s="53">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="53">
+        <v>57</v>
+      </c>
+      <c r="R13" s="53">
+        <v>58</v>
+      </c>
+      <c r="S13" s="53">
+        <v>10</v>
+      </c>
+      <c r="T13" s="53">
+        <v>3</v>
+      </c>
+      <c r="U13" s="53">
+        <v>0</v>
+      </c>
+      <c r="V13" s="53">
+        <v>0</v>
+      </c>
+      <c r="W13" s="53">
+        <v>2</v>
+      </c>
+      <c r="X13" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A14" s="73"/>
+      <c r="B14" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="53">
+        <v>0</v>
+      </c>
+      <c r="D14" s="53">
+        <v>0</v>
+      </c>
+      <c r="E14" s="53">
+        <v>1</v>
+      </c>
+      <c r="F14" s="53">
+        <v>0</v>
+      </c>
+      <c r="G14" s="53">
+        <v>1</v>
+      </c>
+      <c r="H14" s="53">
+        <v>2</v>
+      </c>
+      <c r="I14" s="53">
+        <v>3</v>
+      </c>
+      <c r="J14" s="53">
+        <v>0</v>
+      </c>
+      <c r="K14" s="53">
+        <v>2</v>
+      </c>
+      <c r="L14" s="53">
+        <v>2</v>
+      </c>
+      <c r="M14" s="53">
+        <v>0</v>
+      </c>
+      <c r="N14" s="53">
+        <v>0</v>
+      </c>
+      <c r="O14" s="53">
+        <v>0</v>
+      </c>
+      <c r="P14" s="53">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="53">
+        <v>2</v>
+      </c>
+      <c r="R14" s="53">
+        <v>5</v>
+      </c>
+      <c r="S14" s="53">
+        <v>0</v>
+      </c>
+      <c r="T14" s="53">
+        <v>1</v>
+      </c>
+      <c r="U14" s="53">
+        <v>0</v>
+      </c>
+      <c r="V14" s="53">
+        <v>0</v>
+      </c>
+      <c r="W14" s="53">
+        <v>0</v>
+      </c>
+      <c r="X14" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A15" s="73"/>
+      <c r="B15" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="55">
+        <v>13</v>
+      </c>
+      <c r="D15" s="55">
+        <v>21</v>
+      </c>
+      <c r="E15" s="55">
+        <v>68</v>
+      </c>
+      <c r="F15" s="55">
+        <v>1</v>
+      </c>
+      <c r="G15" s="55">
+        <v>103</v>
+      </c>
+      <c r="H15" s="55">
+        <v>62</v>
+      </c>
+      <c r="I15" s="55">
+        <v>165</v>
+      </c>
+      <c r="J15" s="55">
+        <v>1</v>
+      </c>
+      <c r="K15" s="55">
+        <v>3307</v>
+      </c>
+      <c r="L15" s="55">
+        <v>3308</v>
+      </c>
+      <c r="M15" s="55">
+        <v>0</v>
+      </c>
+      <c r="N15" s="55">
+        <v>1244</v>
+      </c>
+      <c r="O15" s="55">
+        <v>1244</v>
+      </c>
+      <c r="P15" s="55">
+        <v>2730</v>
+      </c>
+      <c r="Q15" s="55">
+        <v>7282</v>
+      </c>
+      <c r="R15" s="55">
+        <v>7447</v>
+      </c>
+      <c r="S15" s="55">
+        <v>2487</v>
+      </c>
+      <c r="T15" s="55">
+        <v>195</v>
+      </c>
+      <c r="U15" s="55">
+        <v>101</v>
+      </c>
+      <c r="V15" s="55">
+        <v>3</v>
+      </c>
+      <c r="W15" s="55">
+        <v>56</v>
+      </c>
+      <c r="X15" s="55">
+        <v>11</v>
+      </c>
+      <c r="Y15" s="55">
+        <v>5</v>
+      </c>
+      <c r="Z15" s="55">
+        <v>7</v>
+      </c>
+      <c r="AA15" s="55">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A16" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="53">
+        <v>1</v>
+      </c>
+      <c r="D16" s="53">
+        <v>2</v>
+      </c>
+      <c r="E16" s="53">
+        <v>6</v>
+      </c>
+      <c r="F16" s="53">
+        <v>0</v>
+      </c>
+      <c r="G16" s="53">
+        <v>9</v>
+      </c>
+      <c r="H16" s="53">
+        <v>8</v>
+      </c>
+      <c r="I16" s="53">
+        <v>17</v>
+      </c>
+      <c r="J16" s="53">
+        <v>0</v>
+      </c>
+      <c r="K16" s="53">
+        <v>183</v>
+      </c>
+      <c r="L16" s="53">
+        <v>183</v>
+      </c>
+      <c r="M16" s="53">
+        <v>0</v>
+      </c>
+      <c r="N16" s="53">
+        <v>77</v>
+      </c>
+      <c r="O16" s="53">
+        <v>77</v>
+      </c>
+      <c r="P16" s="53">
+        <v>150</v>
+      </c>
+      <c r="Q16" s="53">
+        <v>410</v>
+      </c>
+      <c r="R16" s="53">
+        <v>427</v>
+      </c>
+      <c r="S16" s="53">
+        <v>140</v>
+      </c>
+      <c r="T16" s="53">
+        <v>13</v>
+      </c>
+      <c r="U16" s="53">
+        <v>8</v>
+      </c>
+      <c r="V16" s="53">
+        <v>0</v>
+      </c>
+      <c r="W16" s="53">
+        <v>6</v>
+      </c>
+      <c r="X16" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A17" s="73"/>
+      <c r="B17" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="53">
+        <v>2</v>
+      </c>
+      <c r="D17" s="53">
+        <v>9</v>
+      </c>
+      <c r="E17" s="53">
         <v>23</v>
       </c>
-      <c r="X9" s="54">
+      <c r="F17" s="53">
+        <v>0</v>
+      </c>
+      <c r="G17" s="53">
+        <v>34</v>
+      </c>
+      <c r="H17" s="53">
+        <v>30</v>
+      </c>
+      <c r="I17" s="53">
+        <v>64</v>
+      </c>
+      <c r="J17" s="53">
+        <v>1</v>
+      </c>
+      <c r="K17" s="53">
+        <v>805</v>
+      </c>
+      <c r="L17" s="53">
+        <v>806</v>
+      </c>
+      <c r="M17" s="53">
+        <v>0</v>
+      </c>
+      <c r="N17" s="53">
+        <v>294</v>
+      </c>
+      <c r="O17" s="53">
+        <v>294</v>
+      </c>
+      <c r="P17" s="53">
+        <v>584</v>
+      </c>
+      <c r="Q17" s="53">
+        <v>1684</v>
+      </c>
+      <c r="R17" s="53">
+        <v>1748</v>
+      </c>
+      <c r="S17" s="53">
+        <v>781</v>
+      </c>
+      <c r="T17" s="53">
+        <v>61</v>
+      </c>
+      <c r="U17" s="53">
+        <v>29</v>
+      </c>
+      <c r="V17" s="53">
         <v>2</v>
       </c>
-      <c r="Y9" s="54">
-[...2 lines deleted...]
-      <c r="Z9" s="54">
+      <c r="W17" s="53">
+        <v>14</v>
+      </c>
+      <c r="X17" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A18" s="73"/>
+      <c r="B18" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="53">
+        <v>0</v>
+      </c>
+      <c r="D18" s="53">
+        <v>2</v>
+      </c>
+      <c r="E18" s="53">
+        <v>8</v>
+      </c>
+      <c r="F18" s="53">
+        <v>0</v>
+      </c>
+      <c r="G18" s="53">
+        <v>10</v>
+      </c>
+      <c r="H18" s="53">
+        <v>6</v>
+      </c>
+      <c r="I18" s="53">
+        <v>16</v>
+      </c>
+      <c r="J18" s="53">
+        <v>0</v>
+      </c>
+      <c r="K18" s="53">
+        <v>220</v>
+      </c>
+      <c r="L18" s="53">
+        <v>220</v>
+      </c>
+      <c r="M18" s="53">
+        <v>0</v>
+      </c>
+      <c r="N18" s="53">
+        <v>81</v>
+      </c>
+      <c r="O18" s="53">
+        <v>81</v>
+      </c>
+      <c r="P18" s="53">
+        <v>128</v>
+      </c>
+      <c r="Q18" s="53">
+        <v>429</v>
+      </c>
+      <c r="R18" s="53">
+        <v>445</v>
+      </c>
+      <c r="S18" s="53">
+        <v>180</v>
+      </c>
+      <c r="T18" s="53">
+        <v>21</v>
+      </c>
+      <c r="U18" s="53">
+        <v>8</v>
+      </c>
+      <c r="V18" s="53">
+        <v>1</v>
+      </c>
+      <c r="W18" s="53">
+        <v>1</v>
+      </c>
+      <c r="X18" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A19" s="73"/>
+      <c r="B19" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="53">
+        <v>0</v>
+      </c>
+      <c r="D19" s="53">
+        <v>2</v>
+      </c>
+      <c r="E19" s="53">
+        <v>11</v>
+      </c>
+      <c r="F19" s="53">
+        <v>0</v>
+      </c>
+      <c r="G19" s="53">
+        <v>13</v>
+      </c>
+      <c r="H19" s="53">
+        <v>2</v>
+      </c>
+      <c r="I19" s="53">
+        <v>15</v>
+      </c>
+      <c r="J19" s="53">
+        <v>0</v>
+      </c>
+      <c r="K19" s="53">
+        <v>188</v>
+      </c>
+      <c r="L19" s="53">
+        <v>188</v>
+      </c>
+      <c r="M19" s="53">
+        <v>1</v>
+      </c>
+      <c r="N19" s="53">
+        <v>64</v>
+      </c>
+      <c r="O19" s="53">
+        <v>65</v>
+      </c>
+      <c r="P19" s="53">
+        <v>119</v>
+      </c>
+      <c r="Q19" s="53">
+        <v>372</v>
+      </c>
+      <c r="R19" s="53">
+        <v>387</v>
+      </c>
+      <c r="S19" s="53">
+        <v>167</v>
+      </c>
+      <c r="T19" s="53">
+        <v>16</v>
+      </c>
+      <c r="U19" s="53">
+        <v>17</v>
+      </c>
+      <c r="V19" s="53">
+        <v>0</v>
+      </c>
+      <c r="W19" s="53">
+        <v>3</v>
+      </c>
+      <c r="X19" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A20" s="73"/>
+      <c r="B20" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="55">
+        <v>3</v>
+      </c>
+      <c r="D20" s="55">
+        <v>15</v>
+      </c>
+      <c r="E20" s="55">
+        <v>48</v>
+      </c>
+      <c r="F20" s="55">
+        <v>0</v>
+      </c>
+      <c r="G20" s="55">
+        <v>66</v>
+      </c>
+      <c r="H20" s="55">
+        <v>46</v>
+      </c>
+      <c r="I20" s="55">
+        <v>112</v>
+      </c>
+      <c r="J20" s="55">
+        <v>1</v>
+      </c>
+      <c r="K20" s="55">
+        <v>1396</v>
+      </c>
+      <c r="L20" s="55">
+        <v>1397</v>
+      </c>
+      <c r="M20" s="55">
+        <v>1</v>
+      </c>
+      <c r="N20" s="55">
+        <v>516</v>
+      </c>
+      <c r="O20" s="55">
+        <v>517</v>
+      </c>
+      <c r="P20" s="55">
+        <v>981</v>
+      </c>
+      <c r="Q20" s="55">
+        <v>2895</v>
+      </c>
+      <c r="R20" s="55">
+        <v>3007</v>
+      </c>
+      <c r="S20" s="55">
+        <v>1268</v>
+      </c>
+      <c r="T20" s="55">
+        <v>111</v>
+      </c>
+      <c r="U20" s="55">
+        <v>62</v>
+      </c>
+      <c r="V20" s="55">
+        <v>3</v>
+      </c>
+      <c r="W20" s="55">
+        <v>24</v>
+      </c>
+      <c r="X20" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="55">
         <v>5</v>
       </c>
-      <c r="AA9" s="54">
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A21" s="73" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="53">
+        <v>4</v>
+      </c>
+      <c r="D21" s="53">
+        <v>12</v>
+      </c>
+      <c r="E21" s="53">
+        <v>47</v>
+      </c>
+      <c r="F21" s="53">
+        <v>0</v>
+      </c>
+      <c r="G21" s="53">
+        <v>63</v>
+      </c>
+      <c r="H21" s="53">
+        <v>67</v>
+      </c>
+      <c r="I21" s="53">
+        <v>130</v>
+      </c>
+      <c r="J21" s="53">
+        <v>0</v>
+      </c>
+      <c r="K21" s="53">
+        <v>1572</v>
+      </c>
+      <c r="L21" s="53">
+        <v>1572</v>
+      </c>
+      <c r="M21" s="53">
+        <v>1</v>
+      </c>
+      <c r="N21" s="53">
+        <v>790</v>
+      </c>
+      <c r="O21" s="53">
+        <v>791</v>
+      </c>
+      <c r="P21" s="53">
+        <v>994</v>
+      </c>
+      <c r="Q21" s="53">
+        <v>3357</v>
+      </c>
+      <c r="R21" s="53">
+        <v>3487</v>
+      </c>
+      <c r="S21" s="53">
+        <v>988</v>
+      </c>
+      <c r="T21" s="53">
+        <v>90</v>
+      </c>
+      <c r="U21" s="53">
+        <v>37</v>
+      </c>
+      <c r="V21" s="53">
+        <v>0</v>
+      </c>
+      <c r="W21" s="53">
+        <v>33</v>
+      </c>
+      <c r="X21" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="53">
+        <v>2</v>
+      </c>
+      <c r="Z21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A22" s="73"/>
+      <c r="B22" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="53">
+        <v>2</v>
+      </c>
+      <c r="D22" s="53">
+        <v>3</v>
+      </c>
+      <c r="E22" s="53">
+        <v>24</v>
+      </c>
+      <c r="F22" s="53">
+        <v>0</v>
+      </c>
+      <c r="G22" s="53">
+        <v>29</v>
+      </c>
+      <c r="H22" s="53">
+        <v>8</v>
+      </c>
+      <c r="I22" s="53">
+        <v>37</v>
+      </c>
+      <c r="J22" s="53">
+        <v>1</v>
+      </c>
+      <c r="K22" s="53">
+        <v>482</v>
+      </c>
+      <c r="L22" s="53">
+        <v>483</v>
+      </c>
+      <c r="M22" s="53">
+        <v>0</v>
+      </c>
+      <c r="N22" s="53">
+        <v>228</v>
+      </c>
+      <c r="O22" s="53">
+        <v>228</v>
+      </c>
+      <c r="P22" s="53">
+        <v>271</v>
+      </c>
+      <c r="Q22" s="53">
+        <v>982</v>
+      </c>
+      <c r="R22" s="53">
+        <v>1019</v>
+      </c>
+      <c r="S22" s="53">
+        <v>380</v>
+      </c>
+      <c r="T22" s="53">
+        <v>51</v>
+      </c>
+      <c r="U22" s="53">
+        <v>14</v>
+      </c>
+      <c r="V22" s="53">
+        <v>0</v>
+      </c>
+      <c r="W22" s="53">
+        <v>14</v>
+      </c>
+      <c r="X22" s="53">
+        <v>3</v>
+      </c>
+      <c r="Y22" s="53">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A23" s="73"/>
+      <c r="B23" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="53">
+        <v>0</v>
+      </c>
+      <c r="D23" s="53">
+        <v>3</v>
+      </c>
+      <c r="E23" s="53">
+        <v>7</v>
+      </c>
+      <c r="F23" s="53">
+        <v>0</v>
+      </c>
+      <c r="G23" s="53">
+        <v>10</v>
+      </c>
+      <c r="H23" s="53">
+        <v>4</v>
+      </c>
+      <c r="I23" s="53">
+        <v>14</v>
+      </c>
+      <c r="J23" s="53">
+        <v>0</v>
+      </c>
+      <c r="K23" s="53">
+        <v>206</v>
+      </c>
+      <c r="L23" s="53">
+        <v>206</v>
+      </c>
+      <c r="M23" s="53">
+        <v>0</v>
+      </c>
+      <c r="N23" s="53">
+        <v>82</v>
+      </c>
+      <c r="O23" s="53">
+        <v>82</v>
+      </c>
+      <c r="P23" s="53">
+        <v>90</v>
+      </c>
+      <c r="Q23" s="53">
+        <v>378</v>
+      </c>
+      <c r="R23" s="53">
+        <v>392</v>
+      </c>
+      <c r="S23" s="53">
+        <v>132</v>
+      </c>
+      <c r="T23" s="53">
+        <v>17</v>
+      </c>
+      <c r="U23" s="53">
+        <v>8</v>
+      </c>
+      <c r="V23" s="53">
+        <v>1</v>
+      </c>
+      <c r="W23" s="53">
+        <v>3</v>
+      </c>
+      <c r="X23" s="53">
         <v>5</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D10" s="54">
+      <c r="Y23" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A24" s="73"/>
+      <c r="B24" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="55">
+        <v>6</v>
+      </c>
+      <c r="D24" s="55">
+        <v>18</v>
+      </c>
+      <c r="E24" s="55">
+        <v>78</v>
+      </c>
+      <c r="F24" s="55">
+        <v>0</v>
+      </c>
+      <c r="G24" s="55">
+        <v>102</v>
+      </c>
+      <c r="H24" s="55">
+        <v>79</v>
+      </c>
+      <c r="I24" s="55">
+        <v>181</v>
+      </c>
+      <c r="J24" s="55">
+        <v>1</v>
+      </c>
+      <c r="K24" s="55">
+        <v>2260</v>
+      </c>
+      <c r="L24" s="55">
+        <v>2261</v>
+      </c>
+      <c r="M24" s="55">
+        <v>1</v>
+      </c>
+      <c r="N24" s="55">
+        <v>1100</v>
+      </c>
+      <c r="O24" s="55">
+        <v>1101</v>
+      </c>
+      <c r="P24" s="55">
+        <v>1355</v>
+      </c>
+      <c r="Q24" s="55">
+        <v>4717</v>
+      </c>
+      <c r="R24" s="55">
+        <v>4898</v>
+      </c>
+      <c r="S24" s="55">
+        <v>1500</v>
+      </c>
+      <c r="T24" s="55">
+        <v>158</v>
+      </c>
+      <c r="U24" s="55">
+        <v>59</v>
+      </c>
+      <c r="V24" s="55">
+        <v>1</v>
+      </c>
+      <c r="W24" s="55">
+        <v>50</v>
+      </c>
+      <c r="X24" s="55">
+        <v>9</v>
+      </c>
+      <c r="Y24" s="55">
+        <v>4</v>
+      </c>
+      <c r="Z24" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="55">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A25" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="53">
         <v>2</v>
       </c>
-      <c r="E10" s="54">
+      <c r="D25" s="53">
+        <v>6</v>
+      </c>
+      <c r="E25" s="53">
+        <v>25</v>
+      </c>
+      <c r="F25" s="53">
+        <v>0</v>
+      </c>
+      <c r="G25" s="53">
+        <v>33</v>
+      </c>
+      <c r="H25" s="53">
+        <v>24</v>
+      </c>
+      <c r="I25" s="53">
+        <v>57</v>
+      </c>
+      <c r="J25" s="53">
+        <v>0</v>
+      </c>
+      <c r="K25" s="53">
+        <v>994</v>
+      </c>
+      <c r="L25" s="53">
+        <v>994</v>
+      </c>
+      <c r="M25" s="53">
+        <v>0</v>
+      </c>
+      <c r="N25" s="53">
+        <v>359</v>
+      </c>
+      <c r="O25" s="53">
+        <v>359</v>
+      </c>
+      <c r="P25" s="53">
+        <v>547</v>
+      </c>
+      <c r="Q25" s="53">
+        <v>1900</v>
+      </c>
+      <c r="R25" s="53">
+        <v>1957</v>
+      </c>
+      <c r="S25" s="53">
+        <v>696</v>
+      </c>
+      <c r="T25" s="53">
+        <v>39</v>
+      </c>
+      <c r="U25" s="53">
+        <v>17</v>
+      </c>
+      <c r="V25" s="53">
+        <v>3</v>
+      </c>
+      <c r="W25" s="53">
+        <v>25</v>
+      </c>
+      <c r="X25" s="53">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="53">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="53">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A26" s="73"/>
+      <c r="B26" s="52" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="53">
+        <v>0</v>
+      </c>
+      <c r="D26" s="53">
+        <v>3</v>
+      </c>
+      <c r="E26" s="53">
+        <v>8</v>
+      </c>
+      <c r="F26" s="53">
+        <v>0</v>
+      </c>
+      <c r="G26" s="53">
+        <v>11</v>
+      </c>
+      <c r="H26" s="53">
+        <v>1</v>
+      </c>
+      <c r="I26" s="53">
+        <v>12</v>
+      </c>
+      <c r="J26" s="53">
+        <v>0</v>
+      </c>
+      <c r="K26" s="53">
+        <v>188</v>
+      </c>
+      <c r="L26" s="53">
+        <v>188</v>
+      </c>
+      <c r="M26" s="53">
+        <v>0</v>
+      </c>
+      <c r="N26" s="53">
+        <v>70</v>
+      </c>
+      <c r="O26" s="53">
+        <v>70</v>
+      </c>
+      <c r="P26" s="53">
+        <v>110</v>
+      </c>
+      <c r="Q26" s="53">
+        <v>368</v>
+      </c>
+      <c r="R26" s="53">
+        <v>380</v>
+      </c>
+      <c r="S26" s="53">
+        <v>113</v>
+      </c>
+      <c r="T26" s="53">
+        <v>15</v>
+      </c>
+      <c r="U26" s="53">
+        <v>8</v>
+      </c>
+      <c r="V26" s="53">
+        <v>0</v>
+      </c>
+      <c r="W26" s="53">
+        <v>6</v>
+      </c>
+      <c r="X26" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A27" s="73"/>
+      <c r="B27" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="53">
+        <v>0</v>
+      </c>
+      <c r="D27" s="53">
+        <v>2</v>
+      </c>
+      <c r="E27" s="53">
+        <v>12</v>
+      </c>
+      <c r="F27" s="53">
+        <v>0</v>
+      </c>
+      <c r="G27" s="53">
+        <v>14</v>
+      </c>
+      <c r="H27" s="53">
+        <v>4</v>
+      </c>
+      <c r="I27" s="53">
+        <v>18</v>
+      </c>
+      <c r="J27" s="53">
+        <v>0</v>
+      </c>
+      <c r="K27" s="53">
+        <v>275</v>
+      </c>
+      <c r="L27" s="53">
+        <v>275</v>
+      </c>
+      <c r="M27" s="53">
+        <v>0</v>
+      </c>
+      <c r="N27" s="53">
+        <v>91</v>
+      </c>
+      <c r="O27" s="53">
+        <v>91</v>
+      </c>
+      <c r="P27" s="53">
+        <v>116</v>
+      </c>
+      <c r="Q27" s="53">
+        <v>482</v>
+      </c>
+      <c r="R27" s="53">
+        <v>500</v>
+      </c>
+      <c r="S27" s="53">
+        <v>265</v>
+      </c>
+      <c r="T27" s="53">
+        <v>26</v>
+      </c>
+      <c r="U27" s="53">
+        <v>5</v>
+      </c>
+      <c r="V27" s="53">
+        <v>2</v>
+      </c>
+      <c r="W27" s="53">
+        <v>10</v>
+      </c>
+      <c r="X27" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A28" s="73"/>
+      <c r="B28" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="53">
+        <v>0</v>
+      </c>
+      <c r="D28" s="53">
+        <v>2</v>
+      </c>
+      <c r="E28" s="53">
+        <v>2</v>
+      </c>
+      <c r="F28" s="53">
+        <v>0</v>
+      </c>
+      <c r="G28" s="53">
+        <v>4</v>
+      </c>
+      <c r="H28" s="53">
+        <v>0</v>
+      </c>
+      <c r="I28" s="53">
+        <v>4</v>
+      </c>
+      <c r="J28" s="53">
+        <v>0</v>
+      </c>
+      <c r="K28" s="53">
+        <v>176</v>
+      </c>
+      <c r="L28" s="53">
+        <v>176</v>
+      </c>
+      <c r="M28" s="53">
+        <v>0</v>
+      </c>
+      <c r="N28" s="53">
+        <v>40</v>
+      </c>
+      <c r="O28" s="53">
+        <v>40</v>
+      </c>
+      <c r="P28" s="53">
+        <v>55</v>
+      </c>
+      <c r="Q28" s="53">
+        <v>271</v>
+      </c>
+      <c r="R28" s="53">
+        <v>275</v>
+      </c>
+      <c r="S28" s="53">
+        <v>154</v>
+      </c>
+      <c r="T28" s="53">
+        <v>9</v>
+      </c>
+      <c r="U28" s="53">
+        <v>2</v>
+      </c>
+      <c r="V28" s="53">
+        <v>0</v>
+      </c>
+      <c r="W28" s="53">
+        <v>2</v>
+      </c>
+      <c r="X28" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A29" s="73"/>
+      <c r="B29" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="55">
+        <v>2</v>
+      </c>
+      <c r="D29" s="55">
+        <v>13</v>
+      </c>
+      <c r="E29" s="55">
+        <v>47</v>
+      </c>
+      <c r="F29" s="55">
+        <v>0</v>
+      </c>
+      <c r="G29" s="55">
+        <v>62</v>
+      </c>
+      <c r="H29" s="55">
+        <v>29</v>
+      </c>
+      <c r="I29" s="55">
+        <v>91</v>
+      </c>
+      <c r="J29" s="55">
+        <v>0</v>
+      </c>
+      <c r="K29" s="55">
+        <v>1633</v>
+      </c>
+      <c r="L29" s="55">
+        <v>1633</v>
+      </c>
+      <c r="M29" s="55">
+        <v>0</v>
+      </c>
+      <c r="N29" s="55">
+        <v>560</v>
+      </c>
+      <c r="O29" s="55">
+        <v>560</v>
+      </c>
+      <c r="P29" s="55">
+        <v>828</v>
+      </c>
+      <c r="Q29" s="55">
+        <v>3021</v>
+      </c>
+      <c r="R29" s="55">
+        <v>3112</v>
+      </c>
+      <c r="S29" s="55">
+        <v>1228</v>
+      </c>
+      <c r="T29" s="55">
+        <v>89</v>
+      </c>
+      <c r="U29" s="55">
+        <v>32</v>
+      </c>
+      <c r="V29" s="55">
+        <v>5</v>
+      </c>
+      <c r="W29" s="55">
+        <v>43</v>
+      </c>
+      <c r="X29" s="55">
+        <v>4</v>
+      </c>
+      <c r="Y29" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="55">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A30" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="53">
+        <v>4</v>
+      </c>
+      <c r="D30" s="53">
+        <v>10</v>
+      </c>
+      <c r="E30" s="53">
+        <v>61</v>
+      </c>
+      <c r="F30" s="53">
+        <v>0</v>
+      </c>
+      <c r="G30" s="53">
+        <v>75</v>
+      </c>
+      <c r="H30" s="53">
+        <v>25</v>
+      </c>
+      <c r="I30" s="53">
+        <v>100</v>
+      </c>
+      <c r="J30" s="53">
+        <v>0</v>
+      </c>
+      <c r="K30" s="53">
+        <v>1521</v>
+      </c>
+      <c r="L30" s="53">
+        <v>1521</v>
+      </c>
+      <c r="M30" s="53">
+        <v>1</v>
+      </c>
+      <c r="N30" s="53">
+        <v>496</v>
+      </c>
+      <c r="O30" s="53">
+        <v>497</v>
+      </c>
+      <c r="P30" s="53">
+        <v>831</v>
+      </c>
+      <c r="Q30" s="53">
+        <v>2849</v>
+      </c>
+      <c r="R30" s="53">
+        <v>2949</v>
+      </c>
+      <c r="S30" s="53">
+        <v>786</v>
+      </c>
+      <c r="T30" s="53">
+        <v>106</v>
+      </c>
+      <c r="U30" s="53">
+        <v>24</v>
+      </c>
+      <c r="V30" s="53">
+        <v>1</v>
+      </c>
+      <c r="W30" s="53">
+        <v>23</v>
+      </c>
+      <c r="X30" s="53">
+        <v>2</v>
+      </c>
+      <c r="Y30" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="53">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A31" s="73"/>
+      <c r="B31" s="52" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="53">
+        <v>0</v>
+      </c>
+      <c r="D31" s="53">
+        <v>5</v>
+      </c>
+      <c r="E31" s="53">
+        <v>18</v>
+      </c>
+      <c r="F31" s="53">
+        <v>0</v>
+      </c>
+      <c r="G31" s="53">
+        <v>23</v>
+      </c>
+      <c r="H31" s="53">
+        <v>3</v>
+      </c>
+      <c r="I31" s="53">
+        <v>26</v>
+      </c>
+      <c r="J31" s="53">
+        <v>0</v>
+      </c>
+      <c r="K31" s="53">
+        <v>381</v>
+      </c>
+      <c r="L31" s="53">
+        <v>381</v>
+      </c>
+      <c r="M31" s="53">
+        <v>0</v>
+      </c>
+      <c r="N31" s="53">
+        <v>85</v>
+      </c>
+      <c r="O31" s="53">
+        <v>85</v>
+      </c>
+      <c r="P31" s="53">
+        <v>145</v>
+      </c>
+      <c r="Q31" s="53">
+        <v>611</v>
+      </c>
+      <c r="R31" s="53">
+        <v>637</v>
+      </c>
+      <c r="S31" s="53">
+        <v>265</v>
+      </c>
+      <c r="T31" s="53">
+        <v>45</v>
+      </c>
+      <c r="U31" s="53">
+        <v>19</v>
+      </c>
+      <c r="V31" s="53">
+        <v>1</v>
+      </c>
+      <c r="W31" s="53">
         <v>7</v>
       </c>
-      <c r="F10" s="54">
-[...2 lines deleted...]
-      <c r="G10" s="54">
+      <c r="X31" s="53">
+        <v>2</v>
+      </c>
+      <c r="Y31" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A32" s="73"/>
+      <c r="B32" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="53">
+        <v>0</v>
+      </c>
+      <c r="D32" s="53">
+        <v>0</v>
+      </c>
+      <c r="E32" s="53">
+        <v>3</v>
+      </c>
+      <c r="F32" s="53">
+        <v>0</v>
+      </c>
+      <c r="G32" s="53">
+        <v>3</v>
+      </c>
+      <c r="H32" s="53">
+        <v>2</v>
+      </c>
+      <c r="I32" s="53">
+        <v>5</v>
+      </c>
+      <c r="J32" s="53">
+        <v>0</v>
+      </c>
+      <c r="K32" s="53">
+        <v>54</v>
+      </c>
+      <c r="L32" s="53">
+        <v>54</v>
+      </c>
+      <c r="M32" s="53">
+        <v>0</v>
+      </c>
+      <c r="N32" s="53">
+        <v>5</v>
+      </c>
+      <c r="O32" s="53">
+        <v>5</v>
+      </c>
+      <c r="P32" s="53">
+        <v>23</v>
+      </c>
+      <c r="Q32" s="53">
+        <v>82</v>
+      </c>
+      <c r="R32" s="53">
+        <v>87</v>
+      </c>
+      <c r="S32" s="53">
+        <v>15</v>
+      </c>
+      <c r="T32" s="53">
+        <v>6</v>
+      </c>
+      <c r="U32" s="53">
+        <v>0</v>
+      </c>
+      <c r="V32" s="53">
+        <v>0</v>
+      </c>
+      <c r="W32" s="53">
+        <v>0</v>
+      </c>
+      <c r="X32" s="53">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A33" s="73"/>
+      <c r="B33" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="55">
+        <v>4</v>
+      </c>
+      <c r="D33" s="55">
+        <v>15</v>
+      </c>
+      <c r="E33" s="55">
+        <v>82</v>
+      </c>
+      <c r="F33" s="55">
+        <v>0</v>
+      </c>
+      <c r="G33" s="55">
+        <v>101</v>
+      </c>
+      <c r="H33" s="55">
+        <v>30</v>
+      </c>
+      <c r="I33" s="55">
+        <v>131</v>
+      </c>
+      <c r="J33" s="55">
+        <v>0</v>
+      </c>
+      <c r="K33" s="55">
+        <v>1956</v>
+      </c>
+      <c r="L33" s="55">
+        <v>1956</v>
+      </c>
+      <c r="M33" s="55">
+        <v>1</v>
+      </c>
+      <c r="N33" s="55">
+        <v>586</v>
+      </c>
+      <c r="O33" s="55">
+        <v>587</v>
+      </c>
+      <c r="P33" s="55">
+        <v>999</v>
+      </c>
+      <c r="Q33" s="55">
+        <v>3542</v>
+      </c>
+      <c r="R33" s="55">
+        <v>3673</v>
+      </c>
+      <c r="S33" s="55">
+        <v>1066</v>
+      </c>
+      <c r="T33" s="55">
+        <v>157</v>
+      </c>
+      <c r="U33" s="55">
+        <v>43</v>
+      </c>
+      <c r="V33" s="55">
+        <v>2</v>
+      </c>
+      <c r="W33" s="55">
+        <v>30</v>
+      </c>
+      <c r="X33" s="55">
+        <v>4</v>
+      </c>
+      <c r="Y33" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A34" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" s="53">
+        <v>1</v>
+      </c>
+      <c r="D34" s="53">
+        <v>2</v>
+      </c>
+      <c r="E34" s="53">
+        <v>7</v>
+      </c>
+      <c r="F34" s="53">
+        <v>0</v>
+      </c>
+      <c r="G34" s="53">
+        <v>10</v>
+      </c>
+      <c r="H34" s="53">
+        <v>3</v>
+      </c>
+      <c r="I34" s="53">
+        <v>13</v>
+      </c>
+      <c r="J34" s="53">
+        <v>0</v>
+      </c>
+      <c r="K34" s="53">
+        <v>139</v>
+      </c>
+      <c r="L34" s="53">
+        <v>139</v>
+      </c>
+      <c r="M34" s="53">
+        <v>0</v>
+      </c>
+      <c r="N34" s="53">
+        <v>43</v>
+      </c>
+      <c r="O34" s="53">
+        <v>43</v>
+      </c>
+      <c r="P34" s="53">
+        <v>77</v>
+      </c>
+      <c r="Q34" s="53">
+        <v>259</v>
+      </c>
+      <c r="R34" s="53">
+        <v>272</v>
+      </c>
+      <c r="S34" s="53">
+        <v>100</v>
+      </c>
+      <c r="T34" s="53">
+        <v>27</v>
+      </c>
+      <c r="U34" s="53">
+        <v>3</v>
+      </c>
+      <c r="V34" s="53">
+        <v>1</v>
+      </c>
+      <c r="W34" s="53">
+        <v>3</v>
+      </c>
+      <c r="X34" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A35" s="73"/>
+      <c r="B35" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="53">
+        <v>0</v>
+      </c>
+      <c r="D35" s="53">
+        <v>1</v>
+      </c>
+      <c r="E35" s="53">
+        <v>6</v>
+      </c>
+      <c r="F35" s="53">
+        <v>0</v>
+      </c>
+      <c r="G35" s="53">
+        <v>7</v>
+      </c>
+      <c r="H35" s="53">
+        <v>3</v>
+      </c>
+      <c r="I35" s="53">
+        <v>10</v>
+      </c>
+      <c r="J35" s="53">
+        <v>0</v>
+      </c>
+      <c r="K35" s="53">
+        <v>94</v>
+      </c>
+      <c r="L35" s="53">
+        <v>94</v>
+      </c>
+      <c r="M35" s="53">
+        <v>0</v>
+      </c>
+      <c r="N35" s="53">
+        <v>27</v>
+      </c>
+      <c r="O35" s="53">
+        <v>27</v>
+      </c>
+      <c r="P35" s="53">
+        <v>32</v>
+      </c>
+      <c r="Q35" s="53">
+        <v>153</v>
+      </c>
+      <c r="R35" s="53">
+        <v>163</v>
+      </c>
+      <c r="S35" s="53">
+        <v>46</v>
+      </c>
+      <c r="T35" s="53">
+        <v>27</v>
+      </c>
+      <c r="U35" s="53">
+        <v>0</v>
+      </c>
+      <c r="V35" s="53">
+        <v>0</v>
+      </c>
+      <c r="W35" s="53">
+        <v>1</v>
+      </c>
+      <c r="X35" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="53">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="53">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A36" s="73"/>
+      <c r="B36" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="55">
+        <v>1</v>
+      </c>
+      <c r="D36" s="55">
+        <v>3</v>
+      </c>
+      <c r="E36" s="55">
+        <v>13</v>
+      </c>
+      <c r="F36" s="55">
+        <v>0</v>
+      </c>
+      <c r="G36" s="55">
+        <v>17</v>
+      </c>
+      <c r="H36" s="55">
+        <v>6</v>
+      </c>
+      <c r="I36" s="55">
+        <v>23</v>
+      </c>
+      <c r="J36" s="55">
+        <v>0</v>
+      </c>
+      <c r="K36" s="55">
+        <v>233</v>
+      </c>
+      <c r="L36" s="55">
+        <v>233</v>
+      </c>
+      <c r="M36" s="55">
+        <v>0</v>
+      </c>
+      <c r="N36" s="55">
+        <v>70</v>
+      </c>
+      <c r="O36" s="55">
+        <v>70</v>
+      </c>
+      <c r="P36" s="55">
+        <v>109</v>
+      </c>
+      <c r="Q36" s="55">
+        <v>412</v>
+      </c>
+      <c r="R36" s="55">
+        <v>435</v>
+      </c>
+      <c r="S36" s="55">
+        <v>146</v>
+      </c>
+      <c r="T36" s="55">
+        <v>54</v>
+      </c>
+      <c r="U36" s="55">
+        <v>3</v>
+      </c>
+      <c r="V36" s="55">
+        <v>1</v>
+      </c>
+      <c r="W36" s="55">
+        <v>4</v>
+      </c>
+      <c r="X36" s="55">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" s="72"/>
+      <c r="C37" s="56">
+        <v>29</v>
+      </c>
+      <c r="D37" s="56">
+        <v>85</v>
+      </c>
+      <c r="E37" s="56">
+        <v>336</v>
+      </c>
+      <c r="F37" s="56">
+        <v>1</v>
+      </c>
+      <c r="G37" s="56">
+        <v>451</v>
+      </c>
+      <c r="H37" s="56">
+        <v>252</v>
+      </c>
+      <c r="I37" s="56">
+        <v>703</v>
+      </c>
+      <c r="J37" s="56">
+        <v>3</v>
+      </c>
+      <c r="K37" s="56">
+        <v>10785</v>
+      </c>
+      <c r="L37" s="56">
+        <v>10788</v>
+      </c>
+      <c r="M37" s="56">
+        <v>3</v>
+      </c>
+      <c r="N37" s="56">
+        <v>4076</v>
+      </c>
+      <c r="O37" s="56">
+        <v>4079</v>
+      </c>
+      <c r="P37" s="56">
+        <v>7002</v>
+      </c>
+      <c r="Q37" s="56">
+        <v>21869</v>
+      </c>
+      <c r="R37" s="56">
+        <v>22572</v>
+      </c>
+      <c r="S37" s="56">
+        <v>7695</v>
+      </c>
+      <c r="T37" s="56">
+        <v>764</v>
+      </c>
+      <c r="U37" s="56">
+        <v>300</v>
+      </c>
+      <c r="V37" s="56">
+        <v>15</v>
+      </c>
+      <c r="W37" s="56">
+        <v>207</v>
+      </c>
+      <c r="X37" s="56">
+        <v>32</v>
+      </c>
+      <c r="Y37" s="56">
         <v>9</v>
       </c>
-      <c r="H10" s="54">
-[...128 lines deleted...]
-      <c r="X11" s="54">
+      <c r="Z37" s="56">
         <v>9</v>
       </c>
-      <c r="Y11" s="54">
-[...2121 lines deleted...]
-      <c r="AA37" s="57">
+      <c r="AA37" s="56">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="P6:P8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J5:Q5"/>
     <mergeCell ref="R5:R8"/>
     <mergeCell ref="S5:AA5"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="M6:O6"/>
     <mergeCell ref="X6:X8"/>
     <mergeCell ref="Y6:Y8"/>
@@ -10939,45 +10948,45 @@
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="77" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>縣市別床統-列管</vt:lpstr>
-      <vt:lpstr>增減04</vt:lpstr>
-      <vt:lpstr>家數04</vt:lpstr>
+      <vt:lpstr>增減05</vt:lpstr>
+      <vt:lpstr>家數05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>曾婉筑</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>