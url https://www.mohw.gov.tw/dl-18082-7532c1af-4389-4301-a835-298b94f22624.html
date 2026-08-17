--- v2 (2026-07-08)
+++ v3 (2026-08-17)
@@ -1,96 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\衛生公務報表\115\1150630\提供給建銘_1150625\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150731\提供給科長_1150724\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51FC3556-8687-48D4-A6B0-384FDD5677C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63826884-8281-44A1-9773-0E607AF9D076}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="縣市別床統-列管" sheetId="24" r:id="rId1"/>
-    <sheet name="增減05" sheetId="27" r:id="rId2"/>
-    <sheet name="家數05" sheetId="28" r:id="rId3"/>
+    <sheet name="增減06" sheetId="27" r:id="rId2"/>
+    <sheet name="家數06" sheetId="28" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4fb9124e-19fc-4e0c-a338-68e0cd604648'"</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="權急綠色">#REF!,#REF!,#REF!</definedName>
     <definedName name="權慢綠色">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="147">
   <si>
     <t>衛生福利部中央健康保險署-署本部</t>
-  </si>
-[...1 lines deleted...]
-    <t>特約醫事服務機構家數增減統計表</t>
   </si>
   <si>
     <r>
       <t>報表編號：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>HMAI6551R01</t>
     </r>
   </si>
   <si>
     <r>
       <t>程式名稱：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -1414,90 +1411,121 @@
   <si>
     <r>
       <t>頁　　次：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
-    <t>115年05月底</t>
+    <t>115年06月底</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>列印日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/06/11</t>
+      <t>115/07/13</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
-  </si>
-[...2 lines deleted...]
-      <t>統計年月：</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>頁　　次：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/05</t>
-    </r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>統計年月：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115/06</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>特約醫事服務機構家數增減統計表</t>
+    <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \-#,##0_);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
@@ -2017,157 +2045,157 @@
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="18">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="19">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 10" xfId="9" xr:uid="{1033BAAD-2F5D-42FC-88B8-85A22D1B5CFF}"/>
     <cellStyle name="一般 11" xfId="10" xr:uid="{322151D9-985F-4519-9040-A9A066ED9024}"/>
     <cellStyle name="一般 12" xfId="11" xr:uid="{EBE06315-4C0C-4D4E-84E8-165E57EEF5F2}"/>
     <cellStyle name="一般 13" xfId="12" xr:uid="{A91FA4A3-9C19-46E7-94C5-7F6BA9D7305A}"/>
     <cellStyle name="一般 14" xfId="13" xr:uid="{FE321A52-E7C8-46BF-9796-829E3832B498}"/>
     <cellStyle name="一般 15" xfId="14" xr:uid="{03E52FCC-06C9-404D-B7E2-1A806C8B075E}"/>
     <cellStyle name="一般 16" xfId="15" xr:uid="{5F2BB891-1266-413E-BB60-2422D6E663E2}"/>
     <cellStyle name="一般 17" xfId="16" xr:uid="{7F762E82-42CA-4264-9EA3-48AE74E346EA}"/>
     <cellStyle name="一般 18" xfId="17" xr:uid="{BF9E81FA-B473-48AA-99FE-97A680280EEA}"/>
     <cellStyle name="一般 19" xfId="18" xr:uid="{6E45399D-7BE7-4DDC-8B5D-CCC3A09EE7C7}"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 20" xfId="19" xr:uid="{630D82D9-2990-4B97-B1AB-F0C044A505AD}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{C305CC45-8DBE-4B53-94B8-E77CF2DC9020}"/>
     <cellStyle name="一般 4" xfId="3" xr:uid="{1B1EAED9-A27A-4A45-AB5A-C0EB14831E72}"/>
     <cellStyle name="一般 5" xfId="4" xr:uid="{EA70BD1B-D78D-40CE-953B-1DA85D70460D}"/>
     <cellStyle name="一般 6" xfId="5" xr:uid="{406F8B19-D353-473E-B55D-642AE38D739A}"/>
     <cellStyle name="一般 7" xfId="6" xr:uid="{A9AA4847-E6A8-4708-91AA-A6E66313FD05}"/>
     <cellStyle name="一般 8" xfId="7" xr:uid="{80D3E105-137C-470C-B05A-80552B5ACC27}"/>
     <cellStyle name="一般 9" xfId="8" xr:uid="{5DE44882-BED7-47B4-B704-8247467E6B4F}"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -2585,589 +2613,589 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3856A238-B4A6-45E6-B5B0-DD085926AF96}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:AG1"/>
       <selection pane="topRight" sqref="A1:AG1"/>
       <selection pane="bottomLeft" sqref="A1:AG1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.21875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="21" width="9.6640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="28.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="66" t="s">
-[...25 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="A1" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
     </row>
     <row r="2" spans="1:25" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
-      <c r="L2" s="67" t="s">
-[...2 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="L2" s="71" t="s">
+        <v>142</v>
+      </c>
+      <c r="M2" s="71"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="Y2" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="68"/>
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="61" t="s">
         <v>108</v>
       </c>
-      <c r="D3" s="64"/>
-[...22 lines deleted...]
-      <c r="Y3" s="59"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="63"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E4" s="10" t="s">
         <v>110</v>
       </c>
-      <c r="D4" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="10" t="s">
+      <c r="F4" s="64" t="s">
         <v>111</v>
       </c>
-      <c r="F4" s="60" t="s">
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="X4" s="12" t="s">
         <v>112</v>
       </c>
-      <c r="G4" s="61"/>
-[...15 lines deleted...]
-      <c r="W4" s="11" t="s">
+      <c r="Y4" s="13" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="5" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B5" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="C5" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C5" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="F5" s="18" t="s">
         <v>114</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="G5" s="19" t="s">
         <v>115</v>
       </c>
-      <c r="G5" s="19" t="s">
+      <c r="H5" s="19" t="s">
         <v>116</v>
       </c>
-      <c r="H5" s="19" t="s">
+      <c r="I5" s="20" t="s">
         <v>117</v>
       </c>
-      <c r="I5" s="20" t="s">
+      <c r="J5" s="19" t="s">
         <v>118</v>
       </c>
-      <c r="J5" s="19" t="s">
+      <c r="K5" s="19" t="s">
         <v>119</v>
       </c>
-      <c r="K5" s="19" t="s">
+      <c r="L5" s="21" t="s">
         <v>120</v>
       </c>
-      <c r="L5" s="21" t="s">
+      <c r="M5" s="21" t="s">
         <v>121</v>
       </c>
-      <c r="M5" s="21" t="s">
+      <c r="N5" s="21" t="s">
         <v>122</v>
       </c>
-      <c r="N5" s="21" t="s">
+      <c r="O5" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="O5" s="21" t="s">
+      <c r="P5" s="21" t="s">
         <v>124</v>
       </c>
-      <c r="P5" s="21" t="s">
+      <c r="Q5" s="22" t="s">
         <v>125</v>
       </c>
-      <c r="Q5" s="22" t="s">
+      <c r="R5" s="23" t="s">
         <v>126</v>
       </c>
-      <c r="R5" s="23" t="s">
+      <c r="S5" s="23" t="s">
         <v>127</v>
       </c>
-      <c r="S5" s="23" t="s">
+      <c r="T5" s="23" t="s">
         <v>128</v>
       </c>
-      <c r="T5" s="23" t="s">
+      <c r="U5" s="23" t="s">
         <v>129</v>
       </c>
-      <c r="U5" s="23" t="s">
+      <c r="V5" s="24" t="s">
         <v>130</v>
       </c>
-      <c r="V5" s="24" t="s">
+      <c r="W5" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="X5" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="W5" s="25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y5" s="26" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="27" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B6" s="28">
-        <v>152872</v>
+        <v>152980</v>
       </c>
       <c r="C6" s="29">
-        <v>137445</v>
+        <v>137533</v>
       </c>
       <c r="D6" s="29">
-        <v>75911</v>
+        <v>75952</v>
       </c>
       <c r="E6" s="29">
         <v>7268</v>
       </c>
       <c r="F6" s="29">
-        <v>7877</v>
+        <v>7872</v>
       </c>
       <c r="G6" s="29">
         <v>124</v>
       </c>
       <c r="H6" s="29">
-        <v>23813</v>
+        <v>23855</v>
       </c>
       <c r="I6" s="29">
-        <v>4433</v>
+        <v>4427</v>
       </c>
       <c r="J6" s="29">
         <v>1509</v>
       </c>
       <c r="K6" s="29">
-        <v>5738</v>
+        <v>5750</v>
       </c>
       <c r="L6" s="29">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="M6" s="29">
         <v>900</v>
       </c>
       <c r="N6" s="29">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="O6" s="29">
         <v>123</v>
       </c>
       <c r="P6" s="29">
         <v>4521</v>
       </c>
       <c r="Q6" s="29">
         <v>692</v>
       </c>
       <c r="R6" s="29">
         <v>92</v>
       </c>
       <c r="S6" s="29">
         <v>550</v>
       </c>
       <c r="T6" s="29">
         <v>102</v>
       </c>
       <c r="U6" s="29">
         <v>125</v>
       </c>
       <c r="V6" s="29">
         <v>894</v>
       </c>
       <c r="W6" s="30">
-        <v>15427</v>
+        <v>15447</v>
       </c>
       <c r="X6" s="29">
         <v>2746</v>
       </c>
       <c r="Y6" s="29">
-        <v>12681</v>
+        <v>12701</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B7" s="28">
-        <v>44345</v>
+        <v>44304</v>
       </c>
       <c r="C7" s="29">
-        <v>41265</v>
+        <v>41224</v>
       </c>
       <c r="D7" s="29">
-        <v>23387</v>
+        <v>23359</v>
       </c>
       <c r="E7" s="29">
         <v>2078</v>
       </c>
       <c r="F7" s="29">
         <v>2296</v>
       </c>
       <c r="G7" s="29">
         <v>56</v>
       </c>
       <c r="H7" s="29">
-        <v>6937</v>
+        <v>6930</v>
       </c>
       <c r="I7" s="29">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="J7" s="29">
         <v>469</v>
       </c>
       <c r="K7" s="29">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="L7" s="29">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="M7" s="29">
         <v>310</v>
       </c>
       <c r="N7" s="29">
         <v>610</v>
       </c>
       <c r="O7" s="29">
         <v>77</v>
       </c>
       <c r="P7" s="29">
         <v>1543</v>
       </c>
       <c r="Q7" s="29">
         <v>200</v>
       </c>
       <c r="R7" s="29">
         <v>11</v>
       </c>
       <c r="S7" s="29">
         <v>80</v>
       </c>
       <c r="T7" s="29">
         <v>23</v>
       </c>
       <c r="U7" s="29">
         <v>45</v>
       </c>
       <c r="V7" s="29">
         <v>351</v>
       </c>
       <c r="W7" s="30">
         <v>3080</v>
       </c>
       <c r="X7" s="29">
         <v>576</v>
       </c>
       <c r="Y7" s="29">
         <v>2504</v>
       </c>
     </row>
     <row r="8" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="32" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B8" s="33">
-        <v>17020</v>
+        <v>16977</v>
       </c>
       <c r="C8" s="34">
-        <v>15561</v>
+        <v>15518</v>
       </c>
       <c r="D8" s="34">
-        <v>7571</v>
+        <v>7543</v>
       </c>
       <c r="E8" s="34">
         <v>621</v>
       </c>
       <c r="F8" s="34">
         <v>747</v>
       </c>
       <c r="G8" s="34">
         <v>16</v>
       </c>
       <c r="H8" s="34">
-        <v>3680</v>
+        <v>3667</v>
       </c>
       <c r="I8" s="34">
         <v>522</v>
       </c>
       <c r="J8" s="34">
         <v>135</v>
       </c>
       <c r="K8" s="34">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="L8" s="34">
         <v>252</v>
       </c>
       <c r="M8" s="34">
         <v>106</v>
       </c>
       <c r="N8" s="34">
         <v>125</v>
       </c>
       <c r="O8" s="34">
         <v>15</v>
       </c>
       <c r="P8" s="34">
         <v>832</v>
       </c>
       <c r="Q8" s="34">
         <v>93</v>
       </c>
       <c r="R8" s="34">
         <v>11</v>
       </c>
       <c r="S8" s="34">
         <v>40</v>
       </c>
       <c r="T8" s="29">
         <v>6</v>
       </c>
       <c r="U8" s="29">
         <v>45</v>
       </c>
       <c r="V8" s="34">
         <v>215</v>
       </c>
       <c r="W8" s="35">
         <v>1459</v>
       </c>
       <c r="X8" s="34">
         <v>277</v>
       </c>
       <c r="Y8" s="34">
         <v>1182</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="32" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="33">
-        <v>21014</v>
+        <v>21016</v>
       </c>
       <c r="C9" s="34">
-        <v>20470</v>
+        <v>20472</v>
       </c>
       <c r="D9" s="34">
         <v>12860</v>
       </c>
       <c r="E9" s="34">
         <v>1124</v>
       </c>
       <c r="F9" s="34">
         <v>1281</v>
       </c>
       <c r="G9" s="34">
         <v>36</v>
       </c>
       <c r="H9" s="34">
-        <v>2373</v>
+        <v>2379</v>
       </c>
       <c r="I9" s="34">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="J9" s="34">
         <v>279</v>
       </c>
       <c r="K9" s="34">
         <v>658</v>
       </c>
       <c r="L9" s="34">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M9" s="34">
         <v>131</v>
       </c>
       <c r="N9" s="34">
         <v>419</v>
       </c>
       <c r="O9" s="34">
         <v>60</v>
       </c>
       <c r="P9" s="34">
         <v>525</v>
       </c>
       <c r="Q9" s="34">
         <v>77</v>
       </c>
       <c r="R9" s="34">
         <v>0</v>
       </c>
       <c r="S9" s="34">
         <v>40</v>
       </c>
       <c r="T9" s="29">
         <v>0</v>
       </c>
       <c r="U9" s="29">
         <v>0</v>
       </c>
       <c r="V9" s="34">
         <v>102</v>
       </c>
       <c r="W9" s="35">
         <v>544</v>
       </c>
       <c r="X9" s="34">
         <v>146</v>
       </c>
       <c r="Y9" s="34">
         <v>398</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="32" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="33">
         <v>2619</v>
       </c>
       <c r="C10" s="34">
         <v>2245</v>
       </c>
       <c r="D10" s="34">
         <v>1230</v>
       </c>
       <c r="E10" s="34">
         <v>147</v>
       </c>
       <c r="F10" s="34">
         <v>107</v>
       </c>
       <c r="G10" s="34">
         <v>2</v>
       </c>
       <c r="H10" s="34">
         <v>403</v>
       </c>
       <c r="I10" s="34">
         <v>49</v>
       </c>
@@ -3200,51 +3228,51 @@
       </c>
       <c r="S10" s="34">
         <v>0</v>
       </c>
       <c r="T10" s="29">
         <v>3</v>
       </c>
       <c r="U10" s="29">
         <v>0</v>
       </c>
       <c r="V10" s="34">
         <v>28</v>
       </c>
       <c r="W10" s="35">
         <v>374</v>
       </c>
       <c r="X10" s="34">
         <v>27</v>
       </c>
       <c r="Y10" s="34">
         <v>347</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="33">
         <v>3318</v>
       </c>
       <c r="C11" s="34">
         <v>2685</v>
       </c>
       <c r="D11" s="34">
         <v>1587</v>
       </c>
       <c r="E11" s="34">
         <v>160</v>
       </c>
       <c r="F11" s="34">
         <v>150</v>
       </c>
       <c r="G11" s="34">
         <v>2</v>
       </c>
       <c r="H11" s="34">
         <v>429</v>
       </c>
       <c r="I11" s="34">
         <v>53</v>
       </c>
@@ -3277,51 +3305,51 @@
       </c>
       <c r="S11" s="34">
         <v>0</v>
       </c>
       <c r="T11" s="29">
         <v>14</v>
       </c>
       <c r="U11" s="29">
         <v>0</v>
       </c>
       <c r="V11" s="34">
         <v>6</v>
       </c>
       <c r="W11" s="35">
         <v>633</v>
       </c>
       <c r="X11" s="34">
         <v>126</v>
       </c>
       <c r="Y11" s="34">
         <v>507</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="33">
         <v>320</v>
       </c>
       <c r="C12" s="34">
         <v>250</v>
       </c>
       <c r="D12" s="34">
         <v>113</v>
       </c>
       <c r="E12" s="34">
         <v>26</v>
       </c>
       <c r="F12" s="34">
         <v>10</v>
       </c>
       <c r="G12" s="34">
         <v>0</v>
       </c>
       <c r="H12" s="34">
         <v>46</v>
       </c>
       <c r="I12" s="34">
         <v>20</v>
       </c>
@@ -3354,51 +3382,51 @@
       </c>
       <c r="S12" s="34">
         <v>0</v>
       </c>
       <c r="T12" s="29">
         <v>0</v>
       </c>
       <c r="U12" s="29">
         <v>0</v>
       </c>
       <c r="V12" s="34">
         <v>0</v>
       </c>
       <c r="W12" s="35">
         <v>70</v>
       </c>
       <c r="X12" s="34">
         <v>0</v>
       </c>
       <c r="Y12" s="34">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="32" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="33">
         <v>54</v>
       </c>
       <c r="C13" s="34">
         <v>54</v>
       </c>
       <c r="D13" s="34">
         <v>26</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>1</v>
       </c>
       <c r="G13" s="34">
         <v>0</v>
       </c>
       <c r="H13" s="34">
         <v>6</v>
       </c>
       <c r="I13" s="34">
         <v>0</v>
       </c>
@@ -3431,205 +3459,205 @@
       </c>
       <c r="S13" s="34">
         <v>0</v>
       </c>
       <c r="T13" s="29">
         <v>0</v>
       </c>
       <c r="U13" s="29">
         <v>0</v>
       </c>
       <c r="V13" s="34">
         <v>0</v>
       </c>
       <c r="W13" s="35">
         <v>0</v>
       </c>
       <c r="X13" s="34">
         <v>0</v>
       </c>
       <c r="Y13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B14" s="28">
-        <v>22003</v>
+        <v>22159</v>
       </c>
       <c r="C14" s="29">
-        <v>19770</v>
+        <v>19906</v>
       </c>
       <c r="D14" s="29">
-        <v>10785</v>
+        <v>10863</v>
       </c>
       <c r="E14" s="29">
         <v>1089</v>
       </c>
       <c r="F14" s="29">
-        <v>1077</v>
+        <v>1095</v>
       </c>
       <c r="G14" s="29">
         <v>12</v>
       </c>
       <c r="H14" s="29">
-        <v>3589</v>
+        <v>3619</v>
       </c>
       <c r="I14" s="29">
         <v>851</v>
       </c>
       <c r="J14" s="29">
         <v>233</v>
       </c>
       <c r="K14" s="29">
-        <v>898</v>
+        <v>908</v>
       </c>
       <c r="L14" s="29">
         <v>177</v>
       </c>
       <c r="M14" s="29">
         <v>83</v>
       </c>
       <c r="N14" s="29">
         <v>289</v>
       </c>
       <c r="O14" s="29">
         <v>5</v>
       </c>
       <c r="P14" s="29">
         <v>452</v>
       </c>
       <c r="Q14" s="29">
         <v>77</v>
       </c>
       <c r="R14" s="29">
         <v>0</v>
       </c>
       <c r="S14" s="29">
         <v>0</v>
       </c>
       <c r="T14" s="29">
         <v>23</v>
       </c>
       <c r="U14" s="29">
         <v>0</v>
       </c>
       <c r="V14" s="29">
         <v>130</v>
       </c>
       <c r="W14" s="30">
-        <v>2233</v>
+        <v>2253</v>
       </c>
       <c r="X14" s="29">
         <v>345</v>
       </c>
       <c r="Y14" s="29">
-        <v>1888</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="36" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B15" s="33">
-        <v>13016</v>
+        <v>13153</v>
       </c>
       <c r="C15" s="34">
-        <v>11808</v>
+        <v>11945</v>
       </c>
       <c r="D15" s="34">
-        <v>6462</v>
+        <v>6542</v>
       </c>
       <c r="E15" s="34">
         <v>556</v>
       </c>
       <c r="F15" s="34">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="G15" s="34">
         <v>8</v>
       </c>
       <c r="H15" s="34">
-        <v>2208</v>
+        <v>2237</v>
       </c>
       <c r="I15" s="34">
         <v>489</v>
       </c>
       <c r="J15" s="34">
         <v>122</v>
       </c>
       <c r="K15" s="34">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="L15" s="34">
         <v>111</v>
       </c>
       <c r="M15" s="34">
         <v>49</v>
       </c>
       <c r="N15" s="34">
         <v>211</v>
       </c>
       <c r="O15" s="34">
         <v>5</v>
       </c>
       <c r="P15" s="34">
         <v>184</v>
       </c>
       <c r="Q15" s="34">
         <v>57</v>
       </c>
       <c r="R15" s="34">
         <v>0</v>
       </c>
       <c r="S15" s="34">
         <v>0</v>
       </c>
       <c r="T15" s="29">
         <v>23</v>
       </c>
       <c r="U15" s="29">
         <v>0</v>
       </c>
       <c r="V15" s="34">
         <v>84</v>
       </c>
       <c r="W15" s="35">
         <v>1208</v>
       </c>
       <c r="X15" s="34">
         <v>295</v>
       </c>
       <c r="Y15" s="34">
         <v>913</v>
       </c>
     </row>
     <row r="16" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B16" s="33">
         <v>2714</v>
       </c>
       <c r="C16" s="34">
         <v>2664</v>
       </c>
       <c r="D16" s="34">
         <v>1496</v>
       </c>
       <c r="E16" s="34">
         <v>103</v>
       </c>
       <c r="F16" s="34">
         <v>138</v>
       </c>
       <c r="G16" s="34">
         <v>0</v>
       </c>
       <c r="H16" s="34">
         <v>428</v>
       </c>
       <c r="I16" s="34">
         <v>155</v>
       </c>
@@ -3662,72 +3690,72 @@
       </c>
       <c r="S16" s="34">
         <v>0</v>
       </c>
       <c r="T16" s="29">
         <v>0</v>
       </c>
       <c r="U16" s="29">
         <v>0</v>
       </c>
       <c r="V16" s="34">
         <v>22</v>
       </c>
       <c r="W16" s="35">
         <v>50</v>
       </c>
       <c r="X16" s="34">
         <v>50</v>
       </c>
       <c r="Y16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="32" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B17" s="33">
-        <v>3218</v>
+        <v>3217</v>
       </c>
       <c r="C17" s="34">
-        <v>2776</v>
+        <v>2775</v>
       </c>
       <c r="D17" s="34">
-        <v>1557</v>
+        <v>1555</v>
       </c>
       <c r="E17" s="34">
         <v>200</v>
       </c>
       <c r="F17" s="34">
         <v>109</v>
       </c>
       <c r="G17" s="34">
         <v>0</v>
       </c>
       <c r="H17" s="34">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="I17" s="34">
         <v>120</v>
       </c>
       <c r="J17" s="34">
         <v>42</v>
       </c>
       <c r="K17" s="34">
         <v>96</v>
       </c>
       <c r="L17" s="34">
         <v>38</v>
       </c>
       <c r="M17" s="34">
         <v>12</v>
       </c>
       <c r="N17" s="34">
         <v>38</v>
       </c>
       <c r="O17" s="34">
         <v>0</v>
       </c>
       <c r="P17" s="34">
         <v>140</v>
       </c>
@@ -3739,54 +3767,54 @@
       </c>
       <c r="S17" s="34">
         <v>0</v>
       </c>
       <c r="T17" s="29">
         <v>0</v>
       </c>
       <c r="U17" s="29">
         <v>0</v>
       </c>
       <c r="V17" s="34">
         <v>10</v>
       </c>
       <c r="W17" s="35">
         <v>442</v>
       </c>
       <c r="X17" s="34">
         <v>0</v>
       </c>
       <c r="Y17" s="34">
         <v>442</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B18" s="33">
-        <v>3055</v>
+        <v>3075</v>
       </c>
       <c r="C18" s="34">
         <v>2522</v>
       </c>
       <c r="D18" s="34">
         <v>1270</v>
       </c>
       <c r="E18" s="34">
         <v>230</v>
       </c>
       <c r="F18" s="34">
         <v>125</v>
       </c>
       <c r="G18" s="34">
         <v>4</v>
       </c>
       <c r="H18" s="34">
         <v>539</v>
       </c>
       <c r="I18" s="34">
         <v>87</v>
       </c>
       <c r="J18" s="34">
         <v>15</v>
       </c>
@@ -3805,83 +3833,83 @@
       <c r="O18" s="34">
         <v>0</v>
       </c>
       <c r="P18" s="34">
         <v>65</v>
       </c>
       <c r="Q18" s="34">
         <v>8</v>
       </c>
       <c r="R18" s="34">
         <v>0</v>
       </c>
       <c r="S18" s="34">
         <v>0</v>
       </c>
       <c r="T18" s="29">
         <v>0</v>
       </c>
       <c r="U18" s="29">
         <v>0</v>
       </c>
       <c r="V18" s="34">
         <v>14</v>
       </c>
       <c r="W18" s="35">
-        <v>533</v>
+        <v>553</v>
       </c>
       <c r="X18" s="34">
         <v>0</v>
       </c>
       <c r="Y18" s="34">
-        <v>533</v>
+        <v>553</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="27" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B19" s="28">
-        <v>31862</v>
+        <v>31867</v>
       </c>
       <c r="C19" s="29">
-        <v>27964</v>
+        <v>27969</v>
       </c>
       <c r="D19" s="29">
         <v>15431</v>
       </c>
       <c r="E19" s="29">
         <v>1466</v>
       </c>
       <c r="F19" s="29">
-        <v>1714</v>
+        <v>1700</v>
       </c>
       <c r="G19" s="29">
         <v>4</v>
       </c>
       <c r="H19" s="29">
-        <v>4434</v>
+        <v>4453</v>
       </c>
       <c r="I19" s="29">
         <v>1054</v>
       </c>
       <c r="J19" s="29">
         <v>378</v>
       </c>
       <c r="K19" s="29">
         <v>1209</v>
       </c>
       <c r="L19" s="29">
         <v>158</v>
       </c>
       <c r="M19" s="29">
         <v>164</v>
       </c>
       <c r="N19" s="29">
         <v>276</v>
       </c>
       <c r="O19" s="29">
         <v>24</v>
       </c>
       <c r="P19" s="29">
         <v>924</v>
       </c>
@@ -3893,72 +3921,72 @@
       </c>
       <c r="S19" s="29">
         <v>311</v>
       </c>
       <c r="T19" s="29">
         <v>34</v>
       </c>
       <c r="U19" s="29">
         <v>0</v>
       </c>
       <c r="V19" s="29">
         <v>144</v>
       </c>
       <c r="W19" s="30">
         <v>3898</v>
       </c>
       <c r="X19" s="29">
         <v>601</v>
       </c>
       <c r="Y19" s="29">
         <v>3297</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="32" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B20" s="33">
-        <v>20917</v>
+        <v>20922</v>
       </c>
       <c r="C20" s="34">
-        <v>19010</v>
+        <v>19015</v>
       </c>
       <c r="D20" s="34">
         <v>10568</v>
       </c>
       <c r="E20" s="34">
         <v>850</v>
       </c>
       <c r="F20" s="34">
-        <v>1127</v>
+        <v>1113</v>
       </c>
       <c r="G20" s="34">
         <v>4</v>
       </c>
       <c r="H20" s="34">
-        <v>2874</v>
+        <v>2893</v>
       </c>
       <c r="I20" s="34">
         <v>786</v>
       </c>
       <c r="J20" s="34">
         <v>268</v>
       </c>
       <c r="K20" s="34">
         <v>804</v>
       </c>
       <c r="L20" s="34">
         <v>139</v>
       </c>
       <c r="M20" s="34">
         <v>103</v>
       </c>
       <c r="N20" s="34">
         <v>179</v>
       </c>
       <c r="O20" s="34">
         <v>20</v>
       </c>
       <c r="P20" s="34">
         <v>652</v>
       </c>
@@ -3970,51 +3998,51 @@
       </c>
       <c r="S20" s="34">
         <v>311</v>
       </c>
       <c r="T20" s="29">
         <v>34</v>
       </c>
       <c r="U20" s="29">
         <v>0</v>
       </c>
       <c r="V20" s="34">
         <v>115</v>
       </c>
       <c r="W20" s="35">
         <v>1907</v>
       </c>
       <c r="X20" s="34">
         <v>330</v>
       </c>
       <c r="Y20" s="34">
         <v>1577</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B21" s="33">
         <v>7623</v>
       </c>
       <c r="C21" s="34">
         <v>6496</v>
       </c>
       <c r="D21" s="34">
         <v>3685</v>
       </c>
       <c r="E21" s="34">
         <v>356</v>
       </c>
       <c r="F21" s="34">
         <v>443</v>
       </c>
       <c r="G21" s="34">
         <v>0</v>
       </c>
       <c r="H21" s="34">
         <v>1060</v>
       </c>
       <c r="I21" s="34">
         <v>192</v>
       </c>
@@ -4047,51 +4075,51 @@
       </c>
       <c r="S21" s="34">
         <v>0</v>
       </c>
       <c r="T21" s="29">
         <v>0</v>
       </c>
       <c r="U21" s="29">
         <v>0</v>
       </c>
       <c r="V21" s="34">
         <v>11</v>
       </c>
       <c r="W21" s="35">
         <v>1127</v>
       </c>
       <c r="X21" s="34">
         <v>257</v>
       </c>
       <c r="Y21" s="34">
         <v>870</v>
       </c>
     </row>
     <row r="22" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="32" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B22" s="33">
         <v>3322</v>
       </c>
       <c r="C22" s="34">
         <v>2458</v>
       </c>
       <c r="D22" s="34">
         <v>1178</v>
       </c>
       <c r="E22" s="34">
         <v>260</v>
       </c>
       <c r="F22" s="34">
         <v>144</v>
       </c>
       <c r="G22" s="34">
         <v>0</v>
       </c>
       <c r="H22" s="34">
         <v>500</v>
       </c>
       <c r="I22" s="34">
         <v>76</v>
       </c>
@@ -4124,205 +4152,205 @@
       </c>
       <c r="S22" s="34">
         <v>0</v>
       </c>
       <c r="T22" s="29">
         <v>0</v>
       </c>
       <c r="U22" s="29">
         <v>0</v>
       </c>
       <c r="V22" s="34">
         <v>18</v>
       </c>
       <c r="W22" s="35">
         <v>864</v>
       </c>
       <c r="X22" s="34">
         <v>14</v>
       </c>
       <c r="Y22" s="34">
         <v>850</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="27" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B23" s="28">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="C23" s="29">
-        <v>19628</v>
+        <v>19625</v>
       </c>
       <c r="D23" s="29">
-        <v>10727</v>
+        <v>10718</v>
       </c>
       <c r="E23" s="29">
         <v>809</v>
       </c>
       <c r="F23" s="29">
         <v>1152</v>
       </c>
       <c r="G23" s="29">
         <v>18</v>
       </c>
       <c r="H23" s="29">
         <v>3677</v>
       </c>
       <c r="I23" s="29">
         <v>654</v>
       </c>
       <c r="J23" s="29">
         <v>166</v>
       </c>
       <c r="K23" s="29">
         <v>636</v>
       </c>
       <c r="L23" s="29">
         <v>182</v>
       </c>
       <c r="M23" s="29">
         <v>154</v>
       </c>
       <c r="N23" s="29">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="O23" s="29">
         <v>7</v>
       </c>
       <c r="P23" s="29">
         <v>926</v>
       </c>
       <c r="Q23" s="29">
         <v>103</v>
       </c>
       <c r="R23" s="29">
         <v>8</v>
       </c>
       <c r="S23" s="29">
         <v>0</v>
       </c>
       <c r="T23" s="29">
         <v>0</v>
       </c>
       <c r="U23" s="29">
         <v>0</v>
       </c>
       <c r="V23" s="29">
         <v>136</v>
       </c>
       <c r="W23" s="30">
         <v>2499</v>
       </c>
       <c r="X23" s="29">
         <v>501</v>
       </c>
       <c r="Y23" s="29">
         <v>1998</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B24" s="33">
         <v>11729</v>
       </c>
       <c r="C24" s="34">
         <v>10495</v>
       </c>
       <c r="D24" s="34">
-        <v>5452</v>
+        <v>5443</v>
       </c>
       <c r="E24" s="34">
         <v>412</v>
       </c>
       <c r="F24" s="34">
         <v>608</v>
       </c>
       <c r="G24" s="34">
         <v>4</v>
       </c>
       <c r="H24" s="34">
         <v>2217</v>
       </c>
       <c r="I24" s="34">
         <v>445</v>
       </c>
       <c r="J24" s="34">
         <v>97</v>
       </c>
       <c r="K24" s="34">
         <v>378</v>
       </c>
       <c r="L24" s="34">
         <v>133</v>
       </c>
       <c r="M24" s="34">
         <v>99</v>
       </c>
       <c r="N24" s="34">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="O24" s="34">
         <v>4</v>
       </c>
       <c r="P24" s="34">
         <v>362</v>
       </c>
       <c r="Q24" s="34">
         <v>59</v>
       </c>
       <c r="R24" s="34">
         <v>8</v>
       </c>
       <c r="S24" s="34">
         <v>0</v>
       </c>
       <c r="T24" s="29">
         <v>0</v>
       </c>
       <c r="U24" s="29">
         <v>0</v>
       </c>
       <c r="V24" s="34">
         <v>91</v>
       </c>
       <c r="W24" s="35">
         <v>1234</v>
       </c>
       <c r="X24" s="34">
         <v>198</v>
       </c>
       <c r="Y24" s="34">
         <v>1036</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="32" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B25" s="33">
         <v>3591</v>
       </c>
       <c r="C25" s="34">
         <v>3103</v>
       </c>
       <c r="D25" s="34">
         <v>1731</v>
       </c>
       <c r="E25" s="34">
         <v>108</v>
       </c>
       <c r="F25" s="34">
         <v>192</v>
       </c>
       <c r="G25" s="34">
         <v>8</v>
       </c>
       <c r="H25" s="34">
         <v>477</v>
       </c>
       <c r="I25" s="34">
         <v>95</v>
       </c>
@@ -4355,128 +4383,128 @@
       </c>
       <c r="S25" s="34">
         <v>0</v>
       </c>
       <c r="T25" s="29">
         <v>0</v>
       </c>
       <c r="U25" s="29">
         <v>0</v>
       </c>
       <c r="V25" s="34">
         <v>20</v>
       </c>
       <c r="W25" s="35">
         <v>488</v>
       </c>
       <c r="X25" s="34">
         <v>263</v>
       </c>
       <c r="Y25" s="34">
         <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="32" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B26" s="33">
-        <v>3654</v>
+        <v>3651</v>
       </c>
       <c r="C26" s="34">
-        <v>3334</v>
+        <v>3331</v>
       </c>
       <c r="D26" s="34">
         <v>1840</v>
       </c>
       <c r="E26" s="34">
         <v>142</v>
       </c>
       <c r="F26" s="34">
         <v>166</v>
       </c>
       <c r="G26" s="34">
         <v>4</v>
       </c>
       <c r="H26" s="34">
         <v>626</v>
       </c>
       <c r="I26" s="34">
         <v>89</v>
       </c>
       <c r="J26" s="34">
         <v>24</v>
       </c>
       <c r="K26" s="34">
         <v>118</v>
       </c>
       <c r="L26" s="34">
         <v>30</v>
       </c>
       <c r="M26" s="34">
         <v>8</v>
       </c>
       <c r="N26" s="34">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="O26" s="34">
         <v>0</v>
       </c>
       <c r="P26" s="34">
         <v>193</v>
       </c>
       <c r="Q26" s="34">
         <v>18</v>
       </c>
       <c r="R26" s="34">
         <v>0</v>
       </c>
       <c r="S26" s="34">
         <v>0</v>
       </c>
       <c r="T26" s="29">
         <v>0</v>
       </c>
       <c r="U26" s="29">
         <v>0</v>
       </c>
       <c r="V26" s="34">
         <v>19</v>
       </c>
       <c r="W26" s="35">
         <v>320</v>
       </c>
       <c r="X26" s="34">
         <v>0</v>
       </c>
       <c r="Y26" s="34">
         <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="32" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B27" s="33">
         <v>3153</v>
       </c>
       <c r="C27" s="34">
         <v>2696</v>
       </c>
       <c r="D27" s="34">
         <v>1704</v>
       </c>
       <c r="E27" s="34">
         <v>147</v>
       </c>
       <c r="F27" s="34">
         <v>186</v>
       </c>
       <c r="G27" s="34">
         <v>2</v>
       </c>
       <c r="H27" s="34">
         <v>357</v>
       </c>
       <c r="I27" s="34">
         <v>25</v>
       </c>
@@ -4509,205 +4537,205 @@
       </c>
       <c r="S27" s="34">
         <v>0</v>
       </c>
       <c r="T27" s="29">
         <v>0</v>
       </c>
       <c r="U27" s="29">
         <v>0</v>
       </c>
       <c r="V27" s="34">
         <v>6</v>
       </c>
       <c r="W27" s="35">
         <v>457</v>
       </c>
       <c r="X27" s="34">
         <v>40</v>
       </c>
       <c r="Y27" s="34">
         <v>417</v>
       </c>
     </row>
     <row r="28" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="27" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B28" s="28">
-        <v>26831</v>
+        <v>26822</v>
       </c>
       <c r="C28" s="29">
-        <v>24916</v>
+        <v>24907</v>
       </c>
       <c r="D28" s="29">
         <v>13603</v>
       </c>
       <c r="E28" s="29">
         <v>1401</v>
       </c>
       <c r="F28" s="29">
-        <v>1416</v>
+        <v>1407</v>
       </c>
       <c r="G28" s="29">
         <v>30</v>
       </c>
       <c r="H28" s="29">
         <v>4562</v>
       </c>
       <c r="I28" s="29">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="J28" s="29">
         <v>224</v>
       </c>
       <c r="K28" s="29">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="L28" s="29">
         <v>86</v>
       </c>
       <c r="M28" s="29">
         <v>140</v>
       </c>
       <c r="N28" s="29">
         <v>285</v>
       </c>
       <c r="O28" s="29">
         <v>6</v>
       </c>
       <c r="P28" s="29">
         <v>557</v>
       </c>
       <c r="Q28" s="29">
         <v>90</v>
       </c>
       <c r="R28" s="29">
         <v>9</v>
       </c>
       <c r="S28" s="29">
         <v>89</v>
       </c>
       <c r="T28" s="29">
         <v>22</v>
       </c>
       <c r="U28" s="29">
         <v>50</v>
       </c>
       <c r="V28" s="29">
         <v>130</v>
       </c>
       <c r="W28" s="30">
         <v>1915</v>
       </c>
       <c r="X28" s="29">
         <v>548</v>
       </c>
       <c r="Y28" s="29">
         <v>1367</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="32" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B29" s="33">
-        <v>20657</v>
+        <v>20648</v>
       </c>
       <c r="C29" s="34">
-        <v>19494</v>
+        <v>19485</v>
       </c>
       <c r="D29" s="34">
         <v>10729</v>
       </c>
       <c r="E29" s="34">
         <v>1011</v>
       </c>
       <c r="F29" s="34">
-        <v>1090</v>
+        <v>1081</v>
       </c>
       <c r="G29" s="34">
         <v>30</v>
       </c>
       <c r="H29" s="34">
         <v>3356</v>
       </c>
       <c r="I29" s="34">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="J29" s="34">
         <v>180</v>
       </c>
       <c r="K29" s="34">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="L29" s="34">
         <v>82</v>
       </c>
       <c r="M29" s="34">
         <v>95</v>
       </c>
       <c r="N29" s="34">
         <v>242</v>
       </c>
       <c r="O29" s="34">
         <v>6</v>
       </c>
       <c r="P29" s="34">
         <v>452</v>
       </c>
       <c r="Q29" s="34">
         <v>80</v>
       </c>
       <c r="R29" s="34">
         <v>0</v>
       </c>
       <c r="S29" s="34">
         <v>89</v>
       </c>
       <c r="T29" s="29">
         <v>22</v>
       </c>
       <c r="U29" s="29">
         <v>50</v>
       </c>
       <c r="V29" s="34">
         <v>119</v>
       </c>
       <c r="W29" s="35">
         <v>1163</v>
       </c>
       <c r="X29" s="34">
         <v>476</v>
       </c>
       <c r="Y29" s="34">
         <v>687</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="32" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B30" s="33">
         <v>5648</v>
       </c>
       <c r="C30" s="34">
         <v>4976</v>
       </c>
       <c r="D30" s="34">
         <v>2637</v>
       </c>
       <c r="E30" s="34">
         <v>354</v>
       </c>
       <c r="F30" s="34">
         <v>302</v>
       </c>
       <c r="G30" s="34">
         <v>0</v>
       </c>
       <c r="H30" s="34">
         <v>1136</v>
       </c>
       <c r="I30" s="34">
         <v>95</v>
       </c>
@@ -4740,51 +4768,51 @@
       </c>
       <c r="S30" s="34">
         <v>0</v>
       </c>
       <c r="T30" s="29">
         <v>0</v>
       </c>
       <c r="U30" s="29">
         <v>0</v>
       </c>
       <c r="V30" s="34">
         <v>6</v>
       </c>
       <c r="W30" s="35">
         <v>672</v>
       </c>
       <c r="X30" s="34">
         <v>72</v>
       </c>
       <c r="Y30" s="34">
         <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="32" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B31" s="33">
         <v>526</v>
       </c>
       <c r="C31" s="34">
         <v>446</v>
       </c>
       <c r="D31" s="34">
         <v>237</v>
       </c>
       <c r="E31" s="34">
         <v>36</v>
       </c>
       <c r="F31" s="34">
         <v>24</v>
       </c>
       <c r="G31" s="34">
         <v>0</v>
       </c>
       <c r="H31" s="34">
         <v>70</v>
       </c>
       <c r="I31" s="34">
         <v>16</v>
       </c>
@@ -4817,51 +4845,51 @@
       </c>
       <c r="S31" s="34">
         <v>0</v>
       </c>
       <c r="T31" s="29">
         <v>0</v>
       </c>
       <c r="U31" s="29">
         <v>0</v>
       </c>
       <c r="V31" s="34">
         <v>5</v>
       </c>
       <c r="W31" s="35">
         <v>80</v>
       </c>
       <c r="X31" s="34">
         <v>0</v>
       </c>
       <c r="Y31" s="34">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="27" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B32" s="28">
         <v>5704</v>
       </c>
       <c r="C32" s="29">
         <v>3902</v>
       </c>
       <c r="D32" s="29">
         <v>1978</v>
       </c>
       <c r="E32" s="29">
         <v>425</v>
       </c>
       <c r="F32" s="29">
         <v>222</v>
       </c>
       <c r="G32" s="29">
         <v>4</v>
       </c>
       <c r="H32" s="29">
         <v>614</v>
       </c>
       <c r="I32" s="29">
         <v>79</v>
       </c>
@@ -4894,51 +4922,51 @@
       </c>
       <c r="S32" s="29">
         <v>70</v>
       </c>
       <c r="T32" s="29">
         <v>0</v>
       </c>
       <c r="U32" s="29">
         <v>30</v>
       </c>
       <c r="V32" s="29">
         <v>3</v>
       </c>
       <c r="W32" s="30">
         <v>1802</v>
       </c>
       <c r="X32" s="29">
         <v>175</v>
       </c>
       <c r="Y32" s="29">
         <v>1627</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="36" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B33" s="33">
         <v>4278</v>
       </c>
       <c r="C33" s="34">
         <v>2642</v>
       </c>
       <c r="D33" s="34">
         <v>1322</v>
       </c>
       <c r="E33" s="34">
         <v>328</v>
       </c>
       <c r="F33" s="34">
         <v>159</v>
       </c>
       <c r="G33" s="34">
         <v>2</v>
       </c>
       <c r="H33" s="34">
         <v>375</v>
       </c>
       <c r="I33" s="34">
         <v>45</v>
       </c>
@@ -4971,51 +4999,51 @@
       </c>
       <c r="S33" s="34">
         <v>70</v>
       </c>
       <c r="T33" s="29">
         <v>0</v>
       </c>
       <c r="U33" s="29">
         <v>30</v>
       </c>
       <c r="V33" s="34">
         <v>3</v>
       </c>
       <c r="W33" s="35">
         <v>1636</v>
       </c>
       <c r="X33" s="34">
         <v>175</v>
       </c>
       <c r="Y33" s="34">
         <v>1461</v>
       </c>
     </row>
     <row r="34" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="32" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B34" s="33">
         <v>1426</v>
       </c>
       <c r="C34" s="34">
         <v>1260</v>
       </c>
       <c r="D34" s="34">
         <v>656</v>
       </c>
       <c r="E34" s="34">
         <v>97</v>
       </c>
       <c r="F34" s="34">
         <v>63</v>
       </c>
       <c r="G34" s="34">
         <v>2</v>
       </c>
       <c r="H34" s="34">
         <v>239</v>
       </c>
       <c r="I34" s="34">
         <v>34</v>
       </c>
@@ -5048,3608 +5076,3608 @@
       </c>
       <c r="S34" s="34">
         <v>0</v>
       </c>
       <c r="T34" s="29">
         <v>0</v>
       </c>
       <c r="U34" s="29">
         <v>0</v>
       </c>
       <c r="V34" s="34">
         <v>0</v>
       </c>
       <c r="W34" s="35">
         <v>166</v>
       </c>
       <c r="X34" s="34">
         <v>0</v>
       </c>
       <c r="Y34" s="34">
         <v>166</v>
       </c>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A35" s="38" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A36" s="38" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="39"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A37" s="38" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A38" s="38" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A39" s="38" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B39" s="39"/>
       <c r="C39" s="39"/>
       <c r="D39" s="39"/>
       <c r="E39" s="39"/>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
       <c r="H39" s="39"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A40" s="38" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="F4:V4"/>
     <mergeCell ref="C3:V3"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="77" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8045AED4-F719-4ED7-ADB7-AA76F2F7DDE8}">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:Z1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="40" customWidth="1"/>
     <col min="2" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="69" t="s">
-[...26 lines deleted...]
-      <c r="Z1" s="69"/>
+      <c r="A1" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
     </row>
     <row r="2" spans="1:26" ht="21" x14ac:dyDescent="0.3">
-      <c r="A2" s="69" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="69"/>
+      <c r="A2" s="57" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A3" s="70" t="s">
+      <c r="A3" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="Z3" s="41" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A4" s="42" t="s">
         <v>2</v>
-      </c>
-[...8 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>145</v>
       </c>
-      <c r="C4" s="41"/>
-      <c r="M4" s="71" t="s">
+      <c r="C4" s="42"/>
+      <c r="M4" s="59" t="s">
         <v>145</v>
       </c>
-      <c r="N4" s="71"/>
-[...1 lines deleted...]
-        <v>142</v>
+      <c r="N4" s="59"/>
+      <c r="Z4" s="41" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="68"/>
-      <c r="C5" s="68" t="s">
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="68"/>
-[...3 lines deleted...]
-      <c r="H5" s="68" t="s">
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="60"/>
+      <c r="O5" s="60"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="68"/>
-[...7 lines deleted...]
-      <c r="Q5" s="68" t="s">
+      <c r="R5" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="68" t="s">
+      <c r="S5" s="60"/>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="60"/>
+      <c r="Z5" s="60"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A6" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="S5" s="68"/>
-[...9 lines deleted...]
-      <c r="A6" s="68" t="s">
+      <c r="B6" s="60"/>
+      <c r="C6" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="68"/>
-      <c r="C6" s="68" t="s">
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="68"/>
-[...3 lines deleted...]
-      <c r="H6" s="68" t="s">
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="68"/>
-[...2 lines deleted...]
-      <c r="L6" s="68" t="s">
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="68"/>
-[...1 lines deleted...]
-      <c r="O6" s="68" t="s">
+      <c r="P6" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="P6" s="68" t="s">
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="Q6" s="68"/>
-      <c r="R6" s="68" t="s">
+      <c r="S6" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="S6" s="68" t="s">
+      <c r="T6" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="68" t="s">
+      <c r="U6" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="68" t="s">
+      <c r="V6" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="V6" s="68" t="s">
+      <c r="W6" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="W6" s="68" t="s">
+      <c r="X6" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="68" t="s">
+      <c r="Y6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="68" t="s">
+      <c r="Z6" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="Z6" s="68" t="s">
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A7" s="60"/>
+      <c r="B7" s="60"/>
+      <c r="C7" s="60" t="s">
         <v>23</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C7" s="68" t="s">
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="68"/>
-[...1 lines deleted...]
-      <c r="F7" s="44" t="s">
+      <c r="G7" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="68" t="s">
+      <c r="H7" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="68" t="s">
+      <c r="I7" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="68" t="s">
+      <c r="J7" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="68" t="s">
+      <c r="K7" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="60"/>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A8" s="60"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="68" t="s">
-[...27 lines deleted...]
-      <c r="C8" s="44" t="s">
+      <c r="D8" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="44" t="s">
+      <c r="E8" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="44" t="s">
+      <c r="F8" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A9" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="44" t="s">
-[...24 lines deleted...]
-      <c r="A9" s="68" t="s">
+      <c r="B9" s="45" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C9" s="46">
         <v>13</v>
       </c>
       <c r="D9" s="46">
         <v>21</v>
       </c>
       <c r="E9" s="46">
         <v>68</v>
       </c>
       <c r="F9" s="46">
         <v>1</v>
       </c>
       <c r="G9" s="46">
         <v>103</v>
       </c>
       <c r="H9" s="46">
         <v>1</v>
       </c>
       <c r="I9" s="46">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="J9" s="46">
-        <v>3307</v>
+        <v>3298</v>
       </c>
       <c r="K9" s="46">
-        <v>3370</v>
+        <v>3360</v>
       </c>
       <c r="L9" s="46">
         <v>0</v>
       </c>
       <c r="M9" s="46">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="N9" s="46">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="O9" s="46">
         <v>2730</v>
       </c>
       <c r="P9" s="46">
-        <v>7344</v>
+        <v>7331</v>
       </c>
       <c r="Q9" s="46">
-        <v>7447</v>
+        <v>7434</v>
       </c>
       <c r="R9" s="46">
-        <v>2487</v>
+        <v>2481</v>
       </c>
       <c r="S9" s="46">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="T9" s="46">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="U9" s="46">
         <v>3</v>
       </c>
       <c r="V9" s="46">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="W9" s="46">
         <v>11</v>
       </c>
       <c r="X9" s="46">
         <v>5</v>
       </c>
       <c r="Y9" s="46">
         <v>7</v>
       </c>
       <c r="Z9" s="46">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A10" s="68"/>
+      <c r="A10" s="60"/>
       <c r="B10" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C10" s="46">
         <v>13</v>
       </c>
       <c r="D10" s="46">
         <v>21</v>
       </c>
       <c r="E10" s="46">
         <v>68</v>
       </c>
       <c r="F10" s="46">
         <v>1</v>
       </c>
       <c r="G10" s="46">
         <v>103</v>
       </c>
       <c r="H10" s="46">
         <v>4</v>
       </c>
       <c r="I10" s="46">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J10" s="46">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="K10" s="46">
-        <v>4489</v>
+        <v>4496</v>
       </c>
       <c r="L10" s="46">
         <v>1</v>
       </c>
       <c r="M10" s="46">
-        <v>1372</v>
+        <v>1369</v>
       </c>
       <c r="N10" s="46">
-        <v>1373</v>
+        <v>1370</v>
       </c>
       <c r="O10" s="46">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="P10" s="46">
-        <v>8688</v>
+        <v>8694</v>
       </c>
       <c r="Q10" s="46">
-        <v>8791</v>
+        <v>8797</v>
       </c>
       <c r="R10" s="46">
-        <v>2816</v>
+        <v>2812</v>
       </c>
       <c r="S10" s="46">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="T10" s="46">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="U10" s="46">
         <v>5</v>
       </c>
       <c r="V10" s="46">
         <v>110</v>
       </c>
       <c r="W10" s="46">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="X10" s="46">
         <v>20</v>
       </c>
       <c r="Y10" s="46">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Z10" s="46">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A11" s="68"/>
+      <c r="A11" s="60"/>
       <c r="B11" s="45" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C11" s="47">
         <v>1</v>
       </c>
       <c r="D11" s="47">
         <v>1</v>
       </c>
       <c r="E11" s="47">
         <v>1</v>
       </c>
       <c r="F11" s="47">
         <v>1</v>
       </c>
       <c r="G11" s="47">
         <v>1</v>
       </c>
       <c r="H11" s="47">
         <v>0.25</v>
       </c>
       <c r="I11" s="47">
-        <v>0.75609999999999999</v>
+        <v>0.75309999999999999</v>
       </c>
       <c r="J11" s="47">
-        <v>0.75109999999999999</v>
+        <v>0.74770000000000003</v>
       </c>
       <c r="K11" s="47">
-        <v>0.75070000000000003</v>
+        <v>0.74729999999999996</v>
       </c>
       <c r="L11" s="47">
         <v>0</v>
       </c>
       <c r="M11" s="47">
-        <v>0.90669999999999995</v>
+        <v>0.90649999999999997</v>
       </c>
       <c r="N11" s="47">
-        <v>0.90600000000000003</v>
+        <v>0.90580000000000005</v>
       </c>
       <c r="O11" s="47">
-        <v>0.96599999999999997</v>
+        <v>0.96530000000000005</v>
       </c>
       <c r="P11" s="47">
-        <v>0.84530000000000005</v>
+        <v>0.84319999999999995</v>
       </c>
       <c r="Q11" s="47">
-        <v>0.84709999999999996</v>
+        <v>0.84509999999999996</v>
       </c>
       <c r="R11" s="47">
-        <v>0.88319999999999999</v>
+        <v>0.88229999999999997</v>
       </c>
       <c r="S11" s="47">
-        <v>0.60560000000000003</v>
+        <v>0.60680000000000001</v>
       </c>
       <c r="T11" s="47">
-        <v>0.96189999999999998</v>
+        <v>0.93400000000000005</v>
       </c>
       <c r="U11" s="47">
         <v>0.6</v>
       </c>
       <c r="V11" s="47">
-        <v>0.5091</v>
+        <v>0.51819999999999999</v>
       </c>
       <c r="W11" s="47">
-        <v>4.7800000000000002E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="X11" s="47">
         <v>0.25</v>
       </c>
       <c r="Y11" s="47">
-        <v>8.9700000000000002E-2</v>
+        <v>8.8599999999999998E-2</v>
       </c>
       <c r="Z11" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A12" s="68"/>
+      <c r="A12" s="60"/>
       <c r="B12" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="48">
+        <v>0</v>
+      </c>
+      <c r="D12" s="48">
+        <v>0</v>
+      </c>
+      <c r="E12" s="48">
+        <v>0</v>
+      </c>
+      <c r="F12" s="48">
+        <v>0</v>
+      </c>
+      <c r="G12" s="48">
+        <v>0</v>
+      </c>
+      <c r="H12" s="48">
+        <v>0</v>
+      </c>
+      <c r="I12" s="48">
+        <v>-1</v>
+      </c>
+      <c r="J12" s="48">
+        <v>-9</v>
+      </c>
+      <c r="K12" s="48">
+        <v>-10</v>
+      </c>
+      <c r="L12" s="48">
+        <v>0</v>
+      </c>
+      <c r="M12" s="48">
+        <v>-3</v>
+      </c>
+      <c r="N12" s="48">
+        <v>-3</v>
+      </c>
+      <c r="O12" s="48">
+        <v>0</v>
+      </c>
+      <c r="P12" s="48">
+        <v>-13</v>
+      </c>
+      <c r="Q12" s="48">
+        <v>-13</v>
+      </c>
+      <c r="R12" s="48">
+        <v>-6</v>
+      </c>
+      <c r="S12" s="48">
+        <v>1</v>
+      </c>
+      <c r="T12" s="48">
+        <v>-2</v>
+      </c>
+      <c r="U12" s="48">
+        <v>0</v>
+      </c>
+      <c r="V12" s="48">
+        <v>1</v>
+      </c>
+      <c r="W12" s="48">
+        <v>0</v>
+      </c>
+      <c r="X12" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A13" s="60"/>
+      <c r="B13" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="48">
-[...74 lines deleted...]
-      <c r="B13" s="45" t="s">
+      <c r="C13" s="47">
+        <v>0</v>
+      </c>
+      <c r="D13" s="47">
+        <v>0</v>
+      </c>
+      <c r="E13" s="47">
+        <v>0</v>
+      </c>
+      <c r="F13" s="47">
+        <v>0</v>
+      </c>
+      <c r="G13" s="47">
+        <v>0</v>
+      </c>
+      <c r="H13" s="47">
+        <v>0</v>
+      </c>
+      <c r="I13" s="47">
+        <v>-1.61E-2</v>
+      </c>
+      <c r="J13" s="47">
+        <v>-2.7000000000000001E-3</v>
+      </c>
+      <c r="K13" s="47">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+      <c r="L13" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="47">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="N13" s="47">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="O13" s="47">
+        <v>0</v>
+      </c>
+      <c r="P13" s="47">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="R13" s="47">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="S13" s="47">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="T13" s="47">
+        <v>-1.9800000000000002E-2</v>
+      </c>
+      <c r="U13" s="47">
+        <v>0</v>
+      </c>
+      <c r="V13" s="47">
+        <v>1.7899999999999999E-2</v>
+      </c>
+      <c r="W13" s="47">
+        <v>0</v>
+      </c>
+      <c r="X13" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="47">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>0.1111</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A14" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="47">
-[...75 lines deleted...]
-      </c>
       <c r="B14" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C14" s="46">
         <v>3</v>
       </c>
       <c r="D14" s="46">
         <v>15</v>
       </c>
       <c r="E14" s="46">
         <v>48</v>
       </c>
       <c r="F14" s="46">
         <v>0</v>
       </c>
       <c r="G14" s="46">
         <v>66</v>
       </c>
       <c r="H14" s="46">
         <v>1</v>
       </c>
       <c r="I14" s="46">
         <v>46</v>
       </c>
       <c r="J14" s="46">
         <v>1396</v>
       </c>
       <c r="K14" s="46">
         <v>1443</v>
       </c>
       <c r="L14" s="46">
         <v>1</v>
       </c>
       <c r="M14" s="46">
+        <v>515</v>
+      </c>
+      <c r="N14" s="46">
         <v>516</v>
       </c>
-      <c r="N14" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="46">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="P14" s="46">
-        <v>2941</v>
+        <v>2939</v>
       </c>
       <c r="Q14" s="46">
-        <v>3007</v>
+        <v>3005</v>
       </c>
       <c r="R14" s="46">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="S14" s="46">
         <v>111</v>
       </c>
       <c r="T14" s="46">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="U14" s="46">
         <v>3</v>
       </c>
       <c r="V14" s="46">
         <v>24</v>
       </c>
       <c r="W14" s="46">
         <v>2</v>
       </c>
       <c r="X14" s="46">
         <v>0</v>
       </c>
       <c r="Y14" s="46">
         <v>0</v>
       </c>
       <c r="Z14" s="46">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A15" s="68"/>
+      <c r="A15" s="60"/>
       <c r="B15" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C15" s="46">
         <v>3</v>
       </c>
       <c r="D15" s="46">
         <v>15</v>
       </c>
       <c r="E15" s="46">
         <v>48</v>
       </c>
       <c r="F15" s="46">
         <v>0</v>
       </c>
       <c r="G15" s="46">
         <v>66</v>
       </c>
       <c r="H15" s="46">
         <v>4</v>
       </c>
       <c r="I15" s="46">
         <v>50</v>
       </c>
       <c r="J15" s="46">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="K15" s="46">
-        <v>1703</v>
+        <v>1710</v>
       </c>
       <c r="L15" s="46">
         <v>1</v>
       </c>
       <c r="M15" s="46">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="N15" s="46">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="O15" s="46">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="P15" s="46">
-        <v>3252</v>
+        <v>3262</v>
       </c>
       <c r="Q15" s="46">
-        <v>3318</v>
+        <v>3328</v>
       </c>
       <c r="R15" s="46">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="S15" s="46">
         <v>208</v>
       </c>
       <c r="T15" s="46">
         <v>67</v>
       </c>
       <c r="U15" s="46">
         <v>3</v>
       </c>
       <c r="V15" s="46">
         <v>47</v>
       </c>
       <c r="W15" s="46">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="X15" s="46">
         <v>7</v>
       </c>
       <c r="Y15" s="46">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="Z15" s="46">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A16" s="68"/>
+      <c r="A16" s="60"/>
       <c r="B16" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="47">
+        <v>1</v>
+      </c>
+      <c r="D16" s="47">
+        <v>1</v>
+      </c>
+      <c r="E16" s="47">
+        <v>1</v>
+      </c>
+      <c r="F16" s="48" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G16" s="47">
         <v>1</v>
       </c>
       <c r="H16" s="47">
         <v>0.25</v>
       </c>
       <c r="I16" s="47">
         <v>0.92</v>
       </c>
       <c r="J16" s="47">
-        <v>0.84660000000000002</v>
+        <v>0.84299999999999997</v>
       </c>
       <c r="K16" s="47">
-        <v>0.84730000000000005</v>
+        <v>0.84389999999999998</v>
       </c>
       <c r="L16" s="47">
         <v>1</v>
       </c>
       <c r="M16" s="47">
-        <v>0.94159999999999999</v>
+        <v>0.93640000000000001</v>
       </c>
       <c r="N16" s="47">
-        <v>0.94169999999999998</v>
+        <v>0.9365</v>
       </c>
       <c r="O16" s="47">
-        <v>0.98099999999999998</v>
+        <v>0.97899999999999998</v>
       </c>
       <c r="P16" s="47">
-        <v>0.90439999999999998</v>
+        <v>0.90100000000000002</v>
       </c>
       <c r="Q16" s="47">
-        <v>0.90629999999999999</v>
+        <v>0.90290000000000004</v>
       </c>
       <c r="R16" s="47">
-        <v>0.83150000000000002</v>
+        <v>0.82730000000000004</v>
       </c>
       <c r="S16" s="47">
         <v>0.53369999999999995</v>
       </c>
       <c r="T16" s="47">
-        <v>0.9254</v>
+        <v>0.94030000000000002</v>
       </c>
       <c r="U16" s="47">
         <v>1</v>
       </c>
       <c r="V16" s="47">
         <v>0.51060000000000005</v>
       </c>
       <c r="W16" s="47">
-        <v>2.0799999999999999E-2</v>
+        <v>2.0199999999999999E-2</v>
       </c>
       <c r="X16" s="47">
         <v>0</v>
       </c>
       <c r="Y16" s="47">
         <v>0</v>
       </c>
       <c r="Z16" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A17" s="68"/>
+      <c r="A17" s="60"/>
       <c r="B17" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="48">
+        <v>0</v>
+      </c>
+      <c r="D17" s="48">
+        <v>0</v>
+      </c>
+      <c r="E17" s="48">
+        <v>0</v>
+      </c>
+      <c r="F17" s="48">
+        <v>0</v>
+      </c>
+      <c r="G17" s="48">
+        <v>0</v>
+      </c>
+      <c r="H17" s="48">
+        <v>0</v>
+      </c>
+      <c r="I17" s="48">
+        <v>0</v>
+      </c>
+      <c r="J17" s="48">
+        <v>0</v>
+      </c>
+      <c r="K17" s="48">
+        <v>0</v>
+      </c>
+      <c r="L17" s="48">
+        <v>0</v>
+      </c>
+      <c r="M17" s="48">
+        <v>-1</v>
+      </c>
+      <c r="N17" s="48">
+        <v>-1</v>
+      </c>
+      <c r="O17" s="48">
+        <v>-1</v>
+      </c>
+      <c r="P17" s="48">
+        <v>-2</v>
+      </c>
+      <c r="Q17" s="48">
+        <v>-2</v>
+      </c>
+      <c r="R17" s="48">
+        <v>-3</v>
+      </c>
+      <c r="S17" s="48">
+        <v>0</v>
+      </c>
+      <c r="T17" s="48">
+        <v>1</v>
+      </c>
+      <c r="U17" s="48">
+        <v>0</v>
+      </c>
+      <c r="V17" s="48">
+        <v>0</v>
+      </c>
+      <c r="W17" s="48">
+        <v>0</v>
+      </c>
+      <c r="X17" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A18" s="60"/>
+      <c r="B18" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="48">
-[...76 lines deleted...]
-      </c>
       <c r="C18" s="47">
         <v>0</v>
       </c>
       <c r="D18" s="47">
         <v>0</v>
       </c>
       <c r="E18" s="47">
         <v>0</v>
       </c>
       <c r="F18" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G18" s="47">
         <v>0</v>
       </c>
       <c r="H18" s="47">
         <v>0</v>
       </c>
       <c r="I18" s="47">
         <v>0</v>
       </c>
       <c r="J18" s="47">
-        <v>1.4E-3</v>
+        <v>0</v>
       </c>
       <c r="K18" s="47">
-        <v>1.4E-3</v>
+        <v>0</v>
       </c>
       <c r="L18" s="47">
         <v>0</v>
       </c>
       <c r="M18" s="47">
-        <v>1.9E-3</v>
+        <v>-1.9E-3</v>
       </c>
       <c r="N18" s="47">
-        <v>1.9E-3</v>
+        <v>-1.9E-3</v>
       </c>
       <c r="O18" s="47">
-        <v>3.0999999999999999E-3</v>
+        <v>-1E-3</v>
       </c>
       <c r="P18" s="47">
-        <v>2E-3</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="Q18" s="47">
-        <v>2E-3</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="R18" s="47">
-        <v>-1.6000000000000001E-3</v>
+        <v>-2.3999999999999998E-3</v>
       </c>
       <c r="S18" s="47">
         <v>0</v>
       </c>
       <c r="T18" s="47">
-        <v>1.6400000000000001E-2</v>
+        <v>1.61E-2</v>
       </c>
       <c r="U18" s="47">
         <v>0</v>
       </c>
       <c r="V18" s="47">
         <v>0</v>
       </c>
       <c r="W18" s="47">
         <v>0</v>
       </c>
       <c r="X18" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y18" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Z18" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A19" s="68" t="s">
-        <v>41</v>
+      <c r="A19" s="60" t="s">
+        <v>40</v>
       </c>
       <c r="B19" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C19" s="46">
         <v>6</v>
       </c>
       <c r="D19" s="46">
         <v>18</v>
       </c>
       <c r="E19" s="46">
         <v>78</v>
       </c>
       <c r="F19" s="46">
         <v>0</v>
       </c>
       <c r="G19" s="46">
         <v>102</v>
       </c>
       <c r="H19" s="46">
         <v>1</v>
       </c>
       <c r="I19" s="46">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J19" s="46">
-        <v>2260</v>
+        <v>2257</v>
       </c>
       <c r="K19" s="46">
-        <v>2340</v>
+        <v>2336</v>
       </c>
       <c r="L19" s="46">
         <v>1</v>
       </c>
       <c r="M19" s="46">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="N19" s="46">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="O19" s="46">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="P19" s="46">
-        <v>4796</v>
+        <v>4791</v>
       </c>
       <c r="Q19" s="46">
-        <v>4898</v>
+        <v>4893</v>
       </c>
       <c r="R19" s="46">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="S19" s="46">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T19" s="46">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="U19" s="46">
         <v>1</v>
       </c>
       <c r="V19" s="46">
         <v>50</v>
       </c>
       <c r="W19" s="46">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="X19" s="46">
         <v>4</v>
       </c>
       <c r="Y19" s="46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z19" s="46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A20" s="68"/>
+      <c r="A20" s="60"/>
       <c r="B20" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C20" s="46">
         <v>6</v>
       </c>
       <c r="D20" s="46">
         <v>18</v>
       </c>
       <c r="E20" s="46">
         <v>78</v>
       </c>
       <c r="F20" s="46">
         <v>0</v>
       </c>
       <c r="G20" s="46">
         <v>102</v>
       </c>
       <c r="H20" s="46">
         <v>3</v>
       </c>
       <c r="I20" s="46">
         <v>85</v>
       </c>
       <c r="J20" s="46">
-        <v>2675</v>
+        <v>2679</v>
       </c>
       <c r="K20" s="46">
-        <v>2763</v>
+        <v>2767</v>
       </c>
       <c r="L20" s="46">
         <v>1</v>
       </c>
       <c r="M20" s="46">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="N20" s="46">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="O20" s="46">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="P20" s="46">
-        <v>5327</v>
+        <v>5333</v>
       </c>
       <c r="Q20" s="46">
-        <v>5429</v>
+        <v>5435</v>
       </c>
       <c r="R20" s="46">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="S20" s="46">
         <v>264</v>
       </c>
       <c r="T20" s="46">
         <v>60</v>
       </c>
       <c r="U20" s="46">
         <v>3</v>
       </c>
       <c r="V20" s="46">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="W20" s="46">
         <v>134</v>
       </c>
       <c r="X20" s="46">
         <v>10</v>
       </c>
       <c r="Y20" s="46">
         <v>38</v>
       </c>
       <c r="Z20" s="46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A21" s="68"/>
+      <c r="A21" s="60"/>
       <c r="B21" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="47">
+        <v>1</v>
+      </c>
+      <c r="D21" s="47">
+        <v>1</v>
+      </c>
+      <c r="E21" s="47">
+        <v>1</v>
+      </c>
+      <c r="F21" s="48" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G21" s="47">
         <v>1</v>
       </c>
       <c r="H21" s="47">
         <v>0.33329999999999999</v>
       </c>
       <c r="I21" s="47">
-        <v>0.9294</v>
+        <v>0.91759999999999997</v>
       </c>
       <c r="J21" s="47">
-        <v>0.84489999999999998</v>
+        <v>0.84250000000000003</v>
       </c>
       <c r="K21" s="47">
-        <v>0.84689999999999999</v>
+        <v>0.84419999999999995</v>
       </c>
       <c r="L21" s="47">
         <v>1</v>
       </c>
       <c r="M21" s="47">
-        <v>0.93940000000000001</v>
+        <v>0.93779999999999997</v>
       </c>
       <c r="N21" s="47">
-        <v>0.93940000000000001</v>
+        <v>0.93789999999999996</v>
       </c>
       <c r="O21" s="47">
-        <v>0.97340000000000004</v>
+        <v>0.97270000000000001</v>
       </c>
       <c r="P21" s="47">
+        <v>0.89839999999999998</v>
+      </c>
+      <c r="Q21" s="47">
         <v>0.90029999999999999</v>
       </c>
-      <c r="Q21" s="47">
-[...1 lines deleted...]
-      </c>
       <c r="R21" s="47">
-        <v>0.76690000000000003</v>
+        <v>0.76829999999999998</v>
       </c>
       <c r="S21" s="47">
-        <v>0.59850000000000003</v>
+        <v>0.59470000000000001</v>
       </c>
       <c r="T21" s="47">
-        <v>0.98329999999999995</v>
+        <v>0.95</v>
       </c>
       <c r="U21" s="47">
         <v>0.33329999999999999</v>
       </c>
       <c r="V21" s="47">
-        <v>0.625</v>
+        <v>0.61729999999999996</v>
       </c>
       <c r="W21" s="47">
-        <v>6.7199999999999996E-2</v>
+        <v>7.46E-2</v>
       </c>
       <c r="X21" s="47">
         <v>0.4</v>
       </c>
       <c r="Y21" s="47">
-        <v>0</v>
+        <v>2.63E-2</v>
       </c>
       <c r="Z21" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A22" s="68"/>
+      <c r="A22" s="60"/>
       <c r="B22" s="45" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C22" s="48">
         <v>0</v>
       </c>
       <c r="D22" s="48">
         <v>0</v>
       </c>
       <c r="E22" s="48">
         <v>0</v>
       </c>
       <c r="F22" s="48">
         <v>0</v>
       </c>
       <c r="G22" s="48">
         <v>0</v>
       </c>
       <c r="H22" s="48">
         <v>0</v>
       </c>
       <c r="I22" s="48">
         <v>-1</v>
       </c>
       <c r="J22" s="48">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="K22" s="48">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="L22" s="48">
         <v>0</v>
       </c>
       <c r="M22" s="48">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N22" s="48">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O22" s="48">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="P22" s="48">
-        <v>4</v>
+        <v>-5</v>
       </c>
       <c r="Q22" s="48">
-        <v>4</v>
+        <v>-5</v>
       </c>
       <c r="R22" s="48">
         <v>2</v>
       </c>
       <c r="S22" s="48">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="T22" s="48">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="U22" s="48">
         <v>0</v>
       </c>
       <c r="V22" s="48">
         <v>0</v>
       </c>
       <c r="W22" s="48">
+        <v>1</v>
+      </c>
+      <c r="X22" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="48">
         <v>-1</v>
       </c>
-      <c r="X22" s="48">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A23" s="68"/>
+      <c r="A23" s="60"/>
       <c r="B23" s="45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C23" s="47">
         <v>0</v>
       </c>
       <c r="D23" s="47">
         <v>0</v>
       </c>
       <c r="E23" s="47">
         <v>0</v>
       </c>
       <c r="F23" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G23" s="47">
         <v>0</v>
       </c>
       <c r="H23" s="47">
         <v>0</v>
       </c>
       <c r="I23" s="47">
-        <v>-1.2500000000000001E-2</v>
+        <v>-1.2699999999999999E-2</v>
       </c>
       <c r="J23" s="47">
-        <v>4.0000000000000002E-4</v>
+        <v>-1.2999999999999999E-3</v>
       </c>
       <c r="K23" s="47">
-        <v>0</v>
+        <v>-1.6999999999999999E-3</v>
       </c>
       <c r="L23" s="47">
         <v>0</v>
       </c>
       <c r="M23" s="47">
-        <v>2.7000000000000001E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="N23" s="47">
-        <v>2.7000000000000001E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="O23" s="47">
-        <v>6.9999999999999999E-4</v>
+        <v>-1.5E-3</v>
       </c>
       <c r="P23" s="47">
-        <v>8.0000000000000004E-4</v>
+        <v>-1E-3</v>
       </c>
       <c r="Q23" s="47">
-        <v>8.0000000000000004E-4</v>
+        <v>-1E-3</v>
       </c>
       <c r="R23" s="47">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="S23" s="47">
-        <v>0</v>
+        <v>-6.3E-3</v>
       </c>
       <c r="T23" s="47">
-        <v>0</v>
+        <v>-3.39E-2</v>
       </c>
       <c r="U23" s="47">
         <v>0</v>
       </c>
       <c r="V23" s="47">
         <v>0</v>
       </c>
       <c r="W23" s="47">
-        <v>-0.1</v>
+        <v>0.1111</v>
       </c>
       <c r="X23" s="47">
         <v>0</v>
       </c>
       <c r="Y23" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Z23" s="47">
-        <v>0</v>
+        <v>-0.25</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A24" s="68" t="s">
-        <v>42</v>
+      <c r="A24" s="60" t="s">
+        <v>41</v>
       </c>
       <c r="B24" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C24" s="46">
         <v>2</v>
       </c>
       <c r="D24" s="46">
         <v>13</v>
       </c>
       <c r="E24" s="46">
         <v>47</v>
       </c>
       <c r="F24" s="46">
         <v>0</v>
       </c>
       <c r="G24" s="46">
         <v>62</v>
       </c>
       <c r="H24" s="46">
         <v>0</v>
       </c>
       <c r="I24" s="46">
         <v>29</v>
       </c>
       <c r="J24" s="46">
         <v>1633</v>
       </c>
       <c r="K24" s="46">
         <v>1662</v>
       </c>
       <c r="L24" s="46">
         <v>0</v>
       </c>
       <c r="M24" s="46">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="N24" s="46">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="O24" s="46">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="P24" s="46">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="Q24" s="46">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="R24" s="46">
         <v>1228</v>
       </c>
       <c r="S24" s="46">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T24" s="46">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="U24" s="46">
         <v>5</v>
       </c>
       <c r="V24" s="46">
         <v>43</v>
       </c>
       <c r="W24" s="46">
         <v>4</v>
       </c>
       <c r="X24" s="46">
         <v>0</v>
       </c>
       <c r="Y24" s="46">
         <v>2</v>
       </c>
       <c r="Z24" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A25" s="68"/>
+      <c r="A25" s="60"/>
       <c r="B25" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C25" s="46">
         <v>2</v>
       </c>
       <c r="D25" s="46">
         <v>13</v>
       </c>
       <c r="E25" s="46">
         <v>47</v>
       </c>
       <c r="F25" s="46">
         <v>0</v>
       </c>
       <c r="G25" s="46">
         <v>62</v>
       </c>
       <c r="H25" s="46">
         <v>0</v>
       </c>
       <c r="I25" s="46">
         <v>31</v>
       </c>
       <c r="J25" s="46">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="K25" s="46">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="L25" s="46">
         <v>0</v>
       </c>
       <c r="M25" s="46">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="N25" s="46">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="O25" s="46">
         <v>849</v>
       </c>
       <c r="P25" s="46">
-        <v>3262</v>
+        <v>3266</v>
       </c>
       <c r="Q25" s="46">
-        <v>3324</v>
+        <v>3328</v>
       </c>
       <c r="R25" s="46">
-        <v>1493</v>
+        <v>1492</v>
       </c>
       <c r="S25" s="46">
         <v>201</v>
       </c>
       <c r="T25" s="46">
         <v>34</v>
       </c>
       <c r="U25" s="46">
         <v>6</v>
       </c>
       <c r="V25" s="46">
         <v>54</v>
       </c>
       <c r="W25" s="46">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X25" s="46">
         <v>2</v>
       </c>
       <c r="Y25" s="46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Z25" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A26" s="68"/>
+      <c r="A26" s="60"/>
       <c r="B26" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="47">
+        <v>1</v>
+      </c>
+      <c r="D26" s="47">
+        <v>1</v>
+      </c>
+      <c r="E26" s="47">
+        <v>1</v>
+      </c>
+      <c r="F26" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="47">
-[...10 lines deleted...]
-      </c>
       <c r="G26" s="47">
         <v>1</v>
       </c>
       <c r="H26" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I26" s="47">
         <v>0.9355</v>
       </c>
       <c r="J26" s="47">
-        <v>0.9123</v>
+        <v>0.9113</v>
       </c>
       <c r="K26" s="47">
-        <v>0.91269999999999996</v>
+        <v>0.91169999999999995</v>
       </c>
       <c r="L26" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M26" s="47">
-        <v>0.94589999999999996</v>
+        <v>0.94440000000000002</v>
       </c>
       <c r="N26" s="47">
-        <v>0.94589999999999996</v>
+        <v>0.94440000000000002</v>
       </c>
       <c r="O26" s="47">
-        <v>0.97529999999999994</v>
+        <v>0.97640000000000005</v>
       </c>
       <c r="P26" s="47">
-        <v>0.93500000000000005</v>
+        <v>0.9345</v>
       </c>
       <c r="Q26" s="47">
-        <v>0.93620000000000003</v>
+        <v>0.93569999999999998</v>
       </c>
       <c r="R26" s="47">
-        <v>0.82250000000000001</v>
+        <v>0.82310000000000005</v>
       </c>
       <c r="S26" s="47">
-        <v>0.44280000000000003</v>
+        <v>0.43780000000000002</v>
       </c>
       <c r="T26" s="47">
-        <v>0.94120000000000004</v>
+        <v>0.91180000000000005</v>
       </c>
       <c r="U26" s="47">
         <v>0.83330000000000004</v>
       </c>
       <c r="V26" s="47">
         <v>0.79630000000000001</v>
       </c>
       <c r="W26" s="47">
-        <v>5.4800000000000001E-2</v>
+        <v>5.4100000000000002E-2</v>
       </c>
       <c r="X26" s="47">
         <v>0</v>
       </c>
       <c r="Y26" s="47">
-        <v>0.08</v>
+        <v>7.6899999999999996E-2</v>
       </c>
       <c r="Z26" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A27" s="68"/>
+      <c r="A27" s="60"/>
       <c r="B27" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="48">
+        <v>0</v>
+      </c>
+      <c r="D27" s="48">
+        <v>0</v>
+      </c>
+      <c r="E27" s="48">
+        <v>0</v>
+      </c>
+      <c r="F27" s="48">
+        <v>0</v>
+      </c>
+      <c r="G27" s="48">
+        <v>0</v>
+      </c>
+      <c r="H27" s="48">
+        <v>0</v>
+      </c>
+      <c r="I27" s="48">
+        <v>0</v>
+      </c>
+      <c r="J27" s="48">
+        <v>0</v>
+      </c>
+      <c r="K27" s="48">
+        <v>0</v>
+      </c>
+      <c r="L27" s="48">
+        <v>0</v>
+      </c>
+      <c r="M27" s="48">
+        <v>1</v>
+      </c>
+      <c r="N27" s="48">
+        <v>1</v>
+      </c>
+      <c r="O27" s="48">
+        <v>1</v>
+      </c>
+      <c r="P27" s="48">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="48">
+        <v>2</v>
+      </c>
+      <c r="R27" s="48">
+        <v>0</v>
+      </c>
+      <c r="S27" s="48">
+        <v>-1</v>
+      </c>
+      <c r="T27" s="48">
+        <v>-1</v>
+      </c>
+      <c r="U27" s="48">
+        <v>0</v>
+      </c>
+      <c r="V27" s="48">
+        <v>0</v>
+      </c>
+      <c r="W27" s="48">
+        <v>0</v>
+      </c>
+      <c r="X27" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A28" s="60"/>
+      <c r="B28" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="48">
-[...76 lines deleted...]
-      </c>
       <c r="C28" s="47">
         <v>0</v>
       </c>
       <c r="D28" s="47">
         <v>0</v>
       </c>
       <c r="E28" s="47">
         <v>0</v>
       </c>
       <c r="F28" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G28" s="47">
         <v>0</v>
       </c>
       <c r="H28" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I28" s="47">
         <v>0</v>
       </c>
       <c r="J28" s="47">
+        <v>0</v>
+      </c>
+      <c r="K28" s="47">
+        <v>0</v>
+      </c>
+      <c r="L28" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="M28" s="47">
+        <v>1.8E-3</v>
+      </c>
+      <c r="N28" s="47">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O28" s="47">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="K28" s="47">
-[...13 lines deleted...]
-      </c>
       <c r="P28" s="47">
-        <v>-2.9999999999999997E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="Q28" s="47">
-        <v>-2.9999999999999997E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="R28" s="47">
-        <v>-8.0000000000000004E-4</v>
+        <v>0</v>
       </c>
       <c r="S28" s="47">
-        <v>1.14E-2</v>
+        <v>-1.12E-2</v>
       </c>
       <c r="T28" s="47">
-        <v>0</v>
+        <v>-3.1300000000000001E-2</v>
       </c>
       <c r="U28" s="47">
         <v>0</v>
       </c>
       <c r="V28" s="47">
         <v>0</v>
       </c>
       <c r="W28" s="47">
         <v>0</v>
       </c>
       <c r="X28" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y28" s="47">
         <v>0</v>
       </c>
       <c r="Z28" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A29" s="68" t="s">
-        <v>43</v>
+      <c r="A29" s="60" t="s">
+        <v>42</v>
       </c>
       <c r="B29" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C29" s="46">
         <v>4</v>
       </c>
       <c r="D29" s="46">
         <v>15</v>
       </c>
       <c r="E29" s="46">
         <v>82</v>
       </c>
       <c r="F29" s="46">
         <v>0</v>
       </c>
       <c r="G29" s="46">
         <v>101</v>
       </c>
       <c r="H29" s="46">
         <v>0</v>
       </c>
       <c r="I29" s="46">
         <v>30</v>
       </c>
       <c r="J29" s="46">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="K29" s="46">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="L29" s="46">
         <v>1</v>
       </c>
       <c r="M29" s="46">
+        <v>585</v>
+      </c>
+      <c r="N29" s="46">
         <v>586</v>
       </c>
-      <c r="N29" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O29" s="46">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="P29" s="46">
-        <v>3572</v>
+        <v>3576</v>
       </c>
       <c r="Q29" s="46">
-        <v>3673</v>
+        <v>3677</v>
       </c>
       <c r="R29" s="46">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="S29" s="46">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="T29" s="46">
         <v>43</v>
       </c>
       <c r="U29" s="46">
         <v>2</v>
       </c>
       <c r="V29" s="46">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="W29" s="46">
         <v>4</v>
       </c>
       <c r="X29" s="46">
         <v>0</v>
       </c>
       <c r="Y29" s="46">
         <v>0</v>
       </c>
       <c r="Z29" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A30" s="68"/>
+      <c r="A30" s="60"/>
       <c r="B30" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C30" s="46">
         <v>4</v>
       </c>
       <c r="D30" s="46">
         <v>15</v>
       </c>
       <c r="E30" s="46">
         <v>82</v>
       </c>
       <c r="F30" s="46">
         <v>0</v>
       </c>
       <c r="G30" s="46">
         <v>101</v>
       </c>
       <c r="H30" s="46">
         <v>3</v>
       </c>
       <c r="I30" s="46">
         <v>37</v>
       </c>
       <c r="J30" s="46">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="K30" s="46">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="L30" s="46">
         <v>1</v>
       </c>
       <c r="M30" s="46">
+        <v>611</v>
+      </c>
+      <c r="N30" s="46">
         <v>612</v>
       </c>
-      <c r="N30" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O30" s="46">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="P30" s="46">
-        <v>3864</v>
+        <v>3868</v>
       </c>
       <c r="Q30" s="46">
-        <v>3965</v>
+        <v>3969</v>
       </c>
       <c r="R30" s="46">
-        <v>1432</v>
+        <v>1431</v>
       </c>
       <c r="S30" s="46">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="T30" s="46">
         <v>46</v>
       </c>
       <c r="U30" s="46">
         <v>3</v>
       </c>
       <c r="V30" s="46">
         <v>59</v>
       </c>
       <c r="W30" s="46">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X30" s="46">
         <v>8</v>
       </c>
       <c r="Y30" s="46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Z30" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A31" s="68"/>
+      <c r="A31" s="60"/>
       <c r="B31" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="47">
+        <v>1</v>
+      </c>
+      <c r="D31" s="47">
+        <v>1</v>
+      </c>
+      <c r="E31" s="47">
+        <v>1</v>
+      </c>
+      <c r="F31" s="48" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G31" s="47">
         <v>1</v>
       </c>
       <c r="H31" s="47">
         <v>0</v>
       </c>
       <c r="I31" s="47">
         <v>0.81079999999999997</v>
       </c>
       <c r="J31" s="47">
         <v>0.89319999999999999</v>
       </c>
       <c r="K31" s="47">
-        <v>0.89059999999999995</v>
+        <v>0.89070000000000005</v>
       </c>
       <c r="L31" s="47">
         <v>1</v>
       </c>
       <c r="M31" s="47">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="N31" s="47">
         <v>0.95750000000000002</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.95760000000000001</v>
       </c>
       <c r="O31" s="47">
         <v>0.97850000000000004</v>
       </c>
       <c r="P31" s="47">
-        <v>0.9244</v>
+        <v>0.92449999999999999</v>
       </c>
       <c r="Q31" s="47">
         <v>0.9264</v>
       </c>
       <c r="R31" s="47">
-        <v>0.74439999999999995</v>
+        <v>0.74350000000000005</v>
       </c>
       <c r="S31" s="47">
-        <v>0.6542</v>
+        <v>0.64849999999999997</v>
       </c>
       <c r="T31" s="47">
         <v>0.93479999999999996</v>
       </c>
       <c r="U31" s="47">
         <v>0.66669999999999996</v>
       </c>
       <c r="V31" s="47">
-        <v>0.50849999999999995</v>
+        <v>0.49149999999999999</v>
       </c>
       <c r="W31" s="47">
-        <v>4.65E-2</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="X31" s="47">
         <v>0</v>
       </c>
       <c r="Y31" s="47">
         <v>0</v>
       </c>
       <c r="Z31" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A32" s="68"/>
+      <c r="A32" s="60"/>
       <c r="B32" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="48">
+        <v>0</v>
+      </c>
+      <c r="D32" s="48">
+        <v>0</v>
+      </c>
+      <c r="E32" s="48">
+        <v>0</v>
+      </c>
+      <c r="F32" s="48">
+        <v>0</v>
+      </c>
+      <c r="G32" s="48">
+        <v>0</v>
+      </c>
+      <c r="H32" s="48">
+        <v>0</v>
+      </c>
+      <c r="I32" s="48">
+        <v>0</v>
+      </c>
+      <c r="J32" s="48">
+        <v>2</v>
+      </c>
+      <c r="K32" s="48">
+        <v>2</v>
+      </c>
+      <c r="L32" s="48">
+        <v>0</v>
+      </c>
+      <c r="M32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="N32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="O32" s="48">
+        <v>3</v>
+      </c>
+      <c r="P32" s="48">
+        <v>4</v>
+      </c>
+      <c r="Q32" s="48">
+        <v>4</v>
+      </c>
+      <c r="R32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="S32" s="48">
+        <v>-2</v>
+      </c>
+      <c r="T32" s="48">
+        <v>0</v>
+      </c>
+      <c r="U32" s="48">
+        <v>0</v>
+      </c>
+      <c r="V32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="W32" s="48">
+        <v>0</v>
+      </c>
+      <c r="X32" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A33" s="60"/>
+      <c r="B33" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C32" s="48">
-[...76 lines deleted...]
-      </c>
       <c r="C33" s="47">
         <v>0</v>
       </c>
       <c r="D33" s="47">
         <v>0</v>
       </c>
       <c r="E33" s="47">
         <v>0</v>
       </c>
       <c r="F33" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G33" s="47">
         <v>0</v>
       </c>
       <c r="H33" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I33" s="47">
         <v>0</v>
       </c>
       <c r="J33" s="47">
-        <v>-1E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="K33" s="47">
-        <v>-1E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="L33" s="47">
         <v>0</v>
       </c>
       <c r="M33" s="47">
-        <v>3.3999999999999998E-3</v>
+        <v>-1.6999999999999999E-3</v>
       </c>
       <c r="N33" s="47">
-        <v>3.3999999999999998E-3</v>
+        <v>-1.6999999999999999E-3</v>
       </c>
       <c r="O33" s="47">
-        <v>-2E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="P33" s="47">
-        <v>-5.9999999999999995E-4</v>
+        <v>1.1000000000000001E-3</v>
       </c>
       <c r="Q33" s="47">
-        <v>-5.0000000000000001E-4</v>
+        <v>1.1000000000000001E-3</v>
       </c>
       <c r="R33" s="47">
-        <v>3.8E-3</v>
+        <v>-1.9E-3</v>
       </c>
       <c r="S33" s="47">
-        <v>6.4000000000000003E-3</v>
+        <v>-1.2699999999999999E-2</v>
       </c>
       <c r="T33" s="47">
         <v>0</v>
       </c>
       <c r="U33" s="47">
         <v>0</v>
       </c>
       <c r="V33" s="47">
-        <v>-6.25E-2</v>
+        <v>-3.3300000000000003E-2</v>
       </c>
       <c r="W33" s="47">
         <v>0</v>
       </c>
       <c r="X33" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y33" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Z33" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A34" s="68" t="s">
-        <v>44</v>
+      <c r="A34" s="60" t="s">
+        <v>43</v>
       </c>
       <c r="B34" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C34" s="46">
         <v>1</v>
       </c>
       <c r="D34" s="46">
         <v>3</v>
       </c>
       <c r="E34" s="46">
         <v>13</v>
       </c>
       <c r="F34" s="46">
         <v>0</v>
       </c>
       <c r="G34" s="46">
         <v>17</v>
       </c>
       <c r="H34" s="46">
         <v>0</v>
       </c>
       <c r="I34" s="46">
         <v>6</v>
       </c>
       <c r="J34" s="46">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="K34" s="46">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="L34" s="46">
         <v>0</v>
       </c>
       <c r="M34" s="46">
         <v>70</v>
       </c>
       <c r="N34" s="46">
         <v>70</v>
       </c>
       <c r="O34" s="46">
         <v>109</v>
       </c>
       <c r="P34" s="46">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="Q34" s="46">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="R34" s="46">
         <v>146</v>
       </c>
       <c r="S34" s="46">
         <v>54</v>
       </c>
       <c r="T34" s="46">
         <v>3</v>
       </c>
       <c r="U34" s="46">
         <v>1</v>
       </c>
       <c r="V34" s="46">
         <v>4</v>
       </c>
       <c r="W34" s="46">
         <v>2</v>
       </c>
       <c r="X34" s="46">
         <v>0</v>
       </c>
       <c r="Y34" s="46">
         <v>0</v>
       </c>
       <c r="Z34" s="46">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A35" s="68"/>
+      <c r="A35" s="60"/>
       <c r="B35" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C35" s="46">
         <v>1</v>
       </c>
       <c r="D35" s="46">
         <v>3</v>
       </c>
       <c r="E35" s="46">
         <v>13</v>
       </c>
       <c r="F35" s="46">
         <v>0</v>
       </c>
       <c r="G35" s="46">
         <v>17</v>
       </c>
       <c r="H35" s="46">
         <v>0</v>
       </c>
       <c r="I35" s="46">
         <v>6</v>
       </c>
       <c r="J35" s="46">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="K35" s="46">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="L35" s="46">
         <v>0</v>
       </c>
       <c r="M35" s="46">
         <v>72</v>
       </c>
       <c r="N35" s="46">
         <v>72</v>
       </c>
       <c r="O35" s="46">
         <v>109</v>
       </c>
       <c r="P35" s="46">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="Q35" s="46">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="R35" s="46">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="S35" s="46">
         <v>61</v>
       </c>
       <c r="T35" s="46">
         <v>3</v>
       </c>
       <c r="U35" s="46">
         <v>1</v>
       </c>
       <c r="V35" s="46">
         <v>5</v>
       </c>
       <c r="W35" s="46">
         <v>10</v>
       </c>
       <c r="X35" s="46">
         <v>1</v>
       </c>
       <c r="Y35" s="46">
         <v>2</v>
       </c>
       <c r="Z35" s="46">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A36" s="68"/>
+      <c r="A36" s="60"/>
       <c r="B36" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="47">
+        <v>1</v>
+      </c>
+      <c r="D36" s="47">
+        <v>1</v>
+      </c>
+      <c r="E36" s="47">
+        <v>1</v>
+      </c>
+      <c r="F36" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="47">
-[...10 lines deleted...]
-      </c>
       <c r="G36" s="47">
         <v>1</v>
       </c>
       <c r="H36" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I36" s="47">
         <v>1</v>
       </c>
       <c r="J36" s="47">
-        <v>0.96279999999999999</v>
+        <v>0.96250000000000002</v>
       </c>
       <c r="K36" s="47">
-        <v>0.9637</v>
+        <v>0.96340000000000003</v>
       </c>
       <c r="L36" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M36" s="47">
         <v>0.97219999999999995</v>
       </c>
       <c r="N36" s="47">
         <v>0.97219999999999995</v>
       </c>
       <c r="O36" s="47">
         <v>1</v>
       </c>
       <c r="P36" s="47">
-        <v>0.97440000000000004</v>
+        <v>0.97419999999999995</v>
       </c>
       <c r="Q36" s="47">
-        <v>0.97529999999999994</v>
+        <v>0.97519999999999996</v>
       </c>
       <c r="R36" s="47">
-        <v>0.82489999999999997</v>
+        <v>0.82020000000000004</v>
       </c>
       <c r="S36" s="47">
         <v>0.88519999999999999</v>
       </c>
       <c r="T36" s="47">
         <v>1</v>
       </c>
       <c r="U36" s="47">
         <v>1</v>
       </c>
       <c r="V36" s="47">
         <v>0.8</v>
       </c>
       <c r="W36" s="47">
         <v>0.2</v>
       </c>
       <c r="X36" s="47">
         <v>0</v>
       </c>
       <c r="Y36" s="47">
         <v>0</v>
       </c>
       <c r="Z36" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A37" s="68"/>
+      <c r="A37" s="60"/>
       <c r="B37" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="48">
+        <v>0</v>
+      </c>
+      <c r="D37" s="48">
+        <v>0</v>
+      </c>
+      <c r="E37" s="48">
+        <v>0</v>
+      </c>
+      <c r="F37" s="48">
+        <v>0</v>
+      </c>
+      <c r="G37" s="48">
+        <v>0</v>
+      </c>
+      <c r="H37" s="48">
+        <v>0</v>
+      </c>
+      <c r="I37" s="48">
+        <v>0</v>
+      </c>
+      <c r="J37" s="48">
+        <v>-2</v>
+      </c>
+      <c r="K37" s="48">
+        <v>-2</v>
+      </c>
+      <c r="L37" s="48">
+        <v>0</v>
+      </c>
+      <c r="M37" s="48">
+        <v>0</v>
+      </c>
+      <c r="N37" s="48">
+        <v>0</v>
+      </c>
+      <c r="O37" s="48">
+        <v>0</v>
+      </c>
+      <c r="P37" s="48">
+        <v>-2</v>
+      </c>
+      <c r="Q37" s="48">
+        <v>-2</v>
+      </c>
+      <c r="R37" s="48">
+        <v>0</v>
+      </c>
+      <c r="S37" s="48">
+        <v>0</v>
+      </c>
+      <c r="T37" s="48">
+        <v>0</v>
+      </c>
+      <c r="U37" s="48">
+        <v>0</v>
+      </c>
+      <c r="V37" s="48">
+        <v>0</v>
+      </c>
+      <c r="W37" s="48">
+        <v>0</v>
+      </c>
+      <c r="X37" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A38" s="60"/>
+      <c r="B38" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="48">
-[...76 lines deleted...]
-      </c>
       <c r="C38" s="47">
         <v>0</v>
       </c>
       <c r="D38" s="47">
         <v>0</v>
       </c>
       <c r="E38" s="47">
         <v>0</v>
       </c>
       <c r="F38" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G38" s="47">
         <v>0</v>
       </c>
       <c r="H38" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I38" s="47">
         <v>0</v>
       </c>
       <c r="J38" s="47">
-        <v>0</v>
+        <v>-8.6E-3</v>
       </c>
       <c r="K38" s="47">
-        <v>0</v>
+        <v>-8.3999999999999995E-3</v>
       </c>
       <c r="L38" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M38" s="47">
-        <v>1.4500000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="N38" s="47">
-        <v>1.4500000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="O38" s="47">
         <v>0</v>
       </c>
       <c r="P38" s="47">
-        <v>2.3999999999999998E-3</v>
+        <v>-4.7999999999999996E-3</v>
       </c>
       <c r="Q38" s="47">
-        <v>2.3E-3</v>
+        <v>-4.5999999999999999E-3</v>
       </c>
       <c r="R38" s="47">
-        <v>6.8999999999999999E-3</v>
+        <v>0</v>
       </c>
       <c r="S38" s="47">
         <v>0</v>
       </c>
       <c r="T38" s="47">
         <v>0</v>
       </c>
       <c r="U38" s="47">
         <v>0</v>
       </c>
       <c r="V38" s="47">
         <v>0</v>
       </c>
       <c r="W38" s="47">
         <v>0</v>
       </c>
       <c r="X38" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y38" s="48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Z38" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A39" s="68" t="s">
-        <v>45</v>
+      <c r="A39" s="60" t="s">
+        <v>44</v>
       </c>
       <c r="B39" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C39" s="46">
         <v>29</v>
       </c>
       <c r="D39" s="46">
         <v>85</v>
       </c>
       <c r="E39" s="46">
         <v>336</v>
       </c>
       <c r="F39" s="46">
         <v>1</v>
       </c>
       <c r="G39" s="46">
         <v>451</v>
       </c>
       <c r="H39" s="46">
         <v>3</v>
       </c>
       <c r="I39" s="46">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="J39" s="46">
-        <v>10785</v>
+        <v>10773</v>
       </c>
       <c r="K39" s="46">
-        <v>11040</v>
+        <v>11026</v>
       </c>
       <c r="L39" s="46">
         <v>3</v>
       </c>
       <c r="M39" s="46">
+        <v>4073</v>
+      </c>
+      <c r="N39" s="46">
         <v>4076</v>
       </c>
-      <c r="N39" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O39" s="46">
-        <v>7002</v>
+        <v>7003</v>
       </c>
       <c r="P39" s="46">
-        <v>22121</v>
+        <v>22105</v>
       </c>
       <c r="Q39" s="46">
-        <v>22572</v>
+        <v>22556</v>
       </c>
       <c r="R39" s="46">
-        <v>7695</v>
+        <v>7686</v>
       </c>
       <c r="S39" s="46">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="T39" s="46">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="U39" s="46">
         <v>15</v>
       </c>
       <c r="V39" s="46">
         <v>207</v>
       </c>
       <c r="W39" s="46">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="X39" s="46">
         <v>9</v>
       </c>
       <c r="Y39" s="46">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Z39" s="46">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A40" s="68"/>
+      <c r="A40" s="60"/>
       <c r="B40" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C40" s="46">
         <v>29</v>
       </c>
       <c r="D40" s="46">
         <v>85</v>
       </c>
       <c r="E40" s="46">
         <v>336</v>
       </c>
       <c r="F40" s="46">
         <v>1</v>
       </c>
       <c r="G40" s="46">
         <v>451</v>
       </c>
       <c r="H40" s="46">
         <v>14</v>
       </c>
       <c r="I40" s="46">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J40" s="46">
-        <v>12949</v>
+        <v>12970</v>
       </c>
       <c r="K40" s="46">
-        <v>13254</v>
+        <v>13274</v>
       </c>
       <c r="L40" s="46">
         <v>4</v>
       </c>
       <c r="M40" s="46">
-        <v>4367</v>
+        <v>4370</v>
       </c>
       <c r="N40" s="46">
-        <v>4371</v>
+        <v>4374</v>
       </c>
       <c r="O40" s="46">
-        <v>7197</v>
+        <v>7202</v>
       </c>
       <c r="P40" s="46">
-        <v>24822</v>
+        <v>24850</v>
       </c>
       <c r="Q40" s="46">
-        <v>25273</v>
+        <v>25301</v>
       </c>
       <c r="R40" s="46">
-        <v>9399</v>
+        <v>9397</v>
       </c>
       <c r="S40" s="46">
         <v>1296</v>
       </c>
       <c r="T40" s="46">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="U40" s="46">
         <v>21</v>
       </c>
       <c r="V40" s="46">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="W40" s="46">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="X40" s="46">
         <v>48</v>
       </c>
       <c r="Y40" s="46">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="Z40" s="46">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A41" s="68"/>
+      <c r="A41" s="60"/>
       <c r="B41" s="45" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C41" s="47">
         <v>1</v>
       </c>
       <c r="D41" s="47">
         <v>1</v>
       </c>
       <c r="E41" s="47">
         <v>1</v>
       </c>
       <c r="F41" s="47">
         <v>1</v>
       </c>
       <c r="G41" s="47">
         <v>1</v>
       </c>
       <c r="H41" s="47">
         <v>0.21429999999999999</v>
       </c>
       <c r="I41" s="47">
-        <v>0.86599999999999999</v>
+        <v>0.86209999999999998</v>
       </c>
       <c r="J41" s="47">
-        <v>0.83289999999999997</v>
+        <v>0.8306</v>
       </c>
       <c r="K41" s="47">
-        <v>0.83299999999999996</v>
+        <v>0.8306</v>
       </c>
       <c r="L41" s="47">
         <v>0.75</v>
       </c>
       <c r="M41" s="47">
-        <v>0.93340000000000001</v>
+        <v>0.93200000000000005</v>
       </c>
       <c r="N41" s="47">
-        <v>0.93320000000000003</v>
+        <v>0.93189999999999995</v>
       </c>
       <c r="O41" s="47">
-        <v>0.97289999999999999</v>
+        <v>0.97240000000000004</v>
       </c>
       <c r="P41" s="47">
-        <v>0.89119999999999999</v>
+        <v>0.88949999999999996</v>
       </c>
       <c r="Q41" s="47">
-        <v>0.8931</v>
+        <v>0.89149999999999996</v>
       </c>
       <c r="R41" s="47">
-        <v>0.81869999999999998</v>
+        <v>0.81789999999999996</v>
       </c>
       <c r="S41" s="47">
-        <v>0.58950000000000002</v>
+        <v>0.58720000000000006</v>
       </c>
       <c r="T41" s="47">
-        <v>0.95240000000000002</v>
+        <v>0.93669999999999998</v>
       </c>
       <c r="U41" s="47">
         <v>0.71430000000000005</v>
       </c>
       <c r="V41" s="47">
-        <v>0.58309999999999995</v>
+        <v>0.58150000000000002</v>
       </c>
       <c r="W41" s="47">
-        <v>5.0900000000000001E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="X41" s="47">
         <v>0.1875</v>
       </c>
       <c r="Y41" s="47">
-        <v>4.3499999999999997E-2</v>
+        <v>4.7199999999999999E-2</v>
       </c>
       <c r="Z41" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A42" s="68"/>
+      <c r="A42" s="60"/>
       <c r="B42" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="48">
+        <v>0</v>
+      </c>
+      <c r="D42" s="48">
+        <v>0</v>
+      </c>
+      <c r="E42" s="48">
+        <v>0</v>
+      </c>
+      <c r="F42" s="48">
+        <v>0</v>
+      </c>
+      <c r="G42" s="48">
+        <v>0</v>
+      </c>
+      <c r="H42" s="48">
+        <v>0</v>
+      </c>
+      <c r="I42" s="48">
+        <v>-2</v>
+      </c>
+      <c r="J42" s="48">
+        <v>-12</v>
+      </c>
+      <c r="K42" s="48">
+        <v>-14</v>
+      </c>
+      <c r="L42" s="48">
+        <v>0</v>
+      </c>
+      <c r="M42" s="48">
+        <v>-3</v>
+      </c>
+      <c r="N42" s="48">
+        <v>-3</v>
+      </c>
+      <c r="O42" s="48">
+        <v>1</v>
+      </c>
+      <c r="P42" s="48">
+        <v>-16</v>
+      </c>
+      <c r="Q42" s="48">
+        <v>-16</v>
+      </c>
+      <c r="R42" s="48">
+        <v>-9</v>
+      </c>
+      <c r="S42" s="48">
+        <v>-3</v>
+      </c>
+      <c r="T42" s="48">
+        <v>-4</v>
+      </c>
+      <c r="U42" s="48">
+        <v>0</v>
+      </c>
+      <c r="V42" s="48">
+        <v>0</v>
+      </c>
+      <c r="W42" s="48">
+        <v>1</v>
+      </c>
+      <c r="X42" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A43" s="60"/>
+      <c r="B43" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="C42" s="48">
-[...76 lines deleted...]
-      </c>
       <c r="C43" s="47">
         <v>0</v>
       </c>
       <c r="D43" s="47">
         <v>0</v>
       </c>
       <c r="E43" s="47">
         <v>0</v>
       </c>
       <c r="F43" s="47">
         <v>0</v>
       </c>
       <c r="G43" s="47">
         <v>0</v>
       </c>
       <c r="H43" s="47">
         <v>0</v>
       </c>
       <c r="I43" s="47">
-        <v>-4.0000000000000001E-3</v>
+        <v>-7.9000000000000008E-3</v>
       </c>
       <c r="J43" s="47">
-        <v>1.1000000000000001E-3</v>
+        <v>-1.1000000000000001E-3</v>
       </c>
       <c r="K43" s="47">
-        <v>1E-3</v>
+        <v>-1.2999999999999999E-3</v>
       </c>
       <c r="L43" s="47">
         <v>0</v>
       </c>
       <c r="M43" s="47">
-        <v>2E-3</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="N43" s="47">
-        <v>2E-3</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="O43" s="47">
-        <v>0</v>
+        <v>1E-4</v>
       </c>
       <c r="P43" s="47">
-        <v>8.9999999999999998E-4</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="Q43" s="47">
-        <v>8.0000000000000004E-4</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="R43" s="47">
-        <v>1E-4</v>
+        <v>-1.1999999999999999E-3</v>
       </c>
       <c r="S43" s="47">
-        <v>1.2999999999999999E-3</v>
+        <v>-3.8999999999999998E-3</v>
       </c>
       <c r="T43" s="47">
-        <v>3.3E-3</v>
+        <v>-1.3299999999999999E-2</v>
       </c>
       <c r="U43" s="47">
         <v>0</v>
       </c>
       <c r="V43" s="47">
-        <v>-4.7999999999999996E-3</v>
+        <v>0</v>
       </c>
       <c r="W43" s="47">
-        <v>-3.0300000000000001E-2</v>
+        <v>3.1300000000000001E-2</v>
       </c>
       <c r="X43" s="47">
         <v>0</v>
       </c>
       <c r="Y43" s="47">
-        <v>0.125</v>
+        <v>0.1111</v>
       </c>
       <c r="Z43" s="47">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="40">
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="A9:A13"/>
+    <mergeCell ref="A14:A18"/>
+    <mergeCell ref="A19:A23"/>
+    <mergeCell ref="A24:A28"/>
+    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="U6:U8"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="W6:W8"/>
     <mergeCell ref="R6:R8"/>
+    <mergeCell ref="X6:X8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="S6:S8"/>
+    <mergeCell ref="T6:T8"/>
+    <mergeCell ref="P6:P8"/>
     <mergeCell ref="N7:N8"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="H5:P5"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="R5:Z5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:O8"/>
-    <mergeCell ref="P6:P8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="Z6:Z8"/>
-    <mergeCell ref="C7:E7"/>
-[...19 lines deleted...]
-    <mergeCell ref="A34:A38"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="82" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31A75EBE-195A-4329-9437-5868D7C9115E}">
   <dimension ref="A1:AA37"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="9" style="49" customWidth="1"/>
     <col min="3" max="6" width="10.77734375" style="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="49" customWidth="1"/>
     <col min="8" max="16384" width="9" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="74" t="s">
-[...27 lines deleted...]
-      <c r="AA1" s="74"/>
+      <c r="A1" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
     </row>
     <row r="2" spans="1:27" ht="21" x14ac:dyDescent="0.3">
-      <c r="A2" s="74" t="s">
+      <c r="A2" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="72"/>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A3" s="73" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="74"/>
-[...27 lines deleted...]
-      <c r="A3" s="75" t="s">
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="AA3" s="50" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A4" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="75"/>
-[...6 lines deleted...]
-      <c r="A4" s="50" t="s">
+      <c r="C4" s="51"/>
+      <c r="M4" s="74" t="s">
+        <v>145</v>
+      </c>
+      <c r="N4" s="74"/>
+      <c r="AA4" s="50" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="75" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75" t="s">
+        <v>6</v>
+      </c>
+      <c r="S5" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+    </row>
+    <row r="6" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="75"/>
+      <c r="B6" s="75" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="50"/>
-[...9 lines deleted...]
-      <c r="A5" s="73" t="s">
+      <c r="C6" s="75" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="52" t="s">
-[...38 lines deleted...]
-      <c r="B6" s="73" t="s">
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="75"/>
+      <c r="O6" s="75"/>
+      <c r="P6" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q6" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="T6" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="U6" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="V6" s="75" t="s">
+        <v>17</v>
+      </c>
+      <c r="W6" s="75" t="s">
+        <v>18</v>
+      </c>
+      <c r="X6" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y6" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z6" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="AA6" s="75" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="75"/>
+      <c r="B7" s="75"/>
+      <c r="C7" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="L7" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="75" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="O7" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="75"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="75"/>
+      <c r="T7" s="75"/>
+      <c r="U7" s="75"/>
+      <c r="V7" s="75"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="75"/>
+      <c r="Y7" s="75"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="75"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A8" s="75"/>
+      <c r="B8" s="75"/>
+      <c r="C8" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="75"/>
+      <c r="N8" s="75"/>
+      <c r="O8" s="75"/>
+      <c r="P8" s="75"/>
+      <c r="Q8" s="75"/>
+      <c r="R8" s="75"/>
+      <c r="S8" s="75"/>
+      <c r="T8" s="75"/>
+      <c r="U8" s="75"/>
+      <c r="V8" s="75"/>
+      <c r="W8" s="75"/>
+      <c r="X8" s="75"/>
+      <c r="Y8" s="75"/>
+      <c r="Z8" s="75"/>
+      <c r="AA8" s="75"/>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="A9" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="52" t="s">
         <v>49</v>
-      </c>
-[...147 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C9" s="53">
         <v>9</v>
       </c>
       <c r="D9" s="53">
         <v>8</v>
       </c>
       <c r="E9" s="53">
         <v>16</v>
       </c>
       <c r="F9" s="53">
         <v>1</v>
       </c>
       <c r="G9" s="53">
         <v>34</v>
       </c>
       <c r="H9" s="53">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I9" s="53">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J9" s="53">
         <v>0</v>
       </c>
       <c r="K9" s="53">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="L9" s="53">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="M9" s="53">
         <v>0</v>
       </c>
       <c r="N9" s="53">
         <v>563</v>
       </c>
       <c r="O9" s="53">
         <v>563</v>
       </c>
       <c r="P9" s="53">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="Q9" s="53">
-        <v>3132</v>
+        <v>3131</v>
       </c>
       <c r="R9" s="53">
-        <v>3185</v>
+        <v>3183</v>
       </c>
       <c r="S9" s="53">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="T9" s="53">
         <v>50</v>
       </c>
       <c r="U9" s="53">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V9" s="53">
         <v>1</v>
       </c>
       <c r="W9" s="53">
         <v>23</v>
       </c>
       <c r="X9" s="53">
         <v>2</v>
       </c>
       <c r="Y9" s="53">
         <v>0</v>
       </c>
       <c r="Z9" s="53">
         <v>5</v>
       </c>
       <c r="AA9" s="53">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A10" s="73"/>
+      <c r="A10" s="75"/>
       <c r="B10" s="52" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C10" s="53">
         <v>0</v>
       </c>
       <c r="D10" s="53">
         <v>2</v>
       </c>
       <c r="E10" s="53">
         <v>7</v>
       </c>
       <c r="F10" s="53">
         <v>0</v>
       </c>
       <c r="G10" s="53">
         <v>9</v>
       </c>
       <c r="H10" s="53">
         <v>2</v>
       </c>
       <c r="I10" s="53">
         <v>11</v>
       </c>
       <c r="J10" s="53">
         <v>0</v>
       </c>
@@ -8684,134 +8712,134 @@
         <v>12</v>
       </c>
       <c r="U10" s="53">
         <v>2</v>
       </c>
       <c r="V10" s="53">
         <v>0</v>
       </c>
       <c r="W10" s="53">
         <v>1</v>
       </c>
       <c r="X10" s="53">
         <v>0</v>
       </c>
       <c r="Y10" s="53">
         <v>0</v>
       </c>
       <c r="Z10" s="53">
         <v>0</v>
       </c>
       <c r="AA10" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A11" s="73"/>
+      <c r="A11" s="75"/>
       <c r="B11" s="52" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C11" s="53">
         <v>4</v>
       </c>
       <c r="D11" s="53">
         <v>8</v>
       </c>
       <c r="E11" s="53">
         <v>37</v>
       </c>
       <c r="F11" s="53">
         <v>0</v>
       </c>
       <c r="G11" s="53">
         <v>49</v>
       </c>
       <c r="H11" s="53">
         <v>38</v>
       </c>
       <c r="I11" s="53">
         <v>87</v>
       </c>
       <c r="J11" s="53">
         <v>1</v>
       </c>
       <c r="K11" s="53">
-        <v>1706</v>
+        <v>1699</v>
       </c>
       <c r="L11" s="53">
-        <v>1707</v>
+        <v>1700</v>
       </c>
       <c r="M11" s="53">
         <v>0</v>
       </c>
       <c r="N11" s="53">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="O11" s="53">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="P11" s="53">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="Q11" s="53">
-        <v>3465</v>
+        <v>3454</v>
       </c>
       <c r="R11" s="53">
-        <v>3552</v>
+        <v>3541</v>
       </c>
       <c r="S11" s="53">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="T11" s="53">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="U11" s="53">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V11" s="53">
         <v>1</v>
       </c>
       <c r="W11" s="53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="X11" s="53">
         <v>9</v>
       </c>
       <c r="Y11" s="53">
         <v>4</v>
       </c>
       <c r="Z11" s="53">
         <v>2</v>
       </c>
       <c r="AA11" s="53">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A12" s="73"/>
+      <c r="A12" s="75"/>
       <c r="B12" s="52" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C12" s="53">
         <v>0</v>
       </c>
       <c r="D12" s="53">
         <v>3</v>
       </c>
       <c r="E12" s="53">
         <v>6</v>
       </c>
       <c r="F12" s="53">
         <v>0</v>
       </c>
       <c r="G12" s="53">
         <v>9</v>
       </c>
       <c r="H12" s="53">
         <v>1</v>
       </c>
       <c r="I12" s="53">
         <v>10</v>
       </c>
       <c r="J12" s="53">
         <v>0</v>
       </c>
@@ -8846,53 +8874,53 @@
         <v>33</v>
       </c>
       <c r="U12" s="53">
         <v>8</v>
       </c>
       <c r="V12" s="53">
         <v>1</v>
       </c>
       <c r="W12" s="53">
         <v>6</v>
       </c>
       <c r="X12" s="53">
         <v>0</v>
       </c>
       <c r="Y12" s="53">
         <v>1</v>
       </c>
       <c r="Z12" s="53">
         <v>0</v>
       </c>
       <c r="AA12" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A13" s="73"/>
+      <c r="A13" s="75"/>
       <c r="B13" s="52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C13" s="53">
         <v>0</v>
       </c>
       <c r="D13" s="53">
         <v>0</v>
       </c>
       <c r="E13" s="53">
         <v>1</v>
       </c>
       <c r="F13" s="53">
         <v>0</v>
       </c>
       <c r="G13" s="53">
         <v>1</v>
       </c>
       <c r="H13" s="53">
         <v>0</v>
       </c>
       <c r="I13" s="53">
         <v>1</v>
       </c>
       <c r="J13" s="53">
         <v>0</v>
       </c>
@@ -8927,53 +8955,53 @@
         <v>3</v>
       </c>
       <c r="U13" s="53">
         <v>0</v>
       </c>
       <c r="V13" s="53">
         <v>0</v>
       </c>
       <c r="W13" s="53">
         <v>2</v>
       </c>
       <c r="X13" s="53">
         <v>0</v>
       </c>
       <c r="Y13" s="53">
         <v>0</v>
       </c>
       <c r="Z13" s="53">
         <v>0</v>
       </c>
       <c r="AA13" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A14" s="73"/>
+      <c r="A14" s="75"/>
       <c r="B14" s="52" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C14" s="53">
         <v>0</v>
       </c>
       <c r="D14" s="53">
         <v>0</v>
       </c>
       <c r="E14" s="53">
         <v>1</v>
       </c>
       <c r="F14" s="53">
         <v>0</v>
       </c>
       <c r="G14" s="53">
         <v>1</v>
       </c>
       <c r="H14" s="53">
         <v>2</v>
       </c>
       <c r="I14" s="53">
         <v>3</v>
       </c>
       <c r="J14" s="53">
         <v>0</v>
       </c>
@@ -9008,379 +9036,379 @@
         <v>1</v>
       </c>
       <c r="U14" s="53">
         <v>0</v>
       </c>
       <c r="V14" s="53">
         <v>0</v>
       </c>
       <c r="W14" s="53">
         <v>0</v>
       </c>
       <c r="X14" s="53">
         <v>0</v>
       </c>
       <c r="Y14" s="53">
         <v>0</v>
       </c>
       <c r="Z14" s="53">
         <v>0</v>
       </c>
       <c r="AA14" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A15" s="73"/>
+      <c r="A15" s="75"/>
       <c r="B15" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C15" s="55">
         <v>13</v>
       </c>
       <c r="D15" s="55">
         <v>21</v>
       </c>
       <c r="E15" s="55">
         <v>68</v>
       </c>
       <c r="F15" s="55">
         <v>1</v>
       </c>
       <c r="G15" s="55">
         <v>103</v>
       </c>
       <c r="H15" s="55">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I15" s="55">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="J15" s="55">
         <v>1</v>
       </c>
       <c r="K15" s="55">
-        <v>3307</v>
+        <v>3298</v>
       </c>
       <c r="L15" s="55">
-        <v>3308</v>
+        <v>3299</v>
       </c>
       <c r="M15" s="55">
         <v>0</v>
       </c>
       <c r="N15" s="55">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="O15" s="55">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="P15" s="55">
         <v>2730</v>
       </c>
       <c r="Q15" s="55">
-        <v>7282</v>
+        <v>7270</v>
       </c>
       <c r="R15" s="55">
-        <v>7447</v>
+        <v>7434</v>
       </c>
       <c r="S15" s="55">
-        <v>2487</v>
+        <v>2481</v>
       </c>
       <c r="T15" s="55">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="U15" s="55">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="V15" s="55">
         <v>3</v>
       </c>
       <c r="W15" s="55">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X15" s="55">
         <v>11</v>
       </c>
       <c r="Y15" s="55">
         <v>5</v>
       </c>
       <c r="Z15" s="55">
         <v>7</v>
       </c>
       <c r="AA15" s="55">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A16" s="73" t="s">
-        <v>40</v>
+      <c r="A16" s="75" t="s">
+        <v>39</v>
       </c>
       <c r="B16" s="52" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C16" s="53">
         <v>1</v>
       </c>
       <c r="D16" s="53">
         <v>2</v>
       </c>
       <c r="E16" s="53">
         <v>6</v>
       </c>
       <c r="F16" s="53">
         <v>0</v>
       </c>
       <c r="G16" s="53">
         <v>9</v>
       </c>
       <c r="H16" s="53">
         <v>8</v>
       </c>
       <c r="I16" s="53">
         <v>17</v>
       </c>
       <c r="J16" s="53">
         <v>0</v>
       </c>
       <c r="K16" s="53">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L16" s="53">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M16" s="53">
         <v>0</v>
       </c>
       <c r="N16" s="53">
         <v>77</v>
       </c>
       <c r="O16" s="53">
         <v>77</v>
       </c>
       <c r="P16" s="53">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="Q16" s="53">
         <v>410</v>
       </c>
       <c r="R16" s="53">
         <v>427</v>
       </c>
       <c r="S16" s="53">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="T16" s="53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="U16" s="53">
         <v>8</v>
       </c>
       <c r="V16" s="53">
         <v>0</v>
       </c>
       <c r="W16" s="53">
         <v>6</v>
       </c>
       <c r="X16" s="53">
         <v>0</v>
       </c>
       <c r="Y16" s="53">
         <v>0</v>
       </c>
       <c r="Z16" s="53">
         <v>0</v>
       </c>
       <c r="AA16" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A17" s="73"/>
+      <c r="A17" s="75"/>
       <c r="B17" s="52" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C17" s="53">
         <v>2</v>
       </c>
       <c r="D17" s="53">
         <v>9</v>
       </c>
       <c r="E17" s="53">
         <v>23</v>
       </c>
       <c r="F17" s="53">
         <v>0</v>
       </c>
       <c r="G17" s="53">
         <v>34</v>
       </c>
       <c r="H17" s="53">
         <v>30</v>
       </c>
       <c r="I17" s="53">
         <v>64</v>
       </c>
       <c r="J17" s="53">
         <v>1</v>
       </c>
       <c r="K17" s="53">
+        <v>804</v>
+      </c>
+      <c r="L17" s="53">
         <v>805</v>
       </c>
-      <c r="L17" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="53">
         <v>0</v>
       </c>
       <c r="N17" s="53">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="O17" s="53">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="P17" s="53">
         <v>584</v>
       </c>
       <c r="Q17" s="53">
-        <v>1684</v>
+        <v>1682</v>
       </c>
       <c r="R17" s="53">
-        <v>1748</v>
+        <v>1746</v>
       </c>
       <c r="S17" s="53">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="T17" s="53">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="U17" s="53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V17" s="53">
         <v>2</v>
       </c>
       <c r="W17" s="53">
         <v>14</v>
       </c>
       <c r="X17" s="53">
         <v>1</v>
       </c>
       <c r="Y17" s="53">
         <v>0</v>
       </c>
       <c r="Z17" s="53">
         <v>0</v>
       </c>
       <c r="AA17" s="53">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A18" s="73"/>
+      <c r="A18" s="75"/>
       <c r="B18" s="52" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C18" s="53">
         <v>0</v>
       </c>
       <c r="D18" s="53">
         <v>2</v>
       </c>
       <c r="E18" s="53">
         <v>8</v>
       </c>
       <c r="F18" s="53">
         <v>0</v>
       </c>
       <c r="G18" s="53">
         <v>10</v>
       </c>
       <c r="H18" s="53">
         <v>6</v>
       </c>
       <c r="I18" s="53">
         <v>16</v>
       </c>
       <c r="J18" s="53">
         <v>0</v>
       </c>
       <c r="K18" s="53">
         <v>220</v>
       </c>
       <c r="L18" s="53">
         <v>220</v>
       </c>
       <c r="M18" s="53">
         <v>0</v>
       </c>
       <c r="N18" s="53">
         <v>81</v>
       </c>
       <c r="O18" s="53">
         <v>81</v>
       </c>
       <c r="P18" s="53">
         <v>128</v>
       </c>
       <c r="Q18" s="53">
         <v>429</v>
       </c>
       <c r="R18" s="53">
         <v>445</v>
       </c>
       <c r="S18" s="53">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="T18" s="53">
         <v>21</v>
       </c>
       <c r="U18" s="53">
         <v>8</v>
       </c>
       <c r="V18" s="53">
         <v>1</v>
       </c>
       <c r="W18" s="53">
         <v>1</v>
       </c>
       <c r="X18" s="53">
         <v>1</v>
       </c>
       <c r="Y18" s="53">
         <v>0</v>
       </c>
       <c r="Z18" s="53">
         <v>0</v>
       </c>
       <c r="AA18" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A19" s="73"/>
+      <c r="A19" s="75"/>
       <c r="B19" s="52" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C19" s="53">
         <v>0</v>
       </c>
       <c r="D19" s="53">
         <v>2</v>
       </c>
       <c r="E19" s="53">
         <v>11</v>
       </c>
       <c r="F19" s="53">
         <v>0</v>
       </c>
       <c r="G19" s="53">
         <v>13</v>
       </c>
       <c r="H19" s="53">
         <v>2</v>
       </c>
       <c r="I19" s="53">
         <v>15</v>
       </c>
       <c r="J19" s="53">
         <v>0</v>
       </c>
@@ -9415,705 +9443,705 @@
         <v>16</v>
       </c>
       <c r="U19" s="53">
         <v>17</v>
       </c>
       <c r="V19" s="53">
         <v>0</v>
       </c>
       <c r="W19" s="53">
         <v>3</v>
       </c>
       <c r="X19" s="53">
         <v>0</v>
       </c>
       <c r="Y19" s="53">
         <v>0</v>
       </c>
       <c r="Z19" s="53">
         <v>0</v>
       </c>
       <c r="AA19" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A20" s="73"/>
+      <c r="A20" s="75"/>
       <c r="B20" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20" s="55">
         <v>3</v>
       </c>
       <c r="D20" s="55">
         <v>15</v>
       </c>
       <c r="E20" s="55">
         <v>48</v>
       </c>
       <c r="F20" s="55">
         <v>0</v>
       </c>
       <c r="G20" s="55">
         <v>66</v>
       </c>
       <c r="H20" s="55">
         <v>46</v>
       </c>
       <c r="I20" s="55">
         <v>112</v>
       </c>
       <c r="J20" s="55">
         <v>1</v>
       </c>
       <c r="K20" s="55">
         <v>1396</v>
       </c>
       <c r="L20" s="55">
         <v>1397</v>
       </c>
       <c r="M20" s="55">
         <v>1</v>
       </c>
       <c r="N20" s="55">
+        <v>515</v>
+      </c>
+      <c r="O20" s="55">
         <v>516</v>
       </c>
-      <c r="O20" s="55">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="55">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="Q20" s="55">
-        <v>2895</v>
+        <v>2893</v>
       </c>
       <c r="R20" s="55">
-        <v>3007</v>
+        <v>3005</v>
       </c>
       <c r="S20" s="55">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="T20" s="55">
         <v>111</v>
       </c>
       <c r="U20" s="55">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V20" s="55">
         <v>3</v>
       </c>
       <c r="W20" s="55">
         <v>24</v>
       </c>
       <c r="X20" s="55">
         <v>2</v>
       </c>
       <c r="Y20" s="55">
         <v>0</v>
       </c>
       <c r="Z20" s="55">
         <v>0</v>
       </c>
       <c r="AA20" s="55">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A21" s="73" t="s">
-        <v>41</v>
+      <c r="A21" s="75" t="s">
+        <v>40</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C21" s="53">
         <v>4</v>
       </c>
       <c r="D21" s="53">
         <v>12</v>
       </c>
       <c r="E21" s="53">
         <v>47</v>
       </c>
       <c r="F21" s="53">
         <v>0</v>
       </c>
       <c r="G21" s="53">
         <v>63</v>
       </c>
       <c r="H21" s="53">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I21" s="53">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="J21" s="53">
         <v>0</v>
       </c>
       <c r="K21" s="53">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="L21" s="53">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="M21" s="53">
         <v>1</v>
       </c>
       <c r="N21" s="53">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="O21" s="53">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="P21" s="53">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="Q21" s="53">
         <v>3357</v>
       </c>
       <c r="R21" s="53">
-        <v>3487</v>
+        <v>3486</v>
       </c>
       <c r="S21" s="53">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="T21" s="53">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="U21" s="53">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="V21" s="53">
         <v>0</v>
       </c>
       <c r="W21" s="53">
         <v>33</v>
       </c>
       <c r="X21" s="53">
         <v>1</v>
       </c>
       <c r="Y21" s="53">
         <v>2</v>
       </c>
       <c r="Z21" s="53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA21" s="53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A22" s="73"/>
+      <c r="A22" s="75"/>
       <c r="B22" s="52" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C22" s="53">
         <v>2</v>
       </c>
       <c r="D22" s="53">
         <v>3</v>
       </c>
       <c r="E22" s="53">
         <v>24</v>
       </c>
       <c r="F22" s="53">
         <v>0</v>
       </c>
       <c r="G22" s="53">
         <v>29</v>
       </c>
       <c r="H22" s="53">
         <v>8</v>
       </c>
       <c r="I22" s="53">
         <v>37</v>
       </c>
       <c r="J22" s="53">
         <v>1</v>
       </c>
       <c r="K22" s="53">
+        <v>481</v>
+      </c>
+      <c r="L22" s="53">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="M22" s="53">
         <v>0</v>
       </c>
       <c r="N22" s="53">
         <v>228</v>
       </c>
       <c r="O22" s="53">
         <v>228</v>
       </c>
       <c r="P22" s="53">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q22" s="53">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="R22" s="53">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="S22" s="53">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="T22" s="53">
         <v>51</v>
       </c>
       <c r="U22" s="53">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="V22" s="53">
         <v>0</v>
       </c>
       <c r="W22" s="53">
         <v>14</v>
       </c>
       <c r="X22" s="53">
         <v>3</v>
       </c>
       <c r="Y22" s="53">
         <v>2</v>
       </c>
       <c r="Z22" s="53">
         <v>0</v>
       </c>
       <c r="AA22" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A23" s="73"/>
+      <c r="A23" s="75"/>
       <c r="B23" s="52" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C23" s="53">
         <v>0</v>
       </c>
       <c r="D23" s="53">
         <v>3</v>
       </c>
       <c r="E23" s="53">
         <v>7</v>
       </c>
       <c r="F23" s="53">
         <v>0</v>
       </c>
       <c r="G23" s="53">
         <v>10</v>
       </c>
       <c r="H23" s="53">
         <v>4</v>
       </c>
       <c r="I23" s="53">
         <v>14</v>
       </c>
       <c r="J23" s="53">
         <v>0</v>
       </c>
       <c r="K23" s="53">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L23" s="53">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M23" s="53">
         <v>0</v>
       </c>
       <c r="N23" s="53">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="O23" s="53">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="P23" s="53">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Q23" s="53">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="R23" s="53">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="S23" s="53">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="T23" s="53">
         <v>17</v>
       </c>
       <c r="U23" s="53">
         <v>8</v>
       </c>
       <c r="V23" s="53">
         <v>1</v>
       </c>
       <c r="W23" s="53">
         <v>3</v>
       </c>
       <c r="X23" s="53">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y23" s="53">
         <v>0</v>
       </c>
       <c r="Z23" s="53">
         <v>0</v>
       </c>
       <c r="AA23" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A24" s="73"/>
+      <c r="A24" s="75"/>
       <c r="B24" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C24" s="55">
         <v>6</v>
       </c>
       <c r="D24" s="55">
         <v>18</v>
       </c>
       <c r="E24" s="55">
         <v>78</v>
       </c>
       <c r="F24" s="55">
         <v>0</v>
       </c>
       <c r="G24" s="55">
         <v>102</v>
       </c>
       <c r="H24" s="55">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I24" s="55">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J24" s="55">
         <v>1</v>
       </c>
       <c r="K24" s="55">
-        <v>2260</v>
+        <v>2257</v>
       </c>
       <c r="L24" s="55">
-        <v>2261</v>
+        <v>2258</v>
       </c>
       <c r="M24" s="55">
         <v>1</v>
       </c>
       <c r="N24" s="55">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="O24" s="55">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="P24" s="55">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="Q24" s="55">
-        <v>4717</v>
+        <v>4713</v>
       </c>
       <c r="R24" s="55">
-        <v>4898</v>
+        <v>4893</v>
       </c>
       <c r="S24" s="55">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="T24" s="55">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="U24" s="55">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="V24" s="55">
         <v>1</v>
       </c>
       <c r="W24" s="55">
         <v>50</v>
       </c>
       <c r="X24" s="55">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Y24" s="55">
         <v>4</v>
       </c>
       <c r="Z24" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA24" s="55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A25" s="73" t="s">
-        <v>42</v>
+      <c r="A25" s="75" t="s">
+        <v>41</v>
       </c>
       <c r="B25" s="52" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C25" s="53">
         <v>2</v>
       </c>
       <c r="D25" s="53">
         <v>6</v>
       </c>
       <c r="E25" s="53">
         <v>25</v>
       </c>
       <c r="F25" s="53">
         <v>0</v>
       </c>
       <c r="G25" s="53">
         <v>33</v>
       </c>
       <c r="H25" s="53">
         <v>24</v>
       </c>
       <c r="I25" s="53">
         <v>57</v>
       </c>
       <c r="J25" s="53">
         <v>0</v>
       </c>
       <c r="K25" s="53">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="L25" s="53">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="M25" s="53">
         <v>0</v>
       </c>
       <c r="N25" s="53">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="O25" s="53">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="P25" s="53">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="Q25" s="53">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="R25" s="53">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="S25" s="53">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="T25" s="53">
         <v>39</v>
       </c>
       <c r="U25" s="53">
         <v>17</v>
       </c>
       <c r="V25" s="53">
         <v>3</v>
       </c>
       <c r="W25" s="53">
         <v>25</v>
       </c>
       <c r="X25" s="53">
         <v>2</v>
       </c>
       <c r="Y25" s="53">
         <v>0</v>
       </c>
       <c r="Z25" s="53">
         <v>2</v>
       </c>
       <c r="AA25" s="53">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A26" s="73"/>
+      <c r="A26" s="75"/>
       <c r="B26" s="52" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C26" s="53">
         <v>0</v>
       </c>
       <c r="D26" s="53">
         <v>3</v>
       </c>
       <c r="E26" s="53">
         <v>8</v>
       </c>
       <c r="F26" s="53">
         <v>0</v>
       </c>
       <c r="G26" s="53">
         <v>11</v>
       </c>
       <c r="H26" s="53">
         <v>1</v>
       </c>
       <c r="I26" s="53">
         <v>12</v>
       </c>
       <c r="J26" s="53">
         <v>0</v>
       </c>
       <c r="K26" s="53">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L26" s="53">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M26" s="53">
         <v>0</v>
       </c>
       <c r="N26" s="53">
         <v>70</v>
       </c>
       <c r="O26" s="53">
         <v>70</v>
       </c>
       <c r="P26" s="53">
         <v>110</v>
       </c>
       <c r="Q26" s="53">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="R26" s="53">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="S26" s="53">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="T26" s="53">
         <v>15</v>
       </c>
       <c r="U26" s="53">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="V26" s="53">
         <v>0</v>
       </c>
       <c r="W26" s="53">
         <v>6</v>
       </c>
       <c r="X26" s="53">
         <v>0</v>
       </c>
       <c r="Y26" s="53">
         <v>0</v>
       </c>
       <c r="Z26" s="53">
         <v>0</v>
       </c>
       <c r="AA26" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A27" s="73"/>
+      <c r="A27" s="75"/>
       <c r="B27" s="52" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C27" s="53">
         <v>0</v>
       </c>
       <c r="D27" s="53">
         <v>2</v>
       </c>
       <c r="E27" s="53">
         <v>12</v>
       </c>
       <c r="F27" s="53">
         <v>0</v>
       </c>
       <c r="G27" s="53">
         <v>14</v>
       </c>
       <c r="H27" s="53">
         <v>4</v>
       </c>
       <c r="I27" s="53">
         <v>18</v>
       </c>
       <c r="J27" s="53">
         <v>0</v>
       </c>
       <c r="K27" s="53">
         <v>275</v>
       </c>
       <c r="L27" s="53">
         <v>275</v>
       </c>
       <c r="M27" s="53">
         <v>0</v>
       </c>
       <c r="N27" s="53">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="O27" s="53">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="P27" s="53">
         <v>116</v>
       </c>
       <c r="Q27" s="53">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="R27" s="53">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="S27" s="53">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="T27" s="53">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U27" s="53">
         <v>5</v>
       </c>
       <c r="V27" s="53">
         <v>2</v>
       </c>
       <c r="W27" s="53">
         <v>10</v>
       </c>
       <c r="X27" s="53">
         <v>1</v>
       </c>
       <c r="Y27" s="53">
         <v>0</v>
       </c>
       <c r="Z27" s="53">
         <v>0</v>
       </c>
       <c r="AA27" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A28" s="73"/>
+      <c r="A28" s="75"/>
       <c r="B28" s="52" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C28" s="53">
         <v>0</v>
       </c>
       <c r="D28" s="53">
         <v>2</v>
       </c>
       <c r="E28" s="53">
         <v>2</v>
       </c>
       <c r="F28" s="53">
         <v>0</v>
       </c>
       <c r="G28" s="53">
         <v>4</v>
       </c>
       <c r="H28" s="53">
         <v>0</v>
       </c>
       <c r="I28" s="53">
         <v>4</v>
       </c>
       <c r="J28" s="53">
         <v>0</v>
       </c>
@@ -10148,298 +10176,298 @@
         <v>9</v>
       </c>
       <c r="U28" s="53">
         <v>2</v>
       </c>
       <c r="V28" s="53">
         <v>0</v>
       </c>
       <c r="W28" s="53">
         <v>2</v>
       </c>
       <c r="X28" s="53">
         <v>1</v>
       </c>
       <c r="Y28" s="53">
         <v>0</v>
       </c>
       <c r="Z28" s="53">
         <v>0</v>
       </c>
       <c r="AA28" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A29" s="73"/>
+      <c r="A29" s="75"/>
       <c r="B29" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C29" s="55">
         <v>2</v>
       </c>
       <c r="D29" s="55">
         <v>13</v>
       </c>
       <c r="E29" s="55">
         <v>47</v>
       </c>
       <c r="F29" s="55">
         <v>0</v>
       </c>
       <c r="G29" s="55">
         <v>62</v>
       </c>
       <c r="H29" s="55">
         <v>29</v>
       </c>
       <c r="I29" s="55">
         <v>91</v>
       </c>
       <c r="J29" s="55">
         <v>0</v>
       </c>
       <c r="K29" s="55">
         <v>1633</v>
       </c>
       <c r="L29" s="55">
         <v>1633</v>
       </c>
       <c r="M29" s="55">
         <v>0</v>
       </c>
       <c r="N29" s="55">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="O29" s="55">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="P29" s="55">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="Q29" s="55">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="R29" s="55">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="S29" s="55">
         <v>1228</v>
       </c>
       <c r="T29" s="55">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="U29" s="55">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="V29" s="55">
         <v>5</v>
       </c>
       <c r="W29" s="55">
         <v>43</v>
       </c>
       <c r="X29" s="55">
         <v>4</v>
       </c>
       <c r="Y29" s="55">
         <v>0</v>
       </c>
       <c r="Z29" s="55">
         <v>2</v>
       </c>
       <c r="AA29" s="55">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A30" s="73" t="s">
-        <v>43</v>
+      <c r="A30" s="75" t="s">
+        <v>42</v>
       </c>
       <c r="B30" s="52" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C30" s="53">
         <v>4</v>
       </c>
       <c r="D30" s="53">
         <v>10</v>
       </c>
       <c r="E30" s="53">
         <v>61</v>
       </c>
       <c r="F30" s="53">
         <v>0</v>
       </c>
       <c r="G30" s="53">
         <v>75</v>
       </c>
       <c r="H30" s="53">
         <v>25</v>
       </c>
       <c r="I30" s="53">
         <v>100</v>
       </c>
       <c r="J30" s="53">
         <v>0</v>
       </c>
       <c r="K30" s="53">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="L30" s="53">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="M30" s="53">
         <v>1</v>
       </c>
       <c r="N30" s="53">
         <v>496</v>
       </c>
       <c r="O30" s="53">
         <v>497</v>
       </c>
       <c r="P30" s="53">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="Q30" s="53">
-        <v>2849</v>
+        <v>2853</v>
       </c>
       <c r="R30" s="53">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="S30" s="53">
         <v>786</v>
       </c>
       <c r="T30" s="53">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="U30" s="53">
         <v>24</v>
       </c>
       <c r="V30" s="53">
         <v>1</v>
       </c>
       <c r="W30" s="53">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X30" s="53">
         <v>2</v>
       </c>
       <c r="Y30" s="53">
         <v>0</v>
       </c>
       <c r="Z30" s="53">
         <v>0</v>
       </c>
       <c r="AA30" s="53">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A31" s="73"/>
+      <c r="A31" s="75"/>
       <c r="B31" s="52" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C31" s="53">
         <v>0</v>
       </c>
       <c r="D31" s="53">
         <v>5</v>
       </c>
       <c r="E31" s="53">
         <v>18</v>
       </c>
       <c r="F31" s="53">
         <v>0</v>
       </c>
       <c r="G31" s="53">
         <v>23</v>
       </c>
       <c r="H31" s="53">
         <v>3</v>
       </c>
       <c r="I31" s="53">
         <v>26</v>
       </c>
       <c r="J31" s="53">
         <v>0</v>
       </c>
       <c r="K31" s="53">
         <v>381</v>
       </c>
       <c r="L31" s="53">
         <v>381</v>
       </c>
       <c r="M31" s="53">
         <v>0</v>
       </c>
       <c r="N31" s="53">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="O31" s="53">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="P31" s="53">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="Q31" s="53">
         <v>611</v>
       </c>
       <c r="R31" s="53">
         <v>637</v>
       </c>
       <c r="S31" s="53">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="T31" s="53">
         <v>45</v>
       </c>
       <c r="U31" s="53">
         <v>19</v>
       </c>
       <c r="V31" s="53">
         <v>1</v>
       </c>
       <c r="W31" s="53">
         <v>7</v>
       </c>
       <c r="X31" s="53">
         <v>2</v>
       </c>
       <c r="Y31" s="53">
         <v>0</v>
       </c>
       <c r="Z31" s="53">
         <v>0</v>
       </c>
       <c r="AA31" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A32" s="73"/>
+      <c r="A32" s="75"/>
       <c r="B32" s="52" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C32" s="53">
         <v>0</v>
       </c>
       <c r="D32" s="53">
         <v>0</v>
       </c>
       <c r="E32" s="53">
         <v>3</v>
       </c>
       <c r="F32" s="53">
         <v>0</v>
       </c>
       <c r="G32" s="53">
         <v>3</v>
       </c>
       <c r="H32" s="53">
         <v>2</v>
       </c>
       <c r="I32" s="53">
         <v>5</v>
       </c>
       <c r="J32" s="53">
         <v>0</v>
       </c>
@@ -10474,519 +10502,519 @@
         <v>6</v>
       </c>
       <c r="U32" s="53">
         <v>0</v>
       </c>
       <c r="V32" s="53">
         <v>0</v>
       </c>
       <c r="W32" s="53">
         <v>0</v>
       </c>
       <c r="X32" s="53">
         <v>0</v>
       </c>
       <c r="Y32" s="53">
         <v>0</v>
       </c>
       <c r="Z32" s="53">
         <v>0</v>
       </c>
       <c r="AA32" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A33" s="73"/>
+      <c r="A33" s="75"/>
       <c r="B33" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C33" s="55">
         <v>4</v>
       </c>
       <c r="D33" s="55">
         <v>15</v>
       </c>
       <c r="E33" s="55">
         <v>82</v>
       </c>
       <c r="F33" s="55">
         <v>0</v>
       </c>
       <c r="G33" s="55">
         <v>101</v>
       </c>
       <c r="H33" s="55">
         <v>30</v>
       </c>
       <c r="I33" s="55">
         <v>131</v>
       </c>
       <c r="J33" s="55">
         <v>0</v>
       </c>
       <c r="K33" s="55">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="L33" s="55">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="M33" s="55">
         <v>1</v>
       </c>
       <c r="N33" s="55">
+        <v>585</v>
+      </c>
+      <c r="O33" s="55">
         <v>586</v>
       </c>
-      <c r="O33" s="55">
-[...1 lines deleted...]
-      </c>
       <c r="P33" s="55">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="Q33" s="55">
-        <v>3542</v>
+        <v>3546</v>
       </c>
       <c r="R33" s="55">
-        <v>3673</v>
+        <v>3677</v>
       </c>
       <c r="S33" s="55">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="T33" s="55">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="U33" s="55">
         <v>43</v>
       </c>
       <c r="V33" s="55">
         <v>2</v>
       </c>
       <c r="W33" s="55">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="X33" s="55">
         <v>4</v>
       </c>
       <c r="Y33" s="55">
         <v>0</v>
       </c>
       <c r="Z33" s="55">
         <v>0</v>
       </c>
       <c r="AA33" s="55">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A34" s="73" t="s">
-        <v>44</v>
+      <c r="A34" s="75" t="s">
+        <v>43</v>
       </c>
       <c r="B34" s="52" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C34" s="53">
         <v>1</v>
       </c>
       <c r="D34" s="53">
         <v>2</v>
       </c>
       <c r="E34" s="53">
         <v>7</v>
       </c>
       <c r="F34" s="53">
         <v>0</v>
       </c>
       <c r="G34" s="53">
         <v>10</v>
       </c>
       <c r="H34" s="53">
         <v>3</v>
       </c>
       <c r="I34" s="53">
         <v>13</v>
       </c>
       <c r="J34" s="53">
         <v>0</v>
       </c>
       <c r="K34" s="53">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="L34" s="53">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M34" s="53">
         <v>0</v>
       </c>
       <c r="N34" s="53">
         <v>43</v>
       </c>
       <c r="O34" s="53">
         <v>43</v>
       </c>
       <c r="P34" s="53">
         <v>77</v>
       </c>
       <c r="Q34" s="53">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="R34" s="53">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S34" s="53">
         <v>100</v>
       </c>
       <c r="T34" s="53">
         <v>27</v>
       </c>
       <c r="U34" s="53">
         <v>3</v>
       </c>
       <c r="V34" s="53">
         <v>1</v>
       </c>
       <c r="W34" s="53">
         <v>3</v>
       </c>
       <c r="X34" s="53">
         <v>1</v>
       </c>
       <c r="Y34" s="53">
         <v>0</v>
       </c>
       <c r="Z34" s="53">
         <v>0</v>
       </c>
       <c r="AA34" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A35" s="73"/>
+      <c r="A35" s="75"/>
       <c r="B35" s="52" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C35" s="53">
         <v>0</v>
       </c>
       <c r="D35" s="53">
         <v>1</v>
       </c>
       <c r="E35" s="53">
         <v>6</v>
       </c>
       <c r="F35" s="53">
         <v>0</v>
       </c>
       <c r="G35" s="53">
         <v>7</v>
       </c>
       <c r="H35" s="53">
         <v>3</v>
       </c>
       <c r="I35" s="53">
         <v>10</v>
       </c>
       <c r="J35" s="53">
         <v>0</v>
       </c>
       <c r="K35" s="53">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="L35" s="53">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="M35" s="53">
         <v>0</v>
       </c>
       <c r="N35" s="53">
         <v>27</v>
       </c>
       <c r="O35" s="53">
         <v>27</v>
       </c>
       <c r="P35" s="53">
         <v>32</v>
       </c>
       <c r="Q35" s="53">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R35" s="53">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="S35" s="53">
         <v>46</v>
       </c>
       <c r="T35" s="53">
         <v>27</v>
       </c>
       <c r="U35" s="53">
         <v>0</v>
       </c>
       <c r="V35" s="53">
         <v>0</v>
       </c>
       <c r="W35" s="53">
         <v>1</v>
       </c>
       <c r="X35" s="53">
         <v>1</v>
       </c>
       <c r="Y35" s="53">
         <v>0</v>
       </c>
       <c r="Z35" s="53">
         <v>0</v>
       </c>
       <c r="AA35" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A36" s="73"/>
+      <c r="A36" s="75"/>
       <c r="B36" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C36" s="55">
         <v>1</v>
       </c>
       <c r="D36" s="55">
         <v>3</v>
       </c>
       <c r="E36" s="55">
         <v>13</v>
       </c>
       <c r="F36" s="55">
         <v>0</v>
       </c>
       <c r="G36" s="55">
         <v>17</v>
       </c>
       <c r="H36" s="55">
         <v>6</v>
       </c>
       <c r="I36" s="55">
         <v>23</v>
       </c>
       <c r="J36" s="55">
         <v>0</v>
       </c>
       <c r="K36" s="55">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="L36" s="55">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="M36" s="55">
         <v>0</v>
       </c>
       <c r="N36" s="55">
         <v>70</v>
       </c>
       <c r="O36" s="55">
         <v>70</v>
       </c>
       <c r="P36" s="55">
         <v>109</v>
       </c>
       <c r="Q36" s="55">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="R36" s="55">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="S36" s="55">
         <v>146</v>
       </c>
       <c r="T36" s="55">
         <v>54</v>
       </c>
       <c r="U36" s="55">
         <v>3</v>
       </c>
       <c r="V36" s="55">
         <v>1</v>
       </c>
       <c r="W36" s="55">
         <v>4</v>
       </c>
       <c r="X36" s="55">
         <v>2</v>
       </c>
       <c r="Y36" s="55">
         <v>0</v>
       </c>
       <c r="Z36" s="55">
         <v>0</v>
       </c>
       <c r="AA36" s="55">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="72"/>
+      <c r="A37" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="76"/>
       <c r="C37" s="56">
         <v>29</v>
       </c>
       <c r="D37" s="56">
         <v>85</v>
       </c>
       <c r="E37" s="56">
         <v>336</v>
       </c>
       <c r="F37" s="56">
         <v>1</v>
       </c>
       <c r="G37" s="56">
         <v>451</v>
       </c>
       <c r="H37" s="56">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="I37" s="56">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="J37" s="56">
         <v>3</v>
       </c>
       <c r="K37" s="56">
-        <v>10785</v>
+        <v>10773</v>
       </c>
       <c r="L37" s="56">
-        <v>10788</v>
+        <v>10776</v>
       </c>
       <c r="M37" s="56">
         <v>3</v>
       </c>
       <c r="N37" s="56">
+        <v>4073</v>
+      </c>
+      <c r="O37" s="56">
         <v>4076</v>
       </c>
-      <c r="O37" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="P37" s="56">
-        <v>7002</v>
+        <v>7003</v>
       </c>
       <c r="Q37" s="56">
-        <v>21869</v>
+        <v>21855</v>
       </c>
       <c r="R37" s="56">
-        <v>22572</v>
+        <v>22556</v>
       </c>
       <c r="S37" s="56">
-        <v>7695</v>
+        <v>7686</v>
       </c>
       <c r="T37" s="56">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="U37" s="56">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="V37" s="56">
         <v>15</v>
       </c>
       <c r="W37" s="56">
         <v>207</v>
       </c>
       <c r="X37" s="56">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Y37" s="56">
         <v>9</v>
       </c>
       <c r="Z37" s="56">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA37" s="56">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="P6:P8"/>
+    <mergeCell ref="M6:O6"/>
+    <mergeCell ref="X6:X8"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A9:A15"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="A34:A36"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
+    <mergeCell ref="AA6:AA8"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="Q6:Q8"/>
+    <mergeCell ref="S6:S8"/>
+    <mergeCell ref="T6:T8"/>
+    <mergeCell ref="U6:U8"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="J6:L6"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J5:Q5"/>
     <mergeCell ref="R5:R8"/>
     <mergeCell ref="S5:AA5"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:I8"/>
-    <mergeCell ref="J6:L6"/>
-[...1 lines deleted...]
-    <mergeCell ref="X6:X8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="Z6:Z8"/>
-    <mergeCell ref="AA6:AA8"/>
-[...18 lines deleted...]
-    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="P6:P8"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="77" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>縣市別床統-列管</vt:lpstr>
-      <vt:lpstr>增減05</vt:lpstr>
-      <vt:lpstr>家數05</vt:lpstr>
+      <vt:lpstr>增減06</vt:lpstr>
+      <vt:lpstr>家數06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>曾婉筑</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>