--- v3 (2026-08-17)
+++ v4 (2026-09-07)
@@ -1,93 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150731\提供給科長_1150724\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150831\健保署\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63826884-8281-44A1-9773-0E607AF9D076}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C0A27AB-E716-4386-8418-E4E28D8647BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="縣市別床統-列管" sheetId="24" r:id="rId1"/>
-    <sheet name="增減06" sheetId="27" r:id="rId2"/>
-    <sheet name="家數06" sheetId="28" r:id="rId3"/>
+    <sheet name="增減07" sheetId="27" r:id="rId2"/>
+    <sheet name="家數07" sheetId="28" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4fb9124e-19fc-4e0c-a338-68e0cd604648'"</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="權急綠色">#REF!,#REF!,#REF!</definedName>
     <definedName name="權慢綠色">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="148">
   <si>
     <t>衛生福利部中央健康保險署-署本部</t>
+  </si>
+  <si>
+    <t>特約醫事服務機構家數增減統計表</t>
   </si>
   <si>
     <r>
       <t>報表編號：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>HMAI6551R01</t>
     </r>
   </si>
   <si>
     <r>
       <t>程式名稱：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -1411,120 +1414,120 @@
   <si>
     <r>
       <t>頁　　次：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
-    <t>115年06月底</t>
-[...4 lines deleted...]
-      <t>列印日期：</t>
+    <r>
+      <t>頁　　次：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/07/13</t>
+      <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <r>
-      <t>頁　　次：</t>
+    <t>115年07月底</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>衛生福利部中央健康保險署-署本部</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>統計年月：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>1</t>
+      <t>115/07</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>列印日期：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115/08/11</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...17 lines deleted...]
-    <t>特約醫事服務機構家數增減統計表</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \-#,##0_);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
@@ -2093,109 +2096,109 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="19">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 10" xfId="9" xr:uid="{1033BAAD-2F5D-42FC-88B8-85A22D1B5CFF}"/>
     <cellStyle name="一般 11" xfId="10" xr:uid="{322151D9-985F-4519-9040-A9A066ED9024}"/>
     <cellStyle name="一般 12" xfId="11" xr:uid="{EBE06315-4C0C-4D4E-84E8-165E57EEF5F2}"/>
     <cellStyle name="一般 13" xfId="12" xr:uid="{A91FA4A3-9C19-46E7-94C5-7F6BA9D7305A}"/>
     <cellStyle name="一般 14" xfId="13" xr:uid="{FE321A52-E7C8-46BF-9796-829E3832B498}"/>
     <cellStyle name="一般 15" xfId="14" xr:uid="{03E52FCC-06C9-404D-B7E2-1A806C8B075E}"/>
     <cellStyle name="一般 16" xfId="15" xr:uid="{5F2BB891-1266-413E-BB60-2422D6E663E2}"/>
     <cellStyle name="一般 17" xfId="16" xr:uid="{7F762E82-42CA-4264-9EA3-48AE74E346EA}"/>
     <cellStyle name="一般 18" xfId="17" xr:uid="{BF9E81FA-B473-48AA-99FE-97A680280EEA}"/>
     <cellStyle name="一般 19" xfId="18" xr:uid="{6E45399D-7BE7-4DDC-8B5D-CCC3A09EE7C7}"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般 20" xfId="19" xr:uid="{630D82D9-2990-4B97-B1AB-F0C044A505AD}"/>
     <cellStyle name="一般 3" xfId="2" xr:uid="{C305CC45-8DBE-4B53-94B8-E77CF2DC9020}"/>
     <cellStyle name="一般 4" xfId="3" xr:uid="{1B1EAED9-A27A-4A45-AB5A-C0EB14831E72}"/>
     <cellStyle name="一般 5" xfId="4" xr:uid="{EA70BD1B-D78D-40CE-953B-1DA85D70460D}"/>
     <cellStyle name="一般 6" xfId="5" xr:uid="{406F8B19-D353-473E-B55D-642AE38D739A}"/>
     <cellStyle name="一般 7" xfId="6" xr:uid="{A9AA4847-E6A8-4708-91AA-A6E66313FD05}"/>
     <cellStyle name="一般 8" xfId="7" xr:uid="{80D3E105-137C-470C-B05A-80552B5ACC27}"/>
     <cellStyle name="一般 9" xfId="8" xr:uid="{5DE44882-BED7-47B4-B704-8247467E6B4F}"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -2614,532 +2617,532 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3856A238-B4A6-45E6-B5B0-DD085926AF96}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:AG1"/>
       <selection pane="topRight" sqref="A1:AG1"/>
       <selection pane="bottomLeft" sqref="A1:AG1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.21875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="21" width="9.6640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="28.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="70" t="s">
-[...25 lines deleted...]
-      <c r="Y1" s="70"/>
+      <c r="A1" s="66" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:25" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
-      <c r="L2" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M2" s="71"/>
+      <c r="L2" s="67" t="s">
+        <v>144</v>
+      </c>
+      <c r="M2" s="67"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="Y2" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>74</v>
-[...23 lines deleted...]
-      <c r="W3" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3" s="63" t="s">
         <v>108</v>
       </c>
-      <c r="X3" s="62"/>
-      <c r="Y3" s="63"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="57" t="s">
+        <v>109</v>
+      </c>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="59"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E4" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="F4" s="60" t="s">
+        <v>112</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="F4" s="64" t="s">
+      <c r="X4" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y4" s="13" t="s">
         <v>111</v>
-      </c>
-[...23 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C5" s="16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D5" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="F5" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="G5" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="J5" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="K5" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="N5" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="O5" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="P5" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q5" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R5" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="S5" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="T5" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="U5" s="23" t="s">
+        <v>130</v>
+      </c>
+      <c r="V5" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="W5" s="25" t="s">
         <v>78</v>
       </c>
-      <c r="E5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="18" t="s">
+      <c r="X5" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y5" s="26" t="s">
         <v>114</v>
-      </c>
-[...55 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B6" s="28">
-        <v>152980</v>
+        <v>152845</v>
       </c>
       <c r="C6" s="29">
-        <v>137533</v>
+        <v>137546</v>
       </c>
       <c r="D6" s="29">
-        <v>75952</v>
+        <v>76059</v>
       </c>
       <c r="E6" s="29">
-        <v>7268</v>
+        <v>7240</v>
       </c>
       <c r="F6" s="29">
-        <v>7872</v>
+        <v>7847</v>
       </c>
       <c r="G6" s="29">
         <v>124</v>
       </c>
       <c r="H6" s="29">
-        <v>23855</v>
+        <v>23864</v>
       </c>
       <c r="I6" s="29">
-        <v>4427</v>
+        <v>4396</v>
       </c>
       <c r="J6" s="29">
-        <v>1509</v>
+        <v>1504</v>
       </c>
       <c r="K6" s="29">
-        <v>5750</v>
+        <v>5741</v>
       </c>
       <c r="L6" s="29">
         <v>965</v>
       </c>
       <c r="M6" s="29">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="N6" s="29">
-        <v>1812</v>
+        <v>1818</v>
       </c>
       <c r="O6" s="29">
         <v>123</v>
       </c>
       <c r="P6" s="29">
         <v>4521</v>
       </c>
       <c r="Q6" s="29">
         <v>692</v>
       </c>
       <c r="R6" s="29">
         <v>92</v>
       </c>
       <c r="S6" s="29">
         <v>550</v>
       </c>
       <c r="T6" s="29">
         <v>102</v>
       </c>
       <c r="U6" s="29">
         <v>125</v>
       </c>
       <c r="V6" s="29">
-        <v>894</v>
+        <v>885</v>
       </c>
       <c r="W6" s="30">
-        <v>15447</v>
+        <v>15299</v>
       </c>
       <c r="X6" s="29">
         <v>2746</v>
       </c>
       <c r="Y6" s="29">
-        <v>12701</v>
+        <v>12553</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B7" s="28">
-        <v>44304</v>
+        <v>44403</v>
       </c>
       <c r="C7" s="29">
-        <v>41224</v>
+        <v>41323</v>
       </c>
       <c r="D7" s="29">
-        <v>23359</v>
+        <v>23453</v>
       </c>
       <c r="E7" s="29">
         <v>2078</v>
       </c>
       <c r="F7" s="29">
         <v>2296</v>
       </c>
       <c r="G7" s="29">
         <v>56</v>
       </c>
       <c r="H7" s="29">
-        <v>6930</v>
+        <v>6937</v>
       </c>
       <c r="I7" s="29">
         <v>1054</v>
       </c>
       <c r="J7" s="29">
         <v>469</v>
       </c>
       <c r="K7" s="29">
         <v>1370</v>
       </c>
       <c r="L7" s="29">
         <v>362</v>
       </c>
       <c r="M7" s="29">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="N7" s="29">
         <v>610</v>
       </c>
       <c r="O7" s="29">
         <v>77</v>
       </c>
       <c r="P7" s="29">
         <v>1543</v>
       </c>
       <c r="Q7" s="29">
         <v>200</v>
       </c>
       <c r="R7" s="29">
         <v>11</v>
       </c>
       <c r="S7" s="29">
         <v>80</v>
       </c>
       <c r="T7" s="29">
         <v>23</v>
       </c>
       <c r="U7" s="29">
         <v>45</v>
       </c>
       <c r="V7" s="29">
         <v>351</v>
       </c>
       <c r="W7" s="30">
         <v>3080</v>
       </c>
       <c r="X7" s="29">
         <v>576</v>
       </c>
       <c r="Y7" s="29">
         <v>2504</v>
       </c>
     </row>
     <row r="8" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8" s="33">
-        <v>16977</v>
+        <v>16981</v>
       </c>
       <c r="C8" s="34">
-        <v>15518</v>
+        <v>15522</v>
       </c>
       <c r="D8" s="34">
         <v>7543</v>
       </c>
       <c r="E8" s="34">
         <v>621</v>
       </c>
       <c r="F8" s="34">
         <v>747</v>
       </c>
       <c r="G8" s="34">
         <v>16</v>
       </c>
       <c r="H8" s="34">
-        <v>3667</v>
+        <v>3673</v>
       </c>
       <c r="I8" s="34">
         <v>522</v>
       </c>
       <c r="J8" s="34">
         <v>135</v>
       </c>
       <c r="K8" s="34">
         <v>527</v>
       </c>
       <c r="L8" s="34">
         <v>252</v>
       </c>
       <c r="M8" s="34">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="N8" s="34">
         <v>125</v>
       </c>
       <c r="O8" s="34">
         <v>15</v>
       </c>
       <c r="P8" s="34">
         <v>832</v>
       </c>
       <c r="Q8" s="34">
         <v>93</v>
       </c>
       <c r="R8" s="34">
         <v>11</v>
       </c>
       <c r="S8" s="34">
         <v>40</v>
       </c>
       <c r="T8" s="29">
         <v>6</v>
       </c>
       <c r="U8" s="29">
         <v>45</v>
       </c>
       <c r="V8" s="34">
         <v>215</v>
       </c>
       <c r="W8" s="35">
         <v>1459</v>
       </c>
       <c r="X8" s="34">
         <v>277</v>
       </c>
       <c r="Y8" s="34">
         <v>1182</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="32" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9" s="33">
-        <v>21016</v>
+        <v>21111</v>
       </c>
       <c r="C9" s="34">
-        <v>20472</v>
+        <v>20567</v>
       </c>
       <c r="D9" s="34">
-        <v>12860</v>
+        <v>12954</v>
       </c>
       <c r="E9" s="34">
         <v>1124</v>
       </c>
       <c r="F9" s="34">
         <v>1281</v>
       </c>
       <c r="G9" s="34">
         <v>36</v>
       </c>
       <c r="H9" s="34">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="I9" s="34">
         <v>410</v>
       </c>
       <c r="J9" s="34">
         <v>279</v>
       </c>
       <c r="K9" s="34">
         <v>658</v>
       </c>
       <c r="L9" s="34">
         <v>91</v>
       </c>
       <c r="M9" s="34">
         <v>131</v>
       </c>
       <c r="N9" s="34">
         <v>419</v>
       </c>
       <c r="O9" s="34">
         <v>60</v>
       </c>
       <c r="P9" s="34">
         <v>525</v>
       </c>
@@ -3151,51 +3154,51 @@
       </c>
       <c r="S9" s="34">
         <v>40</v>
       </c>
       <c r="T9" s="29">
         <v>0</v>
       </c>
       <c r="U9" s="29">
         <v>0</v>
       </c>
       <c r="V9" s="34">
         <v>102</v>
       </c>
       <c r="W9" s="35">
         <v>544</v>
       </c>
       <c r="X9" s="34">
         <v>146</v>
       </c>
       <c r="Y9" s="34">
         <v>398</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" s="33">
         <v>2619</v>
       </c>
       <c r="C10" s="34">
         <v>2245</v>
       </c>
       <c r="D10" s="34">
         <v>1230</v>
       </c>
       <c r="E10" s="34">
         <v>147</v>
       </c>
       <c r="F10" s="34">
         <v>107</v>
       </c>
       <c r="G10" s="34">
         <v>2</v>
       </c>
       <c r="H10" s="34">
         <v>403</v>
       </c>
       <c r="I10" s="34">
         <v>49</v>
       </c>
@@ -3228,51 +3231,51 @@
       </c>
       <c r="S10" s="34">
         <v>0</v>
       </c>
       <c r="T10" s="29">
         <v>3</v>
       </c>
       <c r="U10" s="29">
         <v>0</v>
       </c>
       <c r="V10" s="34">
         <v>28</v>
       </c>
       <c r="W10" s="35">
         <v>374</v>
       </c>
       <c r="X10" s="34">
         <v>27</v>
       </c>
       <c r="Y10" s="34">
         <v>347</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11" s="33">
         <v>3318</v>
       </c>
       <c r="C11" s="34">
         <v>2685</v>
       </c>
       <c r="D11" s="34">
         <v>1587</v>
       </c>
       <c r="E11" s="34">
         <v>160</v>
       </c>
       <c r="F11" s="34">
         <v>150</v>
       </c>
       <c r="G11" s="34">
         <v>2</v>
       </c>
       <c r="H11" s="34">
         <v>429</v>
       </c>
       <c r="I11" s="34">
         <v>53</v>
       </c>
@@ -3305,51 +3308,51 @@
       </c>
       <c r="S11" s="34">
         <v>0</v>
       </c>
       <c r="T11" s="29">
         <v>14</v>
       </c>
       <c r="U11" s="29">
         <v>0</v>
       </c>
       <c r="V11" s="34">
         <v>6</v>
       </c>
       <c r="W11" s="35">
         <v>633</v>
       </c>
       <c r="X11" s="34">
         <v>126</v>
       </c>
       <c r="Y11" s="34">
         <v>507</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="33">
         <v>320</v>
       </c>
       <c r="C12" s="34">
         <v>250</v>
       </c>
       <c r="D12" s="34">
         <v>113</v>
       </c>
       <c r="E12" s="34">
         <v>26</v>
       </c>
       <c r="F12" s="34">
         <v>10</v>
       </c>
       <c r="G12" s="34">
         <v>0</v>
       </c>
       <c r="H12" s="34">
         <v>46</v>
       </c>
       <c r="I12" s="34">
         <v>20</v>
       </c>
@@ -3382,51 +3385,51 @@
       </c>
       <c r="S12" s="34">
         <v>0</v>
       </c>
       <c r="T12" s="29">
         <v>0</v>
       </c>
       <c r="U12" s="29">
         <v>0</v>
       </c>
       <c r="V12" s="34">
         <v>0</v>
       </c>
       <c r="W12" s="35">
         <v>70</v>
       </c>
       <c r="X12" s="34">
         <v>0</v>
       </c>
       <c r="Y12" s="34">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" s="33">
         <v>54</v>
       </c>
       <c r="C13" s="34">
         <v>54</v>
       </c>
       <c r="D13" s="34">
         <v>26</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>1</v>
       </c>
       <c r="G13" s="34">
         <v>0</v>
       </c>
       <c r="H13" s="34">
         <v>6</v>
       </c>
       <c r="I13" s="34">
         <v>0</v>
       </c>
@@ -3459,282 +3462,282 @@
       </c>
       <c r="S13" s="34">
         <v>0</v>
       </c>
       <c r="T13" s="29">
         <v>0</v>
       </c>
       <c r="U13" s="29">
         <v>0</v>
       </c>
       <c r="V13" s="34">
         <v>0</v>
       </c>
       <c r="W13" s="35">
         <v>0</v>
       </c>
       <c r="X13" s="34">
         <v>0</v>
       </c>
       <c r="Y13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14" s="28">
-        <v>22159</v>
+        <v>22057</v>
       </c>
       <c r="C14" s="29">
-        <v>19906</v>
+        <v>19804</v>
       </c>
       <c r="D14" s="29">
-        <v>10863</v>
+        <v>10800</v>
       </c>
       <c r="E14" s="29">
         <v>1089</v>
       </c>
       <c r="F14" s="29">
         <v>1095</v>
       </c>
       <c r="G14" s="29">
         <v>12</v>
       </c>
       <c r="H14" s="29">
-        <v>3619</v>
+        <v>3624</v>
       </c>
       <c r="I14" s="29">
-        <v>851</v>
+        <v>820</v>
       </c>
       <c r="J14" s="29">
         <v>233</v>
       </c>
       <c r="K14" s="29">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="L14" s="29">
         <v>177</v>
       </c>
       <c r="M14" s="29">
         <v>83</v>
       </c>
       <c r="N14" s="29">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="O14" s="29">
         <v>5</v>
       </c>
       <c r="P14" s="29">
         <v>452</v>
       </c>
       <c r="Q14" s="29">
         <v>77</v>
       </c>
       <c r="R14" s="29">
         <v>0</v>
       </c>
       <c r="S14" s="29">
         <v>0</v>
       </c>
       <c r="T14" s="29">
         <v>23</v>
       </c>
       <c r="U14" s="29">
         <v>0</v>
       </c>
       <c r="V14" s="29">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="W14" s="30">
         <v>2253</v>
       </c>
       <c r="X14" s="29">
         <v>345</v>
       </c>
       <c r="Y14" s="29">
         <v>1908</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15" s="33">
-        <v>13153</v>
+        <v>13116</v>
       </c>
       <c r="C15" s="34">
-        <v>11945</v>
+        <v>11908</v>
       </c>
       <c r="D15" s="34">
         <v>6542</v>
       </c>
       <c r="E15" s="34">
         <v>556</v>
       </c>
       <c r="F15" s="34">
         <v>723</v>
       </c>
       <c r="G15" s="34">
         <v>8</v>
       </c>
       <c r="H15" s="34">
-        <v>2237</v>
+        <v>2242</v>
       </c>
       <c r="I15" s="34">
-        <v>489</v>
+        <v>458</v>
       </c>
       <c r="J15" s="34">
         <v>122</v>
       </c>
       <c r="K15" s="34">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="L15" s="34">
         <v>111</v>
       </c>
       <c r="M15" s="34">
         <v>49</v>
       </c>
       <c r="N15" s="34">
         <v>211</v>
       </c>
       <c r="O15" s="34">
         <v>5</v>
       </c>
       <c r="P15" s="34">
         <v>184</v>
       </c>
       <c r="Q15" s="34">
         <v>57</v>
       </c>
       <c r="R15" s="34">
         <v>0</v>
       </c>
       <c r="S15" s="34">
         <v>0</v>
       </c>
       <c r="T15" s="29">
         <v>23</v>
       </c>
       <c r="U15" s="29">
         <v>0</v>
       </c>
       <c r="V15" s="34">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="W15" s="35">
         <v>1208</v>
       </c>
       <c r="X15" s="34">
         <v>295</v>
       </c>
       <c r="Y15" s="34">
         <v>913</v>
       </c>
     </row>
     <row r="16" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16" s="33">
-        <v>2714</v>
+        <v>2649</v>
       </c>
       <c r="C16" s="34">
-        <v>2664</v>
+        <v>2599</v>
       </c>
       <c r="D16" s="34">
-        <v>1496</v>
+        <v>1433</v>
       </c>
       <c r="E16" s="34">
         <v>103</v>
       </c>
       <c r="F16" s="34">
         <v>138</v>
       </c>
       <c r="G16" s="34">
         <v>0</v>
       </c>
       <c r="H16" s="34">
         <v>428</v>
       </c>
       <c r="I16" s="34">
         <v>155</v>
       </c>
       <c r="J16" s="34">
         <v>54</v>
       </c>
       <c r="K16" s="34">
         <v>149</v>
       </c>
       <c r="L16" s="34">
         <v>18</v>
       </c>
       <c r="M16" s="34">
         <v>6</v>
       </c>
       <c r="N16" s="34">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="O16" s="34">
         <v>0</v>
       </c>
       <c r="P16" s="34">
         <v>63</v>
       </c>
       <c r="Q16" s="34">
         <v>12</v>
       </c>
       <c r="R16" s="34">
         <v>0</v>
       </c>
       <c r="S16" s="34">
         <v>0</v>
       </c>
       <c r="T16" s="29">
         <v>0</v>
       </c>
       <c r="U16" s="29">
         <v>0</v>
       </c>
       <c r="V16" s="34">
         <v>22</v>
       </c>
       <c r="W16" s="35">
         <v>50</v>
       </c>
       <c r="X16" s="34">
         <v>50</v>
       </c>
       <c r="Y16" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B17" s="33">
         <v>3217</v>
       </c>
       <c r="C17" s="34">
         <v>2775</v>
       </c>
       <c r="D17" s="34">
         <v>1555</v>
       </c>
       <c r="E17" s="34">
         <v>200</v>
       </c>
       <c r="F17" s="34">
         <v>109</v>
       </c>
       <c r="G17" s="34">
         <v>0</v>
       </c>
       <c r="H17" s="34">
         <v>415</v>
       </c>
       <c r="I17" s="34">
         <v>120</v>
       </c>
@@ -3767,51 +3770,51 @@
       </c>
       <c r="S17" s="34">
         <v>0</v>
       </c>
       <c r="T17" s="29">
         <v>0</v>
       </c>
       <c r="U17" s="29">
         <v>0</v>
       </c>
       <c r="V17" s="34">
         <v>10</v>
       </c>
       <c r="W17" s="35">
         <v>442</v>
       </c>
       <c r="X17" s="34">
         <v>0</v>
       </c>
       <c r="Y17" s="34">
         <v>442</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B18" s="33">
         <v>3075</v>
       </c>
       <c r="C18" s="34">
         <v>2522</v>
       </c>
       <c r="D18" s="34">
         <v>1270</v>
       </c>
       <c r="E18" s="34">
         <v>230</v>
       </c>
       <c r="F18" s="34">
         <v>125</v>
       </c>
       <c r="G18" s="34">
         <v>4</v>
       </c>
       <c r="H18" s="34">
         <v>539</v>
       </c>
       <c r="I18" s="34">
         <v>87</v>
       </c>
@@ -3844,72 +3847,72 @@
       </c>
       <c r="S18" s="34">
         <v>0</v>
       </c>
       <c r="T18" s="29">
         <v>0</v>
       </c>
       <c r="U18" s="29">
         <v>0</v>
       </c>
       <c r="V18" s="34">
         <v>14</v>
       </c>
       <c r="W18" s="35">
         <v>553</v>
       </c>
       <c r="X18" s="34">
         <v>0</v>
       </c>
       <c r="Y18" s="34">
         <v>553</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B19" s="28">
-        <v>31867</v>
+        <v>31842</v>
       </c>
       <c r="C19" s="29">
-        <v>27969</v>
+        <v>27944</v>
       </c>
       <c r="D19" s="29">
         <v>15431</v>
       </c>
       <c r="E19" s="29">
         <v>1466</v>
       </c>
       <c r="F19" s="29">
-        <v>1700</v>
+        <v>1673</v>
       </c>
       <c r="G19" s="29">
         <v>4</v>
       </c>
       <c r="H19" s="29">
-        <v>4453</v>
+        <v>4455</v>
       </c>
       <c r="I19" s="29">
         <v>1054</v>
       </c>
       <c r="J19" s="29">
         <v>378</v>
       </c>
       <c r="K19" s="29">
         <v>1209</v>
       </c>
       <c r="L19" s="29">
         <v>158</v>
       </c>
       <c r="M19" s="29">
         <v>164</v>
       </c>
       <c r="N19" s="29">
         <v>276</v>
       </c>
       <c r="O19" s="29">
         <v>24</v>
       </c>
       <c r="P19" s="29">
         <v>924</v>
       </c>
@@ -3921,72 +3924,72 @@
       </c>
       <c r="S19" s="29">
         <v>311</v>
       </c>
       <c r="T19" s="29">
         <v>34</v>
       </c>
       <c r="U19" s="29">
         <v>0</v>
       </c>
       <c r="V19" s="29">
         <v>144</v>
       </c>
       <c r="W19" s="30">
         <v>3898</v>
       </c>
       <c r="X19" s="29">
         <v>601</v>
       </c>
       <c r="Y19" s="29">
         <v>3297</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B20" s="33">
-        <v>20922</v>
+        <v>20924</v>
       </c>
       <c r="C20" s="34">
-        <v>19015</v>
+        <v>19017</v>
       </c>
       <c r="D20" s="34">
         <v>10568</v>
       </c>
       <c r="E20" s="34">
         <v>850</v>
       </c>
       <c r="F20" s="34">
         <v>1113</v>
       </c>
       <c r="G20" s="34">
         <v>4</v>
       </c>
       <c r="H20" s="34">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="I20" s="34">
         <v>786</v>
       </c>
       <c r="J20" s="34">
         <v>268</v>
       </c>
       <c r="K20" s="34">
         <v>804</v>
       </c>
       <c r="L20" s="34">
         <v>139</v>
       </c>
       <c r="M20" s="34">
         <v>103</v>
       </c>
       <c r="N20" s="34">
         <v>179</v>
       </c>
       <c r="O20" s="34">
         <v>20</v>
       </c>
       <c r="P20" s="34">
         <v>652</v>
       </c>
@@ -3998,66 +4001,66 @@
       </c>
       <c r="S20" s="34">
         <v>311</v>
       </c>
       <c r="T20" s="29">
         <v>34</v>
       </c>
       <c r="U20" s="29">
         <v>0</v>
       </c>
       <c r="V20" s="34">
         <v>115</v>
       </c>
       <c r="W20" s="35">
         <v>1907</v>
       </c>
       <c r="X20" s="34">
         <v>330</v>
       </c>
       <c r="Y20" s="34">
         <v>1577</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21" s="33">
-        <v>7623</v>
+        <v>7596</v>
       </c>
       <c r="C21" s="34">
-        <v>6496</v>
+        <v>6469</v>
       </c>
       <c r="D21" s="34">
         <v>3685</v>
       </c>
       <c r="E21" s="34">
         <v>356</v>
       </c>
       <c r="F21" s="34">
-        <v>443</v>
+        <v>416</v>
       </c>
       <c r="G21" s="34">
         <v>0</v>
       </c>
       <c r="H21" s="34">
         <v>1060</v>
       </c>
       <c r="I21" s="34">
         <v>192</v>
       </c>
       <c r="J21" s="34">
         <v>94</v>
       </c>
       <c r="K21" s="34">
         <v>295</v>
       </c>
       <c r="L21" s="34">
         <v>9</v>
       </c>
       <c r="M21" s="34">
         <v>39</v>
       </c>
       <c r="N21" s="34">
         <v>76</v>
       </c>
@@ -4075,51 +4078,51 @@
       </c>
       <c r="S21" s="34">
         <v>0</v>
       </c>
       <c r="T21" s="29">
         <v>0</v>
       </c>
       <c r="U21" s="29">
         <v>0</v>
       </c>
       <c r="V21" s="34">
         <v>11</v>
       </c>
       <c r="W21" s="35">
         <v>1127</v>
       </c>
       <c r="X21" s="34">
         <v>257</v>
       </c>
       <c r="Y21" s="34">
         <v>870</v>
       </c>
     </row>
     <row r="22" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" s="33">
         <v>3322</v>
       </c>
       <c r="C22" s="34">
         <v>2458</v>
       </c>
       <c r="D22" s="34">
         <v>1178</v>
       </c>
       <c r="E22" s="34">
         <v>260</v>
       </c>
       <c r="F22" s="34">
         <v>144</v>
       </c>
       <c r="G22" s="34">
         <v>0</v>
       </c>
       <c r="H22" s="34">
         <v>500</v>
       </c>
       <c r="I22" s="34">
         <v>76</v>
       </c>
@@ -4152,359 +4155,359 @@
       </c>
       <c r="S22" s="34">
         <v>0</v>
       </c>
       <c r="T22" s="29">
         <v>0</v>
       </c>
       <c r="U22" s="29">
         <v>0</v>
       </c>
       <c r="V22" s="34">
         <v>18</v>
       </c>
       <c r="W22" s="35">
         <v>864</v>
       </c>
       <c r="X22" s="34">
         <v>14</v>
       </c>
       <c r="Y22" s="34">
         <v>850</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23" s="28">
-        <v>22124</v>
+        <v>22007</v>
       </c>
       <c r="C23" s="29">
-        <v>19625</v>
+        <v>19622</v>
       </c>
       <c r="D23" s="29">
-        <v>10718</v>
+        <v>10710</v>
       </c>
       <c r="E23" s="29">
         <v>809</v>
       </c>
       <c r="F23" s="29">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="G23" s="29">
         <v>18</v>
       </c>
       <c r="H23" s="29">
         <v>3677</v>
       </c>
       <c r="I23" s="29">
         <v>654</v>
       </c>
       <c r="J23" s="29">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="K23" s="29">
         <v>636</v>
       </c>
       <c r="L23" s="29">
         <v>182</v>
       </c>
       <c r="M23" s="29">
         <v>154</v>
       </c>
       <c r="N23" s="29">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="O23" s="29">
         <v>7</v>
       </c>
       <c r="P23" s="29">
         <v>926</v>
       </c>
       <c r="Q23" s="29">
         <v>103</v>
       </c>
       <c r="R23" s="29">
         <v>8</v>
       </c>
       <c r="S23" s="29">
         <v>0</v>
       </c>
       <c r="T23" s="29">
         <v>0</v>
       </c>
       <c r="U23" s="29">
         <v>0</v>
       </c>
       <c r="V23" s="29">
         <v>136</v>
       </c>
       <c r="W23" s="30">
-        <v>2499</v>
+        <v>2385</v>
       </c>
       <c r="X23" s="29">
         <v>501</v>
       </c>
       <c r="Y23" s="29">
-        <v>1998</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" s="33">
-        <v>11729</v>
+        <v>11615</v>
       </c>
       <c r="C24" s="34">
         <v>10495</v>
       </c>
       <c r="D24" s="34">
-        <v>5443</v>
+        <v>5441</v>
       </c>
       <c r="E24" s="34">
         <v>412</v>
       </c>
       <c r="F24" s="34">
         <v>608</v>
       </c>
       <c r="G24" s="34">
         <v>4</v>
       </c>
       <c r="H24" s="34">
         <v>2217</v>
       </c>
       <c r="I24" s="34">
         <v>445</v>
       </c>
       <c r="J24" s="34">
         <v>97</v>
       </c>
       <c r="K24" s="34">
         <v>378</v>
       </c>
       <c r="L24" s="34">
         <v>133</v>
       </c>
       <c r="M24" s="34">
         <v>99</v>
       </c>
       <c r="N24" s="34">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="O24" s="34">
         <v>4</v>
       </c>
       <c r="P24" s="34">
         <v>362</v>
       </c>
       <c r="Q24" s="34">
         <v>59</v>
       </c>
       <c r="R24" s="34">
         <v>8</v>
       </c>
       <c r="S24" s="34">
         <v>0</v>
       </c>
       <c r="T24" s="29">
         <v>0</v>
       </c>
       <c r="U24" s="29">
         <v>0</v>
       </c>
       <c r="V24" s="34">
         <v>91</v>
       </c>
       <c r="W24" s="35">
-        <v>1234</v>
+        <v>1120</v>
       </c>
       <c r="X24" s="34">
         <v>198</v>
       </c>
       <c r="Y24" s="34">
-        <v>1036</v>
+        <v>922</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" s="33">
         <v>3591</v>
       </c>
       <c r="C25" s="34">
         <v>3103</v>
       </c>
       <c r="D25" s="34">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="E25" s="34">
         <v>108</v>
       </c>
       <c r="F25" s="34">
         <v>192</v>
       </c>
       <c r="G25" s="34">
         <v>8</v>
       </c>
       <c r="H25" s="34">
         <v>477</v>
       </c>
       <c r="I25" s="34">
         <v>95</v>
       </c>
       <c r="J25" s="34">
         <v>26</v>
       </c>
       <c r="K25" s="34">
         <v>86</v>
       </c>
       <c r="L25" s="34">
         <v>19</v>
       </c>
       <c r="M25" s="34">
         <v>31</v>
       </c>
       <c r="N25" s="34">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O25" s="34">
         <v>1</v>
       </c>
       <c r="P25" s="34">
         <v>285</v>
       </c>
       <c r="Q25" s="34">
         <v>0</v>
       </c>
       <c r="R25" s="34">
         <v>0</v>
       </c>
       <c r="S25" s="34">
         <v>0</v>
       </c>
       <c r="T25" s="29">
         <v>0</v>
       </c>
       <c r="U25" s="29">
         <v>0</v>
       </c>
       <c r="V25" s="34">
         <v>20</v>
       </c>
       <c r="W25" s="35">
         <v>488</v>
       </c>
       <c r="X25" s="34">
         <v>263</v>
       </c>
       <c r="Y25" s="34">
         <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B26" s="33">
-        <v>3651</v>
+        <v>3648</v>
       </c>
       <c r="C26" s="34">
-        <v>3331</v>
+        <v>3328</v>
       </c>
       <c r="D26" s="34">
-        <v>1840</v>
+        <v>1833</v>
       </c>
       <c r="E26" s="34">
         <v>142</v>
       </c>
       <c r="F26" s="34">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G26" s="34">
         <v>4</v>
       </c>
       <c r="H26" s="34">
         <v>626</v>
       </c>
       <c r="I26" s="34">
         <v>89</v>
       </c>
       <c r="J26" s="34">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="K26" s="34">
         <v>118</v>
       </c>
       <c r="L26" s="34">
         <v>30</v>
       </c>
       <c r="M26" s="34">
         <v>8</v>
       </c>
       <c r="N26" s="34">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O26" s="34">
         <v>0</v>
       </c>
       <c r="P26" s="34">
         <v>193</v>
       </c>
       <c r="Q26" s="34">
         <v>18</v>
       </c>
       <c r="R26" s="34">
         <v>0</v>
       </c>
       <c r="S26" s="34">
         <v>0</v>
       </c>
       <c r="T26" s="29">
         <v>0</v>
       </c>
       <c r="U26" s="29">
         <v>0</v>
       </c>
       <c r="V26" s="34">
         <v>19</v>
       </c>
       <c r="W26" s="35">
         <v>320</v>
       </c>
       <c r="X26" s="34">
         <v>0</v>
       </c>
       <c r="Y26" s="34">
         <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27" s="33">
         <v>3153</v>
       </c>
       <c r="C27" s="34">
         <v>2696</v>
       </c>
       <c r="D27" s="34">
         <v>1704</v>
       </c>
       <c r="E27" s="34">
         <v>147</v>
       </c>
       <c r="F27" s="34">
         <v>186</v>
       </c>
       <c r="G27" s="34">
         <v>2</v>
       </c>
       <c r="H27" s="34">
         <v>357</v>
       </c>
       <c r="I27" s="34">
         <v>25</v>
       </c>
@@ -4537,214 +4540,214 @@
       </c>
       <c r="S27" s="34">
         <v>0</v>
       </c>
       <c r="T27" s="29">
         <v>0</v>
       </c>
       <c r="U27" s="29">
         <v>0</v>
       </c>
       <c r="V27" s="34">
         <v>6</v>
       </c>
       <c r="W27" s="35">
         <v>457</v>
       </c>
       <c r="X27" s="34">
         <v>40</v>
       </c>
       <c r="Y27" s="34">
         <v>417</v>
       </c>
     </row>
     <row r="28" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B28" s="28">
-        <v>26822</v>
+        <v>26837</v>
       </c>
       <c r="C28" s="29">
-        <v>24907</v>
+        <v>24956</v>
       </c>
       <c r="D28" s="29">
-        <v>13603</v>
+        <v>13687</v>
       </c>
       <c r="E28" s="29">
-        <v>1401</v>
+        <v>1373</v>
       </c>
       <c r="F28" s="29">
         <v>1407</v>
       </c>
       <c r="G28" s="29">
         <v>30</v>
       </c>
       <c r="H28" s="29">
         <v>4562</v>
       </c>
       <c r="I28" s="29">
         <v>735</v>
       </c>
       <c r="J28" s="29">
         <v>224</v>
       </c>
       <c r="K28" s="29">
-        <v>1481</v>
+        <v>1474</v>
       </c>
       <c r="L28" s="29">
         <v>86</v>
       </c>
       <c r="M28" s="29">
         <v>140</v>
       </c>
       <c r="N28" s="29">
         <v>285</v>
       </c>
       <c r="O28" s="29">
         <v>6</v>
       </c>
       <c r="P28" s="29">
         <v>557</v>
       </c>
       <c r="Q28" s="29">
         <v>90</v>
       </c>
       <c r="R28" s="29">
         <v>9</v>
       </c>
       <c r="S28" s="29">
         <v>89</v>
       </c>
       <c r="T28" s="29">
         <v>22</v>
       </c>
       <c r="U28" s="29">
         <v>50</v>
       </c>
       <c r="V28" s="29">
         <v>130</v>
       </c>
       <c r="W28" s="30">
-        <v>1915</v>
+        <v>1881</v>
       </c>
       <c r="X28" s="29">
         <v>548</v>
       </c>
       <c r="Y28" s="29">
-        <v>1367</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B29" s="33">
-        <v>20648</v>
+        <v>20615</v>
       </c>
       <c r="C29" s="34">
-        <v>19485</v>
+        <v>19486</v>
       </c>
       <c r="D29" s="34">
-        <v>10729</v>
+        <v>10765</v>
       </c>
       <c r="E29" s="34">
-        <v>1011</v>
+        <v>983</v>
       </c>
       <c r="F29" s="34">
         <v>1081</v>
       </c>
       <c r="G29" s="34">
         <v>30</v>
       </c>
       <c r="H29" s="34">
         <v>3356</v>
       </c>
       <c r="I29" s="34">
         <v>624</v>
       </c>
       <c r="J29" s="34">
         <v>180</v>
       </c>
       <c r="K29" s="34">
-        <v>1237</v>
+        <v>1230</v>
       </c>
       <c r="L29" s="34">
         <v>82</v>
       </c>
       <c r="M29" s="34">
         <v>95</v>
       </c>
       <c r="N29" s="34">
         <v>242</v>
       </c>
       <c r="O29" s="34">
         <v>6</v>
       </c>
       <c r="P29" s="34">
         <v>452</v>
       </c>
       <c r="Q29" s="34">
         <v>80</v>
       </c>
       <c r="R29" s="34">
         <v>0</v>
       </c>
       <c r="S29" s="34">
         <v>89</v>
       </c>
       <c r="T29" s="29">
         <v>22</v>
       </c>
       <c r="U29" s="29">
         <v>50</v>
       </c>
       <c r="V29" s="34">
         <v>119</v>
       </c>
       <c r="W29" s="35">
-        <v>1163</v>
+        <v>1129</v>
       </c>
       <c r="X29" s="34">
         <v>476</v>
       </c>
       <c r="Y29" s="34">
-        <v>687</v>
+        <v>653</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B30" s="33">
-        <v>5648</v>
+        <v>5696</v>
       </c>
       <c r="C30" s="34">
-        <v>4976</v>
+        <v>5024</v>
       </c>
       <c r="D30" s="34">
-        <v>2637</v>
+        <v>2685</v>
       </c>
       <c r="E30" s="34">
         <v>354</v>
       </c>
       <c r="F30" s="34">
         <v>302</v>
       </c>
       <c r="G30" s="34">
         <v>0</v>
       </c>
       <c r="H30" s="34">
         <v>1136</v>
       </c>
       <c r="I30" s="34">
         <v>95</v>
       </c>
       <c r="J30" s="34">
         <v>38</v>
       </c>
       <c r="K30" s="34">
         <v>200</v>
       </c>
       <c r="L30" s="34">
         <v>4</v>
       </c>
@@ -4768,51 +4771,51 @@
       </c>
       <c r="S30" s="34">
         <v>0</v>
       </c>
       <c r="T30" s="29">
         <v>0</v>
       </c>
       <c r="U30" s="29">
         <v>0</v>
       </c>
       <c r="V30" s="34">
         <v>6</v>
       </c>
       <c r="W30" s="35">
         <v>672</v>
       </c>
       <c r="X30" s="34">
         <v>72</v>
       </c>
       <c r="Y30" s="34">
         <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" s="33">
         <v>526</v>
       </c>
       <c r="C31" s="34">
         <v>446</v>
       </c>
       <c r="D31" s="34">
         <v>237</v>
       </c>
       <c r="E31" s="34">
         <v>36</v>
       </c>
       <c r="F31" s="34">
         <v>24</v>
       </c>
       <c r="G31" s="34">
         <v>0</v>
       </c>
       <c r="H31" s="34">
         <v>70</v>
       </c>
       <c r="I31" s="34">
         <v>16</v>
       </c>
@@ -4845,72 +4848,72 @@
       </c>
       <c r="S31" s="34">
         <v>0</v>
       </c>
       <c r="T31" s="29">
         <v>0</v>
       </c>
       <c r="U31" s="29">
         <v>0</v>
       </c>
       <c r="V31" s="34">
         <v>5</v>
       </c>
       <c r="W31" s="35">
         <v>80</v>
       </c>
       <c r="X31" s="34">
         <v>0</v>
       </c>
       <c r="Y31" s="34">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B32" s="28">
-        <v>5704</v>
+        <v>5699</v>
       </c>
       <c r="C32" s="29">
-        <v>3902</v>
+        <v>3897</v>
       </c>
       <c r="D32" s="29">
         <v>1978</v>
       </c>
       <c r="E32" s="29">
         <v>425</v>
       </c>
       <c r="F32" s="29">
         <v>222</v>
       </c>
       <c r="G32" s="29">
         <v>4</v>
       </c>
       <c r="H32" s="29">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="I32" s="29">
         <v>79</v>
       </c>
       <c r="J32" s="29">
         <v>39</v>
       </c>
       <c r="K32" s="29">
         <v>146</v>
       </c>
       <c r="L32" s="29">
         <v>0</v>
       </c>
       <c r="M32" s="29">
         <v>49</v>
       </c>
       <c r="N32" s="29">
         <v>73</v>
       </c>
       <c r="O32" s="29">
         <v>4</v>
       </c>
       <c r="P32" s="29">
         <v>119</v>
       </c>
@@ -4922,51 +4925,51 @@
       </c>
       <c r="S32" s="29">
         <v>70</v>
       </c>
       <c r="T32" s="29">
         <v>0</v>
       </c>
       <c r="U32" s="29">
         <v>30</v>
       </c>
       <c r="V32" s="29">
         <v>3</v>
       </c>
       <c r="W32" s="30">
         <v>1802</v>
       </c>
       <c r="X32" s="29">
         <v>175</v>
       </c>
       <c r="Y32" s="29">
         <v>1627</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B33" s="33">
         <v>4278</v>
       </c>
       <c r="C33" s="34">
         <v>2642</v>
       </c>
       <c r="D33" s="34">
         <v>1322</v>
       </c>
       <c r="E33" s="34">
         <v>328</v>
       </c>
       <c r="F33" s="34">
         <v>159</v>
       </c>
       <c r="G33" s="34">
         <v>2</v>
       </c>
       <c r="H33" s="34">
         <v>375</v>
       </c>
       <c r="I33" s="34">
         <v>45</v>
       </c>
@@ -4999,72 +5002,72 @@
       </c>
       <c r="S33" s="34">
         <v>70</v>
       </c>
       <c r="T33" s="29">
         <v>0</v>
       </c>
       <c r="U33" s="29">
         <v>30</v>
       </c>
       <c r="V33" s="34">
         <v>3</v>
       </c>
       <c r="W33" s="35">
         <v>1636</v>
       </c>
       <c r="X33" s="34">
         <v>175</v>
       </c>
       <c r="Y33" s="34">
         <v>1461</v>
       </c>
     </row>
     <row r="34" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B34" s="33">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="C34" s="34">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="D34" s="34">
         <v>656</v>
       </c>
       <c r="E34" s="34">
         <v>97</v>
       </c>
       <c r="F34" s="34">
         <v>63</v>
       </c>
       <c r="G34" s="34">
         <v>2</v>
       </c>
       <c r="H34" s="34">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="I34" s="34">
         <v>34</v>
       </c>
       <c r="J34" s="34">
         <v>13</v>
       </c>
       <c r="K34" s="34">
         <v>50</v>
       </c>
       <c r="L34" s="29">
         <v>0</v>
       </c>
       <c r="M34" s="34">
         <v>14</v>
       </c>
       <c r="N34" s="34">
         <v>17</v>
       </c>
       <c r="O34" s="34">
         <v>0</v>
       </c>
       <c r="P34" s="34">
         <v>60</v>
       </c>
@@ -5076,3932 +5079,3932 @@
       </c>
       <c r="S34" s="34">
         <v>0</v>
       </c>
       <c r="T34" s="29">
         <v>0</v>
       </c>
       <c r="U34" s="29">
         <v>0</v>
       </c>
       <c r="V34" s="34">
         <v>0</v>
       </c>
       <c r="W34" s="35">
         <v>166</v>
       </c>
       <c r="X34" s="34">
         <v>0</v>
       </c>
       <c r="Y34" s="34">
         <v>166</v>
       </c>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A35" s="38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A36" s="38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="39"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A37" s="38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A38" s="38" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A39" s="38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B39" s="39"/>
       <c r="C39" s="39"/>
       <c r="D39" s="39"/>
       <c r="E39" s="39"/>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
       <c r="H39" s="39"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A40" s="38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="F4:V4"/>
     <mergeCell ref="C3:V3"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="77" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8045AED4-F719-4ED7-ADB7-AA76F2F7DDE8}">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="40" customWidth="1"/>
     <col min="2" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="57" t="s">
-[...26 lines deleted...]
-      <c r="Z1" s="57"/>
+      <c r="A1" s="69" t="s">
+        <v>145</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
     </row>
     <row r="2" spans="1:26" ht="21" x14ac:dyDescent="0.3">
-      <c r="A2" s="57" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="57"/>
+      <c r="A2" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A3" s="58" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="58"/>
+      <c r="A3" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
       <c r="Z3" s="41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="42" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" s="43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C4" s="42"/>
-      <c r="M4" s="59" t="s">
-[...2 lines deleted...]
-      <c r="N4" s="59"/>
+      <c r="M4" s="71" t="s">
+        <v>146</v>
+      </c>
+      <c r="N4" s="71"/>
       <c r="Z4" s="41" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A5" s="60" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="60" t="s">
+      <c r="A5" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="60"/>
-[...3 lines deleted...]
-      <c r="H5" s="60" t="s">
+      <c r="B5" s="68"/>
+      <c r="C5" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="60"/>
-[...7 lines deleted...]
-      <c r="Q5" s="60" t="s">
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="60" t="s">
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="60"/>
-[...6 lines deleted...]
-      <c r="Z5" s="60"/>
+      <c r="R5" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="68"/>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A6" s="60" t="s">
-[...3 lines deleted...]
-      <c r="C6" s="60" t="s">
+      <c r="A6" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="60"/>
-[...3 lines deleted...]
-      <c r="H6" s="60" t="s">
+      <c r="B6" s="68"/>
+      <c r="C6" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="60"/>
-[...2 lines deleted...]
-      <c r="L6" s="60" t="s">
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="60"/>
-[...1 lines deleted...]
-      <c r="O6" s="60" t="s">
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="P6" s="60" t="s">
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="Q6" s="60"/>
-      <c r="R6" s="60" t="s">
+      <c r="P6" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="S6" s="60" t="s">
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="60" t="s">
+      <c r="S6" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="60" t="s">
+      <c r="T6" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="60" t="s">
+      <c r="U6" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="60" t="s">
+      <c r="V6" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="60" t="s">
+      <c r="W6" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="60" t="s">
+      <c r="X6" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="Z6" s="60" t="s">
+      <c r="Y6" s="68" t="s">
         <v>22</v>
       </c>
+      <c r="Z6" s="68" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A7" s="60"/>
-[...5 lines deleted...]
-      <c r="E7" s="60"/>
+      <c r="A7" s="68"/>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
       <c r="F7" s="44" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G7" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="60" t="s">
+      <c r="G7" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="I7" s="60" t="s">
+      <c r="H7" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="J7" s="60" t="s">
+      <c r="I7" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="K7" s="60" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="60" t="s">
+      <c r="J7" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="M7" s="60" t="s">
-[...16 lines deleted...]
-      <c r="Z7" s="60"/>
+      <c r="L7" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="68" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A8" s="60"/>
-      <c r="B8" s="60"/>
+      <c r="A8" s="68"/>
+      <c r="B8" s="68"/>
       <c r="C8" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" s="44" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="44" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="44" t="s">
-        <v>31</v>
-[...20 lines deleted...]
-      <c r="Z8" s="60"/>
+        <v>32</v>
+      </c>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="68"/>
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="68"/>
+      <c r="T8" s="68"/>
+      <c r="U8" s="68"/>
+      <c r="V8" s="68"/>
+      <c r="W8" s="68"/>
+      <c r="X8" s="68"/>
+      <c r="Y8" s="68"/>
+      <c r="Z8" s="68"/>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A9" s="60" t="s">
-        <v>32</v>
+      <c r="A9" s="68" t="s">
+        <v>33</v>
       </c>
       <c r="B9" s="45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" s="46">
         <v>13</v>
       </c>
       <c r="D9" s="46">
         <v>21</v>
       </c>
       <c r="E9" s="46">
         <v>68</v>
       </c>
       <c r="F9" s="46">
         <v>1</v>
       </c>
       <c r="G9" s="46">
         <v>103</v>
       </c>
       <c r="H9" s="46">
         <v>1</v>
       </c>
       <c r="I9" s="46">
         <v>61</v>
       </c>
       <c r="J9" s="46">
-        <v>3298</v>
+        <v>3294</v>
       </c>
       <c r="K9" s="46">
-        <v>3360</v>
+        <v>3356</v>
       </c>
       <c r="L9" s="46">
         <v>0</v>
       </c>
       <c r="M9" s="46">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="N9" s="46">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="O9" s="46">
         <v>2730</v>
       </c>
       <c r="P9" s="46">
-        <v>7331</v>
+        <v>7326</v>
       </c>
       <c r="Q9" s="46">
-        <v>7434</v>
+        <v>7429</v>
       </c>
       <c r="R9" s="46">
-        <v>2481</v>
+        <v>2472</v>
       </c>
       <c r="S9" s="46">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="T9" s="46">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="U9" s="46">
         <v>3</v>
       </c>
       <c r="V9" s="46">
         <v>57</v>
       </c>
       <c r="W9" s="46">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="X9" s="46">
         <v>5</v>
       </c>
       <c r="Y9" s="46">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Z9" s="46">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A10" s="60"/>
+      <c r="A10" s="68"/>
       <c r="B10" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" s="46">
         <v>13</v>
       </c>
       <c r="D10" s="46">
         <v>21</v>
       </c>
       <c r="E10" s="46">
         <v>68</v>
       </c>
       <c r="F10" s="46">
         <v>1</v>
       </c>
       <c r="G10" s="46">
         <v>103</v>
       </c>
       <c r="H10" s="46">
         <v>4</v>
       </c>
       <c r="I10" s="46">
         <v>81</v>
       </c>
       <c r="J10" s="46">
-        <v>4411</v>
+        <v>4427</v>
       </c>
       <c r="K10" s="46">
-        <v>4496</v>
+        <v>4512</v>
       </c>
       <c r="L10" s="46">
         <v>1</v>
       </c>
       <c r="M10" s="46">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="N10" s="46">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="O10" s="46">
         <v>2828</v>
       </c>
       <c r="P10" s="46">
-        <v>8694</v>
+        <v>8714</v>
       </c>
       <c r="Q10" s="46">
-        <v>8797</v>
+        <v>8817</v>
       </c>
       <c r="R10" s="46">
-        <v>2812</v>
+        <v>2809</v>
       </c>
       <c r="S10" s="46">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="T10" s="46">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="U10" s="46">
         <v>5</v>
       </c>
       <c r="V10" s="46">
         <v>110</v>
       </c>
       <c r="W10" s="46">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="X10" s="46">
         <v>20</v>
       </c>
       <c r="Y10" s="46">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Z10" s="46">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A11" s="60"/>
+      <c r="A11" s="68"/>
       <c r="B11" s="45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11" s="47">
         <v>1</v>
       </c>
       <c r="D11" s="47">
         <v>1</v>
       </c>
       <c r="E11" s="47">
         <v>1</v>
       </c>
       <c r="F11" s="47">
         <v>1</v>
       </c>
       <c r="G11" s="47">
         <v>1</v>
       </c>
       <c r="H11" s="47">
         <v>0.25</v>
       </c>
       <c r="I11" s="47">
         <v>0.75309999999999999</v>
       </c>
       <c r="J11" s="47">
-        <v>0.74770000000000003</v>
+        <v>0.74409999999999998</v>
       </c>
       <c r="K11" s="47">
-        <v>0.74729999999999996</v>
+        <v>0.74380000000000002</v>
       </c>
       <c r="L11" s="47">
         <v>0</v>
       </c>
       <c r="M11" s="47">
-        <v>0.90649999999999997</v>
+        <v>0.90310000000000001</v>
       </c>
       <c r="N11" s="47">
-        <v>0.90580000000000005</v>
+        <v>0.90249999999999997</v>
       </c>
       <c r="O11" s="47">
         <v>0.96530000000000005</v>
       </c>
       <c r="P11" s="47">
-        <v>0.84319999999999995</v>
+        <v>0.8407</v>
       </c>
       <c r="Q11" s="47">
-        <v>0.84509999999999996</v>
+        <v>0.84260000000000002</v>
       </c>
       <c r="R11" s="47">
-        <v>0.88229999999999997</v>
+        <v>0.88</v>
       </c>
       <c r="S11" s="47">
-        <v>0.60680000000000001</v>
+        <v>0.61040000000000005</v>
       </c>
       <c r="T11" s="47">
-        <v>0.93400000000000005</v>
+        <v>0.96189999999999998</v>
       </c>
       <c r="U11" s="47">
         <v>0.6</v>
       </c>
       <c r="V11" s="47">
         <v>0.51819999999999999</v>
       </c>
       <c r="W11" s="47">
-        <v>4.7E-2</v>
+        <v>4.2200000000000001E-2</v>
       </c>
       <c r="X11" s="47">
         <v>0.25</v>
       </c>
       <c r="Y11" s="47">
-        <v>8.8599999999999998E-2</v>
+        <v>9.7600000000000006E-2</v>
       </c>
       <c r="Z11" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A12" s="60"/>
+      <c r="A12" s="68"/>
       <c r="B12" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="48">
+        <v>0</v>
+      </c>
+      <c r="D12" s="48">
+        <v>0</v>
+      </c>
+      <c r="E12" s="48">
+        <v>0</v>
+      </c>
+      <c r="F12" s="48">
+        <v>0</v>
+      </c>
+      <c r="G12" s="48">
+        <v>0</v>
+      </c>
+      <c r="H12" s="48">
+        <v>0</v>
+      </c>
+      <c r="I12" s="48">
+        <v>0</v>
+      </c>
+      <c r="J12" s="48">
+        <v>-4</v>
+      </c>
+      <c r="K12" s="48">
+        <v>-4</v>
+      </c>
+      <c r="L12" s="48">
+        <v>0</v>
+      </c>
+      <c r="M12" s="48">
+        <v>-1</v>
+      </c>
+      <c r="N12" s="48">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="48">
+        <v>0</v>
+      </c>
+      <c r="P12" s="48">
+        <v>-5</v>
+      </c>
+      <c r="Q12" s="48">
+        <v>-5</v>
+      </c>
+      <c r="R12" s="48">
+        <v>-9</v>
+      </c>
+      <c r="S12" s="48">
+        <v>3</v>
+      </c>
+      <c r="T12" s="48">
+        <v>2</v>
+      </c>
+      <c r="U12" s="48">
+        <v>0</v>
+      </c>
+      <c r="V12" s="48">
+        <v>0</v>
+      </c>
+      <c r="W12" s="48">
+        <v>-1</v>
+      </c>
+      <c r="X12" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A13" s="68"/>
+      <c r="B13" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="47">
+        <v>0</v>
+      </c>
+      <c r="D13" s="47">
+        <v>0</v>
+      </c>
+      <c r="E13" s="47">
+        <v>0</v>
+      </c>
+      <c r="F13" s="47">
+        <v>0</v>
+      </c>
+      <c r="G13" s="47">
+        <v>0</v>
+      </c>
+      <c r="H13" s="47">
+        <v>0</v>
+      </c>
+      <c r="I13" s="47">
+        <v>0</v>
+      </c>
+      <c r="J13" s="47">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="K13" s="47">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="L13" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="48">
-[...106 lines deleted...]
-      </c>
       <c r="M13" s="47">
-        <v>-2.3999999999999998E-3</v>
+        <v>-8.0000000000000004E-4</v>
       </c>
       <c r="N13" s="47">
-        <v>-2.3999999999999998E-3</v>
+        <v>-8.0000000000000004E-4</v>
       </c>
       <c r="O13" s="47">
         <v>0</v>
       </c>
       <c r="P13" s="47">
-        <v>-1.8E-3</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="Q13" s="47">
-        <v>-1.6999999999999999E-3</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="R13" s="47">
-        <v>-2.3999999999999998E-3</v>
+        <v>-3.5999999999999999E-3</v>
       </c>
       <c r="S13" s="47">
-        <v>5.1000000000000004E-3</v>
+        <v>1.5299999999999999E-2</v>
       </c>
       <c r="T13" s="47">
-        <v>-1.9800000000000002E-2</v>
+        <v>2.0199999999999999E-2</v>
       </c>
       <c r="U13" s="47">
         <v>0</v>
       </c>
       <c r="V13" s="47">
-        <v>1.7899999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="W13" s="47">
-        <v>0</v>
+        <v>-9.0899999999999995E-2</v>
       </c>
       <c r="X13" s="47">
         <v>0</v>
       </c>
       <c r="Y13" s="47">
-        <v>0</v>
+        <v>0.1429</v>
       </c>
       <c r="Z13" s="47">
-        <v>0.1111</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A14" s="60" t="s">
-        <v>39</v>
+      <c r="A14" s="68" t="s">
+        <v>40</v>
       </c>
       <c r="B14" s="45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" s="46">
         <v>3</v>
       </c>
       <c r="D14" s="46">
         <v>15</v>
       </c>
       <c r="E14" s="46">
         <v>48</v>
       </c>
       <c r="F14" s="46">
         <v>0</v>
       </c>
       <c r="G14" s="46">
         <v>66</v>
       </c>
       <c r="H14" s="46">
         <v>1</v>
       </c>
       <c r="I14" s="46">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J14" s="46">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="K14" s="46">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="L14" s="46">
         <v>1</v>
       </c>
       <c r="M14" s="46">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="N14" s="46">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="O14" s="46">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="P14" s="46">
-        <v>2939</v>
+        <v>2943</v>
       </c>
       <c r="Q14" s="46">
-        <v>3005</v>
+        <v>3009</v>
       </c>
       <c r="R14" s="46">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="S14" s="46">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="T14" s="46">
         <v>63</v>
       </c>
       <c r="U14" s="46">
         <v>3</v>
       </c>
       <c r="V14" s="46">
         <v>24</v>
       </c>
       <c r="W14" s="46">
         <v>2</v>
       </c>
       <c r="X14" s="46">
         <v>0</v>
       </c>
       <c r="Y14" s="46">
         <v>0</v>
       </c>
       <c r="Z14" s="46">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A15" s="60"/>
+      <c r="A15" s="68"/>
       <c r="B15" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="46">
         <v>3</v>
       </c>
       <c r="D15" s="46">
         <v>15</v>
       </c>
       <c r="E15" s="46">
         <v>48</v>
       </c>
       <c r="F15" s="46">
         <v>0</v>
       </c>
       <c r="G15" s="46">
         <v>66</v>
       </c>
       <c r="H15" s="46">
         <v>4</v>
       </c>
       <c r="I15" s="46">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J15" s="46">
         <v>1656</v>
       </c>
       <c r="K15" s="46">
-        <v>1710</v>
+        <v>1708</v>
       </c>
       <c r="L15" s="46">
         <v>1</v>
       </c>
       <c r="M15" s="46">
+        <v>549</v>
+      </c>
+      <c r="N15" s="46">
         <v>550</v>
       </c>
-      <c r="N15" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="46">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="P15" s="46">
         <v>3262</v>
       </c>
       <c r="Q15" s="46">
         <v>3328</v>
       </c>
       <c r="R15" s="46">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="S15" s="46">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="T15" s="46">
         <v>67</v>
       </c>
       <c r="U15" s="46">
         <v>3</v>
       </c>
       <c r="V15" s="46">
         <v>47</v>
       </c>
       <c r="W15" s="46">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="X15" s="46">
         <v>7</v>
       </c>
       <c r="Y15" s="46">
         <v>36</v>
       </c>
       <c r="Z15" s="46">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A16" s="60"/>
+      <c r="A16" s="68"/>
       <c r="B16" s="45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" s="47">
         <v>1</v>
       </c>
       <c r="D16" s="47">
         <v>1</v>
       </c>
       <c r="E16" s="47">
         <v>1</v>
       </c>
       <c r="F16" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G16" s="47">
         <v>1</v>
       </c>
       <c r="H16" s="47">
         <v>0.25</v>
       </c>
       <c r="I16" s="47">
-        <v>0.92</v>
+        <v>0.91669999999999996</v>
       </c>
       <c r="J16" s="47">
-        <v>0.84299999999999997</v>
+        <v>0.84360000000000002</v>
       </c>
       <c r="K16" s="47">
-        <v>0.84389999999999998</v>
+        <v>0.84430000000000005</v>
       </c>
       <c r="L16" s="47">
         <v>1</v>
       </c>
       <c r="M16" s="47">
-        <v>0.93640000000000001</v>
+        <v>0.94169999999999998</v>
       </c>
       <c r="N16" s="47">
-        <v>0.9365</v>
+        <v>0.94179999999999997</v>
       </c>
       <c r="O16" s="47">
-        <v>0.97899999999999998</v>
+        <v>0.97909999999999997</v>
       </c>
       <c r="P16" s="47">
-        <v>0.90100000000000002</v>
+        <v>0.9022</v>
       </c>
       <c r="Q16" s="47">
-        <v>0.90290000000000004</v>
+        <v>0.90410000000000001</v>
       </c>
       <c r="R16" s="47">
-        <v>0.82730000000000004</v>
+        <v>0.83020000000000005</v>
       </c>
       <c r="S16" s="47">
-        <v>0.53369999999999995</v>
+        <v>0.5333</v>
       </c>
       <c r="T16" s="47">
         <v>0.94030000000000002</v>
       </c>
       <c r="U16" s="47">
         <v>1</v>
       </c>
       <c r="V16" s="47">
         <v>0.51060000000000005</v>
       </c>
       <c r="W16" s="47">
-        <v>2.0199999999999999E-2</v>
+        <v>1.9800000000000002E-2</v>
       </c>
       <c r="X16" s="47">
         <v>0</v>
       </c>
       <c r="Y16" s="47">
         <v>0</v>
       </c>
       <c r="Z16" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A17" s="60"/>
+      <c r="A17" s="68"/>
       <c r="B17" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="48">
+        <v>0</v>
+      </c>
+      <c r="D17" s="48">
+        <v>0</v>
+      </c>
+      <c r="E17" s="48">
+        <v>0</v>
+      </c>
+      <c r="F17" s="48">
+        <v>0</v>
+      </c>
+      <c r="G17" s="48">
+        <v>0</v>
+      </c>
+      <c r="H17" s="48">
+        <v>0</v>
+      </c>
+      <c r="I17" s="48">
+        <v>-2</v>
+      </c>
+      <c r="J17" s="48">
+        <v>1</v>
+      </c>
+      <c r="K17" s="48">
+        <v>-1</v>
+      </c>
+      <c r="L17" s="48">
+        <v>0</v>
+      </c>
+      <c r="M17" s="48">
+        <v>2</v>
+      </c>
+      <c r="N17" s="48">
+        <v>2</v>
+      </c>
+      <c r="O17" s="48">
+        <v>3</v>
+      </c>
+      <c r="P17" s="48">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="48">
+        <v>4</v>
+      </c>
+      <c r="R17" s="48">
+        <v>6</v>
+      </c>
+      <c r="S17" s="48">
+        <v>1</v>
+      </c>
+      <c r="T17" s="48">
+        <v>0</v>
+      </c>
+      <c r="U17" s="48">
+        <v>0</v>
+      </c>
+      <c r="V17" s="48">
+        <v>0</v>
+      </c>
+      <c r="W17" s="48">
+        <v>0</v>
+      </c>
+      <c r="X17" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A18" s="68"/>
+      <c r="B18" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="47">
+        <v>0</v>
+      </c>
+      <c r="D18" s="47">
+        <v>0</v>
+      </c>
+      <c r="E18" s="47">
+        <v>0</v>
+      </c>
+      <c r="F18" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C17" s="48">
-[...88 lines deleted...]
-      </c>
       <c r="G18" s="47">
         <v>0</v>
       </c>
       <c r="H18" s="47">
         <v>0</v>
       </c>
       <c r="I18" s="47">
-        <v>0</v>
+        <v>-4.3499999999999997E-2</v>
       </c>
       <c r="J18" s="47">
-        <v>0</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="K18" s="47">
-        <v>0</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="L18" s="47">
         <v>0</v>
       </c>
       <c r="M18" s="47">
-        <v>-1.9E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="N18" s="47">
-        <v>-1.9E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="O18" s="47">
-        <v>-1E-3</v>
+        <v>3.0999999999999999E-3</v>
       </c>
       <c r="P18" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>1.4E-3</v>
       </c>
       <c r="Q18" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>1.2999999999999999E-3</v>
       </c>
       <c r="R18" s="47">
-        <v>-2.3999999999999998E-3</v>
+        <v>4.7000000000000002E-3</v>
       </c>
       <c r="S18" s="47">
-        <v>0</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="T18" s="47">
-        <v>1.61E-2</v>
+        <v>0</v>
       </c>
       <c r="U18" s="47">
         <v>0</v>
       </c>
       <c r="V18" s="47">
         <v>0</v>
       </c>
       <c r="W18" s="47">
         <v>0</v>
       </c>
       <c r="X18" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Y18" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Z18" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A19" s="60" t="s">
-        <v>40</v>
+      <c r="A19" s="68" t="s">
+        <v>41</v>
       </c>
       <c r="B19" s="45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C19" s="46">
         <v>6</v>
       </c>
       <c r="D19" s="46">
         <v>18</v>
       </c>
       <c r="E19" s="46">
         <v>78</v>
       </c>
       <c r="F19" s="46">
         <v>0</v>
       </c>
       <c r="G19" s="46">
         <v>102</v>
       </c>
       <c r="H19" s="46">
         <v>1</v>
       </c>
       <c r="I19" s="46">
         <v>78</v>
       </c>
       <c r="J19" s="46">
-        <v>2257</v>
+        <v>2267</v>
       </c>
       <c r="K19" s="46">
-        <v>2336</v>
+        <v>2346</v>
       </c>
       <c r="L19" s="46">
         <v>1</v>
       </c>
       <c r="M19" s="46">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="N19" s="46">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="O19" s="46">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="P19" s="46">
-        <v>4791</v>
+        <v>4797</v>
       </c>
       <c r="Q19" s="46">
-        <v>4893</v>
+        <v>4899</v>
       </c>
       <c r="R19" s="46">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="S19" s="46">
         <v>157</v>
       </c>
       <c r="T19" s="46">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="U19" s="46">
         <v>1</v>
       </c>
       <c r="V19" s="46">
         <v>50</v>
       </c>
       <c r="W19" s="46">
         <v>10</v>
       </c>
       <c r="X19" s="46">
         <v>4</v>
       </c>
       <c r="Y19" s="46">
         <v>1</v>
       </c>
       <c r="Z19" s="46">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A20" s="60"/>
+      <c r="A20" s="68"/>
       <c r="B20" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C20" s="46">
         <v>6</v>
       </c>
       <c r="D20" s="46">
         <v>18</v>
       </c>
       <c r="E20" s="46">
         <v>78</v>
       </c>
       <c r="F20" s="46">
         <v>0</v>
       </c>
       <c r="G20" s="46">
         <v>102</v>
       </c>
       <c r="H20" s="46">
         <v>3</v>
       </c>
       <c r="I20" s="46">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="J20" s="46">
-        <v>2679</v>
+        <v>2692</v>
       </c>
       <c r="K20" s="46">
-        <v>2767</v>
+        <v>2779</v>
       </c>
       <c r="L20" s="46">
         <v>1</v>
       </c>
       <c r="M20" s="46">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="N20" s="46">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="O20" s="46">
-        <v>1391</v>
+        <v>1389</v>
       </c>
       <c r="P20" s="46">
-        <v>5333</v>
+        <v>5339</v>
       </c>
       <c r="Q20" s="46">
-        <v>5435</v>
+        <v>5441</v>
       </c>
       <c r="R20" s="46">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="S20" s="46">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="T20" s="46">
         <v>60</v>
       </c>
       <c r="U20" s="46">
         <v>3</v>
       </c>
       <c r="V20" s="46">
         <v>81</v>
       </c>
       <c r="W20" s="46">
         <v>134</v>
       </c>
       <c r="X20" s="46">
         <v>10</v>
       </c>
       <c r="Y20" s="46">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Z20" s="46">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A21" s="60"/>
+      <c r="A21" s="68"/>
       <c r="B21" s="45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C21" s="47">
         <v>1</v>
       </c>
       <c r="D21" s="47">
         <v>1</v>
       </c>
       <c r="E21" s="47">
         <v>1</v>
       </c>
       <c r="F21" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G21" s="47">
         <v>1</v>
       </c>
       <c r="H21" s="47">
         <v>0.33329999999999999</v>
       </c>
       <c r="I21" s="47">
-        <v>0.91759999999999997</v>
+        <v>0.92859999999999998</v>
       </c>
       <c r="J21" s="47">
-        <v>0.84250000000000003</v>
+        <v>0.84209999999999996</v>
       </c>
       <c r="K21" s="47">
         <v>0.84419999999999995</v>
       </c>
       <c r="L21" s="47">
         <v>1</v>
       </c>
       <c r="M21" s="47">
-        <v>0.93779999999999997</v>
+        <v>0.93930000000000002</v>
       </c>
       <c r="N21" s="47">
-        <v>0.93789999999999996</v>
+        <v>0.93940000000000001</v>
       </c>
       <c r="O21" s="47">
-        <v>0.97270000000000001</v>
+        <v>0.97260000000000002</v>
       </c>
       <c r="P21" s="47">
-        <v>0.89839999999999998</v>
+        <v>0.89849999999999997</v>
       </c>
       <c r="Q21" s="47">
-        <v>0.90029999999999999</v>
+        <v>0.90039999999999998</v>
       </c>
       <c r="R21" s="47">
-        <v>0.76829999999999998</v>
+        <v>0.76880000000000004</v>
       </c>
       <c r="S21" s="47">
-        <v>0.59470000000000001</v>
+        <v>0.59019999999999995</v>
       </c>
       <c r="T21" s="47">
-        <v>0.95</v>
+        <v>0.9667</v>
       </c>
       <c r="U21" s="47">
         <v>0.33329999999999999</v>
       </c>
       <c r="V21" s="47">
         <v>0.61729999999999996</v>
       </c>
       <c r="W21" s="47">
         <v>7.46E-2</v>
       </c>
       <c r="X21" s="47">
         <v>0.4</v>
       </c>
       <c r="Y21" s="47">
-        <v>2.63E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="Z21" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A22" s="60"/>
+      <c r="A22" s="68"/>
       <c r="B22" s="45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C22" s="48">
         <v>0</v>
       </c>
       <c r="D22" s="48">
         <v>0</v>
       </c>
       <c r="E22" s="48">
         <v>0</v>
       </c>
       <c r="F22" s="48">
         <v>0</v>
       </c>
       <c r="G22" s="48">
         <v>0</v>
       </c>
       <c r="H22" s="48">
         <v>0</v>
       </c>
       <c r="I22" s="48">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J22" s="48">
-        <v>-3</v>
+        <v>10</v>
       </c>
       <c r="K22" s="48">
-        <v>-4</v>
+        <v>10</v>
       </c>
       <c r="L22" s="48">
         <v>0</v>
       </c>
       <c r="M22" s="48">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="N22" s="48">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="O22" s="48">
         <v>-2</v>
       </c>
       <c r="P22" s="48">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="Q22" s="48">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="R22" s="48">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="S22" s="48">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="T22" s="48">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="U22" s="48">
         <v>0</v>
       </c>
       <c r="V22" s="48">
         <v>0</v>
       </c>
       <c r="W22" s="48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X22" s="48">
         <v>0</v>
       </c>
       <c r="Y22" s="48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z22" s="48">
-        <v>-1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A23" s="60"/>
+      <c r="A23" s="68"/>
       <c r="B23" s="45" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C23" s="47">
         <v>0</v>
       </c>
       <c r="D23" s="47">
         <v>0</v>
       </c>
       <c r="E23" s="47">
         <v>0</v>
       </c>
       <c r="F23" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G23" s="47">
         <v>0</v>
       </c>
       <c r="H23" s="47">
         <v>0</v>
       </c>
       <c r="I23" s="47">
-        <v>-1.2699999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="J23" s="47">
-        <v>-1.2999999999999999E-3</v>
+        <v>4.4000000000000003E-3</v>
       </c>
       <c r="K23" s="47">
-        <v>-1.6999999999999999E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="L23" s="47">
         <v>0</v>
       </c>
       <c r="M23" s="47">
-        <v>8.9999999999999998E-4</v>
+        <v>-1.8E-3</v>
       </c>
       <c r="N23" s="47">
-        <v>8.9999999999999998E-4</v>
+        <v>-1.8E-3</v>
       </c>
       <c r="O23" s="47">
         <v>-1.5E-3</v>
       </c>
       <c r="P23" s="47">
-        <v>-1E-3</v>
+        <v>1.2999999999999999E-3</v>
       </c>
       <c r="Q23" s="47">
-        <v>-1E-3</v>
+        <v>1.1999999999999999E-3</v>
       </c>
       <c r="R23" s="47">
-        <v>1.2999999999999999E-3</v>
+        <v>-1.2999999999999999E-3</v>
       </c>
       <c r="S23" s="47">
-        <v>-6.3E-3</v>
+        <v>0</v>
       </c>
       <c r="T23" s="47">
-        <v>-3.39E-2</v>
+        <v>1.7500000000000002E-2</v>
       </c>
       <c r="U23" s="47">
         <v>0</v>
       </c>
       <c r="V23" s="47">
         <v>0</v>
       </c>
       <c r="W23" s="47">
-        <v>0.1111</v>
+        <v>0</v>
       </c>
       <c r="X23" s="47">
         <v>0</v>
       </c>
-      <c r="Y23" s="48" t="s">
-        <v>36</v>
+      <c r="Y23" s="47">
+        <v>0</v>
       </c>
       <c r="Z23" s="47">
-        <v>-0.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A24" s="60" t="s">
-        <v>41</v>
+      <c r="A24" s="68" t="s">
+        <v>42</v>
       </c>
       <c r="B24" s="45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C24" s="46">
         <v>2</v>
       </c>
       <c r="D24" s="46">
         <v>13</v>
       </c>
       <c r="E24" s="46">
         <v>47</v>
       </c>
       <c r="F24" s="46">
         <v>0</v>
       </c>
       <c r="G24" s="46">
         <v>62</v>
       </c>
       <c r="H24" s="46">
         <v>0</v>
       </c>
       <c r="I24" s="46">
         <v>29</v>
       </c>
       <c r="J24" s="46">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="K24" s="46">
-        <v>1662</v>
+        <v>1659</v>
       </c>
       <c r="L24" s="46">
         <v>0</v>
       </c>
       <c r="M24" s="46">
         <v>561</v>
       </c>
       <c r="N24" s="46">
         <v>561</v>
       </c>
       <c r="O24" s="46">
         <v>829</v>
       </c>
       <c r="P24" s="46">
-        <v>3052</v>
+        <v>3049</v>
       </c>
       <c r="Q24" s="46">
-        <v>3114</v>
+        <v>3111</v>
       </c>
       <c r="R24" s="46">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="S24" s="46">
         <v>88</v>
       </c>
       <c r="T24" s="46">
         <v>31</v>
       </c>
       <c r="U24" s="46">
         <v>5</v>
       </c>
       <c r="V24" s="46">
         <v>43</v>
       </c>
       <c r="W24" s="46">
         <v>4</v>
       </c>
       <c r="X24" s="46">
         <v>0</v>
       </c>
       <c r="Y24" s="46">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z24" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A25" s="60"/>
+      <c r="A25" s="68"/>
       <c r="B25" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C25" s="46">
         <v>2</v>
       </c>
       <c r="D25" s="46">
         <v>13</v>
       </c>
       <c r="E25" s="46">
         <v>47</v>
       </c>
       <c r="F25" s="46">
         <v>0</v>
       </c>
       <c r="G25" s="46">
         <v>62</v>
       </c>
       <c r="H25" s="46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25" s="46">
         <v>31</v>
       </c>
       <c r="J25" s="46">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="K25" s="46">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="L25" s="46">
         <v>0</v>
       </c>
       <c r="M25" s="46">
         <v>594</v>
       </c>
       <c r="N25" s="46">
         <v>594</v>
       </c>
       <c r="O25" s="46">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="P25" s="46">
-        <v>3266</v>
+        <v>3271</v>
       </c>
       <c r="Q25" s="46">
-        <v>3328</v>
+        <v>3333</v>
       </c>
       <c r="R25" s="46">
-        <v>1492</v>
+        <v>1491</v>
       </c>
       <c r="S25" s="46">
         <v>201</v>
       </c>
       <c r="T25" s="46">
         <v>34</v>
       </c>
       <c r="U25" s="46">
         <v>6</v>
       </c>
       <c r="V25" s="46">
         <v>54</v>
       </c>
       <c r="W25" s="46">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="X25" s="46">
         <v>2</v>
       </c>
       <c r="Y25" s="46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Z25" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A26" s="60"/>
+      <c r="A26" s="68"/>
       <c r="B26" s="45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C26" s="47">
         <v>1</v>
       </c>
       <c r="D26" s="47">
         <v>1</v>
       </c>
       <c r="E26" s="47">
         <v>1</v>
       </c>
       <c r="F26" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G26" s="47">
         <v>1</v>
       </c>
-      <c r="H26" s="48" t="s">
-        <v>36</v>
+      <c r="H26" s="47">
+        <v>0</v>
       </c>
       <c r="I26" s="47">
         <v>0.9355</v>
       </c>
       <c r="J26" s="47">
-        <v>0.9113</v>
+        <v>0.90859999999999996</v>
       </c>
       <c r="K26" s="47">
-        <v>0.91169999999999995</v>
+        <v>0.90849999999999997</v>
       </c>
       <c r="L26" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M26" s="47">
         <v>0.94440000000000002</v>
       </c>
       <c r="N26" s="47">
         <v>0.94440000000000002</v>
       </c>
       <c r="O26" s="47">
-        <v>0.97640000000000005</v>
+        <v>0.97409999999999997</v>
       </c>
       <c r="P26" s="47">
-        <v>0.9345</v>
+        <v>0.93210000000000004</v>
       </c>
       <c r="Q26" s="47">
-        <v>0.93569999999999998</v>
+        <v>0.93340000000000001</v>
       </c>
       <c r="R26" s="47">
-        <v>0.82310000000000005</v>
+        <v>0.82089999999999996</v>
       </c>
       <c r="S26" s="47">
         <v>0.43780000000000002</v>
       </c>
       <c r="T26" s="47">
         <v>0.91180000000000005</v>
       </c>
       <c r="U26" s="47">
         <v>0.83330000000000004</v>
       </c>
       <c r="V26" s="47">
         <v>0.79630000000000001</v>
       </c>
       <c r="W26" s="47">
-        <v>5.4100000000000002E-2</v>
+        <v>5.2600000000000001E-2</v>
       </c>
       <c r="X26" s="47">
         <v>0</v>
       </c>
       <c r="Y26" s="47">
-        <v>7.6899999999999996E-2</v>
+        <v>0.1111</v>
       </c>
       <c r="Z26" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A27" s="60"/>
+      <c r="A27" s="68"/>
       <c r="B27" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="48">
+        <v>0</v>
+      </c>
+      <c r="D27" s="48">
+        <v>0</v>
+      </c>
+      <c r="E27" s="48">
+        <v>0</v>
+      </c>
+      <c r="F27" s="48">
+        <v>0</v>
+      </c>
+      <c r="G27" s="48">
+        <v>0</v>
+      </c>
+      <c r="H27" s="48">
+        <v>0</v>
+      </c>
+      <c r="I27" s="48">
+        <v>0</v>
+      </c>
+      <c r="J27" s="48">
+        <v>-3</v>
+      </c>
+      <c r="K27" s="48">
+        <v>-3</v>
+      </c>
+      <c r="L27" s="48">
+        <v>0</v>
+      </c>
+      <c r="M27" s="48">
+        <v>0</v>
+      </c>
+      <c r="N27" s="48">
+        <v>0</v>
+      </c>
+      <c r="O27" s="48">
+        <v>0</v>
+      </c>
+      <c r="P27" s="48">
+        <v>-3</v>
+      </c>
+      <c r="Q27" s="48">
+        <v>-3</v>
+      </c>
+      <c r="R27" s="48">
+        <v>-4</v>
+      </c>
+      <c r="S27" s="48">
+        <v>0</v>
+      </c>
+      <c r="T27" s="48">
+        <v>0</v>
+      </c>
+      <c r="U27" s="48">
+        <v>0</v>
+      </c>
+      <c r="V27" s="48">
+        <v>0</v>
+      </c>
+      <c r="W27" s="48">
+        <v>0</v>
+      </c>
+      <c r="X27" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="48">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A28" s="68"/>
+      <c r="B28" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="47">
+        <v>0</v>
+      </c>
+      <c r="D28" s="47">
+        <v>0</v>
+      </c>
+      <c r="E28" s="47">
+        <v>0</v>
+      </c>
+      <c r="F28" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C27" s="48">
-[...88 lines deleted...]
-      </c>
       <c r="G28" s="47">
         <v>0</v>
       </c>
       <c r="H28" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I28" s="47">
         <v>0</v>
       </c>
       <c r="J28" s="47">
-        <v>0</v>
+        <v>-1.8E-3</v>
       </c>
       <c r="K28" s="47">
-        <v>0</v>
+        <v>-1.8E-3</v>
       </c>
       <c r="L28" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M28" s="47">
-        <v>1.8E-3</v>
+        <v>0</v>
       </c>
       <c r="N28" s="47">
-        <v>1.8E-3</v>
+        <v>0</v>
       </c>
       <c r="O28" s="47">
-        <v>1.1999999999999999E-3</v>
+        <v>0</v>
       </c>
       <c r="P28" s="47">
-        <v>6.9999999999999999E-4</v>
+        <v>-1E-3</v>
       </c>
       <c r="Q28" s="47">
-        <v>5.9999999999999995E-4</v>
+        <v>-1E-3</v>
       </c>
       <c r="R28" s="47">
-        <v>0</v>
+        <v>-3.3E-3</v>
       </c>
       <c r="S28" s="47">
-        <v>-1.12E-2</v>
+        <v>0</v>
       </c>
       <c r="T28" s="47">
-        <v>-3.1300000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="U28" s="47">
         <v>0</v>
       </c>
       <c r="V28" s="47">
         <v>0</v>
       </c>
       <c r="W28" s="47">
         <v>0</v>
       </c>
       <c r="X28" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Y28" s="47">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="Z28" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A29" s="60" t="s">
-        <v>42</v>
+      <c r="A29" s="68" t="s">
+        <v>43</v>
       </c>
       <c r="B29" s="45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C29" s="46">
         <v>4</v>
       </c>
       <c r="D29" s="46">
         <v>15</v>
       </c>
       <c r="E29" s="46">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F29" s="46">
         <v>0</v>
       </c>
       <c r="G29" s="46">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H29" s="46">
         <v>0</v>
       </c>
       <c r="I29" s="46">
         <v>30</v>
       </c>
       <c r="J29" s="46">
         <v>1958</v>
       </c>
       <c r="K29" s="46">
         <v>1988</v>
       </c>
       <c r="L29" s="46">
         <v>1</v>
       </c>
       <c r="M29" s="46">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="N29" s="46">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="O29" s="46">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="P29" s="46">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="Q29" s="46">
         <v>3677</v>
       </c>
       <c r="R29" s="46">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="S29" s="46">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="T29" s="46">
         <v>43</v>
       </c>
       <c r="U29" s="46">
         <v>2</v>
       </c>
       <c r="V29" s="46">
         <v>29</v>
       </c>
       <c r="W29" s="46">
         <v>4</v>
       </c>
       <c r="X29" s="46">
         <v>0</v>
       </c>
       <c r="Y29" s="46">
         <v>0</v>
       </c>
       <c r="Z29" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A30" s="60"/>
+      <c r="A30" s="68"/>
       <c r="B30" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C30" s="46">
         <v>4</v>
       </c>
       <c r="D30" s="46">
         <v>15</v>
       </c>
       <c r="E30" s="46">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F30" s="46">
         <v>0</v>
       </c>
       <c r="G30" s="46">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H30" s="46">
         <v>3</v>
       </c>
       <c r="I30" s="46">
         <v>37</v>
       </c>
       <c r="J30" s="46">
-        <v>2192</v>
+        <v>2198</v>
       </c>
       <c r="K30" s="46">
-        <v>2232</v>
+        <v>2238</v>
       </c>
       <c r="L30" s="46">
         <v>1</v>
       </c>
       <c r="M30" s="46">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="N30" s="46">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="O30" s="46">
         <v>1024</v>
       </c>
       <c r="P30" s="46">
-        <v>3868</v>
+        <v>3876</v>
       </c>
       <c r="Q30" s="46">
-        <v>3969</v>
+        <v>3976</v>
       </c>
       <c r="R30" s="46">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="S30" s="46">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="T30" s="46">
         <v>46</v>
       </c>
       <c r="U30" s="46">
         <v>3</v>
       </c>
       <c r="V30" s="46">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="W30" s="46">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="X30" s="46">
         <v>8</v>
       </c>
       <c r="Y30" s="46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Z30" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A31" s="60"/>
+      <c r="A31" s="68"/>
       <c r="B31" s="45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C31" s="47">
         <v>1</v>
       </c>
       <c r="D31" s="47">
         <v>1</v>
       </c>
       <c r="E31" s="47">
         <v>1</v>
       </c>
       <c r="F31" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G31" s="47">
         <v>1</v>
       </c>
       <c r="H31" s="47">
         <v>0</v>
       </c>
       <c r="I31" s="47">
         <v>0.81079999999999997</v>
       </c>
       <c r="J31" s="47">
-        <v>0.89319999999999999</v>
+        <v>0.89080000000000004</v>
       </c>
       <c r="K31" s="47">
-        <v>0.89070000000000005</v>
+        <v>0.88829999999999998</v>
       </c>
       <c r="L31" s="47">
         <v>1</v>
       </c>
       <c r="M31" s="47">
-        <v>0.95740000000000003</v>
+        <v>0.95760000000000001</v>
       </c>
       <c r="N31" s="47">
-        <v>0.95750000000000002</v>
+        <v>0.9577</v>
       </c>
       <c r="O31" s="47">
-        <v>0.97850000000000004</v>
+        <v>0.97750000000000004</v>
       </c>
       <c r="P31" s="47">
-        <v>0.92449999999999999</v>
+        <v>0.92290000000000005</v>
       </c>
       <c r="Q31" s="47">
-        <v>0.9264</v>
+        <v>0.92479999999999996</v>
       </c>
       <c r="R31" s="47">
-        <v>0.74350000000000005</v>
+        <v>0.73899999999999999</v>
       </c>
       <c r="S31" s="47">
-        <v>0.64849999999999997</v>
+        <v>0.6542</v>
       </c>
       <c r="T31" s="47">
         <v>0.93479999999999996</v>
       </c>
       <c r="U31" s="47">
         <v>0.66669999999999996</v>
       </c>
       <c r="V31" s="47">
-        <v>0.49149999999999999</v>
+        <v>0.5</v>
       </c>
       <c r="W31" s="47">
-        <v>4.5999999999999999E-2</v>
+        <v>4.4400000000000002E-2</v>
       </c>
       <c r="X31" s="47">
         <v>0</v>
       </c>
       <c r="Y31" s="47">
         <v>0</v>
       </c>
       <c r="Z31" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A32" s="60"/>
+      <c r="A32" s="68"/>
       <c r="B32" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="48">
+        <v>0</v>
+      </c>
+      <c r="D32" s="48">
+        <v>0</v>
+      </c>
+      <c r="E32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="F32" s="48">
+        <v>0</v>
+      </c>
+      <c r="G32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="H32" s="48">
+        <v>0</v>
+      </c>
+      <c r="I32" s="48">
+        <v>0</v>
+      </c>
+      <c r="J32" s="48">
+        <v>0</v>
+      </c>
+      <c r="K32" s="48">
+        <v>0</v>
+      </c>
+      <c r="L32" s="48">
+        <v>0</v>
+      </c>
+      <c r="M32" s="48">
+        <v>2</v>
+      </c>
+      <c r="N32" s="48">
+        <v>2</v>
+      </c>
+      <c r="O32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="P32" s="48">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="48">
+        <v>0</v>
+      </c>
+      <c r="R32" s="48">
+        <v>-5</v>
+      </c>
+      <c r="S32" s="48">
+        <v>2</v>
+      </c>
+      <c r="T32" s="48">
+        <v>0</v>
+      </c>
+      <c r="U32" s="48">
+        <v>0</v>
+      </c>
+      <c r="V32" s="48">
+        <v>0</v>
+      </c>
+      <c r="W32" s="48">
+        <v>0</v>
+      </c>
+      <c r="X32" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A33" s="68"/>
+      <c r="B33" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="47">
+        <v>0</v>
+      </c>
+      <c r="D33" s="47">
+        <v>0</v>
+      </c>
+      <c r="E33" s="47">
+        <v>-1.2200000000000001E-2</v>
+      </c>
+      <c r="F33" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C32" s="48">
-[...88 lines deleted...]
-      </c>
       <c r="G33" s="47">
-        <v>0</v>
+        <v>-9.9000000000000008E-3</v>
       </c>
       <c r="H33" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I33" s="47">
         <v>0</v>
       </c>
       <c r="J33" s="47">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="K33" s="47">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="L33" s="47">
         <v>0</v>
       </c>
       <c r="M33" s="47">
-        <v>-1.6999999999999999E-3</v>
+        <v>3.3999999999999998E-3</v>
       </c>
       <c r="N33" s="47">
-        <v>-1.6999999999999999E-3</v>
+        <v>3.3999999999999998E-3</v>
       </c>
       <c r="O33" s="47">
-        <v>3.0000000000000001E-3</v>
+        <v>-1E-3</v>
       </c>
       <c r="P33" s="47">
-        <v>1.1000000000000001E-3</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="Q33" s="47">
-        <v>1.1000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="R33" s="47">
-        <v>-1.9E-3</v>
+        <v>-4.7000000000000002E-3</v>
       </c>
       <c r="S33" s="47">
-        <v>-1.2699999999999999E-2</v>
+        <v>1.29E-2</v>
       </c>
       <c r="T33" s="47">
         <v>0</v>
       </c>
       <c r="U33" s="47">
         <v>0</v>
       </c>
       <c r="V33" s="47">
-        <v>-3.3300000000000003E-2</v>
+        <v>0</v>
       </c>
       <c r="W33" s="47">
         <v>0</v>
       </c>
       <c r="X33" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Y33" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Z33" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A34" s="60" t="s">
-        <v>43</v>
+      <c r="A34" s="68" t="s">
+        <v>44</v>
       </c>
       <c r="B34" s="45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C34" s="46">
         <v>1</v>
       </c>
       <c r="D34" s="46">
         <v>3</v>
       </c>
       <c r="E34" s="46">
         <v>13</v>
       </c>
       <c r="F34" s="46">
         <v>0</v>
       </c>
       <c r="G34" s="46">
         <v>17</v>
       </c>
       <c r="H34" s="46">
         <v>0</v>
       </c>
       <c r="I34" s="46">
         <v>6</v>
       </c>
       <c r="J34" s="46">
         <v>231</v>
       </c>
       <c r="K34" s="46">
         <v>237</v>
       </c>
       <c r="L34" s="46">
         <v>0</v>
       </c>
       <c r="M34" s="46">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="N34" s="46">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O34" s="46">
         <v>109</v>
       </c>
       <c r="P34" s="46">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="Q34" s="46">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="R34" s="46">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="S34" s="46">
         <v>54</v>
       </c>
       <c r="T34" s="46">
         <v>3</v>
       </c>
       <c r="U34" s="46">
         <v>1</v>
       </c>
       <c r="V34" s="46">
         <v>4</v>
       </c>
       <c r="W34" s="46">
         <v>2</v>
       </c>
       <c r="X34" s="46">
         <v>0</v>
       </c>
       <c r="Y34" s="46">
         <v>0</v>
       </c>
       <c r="Z34" s="46">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A35" s="60"/>
+      <c r="A35" s="68"/>
       <c r="B35" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C35" s="46">
         <v>1</v>
       </c>
       <c r="D35" s="46">
         <v>3</v>
       </c>
       <c r="E35" s="46">
         <v>13</v>
       </c>
       <c r="F35" s="46">
         <v>0</v>
       </c>
       <c r="G35" s="46">
         <v>17</v>
       </c>
       <c r="H35" s="46">
         <v>0</v>
       </c>
       <c r="I35" s="46">
         <v>6</v>
       </c>
       <c r="J35" s="46">
         <v>240</v>
       </c>
       <c r="K35" s="46">
         <v>246</v>
       </c>
       <c r="L35" s="46">
         <v>0</v>
       </c>
       <c r="M35" s="46">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="N35" s="46">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="O35" s="46">
         <v>109</v>
       </c>
       <c r="P35" s="46">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="Q35" s="46">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="R35" s="46">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="S35" s="46">
         <v>61</v>
       </c>
       <c r="T35" s="46">
         <v>3</v>
       </c>
       <c r="U35" s="46">
         <v>1</v>
       </c>
       <c r="V35" s="46">
         <v>5</v>
       </c>
       <c r="W35" s="46">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="X35" s="46">
         <v>1</v>
       </c>
       <c r="Y35" s="46">
         <v>2</v>
       </c>
       <c r="Z35" s="46">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A36" s="60"/>
+      <c r="A36" s="68"/>
       <c r="B36" s="45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C36" s="47">
         <v>1</v>
       </c>
       <c r="D36" s="47">
         <v>1</v>
       </c>
       <c r="E36" s="47">
         <v>1</v>
       </c>
       <c r="F36" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G36" s="47">
         <v>1</v>
       </c>
       <c r="H36" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I36" s="47">
         <v>1</v>
       </c>
       <c r="J36" s="47">
         <v>0.96250000000000002</v>
       </c>
       <c r="K36" s="47">
         <v>0.96340000000000003</v>
       </c>
       <c r="L36" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M36" s="47">
-        <v>0.97219999999999995</v>
+        <v>0.9718</v>
       </c>
       <c r="N36" s="47">
-        <v>0.97219999999999995</v>
+        <v>0.9718</v>
       </c>
       <c r="O36" s="47">
         <v>1</v>
       </c>
       <c r="P36" s="47">
         <v>0.97419999999999995</v>
       </c>
       <c r="Q36" s="47">
         <v>0.97519999999999996</v>
       </c>
       <c r="R36" s="47">
-        <v>0.82020000000000004</v>
+        <v>0.82679999999999998</v>
       </c>
       <c r="S36" s="47">
         <v>0.88519999999999999</v>
       </c>
       <c r="T36" s="47">
         <v>1</v>
       </c>
       <c r="U36" s="47">
         <v>1</v>
       </c>
       <c r="V36" s="47">
         <v>0.8</v>
       </c>
       <c r="W36" s="47">
-        <v>0.2</v>
+        <v>0.18179999999999999</v>
       </c>
       <c r="X36" s="47">
         <v>0</v>
       </c>
       <c r="Y36" s="47">
         <v>0</v>
       </c>
       <c r="Z36" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A37" s="60"/>
+      <c r="A37" s="68"/>
       <c r="B37" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="48">
+        <v>0</v>
+      </c>
+      <c r="D37" s="48">
+        <v>0</v>
+      </c>
+      <c r="E37" s="48">
+        <v>0</v>
+      </c>
+      <c r="F37" s="48">
+        <v>0</v>
+      </c>
+      <c r="G37" s="48">
+        <v>0</v>
+      </c>
+      <c r="H37" s="48">
+        <v>0</v>
+      </c>
+      <c r="I37" s="48">
+        <v>0</v>
+      </c>
+      <c r="J37" s="48">
+        <v>0</v>
+      </c>
+      <c r="K37" s="48">
+        <v>0</v>
+      </c>
+      <c r="L37" s="48">
+        <v>0</v>
+      </c>
+      <c r="M37" s="48">
+        <v>-1</v>
+      </c>
+      <c r="N37" s="48">
+        <v>-1</v>
+      </c>
+      <c r="O37" s="48">
+        <v>0</v>
+      </c>
+      <c r="P37" s="48">
+        <v>-1</v>
+      </c>
+      <c r="Q37" s="48">
+        <v>-1</v>
+      </c>
+      <c r="R37" s="48">
+        <v>2</v>
+      </c>
+      <c r="S37" s="48">
+        <v>0</v>
+      </c>
+      <c r="T37" s="48">
+        <v>0</v>
+      </c>
+      <c r="U37" s="48">
+        <v>0</v>
+      </c>
+      <c r="V37" s="48">
+        <v>0</v>
+      </c>
+      <c r="W37" s="48">
+        <v>0</v>
+      </c>
+      <c r="X37" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A38" s="68"/>
+      <c r="B38" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="47">
+        <v>0</v>
+      </c>
+      <c r="D38" s="47">
+        <v>0</v>
+      </c>
+      <c r="E38" s="47">
+        <v>0</v>
+      </c>
+      <c r="F38" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C37" s="48">
-[...88 lines deleted...]
-      </c>
       <c r="G38" s="47">
         <v>0</v>
       </c>
       <c r="H38" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I38" s="47">
         <v>0</v>
       </c>
       <c r="J38" s="47">
-        <v>-8.6E-3</v>
+        <v>0</v>
       </c>
       <c r="K38" s="47">
-        <v>-8.3999999999999995E-3</v>
+        <v>0</v>
       </c>
       <c r="L38" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M38" s="47">
-        <v>0</v>
+        <v>-1.43E-2</v>
       </c>
       <c r="N38" s="47">
-        <v>0</v>
+        <v>-1.43E-2</v>
       </c>
       <c r="O38" s="47">
         <v>0</v>
       </c>
       <c r="P38" s="47">
-        <v>-4.7999999999999996E-3</v>
+        <v>-2.3999999999999998E-3</v>
       </c>
       <c r="Q38" s="47">
-        <v>-4.5999999999999999E-3</v>
+        <v>-2.3E-3</v>
       </c>
       <c r="R38" s="47">
-        <v>0</v>
+        <v>1.37E-2</v>
       </c>
       <c r="S38" s="47">
         <v>0</v>
       </c>
       <c r="T38" s="47">
         <v>0</v>
       </c>
       <c r="U38" s="47">
         <v>0</v>
       </c>
       <c r="V38" s="47">
         <v>0</v>
       </c>
       <c r="W38" s="47">
         <v>0</v>
       </c>
       <c r="X38" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Y38" s="48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Z38" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A39" s="60" t="s">
-        <v>44</v>
+      <c r="A39" s="68" t="s">
+        <v>45</v>
       </c>
       <c r="B39" s="45" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C39" s="46">
         <v>29</v>
       </c>
       <c r="D39" s="46">
         <v>85</v>
       </c>
       <c r="E39" s="46">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F39" s="46">
         <v>1</v>
       </c>
       <c r="G39" s="46">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="H39" s="46">
         <v>3</v>
       </c>
       <c r="I39" s="46">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J39" s="46">
-        <v>10773</v>
+        <v>10777</v>
       </c>
       <c r="K39" s="46">
-        <v>11026</v>
+        <v>11028</v>
       </c>
       <c r="L39" s="46">
         <v>3</v>
       </c>
       <c r="M39" s="46">
         <v>4073</v>
       </c>
       <c r="N39" s="46">
         <v>4076</v>
       </c>
       <c r="O39" s="46">
         <v>7003</v>
       </c>
       <c r="P39" s="46">
-        <v>22105</v>
+        <v>22107</v>
       </c>
       <c r="Q39" s="46">
-        <v>22556</v>
+        <v>22557</v>
       </c>
       <c r="R39" s="46">
-        <v>7686</v>
+        <v>7674</v>
       </c>
       <c r="S39" s="46">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="T39" s="46">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="U39" s="46">
         <v>15</v>
       </c>
       <c r="V39" s="46">
         <v>207</v>
       </c>
       <c r="W39" s="46">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="X39" s="46">
         <v>9</v>
       </c>
       <c r="Y39" s="46">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="Z39" s="46">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A40" s="60"/>
+      <c r="A40" s="68"/>
       <c r="B40" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C40" s="46">
         <v>29</v>
       </c>
       <c r="D40" s="46">
         <v>85</v>
       </c>
       <c r="E40" s="46">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F40" s="46">
         <v>1</v>
       </c>
       <c r="G40" s="46">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="H40" s="46">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I40" s="46">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="J40" s="46">
-        <v>12970</v>
+        <v>13007</v>
       </c>
       <c r="K40" s="46">
-        <v>13274</v>
+        <v>13309</v>
       </c>
       <c r="L40" s="46">
         <v>4</v>
       </c>
       <c r="M40" s="46">
         <v>4370</v>
       </c>
       <c r="N40" s="46">
         <v>4374</v>
       </c>
       <c r="O40" s="46">
-        <v>7202</v>
+        <v>7205</v>
       </c>
       <c r="P40" s="46">
-        <v>24850</v>
+        <v>24888</v>
       </c>
       <c r="Q40" s="46">
-        <v>25301</v>
+        <v>25338</v>
       </c>
       <c r="R40" s="46">
-        <v>9397</v>
+        <v>9394</v>
       </c>
       <c r="S40" s="46">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="T40" s="46">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="U40" s="46">
         <v>21</v>
       </c>
       <c r="V40" s="46">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="W40" s="46">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="X40" s="46">
         <v>48</v>
       </c>
       <c r="Y40" s="46">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="Z40" s="46">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A41" s="60"/>
+      <c r="A41" s="68"/>
       <c r="B41" s="45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C41" s="47">
         <v>1</v>
       </c>
       <c r="D41" s="47">
         <v>1</v>
       </c>
       <c r="E41" s="47">
         <v>1</v>
       </c>
       <c r="F41" s="47">
         <v>1</v>
       </c>
       <c r="G41" s="47">
         <v>1</v>
       </c>
       <c r="H41" s="47">
-        <v>0.21429999999999999</v>
+        <v>0.2</v>
       </c>
       <c r="I41" s="47">
-        <v>0.86209999999999998</v>
+        <v>0.86409999999999998</v>
       </c>
       <c r="J41" s="47">
-        <v>0.8306</v>
+        <v>0.8286</v>
       </c>
       <c r="K41" s="47">
-        <v>0.8306</v>
+        <v>0.8286</v>
       </c>
       <c r="L41" s="47">
         <v>0.75</v>
       </c>
       <c r="M41" s="47">
         <v>0.93200000000000005</v>
       </c>
       <c r="N41" s="47">
         <v>0.93189999999999995</v>
       </c>
       <c r="O41" s="47">
-        <v>0.97240000000000004</v>
+        <v>0.97199999999999998</v>
       </c>
       <c r="P41" s="47">
-        <v>0.88949999999999996</v>
+        <v>0.88829999999999998</v>
       </c>
       <c r="Q41" s="47">
-        <v>0.89149999999999996</v>
+        <v>0.89019999999999999</v>
       </c>
       <c r="R41" s="47">
-        <v>0.81789999999999996</v>
+        <v>0.81689999999999996</v>
       </c>
       <c r="S41" s="47">
-        <v>0.58720000000000006</v>
+        <v>0.58819999999999995</v>
       </c>
       <c r="T41" s="47">
-        <v>0.93669999999999998</v>
+        <v>0.94920000000000004</v>
       </c>
       <c r="U41" s="47">
         <v>0.71430000000000005</v>
       </c>
       <c r="V41" s="47">
-        <v>0.58150000000000002</v>
+        <v>0.58309999999999995</v>
       </c>
       <c r="W41" s="47">
-        <v>5.1700000000000003E-2</v>
+        <v>4.9299999999999997E-2</v>
       </c>
       <c r="X41" s="47">
         <v>0.1875</v>
       </c>
       <c r="Y41" s="47">
-        <v>4.7199999999999999E-2</v>
+        <v>5.4800000000000001E-2</v>
       </c>
       <c r="Z41" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A42" s="60"/>
+      <c r="A42" s="68"/>
       <c r="B42" s="45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C42" s="48">
         <v>0</v>
       </c>
       <c r="D42" s="48">
         <v>0</v>
       </c>
       <c r="E42" s="48">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F42" s="48">
         <v>0</v>
       </c>
       <c r="G42" s="48">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H42" s="48">
         <v>0</v>
       </c>
       <c r="I42" s="48">
         <v>-2</v>
       </c>
       <c r="J42" s="48">
+        <v>4</v>
+      </c>
+      <c r="K42" s="48">
+        <v>2</v>
+      </c>
+      <c r="L42" s="48">
+        <v>0</v>
+      </c>
+      <c r="M42" s="48">
+        <v>0</v>
+      </c>
+      <c r="N42" s="48">
+        <v>0</v>
+      </c>
+      <c r="O42" s="48">
+        <v>0</v>
+      </c>
+      <c r="P42" s="48">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="48">
+        <v>1</v>
+      </c>
+      <c r="R42" s="48">
         <v>-12</v>
       </c>
-      <c r="K42" s="48">
-[...22 lines deleted...]
-      </c>
       <c r="S42" s="48">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="T42" s="48">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="U42" s="48">
         <v>0</v>
       </c>
       <c r="V42" s="48">
         <v>0</v>
       </c>
       <c r="W42" s="48">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="X42" s="48">
         <v>0</v>
       </c>
       <c r="Y42" s="48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z42" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.3">
-      <c r="A43" s="60"/>
+      <c r="A43" s="68"/>
       <c r="B43" s="45" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C43" s="47">
         <v>0</v>
       </c>
       <c r="D43" s="47">
         <v>0</v>
       </c>
       <c r="E43" s="47">
-        <v>0</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
       <c r="F43" s="47">
         <v>0</v>
       </c>
       <c r="G43" s="47">
-        <v>0</v>
+        <v>-2.2000000000000001E-3</v>
       </c>
       <c r="H43" s="47">
         <v>0</v>
       </c>
       <c r="I43" s="47">
-        <v>-7.9000000000000008E-3</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="J43" s="47">
-        <v>-1.1000000000000001E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="K43" s="47">
-        <v>-1.2999999999999999E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="L43" s="47">
         <v>0</v>
       </c>
       <c r="M43" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>0</v>
       </c>
       <c r="N43" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>0</v>
       </c>
       <c r="O43" s="47">
+        <v>0</v>
+      </c>
+      <c r="P43" s="47">
         <v>1E-4</v>
       </c>
-      <c r="P43" s="47">
-[...1 lines deleted...]
-      </c>
       <c r="Q43" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>0</v>
       </c>
       <c r="R43" s="47">
-        <v>-1.1999999999999999E-3</v>
+        <v>-1.6000000000000001E-3</v>
       </c>
       <c r="S43" s="47">
-        <v>-3.8999999999999998E-3</v>
+        <v>7.9000000000000008E-3</v>
       </c>
       <c r="T43" s="47">
-        <v>-1.3299999999999999E-2</v>
+        <v>1.01E-2</v>
       </c>
       <c r="U43" s="47">
         <v>0</v>
       </c>
       <c r="V43" s="47">
         <v>0</v>
       </c>
       <c r="W43" s="47">
-        <v>3.1300000000000001E-2</v>
+        <v>-3.0300000000000001E-2</v>
       </c>
       <c r="X43" s="47">
         <v>0</v>
       </c>
       <c r="Y43" s="47">
-        <v>0.1111</v>
+        <v>0.2</v>
       </c>
       <c r="Z43" s="47">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="A39:A43"/>
-[...22 lines deleted...]
-    <mergeCell ref="J7:J8"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="H5:P5"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="R5:Z5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="Z6:Z8"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="S6:S8"/>
+    <mergeCell ref="T6:T8"/>
+    <mergeCell ref="U6:U8"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="R6:R8"/>
+    <mergeCell ref="X6:X8"/>
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="A9:A13"/>
+    <mergeCell ref="A14:A18"/>
+    <mergeCell ref="A19:A23"/>
+    <mergeCell ref="A24:A28"/>
+    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="P6:P8"/>
+    <mergeCell ref="N7:N8"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="82" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31A75EBE-195A-4329-9437-5868D7C9115E}">
   <dimension ref="A1:AA37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="9" style="49" customWidth="1"/>
     <col min="3" max="6" width="10.77734375" style="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="49" customWidth="1"/>
     <col min="8" max="16384" width="9" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="72" t="s">
-[...27 lines deleted...]
-      <c r="AA1" s="72"/>
+      <c r="A1" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
     </row>
     <row r="2" spans="1:27" ht="21" x14ac:dyDescent="0.3">
-      <c r="A2" s="72" t="s">
-[...27 lines deleted...]
-      <c r="AA2" s="72"/>
+      <c r="A2" s="74" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="74"/>
+      <c r="AA2" s="74"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A3" s="73" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="73"/>
+      <c r="A3" s="75" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
       <c r="AA3" s="50" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A4" s="51" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C4" s="51"/>
-      <c r="M4" s="74" t="s">
-[...2 lines deleted...]
-      <c r="N4" s="74"/>
+      <c r="M4" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="N4" s="76"/>
       <c r="AA4" s="50" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="73"/>
+      <c r="O5" s="73"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="S5" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="52" t="s">
-[...34 lines deleted...]
-      <c r="AA5" s="75"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73"/>
     </row>
     <row r="6" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="75"/>
-[...10 lines deleted...]
-      <c r="H6" s="75" t="s">
+      <c r="A6" s="73"/>
+      <c r="B6" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="J6" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q6" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73" t="s">
+        <v>15</v>
+      </c>
+      <c r="T6" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="U6" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="V6" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="W6" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="X6" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y6" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z6" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA6" s="73" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="73"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="I6" s="75" t="s">
-[...63 lines deleted...]
-      <c r="J7" s="75" t="s">
+      <c r="K7" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="K7" s="75" t="s">
-[...5 lines deleted...]
-      <c r="M7" s="75" t="s">
+      <c r="M7" s="73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N7" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="75" t="s">
-[...16 lines deleted...]
-      <c r="AA7" s="75"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A8" s="75"/>
-      <c r="B8" s="75"/>
+      <c r="A8" s="73"/>
+      <c r="B8" s="73"/>
       <c r="C8" s="52" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" s="52" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="52" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="52" t="s">
-        <v>31</v>
-[...21 lines deleted...]
-      <c r="AA8" s="75"/>
+        <v>32</v>
+      </c>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A9" s="75" t="s">
-        <v>32</v>
+      <c r="A9" s="73" t="s">
+        <v>33</v>
       </c>
       <c r="B9" s="52" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="53">
         <v>9</v>
       </c>
       <c r="D9" s="53">
         <v>8</v>
       </c>
       <c r="E9" s="53">
         <v>16</v>
       </c>
       <c r="F9" s="53">
         <v>1</v>
       </c>
       <c r="G9" s="53">
         <v>34</v>
       </c>
       <c r="H9" s="53">
         <v>18</v>
       </c>
       <c r="I9" s="53">
         <v>52</v>
       </c>
       <c r="J9" s="53">
         <v>0</v>
       </c>
       <c r="K9" s="53">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="L9" s="53">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="M9" s="53">
         <v>0</v>
       </c>
       <c r="N9" s="53">
         <v>563</v>
       </c>
       <c r="O9" s="53">
         <v>563</v>
       </c>
       <c r="P9" s="53">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="Q9" s="53">
-        <v>3131</v>
+        <v>3134</v>
       </c>
       <c r="R9" s="53">
-        <v>3183</v>
+        <v>3186</v>
       </c>
       <c r="S9" s="53">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="T9" s="53">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="U9" s="53">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V9" s="53">
         <v>1</v>
       </c>
       <c r="W9" s="53">
         <v>23</v>
       </c>
       <c r="X9" s="53">
         <v>2</v>
       </c>
       <c r="Y9" s="53">
         <v>0</v>
       </c>
       <c r="Z9" s="53">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AA9" s="53">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A10" s="75"/>
+      <c r="A10" s="73"/>
       <c r="B10" s="52" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="53">
         <v>0</v>
       </c>
       <c r="D10" s="53">
         <v>2</v>
       </c>
       <c r="E10" s="53">
         <v>7</v>
       </c>
       <c r="F10" s="53">
         <v>0</v>
       </c>
       <c r="G10" s="53">
         <v>9</v>
       </c>
       <c r="H10" s="53">
         <v>2</v>
       </c>
       <c r="I10" s="53">
         <v>11</v>
       </c>
       <c r="J10" s="53">
         <v>0</v>
       </c>
       <c r="K10" s="53">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="L10" s="53">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M10" s="53">
         <v>0</v>
       </c>
       <c r="N10" s="53">
         <v>43</v>
       </c>
       <c r="O10" s="53">
         <v>43</v>
       </c>
       <c r="P10" s="53">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="Q10" s="53">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="R10" s="53">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="S10" s="53">
         <v>110</v>
       </c>
       <c r="T10" s="53">
         <v>12</v>
       </c>
       <c r="U10" s="53">
         <v>2</v>
       </c>
       <c r="V10" s="53">
         <v>0</v>
       </c>
       <c r="W10" s="53">
         <v>1</v>
       </c>
       <c r="X10" s="53">
         <v>0</v>
       </c>
       <c r="Y10" s="53">
         <v>0</v>
       </c>
       <c r="Z10" s="53">
         <v>0</v>
       </c>
       <c r="AA10" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A11" s="75"/>
+      <c r="A11" s="73"/>
       <c r="B11" s="52" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C11" s="53">
         <v>4</v>
       </c>
       <c r="D11" s="53">
         <v>8</v>
       </c>
       <c r="E11" s="53">
         <v>37</v>
       </c>
       <c r="F11" s="53">
         <v>0</v>
       </c>
       <c r="G11" s="53">
         <v>49</v>
       </c>
       <c r="H11" s="53">
         <v>38</v>
       </c>
       <c r="I11" s="53">
         <v>87</v>
       </c>
       <c r="J11" s="53">
         <v>1</v>
       </c>
       <c r="K11" s="53">
-        <v>1699</v>
+        <v>1696</v>
       </c>
       <c r="L11" s="53">
-        <v>1700</v>
+        <v>1697</v>
       </c>
       <c r="M11" s="53">
         <v>0</v>
       </c>
       <c r="N11" s="53">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="O11" s="53">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="P11" s="53">
         <v>1179</v>
       </c>
       <c r="Q11" s="53">
-        <v>3454</v>
+        <v>3449</v>
       </c>
       <c r="R11" s="53">
-        <v>3541</v>
+        <v>3536</v>
       </c>
       <c r="S11" s="53">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="T11" s="53">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="U11" s="53">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="V11" s="53">
         <v>1</v>
       </c>
       <c r="W11" s="53">
         <v>25</v>
       </c>
       <c r="X11" s="53">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Y11" s="53">
         <v>4</v>
       </c>
       <c r="Z11" s="53">
         <v>2</v>
       </c>
       <c r="AA11" s="53">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A12" s="75"/>
+      <c r="A12" s="73"/>
       <c r="B12" s="52" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C12" s="53">
         <v>0</v>
       </c>
       <c r="D12" s="53">
         <v>3</v>
       </c>
       <c r="E12" s="53">
         <v>6</v>
       </c>
       <c r="F12" s="53">
         <v>0</v>
       </c>
       <c r="G12" s="53">
         <v>9</v>
       </c>
       <c r="H12" s="53">
         <v>1</v>
       </c>
       <c r="I12" s="53">
         <v>10</v>
       </c>
       <c r="J12" s="53">
         <v>0</v>
       </c>
       <c r="K12" s="53">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="L12" s="53">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="M12" s="53">
         <v>0</v>
       </c>
       <c r="N12" s="53">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O12" s="53">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P12" s="53">
         <v>111</v>
       </c>
       <c r="Q12" s="53">
         <v>346</v>
       </c>
       <c r="R12" s="53">
         <v>356</v>
       </c>
       <c r="S12" s="53">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="T12" s="53">
         <v>33</v>
       </c>
       <c r="U12" s="53">
         <v>8</v>
       </c>
       <c r="V12" s="53">
         <v>1</v>
       </c>
       <c r="W12" s="53">
         <v>6</v>
       </c>
       <c r="X12" s="53">
         <v>0</v>
       </c>
       <c r="Y12" s="53">
         <v>1</v>
       </c>
       <c r="Z12" s="53">
         <v>0</v>
       </c>
       <c r="AA12" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A13" s="75"/>
+      <c r="A13" s="73"/>
       <c r="B13" s="52" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" s="53">
         <v>0</v>
       </c>
       <c r="D13" s="53">
         <v>0</v>
       </c>
       <c r="E13" s="53">
         <v>1</v>
       </c>
       <c r="F13" s="53">
         <v>0</v>
       </c>
       <c r="G13" s="53">
         <v>1</v>
       </c>
       <c r="H13" s="53">
         <v>0</v>
       </c>
       <c r="I13" s="53">
         <v>1</v>
       </c>
       <c r="J13" s="53">
         <v>0</v>
       </c>
       <c r="K13" s="53">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L13" s="53">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M13" s="53">
         <v>0</v>
       </c>
       <c r="N13" s="53">
         <v>8</v>
       </c>
       <c r="O13" s="53">
         <v>8</v>
       </c>
       <c r="P13" s="53">
         <v>15</v>
       </c>
       <c r="Q13" s="53">
+        <v>56</v>
+      </c>
+      <c r="R13" s="53">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="S13" s="53">
         <v>10</v>
       </c>
       <c r="T13" s="53">
         <v>3</v>
       </c>
       <c r="U13" s="53">
         <v>0</v>
       </c>
       <c r="V13" s="53">
         <v>0</v>
       </c>
       <c r="W13" s="53">
         <v>2</v>
       </c>
       <c r="X13" s="53">
         <v>0</v>
       </c>
       <c r="Y13" s="53">
         <v>0</v>
       </c>
       <c r="Z13" s="53">
         <v>0</v>
       </c>
       <c r="AA13" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A14" s="75"/>
+      <c r="A14" s="73"/>
       <c r="B14" s="52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="53">
         <v>0</v>
       </c>
       <c r="D14" s="53">
         <v>0</v>
       </c>
       <c r="E14" s="53">
         <v>1</v>
       </c>
       <c r="F14" s="53">
         <v>0</v>
       </c>
       <c r="G14" s="53">
         <v>1</v>
       </c>
       <c r="H14" s="53">
         <v>2</v>
       </c>
       <c r="I14" s="53">
         <v>3</v>
       </c>
       <c r="J14" s="53">
         <v>0</v>
       </c>
@@ -9036,1438 +9039,1438 @@
         <v>1</v>
       </c>
       <c r="U14" s="53">
         <v>0</v>
       </c>
       <c r="V14" s="53">
         <v>0</v>
       </c>
       <c r="W14" s="53">
         <v>0</v>
       </c>
       <c r="X14" s="53">
         <v>0</v>
       </c>
       <c r="Y14" s="53">
         <v>0</v>
       </c>
       <c r="Z14" s="53">
         <v>0</v>
       </c>
       <c r="AA14" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A15" s="75"/>
+      <c r="A15" s="73"/>
       <c r="B15" s="54" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" s="55">
         <v>13</v>
       </c>
       <c r="D15" s="55">
         <v>21</v>
       </c>
       <c r="E15" s="55">
         <v>68</v>
       </c>
       <c r="F15" s="55">
         <v>1</v>
       </c>
       <c r="G15" s="55">
         <v>103</v>
       </c>
       <c r="H15" s="55">
         <v>61</v>
       </c>
       <c r="I15" s="55">
         <v>164</v>
       </c>
       <c r="J15" s="55">
         <v>1</v>
       </c>
       <c r="K15" s="55">
-        <v>3298</v>
+        <v>3294</v>
       </c>
       <c r="L15" s="55">
-        <v>3299</v>
+        <v>3295</v>
       </c>
       <c r="M15" s="55">
         <v>0</v>
       </c>
       <c r="N15" s="55">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="O15" s="55">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="P15" s="55">
         <v>2730</v>
       </c>
       <c r="Q15" s="55">
-        <v>7270</v>
+        <v>7265</v>
       </c>
       <c r="R15" s="55">
-        <v>7434</v>
+        <v>7429</v>
       </c>
       <c r="S15" s="55">
-        <v>2481</v>
+        <v>2472</v>
       </c>
       <c r="T15" s="55">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="U15" s="55">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="V15" s="55">
         <v>3</v>
       </c>
       <c r="W15" s="55">
         <v>57</v>
       </c>
       <c r="X15" s="55">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Y15" s="55">
         <v>5</v>
       </c>
       <c r="Z15" s="55">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AA15" s="55">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A16" s="75" t="s">
-        <v>39</v>
+      <c r="A16" s="73" t="s">
+        <v>40</v>
       </c>
       <c r="B16" s="52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" s="53">
         <v>1</v>
       </c>
       <c r="D16" s="53">
         <v>2</v>
       </c>
       <c r="E16" s="53">
         <v>6</v>
       </c>
       <c r="F16" s="53">
         <v>0</v>
       </c>
       <c r="G16" s="53">
         <v>9</v>
       </c>
       <c r="H16" s="53">
         <v>8</v>
       </c>
       <c r="I16" s="53">
         <v>17</v>
       </c>
       <c r="J16" s="53">
         <v>0</v>
       </c>
       <c r="K16" s="53">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="L16" s="53">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M16" s="53">
         <v>0</v>
       </c>
       <c r="N16" s="53">
         <v>77</v>
       </c>
       <c r="O16" s="53">
         <v>77</v>
       </c>
       <c r="P16" s="53">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="Q16" s="53">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="R16" s="53">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="S16" s="53">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="T16" s="53">
         <v>14</v>
       </c>
       <c r="U16" s="53">
         <v>8</v>
       </c>
       <c r="V16" s="53">
         <v>0</v>
       </c>
       <c r="W16" s="53">
         <v>6</v>
       </c>
       <c r="X16" s="53">
         <v>0</v>
       </c>
       <c r="Y16" s="53">
         <v>0</v>
       </c>
       <c r="Z16" s="53">
         <v>0</v>
       </c>
       <c r="AA16" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A17" s="75"/>
+      <c r="A17" s="73"/>
       <c r="B17" s="52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C17" s="53">
         <v>2</v>
       </c>
       <c r="D17" s="53">
         <v>9</v>
       </c>
       <c r="E17" s="53">
         <v>23</v>
       </c>
       <c r="F17" s="53">
         <v>0</v>
       </c>
       <c r="G17" s="53">
         <v>34</v>
       </c>
       <c r="H17" s="53">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="I17" s="53">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="J17" s="53">
         <v>1</v>
       </c>
       <c r="K17" s="53">
         <v>804</v>
       </c>
       <c r="L17" s="53">
         <v>805</v>
       </c>
       <c r="M17" s="53">
         <v>0</v>
       </c>
       <c r="N17" s="53">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="O17" s="53">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="P17" s="53">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="Q17" s="53">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="R17" s="53">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="S17" s="53">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="T17" s="53">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="U17" s="53">
         <v>30</v>
       </c>
       <c r="V17" s="53">
         <v>2</v>
       </c>
       <c r="W17" s="53">
         <v>14</v>
       </c>
       <c r="X17" s="53">
         <v>1</v>
       </c>
       <c r="Y17" s="53">
         <v>0</v>
       </c>
       <c r="Z17" s="53">
         <v>0</v>
       </c>
       <c r="AA17" s="53">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A18" s="75"/>
+      <c r="A18" s="73"/>
       <c r="B18" s="52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C18" s="53">
         <v>0</v>
       </c>
       <c r="D18" s="53">
         <v>2</v>
       </c>
       <c r="E18" s="53">
         <v>8</v>
       </c>
       <c r="F18" s="53">
         <v>0</v>
       </c>
       <c r="G18" s="53">
         <v>10</v>
       </c>
       <c r="H18" s="53">
         <v>6</v>
       </c>
       <c r="I18" s="53">
         <v>16</v>
       </c>
       <c r="J18" s="53">
         <v>0</v>
       </c>
       <c r="K18" s="53">
         <v>220</v>
       </c>
       <c r="L18" s="53">
         <v>220</v>
       </c>
       <c r="M18" s="53">
         <v>0</v>
       </c>
       <c r="N18" s="53">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O18" s="53">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P18" s="53">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Q18" s="53">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="R18" s="53">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="S18" s="53">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="T18" s="53">
         <v>21</v>
       </c>
       <c r="U18" s="53">
         <v>8</v>
       </c>
       <c r="V18" s="53">
         <v>1</v>
       </c>
       <c r="W18" s="53">
         <v>1</v>
       </c>
       <c r="X18" s="53">
         <v>1</v>
       </c>
       <c r="Y18" s="53">
         <v>0</v>
       </c>
       <c r="Z18" s="53">
         <v>0</v>
       </c>
       <c r="AA18" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A19" s="75"/>
+      <c r="A19" s="73"/>
       <c r="B19" s="52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C19" s="53">
         <v>0</v>
       </c>
       <c r="D19" s="53">
         <v>2</v>
       </c>
       <c r="E19" s="53">
         <v>11</v>
       </c>
       <c r="F19" s="53">
         <v>0</v>
       </c>
       <c r="G19" s="53">
         <v>13</v>
       </c>
       <c r="H19" s="53">
         <v>2</v>
       </c>
       <c r="I19" s="53">
         <v>15</v>
       </c>
       <c r="J19" s="53">
         <v>0</v>
       </c>
       <c r="K19" s="53">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L19" s="53">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M19" s="53">
         <v>1</v>
       </c>
       <c r="N19" s="53">
+        <v>63</v>
+      </c>
+      <c r="O19" s="53">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="P19" s="53">
         <v>119</v>
       </c>
       <c r="Q19" s="53">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="R19" s="53">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="S19" s="53">
         <v>167</v>
       </c>
       <c r="T19" s="53">
         <v>16</v>
       </c>
       <c r="U19" s="53">
         <v>17</v>
       </c>
       <c r="V19" s="53">
         <v>0</v>
       </c>
       <c r="W19" s="53">
         <v>3</v>
       </c>
       <c r="X19" s="53">
         <v>0</v>
       </c>
       <c r="Y19" s="53">
         <v>0</v>
       </c>
       <c r="Z19" s="53">
         <v>0</v>
       </c>
       <c r="AA19" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A20" s="75"/>
+      <c r="A20" s="73"/>
       <c r="B20" s="54" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" s="55">
         <v>3</v>
       </c>
       <c r="D20" s="55">
         <v>15</v>
       </c>
       <c r="E20" s="55">
         <v>48</v>
       </c>
       <c r="F20" s="55">
         <v>0</v>
       </c>
       <c r="G20" s="55">
         <v>66</v>
       </c>
       <c r="H20" s="55">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I20" s="55">
+        <v>110</v>
+      </c>
+      <c r="J20" s="55">
+        <v>1</v>
+      </c>
+      <c r="K20" s="55">
+        <v>1397</v>
+      </c>
+      <c r="L20" s="55">
+        <v>1398</v>
+      </c>
+      <c r="M20" s="55">
+        <v>1</v>
+      </c>
+      <c r="N20" s="55">
+        <v>517</v>
+      </c>
+      <c r="O20" s="55">
+        <v>518</v>
+      </c>
+      <c r="P20" s="55">
+        <v>983</v>
+      </c>
+      <c r="Q20" s="55">
+        <v>2899</v>
+      </c>
+      <c r="R20" s="55">
+        <v>3009</v>
+      </c>
+      <c r="S20" s="55">
+        <v>1271</v>
+      </c>
+      <c r="T20" s="55">
         <v>112</v>
-      </c>
-[...31 lines deleted...]
-        <v>111</v>
       </c>
       <c r="U20" s="55">
         <v>63</v>
       </c>
       <c r="V20" s="55">
         <v>3</v>
       </c>
       <c r="W20" s="55">
         <v>24</v>
       </c>
       <c r="X20" s="55">
         <v>2</v>
       </c>
       <c r="Y20" s="55">
         <v>0</v>
       </c>
       <c r="Z20" s="55">
         <v>0</v>
       </c>
       <c r="AA20" s="55">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A21" s="75" t="s">
-        <v>40</v>
+      <c r="A21" s="73" t="s">
+        <v>41</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="53">
         <v>4</v>
       </c>
       <c r="D21" s="53">
         <v>12</v>
       </c>
       <c r="E21" s="53">
         <v>47</v>
       </c>
       <c r="F21" s="53">
         <v>0</v>
       </c>
       <c r="G21" s="53">
         <v>63</v>
       </c>
       <c r="H21" s="53">
         <v>66</v>
       </c>
       <c r="I21" s="53">
         <v>129</v>
       </c>
       <c r="J21" s="53">
         <v>0</v>
       </c>
       <c r="K21" s="53">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="L21" s="53">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="M21" s="53">
         <v>1</v>
       </c>
       <c r="N21" s="53">
         <v>792</v>
       </c>
       <c r="O21" s="53">
         <v>793</v>
       </c>
       <c r="P21" s="53">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="Q21" s="53">
-        <v>3357</v>
+        <v>3365</v>
       </c>
       <c r="R21" s="53">
-        <v>3486</v>
+        <v>3494</v>
       </c>
       <c r="S21" s="53">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="T21" s="53">
         <v>89</v>
       </c>
       <c r="U21" s="53">
         <v>36</v>
       </c>
       <c r="V21" s="53">
         <v>0</v>
       </c>
       <c r="W21" s="53">
         <v>33</v>
       </c>
       <c r="X21" s="53">
         <v>1</v>
       </c>
       <c r="Y21" s="53">
         <v>2</v>
       </c>
       <c r="Z21" s="53">
         <v>1</v>
       </c>
       <c r="AA21" s="53">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A22" s="75"/>
+      <c r="A22" s="73"/>
       <c r="B22" s="52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" s="53">
         <v>2</v>
       </c>
       <c r="D22" s="53">
         <v>3</v>
       </c>
       <c r="E22" s="53">
         <v>24</v>
       </c>
       <c r="F22" s="53">
         <v>0</v>
       </c>
       <c r="G22" s="53">
         <v>29</v>
       </c>
       <c r="H22" s="53">
         <v>8</v>
       </c>
       <c r="I22" s="53">
         <v>37</v>
       </c>
       <c r="J22" s="53">
         <v>1</v>
       </c>
       <c r="K22" s="53">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L22" s="53">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M22" s="53">
         <v>0</v>
       </c>
       <c r="N22" s="53">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="O22" s="53">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="P22" s="53">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="Q22" s="53">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="R22" s="53">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="S22" s="53">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="T22" s="53">
         <v>51</v>
       </c>
       <c r="U22" s="53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="V22" s="53">
         <v>0</v>
       </c>
       <c r="W22" s="53">
         <v>14</v>
       </c>
       <c r="X22" s="53">
         <v>3</v>
       </c>
       <c r="Y22" s="53">
         <v>2</v>
       </c>
       <c r="Z22" s="53">
         <v>0</v>
       </c>
       <c r="AA22" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A23" s="75"/>
+      <c r="A23" s="73"/>
       <c r="B23" s="52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" s="53">
         <v>0</v>
       </c>
       <c r="D23" s="53">
         <v>3</v>
       </c>
       <c r="E23" s="53">
         <v>7</v>
       </c>
       <c r="F23" s="53">
         <v>0</v>
       </c>
       <c r="G23" s="53">
         <v>10</v>
       </c>
       <c r="H23" s="53">
         <v>4</v>
       </c>
       <c r="I23" s="53">
         <v>14</v>
       </c>
       <c r="J23" s="53">
         <v>0</v>
       </c>
       <c r="K23" s="53">
         <v>205</v>
       </c>
       <c r="L23" s="53">
         <v>205</v>
       </c>
       <c r="M23" s="53">
         <v>0</v>
       </c>
       <c r="N23" s="53">
         <v>81</v>
       </c>
       <c r="O23" s="53">
         <v>81</v>
       </c>
       <c r="P23" s="53">
         <v>91</v>
       </c>
       <c r="Q23" s="53">
         <v>377</v>
       </c>
       <c r="R23" s="53">
         <v>391</v>
       </c>
       <c r="S23" s="53">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T23" s="53">
         <v>17</v>
       </c>
       <c r="U23" s="53">
         <v>8</v>
       </c>
       <c r="V23" s="53">
         <v>1</v>
       </c>
       <c r="W23" s="53">
         <v>3</v>
       </c>
       <c r="X23" s="53">
         <v>6</v>
       </c>
       <c r="Y23" s="53">
         <v>0</v>
       </c>
       <c r="Z23" s="53">
         <v>0</v>
       </c>
       <c r="AA23" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A24" s="75"/>
+      <c r="A24" s="73"/>
       <c r="B24" s="54" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" s="55">
         <v>6</v>
       </c>
       <c r="D24" s="55">
         <v>18</v>
       </c>
       <c r="E24" s="55">
         <v>78</v>
       </c>
       <c r="F24" s="55">
         <v>0</v>
       </c>
       <c r="G24" s="55">
         <v>102</v>
       </c>
       <c r="H24" s="55">
         <v>78</v>
       </c>
       <c r="I24" s="55">
         <v>180</v>
       </c>
       <c r="J24" s="55">
         <v>1</v>
       </c>
       <c r="K24" s="55">
-        <v>2257</v>
+        <v>2267</v>
       </c>
       <c r="L24" s="55">
-        <v>2258</v>
+        <v>2268</v>
       </c>
       <c r="M24" s="55">
         <v>1</v>
       </c>
       <c r="N24" s="55">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="O24" s="55">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="P24" s="55">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="Q24" s="55">
-        <v>4713</v>
+        <v>4719</v>
       </c>
       <c r="R24" s="55">
-        <v>4893</v>
+        <v>4899</v>
       </c>
       <c r="S24" s="55">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="T24" s="55">
         <v>157</v>
       </c>
       <c r="U24" s="55">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V24" s="55">
         <v>1</v>
       </c>
       <c r="W24" s="55">
         <v>50</v>
       </c>
       <c r="X24" s="55">
         <v>10</v>
       </c>
       <c r="Y24" s="55">
         <v>4</v>
       </c>
       <c r="Z24" s="55">
         <v>1</v>
       </c>
       <c r="AA24" s="55">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A25" s="75" t="s">
-        <v>41</v>
+      <c r="A25" s="73" t="s">
+        <v>42</v>
       </c>
       <c r="B25" s="52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C25" s="53">
         <v>2</v>
       </c>
       <c r="D25" s="53">
         <v>6</v>
       </c>
       <c r="E25" s="53">
         <v>25</v>
       </c>
       <c r="F25" s="53">
         <v>0</v>
       </c>
       <c r="G25" s="53">
         <v>33</v>
       </c>
       <c r="H25" s="53">
         <v>24</v>
       </c>
       <c r="I25" s="53">
         <v>57</v>
       </c>
       <c r="J25" s="53">
         <v>0</v>
       </c>
       <c r="K25" s="53">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="L25" s="53">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="M25" s="53">
         <v>0</v>
       </c>
       <c r="N25" s="53">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="O25" s="53">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="P25" s="53">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="Q25" s="53">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="R25" s="53">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="S25" s="53">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="T25" s="53">
         <v>39</v>
       </c>
       <c r="U25" s="53">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="V25" s="53">
         <v>3</v>
       </c>
       <c r="W25" s="53">
         <v>25</v>
       </c>
       <c r="X25" s="53">
         <v>2</v>
       </c>
       <c r="Y25" s="53">
         <v>0</v>
       </c>
       <c r="Z25" s="53">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA25" s="53">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A26" s="75"/>
+      <c r="A26" s="73"/>
       <c r="B26" s="52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C26" s="53">
         <v>0</v>
       </c>
       <c r="D26" s="53">
         <v>3</v>
       </c>
       <c r="E26" s="53">
         <v>8</v>
       </c>
       <c r="F26" s="53">
         <v>0</v>
       </c>
       <c r="G26" s="53">
         <v>11</v>
       </c>
       <c r="H26" s="53">
         <v>1</v>
       </c>
       <c r="I26" s="53">
         <v>12</v>
       </c>
       <c r="J26" s="53">
         <v>0</v>
       </c>
       <c r="K26" s="53">
         <v>187</v>
       </c>
       <c r="L26" s="53">
         <v>187</v>
       </c>
       <c r="M26" s="53">
         <v>0</v>
       </c>
       <c r="N26" s="53">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O26" s="53">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="P26" s="53">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Q26" s="53">
         <v>367</v>
       </c>
       <c r="R26" s="53">
         <v>379</v>
       </c>
       <c r="S26" s="53">
         <v>115</v>
       </c>
       <c r="T26" s="53">
         <v>15</v>
       </c>
       <c r="U26" s="53">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V26" s="53">
         <v>0</v>
       </c>
       <c r="W26" s="53">
         <v>6</v>
       </c>
       <c r="X26" s="53">
         <v>0</v>
       </c>
       <c r="Y26" s="53">
         <v>0</v>
       </c>
       <c r="Z26" s="53">
         <v>0</v>
       </c>
       <c r="AA26" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A27" s="75"/>
+      <c r="A27" s="73"/>
       <c r="B27" s="52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C27" s="53">
         <v>0</v>
       </c>
       <c r="D27" s="53">
         <v>2</v>
       </c>
       <c r="E27" s="53">
         <v>12</v>
       </c>
       <c r="F27" s="53">
         <v>0</v>
       </c>
       <c r="G27" s="53">
         <v>14</v>
       </c>
       <c r="H27" s="53">
         <v>4</v>
       </c>
       <c r="I27" s="53">
         <v>18</v>
       </c>
       <c r="J27" s="53">
         <v>0</v>
       </c>
       <c r="K27" s="53">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L27" s="53">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="M27" s="53">
         <v>0</v>
       </c>
       <c r="N27" s="53">
         <v>90</v>
       </c>
       <c r="O27" s="53">
         <v>90</v>
       </c>
       <c r="P27" s="53">
         <v>116</v>
       </c>
       <c r="Q27" s="53">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="R27" s="53">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="S27" s="53">
         <v>264</v>
       </c>
       <c r="T27" s="53">
         <v>25</v>
       </c>
       <c r="U27" s="53">
         <v>5</v>
       </c>
       <c r="V27" s="53">
         <v>2</v>
       </c>
       <c r="W27" s="53">
         <v>10</v>
       </c>
       <c r="X27" s="53">
         <v>1</v>
       </c>
       <c r="Y27" s="53">
         <v>0</v>
       </c>
       <c r="Z27" s="53">
         <v>0</v>
       </c>
       <c r="AA27" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A28" s="75"/>
+      <c r="A28" s="73"/>
       <c r="B28" s="52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C28" s="53">
         <v>0</v>
       </c>
       <c r="D28" s="53">
         <v>2</v>
       </c>
       <c r="E28" s="53">
         <v>2</v>
       </c>
       <c r="F28" s="53">
         <v>0</v>
       </c>
       <c r="G28" s="53">
         <v>4</v>
       </c>
       <c r="H28" s="53">
         <v>0</v>
       </c>
       <c r="I28" s="53">
         <v>4</v>
       </c>
       <c r="J28" s="53">
         <v>0</v>
       </c>
       <c r="K28" s="53">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="L28" s="53">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M28" s="53">
         <v>0</v>
       </c>
       <c r="N28" s="53">
         <v>40</v>
       </c>
       <c r="O28" s="53">
         <v>40</v>
       </c>
       <c r="P28" s="53">
         <v>55</v>
       </c>
       <c r="Q28" s="53">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R28" s="53">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="S28" s="53">
         <v>154</v>
       </c>
       <c r="T28" s="53">
         <v>9</v>
       </c>
       <c r="U28" s="53">
         <v>2</v>
       </c>
       <c r="V28" s="53">
         <v>0</v>
       </c>
       <c r="W28" s="53">
         <v>2</v>
       </c>
       <c r="X28" s="53">
         <v>1</v>
       </c>
       <c r="Y28" s="53">
         <v>0</v>
       </c>
       <c r="Z28" s="53">
         <v>0</v>
       </c>
       <c r="AA28" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A29" s="75"/>
+      <c r="A29" s="73"/>
       <c r="B29" s="54" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C29" s="55">
         <v>2</v>
       </c>
       <c r="D29" s="55">
         <v>13</v>
       </c>
       <c r="E29" s="55">
         <v>47</v>
       </c>
       <c r="F29" s="55">
         <v>0</v>
       </c>
       <c r="G29" s="55">
         <v>62</v>
       </c>
       <c r="H29" s="55">
         <v>29</v>
       </c>
       <c r="I29" s="55">
         <v>91</v>
       </c>
       <c r="J29" s="55">
         <v>0</v>
       </c>
       <c r="K29" s="55">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="L29" s="55">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="M29" s="55">
         <v>0</v>
       </c>
       <c r="N29" s="55">
         <v>561</v>
       </c>
       <c r="O29" s="55">
         <v>561</v>
       </c>
       <c r="P29" s="55">
         <v>829</v>
       </c>
       <c r="Q29" s="55">
-        <v>3023</v>
+        <v>3020</v>
       </c>
       <c r="R29" s="55">
-        <v>3114</v>
+        <v>3111</v>
       </c>
       <c r="S29" s="55">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="T29" s="55">
         <v>88</v>
       </c>
       <c r="U29" s="55">
         <v>31</v>
       </c>
       <c r="V29" s="55">
         <v>5</v>
       </c>
       <c r="W29" s="55">
         <v>43</v>
       </c>
       <c r="X29" s="55">
         <v>4</v>
       </c>
       <c r="Y29" s="55">
         <v>0</v>
       </c>
       <c r="Z29" s="55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA29" s="55">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A30" s="75" t="s">
-        <v>42</v>
+      <c r="A30" s="73" t="s">
+        <v>43</v>
       </c>
       <c r="B30" s="52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C30" s="53">
         <v>4</v>
       </c>
       <c r="D30" s="53">
         <v>10</v>
       </c>
       <c r="E30" s="53">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F30" s="53">
         <v>0</v>
       </c>
       <c r="G30" s="53">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H30" s="53">
         <v>25</v>
       </c>
       <c r="I30" s="53">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="J30" s="53">
         <v>0</v>
       </c>
       <c r="K30" s="53">
         <v>1523</v>
       </c>
       <c r="L30" s="53">
         <v>1523</v>
       </c>
       <c r="M30" s="53">
         <v>1</v>
       </c>
       <c r="N30" s="53">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="O30" s="53">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="P30" s="53">
         <v>833</v>
       </c>
       <c r="Q30" s="53">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="R30" s="53">
         <v>2953</v>
       </c>
       <c r="S30" s="53">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="T30" s="53">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="U30" s="53">
         <v>24</v>
       </c>
       <c r="V30" s="53">
         <v>1</v>
       </c>
       <c r="W30" s="53">
         <v>22</v>
       </c>
       <c r="X30" s="53">
         <v>2</v>
       </c>
       <c r="Y30" s="53">
         <v>0</v>
       </c>
       <c r="Z30" s="53">
         <v>0</v>
       </c>
       <c r="AA30" s="53">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A31" s="75"/>
+      <c r="A31" s="73"/>
       <c r="B31" s="52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C31" s="53">
         <v>0</v>
       </c>
       <c r="D31" s="53">
         <v>5</v>
       </c>
       <c r="E31" s="53">
         <v>18</v>
       </c>
       <c r="F31" s="53">
         <v>0</v>
       </c>
       <c r="G31" s="53">
         <v>23</v>
       </c>
       <c r="H31" s="53">
         <v>3</v>
       </c>
       <c r="I31" s="53">
         <v>26</v>
       </c>
       <c r="J31" s="53">
         <v>0</v>
       </c>
       <c r="K31" s="53">
         <v>381</v>
       </c>
       <c r="L31" s="53">
         <v>381</v>
       </c>
       <c r="M31" s="53">
         <v>0</v>
       </c>
       <c r="N31" s="53">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O31" s="53">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P31" s="53">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="Q31" s="53">
         <v>611</v>
       </c>
       <c r="R31" s="53">
         <v>637</v>
       </c>
       <c r="S31" s="53">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="T31" s="53">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U31" s="53">
         <v>19</v>
       </c>
       <c r="V31" s="53">
         <v>1</v>
       </c>
       <c r="W31" s="53">
         <v>7</v>
       </c>
       <c r="X31" s="53">
         <v>2</v>
       </c>
       <c r="Y31" s="53">
         <v>0</v>
       </c>
       <c r="Z31" s="53">
         <v>0</v>
       </c>
       <c r="AA31" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A32" s="75"/>
+      <c r="A32" s="73"/>
       <c r="B32" s="52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C32" s="53">
         <v>0</v>
       </c>
       <c r="D32" s="53">
         <v>0</v>
       </c>
       <c r="E32" s="53">
         <v>3</v>
       </c>
       <c r="F32" s="53">
         <v>0</v>
       </c>
       <c r="G32" s="53">
         <v>3</v>
       </c>
       <c r="H32" s="53">
         <v>2</v>
       </c>
       <c r="I32" s="53">
         <v>5</v>
       </c>
       <c r="J32" s="53">
         <v>0</v>
       </c>
@@ -10502,217 +10505,217 @@
         <v>6</v>
       </c>
       <c r="U32" s="53">
         <v>0</v>
       </c>
       <c r="V32" s="53">
         <v>0</v>
       </c>
       <c r="W32" s="53">
         <v>0</v>
       </c>
       <c r="X32" s="53">
         <v>0</v>
       </c>
       <c r="Y32" s="53">
         <v>0</v>
       </c>
       <c r="Z32" s="53">
         <v>0</v>
       </c>
       <c r="AA32" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A33" s="75"/>
+      <c r="A33" s="73"/>
       <c r="B33" s="54" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C33" s="55">
         <v>4</v>
       </c>
       <c r="D33" s="55">
         <v>15</v>
       </c>
       <c r="E33" s="55">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F33" s="55">
         <v>0</v>
       </c>
       <c r="G33" s="55">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H33" s="55">
         <v>30</v>
       </c>
       <c r="I33" s="55">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J33" s="55">
         <v>0</v>
       </c>
       <c r="K33" s="55">
         <v>1958</v>
       </c>
       <c r="L33" s="55">
         <v>1958</v>
       </c>
       <c r="M33" s="55">
         <v>1</v>
       </c>
       <c r="N33" s="55">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="O33" s="55">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="P33" s="55">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="Q33" s="55">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="R33" s="55">
         <v>3677</v>
       </c>
       <c r="S33" s="55">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="T33" s="55">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="U33" s="55">
         <v>43</v>
       </c>
       <c r="V33" s="55">
         <v>2</v>
       </c>
       <c r="W33" s="55">
         <v>29</v>
       </c>
       <c r="X33" s="55">
         <v>4</v>
       </c>
       <c r="Y33" s="55">
         <v>0</v>
       </c>
       <c r="Z33" s="55">
         <v>0</v>
       </c>
       <c r="AA33" s="55">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A34" s="75" t="s">
-        <v>43</v>
+      <c r="A34" s="73" t="s">
+        <v>44</v>
       </c>
       <c r="B34" s="52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C34" s="53">
         <v>1</v>
       </c>
       <c r="D34" s="53">
         <v>2</v>
       </c>
       <c r="E34" s="53">
         <v>7</v>
       </c>
       <c r="F34" s="53">
         <v>0</v>
       </c>
       <c r="G34" s="53">
         <v>10</v>
       </c>
       <c r="H34" s="53">
         <v>3</v>
       </c>
       <c r="I34" s="53">
         <v>13</v>
       </c>
       <c r="J34" s="53">
         <v>0</v>
       </c>
       <c r="K34" s="53">
         <v>138</v>
       </c>
       <c r="L34" s="53">
         <v>138</v>
       </c>
       <c r="M34" s="53">
         <v>0</v>
       </c>
       <c r="N34" s="53">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O34" s="53">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P34" s="53">
         <v>77</v>
       </c>
       <c r="Q34" s="53">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="R34" s="53">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S34" s="53">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="T34" s="53">
         <v>27</v>
       </c>
       <c r="U34" s="53">
         <v>3</v>
       </c>
       <c r="V34" s="53">
         <v>1</v>
       </c>
       <c r="W34" s="53">
         <v>3</v>
       </c>
       <c r="X34" s="53">
         <v>1</v>
       </c>
       <c r="Y34" s="53">
         <v>0</v>
       </c>
       <c r="Z34" s="53">
         <v>0</v>
       </c>
       <c r="AA34" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A35" s="75"/>
+      <c r="A35" s="73"/>
       <c r="B35" s="52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C35" s="53">
         <v>0</v>
       </c>
       <c r="D35" s="53">
         <v>1</v>
       </c>
       <c r="E35" s="53">
         <v>6</v>
       </c>
       <c r="F35" s="53">
         <v>0</v>
       </c>
       <c r="G35" s="53">
         <v>7</v>
       </c>
       <c r="H35" s="53">
         <v>3</v>
       </c>
       <c r="I35" s="53">
         <v>10</v>
       </c>
       <c r="J35" s="53">
         <v>0</v>
       </c>
@@ -10747,274 +10750,274 @@
         <v>27</v>
       </c>
       <c r="U35" s="53">
         <v>0</v>
       </c>
       <c r="V35" s="53">
         <v>0</v>
       </c>
       <c r="W35" s="53">
         <v>1</v>
       </c>
       <c r="X35" s="53">
         <v>1</v>
       </c>
       <c r="Y35" s="53">
         <v>0</v>
       </c>
       <c r="Z35" s="53">
         <v>0</v>
       </c>
       <c r="AA35" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A36" s="75"/>
+      <c r="A36" s="73"/>
       <c r="B36" s="54" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C36" s="55">
         <v>1</v>
       </c>
       <c r="D36" s="55">
         <v>3</v>
       </c>
       <c r="E36" s="55">
         <v>13</v>
       </c>
       <c r="F36" s="55">
         <v>0</v>
       </c>
       <c r="G36" s="55">
         <v>17</v>
       </c>
       <c r="H36" s="55">
         <v>6</v>
       </c>
       <c r="I36" s="55">
         <v>23</v>
       </c>
       <c r="J36" s="55">
         <v>0</v>
       </c>
       <c r="K36" s="55">
         <v>231</v>
       </c>
       <c r="L36" s="55">
         <v>231</v>
       </c>
       <c r="M36" s="55">
         <v>0</v>
       </c>
       <c r="N36" s="55">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O36" s="55">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="P36" s="55">
         <v>109</v>
       </c>
       <c r="Q36" s="55">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="R36" s="55">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="S36" s="55">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="T36" s="55">
         <v>54</v>
       </c>
       <c r="U36" s="55">
         <v>3</v>
       </c>
       <c r="V36" s="55">
         <v>1</v>
       </c>
       <c r="W36" s="55">
         <v>4</v>
       </c>
       <c r="X36" s="55">
         <v>2</v>
       </c>
       <c r="Y36" s="55">
         <v>0</v>
       </c>
       <c r="Z36" s="55">
         <v>0</v>
       </c>
       <c r="AA36" s="55">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="76"/>
+      <c r="A37" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" s="72"/>
       <c r="C37" s="56">
         <v>29</v>
       </c>
       <c r="D37" s="56">
         <v>85</v>
       </c>
       <c r="E37" s="56">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F37" s="56">
         <v>1</v>
       </c>
       <c r="G37" s="56">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="H37" s="56">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="I37" s="56">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="J37" s="56">
         <v>3</v>
       </c>
       <c r="K37" s="56">
-        <v>10773</v>
+        <v>10777</v>
       </c>
       <c r="L37" s="56">
-        <v>10776</v>
+        <v>10780</v>
       </c>
       <c r="M37" s="56">
         <v>3</v>
       </c>
       <c r="N37" s="56">
         <v>4073</v>
       </c>
       <c r="O37" s="56">
         <v>4076</v>
       </c>
       <c r="P37" s="56">
         <v>7003</v>
       </c>
       <c r="Q37" s="56">
-        <v>21855</v>
+        <v>21859</v>
       </c>
       <c r="R37" s="56">
-        <v>22556</v>
+        <v>22557</v>
       </c>
       <c r="S37" s="56">
-        <v>7686</v>
+        <v>7674</v>
       </c>
       <c r="T37" s="56">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="U37" s="56">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="V37" s="56">
         <v>15</v>
       </c>
       <c r="W37" s="56">
         <v>207</v>
       </c>
       <c r="X37" s="56">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Y37" s="56">
         <v>9</v>
       </c>
       <c r="Z37" s="56">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="AA37" s="56">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="M6:O6"/>
-[...7 lines deleted...]
-    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="C5:I5"/>
+    <mergeCell ref="J5:Q5"/>
+    <mergeCell ref="R5:R8"/>
+    <mergeCell ref="S5:AA5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="H6:H8"/>
+    <mergeCell ref="I6:I8"/>
+    <mergeCell ref="Y6:Y8"/>
+    <mergeCell ref="Z6:Z8"/>
+    <mergeCell ref="P6:P8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="AA6:AA8"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="Q6:Q8"/>
     <mergeCell ref="S6:S8"/>
     <mergeCell ref="T6:T8"/>
     <mergeCell ref="U6:U8"/>
     <mergeCell ref="V6:V8"/>
     <mergeCell ref="W6:W8"/>
     <mergeCell ref="J6:L6"/>
-    <mergeCell ref="A1:AA1"/>
-[...14 lines deleted...]
-    <mergeCell ref="P6:P8"/>
+    <mergeCell ref="M6:O6"/>
+    <mergeCell ref="X6:X8"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A9:A15"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="A34:A36"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="77" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>縣市別床統-列管</vt:lpstr>
-      <vt:lpstr>增減06</vt:lpstr>
-      <vt:lpstr>家數06</vt:lpstr>
+      <vt:lpstr>增減07</vt:lpstr>
+      <vt:lpstr>家數07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>曾婉筑</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>