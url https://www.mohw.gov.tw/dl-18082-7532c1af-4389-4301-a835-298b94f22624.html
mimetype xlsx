--- v4 (2026-09-07)
+++ v5 (2026-10-19)
@@ -1,91 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150831\健保署\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D槽檔案\03.衛生公務報表\115\1150930\提供給科長_1150922\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C0A27AB-E716-4386-8418-E4E28D8647BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C38CAD9-02F0-4797-B8D4-51F7556C3FFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="縣市別床統-列管" sheetId="24" r:id="rId1"/>
-    <sheet name="增減07" sheetId="27" r:id="rId2"/>
-    <sheet name="家數07" sheetId="28" r:id="rId3"/>
+    <sheet name="增減08" sheetId="27" r:id="rId2"/>
+    <sheet name="家數08" sheetId="28" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4fb9124e-19fc-4e0c-a338-68e0cd604648'"</definedName>
     <definedName name="病床數">#REF!</definedName>
     <definedName name="權急綠色">#REF!,#REF!,#REF!</definedName>
     <definedName name="權慢綠色">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="149">
   <si>
     <t>衛生福利部中央健康保險署-署本部</t>
   </si>
   <si>
     <t>特約醫事服務機構家數增減統計表</t>
   </si>
   <si>
     <r>
       <t>報表編號：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>HMAI6551R01</t>
     </r>
   </si>
   <si>
     <r>
       <t>程式名稱：</t>
     </r>
     <r>
@@ -1439,84 +1442,88 @@
     <r>
       <t>頁　　次：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>115年07月底</t>
+    <t>衛生福利部中央健康保險署-署本部</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>衛生福利部中央健康保險署-署本部</t>
+    <t>115年08月底</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>統計年月：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/07</t>
-    </r>
+      <t>115/08</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>門診醫事服務機構</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>列印日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>115/08/11</t>
+      <t>115/09/11</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \-#,##0_);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
@@ -2141,54 +2148,54 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="18" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="一般 10" xfId="9" xr:uid="{1033BAAD-2F5D-42FC-88B8-85A22D1B5CFF}"/>
     <cellStyle name="一般 11" xfId="10" xr:uid="{322151D9-985F-4519-9040-A9A066ED9024}"/>
     <cellStyle name="一般 12" xfId="11" xr:uid="{EBE06315-4C0C-4D4E-84E8-165E57EEF5F2}"/>
     <cellStyle name="一般 13" xfId="12" xr:uid="{A91FA4A3-9C19-46E7-94C5-7F6BA9D7305A}"/>
     <cellStyle name="一般 14" xfId="13" xr:uid="{FE321A52-E7C8-46BF-9796-829E3832B498}"/>
     <cellStyle name="一般 15" xfId="14" xr:uid="{03E52FCC-06C9-404D-B7E2-1A806C8B075E}"/>
     <cellStyle name="一般 16" xfId="15" xr:uid="{5F2BB891-1266-413E-BB60-2422D6E663E2}"/>
     <cellStyle name="一般 17" xfId="16" xr:uid="{7F762E82-42CA-4264-9EA3-48AE74E346EA}"/>
     <cellStyle name="一般 18" xfId="17" xr:uid="{BF9E81FA-B473-48AA-99FE-97A680280EEA}"/>
     <cellStyle name="一般 19" xfId="18" xr:uid="{6E45399D-7BE7-4DDC-8B5D-CCC3A09EE7C7}"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
@@ -2617,51 +2624,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3856A238-B4A6-45E6-B5B0-DD085926AF96}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:AG1"/>
       <selection pane="topRight" sqref="A1:AG1"/>
       <selection pane="bottomLeft" sqref="A1:AG1"/>
       <selection pane="bottomRight" sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.21875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="21" width="9.6640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9" style="1"/>
@@ -2677,51 +2684,51 @@
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
       <c r="K1" s="66"/>
       <c r="L1" s="66"/>
       <c r="M1" s="66"/>
       <c r="N1" s="66"/>
       <c r="O1" s="66"/>
       <c r="P1" s="66"/>
       <c r="Q1" s="66"/>
       <c r="R1" s="66"/>
       <c r="S1" s="66"/>
       <c r="T1" s="66"/>
       <c r="U1" s="66"/>
       <c r="V1" s="66"/>
       <c r="W1" s="66"/>
       <c r="X1" s="66"/>
       <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:25" ht="22.2" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="L2" s="67" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M2" s="67"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="Y2" s="4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C3" s="63" t="s">
         <v>108</v>
       </c>
       <c r="D3" s="64"/>
       <c r="E3" s="64"/>
@@ -2849,377 +2856,377 @@
       </c>
       <c r="T5" s="23" t="s">
         <v>129</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>130</v>
       </c>
       <c r="V5" s="24" t="s">
         <v>131</v>
       </c>
       <c r="W5" s="25" t="s">
         <v>78</v>
       </c>
       <c r="X5" s="15" t="s">
         <v>132</v>
       </c>
       <c r="Y5" s="26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B6" s="28">
-        <v>152845</v>
+        <v>152703</v>
       </c>
       <c r="C6" s="29">
-        <v>137546</v>
+        <v>137404</v>
       </c>
       <c r="D6" s="29">
-        <v>76059</v>
+        <v>75881</v>
       </c>
       <c r="E6" s="29">
         <v>7240</v>
       </c>
       <c r="F6" s="29">
-        <v>7847</v>
+        <v>7845</v>
       </c>
       <c r="G6" s="29">
         <v>124</v>
       </c>
       <c r="H6" s="29">
-        <v>23864</v>
+        <v>23924</v>
       </c>
       <c r="I6" s="29">
-        <v>4396</v>
+        <v>4404</v>
       </c>
       <c r="J6" s="29">
-        <v>1504</v>
+        <v>1501</v>
       </c>
       <c r="K6" s="29">
-        <v>5741</v>
+        <v>5735</v>
       </c>
       <c r="L6" s="29">
         <v>965</v>
       </c>
       <c r="M6" s="29">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="N6" s="29">
-        <v>1818</v>
+        <v>1816</v>
       </c>
       <c r="O6" s="29">
         <v>123</v>
       </c>
       <c r="P6" s="29">
-        <v>4521</v>
+        <v>4507</v>
       </c>
       <c r="Q6" s="29">
         <v>692</v>
       </c>
       <c r="R6" s="29">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="S6" s="29">
         <v>550</v>
       </c>
       <c r="T6" s="29">
         <v>102</v>
       </c>
       <c r="U6" s="29">
         <v>125</v>
       </c>
       <c r="V6" s="29">
-        <v>885</v>
+        <v>868</v>
       </c>
       <c r="W6" s="30">
         <v>15299</v>
       </c>
       <c r="X6" s="29">
         <v>2746</v>
       </c>
       <c r="Y6" s="29">
         <v>12553</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="28">
-        <v>44403</v>
+        <v>44098</v>
       </c>
       <c r="C7" s="29">
-        <v>41323</v>
+        <v>41018</v>
       </c>
       <c r="D7" s="29">
-        <v>23453</v>
+        <v>23116</v>
       </c>
       <c r="E7" s="29">
         <v>2078</v>
       </c>
       <c r="F7" s="29">
         <v>2296</v>
       </c>
       <c r="G7" s="29">
         <v>56</v>
       </c>
       <c r="H7" s="29">
-        <v>6937</v>
+        <v>6976</v>
       </c>
       <c r="I7" s="29">
-        <v>1054</v>
+        <v>1067</v>
       </c>
       <c r="J7" s="29">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="K7" s="29">
         <v>1370</v>
       </c>
       <c r="L7" s="29">
         <v>362</v>
       </c>
       <c r="M7" s="29">
         <v>308</v>
       </c>
       <c r="N7" s="29">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="O7" s="29">
         <v>77</v>
       </c>
       <c r="P7" s="29">
-        <v>1543</v>
+        <v>1537</v>
       </c>
       <c r="Q7" s="29">
         <v>200</v>
       </c>
       <c r="R7" s="29">
         <v>11</v>
       </c>
       <c r="S7" s="29">
         <v>80</v>
       </c>
       <c r="T7" s="29">
         <v>23</v>
       </c>
       <c r="U7" s="29">
         <v>45</v>
       </c>
       <c r="V7" s="29">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="W7" s="30">
         <v>3080</v>
       </c>
       <c r="X7" s="29">
         <v>576</v>
       </c>
       <c r="Y7" s="29">
         <v>2504</v>
       </c>
     </row>
     <row r="8" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B8" s="33">
-        <v>16981</v>
+        <v>16878</v>
       </c>
       <c r="C8" s="34">
-        <v>15522</v>
+        <v>15419</v>
       </c>
       <c r="D8" s="34">
-        <v>7543</v>
+        <v>7411</v>
       </c>
       <c r="E8" s="34">
         <v>621</v>
       </c>
       <c r="F8" s="34">
         <v>747</v>
       </c>
       <c r="G8" s="34">
         <v>16</v>
       </c>
       <c r="H8" s="34">
-        <v>3673</v>
+        <v>3707</v>
       </c>
       <c r="I8" s="34">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="J8" s="34">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="K8" s="34">
         <v>527</v>
       </c>
       <c r="L8" s="34">
         <v>252</v>
       </c>
       <c r="M8" s="34">
         <v>104</v>
       </c>
       <c r="N8" s="34">
         <v>125</v>
       </c>
       <c r="O8" s="34">
         <v>15</v>
       </c>
       <c r="P8" s="34">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="Q8" s="34">
         <v>93</v>
       </c>
       <c r="R8" s="34">
         <v>11</v>
       </c>
       <c r="S8" s="34">
         <v>40</v>
       </c>
       <c r="T8" s="29">
         <v>6</v>
       </c>
       <c r="U8" s="29">
         <v>45</v>
       </c>
       <c r="V8" s="34">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="W8" s="35">
         <v>1459</v>
       </c>
       <c r="X8" s="34">
         <v>277</v>
       </c>
       <c r="Y8" s="34">
         <v>1182</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="33">
-        <v>21111</v>
+        <v>20910</v>
       </c>
       <c r="C9" s="34">
-        <v>20567</v>
+        <v>20366</v>
       </c>
       <c r="D9" s="34">
-        <v>12954</v>
+        <v>12749</v>
       </c>
       <c r="E9" s="34">
         <v>1124</v>
       </c>
       <c r="F9" s="34">
         <v>1281</v>
       </c>
       <c r="G9" s="34">
         <v>36</v>
       </c>
       <c r="H9" s="34">
-        <v>2380</v>
+        <v>2386</v>
       </c>
       <c r="I9" s="34">
         <v>410</v>
       </c>
       <c r="J9" s="34">
         <v>279</v>
       </c>
       <c r="K9" s="34">
         <v>658</v>
       </c>
       <c r="L9" s="34">
         <v>91</v>
       </c>
       <c r="M9" s="34">
         <v>131</v>
       </c>
       <c r="N9" s="34">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="O9" s="34">
         <v>60</v>
       </c>
       <c r="P9" s="34">
         <v>525</v>
       </c>
       <c r="Q9" s="34">
         <v>77</v>
       </c>
       <c r="R9" s="34">
         <v>0</v>
       </c>
       <c r="S9" s="34">
         <v>40</v>
       </c>
       <c r="T9" s="29">
         <v>0</v>
       </c>
       <c r="U9" s="29">
         <v>0</v>
       </c>
       <c r="V9" s="34">
         <v>102</v>
       </c>
       <c r="W9" s="35">
         <v>544</v>
       </c>
       <c r="X9" s="34">
         <v>146</v>
       </c>
       <c r="Y9" s="34">
         <v>398</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="33">
-        <v>2619</v>
+        <v>2618</v>
       </c>
       <c r="C10" s="34">
-        <v>2245</v>
+        <v>2244</v>
       </c>
       <c r="D10" s="34">
         <v>1230</v>
       </c>
       <c r="E10" s="34">
         <v>147</v>
       </c>
       <c r="F10" s="34">
         <v>107</v>
       </c>
       <c r="G10" s="34">
         <v>2</v>
       </c>
       <c r="H10" s="34">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I10" s="34">
         <v>49</v>
       </c>
       <c r="J10" s="34">
         <v>12</v>
       </c>
       <c r="K10" s="34">
         <v>70</v>
       </c>
       <c r="L10" s="34">
         <v>15</v>
       </c>
       <c r="M10" s="34">
         <v>12</v>
       </c>
       <c r="N10" s="34">
         <v>27</v>
       </c>
       <c r="O10" s="34">
         <v>2</v>
       </c>
       <c r="P10" s="34">
         <v>128</v>
       </c>
@@ -3465,69 +3472,69 @@
       </c>
       <c r="T13" s="29">
         <v>0</v>
       </c>
       <c r="U13" s="29">
         <v>0</v>
       </c>
       <c r="V13" s="34">
         <v>0</v>
       </c>
       <c r="W13" s="35">
         <v>0</v>
       </c>
       <c r="X13" s="34">
         <v>0</v>
       </c>
       <c r="Y13" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="28">
-        <v>22057</v>
+        <v>22042</v>
       </c>
       <c r="C14" s="29">
-        <v>19804</v>
+        <v>19789</v>
       </c>
       <c r="D14" s="29">
         <v>10800</v>
       </c>
       <c r="E14" s="29">
         <v>1089</v>
       </c>
       <c r="F14" s="29">
         <v>1095</v>
       </c>
       <c r="G14" s="29">
         <v>12</v>
       </c>
       <c r="H14" s="29">
-        <v>3624</v>
+        <v>3609</v>
       </c>
       <c r="I14" s="29">
         <v>820</v>
       </c>
       <c r="J14" s="29">
         <v>233</v>
       </c>
       <c r="K14" s="29">
         <v>906</v>
       </c>
       <c r="L14" s="29">
         <v>177</v>
       </c>
       <c r="M14" s="29">
         <v>83</v>
       </c>
       <c r="N14" s="29">
         <v>287</v>
       </c>
       <c r="O14" s="29">
         <v>5</v>
       </c>
       <c r="P14" s="29">
         <v>452</v>
       </c>
@@ -3542,69 +3549,69 @@
       </c>
       <c r="T14" s="29">
         <v>23</v>
       </c>
       <c r="U14" s="29">
         <v>0</v>
       </c>
       <c r="V14" s="29">
         <v>121</v>
       </c>
       <c r="W14" s="30">
         <v>2253</v>
       </c>
       <c r="X14" s="29">
         <v>345</v>
       </c>
       <c r="Y14" s="29">
         <v>1908</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="36" t="s">
         <v>134</v>
       </c>
       <c r="B15" s="33">
-        <v>13116</v>
+        <v>13101</v>
       </c>
       <c r="C15" s="34">
-        <v>11908</v>
+        <v>11893</v>
       </c>
       <c r="D15" s="34">
         <v>6542</v>
       </c>
       <c r="E15" s="34">
         <v>556</v>
       </c>
       <c r="F15" s="34">
         <v>723</v>
       </c>
       <c r="G15" s="34">
         <v>8</v>
       </c>
       <c r="H15" s="34">
-        <v>2242</v>
+        <v>2227</v>
       </c>
       <c r="I15" s="34">
         <v>458</v>
       </c>
       <c r="J15" s="34">
         <v>122</v>
       </c>
       <c r="K15" s="34">
         <v>542</v>
       </c>
       <c r="L15" s="34">
         <v>111</v>
       </c>
       <c r="M15" s="34">
         <v>49</v>
       </c>
       <c r="N15" s="34">
         <v>211</v>
       </c>
       <c r="O15" s="34">
         <v>5</v>
       </c>
       <c r="P15" s="34">
         <v>184</v>
       </c>
@@ -3850,229 +3857,229 @@
       </c>
       <c r="T18" s="29">
         <v>0</v>
       </c>
       <c r="U18" s="29">
         <v>0</v>
       </c>
       <c r="V18" s="34">
         <v>14</v>
       </c>
       <c r="W18" s="35">
         <v>553</v>
       </c>
       <c r="X18" s="34">
         <v>0</v>
       </c>
       <c r="Y18" s="34">
         <v>553</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="28">
-        <v>31842</v>
+        <v>31908</v>
       </c>
       <c r="C19" s="29">
-        <v>27944</v>
+        <v>28010</v>
       </c>
       <c r="D19" s="29">
-        <v>15431</v>
+        <v>15462</v>
       </c>
       <c r="E19" s="29">
         <v>1466</v>
       </c>
       <c r="F19" s="29">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="G19" s="29">
         <v>4</v>
       </c>
       <c r="H19" s="29">
         <v>4455</v>
       </c>
       <c r="I19" s="29">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="J19" s="29">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="K19" s="29">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="L19" s="29">
         <v>158</v>
       </c>
       <c r="M19" s="29">
         <v>164</v>
       </c>
       <c r="N19" s="29">
         <v>276</v>
       </c>
       <c r="O19" s="29">
         <v>24</v>
       </c>
       <c r="P19" s="29">
         <v>924</v>
       </c>
       <c r="Q19" s="29">
         <v>197</v>
       </c>
       <c r="R19" s="29">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="S19" s="29">
         <v>311</v>
       </c>
       <c r="T19" s="29">
         <v>34</v>
       </c>
       <c r="U19" s="29">
         <v>0</v>
       </c>
       <c r="V19" s="29">
         <v>144</v>
       </c>
       <c r="W19" s="30">
         <v>3898</v>
       </c>
       <c r="X19" s="29">
         <v>601</v>
       </c>
       <c r="Y19" s="29">
         <v>3297</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="33">
-        <v>20924</v>
+        <v>21007</v>
       </c>
       <c r="C20" s="34">
-        <v>19017</v>
+        <v>19100</v>
       </c>
       <c r="D20" s="34">
-        <v>10568</v>
+        <v>10607</v>
       </c>
       <c r="E20" s="34">
         <v>850</v>
       </c>
       <c r="F20" s="34">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="G20" s="34">
         <v>4</v>
       </c>
       <c r="H20" s="34">
         <v>2895</v>
       </c>
       <c r="I20" s="34">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="J20" s="34">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="K20" s="34">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="L20" s="34">
         <v>139</v>
       </c>
       <c r="M20" s="34">
         <v>103</v>
       </c>
       <c r="N20" s="34">
         <v>179</v>
       </c>
       <c r="O20" s="34">
         <v>20</v>
       </c>
       <c r="P20" s="34">
         <v>652</v>
       </c>
       <c r="Q20" s="34">
         <v>134</v>
       </c>
       <c r="R20" s="34">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="S20" s="34">
         <v>311</v>
       </c>
       <c r="T20" s="29">
         <v>34</v>
       </c>
       <c r="U20" s="29">
         <v>0</v>
       </c>
       <c r="V20" s="34">
         <v>115</v>
       </c>
       <c r="W20" s="35">
         <v>1907</v>
       </c>
       <c r="X20" s="34">
         <v>330</v>
       </c>
       <c r="Y20" s="34">
         <v>1577</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="33">
-        <v>7596</v>
+        <v>7579</v>
       </c>
       <c r="C21" s="34">
-        <v>6469</v>
+        <v>6452</v>
       </c>
       <c r="D21" s="34">
-        <v>3685</v>
+        <v>3677</v>
       </c>
       <c r="E21" s="34">
         <v>356</v>
       </c>
       <c r="F21" s="34">
         <v>416</v>
       </c>
       <c r="G21" s="34">
         <v>0</v>
       </c>
       <c r="H21" s="34">
         <v>1060</v>
       </c>
       <c r="I21" s="34">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="J21" s="34">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="K21" s="34">
         <v>295</v>
       </c>
       <c r="L21" s="34">
         <v>9</v>
       </c>
       <c r="M21" s="34">
         <v>39</v>
       </c>
       <c r="N21" s="34">
         <v>76</v>
       </c>
       <c r="O21" s="34">
         <v>4</v>
       </c>
       <c r="P21" s="34">
         <v>169</v>
       </c>
       <c r="Q21" s="34">
         <v>63</v>
       </c>
       <c r="R21" s="34">
         <v>0</v>
       </c>
@@ -4158,69 +4165,69 @@
       </c>
       <c r="T22" s="29">
         <v>0</v>
       </c>
       <c r="U22" s="29">
         <v>0</v>
       </c>
       <c r="V22" s="34">
         <v>18</v>
       </c>
       <c r="W22" s="35">
         <v>864</v>
       </c>
       <c r="X22" s="34">
         <v>14</v>
       </c>
       <c r="Y22" s="34">
         <v>850</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="27" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="28">
-        <v>22007</v>
+        <v>22202</v>
       </c>
       <c r="C23" s="29">
-        <v>19622</v>
+        <v>19817</v>
       </c>
       <c r="D23" s="29">
-        <v>10710</v>
+        <v>10877</v>
       </c>
       <c r="E23" s="29">
         <v>809</v>
       </c>
       <c r="F23" s="29">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="G23" s="29">
         <v>18</v>
       </c>
       <c r="H23" s="29">
-        <v>3677</v>
+        <v>3706</v>
       </c>
       <c r="I23" s="29">
         <v>654</v>
       </c>
       <c r="J23" s="29">
         <v>161</v>
       </c>
       <c r="K23" s="29">
         <v>636</v>
       </c>
       <c r="L23" s="29">
         <v>182</v>
       </c>
       <c r="M23" s="29">
         <v>154</v>
       </c>
       <c r="N23" s="29">
         <v>287</v>
       </c>
       <c r="O23" s="29">
         <v>7</v>
       </c>
       <c r="P23" s="29">
         <v>926</v>
       </c>
@@ -4241,549 +4248,549 @@
       </c>
       <c r="V23" s="29">
         <v>136</v>
       </c>
       <c r="W23" s="30">
         <v>2385</v>
       </c>
       <c r="X23" s="29">
         <v>501</v>
       </c>
       <c r="Y23" s="29">
         <v>1884</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="33">
         <v>11615</v>
       </c>
       <c r="C24" s="34">
         <v>10495</v>
       </c>
       <c r="D24" s="34">
-        <v>5441</v>
+        <v>5437</v>
       </c>
       <c r="E24" s="34">
         <v>412</v>
       </c>
       <c r="F24" s="34">
         <v>608</v>
       </c>
       <c r="G24" s="34">
         <v>4</v>
       </c>
       <c r="H24" s="34">
         <v>2217</v>
       </c>
       <c r="I24" s="34">
         <v>445</v>
       </c>
       <c r="J24" s="34">
         <v>97</v>
       </c>
       <c r="K24" s="34">
         <v>378</v>
       </c>
       <c r="L24" s="34">
         <v>133</v>
       </c>
       <c r="M24" s="34">
         <v>99</v>
       </c>
       <c r="N24" s="34">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="O24" s="34">
         <v>4</v>
       </c>
       <c r="P24" s="34">
         <v>362</v>
       </c>
       <c r="Q24" s="34">
         <v>59</v>
       </c>
       <c r="R24" s="34">
         <v>8</v>
       </c>
       <c r="S24" s="34">
         <v>0</v>
       </c>
       <c r="T24" s="29">
         <v>0</v>
       </c>
       <c r="U24" s="29">
         <v>0</v>
       </c>
       <c r="V24" s="34">
         <v>91</v>
       </c>
       <c r="W24" s="35">
         <v>1120</v>
       </c>
       <c r="X24" s="34">
         <v>198</v>
       </c>
       <c r="Y24" s="34">
         <v>922</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="33">
-        <v>3591</v>
+        <v>3726</v>
       </c>
       <c r="C25" s="34">
-        <v>3103</v>
+        <v>3238</v>
       </c>
       <c r="D25" s="34">
-        <v>1732</v>
+        <v>1852</v>
       </c>
       <c r="E25" s="34">
         <v>108</v>
       </c>
       <c r="F25" s="34">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G25" s="34">
         <v>8</v>
       </c>
       <c r="H25" s="34">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="I25" s="34">
         <v>95</v>
       </c>
       <c r="J25" s="34">
         <v>26</v>
       </c>
       <c r="K25" s="34">
         <v>86</v>
       </c>
       <c r="L25" s="34">
         <v>19</v>
       </c>
       <c r="M25" s="34">
         <v>31</v>
       </c>
       <c r="N25" s="34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O25" s="34">
         <v>1</v>
       </c>
       <c r="P25" s="34">
         <v>285</v>
       </c>
       <c r="Q25" s="34">
         <v>0</v>
       </c>
       <c r="R25" s="34">
         <v>0</v>
       </c>
       <c r="S25" s="34">
         <v>0</v>
       </c>
       <c r="T25" s="29">
         <v>0</v>
       </c>
       <c r="U25" s="29">
         <v>0</v>
       </c>
       <c r="V25" s="34">
         <v>20</v>
       </c>
       <c r="W25" s="35">
         <v>488</v>
       </c>
       <c r="X25" s="34">
         <v>263</v>
       </c>
       <c r="Y25" s="34">
         <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="33">
         <v>3648</v>
       </c>
       <c r="C26" s="34">
         <v>3328</v>
       </c>
       <c r="D26" s="34">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="E26" s="34">
         <v>142</v>
       </c>
       <c r="F26" s="34">
         <v>168</v>
       </c>
       <c r="G26" s="34">
         <v>4</v>
       </c>
       <c r="H26" s="34">
         <v>626</v>
       </c>
       <c r="I26" s="34">
         <v>89</v>
       </c>
       <c r="J26" s="34">
         <v>19</v>
       </c>
       <c r="K26" s="34">
         <v>118</v>
       </c>
       <c r="L26" s="34">
         <v>30</v>
       </c>
       <c r="M26" s="34">
         <v>8</v>
       </c>
       <c r="N26" s="34">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="O26" s="34">
         <v>0</v>
       </c>
       <c r="P26" s="34">
         <v>193</v>
       </c>
       <c r="Q26" s="34">
         <v>18</v>
       </c>
       <c r="R26" s="34">
         <v>0</v>
       </c>
       <c r="S26" s="34">
         <v>0</v>
       </c>
       <c r="T26" s="29">
         <v>0</v>
       </c>
       <c r="U26" s="29">
         <v>0</v>
       </c>
       <c r="V26" s="34">
         <v>19</v>
       </c>
       <c r="W26" s="35">
         <v>320</v>
       </c>
       <c r="X26" s="34">
         <v>0</v>
       </c>
       <c r="Y26" s="34">
         <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="33">
-        <v>3153</v>
+        <v>3213</v>
       </c>
       <c r="C27" s="34">
-        <v>2696</v>
+        <v>2756</v>
       </c>
       <c r="D27" s="34">
-        <v>1704</v>
+        <v>1749</v>
       </c>
       <c r="E27" s="34">
         <v>147</v>
       </c>
       <c r="F27" s="34">
         <v>186</v>
       </c>
       <c r="G27" s="34">
         <v>2</v>
       </c>
       <c r="H27" s="34">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="I27" s="34">
         <v>25</v>
       </c>
       <c r="J27" s="34">
         <v>19</v>
       </c>
       <c r="K27" s="34">
         <v>54</v>
       </c>
       <c r="L27" s="34">
         <v>0</v>
       </c>
       <c r="M27" s="34">
         <v>16</v>
       </c>
       <c r="N27" s="34">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O27" s="34">
         <v>2</v>
       </c>
       <c r="P27" s="34">
         <v>86</v>
       </c>
       <c r="Q27" s="34">
         <v>26</v>
       </c>
       <c r="R27" s="34">
         <v>0</v>
       </c>
       <c r="S27" s="34">
         <v>0</v>
       </c>
       <c r="T27" s="29">
         <v>0</v>
       </c>
       <c r="U27" s="29">
         <v>0</v>
       </c>
       <c r="V27" s="34">
         <v>6</v>
       </c>
       <c r="W27" s="35">
         <v>457</v>
       </c>
       <c r="X27" s="34">
         <v>40</v>
       </c>
       <c r="Y27" s="34">
         <v>417</v>
       </c>
     </row>
     <row r="28" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="28">
-        <v>26837</v>
+        <v>26773</v>
       </c>
       <c r="C28" s="29">
-        <v>24956</v>
+        <v>24892</v>
       </c>
       <c r="D28" s="29">
-        <v>13687</v>
+        <v>13650</v>
       </c>
       <c r="E28" s="29">
         <v>1373</v>
       </c>
       <c r="F28" s="29">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="G28" s="29">
         <v>30</v>
       </c>
       <c r="H28" s="29">
-        <v>4562</v>
+        <v>4567</v>
       </c>
       <c r="I28" s="29">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="J28" s="29">
         <v>224</v>
       </c>
       <c r="K28" s="29">
-        <v>1474</v>
+        <v>1461</v>
       </c>
       <c r="L28" s="29">
         <v>86</v>
       </c>
       <c r="M28" s="29">
         <v>140</v>
       </c>
       <c r="N28" s="29">
         <v>285</v>
       </c>
       <c r="O28" s="29">
         <v>6</v>
       </c>
       <c r="P28" s="29">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="Q28" s="29">
         <v>90</v>
       </c>
       <c r="R28" s="29">
         <v>9</v>
       </c>
       <c r="S28" s="29">
         <v>89</v>
       </c>
       <c r="T28" s="29">
         <v>22</v>
       </c>
       <c r="U28" s="29">
         <v>50</v>
       </c>
       <c r="V28" s="29">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="W28" s="30">
         <v>1881</v>
       </c>
       <c r="X28" s="29">
         <v>548</v>
       </c>
       <c r="Y28" s="29">
         <v>1333</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="32" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="33">
-        <v>20615</v>
+        <v>20537</v>
       </c>
       <c r="C29" s="34">
-        <v>19486</v>
+        <v>19408</v>
       </c>
       <c r="D29" s="34">
-        <v>10765</v>
+        <v>10735</v>
       </c>
       <c r="E29" s="34">
         <v>983</v>
       </c>
       <c r="F29" s="34">
-        <v>1081</v>
+        <v>1075</v>
       </c>
       <c r="G29" s="34">
         <v>30</v>
       </c>
       <c r="H29" s="34">
-        <v>3356</v>
+        <v>3335</v>
       </c>
       <c r="I29" s="34">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="J29" s="34">
         <v>180</v>
       </c>
       <c r="K29" s="34">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="L29" s="34">
         <v>82</v>
       </c>
       <c r="M29" s="34">
         <v>95</v>
       </c>
       <c r="N29" s="34">
         <v>242</v>
       </c>
       <c r="O29" s="34">
         <v>6</v>
       </c>
       <c r="P29" s="34">
         <v>452</v>
       </c>
       <c r="Q29" s="34">
         <v>80</v>
       </c>
       <c r="R29" s="34">
         <v>0</v>
       </c>
       <c r="S29" s="34">
         <v>89</v>
       </c>
       <c r="T29" s="29">
         <v>22</v>
       </c>
       <c r="U29" s="29">
         <v>50</v>
       </c>
       <c r="V29" s="34">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="W29" s="35">
         <v>1129</v>
       </c>
       <c r="X29" s="34">
         <v>476</v>
       </c>
       <c r="Y29" s="34">
         <v>653</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="33">
-        <v>5696</v>
+        <v>5710</v>
       </c>
       <c r="C30" s="34">
-        <v>5024</v>
+        <v>5038</v>
       </c>
       <c r="D30" s="34">
-        <v>2685</v>
+        <v>2678</v>
       </c>
       <c r="E30" s="34">
         <v>354</v>
       </c>
       <c r="F30" s="34">
         <v>302</v>
       </c>
       <c r="G30" s="34">
         <v>0</v>
       </c>
       <c r="H30" s="34">
-        <v>1136</v>
+        <v>1162</v>
       </c>
       <c r="I30" s="34">
         <v>95</v>
       </c>
       <c r="J30" s="34">
         <v>38</v>
       </c>
       <c r="K30" s="34">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="L30" s="34">
         <v>4</v>
       </c>
       <c r="M30" s="34">
         <v>43</v>
       </c>
       <c r="N30" s="34">
         <v>37</v>
       </c>
       <c r="O30" s="34">
         <v>0</v>
       </c>
       <c r="P30" s="34">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q30" s="34">
         <v>10</v>
       </c>
       <c r="R30" s="34">
         <v>9</v>
       </c>
       <c r="S30" s="34">
         <v>0</v>
       </c>
       <c r="T30" s="29">
         <v>0</v>
       </c>
       <c r="U30" s="29">
         <v>0</v>
       </c>
       <c r="V30" s="34">
         <v>6</v>
       </c>
       <c r="W30" s="35">
         <v>672</v>
       </c>
       <c r="X30" s="34">
         <v>72</v>
       </c>
@@ -4851,247 +4858,247 @@
       </c>
       <c r="T31" s="29">
         <v>0</v>
       </c>
       <c r="U31" s="29">
         <v>0</v>
       </c>
       <c r="V31" s="34">
         <v>5</v>
       </c>
       <c r="W31" s="35">
         <v>80</v>
       </c>
       <c r="X31" s="34">
         <v>0</v>
       </c>
       <c r="Y31" s="34">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:25" s="31" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="28">
-        <v>5699</v>
+        <v>5680</v>
       </c>
       <c r="C32" s="29">
-        <v>3897</v>
+        <v>3878</v>
       </c>
       <c r="D32" s="29">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="E32" s="29">
         <v>425</v>
       </c>
       <c r="F32" s="29">
         <v>222</v>
       </c>
       <c r="G32" s="29">
         <v>4</v>
       </c>
       <c r="H32" s="29">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="I32" s="29">
         <v>79</v>
       </c>
       <c r="J32" s="29">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="K32" s="29">
         <v>146</v>
       </c>
       <c r="L32" s="29">
         <v>0</v>
       </c>
       <c r="M32" s="29">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="N32" s="29">
         <v>73</v>
       </c>
       <c r="O32" s="29">
         <v>4</v>
       </c>
       <c r="P32" s="29">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="Q32" s="29">
         <v>25</v>
       </c>
       <c r="R32" s="29">
         <v>22</v>
       </c>
       <c r="S32" s="29">
         <v>70</v>
       </c>
       <c r="T32" s="29">
         <v>0</v>
       </c>
       <c r="U32" s="29">
         <v>30</v>
       </c>
       <c r="V32" s="29">
         <v>3</v>
       </c>
       <c r="W32" s="30">
         <v>1802</v>
       </c>
       <c r="X32" s="29">
         <v>175</v>
       </c>
       <c r="Y32" s="29">
         <v>1627</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="36" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="33">
-        <v>4278</v>
+        <v>4269</v>
       </c>
       <c r="C33" s="34">
-        <v>2642</v>
+        <v>2633</v>
       </c>
       <c r="D33" s="34">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="E33" s="34">
         <v>328</v>
       </c>
       <c r="F33" s="34">
         <v>159</v>
       </c>
       <c r="G33" s="34">
         <v>2</v>
       </c>
       <c r="H33" s="34">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="I33" s="34">
         <v>45</v>
       </c>
       <c r="J33" s="34">
         <v>26</v>
       </c>
       <c r="K33" s="34">
         <v>96</v>
       </c>
       <c r="L33" s="34">
         <v>0</v>
       </c>
       <c r="M33" s="34">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N33" s="34">
         <v>56</v>
       </c>
       <c r="O33" s="34">
         <v>4</v>
       </c>
       <c r="P33" s="34">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Q33" s="34">
         <v>20</v>
       </c>
       <c r="R33" s="34">
         <v>12</v>
       </c>
       <c r="S33" s="34">
         <v>70</v>
       </c>
       <c r="T33" s="29">
         <v>0</v>
       </c>
       <c r="U33" s="29">
         <v>30</v>
       </c>
       <c r="V33" s="34">
         <v>3</v>
       </c>
       <c r="W33" s="35">
         <v>1636</v>
       </c>
       <c r="X33" s="34">
         <v>175</v>
       </c>
       <c r="Y33" s="34">
         <v>1461</v>
       </c>
     </row>
     <row r="34" spans="1:25" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="33">
-        <v>1421</v>
+        <v>1411</v>
       </c>
       <c r="C34" s="34">
-        <v>1255</v>
+        <v>1245</v>
       </c>
       <c r="D34" s="34">
         <v>656</v>
       </c>
       <c r="E34" s="34">
         <v>97</v>
       </c>
       <c r="F34" s="34">
         <v>63</v>
       </c>
       <c r="G34" s="34">
         <v>2</v>
       </c>
       <c r="H34" s="34">
         <v>234</v>
       </c>
       <c r="I34" s="34">
         <v>34</v>
       </c>
       <c r="J34" s="34">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="K34" s="34">
         <v>50</v>
       </c>
       <c r="L34" s="29">
         <v>0</v>
       </c>
       <c r="M34" s="34">
         <v>14</v>
       </c>
       <c r="N34" s="34">
         <v>17</v>
       </c>
       <c r="O34" s="34">
         <v>0</v>
       </c>
       <c r="P34" s="34">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="Q34" s="34">
         <v>5</v>
       </c>
       <c r="R34" s="34">
         <v>10</v>
       </c>
       <c r="S34" s="34">
         <v>0</v>
       </c>
       <c r="T34" s="29">
         <v>0</v>
       </c>
       <c r="U34" s="29">
         <v>0</v>
       </c>
       <c r="V34" s="34">
         <v>0</v>
       </c>
       <c r="W34" s="35">
         <v>166</v>
       </c>
       <c r="X34" s="34">
         <v>0</v>
       </c>
@@ -5192,63 +5199,63 @@
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="F4:V4"/>
     <mergeCell ref="C3:V3"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="77" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8045AED4-F719-4ED7-ADB7-AA76F2F7DDE8}">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="40" customWidth="1"/>
     <col min="2" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="21" x14ac:dyDescent="0.3">
       <c r="A1" s="69" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="69"/>
       <c r="F1" s="69"/>
       <c r="G1" s="69"/>
       <c r="H1" s="69"/>
       <c r="I1" s="69"/>
       <c r="J1" s="69"/>
       <c r="K1" s="69"/>
       <c r="L1" s="69"/>
       <c r="M1" s="69"/>
       <c r="N1" s="69"/>
       <c r="O1" s="69"/>
       <c r="P1" s="69"/>
       <c r="Q1" s="69"/>
       <c r="R1" s="69"/>
       <c r="S1" s="69"/>
       <c r="T1" s="69"/>
       <c r="U1" s="69"/>
       <c r="V1" s="69"/>
       <c r="W1" s="69"/>
       <c r="X1" s="69"/>
       <c r="Y1" s="69"/>
@@ -5269,83 +5276,83 @@
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="69"/>
       <c r="M2" s="69"/>
       <c r="N2" s="69"/>
       <c r="O2" s="69"/>
       <c r="P2" s="69"/>
       <c r="Q2" s="69"/>
       <c r="R2" s="69"/>
       <c r="S2" s="69"/>
       <c r="T2" s="69"/>
       <c r="U2" s="69"/>
       <c r="V2" s="69"/>
       <c r="W2" s="69"/>
       <c r="X2" s="69"/>
       <c r="Y2" s="69"/>
       <c r="Z2" s="69"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="70" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="70"/>
       <c r="C3" s="70"/>
       <c r="Z3" s="41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>146</v>
       </c>
       <c r="C4" s="42"/>
       <c r="M4" s="71" t="s">
         <v>146</v>
       </c>
       <c r="N4" s="71"/>
       <c r="Z4" s="41" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="68" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="68"/>
       <c r="C5" s="68" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
       <c r="H5" s="68" t="s">
-        <v>6</v>
+        <v>147</v>
       </c>
       <c r="I5" s="68"/>
       <c r="J5" s="68"/>
       <c r="K5" s="68"/>
       <c r="L5" s="68"/>
       <c r="M5" s="68"/>
       <c r="N5" s="68"/>
       <c r="O5" s="68"/>
       <c r="P5" s="68"/>
       <c r="Q5" s="68" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="68" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
       <c r="U5" s="68"/>
       <c r="V5" s="68"/>
       <c r="W5" s="68"/>
       <c r="X5" s="68"/>
       <c r="Y5" s="68"/>
       <c r="Z5" s="68"/>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.3">
@@ -5497,467 +5504,467 @@
       <c r="B9" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="46">
         <v>13</v>
       </c>
       <c r="D9" s="46">
         <v>21</v>
       </c>
       <c r="E9" s="46">
         <v>68</v>
       </c>
       <c r="F9" s="46">
         <v>1</v>
       </c>
       <c r="G9" s="46">
         <v>103</v>
       </c>
       <c r="H9" s="46">
         <v>1</v>
       </c>
       <c r="I9" s="46">
         <v>61</v>
       </c>
       <c r="J9" s="46">
-        <v>3294</v>
+        <v>3303</v>
       </c>
       <c r="K9" s="46">
-        <v>3356</v>
+        <v>3365</v>
       </c>
       <c r="L9" s="46">
         <v>0</v>
       </c>
       <c r="M9" s="46">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="N9" s="46">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="O9" s="46">
         <v>2730</v>
       </c>
       <c r="P9" s="46">
-        <v>7326</v>
+        <v>7333</v>
       </c>
       <c r="Q9" s="46">
-        <v>7429</v>
+        <v>7436</v>
       </c>
       <c r="R9" s="46">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="S9" s="46">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="T9" s="46">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="U9" s="46">
         <v>3</v>
       </c>
       <c r="V9" s="46">
         <v>57</v>
       </c>
       <c r="W9" s="46">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="X9" s="46">
         <v>5</v>
       </c>
       <c r="Y9" s="46">
         <v>8</v>
       </c>
       <c r="Z9" s="46">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="68"/>
       <c r="B10" s="45" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="46">
         <v>13</v>
       </c>
       <c r="D10" s="46">
         <v>21</v>
       </c>
       <c r="E10" s="46">
         <v>68</v>
       </c>
       <c r="F10" s="46">
         <v>1</v>
       </c>
       <c r="G10" s="46">
         <v>103</v>
       </c>
       <c r="H10" s="46">
         <v>4</v>
       </c>
       <c r="I10" s="46">
         <v>81</v>
       </c>
       <c r="J10" s="46">
-        <v>4427</v>
+        <v>4457</v>
       </c>
       <c r="K10" s="46">
-        <v>4512</v>
+        <v>4542</v>
       </c>
       <c r="L10" s="46">
         <v>1</v>
       </c>
       <c r="M10" s="46">
-        <v>1373</v>
+        <v>1366</v>
       </c>
       <c r="N10" s="46">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="O10" s="46">
         <v>2828</v>
       </c>
       <c r="P10" s="46">
-        <v>8714</v>
+        <v>8737</v>
       </c>
       <c r="Q10" s="46">
-        <v>8817</v>
+        <v>8840</v>
       </c>
       <c r="R10" s="46">
-        <v>2809</v>
+        <v>2807</v>
       </c>
       <c r="S10" s="46">
         <v>326</v>
       </c>
       <c r="T10" s="46">
         <v>105</v>
       </c>
       <c r="U10" s="46">
         <v>5</v>
       </c>
       <c r="V10" s="46">
         <v>110</v>
       </c>
       <c r="W10" s="46">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="X10" s="46">
         <v>20</v>
       </c>
       <c r="Y10" s="46">
         <v>82</v>
       </c>
       <c r="Z10" s="46">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="68"/>
       <c r="B11" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="47">
         <v>1</v>
       </c>
       <c r="D11" s="47">
         <v>1</v>
       </c>
       <c r="E11" s="47">
         <v>1</v>
       </c>
       <c r="F11" s="47">
         <v>1</v>
       </c>
       <c r="G11" s="47">
         <v>1</v>
       </c>
       <c r="H11" s="47">
         <v>0.25</v>
       </c>
       <c r="I11" s="47">
         <v>0.75309999999999999</v>
       </c>
       <c r="J11" s="47">
-        <v>0.74409999999999998</v>
+        <v>0.74109999999999998</v>
       </c>
       <c r="K11" s="47">
-        <v>0.74380000000000002</v>
+        <v>0.7409</v>
       </c>
       <c r="L11" s="47">
         <v>0</v>
       </c>
       <c r="M11" s="47">
-        <v>0.90310000000000001</v>
+        <v>0.90629999999999999</v>
       </c>
       <c r="N11" s="47">
-        <v>0.90249999999999997</v>
+        <v>0.90559999999999996</v>
       </c>
       <c r="O11" s="47">
         <v>0.96530000000000005</v>
       </c>
       <c r="P11" s="47">
-        <v>0.8407</v>
+        <v>0.83930000000000005</v>
       </c>
       <c r="Q11" s="47">
-        <v>0.84260000000000002</v>
+        <v>0.84119999999999995</v>
       </c>
       <c r="R11" s="47">
-        <v>0.88</v>
+        <v>0.88139999999999996</v>
       </c>
       <c r="S11" s="47">
-        <v>0.61040000000000005</v>
+        <v>0.61350000000000005</v>
       </c>
       <c r="T11" s="47">
-        <v>0.96189999999999998</v>
+        <v>0.94289999999999996</v>
       </c>
       <c r="U11" s="47">
         <v>0.6</v>
       </c>
       <c r="V11" s="47">
         <v>0.51819999999999999</v>
       </c>
       <c r="W11" s="47">
-        <v>4.2200000000000001E-2</v>
+        <v>4.5600000000000002E-2</v>
       </c>
       <c r="X11" s="47">
         <v>0.25</v>
       </c>
       <c r="Y11" s="47">
         <v>9.7600000000000006E-2</v>
       </c>
       <c r="Z11" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="68"/>
       <c r="B12" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="48">
         <v>0</v>
       </c>
       <c r="D12" s="48">
         <v>0</v>
       </c>
       <c r="E12" s="48">
         <v>0</v>
       </c>
       <c r="F12" s="48">
         <v>0</v>
       </c>
       <c r="G12" s="48">
         <v>0</v>
       </c>
       <c r="H12" s="48">
         <v>0</v>
       </c>
       <c r="I12" s="48">
         <v>0</v>
       </c>
       <c r="J12" s="48">
-        <v>-4</v>
+        <v>9</v>
       </c>
       <c r="K12" s="48">
-        <v>-4</v>
+        <v>9</v>
       </c>
       <c r="L12" s="48">
         <v>0</v>
       </c>
       <c r="M12" s="48">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="N12" s="48">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="O12" s="48">
         <v>0</v>
       </c>
       <c r="P12" s="48">
-        <v>-5</v>
+        <v>7</v>
       </c>
       <c r="Q12" s="48">
-        <v>-5</v>
+        <v>7</v>
       </c>
       <c r="R12" s="48">
-        <v>-9</v>
+        <v>2</v>
       </c>
       <c r="S12" s="48">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="T12" s="48">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="U12" s="48">
         <v>0</v>
       </c>
       <c r="V12" s="48">
         <v>0</v>
       </c>
       <c r="W12" s="48">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="X12" s="48">
         <v>0</v>
       </c>
       <c r="Y12" s="48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z12" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="68"/>
       <c r="B13" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="47">
         <v>0</v>
       </c>
       <c r="D13" s="47">
         <v>0</v>
       </c>
       <c r="E13" s="47">
         <v>0</v>
       </c>
       <c r="F13" s="47">
         <v>0</v>
       </c>
       <c r="G13" s="47">
         <v>0</v>
       </c>
       <c r="H13" s="47">
         <v>0</v>
       </c>
       <c r="I13" s="47">
         <v>0</v>
       </c>
       <c r="J13" s="47">
-        <v>-1.1999999999999999E-3</v>
+        <v>2.7000000000000001E-3</v>
       </c>
       <c r="K13" s="47">
-        <v>-1.1999999999999999E-3</v>
+        <v>2.7000000000000001E-3</v>
       </c>
       <c r="L13" s="48" t="s">
         <v>37</v>
       </c>
       <c r="M13" s="47">
-        <v>-8.0000000000000004E-4</v>
+        <v>-1.6000000000000001E-3</v>
       </c>
       <c r="N13" s="47">
-        <v>-8.0000000000000004E-4</v>
+        <v>-1.6000000000000001E-3</v>
       </c>
       <c r="O13" s="47">
         <v>0</v>
       </c>
       <c r="P13" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>1E-3</v>
       </c>
       <c r="Q13" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="R13" s="47">
-        <v>-3.5999999999999999E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="S13" s="47">
-        <v>1.5299999999999999E-2</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="T13" s="47">
-        <v>2.0199999999999999E-2</v>
+        <v>-1.9800000000000002E-2</v>
       </c>
       <c r="U13" s="47">
         <v>0</v>
       </c>
       <c r="V13" s="47">
         <v>0</v>
       </c>
       <c r="W13" s="47">
-        <v>-9.0899999999999995E-2</v>
+        <v>0.1</v>
       </c>
       <c r="X13" s="47">
         <v>0</v>
       </c>
       <c r="Y13" s="47">
-        <v>0.1429</v>
+        <v>0</v>
       </c>
       <c r="Z13" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="68" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="46">
         <v>3</v>
       </c>
       <c r="D14" s="46">
         <v>15</v>
       </c>
       <c r="E14" s="46">
         <v>48</v>
       </c>
       <c r="F14" s="46">
         <v>0</v>
       </c>
       <c r="G14" s="46">
         <v>66</v>
       </c>
       <c r="H14" s="46">
         <v>1</v>
       </c>
       <c r="I14" s="46">
         <v>44</v>
       </c>
       <c r="J14" s="46">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="K14" s="46">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="L14" s="46">
         <v>1</v>
       </c>
       <c r="M14" s="46">
+        <v>516</v>
+      </c>
+      <c r="N14" s="46">
         <v>517</v>
       </c>
-      <c r="N14" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="46">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="P14" s="46">
-        <v>2943</v>
+        <v>2951</v>
       </c>
       <c r="Q14" s="46">
-        <v>3009</v>
+        <v>3017</v>
       </c>
       <c r="R14" s="46">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="S14" s="46">
         <v>112</v>
       </c>
       <c r="T14" s="46">
         <v>63</v>
       </c>
       <c r="U14" s="46">
         <v>3</v>
       </c>
       <c r="V14" s="46">
         <v>24</v>
       </c>
       <c r="W14" s="46">
         <v>2</v>
       </c>
       <c r="X14" s="46">
         <v>0</v>
       </c>
       <c r="Y14" s="46">
         <v>0</v>
       </c>
       <c r="Z14" s="46">
         <v>5</v>
       </c>
@@ -5967,312 +5974,312 @@
       <c r="B15" s="45" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="46">
         <v>3</v>
       </c>
       <c r="D15" s="46">
         <v>15</v>
       </c>
       <c r="E15" s="46">
         <v>48</v>
       </c>
       <c r="F15" s="46">
         <v>0</v>
       </c>
       <c r="G15" s="46">
         <v>66</v>
       </c>
       <c r="H15" s="46">
         <v>4</v>
       </c>
       <c r="I15" s="46">
         <v>48</v>
       </c>
       <c r="J15" s="46">
-        <v>1656</v>
+        <v>1665</v>
       </c>
       <c r="K15" s="46">
-        <v>1708</v>
+        <v>1717</v>
       </c>
       <c r="L15" s="46">
         <v>1</v>
       </c>
       <c r="M15" s="46">
+        <v>548</v>
+      </c>
+      <c r="N15" s="46">
         <v>549</v>
       </c>
-      <c r="N15" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="46">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="P15" s="46">
-        <v>3262</v>
+        <v>3274</v>
       </c>
       <c r="Q15" s="46">
-        <v>3328</v>
+        <v>3340</v>
       </c>
       <c r="R15" s="46">
-        <v>1531</v>
+        <v>1529</v>
       </c>
       <c r="S15" s="46">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="T15" s="46">
         <v>67</v>
       </c>
       <c r="U15" s="46">
         <v>3</v>
       </c>
       <c r="V15" s="46">
         <v>47</v>
       </c>
       <c r="W15" s="46">
         <v>101</v>
       </c>
       <c r="X15" s="46">
         <v>7</v>
       </c>
       <c r="Y15" s="46">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Z15" s="46">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="68"/>
       <c r="B16" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="47">
         <v>1</v>
       </c>
       <c r="D16" s="47">
         <v>1</v>
       </c>
       <c r="E16" s="47">
         <v>1</v>
       </c>
       <c r="F16" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="47">
         <v>1</v>
       </c>
       <c r="H16" s="47">
         <v>0.25</v>
       </c>
       <c r="I16" s="47">
         <v>0.91669999999999996</v>
       </c>
       <c r="J16" s="47">
-        <v>0.84360000000000002</v>
+        <v>0.84140000000000004</v>
       </c>
       <c r="K16" s="47">
-        <v>0.84430000000000005</v>
+        <v>0.84219999999999995</v>
       </c>
       <c r="L16" s="47">
         <v>1</v>
       </c>
       <c r="M16" s="47">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="N16" s="47">
         <v>0.94169999999999998</v>
       </c>
-      <c r="N16" s="47">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="47">
-        <v>0.97909999999999997</v>
+        <v>0.98019999999999996</v>
       </c>
       <c r="P16" s="47">
-        <v>0.9022</v>
+        <v>0.90129999999999999</v>
       </c>
       <c r="Q16" s="47">
-        <v>0.90410000000000001</v>
+        <v>0.90329999999999999</v>
       </c>
       <c r="R16" s="47">
-        <v>0.83020000000000005</v>
+        <v>0.82799999999999996</v>
       </c>
       <c r="S16" s="47">
-        <v>0.5333</v>
+        <v>0.53080000000000005</v>
       </c>
       <c r="T16" s="47">
         <v>0.94030000000000002</v>
       </c>
       <c r="U16" s="47">
         <v>1</v>
       </c>
       <c r="V16" s="47">
         <v>0.51060000000000005</v>
       </c>
       <c r="W16" s="47">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="X16" s="47">
         <v>0</v>
       </c>
       <c r="Y16" s="47">
         <v>0</v>
       </c>
       <c r="Z16" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="68"/>
       <c r="B17" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="48">
         <v>0</v>
       </c>
       <c r="D17" s="48">
         <v>0</v>
       </c>
       <c r="E17" s="48">
         <v>0</v>
       </c>
       <c r="F17" s="48">
         <v>0</v>
       </c>
       <c r="G17" s="48">
         <v>0</v>
       </c>
       <c r="H17" s="48">
         <v>0</v>
       </c>
       <c r="I17" s="48">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J17" s="48">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K17" s="48">
+        <v>4</v>
+      </c>
+      <c r="L17" s="48">
+        <v>0</v>
+      </c>
+      <c r="M17" s="48">
         <v>-1</v>
       </c>
-      <c r="L17" s="48">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="48">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="O17" s="48">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P17" s="48">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="Q17" s="48">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="R17" s="48">
-        <v>6</v>
+        <v>-5</v>
       </c>
       <c r="S17" s="48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" s="48">
         <v>0</v>
       </c>
       <c r="U17" s="48">
         <v>0</v>
       </c>
       <c r="V17" s="48">
         <v>0</v>
       </c>
       <c r="W17" s="48">
         <v>0</v>
       </c>
       <c r="X17" s="48">
         <v>0</v>
       </c>
       <c r="Y17" s="48">
         <v>0</v>
       </c>
       <c r="Z17" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="68"/>
       <c r="B18" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="47">
         <v>0</v>
       </c>
       <c r="D18" s="47">
         <v>0</v>
       </c>
       <c r="E18" s="47">
         <v>0</v>
       </c>
       <c r="F18" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="47">
         <v>0</v>
       </c>
       <c r="H18" s="47">
         <v>0</v>
       </c>
       <c r="I18" s="47">
-        <v>-4.3499999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="J18" s="47">
-        <v>6.9999999999999999E-4</v>
+        <v>2.8999999999999998E-3</v>
       </c>
       <c r="K18" s="47">
-        <v>-6.9999999999999999E-4</v>
+        <v>2.8E-3</v>
       </c>
       <c r="L18" s="47">
         <v>0</v>
       </c>
       <c r="M18" s="47">
-        <v>3.8999999999999998E-3</v>
+        <v>-1.9E-3</v>
       </c>
       <c r="N18" s="47">
-        <v>3.8999999999999998E-3</v>
+        <v>-1.9E-3</v>
       </c>
       <c r="O18" s="47">
-        <v>3.0999999999999999E-3</v>
+        <v>5.1000000000000004E-3</v>
       </c>
       <c r="P18" s="47">
-        <v>1.4E-3</v>
+        <v>2.7000000000000001E-3</v>
       </c>
       <c r="Q18" s="47">
-        <v>1.2999999999999999E-3</v>
+        <v>2.7000000000000001E-3</v>
       </c>
       <c r="R18" s="47">
-        <v>4.7000000000000002E-3</v>
+        <v>-3.8999999999999998E-3</v>
       </c>
       <c r="S18" s="47">
-        <v>8.9999999999999993E-3</v>
+        <v>0</v>
       </c>
       <c r="T18" s="47">
         <v>0</v>
       </c>
       <c r="U18" s="47">
         <v>0</v>
       </c>
       <c r="V18" s="47">
         <v>0</v>
       </c>
       <c r="W18" s="47">
         <v>0</v>
       </c>
       <c r="X18" s="48" t="s">
         <v>37</v>
       </c>
       <c r="Y18" s="48" t="s">
         <v>37</v>
       </c>
       <c r="Z18" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="68" t="s">
@@ -6281,1174 +6288,1174 @@
       <c r="B19" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="46">
         <v>6</v>
       </c>
       <c r="D19" s="46">
         <v>18</v>
       </c>
       <c r="E19" s="46">
         <v>78</v>
       </c>
       <c r="F19" s="46">
         <v>0</v>
       </c>
       <c r="G19" s="46">
         <v>102</v>
       </c>
       <c r="H19" s="46">
         <v>1</v>
       </c>
       <c r="I19" s="46">
         <v>78</v>
       </c>
       <c r="J19" s="46">
-        <v>2267</v>
+        <v>2262</v>
       </c>
       <c r="K19" s="46">
-        <v>2346</v>
+        <v>2341</v>
       </c>
       <c r="L19" s="46">
         <v>1</v>
       </c>
       <c r="M19" s="46">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="N19" s="46">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="O19" s="46">
         <v>1351</v>
       </c>
       <c r="P19" s="46">
-        <v>4797</v>
+        <v>4790</v>
       </c>
       <c r="Q19" s="46">
-        <v>4899</v>
+        <v>4892</v>
       </c>
       <c r="R19" s="46">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="S19" s="46">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="T19" s="46">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="U19" s="46">
         <v>1</v>
       </c>
       <c r="V19" s="46">
         <v>50</v>
       </c>
       <c r="W19" s="46">
         <v>10</v>
       </c>
       <c r="X19" s="46">
         <v>4</v>
       </c>
       <c r="Y19" s="46">
         <v>1</v>
       </c>
       <c r="Z19" s="46">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A20" s="68"/>
       <c r="B20" s="45" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="46">
         <v>6</v>
       </c>
       <c r="D20" s="46">
         <v>18</v>
       </c>
       <c r="E20" s="46">
         <v>78</v>
       </c>
       <c r="F20" s="46">
         <v>0</v>
       </c>
       <c r="G20" s="46">
         <v>102</v>
       </c>
       <c r="H20" s="46">
         <v>3</v>
       </c>
       <c r="I20" s="46">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J20" s="46">
-        <v>2692</v>
+        <v>2690</v>
       </c>
       <c r="K20" s="46">
-        <v>2779</v>
+        <v>2778</v>
       </c>
       <c r="L20" s="46">
         <v>1</v>
       </c>
       <c r="M20" s="46">
+        <v>1169</v>
+      </c>
+      <c r="N20" s="46">
         <v>1170</v>
       </c>
-      <c r="N20" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O20" s="46">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="P20" s="46">
         <v>5339</v>
       </c>
       <c r="Q20" s="46">
         <v>5441</v>
       </c>
       <c r="R20" s="46">
         <v>1951</v>
       </c>
       <c r="S20" s="46">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="T20" s="46">
         <v>60</v>
       </c>
       <c r="U20" s="46">
         <v>3</v>
       </c>
       <c r="V20" s="46">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="W20" s="46">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="X20" s="46">
         <v>10</v>
       </c>
       <c r="Y20" s="46">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="Z20" s="46">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="68"/>
       <c r="B21" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="47">
         <v>1</v>
       </c>
       <c r="D21" s="47">
         <v>1</v>
       </c>
       <c r="E21" s="47">
         <v>1</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="47">
         <v>1</v>
       </c>
       <c r="H21" s="47">
         <v>0.33329999999999999</v>
       </c>
       <c r="I21" s="47">
-        <v>0.92859999999999998</v>
+        <v>0.91759999999999997</v>
       </c>
       <c r="J21" s="47">
-        <v>0.84209999999999996</v>
+        <v>0.84089999999999998</v>
       </c>
       <c r="K21" s="47">
-        <v>0.84419999999999995</v>
+        <v>0.8427</v>
       </c>
       <c r="L21" s="47">
         <v>1</v>
       </c>
       <c r="M21" s="47">
-        <v>0.93930000000000002</v>
+        <v>0.93840000000000001</v>
       </c>
       <c r="N21" s="47">
-        <v>0.93940000000000001</v>
+        <v>0.9385</v>
       </c>
       <c r="O21" s="47">
-        <v>0.97260000000000002</v>
+        <v>0.97119999999999995</v>
       </c>
       <c r="P21" s="47">
-        <v>0.89849999999999997</v>
+        <v>0.8972</v>
       </c>
       <c r="Q21" s="47">
-        <v>0.90039999999999998</v>
+        <v>0.89910000000000001</v>
       </c>
       <c r="R21" s="47">
-        <v>0.76880000000000004</v>
+        <v>0.76829999999999998</v>
       </c>
       <c r="S21" s="47">
-        <v>0.59019999999999995</v>
+        <v>0.59550000000000003</v>
       </c>
       <c r="T21" s="47">
-        <v>0.9667</v>
+        <v>0.98329999999999995</v>
       </c>
       <c r="U21" s="47">
         <v>0.33329999999999999</v>
       </c>
       <c r="V21" s="47">
-        <v>0.61729999999999996</v>
+        <v>0.60980000000000001</v>
       </c>
       <c r="W21" s="47">
-        <v>7.46E-2</v>
+        <v>7.3499999999999996E-2</v>
       </c>
       <c r="X21" s="47">
         <v>0.4</v>
       </c>
       <c r="Y21" s="47">
-        <v>2.5000000000000001E-2</v>
+        <v>2.3800000000000002E-2</v>
       </c>
       <c r="Z21" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A22" s="68"/>
       <c r="B22" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="48">
         <v>0</v>
       </c>
       <c r="D22" s="48">
         <v>0</v>
       </c>
       <c r="E22" s="48">
         <v>0</v>
       </c>
       <c r="F22" s="48">
         <v>0</v>
       </c>
       <c r="G22" s="48">
         <v>0</v>
       </c>
       <c r="H22" s="48">
         <v>0</v>
       </c>
       <c r="I22" s="48">
         <v>0</v>
       </c>
       <c r="J22" s="48">
-        <v>10</v>
+        <v>-5</v>
       </c>
       <c r="K22" s="48">
-        <v>10</v>
+        <v>-5</v>
       </c>
       <c r="L22" s="48">
         <v>0</v>
       </c>
       <c r="M22" s="48">
         <v>-2</v>
       </c>
       <c r="N22" s="48">
         <v>-2</v>
       </c>
       <c r="O22" s="48">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="P22" s="48">
-        <v>6</v>
+        <v>-7</v>
       </c>
       <c r="Q22" s="48">
-        <v>6</v>
+        <v>-7</v>
       </c>
       <c r="R22" s="48">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="S22" s="48">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T22" s="48">
         <v>1</v>
       </c>
       <c r="U22" s="48">
         <v>0</v>
       </c>
       <c r="V22" s="48">
         <v>0</v>
       </c>
       <c r="W22" s="48">
         <v>0</v>
       </c>
       <c r="X22" s="48">
         <v>0</v>
       </c>
       <c r="Y22" s="48">
         <v>0</v>
       </c>
       <c r="Z22" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A23" s="68"/>
       <c r="B23" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="47">
         <v>0</v>
       </c>
       <c r="D23" s="47">
         <v>0</v>
       </c>
       <c r="E23" s="47">
         <v>0</v>
       </c>
       <c r="F23" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G23" s="47">
         <v>0</v>
       </c>
       <c r="H23" s="47">
         <v>0</v>
       </c>
       <c r="I23" s="47">
         <v>0</v>
       </c>
       <c r="J23" s="47">
-        <v>4.4000000000000003E-3</v>
+        <v>-2.2000000000000001E-3</v>
       </c>
       <c r="K23" s="47">
-        <v>4.3E-3</v>
+        <v>-2.0999999999999999E-3</v>
       </c>
       <c r="L23" s="47">
         <v>0</v>
       </c>
       <c r="M23" s="47">
         <v>-1.8E-3</v>
       </c>
       <c r="N23" s="47">
         <v>-1.8E-3</v>
       </c>
       <c r="O23" s="47">
+        <v>0</v>
+      </c>
+      <c r="P23" s="47">
         <v>-1.5E-3</v>
       </c>
-      <c r="P23" s="47">
-[...1 lines deleted...]
-      </c>
       <c r="Q23" s="47">
-        <v>1.1999999999999999E-3</v>
+        <v>-1.4E-3</v>
       </c>
       <c r="R23" s="47">
-        <v>-1.2999999999999999E-3</v>
+        <v>-6.9999999999999999E-4</v>
       </c>
       <c r="S23" s="47">
-        <v>0</v>
+        <v>1.2699999999999999E-2</v>
       </c>
       <c r="T23" s="47">
-        <v>1.7500000000000002E-2</v>
+        <v>1.72E-2</v>
       </c>
       <c r="U23" s="47">
         <v>0</v>
       </c>
       <c r="V23" s="47">
         <v>0</v>
       </c>
       <c r="W23" s="47">
         <v>0</v>
       </c>
       <c r="X23" s="47">
         <v>0</v>
       </c>
       <c r="Y23" s="47">
         <v>0</v>
       </c>
       <c r="Z23" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A24" s="68" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="46">
         <v>2</v>
       </c>
       <c r="D24" s="46">
         <v>13</v>
       </c>
       <c r="E24" s="46">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F24" s="46">
         <v>0</v>
       </c>
       <c r="G24" s="46">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H24" s="46">
         <v>0</v>
       </c>
       <c r="I24" s="46">
         <v>29</v>
       </c>
       <c r="J24" s="46">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="K24" s="46">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="L24" s="46">
         <v>0</v>
       </c>
       <c r="M24" s="46">
         <v>561</v>
       </c>
       <c r="N24" s="46">
         <v>561</v>
       </c>
       <c r="O24" s="46">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="P24" s="46">
         <v>3049</v>
       </c>
       <c r="Q24" s="46">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="R24" s="46">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="S24" s="46">
         <v>88</v>
       </c>
       <c r="T24" s="46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="U24" s="46">
         <v>5</v>
       </c>
       <c r="V24" s="46">
         <v>43</v>
       </c>
       <c r="W24" s="46">
         <v>4</v>
       </c>
       <c r="X24" s="46">
         <v>0</v>
       </c>
       <c r="Y24" s="46">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z24" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="68"/>
       <c r="B25" s="45" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="46">
         <v>2</v>
       </c>
       <c r="D25" s="46">
         <v>13</v>
       </c>
       <c r="E25" s="46">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F25" s="46">
         <v>0</v>
       </c>
       <c r="G25" s="46">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H25" s="46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I25" s="46">
         <v>31</v>
       </c>
       <c r="J25" s="46">
-        <v>1794</v>
+        <v>1792</v>
       </c>
       <c r="K25" s="46">
-        <v>1826</v>
+        <v>1823</v>
       </c>
       <c r="L25" s="46">
         <v>0</v>
       </c>
       <c r="M25" s="46">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="N25" s="46">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="O25" s="46">
         <v>851</v>
       </c>
       <c r="P25" s="46">
-        <v>3271</v>
+        <v>3267</v>
       </c>
       <c r="Q25" s="46">
-        <v>3333</v>
+        <v>3330</v>
       </c>
       <c r="R25" s="46">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="S25" s="46">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="T25" s="46">
         <v>34</v>
       </c>
       <c r="U25" s="46">
         <v>6</v>
       </c>
       <c r="V25" s="46">
         <v>54</v>
       </c>
       <c r="W25" s="46">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X25" s="46">
         <v>2</v>
       </c>
       <c r="Y25" s="46">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z25" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="68"/>
       <c r="B26" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="47">
         <v>1</v>
       </c>
       <c r="D26" s="47">
         <v>1</v>
       </c>
       <c r="E26" s="47">
         <v>1</v>
       </c>
       <c r="F26" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G26" s="47">
         <v>1</v>
       </c>
-      <c r="H26" s="47">
-        <v>0</v>
+      <c r="H26" s="47" t="s">
+        <v>37</v>
       </c>
       <c r="I26" s="47">
         <v>0.9355</v>
       </c>
       <c r="J26" s="47">
-        <v>0.90859999999999996</v>
+        <v>0.90900000000000003</v>
       </c>
       <c r="K26" s="47">
-        <v>0.90849999999999997</v>
+        <v>0.90949999999999998</v>
       </c>
       <c r="L26" s="48" t="s">
         <v>37</v>
       </c>
       <c r="M26" s="47">
-        <v>0.94440000000000002</v>
+        <v>0.94599999999999995</v>
       </c>
       <c r="N26" s="47">
-        <v>0.94440000000000002</v>
+        <v>0.94599999999999995</v>
       </c>
       <c r="O26" s="47">
-        <v>0.97409999999999997</v>
+        <v>0.97529999999999994</v>
       </c>
       <c r="P26" s="47">
-        <v>0.93210000000000004</v>
+        <v>0.93330000000000002</v>
       </c>
       <c r="Q26" s="47">
-        <v>0.93340000000000001</v>
+        <v>0.9345</v>
       </c>
       <c r="R26" s="47">
-        <v>0.82089999999999996</v>
+        <v>0.82250000000000001</v>
       </c>
       <c r="S26" s="47">
-        <v>0.43780000000000002</v>
+        <v>0.43559999999999999</v>
       </c>
       <c r="T26" s="47">
-        <v>0.91180000000000005</v>
+        <v>0.94120000000000004</v>
       </c>
       <c r="U26" s="47">
         <v>0.83330000000000004</v>
       </c>
       <c r="V26" s="47">
         <v>0.79630000000000001</v>
       </c>
       <c r="W26" s="47">
-        <v>5.2600000000000001E-2</v>
+        <v>5.0599999999999999E-2</v>
       </c>
       <c r="X26" s="47">
         <v>0</v>
       </c>
       <c r="Y26" s="47">
-        <v>0.1111</v>
+        <v>7.6899999999999996E-2</v>
       </c>
       <c r="Z26" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="68"/>
       <c r="B27" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="48">
         <v>0</v>
       </c>
       <c r="D27" s="48">
         <v>0</v>
       </c>
       <c r="E27" s="48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27" s="48">
         <v>0</v>
       </c>
       <c r="G27" s="48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="48">
         <v>0</v>
       </c>
       <c r="I27" s="48">
         <v>0</v>
       </c>
       <c r="J27" s="48">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="K27" s="48">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="L27" s="48">
         <v>0</v>
       </c>
       <c r="M27" s="48">
         <v>0</v>
       </c>
       <c r="N27" s="48">
         <v>0</v>
       </c>
       <c r="O27" s="48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P27" s="48">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="Q27" s="48">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="R27" s="48">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="S27" s="48">
         <v>0</v>
       </c>
       <c r="T27" s="48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U27" s="48">
         <v>0</v>
       </c>
       <c r="V27" s="48">
         <v>0</v>
       </c>
       <c r="W27" s="48">
         <v>0</v>
       </c>
       <c r="X27" s="48">
         <v>0</v>
       </c>
       <c r="Y27" s="48">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="Z27" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="68"/>
       <c r="B28" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="47">
         <v>0</v>
       </c>
       <c r="D28" s="47">
         <v>0</v>
       </c>
       <c r="E28" s="47">
-        <v>0</v>
+        <v>2.1299999999999999E-2</v>
       </c>
       <c r="F28" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G28" s="47">
-        <v>0</v>
+        <v>1.61E-2</v>
       </c>
       <c r="H28" s="48" t="s">
         <v>37</v>
       </c>
       <c r="I28" s="47">
         <v>0</v>
       </c>
       <c r="J28" s="47">
-        <v>-1.8E-3</v>
+        <v>-5.9999999999999995E-4</v>
       </c>
       <c r="K28" s="47">
-        <v>-1.8E-3</v>
+        <v>-5.9999999999999995E-4</v>
       </c>
       <c r="L28" s="48" t="s">
         <v>37</v>
       </c>
       <c r="M28" s="47">
         <v>0</v>
       </c>
       <c r="N28" s="47">
         <v>0</v>
       </c>
       <c r="O28" s="47">
-        <v>0</v>
+        <v>1.1999999999999999E-3</v>
       </c>
       <c r="P28" s="47">
-        <v>-1E-3</v>
+        <v>0</v>
       </c>
       <c r="Q28" s="47">
-        <v>-1E-3</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="R28" s="47">
-        <v>-3.3E-3</v>
+        <v>-8.0000000000000004E-4</v>
       </c>
       <c r="S28" s="47">
         <v>0</v>
       </c>
       <c r="T28" s="47">
-        <v>0</v>
+        <v>3.2300000000000002E-2</v>
       </c>
       <c r="U28" s="47">
         <v>0</v>
       </c>
       <c r="V28" s="47">
         <v>0</v>
       </c>
       <c r="W28" s="47">
         <v>0</v>
       </c>
       <c r="X28" s="48" t="s">
         <v>37</v>
       </c>
       <c r="Y28" s="47">
-        <v>0.5</v>
+        <v>-0.33329999999999999</v>
       </c>
       <c r="Z28" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A29" s="68" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="46">
         <v>4</v>
       </c>
       <c r="D29" s="46">
         <v>15</v>
       </c>
       <c r="E29" s="46">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F29" s="46">
         <v>0</v>
       </c>
       <c r="G29" s="46">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H29" s="46">
         <v>0</v>
       </c>
       <c r="I29" s="46">
         <v>30</v>
       </c>
       <c r="J29" s="46">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="K29" s="46">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="L29" s="46">
         <v>1</v>
       </c>
       <c r="M29" s="46">
+        <v>586</v>
+      </c>
+      <c r="N29" s="46">
         <v>587</v>
       </c>
-      <c r="N29" s="46">
-[...1 lines deleted...]
-      </c>
       <c r="O29" s="46">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="P29" s="46">
-        <v>3577</v>
+        <v>3579</v>
       </c>
       <c r="Q29" s="46">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="R29" s="46">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="S29" s="46">
         <v>157</v>
       </c>
       <c r="T29" s="46">
         <v>43</v>
       </c>
       <c r="U29" s="46">
         <v>2</v>
       </c>
       <c r="V29" s="46">
         <v>29</v>
       </c>
       <c r="W29" s="46">
         <v>4</v>
       </c>
       <c r="X29" s="46">
         <v>0</v>
       </c>
       <c r="Y29" s="46">
         <v>0</v>
       </c>
       <c r="Z29" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="68"/>
       <c r="B30" s="45" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="46">
         <v>4</v>
       </c>
       <c r="D30" s="46">
         <v>15</v>
       </c>
       <c r="E30" s="46">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F30" s="46">
         <v>0</v>
       </c>
       <c r="G30" s="46">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H30" s="46">
         <v>3</v>
       </c>
       <c r="I30" s="46">
         <v>37</v>
       </c>
       <c r="J30" s="46">
-        <v>2198</v>
+        <v>2206</v>
       </c>
       <c r="K30" s="46">
-        <v>2238</v>
+        <v>2246</v>
       </c>
       <c r="L30" s="46">
         <v>1</v>
       </c>
       <c r="M30" s="46">
+        <v>612</v>
+      </c>
+      <c r="N30" s="46">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="O30" s="46">
         <v>1024</v>
       </c>
       <c r="P30" s="46">
-        <v>3876</v>
+        <v>3883</v>
       </c>
       <c r="Q30" s="46">
-        <v>3976</v>
+        <v>3982</v>
       </c>
       <c r="R30" s="46">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="S30" s="46">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="T30" s="46">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U30" s="46">
         <v>3</v>
       </c>
       <c r="V30" s="46">
         <v>58</v>
       </c>
       <c r="W30" s="46">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="X30" s="46">
         <v>8</v>
       </c>
       <c r="Y30" s="46">
         <v>32</v>
       </c>
       <c r="Z30" s="46">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="68"/>
       <c r="B31" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="47">
         <v>1</v>
       </c>
       <c r="D31" s="47">
         <v>1</v>
       </c>
       <c r="E31" s="47">
         <v>1</v>
       </c>
       <c r="F31" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G31" s="47">
         <v>1</v>
       </c>
       <c r="H31" s="47">
         <v>0</v>
       </c>
       <c r="I31" s="47">
         <v>0.81079999999999997</v>
       </c>
       <c r="J31" s="47">
-        <v>0.89080000000000004</v>
+        <v>0.88849999999999996</v>
       </c>
       <c r="K31" s="47">
-        <v>0.88829999999999998</v>
+        <v>0.88600000000000001</v>
       </c>
       <c r="L31" s="47">
         <v>1</v>
       </c>
       <c r="M31" s="47">
+        <v>0.95750000000000002</v>
+      </c>
+      <c r="N31" s="47">
         <v>0.95760000000000001</v>
       </c>
-      <c r="N31" s="47">
-[...1 lines deleted...]
-      </c>
       <c r="O31" s="47">
-        <v>0.97750000000000004</v>
+        <v>0.97850000000000004</v>
       </c>
       <c r="P31" s="47">
-        <v>0.92290000000000005</v>
+        <v>0.92169999999999996</v>
       </c>
       <c r="Q31" s="47">
-        <v>0.92479999999999996</v>
+        <v>0.92369999999999997</v>
       </c>
       <c r="R31" s="47">
-        <v>0.73899999999999999</v>
+        <v>0.74009999999999998</v>
       </c>
       <c r="S31" s="47">
-        <v>0.6542</v>
+        <v>0.65149999999999997</v>
       </c>
       <c r="T31" s="47">
-        <v>0.93479999999999996</v>
+        <v>0.91490000000000005</v>
       </c>
       <c r="U31" s="47">
         <v>0.66669999999999996</v>
       </c>
       <c r="V31" s="47">
         <v>0.5</v>
       </c>
       <c r="W31" s="47">
-        <v>4.4400000000000002E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="X31" s="47">
         <v>0</v>
       </c>
       <c r="Y31" s="47">
         <v>0</v>
       </c>
       <c r="Z31" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="68"/>
       <c r="B32" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="48">
         <v>0</v>
       </c>
       <c r="D32" s="48">
         <v>0</v>
       </c>
       <c r="E32" s="48">
         <v>-1</v>
       </c>
       <c r="F32" s="48">
         <v>0</v>
       </c>
       <c r="G32" s="48">
         <v>-1</v>
       </c>
       <c r="H32" s="48">
         <v>0</v>
       </c>
       <c r="I32" s="48">
         <v>0</v>
       </c>
       <c r="J32" s="48">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K32" s="48">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L32" s="48">
         <v>0</v>
       </c>
       <c r="M32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="N32" s="48">
+        <v>-1</v>
+      </c>
+      <c r="O32" s="48">
+        <v>1</v>
+      </c>
+      <c r="P32" s="48">
         <v>2</v>
       </c>
-      <c r="N32" s="48">
-[...7 lines deleted...]
-      </c>
       <c r="Q32" s="48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R32" s="48">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="S32" s="48">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T32" s="48">
         <v>0</v>
       </c>
       <c r="U32" s="48">
         <v>0</v>
       </c>
       <c r="V32" s="48">
         <v>0</v>
       </c>
       <c r="W32" s="48">
         <v>0</v>
       </c>
       <c r="X32" s="48">
         <v>0</v>
       </c>
       <c r="Y32" s="48">
         <v>0</v>
       </c>
       <c r="Z32" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="68"/>
       <c r="B33" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="47">
         <v>0</v>
       </c>
       <c r="D33" s="47">
         <v>0</v>
       </c>
       <c r="E33" s="47">
-        <v>-1.2200000000000001E-2</v>
+        <v>-1.23E-2</v>
       </c>
       <c r="F33" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G33" s="47">
-        <v>-9.9000000000000008E-3</v>
+        <v>-0.01</v>
       </c>
       <c r="H33" s="48" t="s">
         <v>37</v>
       </c>
       <c r="I33" s="47">
         <v>0</v>
       </c>
       <c r="J33" s="47">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="K33" s="47">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="L33" s="47">
         <v>0</v>
       </c>
       <c r="M33" s="47">
-        <v>3.3999999999999998E-3</v>
+        <v>-1.6999999999999999E-3</v>
       </c>
       <c r="N33" s="47">
-        <v>3.3999999999999998E-3</v>
+        <v>-1.6999999999999999E-3</v>
       </c>
       <c r="O33" s="47">
-        <v>-1E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="P33" s="47">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="Q33" s="47">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="Q33" s="47">
-[...1 lines deleted...]
-      </c>
       <c r="R33" s="47">
-        <v>-4.7000000000000002E-3</v>
+        <v>5.7000000000000002E-3</v>
       </c>
       <c r="S33" s="47">
-        <v>1.29E-2</v>
+        <v>0</v>
       </c>
       <c r="T33" s="47">
         <v>0</v>
       </c>
       <c r="U33" s="47">
         <v>0</v>
       </c>
       <c r="V33" s="47">
         <v>0</v>
       </c>
       <c r="W33" s="47">
         <v>0</v>
       </c>
       <c r="X33" s="48" t="s">
         <v>37</v>
       </c>
       <c r="Y33" s="48" t="s">
         <v>37</v>
       </c>
       <c r="Z33" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A34" s="68" t="s">
@@ -7466,69 +7473,69 @@
       <c r="E34" s="46">
         <v>13</v>
       </c>
       <c r="F34" s="46">
         <v>0</v>
       </c>
       <c r="G34" s="46">
         <v>17</v>
       </c>
       <c r="H34" s="46">
         <v>0</v>
       </c>
       <c r="I34" s="46">
         <v>6</v>
       </c>
       <c r="J34" s="46">
         <v>231</v>
       </c>
       <c r="K34" s="46">
         <v>237</v>
       </c>
       <c r="L34" s="46">
         <v>0</v>
       </c>
       <c r="M34" s="46">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N34" s="46">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O34" s="46">
         <v>109</v>
       </c>
       <c r="P34" s="46">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="Q34" s="46">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="R34" s="46">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="S34" s="46">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T34" s="46">
         <v>3</v>
       </c>
       <c r="U34" s="46">
         <v>1</v>
       </c>
       <c r="V34" s="46">
         <v>4</v>
       </c>
       <c r="W34" s="46">
         <v>2</v>
       </c>
       <c r="X34" s="46">
         <v>0</v>
       </c>
       <c r="Y34" s="46">
         <v>0</v>
       </c>
       <c r="Z34" s="46">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A35" s="68"/>
@@ -7544,69 +7551,69 @@
       <c r="E35" s="46">
         <v>13</v>
       </c>
       <c r="F35" s="46">
         <v>0</v>
       </c>
       <c r="G35" s="46">
         <v>17</v>
       </c>
       <c r="H35" s="46">
         <v>0</v>
       </c>
       <c r="I35" s="46">
         <v>6</v>
       </c>
       <c r="J35" s="46">
         <v>240</v>
       </c>
       <c r="K35" s="46">
         <v>246</v>
       </c>
       <c r="L35" s="46">
         <v>0</v>
       </c>
       <c r="M35" s="46">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N35" s="46">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O35" s="46">
         <v>109</v>
       </c>
       <c r="P35" s="46">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="Q35" s="46">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="R35" s="46">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="S35" s="46">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T35" s="46">
         <v>3</v>
       </c>
       <c r="U35" s="46">
         <v>1</v>
       </c>
       <c r="V35" s="46">
         <v>5</v>
       </c>
       <c r="W35" s="46">
         <v>11</v>
       </c>
       <c r="X35" s="46">
         <v>1</v>
       </c>
       <c r="Y35" s="46">
         <v>2</v>
       </c>
       <c r="Z35" s="46">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A36" s="68"/>
@@ -7622,69 +7629,69 @@
       <c r="E36" s="47">
         <v>1</v>
       </c>
       <c r="F36" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G36" s="47">
         <v>1</v>
       </c>
       <c r="H36" s="48" t="s">
         <v>37</v>
       </c>
       <c r="I36" s="47">
         <v>1</v>
       </c>
       <c r="J36" s="47">
         <v>0.96250000000000002</v>
       </c>
       <c r="K36" s="47">
         <v>0.96340000000000003</v>
       </c>
       <c r="L36" s="48" t="s">
         <v>37</v>
       </c>
       <c r="M36" s="47">
-        <v>0.9718</v>
+        <v>0.97219999999999995</v>
       </c>
       <c r="N36" s="47">
-        <v>0.9718</v>
+        <v>0.97219999999999995</v>
       </c>
       <c r="O36" s="47">
         <v>1</v>
       </c>
       <c r="P36" s="47">
         <v>0.97419999999999995</v>
       </c>
       <c r="Q36" s="47">
         <v>0.97519999999999996</v>
       </c>
       <c r="R36" s="47">
-        <v>0.82679999999999998</v>
+        <v>0.82579999999999998</v>
       </c>
       <c r="S36" s="47">
-        <v>0.88519999999999999</v>
+        <v>0.88329999999999997</v>
       </c>
       <c r="T36" s="47">
         <v>1</v>
       </c>
       <c r="U36" s="47">
         <v>1</v>
       </c>
       <c r="V36" s="47">
         <v>0.8</v>
       </c>
       <c r="W36" s="47">
         <v>0.18179999999999999</v>
       </c>
       <c r="X36" s="47">
         <v>0</v>
       </c>
       <c r="Y36" s="47">
         <v>0</v>
       </c>
       <c r="Z36" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A37" s="68"/>
@@ -7700,69 +7707,69 @@
       <c r="E37" s="48">
         <v>0</v>
       </c>
       <c r="F37" s="48">
         <v>0</v>
       </c>
       <c r="G37" s="48">
         <v>0</v>
       </c>
       <c r="H37" s="48">
         <v>0</v>
       </c>
       <c r="I37" s="48">
         <v>0</v>
       </c>
       <c r="J37" s="48">
         <v>0</v>
       </c>
       <c r="K37" s="48">
         <v>0</v>
       </c>
       <c r="L37" s="48">
         <v>0</v>
       </c>
       <c r="M37" s="48">
+        <v>1</v>
+      </c>
+      <c r="N37" s="48">
+        <v>1</v>
+      </c>
+      <c r="O37" s="48">
+        <v>0</v>
+      </c>
+      <c r="P37" s="48">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="48">
+        <v>1</v>
+      </c>
+      <c r="R37" s="48">
         <v>-1</v>
       </c>
-      <c r="N37" s="48">
+      <c r="S37" s="48">
         <v>-1</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T37" s="48">
         <v>0</v>
       </c>
       <c r="U37" s="48">
         <v>0</v>
       </c>
       <c r="V37" s="48">
         <v>0</v>
       </c>
       <c r="W37" s="48">
         <v>0</v>
       </c>
       <c r="X37" s="48">
         <v>0</v>
       </c>
       <c r="Y37" s="48">
         <v>0</v>
       </c>
       <c r="Z37" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A38" s="68"/>
@@ -7778,69 +7785,69 @@
       <c r="E38" s="47">
         <v>0</v>
       </c>
       <c r="F38" s="48" t="s">
         <v>37</v>
       </c>
       <c r="G38" s="47">
         <v>0</v>
       </c>
       <c r="H38" s="48" t="s">
         <v>37</v>
       </c>
       <c r="I38" s="47">
         <v>0</v>
       </c>
       <c r="J38" s="47">
         <v>0</v>
       </c>
       <c r="K38" s="47">
         <v>0</v>
       </c>
       <c r="L38" s="48" t="s">
         <v>37</v>
       </c>
       <c r="M38" s="47">
-        <v>-1.43E-2</v>
+        <v>1.4500000000000001E-2</v>
       </c>
       <c r="N38" s="47">
-        <v>-1.43E-2</v>
+        <v>1.4500000000000001E-2</v>
       </c>
       <c r="O38" s="47">
         <v>0</v>
       </c>
       <c r="P38" s="47">
-        <v>-2.3999999999999998E-3</v>
+        <v>2.3999999999999998E-3</v>
       </c>
       <c r="Q38" s="47">
-        <v>-2.3E-3</v>
+        <v>2.3E-3</v>
       </c>
       <c r="R38" s="47">
-        <v>1.37E-2</v>
+        <v>-6.7999999999999996E-3</v>
       </c>
       <c r="S38" s="47">
-        <v>0</v>
+        <v>-1.8499999999999999E-2</v>
       </c>
       <c r="T38" s="47">
         <v>0</v>
       </c>
       <c r="U38" s="47">
         <v>0</v>
       </c>
       <c r="V38" s="47">
         <v>0</v>
       </c>
       <c r="W38" s="47">
         <v>0</v>
       </c>
       <c r="X38" s="48" t="s">
         <v>37</v>
       </c>
       <c r="Y38" s="48" t="s">
         <v>37</v>
       </c>
       <c r="Z38" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A39" s="68" t="s">
@@ -7849,467 +7856,467 @@
       <c r="B39" s="45" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="46">
         <v>29</v>
       </c>
       <c r="D39" s="46">
         <v>85</v>
       </c>
       <c r="E39" s="46">
         <v>335</v>
       </c>
       <c r="F39" s="46">
         <v>1</v>
       </c>
       <c r="G39" s="46">
         <v>450</v>
       </c>
       <c r="H39" s="46">
         <v>3</v>
       </c>
       <c r="I39" s="46">
         <v>248</v>
       </c>
       <c r="J39" s="46">
-        <v>10777</v>
+        <v>10786</v>
       </c>
       <c r="K39" s="46">
-        <v>11028</v>
+        <v>11037</v>
       </c>
       <c r="L39" s="46">
         <v>3</v>
       </c>
       <c r="M39" s="46">
-        <v>4073</v>
+        <v>4068</v>
       </c>
       <c r="N39" s="46">
-        <v>4076</v>
+        <v>4071</v>
       </c>
       <c r="O39" s="46">
-        <v>7003</v>
+        <v>7010</v>
       </c>
       <c r="P39" s="46">
-        <v>22107</v>
+        <v>22118</v>
       </c>
       <c r="Q39" s="46">
-        <v>22557</v>
+        <v>22568</v>
       </c>
       <c r="R39" s="46">
         <v>7674</v>
       </c>
       <c r="S39" s="46">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="T39" s="46">
         <v>299</v>
       </c>
       <c r="U39" s="46">
         <v>15</v>
       </c>
       <c r="V39" s="46">
         <v>207</v>
       </c>
       <c r="W39" s="46">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="X39" s="46">
         <v>9</v>
       </c>
       <c r="Y39" s="46">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Z39" s="46">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A40" s="68"/>
       <c r="B40" s="45" t="s">
         <v>35</v>
       </c>
       <c r="C40" s="46">
         <v>29</v>
       </c>
       <c r="D40" s="46">
         <v>85</v>
       </c>
       <c r="E40" s="46">
         <v>335</v>
       </c>
       <c r="F40" s="46">
         <v>1</v>
       </c>
       <c r="G40" s="46">
         <v>450</v>
       </c>
       <c r="H40" s="46">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I40" s="46">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J40" s="46">
-        <v>13007</v>
+        <v>13050</v>
       </c>
       <c r="K40" s="46">
-        <v>13309</v>
+        <v>13352</v>
       </c>
       <c r="L40" s="46">
         <v>4</v>
       </c>
       <c r="M40" s="46">
-        <v>4370</v>
+        <v>4360</v>
       </c>
       <c r="N40" s="46">
-        <v>4374</v>
+        <v>4364</v>
       </c>
       <c r="O40" s="46">
-        <v>7205</v>
+        <v>7211</v>
       </c>
       <c r="P40" s="46">
-        <v>24888</v>
+        <v>24927</v>
       </c>
       <c r="Q40" s="46">
-        <v>25338</v>
+        <v>25377</v>
       </c>
       <c r="R40" s="46">
-        <v>9394</v>
+        <v>9391</v>
       </c>
       <c r="S40" s="46">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="T40" s="46">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="U40" s="46">
         <v>21</v>
       </c>
       <c r="V40" s="46">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="W40" s="46">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="X40" s="46">
         <v>48</v>
       </c>
       <c r="Y40" s="46">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Z40" s="46">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="68"/>
       <c r="B41" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="47">
         <v>1</v>
       </c>
       <c r="D41" s="47">
         <v>1</v>
       </c>
       <c r="E41" s="47">
         <v>1</v>
       </c>
       <c r="F41" s="47">
         <v>1</v>
       </c>
       <c r="G41" s="47">
         <v>1</v>
       </c>
       <c r="H41" s="47">
-        <v>0.2</v>
+        <v>0.21429999999999999</v>
       </c>
       <c r="I41" s="47">
-        <v>0.86409999999999998</v>
+        <v>0.86109999999999998</v>
       </c>
       <c r="J41" s="47">
-        <v>0.8286</v>
+        <v>0.82650000000000001</v>
       </c>
       <c r="K41" s="47">
-        <v>0.8286</v>
+        <v>0.8266</v>
       </c>
       <c r="L41" s="47">
         <v>0.75</v>
       </c>
       <c r="M41" s="47">
-        <v>0.93200000000000005</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="N41" s="47">
-        <v>0.93189999999999995</v>
+        <v>0.93289999999999995</v>
       </c>
       <c r="O41" s="47">
-        <v>0.97199999999999998</v>
+        <v>0.97209999999999996</v>
       </c>
       <c r="P41" s="47">
-        <v>0.88829999999999998</v>
+        <v>0.88729999999999998</v>
       </c>
       <c r="Q41" s="47">
-        <v>0.89019999999999999</v>
+        <v>0.88929999999999998</v>
       </c>
       <c r="R41" s="47">
-        <v>0.81689999999999996</v>
+        <v>0.81720000000000004</v>
       </c>
       <c r="S41" s="47">
-        <v>0.58819999999999995</v>
+        <v>0.58840000000000003</v>
       </c>
       <c r="T41" s="47">
-        <v>0.94920000000000004</v>
+        <v>0.94620000000000004</v>
       </c>
       <c r="U41" s="47">
         <v>0.71430000000000005</v>
       </c>
       <c r="V41" s="47">
-        <v>0.58309999999999995</v>
+        <v>0.58150000000000002</v>
       </c>
       <c r="W41" s="47">
-        <v>4.9299999999999997E-2</v>
+        <v>4.99E-2</v>
       </c>
       <c r="X41" s="47">
         <v>0.1875</v>
       </c>
       <c r="Y41" s="47">
-        <v>5.4800000000000001E-2</v>
+        <v>4.9799999999999997E-2</v>
       </c>
       <c r="Z41" s="47">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A42" s="68"/>
       <c r="B42" s="45" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="48">
         <v>0</v>
       </c>
       <c r="D42" s="48">
         <v>0</v>
       </c>
       <c r="E42" s="48">
+        <v>0</v>
+      </c>
+      <c r="F42" s="48">
+        <v>0</v>
+      </c>
+      <c r="G42" s="48">
+        <v>0</v>
+      </c>
+      <c r="H42" s="48">
+        <v>0</v>
+      </c>
+      <c r="I42" s="48">
+        <v>0</v>
+      </c>
+      <c r="J42" s="48">
+        <v>9</v>
+      </c>
+      <c r="K42" s="48">
+        <v>9</v>
+      </c>
+      <c r="L42" s="48">
+        <v>0</v>
+      </c>
+      <c r="M42" s="48">
+        <v>-5</v>
+      </c>
+      <c r="N42" s="48">
+        <v>-5</v>
+      </c>
+      <c r="O42" s="48">
+        <v>7</v>
+      </c>
+      <c r="P42" s="48">
+        <v>11</v>
+      </c>
+      <c r="Q42" s="48">
+        <v>11</v>
+      </c>
+      <c r="R42" s="48">
+        <v>0</v>
+      </c>
+      <c r="S42" s="48">
+        <v>2</v>
+      </c>
+      <c r="T42" s="48">
+        <v>0</v>
+      </c>
+      <c r="U42" s="48">
+        <v>0</v>
+      </c>
+      <c r="V42" s="48">
+        <v>0</v>
+      </c>
+      <c r="W42" s="48">
+        <v>1</v>
+      </c>
+      <c r="X42" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="48">
         <v>-1</v>
-      </c>
-[...58 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Z42" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="68"/>
       <c r="B43" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="47">
         <v>0</v>
       </c>
       <c r="D43" s="47">
         <v>0</v>
       </c>
       <c r="E43" s="47">
-        <v>-3.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="F43" s="47">
         <v>0</v>
       </c>
       <c r="G43" s="47">
-        <v>-2.2000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="H43" s="47">
         <v>0</v>
       </c>
       <c r="I43" s="47">
-        <v>-8.0000000000000002E-3</v>
+        <v>0</v>
       </c>
       <c r="J43" s="47">
-        <v>4.0000000000000002E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="K43" s="47">
-        <v>2.0000000000000001E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="L43" s="47">
         <v>0</v>
       </c>
       <c r="M43" s="47">
-        <v>0</v>
+        <v>-1.1999999999999999E-3</v>
       </c>
       <c r="N43" s="47">
-        <v>0</v>
+        <v>-1.1999999999999999E-3</v>
       </c>
       <c r="O43" s="47">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="P43" s="47">
-        <v>1E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="Q43" s="47">
-        <v>0</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="R43" s="47">
-        <v>-1.6000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="S43" s="47">
-        <v>7.9000000000000008E-3</v>
+        <v>2.5999999999999999E-3</v>
       </c>
       <c r="T43" s="47">
-        <v>1.01E-2</v>
+        <v>0</v>
       </c>
       <c r="U43" s="47">
         <v>0</v>
       </c>
       <c r="V43" s="47">
         <v>0</v>
       </c>
       <c r="W43" s="47">
-        <v>-3.0300000000000001E-2</v>
+        <v>3.1300000000000001E-2</v>
       </c>
       <c r="X43" s="47">
         <v>0</v>
       </c>
       <c r="Y43" s="47">
-        <v>0.2</v>
+        <v>-8.3299999999999999E-2</v>
       </c>
       <c r="Z43" s="47">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="H5:P5"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="R5:Z5"/>
     <mergeCell ref="A6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="Z6:Z8"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="S6:S8"/>
     <mergeCell ref="T6:T8"/>
+    <mergeCell ref="P6:P8"/>
+    <mergeCell ref="N7:N8"/>
     <mergeCell ref="U6:U8"/>
     <mergeCell ref="V6:V8"/>
     <mergeCell ref="W6:W8"/>
     <mergeCell ref="R6:R8"/>
     <mergeCell ref="X6:X8"/>
     <mergeCell ref="A39:A43"/>
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="A14:A18"/>
     <mergeCell ref="A19:A23"/>
     <mergeCell ref="A24:A28"/>
     <mergeCell ref="A29:A33"/>
     <mergeCell ref="A34:A38"/>
-    <mergeCell ref="P6:P8"/>
-    <mergeCell ref="N7:N8"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="82" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31A75EBE-195A-4329-9437-5868D7C9115E}">
   <dimension ref="A1:AA37"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="9" style="49" customWidth="1"/>
     <col min="3" max="6" width="10.77734375" style="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="49" customWidth="1"/>
     <col min="8" max="16384" width="9" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="21" x14ac:dyDescent="0.3">
       <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="74"/>
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
@@ -8346,339 +8353,339 @@
       <c r="K2" s="74"/>
       <c r="L2" s="74"/>
       <c r="M2" s="74"/>
       <c r="N2" s="74"/>
       <c r="O2" s="74"/>
       <c r="P2" s="74"/>
       <c r="Q2" s="74"/>
       <c r="R2" s="74"/>
       <c r="S2" s="74"/>
       <c r="T2" s="74"/>
       <c r="U2" s="74"/>
       <c r="V2" s="74"/>
       <c r="W2" s="74"/>
       <c r="X2" s="74"/>
       <c r="Y2" s="74"/>
       <c r="Z2" s="74"/>
       <c r="AA2" s="74"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A3" s="75" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="75"/>
       <c r="C3" s="75"/>
       <c r="AA3" s="50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A4" s="51" t="s">
         <v>48</v>
       </c>
       <c r="C4" s="51"/>
       <c r="M4" s="76" t="s">
         <v>146</v>
       </c>
       <c r="N4" s="76"/>
       <c r="AA4" s="50" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="5" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="73" t="s">
+      <c r="A5" s="72" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="73" t="s">
+      <c r="C5" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="73"/>
-[...5 lines deleted...]
-      <c r="J5" s="73" t="s">
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="73"/>
-[...6 lines deleted...]
-      <c r="R5" s="73" t="s">
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="73" t="s">
+      <c r="S5" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="T5" s="73"/>
-[...6 lines deleted...]
-      <c r="AA5" s="73"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="72"/>
     </row>
     <row r="6" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="73"/>
-      <c r="B6" s="73" t="s">
+      <c r="A6" s="72"/>
+      <c r="B6" s="72" t="s">
         <v>49</v>
       </c>
-      <c r="C6" s="73" t="s">
+      <c r="C6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="73"/>
-[...3 lines deleted...]
-      <c r="H6" s="73" t="s">
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="73" t="s">
+      <c r="I6" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="73" t="s">
+      <c r="J6" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="K6" s="73"/>
-[...1 lines deleted...]
-      <c r="M6" s="73" t="s">
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="73"/>
-[...1 lines deleted...]
-      <c r="P6" s="73" t="s">
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="Q6" s="73" t="s">
+      <c r="Q6" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="R6" s="73"/>
-      <c r="S6" s="73" t="s">
+      <c r="R6" s="72"/>
+      <c r="S6" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="73" t="s">
+      <c r="T6" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="73" t="s">
+      <c r="U6" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="73" t="s">
+      <c r="V6" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="73" t="s">
+      <c r="W6" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="73" t="s">
+      <c r="X6" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="73" t="s">
+      <c r="Y6" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="Z6" s="73" t="s">
+      <c r="Z6" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="AA6" s="73" t="s">
+      <c r="AA6" s="72" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="73"/>
-[...1 lines deleted...]
-      <c r="C7" s="73" t="s">
+      <c r="A7" s="72"/>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="73"/>
-      <c r="E7" s="73"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
       <c r="F7" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="73" t="s">
+      <c r="G7" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="73"/>
-[...1 lines deleted...]
-      <c r="J7" s="73" t="s">
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="K7" s="73" t="s">
+      <c r="K7" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="L7" s="73" t="s">
+      <c r="L7" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="M7" s="73" t="s">
+      <c r="M7" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="N7" s="73" t="s">
+      <c r="N7" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="O7" s="73" t="s">
+      <c r="O7" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="P7" s="73"/>
-[...10 lines deleted...]
-      <c r="AA7" s="73"/>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72"/>
+      <c r="T7" s="72"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A8" s="73"/>
-      <c r="B8" s="73"/>
+      <c r="A8" s="72"/>
+      <c r="B8" s="72"/>
       <c r="C8" s="52" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="52" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="73"/>
-[...19 lines deleted...]
-      <c r="AA8" s="73"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="72"/>
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72"/>
+      <c r="S8" s="72"/>
+      <c r="T8" s="72"/>
+      <c r="U8" s="72"/>
+      <c r="V8" s="72"/>
+      <c r="W8" s="72"/>
+      <c r="X8" s="72"/>
+      <c r="Y8" s="72"/>
+      <c r="Z8" s="72"/>
+      <c r="AA8" s="72"/>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A9" s="73" t="s">
+      <c r="A9" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="53">
         <v>9</v>
       </c>
       <c r="D9" s="53">
         <v>8</v>
       </c>
       <c r="E9" s="53">
         <v>16</v>
       </c>
       <c r="F9" s="53">
         <v>1</v>
       </c>
       <c r="G9" s="53">
         <v>34</v>
       </c>
       <c r="H9" s="53">
         <v>18</v>
       </c>
       <c r="I9" s="53">
         <v>52</v>
       </c>
       <c r="J9" s="53">
         <v>0</v>
       </c>
       <c r="K9" s="53">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="L9" s="53">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="M9" s="53">
         <v>0</v>
       </c>
       <c r="N9" s="53">
         <v>563</v>
       </c>
       <c r="O9" s="53">
         <v>563</v>
       </c>
       <c r="P9" s="53">
         <v>1325</v>
       </c>
       <c r="Q9" s="53">
-        <v>3134</v>
+        <v>3137</v>
       </c>
       <c r="R9" s="53">
-        <v>3186</v>
+        <v>3189</v>
       </c>
       <c r="S9" s="53">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="T9" s="53">
         <v>51</v>
       </c>
       <c r="U9" s="53">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V9" s="53">
         <v>1</v>
       </c>
       <c r="W9" s="53">
         <v>23</v>
       </c>
       <c r="X9" s="53">
         <v>2</v>
       </c>
       <c r="Y9" s="53">
         <v>0</v>
       </c>
       <c r="Z9" s="53">
         <v>6</v>
       </c>
       <c r="AA9" s="53">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A10" s="73"/>
+      <c r="A10" s="72"/>
       <c r="B10" s="52" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="53">
         <v>0</v>
       </c>
       <c r="D10" s="53">
         <v>2</v>
       </c>
       <c r="E10" s="53">
         <v>7</v>
       </c>
       <c r="F10" s="53">
         <v>0</v>
       </c>
       <c r="G10" s="53">
         <v>9</v>
       </c>
       <c r="H10" s="53">
         <v>2</v>
       </c>
       <c r="I10" s="53">
         <v>11</v>
       </c>
       <c r="J10" s="53">
@@ -8687,322 +8694,322 @@
       <c r="K10" s="53">
         <v>135</v>
       </c>
       <c r="L10" s="53">
         <v>135</v>
       </c>
       <c r="M10" s="53">
         <v>0</v>
       </c>
       <c r="N10" s="53">
         <v>43</v>
       </c>
       <c r="O10" s="53">
         <v>43</v>
       </c>
       <c r="P10" s="53">
         <v>100</v>
       </c>
       <c r="Q10" s="53">
         <v>278</v>
       </c>
       <c r="R10" s="53">
         <v>289</v>
       </c>
       <c r="S10" s="53">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T10" s="53">
         <v>12</v>
       </c>
       <c r="U10" s="53">
         <v>2</v>
       </c>
       <c r="V10" s="53">
         <v>0</v>
       </c>
       <c r="W10" s="53">
         <v>1</v>
       </c>
       <c r="X10" s="53">
         <v>0</v>
       </c>
       <c r="Y10" s="53">
         <v>0</v>
       </c>
       <c r="Z10" s="53">
         <v>0</v>
       </c>
       <c r="AA10" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A11" s="73"/>
+      <c r="A11" s="72"/>
       <c r="B11" s="52" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="53">
         <v>4</v>
       </c>
       <c r="D11" s="53">
         <v>8</v>
       </c>
       <c r="E11" s="53">
         <v>37</v>
       </c>
       <c r="F11" s="53">
         <v>0</v>
       </c>
       <c r="G11" s="53">
         <v>49</v>
       </c>
       <c r="H11" s="53">
         <v>38</v>
       </c>
       <c r="I11" s="53">
         <v>87</v>
       </c>
       <c r="J11" s="53">
         <v>1</v>
       </c>
       <c r="K11" s="53">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="L11" s="53">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="M11" s="53">
         <v>0</v>
       </c>
       <c r="N11" s="53">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="O11" s="53">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="P11" s="53">
         <v>1179</v>
       </c>
       <c r="Q11" s="53">
-        <v>3449</v>
+        <v>3453</v>
       </c>
       <c r="R11" s="53">
-        <v>3536</v>
+        <v>3540</v>
       </c>
       <c r="S11" s="53">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="T11" s="53">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="U11" s="53">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V11" s="53">
         <v>1</v>
       </c>
       <c r="W11" s="53">
         <v>25</v>
       </c>
       <c r="X11" s="53">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y11" s="53">
         <v>4</v>
       </c>
       <c r="Z11" s="53">
         <v>2</v>
       </c>
       <c r="AA11" s="53">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A12" s="73"/>
+      <c r="A12" s="72"/>
       <c r="B12" s="52" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="53">
         <v>0</v>
       </c>
       <c r="D12" s="53">
         <v>3</v>
       </c>
       <c r="E12" s="53">
         <v>6</v>
       </c>
       <c r="F12" s="53">
         <v>0</v>
       </c>
       <c r="G12" s="53">
         <v>9</v>
       </c>
       <c r="H12" s="53">
         <v>1</v>
       </c>
       <c r="I12" s="53">
         <v>10</v>
       </c>
       <c r="J12" s="53">
         <v>0</v>
       </c>
       <c r="K12" s="53">
         <v>182</v>
       </c>
       <c r="L12" s="53">
         <v>182</v>
       </c>
       <c r="M12" s="53">
         <v>0</v>
       </c>
       <c r="N12" s="53">
         <v>53</v>
       </c>
       <c r="O12" s="53">
         <v>53</v>
       </c>
       <c r="P12" s="53">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q12" s="53">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="R12" s="53">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="S12" s="53">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="T12" s="53">
         <v>33</v>
       </c>
       <c r="U12" s="53">
         <v>8</v>
       </c>
       <c r="V12" s="53">
         <v>1</v>
       </c>
       <c r="W12" s="53">
         <v>6</v>
       </c>
       <c r="X12" s="53">
         <v>0</v>
       </c>
       <c r="Y12" s="53">
         <v>1</v>
       </c>
       <c r="Z12" s="53">
         <v>0</v>
       </c>
       <c r="AA12" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A13" s="73"/>
+      <c r="A13" s="72"/>
       <c r="B13" s="52" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="53">
         <v>0</v>
       </c>
       <c r="D13" s="53">
         <v>0</v>
       </c>
       <c r="E13" s="53">
         <v>1</v>
       </c>
       <c r="F13" s="53">
         <v>0</v>
       </c>
       <c r="G13" s="53">
         <v>1</v>
       </c>
       <c r="H13" s="53">
         <v>0</v>
       </c>
       <c r="I13" s="53">
         <v>1</v>
       </c>
       <c r="J13" s="53">
         <v>0</v>
       </c>
       <c r="K13" s="53">
         <v>33</v>
       </c>
       <c r="L13" s="53">
         <v>33</v>
       </c>
       <c r="M13" s="53">
         <v>0</v>
       </c>
       <c r="N13" s="53">
         <v>8</v>
       </c>
       <c r="O13" s="53">
         <v>8</v>
       </c>
       <c r="P13" s="53">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q13" s="53">
+        <v>55</v>
+      </c>
+      <c r="R13" s="53">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="S13" s="53">
         <v>10</v>
       </c>
       <c r="T13" s="53">
         <v>3</v>
       </c>
       <c r="U13" s="53">
         <v>0</v>
       </c>
       <c r="V13" s="53">
         <v>0</v>
       </c>
       <c r="W13" s="53">
         <v>2</v>
       </c>
       <c r="X13" s="53">
         <v>0</v>
       </c>
       <c r="Y13" s="53">
         <v>0</v>
       </c>
       <c r="Z13" s="53">
         <v>0</v>
       </c>
       <c r="AA13" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A14" s="73"/>
+      <c r="A14" s="72"/>
       <c r="B14" s="52" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="53">
         <v>0</v>
       </c>
       <c r="D14" s="53">
         <v>0</v>
       </c>
       <c r="E14" s="53">
         <v>1</v>
       </c>
       <c r="F14" s="53">
         <v>0</v>
       </c>
       <c r="G14" s="53">
         <v>1</v>
       </c>
       <c r="H14" s="53">
         <v>2</v>
       </c>
       <c r="I14" s="53">
         <v>3</v>
       </c>
       <c r="J14" s="53">
@@ -9039,377 +9046,377 @@
         <v>1</v>
       </c>
       <c r="U14" s="53">
         <v>0</v>
       </c>
       <c r="V14" s="53">
         <v>0</v>
       </c>
       <c r="W14" s="53">
         <v>0</v>
       </c>
       <c r="X14" s="53">
         <v>0</v>
       </c>
       <c r="Y14" s="53">
         <v>0</v>
       </c>
       <c r="Z14" s="53">
         <v>0</v>
       </c>
       <c r="AA14" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A15" s="73"/>
+      <c r="A15" s="72"/>
       <c r="B15" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="55">
         <v>13</v>
       </c>
       <c r="D15" s="55">
         <v>21</v>
       </c>
       <c r="E15" s="55">
         <v>68</v>
       </c>
       <c r="F15" s="55">
         <v>1</v>
       </c>
       <c r="G15" s="55">
         <v>103</v>
       </c>
       <c r="H15" s="55">
         <v>61</v>
       </c>
       <c r="I15" s="55">
         <v>164</v>
       </c>
       <c r="J15" s="55">
         <v>1</v>
       </c>
       <c r="K15" s="55">
-        <v>3294</v>
+        <v>3303</v>
       </c>
       <c r="L15" s="55">
-        <v>3295</v>
+        <v>3304</v>
       </c>
       <c r="M15" s="55">
         <v>0</v>
       </c>
       <c r="N15" s="55">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="O15" s="55">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="P15" s="55">
         <v>2730</v>
       </c>
       <c r="Q15" s="55">
-        <v>7265</v>
+        <v>7272</v>
       </c>
       <c r="R15" s="55">
-        <v>7429</v>
+        <v>7436</v>
       </c>
       <c r="S15" s="55">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="T15" s="55">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="U15" s="55">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="V15" s="55">
         <v>3</v>
       </c>
       <c r="W15" s="55">
         <v>57</v>
       </c>
       <c r="X15" s="55">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Y15" s="55">
         <v>5</v>
       </c>
       <c r="Z15" s="55">
         <v>8</v>
       </c>
       <c r="AA15" s="55">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A16" s="73" t="s">
+      <c r="A16" s="72" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="52" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="53">
         <v>1</v>
       </c>
       <c r="D16" s="53">
         <v>2</v>
       </c>
       <c r="E16" s="53">
         <v>6</v>
       </c>
       <c r="F16" s="53">
         <v>0</v>
       </c>
       <c r="G16" s="53">
         <v>9</v>
       </c>
       <c r="H16" s="53">
         <v>8</v>
       </c>
       <c r="I16" s="53">
         <v>17</v>
       </c>
       <c r="J16" s="53">
         <v>0</v>
       </c>
       <c r="K16" s="53">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="L16" s="53">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M16" s="53">
         <v>0</v>
       </c>
       <c r="N16" s="53">
         <v>77</v>
       </c>
       <c r="O16" s="53">
         <v>77</v>
       </c>
       <c r="P16" s="53">
         <v>148</v>
       </c>
       <c r="Q16" s="53">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="R16" s="53">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="S16" s="53">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="T16" s="53">
         <v>14</v>
       </c>
       <c r="U16" s="53">
         <v>8</v>
       </c>
       <c r="V16" s="53">
         <v>0</v>
       </c>
       <c r="W16" s="53">
         <v>6</v>
       </c>
       <c r="X16" s="53">
         <v>0</v>
       </c>
       <c r="Y16" s="53">
         <v>0</v>
       </c>
       <c r="Z16" s="53">
         <v>0</v>
       </c>
       <c r="AA16" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A17" s="73"/>
+      <c r="A17" s="72"/>
       <c r="B17" s="52" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="53">
         <v>2</v>
       </c>
       <c r="D17" s="53">
         <v>9</v>
       </c>
       <c r="E17" s="53">
         <v>23</v>
       </c>
       <c r="F17" s="53">
         <v>0</v>
       </c>
       <c r="G17" s="53">
         <v>34</v>
       </c>
       <c r="H17" s="53">
         <v>28</v>
       </c>
       <c r="I17" s="53">
         <v>62</v>
       </c>
       <c r="J17" s="53">
         <v>1</v>
       </c>
       <c r="K17" s="53">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="L17" s="53">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="M17" s="53">
         <v>0</v>
       </c>
       <c r="N17" s="53">
         <v>295</v>
       </c>
       <c r="O17" s="53">
         <v>295</v>
       </c>
       <c r="P17" s="53">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="Q17" s="53">
-        <v>1687</v>
+        <v>1693</v>
       </c>
       <c r="R17" s="53">
-        <v>1749</v>
+        <v>1755</v>
       </c>
       <c r="S17" s="53">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="T17" s="53">
         <v>61</v>
       </c>
       <c r="U17" s="53">
         <v>30</v>
       </c>
       <c r="V17" s="53">
         <v>2</v>
       </c>
       <c r="W17" s="53">
         <v>14</v>
       </c>
       <c r="X17" s="53">
         <v>1</v>
       </c>
       <c r="Y17" s="53">
         <v>0</v>
       </c>
       <c r="Z17" s="53">
         <v>0</v>
       </c>
       <c r="AA17" s="53">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A18" s="73"/>
+      <c r="A18" s="72"/>
       <c r="B18" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="53">
         <v>0</v>
       </c>
       <c r="D18" s="53">
         <v>2</v>
       </c>
       <c r="E18" s="53">
         <v>8</v>
       </c>
       <c r="F18" s="53">
         <v>0</v>
       </c>
       <c r="G18" s="53">
         <v>10</v>
       </c>
       <c r="H18" s="53">
         <v>6</v>
       </c>
       <c r="I18" s="53">
         <v>16</v>
       </c>
       <c r="J18" s="53">
         <v>0</v>
       </c>
       <c r="K18" s="53">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="L18" s="53">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M18" s="53">
         <v>0</v>
       </c>
       <c r="N18" s="53">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="O18" s="53">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="P18" s="53">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Q18" s="53">
         <v>431</v>
       </c>
       <c r="R18" s="53">
         <v>447</v>
       </c>
       <c r="S18" s="53">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="T18" s="53">
         <v>21</v>
       </c>
       <c r="U18" s="53">
         <v>8</v>
       </c>
       <c r="V18" s="53">
         <v>1</v>
       </c>
       <c r="W18" s="53">
         <v>1</v>
       </c>
       <c r="X18" s="53">
         <v>1</v>
       </c>
       <c r="Y18" s="53">
         <v>0</v>
       </c>
       <c r="Z18" s="53">
         <v>0</v>
       </c>
       <c r="AA18" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A19" s="73"/>
+      <c r="A19" s="72"/>
       <c r="B19" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="53">
         <v>0</v>
       </c>
       <c r="D19" s="53">
         <v>2</v>
       </c>
       <c r="E19" s="53">
         <v>11</v>
       </c>
       <c r="F19" s="53">
         <v>0</v>
       </c>
       <c r="G19" s="53">
         <v>13</v>
       </c>
       <c r="H19" s="53">
         <v>2</v>
       </c>
       <c r="I19" s="53">
         <v>15</v>
       </c>
       <c r="J19" s="53">
@@ -9418,324 +9425,324 @@
       <c r="K19" s="53">
         <v>187</v>
       </c>
       <c r="L19" s="53">
         <v>187</v>
       </c>
       <c r="M19" s="53">
         <v>1</v>
       </c>
       <c r="N19" s="53">
         <v>63</v>
       </c>
       <c r="O19" s="53">
         <v>64</v>
       </c>
       <c r="P19" s="53">
         <v>119</v>
       </c>
       <c r="Q19" s="53">
         <v>370</v>
       </c>
       <c r="R19" s="53">
         <v>385</v>
       </c>
       <c r="S19" s="53">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="T19" s="53">
         <v>16</v>
       </c>
       <c r="U19" s="53">
         <v>17</v>
       </c>
       <c r="V19" s="53">
         <v>0</v>
       </c>
       <c r="W19" s="53">
         <v>3</v>
       </c>
       <c r="X19" s="53">
         <v>0</v>
       </c>
       <c r="Y19" s="53">
         <v>0</v>
       </c>
       <c r="Z19" s="53">
         <v>0</v>
       </c>
       <c r="AA19" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A20" s="73"/>
+      <c r="A20" s="72"/>
       <c r="B20" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="55">
         <v>3</v>
       </c>
       <c r="D20" s="55">
         <v>15</v>
       </c>
       <c r="E20" s="55">
         <v>48</v>
       </c>
       <c r="F20" s="55">
         <v>0</v>
       </c>
       <c r="G20" s="55">
         <v>66</v>
       </c>
       <c r="H20" s="55">
         <v>44</v>
       </c>
       <c r="I20" s="55">
         <v>110</v>
       </c>
       <c r="J20" s="55">
         <v>1</v>
       </c>
       <c r="K20" s="55">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="L20" s="55">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="M20" s="55">
         <v>1</v>
       </c>
       <c r="N20" s="55">
+        <v>516</v>
+      </c>
+      <c r="O20" s="55">
         <v>517</v>
       </c>
-      <c r="O20" s="55">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="55">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="Q20" s="55">
-        <v>2899</v>
+        <v>2907</v>
       </c>
       <c r="R20" s="55">
-        <v>3009</v>
+        <v>3017</v>
       </c>
       <c r="S20" s="55">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="T20" s="55">
         <v>112</v>
       </c>
       <c r="U20" s="55">
         <v>63</v>
       </c>
       <c r="V20" s="55">
         <v>3</v>
       </c>
       <c r="W20" s="55">
         <v>24</v>
       </c>
       <c r="X20" s="55">
         <v>2</v>
       </c>
       <c r="Y20" s="55">
         <v>0</v>
       </c>
       <c r="Z20" s="55">
         <v>0</v>
       </c>
       <c r="AA20" s="55">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A21" s="73" t="s">
+      <c r="A21" s="72" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="53">
         <v>4</v>
       </c>
       <c r="D21" s="53">
         <v>12</v>
       </c>
       <c r="E21" s="53">
         <v>47</v>
       </c>
       <c r="F21" s="53">
         <v>0</v>
       </c>
       <c r="G21" s="53">
         <v>63</v>
       </c>
       <c r="H21" s="53">
         <v>66</v>
       </c>
       <c r="I21" s="53">
         <v>129</v>
       </c>
       <c r="J21" s="53">
         <v>0</v>
       </c>
       <c r="K21" s="53">
-        <v>1580</v>
+        <v>1578</v>
       </c>
       <c r="L21" s="53">
-        <v>1580</v>
+        <v>1578</v>
       </c>
       <c r="M21" s="53">
         <v>1</v>
       </c>
       <c r="N21" s="53">
+        <v>791</v>
+      </c>
+      <c r="O21" s="53">
         <v>792</v>
       </c>
-      <c r="O21" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="53">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="Q21" s="53">
-        <v>3365</v>
+        <v>3360</v>
       </c>
       <c r="R21" s="53">
-        <v>3494</v>
+        <v>3489</v>
       </c>
       <c r="S21" s="53">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="T21" s="53">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U21" s="53">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V21" s="53">
         <v>0</v>
       </c>
       <c r="W21" s="53">
         <v>33</v>
       </c>
       <c r="X21" s="53">
         <v>1</v>
       </c>
       <c r="Y21" s="53">
         <v>2</v>
       </c>
       <c r="Z21" s="53">
         <v>1</v>
       </c>
       <c r="AA21" s="53">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A22" s="73"/>
+      <c r="A22" s="72"/>
       <c r="B22" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="53">
         <v>2</v>
       </c>
       <c r="D22" s="53">
         <v>3</v>
       </c>
       <c r="E22" s="53">
         <v>24</v>
       </c>
       <c r="F22" s="53">
         <v>0</v>
       </c>
       <c r="G22" s="53">
         <v>29</v>
       </c>
       <c r="H22" s="53">
         <v>8</v>
       </c>
       <c r="I22" s="53">
         <v>37</v>
       </c>
       <c r="J22" s="53">
         <v>1</v>
       </c>
       <c r="K22" s="53">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="L22" s="53">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="M22" s="53">
         <v>0</v>
       </c>
       <c r="N22" s="53">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="O22" s="53">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="P22" s="53">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="Q22" s="53">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="R22" s="53">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="S22" s="53">
         <v>383</v>
       </c>
       <c r="T22" s="53">
         <v>51</v>
       </c>
       <c r="U22" s="53">
         <v>14</v>
       </c>
       <c r="V22" s="53">
         <v>0</v>
       </c>
       <c r="W22" s="53">
         <v>14</v>
       </c>
       <c r="X22" s="53">
         <v>3</v>
       </c>
       <c r="Y22" s="53">
         <v>2</v>
       </c>
       <c r="Z22" s="53">
         <v>0</v>
       </c>
       <c r="AA22" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A23" s="73"/>
+      <c r="A23" s="72"/>
       <c r="B23" s="52" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="53">
         <v>0</v>
       </c>
       <c r="D23" s="53">
         <v>3</v>
       </c>
       <c r="E23" s="53">
         <v>7</v>
       </c>
       <c r="F23" s="53">
         <v>0</v>
       </c>
       <c r="G23" s="53">
         <v>10</v>
       </c>
       <c r="H23" s="53">
         <v>4</v>
       </c>
       <c r="I23" s="53">
         <v>14</v>
       </c>
       <c r="J23" s="53">
@@ -9747,728 +9754,728 @@
       <c r="L23" s="53">
         <v>205</v>
       </c>
       <c r="M23" s="53">
         <v>0</v>
       </c>
       <c r="N23" s="53">
         <v>81</v>
       </c>
       <c r="O23" s="53">
         <v>81</v>
       </c>
       <c r="P23" s="53">
         <v>91</v>
       </c>
       <c r="Q23" s="53">
         <v>377</v>
       </c>
       <c r="R23" s="53">
         <v>391</v>
       </c>
       <c r="S23" s="53">
         <v>130</v>
       </c>
       <c r="T23" s="53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U23" s="53">
         <v>8</v>
       </c>
       <c r="V23" s="53">
         <v>1</v>
       </c>
       <c r="W23" s="53">
         <v>3</v>
       </c>
       <c r="X23" s="53">
         <v>6</v>
       </c>
       <c r="Y23" s="53">
         <v>0</v>
       </c>
       <c r="Z23" s="53">
         <v>0</v>
       </c>
       <c r="AA23" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A24" s="73"/>
+      <c r="A24" s="72"/>
       <c r="B24" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="55">
         <v>6</v>
       </c>
       <c r="D24" s="55">
         <v>18</v>
       </c>
       <c r="E24" s="55">
         <v>78</v>
       </c>
       <c r="F24" s="55">
         <v>0</v>
       </c>
       <c r="G24" s="55">
         <v>102</v>
       </c>
       <c r="H24" s="55">
         <v>78</v>
       </c>
       <c r="I24" s="55">
         <v>180</v>
       </c>
       <c r="J24" s="55">
         <v>1</v>
       </c>
       <c r="K24" s="55">
-        <v>2267</v>
+        <v>2262</v>
       </c>
       <c r="L24" s="55">
-        <v>2268</v>
+        <v>2263</v>
       </c>
       <c r="M24" s="55">
         <v>1</v>
       </c>
       <c r="N24" s="55">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="O24" s="55">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="P24" s="55">
         <v>1351</v>
       </c>
       <c r="Q24" s="55">
-        <v>4719</v>
+        <v>4712</v>
       </c>
       <c r="R24" s="55">
-        <v>4899</v>
+        <v>4892</v>
       </c>
       <c r="S24" s="55">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="T24" s="55">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="U24" s="55">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="V24" s="55">
         <v>1</v>
       </c>
       <c r="W24" s="55">
         <v>50</v>
       </c>
       <c r="X24" s="55">
         <v>10</v>
       </c>
       <c r="Y24" s="55">
         <v>4</v>
       </c>
       <c r="Z24" s="55">
         <v>1</v>
       </c>
       <c r="AA24" s="55">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A25" s="73" t="s">
+      <c r="A25" s="72" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="53">
         <v>2</v>
       </c>
       <c r="D25" s="53">
         <v>6</v>
       </c>
       <c r="E25" s="53">
         <v>25</v>
       </c>
       <c r="F25" s="53">
         <v>0</v>
       </c>
       <c r="G25" s="53">
         <v>33</v>
       </c>
       <c r="H25" s="53">
         <v>24</v>
       </c>
       <c r="I25" s="53">
         <v>57</v>
       </c>
       <c r="J25" s="53">
         <v>0</v>
       </c>
       <c r="K25" s="53">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="L25" s="53">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="M25" s="53">
         <v>0</v>
       </c>
       <c r="N25" s="53">
         <v>362</v>
       </c>
       <c r="O25" s="53">
         <v>362</v>
       </c>
       <c r="P25" s="53">
         <v>547</v>
       </c>
       <c r="Q25" s="53">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="R25" s="53">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="S25" s="53">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="T25" s="53">
         <v>39</v>
       </c>
       <c r="U25" s="53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="V25" s="53">
         <v>3</v>
       </c>
       <c r="W25" s="53">
         <v>25</v>
       </c>
       <c r="X25" s="53">
         <v>2</v>
       </c>
       <c r="Y25" s="53">
         <v>0</v>
       </c>
       <c r="Z25" s="53">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA25" s="53">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A26" s="73"/>
+      <c r="A26" s="72"/>
       <c r="B26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="53">
         <v>0</v>
       </c>
       <c r="D26" s="53">
         <v>3</v>
       </c>
       <c r="E26" s="53">
         <v>8</v>
       </c>
       <c r="F26" s="53">
         <v>0</v>
       </c>
       <c r="G26" s="53">
         <v>11</v>
       </c>
       <c r="H26" s="53">
         <v>1</v>
       </c>
       <c r="I26" s="53">
         <v>12</v>
       </c>
       <c r="J26" s="53">
         <v>0</v>
       </c>
       <c r="K26" s="53">
         <v>187</v>
       </c>
       <c r="L26" s="53">
         <v>187</v>
       </c>
       <c r="M26" s="53">
         <v>0</v>
       </c>
       <c r="N26" s="53">
         <v>69</v>
       </c>
       <c r="O26" s="53">
         <v>69</v>
       </c>
       <c r="P26" s="53">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q26" s="53">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="R26" s="53">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="S26" s="53">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="T26" s="53">
         <v>15</v>
       </c>
       <c r="U26" s="53">
         <v>8</v>
       </c>
       <c r="V26" s="53">
         <v>0</v>
       </c>
       <c r="W26" s="53">
         <v>6</v>
       </c>
       <c r="X26" s="53">
         <v>0</v>
       </c>
       <c r="Y26" s="53">
         <v>0</v>
       </c>
       <c r="Z26" s="53">
         <v>0</v>
       </c>
       <c r="AA26" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A27" s="73"/>
+      <c r="A27" s="72"/>
       <c r="B27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="53">
         <v>0</v>
       </c>
       <c r="D27" s="53">
         <v>2</v>
       </c>
       <c r="E27" s="53">
         <v>12</v>
       </c>
       <c r="F27" s="53">
         <v>0</v>
       </c>
       <c r="G27" s="53">
         <v>14</v>
       </c>
       <c r="H27" s="53">
         <v>4</v>
       </c>
       <c r="I27" s="53">
         <v>18</v>
       </c>
       <c r="J27" s="53">
         <v>0</v>
       </c>
       <c r="K27" s="53">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="L27" s="53">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="M27" s="53">
         <v>0</v>
       </c>
       <c r="N27" s="53">
         <v>90</v>
       </c>
       <c r="O27" s="53">
         <v>90</v>
       </c>
       <c r="P27" s="53">
         <v>116</v>
       </c>
       <c r="Q27" s="53">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="R27" s="53">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="S27" s="53">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="T27" s="53">
         <v>25</v>
       </c>
       <c r="U27" s="53">
         <v>5</v>
       </c>
       <c r="V27" s="53">
         <v>2</v>
       </c>
       <c r="W27" s="53">
         <v>10</v>
       </c>
       <c r="X27" s="53">
         <v>1</v>
       </c>
       <c r="Y27" s="53">
         <v>0</v>
       </c>
       <c r="Z27" s="53">
         <v>0</v>
       </c>
       <c r="AA27" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A28" s="73"/>
+      <c r="A28" s="72"/>
       <c r="B28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="53">
         <v>0</v>
       </c>
       <c r="D28" s="53">
         <v>2</v>
       </c>
       <c r="E28" s="53">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F28" s="53">
         <v>0</v>
       </c>
       <c r="G28" s="53">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H28" s="53">
         <v>0</v>
       </c>
       <c r="I28" s="53">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J28" s="53">
         <v>0</v>
       </c>
       <c r="K28" s="53">
         <v>175</v>
       </c>
       <c r="L28" s="53">
         <v>175</v>
       </c>
       <c r="M28" s="53">
         <v>0</v>
       </c>
       <c r="N28" s="53">
         <v>40</v>
       </c>
       <c r="O28" s="53">
         <v>40</v>
       </c>
       <c r="P28" s="53">
         <v>55</v>
       </c>
       <c r="Q28" s="53">
         <v>270</v>
       </c>
       <c r="R28" s="53">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="S28" s="53">
         <v>154</v>
       </c>
       <c r="T28" s="53">
         <v>9</v>
       </c>
       <c r="U28" s="53">
         <v>2</v>
       </c>
       <c r="V28" s="53">
         <v>0</v>
       </c>
       <c r="W28" s="53">
         <v>2</v>
       </c>
       <c r="X28" s="53">
         <v>1</v>
       </c>
       <c r="Y28" s="53">
         <v>0</v>
       </c>
       <c r="Z28" s="53">
         <v>0</v>
       </c>
       <c r="AA28" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A29" s="73"/>
+      <c r="A29" s="72"/>
       <c r="B29" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="55">
         <v>2</v>
       </c>
       <c r="D29" s="55">
         <v>13</v>
       </c>
       <c r="E29" s="55">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F29" s="55">
         <v>0</v>
       </c>
       <c r="G29" s="55">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H29" s="55">
         <v>29</v>
       </c>
       <c r="I29" s="55">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J29" s="55">
         <v>0</v>
       </c>
       <c r="K29" s="55">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="L29" s="55">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="M29" s="55">
         <v>0</v>
       </c>
       <c r="N29" s="55">
         <v>561</v>
       </c>
       <c r="O29" s="55">
         <v>561</v>
       </c>
       <c r="P29" s="55">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="Q29" s="55">
         <v>3020</v>
       </c>
       <c r="R29" s="55">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="S29" s="55">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="T29" s="55">
         <v>88</v>
       </c>
       <c r="U29" s="55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="V29" s="55">
         <v>5</v>
       </c>
       <c r="W29" s="55">
         <v>43</v>
       </c>
       <c r="X29" s="55">
         <v>4</v>
       </c>
       <c r="Y29" s="55">
         <v>0</v>
       </c>
       <c r="Z29" s="55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA29" s="55">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A30" s="73" t="s">
+      <c r="A30" s="72" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="53">
         <v>4</v>
       </c>
       <c r="D30" s="53">
         <v>10</v>
       </c>
       <c r="E30" s="53">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F30" s="53">
         <v>0</v>
       </c>
       <c r="G30" s="53">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H30" s="53">
         <v>25</v>
       </c>
       <c r="I30" s="53">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="J30" s="53">
         <v>0</v>
       </c>
       <c r="K30" s="53">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="L30" s="53">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="M30" s="53">
         <v>1</v>
       </c>
       <c r="N30" s="53">
+        <v>496</v>
+      </c>
+      <c r="O30" s="53">
         <v>497</v>
       </c>
-      <c r="O30" s="53">
-[...1 lines deleted...]
-      </c>
       <c r="P30" s="53">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="Q30" s="53">
-        <v>2854</v>
+        <v>2857</v>
       </c>
       <c r="R30" s="53">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="S30" s="53">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="T30" s="53">
         <v>105</v>
       </c>
       <c r="U30" s="53">
         <v>24</v>
       </c>
       <c r="V30" s="53">
         <v>1</v>
       </c>
       <c r="W30" s="53">
         <v>22</v>
       </c>
       <c r="X30" s="53">
         <v>2</v>
       </c>
       <c r="Y30" s="53">
         <v>0</v>
       </c>
       <c r="Z30" s="53">
         <v>0</v>
       </c>
       <c r="AA30" s="53">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A31" s="73"/>
+      <c r="A31" s="72"/>
       <c r="B31" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="53">
         <v>0</v>
       </c>
       <c r="D31" s="53">
         <v>5</v>
       </c>
       <c r="E31" s="53">
         <v>18</v>
       </c>
       <c r="F31" s="53">
         <v>0</v>
       </c>
       <c r="G31" s="53">
         <v>23</v>
       </c>
       <c r="H31" s="53">
         <v>3</v>
       </c>
       <c r="I31" s="53">
         <v>26</v>
       </c>
       <c r="J31" s="53">
         <v>0</v>
       </c>
       <c r="K31" s="53">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="L31" s="53">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="M31" s="53">
         <v>0</v>
       </c>
       <c r="N31" s="53">
         <v>85</v>
       </c>
       <c r="O31" s="53">
         <v>85</v>
       </c>
       <c r="P31" s="53">
         <v>145</v>
       </c>
       <c r="Q31" s="53">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="R31" s="53">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="S31" s="53">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="T31" s="53">
         <v>46</v>
       </c>
       <c r="U31" s="53">
         <v>19</v>
       </c>
       <c r="V31" s="53">
         <v>1</v>
       </c>
       <c r="W31" s="53">
         <v>7</v>
       </c>
       <c r="X31" s="53">
         <v>2</v>
       </c>
       <c r="Y31" s="53">
         <v>0</v>
       </c>
       <c r="Z31" s="53">
         <v>0</v>
       </c>
       <c r="AA31" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A32" s="73"/>
+      <c r="A32" s="72"/>
       <c r="B32" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="53">
         <v>0</v>
       </c>
       <c r="D32" s="53">
         <v>0</v>
       </c>
       <c r="E32" s="53">
         <v>3</v>
       </c>
       <c r="F32" s="53">
         <v>0</v>
       </c>
       <c r="G32" s="53">
         <v>3</v>
       </c>
       <c r="H32" s="53">
         <v>2</v>
       </c>
       <c r="I32" s="53">
         <v>5</v>
       </c>
       <c r="J32" s="53">
@@ -10505,215 +10512,215 @@
         <v>6</v>
       </c>
       <c r="U32" s="53">
         <v>0</v>
       </c>
       <c r="V32" s="53">
         <v>0</v>
       </c>
       <c r="W32" s="53">
         <v>0</v>
       </c>
       <c r="X32" s="53">
         <v>0</v>
       </c>
       <c r="Y32" s="53">
         <v>0</v>
       </c>
       <c r="Z32" s="53">
         <v>0</v>
       </c>
       <c r="AA32" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A33" s="73"/>
+      <c r="A33" s="72"/>
       <c r="B33" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="55">
         <v>4</v>
       </c>
       <c r="D33" s="55">
         <v>15</v>
       </c>
       <c r="E33" s="55">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F33" s="55">
         <v>0</v>
       </c>
       <c r="G33" s="55">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H33" s="55">
         <v>30</v>
       </c>
       <c r="I33" s="55">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="J33" s="55">
         <v>0</v>
       </c>
       <c r="K33" s="55">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="L33" s="55">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="M33" s="55">
         <v>1</v>
       </c>
       <c r="N33" s="55">
+        <v>586</v>
+      </c>
+      <c r="O33" s="55">
         <v>587</v>
       </c>
-      <c r="O33" s="55">
-[...1 lines deleted...]
-      </c>
       <c r="P33" s="55">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="Q33" s="55">
-        <v>3547</v>
+        <v>3549</v>
       </c>
       <c r="R33" s="55">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="S33" s="55">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="T33" s="55">
         <v>157</v>
       </c>
       <c r="U33" s="55">
         <v>43</v>
       </c>
       <c r="V33" s="55">
         <v>2</v>
       </c>
       <c r="W33" s="55">
         <v>29</v>
       </c>
       <c r="X33" s="55">
         <v>4</v>
       </c>
       <c r="Y33" s="55">
         <v>0</v>
       </c>
       <c r="Z33" s="55">
         <v>0</v>
       </c>
       <c r="AA33" s="55">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A34" s="73" t="s">
+      <c r="A34" s="72" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="52" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="53">
         <v>1</v>
       </c>
       <c r="D34" s="53">
         <v>2</v>
       </c>
       <c r="E34" s="53">
         <v>7</v>
       </c>
       <c r="F34" s="53">
         <v>0</v>
       </c>
       <c r="G34" s="53">
         <v>10</v>
       </c>
       <c r="H34" s="53">
         <v>3</v>
       </c>
       <c r="I34" s="53">
         <v>13</v>
       </c>
       <c r="J34" s="53">
         <v>0</v>
       </c>
       <c r="K34" s="53">
         <v>138</v>
       </c>
       <c r="L34" s="53">
         <v>138</v>
       </c>
       <c r="M34" s="53">
         <v>0</v>
       </c>
       <c r="N34" s="53">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O34" s="53">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P34" s="53">
         <v>77</v>
       </c>
       <c r="Q34" s="53">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="R34" s="53">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="S34" s="53">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="T34" s="53">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U34" s="53">
         <v>3</v>
       </c>
       <c r="V34" s="53">
         <v>1</v>
       </c>
       <c r="W34" s="53">
         <v>3</v>
       </c>
       <c r="X34" s="53">
         <v>1</v>
       </c>
       <c r="Y34" s="53">
         <v>0</v>
       </c>
       <c r="Z34" s="53">
         <v>0</v>
       </c>
       <c r="AA34" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A35" s="73"/>
+      <c r="A35" s="72"/>
       <c r="B35" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="53">
         <v>0</v>
       </c>
       <c r="D35" s="53">
         <v>1</v>
       </c>
       <c r="E35" s="53">
         <v>6</v>
       </c>
       <c r="F35" s="53">
         <v>0</v>
       </c>
       <c r="G35" s="53">
         <v>7</v>
       </c>
       <c r="H35" s="53">
         <v>3</v>
       </c>
       <c r="I35" s="53">
         <v>10</v>
       </c>
       <c r="J35" s="53">
@@ -10750,274 +10757,274 @@
         <v>27</v>
       </c>
       <c r="U35" s="53">
         <v>0</v>
       </c>
       <c r="V35" s="53">
         <v>0</v>
       </c>
       <c r="W35" s="53">
         <v>1</v>
       </c>
       <c r="X35" s="53">
         <v>1</v>
       </c>
       <c r="Y35" s="53">
         <v>0</v>
       </c>
       <c r="Z35" s="53">
         <v>0</v>
       </c>
       <c r="AA35" s="53">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A36" s="73"/>
+      <c r="A36" s="72"/>
       <c r="B36" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="55">
         <v>1</v>
       </c>
       <c r="D36" s="55">
         <v>3</v>
       </c>
       <c r="E36" s="55">
         <v>13</v>
       </c>
       <c r="F36" s="55">
         <v>0</v>
       </c>
       <c r="G36" s="55">
         <v>17</v>
       </c>
       <c r="H36" s="55">
         <v>6</v>
       </c>
       <c r="I36" s="55">
         <v>23</v>
       </c>
       <c r="J36" s="55">
         <v>0</v>
       </c>
       <c r="K36" s="55">
         <v>231</v>
       </c>
       <c r="L36" s="55">
         <v>231</v>
       </c>
       <c r="M36" s="55">
         <v>0</v>
       </c>
       <c r="N36" s="55">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O36" s="55">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P36" s="55">
         <v>109</v>
       </c>
       <c r="Q36" s="55">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="R36" s="55">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="S36" s="55">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="T36" s="55">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="U36" s="55">
         <v>3</v>
       </c>
       <c r="V36" s="55">
         <v>1</v>
       </c>
       <c r="W36" s="55">
         <v>4</v>
       </c>
       <c r="X36" s="55">
         <v>2</v>
       </c>
       <c r="Y36" s="55">
         <v>0</v>
       </c>
       <c r="Z36" s="55">
         <v>0</v>
       </c>
       <c r="AA36" s="55">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="72" t="s">
+      <c r="A37" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="B37" s="72"/>
+      <c r="B37" s="73"/>
       <c r="C37" s="56">
         <v>29</v>
       </c>
       <c r="D37" s="56">
         <v>85</v>
       </c>
       <c r="E37" s="56">
         <v>335</v>
       </c>
       <c r="F37" s="56">
         <v>1</v>
       </c>
       <c r="G37" s="56">
         <v>450</v>
       </c>
       <c r="H37" s="56">
         <v>248</v>
       </c>
       <c r="I37" s="56">
         <v>698</v>
       </c>
       <c r="J37" s="56">
         <v>3</v>
       </c>
       <c r="K37" s="56">
-        <v>10777</v>
+        <v>10786</v>
       </c>
       <c r="L37" s="56">
-        <v>10780</v>
+        <v>10789</v>
       </c>
       <c r="M37" s="56">
         <v>3</v>
       </c>
       <c r="N37" s="56">
-        <v>4073</v>
+        <v>4068</v>
       </c>
       <c r="O37" s="56">
-        <v>4076</v>
+        <v>4071</v>
       </c>
       <c r="P37" s="56">
-        <v>7003</v>
+        <v>7010</v>
       </c>
       <c r="Q37" s="56">
-        <v>21859</v>
+        <v>21870</v>
       </c>
       <c r="R37" s="56">
-        <v>22557</v>
+        <v>22568</v>
       </c>
       <c r="S37" s="56">
         <v>7674</v>
       </c>
       <c r="T37" s="56">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="U37" s="56">
         <v>299</v>
       </c>
       <c r="V37" s="56">
         <v>15</v>
       </c>
       <c r="W37" s="56">
         <v>207</v>
       </c>
       <c r="X37" s="56">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Y37" s="56">
         <v>9</v>
       </c>
       <c r="Z37" s="56">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AA37" s="56">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J5:Q5"/>
     <mergeCell ref="R5:R8"/>
     <mergeCell ref="S5:AA5"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="Z6:Z8"/>
     <mergeCell ref="P6:P8"/>
-    <mergeCell ref="N7:N8"/>
-    <mergeCell ref="O7:O8"/>
     <mergeCell ref="AA6:AA8"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="Q6:Q8"/>
     <mergeCell ref="S6:S8"/>
     <mergeCell ref="T6:T8"/>
     <mergeCell ref="U6:U8"/>
     <mergeCell ref="V6:V8"/>
     <mergeCell ref="W6:W8"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="M6:O6"/>
     <mergeCell ref="X6:X8"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A9:A15"/>
     <mergeCell ref="A16:A20"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="A25:A29"/>
     <mergeCell ref="A30:A33"/>
     <mergeCell ref="A34:A36"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="O7:O8"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="77" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>縣市別床統-列管</vt:lpstr>
-      <vt:lpstr>增減07</vt:lpstr>
-      <vt:lpstr>家數07</vt:lpstr>
+      <vt:lpstr>增減08</vt:lpstr>
+      <vt:lpstr>家數08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>曾婉筑</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>